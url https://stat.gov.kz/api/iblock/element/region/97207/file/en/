--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>hectar</t>
   </si>
   <si>
     <t>Number of leisure facilities</t>
   </si>
   <si>
     <t>Parks area located in the open air</t>
   </si>
   <si>
     <t>Cultural mass events</t>
   </si>
   <si>
     <t>Number of visitors of leisure facilities</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="353">
+  <cellStyleXfs count="354">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1046,79 +1046,71 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="133" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1244,52 +1236,70 @@
     <xf numFmtId="3" fontId="30" fillId="0" borderId="10" xfId="344" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="10" xfId="133" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="10" xfId="352" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="10" xfId="353" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="30" fillId="0" borderId="10" xfId="353" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="353" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="353">
+  <cellStyles count="354">
     <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="44"/>
     <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="45"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="46"/>
     <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="47"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="48"/>
     <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="49"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="50"/>
     <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="51"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="52"/>
     <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="53"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="54"/>
     <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="55"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="56"/>
     <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="57"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="58"/>
     <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
@@ -1339,50 +1349,51 @@
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вывод 2" xfId="86"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Вычисление 2" xfId="87"/>
     <cellStyle name="Гиперссылка 2" xfId="88"/>
     <cellStyle name="Гиперссылка 2 2" xfId="89"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 1 2" xfId="90"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 2 2" xfId="91"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 3 2" xfId="92"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Заголовок 4 2" xfId="93"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Итог 2" xfId="94"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка 2" xfId="95"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="96"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Нейтральный 2" xfId="97"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="98"/>
     <cellStyle name="Обычный 11" xfId="352"/>
+    <cellStyle name="Обычный 13" xfId="353"/>
     <cellStyle name="Обычный 2" xfId="99"/>
     <cellStyle name="Обычный 2 10" xfId="100"/>
     <cellStyle name="Обычный 2 11" xfId="101"/>
     <cellStyle name="Обычный 2 12" xfId="102"/>
     <cellStyle name="Обычный 2 13" xfId="103"/>
     <cellStyle name="Обычный 2 14" xfId="104"/>
     <cellStyle name="Обычный 2 15" xfId="105"/>
     <cellStyle name="Обычный 2 16" xfId="106"/>
     <cellStyle name="Обычный 2 17" xfId="107"/>
     <cellStyle name="Обычный 2 17 2" xfId="108"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 17 2_Б-03-01-М(на 1 марта 2020г.)" xfId="110"/>
     <cellStyle name="Обычный 2 18" xfId="111"/>
     <cellStyle name="Обычный 2 19" xfId="112"/>
     <cellStyle name="Обычный 2 19 2" xfId="113"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="114"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="115"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="116"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="117"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="118"/>
     <cellStyle name="Обычный 2 19 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="119"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="120"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="121"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="122"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="123"/>
@@ -1911,3327 +1922,3438 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AT63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A46" sqref="A46"/>
+      <selection activeCell="AB25" sqref="AB25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="2" customWidth="1"/>
     <col min="2" max="5" width="7.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="20" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8"/>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="4"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="3"/>
     </row>
     <row r="2" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="11"/>
-[...22 lines deleted...]
-      <c r="Y2" s="11"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
     </row>
     <row r="3" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...22 lines deleted...]
-      <c r="Y3" s="14" t="s">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+      <c r="W3" s="10"/>
+      <c r="Z3" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="15"/>
-      <c r="B4" s="16">
+      <c r="A4" s="12"/>
+      <c r="B4" s="13">
         <v>2001</v>
       </c>
-      <c r="C4" s="16">
+      <c r="C4" s="13">
         <v>2002</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="13">
         <v>2003</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="13">
         <v>2004</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="13">
         <v>2005</v>
       </c>
-      <c r="G4" s="16">
+      <c r="G4" s="13">
         <v>2006</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="13">
         <v>2007</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="13">
         <v>2008</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="13">
         <v>2009</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="13">
         <v>2010</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="13">
         <v>2011</v>
       </c>
-      <c r="M4" s="16">
+      <c r="M4" s="13">
         <v>2012</v>
       </c>
-      <c r="N4" s="16">
+      <c r="N4" s="13">
         <v>2013</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="13">
         <v>2014</v>
       </c>
-      <c r="P4" s="16">
+      <c r="P4" s="13">
         <v>2015</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="Q4" s="13">
         <v>2016</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="13">
         <v>2017</v>
       </c>
-      <c r="S4" s="16">
+      <c r="S4" s="13">
         <v>2018</v>
       </c>
-      <c r="T4" s="16">
+      <c r="T4" s="13">
         <v>2019</v>
       </c>
-      <c r="U4" s="16">
+      <c r="U4" s="13">
         <v>2020</v>
       </c>
-      <c r="V4" s="16">
+      <c r="V4" s="13">
         <v>2021</v>
       </c>
-      <c r="W4" s="16">
+      <c r="W4" s="13">
         <v>2022</v>
       </c>
-      <c r="X4" s="17">
+      <c r="X4" s="14">
         <v>2023</v>
       </c>
-      <c r="Y4" s="17">
+      <c r="Y4" s="14">
         <v>2024</v>
       </c>
+      <c r="Z4" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B5" s="16">
         <v>2</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C5" s="16">
         <v>3</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="16">
         <v>2</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="17">
         <v>2</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="17">
         <v>2</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="17">
         <v>3</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="17">
         <v>3</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="18">
         <v>3</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="18">
         <v>3</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K5" s="18">
         <v>3</v>
       </c>
-      <c r="L5" s="21">
+      <c r="L5" s="18">
         <v>3</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="18">
         <v>3</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="18">
         <v>3</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O5" s="18">
         <v>3</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="18">
         <v>3</v>
       </c>
-      <c r="Q5" s="21">
+      <c r="Q5" s="18">
         <v>3</v>
       </c>
-      <c r="R5" s="21">
+      <c r="R5" s="18">
         <v>3</v>
       </c>
-      <c r="S5" s="22">
+      <c r="S5" s="19">
         <v>3</v>
       </c>
-      <c r="T5" s="23">
+      <c r="T5" s="20">
         <v>3</v>
       </c>
-      <c r="U5" s="23">
+      <c r="U5" s="20">
         <v>4</v>
       </c>
-      <c r="V5" s="24">
+      <c r="V5" s="21">
         <v>4</v>
       </c>
-      <c r="W5" s="25">
+      <c r="W5" s="22">
         <v>4</v>
       </c>
-      <c r="X5" s="26">
+      <c r="X5" s="23">
         <v>4</v>
       </c>
-      <c r="Y5" s="20">
+      <c r="Y5" s="17">
         <v>7</v>
       </c>
+      <c r="Z5" s="71">
+        <v>6</v>
+      </c>
     </row>
     <row r="6" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="28" t="s">
-[...65 lines deleted...]
-      <c r="X6" s="26">
+      <c r="B6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="18">
+        <v>1</v>
+      </c>
+      <c r="J6" s="18">
+        <v>1</v>
+      </c>
+      <c r="K6" s="18">
+        <v>1</v>
+      </c>
+      <c r="L6" s="18">
+        <v>1</v>
+      </c>
+      <c r="M6" s="18">
+        <v>1</v>
+      </c>
+      <c r="N6" s="18">
+        <v>1</v>
+      </c>
+      <c r="O6" s="18">
+        <v>1</v>
+      </c>
+      <c r="P6" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>1</v>
+      </c>
+      <c r="R6" s="18">
+        <v>1</v>
+      </c>
+      <c r="S6" s="19">
+        <v>1</v>
+      </c>
+      <c r="T6" s="20">
+        <v>1</v>
+      </c>
+      <c r="U6" s="20">
+        <v>1</v>
+      </c>
+      <c r="V6" s="21">
+        <v>1</v>
+      </c>
+      <c r="W6" s="22">
+        <v>1</v>
+      </c>
+      <c r="X6" s="23">
         <v>2</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y6" s="17">
         <v>4</v>
       </c>
+      <c r="Z6" s="71">
+        <v>4</v>
+      </c>
     </row>
     <row r="7" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="28" t="s">
-[...65 lines deleted...]
-      <c r="X7" s="20" t="s">
+      <c r="B7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1</v>
+      </c>
+      <c r="J7" s="18">
+        <v>1</v>
+      </c>
+      <c r="K7" s="18">
+        <v>1</v>
+      </c>
+      <c r="L7" s="18">
+        <v>1</v>
+      </c>
+      <c r="M7" s="18">
+        <v>1</v>
+      </c>
+      <c r="N7" s="18">
+        <v>1</v>
+      </c>
+      <c r="O7" s="18">
+        <v>1</v>
+      </c>
+      <c r="P7" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>1</v>
+      </c>
+      <c r="R7" s="18">
+        <v>1</v>
+      </c>
+      <c r="S7" s="19">
+        <v>1</v>
+      </c>
+      <c r="T7" s="20">
+        <v>1</v>
+      </c>
+      <c r="U7" s="20">
+        <v>1</v>
+      </c>
+      <c r="V7" s="21">
+        <v>1</v>
+      </c>
+      <c r="W7" s="22">
+        <v>1</v>
+      </c>
+      <c r="X7" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="Y7" s="20" t="s">
+      <c r="Y7" s="17" t="s">
         <v>39</v>
       </c>
+      <c r="Z7" s="17" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="8" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="28" t="s">
-[...68 lines deleted...]
-      <c r="Y8" s="20">
+      <c r="B8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="18">
+        <v>1</v>
+      </c>
+      <c r="J8" s="18">
+        <v>1</v>
+      </c>
+      <c r="K8" s="18">
+        <v>1</v>
+      </c>
+      <c r="L8" s="18">
+        <v>1</v>
+      </c>
+      <c r="M8" s="18">
+        <v>1</v>
+      </c>
+      <c r="N8" s="18">
+        <v>1</v>
+      </c>
+      <c r="O8" s="18">
+        <v>1</v>
+      </c>
+      <c r="P8" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>1</v>
+      </c>
+      <c r="R8" s="18">
+        <v>1</v>
+      </c>
+      <c r="S8" s="19">
+        <v>1</v>
+      </c>
+      <c r="T8" s="20">
+        <v>1</v>
+      </c>
+      <c r="U8" s="20">
+        <v>1</v>
+      </c>
+      <c r="V8" s="21">
+        <v>1</v>
+      </c>
+      <c r="W8" s="22">
+        <v>1</v>
+      </c>
+      <c r="X8" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="17">
         <v>3</v>
       </c>
+      <c r="Z8" s="71">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="19"/>
-[...22 lines deleted...]
-      <c r="Y9" s="20"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+      <c r="O9" s="27"/>
+      <c r="P9" s="27"/>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="16"/>
+      <c r="T9" s="16"/>
+      <c r="U9" s="16"/>
+      <c r="V9" s="16"/>
+      <c r="W9" s="22"/>
+      <c r="X9" s="23"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
     </row>
     <row r="10" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="28" t="s">
-[...68 lines deleted...]
-      <c r="Y10" s="20" t="s">
+      <c r="B10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="20">
+        <v>1</v>
+      </c>
+      <c r="V10" s="20">
+        <v>1</v>
+      </c>
+      <c r="W10" s="22">
+        <v>1</v>
+      </c>
+      <c r="X10" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="10"/>
-[...22 lines deleted...]
-      <c r="Y12" s="10"/>
+      <c r="B12" s="74"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="74"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="74"/>
+      <c r="N12" s="74"/>
+      <c r="O12" s="74"/>
+      <c r="P12" s="74"/>
+      <c r="Q12" s="74"/>
+      <c r="R12" s="74"/>
+      <c r="S12" s="74"/>
+      <c r="T12" s="74"/>
+      <c r="U12" s="74"/>
+      <c r="V12" s="74"/>
+      <c r="W12" s="74"/>
+      <c r="X12" s="74"/>
+      <c r="Y12" s="74"/>
     </row>
     <row r="13" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Y13" s="14" t="s">
+      <c r="Z13" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="Z13" s="56"/>
-[...19 lines deleted...]
-      <c r="AT13" s="56"/>
+      <c r="AA13" s="53"/>
+      <c r="AB13" s="53"/>
+      <c r="AC13" s="53"/>
+      <c r="AD13" s="53"/>
+      <c r="AE13" s="53"/>
+      <c r="AF13" s="53"/>
+      <c r="AG13" s="53"/>
+      <c r="AH13" s="53"/>
+      <c r="AI13" s="53"/>
+      <c r="AJ13" s="53"/>
+      <c r="AK13" s="53"/>
+      <c r="AL13" s="53"/>
+      <c r="AM13" s="53"/>
+      <c r="AN13" s="53"/>
+      <c r="AO13" s="53"/>
+      <c r="AP13" s="53"/>
+      <c r="AQ13" s="53"/>
+      <c r="AR13" s="53"/>
+      <c r="AS13" s="53"/>
+      <c r="AT13" s="53"/>
     </row>
     <row r="14" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="15"/>
-      <c r="B14" s="33">
+      <c r="A14" s="12"/>
+      <c r="B14" s="30">
         <v>2001</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="30">
         <v>2002</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="30">
         <v>2003</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="30">
         <v>2004</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="30">
         <v>2005</v>
       </c>
-      <c r="G14" s="33">
+      <c r="G14" s="30">
         <v>2006</v>
       </c>
-      <c r="H14" s="33">
+      <c r="H14" s="30">
         <v>2007</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="30">
         <v>2008</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="30">
         <v>2009</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="30">
         <v>2010</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="30">
         <v>2011</v>
       </c>
-      <c r="M14" s="33">
+      <c r="M14" s="30">
         <v>2012</v>
       </c>
-      <c r="N14" s="33">
+      <c r="N14" s="30">
         <v>2013</v>
       </c>
-      <c r="O14" s="33">
+      <c r="O14" s="30">
         <v>2014</v>
       </c>
-      <c r="P14" s="33">
+      <c r="P14" s="30">
         <v>2015</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="13">
         <v>2016</v>
       </c>
-      <c r="R14" s="34">
+      <c r="R14" s="31">
         <v>2017</v>
       </c>
-      <c r="S14" s="33">
+      <c r="S14" s="30">
         <v>2018</v>
       </c>
-      <c r="T14" s="33">
+      <c r="T14" s="30">
         <v>2019</v>
       </c>
-      <c r="U14" s="33">
+      <c r="U14" s="30">
         <v>2020</v>
       </c>
-      <c r="V14" s="33">
+      <c r="V14" s="30">
         <v>2021</v>
       </c>
-      <c r="W14" s="33">
+      <c r="W14" s="30">
         <v>2022</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="14">
         <v>2023</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="14">
         <v>2024</v>
       </c>
+      <c r="Z14" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="15" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="36" t="s">
+      <c r="C15" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="36" t="s">
+      <c r="D15" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="36" t="s">
+      <c r="E15" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="37" t="s">
+      <c r="F15" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="37" t="s">
+      <c r="G15" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="H15" s="37" t="s">
+      <c r="H15" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="I15" s="38" t="s">
+      <c r="I15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="J15" s="38" t="s">
+      <c r="J15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="K15" s="38" t="s">
+      <c r="K15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="L15" s="38" t="s">
+      <c r="L15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="M15" s="38" t="s">
+      <c r="M15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="N15" s="38" t="s">
+      <c r="N15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="O15" s="38" t="s">
+      <c r="O15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="P15" s="39" t="s">
+      <c r="P15" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="Q15" s="38" t="s">
+      <c r="Q15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="R15" s="38" t="s">
+      <c r="R15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="S15" s="38" t="s">
+      <c r="S15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="T15" s="38" t="s">
+      <c r="T15" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="U15" s="38" t="s">
+      <c r="U15" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="V15" s="38" t="s">
+      <c r="V15" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="W15" s="38" t="s">
+      <c r="W15" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="X15" s="40">
+      <c r="X15" s="37">
         <v>27.5</v>
       </c>
-      <c r="Y15" s="20">
+      <c r="Y15" s="17">
         <v>33.4</v>
       </c>
+      <c r="Z15" s="72">
+        <v>33.4</v>
+      </c>
     </row>
     <row r="16" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I16" s="41" t="s">
+      <c r="B16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="J16" s="38" t="s">
+      <c r="J16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="K16" s="38" t="s">
+      <c r="K16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="L16" s="38" t="s">
+      <c r="L16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="M16" s="38" t="s">
+      <c r="M16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="N16" s="38" t="s">
+      <c r="N16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="O16" s="38" t="s">
+      <c r="O16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="42" t="s">
+      <c r="P16" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="Q16" s="38" t="s">
+      <c r="Q16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="R16" s="38" t="s">
+      <c r="R16" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="S16" s="43" t="s">
+      <c r="S16" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="T16" s="39" t="s">
+      <c r="T16" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="U16" s="42" t="s">
+      <c r="U16" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="V16" s="38" t="s">
+      <c r="V16" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="W16" s="38" t="s">
+      <c r="W16" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="X16" s="40">
+      <c r="X16" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="Y16" s="20">
+      <c r="Y16" s="17">
         <v>4.9000000000000004</v>
       </c>
+      <c r="Z16" s="73" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="17" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I17" s="44" t="s">
+      <c r="B17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="J17" s="45" t="s">
+      <c r="J17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="K17" s="45" t="s">
+      <c r="K17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="L17" s="45" t="s">
+      <c r="L17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="M17" s="45" t="s">
+      <c r="M17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="N17" s="45" t="s">
+      <c r="N17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="O17" s="45" t="s">
+      <c r="O17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="P17" s="46" t="s">
+      <c r="P17" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="Q17" s="45" t="s">
+      <c r="Q17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="R17" s="47" t="s">
+      <c r="R17" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="S17" s="45" t="s">
+      <c r="S17" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="T17" s="48" t="s">
+      <c r="T17" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="U17" s="46" t="s">
+      <c r="U17" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="V17" s="47" t="s">
+      <c r="V17" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="W17" s="47" t="s">
+      <c r="W17" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="X17" s="20" t="s">
+      <c r="X17" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="Y17" s="20" t="s">
+      <c r="Y17" s="17" t="s">
         <v>39</v>
       </c>
+      <c r="Z17" s="17" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="18" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I18" s="44" t="s">
+      <c r="B18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="J18" s="45" t="s">
+      <c r="J18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="K18" s="45" t="s">
+      <c r="K18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="L18" s="45" t="s">
+      <c r="L18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="M18" s="45" t="s">
+      <c r="M18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="N18" s="45" t="s">
+      <c r="N18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="O18" s="45" t="s">
+      <c r="O18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="P18" s="46" t="s">
+      <c r="P18" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="Q18" s="45" t="s">
+      <c r="Q18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="R18" s="45" t="s">
+      <c r="R18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="S18" s="45" t="s">
+      <c r="S18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="T18" s="48" t="s">
+      <c r="T18" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="U18" s="48" t="s">
+      <c r="U18" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="V18" s="47" t="s">
+      <c r="V18" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="W18" s="47" t="s">
+      <c r="W18" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="X18" s="49" t="s">
+      <c r="X18" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="Y18" s="20">
+      <c r="Y18" s="17">
         <v>28.5</v>
       </c>
+      <c r="Z18" s="72">
+        <v>28.5</v>
+      </c>
     </row>
     <row r="19" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="50"/>
-[...22 lines deleted...]
-      <c r="Y19" s="20"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="51"/>
+      <c r="P19" s="51"/>
+      <c r="Q19" s="51"/>
+      <c r="R19" s="51"/>
+      <c r="S19" s="50"/>
+      <c r="T19" s="50"/>
+      <c r="U19" s="50"/>
+      <c r="V19" s="50"/>
+      <c r="W19" s="44"/>
+      <c r="X19" s="23"/>
+      <c r="Y19" s="17"/>
+      <c r="Z19" s="17"/>
     </row>
     <row r="20" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="28" t="s">
-[...59 lines deleted...]
-      <c r="V20" s="47" t="s">
+      <c r="B20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="V20" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="W20" s="47" t="s">
+      <c r="W20" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="X20" s="40">
+      <c r="X20" s="37">
         <v>0.1</v>
       </c>
-      <c r="Y20" s="20" t="s">
+      <c r="Y20" s="17" t="s">
         <v>37</v>
       </c>
+      <c r="Z20" s="17" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="21" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="55"/>
+      <c r="A21" s="52"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
-      <c r="I21" s="56"/>
-[...15 lines deleted...]
-      <c r="Y21" s="60"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="54"/>
+      <c r="U21" s="55"/>
+      <c r="V21" s="54"/>
+      <c r="W21" s="54"/>
+      <c r="X21" s="56"/>
+      <c r="Y21" s="57"/>
     </row>
     <row r="22" spans="1:46" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="12" t="s">
+      <c r="A22" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="12"/>
-[...22 lines deleted...]
-      <c r="Y22" s="12"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
     </row>
     <row r="23" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Y23" s="14" t="s">
+      <c r="Z23" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="Z23" s="56"/>
-[...19 lines deleted...]
-      <c r="AT23" s="56"/>
+      <c r="AA23" s="53"/>
+      <c r="AB23" s="53"/>
+      <c r="AC23" s="53"/>
+      <c r="AD23" s="53"/>
+      <c r="AE23" s="53"/>
+      <c r="AF23" s="53"/>
+      <c r="AG23" s="53"/>
+      <c r="AH23" s="53"/>
+      <c r="AI23" s="53"/>
+      <c r="AJ23" s="53"/>
+      <c r="AK23" s="53"/>
+      <c r="AL23" s="53"/>
+      <c r="AM23" s="53"/>
+      <c r="AN23" s="53"/>
+      <c r="AO23" s="53"/>
+      <c r="AP23" s="53"/>
+      <c r="AQ23" s="53"/>
+      <c r="AR23" s="53"/>
+      <c r="AS23" s="53"/>
+      <c r="AT23" s="53"/>
     </row>
     <row r="24" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="15"/>
-      <c r="B24" s="33">
+      <c r="A24" s="12"/>
+      <c r="B24" s="30">
         <v>2001</v>
       </c>
-      <c r="C24" s="33">
+      <c r="C24" s="30">
         <v>2002</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="30">
         <v>2003</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="30">
         <v>2004</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="30">
         <v>2005</v>
       </c>
-      <c r="G24" s="33">
+      <c r="G24" s="30">
         <v>2006</v>
       </c>
-      <c r="H24" s="33">
+      <c r="H24" s="30">
         <v>2007</v>
       </c>
-      <c r="I24" s="33">
+      <c r="I24" s="30">
         <v>2008</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="30">
         <v>2009</v>
       </c>
-      <c r="K24" s="33">
+      <c r="K24" s="30">
         <v>2010</v>
       </c>
-      <c r="L24" s="33">
+      <c r="L24" s="30">
         <v>2011</v>
       </c>
-      <c r="M24" s="33">
+      <c r="M24" s="30">
         <v>2012</v>
       </c>
-      <c r="N24" s="33">
+      <c r="N24" s="30">
         <v>2013</v>
       </c>
-      <c r="O24" s="33">
+      <c r="O24" s="30">
         <v>2014</v>
       </c>
-      <c r="P24" s="33">
+      <c r="P24" s="30">
         <v>2015</v>
       </c>
-      <c r="Q24" s="16">
+      <c r="Q24" s="13">
         <v>2016</v>
       </c>
-      <c r="R24" s="34">
+      <c r="R24" s="31">
         <v>2017</v>
       </c>
-      <c r="S24" s="33">
+      <c r="S24" s="30">
         <v>2018</v>
       </c>
-      <c r="T24" s="33">
+      <c r="T24" s="30">
         <v>2019</v>
       </c>
-      <c r="U24" s="33">
+      <c r="U24" s="30">
         <v>2020</v>
       </c>
-      <c r="V24" s="33">
+      <c r="V24" s="30">
         <v>2021</v>
       </c>
-      <c r="W24" s="33">
+      <c r="W24" s="30">
         <v>2022</v>
       </c>
-      <c r="X24" s="17">
+      <c r="X24" s="14">
         <v>2023</v>
       </c>
-      <c r="Y24" s="17">
+      <c r="Y24" s="14">
         <v>2024</v>
       </c>
+      <c r="Z24" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="25" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="18" t="s">
+      <c r="A25" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="35"/>
-[...21 lines deleted...]
-      <c r="X25" s="50">
+      <c r="B25" s="32"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="35"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="35"/>
+      <c r="P25" s="36"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="35"/>
+      <c r="S25" s="35"/>
+      <c r="T25" s="35"/>
+      <c r="U25" s="35"/>
+      <c r="V25" s="35"/>
+      <c r="W25" s="35"/>
+      <c r="X25" s="47">
         <v>350</v>
       </c>
-      <c r="Y25" s="61">
+      <c r="Y25" s="58">
         <v>2530</v>
       </c>
+      <c r="Z25" s="72">
+        <v>3300</v>
+      </c>
     </row>
     <row r="26" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="28"/>
-[...21 lines deleted...]
-      <c r="X26" s="50">
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="35"/>
+      <c r="O26" s="35"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="35"/>
+      <c r="R26" s="35"/>
+      <c r="S26" s="40"/>
+      <c r="T26" s="36"/>
+      <c r="U26" s="39"/>
+      <c r="V26" s="35"/>
+      <c r="W26" s="35"/>
+      <c r="X26" s="47">
         <v>350</v>
       </c>
-      <c r="Y26" s="61">
+      <c r="Y26" s="58">
         <v>1950</v>
       </c>
+      <c r="Z26" s="72">
+        <v>3300</v>
+      </c>
     </row>
     <row r="27" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="28"/>
-[...24 lines deleted...]
-      <c r="Y27" s="20" t="s">
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
+      <c r="O27" s="42"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="42"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="44"/>
+      <c r="W27" s="44"/>
+      <c r="X27" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="17" t="s">
         <v>37</v>
       </c>
+      <c r="Z27" s="17" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="28" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+      <c r="A28" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="28"/>
-[...24 lines deleted...]
-      <c r="Y28" s="61">
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="45"/>
+      <c r="U28" s="45"/>
+      <c r="V28" s="44"/>
+      <c r="W28" s="44"/>
+      <c r="X28" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="58">
         <v>580</v>
       </c>
+      <c r="Z28" s="25" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="50"/>
-[...22 lines deleted...]
-      <c r="Y29" s="20"/>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="51"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="50"/>
+      <c r="U29" s="50"/>
+      <c r="V29" s="50"/>
+      <c r="W29" s="44"/>
+      <c r="X29" s="23"/>
+      <c r="Y29" s="17"/>
+      <c r="Z29" s="17"/>
     </row>
     <row r="30" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="28"/>
-[...24 lines deleted...]
-      <c r="Y30" s="20" t="s">
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="51"/>
+      <c r="K30" s="51"/>
+      <c r="L30" s="51"/>
+      <c r="M30" s="51"/>
+      <c r="N30" s="51"/>
+      <c r="O30" s="51"/>
+      <c r="P30" s="51"/>
+      <c r="Q30" s="51"/>
+      <c r="R30" s="51"/>
+      <c r="S30" s="51"/>
+      <c r="T30" s="44"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="44"/>
+      <c r="W30" s="44"/>
+      <c r="X30" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="17" t="s">
         <v>37</v>
       </c>
+      <c r="Z30" s="17" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="31" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="55"/>
+      <c r="A31" s="52"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
-      <c r="I31" s="56"/>
-[...15 lines deleted...]
-      <c r="Y31" s="60"/>
+      <c r="I31" s="53"/>
+      <c r="J31" s="53"/>
+      <c r="K31" s="53"/>
+      <c r="L31" s="53"/>
+      <c r="M31" s="53"/>
+      <c r="N31" s="53"/>
+      <c r="O31" s="53"/>
+      <c r="P31" s="53"/>
+      <c r="Q31" s="53"/>
+      <c r="R31" s="53"/>
+      <c r="S31" s="53"/>
+      <c r="T31" s="54"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="56"/>
+      <c r="Y31" s="57"/>
     </row>
     <row r="32" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="10" t="s">
+      <c r="A32" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="10"/>
-[...22 lines deleted...]
-      <c r="Y32" s="10"/>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="74"/>
+      <c r="U32" s="74"/>
+      <c r="V32" s="74"/>
+      <c r="W32" s="74"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
     </row>
     <row r="33" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="13"/>
-[...21 lines deleted...]
-      <c r="Y33" s="14" t="s">
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10"/>
+      <c r="U33" s="10"/>
+      <c r="V33" s="10"/>
+      <c r="W33" s="10"/>
+      <c r="Z33" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="15"/>
-      <c r="B34" s="33">
+      <c r="A34" s="12"/>
+      <c r="B34" s="30">
         <v>2001</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C34" s="30">
         <v>2002</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="30">
         <v>2003</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="30">
         <v>2004</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="30">
         <v>2005</v>
       </c>
-      <c r="G34" s="33">
+      <c r="G34" s="30">
         <v>2006</v>
       </c>
-      <c r="H34" s="33">
+      <c r="H34" s="30">
         <v>2007</v>
       </c>
-      <c r="I34" s="33">
+      <c r="I34" s="30">
         <v>2008</v>
       </c>
-      <c r="J34" s="33">
+      <c r="J34" s="30">
         <v>2009</v>
       </c>
-      <c r="K34" s="33">
+      <c r="K34" s="30">
         <v>2010</v>
       </c>
-      <c r="L34" s="33">
+      <c r="L34" s="30">
         <v>2011</v>
       </c>
-      <c r="M34" s="33">
+      <c r="M34" s="30">
         <v>2012</v>
       </c>
-      <c r="N34" s="33">
+      <c r="N34" s="30">
         <v>2013</v>
       </c>
-      <c r="O34" s="33">
+      <c r="O34" s="30">
         <v>2014</v>
       </c>
-      <c r="P34" s="33">
+      <c r="P34" s="30">
         <v>2015</v>
       </c>
-      <c r="Q34" s="16">
+      <c r="Q34" s="13">
         <v>2016</v>
       </c>
-      <c r="R34" s="16">
+      <c r="R34" s="13">
         <v>2017</v>
       </c>
-      <c r="S34" s="33">
+      <c r="S34" s="30">
         <v>2018</v>
       </c>
-      <c r="T34" s="33">
+      <c r="T34" s="30">
         <v>2019</v>
       </c>
-      <c r="U34" s="33">
+      <c r="U34" s="30">
         <v>2020</v>
       </c>
-      <c r="V34" s="33">
+      <c r="V34" s="30">
         <v>2021</v>
       </c>
-      <c r="W34" s="33">
+      <c r="W34" s="30">
         <v>2022</v>
       </c>
-      <c r="X34" s="17">
+      <c r="X34" s="14">
         <v>2023</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="14">
         <v>2024</v>
       </c>
+      <c r="Z34" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="35" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="18" t="s">
+      <c r="A35" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="19">
+      <c r="B35" s="16">
         <v>112</v>
       </c>
-      <c r="C35" s="19">
+      <c r="C35" s="16">
         <v>153</v>
       </c>
-      <c r="D35" s="19">
+      <c r="D35" s="16">
         <v>298</v>
       </c>
-      <c r="E35" s="19">
+      <c r="E35" s="16">
         <v>146</v>
       </c>
-      <c r="F35" s="29">
+      <c r="F35" s="26">
         <v>199</v>
       </c>
-      <c r="G35" s="29">
+      <c r="G35" s="26">
         <v>169</v>
       </c>
-      <c r="H35" s="29">
+      <c r="H35" s="26">
         <v>184</v>
       </c>
-      <c r="I35" s="29">
+      <c r="I35" s="26">
         <v>180</v>
       </c>
-      <c r="J35" s="19">
+      <c r="J35" s="16">
         <v>127</v>
       </c>
-      <c r="K35" s="31">
+      <c r="K35" s="28">
         <v>151</v>
       </c>
-      <c r="L35" s="29">
+      <c r="L35" s="26">
         <v>153</v>
       </c>
-      <c r="M35" s="29">
+      <c r="M35" s="26">
         <v>153</v>
       </c>
-      <c r="N35" s="29">
+      <c r="N35" s="26">
         <v>251</v>
       </c>
-      <c r="O35" s="29">
+      <c r="O35" s="26">
         <v>295</v>
       </c>
-      <c r="P35" s="62">
+      <c r="P35" s="59">
         <v>211</v>
       </c>
-      <c r="Q35" s="63">
+      <c r="Q35" s="60">
         <v>233</v>
       </c>
-      <c r="R35" s="63">
+      <c r="R35" s="60">
         <v>257</v>
       </c>
-      <c r="S35" s="63">
+      <c r="S35" s="60">
         <v>214</v>
       </c>
-      <c r="T35" s="64">
+      <c r="T35" s="61">
         <v>208</v>
       </c>
-      <c r="U35" s="64">
+      <c r="U35" s="61">
         <v>24</v>
       </c>
-      <c r="V35" s="65">
+      <c r="V35" s="62">
         <v>37</v>
       </c>
-      <c r="W35" s="66">
+      <c r="W35" s="63">
         <v>66</v>
       </c>
-      <c r="X35" s="67">
+      <c r="X35" s="64">
         <v>133</v>
       </c>
-      <c r="Y35" s="68">
+      <c r="Y35" s="65">
         <v>469</v>
       </c>
+      <c r="Z35" s="71">
+        <v>360</v>
+      </c>
     </row>
     <row r="36" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="27" t="s">
+      <c r="A36" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I36" s="19">
+      <c r="B36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="16">
         <v>93</v>
       </c>
-      <c r="J36" s="19">
+      <c r="J36" s="16">
         <v>53</v>
       </c>
-      <c r="K36" s="19">
+      <c r="K36" s="16">
         <v>75</v>
       </c>
-      <c r="L36" s="19">
+      <c r="L36" s="16">
         <v>81</v>
       </c>
-      <c r="M36" s="19">
+      <c r="M36" s="16">
         <v>81</v>
       </c>
-      <c r="N36" s="19">
+      <c r="N36" s="16">
         <v>215</v>
       </c>
-      <c r="O36" s="19">
+      <c r="O36" s="16">
         <v>250</v>
       </c>
-      <c r="P36" s="62">
+      <c r="P36" s="59">
         <v>172</v>
       </c>
-      <c r="Q36" s="63" t="s">
+      <c r="Q36" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="R36" s="63" t="s">
+      <c r="R36" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="S36" s="63">
+      <c r="S36" s="60">
         <v>149</v>
       </c>
-      <c r="T36" s="62" t="s">
+      <c r="T36" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="U36" s="62">
+      <c r="U36" s="59">
         <v>2</v>
       </c>
-      <c r="V36" s="65">
+      <c r="V36" s="62">
         <v>16</v>
       </c>
-      <c r="W36" s="66">
+      <c r="W36" s="63">
         <v>26</v>
       </c>
-      <c r="X36" s="67">
+      <c r="X36" s="64">
         <v>83</v>
       </c>
-      <c r="Y36" s="68">
+      <c r="Y36" s="65">
         <v>465</v>
       </c>
+      <c r="Z36" s="71">
+        <v>359</v>
+      </c>
     </row>
     <row r="37" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="27" t="s">
+      <c r="A37" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I37" s="29">
+      <c r="B37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="26">
         <v>16</v>
       </c>
-      <c r="J37" s="65" t="s">
-[...14 lines deleted...]
-      <c r="O37" s="29">
+      <c r="J37" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="26">
         <v>11</v>
       </c>
-      <c r="P37" s="62">
+      <c r="P37" s="59">
         <v>11</v>
       </c>
-      <c r="Q37" s="63">
+      <c r="Q37" s="60">
         <v>9</v>
       </c>
-      <c r="R37" s="63" t="s">
+      <c r="R37" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="S37" s="63">
+      <c r="S37" s="60">
         <v>5</v>
       </c>
-      <c r="T37" s="62" t="s">
+      <c r="T37" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="U37" s="62">
-[...5 lines deleted...]
-      <c r="W37" s="66">
+      <c r="U37" s="59">
+        <v>1</v>
+      </c>
+      <c r="V37" s="62">
+        <v>1</v>
+      </c>
+      <c r="W37" s="63">
         <v>5</v>
       </c>
-      <c r="X37" s="65" t="s">
-[...2 lines deleted...]
-      <c r="Y37" s="29" t="s">
+      <c r="X37" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="26" t="s">
         <v>39</v>
       </c>
+      <c r="Z37" s="26" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="38" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="27" t="s">
+      <c r="A38" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B38" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I38" s="29">
+      <c r="B38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="26">
         <v>71</v>
       </c>
-      <c r="J38" s="19">
+      <c r="J38" s="16">
         <v>74</v>
       </c>
-      <c r="K38" s="31">
+      <c r="K38" s="28">
         <v>76</v>
       </c>
-      <c r="L38" s="29">
+      <c r="L38" s="26">
         <v>72</v>
       </c>
-      <c r="M38" s="29">
+      <c r="M38" s="26">
         <v>72</v>
       </c>
-      <c r="N38" s="29">
+      <c r="N38" s="26">
         <v>36</v>
       </c>
-      <c r="O38" s="29">
+      <c r="O38" s="26">
         <v>34</v>
       </c>
-      <c r="P38" s="62">
+      <c r="P38" s="59">
         <v>28</v>
       </c>
-      <c r="Q38" s="63">
+      <c r="Q38" s="60">
         <v>58</v>
       </c>
-      <c r="R38" s="63">
+      <c r="R38" s="60">
         <v>40</v>
       </c>
-      <c r="S38" s="63">
+      <c r="S38" s="60">
         <v>60</v>
       </c>
-      <c r="T38" s="62" t="s">
+      <c r="T38" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="U38" s="62">
-[...5 lines deleted...]
-      <c r="W38" s="66" t="s">
+      <c r="U38" s="59">
+        <v>1</v>
+      </c>
+      <c r="V38" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="X38" s="66" t="s">
+      <c r="X38" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="Y38" s="29">
+      <c r="Y38" s="26">
         <v>4</v>
       </c>
+      <c r="Z38" s="63" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="39" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B39" s="19"/>
-[...22 lines deleted...]
-      <c r="Y39" s="29"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="26"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="16"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="26"/>
+      <c r="M39" s="26"/>
+      <c r="N39" s="26"/>
+      <c r="O39" s="26"/>
+      <c r="P39" s="26"/>
+      <c r="Q39" s="26"/>
+      <c r="R39" s="26"/>
+      <c r="S39" s="16"/>
+      <c r="T39" s="16"/>
+      <c r="U39" s="16"/>
+      <c r="V39" s="16"/>
+      <c r="W39" s="63"/>
+      <c r="X39" s="28"/>
+      <c r="Y39" s="26"/>
+      <c r="Z39" s="17"/>
     </row>
     <row r="40" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="27" t="s">
+      <c r="A40" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="28" t="s">
-[...59 lines deleted...]
-      <c r="V40" s="65">
+      <c r="B40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="V40" s="62">
         <v>20</v>
       </c>
-      <c r="W40" s="66">
+      <c r="W40" s="63">
         <v>20</v>
       </c>
-      <c r="X40" s="31">
+      <c r="X40" s="28">
         <v>36</v>
       </c>
-      <c r="Y40" s="29" t="s">
+      <c r="Y40" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z40" s="26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="10" t="s">
+      <c r="A42" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="B42" s="10"/>
-[...22 lines deleted...]
-      <c r="Y42" s="10"/>
+      <c r="B42" s="74"/>
+      <c r="C42" s="74"/>
+      <c r="D42" s="74"/>
+      <c r="E42" s="74"/>
+      <c r="F42" s="74"/>
+      <c r="G42" s="74"/>
+      <c r="H42" s="74"/>
+      <c r="I42" s="74"/>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+      <c r="L42" s="74"/>
+      <c r="M42" s="74"/>
+      <c r="N42" s="74"/>
+      <c r="O42" s="74"/>
+      <c r="P42" s="74"/>
+      <c r="Q42" s="74"/>
+      <c r="R42" s="74"/>
+      <c r="S42" s="74"/>
+      <c r="T42" s="74"/>
+      <c r="U42" s="74"/>
+      <c r="V42" s="74"/>
+      <c r="W42" s="74"/>
+      <c r="X42" s="74"/>
+      <c r="Y42" s="74"/>
     </row>
     <row r="43" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Y43" s="14" t="s">
+      <c r="Z43" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="Z43" s="73"/>
-[...19 lines deleted...]
-      <c r="AT43" s="73"/>
+      <c r="AA43" s="70"/>
+      <c r="AB43" s="70"/>
+      <c r="AC43" s="70"/>
+      <c r="AD43" s="70"/>
+      <c r="AE43" s="70"/>
+      <c r="AF43" s="70"/>
+      <c r="AG43" s="70"/>
+      <c r="AH43" s="70"/>
+      <c r="AI43" s="70"/>
+      <c r="AJ43" s="70"/>
+      <c r="AK43" s="70"/>
+      <c r="AL43" s="70"/>
+      <c r="AM43" s="70"/>
+      <c r="AN43" s="70"/>
+      <c r="AO43" s="70"/>
+      <c r="AP43" s="70"/>
+      <c r="AQ43" s="70"/>
+      <c r="AR43" s="70"/>
+      <c r="AS43" s="70"/>
+      <c r="AT43" s="70"/>
     </row>
     <row r="44" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="15"/>
-      <c r="B44" s="33">
+      <c r="A44" s="12"/>
+      <c r="B44" s="30">
         <v>2001</v>
       </c>
-      <c r="C44" s="33">
+      <c r="C44" s="30">
         <v>2002</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="30">
         <v>2003</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="30">
         <v>2004</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="30">
         <v>2005</v>
       </c>
-      <c r="G44" s="33">
+      <c r="G44" s="30">
         <v>2006</v>
       </c>
-      <c r="H44" s="33">
+      <c r="H44" s="30">
         <v>2007</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="30">
         <v>2008</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="30">
         <v>2009</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="30">
         <v>2010</v>
       </c>
-      <c r="L44" s="33">
+      <c r="L44" s="30">
         <v>2011</v>
       </c>
-      <c r="M44" s="33">
+      <c r="M44" s="30">
         <v>2012</v>
       </c>
-      <c r="N44" s="33">
+      <c r="N44" s="30">
         <v>2013</v>
       </c>
-      <c r="O44" s="33">
+      <c r="O44" s="30">
         <v>2014</v>
       </c>
-      <c r="P44" s="33">
+      <c r="P44" s="30">
         <v>2015</v>
       </c>
-      <c r="Q44" s="16">
+      <c r="Q44" s="13">
         <v>2016</v>
       </c>
-      <c r="R44" s="34">
+      <c r="R44" s="31">
         <v>2017</v>
       </c>
-      <c r="S44" s="33">
+      <c r="S44" s="30">
         <v>2018</v>
       </c>
-      <c r="T44" s="33">
+      <c r="T44" s="30">
         <v>2019</v>
       </c>
-      <c r="U44" s="33">
+      <c r="U44" s="30">
         <v>2020</v>
       </c>
-      <c r="V44" s="33">
+      <c r="V44" s="30">
         <v>2021</v>
       </c>
-      <c r="W44" s="33">
+      <c r="W44" s="30">
         <v>2022</v>
       </c>
-      <c r="X44" s="17">
+      <c r="X44" s="14">
         <v>2023</v>
       </c>
-      <c r="Y44" s="17">
+      <c r="Y44" s="14">
         <v>2024</v>
       </c>
+      <c r="Z44" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="45" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="18" t="s">
+      <c r="A45" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="19">
+      <c r="B45" s="16">
         <v>13</v>
       </c>
-      <c r="C45" s="19">
+      <c r="C45" s="16">
         <v>19</v>
       </c>
-      <c r="D45" s="19">
+      <c r="D45" s="16">
         <v>18</v>
       </c>
-      <c r="E45" s="20">
+      <c r="E45" s="17">
         <v>28</v>
       </c>
-      <c r="F45" s="20">
+      <c r="F45" s="17">
         <v>24</v>
       </c>
-      <c r="G45" s="20">
+      <c r="G45" s="17">
         <v>33</v>
       </c>
-      <c r="H45" s="29">
+      <c r="H45" s="26">
         <v>35</v>
       </c>
-      <c r="I45" s="30">
+      <c r="I45" s="27">
         <v>35</v>
       </c>
-      <c r="J45" s="30">
+      <c r="J45" s="27">
         <v>35</v>
       </c>
-      <c r="K45" s="29">
+      <c r="K45" s="26">
         <v>36</v>
       </c>
-      <c r="L45" s="29">
+      <c r="L45" s="26">
         <v>36</v>
       </c>
-      <c r="M45" s="29">
+      <c r="M45" s="26">
         <v>36</v>
       </c>
-      <c r="N45" s="29">
+      <c r="N45" s="26">
         <v>36</v>
       </c>
-      <c r="O45" s="29">
+      <c r="O45" s="26">
         <v>42</v>
       </c>
-      <c r="P45" s="21">
+      <c r="P45" s="18">
         <v>42</v>
       </c>
-      <c r="Q45" s="22">
+      <c r="Q45" s="19">
         <v>58</v>
       </c>
-      <c r="R45" s="22">
+      <c r="R45" s="19">
         <v>48</v>
       </c>
-      <c r="S45" s="22">
+      <c r="S45" s="19">
         <v>41</v>
       </c>
-      <c r="T45" s="23">
+      <c r="T45" s="20">
         <v>30</v>
       </c>
-      <c r="U45" s="69">
+      <c r="U45" s="66">
         <v>30</v>
       </c>
-      <c r="V45" s="69">
+      <c r="V45" s="66">
         <v>23</v>
       </c>
-      <c r="W45" s="25">
+      <c r="W45" s="22">
         <v>33</v>
       </c>
-      <c r="X45" s="67">
+      <c r="X45" s="64">
         <v>37</v>
       </c>
-      <c r="Y45" s="68">
+      <c r="Y45" s="65">
         <v>66</v>
       </c>
+      <c r="Z45" s="71">
+        <v>70</v>
+      </c>
     </row>
     <row r="46" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="27" t="s">
+      <c r="A46" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I46" s="19">
+      <c r="B46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="16">
         <v>14</v>
       </c>
-      <c r="J46" s="19">
+      <c r="J46" s="16">
         <v>14</v>
       </c>
-      <c r="K46" s="19">
+      <c r="K46" s="16">
         <v>15</v>
       </c>
-      <c r="L46" s="19">
+      <c r="L46" s="16">
         <v>15</v>
       </c>
-      <c r="M46" s="19">
+      <c r="M46" s="16">
         <v>15</v>
       </c>
-      <c r="N46" s="19">
+      <c r="N46" s="16">
         <v>15</v>
       </c>
-      <c r="O46" s="19">
+      <c r="O46" s="16">
         <v>15</v>
       </c>
-      <c r="P46" s="21">
+      <c r="P46" s="18">
         <v>15</v>
       </c>
-      <c r="Q46" s="22">
+      <c r="Q46" s="19">
         <v>32</v>
       </c>
-      <c r="R46" s="22">
+      <c r="R46" s="19">
         <v>24</v>
       </c>
-      <c r="S46" s="22">
+      <c r="S46" s="19">
         <v>22</v>
       </c>
-      <c r="T46" s="23">
+      <c r="T46" s="20">
         <v>22</v>
       </c>
-      <c r="U46" s="70">
+      <c r="U46" s="67">
         <v>22</v>
       </c>
-      <c r="V46" s="70">
+      <c r="V46" s="67">
         <v>15</v>
       </c>
-      <c r="W46" s="25">
+      <c r="W46" s="22">
         <v>23</v>
       </c>
-      <c r="X46" s="67">
+      <c r="X46" s="64">
         <v>28</v>
       </c>
-      <c r="Y46" s="68">
+      <c r="Y46" s="65">
         <v>57</v>
       </c>
+      <c r="Z46" s="71">
+        <v>67</v>
+      </c>
     </row>
     <row r="47" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="27" t="s">
+      <c r="A47" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I47" s="29">
+      <c r="B47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="26">
         <v>11</v>
       </c>
-      <c r="J47" s="29">
+      <c r="J47" s="26">
         <v>11</v>
       </c>
-      <c r="K47" s="29">
+      <c r="K47" s="26">
         <v>11</v>
       </c>
-      <c r="L47" s="29">
+      <c r="L47" s="26">
         <v>11</v>
       </c>
-      <c r="M47" s="29">
+      <c r="M47" s="26">
         <v>11</v>
       </c>
-      <c r="N47" s="29">
+      <c r="N47" s="26">
         <v>11</v>
       </c>
-      <c r="O47" s="29">
+      <c r="O47" s="26">
         <v>11</v>
       </c>
-      <c r="P47" s="21">
+      <c r="P47" s="18">
         <v>11</v>
       </c>
-      <c r="Q47" s="22">
+      <c r="Q47" s="19">
         <v>10</v>
       </c>
-      <c r="R47" s="22">
+      <c r="R47" s="19">
         <v>8</v>
       </c>
-      <c r="S47" s="22">
+      <c r="S47" s="19">
         <v>3</v>
       </c>
-      <c r="T47" s="71" t="s">
+      <c r="T47" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="U47" s="69">
-[...11 lines deleted...]
-      <c r="Y47" s="20" t="s">
+      <c r="U47" s="66">
+        <v>1</v>
+      </c>
+      <c r="V47" s="66">
+        <v>1</v>
+      </c>
+      <c r="W47" s="22">
+        <v>1</v>
+      </c>
+      <c r="X47" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="17" t="s">
         <v>37</v>
       </c>
+      <c r="Z47" s="17" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="48" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="27" t="s">
+      <c r="A48" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I48" s="29">
+      <c r="B48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="26">
         <v>10</v>
       </c>
-      <c r="J48" s="29">
+      <c r="J48" s="26">
         <v>10</v>
       </c>
-      <c r="K48" s="29">
+      <c r="K48" s="26">
         <v>10</v>
       </c>
-      <c r="L48" s="29">
+      <c r="L48" s="26">
         <v>10</v>
       </c>
-      <c r="M48" s="29">
+      <c r="M48" s="26">
         <v>10</v>
       </c>
-      <c r="N48" s="29">
+      <c r="N48" s="26">
         <v>10</v>
       </c>
-      <c r="O48" s="29">
+      <c r="O48" s="26">
         <v>16</v>
       </c>
-      <c r="P48" s="21">
+      <c r="P48" s="18">
         <v>16</v>
       </c>
-      <c r="Q48" s="22">
+      <c r="Q48" s="19">
         <v>16</v>
       </c>
-      <c r="R48" s="22">
+      <c r="R48" s="19">
         <v>16</v>
       </c>
-      <c r="S48" s="22">
+      <c r="S48" s="19">
         <v>16</v>
       </c>
-      <c r="T48" s="71" t="s">
+      <c r="T48" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="U48" s="69">
+      <c r="U48" s="66">
         <v>5</v>
       </c>
-      <c r="V48" s="69">
+      <c r="V48" s="66">
         <v>5</v>
       </c>
-      <c r="W48" s="25">
+      <c r="W48" s="22">
         <v>7</v>
       </c>
-      <c r="X48" s="67">
+      <c r="X48" s="64">
         <v>7</v>
       </c>
-      <c r="Y48" s="20">
+      <c r="Y48" s="17">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="27" t="s">
+      <c r="Z48" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="19"/>
-[...25 lines deleted...]
-      <c r="A50" s="27" t="s">
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="26"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="16"/>
+      <c r="I49" s="26"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="27"/>
+      <c r="M49" s="26"/>
+      <c r="N49" s="26"/>
+      <c r="O49" s="26"/>
+      <c r="P49" s="26"/>
+      <c r="Q49" s="26"/>
+      <c r="R49" s="26"/>
+      <c r="S49" s="69"/>
+      <c r="T49" s="69"/>
+      <c r="U49" s="66"/>
+      <c r="V49" s="66"/>
+      <c r="W49" s="22"/>
+      <c r="X49" s="23"/>
+      <c r="Y49" s="17"/>
+      <c r="Z49" s="17"/>
+    </row>
+    <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="28" t="s">
-[...56 lines deleted...]
-      <c r="U50" s="69">
+      <c r="B50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="N50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="S50" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="T50" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U50" s="66">
         <v>2</v>
       </c>
-      <c r="V50" s="69">
+      <c r="V50" s="66">
         <v>2</v>
       </c>
-      <c r="W50" s="25">
+      <c r="W50" s="22">
         <v>2</v>
       </c>
-      <c r="X50" s="67">
+      <c r="X50" s="64">
         <v>2</v>
       </c>
-      <c r="Y50" s="20" t="s">
+      <c r="Y50" s="17" t="s">
         <v>39</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A52" s="10" t="s">
+      <c r="Z50" s="17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="10"/>
-[...47 lines deleted...]
-      <c r="Y53" s="14" t="s">
+      <c r="B52" s="74"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="74"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="74"/>
+      <c r="K52" s="74"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="74"/>
+      <c r="N52" s="74"/>
+      <c r="O52" s="74"/>
+      <c r="P52" s="74"/>
+      <c r="Q52" s="74"/>
+      <c r="R52" s="74"/>
+      <c r="S52" s="74"/>
+      <c r="T52" s="74"/>
+      <c r="U52" s="74"/>
+      <c r="V52" s="74"/>
+      <c r="W52" s="74"/>
+      <c r="X52" s="74"/>
+      <c r="Y52" s="74"/>
+    </row>
+    <row r="53" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="10"/>
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="10"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="10"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
+      <c r="Q53" s="10"/>
+      <c r="R53" s="10"/>
+      <c r="S53" s="10"/>
+      <c r="T53" s="10"/>
+      <c r="U53" s="10"/>
+      <c r="V53" s="10"/>
+      <c r="W53" s="10"/>
+      <c r="Z53" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="54" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B54" s="33">
+    <row r="54" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="12"/>
+      <c r="B54" s="30">
         <v>2001</v>
       </c>
-      <c r="C54" s="33">
+      <c r="C54" s="30">
         <v>2002</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="30">
         <v>2003</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="30">
         <v>2004</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F54" s="30">
         <v>2005</v>
       </c>
-      <c r="G54" s="33">
+      <c r="G54" s="30">
         <v>2006</v>
       </c>
-      <c r="H54" s="33">
+      <c r="H54" s="30">
         <v>2007</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="30">
         <v>2008</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="30">
         <v>2009</v>
       </c>
-      <c r="K54" s="33">
+      <c r="K54" s="30">
         <v>2010</v>
       </c>
-      <c r="L54" s="33">
+      <c r="L54" s="30">
         <v>2011</v>
       </c>
-      <c r="M54" s="33">
+      <c r="M54" s="30">
         <v>2012</v>
       </c>
-      <c r="N54" s="33">
+      <c r="N54" s="30">
         <v>2013</v>
       </c>
-      <c r="O54" s="33">
+      <c r="O54" s="30">
         <v>2014</v>
       </c>
-      <c r="P54" s="33">
+      <c r="P54" s="30">
         <v>2015</v>
       </c>
-      <c r="Q54" s="16">
+      <c r="Q54" s="13">
         <v>2016</v>
       </c>
-      <c r="R54" s="34">
+      <c r="R54" s="31">
         <v>2017</v>
       </c>
-      <c r="S54" s="33">
+      <c r="S54" s="30">
         <v>2018</v>
       </c>
-      <c r="T54" s="33">
+      <c r="T54" s="30">
         <v>2019</v>
       </c>
-      <c r="U54" s="33">
+      <c r="U54" s="30">
         <v>2020</v>
       </c>
-      <c r="V54" s="33">
+      <c r="V54" s="30">
         <v>2021</v>
       </c>
-      <c r="W54" s="33">
+      <c r="W54" s="30">
         <v>2022</v>
       </c>
-      <c r="X54" s="17">
+      <c r="X54" s="14">
         <v>2023</v>
       </c>
-      <c r="Y54" s="17">
+      <c r="Y54" s="14">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="18" t="s">
+      <c r="Z54" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B55" s="19">
+      <c r="B55" s="16">
         <v>56800</v>
       </c>
-      <c r="C55" s="19">
+      <c r="C55" s="16">
         <v>135580</v>
       </c>
-      <c r="D55" s="19">
+      <c r="D55" s="16">
         <v>185390</v>
       </c>
-      <c r="E55" s="29">
+      <c r="E55" s="26">
         <v>289252</v>
       </c>
-      <c r="F55" s="29">
+      <c r="F55" s="26">
         <v>164642</v>
       </c>
-      <c r="G55" s="29">
+      <c r="G55" s="26">
         <v>197413</v>
       </c>
-      <c r="H55" s="29">
+      <c r="H55" s="26">
         <v>167968</v>
       </c>
-      <c r="I55" s="29">
+      <c r="I55" s="26">
         <v>312259</v>
       </c>
-      <c r="J55" s="29">
+      <c r="J55" s="26">
         <v>305724</v>
       </c>
-      <c r="K55" s="31">
+      <c r="K55" s="28">
         <v>285118</v>
       </c>
-      <c r="L55" s="29">
+      <c r="L55" s="26">
         <v>289050</v>
       </c>
-      <c r="M55" s="29">
+      <c r="M55" s="26">
         <v>305550</v>
       </c>
-      <c r="N55" s="29">
+      <c r="N55" s="26">
         <v>297784</v>
       </c>
-      <c r="O55" s="29">
+      <c r="O55" s="26">
         <v>310666</v>
       </c>
-      <c r="P55" s="62">
+      <c r="P55" s="59">
         <v>285958</v>
       </c>
-      <c r="Q55" s="63">
+      <c r="Q55" s="60">
         <v>305499</v>
       </c>
-      <c r="R55" s="63">
+      <c r="R55" s="60">
         <v>283188</v>
       </c>
-      <c r="S55" s="63">
+      <c r="S55" s="60">
         <v>288645</v>
       </c>
-      <c r="T55" s="23">
+      <c r="T55" s="20">
         <v>140890</v>
       </c>
-      <c r="U55" s="64">
+      <c r="U55" s="61">
         <v>6676</v>
       </c>
-      <c r="V55" s="64">
+      <c r="V55" s="61">
         <v>16800</v>
       </c>
-      <c r="W55" s="25">
+      <c r="W55" s="22">
         <v>24360</v>
       </c>
-      <c r="X55" s="67">
+      <c r="X55" s="64">
         <v>26258</v>
       </c>
-      <c r="Y55" s="68">
+      <c r="Y55" s="65">
         <v>124557</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="27" t="s">
+      <c r="Z55" s="71">
+        <v>91410</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B56" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I56" s="19">
+      <c r="B56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I56" s="16">
         <v>135529</v>
       </c>
-      <c r="J56" s="19">
+      <c r="J56" s="16">
         <v>124234</v>
       </c>
-      <c r="K56" s="19">
+      <c r="K56" s="16">
         <v>107718</v>
       </c>
-      <c r="L56" s="19">
+      <c r="L56" s="16">
         <v>112650</v>
       </c>
-      <c r="M56" s="19">
+      <c r="M56" s="16">
         <v>134450</v>
       </c>
-      <c r="N56" s="19">
+      <c r="N56" s="16">
         <v>136534</v>
       </c>
-      <c r="O56" s="19">
+      <c r="O56" s="16">
         <v>146850</v>
       </c>
-      <c r="P56" s="62">
+      <c r="P56" s="59">
         <v>133980</v>
       </c>
-      <c r="Q56" s="63">
+      <c r="Q56" s="60">
         <v>139185</v>
       </c>
-      <c r="R56" s="63">
+      <c r="R56" s="60">
         <v>124210</v>
       </c>
-      <c r="S56" s="63">
+      <c r="S56" s="60">
         <v>125145</v>
       </c>
-      <c r="T56" s="23">
+      <c r="T56" s="20">
         <v>132540</v>
       </c>
-      <c r="U56" s="19">
+      <c r="U56" s="16">
         <v>4026</v>
       </c>
-      <c r="V56" s="19">
+      <c r="V56" s="16">
         <v>11250</v>
       </c>
-      <c r="W56" s="25">
+      <c r="W56" s="22">
         <v>14800</v>
       </c>
-      <c r="X56" s="67">
+      <c r="X56" s="64">
         <v>17825</v>
       </c>
-      <c r="Y56" s="68">
+      <c r="Y56" s="65">
         <v>105016</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="27" t="s">
+      <c r="Z56" s="71">
+        <v>88900</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B57" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I57" s="29">
+      <c r="B57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="26">
         <v>16480</v>
       </c>
-      <c r="J57" s="29">
+      <c r="J57" s="26">
         <v>18300</v>
       </c>
-      <c r="K57" s="31">
+      <c r="K57" s="28">
         <v>18000</v>
       </c>
-      <c r="L57" s="29">
+      <c r="L57" s="26">
         <v>18200</v>
       </c>
-      <c r="M57" s="29">
+      <c r="M57" s="26">
         <v>18500</v>
       </c>
-      <c r="N57" s="29">
+      <c r="N57" s="26">
         <v>10050</v>
       </c>
-      <c r="O57" s="29">
+      <c r="O57" s="26">
         <v>9416</v>
       </c>
-      <c r="P57" s="62">
+      <c r="P57" s="59">
         <v>9178</v>
       </c>
-      <c r="Q57" s="63">
+      <c r="Q57" s="60">
         <v>8314</v>
       </c>
-      <c r="R57" s="63">
+      <c r="R57" s="60">
         <v>7358</v>
       </c>
-      <c r="S57" s="63">
+      <c r="S57" s="60">
         <v>3500</v>
       </c>
-      <c r="T57" s="71" t="s">
+      <c r="T57" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="U57" s="64">
+      <c r="U57" s="61">
         <v>150</v>
       </c>
-      <c r="V57" s="64">
+      <c r="V57" s="61">
         <v>1150</v>
       </c>
-      <c r="W57" s="25">
+      <c r="W57" s="22">
         <v>1150</v>
       </c>
-      <c r="X57" s="32" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="27" t="s">
+      <c r="X57" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B58" s="28" t="s">
-[...20 lines deleted...]
-      <c r="I58" s="29">
+      <c r="B58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I58" s="26">
         <v>160250</v>
       </c>
-      <c r="J58" s="29">
+      <c r="J58" s="26">
         <v>163190</v>
       </c>
-      <c r="K58" s="31">
+      <c r="K58" s="28">
         <v>159400</v>
       </c>
-      <c r="L58" s="29">
+      <c r="L58" s="26">
         <v>158200</v>
       </c>
-      <c r="M58" s="29">
+      <c r="M58" s="26">
         <v>152600</v>
       </c>
-      <c r="N58" s="29">
+      <c r="N58" s="26">
         <v>151200</v>
       </c>
-      <c r="O58" s="29">
+      <c r="O58" s="26">
         <v>154400</v>
       </c>
-      <c r="P58" s="62">
+      <c r="P58" s="59">
         <v>142800</v>
       </c>
-      <c r="Q58" s="63">
+      <c r="Q58" s="60">
         <v>158000</v>
       </c>
-      <c r="R58" s="63">
+      <c r="R58" s="60">
         <v>151620</v>
       </c>
-      <c r="S58" s="63">
+      <c r="S58" s="60">
         <v>160000</v>
       </c>
-      <c r="T58" s="71" t="s">
+      <c r="T58" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="U58" s="64">
+      <c r="U58" s="61">
         <v>2000</v>
       </c>
-      <c r="V58" s="64">
+      <c r="V58" s="61">
         <v>4000</v>
       </c>
-      <c r="W58" s="25">
+      <c r="W58" s="22">
         <v>8000</v>
       </c>
-      <c r="X58" s="67">
+      <c r="X58" s="64">
         <v>7800</v>
       </c>
-      <c r="Y58" s="68">
+      <c r="Y58" s="65">
         <v>19541</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="27" t="s">
+      <c r="Z58" s="71">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B59" s="19"/>
-[...25 lines deleted...]
-      <c r="A60" s="27" t="s">
+      <c r="B59" s="16"/>
+      <c r="C59" s="16"/>
+      <c r="D59" s="16"/>
+      <c r="E59" s="16"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="16"/>
+      <c r="I59" s="26"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="28"/>
+      <c r="L59" s="26"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="26"/>
+      <c r="O59" s="26"/>
+      <c r="P59" s="26"/>
+      <c r="Q59" s="16"/>
+      <c r="R59" s="16"/>
+      <c r="S59" s="61"/>
+      <c r="T59" s="61"/>
+      <c r="U59" s="61"/>
+      <c r="V59" s="61"/>
+      <c r="W59" s="22"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="17"/>
+      <c r="Z59" s="17"/>
+    </row>
+    <row r="60" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B60" s="28" t="s">
-[...56 lines deleted...]
-      <c r="U60" s="64">
+      <c r="B60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="N60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="R60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="S60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="T60" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U60" s="61">
         <v>500</v>
       </c>
-      <c r="V60" s="64">
+      <c r="V60" s="61">
         <v>400</v>
       </c>
-      <c r="W60" s="25">
+      <c r="W60" s="22">
         <v>410</v>
       </c>
-      <c r="X60" s="67">
+      <c r="X60" s="64">
         <v>633</v>
       </c>
-      <c r="Y60" s="20" t="s">
+      <c r="Y60" s="17" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="61" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z60" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="1"/>
     </row>
-    <row r="62" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="63" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A52:Y52"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A12:Y12"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A32:Y32"/>
     <mergeCell ref="A42:Y42"/>
-    <mergeCell ref="A52:Y52"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79191A6-BD2D-4BD1-B49F-DD468D4C245E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FBDC01-5A58-431F-8633-BA6E0B0FD35F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>