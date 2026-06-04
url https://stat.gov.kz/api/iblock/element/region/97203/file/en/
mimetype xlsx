--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="D1L1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1353" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="109">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of exhibits of the main fund,units</t>
   </si>
   <si>
     <t>Number of exhibits exposed throughtout the year, units</t>
   </si>
   <si>
     <t>Number of exhibits of scientific auxiliary fund, units</t>
   </si>
   <si>
     <t>Number of exhibits received for the year, units</t>
   </si>
   <si>
     <t>The number of visits, thous.people</t>
   </si>
   <si>
     <t>Number of excursions, units</t>
   </si>
   <si>
     <t>Number of museiums with internet access, units</t>
   </si>
   <si>
@@ -344,50 +344,59 @@
     <t>other</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Material base of museums to 2023 year</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>Distribution of museums by type to 2024 year</t>
   </si>
   <si>
     <t>Material base of museums to 2024 year</t>
+  </si>
+  <si>
+    <t>Distribution of museums by type to 2025 year</t>
+  </si>
+  <si>
+    <t>х</t>
+  </si>
+  <si>
+    <t>Material base of museums to 2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1697,51 +1706,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1756,73 +1765,52 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1862,101 +1850,95 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="529" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="529" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1965,133 +1947,184 @@
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="628" applyFont="1"/>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="30" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="628" applyFont="1"/>
   </cellXfs>
   <cellStyles count="731">
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="634"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="635"/>
     <cellStyle name="20% - Акцент3 2" xfId="15"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="636"/>
     <cellStyle name="20% - Акцент4 2" xfId="17"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="18"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="637"/>
     <cellStyle name="20% - Акцент5 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="638"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="639"/>
     <cellStyle name="40% - Акцент1 2" xfId="23"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="640"/>
     <cellStyle name="40% - Акцент2 2" xfId="25"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="26"/>
@@ -3090,10900 +3123,12170 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y328"/>
+  <dimension ref="A1:Z359"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="X131" sqref="X131"/>
+      <selection activeCell="S29" sqref="S29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="20" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="20" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="20" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="20" customWidth="1"/>
     <col min="9" max="10" width="9.7109375" style="20" customWidth="1"/>
     <col min="11" max="12" width="9.42578125" style="20" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="20" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="20"/>
     <col min="16" max="16" width="10.85546875" style="20" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="139" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="31"/>
-[...20 lines deleted...]
-      <c r="W1" s="31"/>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="139"/>
+      <c r="T1" s="139"/>
+      <c r="U1" s="139"/>
+      <c r="V1" s="139"/>
+      <c r="W1" s="139"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
     </row>
-    <row r="2" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
-      <c r="K2" s="30"/>
-[...4 lines deleted...]
-      <c r="B3" s="35">
+      <c r="K2" s="137"/>
+      <c r="L2" s="137"/>
+    </row>
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="27"/>
+      <c r="B3" s="28">
         <v>2001</v>
       </c>
-      <c r="C3" s="35">
+      <c r="C3" s="28">
         <v>2002</v>
       </c>
-      <c r="D3" s="35">
+      <c r="D3" s="28">
         <v>2003</v>
       </c>
-      <c r="E3" s="35">
+      <c r="E3" s="28">
         <v>2004</v>
       </c>
-      <c r="F3" s="35">
+      <c r="F3" s="28">
         <v>2005</v>
       </c>
-      <c r="G3" s="35">
+      <c r="G3" s="28">
         <v>2006</v>
       </c>
-      <c r="H3" s="35">
+      <c r="H3" s="28">
         <v>2007</v>
       </c>
-      <c r="I3" s="35">
+      <c r="I3" s="28">
         <v>2008</v>
       </c>
-      <c r="J3" s="35">
+      <c r="J3" s="28">
         <v>2009</v>
       </c>
-      <c r="K3" s="35">
+      <c r="K3" s="28">
         <v>2010</v>
       </c>
-      <c r="L3" s="35">
+      <c r="L3" s="28">
         <v>2011</v>
       </c>
-      <c r="M3" s="35">
+      <c r="M3" s="28">
         <v>2012</v>
       </c>
-      <c r="N3" s="35">
+      <c r="N3" s="28">
         <v>2013</v>
       </c>
-      <c r="O3" s="35">
+      <c r="O3" s="28">
         <v>2014</v>
       </c>
-      <c r="P3" s="35">
+      <c r="P3" s="28">
         <v>2015</v>
       </c>
-      <c r="Q3" s="35">
+      <c r="Q3" s="28">
         <v>2016</v>
       </c>
-      <c r="R3" s="35">
+      <c r="R3" s="28">
         <v>2017</v>
       </c>
-      <c r="S3" s="35">
+      <c r="S3" s="28">
         <v>2018</v>
       </c>
-      <c r="T3" s="35">
+      <c r="T3" s="28">
         <v>2019</v>
       </c>
-      <c r="U3" s="35">
+      <c r="U3" s="28">
         <v>2020</v>
       </c>
-      <c r="V3" s="35">
+      <c r="V3" s="28">
         <v>2021</v>
       </c>
-      <c r="W3" s="35">
+      <c r="W3" s="28">
         <v>2022</v>
       </c>
-      <c r="X3" s="36">
+      <c r="X3" s="29">
         <v>2023</v>
       </c>
-      <c r="Y3" s="36">
+      <c r="Y3" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="34" t="s">
+      <c r="Z3" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="37">
+      <c r="B4" s="30">
         <v>7</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C4" s="30">
         <v>11</v>
       </c>
-      <c r="D4" s="38">
+      <c r="D4" s="31">
         <v>11</v>
       </c>
-      <c r="E4" s="38">
+      <c r="E4" s="31">
         <v>11</v>
       </c>
-      <c r="F4" s="39">
+      <c r="F4" s="32">
         <v>11</v>
       </c>
-      <c r="G4" s="38">
+      <c r="G4" s="31">
         <v>11</v>
       </c>
-      <c r="H4" s="40">
+      <c r="H4" s="33">
         <v>11</v>
       </c>
-      <c r="I4" s="41">
+      <c r="I4" s="34">
         <v>11</v>
       </c>
-      <c r="J4" s="42">
+      <c r="J4" s="35">
         <v>11</v>
       </c>
-      <c r="K4" s="38">
+      <c r="K4" s="31">
         <v>11</v>
       </c>
-      <c r="L4" s="43">
+      <c r="L4" s="36">
         <v>13</v>
       </c>
-      <c r="M4" s="44">
+      <c r="M4" s="37">
         <v>13</v>
       </c>
-      <c r="N4" s="44">
+      <c r="N4" s="37">
         <v>13</v>
       </c>
-      <c r="O4" s="44">
+      <c r="O4" s="37">
         <v>13</v>
       </c>
-      <c r="P4" s="44">
+      <c r="P4" s="37">
         <v>13</v>
       </c>
-      <c r="Q4" s="44">
+      <c r="Q4" s="37">
         <v>14</v>
       </c>
-      <c r="R4" s="44">
+      <c r="R4" s="37">
         <v>11</v>
       </c>
-      <c r="S4" s="45">
+      <c r="S4" s="38">
         <v>11</v>
       </c>
-      <c r="T4" s="45">
+      <c r="T4" s="38">
         <v>11</v>
       </c>
-      <c r="U4" s="45">
+      <c r="U4" s="38">
         <v>11</v>
       </c>
-      <c r="V4" s="39">
+      <c r="V4" s="32">
         <v>12</v>
       </c>
-      <c r="W4" s="39">
+      <c r="W4" s="32">
         <v>12</v>
       </c>
-      <c r="X4" s="40">
+      <c r="X4" s="33">
         <v>12</v>
       </c>
-      <c r="Y4" s="40">
+      <c r="Y4" s="33">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="46" t="s">
+      <c r="Z4" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="43">
+      <c r="B5" s="36">
         <v>125470</v>
       </c>
-      <c r="C5" s="43">
+      <c r="C5" s="36">
         <v>222970</v>
       </c>
-      <c r="D5" s="43">
+      <c r="D5" s="36">
         <v>234661</v>
       </c>
-      <c r="E5" s="43">
+      <c r="E5" s="36">
         <v>241342</v>
       </c>
-      <c r="F5" s="47">
+      <c r="F5" s="40">
         <v>248576</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="36">
         <v>252128</v>
       </c>
-      <c r="H5" s="41">
+      <c r="H5" s="34">
         <v>233180</v>
       </c>
-      <c r="I5" s="41">
+      <c r="I5" s="34">
         <v>235858</v>
       </c>
-      <c r="J5" s="42">
+      <c r="J5" s="35">
         <v>238327</v>
       </c>
-      <c r="K5" s="42">
+      <c r="K5" s="35">
         <v>157011</v>
       </c>
-      <c r="L5" s="43">
+      <c r="L5" s="36">
         <v>165773</v>
       </c>
-      <c r="M5" s="43">
+      <c r="M5" s="36">
         <v>166182</v>
       </c>
-      <c r="N5" s="43">
+      <c r="N5" s="36">
         <v>167368</v>
       </c>
-      <c r="O5" s="43">
+      <c r="O5" s="36">
         <v>168736</v>
       </c>
-      <c r="P5" s="43">
+      <c r="P5" s="36">
         <v>169588</v>
       </c>
-      <c r="Q5" s="43">
+      <c r="Q5" s="36">
         <v>170288</v>
       </c>
-      <c r="R5" s="43">
+      <c r="R5" s="36">
         <v>170597</v>
       </c>
-      <c r="S5" s="48">
+      <c r="S5" s="41">
         <v>170906</v>
       </c>
-      <c r="T5" s="48">
+      <c r="T5" s="41">
         <v>171423</v>
       </c>
-      <c r="U5" s="48">
+      <c r="U5" s="41">
         <v>172054</v>
       </c>
-      <c r="V5" s="49">
+      <c r="V5" s="42">
         <v>172492</v>
       </c>
-      <c r="W5" s="49">
+      <c r="W5" s="42">
         <v>173043</v>
       </c>
-      <c r="X5" s="50">
+      <c r="X5" s="43">
         <v>173483</v>
       </c>
-      <c r="Y5" s="51">
+      <c r="Y5" s="44">
         <v>167351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="46" t="s">
+      <c r="Z5" s="104">
+        <v>168065</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="52" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="43">
+      <c r="B6" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="36">
         <v>535</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="34">
         <v>1125</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="34">
         <v>2826</v>
       </c>
-      <c r="J6" s="42">
+      <c r="J6" s="35">
         <v>4330</v>
       </c>
-      <c r="K6" s="42">
+      <c r="K6" s="35">
         <v>4915</v>
       </c>
-      <c r="L6" s="43">
+      <c r="L6" s="36">
         <v>5656</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="34">
         <v>5964</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="34">
         <v>11293</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="34">
         <v>13692</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="34">
         <v>18887</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="34">
         <v>22422</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="34">
         <v>24069</v>
       </c>
-      <c r="S6" s="48">
+      <c r="S6" s="41">
         <v>26647</v>
       </c>
-      <c r="T6" s="48">
+      <c r="T6" s="41">
         <v>38956</v>
       </c>
-      <c r="U6" s="48">
+      <c r="U6" s="41">
         <v>47267</v>
       </c>
-      <c r="V6" s="49">
+      <c r="V6" s="42">
         <v>60229</v>
       </c>
-      <c r="W6" s="49">
+      <c r="W6" s="42">
         <v>62721</v>
       </c>
-      <c r="X6" s="50">
+      <c r="X6" s="43">
         <v>66552</v>
       </c>
-      <c r="Y6" s="51">
+      <c r="Y6" s="44">
         <v>73719</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="46" t="s">
+      <c r="Z6" s="104">
+        <v>115154</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="21" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="36">
         <v>8499</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="36">
         <v>19450</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="36">
         <v>20276</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="36">
         <v>20518</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F7" s="40">
         <v>19883</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="36">
         <v>18764</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="34">
         <v>25114</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="34">
         <v>28907</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="35">
         <v>30969</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="35">
         <v>24626</v>
       </c>
-      <c r="L7" s="43">
+      <c r="L7" s="36">
         <v>18772</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="36">
         <v>18434</v>
       </c>
-      <c r="N7" s="43">
+      <c r="N7" s="36">
         <v>20558</v>
       </c>
-      <c r="O7" s="43">
+      <c r="O7" s="36">
         <v>18378</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="36">
         <v>20449</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="36">
         <v>20604</v>
       </c>
-      <c r="R7" s="43">
+      <c r="R7" s="36">
         <v>11916</v>
       </c>
-      <c r="S7" s="48">
+      <c r="S7" s="41">
         <v>15802</v>
       </c>
-      <c r="T7" s="48">
+      <c r="T7" s="41">
         <v>11673</v>
       </c>
-      <c r="U7" s="48">
+      <c r="U7" s="41">
         <v>11178</v>
       </c>
-      <c r="V7" s="45">
+      <c r="V7" s="38">
         <v>22206</v>
       </c>
-      <c r="W7" s="45">
+      <c r="W7" s="38">
         <v>28224</v>
       </c>
-      <c r="X7" s="50">
+      <c r="X7" s="43">
         <v>25658</v>
       </c>
-      <c r="Y7" s="51">
+      <c r="Y7" s="44">
         <v>26651</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="46" t="s">
+      <c r="Z7" s="104">
+        <v>27800</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="43">
+      <c r="B8" s="36">
         <v>308</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="36">
         <v>7093</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="36">
         <v>6540</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="36">
         <v>6471</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="40">
         <v>9170</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="36">
         <v>9066</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="34">
         <v>9284</v>
       </c>
-      <c r="I8" s="41">
+      <c r="I8" s="34">
         <v>6727</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="35">
         <v>6699</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="35">
         <v>6727</v>
       </c>
-      <c r="L8" s="43">
+      <c r="L8" s="36">
         <v>5288</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="34">
         <v>3001</v>
       </c>
-      <c r="N8" s="41">
+      <c r="N8" s="34">
         <v>2649</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="34">
         <v>2712</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="34">
         <v>2793</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="34">
         <v>2639</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="34">
         <v>2631</v>
       </c>
-      <c r="S8" s="48">
+      <c r="S8" s="41">
         <v>2496</v>
       </c>
-      <c r="T8" s="48">
+      <c r="T8" s="41">
         <v>2492</v>
       </c>
-      <c r="U8" s="48">
+      <c r="U8" s="41">
         <v>2444</v>
       </c>
-      <c r="V8" s="45">
+      <c r="V8" s="38">
         <v>1911</v>
       </c>
-      <c r="W8" s="45">
+      <c r="W8" s="38">
         <v>344</v>
       </c>
-      <c r="X8" s="50">
+      <c r="X8" s="43">
         <v>257</v>
       </c>
-      <c r="Y8" s="51">
+      <c r="Y8" s="44">
         <v>324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="Z8" s="104">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="21" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="52" t="s">
-[...53 lines deleted...]
-      <c r="T9" s="53">
+      <c r="B9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="46">
         <v>166886</v>
       </c>
-      <c r="U9" s="53">
+      <c r="U9" s="46">
         <v>168134</v>
       </c>
-      <c r="V9" s="54">
+      <c r="V9" s="47">
         <v>170265</v>
       </c>
-      <c r="W9" s="55">
+      <c r="W9" s="48">
         <v>171067</v>
       </c>
-      <c r="X9" s="50">
+      <c r="X9" s="43">
         <v>171879</v>
       </c>
-      <c r="Y9" s="51">
+      <c r="Y9" s="44">
         <v>115118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="46" t="s">
+      <c r="Z9" s="104">
+        <v>111275</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="52" t="s">
-[...53 lines deleted...]
-      <c r="T10" s="53">
+      <c r="B10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="46">
         <v>621</v>
       </c>
-      <c r="U10" s="53">
+      <c r="U10" s="46">
         <v>1332</v>
       </c>
-      <c r="V10" s="54">
+      <c r="V10" s="47">
         <v>945</v>
       </c>
-      <c r="W10" s="55">
+      <c r="W10" s="48">
         <v>1353</v>
       </c>
-      <c r="X10" s="50">
+      <c r="X10" s="43">
         <v>1252</v>
       </c>
-      <c r="Y10" s="51">
+      <c r="Y10" s="44">
         <v>1084</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="Z10" s="104">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="57" t="s">
+      <c r="C11" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="D11" s="57" t="s">
+      <c r="D11" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="57" t="s">
+      <c r="E11" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="F11" s="57" t="s">
+      <c r="F11" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="G11" s="57" t="s">
+      <c r="G11" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="H11" s="58" t="s">
+      <c r="H11" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="58" t="s">
+      <c r="I11" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="J11" s="58" t="s">
+      <c r="J11" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="K11" s="58" t="s">
+      <c r="K11" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="57" t="s">
+      <c r="L11" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="58" t="s">
+      <c r="M11" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="58" t="s">
+      <c r="N11" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="58" t="s">
+      <c r="O11" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="P11" s="58" t="s">
+      <c r="P11" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="Q11" s="58" t="s">
+      <c r="Q11" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="R11" s="58" t="s">
+      <c r="R11" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="S11" s="58" t="s">
+      <c r="S11" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="T11" s="58" t="s">
+      <c r="T11" s="51" t="s">
         <v>81</v>
       </c>
-      <c r="U11" s="58" t="s">
+      <c r="U11" s="51" t="s">
         <v>82</v>
       </c>
-      <c r="V11" s="57" t="s">
+      <c r="V11" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="W11" s="57" t="s">
+      <c r="W11" s="50" t="s">
         <v>84</v>
       </c>
-      <c r="X11" s="59">
+      <c r="X11" s="52">
         <v>345.5</v>
       </c>
-      <c r="Y11" s="60">
+      <c r="Y11" s="53">
         <v>339.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="Z11" s="105">
+        <v>345.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="36">
         <v>1889</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="36">
         <v>3375</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="36">
         <v>3652</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="36">
         <v>2884</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="40">
         <v>2925</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="36">
         <v>2898</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="34">
         <v>5677</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="34">
         <v>6077</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="35">
         <v>3964</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="35">
         <v>4204</v>
       </c>
-      <c r="L12" s="43">
+      <c r="L12" s="36">
         <v>4348</v>
       </c>
-      <c r="M12" s="41">
+      <c r="M12" s="34">
         <v>3605</v>
       </c>
-      <c r="N12" s="41">
+      <c r="N12" s="34">
         <v>3316</v>
       </c>
-      <c r="O12" s="41">
+      <c r="O12" s="34">
         <v>3855</v>
       </c>
-      <c r="P12" s="41">
+      <c r="P12" s="34">
         <v>3752</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="Q12" s="34">
         <v>4822</v>
       </c>
-      <c r="R12" s="41">
+      <c r="R12" s="34">
         <v>4209</v>
       </c>
-      <c r="S12" s="48">
+      <c r="S12" s="41">
         <v>4055</v>
       </c>
-      <c r="T12" s="48">
+      <c r="T12" s="41">
         <v>4666</v>
       </c>
-      <c r="U12" s="48">
+      <c r="U12" s="41">
         <v>2074</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V12" s="42">
         <v>4273</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="42">
         <v>9279</v>
       </c>
-      <c r="X12" s="50">
+      <c r="X12" s="43">
         <v>3941</v>
       </c>
-      <c r="Y12" s="51">
+      <c r="Y12" s="44">
         <v>4489</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="Z12" s="104">
+        <v>5108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="36">
         <v>439</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="36">
         <v>910</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="36">
         <v>1126</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="36">
         <v>1016</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="40">
         <v>1014</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="36">
         <v>1103</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="34">
         <v>1292</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="34">
         <v>1215</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="35">
         <v>1367</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="35">
         <v>1426</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="36">
         <v>1311</v>
       </c>
-      <c r="M13" s="41">
+      <c r="M13" s="34">
         <v>1345</v>
       </c>
-      <c r="N13" s="41">
+      <c r="N13" s="34">
         <v>1292</v>
       </c>
-      <c r="O13" s="41">
+      <c r="O13" s="34">
         <v>1554</v>
       </c>
-      <c r="P13" s="41">
+      <c r="P13" s="34">
         <v>1514</v>
       </c>
-      <c r="Q13" s="41">
+      <c r="Q13" s="34">
         <v>1558</v>
       </c>
-      <c r="R13" s="41">
+      <c r="R13" s="34">
         <v>1574</v>
       </c>
-      <c r="S13" s="48">
+      <c r="S13" s="41">
         <v>1487</v>
       </c>
-      <c r="T13" s="48">
+      <c r="T13" s="41">
         <v>1519</v>
       </c>
-      <c r="U13" s="48">
+      <c r="U13" s="41">
         <v>1139</v>
       </c>
-      <c r="V13" s="45">
+      <c r="V13" s="38">
         <v>1591</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="38">
         <v>2319</v>
       </c>
-      <c r="X13" s="50">
+      <c r="X13" s="43">
         <v>1210</v>
       </c>
-      <c r="Y13" s="51">
+      <c r="Y13" s="44">
         <v>1240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="46" t="s">
+      <c r="Z13" s="104">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="52" t="s">
-[...50 lines deleted...]
-      <c r="S14" s="61" t="s">
+      <c r="B14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="36">
         <v>8</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="36">
         <v>8</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="42">
         <v>9</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="42">
         <v>9</v>
       </c>
-      <c r="X14" s="50">
+      <c r="X14" s="43">
         <v>9</v>
       </c>
-      <c r="Y14" s="40">
+      <c r="Y14" s="33">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="46" t="s">
+      <c r="Z14" s="33">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="52" t="s">
-[...50 lines deleted...]
-      <c r="S15" s="43">
+      <c r="B15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="36">
         <v>104</v>
       </c>
-      <c r="T15" s="43">
+      <c r="T15" s="36">
         <v>104</v>
       </c>
-      <c r="U15" s="43">
+      <c r="U15" s="36">
         <v>105</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V15" s="42">
         <v>101</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="42">
         <v>110</v>
       </c>
-      <c r="X15" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="46" t="s">
+      <c r="X15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="96" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="52" t="s">
-[...50 lines deleted...]
-      <c r="S16" s="61" t="s">
+      <c r="B16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="36">
         <v>8</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="36">
         <v>8</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V16" s="42">
         <v>8</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="42">
         <v>9</v>
       </c>
-      <c r="X16" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="46" t="s">
+      <c r="X16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="96" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="52" t="s">
-[...50 lines deleted...]
-      <c r="S17" s="43">
+      <c r="B17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="36">
         <v>15543</v>
       </c>
-      <c r="T17" s="43">
+      <c r="T17" s="36">
         <v>17774</v>
       </c>
-      <c r="U17" s="43">
+      <c r="U17" s="36">
         <v>18150</v>
       </c>
-      <c r="V17" s="49">
+      <c r="V17" s="42">
         <v>12175</v>
       </c>
-      <c r="W17" s="49">
+      <c r="W17" s="42">
         <v>12190</v>
       </c>
-      <c r="X17" s="50">
+      <c r="X17" s="43">
         <v>12753</v>
       </c>
-      <c r="Y17" s="51">
+      <c r="Y17" s="44">
         <v>8092</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="46" t="s">
+      <c r="Z17" s="104">
+        <v>8173</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="52" t="s">
-[...32 lines deleted...]
-      <c r="M18" s="62">
+      <c r="B18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="55">
         <v>649</v>
       </c>
-      <c r="N18" s="62">
+      <c r="N18" s="55">
         <v>605</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O18" s="55">
         <v>807</v>
       </c>
-      <c r="P18" s="62">
+      <c r="P18" s="55">
         <v>792</v>
       </c>
-      <c r="Q18" s="62">
+      <c r="Q18" s="55">
         <v>951</v>
       </c>
-      <c r="R18" s="62">
+      <c r="R18" s="55">
         <v>830</v>
       </c>
-      <c r="S18" s="48">
+      <c r="S18" s="41">
         <v>982</v>
       </c>
-      <c r="T18" s="48">
+      <c r="T18" s="41">
         <v>783</v>
       </c>
-      <c r="U18" s="48">
+      <c r="U18" s="41">
         <v>306</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V18" s="42">
         <v>617</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W18" s="42">
         <v>1028</v>
       </c>
-      <c r="X18" s="50">
+      <c r="X18" s="43">
         <v>632</v>
       </c>
-      <c r="Y18" s="40">
+      <c r="Y18" s="33">
         <v>649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="34" t="s">
+      <c r="Z18" s="104">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="63" t="s">
-[...26 lines deleted...]
-      <c r="K19" s="65" t="s">
+      <c r="B19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="58" t="s">
         <v>85</v>
       </c>
-      <c r="L19" s="57" t="s">
+      <c r="L19" s="50" t="s">
         <v>86</v>
       </c>
-      <c r="M19" s="58" t="s">
+      <c r="M19" s="51" t="s">
         <v>87</v>
       </c>
-      <c r="N19" s="58" t="s">
+      <c r="N19" s="51" t="s">
         <v>88</v>
       </c>
-      <c r="O19" s="58" t="s">
+      <c r="O19" s="51" t="s">
         <v>89</v>
       </c>
-      <c r="P19" s="63" t="s">
-[...31 lines deleted...]
-      <c r="A20" s="34" t="s">
+      <c r="P19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="63" t="s">
-[...59 lines deleted...]
-      <c r="V20" s="53">
+      <c r="B20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="46">
         <v>993</v>
       </c>
-      <c r="W20" s="53">
+      <c r="W20" s="46">
         <v>1014</v>
       </c>
-      <c r="X20" s="47" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="34" t="s">
+      <c r="X20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="63" t="s">
-[...59 lines deleted...]
-      <c r="V21" s="53">
+      <c r="B21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="46">
         <v>306687</v>
       </c>
-      <c r="W21" s="53">
+      <c r="W21" s="46">
         <v>131081</v>
       </c>
-      <c r="X21" s="47" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="46" t="s">
+      <c r="X21" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="63" t="s">
-[...59 lines deleted...]
-      <c r="V22" s="53">
+      <c r="B22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="T22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="U22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="46">
         <v>70</v>
       </c>
-      <c r="W22" s="53">
+      <c r="W22" s="46">
         <v>122</v>
       </c>
-      <c r="X22" s="47" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="46" t="s">
+      <c r="X22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="63" t="s">
-[...56 lines deleted...]
-      <c r="U23" s="53">
+      <c r="B23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="46">
         <v>18</v>
       </c>
-      <c r="V23" s="66">
+      <c r="V23" s="59">
         <v>20</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="40">
         <v>20</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="40">
         <v>20</v>
       </c>
-      <c r="Y23" s="40">
+      <c r="Y23" s="33">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="46" t="s">
+      <c r="Z23" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="63" t="s">
-[...59 lines deleted...]
-      <c r="V24" s="53">
+      <c r="B24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="46">
         <v>2</v>
       </c>
-      <c r="W24" s="53">
+      <c r="W24" s="46">
         <v>2</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="40">
         <v>5</v>
       </c>
-      <c r="Y24" s="40">
+      <c r="Y24" s="33">
         <v>5</v>
       </c>
-    </row>
-    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Z24" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
     </row>
-    <row r="26" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="33" t="s">
+    <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="140" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="33"/>
-[...23 lines deleted...]
-      <c r="A27" s="68" t="s">
+      <c r="B26" s="140"/>
+      <c r="C26" s="140"/>
+      <c r="D26" s="140"/>
+      <c r="E26" s="140"/>
+      <c r="F26" s="140"/>
+      <c r="G26" s="140"/>
+      <c r="H26" s="140"/>
+      <c r="I26" s="140"/>
+      <c r="J26" s="140"/>
+      <c r="K26" s="140"/>
+      <c r="L26" s="140"/>
+      <c r="M26" s="140"/>
+      <c r="N26" s="140"/>
+      <c r="O26" s="140"/>
+      <c r="P26" s="140"/>
+      <c r="Q26" s="140"/>
+      <c r="R26" s="140"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+    </row>
+    <row r="27" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="68"/>
-[...20 lines deleted...]
-      <c r="B28" s="35">
+      <c r="B27" s="108"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="108"/>
+      <c r="F27" s="108"/>
+      <c r="G27" s="108"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="108"/>
+      <c r="L27" s="108"/>
+      <c r="M27" s="108"/>
+      <c r="N27" s="108"/>
+      <c r="O27" s="108"/>
+      <c r="P27" s="108"/>
+      <c r="Q27" s="108"/>
+      <c r="R27" s="108"/>
+      <c r="S27" s="108"/>
+    </row>
+    <row r="28" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="61"/>
+      <c r="B28" s="28">
         <v>2008</v>
       </c>
-      <c r="C28" s="35">
+      <c r="C28" s="28">
         <v>2009</v>
       </c>
-      <c r="D28" s="35">
+      <c r="D28" s="28">
         <v>2010</v>
       </c>
-      <c r="E28" s="35">
+      <c r="E28" s="28">
         <v>2011</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="28">
         <v>2012</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="28">
         <v>2013</v>
       </c>
-      <c r="H28" s="35">
+      <c r="H28" s="28">
         <v>2014</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="28">
         <v>2015</v>
       </c>
-      <c r="J28" s="35">
+      <c r="J28" s="28">
         <v>2016</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="28">
         <v>2017</v>
       </c>
-      <c r="L28" s="35">
+      <c r="L28" s="28">
         <v>2018</v>
       </c>
-      <c r="M28" s="35">
+      <c r="M28" s="28">
         <v>2019</v>
       </c>
-      <c r="N28" s="35">
+      <c r="N28" s="28">
         <v>2020</v>
       </c>
-      <c r="O28" s="35">
+      <c r="O28" s="28">
         <v>2021</v>
       </c>
-      <c r="P28" s="35">
+      <c r="P28" s="28">
         <v>2022</v>
       </c>
-      <c r="Q28" s="36">
+      <c r="Q28" s="29">
         <v>2023</v>
       </c>
-      <c r="R28" s="36">
+      <c r="R28" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="70" t="s">
+      <c r="S28" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="38">
+      <c r="B29" s="31">
         <v>11</v>
       </c>
-      <c r="C29" s="38">
+      <c r="C29" s="31">
         <v>11</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="31">
         <v>11</v>
       </c>
-      <c r="E29" s="71">
+      <c r="E29" s="63">
         <v>13</v>
       </c>
-      <c r="F29" s="71">
+      <c r="F29" s="63">
         <v>13</v>
       </c>
-      <c r="G29" s="71">
+      <c r="G29" s="63">
         <v>13</v>
       </c>
-      <c r="H29" s="71">
+      <c r="H29" s="63">
         <v>13</v>
       </c>
-      <c r="I29" s="71">
+      <c r="I29" s="63">
         <v>13</v>
       </c>
-      <c r="J29" s="72">
+      <c r="J29" s="64">
         <v>14</v>
       </c>
-      <c r="K29" s="72">
+      <c r="K29" s="64">
         <v>11</v>
       </c>
-      <c r="L29" s="72">
+      <c r="L29" s="64">
         <v>11</v>
       </c>
-      <c r="M29" s="53">
+      <c r="M29" s="46">
         <v>11</v>
       </c>
-      <c r="N29" s="53">
+      <c r="N29" s="46">
         <v>11</v>
       </c>
-      <c r="O29" s="54">
+      <c r="O29" s="47">
         <v>12</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="48">
         <v>12</v>
       </c>
-      <c r="Q29" s="38">
+      <c r="Q29" s="31">
         <v>12</v>
       </c>
-      <c r="R29" s="38">
+      <c r="R29" s="31">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="38" t="s">
+      <c r="S29" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="63">
+      <c r="B30" s="56">
         <v>5</v>
       </c>
-      <c r="C30" s="63">
+      <c r="C30" s="56">
         <v>5</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="56">
         <v>5</v>
       </c>
-      <c r="E30" s="71">
+      <c r="E30" s="63">
         <v>5</v>
       </c>
-      <c r="F30" s="71">
+      <c r="F30" s="63">
         <v>5</v>
       </c>
-      <c r="G30" s="71">
+      <c r="G30" s="63">
         <v>5</v>
       </c>
-      <c r="H30" s="71">
+      <c r="H30" s="63">
         <v>5</v>
       </c>
-      <c r="I30" s="71">
+      <c r="I30" s="63">
         <v>5</v>
       </c>
-      <c r="J30" s="72">
+      <c r="J30" s="64">
         <v>5</v>
       </c>
-      <c r="K30" s="72">
+      <c r="K30" s="64">
         <v>5</v>
       </c>
-      <c r="L30" s="72">
+      <c r="L30" s="64">
         <v>5</v>
       </c>
-      <c r="M30" s="53">
+      <c r="M30" s="46">
         <v>5</v>
       </c>
-      <c r="N30" s="53">
+      <c r="N30" s="46">
         <v>5</v>
       </c>
-      <c r="O30" s="54">
+      <c r="O30" s="47">
         <v>5</v>
       </c>
-      <c r="P30" s="55">
+      <c r="P30" s="48">
         <v>5</v>
       </c>
-      <c r="Q30" s="38">
+      <c r="Q30" s="31">
         <v>5</v>
       </c>
-      <c r="R30" s="38">
+      <c r="R30" s="31">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="38" t="s">
+      <c r="S30" s="31">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B31" s="38">
+      <c r="B31" s="31">
         <v>1</v>
       </c>
-      <c r="C31" s="38">
+      <c r="C31" s="31">
         <v>1</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="31">
         <v>1</v>
       </c>
-      <c r="E31" s="71">
+      <c r="E31" s="63">
         <v>1</v>
       </c>
-      <c r="F31" s="71">
+      <c r="F31" s="63">
         <v>1</v>
       </c>
-      <c r="G31" s="71">
+      <c r="G31" s="63">
         <v>1</v>
       </c>
-      <c r="H31" s="71">
+      <c r="H31" s="63">
         <v>1</v>
       </c>
-      <c r="I31" s="71">
+      <c r="I31" s="63">
         <v>1</v>
       </c>
-      <c r="J31" s="72">
+      <c r="J31" s="64">
         <v>1</v>
       </c>
-      <c r="K31" s="72" t="s">
-[...25 lines deleted...]
-      <c r="A32" s="38" t="s">
+      <c r="K31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B32" s="38">
+      <c r="B32" s="31">
         <v>1</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="31">
         <v>1</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="31">
         <v>1</v>
       </c>
-      <c r="E32" s="71">
+      <c r="E32" s="63">
         <v>1</v>
       </c>
-      <c r="F32" s="71">
+      <c r="F32" s="63">
         <v>1</v>
       </c>
-      <c r="G32" s="71">
+      <c r="G32" s="63">
         <v>1</v>
       </c>
-      <c r="H32" s="71">
+      <c r="H32" s="63">
         <v>1</v>
       </c>
-      <c r="I32" s="71">
+      <c r="I32" s="63">
         <v>1</v>
       </c>
-      <c r="J32" s="72">
+      <c r="J32" s="64">
         <v>1</v>
       </c>
-      <c r="K32" s="72" t="s">
-[...25 lines deleted...]
-      <c r="A33" s="38" t="s">
+      <c r="K32" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="38"/>
-[...18 lines deleted...]
-      <c r="A34" s="38" t="s">
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="63"/>
+      <c r="H33" s="63"/>
+      <c r="I33" s="63"/>
+      <c r="J33" s="63"/>
+      <c r="K33" s="63"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="45"/>
+      <c r="N33" s="45"/>
+      <c r="O33" s="45"/>
+      <c r="P33" s="66"/>
+      <c r="Q33" s="31"/>
+      <c r="R33" s="31"/>
+      <c r="S33" s="31"/>
+    </row>
+    <row r="34" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B34" s="38">
+      <c r="B34" s="31">
         <v>2</v>
       </c>
-      <c r="C34" s="38">
+      <c r="C34" s="31">
         <v>2</v>
       </c>
-      <c r="D34" s="38">
+      <c r="D34" s="31">
         <v>2</v>
       </c>
-      <c r="E34" s="71">
+      <c r="E34" s="63">
         <v>2</v>
       </c>
-      <c r="F34" s="71">
+      <c r="F34" s="63">
         <v>2</v>
       </c>
-      <c r="G34" s="71">
+      <c r="G34" s="63">
         <v>2</v>
       </c>
-      <c r="H34" s="71">
+      <c r="H34" s="63">
         <v>2</v>
       </c>
-      <c r="I34" s="71">
+      <c r="I34" s="63">
         <v>2</v>
       </c>
-      <c r="J34" s="72">
+      <c r="J34" s="64">
         <v>3</v>
       </c>
-      <c r="K34" s="72">
+      <c r="K34" s="64">
         <v>3</v>
       </c>
-      <c r="L34" s="72" t="s">
+      <c r="L34" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="M34" s="75" t="s">
+      <c r="M34" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N34" s="75">
+      <c r="N34" s="67">
         <v>3</v>
       </c>
-      <c r="O34" s="54">
+      <c r="O34" s="47">
         <v>4</v>
       </c>
-      <c r="P34" s="55">
+      <c r="P34" s="48">
         <v>4</v>
       </c>
-      <c r="Q34" s="38">
+      <c r="Q34" s="31">
         <v>4</v>
       </c>
-      <c r="R34" s="38">
+      <c r="R34" s="31">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="38" t="s">
+      <c r="S34" s="104">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="72" t="s">
-[...8 lines deleted...]
-      <c r="E35" s="72">
+      <c r="B35" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="64">
         <v>1</v>
       </c>
-      <c r="F35" s="72">
+      <c r="F35" s="64">
         <v>1</v>
       </c>
-      <c r="G35" s="72">
+      <c r="G35" s="64">
         <v>1</v>
       </c>
-      <c r="H35" s="72">
+      <c r="H35" s="64">
         <v>1</v>
       </c>
-      <c r="I35" s="72">
+      <c r="I35" s="64">
         <v>1</v>
       </c>
-      <c r="J35" s="72">
+      <c r="J35" s="64">
         <v>1</v>
       </c>
-      <c r="K35" s="72">
+      <c r="K35" s="64">
         <v>1</v>
       </c>
-      <c r="L35" s="72">
+      <c r="L35" s="64">
         <v>1</v>
       </c>
-      <c r="M35" s="75" t="s">
+      <c r="M35" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N35" s="75">
+      <c r="N35" s="67">
         <v>1</v>
       </c>
-      <c r="O35" s="54">
+      <c r="O35" s="47">
         <v>1</v>
       </c>
-      <c r="P35" s="55">
+      <c r="P35" s="48">
         <v>1</v>
       </c>
-      <c r="Q35" s="38">
+      <c r="Q35" s="31">
         <v>1</v>
       </c>
-      <c r="R35" s="38">
+      <c r="R35" s="31">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="76" t="s">
+      <c r="S35" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B36" s="72" t="s">
-[...8 lines deleted...]
-      <c r="E36" s="44">
+      <c r="B36" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="37">
         <v>1</v>
       </c>
-      <c r="F36" s="44">
+      <c r="F36" s="37">
         <v>1</v>
       </c>
-      <c r="G36" s="44">
+      <c r="G36" s="37">
         <v>1</v>
       </c>
-      <c r="H36" s="44">
+      <c r="H36" s="37">
         <v>1</v>
       </c>
-      <c r="I36" s="44">
+      <c r="I36" s="37">
         <v>1</v>
       </c>
-      <c r="J36" s="72">
+      <c r="J36" s="64">
         <v>1</v>
       </c>
-      <c r="K36" s="72">
+      <c r="K36" s="64">
         <v>1</v>
       </c>
-      <c r="L36" s="72" t="s">
+      <c r="L36" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="M36" s="75" t="s">
+      <c r="M36" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N36" s="75">
+      <c r="N36" s="67">
         <v>1</v>
       </c>
-      <c r="O36" s="54">
+      <c r="O36" s="47">
         <v>1</v>
       </c>
-      <c r="P36" s="55">
+      <c r="P36" s="48">
         <v>1</v>
       </c>
-      <c r="Q36" s="38">
+      <c r="Q36" s="31">
         <v>1</v>
       </c>
-      <c r="R36" s="38">
+      <c r="R36" s="31">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="38" t="s">
+      <c r="S36" s="104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B37" s="38">
+      <c r="B37" s="31">
         <v>1</v>
       </c>
-      <c r="C37" s="38">
+      <c r="C37" s="31">
         <v>1</v>
       </c>
-      <c r="D37" s="38">
+      <c r="D37" s="31">
         <v>1</v>
       </c>
-      <c r="E37" s="44">
+      <c r="E37" s="37">
         <v>1</v>
       </c>
-      <c r="F37" s="44">
+      <c r="F37" s="37">
         <v>1</v>
       </c>
-      <c r="G37" s="44">
+      <c r="G37" s="37">
         <v>1</v>
       </c>
-      <c r="H37" s="44">
+      <c r="H37" s="37">
         <v>1</v>
       </c>
-      <c r="I37" s="44">
+      <c r="I37" s="37">
         <v>1</v>
       </c>
-      <c r="J37" s="72">
+      <c r="J37" s="64">
         <v>1</v>
       </c>
-      <c r="K37" s="72">
+      <c r="K37" s="64">
         <v>1</v>
       </c>
-      <c r="L37" s="72">
+      <c r="L37" s="64">
         <v>1</v>
       </c>
-      <c r="M37" s="75" t="s">
+      <c r="M37" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N37" s="75">
+      <c r="N37" s="67">
         <v>1</v>
       </c>
-      <c r="O37" s="54">
+      <c r="O37" s="47">
         <v>1</v>
       </c>
-      <c r="P37" s="55">
+      <c r="P37" s="48">
         <v>1</v>
       </c>
-      <c r="Q37" s="38">
+      <c r="Q37" s="31">
         <v>1</v>
       </c>
-      <c r="R37" s="38">
+      <c r="R37" s="31">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="76" t="s">
+      <c r="S37" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B38" s="38">
+      <c r="B38" s="31">
         <v>1</v>
       </c>
-      <c r="C38" s="38">
+      <c r="C38" s="31">
         <v>1</v>
       </c>
-      <c r="D38" s="38">
+      <c r="D38" s="31">
         <v>1</v>
       </c>
-      <c r="E38" s="44">
+      <c r="E38" s="37">
         <v>1</v>
       </c>
-      <c r="F38" s="44">
+      <c r="F38" s="37">
         <v>1</v>
       </c>
-      <c r="G38" s="44">
+      <c r="G38" s="37">
         <v>1</v>
       </c>
-      <c r="H38" s="44">
+      <c r="H38" s="37">
         <v>1</v>
       </c>
-      <c r="I38" s="44">
+      <c r="I38" s="37">
         <v>1</v>
       </c>
-      <c r="J38" s="72">
+      <c r="J38" s="64">
         <v>1</v>
       </c>
-      <c r="K38" s="72" t="s">
-[...26 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="K38" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="139" t="s">
         <v>25</v>
       </c>
-      <c r="B40" s="31"/>
-[...18 lines deleted...]
-      <c r="A41" s="68" t="s">
+      <c r="B40" s="139"/>
+      <c r="C40" s="139"/>
+      <c r="D40" s="139"/>
+      <c r="E40" s="139"/>
+      <c r="F40" s="139"/>
+      <c r="G40" s="139"/>
+      <c r="H40" s="139"/>
+      <c r="I40" s="139"/>
+      <c r="J40" s="139"/>
+      <c r="K40" s="139"/>
+      <c r="L40" s="139"/>
+      <c r="M40" s="139"/>
+      <c r="N40" s="139"/>
+      <c r="O40" s="139"/>
+      <c r="P40" s="139"/>
+      <c r="Q40" s="139"/>
+      <c r="R40" s="139"/>
+    </row>
+    <row r="41" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="68"/>
-[...19 lines deleted...]
-      <c r="B42" s="35">
+      <c r="B41" s="108"/>
+      <c r="C41" s="108"/>
+      <c r="D41" s="108"/>
+      <c r="E41" s="108"/>
+      <c r="F41" s="108"/>
+      <c r="G41" s="108"/>
+      <c r="H41" s="108"/>
+      <c r="I41" s="108"/>
+      <c r="J41" s="108"/>
+      <c r="K41" s="108"/>
+      <c r="L41" s="108"/>
+      <c r="M41" s="108"/>
+      <c r="N41" s="108"/>
+      <c r="O41" s="108"/>
+      <c r="P41" s="108"/>
+      <c r="Q41" s="108"/>
+      <c r="R41" s="108"/>
+      <c r="S41" s="108"/>
+    </row>
+    <row r="42" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="61"/>
+      <c r="B42" s="28">
         <v>2008</v>
       </c>
-      <c r="C42" s="35">
+      <c r="C42" s="28">
         <v>2009</v>
       </c>
-      <c r="D42" s="35">
+      <c r="D42" s="28">
         <v>2010</v>
       </c>
-      <c r="E42" s="35">
+      <c r="E42" s="28">
         <v>2011</v>
       </c>
-      <c r="F42" s="35">
+      <c r="F42" s="28">
         <v>2012</v>
       </c>
-      <c r="G42" s="35">
+      <c r="G42" s="28">
         <v>2013</v>
       </c>
-      <c r="H42" s="35">
+      <c r="H42" s="28">
         <v>2014</v>
       </c>
-      <c r="I42" s="35">
+      <c r="I42" s="28">
         <v>2015</v>
       </c>
-      <c r="J42" s="35">
+      <c r="J42" s="28">
         <v>2016</v>
       </c>
-      <c r="K42" s="35">
+      <c r="K42" s="28">
         <v>2017</v>
       </c>
-      <c r="L42" s="35">
+      <c r="L42" s="28">
         <v>2018</v>
       </c>
-      <c r="M42" s="35">
+      <c r="M42" s="28">
         <v>2019</v>
       </c>
-      <c r="N42" s="35">
+      <c r="N42" s="28">
         <v>2020</v>
       </c>
-      <c r="O42" s="35">
+      <c r="O42" s="28">
         <v>2021</v>
       </c>
-      <c r="P42" s="35">
+      <c r="P42" s="28">
         <v>2022</v>
       </c>
-      <c r="Q42" s="36">
+      <c r="Q42" s="29">
         <v>2023</v>
       </c>
-      <c r="R42" s="36">
+      <c r="R42" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="70" t="s">
+      <c r="S42" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B43" s="41">
+      <c r="B43" s="34">
         <v>235858</v>
       </c>
-      <c r="C43" s="42">
+      <c r="C43" s="35">
         <v>238327</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="35">
         <v>157011</v>
       </c>
-      <c r="E43" s="43">
+      <c r="E43" s="36">
         <v>165773</v>
       </c>
-      <c r="F43" s="43">
+      <c r="F43" s="36">
         <v>166182</v>
       </c>
-      <c r="G43" s="43">
+      <c r="G43" s="36">
         <v>167368</v>
       </c>
-      <c r="H43" s="43">
+      <c r="H43" s="36">
         <v>168736</v>
       </c>
-      <c r="I43" s="77">
+      <c r="I43" s="69">
         <v>169588</v>
       </c>
-      <c r="J43" s="77">
+      <c r="J43" s="69">
         <v>170288</v>
       </c>
-      <c r="K43" s="77">
+      <c r="K43" s="69">
         <v>170597</v>
       </c>
-      <c r="L43" s="77">
+      <c r="L43" s="69">
         <v>170906</v>
       </c>
-      <c r="M43" s="78">
+      <c r="M43" s="70">
         <v>171423</v>
       </c>
-      <c r="N43" s="78">
+      <c r="N43" s="70">
         <v>172054</v>
       </c>
-      <c r="O43" s="79">
+      <c r="O43" s="71">
         <v>172492</v>
       </c>
-      <c r="P43" s="80">
+      <c r="P43" s="72">
         <v>173043</v>
       </c>
-      <c r="Q43" s="50">
+      <c r="Q43" s="43">
         <v>173483</v>
       </c>
-      <c r="R43" s="51">
+      <c r="R43" s="44">
         <v>167351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="38" t="s">
+      <c r="S43" s="104">
+        <v>168065</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B44" s="42">
+      <c r="B44" s="35">
         <v>193312</v>
       </c>
-      <c r="C44" s="42">
+      <c r="C44" s="35">
         <v>195394</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="35">
         <v>123742</v>
       </c>
-      <c r="E44" s="42">
+      <c r="E44" s="35">
         <v>124687</v>
       </c>
-      <c r="F44" s="42">
+      <c r="F44" s="35">
         <v>124624</v>
       </c>
-      <c r="G44" s="42">
+      <c r="G44" s="35">
         <v>125378</v>
       </c>
-      <c r="H44" s="43">
+      <c r="H44" s="36">
         <v>125665</v>
       </c>
-      <c r="I44" s="77">
+      <c r="I44" s="69">
         <v>126055</v>
       </c>
-      <c r="J44" s="77">
+      <c r="J44" s="69">
         <v>126295</v>
       </c>
-      <c r="K44" s="77">
+      <c r="K44" s="69">
         <v>157956</v>
       </c>
-      <c r="L44" s="77">
+      <c r="L44" s="69">
         <v>158148</v>
       </c>
-      <c r="M44" s="78">
+      <c r="M44" s="70">
         <v>158588</v>
       </c>
-      <c r="N44" s="78">
+      <c r="N44" s="70">
         <v>159206</v>
       </c>
-      <c r="O44" s="79">
+      <c r="O44" s="71">
         <v>159449</v>
       </c>
-      <c r="P44" s="80">
+      <c r="P44" s="72">
         <v>159886</v>
       </c>
-      <c r="Q44" s="50">
+      <c r="Q44" s="43">
         <v>160287</v>
       </c>
-      <c r="R44" s="51">
+      <c r="R44" s="44">
         <v>153987</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="38" t="s">
+      <c r="S44" s="104">
+        <v>154592</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="41">
+      <c r="B45" s="34">
         <v>2858</v>
       </c>
-      <c r="C45" s="42">
+      <c r="C45" s="35">
         <v>2975</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="35">
         <v>2000</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="36">
         <v>2066</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="36">
         <v>2079</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="36">
         <v>2166</v>
       </c>
-      <c r="H45" s="43">
+      <c r="H45" s="36">
         <v>2357</v>
       </c>
-      <c r="I45" s="77">
+      <c r="I45" s="69">
         <v>2407</v>
       </c>
-      <c r="J45" s="77">
+      <c r="J45" s="69">
         <v>2715</v>
       </c>
-      <c r="K45" s="77" t="s">
-[...25 lines deleted...]
-      <c r="A46" s="38" t="s">
+      <c r="K45" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="41">
+      <c r="B46" s="34">
         <v>28467</v>
       </c>
-      <c r="C46" s="42">
+      <c r="C46" s="35">
         <v>28517</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="35">
         <v>24263</v>
       </c>
-      <c r="E46" s="43">
+      <c r="E46" s="36">
         <v>24428</v>
       </c>
-      <c r="F46" s="43">
+      <c r="F46" s="36">
         <v>24550</v>
       </c>
-      <c r="G46" s="43">
+      <c r="G46" s="36">
         <v>24694</v>
       </c>
-      <c r="H46" s="43">
+      <c r="H46" s="36">
         <v>24835</v>
       </c>
-      <c r="I46" s="77">
+      <c r="I46" s="69">
         <v>24966</v>
       </c>
-      <c r="J46" s="77">
+      <c r="J46" s="69">
         <v>24997</v>
       </c>
-      <c r="K46" s="77" t="s">
-[...25 lines deleted...]
-      <c r="A47" s="38" t="s">
+      <c r="K46" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B47" s="41"/>
-[...18 lines deleted...]
-      <c r="A48" s="38" t="s">
+      <c r="B47" s="34"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="36"/>
+      <c r="F47" s="36"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="36"/>
+      <c r="I47" s="69"/>
+      <c r="J47" s="69"/>
+      <c r="K47" s="69"/>
+      <c r="L47" s="69"/>
+      <c r="M47" s="70"/>
+      <c r="N47" s="70"/>
+      <c r="O47" s="70"/>
+      <c r="P47" s="72"/>
+      <c r="Q47" s="33"/>
+      <c r="R47" s="33"/>
+      <c r="S47" s="31"/>
+    </row>
+    <row r="48" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B48" s="41">
+      <c r="B48" s="34">
         <v>3929</v>
       </c>
-      <c r="C48" s="42">
+      <c r="C48" s="35">
         <v>3975</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="35">
         <v>1470</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="36">
         <v>1494</v>
       </c>
-      <c r="F48" s="43">
+      <c r="F48" s="36">
         <v>1512</v>
       </c>
-      <c r="G48" s="43">
+      <c r="G48" s="36">
         <v>1559</v>
       </c>
-      <c r="H48" s="43">
+      <c r="H48" s="36">
         <v>2064</v>
       </c>
-      <c r="I48" s="77">
+      <c r="I48" s="69">
         <v>2095</v>
       </c>
-      <c r="J48" s="77">
+      <c r="J48" s="69">
         <v>2126</v>
       </c>
-      <c r="K48" s="77">
+      <c r="K48" s="69">
         <v>2140</v>
       </c>
-      <c r="L48" s="77">
+      <c r="L48" s="69">
         <v>2251</v>
       </c>
-      <c r="M48" s="81" t="s">
+      <c r="M48" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N48" s="81">
+      <c r="N48" s="73">
         <v>2285</v>
       </c>
-      <c r="O48" s="79">
+      <c r="O48" s="71">
         <v>2311</v>
       </c>
-      <c r="P48" s="80">
+      <c r="P48" s="72">
         <v>2318</v>
       </c>
-      <c r="Q48" s="50">
+      <c r="Q48" s="43">
         <v>2345</v>
       </c>
-      <c r="R48" s="51">
+      <c r="R48" s="44">
         <v>2506</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="38" t="s">
+      <c r="S48" s="104">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B49" s="77" t="s">
-[...8 lines deleted...]
-      <c r="E49" s="43">
+      <c r="B49" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="36">
         <v>5800</v>
       </c>
-      <c r="F49" s="43">
+      <c r="F49" s="36">
         <v>5955</v>
       </c>
-      <c r="G49" s="43">
+      <c r="G49" s="36">
         <v>6008</v>
       </c>
-      <c r="H49" s="43">
+      <c r="H49" s="36">
         <v>6225</v>
       </c>
-      <c r="I49" s="41">
+      <c r="I49" s="34">
         <v>6274</v>
       </c>
-      <c r="J49" s="77">
+      <c r="J49" s="69">
         <v>6295</v>
       </c>
-      <c r="K49" s="77">
+      <c r="K49" s="69">
         <v>6305</v>
       </c>
-      <c r="L49" s="77">
+      <c r="L49" s="69">
         <v>6305</v>
       </c>
-      <c r="M49" s="81" t="s">
+      <c r="M49" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N49" s="81">
+      <c r="N49" s="73">
         <v>6321</v>
       </c>
-      <c r="O49" s="79">
+      <c r="O49" s="71">
         <v>6321</v>
       </c>
-      <c r="P49" s="80">
+      <c r="P49" s="72">
         <v>6321</v>
       </c>
-      <c r="Q49" s="50">
+      <c r="Q49" s="43">
         <v>6331</v>
       </c>
-      <c r="R49" s="51">
+      <c r="R49" s="44">
         <v>6331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="76" t="s">
+      <c r="S49" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B50" s="77" t="s">
-[...8 lines deleted...]
-      <c r="E50" s="43">
+      <c r="B50" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="36">
         <v>1706</v>
       </c>
-      <c r="F50" s="43">
+      <c r="F50" s="36">
         <v>1810</v>
       </c>
-      <c r="G50" s="43">
+      <c r="G50" s="36">
         <v>1822</v>
       </c>
-      <c r="H50" s="43">
+      <c r="H50" s="36">
         <v>1822</v>
       </c>
-      <c r="I50" s="77">
+      <c r="I50" s="69">
         <v>2000</v>
       </c>
-      <c r="J50" s="77">
+      <c r="J50" s="69">
         <v>2015</v>
       </c>
-      <c r="K50" s="77">
+      <c r="K50" s="69">
         <v>2025</v>
       </c>
-      <c r="L50" s="77">
+      <c r="L50" s="69">
         <v>2031</v>
       </c>
-      <c r="M50" s="81" t="s">
+      <c r="M50" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N50" s="81">
+      <c r="N50" s="73">
         <v>2071</v>
       </c>
-      <c r="O50" s="79">
+      <c r="O50" s="71">
         <v>2140</v>
       </c>
-      <c r="P50" s="80">
+      <c r="P50" s="72">
         <v>2147</v>
       </c>
-      <c r="Q50" s="50">
+      <c r="Q50" s="43">
         <v>2149</v>
       </c>
-      <c r="R50" s="51">
+      <c r="R50" s="44">
         <v>2156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="38" t="s">
+      <c r="S50" s="104">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B51" s="41">
+      <c r="B51" s="34">
         <v>2216</v>
       </c>
-      <c r="C51" s="42">
+      <c r="C51" s="35">
         <v>2226</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="35">
         <v>2126</v>
       </c>
-      <c r="E51" s="43">
+      <c r="E51" s="36">
         <v>2126</v>
       </c>
-      <c r="F51" s="43">
+      <c r="F51" s="36">
         <v>2126</v>
       </c>
-      <c r="G51" s="43">
+      <c r="G51" s="36">
         <v>2151</v>
       </c>
-      <c r="H51" s="43">
+      <c r="H51" s="36">
         <v>2151</v>
       </c>
-      <c r="I51" s="77">
+      <c r="I51" s="69">
         <v>2151</v>
       </c>
-      <c r="J51" s="77">
+      <c r="J51" s="69">
         <v>2171</v>
       </c>
-      <c r="K51" s="77" t="s">
+      <c r="K51" s="69" t="s">
         <v>56</v>
       </c>
-      <c r="L51" s="77">
+      <c r="L51" s="69">
         <v>2171</v>
       </c>
-      <c r="M51" s="81" t="s">
+      <c r="M51" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N51" s="81">
+      <c r="N51" s="73">
         <v>2171</v>
       </c>
-      <c r="O51" s="79">
+      <c r="O51" s="71">
         <v>2271</v>
       </c>
-      <c r="P51" s="80">
+      <c r="P51" s="72">
         <v>2371</v>
       </c>
-      <c r="Q51" s="50">
+      <c r="Q51" s="43">
         <v>2371</v>
       </c>
-      <c r="R51" s="51">
+      <c r="R51" s="44">
         <v>2371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="76" t="s">
+      <c r="S51" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B52" s="41">
+      <c r="B52" s="34">
         <v>5076</v>
       </c>
-      <c r="C52" s="42">
+      <c r="C52" s="35">
         <v>5240</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="35">
         <v>3410</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="36">
         <v>3466</v>
       </c>
-      <c r="F52" s="43">
+      <c r="F52" s="36">
         <v>3526</v>
       </c>
-      <c r="G52" s="43">
+      <c r="G52" s="36">
         <v>3591</v>
       </c>
-      <c r="H52" s="43">
+      <c r="H52" s="36">
         <v>3617</v>
       </c>
-      <c r="I52" s="77">
+      <c r="I52" s="69">
         <v>3640</v>
       </c>
-      <c r="J52" s="77">
+      <c r="J52" s="69">
         <v>3674</v>
       </c>
-      <c r="K52" s="77" t="s">
-[...26 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="K52" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="139" t="s">
         <v>26</v>
       </c>
-      <c r="B54" s="31"/>
-[...18 lines deleted...]
-      <c r="A55" s="68" t="s">
+      <c r="B54" s="139"/>
+      <c r="C54" s="139"/>
+      <c r="D54" s="139"/>
+      <c r="E54" s="139"/>
+      <c r="F54" s="139"/>
+      <c r="G54" s="139"/>
+      <c r="H54" s="139"/>
+      <c r="I54" s="139"/>
+      <c r="J54" s="139"/>
+      <c r="K54" s="139"/>
+      <c r="L54" s="139"/>
+      <c r="M54" s="139"/>
+      <c r="N54" s="139"/>
+      <c r="O54" s="139"/>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="74"/>
+      <c r="R54" s="74"/>
+    </row>
+    <row r="55" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B55" s="68"/>
-[...5 lines deleted...]
-      <c r="H55" s="18"/>
+      <c r="B55" s="108"/>
+      <c r="C55" s="108"/>
+      <c r="D55" s="108"/>
+      <c r="E55" s="108"/>
+      <c r="F55" s="108"/>
+      <c r="G55" s="108"/>
+      <c r="H55" s="108"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
     </row>
-    <row r="56" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B56" s="35">
+    <row r="56" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="61"/>
+      <c r="B56" s="28">
         <v>2019</v>
       </c>
-      <c r="C56" s="35">
+      <c r="C56" s="28">
         <v>2020</v>
       </c>
-      <c r="D56" s="35">
+      <c r="D56" s="28">
         <v>2021</v>
       </c>
-      <c r="E56" s="35">
+      <c r="E56" s="28">
         <v>2022</v>
       </c>
-      <c r="F56" s="36">
+      <c r="F56" s="29">
         <v>2023</v>
       </c>
-      <c r="G56" s="36">
+      <c r="G56" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="70" t="s">
+      <c r="H56" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="78">
+      <c r="B57" s="70">
         <v>38956</v>
       </c>
-      <c r="C57" s="78">
+      <c r="C57" s="70">
         <v>47267</v>
       </c>
-      <c r="D57" s="79">
+      <c r="D57" s="71">
         <v>60229</v>
       </c>
-      <c r="E57" s="80">
+      <c r="E57" s="72">
         <v>62721</v>
       </c>
-      <c r="F57" s="50">
+      <c r="F57" s="43">
         <v>66552</v>
       </c>
-      <c r="G57" s="51">
+      <c r="G57" s="44">
         <v>73719</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="38" t="s">
+      <c r="H57" s="104">
+        <v>115154</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="78">
+      <c r="B58" s="70">
         <v>30808</v>
       </c>
-      <c r="C58" s="78">
+      <c r="C58" s="70">
         <v>39113</v>
       </c>
-      <c r="D58" s="79">
+      <c r="D58" s="71">
         <v>52075</v>
       </c>
-      <c r="E58" s="80">
+      <c r="E58" s="72">
         <v>54560</v>
       </c>
-      <c r="F58" s="50">
+      <c r="F58" s="43">
         <v>58376</v>
       </c>
-      <c r="G58" s="51">
+      <c r="G58" s="44">
         <v>65382</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="38" t="s">
+      <c r="H58" s="104">
+        <v>106605</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B59" s="78" t="s">
-[...17 lines deleted...]
-      <c r="A60" s="38" t="s">
+      <c r="B59" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="33"/>
+      <c r="G59" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B60" s="78" t="s">
-[...17 lines deleted...]
-      <c r="A61" s="38" t="s">
+      <c r="B60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="33"/>
+      <c r="G60" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B61" s="78"/>
-[...7 lines deleted...]
-      <c r="A62" s="38" t="s">
+      <c r="B61" s="70"/>
+      <c r="C61" s="70"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="33"/>
+      <c r="H61" s="31"/>
+    </row>
+    <row r="62" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B62" s="81" t="s">
+      <c r="B62" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="C62" s="81">
+      <c r="C62" s="73">
         <v>2285</v>
       </c>
-      <c r="D62" s="79">
+      <c r="D62" s="71">
         <v>2285</v>
       </c>
-      <c r="E62" s="80">
+      <c r="E62" s="72">
         <v>2292</v>
       </c>
-      <c r="F62" s="50">
+      <c r="F62" s="43">
         <v>2307</v>
       </c>
-      <c r="G62" s="51">
+      <c r="G62" s="44">
         <v>2468</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="38" t="s">
+      <c r="H62" s="104">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B63" s="81" t="s">
+      <c r="B63" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="C63" s="81">
+      <c r="C63" s="73">
         <v>4369</v>
       </c>
-      <c r="D63" s="79">
+      <c r="D63" s="71">
         <v>4369</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="72">
         <v>4369</v>
       </c>
-      <c r="F63" s="50">
+      <c r="F63" s="43">
         <v>4369</v>
       </c>
-      <c r="G63" s="51">
+      <c r="G63" s="44">
         <v>4369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="76" t="s">
+      <c r="H63" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B64" s="78" t="s">
-[...14 lines deleted...]
-      <c r="G64" s="84" t="s">
+      <c r="B64" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F64" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="38" t="s">
+      <c r="A65" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B65" s="81" t="s">
+      <c r="B65" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="C65" s="81">
+      <c r="C65" s="73">
         <v>1500</v>
       </c>
-      <c r="D65" s="79">
+      <c r="D65" s="71">
         <v>1500</v>
       </c>
-      <c r="E65" s="80">
+      <c r="E65" s="72">
         <v>1500</v>
       </c>
-      <c r="F65" s="50">
+      <c r="F65" s="43">
         <v>1500</v>
       </c>
-      <c r="G65" s="51">
+      <c r="G65" s="44">
         <v>1500</v>
       </c>
+      <c r="H65" s="106" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="66" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="76" t="s">
+      <c r="A66" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B66" s="78" t="s">
-[...14 lines deleted...]
-      <c r="G66" s="80" t="s">
+      <c r="B66" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F66" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="H66" s="72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="68" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="31" t="s">
+      <c r="A68" s="139" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="31"/>
-[...20 lines deleted...]
-      <c r="W68" s="82"/>
+      <c r="B68" s="139"/>
+      <c r="C68" s="139"/>
+      <c r="D68" s="139"/>
+      <c r="E68" s="139"/>
+      <c r="F68" s="139"/>
+      <c r="G68" s="139"/>
+      <c r="H68" s="139"/>
+      <c r="I68" s="139"/>
+      <c r="J68" s="139"/>
+      <c r="K68" s="139"/>
+      <c r="L68" s="139"/>
+      <c r="M68" s="139"/>
+      <c r="N68" s="139"/>
+      <c r="O68" s="139"/>
+      <c r="P68" s="139"/>
+      <c r="Q68" s="139"/>
+      <c r="R68" s="139"/>
+      <c r="S68" s="74"/>
+      <c r="T68" s="74"/>
+      <c r="U68" s="74"/>
+      <c r="V68" s="74"/>
+      <c r="W68" s="74"/>
     </row>
     <row r="69" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="85" t="s">
+      <c r="A69" s="109" t="s">
         <v>10</v>
       </c>
-      <c r="B69" s="85"/>
-[...15 lines deleted...]
-      <c r="R69" s="85"/>
+      <c r="B69" s="109"/>
+      <c r="C69" s="109"/>
+      <c r="D69" s="109"/>
+      <c r="E69" s="109"/>
+      <c r="F69" s="109"/>
+      <c r="G69" s="109"/>
+      <c r="H69" s="109"/>
+      <c r="I69" s="109"/>
+      <c r="J69" s="109"/>
+      <c r="K69" s="109"/>
+      <c r="L69" s="109"/>
+      <c r="M69" s="109"/>
+      <c r="N69" s="109"/>
+      <c r="O69" s="109"/>
+      <c r="P69" s="109"/>
+      <c r="Q69" s="109"/>
+      <c r="R69" s="109"/>
+      <c r="S69" s="109"/>
     </row>
     <row r="70" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="69"/>
-      <c r="B70" s="35">
+      <c r="A70" s="61"/>
+      <c r="B70" s="28">
         <v>2008</v>
       </c>
-      <c r="C70" s="35">
+      <c r="C70" s="28">
         <v>2009</v>
       </c>
-      <c r="D70" s="35">
+      <c r="D70" s="28">
         <v>2010</v>
       </c>
-      <c r="E70" s="35">
+      <c r="E70" s="28">
         <v>2011</v>
       </c>
-      <c r="F70" s="35">
+      <c r="F70" s="28">
         <v>2012</v>
       </c>
-      <c r="G70" s="35">
+      <c r="G70" s="28">
         <v>2013</v>
       </c>
-      <c r="H70" s="35">
+      <c r="H70" s="28">
         <v>2014</v>
       </c>
-      <c r="I70" s="35">
+      <c r="I70" s="28">
         <v>2015</v>
       </c>
-      <c r="J70" s="35">
+      <c r="J70" s="28">
         <v>2016</v>
       </c>
-      <c r="K70" s="35">
+      <c r="K70" s="28">
         <v>2017</v>
       </c>
-      <c r="L70" s="35">
+      <c r="L70" s="28">
         <v>2018</v>
       </c>
-      <c r="M70" s="35">
+      <c r="M70" s="28">
         <v>2019</v>
       </c>
-      <c r="N70" s="35">
+      <c r="N70" s="28">
         <v>2020</v>
       </c>
-      <c r="O70" s="35">
+      <c r="O70" s="28">
         <v>2021</v>
       </c>
-      <c r="P70" s="35">
+      <c r="P70" s="28">
         <v>2022</v>
       </c>
-      <c r="Q70" s="36">
+      <c r="Q70" s="29">
         <v>2023</v>
       </c>
-      <c r="R70" s="36">
+      <c r="R70" s="29">
         <v>2024</v>
       </c>
+      <c r="S70" s="29">
+        <v>2025</v>
+      </c>
     </row>
     <row r="71" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="70" t="s">
+      <c r="A71" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B71" s="41">
+      <c r="B71" s="34">
         <v>28907</v>
       </c>
-      <c r="C71" s="42">
+      <c r="C71" s="35">
         <v>30969</v>
       </c>
-      <c r="D71" s="42">
+      <c r="D71" s="35">
         <v>24626</v>
       </c>
-      <c r="E71" s="43">
+      <c r="E71" s="36">
         <v>18772</v>
       </c>
-      <c r="F71" s="43">
+      <c r="F71" s="36">
         <v>18434</v>
       </c>
-      <c r="G71" s="43">
+      <c r="G71" s="36">
         <v>20558</v>
       </c>
-      <c r="H71" s="43">
+      <c r="H71" s="36">
         <v>18378</v>
       </c>
-      <c r="I71" s="77">
+      <c r="I71" s="69">
         <v>20449</v>
       </c>
-      <c r="J71" s="77">
+      <c r="J71" s="69">
         <v>20604</v>
       </c>
-      <c r="K71" s="77">
+      <c r="K71" s="69">
         <v>24069</v>
       </c>
-      <c r="L71" s="77">
+      <c r="L71" s="69">
         <v>15802</v>
       </c>
-      <c r="M71" s="78">
+      <c r="M71" s="70">
         <v>11673</v>
       </c>
-      <c r="N71" s="78">
+      <c r="N71" s="70">
         <v>11178</v>
       </c>
-      <c r="O71" s="79">
+      <c r="O71" s="71">
         <v>22206</v>
       </c>
-      <c r="P71" s="80">
+      <c r="P71" s="72">
         <v>28224</v>
       </c>
-      <c r="Q71" s="50">
+      <c r="Q71" s="43">
         <v>25658</v>
       </c>
-      <c r="R71" s="51">
+      <c r="R71" s="44">
         <v>26651</v>
       </c>
+      <c r="S71" s="104">
+        <v>27800</v>
+      </c>
     </row>
     <row r="72" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="38" t="s">
+      <c r="A72" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B72" s="42">
+      <c r="B72" s="35">
         <v>17551</v>
       </c>
-      <c r="C72" s="42">
+      <c r="C72" s="35">
         <v>19444</v>
       </c>
-      <c r="D72" s="42">
+      <c r="D72" s="35">
         <v>13943</v>
       </c>
-      <c r="E72" s="42">
+      <c r="E72" s="35">
         <v>7585</v>
       </c>
-      <c r="F72" s="42">
+      <c r="F72" s="35">
         <v>6247</v>
       </c>
-      <c r="G72" s="42">
+      <c r="G72" s="35">
         <v>8045</v>
       </c>
-      <c r="H72" s="43">
+      <c r="H72" s="36">
         <v>6635</v>
       </c>
-      <c r="I72" s="77">
+      <c r="I72" s="69">
         <v>7383</v>
       </c>
-      <c r="J72" s="77">
+      <c r="J72" s="69">
         <v>8030</v>
       </c>
-      <c r="K72" s="77">
+      <c r="K72" s="69">
         <v>16060</v>
       </c>
-      <c r="L72" s="77">
+      <c r="L72" s="69">
         <v>11930</v>
       </c>
-      <c r="M72" s="78">
+      <c r="M72" s="70">
         <v>7798</v>
       </c>
-      <c r="N72" s="78">
+      <c r="N72" s="70">
         <v>8093</v>
       </c>
-      <c r="O72" s="79">
+      <c r="O72" s="71">
         <v>17301</v>
       </c>
-      <c r="P72" s="80">
+      <c r="P72" s="72">
         <v>22705</v>
       </c>
-      <c r="Q72" s="50">
+      <c r="Q72" s="43">
         <v>23253</v>
       </c>
-      <c r="R72" s="51">
+      <c r="R72" s="44">
         <v>24170</v>
       </c>
+      <c r="S72" s="104">
+        <v>25395</v>
+      </c>
     </row>
     <row r="73" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="38" t="s">
+      <c r="A73" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B73" s="41">
+      <c r="B73" s="34">
         <v>1180</v>
       </c>
-      <c r="C73" s="42">
+      <c r="C73" s="35">
         <v>1500</v>
       </c>
-      <c r="D73" s="42">
+      <c r="D73" s="35">
         <v>1500</v>
       </c>
-      <c r="E73" s="43">
+      <c r="E73" s="36">
         <v>1500</v>
       </c>
-      <c r="F73" s="43">
+      <c r="F73" s="36">
         <v>1558</v>
       </c>
-      <c r="G73" s="43">
+      <c r="G73" s="36">
         <v>2165</v>
       </c>
-      <c r="H73" s="43">
+      <c r="H73" s="36">
         <v>2200</v>
       </c>
-      <c r="I73" s="77">
+      <c r="I73" s="69">
         <v>2250</v>
       </c>
-      <c r="J73" s="77">
+      <c r="J73" s="69">
         <v>2250</v>
       </c>
-      <c r="K73" s="77" t="s">
-[...20 lines deleted...]
-      <c r="R73" s="80" t="s">
+      <c r="K73" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L73" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M73" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N73" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O73" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P73" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R73" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S73" s="72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="38" t="s">
+      <c r="A74" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B74" s="41">
+      <c r="B74" s="34">
         <v>5271</v>
       </c>
-      <c r="C74" s="42">
+      <c r="C74" s="35">
         <v>5400</v>
       </c>
-      <c r="D74" s="42">
+      <c r="D74" s="35">
         <v>5600</v>
       </c>
-      <c r="E74" s="43">
+      <c r="E74" s="36">
         <v>5800</v>
       </c>
-      <c r="F74" s="43">
+      <c r="F74" s="36">
         <v>6200</v>
       </c>
-      <c r="G74" s="43">
+      <c r="G74" s="36">
         <v>6206</v>
       </c>
-      <c r="H74" s="43">
+      <c r="H74" s="36">
         <v>6320</v>
       </c>
-      <c r="I74" s="77">
+      <c r="I74" s="69">
         <v>6418</v>
       </c>
-      <c r="J74" s="77">
+      <c r="J74" s="69">
         <v>6418</v>
       </c>
-      <c r="K74" s="77" t="s">
-[...20 lines deleted...]
-      <c r="R74" s="80" t="s">
+      <c r="K74" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L74" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M74" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N74" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O74" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P74" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R74" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S74" s="72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="38" t="s">
+      <c r="A75" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B75" s="41"/>
-[...15 lines deleted...]
-      <c r="R75" s="40"/>
+      <c r="B75" s="34"/>
+      <c r="C75" s="35"/>
+      <c r="D75" s="35"/>
+      <c r="E75" s="36"/>
+      <c r="F75" s="36"/>
+      <c r="G75" s="36"/>
+      <c r="H75" s="36"/>
+      <c r="I75" s="36"/>
+      <c r="J75" s="69"/>
+      <c r="K75" s="69"/>
+      <c r="L75" s="77"/>
+      <c r="M75" s="70"/>
+      <c r="N75" s="70"/>
+      <c r="O75" s="70"/>
+      <c r="P75" s="72"/>
+      <c r="Q75" s="33"/>
+      <c r="R75" s="33"/>
+      <c r="S75" s="31"/>
     </row>
     <row r="76" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="38" t="s">
+      <c r="A76" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B76" s="41">
+      <c r="B76" s="34">
         <v>2243</v>
       </c>
-      <c r="C76" s="42">
+      <c r="C76" s="35">
         <v>2289</v>
       </c>
-      <c r="D76" s="42">
+      <c r="D76" s="35">
         <v>1470</v>
       </c>
-      <c r="E76" s="43">
+      <c r="E76" s="36">
         <v>1494</v>
       </c>
-      <c r="F76" s="43">
+      <c r="F76" s="36">
         <v>1512</v>
       </c>
-      <c r="G76" s="43">
+      <c r="G76" s="36">
         <v>1559</v>
       </c>
-      <c r="H76" s="43">
+      <c r="H76" s="36">
         <v>450</v>
       </c>
-      <c r="I76" s="77">
+      <c r="I76" s="69">
         <v>850</v>
       </c>
-      <c r="J76" s="77">
+      <c r="J76" s="69">
         <v>850</v>
       </c>
-      <c r="K76" s="77">
+      <c r="K76" s="69">
         <v>2140</v>
       </c>
-      <c r="L76" s="77">
+      <c r="L76" s="69">
         <v>860</v>
       </c>
-      <c r="M76" s="81" t="s">
+      <c r="M76" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N76" s="81">
+      <c r="N76" s="73">
         <v>50</v>
       </c>
-      <c r="O76" s="79" t="s">
-[...2 lines deleted...]
-      <c r="P76" s="80">
+      <c r="O76" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P76" s="72">
         <v>74</v>
       </c>
-      <c r="Q76" s="50">
+      <c r="Q76" s="43">
         <v>155</v>
       </c>
-      <c r="R76" s="51">
+      <c r="R76" s="44">
         <v>161</v>
       </c>
+      <c r="S76" s="104">
+        <v>35</v>
+      </c>
     </row>
     <row r="77" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="38" t="s">
+      <c r="A77" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B77" s="77" t="s">
-[...11 lines deleted...]
-      <c r="F77" s="43">
+      <c r="B77" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F77" s="36">
         <v>182</v>
       </c>
-      <c r="G77" s="43">
+      <c r="G77" s="36">
         <v>163</v>
       </c>
-      <c r="H77" s="43">
+      <c r="H77" s="36">
         <v>132</v>
       </c>
-      <c r="I77" s="77" t="s">
-[...5 lines deleted...]
-      <c r="K77" s="77">
+      <c r="I77" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="J77" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="K77" s="69">
         <v>4369</v>
       </c>
-      <c r="L77" s="77">
+      <c r="L77" s="69">
         <v>1500</v>
       </c>
-      <c r="M77" s="81" t="s">
+      <c r="M77" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N77" s="81">
+      <c r="N77" s="73">
         <v>1530</v>
       </c>
-      <c r="O77" s="79">
+      <c r="O77" s="71">
         <v>3400</v>
       </c>
-      <c r="P77" s="80">
+      <c r="P77" s="72">
         <v>3900</v>
       </c>
-      <c r="Q77" s="83" t="s">
-[...2 lines deleted...]
-      <c r="R77" s="84" t="s">
+      <c r="Q77" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="R77" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S77" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="76" t="s">
+      <c r="A78" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B78" s="77" t="s">
-[...11 lines deleted...]
-      <c r="F78" s="43">
+      <c r="B78" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E78" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F78" s="36">
         <v>20</v>
       </c>
-      <c r="G78" s="78" t="s">
-[...5 lines deleted...]
-      <c r="I78" s="86">
+      <c r="G78" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H78" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I78" s="77">
         <v>102</v>
       </c>
-      <c r="J78" s="77">
+      <c r="J78" s="69">
         <v>110</v>
       </c>
-      <c r="K78" s="77" t="s">
-[...2 lines deleted...]
-      <c r="L78" s="77">
+      <c r="K78" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L78" s="69">
         <v>12</v>
       </c>
-      <c r="M78" s="81" t="s">
+      <c r="M78" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N78" s="81">
+      <c r="N78" s="73">
         <v>5</v>
       </c>
-      <c r="O78" s="79">
+      <c r="O78" s="71">
         <v>5</v>
       </c>
-      <c r="P78" s="80">
+      <c r="P78" s="72">
         <v>45</v>
       </c>
-      <c r="Q78" s="50">
+      <c r="Q78" s="43">
         <v>750</v>
       </c>
-      <c r="R78" s="51">
+      <c r="R78" s="44">
         <v>820</v>
       </c>
+      <c r="S78" s="104">
+        <v>870</v>
+      </c>
     </row>
     <row r="79" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="38" t="s">
+      <c r="A79" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B79" s="41">
+      <c r="B79" s="34">
         <v>1500</v>
       </c>
-      <c r="C79" s="42">
+      <c r="C79" s="35">
         <v>1500</v>
       </c>
-      <c r="D79" s="42">
+      <c r="D79" s="35">
         <v>1500</v>
       </c>
-      <c r="E79" s="43">
+      <c r="E79" s="36">
         <v>1500</v>
       </c>
-      <c r="F79" s="43">
+      <c r="F79" s="36">
         <v>1515</v>
       </c>
-      <c r="G79" s="43">
+      <c r="G79" s="36">
         <v>1800</v>
       </c>
-      <c r="H79" s="43">
+      <c r="H79" s="36">
         <v>1800</v>
       </c>
-      <c r="I79" s="77">
+      <c r="I79" s="69">
         <v>2000</v>
       </c>
-      <c r="J79" s="77">
+      <c r="J79" s="69">
         <v>1500</v>
       </c>
-      <c r="K79" s="77">
+      <c r="K79" s="69">
         <v>1500</v>
       </c>
-      <c r="L79" s="77">
+      <c r="L79" s="69">
         <v>1500</v>
       </c>
-      <c r="M79" s="81" t="s">
+      <c r="M79" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N79" s="81">
+      <c r="N79" s="73">
         <v>1500</v>
       </c>
-      <c r="O79" s="79">
+      <c r="O79" s="71">
         <v>1500</v>
       </c>
-      <c r="P79" s="80">
+      <c r="P79" s="72">
         <v>1500</v>
       </c>
-      <c r="Q79" s="50">
+      <c r="Q79" s="43">
         <v>1500</v>
       </c>
-      <c r="R79" s="51">
+      <c r="R79" s="44">
         <v>1500</v>
       </c>
+      <c r="S79" s="106" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="80" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="76" t="s">
+      <c r="A80" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B80" s="41">
+      <c r="B80" s="34">
         <v>1162</v>
       </c>
-      <c r="C80" s="42">
+      <c r="C80" s="35">
         <v>836</v>
       </c>
-      <c r="D80" s="42">
+      <c r="D80" s="35">
         <v>613</v>
       </c>
-      <c r="E80" s="43">
+      <c r="E80" s="36">
         <v>893</v>
       </c>
-      <c r="F80" s="43">
+      <c r="F80" s="36">
         <v>1200</v>
       </c>
-      <c r="G80" s="43">
+      <c r="G80" s="36">
         <v>620</v>
       </c>
-      <c r="H80" s="43">
+      <c r="H80" s="36">
         <v>841</v>
       </c>
-      <c r="I80" s="77">
+      <c r="I80" s="69">
         <v>1446</v>
       </c>
-      <c r="J80" s="77">
+      <c r="J80" s="69">
         <v>1446</v>
       </c>
-      <c r="K80" s="77" t="s">
-[...20 lines deleted...]
-      <c r="R80" s="80" t="s">
+      <c r="K80" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L80" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M80" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N80" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O80" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="P80" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R80" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S80" s="72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="82" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="31" t="s">
+      <c r="A82" s="139" t="s">
         <v>27</v>
       </c>
-      <c r="B82" s="31"/>
-[...20 lines deleted...]
-      <c r="W82" s="82"/>
+      <c r="B82" s="139"/>
+      <c r="C82" s="139"/>
+      <c r="D82" s="139"/>
+      <c r="E82" s="139"/>
+      <c r="F82" s="139"/>
+      <c r="G82" s="139"/>
+      <c r="H82" s="139"/>
+      <c r="I82" s="139"/>
+      <c r="J82" s="139"/>
+      <c r="K82" s="139"/>
+      <c r="L82" s="139"/>
+      <c r="M82" s="139"/>
+      <c r="N82" s="139"/>
+      <c r="O82" s="139"/>
+      <c r="P82" s="139"/>
+      <c r="Q82" s="139"/>
+      <c r="R82" s="139"/>
+      <c r="S82" s="74"/>
+      <c r="T82" s="74"/>
+      <c r="U82" s="74"/>
+      <c r="V82" s="74"/>
+      <c r="W82" s="74"/>
     </row>
     <row r="83" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="68" t="s">
+      <c r="A83" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B83" s="68"/>
-[...15 lines deleted...]
-      <c r="R83" s="68"/>
+      <c r="B83" s="108"/>
+      <c r="C83" s="108"/>
+      <c r="D83" s="108"/>
+      <c r="E83" s="108"/>
+      <c r="F83" s="108"/>
+      <c r="G83" s="108"/>
+      <c r="H83" s="108"/>
+      <c r="I83" s="108"/>
+      <c r="J83" s="108"/>
+      <c r="K83" s="108"/>
+      <c r="L83" s="108"/>
+      <c r="M83" s="108"/>
+      <c r="N83" s="108"/>
+      <c r="O83" s="108"/>
+      <c r="P83" s="108"/>
+      <c r="Q83" s="108"/>
+      <c r="R83" s="108"/>
+      <c r="S83" s="108"/>
     </row>
     <row r="84" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="69"/>
-      <c r="B84" s="35">
+      <c r="A84" s="61"/>
+      <c r="B84" s="28">
         <v>2008</v>
       </c>
-      <c r="C84" s="35">
+      <c r="C84" s="28">
         <v>2009</v>
       </c>
-      <c r="D84" s="35">
+      <c r="D84" s="28">
         <v>2010</v>
       </c>
-      <c r="E84" s="35">
+      <c r="E84" s="28">
         <v>2011</v>
       </c>
-      <c r="F84" s="35">
+      <c r="F84" s="28">
         <v>2012</v>
       </c>
-      <c r="G84" s="35">
+      <c r="G84" s="28">
         <v>2013</v>
       </c>
-      <c r="H84" s="35">
+      <c r="H84" s="28">
         <v>2014</v>
       </c>
-      <c r="I84" s="35">
+      <c r="I84" s="28">
         <v>2015</v>
       </c>
-      <c r="J84" s="35">
+      <c r="J84" s="28">
         <v>2016</v>
       </c>
-      <c r="K84" s="35">
+      <c r="K84" s="28">
         <v>2017</v>
       </c>
-      <c r="L84" s="35">
+      <c r="L84" s="28">
         <v>2018</v>
       </c>
-      <c r="M84" s="35">
+      <c r="M84" s="28">
         <v>2019</v>
       </c>
-      <c r="N84" s="35">
+      <c r="N84" s="28">
         <v>2020</v>
       </c>
-      <c r="O84" s="35">
+      <c r="O84" s="28">
         <v>2021</v>
       </c>
-      <c r="P84" s="35">
+      <c r="P84" s="28">
         <v>2022</v>
       </c>
-      <c r="Q84" s="36">
+      <c r="Q84" s="29">
         <v>2023</v>
       </c>
-      <c r="R84" s="36">
+      <c r="R84" s="29">
         <v>2024</v>
       </c>
+      <c r="S84" s="29">
+        <v>2025</v>
+      </c>
     </row>
     <row r="85" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="70" t="s">
+      <c r="A85" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B85" s="41">
+      <c r="B85" s="34">
         <v>6727</v>
       </c>
-      <c r="C85" s="42">
+      <c r="C85" s="35">
         <v>6699</v>
       </c>
-      <c r="D85" s="42">
+      <c r="D85" s="35">
         <v>6727</v>
       </c>
-      <c r="E85" s="43">
+      <c r="E85" s="36">
         <v>5288</v>
       </c>
-      <c r="F85" s="41">
+      <c r="F85" s="34">
         <v>3001</v>
       </c>
-      <c r="G85" s="41">
+      <c r="G85" s="34">
         <v>2684</v>
       </c>
-      <c r="H85" s="41">
+      <c r="H85" s="34">
         <v>2712</v>
       </c>
-      <c r="I85" s="41">
+      <c r="I85" s="34">
         <v>2793</v>
       </c>
-      <c r="J85" s="77">
+      <c r="J85" s="69">
         <v>2639</v>
       </c>
-      <c r="K85" s="77">
+      <c r="K85" s="69">
         <v>2631</v>
       </c>
-      <c r="L85" s="77">
+      <c r="L85" s="69">
         <v>2496</v>
       </c>
-      <c r="M85" s="53">
+      <c r="M85" s="46">
         <v>2492</v>
       </c>
-      <c r="N85" s="53">
+      <c r="N85" s="46">
         <v>2444</v>
       </c>
-      <c r="O85" s="54">
+      <c r="O85" s="47">
         <v>1911</v>
       </c>
-      <c r="P85" s="55">
+      <c r="P85" s="48">
         <v>344</v>
       </c>
-      <c r="Q85" s="50">
+      <c r="Q85" s="43">
         <v>257</v>
       </c>
-      <c r="R85" s="51">
+      <c r="R85" s="44">
         <v>324</v>
       </c>
+      <c r="S85" s="104">
+        <v>231</v>
+      </c>
     </row>
     <row r="86" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="38" t="s">
+      <c r="A86" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B86" s="63">
+      <c r="B86" s="56">
         <v>6672</v>
       </c>
-      <c r="C86" s="63">
+      <c r="C86" s="56">
         <v>6624</v>
       </c>
-      <c r="D86" s="63">
+      <c r="D86" s="56">
         <v>6661</v>
       </c>
-      <c r="E86" s="63">
+      <c r="E86" s="56">
         <v>5207</v>
       </c>
-      <c r="F86" s="63">
+      <c r="F86" s="56">
         <v>2915</v>
       </c>
-      <c r="G86" s="63">
+      <c r="G86" s="56">
         <v>2648</v>
       </c>
-      <c r="H86" s="43">
+      <c r="H86" s="36">
         <v>2665</v>
       </c>
-      <c r="I86" s="77">
+      <c r="I86" s="69">
         <v>2691</v>
       </c>
-      <c r="J86" s="77">
+      <c r="J86" s="69">
         <v>2531</v>
       </c>
-      <c r="K86" s="77">
+      <c r="K86" s="69">
         <v>2535</v>
       </c>
-      <c r="L86" s="77">
+      <c r="L86" s="69">
         <v>2405</v>
       </c>
-      <c r="M86" s="53">
+      <c r="M86" s="46">
         <v>2401</v>
       </c>
-      <c r="N86" s="53">
+      <c r="N86" s="46">
         <v>2353</v>
       </c>
-      <c r="O86" s="54">
+      <c r="O86" s="47">
         <v>1834</v>
       </c>
-      <c r="P86" s="55">
+      <c r="P86" s="48">
         <v>294</v>
       </c>
-      <c r="Q86" s="50">
+      <c r="Q86" s="43">
         <v>215</v>
       </c>
-      <c r="R86" s="51">
+      <c r="R86" s="44">
         <v>274</v>
       </c>
+      <c r="S86" s="104">
+        <v>187</v>
+      </c>
     </row>
     <row r="87" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="38" t="s">
+      <c r="A87" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B87" s="41"/>
-[...6 lines deleted...]
-      <c r="I87" s="72" t="s">
+      <c r="B87" s="34"/>
+      <c r="C87" s="35"/>
+      <c r="D87" s="35"/>
+      <c r="E87" s="36"/>
+      <c r="F87" s="34"/>
+      <c r="G87" s="34"/>
+      <c r="H87" s="34"/>
+      <c r="I87" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="J87" s="72" t="s">
-[...23 lines deleted...]
-      <c r="R87" s="74" t="s">
+      <c r="J87" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="K87" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L87" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M87" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N87" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O87" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P87" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R87" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S87" s="100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="38" t="s">
+      <c r="A88" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B88" s="41">
+      <c r="B88" s="34">
         <v>20</v>
       </c>
-      <c r="C88" s="42">
+      <c r="C88" s="35">
         <v>40</v>
       </c>
-      <c r="D88" s="42">
+      <c r="D88" s="35">
         <v>30</v>
       </c>
-      <c r="E88" s="43">
+      <c r="E88" s="36">
         <v>45</v>
       </c>
-      <c r="F88" s="41">
+      <c r="F88" s="34">
         <v>50</v>
       </c>
-      <c r="G88" s="41">
+      <c r="G88" s="34">
         <v>1</v>
       </c>
-      <c r="H88" s="38">
+      <c r="H88" s="31">
         <v>1</v>
       </c>
-      <c r="I88" s="72">
+      <c r="I88" s="64">
         <v>1</v>
       </c>
-      <c r="J88" s="72">
+      <c r="J88" s="64">
         <v>2</v>
       </c>
-      <c r="K88" s="72" t="s">
+      <c r="K88" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="L88" s="72" t="s">
-[...17 lines deleted...]
-      <c r="R88" s="74" t="s">
+      <c r="L88" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M88" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N88" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O88" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P88" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R88" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S88" s="100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="38" t="s">
+      <c r="A89" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B89" s="41"/>
-[...15 lines deleted...]
-      <c r="R89" s="40"/>
+      <c r="B89" s="34"/>
+      <c r="C89" s="35"/>
+      <c r="D89" s="35"/>
+      <c r="E89" s="36"/>
+      <c r="F89" s="34"/>
+      <c r="G89" s="34"/>
+      <c r="H89" s="34"/>
+      <c r="I89" s="34"/>
+      <c r="J89" s="64"/>
+      <c r="K89" s="64"/>
+      <c r="L89" s="63"/>
+      <c r="M89" s="45"/>
+      <c r="N89" s="45"/>
+      <c r="O89" s="45"/>
+      <c r="P89" s="66"/>
+      <c r="Q89" s="33"/>
+      <c r="R89" s="33"/>
+      <c r="S89" s="31"/>
     </row>
     <row r="90" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="38" t="s">
+      <c r="A90" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B90" s="72" t="s">
+      <c r="B90" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="C90" s="72" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="42">
+      <c r="C90" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="35">
         <v>1</v>
       </c>
-      <c r="E90" s="43">
+      <c r="E90" s="36">
         <v>1</v>
       </c>
-      <c r="F90" s="41">
+      <c r="F90" s="34">
         <v>1</v>
       </c>
-      <c r="G90" s="41"/>
-      <c r="H90" s="38">
+      <c r="G90" s="34"/>
+      <c r="H90" s="31">
         <v>1</v>
       </c>
-      <c r="I90" s="72" t="s">
-[...26 lines deleted...]
-      <c r="R90" s="51">
+      <c r="I90" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="J90" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="K90" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L90" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M90" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N90" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O90" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P90" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R90" s="44">
         <v>9</v>
       </c>
+      <c r="S90" s="104">
+        <v>3</v>
+      </c>
     </row>
     <row r="91" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="38" t="s">
+      <c r="A91" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B91" s="72" t="s">
+      <c r="B91" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="C91" s="72" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="72" t="s">
+      <c r="C91" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="E91" s="72" t="s">
-[...2 lines deleted...]
-      <c r="F91" s="72" t="s">
+      <c r="E91" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="G91" s="72" t="s">
-[...2 lines deleted...]
-      <c r="H91" s="41">
+      <c r="G91" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="H91" s="34">
         <v>10</v>
       </c>
-      <c r="I91" s="72" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="72">
+      <c r="I91" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="J91" s="64">
         <v>5</v>
       </c>
-      <c r="K91" s="72">
+      <c r="K91" s="64">
         <v>5</v>
       </c>
-      <c r="L91" s="72" t="s">
-[...17 lines deleted...]
-      <c r="R91" s="84" t="s">
+      <c r="L91" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M91" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N91" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O91" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P91" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R91" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S91" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="76" t="s">
+      <c r="A92" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B92" s="72" t="s">
+      <c r="B92" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="C92" s="72" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="72" t="s">
+      <c r="C92" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D92" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="E92" s="72" t="s">
-[...2 lines deleted...]
-      <c r="F92" s="72" t="s">
+      <c r="E92" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="F92" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="G92" s="72" t="s">
-[...5 lines deleted...]
-      <c r="I92" s="71">
+      <c r="G92" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="H92" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="I92" s="63">
         <v>51</v>
       </c>
-      <c r="J92" s="72">
+      <c r="J92" s="64">
         <v>51</v>
       </c>
-      <c r="K92" s="72">
+      <c r="K92" s="64">
         <v>51</v>
       </c>
-      <c r="L92" s="72">
+      <c r="L92" s="64">
         <v>51</v>
       </c>
-      <c r="M92" s="75" t="s">
+      <c r="M92" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N92" s="75">
+      <c r="N92" s="67">
         <v>51</v>
       </c>
-      <c r="O92" s="54">
+      <c r="O92" s="47">
         <v>37</v>
       </c>
-      <c r="P92" s="55">
+      <c r="P92" s="48">
         <v>10</v>
       </c>
-      <c r="Q92" s="50">
+      <c r="Q92" s="43">
         <v>2</v>
       </c>
-      <c r="R92" s="51">
+      <c r="R92" s="44">
         <v>1</v>
       </c>
+      <c r="S92" s="104">
+        <v>1</v>
+      </c>
     </row>
     <row r="93" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="38" t="s">
+      <c r="A93" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B93" s="41">
+      <c r="B93" s="34">
         <v>35</v>
       </c>
-      <c r="C93" s="42">
+      <c r="C93" s="35">
         <v>35</v>
       </c>
-      <c r="D93" s="42">
+      <c r="D93" s="35">
         <v>35</v>
       </c>
-      <c r="E93" s="43">
+      <c r="E93" s="36">
         <v>35</v>
       </c>
-      <c r="F93" s="41">
+      <c r="F93" s="34">
         <v>35</v>
       </c>
-      <c r="G93" s="41">
+      <c r="G93" s="34">
         <v>35</v>
       </c>
-      <c r="H93" s="41">
+      <c r="H93" s="34">
         <v>35</v>
       </c>
-      <c r="I93" s="72">
+      <c r="I93" s="64">
         <v>50</v>
       </c>
-      <c r="J93" s="72">
+      <c r="J93" s="64">
         <v>40</v>
       </c>
-      <c r="K93" s="72">
+      <c r="K93" s="64">
         <v>40</v>
       </c>
-      <c r="L93" s="72">
+      <c r="L93" s="64">
         <v>40</v>
       </c>
-      <c r="M93" s="75" t="s">
+      <c r="M93" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N93" s="75">
+      <c r="N93" s="67">
         <v>40</v>
       </c>
-      <c r="O93" s="54">
+      <c r="O93" s="47">
         <v>40</v>
       </c>
-      <c r="P93" s="55">
+      <c r="P93" s="48">
         <v>40</v>
       </c>
-      <c r="Q93" s="50">
+      <c r="Q93" s="43">
         <v>40</v>
       </c>
-      <c r="R93" s="51">
+      <c r="R93" s="44">
         <v>40</v>
       </c>
+      <c r="S93" s="106" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="94" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="76" t="s">
+      <c r="A94" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B94" s="41"/>
-[...9 lines deleted...]
-      <c r="J94" s="72">
+      <c r="B94" s="34"/>
+      <c r="C94" s="35"/>
+      <c r="D94" s="35"/>
+      <c r="E94" s="36"/>
+      <c r="F94" s="34"/>
+      <c r="G94" s="34"/>
+      <c r="H94" s="34"/>
+      <c r="I94" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="J94" s="64">
         <v>10</v>
       </c>
-      <c r="K94" s="72" t="s">
+      <c r="K94" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="L94" s="72" t="s">
-[...17 lines deleted...]
-      <c r="R94" s="74" t="s">
+      <c r="L94" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M94" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N94" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O94" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P94" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R94" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S94" s="100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="31" t="s">
+      <c r="A96" s="139" t="s">
         <v>28</v>
       </c>
-      <c r="B96" s="31"/>
-[...18 lines deleted...]
-      <c r="A97" s="68" t="s">
+      <c r="B96" s="139"/>
+      <c r="C96" s="139"/>
+      <c r="D96" s="139"/>
+      <c r="E96" s="139"/>
+      <c r="F96" s="139"/>
+      <c r="G96" s="139"/>
+      <c r="H96" s="139"/>
+      <c r="I96" s="139"/>
+      <c r="J96" s="139"/>
+      <c r="K96" s="139"/>
+      <c r="L96" s="139"/>
+      <c r="M96" s="139"/>
+      <c r="N96" s="139"/>
+      <c r="O96" s="139"/>
+      <c r="P96" s="139"/>
+      <c r="Q96" s="139"/>
+      <c r="R96" s="139"/>
+    </row>
+    <row r="97" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="108" t="s">
         <v>12</v>
       </c>
-      <c r="B97" s="68"/>
-[...19 lines deleted...]
-      <c r="B98" s="35">
+      <c r="B97" s="108"/>
+      <c r="C97" s="108"/>
+      <c r="D97" s="108"/>
+      <c r="E97" s="108"/>
+      <c r="F97" s="108"/>
+      <c r="G97" s="108"/>
+      <c r="H97" s="108"/>
+      <c r="I97" s="108"/>
+      <c r="J97" s="108"/>
+      <c r="K97" s="108"/>
+      <c r="L97" s="108"/>
+      <c r="M97" s="108"/>
+      <c r="N97" s="108"/>
+      <c r="O97" s="108"/>
+      <c r="P97" s="108"/>
+      <c r="Q97" s="108"/>
+      <c r="R97" s="108"/>
+      <c r="S97" s="108"/>
+    </row>
+    <row r="98" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="61"/>
+      <c r="B98" s="28">
         <v>2008</v>
       </c>
-      <c r="C98" s="35">
+      <c r="C98" s="28">
         <v>2009</v>
       </c>
-      <c r="D98" s="35">
+      <c r="D98" s="28">
         <v>2010</v>
       </c>
-      <c r="E98" s="35">
+      <c r="E98" s="28">
         <v>2011</v>
       </c>
-      <c r="F98" s="35">
+      <c r="F98" s="28">
         <v>2012</v>
       </c>
-      <c r="G98" s="35">
+      <c r="G98" s="28">
         <v>2013</v>
       </c>
-      <c r="H98" s="35">
+      <c r="H98" s="28">
         <v>2014</v>
       </c>
-      <c r="I98" s="35">
+      <c r="I98" s="28">
         <v>2015</v>
       </c>
-      <c r="J98" s="35">
+      <c r="J98" s="28">
         <v>2016</v>
       </c>
-      <c r="K98" s="35">
+      <c r="K98" s="28">
         <v>2017</v>
       </c>
-      <c r="L98" s="35">
+      <c r="L98" s="28">
         <v>2018</v>
       </c>
-      <c r="M98" s="35">
+      <c r="M98" s="28">
         <v>2019</v>
       </c>
-      <c r="N98" s="35">
+      <c r="N98" s="28">
         <v>2020</v>
       </c>
-      <c r="O98" s="35">
+      <c r="O98" s="28">
         <v>2021</v>
       </c>
-      <c r="P98" s="35">
+      <c r="P98" s="28">
         <v>2022</v>
       </c>
-      <c r="Q98" s="36">
+      <c r="Q98" s="29">
         <v>2023</v>
       </c>
-      <c r="R98" s="36">
+      <c r="R98" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="70" t="s">
+      <c r="S98" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B99" s="87">
+      <c r="B99" s="78">
         <v>255</v>
       </c>
-      <c r="C99" s="64">
+      <c r="C99" s="57">
         <v>260.5</v>
       </c>
-      <c r="D99" s="64">
+      <c r="D99" s="57">
         <v>239.5</v>
       </c>
-      <c r="E99" s="88">
+      <c r="E99" s="79">
         <v>243.9</v>
       </c>
-      <c r="F99" s="87">
+      <c r="F99" s="78">
         <v>187.9</v>
       </c>
-      <c r="G99" s="87">
+      <c r="G99" s="78">
         <v>183.8</v>
       </c>
-      <c r="H99" s="87">
+      <c r="H99" s="78">
         <v>223.9</v>
       </c>
-      <c r="I99" s="72">
+      <c r="I99" s="64">
         <v>214.6</v>
       </c>
-      <c r="J99" s="72">
+      <c r="J99" s="64">
         <v>216.8</v>
       </c>
-      <c r="K99" s="72">
+      <c r="K99" s="64">
         <v>230.3</v>
       </c>
-      <c r="L99" s="72">
+      <c r="L99" s="64">
         <v>230.2</v>
       </c>
-      <c r="M99" s="89">
+      <c r="M99" s="80">
         <v>242.8</v>
       </c>
-      <c r="N99" s="89">
+      <c r="N99" s="80">
         <v>83</v>
       </c>
-      <c r="O99" s="90">
+      <c r="O99" s="81">
         <v>223.2</v>
       </c>
-      <c r="P99" s="91">
+      <c r="P99" s="82">
         <v>363.5</v>
       </c>
-      <c r="Q99" s="59">
+      <c r="Q99" s="52">
         <v>345.5</v>
       </c>
-      <c r="R99" s="60">
+      <c r="R99" s="53">
         <v>339.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="38" t="s">
+      <c r="S99" s="105">
+        <v>345.9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B100" s="63">
+      <c r="B100" s="56">
         <v>192.8</v>
       </c>
-      <c r="C100" s="63">
+      <c r="C100" s="56">
         <v>196.4</v>
       </c>
-      <c r="D100" s="63">
+      <c r="D100" s="56">
         <v>171.1</v>
       </c>
-      <c r="E100" s="63">
+      <c r="E100" s="56">
         <v>163.69999999999999</v>
       </c>
-      <c r="F100" s="63">
+      <c r="F100" s="56">
         <v>113.2</v>
       </c>
-      <c r="G100" s="63">
+      <c r="G100" s="56">
         <v>100.9</v>
       </c>
-      <c r="H100" s="64">
+      <c r="H100" s="57">
         <v>127</v>
       </c>
-      <c r="I100" s="92">
+      <c r="I100" s="83">
         <v>99.4</v>
       </c>
-      <c r="J100" s="92">
+      <c r="J100" s="83">
         <v>102.8</v>
       </c>
-      <c r="K100" s="72">
+      <c r="K100" s="64">
         <v>194.6</v>
       </c>
-      <c r="L100" s="72">
+      <c r="L100" s="64">
         <v>190.8</v>
       </c>
-      <c r="M100" s="89">
+      <c r="M100" s="80">
         <v>203</v>
       </c>
-      <c r="N100" s="89">
+      <c r="N100" s="80">
         <v>71.2</v>
       </c>
-      <c r="O100" s="90">
+      <c r="O100" s="81">
         <v>184.2</v>
       </c>
-      <c r="P100" s="91">
+      <c r="P100" s="82">
         <v>330.1</v>
       </c>
-      <c r="Q100" s="59">
+      <c r="Q100" s="52">
         <v>315</v>
       </c>
-      <c r="R100" s="60">
+      <c r="R100" s="53">
         <v>314.10000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="38" t="s">
+      <c r="S100" s="105">
+        <v>314.60000000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B101" s="87">
+      <c r="B101" s="78">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C101" s="64">
+      <c r="C101" s="57">
         <v>1.7</v>
       </c>
-      <c r="D101" s="64">
+      <c r="D101" s="57">
         <v>3.5</v>
       </c>
-      <c r="E101" s="88">
+      <c r="E101" s="79">
         <v>8</v>
       </c>
-      <c r="F101" s="87">
+      <c r="F101" s="78">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G101" s="87">
+      <c r="G101" s="78">
         <v>14.5</v>
       </c>
-      <c r="H101" s="87">
+      <c r="H101" s="78">
         <v>19.8</v>
       </c>
-      <c r="I101" s="92">
+      <c r="I101" s="83">
         <v>31.6</v>
       </c>
-      <c r="J101" s="92">
+      <c r="J101" s="83">
         <v>31.6</v>
       </c>
-      <c r="K101" s="72" t="s">
-[...25 lines deleted...]
-      <c r="A102" s="38" t="s">
+      <c r="K101" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L101" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M101" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N101" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O101" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P101" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R101" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S101" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B102" s="87">
+      <c r="B102" s="78">
         <v>48.5</v>
       </c>
-      <c r="C102" s="64">
+      <c r="C102" s="57">
         <v>49.2</v>
       </c>
-      <c r="D102" s="64">
+      <c r="D102" s="57">
         <v>50</v>
       </c>
-      <c r="E102" s="88">
+      <c r="E102" s="79">
         <v>50</v>
       </c>
-      <c r="F102" s="87">
+      <c r="F102" s="78">
         <v>38.6</v>
       </c>
-      <c r="G102" s="87">
+      <c r="G102" s="78">
         <v>39.1</v>
       </c>
-      <c r="H102" s="87">
+      <c r="H102" s="78">
         <v>40</v>
       </c>
-      <c r="I102" s="92">
+      <c r="I102" s="83">
         <v>40.1</v>
       </c>
-      <c r="J102" s="92">
+      <c r="J102" s="83">
         <v>40</v>
       </c>
-      <c r="K102" s="72" t="s">
-[...25 lines deleted...]
-      <c r="A103" s="38" t="s">
+      <c r="K102" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L102" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M102" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N102" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O102" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P102" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R102" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S102" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B103" s="87"/>
-[...18 lines deleted...]
-      <c r="A104" s="38" t="s">
+      <c r="B103" s="78"/>
+      <c r="C103" s="57"/>
+      <c r="D103" s="57"/>
+      <c r="E103" s="79"/>
+      <c r="F103" s="78"/>
+      <c r="G103" s="78"/>
+      <c r="H103" s="78"/>
+      <c r="I103" s="78"/>
+      <c r="J103" s="64"/>
+      <c r="K103" s="64"/>
+      <c r="L103" s="64"/>
+      <c r="M103" s="45"/>
+      <c r="N103" s="45"/>
+      <c r="O103" s="45"/>
+      <c r="P103" s="66"/>
+      <c r="Q103" s="33"/>
+      <c r="R103" s="33"/>
+      <c r="S103" s="31"/>
+    </row>
+    <row r="104" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B104" s="87">
+      <c r="B104" s="78">
         <v>4.2</v>
       </c>
-      <c r="C104" s="64">
+      <c r="C104" s="57">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D104" s="64">
+      <c r="D104" s="57">
         <v>6</v>
       </c>
-      <c r="E104" s="88">
+      <c r="E104" s="79">
         <v>8.9</v>
       </c>
-      <c r="F104" s="87">
+      <c r="F104" s="78">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G104" s="87">
+      <c r="G104" s="78">
         <v>4.8</v>
       </c>
-      <c r="H104" s="87">
+      <c r="H104" s="78">
         <v>9.1999999999999993</v>
       </c>
-      <c r="I104" s="72">
+      <c r="I104" s="64">
         <v>9.1999999999999993</v>
       </c>
-      <c r="J104" s="72">
+      <c r="J104" s="64">
         <v>9.6999999999999993</v>
       </c>
-      <c r="K104" s="72">
+      <c r="K104" s="64">
         <v>10.4</v>
       </c>
-      <c r="L104" s="72">
+      <c r="L104" s="64">
         <v>10.6</v>
       </c>
-      <c r="M104" s="75" t="s">
+      <c r="M104" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N104" s="94">
+      <c r="N104" s="85">
         <v>6.8</v>
       </c>
-      <c r="O104" s="90">
+      <c r="O104" s="81">
         <v>15.3</v>
       </c>
-      <c r="P104" s="91">
+      <c r="P104" s="82">
         <v>18</v>
       </c>
-      <c r="Q104" s="59">
+      <c r="Q104" s="52">
         <v>17.3</v>
       </c>
-      <c r="R104" s="60">
+      <c r="R104" s="53">
         <v>17.100000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="38" t="s">
+      <c r="S104" s="105">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B105" s="72" t="s">
-[...11 lines deleted...]
-      <c r="F105" s="87">
+      <c r="B105" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F105" s="78">
         <v>3.8</v>
       </c>
-      <c r="G105" s="87">
+      <c r="G105" s="78">
         <v>3.6</v>
       </c>
-      <c r="H105" s="87">
+      <c r="H105" s="78">
         <v>2.5</v>
       </c>
-      <c r="I105" s="72">
+      <c r="I105" s="64">
         <v>3.8</v>
       </c>
-      <c r="J105" s="72">
+      <c r="J105" s="64">
         <v>3.8</v>
       </c>
-      <c r="K105" s="72">
+      <c r="K105" s="64">
         <v>3.8</v>
       </c>
-      <c r="L105" s="72">
+      <c r="L105" s="64">
         <v>3.9</v>
       </c>
-      <c r="M105" s="75" t="s">
+      <c r="M105" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N105" s="94">
+      <c r="N105" s="85">
         <v>1.9</v>
       </c>
-      <c r="O105" s="90">
+      <c r="O105" s="81">
         <v>15.3</v>
       </c>
-      <c r="P105" s="91">
+      <c r="P105" s="82">
         <v>11.7</v>
       </c>
-      <c r="Q105" s="59">
+      <c r="Q105" s="52">
         <v>7.6</v>
       </c>
-      <c r="R105" s="60">
+      <c r="R105" s="53">
         <v>3.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="76" t="s">
+      <c r="S105" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B106" s="72" t="s">
-[...11 lines deleted...]
-      <c r="F106" s="87">
+      <c r="B106" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D106" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E106" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F106" s="78">
         <v>0.3</v>
       </c>
-      <c r="G106" s="87">
+      <c r="G106" s="78">
         <v>0.5</v>
       </c>
-      <c r="H106" s="87">
+      <c r="H106" s="78">
         <v>2</v>
       </c>
-      <c r="I106" s="71">
+      <c r="I106" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J106" s="72">
+      <c r="J106" s="64">
         <v>5</v>
       </c>
-      <c r="K106" s="72">
+      <c r="K106" s="64">
         <v>4.5</v>
       </c>
-      <c r="L106" s="72">
+      <c r="L106" s="64">
         <v>5.3</v>
       </c>
-      <c r="M106" s="75" t="s">
+      <c r="M106" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N106" s="94">
+      <c r="N106" s="85">
         <v>1.6</v>
       </c>
-      <c r="O106" s="90">
+      <c r="O106" s="81">
         <v>8.4</v>
       </c>
-      <c r="P106" s="91">
+      <c r="P106" s="82">
         <v>1.9</v>
       </c>
-      <c r="Q106" s="59">
+      <c r="Q106" s="52">
         <v>2.1</v>
       </c>
-      <c r="R106" s="60">
+      <c r="R106" s="53">
         <v>3.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="38" t="s">
+      <c r="S106" s="105">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B107" s="87">
+      <c r="B107" s="78">
         <v>2.8</v>
       </c>
-      <c r="C107" s="64">
+      <c r="C107" s="57">
         <v>2.7</v>
       </c>
-      <c r="D107" s="64">
+      <c r="D107" s="57">
         <v>3</v>
       </c>
-      <c r="E107" s="88">
+      <c r="E107" s="79">
         <v>7.3</v>
       </c>
-      <c r="F107" s="87">
+      <c r="F107" s="78">
         <v>7.9</v>
       </c>
-      <c r="G107" s="87">
+      <c r="G107" s="78">
         <v>14.1</v>
       </c>
-      <c r="H107" s="87">
+      <c r="H107" s="78">
         <v>16.5</v>
       </c>
-      <c r="I107" s="72">
+      <c r="I107" s="64">
         <v>19</v>
       </c>
-      <c r="J107" s="72">
+      <c r="J107" s="64">
         <v>19</v>
       </c>
-      <c r="K107" s="72">
+      <c r="K107" s="64">
         <v>17</v>
       </c>
-      <c r="L107" s="72">
+      <c r="L107" s="64">
         <v>19.600000000000001</v>
       </c>
-      <c r="M107" s="75" t="s">
+      <c r="M107" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="N107" s="94">
+      <c r="N107" s="85">
         <v>1.5</v>
       </c>
-      <c r="O107" s="93" t="s">
-[...2 lines deleted...]
-      <c r="P107" s="91">
+      <c r="O107" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P107" s="82">
         <v>1.8</v>
       </c>
-      <c r="Q107" s="59">
+      <c r="Q107" s="52">
         <v>3.6</v>
       </c>
-      <c r="R107" s="60">
+      <c r="R107" s="53">
         <v>1.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="76" t="s">
+      <c r="S107" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B108" s="87">
+      <c r="B108" s="78">
         <v>5.6</v>
       </c>
-      <c r="C108" s="64">
+      <c r="C108" s="57">
         <v>5.6</v>
       </c>
-      <c r="D108" s="64">
+      <c r="D108" s="57">
         <v>5.9</v>
       </c>
-      <c r="E108" s="88">
+      <c r="E108" s="79">
         <v>6</v>
       </c>
-      <c r="F108" s="87">
+      <c r="F108" s="78">
         <v>6.2</v>
       </c>
-      <c r="G108" s="87">
+      <c r="G108" s="78">
         <v>6.3</v>
       </c>
-      <c r="H108" s="87">
+      <c r="H108" s="78">
         <v>6.7</v>
       </c>
-      <c r="I108" s="72">
+      <c r="I108" s="64">
         <v>6.6</v>
       </c>
-      <c r="J108" s="72">
+      <c r="J108" s="64">
         <v>4.8</v>
       </c>
-      <c r="K108" s="72" t="s">
-[...26 lines deleted...]
-      <c r="A110" s="31" t="s">
+      <c r="K108" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="L108" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M108" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N108" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O108" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P108" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="R108" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="S108" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="139" t="s">
         <v>13</v>
       </c>
-      <c r="B110" s="31"/>
-[...18 lines deleted...]
-      <c r="A111" s="68" t="s">
+      <c r="B110" s="139"/>
+      <c r="C110" s="139"/>
+      <c r="D110" s="139"/>
+      <c r="E110" s="139"/>
+      <c r="F110" s="139"/>
+      <c r="G110" s="139"/>
+      <c r="H110" s="139"/>
+      <c r="I110" s="139"/>
+      <c r="J110" s="139"/>
+      <c r="K110" s="139"/>
+      <c r="L110" s="139"/>
+      <c r="M110" s="139"/>
+      <c r="N110" s="139"/>
+      <c r="O110" s="139"/>
+      <c r="P110" s="139"/>
+      <c r="Q110" s="139"/>
+      <c r="R110" s="139"/>
+    </row>
+    <row r="111" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B111" s="68"/>
-[...19 lines deleted...]
-      <c r="B112" s="35">
+      <c r="B111" s="108"/>
+      <c r="C111" s="108"/>
+      <c r="D111" s="108"/>
+      <c r="E111" s="108"/>
+      <c r="F111" s="108"/>
+      <c r="G111" s="108"/>
+      <c r="H111" s="108"/>
+      <c r="I111" s="108"/>
+      <c r="J111" s="108"/>
+      <c r="K111" s="108"/>
+      <c r="L111" s="108"/>
+      <c r="M111" s="108"/>
+      <c r="N111" s="108"/>
+      <c r="O111" s="108"/>
+      <c r="P111" s="108"/>
+      <c r="Q111" s="108"/>
+      <c r="R111" s="108"/>
+      <c r="S111" s="108"/>
+    </row>
+    <row r="112" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="61"/>
+      <c r="B112" s="28">
         <v>2008</v>
       </c>
-      <c r="C112" s="35">
+      <c r="C112" s="28">
         <v>2009</v>
       </c>
-      <c r="D112" s="35">
+      <c r="D112" s="28">
         <v>2010</v>
       </c>
-      <c r="E112" s="35">
+      <c r="E112" s="28">
         <v>2011</v>
       </c>
-      <c r="F112" s="35">
+      <c r="F112" s="28">
         <v>2012</v>
       </c>
-      <c r="G112" s="35">
+      <c r="G112" s="28">
         <v>2013</v>
       </c>
-      <c r="H112" s="35">
+      <c r="H112" s="28">
         <v>2014</v>
       </c>
-      <c r="I112" s="35">
+      <c r="I112" s="28">
         <v>2015</v>
       </c>
-      <c r="J112" s="35">
+      <c r="J112" s="28">
         <v>2016</v>
       </c>
-      <c r="K112" s="35">
+      <c r="K112" s="28">
         <v>2017</v>
       </c>
-      <c r="L112" s="35">
+      <c r="L112" s="28">
         <v>2018</v>
       </c>
-      <c r="M112" s="35">
+      <c r="M112" s="28">
         <v>2019</v>
       </c>
-      <c r="N112" s="35">
+      <c r="N112" s="28">
         <v>2020</v>
       </c>
-      <c r="O112" s="35">
+      <c r="O112" s="28">
         <v>2021</v>
       </c>
-      <c r="P112" s="35">
+      <c r="P112" s="28">
         <v>2022</v>
       </c>
-      <c r="Q112" s="36">
+      <c r="Q112" s="29">
         <v>2023</v>
       </c>
-      <c r="R112" s="36">
+      <c r="R112" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="70" t="s">
+      <c r="S112" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B113" s="41">
+      <c r="B113" s="34">
         <v>6077</v>
       </c>
-      <c r="C113" s="42">
+      <c r="C113" s="35">
         <v>3964</v>
       </c>
-      <c r="D113" s="42">
+      <c r="D113" s="35">
         <v>4204</v>
       </c>
-      <c r="E113" s="43">
+      <c r="E113" s="36">
         <v>4348</v>
       </c>
-      <c r="F113" s="41">
+      <c r="F113" s="34">
         <v>3605</v>
       </c>
-      <c r="G113" s="41">
+      <c r="G113" s="34">
         <v>3316</v>
       </c>
-      <c r="H113" s="41">
+      <c r="H113" s="34">
         <v>3855</v>
       </c>
-      <c r="I113" s="77">
+      <c r="I113" s="69">
         <v>3752</v>
       </c>
-      <c r="J113" s="77">
+      <c r="J113" s="69">
         <v>4822</v>
       </c>
-      <c r="K113" s="77">
+      <c r="K113" s="69">
         <v>4209</v>
       </c>
-      <c r="L113" s="77">
+      <c r="L113" s="69">
         <v>4055</v>
       </c>
-      <c r="M113" s="78">
+      <c r="M113" s="70">
         <v>4666</v>
       </c>
-      <c r="N113" s="78">
+      <c r="N113" s="70">
         <v>2074</v>
       </c>
-      <c r="O113" s="95">
+      <c r="O113" s="86">
         <v>4273</v>
       </c>
-      <c r="P113" s="80">
+      <c r="P113" s="72">
         <v>9279</v>
       </c>
-      <c r="Q113" s="50">
+      <c r="Q113" s="43">
         <v>3941</v>
       </c>
-      <c r="R113" s="51">
+      <c r="R113" s="44">
         <v>4489</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="38" t="s">
+      <c r="S113" s="104">
+        <v>5108</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B114" s="42">
+      <c r="B114" s="35">
         <v>3207</v>
       </c>
-      <c r="C114" s="42">
+      <c r="C114" s="35">
         <v>3326</v>
       </c>
-      <c r="D114" s="42">
+      <c r="D114" s="35">
         <v>3217</v>
       </c>
-      <c r="E114" s="42">
+      <c r="E114" s="35">
         <v>3356</v>
       </c>
-      <c r="F114" s="42">
+      <c r="F114" s="35">
         <v>2533</v>
       </c>
-      <c r="G114" s="42">
+      <c r="G114" s="35">
         <v>2351</v>
       </c>
-      <c r="H114" s="43">
+      <c r="H114" s="36">
         <v>2333</v>
       </c>
-      <c r="I114" s="77">
+      <c r="I114" s="69">
         <v>2362</v>
       </c>
-      <c r="J114" s="77">
+      <c r="J114" s="69">
         <v>3298</v>
       </c>
-      <c r="K114" s="77">
+      <c r="K114" s="69">
         <v>3185</v>
       </c>
-      <c r="L114" s="77">
+      <c r="L114" s="69">
         <v>2957</v>
       </c>
-      <c r="M114" s="78">
+      <c r="M114" s="70">
         <v>3634</v>
       </c>
-      <c r="N114" s="78">
+      <c r="N114" s="70">
         <v>1429</v>
       </c>
-      <c r="O114" s="95">
+      <c r="O114" s="86">
         <v>3535</v>
       </c>
-      <c r="P114" s="80">
+      <c r="P114" s="72">
         <v>8119</v>
       </c>
-      <c r="Q114" s="50">
+      <c r="Q114" s="43">
         <v>2903</v>
       </c>
-      <c r="R114" s="51">
+      <c r="R114" s="44">
         <v>3456</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="38" t="s">
+      <c r="S114" s="104">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B115" s="41">
+      <c r="B115" s="34">
         <v>90</v>
       </c>
-      <c r="C115" s="42">
+      <c r="C115" s="35">
         <v>90</v>
       </c>
-      <c r="D115" s="42">
+      <c r="D115" s="35">
         <v>62</v>
       </c>
-      <c r="E115" s="43">
+      <c r="E115" s="36">
         <v>129</v>
       </c>
-      <c r="F115" s="41">
+      <c r="F115" s="34">
         <v>129</v>
       </c>
-      <c r="G115" s="41">
+      <c r="G115" s="34">
         <v>135</v>
       </c>
-      <c r="H115" s="41">
+      <c r="H115" s="34">
         <v>212</v>
       </c>
-      <c r="I115" s="77">
+      <c r="I115" s="69">
         <v>265</v>
       </c>
-      <c r="J115" s="77">
+      <c r="J115" s="69">
         <v>131</v>
       </c>
-      <c r="K115" s="77" t="s">
-[...25 lines deleted...]
-      <c r="A116" s="38" t="s">
+      <c r="K115" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L115" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M115" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N115" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O115" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P115" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R115" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S115" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B116" s="41">
+      <c r="B116" s="34">
         <v>180</v>
       </c>
-      <c r="C116" s="42">
+      <c r="C116" s="35">
         <v>171</v>
       </c>
-      <c r="D116" s="42">
+      <c r="D116" s="35">
         <v>222</v>
       </c>
-      <c r="E116" s="43">
+      <c r="E116" s="36">
         <v>223</v>
       </c>
-      <c r="F116" s="41">
+      <c r="F116" s="34">
         <v>186</v>
       </c>
-      <c r="G116" s="41">
+      <c r="G116" s="34">
         <v>190</v>
       </c>
-      <c r="H116" s="41">
+      <c r="H116" s="34">
         <v>250</v>
       </c>
-      <c r="I116" s="77">
+      <c r="I116" s="69">
         <v>252</v>
       </c>
-      <c r="J116" s="77">
+      <c r="J116" s="69">
         <v>255</v>
       </c>
-      <c r="K116" s="77" t="s">
-[...25 lines deleted...]
-      <c r="A117" s="38" t="s">
+      <c r="K116" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L116" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M116" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N116" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O116" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P116" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R116" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S116" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B117" s="41"/>
-[...18 lines deleted...]
-      <c r="A118" s="38" t="s">
+      <c r="B117" s="34"/>
+      <c r="C117" s="35"/>
+      <c r="D117" s="35"/>
+      <c r="E117" s="36"/>
+      <c r="F117" s="34"/>
+      <c r="G117" s="34"/>
+      <c r="H117" s="34"/>
+      <c r="I117" s="34"/>
+      <c r="J117" s="69"/>
+      <c r="K117" s="69"/>
+      <c r="L117" s="69"/>
+      <c r="M117" s="70"/>
+      <c r="N117" s="70"/>
+      <c r="O117" s="70"/>
+      <c r="P117" s="72"/>
+      <c r="Q117" s="33"/>
+      <c r="R117" s="33"/>
+      <c r="S117" s="31"/>
+    </row>
+    <row r="118" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B118" s="41">
+      <c r="B118" s="34">
         <v>2463</v>
       </c>
-      <c r="C118" s="42">
+      <c r="C118" s="35">
         <v>241</v>
       </c>
-      <c r="D118" s="42">
+      <c r="D118" s="35">
         <v>559</v>
       </c>
-      <c r="E118" s="43">
+      <c r="E118" s="36">
         <v>420</v>
       </c>
-      <c r="F118" s="41">
+      <c r="F118" s="34">
         <v>422</v>
       </c>
-      <c r="G118" s="41">
+      <c r="G118" s="34">
         <v>310</v>
       </c>
-      <c r="H118" s="41">
+      <c r="H118" s="34">
         <v>673</v>
       </c>
-      <c r="I118" s="77">
+      <c r="I118" s="69">
         <v>553</v>
       </c>
-      <c r="J118" s="77">
+      <c r="J118" s="69">
         <v>723</v>
       </c>
-      <c r="K118" s="77">
+      <c r="K118" s="69">
         <v>724</v>
       </c>
-      <c r="L118" s="77">
+      <c r="L118" s="69">
         <v>733</v>
       </c>
-      <c r="M118" s="81" t="s">
+      <c r="M118" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N118" s="81">
+      <c r="N118" s="73">
         <v>527</v>
       </c>
-      <c r="O118" s="95">
+      <c r="O118" s="86">
         <v>623</v>
       </c>
-      <c r="P118" s="80">
+      <c r="P118" s="72">
         <v>691</v>
       </c>
-      <c r="Q118" s="50">
+      <c r="Q118" s="43">
         <v>561</v>
       </c>
-      <c r="R118" s="51">
+      <c r="R118" s="44">
         <v>596</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="38" t="s">
+      <c r="S118" s="104">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B119" s="77" t="s">
-[...11 lines deleted...]
-      <c r="F119" s="41">
+      <c r="B119" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D119" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F119" s="34">
         <v>102</v>
       </c>
-      <c r="G119" s="41">
+      <c r="G119" s="34">
         <v>83</v>
       </c>
-      <c r="H119" s="41">
+      <c r="H119" s="34">
         <v>100</v>
       </c>
-      <c r="I119" s="41">
+      <c r="I119" s="34">
         <v>38</v>
       </c>
-      <c r="J119" s="77">
+      <c r="J119" s="69">
         <v>99</v>
       </c>
-      <c r="K119" s="77">
+      <c r="K119" s="69">
         <v>105</v>
       </c>
-      <c r="L119" s="77">
+      <c r="L119" s="69">
         <v>110</v>
       </c>
-      <c r="M119" s="81" t="s">
+      <c r="M119" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N119" s="81">
+      <c r="N119" s="73">
         <v>69</v>
       </c>
-      <c r="O119" s="95">
+      <c r="O119" s="86">
         <v>98</v>
       </c>
-      <c r="P119" s="80">
+      <c r="P119" s="72">
         <v>260</v>
       </c>
-      <c r="Q119" s="50">
+      <c r="Q119" s="43">
         <v>190</v>
       </c>
-      <c r="R119" s="51">
+      <c r="R119" s="44">
         <v>142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="76" t="s">
+      <c r="S119" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B120" s="77" t="s">
-[...11 lines deleted...]
-      <c r="F120" s="41">
+      <c r="B120" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E120" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F120" s="34">
         <v>6</v>
       </c>
-      <c r="G120" s="41">
+      <c r="G120" s="34">
         <v>44</v>
       </c>
-      <c r="H120" s="41">
+      <c r="H120" s="34">
         <v>56</v>
       </c>
-      <c r="I120" s="86">
+      <c r="I120" s="77">
         <v>70</v>
       </c>
-      <c r="J120" s="77">
+      <c r="J120" s="69">
         <v>71</v>
       </c>
-      <c r="K120" s="77">
+      <c r="K120" s="69">
         <v>49</v>
       </c>
-      <c r="L120" s="77">
+      <c r="L120" s="69">
         <v>109</v>
       </c>
-      <c r="M120" s="81" t="s">
+      <c r="M120" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N120" s="81">
+      <c r="N120" s="73">
         <v>43</v>
       </c>
-      <c r="O120" s="95">
+      <c r="O120" s="86">
         <v>17</v>
       </c>
-      <c r="P120" s="80">
+      <c r="P120" s="72">
         <v>154</v>
       </c>
-      <c r="Q120" s="50">
+      <c r="Q120" s="43">
         <v>179</v>
       </c>
-      <c r="R120" s="51">
+      <c r="R120" s="44">
         <v>241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="38" t="s">
+      <c r="S120" s="104">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B121" s="41">
+      <c r="B121" s="34">
         <v>18</v>
       </c>
-      <c r="C121" s="42">
+      <c r="C121" s="35">
         <v>17</v>
       </c>
-      <c r="D121" s="42">
+      <c r="D121" s="35">
         <v>22</v>
       </c>
-      <c r="E121" s="43">
+      <c r="E121" s="36">
         <v>96</v>
       </c>
-      <c r="F121" s="41">
+      <c r="F121" s="34">
         <v>97</v>
       </c>
-      <c r="G121" s="41">
+      <c r="G121" s="34">
         <v>69</v>
       </c>
-      <c r="H121" s="41">
+      <c r="H121" s="34">
         <v>86</v>
       </c>
-      <c r="I121" s="77">
+      <c r="I121" s="69">
         <v>70</v>
       </c>
-      <c r="J121" s="77">
+      <c r="J121" s="69">
         <v>142</v>
       </c>
-      <c r="K121" s="77">
+      <c r="K121" s="69">
         <v>146</v>
       </c>
-      <c r="L121" s="77">
+      <c r="L121" s="69">
         <v>146</v>
       </c>
-      <c r="M121" s="81" t="s">
+      <c r="M121" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N121" s="81">
+      <c r="N121" s="73">
         <v>6</v>
       </c>
-      <c r="O121" s="95" t="s">
-[...2 lines deleted...]
-      <c r="P121" s="80">
+      <c r="O121" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P121" s="72">
         <v>55</v>
       </c>
-      <c r="Q121" s="50">
+      <c r="Q121" s="43">
         <v>108</v>
       </c>
-      <c r="R121" s="51">
+      <c r="R121" s="44">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="76" t="s">
+      <c r="S121" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B122" s="41">
+      <c r="B122" s="34">
         <v>119</v>
       </c>
-      <c r="C122" s="42">
+      <c r="C122" s="35">
         <v>119</v>
       </c>
-      <c r="D122" s="42">
+      <c r="D122" s="35">
         <v>122</v>
       </c>
-      <c r="E122" s="43">
+      <c r="E122" s="36">
         <v>125</v>
       </c>
-      <c r="F122" s="41">
+      <c r="F122" s="34">
         <v>130</v>
       </c>
-      <c r="G122" s="41">
+      <c r="G122" s="34">
         <v>134</v>
       </c>
-      <c r="H122" s="41">
+      <c r="H122" s="34">
         <v>145</v>
       </c>
-      <c r="I122" s="77">
+      <c r="I122" s="69">
         <v>142</v>
       </c>
-      <c r="J122" s="77">
+      <c r="J122" s="69">
         <v>103</v>
       </c>
-      <c r="K122" s="77" t="s">
-[...26 lines deleted...]
-      <c r="A124" s="31" t="s">
+      <c r="K122" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L122" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M122" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N122" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O122" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P122" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R122" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S122" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="139" t="s">
         <v>29</v>
       </c>
-      <c r="B124" s="31"/>
-[...18 lines deleted...]
-      <c r="A125" s="68" t="s">
+      <c r="B124" s="139"/>
+      <c r="C124" s="139"/>
+      <c r="D124" s="139"/>
+      <c r="E124" s="139"/>
+      <c r="F124" s="139"/>
+      <c r="G124" s="139"/>
+      <c r="H124" s="139"/>
+      <c r="I124" s="139"/>
+      <c r="J124" s="139"/>
+      <c r="K124" s="139"/>
+      <c r="L124" s="139"/>
+      <c r="M124" s="139"/>
+      <c r="N124" s="139"/>
+      <c r="O124" s="139"/>
+      <c r="P124" s="139"/>
+      <c r="Q124" s="139"/>
+      <c r="R124" s="139"/>
+    </row>
+    <row r="125" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B125" s="68"/>
-[...19 lines deleted...]
-      <c r="B126" s="35">
+      <c r="B125" s="108"/>
+      <c r="C125" s="108"/>
+      <c r="D125" s="108"/>
+      <c r="E125" s="108"/>
+      <c r="F125" s="108"/>
+      <c r="G125" s="108"/>
+      <c r="H125" s="108"/>
+      <c r="I125" s="108"/>
+      <c r="J125" s="108"/>
+      <c r="K125" s="108"/>
+      <c r="L125" s="108"/>
+      <c r="M125" s="108"/>
+      <c r="N125" s="108"/>
+      <c r="O125" s="108"/>
+      <c r="P125" s="108"/>
+      <c r="Q125" s="108"/>
+      <c r="R125" s="108"/>
+      <c r="S125" s="108"/>
+    </row>
+    <row r="126" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="61"/>
+      <c r="B126" s="28">
         <v>2008</v>
       </c>
-      <c r="C126" s="35">
+      <c r="C126" s="28">
         <v>2009</v>
       </c>
-      <c r="D126" s="35">
+      <c r="D126" s="28">
         <v>2010</v>
       </c>
-      <c r="E126" s="35">
+      <c r="E126" s="28">
         <v>2011</v>
       </c>
-      <c r="F126" s="35">
+      <c r="F126" s="28">
         <v>2012</v>
       </c>
-      <c r="G126" s="35">
+      <c r="G126" s="28">
         <v>2013</v>
       </c>
-      <c r="H126" s="35">
+      <c r="H126" s="28">
         <v>2014</v>
       </c>
-      <c r="I126" s="35">
+      <c r="I126" s="28">
         <v>2015</v>
       </c>
-      <c r="J126" s="35">
+      <c r="J126" s="28">
         <v>2016</v>
       </c>
-      <c r="K126" s="35">
+      <c r="K126" s="28">
         <v>2017</v>
       </c>
-      <c r="L126" s="35">
+      <c r="L126" s="28">
         <v>2018</v>
       </c>
-      <c r="M126" s="35">
+      <c r="M126" s="28">
         <v>2019</v>
       </c>
-      <c r="N126" s="35">
+      <c r="N126" s="28">
         <v>2020</v>
       </c>
-      <c r="O126" s="35">
+      <c r="O126" s="28">
         <v>2021</v>
       </c>
-      <c r="P126" s="35">
+      <c r="P126" s="28">
         <v>2022</v>
       </c>
-      <c r="Q126" s="36">
+      <c r="Q126" s="29">
         <v>2023</v>
       </c>
-      <c r="R126" s="36">
+      <c r="R126" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="70" t="s">
+      <c r="S126" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B127" s="41">
+      <c r="B127" s="34">
         <v>1215</v>
       </c>
-      <c r="C127" s="42">
+      <c r="C127" s="35">
         <v>1367</v>
       </c>
-      <c r="D127" s="42">
+      <c r="D127" s="35">
         <v>1426</v>
       </c>
-      <c r="E127" s="43">
+      <c r="E127" s="36">
         <v>1311</v>
       </c>
-      <c r="F127" s="41">
+      <c r="F127" s="34">
         <v>1345</v>
       </c>
-      <c r="G127" s="41">
+      <c r="G127" s="34">
         <v>1292</v>
       </c>
-      <c r="H127" s="41">
+      <c r="H127" s="34">
         <v>1554</v>
       </c>
-      <c r="I127" s="77">
+      <c r="I127" s="69">
         <v>1514</v>
       </c>
-      <c r="J127" s="77">
+      <c r="J127" s="69">
         <v>1558</v>
       </c>
-      <c r="K127" s="77">
+      <c r="K127" s="69">
         <v>1574</v>
       </c>
-      <c r="L127" s="77">
+      <c r="L127" s="69">
         <v>1487</v>
       </c>
-      <c r="M127" s="78">
+      <c r="M127" s="70">
         <v>1519</v>
       </c>
-      <c r="N127" s="78">
+      <c r="N127" s="70">
         <v>1139</v>
       </c>
-      <c r="O127" s="95">
+      <c r="O127" s="86">
         <v>1591</v>
       </c>
-      <c r="P127" s="80">
+      <c r="P127" s="72">
         <v>2319</v>
       </c>
-      <c r="Q127" s="50">
+      <c r="Q127" s="43">
         <v>1210</v>
       </c>
-      <c r="R127" s="51">
+      <c r="R127" s="44">
         <v>1240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="38" t="s">
+      <c r="S127" s="104">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B128" s="42">
+      <c r="B128" s="35">
         <v>830</v>
       </c>
-      <c r="C128" s="42">
+      <c r="C128" s="35">
         <v>963</v>
       </c>
-      <c r="D128" s="42">
+      <c r="D128" s="35">
         <v>903</v>
       </c>
-      <c r="E128" s="42">
+      <c r="E128" s="35">
         <v>859</v>
       </c>
-      <c r="F128" s="42">
+      <c r="F128" s="35">
         <v>883</v>
       </c>
-      <c r="G128" s="42">
+      <c r="G128" s="35">
         <v>824</v>
       </c>
-      <c r="H128" s="43">
+      <c r="H128" s="36">
         <v>1097</v>
       </c>
-      <c r="I128" s="77">
+      <c r="I128" s="69">
         <v>1025</v>
       </c>
-      <c r="J128" s="77">
+      <c r="J128" s="69">
         <v>1086</v>
       </c>
-      <c r="K128" s="77">
+      <c r="K128" s="69">
         <v>1304</v>
       </c>
-      <c r="L128" s="77">
+      <c r="L128" s="69">
         <v>1160</v>
       </c>
-      <c r="M128" s="78">
+      <c r="M128" s="70">
         <v>1252</v>
       </c>
-      <c r="N128" s="78">
+      <c r="N128" s="70">
         <v>898</v>
       </c>
-      <c r="O128" s="95">
+      <c r="O128" s="86">
         <v>1440</v>
       </c>
-      <c r="P128" s="80">
+      <c r="P128" s="72">
         <v>2043</v>
       </c>
-      <c r="Q128" s="50">
+      <c r="Q128" s="43">
         <v>1020</v>
       </c>
-      <c r="R128" s="51">
+      <c r="R128" s="44">
         <v>1078</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" s="38" t="s">
+      <c r="S128" s="104">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B129" s="41">
+      <c r="B129" s="34">
         <v>10</v>
       </c>
-      <c r="C129" s="42">
+      <c r="C129" s="35">
         <v>11</v>
       </c>
-      <c r="D129" s="42">
+      <c r="D129" s="35">
         <v>13</v>
       </c>
-      <c r="E129" s="43">
+      <c r="E129" s="36">
         <v>13</v>
       </c>
-      <c r="F129" s="41">
+      <c r="F129" s="34">
         <v>20</v>
       </c>
-      <c r="G129" s="41">
+      <c r="G129" s="34">
         <v>21</v>
       </c>
-      <c r="H129" s="41">
+      <c r="H129" s="34">
         <v>26</v>
       </c>
-      <c r="I129" s="77">
+      <c r="I129" s="69">
         <v>27</v>
       </c>
-      <c r="J129" s="77">
+      <c r="J129" s="69">
         <v>23</v>
       </c>
-      <c r="K129" s="77" t="s">
-[...25 lines deleted...]
-      <c r="A130" s="38" t="s">
+      <c r="K129" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L129" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M129" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N129" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O129" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P129" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R129" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S129" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B130" s="41">
+      <c r="B130" s="34">
         <v>208</v>
       </c>
-      <c r="C130" s="42">
+      <c r="C130" s="35">
         <v>220</v>
       </c>
-      <c r="D130" s="42">
+      <c r="D130" s="35">
         <v>225</v>
       </c>
-      <c r="E130" s="43">
+      <c r="E130" s="36">
         <v>227</v>
       </c>
-      <c r="F130" s="41">
+      <c r="F130" s="34">
         <v>175</v>
       </c>
-      <c r="G130" s="41">
+      <c r="G130" s="34">
         <v>180</v>
       </c>
-      <c r="H130" s="41">
+      <c r="H130" s="34">
         <v>190</v>
       </c>
-      <c r="I130" s="77">
+      <c r="I130" s="69">
         <v>193</v>
       </c>
-      <c r="J130" s="77">
+      <c r="J130" s="69">
         <v>145</v>
       </c>
-      <c r="K130" s="77" t="s">
-[...25 lines deleted...]
-      <c r="A131" s="38" t="s">
+      <c r="K130" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L130" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M130" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N130" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O130" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P130" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R130" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S130" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B131" s="41"/>
-[...18 lines deleted...]
-      <c r="A132" s="38" t="s">
+      <c r="B131" s="34"/>
+      <c r="C131" s="35"/>
+      <c r="D131" s="35"/>
+      <c r="E131" s="36"/>
+      <c r="F131" s="34"/>
+      <c r="G131" s="34"/>
+      <c r="H131" s="34"/>
+      <c r="I131" s="34"/>
+      <c r="J131" s="69"/>
+      <c r="K131" s="69"/>
+      <c r="L131" s="69"/>
+      <c r="M131" s="70"/>
+      <c r="N131" s="70"/>
+      <c r="O131" s="70"/>
+      <c r="P131" s="72"/>
+      <c r="Q131" s="33"/>
+      <c r="R131" s="33"/>
+      <c r="S131" s="31"/>
+    </row>
+    <row r="132" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B132" s="41">
+      <c r="B132" s="34">
         <v>128</v>
       </c>
-      <c r="C132" s="42">
+      <c r="C132" s="35">
         <v>131</v>
       </c>
-      <c r="D132" s="42">
+      <c r="D132" s="35">
         <v>228</v>
       </c>
-      <c r="E132" s="43">
+      <c r="E132" s="36">
         <v>95</v>
       </c>
-      <c r="F132" s="41">
+      <c r="F132" s="34">
         <v>93</v>
       </c>
-      <c r="G132" s="41">
+      <c r="G132" s="34">
         <v>110</v>
       </c>
-      <c r="H132" s="41">
+      <c r="H132" s="34">
         <v>83</v>
       </c>
-      <c r="I132" s="77">
+      <c r="I132" s="69">
         <v>103</v>
       </c>
-      <c r="J132" s="77">
+      <c r="J132" s="69">
         <v>101</v>
       </c>
-      <c r="K132" s="77">
+      <c r="K132" s="69">
         <v>103</v>
       </c>
-      <c r="L132" s="77">
+      <c r="L132" s="69">
         <v>105</v>
       </c>
-      <c r="M132" s="81" t="s">
+      <c r="M132" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N132" s="81">
+      <c r="N132" s="73">
         <v>70</v>
       </c>
-      <c r="O132" s="95">
+      <c r="O132" s="86">
         <v>79</v>
       </c>
-      <c r="P132" s="80">
+      <c r="P132" s="72">
         <v>73</v>
       </c>
-      <c r="Q132" s="50">
+      <c r="Q132" s="43">
         <v>52</v>
       </c>
-      <c r="R132" s="51">
+      <c r="R132" s="44">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="38" t="s">
+      <c r="S132" s="104">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B133" s="77" t="s">
-[...11 lines deleted...]
-      <c r="F133" s="41">
+      <c r="B133" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="34">
         <v>48</v>
       </c>
-      <c r="G133" s="41">
+      <c r="G133" s="34">
         <v>50</v>
       </c>
-      <c r="H133" s="41">
+      <c r="H133" s="34">
         <v>30</v>
       </c>
-      <c r="I133" s="41">
+      <c r="I133" s="34">
         <v>38</v>
       </c>
-      <c r="J133" s="77">
+      <c r="J133" s="69">
         <v>49</v>
       </c>
-      <c r="K133" s="77">
+      <c r="K133" s="69">
         <v>50</v>
       </c>
-      <c r="L133" s="77">
+      <c r="L133" s="69">
         <v>50</v>
       </c>
-      <c r="M133" s="81" t="s">
+      <c r="M133" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N133" s="81">
+      <c r="N133" s="73">
         <v>43</v>
       </c>
-      <c r="O133" s="95">
+      <c r="O133" s="86">
         <v>38</v>
       </c>
-      <c r="P133" s="80">
+      <c r="P133" s="72">
         <v>72</v>
       </c>
-      <c r="Q133" s="50">
+      <c r="Q133" s="43">
         <v>20</v>
       </c>
-      <c r="R133" s="51">
+      <c r="R133" s="44">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="76" t="s">
+      <c r="S133" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B134" s="77" t="s">
-[...20 lines deleted...]
-      <c r="I134" s="86">
+      <c r="B134" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E134" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F134" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="G134" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H134" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I134" s="77">
         <v>4</v>
       </c>
-      <c r="J134" s="77">
+      <c r="J134" s="69">
         <v>9</v>
       </c>
-      <c r="K134" s="77">
+      <c r="K134" s="69">
         <v>30</v>
       </c>
-      <c r="L134" s="77">
+      <c r="L134" s="69">
         <v>85</v>
       </c>
-      <c r="M134" s="81" t="s">
+      <c r="M134" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N134" s="81">
+      <c r="N134" s="73">
         <v>58</v>
       </c>
-      <c r="O134" s="95">
+      <c r="O134" s="86">
         <v>34</v>
       </c>
-      <c r="P134" s="80">
+      <c r="P134" s="72">
         <v>57</v>
       </c>
-      <c r="Q134" s="50">
+      <c r="Q134" s="43">
         <v>31</v>
       </c>
-      <c r="R134" s="51">
+      <c r="R134" s="44">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="38" t="s">
+      <c r="S134" s="104">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B135" s="41">
+      <c r="B135" s="34">
         <v>10</v>
       </c>
-      <c r="C135" s="42">
+      <c r="C135" s="35">
         <v>9</v>
       </c>
-      <c r="D135" s="42">
+      <c r="D135" s="35">
         <v>23</v>
       </c>
-      <c r="E135" s="43">
+      <c r="E135" s="36">
         <v>81</v>
       </c>
-      <c r="F135" s="41">
+      <c r="F135" s="34">
         <v>89</v>
       </c>
-      <c r="G135" s="41">
+      <c r="G135" s="34">
         <v>68</v>
       </c>
-      <c r="H135" s="41">
+      <c r="H135" s="34">
         <v>89</v>
       </c>
-      <c r="I135" s="77">
+      <c r="I135" s="69">
         <v>86</v>
       </c>
-      <c r="J135" s="77">
+      <c r="J135" s="69">
         <v>87</v>
       </c>
-      <c r="K135" s="77">
+      <c r="K135" s="69">
         <v>87</v>
       </c>
-      <c r="L135" s="77">
+      <c r="L135" s="69">
         <v>87</v>
       </c>
-      <c r="M135" s="81" t="s">
+      <c r="M135" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="N135" s="81">
+      <c r="N135" s="73">
         <v>70</v>
       </c>
-      <c r="O135" s="95" t="s">
-[...2 lines deleted...]
-      <c r="P135" s="80">
+      <c r="O135" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P135" s="72">
         <v>74</v>
       </c>
-      <c r="Q135" s="50">
+      <c r="Q135" s="43">
         <v>87</v>
       </c>
-      <c r="R135" s="51">
+      <c r="R135" s="44">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="76" t="s">
+      <c r="S135" s="106" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B136" s="41">
+      <c r="B136" s="34">
         <v>29</v>
       </c>
-      <c r="C136" s="42">
+      <c r="C136" s="35">
         <v>33</v>
       </c>
-      <c r="D136" s="42">
+      <c r="D136" s="35">
         <v>34</v>
       </c>
-      <c r="E136" s="43">
+      <c r="E136" s="36">
         <v>36</v>
       </c>
-      <c r="F136" s="41">
+      <c r="F136" s="34">
         <v>37</v>
       </c>
-      <c r="G136" s="41">
+      <c r="G136" s="34">
         <v>39</v>
       </c>
-      <c r="H136" s="41">
+      <c r="H136" s="34">
         <v>39</v>
       </c>
-      <c r="I136" s="77">
+      <c r="I136" s="69">
         <v>38</v>
       </c>
-      <c r="J136" s="77">
+      <c r="J136" s="69">
         <v>58</v>
       </c>
-      <c r="K136" s="77" t="s">
-[...26 lines deleted...]
-      <c r="A138" s="32" t="s">
+      <c r="K136" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L136" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M136" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N136" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O136" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P136" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R136" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S136" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="138" t="s">
         <v>37</v>
       </c>
-      <c r="B138" s="32"/>
-[...16 lines deleted...]
-      <c r="A139" s="85" t="s">
+      <c r="B138" s="138"/>
+      <c r="C138" s="138"/>
+      <c r="D138" s="138"/>
+      <c r="E138" s="138"/>
+      <c r="F138" s="138"/>
+      <c r="G138" s="138"/>
+      <c r="H138" s="138"/>
+      <c r="I138" s="138"/>
+      <c r="J138" s="138"/>
+      <c r="K138" s="138"/>
+      <c r="L138" s="138"/>
+      <c r="M138" s="138"/>
+      <c r="N138" s="87"/>
+      <c r="O138" s="87"/>
+      <c r="P138" s="87"/>
+    </row>
+    <row r="139" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="109" t="s">
         <v>10</v>
       </c>
-      <c r="B139" s="85"/>
-[...5 lines deleted...]
-      <c r="H139" s="18"/>
+      <c r="B139" s="109"/>
+      <c r="C139" s="109"/>
+      <c r="D139" s="109"/>
+      <c r="E139" s="109"/>
+      <c r="F139" s="109"/>
+      <c r="G139" s="109"/>
+      <c r="H139" s="109"/>
       <c r="I139" s="18"/>
       <c r="J139" s="18"/>
       <c r="K139" s="18"/>
       <c r="L139" s="18"/>
     </row>
-    <row r="140" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B140" s="35">
+    <row r="140" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="61"/>
+      <c r="B140" s="28">
         <v>2019</v>
       </c>
-      <c r="C140" s="35">
+      <c r="C140" s="28">
         <v>2020</v>
       </c>
-      <c r="D140" s="35">
+      <c r="D140" s="28">
         <v>2021</v>
       </c>
-      <c r="E140" s="97">
+      <c r="E140" s="88">
         <v>2022</v>
       </c>
-      <c r="F140" s="36">
+      <c r="F140" s="29">
         <v>2023</v>
       </c>
-      <c r="G140" s="36">
+      <c r="G140" s="29">
         <v>2024</v>
       </c>
-      <c r="H140" s="17"/>
-[...2 lines deleted...]
-      <c r="A141" s="70" t="s">
+      <c r="H140" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B141" s="53">
+      <c r="B141" s="46">
         <v>783</v>
       </c>
-      <c r="C141" s="53">
+      <c r="C141" s="46">
         <v>306</v>
       </c>
-      <c r="D141" s="98">
+      <c r="D141" s="89">
         <v>617</v>
       </c>
-      <c r="E141" s="55">
+      <c r="E141" s="48">
         <v>1028</v>
       </c>
-      <c r="F141" s="50">
+      <c r="F141" s="43">
         <v>632</v>
       </c>
-      <c r="G141" s="51">
+      <c r="G141" s="44">
         <v>649</v>
       </c>
-      <c r="H141" s="19"/>
-[...2 lines deleted...]
-      <c r="A142" s="38" t="s">
+      <c r="H141" s="104">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B142" s="53">
+      <c r="B142" s="46">
         <v>504</v>
       </c>
-      <c r="C142" s="53">
+      <c r="C142" s="46">
         <v>94</v>
       </c>
-      <c r="D142" s="98">
+      <c r="D142" s="89">
         <v>467</v>
       </c>
-      <c r="E142" s="55">
+      <c r="E142" s="48">
         <v>868</v>
       </c>
-      <c r="F142" s="50">
+      <c r="F142" s="43">
         <v>445</v>
       </c>
-      <c r="G142" s="51">
+      <c r="G142" s="44">
         <v>472</v>
       </c>
-      <c r="H142" s="19"/>
-[...2 lines deleted...]
-      <c r="A143" s="38" t="s">
+      <c r="H142" s="104">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B143" s="52" t="s">
-[...20 lines deleted...]
-      <c r="A144" s="38" t="s">
+      <c r="B143" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F143" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="H143" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B144" s="52" t="s">
-[...17 lines deleted...]
-      <c r="H144" s="19"/>
+      <c r="B144" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F144" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="H144" s="100" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="145" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="38" t="s">
+      <c r="A145" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B145" s="52"/>
-[...5 lines deleted...]
-      <c r="H145" s="19"/>
+      <c r="B145" s="45"/>
+      <c r="C145" s="45"/>
+      <c r="D145" s="45"/>
+      <c r="E145" s="66"/>
+      <c r="F145" s="91"/>
+      <c r="G145" s="91"/>
+      <c r="H145" s="31"/>
     </row>
     <row r="146" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="38" t="s">
+      <c r="A146" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B146" s="75" t="s">
+      <c r="B146" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C146" s="75">
+      <c r="C146" s="67">
         <v>67</v>
       </c>
-      <c r="D146" s="98">
+      <c r="D146" s="89">
         <v>81</v>
       </c>
-      <c r="E146" s="55">
+      <c r="E146" s="48">
         <v>52</v>
       </c>
-      <c r="F146" s="50">
+      <c r="F146" s="43">
         <v>41</v>
       </c>
-      <c r="G146" s="51">
+      <c r="G146" s="44">
         <v>56</v>
       </c>
-      <c r="H146" s="19"/>
+      <c r="H146" s="104">
+        <v>65</v>
+      </c>
     </row>
     <row r="147" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="38" t="s">
+      <c r="A147" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B147" s="75" t="s">
+      <c r="B147" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C147" s="75">
+      <c r="C147" s="67">
         <v>57</v>
       </c>
-      <c r="D147" s="98">
+      <c r="D147" s="89">
         <v>38</v>
       </c>
-      <c r="E147" s="55">
+      <c r="E147" s="48">
         <v>64</v>
       </c>
-      <c r="F147" s="50">
+      <c r="F147" s="43">
         <v>53</v>
       </c>
-      <c r="G147" s="51">
+      <c r="G147" s="44">
         <v>48</v>
       </c>
-      <c r="H147" s="19"/>
+      <c r="H147" s="106" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="148" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="76" t="s">
+      <c r="A148" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B148" s="75" t="s">
+      <c r="B148" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C148" s="75">
+      <c r="C148" s="67">
         <v>69</v>
       </c>
-      <c r="D148" s="98">
+      <c r="D148" s="89">
         <v>31</v>
       </c>
-      <c r="E148" s="55">
+      <c r="E148" s="48">
         <v>43</v>
       </c>
-      <c r="F148" s="50">
+      <c r="F148" s="43">
         <v>51</v>
       </c>
-      <c r="G148" s="51">
+      <c r="G148" s="44">
         <v>47</v>
       </c>
-      <c r="H148" s="19"/>
+      <c r="H148" s="104">
+        <v>27</v>
+      </c>
     </row>
     <row r="149" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="38" t="s">
+      <c r="A149" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B149" s="75" t="s">
+      <c r="B149" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C149" s="75">
+      <c r="C149" s="67">
         <v>19</v>
       </c>
-      <c r="D149" s="99" t="s">
-[...2 lines deleted...]
-      <c r="E149" s="55">
+      <c r="D149" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="48">
         <v>1</v>
       </c>
-      <c r="F149" s="50">
+      <c r="F149" s="43">
         <v>42</v>
       </c>
-      <c r="G149" s="51">
+      <c r="G149" s="44">
         <v>26</v>
       </c>
-      <c r="H149" s="19"/>
+      <c r="H149" s="106" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="150" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="76" t="s">
+      <c r="A150" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B150" s="52" t="s">
-[...17 lines deleted...]
-      <c r="H150" s="19"/>
+      <c r="B150" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D150" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="E150" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F150" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="G150" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="H150" s="100" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="151" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="20"/>
-      <c r="B151" s="101"/>
-[...3 lines deleted...]
-      <c r="F151" s="103"/>
+      <c r="B151" s="92"/>
+      <c r="C151" s="92"/>
+      <c r="D151" s="93"/>
+      <c r="E151" s="94"/>
+      <c r="F151" s="94"/>
       <c r="G151" s="19"/>
       <c r="H151" s="19"/>
     </row>
     <row r="152" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="28" t="s">
+      <c r="A152" s="115" t="s">
         <v>90</v>
       </c>
-      <c r="B152" s="28"/>
-[...12 lines deleted...]
-      <c r="O152" s="28"/>
+      <c r="B152" s="115"/>
+      <c r="C152" s="115"/>
+      <c r="D152" s="115"/>
+      <c r="E152" s="115"/>
+      <c r="F152" s="115"/>
+      <c r="G152" s="115"/>
+      <c r="H152" s="115"/>
+      <c r="I152" s="115"/>
+      <c r="J152" s="115"/>
+      <c r="K152" s="115"/>
+      <c r="L152" s="115"/>
+      <c r="M152" s="115"/>
+      <c r="N152" s="115"/>
+      <c r="O152" s="115"/>
     </row>
     <row r="153" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="1"/>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="2"/>
       <c r="G153" s="2"/>
       <c r="H153" s="2"/>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
-      <c r="O153" s="104" t="s">
+      <c r="O153" s="95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="3"/>
-      <c r="B154" s="29" t="s">
+      <c r="B154" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="C154" s="29"/>
-      <c r="D154" s="29" t="s">
+      <c r="C154" s="116"/>
+      <c r="D154" s="116" t="s">
         <v>92</v>
       </c>
-      <c r="E154" s="29"/>
-      <c r="F154" s="29" t="s">
+      <c r="E154" s="116"/>
+      <c r="F154" s="116" t="s">
         <v>93</v>
       </c>
-      <c r="G154" s="29"/>
-      <c r="H154" s="29" t="s">
+      <c r="G154" s="116"/>
+      <c r="H154" s="116" t="s">
         <v>94</v>
       </c>
-      <c r="I154" s="29"/>
-      <c r="J154" s="29" t="s">
+      <c r="I154" s="116"/>
+      <c r="J154" s="116" t="s">
         <v>95</v>
       </c>
-      <c r="K154" s="29"/>
-      <c r="L154" s="29" t="s">
+      <c r="K154" s="116"/>
+      <c r="L154" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="M154" s="29"/>
-      <c r="N154" s="29" t="s">
+      <c r="M154" s="116"/>
+      <c r="N154" s="116" t="s">
         <v>97</v>
       </c>
-      <c r="O154" s="29"/>
+      <c r="O154" s="116"/>
     </row>
     <row r="155" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="70" t="s">
+      <c r="A155" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B155" s="105" t="s">
+      <c r="B155" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="C155" s="106"/>
-      <c r="D155" s="105">
+      <c r="C155" s="123"/>
+      <c r="D155" s="122">
         <v>5</v>
       </c>
-      <c r="E155" s="106"/>
-      <c r="F155" s="105">
+      <c r="E155" s="123"/>
+      <c r="F155" s="122">
         <v>4</v>
       </c>
-      <c r="G155" s="106"/>
-      <c r="H155" s="105" t="s">
+      <c r="G155" s="123"/>
+      <c r="H155" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="I155" s="106"/>
-      <c r="J155" s="105">
+      <c r="I155" s="123"/>
+      <c r="J155" s="122">
         <v>1</v>
       </c>
-      <c r="K155" s="106"/>
-      <c r="L155" s="105" t="s">
+      <c r="K155" s="123"/>
+      <c r="L155" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="M155" s="106"/>
-      <c r="N155" s="105">
+      <c r="M155" s="123"/>
+      <c r="N155" s="122">
         <v>2</v>
       </c>
-      <c r="O155" s="106"/>
+      <c r="O155" s="123"/>
     </row>
     <row r="156" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A156" s="38" t="s">
+      <c r="A156" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B156" s="107" t="s">
+      <c r="B156" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C156" s="108"/>
-      <c r="D156" s="107" t="s">
+      <c r="C156" s="118"/>
+      <c r="D156" s="117" t="s">
         <v>32</v>
       </c>
-      <c r="E156" s="108"/>
-      <c r="F156" s="107">
+      <c r="E156" s="118"/>
+      <c r="F156" s="117">
         <v>1</v>
       </c>
-      <c r="G156" s="108"/>
-      <c r="H156" s="107" t="s">
+      <c r="G156" s="118"/>
+      <c r="H156" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I156" s="108"/>
-      <c r="J156" s="107">
+      <c r="I156" s="118"/>
+      <c r="J156" s="117">
         <v>1</v>
       </c>
-      <c r="K156" s="108"/>
-      <c r="L156" s="107" t="s">
+      <c r="K156" s="118"/>
+      <c r="L156" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M156" s="108"/>
-      <c r="N156" s="107">
+      <c r="M156" s="118"/>
+      <c r="N156" s="117">
         <v>2</v>
       </c>
-      <c r="O156" s="108"/>
+      <c r="O156" s="118"/>
     </row>
     <row r="157" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="38" t="s">
+      <c r="A157" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B157" s="109" t="s">
-[...23 lines deleted...]
-      <c r="N157" s="107" t="s">
+      <c r="B157" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C157" s="119"/>
+      <c r="D157" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E157" s="119"/>
+      <c r="F157" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G157" s="119"/>
+      <c r="H157" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I157" s="119"/>
+      <c r="J157" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K157" s="119"/>
+      <c r="L157" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M157" s="119"/>
+      <c r="N157" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O157" s="108"/>
+      <c r="O157" s="118"/>
     </row>
     <row r="158" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A158" s="38" t="s">
+      <c r="A158" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B158" s="109" t="s">
-[...23 lines deleted...]
-      <c r="N158" s="107" t="s">
+      <c r="B158" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C158" s="119"/>
+      <c r="D158" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E158" s="119"/>
+      <c r="F158" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G158" s="119"/>
+      <c r="H158" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I158" s="119"/>
+      <c r="J158" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K158" s="119"/>
+      <c r="L158" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M158" s="119"/>
+      <c r="N158" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O158" s="108"/>
+      <c r="O158" s="118"/>
     </row>
     <row r="159" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="38" t="s">
+      <c r="A159" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B159" s="107"/>
-[...12 lines deleted...]
-      <c r="O159" s="108"/>
+      <c r="B159" s="117"/>
+      <c r="C159" s="118"/>
+      <c r="D159" s="117"/>
+      <c r="E159" s="118"/>
+      <c r="F159" s="117"/>
+      <c r="G159" s="118"/>
+      <c r="H159" s="117"/>
+      <c r="I159" s="118"/>
+      <c r="J159" s="120"/>
+      <c r="K159" s="121"/>
+      <c r="L159" s="117"/>
+      <c r="M159" s="118"/>
+      <c r="N159" s="117"/>
+      <c r="O159" s="118"/>
     </row>
     <row r="160" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="38" t="s">
+      <c r="A160" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B160" s="107" t="s">
+      <c r="B160" s="117" t="s">
         <v>99</v>
       </c>
-      <c r="C160" s="108"/>
-      <c r="D160" s="107">
+      <c r="C160" s="118"/>
+      <c r="D160" s="117">
         <v>1</v>
       </c>
-      <c r="E160" s="108"/>
-      <c r="F160" s="107">
+      <c r="E160" s="118"/>
+      <c r="F160" s="117">
         <v>3</v>
       </c>
-      <c r="G160" s="108"/>
-      <c r="H160" s="107" t="s">
+      <c r="G160" s="118"/>
+      <c r="H160" s="117" t="s">
         <v>99</v>
       </c>
-      <c r="I160" s="108"/>
-      <c r="J160" s="107" t="s">
+      <c r="I160" s="118"/>
+      <c r="J160" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K160" s="108"/>
-      <c r="L160" s="107" t="s">
+      <c r="K160" s="118"/>
+      <c r="L160" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M160" s="108"/>
-      <c r="N160" s="107" t="s">
+      <c r="M160" s="118"/>
+      <c r="N160" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O160" s="108"/>
+      <c r="O160" s="118"/>
     </row>
     <row r="161" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="38" t="s">
+      <c r="A161" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B161" s="107" t="s">
+      <c r="B161" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C161" s="108"/>
-      <c r="D161" s="107">
+      <c r="C161" s="118"/>
+      <c r="D161" s="117">
         <v>1</v>
       </c>
-      <c r="E161" s="108"/>
-[...4 lines deleted...]
-      <c r="H161" s="107" t="s">
+      <c r="E161" s="118"/>
+      <c r="F161" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G161" s="118"/>
+      <c r="H161" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I161" s="108"/>
-      <c r="J161" s="107" t="s">
+      <c r="I161" s="118"/>
+      <c r="J161" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K161" s="108"/>
-      <c r="L161" s="107" t="s">
+      <c r="K161" s="118"/>
+      <c r="L161" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M161" s="108"/>
-      <c r="N161" s="107" t="s">
+      <c r="M161" s="118"/>
+      <c r="N161" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O161" s="108"/>
+      <c r="O161" s="118"/>
     </row>
     <row r="162" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="76" t="s">
+      <c r="A162" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B162" s="107" t="s">
+      <c r="B162" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C162" s="108"/>
-      <c r="D162" s="107">
+      <c r="C162" s="118"/>
+      <c r="D162" s="117">
         <v>1</v>
       </c>
-      <c r="E162" s="108"/>
-[...4 lines deleted...]
-      <c r="H162" s="107" t="s">
+      <c r="E162" s="118"/>
+      <c r="F162" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G162" s="118"/>
+      <c r="H162" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I162" s="108"/>
-      <c r="J162" s="107" t="s">
+      <c r="I162" s="118"/>
+      <c r="J162" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K162" s="108"/>
-      <c r="L162" s="107" t="s">
+      <c r="K162" s="118"/>
+      <c r="L162" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M162" s="108"/>
-      <c r="N162" s="107" t="s">
+      <c r="M162" s="118"/>
+      <c r="N162" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O162" s="108"/>
+      <c r="O162" s="118"/>
     </row>
     <row r="163" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="38" t="s">
+      <c r="A163" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B163" s="107" t="s">
+      <c r="B163" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C163" s="108"/>
-      <c r="D163" s="107">
+      <c r="C163" s="118"/>
+      <c r="D163" s="117">
         <v>1</v>
       </c>
-      <c r="E163" s="108"/>
-[...4 lines deleted...]
-      <c r="H163" s="107" t="s">
+      <c r="E163" s="118"/>
+      <c r="F163" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G163" s="118"/>
+      <c r="H163" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I163" s="108"/>
-      <c r="J163" s="107" t="s">
+      <c r="I163" s="118"/>
+      <c r="J163" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K163" s="108"/>
-      <c r="L163" s="107" t="s">
+      <c r="K163" s="118"/>
+      <c r="L163" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M163" s="108"/>
-      <c r="N163" s="107" t="s">
+      <c r="M163" s="118"/>
+      <c r="N163" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O163" s="108"/>
+      <c r="O163" s="118"/>
     </row>
     <row r="164" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="76" t="s">
+      <c r="A164" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B164" s="109" t="s">
-[...23 lines deleted...]
-      <c r="N164" s="107" t="s">
+      <c r="B164" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C164" s="119"/>
+      <c r="D164" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E164" s="119"/>
+      <c r="F164" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G164" s="119"/>
+      <c r="H164" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I164" s="119"/>
+      <c r="J164" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K164" s="119"/>
+      <c r="L164" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M164" s="119"/>
+      <c r="N164" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O164" s="108"/>
+      <c r="O164" s="118"/>
     </row>
     <row r="165" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="112"/>
-[...13 lines deleted...]
-      <c r="O165" s="101"/>
+      <c r="A165" s="97"/>
+      <c r="B165" s="92"/>
+      <c r="C165" s="92"/>
+      <c r="D165" s="92"/>
+      <c r="E165" s="92"/>
+      <c r="F165" s="92"/>
+      <c r="G165" s="92"/>
+      <c r="H165" s="92"/>
+      <c r="I165" s="92"/>
+      <c r="J165" s="92"/>
+      <c r="K165" s="92"/>
+      <c r="L165" s="92"/>
+      <c r="M165" s="92"/>
+      <c r="N165" s="92"/>
+      <c r="O165" s="92"/>
     </row>
     <row r="166" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="28" t="s">
+      <c r="A166" s="115" t="s">
         <v>104</v>
       </c>
-      <c r="B166" s="28"/>
-[...12 lines deleted...]
-      <c r="O166" s="28"/>
+      <c r="B166" s="115"/>
+      <c r="C166" s="115"/>
+      <c r="D166" s="115"/>
+      <c r="E166" s="115"/>
+      <c r="F166" s="115"/>
+      <c r="G166" s="115"/>
+      <c r="H166" s="115"/>
+      <c r="I166" s="115"/>
+      <c r="J166" s="115"/>
+      <c r="K166" s="115"/>
+      <c r="L166" s="115"/>
+      <c r="M166" s="115"/>
+      <c r="N166" s="115"/>
+      <c r="O166" s="115"/>
     </row>
     <row r="167" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="1"/>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
       <c r="D167" s="2"/>
       <c r="E167" s="2"/>
       <c r="F167" s="2"/>
       <c r="G167" s="2"/>
       <c r="H167" s="2"/>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
-      <c r="O167" s="104" t="s">
+      <c r="O167" s="95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="3"/>
-      <c r="B168" s="29" t="s">
+      <c r="B168" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="C168" s="29"/>
-      <c r="D168" s="29" t="s">
+      <c r="C168" s="116"/>
+      <c r="D168" s="116" t="s">
         <v>92</v>
       </c>
-      <c r="E168" s="29"/>
-      <c r="F168" s="29" t="s">
+      <c r="E168" s="116"/>
+      <c r="F168" s="116" t="s">
         <v>93</v>
       </c>
-      <c r="G168" s="29"/>
-      <c r="H168" s="29" t="s">
+      <c r="G168" s="116"/>
+      <c r="H168" s="116" t="s">
         <v>94</v>
       </c>
-      <c r="I168" s="29"/>
-      <c r="J168" s="29" t="s">
+      <c r="I168" s="116"/>
+      <c r="J168" s="116" t="s">
         <v>95</v>
       </c>
-      <c r="K168" s="29"/>
-      <c r="L168" s="29" t="s">
+      <c r="K168" s="116"/>
+      <c r="L168" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="M168" s="29"/>
-      <c r="N168" s="29" t="s">
+      <c r="M168" s="116"/>
+      <c r="N168" s="116" t="s">
         <v>97</v>
       </c>
-      <c r="O168" s="29"/>
+      <c r="O168" s="116"/>
     </row>
     <row r="169" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="70" t="s">
+      <c r="A169" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B169" s="105" t="s">
+      <c r="B169" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="C169" s="106"/>
-      <c r="D169" s="105">
+      <c r="C169" s="123"/>
+      <c r="D169" s="122">
         <v>5</v>
       </c>
-      <c r="E169" s="106"/>
-      <c r="F169" s="105">
+      <c r="E169" s="123"/>
+      <c r="F169" s="122">
         <v>4</v>
       </c>
-      <c r="G169" s="106"/>
-      <c r="H169" s="105" t="s">
+      <c r="G169" s="123"/>
+      <c r="H169" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="I169" s="106"/>
-      <c r="J169" s="105">
+      <c r="I169" s="123"/>
+      <c r="J169" s="122">
         <v>1</v>
       </c>
-      <c r="K169" s="106"/>
-      <c r="L169" s="105" t="s">
+      <c r="K169" s="123"/>
+      <c r="L169" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="M169" s="106"/>
-      <c r="N169" s="105">
+      <c r="M169" s="123"/>
+      <c r="N169" s="122">
         <v>2</v>
       </c>
-      <c r="O169" s="106"/>
+      <c r="O169" s="123"/>
     </row>
     <row r="170" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="38" t="s">
+      <c r="A170" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B170" s="107" t="s">
+      <c r="B170" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C170" s="108"/>
-      <c r="D170" s="107" t="s">
+      <c r="C170" s="118"/>
+      <c r="D170" s="117" t="s">
         <v>32</v>
       </c>
-      <c r="E170" s="108"/>
-      <c r="F170" s="107">
+      <c r="E170" s="118"/>
+      <c r="F170" s="117">
         <v>1</v>
       </c>
-      <c r="G170" s="108"/>
-      <c r="H170" s="107" t="s">
+      <c r="G170" s="118"/>
+      <c r="H170" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I170" s="108"/>
-      <c r="J170" s="107">
+      <c r="I170" s="118"/>
+      <c r="J170" s="117">
         <v>1</v>
       </c>
-      <c r="K170" s="108"/>
-      <c r="L170" s="107" t="s">
+      <c r="K170" s="118"/>
+      <c r="L170" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M170" s="108"/>
-      <c r="N170" s="107">
+      <c r="M170" s="118"/>
+      <c r="N170" s="117">
         <v>2</v>
       </c>
-      <c r="O170" s="108"/>
+      <c r="O170" s="118"/>
     </row>
     <row r="171" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="38" t="s">
+      <c r="A171" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B171" s="109" t="s">
-[...23 lines deleted...]
-      <c r="N171" s="107" t="s">
+      <c r="B171" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C171" s="119"/>
+      <c r="D171" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E171" s="119"/>
+      <c r="F171" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G171" s="119"/>
+      <c r="H171" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I171" s="119"/>
+      <c r="J171" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K171" s="119"/>
+      <c r="L171" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M171" s="119"/>
+      <c r="N171" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O171" s="108"/>
+      <c r="O171" s="118"/>
     </row>
     <row r="172" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="38" t="s">
+      <c r="A172" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B172" s="109" t="s">
-[...23 lines deleted...]
-      <c r="N172" s="107" t="s">
+      <c r="B172" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C172" s="119"/>
+      <c r="D172" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E172" s="119"/>
+      <c r="F172" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G172" s="119"/>
+      <c r="H172" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I172" s="119"/>
+      <c r="J172" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K172" s="119"/>
+      <c r="L172" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M172" s="119"/>
+      <c r="N172" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O172" s="108"/>
+      <c r="O172" s="118"/>
     </row>
     <row r="173" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="38" t="s">
+      <c r="A173" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B173" s="107"/>
-[...12 lines deleted...]
-      <c r="O173" s="108"/>
+      <c r="B173" s="117"/>
+      <c r="C173" s="118"/>
+      <c r="D173" s="117"/>
+      <c r="E173" s="118"/>
+      <c r="F173" s="117"/>
+      <c r="G173" s="118"/>
+      <c r="H173" s="117"/>
+      <c r="I173" s="118"/>
+      <c r="J173" s="120"/>
+      <c r="K173" s="121"/>
+      <c r="L173" s="117"/>
+      <c r="M173" s="118"/>
+      <c r="N173" s="117"/>
+      <c r="O173" s="118"/>
     </row>
     <row r="174" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="38" t="s">
+      <c r="A174" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B174" s="107" t="s">
+      <c r="B174" s="117" t="s">
         <v>99</v>
       </c>
-      <c r="C174" s="108"/>
-      <c r="D174" s="107">
+      <c r="C174" s="118"/>
+      <c r="D174" s="117">
         <v>1</v>
       </c>
-      <c r="E174" s="108"/>
-      <c r="F174" s="107">
+      <c r="E174" s="118"/>
+      <c r="F174" s="117">
         <v>3</v>
       </c>
-      <c r="G174" s="108"/>
-      <c r="H174" s="107" t="s">
+      <c r="G174" s="118"/>
+      <c r="H174" s="117" t="s">
         <v>99</v>
       </c>
-      <c r="I174" s="108"/>
-      <c r="J174" s="107" t="s">
+      <c r="I174" s="118"/>
+      <c r="J174" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K174" s="108"/>
-      <c r="L174" s="107" t="s">
+      <c r="K174" s="118"/>
+      <c r="L174" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M174" s="108"/>
-      <c r="N174" s="107" t="s">
+      <c r="M174" s="118"/>
+      <c r="N174" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O174" s="108"/>
+      <c r="O174" s="118"/>
     </row>
     <row r="175" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="38" t="s">
+      <c r="A175" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B175" s="107" t="s">
+      <c r="B175" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C175" s="108"/>
-      <c r="D175" s="107">
+      <c r="C175" s="118"/>
+      <c r="D175" s="117">
         <v>1</v>
       </c>
-      <c r="E175" s="108"/>
-[...4 lines deleted...]
-      <c r="H175" s="107" t="s">
+      <c r="E175" s="118"/>
+      <c r="F175" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G175" s="118"/>
+      <c r="H175" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I175" s="108"/>
-      <c r="J175" s="107" t="s">
+      <c r="I175" s="118"/>
+      <c r="J175" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K175" s="108"/>
-      <c r="L175" s="107" t="s">
+      <c r="K175" s="118"/>
+      <c r="L175" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M175" s="108"/>
-      <c r="N175" s="107" t="s">
+      <c r="M175" s="118"/>
+      <c r="N175" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O175" s="108"/>
+      <c r="O175" s="118"/>
     </row>
     <row r="176" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="76" t="s">
+      <c r="A176" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B176" s="107" t="s">
+      <c r="B176" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C176" s="108"/>
-      <c r="D176" s="107">
+      <c r="C176" s="118"/>
+      <c r="D176" s="117">
         <v>1</v>
       </c>
-      <c r="E176" s="108"/>
-[...4 lines deleted...]
-      <c r="H176" s="107" t="s">
+      <c r="E176" s="118"/>
+      <c r="F176" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G176" s="118"/>
+      <c r="H176" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I176" s="108"/>
-      <c r="J176" s="107" t="s">
+      <c r="I176" s="118"/>
+      <c r="J176" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K176" s="108"/>
-      <c r="L176" s="107" t="s">
+      <c r="K176" s="118"/>
+      <c r="L176" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M176" s="108"/>
-      <c r="N176" s="107" t="s">
+      <c r="M176" s="118"/>
+      <c r="N176" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O176" s="108"/>
-[...2 lines deleted...]
-      <c r="A177" s="38" t="s">
+      <c r="O176" s="118"/>
+    </row>
+    <row r="177" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B177" s="107" t="s">
+      <c r="B177" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="C177" s="108"/>
-      <c r="D177" s="107">
+      <c r="C177" s="118"/>
+      <c r="D177" s="117">
         <v>1</v>
       </c>
-      <c r="E177" s="108"/>
-[...4 lines deleted...]
-      <c r="H177" s="107" t="s">
+      <c r="E177" s="118"/>
+      <c r="F177" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G177" s="118"/>
+      <c r="H177" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="I177" s="108"/>
-      <c r="J177" s="107" t="s">
+      <c r="I177" s="118"/>
+      <c r="J177" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="K177" s="108"/>
-      <c r="L177" s="107" t="s">
+      <c r="K177" s="118"/>
+      <c r="L177" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="M177" s="108"/>
-      <c r="N177" s="107" t="s">
+      <c r="M177" s="118"/>
+      <c r="N177" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O177" s="108"/>
-[...2 lines deleted...]
-      <c r="A178" s="76" t="s">
+      <c r="O177" s="118"/>
+    </row>
+    <row r="178" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B178" s="109" t="s">
-[...23 lines deleted...]
-      <c r="N178" s="107" t="s">
+      <c r="B178" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="119"/>
+      <c r="D178" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="119"/>
+      <c r="F178" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G178" s="119"/>
+      <c r="H178" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I178" s="119"/>
+      <c r="J178" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K178" s="119"/>
+      <c r="L178" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M178" s="119"/>
+      <c r="N178" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="O178" s="108"/>
-[...35 lines deleted...]
-      <c r="M181" s="114" t="s">
+      <c r="O178" s="118"/>
+    </row>
+    <row r="179" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="97"/>
+      <c r="B179" s="92"/>
+      <c r="C179" s="92"/>
+      <c r="D179" s="92"/>
+      <c r="E179" s="92"/>
+      <c r="F179" s="92"/>
+      <c r="G179" s="92"/>
+      <c r="H179" s="92"/>
+      <c r="I179" s="92"/>
+      <c r="J179" s="92"/>
+      <c r="K179" s="92"/>
+      <c r="L179" s="92"/>
+      <c r="M179" s="92"/>
+      <c r="N179" s="92"/>
+      <c r="O179" s="92"/>
+    </row>
+    <row r="180" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="115" t="s">
+        <v>106</v>
+      </c>
+      <c r="B180" s="115"/>
+      <c r="C180" s="115"/>
+      <c r="D180" s="115"/>
+      <c r="E180" s="115"/>
+      <c r="F180" s="115"/>
+      <c r="G180" s="115"/>
+      <c r="H180" s="115"/>
+      <c r="I180" s="115"/>
+      <c r="J180" s="115"/>
+      <c r="K180" s="115"/>
+      <c r="L180" s="115"/>
+      <c r="M180" s="115"/>
+      <c r="N180" s="115"/>
+      <c r="O180" s="115"/>
+    </row>
+    <row r="181" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="1"/>
+      <c r="B181" s="2"/>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2"/>
+      <c r="E181" s="2"/>
+      <c r="F181" s="2"/>
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+      <c r="I181" s="1"/>
+      <c r="J181" s="1"/>
+      <c r="K181" s="1"/>
+      <c r="L181" s="1"/>
+      <c r="M181" s="1"/>
+      <c r="N181" s="1"/>
+      <c r="O181" s="95" t="s">
         <v>10</v>
       </c>
-      <c r="N181" s="16"/>
-[...4 lines deleted...]
-      <c r="A182" s="115"/>
+    </row>
+    <row r="182" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="3"/>
       <c r="B182" s="116" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="C182" s="116"/>
       <c r="D182" s="116" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="E182" s="116"/>
       <c r="F182" s="116" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="G182" s="116"/>
       <c r="H182" s="116" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I182" s="116"/>
       <c r="J182" s="116" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="K182" s="116"/>
       <c r="L182" s="116" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="M182" s="116"/>
-      <c r="N182" s="15"/>
-[...26 lines deleted...]
-      <c r="A184" s="70" t="s">
+      <c r="N182" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="O182" s="116"/>
+    </row>
+    <row r="183" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B184" s="117">
-[...2 lines deleted...]
-      <c r="C184" s="117"/>
+      <c r="B183" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="C183" s="123"/>
+      <c r="D183" s="122">
+        <v>5</v>
+      </c>
+      <c r="E183" s="123"/>
+      <c r="F183" s="122">
+        <v>4</v>
+      </c>
+      <c r="G183" s="123"/>
+      <c r="H183" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I183" s="123"/>
+      <c r="J183" s="122">
+        <v>1</v>
+      </c>
+      <c r="K183" s="123"/>
+      <c r="L183" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="M183" s="123"/>
+      <c r="N183" s="122">
+        <v>2</v>
+      </c>
+      <c r="O183" s="123"/>
+    </row>
+    <row r="184" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B184" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="C184" s="118"/>
       <c r="D184" s="117">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="F184" s="117">
+        <v>1</v>
+      </c>
+      <c r="E184" s="118"/>
+      <c r="F184" s="117" t="s">
+        <v>107</v>
+      </c>
+      <c r="G184" s="118"/>
+      <c r="H184" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="I184" s="118"/>
+      <c r="J184" s="117">
+        <v>1</v>
+      </c>
+      <c r="K184" s="118"/>
+      <c r="L184" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="M184" s="118"/>
+      <c r="N184" s="117">
+        <v>2</v>
+      </c>
+      <c r="O184" s="118"/>
+    </row>
+    <row r="185" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B185" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C185" s="119"/>
+      <c r="D185" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E185" s="119"/>
+      <c r="F185" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G185" s="119"/>
+      <c r="H185" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I185" s="119"/>
+      <c r="J185" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K185" s="119"/>
+      <c r="L185" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M185" s="119"/>
+      <c r="N185" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O185" s="118"/>
+    </row>
+    <row r="186" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B186" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" s="119"/>
+      <c r="D186" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E186" s="119"/>
+      <c r="F186" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G186" s="119"/>
+      <c r="H186" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I186" s="119"/>
+      <c r="J186" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K186" s="119"/>
+      <c r="L186" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M186" s="119"/>
+      <c r="N186" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O186" s="118"/>
+    </row>
+    <row r="187" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B187" s="117"/>
+      <c r="C187" s="118"/>
+      <c r="D187" s="117"/>
+      <c r="E187" s="118"/>
+      <c r="F187" s="117"/>
+      <c r="G187" s="118"/>
+      <c r="H187" s="117"/>
+      <c r="I187" s="118"/>
+      <c r="J187" s="120"/>
+      <c r="K187" s="121"/>
+      <c r="L187" s="117"/>
+      <c r="M187" s="118"/>
+      <c r="N187" s="117"/>
+      <c r="O187" s="118"/>
+    </row>
+    <row r="188" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B188" s="117" t="s">
+        <v>99</v>
+      </c>
+      <c r="C188" s="118"/>
+      <c r="D188" s="117">
+        <v>1</v>
+      </c>
+      <c r="E188" s="118"/>
+      <c r="F188" s="117">
         <v>3</v>
       </c>
-      <c r="G184" s="117"/>
-[...150 lines deleted...]
-        <v>32</v>
+      <c r="G188" s="118"/>
+      <c r="H188" s="117" t="s">
+        <v>99</v>
+      </c>
+      <c r="I188" s="118"/>
+      <c r="J188" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="K188" s="118"/>
+      <c r="L188" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="M188" s="118"/>
+      <c r="N188" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O188" s="118"/>
+    </row>
+    <row r="189" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B189" s="117" t="s">
+        <v>98</v>
       </c>
       <c r="C189" s="118"/>
-      <c r="D189" s="118" t="s">
-        <v>32</v>
+      <c r="D189" s="117" t="s">
+        <v>107</v>
       </c>
       <c r="E189" s="118"/>
-      <c r="F189" s="109" t="s">
-[...4 lines deleted...]
-        <v>32</v>
+      <c r="F189" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G189" s="118"/>
+      <c r="H189" s="117" t="s">
+        <v>98</v>
       </c>
       <c r="I189" s="118"/>
-      <c r="J189" s="118" t="s">
-        <v>32</v>
+      <c r="J189" s="117" t="s">
+        <v>98</v>
       </c>
       <c r="K189" s="118"/>
-      <c r="L189" s="109" t="s">
-[...13 lines deleted...]
-        <v>32</v>
+      <c r="L189" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="M189" s="118"/>
+      <c r="N189" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O189" s="118"/>
+    </row>
+    <row r="190" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="B190" s="117" t="s">
+        <v>98</v>
       </c>
       <c r="C190" s="118"/>
-      <c r="D190" s="109" t="s">
-[...16 lines deleted...]
-        <v>32</v>
+      <c r="D190" s="117">
+        <v>1</v>
+      </c>
+      <c r="E190" s="118"/>
+      <c r="F190" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G190" s="118"/>
+      <c r="H190" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="I190" s="118"/>
+      <c r="J190" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="K190" s="118"/>
+      <c r="L190" s="117" t="s">
+        <v>98</v>
       </c>
       <c r="M190" s="118"/>
-      <c r="N190" s="12"/>
-[...21 lines deleted...]
-        <v>32</v>
+      <c r="N190" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O190" s="118"/>
+    </row>
+    <row r="191" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B191" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="C191" s="118"/>
+      <c r="D191" s="117" t="s">
+        <v>107</v>
+      </c>
+      <c r="E191" s="118"/>
+      <c r="F191" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="G191" s="118"/>
+      <c r="H191" s="117" t="s">
+        <v>98</v>
       </c>
       <c r="I191" s="118"/>
-      <c r="J191" s="109" t="s">
-[...43 lines deleted...]
-      <c r="R192" s="19"/>
+      <c r="J191" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="K191" s="118"/>
+      <c r="L191" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="M191" s="118"/>
+      <c r="N191" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O191" s="118"/>
+    </row>
+    <row r="192" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="68" t="s">
+        <v>103</v>
+      </c>
+      <c r="B192" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="119"/>
+      <c r="D192" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E192" s="119"/>
+      <c r="F192" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G192" s="119"/>
+      <c r="H192" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I192" s="119"/>
+      <c r="J192" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K192" s="119"/>
+      <c r="L192" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M192" s="119"/>
+      <c r="N192" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="O192" s="118"/>
     </row>
     <row r="193" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="76" t="s">
-[...48 lines deleted...]
-    </row>
+      <c r="A193" s="97"/>
+      <c r="B193" s="92"/>
+      <c r="C193" s="92"/>
+      <c r="D193" s="92"/>
+      <c r="E193" s="92"/>
+      <c r="F193" s="92"/>
+      <c r="G193" s="92"/>
+      <c r="H193" s="92"/>
+      <c r="I193" s="92"/>
+      <c r="J193" s="92"/>
+      <c r="K193" s="92"/>
+      <c r="L193" s="92"/>
+      <c r="M193" s="92"/>
+      <c r="N193" s="92"/>
+      <c r="O193" s="92"/>
+    </row>
+    <row r="194" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="195" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="26" t="s">
-[...16 lines deleted...]
-      <c r="P195" s="113"/>
+      <c r="A195" s="124" t="s">
+        <v>34</v>
+      </c>
+      <c r="B195" s="124"/>
+      <c r="C195" s="124"/>
+      <c r="D195" s="124"/>
+      <c r="E195" s="124"/>
+      <c r="F195" s="124"/>
+      <c r="G195" s="124"/>
+      <c r="H195" s="124"/>
+      <c r="I195" s="124"/>
+      <c r="J195" s="124"/>
+      <c r="K195" s="124"/>
+      <c r="L195" s="124"/>
+      <c r="M195" s="124"/>
+      <c r="N195" s="98"/>
+      <c r="O195" s="98"/>
+      <c r="P195" s="98"/>
     </row>
     <row r="196" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="20"/>
       <c r="B196" s="16"/>
       <c r="C196" s="16"/>
       <c r="D196" s="16"/>
       <c r="E196" s="16"/>
       <c r="F196" s="16"/>
       <c r="G196" s="16"/>
       <c r="H196" s="16"/>
       <c r="I196" s="16"/>
       <c r="J196" s="16"/>
       <c r="K196" s="16"/>
       <c r="L196" s="16"/>
-      <c r="M196" s="114" t="s">
+      <c r="M196" s="99" t="s">
         <v>10</v>
       </c>
       <c r="N196" s="16"/>
       <c r="O196" s="16"/>
+      <c r="R196" s="19"/>
     </row>
     <row r="197" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="115"/>
-      <c r="B197" s="116" t="s">
+      <c r="A197" s="125"/>
+      <c r="B197" s="126" t="s">
         <v>14</v>
       </c>
-      <c r="C197" s="116"/>
-      <c r="D197" s="116" t="s">
+      <c r="C197" s="126"/>
+      <c r="D197" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="E197" s="116"/>
-      <c r="F197" s="116" t="s">
+      <c r="E197" s="126"/>
+      <c r="F197" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="G197" s="116"/>
-      <c r="H197" s="116" t="s">
+      <c r="G197" s="126"/>
+      <c r="H197" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="I197" s="116"/>
-      <c r="J197" s="116" t="s">
+      <c r="I197" s="126"/>
+      <c r="J197" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="K197" s="116"/>
-      <c r="L197" s="116" t="s">
+      <c r="K197" s="126"/>
+      <c r="L197" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="M197" s="116"/>
-[...10 lines deleted...]
-      <c r="F198" s="116" t="s">
+      <c r="M197" s="126"/>
+      <c r="N197" s="15"/>
+      <c r="O197" s="14"/>
+      <c r="P197" s="14"/>
+      <c r="R197" s="19"/>
+    </row>
+    <row r="198" spans="1:18" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="125"/>
+      <c r="B198" s="126"/>
+      <c r="C198" s="126"/>
+      <c r="D198" s="126"/>
+      <c r="E198" s="126"/>
+      <c r="F198" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="G198" s="116"/>
-[...8 lines deleted...]
-      <c r="P198" s="17"/>
+      <c r="G198" s="126"/>
+      <c r="H198" s="126"/>
+      <c r="I198" s="126"/>
+      <c r="J198" s="126"/>
+      <c r="K198" s="126"/>
+      <c r="L198" s="126"/>
+      <c r="M198" s="126"/>
+      <c r="N198" s="15"/>
+      <c r="O198" s="14"/>
+      <c r="P198" s="14"/>
+      <c r="R198" s="13"/>
     </row>
     <row r="199" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="70" t="s">
+      <c r="A199" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B199" s="117">
-[...3 lines deleted...]
-      <c r="D199" s="117">
+      <c r="B199" s="136">
+        <v>38956</v>
+      </c>
+      <c r="C199" s="136"/>
+      <c r="D199" s="136">
         <v>8</v>
       </c>
-      <c r="E199" s="117"/>
-      <c r="F199" s="117">
+      <c r="E199" s="136"/>
+      <c r="F199" s="136">
         <v>3</v>
       </c>
-      <c r="G199" s="117"/>
-[...4 lines deleted...]
-      <c r="J199" s="117">
+      <c r="G199" s="136"/>
+      <c r="H199" s="136">
+        <v>104</v>
+      </c>
+      <c r="I199" s="136"/>
+      <c r="J199" s="136">
         <v>8</v>
       </c>
-      <c r="K199" s="117"/>
-[...4 lines deleted...]
-      <c r="N199" s="23"/>
+      <c r="K199" s="136"/>
+      <c r="L199" s="136">
+        <v>17774</v>
+      </c>
+      <c r="M199" s="136"/>
+      <c r="N199" s="12"/>
       <c r="O199" s="23"/>
       <c r="P199" s="23"/>
+      <c r="R199" s="19"/>
     </row>
     <row r="200" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="38" t="s">
+      <c r="A200" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B200" s="117">
-[...3 lines deleted...]
-      <c r="D200" s="117">
+      <c r="B200" s="136">
+        <v>30808</v>
+      </c>
+      <c r="C200" s="136"/>
+      <c r="D200" s="136">
         <v>5</v>
       </c>
-      <c r="E200" s="117"/>
-      <c r="F200" s="117">
+      <c r="E200" s="136"/>
+      <c r="F200" s="136">
         <v>2</v>
       </c>
-      <c r="G200" s="117"/>
-[...4 lines deleted...]
-      <c r="J200" s="117">
+      <c r="G200" s="136"/>
+      <c r="H200" s="136">
+        <v>88</v>
+      </c>
+      <c r="I200" s="136"/>
+      <c r="J200" s="136">
         <v>5</v>
       </c>
-      <c r="K200" s="117"/>
-[...6 lines deleted...]
-      <c r="P200" s="24"/>
+      <c r="K200" s="136"/>
+      <c r="L200" s="136">
+        <v>16048</v>
+      </c>
+      <c r="M200" s="136"/>
+      <c r="N200" s="12"/>
+      <c r="O200" s="23"/>
+      <c r="P200" s="23"/>
+      <c r="R200" s="19"/>
     </row>
     <row r="201" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="38" t="s">
+      <c r="A201" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B201" s="109" t="s">
-[...25 lines deleted...]
-      <c r="P201" s="24"/>
+      <c r="B201" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="119"/>
+      <c r="D201" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E201" s="119"/>
+      <c r="F201" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G201" s="119"/>
+      <c r="H201" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I201" s="119"/>
+      <c r="J201" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K201" s="119"/>
+      <c r="L201" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M201" s="119"/>
+      <c r="N201" s="12"/>
+      <c r="O201" s="23"/>
+      <c r="P201" s="23"/>
+      <c r="R201" s="19"/>
     </row>
     <row r="202" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="38" t="s">
+      <c r="A202" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B202" s="109" t="s">
-[...25 lines deleted...]
-      <c r="P202" s="24"/>
+      <c r="B202" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C202" s="119"/>
+      <c r="D202" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E202" s="119"/>
+      <c r="F202" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G202" s="119"/>
+      <c r="H202" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I202" s="119"/>
+      <c r="J202" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K202" s="119"/>
+      <c r="L202" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M202" s="119"/>
+      <c r="N202" s="12"/>
+      <c r="O202" s="23"/>
+      <c r="P202" s="23"/>
+      <c r="R202" s="19"/>
     </row>
     <row r="203" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="38" t="s">
+      <c r="A203" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B203" s="109"/>
-[...13 lines deleted...]
-      <c r="P203" s="24"/>
+      <c r="B203" s="119"/>
+      <c r="C203" s="119"/>
+      <c r="D203" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E203" s="119"/>
+      <c r="F203" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G203" s="119"/>
+      <c r="H203" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I203" s="119"/>
+      <c r="J203" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K203" s="119"/>
+      <c r="L203" s="119"/>
+      <c r="M203" s="119"/>
+      <c r="N203" s="12"/>
+      <c r="O203" s="23"/>
+      <c r="P203" s="23"/>
+      <c r="R203" s="19"/>
     </row>
     <row r="204" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="38" t="s">
+      <c r="A204" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B204" s="118">
-[...25 lines deleted...]
-      <c r="P204" s="24"/>
+      <c r="B204" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="C204" s="134"/>
+      <c r="D204" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="E204" s="134"/>
+      <c r="F204" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G204" s="119"/>
+      <c r="H204" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I204" s="134"/>
+      <c r="J204" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="K204" s="134"/>
+      <c r="L204" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M204" s="119"/>
+      <c r="N204" s="12"/>
+      <c r="O204" s="23"/>
+      <c r="P204" s="23"/>
+      <c r="R204" s="19"/>
     </row>
     <row r="205" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="38" t="s">
+      <c r="A205" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B205" s="118">
-[...25 lines deleted...]
-      <c r="P205" s="24"/>
+      <c r="B205" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="C205" s="134"/>
+      <c r="D205" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E205" s="119"/>
+      <c r="F205" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G205" s="119"/>
+      <c r="H205" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I205" s="119"/>
+      <c r="J205" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K205" s="119"/>
+      <c r="L205" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="M205" s="134"/>
+      <c r="N205" s="12"/>
+      <c r="O205" s="23"/>
+      <c r="P205" s="23"/>
+      <c r="R205" s="19"/>
     </row>
     <row r="206" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="76" t="s">
+      <c r="A206" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B206" s="109" t="s">
-[...25 lines deleted...]
-      <c r="P206" s="24"/>
+      <c r="B206" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C206" s="119"/>
+      <c r="D206" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E206" s="119"/>
+      <c r="F206" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G206" s="119"/>
+      <c r="H206" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I206" s="134"/>
+      <c r="J206" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K206" s="119"/>
+      <c r="L206" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M206" s="119"/>
+      <c r="N206" s="12"/>
+      <c r="O206" s="23"/>
+      <c r="P206" s="23"/>
+      <c r="R206" s="19"/>
     </row>
     <row r="207" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="38" t="s">
+      <c r="A207" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B207" s="118">
-[...25 lines deleted...]
-      <c r="P207" s="24"/>
+      <c r="B207" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="C207" s="134"/>
+      <c r="D207" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E207" s="119"/>
+      <c r="F207" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G207" s="119"/>
+      <c r="H207" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I207" s="119"/>
+      <c r="J207" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K207" s="119"/>
+      <c r="L207" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M207" s="119"/>
+      <c r="N207" s="12"/>
+      <c r="O207" s="23"/>
+      <c r="P207" s="23"/>
+      <c r="R207" s="19"/>
     </row>
     <row r="208" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="76" t="s">
+      <c r="A208" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B208" s="109" t="s">
-[...2 lines deleted...]
-      <c r="C208" s="109"/>
+      <c r="B208" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C208" s="119"/>
       <c r="D208" s="119" t="s">
         <v>0</v>
       </c>
       <c r="E208" s="119"/>
       <c r="F208" s="119" t="s">
         <v>0</v>
       </c>
       <c r="G208" s="119"/>
       <c r="H208" s="119" t="s">
         <v>0</v>
       </c>
       <c r="I208" s="119"/>
       <c r="J208" s="119" t="s">
         <v>0</v>
       </c>
       <c r="K208" s="119"/>
-      <c r="L208" s="109" t="s">
-[...5 lines deleted...]
-      <c r="P208" s="24"/>
+      <c r="L208" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M208" s="119"/>
+      <c r="N208" s="12"/>
+      <c r="O208" s="23"/>
+      <c r="P208" s="23"/>
+      <c r="R208" s="19"/>
     </row>
     <row r="209" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="9"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="4"/>
       <c r="F209" s="4"/>
       <c r="G209" s="4"/>
       <c r="H209" s="4"/>
       <c r="I209" s="4"/>
       <c r="J209" s="4"/>
       <c r="K209" s="4"/>
       <c r="L209" s="4"/>
       <c r="M209" s="4"/>
       <c r="N209" s="25"/>
       <c r="O209" s="25"/>
       <c r="P209" s="25"/>
     </row>
     <row r="210" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="26" t="s">
-[...16 lines deleted...]
-      <c r="P210" s="113"/>
+      <c r="A210" s="124" t="s">
+        <v>38</v>
+      </c>
+      <c r="B210" s="124"/>
+      <c r="C210" s="124"/>
+      <c r="D210" s="124"/>
+      <c r="E210" s="124"/>
+      <c r="F210" s="124"/>
+      <c r="G210" s="124"/>
+      <c r="H210" s="124"/>
+      <c r="I210" s="124"/>
+      <c r="J210" s="124"/>
+      <c r="K210" s="124"/>
+      <c r="L210" s="124"/>
+      <c r="M210" s="124"/>
+      <c r="N210" s="98"/>
+      <c r="O210" s="98"/>
+      <c r="P210" s="98"/>
     </row>
     <row r="211" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="20"/>
       <c r="B211" s="16"/>
       <c r="C211" s="16"/>
       <c r="D211" s="16"/>
       <c r="E211" s="16"/>
       <c r="F211" s="16"/>
       <c r="G211" s="16"/>
       <c r="H211" s="16"/>
       <c r="I211" s="16"/>
       <c r="J211" s="16"/>
       <c r="K211" s="16"/>
       <c r="L211" s="16"/>
-      <c r="M211" s="114" t="s">
+      <c r="M211" s="99" t="s">
         <v>10</v>
       </c>
       <c r="N211" s="16"/>
       <c r="O211" s="16"/>
     </row>
     <row r="212" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="115"/>
-      <c r="B212" s="116" t="s">
+      <c r="A212" s="125"/>
+      <c r="B212" s="126" t="s">
         <v>14</v>
       </c>
-      <c r="C212" s="116"/>
-      <c r="D212" s="116" t="s">
+      <c r="C212" s="126"/>
+      <c r="D212" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="E212" s="116"/>
-      <c r="F212" s="116" t="s">
+      <c r="E212" s="126"/>
+      <c r="F212" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="G212" s="116"/>
-      <c r="H212" s="116" t="s">
+      <c r="G212" s="126"/>
+      <c r="H212" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="I212" s="116"/>
-      <c r="J212" s="116" t="s">
+      <c r="I212" s="126"/>
+      <c r="J212" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="K212" s="116"/>
-      <c r="L212" s="116" t="s">
+      <c r="K212" s="126"/>
+      <c r="L212" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="M212" s="120"/>
-[...10 lines deleted...]
-      <c r="F213" s="116" t="s">
+      <c r="M212" s="126"/>
+      <c r="N212" s="17"/>
+      <c r="O212" s="17"/>
+      <c r="P212" s="17"/>
+    </row>
+    <row r="213" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="125"/>
+      <c r="B213" s="126"/>
+      <c r="C213" s="126"/>
+      <c r="D213" s="126"/>
+      <c r="E213" s="126"/>
+      <c r="F213" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="G213" s="116"/>
-[...8 lines deleted...]
-      <c r="P213" s="11"/>
+      <c r="G213" s="126"/>
+      <c r="H213" s="126"/>
+      <c r="I213" s="126"/>
+      <c r="J213" s="126"/>
+      <c r="K213" s="126"/>
+      <c r="L213" s="126"/>
+      <c r="M213" s="126"/>
+      <c r="N213" s="17"/>
+      <c r="O213" s="17"/>
+      <c r="P213" s="17"/>
     </row>
     <row r="214" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="70" t="s">
+      <c r="A214" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B214" s="121">
-[...15 lines deleted...]
-      <c r="J214" s="122">
+      <c r="B214" s="136">
+        <v>47267</v>
+      </c>
+      <c r="C214" s="136"/>
+      <c r="D214" s="136">
         <v>8</v>
       </c>
-      <c r="K214" s="122"/>
-[...3 lines deleted...]
-      <c r="M214" s="123"/>
+      <c r="E214" s="136"/>
+      <c r="F214" s="136">
+        <v>3</v>
+      </c>
+      <c r="G214" s="136"/>
+      <c r="H214" s="136">
+        <v>105</v>
+      </c>
+      <c r="I214" s="136"/>
+      <c r="J214" s="136">
+        <v>8</v>
+      </c>
+      <c r="K214" s="136"/>
+      <c r="L214" s="136">
+        <v>18150</v>
+      </c>
+      <c r="M214" s="136"/>
       <c r="N214" s="23"/>
       <c r="O214" s="23"/>
       <c r="P214" s="23"/>
     </row>
     <row r="215" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="38" t="s">
+      <c r="A215" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B215" s="121">
-[...3 lines deleted...]
-      <c r="D215" s="122">
+      <c r="B215" s="136">
+        <v>39113</v>
+      </c>
+      <c r="C215" s="136"/>
+      <c r="D215" s="136">
         <v>5</v>
       </c>
-      <c r="E215" s="122"/>
-      <c r="F215" s="122">
+      <c r="E215" s="136"/>
+      <c r="F215" s="136">
         <v>2</v>
       </c>
-      <c r="G215" s="122"/>
-[...11 lines deleted...]
-      <c r="M215" s="123"/>
+      <c r="G215" s="136"/>
+      <c r="H215" s="136">
+        <v>89</v>
+      </c>
+      <c r="I215" s="136"/>
+      <c r="J215" s="136">
+        <v>5</v>
+      </c>
+      <c r="K215" s="136"/>
+      <c r="L215" s="136">
+        <v>16424</v>
+      </c>
+      <c r="M215" s="136"/>
       <c r="N215" s="24"/>
       <c r="O215" s="24"/>
       <c r="P215" s="24"/>
     </row>
     <row r="216" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="38" t="s">
+      <c r="A216" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B216" s="124" t="s">
-[...22 lines deleted...]
-      <c r="M216" s="126"/>
+      <c r="B216" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C216" s="119"/>
+      <c r="D216" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E216" s="119"/>
+      <c r="F216" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G216" s="119"/>
+      <c r="H216" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I216" s="119"/>
+      <c r="J216" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K216" s="119"/>
+      <c r="L216" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M216" s="119"/>
       <c r="N216" s="24"/>
       <c r="O216" s="24"/>
       <c r="P216" s="24"/>
     </row>
     <row r="217" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="38" t="s">
+      <c r="A217" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B217" s="124" t="s">
-[...22 lines deleted...]
-      <c r="M217" s="126"/>
+      <c r="B217" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C217" s="119"/>
+      <c r="D217" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E217" s="119"/>
+      <c r="F217" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G217" s="119"/>
+      <c r="H217" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I217" s="119"/>
+      <c r="J217" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K217" s="119"/>
+      <c r="L217" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M217" s="119"/>
       <c r="N217" s="24"/>
       <c r="O217" s="24"/>
       <c r="P217" s="24"/>
     </row>
     <row r="218" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A218" s="38" t="s">
+      <c r="A218" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B218" s="109"/>
-[...10 lines deleted...]
-      <c r="M218" s="107"/>
+      <c r="B218" s="119"/>
+      <c r="C218" s="119"/>
+      <c r="D218" s="119"/>
+      <c r="E218" s="119"/>
+      <c r="F218" s="119"/>
+      <c r="G218" s="119"/>
+      <c r="H218" s="119"/>
+      <c r="I218" s="119"/>
+      <c r="J218" s="119"/>
+      <c r="K218" s="119"/>
+      <c r="L218" s="119"/>
+      <c r="M218" s="119"/>
       <c r="N218" s="24"/>
       <c r="O218" s="24"/>
       <c r="P218" s="24"/>
     </row>
     <row r="219" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="38" t="s">
+      <c r="A219" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B219" s="121">
+      <c r="B219" s="134">
         <v>2285</v>
       </c>
-      <c r="C219" s="121"/>
-[...19 lines deleted...]
-      <c r="M219" s="126"/>
+      <c r="C219" s="134"/>
+      <c r="D219" s="134">
+        <v>1</v>
+      </c>
+      <c r="E219" s="134"/>
+      <c r="F219" s="119">
+        <v>1</v>
+      </c>
+      <c r="G219" s="119"/>
+      <c r="H219" s="134">
+        <v>10</v>
+      </c>
+      <c r="I219" s="134"/>
+      <c r="J219" s="134">
+        <v>1</v>
+      </c>
+      <c r="K219" s="134"/>
+      <c r="L219" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M219" s="119"/>
       <c r="N219" s="24"/>
       <c r="O219" s="24"/>
       <c r="P219" s="24"/>
     </row>
     <row r="220" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="38" t="s">
+      <c r="A220" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B220" s="121">
+      <c r="B220" s="134">
         <v>4369</v>
       </c>
-      <c r="C220" s="121"/>
-      <c r="D220" s="122">
+      <c r="C220" s="134"/>
+      <c r="D220" s="119">
         <v>1</v>
       </c>
-      <c r="E220" s="122"/>
-[...4 lines deleted...]
-      <c r="H220" s="122">
+      <c r="E220" s="119"/>
+      <c r="F220" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G220" s="119"/>
+      <c r="H220" s="119">
         <v>2</v>
       </c>
-      <c r="I220" s="122"/>
-      <c r="J220" s="122">
+      <c r="I220" s="119"/>
+      <c r="J220" s="119">
         <v>1</v>
       </c>
-      <c r="K220" s="122"/>
-      <c r="L220" s="121">
+      <c r="K220" s="119"/>
+      <c r="L220" s="134">
         <v>1726</v>
       </c>
-      <c r="M220" s="123"/>
+      <c r="M220" s="134"/>
       <c r="N220" s="24"/>
       <c r="O220" s="24"/>
       <c r="P220" s="24"/>
     </row>
     <row r="221" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="76" t="s">
+      <c r="A221" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B221" s="124" t="s">
-[...22 lines deleted...]
-      <c r="M221" s="126"/>
+      <c r="B221" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="119"/>
+      <c r="D221" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="E221" s="134"/>
+      <c r="F221" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G221" s="119"/>
+      <c r="H221" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="I221" s="134"/>
+      <c r="J221" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="K221" s="134"/>
+      <c r="L221" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M221" s="119"/>
       <c r="N221" s="24"/>
       <c r="O221" s="24"/>
       <c r="P221" s="24"/>
     </row>
     <row r="222" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="38" t="s">
+      <c r="A222" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B222" s="121">
+      <c r="B222" s="134">
         <v>1500</v>
       </c>
-      <c r="C222" s="121"/>
-      <c r="D222" s="122">
+      <c r="C222" s="134"/>
+      <c r="D222" s="119">
         <v>1</v>
       </c>
-      <c r="E222" s="122"/>
-[...4 lines deleted...]
-      <c r="H222" s="122">
+      <c r="E222" s="119"/>
+      <c r="F222" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G222" s="119"/>
+      <c r="H222" s="119">
         <v>3</v>
       </c>
-      <c r="I222" s="122"/>
-      <c r="J222" s="122">
+      <c r="I222" s="119"/>
+      <c r="J222" s="119">
         <v>1</v>
       </c>
-      <c r="K222" s="122"/>
-[...3 lines deleted...]
-      <c r="M222" s="126"/>
+      <c r="K222" s="119"/>
+      <c r="L222" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M222" s="119"/>
       <c r="N222" s="24"/>
       <c r="O222" s="24"/>
       <c r="P222" s="24"/>
     </row>
     <row r="223" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="76" t="s">
+      <c r="A223" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B223" s="124" t="s">
-[...22 lines deleted...]
-      <c r="M223" s="126"/>
+      <c r="B223" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C223" s="119"/>
+      <c r="D223" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="E223" s="135"/>
+      <c r="F223" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="G223" s="135"/>
+      <c r="H223" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="I223" s="135"/>
+      <c r="J223" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="K223" s="135"/>
+      <c r="L223" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="M223" s="119"/>
       <c r="N223" s="24"/>
       <c r="O223" s="24"/>
       <c r="P223" s="24"/>
     </row>
     <row r="224" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="10"/>
+      <c r="A224" s="9"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="4"/>
       <c r="F224" s="4"/>
       <c r="G224" s="4"/>
       <c r="H224" s="4"/>
       <c r="I224" s="4"/>
       <c r="J224" s="4"/>
       <c r="K224" s="4"/>
       <c r="L224" s="4"/>
       <c r="M224" s="4"/>
       <c r="N224" s="25"/>
       <c r="O224" s="25"/>
       <c r="P224" s="25"/>
     </row>
     <row r="225" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="26" t="s">
-[...16 lines deleted...]
-      <c r="P225" s="113"/>
+      <c r="A225" s="124" t="s">
+        <v>39</v>
+      </c>
+      <c r="B225" s="124"/>
+      <c r="C225" s="124"/>
+      <c r="D225" s="124"/>
+      <c r="E225" s="124"/>
+      <c r="F225" s="124"/>
+      <c r="G225" s="124"/>
+      <c r="H225" s="124"/>
+      <c r="I225" s="124"/>
+      <c r="J225" s="124"/>
+      <c r="K225" s="124"/>
+      <c r="L225" s="124"/>
+      <c r="M225" s="124"/>
+      <c r="N225" s="98"/>
+      <c r="O225" s="98"/>
+      <c r="P225" s="98"/>
     </row>
     <row r="226" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="20"/>
       <c r="B226" s="16"/>
       <c r="C226" s="16"/>
       <c r="D226" s="16"/>
       <c r="E226" s="16"/>
       <c r="F226" s="16"/>
       <c r="G226" s="16"/>
       <c r="H226" s="16"/>
       <c r="I226" s="16"/>
       <c r="J226" s="16"/>
       <c r="K226" s="16"/>
       <c r="L226" s="16"/>
-      <c r="M226" s="114" t="s">
+      <c r="M226" s="99" t="s">
         <v>10</v>
       </c>
       <c r="N226" s="16"/>
       <c r="O226" s="16"/>
     </row>
     <row r="227" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="115"/>
-      <c r="B227" s="116" t="s">
+      <c r="A227" s="125"/>
+      <c r="B227" s="126" t="s">
         <v>14</v>
       </c>
-      <c r="C227" s="116"/>
-      <c r="D227" s="116" t="s">
+      <c r="C227" s="126"/>
+      <c r="D227" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="E227" s="116"/>
-      <c r="F227" s="116" t="s">
+      <c r="E227" s="126"/>
+      <c r="F227" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="G227" s="116"/>
-      <c r="H227" s="116" t="s">
+      <c r="G227" s="126"/>
+      <c r="H227" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="I227" s="116"/>
-      <c r="J227" s="116" t="s">
+      <c r="I227" s="126"/>
+      <c r="J227" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="K227" s="116"/>
-      <c r="L227" s="116" t="s">
+      <c r="K227" s="126"/>
+      <c r="L227" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="M227" s="120"/>
+      <c r="M227" s="141"/>
       <c r="N227" s="11"/>
       <c r="O227" s="11"/>
       <c r="P227" s="11"/>
     </row>
-    <row r="228" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F228" s="116" t="s">
+    <row r="228" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="125"/>
+      <c r="B228" s="126"/>
+      <c r="C228" s="126"/>
+      <c r="D228" s="126"/>
+      <c r="E228" s="126"/>
+      <c r="F228" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="G228" s="116"/>
-[...5 lines deleted...]
-      <c r="M228" s="120"/>
+      <c r="G228" s="126"/>
+      <c r="H228" s="126"/>
+      <c r="I228" s="126"/>
+      <c r="J228" s="126"/>
+      <c r="K228" s="126"/>
+      <c r="L228" s="126"/>
+      <c r="M228" s="141"/>
       <c r="N228" s="11"/>
       <c r="O228" s="11"/>
       <c r="P228" s="11"/>
     </row>
     <row r="229" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A229" s="70" t="s">
+      <c r="A229" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B229" s="127">
-[...3 lines deleted...]
-      <c r="D229" s="127">
+      <c r="B229" s="130">
+        <v>60229</v>
+      </c>
+      <c r="C229" s="130"/>
+      <c r="D229" s="132">
         <v>9</v>
       </c>
-      <c r="E229" s="127"/>
-[...15 lines deleted...]
-      <c r="M229" s="128"/>
+      <c r="E229" s="132"/>
+      <c r="F229" s="132">
+        <v>4</v>
+      </c>
+      <c r="G229" s="132"/>
+      <c r="H229" s="132">
+        <v>101</v>
+      </c>
+      <c r="I229" s="132"/>
+      <c r="J229" s="132">
+        <v>8</v>
+      </c>
+      <c r="K229" s="132"/>
+      <c r="L229" s="130">
+        <v>12175</v>
+      </c>
+      <c r="M229" s="131"/>
       <c r="N229" s="23"/>
       <c r="O229" s="23"/>
       <c r="P229" s="23"/>
     </row>
     <row r="230" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="38" t="s">
+      <c r="A230" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B230" s="127">
-[...3 lines deleted...]
-      <c r="D230" s="127">
+      <c r="B230" s="130">
+        <v>52075</v>
+      </c>
+      <c r="C230" s="130"/>
+      <c r="D230" s="132">
         <v>5</v>
       </c>
-      <c r="E230" s="127"/>
-[...15 lines deleted...]
-      <c r="M230" s="128"/>
+      <c r="E230" s="132"/>
+      <c r="F230" s="132">
+        <v>2</v>
+      </c>
+      <c r="G230" s="132"/>
+      <c r="H230" s="132">
+        <v>84</v>
+      </c>
+      <c r="I230" s="132"/>
+      <c r="J230" s="132">
+        <v>4</v>
+      </c>
+      <c r="K230" s="132"/>
+      <c r="L230" s="130">
+        <v>10449</v>
+      </c>
+      <c r="M230" s="131"/>
       <c r="N230" s="24"/>
       <c r="O230" s="24"/>
       <c r="P230" s="24"/>
     </row>
     <row r="231" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A231" s="38" t="s">
+      <c r="A231" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B231" s="129" t="s">
-[...22 lines deleted...]
-      <c r="M231" s="130"/>
+      <c r="B231" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="128"/>
+      <c r="D231" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="E231" s="133"/>
+      <c r="F231" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="G231" s="133"/>
+      <c r="H231" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="I231" s="133"/>
+      <c r="J231" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="K231" s="133"/>
+      <c r="L231" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="M231" s="129"/>
       <c r="N231" s="24"/>
       <c r="O231" s="24"/>
       <c r="P231" s="24"/>
     </row>
     <row r="232" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A232" s="38" t="s">
+      <c r="A232" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B232" s="129" t="s">
-[...22 lines deleted...]
-      <c r="M232" s="130"/>
+      <c r="B232" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="C232" s="128"/>
+      <c r="D232" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="E232" s="133"/>
+      <c r="F232" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="G232" s="133"/>
+      <c r="H232" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="I232" s="133"/>
+      <c r="J232" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="K232" s="133"/>
+      <c r="L232" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="M232" s="129"/>
       <c r="N232" s="24"/>
       <c r="O232" s="24"/>
       <c r="P232" s="24"/>
     </row>
     <row r="233" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="38" t="s">
+      <c r="A233" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B233" s="129"/>
-[...10 lines deleted...]
-      <c r="M233" s="130"/>
+      <c r="B233" s="119"/>
+      <c r="C233" s="119"/>
+      <c r="D233" s="119"/>
+      <c r="E233" s="119"/>
+      <c r="F233" s="119"/>
+      <c r="G233" s="119"/>
+      <c r="H233" s="119"/>
+      <c r="I233" s="119"/>
+      <c r="J233" s="119"/>
+      <c r="K233" s="119"/>
+      <c r="L233" s="119"/>
+      <c r="M233" s="117"/>
       <c r="N233" s="24"/>
       <c r="O233" s="24"/>
       <c r="P233" s="24"/>
     </row>
     <row r="234" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A234" s="38" t="s">
+      <c r="A234" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B234" s="127">
-[...3 lines deleted...]
-      <c r="D234" s="127">
+      <c r="B234" s="130">
+        <v>2285</v>
+      </c>
+      <c r="C234" s="130"/>
+      <c r="D234" s="132">
         <v>2</v>
       </c>
-      <c r="E234" s="127"/>
-      <c r="F234" s="127">
+      <c r="E234" s="132"/>
+      <c r="F234" s="132">
         <v>2</v>
       </c>
-      <c r="G234" s="127"/>
-      <c r="H234" s="127">
+      <c r="G234" s="132"/>
+      <c r="H234" s="132">
         <v>11</v>
       </c>
-      <c r="I234" s="127"/>
-      <c r="J234" s="127">
+      <c r="I234" s="132"/>
+      <c r="J234" s="132">
         <v>2</v>
       </c>
-      <c r="K234" s="127"/>
-[...3 lines deleted...]
-      <c r="M234" s="130"/>
+      <c r="K234" s="132"/>
+      <c r="L234" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="M234" s="129"/>
       <c r="N234" s="24"/>
       <c r="O234" s="24"/>
       <c r="P234" s="24"/>
     </row>
     <row r="235" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="38" t="s">
+      <c r="A235" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B235" s="127">
+      <c r="B235" s="130">
         <v>4369</v>
       </c>
-      <c r="C235" s="127"/>
-      <c r="D235" s="127">
+      <c r="C235" s="130"/>
+      <c r="D235" s="132">
         <v>1</v>
       </c>
-      <c r="E235" s="127"/>
-[...8 lines deleted...]
-      <c r="J235" s="127">
+      <c r="E235" s="132"/>
+      <c r="F235" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="G235" s="133"/>
+      <c r="H235" s="132">
+        <v>2</v>
+      </c>
+      <c r="I235" s="132"/>
+      <c r="J235" s="132">
         <v>1</v>
       </c>
-      <c r="K235" s="127"/>
-      <c r="L235" s="127">
+      <c r="K235" s="132"/>
+      <c r="L235" s="130">
         <v>1726</v>
       </c>
-      <c r="M235" s="128"/>
+      <c r="M235" s="131"/>
       <c r="N235" s="24"/>
       <c r="O235" s="24"/>
       <c r="P235" s="24"/>
     </row>
     <row r="236" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="76" t="s">
+      <c r="A236" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B236" s="129" t="s">
-[...11 lines deleted...]
-      <c r="H236" s="127">
+      <c r="B236" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="C236" s="128"/>
+      <c r="D236" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="E236" s="133"/>
+      <c r="F236" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="G236" s="133"/>
+      <c r="H236" s="132">
         <v>1</v>
       </c>
-      <c r="I236" s="127"/>
-[...4 lines deleted...]
-      <c r="L236" s="129" t="s">
+      <c r="I236" s="132"/>
+      <c r="J236" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="K236" s="133"/>
+      <c r="L236" s="128" t="s">
         <v>0</v>
       </c>
       <c r="M236" s="129"/>
       <c r="N236" s="24"/>
       <c r="O236" s="24"/>
       <c r="P236" s="24"/>
     </row>
     <row r="237" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="38" t="s">
+      <c r="A237" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B237" s="127">
+      <c r="B237" s="130">
         <v>1500</v>
       </c>
-      <c r="C237" s="127"/>
-      <c r="D237" s="127">
+      <c r="C237" s="130"/>
+      <c r="D237" s="132">
         <v>1</v>
       </c>
-      <c r="E237" s="127"/>
-      <c r="F237" s="127">
+      <c r="E237" s="132"/>
+      <c r="F237" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="G237" s="133"/>
+      <c r="H237" s="132">
+        <v>3</v>
+      </c>
+      <c r="I237" s="132"/>
+      <c r="J237" s="132">
         <v>1</v>
       </c>
-      <c r="G237" s="127"/>
-[...8 lines deleted...]
-      <c r="L237" s="129" t="s">
+      <c r="K237" s="132"/>
+      <c r="L237" s="128" t="s">
         <v>0</v>
       </c>
       <c r="M237" s="129"/>
       <c r="N237" s="24"/>
       <c r="O237" s="24"/>
       <c r="P237" s="24"/>
     </row>
     <row r="238" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="76" t="s">
+      <c r="A238" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B238" s="129" t="s">
-[...19 lines deleted...]
-      <c r="L238" s="129" t="s">
+      <c r="B238" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="C238" s="128"/>
+      <c r="D238" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="E238" s="133"/>
+      <c r="F238" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="G238" s="133"/>
+      <c r="H238" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="I238" s="133"/>
+      <c r="J238" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="K238" s="133"/>
+      <c r="L238" s="128" t="s">
         <v>0</v>
       </c>
       <c r="M238" s="129"/>
       <c r="N238" s="24"/>
       <c r="O238" s="24"/>
       <c r="P238" s="24"/>
     </row>
     <row r="239" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="20"/>
-[...14 lines deleted...]
-      <c r="P239" s="24"/>
+      <c r="A239" s="10"/>
+      <c r="B239" s="4"/>
+      <c r="C239" s="4"/>
+      <c r="D239" s="4"/>
+      <c r="E239" s="4"/>
+      <c r="F239" s="4"/>
+      <c r="G239" s="4"/>
+      <c r="H239" s="4"/>
+      <c r="I239" s="4"/>
+      <c r="J239" s="4"/>
+      <c r="K239" s="4"/>
+      <c r="L239" s="4"/>
+      <c r="M239" s="4"/>
+      <c r="N239" s="25"/>
+      <c r="O239" s="25"/>
+      <c r="P239" s="25"/>
     </row>
     <row r="240" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A240" s="26" t="s">
-[...16 lines deleted...]
-      <c r="P240" s="24"/>
+      <c r="A240" s="124" t="s">
+        <v>47</v>
+      </c>
+      <c r="B240" s="124"/>
+      <c r="C240" s="124"/>
+      <c r="D240" s="124"/>
+      <c r="E240" s="124"/>
+      <c r="F240" s="124"/>
+      <c r="G240" s="124"/>
+      <c r="H240" s="124"/>
+      <c r="I240" s="124"/>
+      <c r="J240" s="124"/>
+      <c r="K240" s="124"/>
+      <c r="L240" s="124"/>
+      <c r="M240" s="124"/>
+      <c r="N240" s="98"/>
+      <c r="O240" s="98"/>
+      <c r="P240" s="98"/>
     </row>
     <row r="241" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="20"/>
       <c r="B241" s="16"/>
       <c r="C241" s="16"/>
       <c r="D241" s="16"/>
       <c r="E241" s="16"/>
       <c r="F241" s="16"/>
       <c r="G241" s="16"/>
       <c r="H241" s="16"/>
       <c r="I241" s="16"/>
       <c r="J241" s="16"/>
       <c r="K241" s="16"/>
       <c r="L241" s="16"/>
-      <c r="M241" s="114" t="s">
+      <c r="M241" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="N241" s="24"/>
-[...1 lines deleted...]
-      <c r="P241" s="24"/>
+      <c r="N241" s="16"/>
+      <c r="O241" s="16"/>
     </row>
     <row r="242" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A242" s="115"/>
-      <c r="B242" s="116" t="s">
+      <c r="A242" s="125"/>
+      <c r="B242" s="126" t="s">
         <v>14</v>
       </c>
-      <c r="C242" s="116"/>
-      <c r="D242" s="116" t="s">
+      <c r="C242" s="126"/>
+      <c r="D242" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="E242" s="116"/>
-      <c r="F242" s="116" t="s">
+      <c r="E242" s="126"/>
+      <c r="F242" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="G242" s="116"/>
-      <c r="H242" s="116" t="s">
+      <c r="G242" s="126"/>
+      <c r="H242" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="I242" s="116"/>
-      <c r="J242" s="116" t="s">
+      <c r="I242" s="126"/>
+      <c r="J242" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="K242" s="116"/>
-      <c r="L242" s="116" t="s">
+      <c r="K242" s="126"/>
+      <c r="L242" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="M242" s="116"/>
-[...10 lines deleted...]
-      <c r="F243" s="116" t="s">
+      <c r="M242" s="141"/>
+      <c r="N242" s="11"/>
+      <c r="O242" s="11"/>
+      <c r="P242" s="11"/>
+    </row>
+    <row r="243" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="125"/>
+      <c r="B243" s="126"/>
+      <c r="C243" s="126"/>
+      <c r="D243" s="126"/>
+      <c r="E243" s="126"/>
+      <c r="F243" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="G243" s="116"/>
-[...8 lines deleted...]
-      <c r="P243" s="24"/>
+      <c r="G243" s="126"/>
+      <c r="H243" s="126"/>
+      <c r="I243" s="126"/>
+      <c r="J243" s="126"/>
+      <c r="K243" s="126"/>
+      <c r="L243" s="126"/>
+      <c r="M243" s="141"/>
+      <c r="N243" s="11"/>
+      <c r="O243" s="11"/>
+      <c r="P243" s="11"/>
     </row>
     <row r="244" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="70" t="s">
+      <c r="A244" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B244" s="127">
-[...3 lines deleted...]
-      <c r="D244" s="127">
+      <c r="B244" s="114">
+        <v>62721</v>
+      </c>
+      <c r="C244" s="114"/>
+      <c r="D244" s="114">
         <v>9</v>
       </c>
-      <c r="E244" s="127"/>
-      <c r="F244" s="127">
+      <c r="E244" s="114"/>
+      <c r="F244" s="114">
         <v>6</v>
       </c>
-      <c r="G244" s="127"/>
-[...14 lines deleted...]
-      <c r="P244" s="24"/>
+      <c r="G244" s="114"/>
+      <c r="H244" s="114">
+        <v>110</v>
+      </c>
+      <c r="I244" s="114"/>
+      <c r="J244" s="114">
+        <v>9</v>
+      </c>
+      <c r="K244" s="114"/>
+      <c r="L244" s="114">
+        <v>12190</v>
+      </c>
+      <c r="M244" s="112"/>
+      <c r="N244" s="23"/>
+      <c r="O244" s="23"/>
+      <c r="P244" s="23"/>
     </row>
     <row r="245" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="38" t="s">
+      <c r="A245" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B245" s="127">
-[...3 lines deleted...]
-      <c r="D245" s="127">
+      <c r="B245" s="114">
+        <v>54560</v>
+      </c>
+      <c r="C245" s="114"/>
+      <c r="D245" s="114">
         <v>5</v>
       </c>
-      <c r="E245" s="127"/>
-      <c r="F245" s="127">
+      <c r="E245" s="114"/>
+      <c r="F245" s="114">
         <v>3</v>
       </c>
-      <c r="G245" s="127"/>
-[...11 lines deleted...]
-      <c r="M245" s="127"/>
+      <c r="G245" s="114"/>
+      <c r="H245" s="114">
+        <v>93</v>
+      </c>
+      <c r="I245" s="114"/>
+      <c r="J245" s="114">
+        <v>5</v>
+      </c>
+      <c r="K245" s="114"/>
+      <c r="L245" s="114">
+        <v>10464</v>
+      </c>
+      <c r="M245" s="112"/>
       <c r="N245" s="24"/>
       <c r="O245" s="24"/>
       <c r="P245" s="24"/>
     </row>
     <row r="246" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="38" t="s">
+      <c r="A246" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B246" s="129" t="s">
-[...22 lines deleted...]
-      <c r="M246" s="129"/>
+      <c r="B246" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="107"/>
+      <c r="D246" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E246" s="107"/>
+      <c r="F246" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G246" s="107"/>
+      <c r="H246" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I246" s="107"/>
+      <c r="J246" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K246" s="107"/>
+      <c r="L246" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M246" s="110"/>
       <c r="N246" s="24"/>
       <c r="O246" s="24"/>
       <c r="P246" s="24"/>
     </row>
     <row r="247" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A247" s="38" t="s">
+      <c r="A247" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B247" s="129" t="s">
-[...22 lines deleted...]
-      <c r="M247" s="129"/>
+      <c r="B247" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C247" s="107"/>
+      <c r="D247" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E247" s="107"/>
+      <c r="F247" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G247" s="107"/>
+      <c r="H247" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I247" s="107"/>
+      <c r="J247" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K247" s="107"/>
+      <c r="L247" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M247" s="110"/>
       <c r="N247" s="24"/>
       <c r="O247" s="24"/>
       <c r="P247" s="24"/>
     </row>
     <row r="248" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A248" s="38" t="s">
+      <c r="A248" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B248" s="129"/>
-[...10 lines deleted...]
-      <c r="M248" s="129"/>
+      <c r="B248" s="107"/>
+      <c r="C248" s="107"/>
+      <c r="D248" s="107"/>
+      <c r="E248" s="107"/>
+      <c r="F248" s="107"/>
+      <c r="G248" s="107"/>
+      <c r="H248" s="107"/>
+      <c r="I248" s="107"/>
+      <c r="J248" s="107"/>
+      <c r="K248" s="107"/>
+      <c r="L248" s="107"/>
+      <c r="M248" s="110"/>
       <c r="N248" s="24"/>
       <c r="O248" s="24"/>
       <c r="P248" s="24"/>
     </row>
     <row r="249" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="38" t="s">
+      <c r="A249" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B249" s="127">
-[...3 lines deleted...]
-      <c r="D249" s="127">
+      <c r="B249" s="114">
+        <v>2292</v>
+      </c>
+      <c r="C249" s="114"/>
+      <c r="D249" s="114">
         <v>2</v>
       </c>
-      <c r="E249" s="127"/>
-      <c r="F249" s="127">
+      <c r="E249" s="114"/>
+      <c r="F249" s="114">
         <v>2</v>
       </c>
-      <c r="G249" s="127"/>
-[...11 lines deleted...]
-      <c r="M249" s="129"/>
+      <c r="G249" s="114"/>
+      <c r="H249" s="114">
+        <v>11</v>
+      </c>
+      <c r="I249" s="114"/>
+      <c r="J249" s="114">
+        <v>2</v>
+      </c>
+      <c r="K249" s="114"/>
+      <c r="L249" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M249" s="110"/>
       <c r="N249" s="24"/>
       <c r="O249" s="24"/>
       <c r="P249" s="24"/>
     </row>
     <row r="250" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="38" t="s">
+      <c r="A250" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B250" s="127">
+      <c r="B250" s="114">
         <v>4369</v>
       </c>
-      <c r="C250" s="127"/>
-      <c r="D250" s="127">
+      <c r="C250" s="114"/>
+      <c r="D250" s="114">
         <v>1</v>
       </c>
-      <c r="E250" s="127"/>
-[...12 lines deleted...]
-      <c r="L250" s="127">
+      <c r="E250" s="114"/>
+      <c r="F250" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G250" s="107"/>
+      <c r="H250" s="114">
+        <v>3</v>
+      </c>
+      <c r="I250" s="114"/>
+      <c r="J250" s="114">
+        <v>1</v>
+      </c>
+      <c r="K250" s="114"/>
+      <c r="L250" s="114">
         <v>1726</v>
       </c>
-      <c r="M250" s="127"/>
+      <c r="M250" s="112"/>
       <c r="N250" s="24"/>
       <c r="O250" s="24"/>
       <c r="P250" s="24"/>
     </row>
     <row r="251" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A251" s="76" t="s">
+      <c r="A251" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B251" s="129" t="s">
-[...22 lines deleted...]
-      <c r="M251" s="129"/>
+      <c r="B251" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C251" s="107"/>
+      <c r="D251" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E251" s="107"/>
+      <c r="F251" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G251" s="107"/>
+      <c r="H251" s="114">
+        <v>1</v>
+      </c>
+      <c r="I251" s="114"/>
+      <c r="J251" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K251" s="107"/>
+      <c r="L251" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M251" s="107"/>
       <c r="N251" s="24"/>
       <c r="O251" s="24"/>
       <c r="P251" s="24"/>
     </row>
     <row r="252" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A252" s="38" t="s">
+      <c r="A252" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B252" s="127">
+      <c r="B252" s="114">
         <v>1500</v>
       </c>
-      <c r="C252" s="127"/>
-      <c r="D252" s="127">
+      <c r="C252" s="114"/>
+      <c r="D252" s="114">
         <v>1</v>
       </c>
-      <c r="E252" s="127"/>
-      <c r="F252" s="127">
+      <c r="E252" s="114"/>
+      <c r="F252" s="114">
         <v>1</v>
       </c>
-      <c r="G252" s="127"/>
-[...11 lines deleted...]
-      <c r="M252" s="129"/>
+      <c r="G252" s="114"/>
+      <c r="H252" s="114">
+        <v>2</v>
+      </c>
+      <c r="I252" s="114"/>
+      <c r="J252" s="114">
+        <v>1</v>
+      </c>
+      <c r="K252" s="114"/>
+      <c r="L252" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M252" s="107"/>
       <c r="N252" s="24"/>
       <c r="O252" s="24"/>
       <c r="P252" s="24"/>
     </row>
     <row r="253" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A253" s="76" t="s">
+      <c r="A253" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B253" s="129" t="s">
-[...22 lines deleted...]
-      <c r="M253" s="129"/>
+      <c r="B253" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C253" s="107"/>
+      <c r="D253" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E253" s="107"/>
+      <c r="F253" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G253" s="107"/>
+      <c r="H253" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I253" s="107"/>
+      <c r="J253" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K253" s="107"/>
+      <c r="L253" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M253" s="107"/>
       <c r="N253" s="24"/>
       <c r="O253" s="24"/>
       <c r="P253" s="24"/>
     </row>
     <row r="254" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="20"/>
-      <c r="B254" s="103"/>
-[...10 lines deleted...]
-      <c r="M254" s="103"/>
+      <c r="B254" s="94"/>
+      <c r="C254" s="94"/>
+      <c r="D254" s="94"/>
+      <c r="E254" s="94"/>
+      <c r="F254" s="94"/>
+      <c r="G254" s="94"/>
+      <c r="H254" s="94"/>
+      <c r="I254" s="94"/>
+      <c r="J254" s="94"/>
+      <c r="K254" s="94"/>
+      <c r="L254" s="94"/>
+      <c r="M254" s="94"/>
       <c r="N254" s="24"/>
       <c r="O254" s="24"/>
       <c r="P254" s="24"/>
     </row>
     <row r="255" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="26" t="s">
-[...13 lines deleted...]
-      <c r="M255" s="26"/>
+      <c r="A255" s="124" t="s">
+        <v>100</v>
+      </c>
+      <c r="B255" s="124"/>
+      <c r="C255" s="124"/>
+      <c r="D255" s="124"/>
+      <c r="E255" s="124"/>
+      <c r="F255" s="124"/>
+      <c r="G255" s="124"/>
+      <c r="H255" s="124"/>
+      <c r="I255" s="124"/>
+      <c r="J255" s="124"/>
+      <c r="K255" s="124"/>
+      <c r="L255" s="124"/>
+      <c r="M255" s="124"/>
       <c r="N255" s="24"/>
       <c r="O255" s="24"/>
       <c r="P255" s="24"/>
     </row>
     <row r="256" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="20"/>
       <c r="B256" s="16"/>
       <c r="C256" s="16"/>
       <c r="D256" s="16"/>
       <c r="E256" s="16"/>
       <c r="F256" s="16"/>
       <c r="G256" s="16"/>
       <c r="H256" s="16"/>
       <c r="I256" s="16"/>
       <c r="J256" s="16"/>
-      <c r="K256" s="114" t="s">
+      <c r="K256" s="16"/>
+      <c r="L256" s="16"/>
+      <c r="M256" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="L256" s="16"/>
       <c r="N256" s="24"/>
       <c r="O256" s="24"/>
       <c r="P256" s="24"/>
     </row>
     <row r="257" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A257" s="115"/>
-      <c r="B257" s="116" t="s">
+      <c r="A257" s="125"/>
+      <c r="B257" s="126" t="s">
         <v>14</v>
       </c>
-      <c r="C257" s="116"/>
-      <c r="D257" s="116" t="s">
+      <c r="C257" s="126"/>
+      <c r="D257" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="E257" s="116"/>
-      <c r="F257" s="116" t="s">
+      <c r="E257" s="126"/>
+      <c r="F257" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="G257" s="126"/>
+      <c r="H257" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="G257" s="116"/>
-      <c r="H257" s="116" t="s">
+      <c r="I257" s="126"/>
+      <c r="J257" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="I257" s="116"/>
-      <c r="J257" s="116" t="s">
+      <c r="K257" s="126"/>
+      <c r="L257" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="K257" s="116"/>
-[...1 lines deleted...]
-      <c r="M257" s="24"/>
+      <c r="M257" s="126"/>
       <c r="N257" s="24"/>
-    </row>
-[...13 lines deleted...]
-      <c r="M258" s="24"/>
+      <c r="O257" s="24"/>
+      <c r="P257" s="24"/>
+    </row>
+    <row r="258" spans="1:16" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="125"/>
+      <c r="B258" s="126"/>
+      <c r="C258" s="126"/>
+      <c r="D258" s="126"/>
+      <c r="E258" s="126"/>
+      <c r="F258" s="126" t="s">
+        <v>16</v>
+      </c>
+      <c r="G258" s="126"/>
+      <c r="H258" s="126"/>
+      <c r="I258" s="126"/>
+      <c r="J258" s="126"/>
+      <c r="K258" s="126"/>
+      <c r="L258" s="126"/>
+      <c r="M258" s="126"/>
       <c r="N258" s="24"/>
+      <c r="O258" s="24"/>
+      <c r="P258" s="24"/>
     </row>
     <row r="259" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A259" s="70" t="s">
+      <c r="A259" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B259" s="127">
+      <c r="B259" s="114">
+        <v>66552</v>
+      </c>
+      <c r="C259" s="114"/>
+      <c r="D259" s="114">
+        <v>9</v>
+      </c>
+      <c r="E259" s="114"/>
+      <c r="F259" s="114">
+        <v>6</v>
+      </c>
+      <c r="G259" s="114"/>
+      <c r="H259" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I259" s="107"/>
+      <c r="J259" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K259" s="107"/>
+      <c r="L259" s="114">
+        <v>12753</v>
+      </c>
+      <c r="M259" s="114"/>
+      <c r="N259" s="24"/>
+      <c r="O259" s="24"/>
+      <c r="P259" s="24"/>
+    </row>
+    <row r="260" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B260" s="114">
+        <v>58376</v>
+      </c>
+      <c r="C260" s="114"/>
+      <c r="D260" s="114">
+        <v>5</v>
+      </c>
+      <c r="E260" s="114"/>
+      <c r="F260" s="114">
+        <v>3</v>
+      </c>
+      <c r="G260" s="114"/>
+      <c r="H260" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I260" s="107"/>
+      <c r="J260" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K260" s="107"/>
+      <c r="L260" s="114">
+        <v>11027</v>
+      </c>
+      <c r="M260" s="114"/>
+      <c r="N260" s="24"/>
+      <c r="O260" s="24"/>
+      <c r="P260" s="24"/>
+    </row>
+    <row r="261" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B261" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C261" s="107"/>
+      <c r="D261" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E261" s="107"/>
+      <c r="F261" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G261" s="107"/>
+      <c r="H261" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I261" s="107"/>
+      <c r="J261" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K261" s="107"/>
+      <c r="L261" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M261" s="107"/>
+      <c r="N261" s="24"/>
+      <c r="O261" s="24"/>
+      <c r="P261" s="24"/>
+    </row>
+    <row r="262" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B262" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C262" s="107"/>
+      <c r="D262" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E262" s="107"/>
+      <c r="F262" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G262" s="107"/>
+      <c r="H262" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I262" s="107"/>
+      <c r="J262" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K262" s="107"/>
+      <c r="L262" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M262" s="107"/>
+      <c r="N262" s="24"/>
+      <c r="O262" s="24"/>
+      <c r="P262" s="24"/>
+    </row>
+    <row r="263" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B263" s="107"/>
+      <c r="C263" s="107"/>
+      <c r="D263" s="107"/>
+      <c r="E263" s="107"/>
+      <c r="F263" s="107"/>
+      <c r="G263" s="107"/>
+      <c r="H263" s="107"/>
+      <c r="I263" s="107"/>
+      <c r="J263" s="107"/>
+      <c r="K263" s="107"/>
+      <c r="L263" s="107"/>
+      <c r="M263" s="107"/>
+      <c r="N263" s="24"/>
+      <c r="O263" s="24"/>
+      <c r="P263" s="24"/>
+    </row>
+    <row r="264" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B264" s="114">
+        <v>2307</v>
+      </c>
+      <c r="C264" s="114"/>
+      <c r="D264" s="114">
+        <v>2</v>
+      </c>
+      <c r="E264" s="114"/>
+      <c r="F264" s="114">
+        <v>2</v>
+      </c>
+      <c r="G264" s="114"/>
+      <c r="H264" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I264" s="107"/>
+      <c r="J264" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K264" s="107"/>
+      <c r="L264" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M264" s="107"/>
+      <c r="N264" s="24"/>
+      <c r="O264" s="24"/>
+      <c r="P264" s="24"/>
+    </row>
+    <row r="265" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B265" s="114">
+        <v>4369</v>
+      </c>
+      <c r="C265" s="114"/>
+      <c r="D265" s="114">
+        <v>1</v>
+      </c>
+      <c r="E265" s="114"/>
+      <c r="F265" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G265" s="107"/>
+      <c r="H265" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I265" s="107"/>
+      <c r="J265" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K265" s="107"/>
+      <c r="L265" s="114">
+        <v>1726</v>
+      </c>
+      <c r="M265" s="114"/>
+      <c r="N265" s="24"/>
+      <c r="O265" s="24"/>
+      <c r="P265" s="24"/>
+    </row>
+    <row r="266" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="B266" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C266" s="107"/>
+      <c r="D266" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E266" s="107"/>
+      <c r="F266" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G266" s="107"/>
+      <c r="H266" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I266" s="107"/>
+      <c r="J266" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K266" s="107"/>
+      <c r="L266" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M266" s="107"/>
+      <c r="N266" s="24"/>
+      <c r="O266" s="24"/>
+      <c r="P266" s="24"/>
+    </row>
+    <row r="267" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B267" s="114">
+        <v>1500</v>
+      </c>
+      <c r="C267" s="114"/>
+      <c r="D267" s="114">
+        <v>1</v>
+      </c>
+      <c r="E267" s="114"/>
+      <c r="F267" s="114">
+        <v>1</v>
+      </c>
+      <c r="G267" s="114"/>
+      <c r="H267" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I267" s="107"/>
+      <c r="J267" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K267" s="107"/>
+      <c r="L267" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M267" s="107"/>
+      <c r="N267" s="24"/>
+      <c r="O267" s="24"/>
+      <c r="P267" s="24"/>
+    </row>
+    <row r="268" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="68" t="s">
+        <v>103</v>
+      </c>
+      <c r="B268" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C268" s="107"/>
+      <c r="D268" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E268" s="107"/>
+      <c r="F268" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G268" s="107"/>
+      <c r="H268" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I268" s="107"/>
+      <c r="J268" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K268" s="107"/>
+      <c r="L268" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M268" s="107"/>
+      <c r="N268" s="24"/>
+      <c r="O268" s="24"/>
+      <c r="P268" s="24"/>
+    </row>
+    <row r="269" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="20"/>
+      <c r="B269" s="94"/>
+      <c r="C269" s="94"/>
+      <c r="D269" s="94"/>
+      <c r="E269" s="94"/>
+      <c r="F269" s="94"/>
+      <c r="G269" s="94"/>
+      <c r="H269" s="94"/>
+      <c r="I269" s="94"/>
+      <c r="J269" s="94"/>
+      <c r="K269" s="94"/>
+      <c r="L269" s="94"/>
+      <c r="M269" s="94"/>
+      <c r="N269" s="24"/>
+      <c r="O269" s="24"/>
+      <c r="P269" s="24"/>
+    </row>
+    <row r="270" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="124" t="s">
+        <v>105</v>
+      </c>
+      <c r="B270" s="124"/>
+      <c r="C270" s="124"/>
+      <c r="D270" s="124"/>
+      <c r="E270" s="124"/>
+      <c r="F270" s="124"/>
+      <c r="G270" s="124"/>
+      <c r="H270" s="124"/>
+      <c r="I270" s="124"/>
+      <c r="J270" s="124"/>
+      <c r="K270" s="124"/>
+      <c r="L270" s="124"/>
+      <c r="M270" s="124"/>
+      <c r="N270" s="24"/>
+      <c r="O270" s="24"/>
+      <c r="P270" s="24"/>
+    </row>
+    <row r="271" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="20"/>
+      <c r="B271" s="16"/>
+      <c r="C271" s="16"/>
+      <c r="D271" s="16"/>
+      <c r="E271" s="16"/>
+      <c r="F271" s="16"/>
+      <c r="G271" s="16"/>
+      <c r="H271" s="16"/>
+      <c r="I271" s="16"/>
+      <c r="J271" s="16"/>
+      <c r="K271" s="99" t="s">
+        <v>10</v>
+      </c>
+      <c r="L271" s="16"/>
+      <c r="N271" s="24"/>
+      <c r="O271" s="24"/>
+      <c r="P271" s="24"/>
+    </row>
+    <row r="272" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="125"/>
+      <c r="B272" s="126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C272" s="126"/>
+      <c r="D272" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="E272" s="126"/>
+      <c r="F272" s="126" t="s">
+        <v>31</v>
+      </c>
+      <c r="G272" s="126"/>
+      <c r="H272" s="126" t="s">
+        <v>17</v>
+      </c>
+      <c r="I272" s="126"/>
+      <c r="J272" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="K272" s="126"/>
+      <c r="L272" s="24"/>
+      <c r="M272" s="24"/>
+      <c r="N272" s="24"/>
+    </row>
+    <row r="273" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="125"/>
+      <c r="B273" s="126"/>
+      <c r="C273" s="126"/>
+      <c r="D273" s="126"/>
+      <c r="E273" s="126"/>
+      <c r="F273" s="126"/>
+      <c r="G273" s="126"/>
+      <c r="H273" s="126"/>
+      <c r="I273" s="126"/>
+      <c r="J273" s="126"/>
+      <c r="K273" s="126"/>
+      <c r="L273" s="24"/>
+      <c r="M273" s="24"/>
+      <c r="N273" s="24"/>
+    </row>
+    <row r="274" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="B274" s="114">
         <v>73719</v>
       </c>
-      <c r="C259" s="127"/>
-      <c r="D259" s="127">
+      <c r="C274" s="114"/>
+      <c r="D274" s="114">
         <v>9</v>
       </c>
-      <c r="E259" s="127"/>
-[...8 lines deleted...]
-      <c r="J259" s="127">
+      <c r="E274" s="114"/>
+      <c r="F274" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G274" s="107"/>
+      <c r="H274" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I274" s="107"/>
+      <c r="J274" s="114">
         <v>8092</v>
       </c>
-      <c r="K259" s="127"/>
-[...5 lines deleted...]
-      <c r="A260" s="38" t="s">
+      <c r="K274" s="114"/>
+      <c r="L274" s="24"/>
+      <c r="M274" s="24"/>
+      <c r="N274" s="24"/>
+    </row>
+    <row r="275" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B260" s="127">
+      <c r="B275" s="114">
         <v>65382</v>
       </c>
-      <c r="C260" s="127"/>
-      <c r="D260" s="127">
+      <c r="C275" s="114"/>
+      <c r="D275" s="114">
         <v>5</v>
       </c>
-      <c r="E260" s="127"/>
-[...8 lines deleted...]
-      <c r="J260" s="127">
+      <c r="E275" s="114"/>
+      <c r="F275" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G275" s="107"/>
+      <c r="H275" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I275" s="107"/>
+      <c r="J275" s="114">
         <v>6366</v>
       </c>
-      <c r="K260" s="127"/>
-[...5 lines deleted...]
-      <c r="A261" s="38" t="s">
+      <c r="K275" s="114"/>
+      <c r="L275" s="24"/>
+      <c r="M275" s="24"/>
+      <c r="N275" s="24"/>
+    </row>
+    <row r="276" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B261" s="129" t="s">
-[...24 lines deleted...]
-      <c r="A262" s="38" t="s">
+      <c r="B276" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C276" s="107"/>
+      <c r="D276" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E276" s="107"/>
+      <c r="F276" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G276" s="107"/>
+      <c r="H276" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I276" s="107"/>
+      <c r="J276" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K276" s="107"/>
+      <c r="L276" s="24"/>
+      <c r="M276" s="24"/>
+      <c r="N276" s="24"/>
+    </row>
+    <row r="277" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B262" s="129" t="s">
-[...24 lines deleted...]
-      <c r="A263" s="38" t="s">
+      <c r="B277" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C277" s="107"/>
+      <c r="D277" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E277" s="107"/>
+      <c r="F277" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G277" s="107"/>
+      <c r="H277" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I277" s="107"/>
+      <c r="J277" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K277" s="107"/>
+      <c r="L277" s="24"/>
+      <c r="M277" s="24"/>
+      <c r="N277" s="24"/>
+    </row>
+    <row r="278" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B263" s="129"/>
-[...14 lines deleted...]
-      <c r="A264" s="38" t="s">
+      <c r="B278" s="107"/>
+      <c r="C278" s="107"/>
+      <c r="D278" s="107"/>
+      <c r="E278" s="107"/>
+      <c r="F278" s="107"/>
+      <c r="G278" s="107"/>
+      <c r="H278" s="107"/>
+      <c r="I278" s="107"/>
+      <c r="J278" s="107"/>
+      <c r="K278" s="107"/>
+      <c r="L278" s="24"/>
+      <c r="M278" s="24"/>
+      <c r="N278" s="24"/>
+    </row>
+    <row r="279" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B264" s="127">
+      <c r="B279" s="114">
         <v>2468</v>
       </c>
-      <c r="C264" s="127"/>
-      <c r="D264" s="127">
+      <c r="C279" s="114"/>
+      <c r="D279" s="114">
         <v>2</v>
       </c>
-      <c r="E264" s="127"/>
-[...17 lines deleted...]
-      <c r="A265" s="38" t="s">
+      <c r="E279" s="114"/>
+      <c r="F279" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G279" s="107"/>
+      <c r="H279" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I279" s="107"/>
+      <c r="J279" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K279" s="107"/>
+      <c r="L279" s="24"/>
+      <c r="M279" s="24"/>
+      <c r="N279" s="24"/>
+    </row>
+    <row r="280" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B265" s="127">
+      <c r="B280" s="114">
         <v>4369</v>
       </c>
-      <c r="C265" s="127"/>
-      <c r="D265" s="127">
+      <c r="C280" s="114"/>
+      <c r="D280" s="114">
         <v>1</v>
       </c>
-      <c r="E265" s="127"/>
-[...8 lines deleted...]
-      <c r="J265" s="127">
+      <c r="E280" s="114"/>
+      <c r="F280" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G280" s="107"/>
+      <c r="H280" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I280" s="107"/>
+      <c r="J280" s="114">
         <v>1726</v>
       </c>
-      <c r="K265" s="127"/>
-[...5 lines deleted...]
-      <c r="A266" s="76" t="s">
+      <c r="K280" s="114"/>
+      <c r="L280" s="24"/>
+      <c r="M280" s="24"/>
+      <c r="N280" s="24"/>
+    </row>
+    <row r="281" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B266" s="129" t="s">
-[...24 lines deleted...]
-      <c r="A267" s="38" t="s">
+      <c r="B281" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C281" s="107"/>
+      <c r="D281" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E281" s="107"/>
+      <c r="F281" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G281" s="107"/>
+      <c r="H281" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I281" s="107"/>
+      <c r="J281" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K281" s="107"/>
+      <c r="L281" s="24"/>
+      <c r="M281" s="24"/>
+      <c r="N281" s="24"/>
+    </row>
+    <row r="282" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B267" s="127">
+      <c r="B282" s="114">
         <v>1500</v>
       </c>
-      <c r="C267" s="127"/>
-      <c r="D267" s="127">
+      <c r="C282" s="114"/>
+      <c r="D282" s="114">
         <v>1</v>
       </c>
-      <c r="E267" s="127"/>
-[...17 lines deleted...]
-      <c r="A268" s="76" t="s">
+      <c r="E282" s="114"/>
+      <c r="F282" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G282" s="107"/>
+      <c r="H282" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I282" s="107"/>
+      <c r="J282" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K282" s="107"/>
+      <c r="L282" s="24"/>
+      <c r="M282" s="24"/>
+      <c r="N282" s="24"/>
+    </row>
+    <row r="283" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B268" s="129" t="s">
-[...42 lines deleted...]
-      <c r="A270" s="27" t="s">
+      <c r="B283" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C283" s="107"/>
+      <c r="D283" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E283" s="107"/>
+      <c r="F283" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G283" s="107"/>
+      <c r="H283" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I283" s="107"/>
+      <c r="J283" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K283" s="107"/>
+      <c r="L283" s="25"/>
+      <c r="M283" s="25"/>
+      <c r="N283" s="25"/>
+    </row>
+    <row r="284" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="97"/>
+      <c r="B284" s="94"/>
+      <c r="C284" s="94"/>
+      <c r="D284" s="94"/>
+      <c r="E284" s="94"/>
+      <c r="F284" s="94"/>
+      <c r="G284" s="94"/>
+      <c r="H284" s="94"/>
+      <c r="I284" s="94"/>
+      <c r="J284" s="94"/>
+      <c r="K284" s="94"/>
+      <c r="L284" s="26"/>
+      <c r="M284" s="26"/>
+      <c r="N284" s="26"/>
+    </row>
+    <row r="285" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="124" t="s">
+        <v>108</v>
+      </c>
+      <c r="B285" s="124"/>
+      <c r="C285" s="124"/>
+      <c r="D285" s="124"/>
+      <c r="E285" s="124"/>
+      <c r="F285" s="124"/>
+      <c r="G285" s="124"/>
+      <c r="H285" s="124"/>
+      <c r="I285" s="124"/>
+      <c r="J285" s="124"/>
+      <c r="K285" s="124"/>
+      <c r="L285" s="124"/>
+      <c r="M285" s="124"/>
+      <c r="N285" s="26"/>
+    </row>
+    <row r="286" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="20"/>
+      <c r="B286" s="16"/>
+      <c r="C286" s="16"/>
+      <c r="D286" s="16"/>
+      <c r="E286" s="16"/>
+      <c r="F286" s="16"/>
+      <c r="G286" s="16"/>
+      <c r="H286" s="16"/>
+      <c r="I286" s="16"/>
+      <c r="J286" s="16"/>
+      <c r="K286" s="99" t="s">
+        <v>10</v>
+      </c>
+      <c r="L286" s="16"/>
+      <c r="N286" s="26"/>
+    </row>
+    <row r="287" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="125"/>
+      <c r="B287" s="126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C287" s="126"/>
+      <c r="D287" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="E287" s="126"/>
+      <c r="F287" s="126" t="s">
+        <v>31</v>
+      </c>
+      <c r="G287" s="126"/>
+      <c r="H287" s="126" t="s">
+        <v>17</v>
+      </c>
+      <c r="I287" s="126"/>
+      <c r="J287" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="K287" s="126"/>
+      <c r="L287" s="24"/>
+      <c r="M287" s="24"/>
+      <c r="N287" s="26"/>
+    </row>
+    <row r="288" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="125"/>
+      <c r="B288" s="126"/>
+      <c r="C288" s="126"/>
+      <c r="D288" s="126"/>
+      <c r="E288" s="126"/>
+      <c r="F288" s="126"/>
+      <c r="G288" s="126"/>
+      <c r="H288" s="126"/>
+      <c r="I288" s="126"/>
+      <c r="J288" s="126"/>
+      <c r="K288" s="126"/>
+      <c r="L288" s="24"/>
+      <c r="M288" s="24"/>
+      <c r="N288" s="26"/>
+    </row>
+    <row r="289" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="B289" s="112">
+        <v>115154</v>
+      </c>
+      <c r="C289" s="113"/>
+      <c r="D289" s="114">
+        <v>9</v>
+      </c>
+      <c r="E289" s="114"/>
+      <c r="F289" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G289" s="107"/>
+      <c r="H289" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I289" s="107"/>
+      <c r="J289" s="114">
+        <v>8173</v>
+      </c>
+      <c r="K289" s="114"/>
+      <c r="L289" s="24"/>
+      <c r="M289" s="24"/>
+      <c r="N289" s="26"/>
+    </row>
+    <row r="290" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B290" s="112">
+        <v>106605</v>
+      </c>
+      <c r="C290" s="113"/>
+      <c r="D290" s="114">
+        <v>5</v>
+      </c>
+      <c r="E290" s="114"/>
+      <c r="F290" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G290" s="107"/>
+      <c r="H290" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I290" s="107"/>
+      <c r="J290" s="114">
+        <v>6447</v>
+      </c>
+      <c r="K290" s="114"/>
+      <c r="L290" s="24"/>
+      <c r="M290" s="24"/>
+      <c r="N290" s="26"/>
+    </row>
+    <row r="291" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B291" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C291" s="107"/>
+      <c r="D291" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E291" s="107"/>
+      <c r="F291" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G291" s="107"/>
+      <c r="H291" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I291" s="107"/>
+      <c r="J291" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K291" s="107"/>
+      <c r="L291" s="24"/>
+      <c r="M291" s="24"/>
+      <c r="N291" s="26"/>
+    </row>
+    <row r="292" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B292" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C292" s="107"/>
+      <c r="D292" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E292" s="107"/>
+      <c r="F292" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G292" s="107"/>
+      <c r="H292" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I292" s="107"/>
+      <c r="J292" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K292" s="107"/>
+      <c r="L292" s="24"/>
+      <c r="M292" s="24"/>
+      <c r="N292" s="26"/>
+    </row>
+    <row r="293" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B293" s="107"/>
+      <c r="C293" s="107"/>
+      <c r="D293" s="107"/>
+      <c r="E293" s="107"/>
+      <c r="F293" s="107"/>
+      <c r="G293" s="107"/>
+      <c r="H293" s="107"/>
+      <c r="I293" s="107"/>
+      <c r="J293" s="107"/>
+      <c r="K293" s="107"/>
+      <c r="L293" s="24"/>
+      <c r="M293" s="24"/>
+      <c r="N293" s="26"/>
+    </row>
+    <row r="294" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B294" s="112">
+        <v>2529</v>
+      </c>
+      <c r="C294" s="113"/>
+      <c r="D294" s="114">
+        <v>2</v>
+      </c>
+      <c r="E294" s="114"/>
+      <c r="F294" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G294" s="107"/>
+      <c r="H294" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I294" s="107"/>
+      <c r="J294" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K294" s="107"/>
+      <c r="L294" s="24"/>
+      <c r="M294" s="24"/>
+      <c r="N294" s="26"/>
+    </row>
+    <row r="295" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B295" s="112" t="s">
+        <v>107</v>
+      </c>
+      <c r="C295" s="113"/>
+      <c r="D295" s="114" t="s">
+        <v>107</v>
+      </c>
+      <c r="E295" s="114"/>
+      <c r="F295" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G295" s="107"/>
+      <c r="H295" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I295" s="107"/>
+      <c r="J295" s="114" t="s">
+        <v>107</v>
+      </c>
+      <c r="K295" s="114"/>
+      <c r="L295" s="24"/>
+      <c r="M295" s="24"/>
+      <c r="N295" s="26"/>
+    </row>
+    <row r="296" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="B296" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="C296" s="111"/>
+      <c r="D296" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E296" s="107"/>
+      <c r="F296" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G296" s="107"/>
+      <c r="H296" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I296" s="107"/>
+      <c r="J296" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K296" s="107"/>
+      <c r="L296" s="24"/>
+      <c r="M296" s="24"/>
+      <c r="N296" s="26"/>
+    </row>
+    <row r="297" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B297" s="112" t="s">
+        <v>107</v>
+      </c>
+      <c r="C297" s="113"/>
+      <c r="D297" s="114" t="s">
+        <v>107</v>
+      </c>
+      <c r="E297" s="114"/>
+      <c r="F297" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G297" s="107"/>
+      <c r="H297" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I297" s="107"/>
+      <c r="J297" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K297" s="107"/>
+      <c r="L297" s="24"/>
+      <c r="M297" s="24"/>
+      <c r="N297" s="26"/>
+    </row>
+    <row r="298" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="68" t="s">
+        <v>103</v>
+      </c>
+      <c r="B298" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C298" s="107"/>
+      <c r="D298" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E298" s="107"/>
+      <c r="F298" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G298" s="107"/>
+      <c r="H298" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I298" s="107"/>
+      <c r="J298" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="K298" s="107"/>
+      <c r="L298" s="26"/>
+      <c r="M298" s="26"/>
+      <c r="N298" s="26"/>
+    </row>
+    <row r="299" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="97"/>
+      <c r="B299" s="94"/>
+      <c r="C299" s="94"/>
+      <c r="D299" s="94"/>
+      <c r="E299" s="94"/>
+      <c r="F299" s="94"/>
+      <c r="G299" s="94"/>
+      <c r="H299" s="94"/>
+      <c r="I299" s="94"/>
+      <c r="J299" s="94"/>
+      <c r="K299" s="94"/>
+      <c r="L299" s="26"/>
+      <c r="M299" s="26"/>
+      <c r="N299" s="26"/>
+    </row>
+    <row r="300" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="97"/>
+      <c r="B300" s="94"/>
+      <c r="C300" s="94"/>
+      <c r="D300" s="94"/>
+      <c r="E300" s="94"/>
+      <c r="F300" s="94"/>
+      <c r="G300" s="94"/>
+      <c r="H300" s="94"/>
+      <c r="I300" s="94"/>
+      <c r="J300" s="94"/>
+      <c r="K300" s="94"/>
+      <c r="L300" s="94"/>
+      <c r="M300" s="94"/>
+      <c r="N300" s="25"/>
+      <c r="O300" s="25"/>
+      <c r="P300" s="25"/>
+    </row>
+    <row r="301" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="127" t="s">
         <v>44</v>
       </c>
-      <c r="B270" s="27"/>
-[...13 lines deleted...]
-      <c r="A271" s="85" t="s">
+      <c r="B301" s="127"/>
+      <c r="C301" s="127"/>
+      <c r="D301" s="127"/>
+      <c r="E301" s="127"/>
+      <c r="F301" s="7"/>
+      <c r="G301" s="7"/>
+      <c r="H301" s="7"/>
+      <c r="I301" s="7"/>
+      <c r="J301" s="7"/>
+      <c r="K301" s="7"/>
+      <c r="L301" s="7"/>
+      <c r="M301" s="7"/>
+    </row>
+    <row r="302" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="109" t="s">
         <v>10</v>
       </c>
-      <c r="B271" s="85"/>
-[...6 lines deleted...]
-      <c r="B272" s="35">
+      <c r="B302" s="109"/>
+      <c r="C302" s="109"/>
+      <c r="D302" s="109"/>
+      <c r="E302" s="109"/>
+      <c r="F302" s="109"/>
+    </row>
+    <row r="303" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="101"/>
+      <c r="B303" s="28">
         <v>2021</v>
       </c>
-      <c r="C272" s="35">
+      <c r="C303" s="28">
         <v>2022</v>
       </c>
-      <c r="D272" s="36">
+      <c r="D303" s="29">
         <v>2023</v>
       </c>
-      <c r="E272" s="36">
+      <c r="E303" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A273" s="70" t="s">
+      <c r="F303" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B273" s="132">
+      <c r="B304" s="102">
         <v>993</v>
       </c>
-      <c r="C273" s="55">
+      <c r="C304" s="48">
         <v>1014</v>
       </c>
-      <c r="D273" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A274" s="38" t="s">
+      <c r="D304" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E304" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F304" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B274" s="132">
+      <c r="B305" s="102">
         <v>827</v>
       </c>
-      <c r="C274" s="55">
+      <c r="C305" s="48">
         <v>990</v>
       </c>
-      <c r="D274" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A275" s="38" t="s">
+      <c r="D305" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E305" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F305" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B275" s="93" t="s">
-[...13 lines deleted...]
-      <c r="A276" s="38" t="s">
+      <c r="B306" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C306" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D306" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E306" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F306" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B276" s="93" t="s">
-[...13 lines deleted...]
-      <c r="A277" s="38" t="s">
+      <c r="B307" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C307" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D307" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E307" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F307" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B277" s="52"/>
-[...5 lines deleted...]
-      <c r="A278" s="38" t="s">
+      <c r="B308" s="45"/>
+      <c r="C308" s="66"/>
+      <c r="D308" s="33"/>
+      <c r="E308" s="33"/>
+      <c r="F308" s="33"/>
+    </row>
+    <row r="309" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B278" s="132">
+      <c r="B309" s="102">
         <v>55</v>
       </c>
-      <c r="C278" s="74" t="s">
+      <c r="C309" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="D278" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A279" s="38" t="s">
+      <c r="D309" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E309" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F309" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B279" s="132">
+      <c r="B310" s="102">
         <v>20</v>
       </c>
-      <c r="C279" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A280" s="76" t="s">
+      <c r="C310" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D310" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E310" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F310" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B280" s="93" t="s">
-[...13 lines deleted...]
-      <c r="A281" s="38" t="s">
+      <c r="B311" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C311" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D311" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E311" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F311" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B281" s="132">
+      <c r="B312" s="102">
         <v>91</v>
       </c>
-      <c r="C281" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A282" s="76" t="s">
+      <c r="C312" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D312" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E312" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F312" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B282" s="93" t="s">
-[...14 lines deleted...]
-      <c r="A284" s="27" t="s">
+      <c r="B313" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C313" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D313" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E313" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F313" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="B284" s="27"/>
-[...13 lines deleted...]
-      <c r="A285" s="85" t="s">
+      <c r="B315" s="127"/>
+      <c r="C315" s="127"/>
+      <c r="D315" s="127"/>
+      <c r="E315" s="127"/>
+      <c r="F315" s="7"/>
+      <c r="G315" s="7"/>
+      <c r="H315" s="7"/>
+      <c r="I315" s="7"/>
+      <c r="J315" s="7"/>
+      <c r="K315" s="7"/>
+      <c r="L315" s="7"/>
+      <c r="M315" s="7"/>
+    </row>
+    <row r="316" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="109" t="s">
         <v>10</v>
       </c>
-      <c r="B285" s="85"/>
-[...6 lines deleted...]
-      <c r="B286" s="35">
+      <c r="B316" s="109"/>
+      <c r="C316" s="109"/>
+      <c r="D316" s="109"/>
+      <c r="E316" s="109"/>
+      <c r="F316" s="109"/>
+    </row>
+    <row r="317" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="101"/>
+      <c r="B317" s="28">
         <v>2021</v>
       </c>
-      <c r="C286" s="35">
+      <c r="C317" s="28">
         <v>2022</v>
       </c>
-      <c r="D286" s="36">
+      <c r="D317" s="29">
         <v>2023</v>
       </c>
-      <c r="E286" s="36">
+      <c r="E317" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A287" s="70" t="s">
+      <c r="F317" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="318" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B287" s="132">
+      <c r="B318" s="102">
         <v>306687</v>
       </c>
-      <c r="C287" s="55">
+      <c r="C318" s="48">
         <v>131081</v>
       </c>
-      <c r="D287" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A288" s="38" t="s">
+      <c r="D318" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E318" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F318" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B288" s="132">
+      <c r="B319" s="102">
         <v>279303</v>
       </c>
-      <c r="C288" s="55">
+      <c r="C319" s="48">
         <v>130649</v>
       </c>
-      <c r="D288" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A289" s="38" t="s">
+      <c r="D319" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E319" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F319" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B289" s="93" t="s">
-[...13 lines deleted...]
-      <c r="A290" s="38" t="s">
+      <c r="B320" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C320" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D320" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E320" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F320" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B290" s="93" t="s">
-[...13 lines deleted...]
-      <c r="A291" s="38" t="s">
+      <c r="B321" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C321" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D321" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E321" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F321" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B291" s="52"/>
-[...5 lines deleted...]
-      <c r="A292" s="38" t="s">
+      <c r="B322" s="45"/>
+      <c r="C322" s="66"/>
+      <c r="D322" s="33"/>
+      <c r="E322" s="33"/>
+      <c r="F322" s="33"/>
+    </row>
+    <row r="323" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B292" s="132">
+      <c r="B323" s="102">
         <v>16297</v>
       </c>
-      <c r="C292" s="74" t="s">
+      <c r="C323" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="D292" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A293" s="38" t="s">
+      <c r="D323" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E323" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F323" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B293" s="132">
+      <c r="B324" s="102">
         <v>11050</v>
       </c>
-      <c r="C293" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A294" s="76" t="s">
+      <c r="C324" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D324" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E324" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F324" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B294" s="93" t="s">
-[...13 lines deleted...]
-      <c r="A295" s="38" t="s">
+      <c r="B325" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C325" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D325" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E325" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F325" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B295" s="132">
+      <c r="B326" s="102">
         <v>37</v>
       </c>
-      <c r="C295" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A296" s="76" t="s">
+      <c r="C326" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D326" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E326" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F326" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B296" s="93" t="s">
-[...14 lines deleted...]
-      <c r="A298" s="27" t="s">
+      <c r="B327" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C327" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D327" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E327" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F327" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="127" t="s">
         <v>46</v>
       </c>
-      <c r="B298" s="27"/>
-[...13 lines deleted...]
-      <c r="A299" s="85" t="s">
+      <c r="B329" s="127"/>
+      <c r="C329" s="127"/>
+      <c r="D329" s="127"/>
+      <c r="E329" s="127"/>
+      <c r="F329" s="7"/>
+      <c r="G329" s="7"/>
+      <c r="H329" s="7"/>
+      <c r="I329" s="7"/>
+      <c r="J329" s="7"/>
+      <c r="K329" s="7"/>
+      <c r="L329" s="7"/>
+      <c r="M329" s="7"/>
+    </row>
+    <row r="330" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="109" t="s">
         <v>10</v>
       </c>
-      <c r="B299" s="85"/>
-[...6 lines deleted...]
-      <c r="B300" s="35">
+      <c r="B330" s="109"/>
+      <c r="C330" s="109"/>
+      <c r="D330" s="109"/>
+      <c r="E330" s="109"/>
+      <c r="F330" s="109"/>
+    </row>
+    <row r="331" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="101"/>
+      <c r="B331" s="28">
         <v>2021</v>
       </c>
-      <c r="C300" s="35">
+      <c r="C331" s="28">
         <v>2022</v>
       </c>
-      <c r="D300" s="36">
+      <c r="D331" s="29">
         <v>2023</v>
       </c>
-      <c r="E300" s="36">
+      <c r="E331" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A301" s="70" t="s">
+      <c r="F331" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="332" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B301" s="98">
+      <c r="B332" s="89">
         <v>70</v>
       </c>
-      <c r="C301" s="55">
+      <c r="C332" s="48">
         <v>122</v>
       </c>
-      <c r="D301" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A302" s="38" t="s">
+      <c r="D332" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E332" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F332" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B302" s="98">
+      <c r="B333" s="89">
         <v>45</v>
       </c>
-      <c r="C302" s="55">
+      <c r="C333" s="48">
         <v>122</v>
       </c>
-      <c r="D302" s="74" t="s">
-[...7 lines deleted...]
-      <c r="A303" s="38" t="s">
+      <c r="D333" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E333" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F333" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B303" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A304" s="38" t="s">
+      <c r="B334" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C334" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D334" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E334" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F334" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B304" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A305" s="38" t="s">
+      <c r="B335" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C335" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D335" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E335" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F335" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B305" s="34"/>
-[...5 lines deleted...]
-      <c r="A306" s="38" t="s">
+      <c r="B336" s="27"/>
+      <c r="C336" s="66"/>
+      <c r="D336" s="33"/>
+      <c r="E336" s="33"/>
+      <c r="F336" s="33"/>
+    </row>
+    <row r="337" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B306" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A307" s="38" t="s">
+      <c r="B337" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C337" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D337" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E337" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F337" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B307" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A308" s="76" t="s">
+      <c r="B338" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C338" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D338" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E338" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F338" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B308" s="98">
+      <c r="B339" s="89">
         <v>25</v>
       </c>
-      <c r="C308" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A309" s="38" t="s">
+      <c r="C339" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D339" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E339" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F339" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B309" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A310" s="76" t="s">
+      <c r="B340" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C340" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D340" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E340" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F340" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B310" s="99" t="s">
-[...14 lines deleted...]
-      <c r="A312" s="27" t="s">
+      <c r="B341" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C341" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D341" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E341" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F341" s="100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="B312" s="27"/>
-[...13 lines deleted...]
-      <c r="A313" s="85" t="s">
+      <c r="B343" s="127"/>
+      <c r="C343" s="127"/>
+      <c r="D343" s="127"/>
+      <c r="E343" s="127"/>
+      <c r="F343" s="127"/>
+      <c r="G343" s="7"/>
+      <c r="H343" s="7"/>
+      <c r="I343" s="7"/>
+      <c r="J343" s="7"/>
+      <c r="K343" s="7"/>
+      <c r="L343" s="7"/>
+      <c r="M343" s="7"/>
+    </row>
+    <row r="344" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="109" t="s">
         <v>10</v>
       </c>
-      <c r="B313" s="85"/>
-[...6 lines deleted...]
-      <c r="B314" s="35">
+      <c r="B344" s="109"/>
+      <c r="C344" s="109"/>
+      <c r="D344" s="109"/>
+      <c r="E344" s="109"/>
+      <c r="F344" s="109"/>
+    </row>
+    <row r="345" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="101"/>
+      <c r="B345" s="28">
         <v>2021</v>
       </c>
-      <c r="C314" s="35">
+      <c r="C345" s="28">
         <v>2022</v>
       </c>
-      <c r="D314" s="36">
+      <c r="D345" s="29">
         <v>2023</v>
       </c>
-      <c r="E314" s="36">
+      <c r="E345" s="29">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A315" s="70" t="s">
+      <c r="F345" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="346" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B315" s="55">
+      <c r="B346" s="48">
         <v>2</v>
       </c>
-      <c r="C315" s="55">
+      <c r="C346" s="48">
         <v>2</v>
       </c>
-      <c r="D315" s="50">
+      <c r="D346" s="43">
         <v>5</v>
       </c>
-      <c r="E315" s="50">
+      <c r="E346" s="43">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A316" s="38" t="s">
+      <c r="F346" s="31">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="347" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B316" s="55">
+      <c r="B347" s="48">
         <v>2</v>
       </c>
-      <c r="C316" s="55">
+      <c r="C347" s="48">
         <v>2</v>
       </c>
-      <c r="D316" s="50">
+      <c r="D347" s="43">
         <v>2</v>
       </c>
-      <c r="E316" s="50">
+      <c r="E347" s="43">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A317" s="38" t="s">
+      <c r="F347" s="31">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="348" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B317" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A318" s="38" t="s">
+      <c r="B348" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C348" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D348" s="33"/>
+      <c r="E348" s="33"/>
+      <c r="F348" s="100"/>
+      <c r="M348" s="97"/>
+    </row>
+    <row r="349" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B318" s="74" t="s">
-[...10 lines deleted...]
-      <c r="A319" s="38" t="s">
+      <c r="B349" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C349" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D349" s="33"/>
+      <c r="E349" s="33"/>
+      <c r="F349" s="100"/>
+      <c r="M349" s="97"/>
+    </row>
+    <row r="350" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B319" s="74"/>
-[...6 lines deleted...]
-      <c r="A320" s="38" t="s">
+      <c r="B350" s="66"/>
+      <c r="C350" s="66"/>
+      <c r="D350" s="33"/>
+      <c r="E350" s="33"/>
+      <c r="F350" s="31"/>
+      <c r="M350" s="97"/>
+    </row>
+    <row r="351" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="B320" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D320" s="50">
+      <c r="B351" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C351" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D351" s="43">
         <v>2</v>
       </c>
-      <c r="E320" s="50">
+      <c r="E351" s="43">
         <v>2</v>
       </c>
-      <c r="M320" s="112"/>
-[...2 lines deleted...]
-      <c r="A321" s="38" t="s">
+      <c r="F351" s="104">
+        <v>2</v>
+      </c>
+      <c r="M351" s="97"/>
+    </row>
+    <row r="352" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B321" s="74" t="s">
-[...14 lines deleted...]
-      <c r="A322" s="76" t="s">
+      <c r="B352" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C352" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D352" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E352" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F352" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="M352" s="97"/>
+    </row>
+    <row r="353" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B322" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D322" s="50">
+      <c r="B353" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C353" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D353" s="43">
         <v>1</v>
       </c>
-      <c r="E322" s="50">
+      <c r="E353" s="43">
         <v>1</v>
       </c>
-      <c r="M322" s="112"/>
-[...2 lines deleted...]
-      <c r="A323" s="38" t="s">
+      <c r="F353" s="104">
+        <v>1</v>
+      </c>
+      <c r="M353" s="97"/>
+    </row>
+    <row r="354" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B323" s="74" t="s">
-[...14 lines deleted...]
-      <c r="A324" s="76" t="s">
+      <c r="B354" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C354" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D354" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E354" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F354" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="M354" s="97"/>
+    </row>
+    <row r="355" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B324" s="74" t="s">
-[...17 lines deleted...]
-      <c r="A326" s="133" t="s">
+      <c r="B355" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C355" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D355" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E355" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="F355" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="M355" s="97"/>
+    </row>
+    <row r="356" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M356" s="97"/>
+    </row>
+    <row r="357" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A357" s="103" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="327" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A327" s="133" t="s">
+    <row r="358" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A358" s="103" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="328" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A328" s="133" t="s">
+    <row r="359" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A359" s="103" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="586">
-[...53 lines deleted...]
-    <mergeCell ref="J260:K260"/>
+  <mergeCells count="721">
+    <mergeCell ref="A285:M285"/>
+    <mergeCell ref="A287:A288"/>
+    <mergeCell ref="B287:C288"/>
+    <mergeCell ref="D287:E288"/>
+    <mergeCell ref="F287:G288"/>
+    <mergeCell ref="H287:I288"/>
+    <mergeCell ref="J287:K288"/>
+    <mergeCell ref="B289:C289"/>
+    <mergeCell ref="D289:E289"/>
+    <mergeCell ref="F289:G289"/>
+    <mergeCell ref="B282:C282"/>
+    <mergeCell ref="D282:E282"/>
+    <mergeCell ref="F282:G282"/>
+    <mergeCell ref="H282:I282"/>
+    <mergeCell ref="J282:K282"/>
+    <mergeCell ref="B283:C283"/>
+    <mergeCell ref="D283:E283"/>
+    <mergeCell ref="F283:G283"/>
+    <mergeCell ref="H283:I283"/>
+    <mergeCell ref="J283:K283"/>
+    <mergeCell ref="B280:C280"/>
+    <mergeCell ref="D280:E280"/>
+    <mergeCell ref="F280:G280"/>
+    <mergeCell ref="H280:I280"/>
+    <mergeCell ref="J280:K280"/>
+    <mergeCell ref="B281:C281"/>
+    <mergeCell ref="D281:E281"/>
+    <mergeCell ref="F281:G281"/>
+    <mergeCell ref="H281:I281"/>
+    <mergeCell ref="J281:K281"/>
+    <mergeCell ref="B278:C278"/>
+    <mergeCell ref="D278:E278"/>
+    <mergeCell ref="F278:G278"/>
+    <mergeCell ref="H278:I278"/>
+    <mergeCell ref="J278:K278"/>
+    <mergeCell ref="B279:C279"/>
+    <mergeCell ref="D279:E279"/>
+    <mergeCell ref="F279:G279"/>
+    <mergeCell ref="H279:I279"/>
+    <mergeCell ref="J279:K279"/>
+    <mergeCell ref="B276:C276"/>
+    <mergeCell ref="D276:E276"/>
+    <mergeCell ref="F276:G276"/>
+    <mergeCell ref="H276:I276"/>
+    <mergeCell ref="J276:K276"/>
+    <mergeCell ref="B277:C277"/>
+    <mergeCell ref="D277:E277"/>
+    <mergeCell ref="F277:G277"/>
+    <mergeCell ref="H277:I277"/>
+    <mergeCell ref="J277:K277"/>
+    <mergeCell ref="B274:C274"/>
+    <mergeCell ref="D274:E274"/>
+    <mergeCell ref="F274:G274"/>
+    <mergeCell ref="H274:I274"/>
+    <mergeCell ref="J274:K274"/>
+    <mergeCell ref="B275:C275"/>
+    <mergeCell ref="D275:E275"/>
+    <mergeCell ref="F275:G275"/>
+    <mergeCell ref="H275:I275"/>
+    <mergeCell ref="J275:K275"/>
     <mergeCell ref="B178:C178"/>
     <mergeCell ref="D178:E178"/>
     <mergeCell ref="F178:G178"/>
     <mergeCell ref="H178:I178"/>
     <mergeCell ref="J178:K178"/>
     <mergeCell ref="L178:M178"/>
     <mergeCell ref="N178:O178"/>
-    <mergeCell ref="A255:M255"/>
-[...13 lines deleted...]
-    <mergeCell ref="F184:G184"/>
+    <mergeCell ref="A270:M270"/>
+    <mergeCell ref="A272:A273"/>
+    <mergeCell ref="B272:C273"/>
+    <mergeCell ref="D272:E273"/>
+    <mergeCell ref="F272:G273"/>
+    <mergeCell ref="H272:I273"/>
+    <mergeCell ref="J272:K273"/>
+    <mergeCell ref="B197:C198"/>
+    <mergeCell ref="F198:G198"/>
+    <mergeCell ref="A197:A198"/>
+    <mergeCell ref="D197:E198"/>
+    <mergeCell ref="F197:G197"/>
+    <mergeCell ref="L197:M198"/>
+    <mergeCell ref="D202:E202"/>
+    <mergeCell ref="F199:G199"/>
+    <mergeCell ref="F200:G200"/>
+    <mergeCell ref="F201:G201"/>
     <mergeCell ref="B176:C176"/>
     <mergeCell ref="D176:E176"/>
     <mergeCell ref="F176:G176"/>
     <mergeCell ref="H176:I176"/>
     <mergeCell ref="J176:K176"/>
     <mergeCell ref="L176:M176"/>
     <mergeCell ref="N176:O176"/>
     <mergeCell ref="B177:C177"/>
     <mergeCell ref="D177:E177"/>
     <mergeCell ref="F177:G177"/>
     <mergeCell ref="H177:I177"/>
     <mergeCell ref="J177:K177"/>
     <mergeCell ref="L177:M177"/>
     <mergeCell ref="N177:O177"/>
     <mergeCell ref="B174:C174"/>
     <mergeCell ref="D174:E174"/>
     <mergeCell ref="F174:G174"/>
     <mergeCell ref="H174:I174"/>
     <mergeCell ref="J174:K174"/>
     <mergeCell ref="L174:M174"/>
     <mergeCell ref="N174:O174"/>
     <mergeCell ref="B175:C175"/>
     <mergeCell ref="D175:E175"/>
     <mergeCell ref="F175:G175"/>
     <mergeCell ref="H175:I175"/>
@@ -13996,615 +15299,742 @@
     <mergeCell ref="H172:I172"/>
     <mergeCell ref="J172:K172"/>
     <mergeCell ref="L172:M172"/>
     <mergeCell ref="N172:O172"/>
     <mergeCell ref="B173:C173"/>
     <mergeCell ref="D173:E173"/>
     <mergeCell ref="F173:G173"/>
     <mergeCell ref="H173:I173"/>
     <mergeCell ref="J173:K173"/>
     <mergeCell ref="L173:M173"/>
     <mergeCell ref="N173:O173"/>
     <mergeCell ref="B170:C170"/>
     <mergeCell ref="D170:E170"/>
     <mergeCell ref="F170:G170"/>
     <mergeCell ref="H170:I170"/>
     <mergeCell ref="J170:K170"/>
     <mergeCell ref="L170:M170"/>
     <mergeCell ref="N170:O170"/>
     <mergeCell ref="B171:C171"/>
     <mergeCell ref="D171:E171"/>
     <mergeCell ref="F171:G171"/>
     <mergeCell ref="H171:I171"/>
     <mergeCell ref="J171:K171"/>
     <mergeCell ref="L171:M171"/>
     <mergeCell ref="N171:O171"/>
-    <mergeCell ref="A166:O166"/>
-[...4 lines deleted...]
-    <mergeCell ref="J168:K168"/>
     <mergeCell ref="L168:M168"/>
     <mergeCell ref="N168:O168"/>
     <mergeCell ref="B169:C169"/>
     <mergeCell ref="D169:E169"/>
     <mergeCell ref="F169:G169"/>
     <mergeCell ref="H169:I169"/>
     <mergeCell ref="J169:K169"/>
     <mergeCell ref="L169:M169"/>
     <mergeCell ref="N169:O169"/>
     <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A242:A243"/>
+    <mergeCell ref="B242:C243"/>
+    <mergeCell ref="D242:E243"/>
+    <mergeCell ref="F242:G242"/>
+    <mergeCell ref="H242:I243"/>
+    <mergeCell ref="J242:K243"/>
+    <mergeCell ref="L242:M243"/>
+    <mergeCell ref="F243:G243"/>
     <mergeCell ref="A227:A228"/>
     <mergeCell ref="B227:C228"/>
     <mergeCell ref="D227:E228"/>
     <mergeCell ref="F227:G227"/>
     <mergeCell ref="H227:I228"/>
     <mergeCell ref="J227:K228"/>
     <mergeCell ref="L227:M228"/>
     <mergeCell ref="F228:G228"/>
-    <mergeCell ref="A212:A213"/>
-[...13 lines deleted...]
-    <mergeCell ref="A125:R125"/>
+    <mergeCell ref="F229:G229"/>
+    <mergeCell ref="A166:O166"/>
+    <mergeCell ref="B168:C168"/>
+    <mergeCell ref="D168:E168"/>
+    <mergeCell ref="F168:G168"/>
+    <mergeCell ref="H168:I168"/>
+    <mergeCell ref="J168:K168"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A138:M138"/>
     <mergeCell ref="A54:P54"/>
-    <mergeCell ref="A111:R111"/>
-[...1 lines deleted...]
-    <mergeCell ref="A83:R83"/>
     <mergeCell ref="A26:R26"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A68:R68"/>
     <mergeCell ref="A82:R82"/>
     <mergeCell ref="A96:R96"/>
     <mergeCell ref="A110:R110"/>
     <mergeCell ref="A124:R124"/>
-    <mergeCell ref="F185:G185"/>
-[...32 lines deleted...]
-    <mergeCell ref="F197:G197"/>
+    <mergeCell ref="A111:S111"/>
+    <mergeCell ref="A97:S97"/>
+    <mergeCell ref="A83:S83"/>
+    <mergeCell ref="A69:S69"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A41:S41"/>
+    <mergeCell ref="A27:S27"/>
+    <mergeCell ref="J253:K253"/>
+    <mergeCell ref="L253:M253"/>
+    <mergeCell ref="L212:M213"/>
+    <mergeCell ref="J197:K198"/>
     <mergeCell ref="H197:I198"/>
-    <mergeCell ref="J197:K198"/>
-    <mergeCell ref="F198:G198"/>
+    <mergeCell ref="J251:K251"/>
+    <mergeCell ref="H208:I208"/>
+    <mergeCell ref="H199:I199"/>
+    <mergeCell ref="H200:I200"/>
+    <mergeCell ref="H203:I203"/>
+    <mergeCell ref="H205:I205"/>
+    <mergeCell ref="H204:I204"/>
+    <mergeCell ref="H207:I207"/>
+    <mergeCell ref="H206:I206"/>
+    <mergeCell ref="H201:I201"/>
+    <mergeCell ref="H202:I202"/>
+    <mergeCell ref="J205:K205"/>
+    <mergeCell ref="J207:K207"/>
     <mergeCell ref="J200:K200"/>
-    <mergeCell ref="B184:C184"/>
-[...39 lines deleted...]
-    <mergeCell ref="B201:C201"/>
+    <mergeCell ref="J208:K208"/>
+    <mergeCell ref="J206:K206"/>
+    <mergeCell ref="D201:E201"/>
     <mergeCell ref="D199:E199"/>
     <mergeCell ref="D200:E200"/>
-    <mergeCell ref="D201:E201"/>
-[...7 lines deleted...]
-    <mergeCell ref="B205:C205"/>
+    <mergeCell ref="B214:C214"/>
+    <mergeCell ref="B215:C215"/>
+    <mergeCell ref="J214:K214"/>
+    <mergeCell ref="A212:A213"/>
+    <mergeCell ref="B212:C213"/>
+    <mergeCell ref="D212:E213"/>
+    <mergeCell ref="F212:G212"/>
+    <mergeCell ref="H212:I213"/>
+    <mergeCell ref="J212:K213"/>
+    <mergeCell ref="F213:G213"/>
+    <mergeCell ref="J215:K215"/>
+    <mergeCell ref="B199:C199"/>
     <mergeCell ref="B202:C202"/>
     <mergeCell ref="B203:C203"/>
+    <mergeCell ref="B200:C200"/>
+    <mergeCell ref="B201:C201"/>
     <mergeCell ref="B204:C204"/>
+    <mergeCell ref="B205:C205"/>
+    <mergeCell ref="B208:C208"/>
+    <mergeCell ref="B207:C207"/>
+    <mergeCell ref="B206:C206"/>
+    <mergeCell ref="D206:E206"/>
+    <mergeCell ref="D204:E204"/>
+    <mergeCell ref="F205:G205"/>
+    <mergeCell ref="F204:G204"/>
+    <mergeCell ref="F208:G208"/>
+    <mergeCell ref="F202:G202"/>
     <mergeCell ref="F203:G203"/>
     <mergeCell ref="F206:G206"/>
     <mergeCell ref="F207:G207"/>
-    <mergeCell ref="F208:G208"/>
-[...15 lines deleted...]
-    <mergeCell ref="H200:I200"/>
+    <mergeCell ref="D203:E203"/>
+    <mergeCell ref="D208:E208"/>
+    <mergeCell ref="D205:E205"/>
+    <mergeCell ref="D207:E207"/>
+    <mergeCell ref="J203:K203"/>
+    <mergeCell ref="J204:K204"/>
+    <mergeCell ref="L207:M207"/>
+    <mergeCell ref="L206:M206"/>
+    <mergeCell ref="L208:M208"/>
+    <mergeCell ref="L199:M199"/>
+    <mergeCell ref="L200:M200"/>
+    <mergeCell ref="L201:M201"/>
+    <mergeCell ref="L205:M205"/>
+    <mergeCell ref="L204:M204"/>
+    <mergeCell ref="L202:M202"/>
+    <mergeCell ref="L203:M203"/>
     <mergeCell ref="J201:K201"/>
     <mergeCell ref="J202:K202"/>
-    <mergeCell ref="J206:K206"/>
-[...14 lines deleted...]
-    <mergeCell ref="L202:M202"/>
+    <mergeCell ref="J199:K199"/>
     <mergeCell ref="B223:C223"/>
+    <mergeCell ref="B221:C221"/>
     <mergeCell ref="B222:C222"/>
+    <mergeCell ref="B216:C216"/>
     <mergeCell ref="D214:E214"/>
     <mergeCell ref="D215:E215"/>
     <mergeCell ref="D216:E216"/>
     <mergeCell ref="D217:E217"/>
     <mergeCell ref="D218:E218"/>
+    <mergeCell ref="D223:E223"/>
     <mergeCell ref="D219:E219"/>
     <mergeCell ref="D220:E220"/>
     <mergeCell ref="D221:E221"/>
-    <mergeCell ref="D223:E223"/>
     <mergeCell ref="D222:E222"/>
-    <mergeCell ref="B219:C219"/>
     <mergeCell ref="B220:C220"/>
-    <mergeCell ref="B221:C221"/>
-    <mergeCell ref="B216:C216"/>
     <mergeCell ref="B217:C217"/>
     <mergeCell ref="B218:C218"/>
-    <mergeCell ref="B214:C214"/>
-[...8 lines deleted...]
-    <mergeCell ref="H222:I222"/>
+    <mergeCell ref="B219:C219"/>
+    <mergeCell ref="F218:G218"/>
+    <mergeCell ref="F221:G221"/>
+    <mergeCell ref="F222:G222"/>
+    <mergeCell ref="F223:G223"/>
+    <mergeCell ref="F219:G219"/>
+    <mergeCell ref="F220:G220"/>
+    <mergeCell ref="F214:G214"/>
     <mergeCell ref="F215:G215"/>
     <mergeCell ref="F216:G216"/>
     <mergeCell ref="F217:G217"/>
-    <mergeCell ref="F218:G218"/>
-[...7 lines deleted...]
-    <mergeCell ref="F231:G231"/>
+    <mergeCell ref="H219:I219"/>
+    <mergeCell ref="H220:I220"/>
+    <mergeCell ref="H223:I223"/>
+    <mergeCell ref="H221:I221"/>
+    <mergeCell ref="H216:I216"/>
+    <mergeCell ref="H217:I217"/>
+    <mergeCell ref="H222:I222"/>
+    <mergeCell ref="H218:I218"/>
+    <mergeCell ref="H214:I214"/>
+    <mergeCell ref="H215:I215"/>
+    <mergeCell ref="J216:K216"/>
+    <mergeCell ref="J217:K217"/>
+    <mergeCell ref="J221:K221"/>
+    <mergeCell ref="J223:K223"/>
+    <mergeCell ref="J220:K220"/>
+    <mergeCell ref="J222:K222"/>
+    <mergeCell ref="J218:K218"/>
+    <mergeCell ref="J219:K219"/>
     <mergeCell ref="L214:M214"/>
+    <mergeCell ref="L219:M219"/>
+    <mergeCell ref="L220:M220"/>
+    <mergeCell ref="L218:M218"/>
+    <mergeCell ref="L222:M222"/>
+    <mergeCell ref="L223:M223"/>
+    <mergeCell ref="L221:M221"/>
     <mergeCell ref="L215:M215"/>
     <mergeCell ref="L216:M216"/>
     <mergeCell ref="L217:M217"/>
-    <mergeCell ref="L218:M218"/>
-[...20 lines deleted...]
-    <mergeCell ref="D238:E238"/>
+    <mergeCell ref="B238:C238"/>
+    <mergeCell ref="B237:C237"/>
+    <mergeCell ref="D229:E229"/>
+    <mergeCell ref="D230:E230"/>
+    <mergeCell ref="D231:E231"/>
     <mergeCell ref="D232:E232"/>
-    <mergeCell ref="D231:E231"/>
-    <mergeCell ref="D229:E229"/>
     <mergeCell ref="D233:E233"/>
     <mergeCell ref="D234:E234"/>
+    <mergeCell ref="D235:E235"/>
+    <mergeCell ref="D236:E236"/>
+    <mergeCell ref="D238:E238"/>
     <mergeCell ref="D237:E237"/>
-    <mergeCell ref="D236:E236"/>
-[...1 lines deleted...]
-    <mergeCell ref="D235:E235"/>
+    <mergeCell ref="B234:C234"/>
+    <mergeCell ref="B235:C235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="B231:C231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="B229:C229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="H231:I231"/>
+    <mergeCell ref="H232:I232"/>
+    <mergeCell ref="H233:I233"/>
+    <mergeCell ref="H234:I234"/>
+    <mergeCell ref="H235:I235"/>
+    <mergeCell ref="H236:I236"/>
+    <mergeCell ref="H238:I238"/>
+    <mergeCell ref="H237:I237"/>
+    <mergeCell ref="F230:G230"/>
+    <mergeCell ref="F231:G231"/>
+    <mergeCell ref="F232:G232"/>
+    <mergeCell ref="F233:G233"/>
+    <mergeCell ref="F234:G234"/>
+    <mergeCell ref="F235:G235"/>
+    <mergeCell ref="F236:G236"/>
+    <mergeCell ref="F238:G238"/>
+    <mergeCell ref="F237:G237"/>
+    <mergeCell ref="F253:G253"/>
+    <mergeCell ref="F247:G247"/>
+    <mergeCell ref="F246:G246"/>
+    <mergeCell ref="L229:M229"/>
+    <mergeCell ref="L230:M230"/>
+    <mergeCell ref="L231:M231"/>
+    <mergeCell ref="L232:M232"/>
+    <mergeCell ref="L233:M233"/>
+    <mergeCell ref="L234:M234"/>
+    <mergeCell ref="L235:M235"/>
+    <mergeCell ref="L236:M236"/>
+    <mergeCell ref="L237:M237"/>
+    <mergeCell ref="J229:K229"/>
+    <mergeCell ref="J230:K230"/>
+    <mergeCell ref="J231:K231"/>
+    <mergeCell ref="J232:K232"/>
+    <mergeCell ref="J233:K233"/>
+    <mergeCell ref="J234:K234"/>
+    <mergeCell ref="J235:K235"/>
+    <mergeCell ref="J236:K236"/>
+    <mergeCell ref="J238:K238"/>
+    <mergeCell ref="J237:K237"/>
+    <mergeCell ref="H229:I229"/>
+    <mergeCell ref="H230:I230"/>
+    <mergeCell ref="B247:C247"/>
+    <mergeCell ref="B250:C250"/>
+    <mergeCell ref="B245:C245"/>
+    <mergeCell ref="B248:C248"/>
+    <mergeCell ref="D253:E253"/>
+    <mergeCell ref="D247:E247"/>
+    <mergeCell ref="D246:E246"/>
+    <mergeCell ref="D244:E244"/>
+    <mergeCell ref="D248:E248"/>
+    <mergeCell ref="D249:E249"/>
+    <mergeCell ref="D252:E252"/>
+    <mergeCell ref="D251:E251"/>
+    <mergeCell ref="D245:E245"/>
+    <mergeCell ref="D250:E250"/>
     <mergeCell ref="A152:O152"/>
     <mergeCell ref="B154:C154"/>
     <mergeCell ref="D154:E154"/>
     <mergeCell ref="F154:G154"/>
     <mergeCell ref="H154:I154"/>
     <mergeCell ref="J154:K154"/>
     <mergeCell ref="L154:M154"/>
     <mergeCell ref="N154:O154"/>
-    <mergeCell ref="H238:I238"/>
-[...24 lines deleted...]
-    <mergeCell ref="A180:M180"/>
+    <mergeCell ref="H253:I253"/>
+    <mergeCell ref="H244:I244"/>
+    <mergeCell ref="H248:I248"/>
+    <mergeCell ref="H247:I247"/>
+    <mergeCell ref="H250:I250"/>
+    <mergeCell ref="H249:I249"/>
+    <mergeCell ref="H252:I252"/>
+    <mergeCell ref="H246:I246"/>
+    <mergeCell ref="H245:I245"/>
+    <mergeCell ref="L238:M238"/>
+    <mergeCell ref="B253:C253"/>
+    <mergeCell ref="B246:C246"/>
+    <mergeCell ref="B249:C249"/>
+    <mergeCell ref="B252:C252"/>
+    <mergeCell ref="B251:C251"/>
+    <mergeCell ref="B244:C244"/>
+    <mergeCell ref="L244:M244"/>
+    <mergeCell ref="F244:G244"/>
+    <mergeCell ref="F248:G248"/>
+    <mergeCell ref="F245:G245"/>
+    <mergeCell ref="F249:G249"/>
+    <mergeCell ref="F252:G252"/>
+    <mergeCell ref="F251:G251"/>
+    <mergeCell ref="F250:G250"/>
+    <mergeCell ref="H251:I251"/>
     <mergeCell ref="A195:M195"/>
     <mergeCell ref="A210:M210"/>
     <mergeCell ref="A225:M225"/>
-    <mergeCell ref="A270:E270"/>
-[...19 lines deleted...]
-    <mergeCell ref="H158:I158"/>
+    <mergeCell ref="A240:M240"/>
+    <mergeCell ref="A301:E301"/>
+    <mergeCell ref="A315:E315"/>
+    <mergeCell ref="A329:E329"/>
+    <mergeCell ref="A343:F343"/>
+    <mergeCell ref="J244:K244"/>
+    <mergeCell ref="J248:K248"/>
+    <mergeCell ref="J247:K247"/>
+    <mergeCell ref="J245:K245"/>
+    <mergeCell ref="J250:K250"/>
+    <mergeCell ref="J249:K249"/>
+    <mergeCell ref="J252:K252"/>
+    <mergeCell ref="J246:K246"/>
+    <mergeCell ref="L247:M247"/>
+    <mergeCell ref="L250:M250"/>
+    <mergeCell ref="L249:M249"/>
+    <mergeCell ref="L251:M251"/>
+    <mergeCell ref="L252:M252"/>
+    <mergeCell ref="L245:M245"/>
+    <mergeCell ref="L246:M246"/>
+    <mergeCell ref="L248:M248"/>
     <mergeCell ref="J158:K158"/>
     <mergeCell ref="N163:O163"/>
     <mergeCell ref="N159:O159"/>
     <mergeCell ref="N160:O160"/>
     <mergeCell ref="N161:O161"/>
     <mergeCell ref="N162:O162"/>
     <mergeCell ref="B163:C163"/>
     <mergeCell ref="D163:E163"/>
     <mergeCell ref="F163:G163"/>
     <mergeCell ref="H163:I163"/>
     <mergeCell ref="J163:K163"/>
     <mergeCell ref="L163:M163"/>
     <mergeCell ref="J159:K159"/>
     <mergeCell ref="J160:K160"/>
     <mergeCell ref="J161:K161"/>
     <mergeCell ref="J162:K162"/>
     <mergeCell ref="B159:C159"/>
     <mergeCell ref="B160:C160"/>
     <mergeCell ref="B161:C161"/>
     <mergeCell ref="B162:C162"/>
     <mergeCell ref="D156:E156"/>
     <mergeCell ref="D159:E159"/>
     <mergeCell ref="D160:E160"/>
     <mergeCell ref="D161:E161"/>
     <mergeCell ref="D162:E162"/>
     <mergeCell ref="B157:C157"/>
     <mergeCell ref="B155:C155"/>
     <mergeCell ref="D155:E155"/>
     <mergeCell ref="B156:C156"/>
     <mergeCell ref="B158:C158"/>
     <mergeCell ref="D158:E158"/>
     <mergeCell ref="N156:O156"/>
     <mergeCell ref="N155:O155"/>
     <mergeCell ref="L155:M155"/>
     <mergeCell ref="J155:K155"/>
     <mergeCell ref="H155:I155"/>
     <mergeCell ref="F155:G155"/>
     <mergeCell ref="F157:G157"/>
     <mergeCell ref="H157:I157"/>
     <mergeCell ref="J157:K157"/>
     <mergeCell ref="L157:M157"/>
     <mergeCell ref="L156:M156"/>
     <mergeCell ref="H156:I156"/>
     <mergeCell ref="F156:G156"/>
     <mergeCell ref="J156:K156"/>
+    <mergeCell ref="F159:G159"/>
+    <mergeCell ref="F160:G160"/>
+    <mergeCell ref="F161:G161"/>
+    <mergeCell ref="F162:G162"/>
+    <mergeCell ref="H159:I159"/>
+    <mergeCell ref="H160:I160"/>
+    <mergeCell ref="H161:I161"/>
+    <mergeCell ref="H162:I162"/>
+    <mergeCell ref="F158:G158"/>
+    <mergeCell ref="H158:I158"/>
+    <mergeCell ref="A255:M255"/>
+    <mergeCell ref="A257:A258"/>
+    <mergeCell ref="B257:C258"/>
+    <mergeCell ref="D257:E258"/>
+    <mergeCell ref="F257:G257"/>
+    <mergeCell ref="H257:I258"/>
+    <mergeCell ref="J257:K258"/>
+    <mergeCell ref="L257:M258"/>
+    <mergeCell ref="F258:G258"/>
+    <mergeCell ref="L260:M260"/>
+    <mergeCell ref="B260:C260"/>
+    <mergeCell ref="D260:E260"/>
+    <mergeCell ref="F260:G260"/>
+    <mergeCell ref="H260:I260"/>
+    <mergeCell ref="J260:K260"/>
+    <mergeCell ref="B259:C259"/>
+    <mergeCell ref="D259:E259"/>
+    <mergeCell ref="F259:G259"/>
+    <mergeCell ref="H259:I259"/>
+    <mergeCell ref="J259:K259"/>
+    <mergeCell ref="L259:M259"/>
+    <mergeCell ref="L262:M262"/>
+    <mergeCell ref="B262:C262"/>
+    <mergeCell ref="D262:E262"/>
+    <mergeCell ref="F262:G262"/>
+    <mergeCell ref="H262:I262"/>
+    <mergeCell ref="J262:K262"/>
+    <mergeCell ref="B261:C261"/>
+    <mergeCell ref="D261:E261"/>
+    <mergeCell ref="F261:G261"/>
+    <mergeCell ref="H261:I261"/>
+    <mergeCell ref="J261:K261"/>
+    <mergeCell ref="L261:M261"/>
+    <mergeCell ref="L264:M264"/>
+    <mergeCell ref="B264:C264"/>
+    <mergeCell ref="D264:E264"/>
+    <mergeCell ref="F264:G264"/>
+    <mergeCell ref="H264:I264"/>
+    <mergeCell ref="J264:K264"/>
+    <mergeCell ref="B263:C263"/>
+    <mergeCell ref="D263:E263"/>
+    <mergeCell ref="F263:G263"/>
+    <mergeCell ref="H263:I263"/>
+    <mergeCell ref="J263:K263"/>
+    <mergeCell ref="L263:M263"/>
+    <mergeCell ref="L266:M266"/>
+    <mergeCell ref="B266:C266"/>
+    <mergeCell ref="D266:E266"/>
+    <mergeCell ref="F266:G266"/>
+    <mergeCell ref="H266:I266"/>
+    <mergeCell ref="J266:K266"/>
+    <mergeCell ref="B265:C265"/>
+    <mergeCell ref="D265:E265"/>
+    <mergeCell ref="F265:G265"/>
+    <mergeCell ref="H265:I265"/>
+    <mergeCell ref="J265:K265"/>
+    <mergeCell ref="L265:M265"/>
+    <mergeCell ref="L268:M268"/>
+    <mergeCell ref="B268:C268"/>
+    <mergeCell ref="D268:E268"/>
+    <mergeCell ref="F268:G268"/>
+    <mergeCell ref="H268:I268"/>
+    <mergeCell ref="J268:K268"/>
+    <mergeCell ref="B267:C267"/>
+    <mergeCell ref="D267:E267"/>
+    <mergeCell ref="F267:G267"/>
+    <mergeCell ref="H267:I267"/>
+    <mergeCell ref="J267:K267"/>
+    <mergeCell ref="L267:M267"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="F183:G183"/>
+    <mergeCell ref="H183:I183"/>
+    <mergeCell ref="J183:K183"/>
+    <mergeCell ref="L183:M183"/>
+    <mergeCell ref="N183:O183"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="F184:G184"/>
+    <mergeCell ref="H184:I184"/>
+    <mergeCell ref="J184:K184"/>
+    <mergeCell ref="L184:M184"/>
+    <mergeCell ref="N184:O184"/>
+    <mergeCell ref="B185:C185"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="F185:G185"/>
+    <mergeCell ref="H185:I185"/>
+    <mergeCell ref="J185:K185"/>
+    <mergeCell ref="L185:M185"/>
+    <mergeCell ref="N185:O185"/>
+    <mergeCell ref="B186:C186"/>
+    <mergeCell ref="D186:E186"/>
+    <mergeCell ref="F186:G186"/>
+    <mergeCell ref="H186:I186"/>
+    <mergeCell ref="J186:K186"/>
+    <mergeCell ref="L186:M186"/>
+    <mergeCell ref="N186:O186"/>
+    <mergeCell ref="B187:C187"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="F187:G187"/>
+    <mergeCell ref="H187:I187"/>
+    <mergeCell ref="J187:K187"/>
+    <mergeCell ref="L187:M187"/>
+    <mergeCell ref="N187:O187"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="F188:G188"/>
+    <mergeCell ref="H188:I188"/>
+    <mergeCell ref="J188:K188"/>
+    <mergeCell ref="L188:M188"/>
+    <mergeCell ref="N188:O188"/>
+    <mergeCell ref="B189:C189"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="F189:G189"/>
+    <mergeCell ref="H189:I189"/>
+    <mergeCell ref="J189:K189"/>
+    <mergeCell ref="L189:M189"/>
+    <mergeCell ref="N189:O189"/>
+    <mergeCell ref="B190:C190"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="F190:G190"/>
+    <mergeCell ref="H190:I190"/>
+    <mergeCell ref="J190:K190"/>
+    <mergeCell ref="L190:M190"/>
+    <mergeCell ref="N190:O190"/>
+    <mergeCell ref="B191:C191"/>
+    <mergeCell ref="D191:E191"/>
+    <mergeCell ref="F191:G191"/>
+    <mergeCell ref="H191:I191"/>
+    <mergeCell ref="J191:K191"/>
+    <mergeCell ref="L191:M191"/>
+    <mergeCell ref="N191:O191"/>
+    <mergeCell ref="B192:C192"/>
+    <mergeCell ref="D192:E192"/>
+    <mergeCell ref="F192:G192"/>
+    <mergeCell ref="H192:I192"/>
+    <mergeCell ref="J192:K192"/>
+    <mergeCell ref="L192:M192"/>
+    <mergeCell ref="N192:O192"/>
+    <mergeCell ref="A139:H139"/>
+    <mergeCell ref="A180:O180"/>
+    <mergeCell ref="B182:C182"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="F182:G182"/>
+    <mergeCell ref="H182:I182"/>
+    <mergeCell ref="J182:K182"/>
+    <mergeCell ref="L182:M182"/>
+    <mergeCell ref="N182:O182"/>
     <mergeCell ref="N164:O164"/>
     <mergeCell ref="N157:O157"/>
     <mergeCell ref="N158:O158"/>
     <mergeCell ref="B164:C164"/>
     <mergeCell ref="D164:E164"/>
     <mergeCell ref="F164:G164"/>
     <mergeCell ref="H164:I164"/>
     <mergeCell ref="J164:K164"/>
     <mergeCell ref="L164:M164"/>
     <mergeCell ref="D157:E157"/>
     <mergeCell ref="L159:M159"/>
     <mergeCell ref="L160:M160"/>
     <mergeCell ref="L161:M161"/>
     <mergeCell ref="L162:M162"/>
     <mergeCell ref="L158:M158"/>
-    <mergeCell ref="F159:G159"/>
-[...76 lines deleted...]
-    <mergeCell ref="L252:M252"/>
+    <mergeCell ref="H289:I289"/>
+    <mergeCell ref="J289:K289"/>
+    <mergeCell ref="B290:C290"/>
+    <mergeCell ref="D290:E290"/>
+    <mergeCell ref="F290:G290"/>
+    <mergeCell ref="H290:I290"/>
+    <mergeCell ref="J290:K290"/>
+    <mergeCell ref="B291:C291"/>
+    <mergeCell ref="D291:E291"/>
+    <mergeCell ref="F291:G291"/>
+    <mergeCell ref="H291:I291"/>
+    <mergeCell ref="J291:K291"/>
+    <mergeCell ref="J294:K294"/>
+    <mergeCell ref="B295:C295"/>
+    <mergeCell ref="D295:E295"/>
+    <mergeCell ref="F295:G295"/>
+    <mergeCell ref="H295:I295"/>
+    <mergeCell ref="J295:K295"/>
+    <mergeCell ref="B292:C292"/>
+    <mergeCell ref="D292:E292"/>
+    <mergeCell ref="F292:G292"/>
+    <mergeCell ref="H292:I292"/>
+    <mergeCell ref="J292:K292"/>
+    <mergeCell ref="B293:C293"/>
+    <mergeCell ref="D293:E293"/>
+    <mergeCell ref="F293:G293"/>
+    <mergeCell ref="H293:I293"/>
+    <mergeCell ref="J293:K293"/>
+    <mergeCell ref="B298:C298"/>
+    <mergeCell ref="D298:E298"/>
+    <mergeCell ref="F298:G298"/>
+    <mergeCell ref="H298:I298"/>
+    <mergeCell ref="J298:K298"/>
+    <mergeCell ref="A125:S125"/>
+    <mergeCell ref="A344:F344"/>
+    <mergeCell ref="A330:F330"/>
+    <mergeCell ref="A316:F316"/>
+    <mergeCell ref="A302:F302"/>
+    <mergeCell ref="B296:C296"/>
+    <mergeCell ref="D296:E296"/>
+    <mergeCell ref="F296:G296"/>
+    <mergeCell ref="H296:I296"/>
+    <mergeCell ref="J296:K296"/>
+    <mergeCell ref="B297:C297"/>
+    <mergeCell ref="D297:E297"/>
+    <mergeCell ref="F297:G297"/>
+    <mergeCell ref="H297:I297"/>
+    <mergeCell ref="J297:K297"/>
+    <mergeCell ref="B294:C294"/>
+    <mergeCell ref="D294:E294"/>
+    <mergeCell ref="F294:G294"/>
+    <mergeCell ref="H294:I294"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{263E99B0-F5BD-4221-BA7E-C08DBB782F64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E516C7F3-7553-40B2-A3D9-35C62234D1F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F34981-72E4-48B8-9A1E-D4EA0F9D1EE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>D1L1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>