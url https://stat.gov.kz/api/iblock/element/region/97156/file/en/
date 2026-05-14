--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11100" windowHeight="8736"/>
   </bookViews>
   <sheets>
     <sheet name="pigs" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="39">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>29  641</t>
   </si>
   <si>
     <t xml:space="preserve">        4  900</t>
   </si>
   <si>
     <t>420 80</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of Pigs, heads</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t xml:space="preserve">                at the end of the month</t>
   </si>
   <si>
@@ -274,51 +274,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -484,50 +484,61 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -661,51 +672,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -867,50 +878,53 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1384,328 +1398,329 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BX64"/>
+  <dimension ref="A1:BY64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ1" sqref="BZ1"/>
+      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BZ8" sqref="BZ8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.5546875" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="48" width="10.44140625" style="2" customWidth="1"/>
     <col min="49" max="49" width="11.109375" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.44140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.44140625" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.88671875" style="2" customWidth="1"/>
     <col min="62" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="13.33203125" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="86"/>
-[...35 lines deleted...]
-      <c r="AL1" s="86" t="s">
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
+      <c r="R1" s="87"/>
+      <c r="S1" s="87"/>
+      <c r="T1" s="87"/>
+      <c r="U1" s="87"/>
+      <c r="V1" s="87"/>
+      <c r="W1" s="87"/>
+      <c r="X1" s="87"/>
+      <c r="Y1" s="87"/>
+      <c r="Z1" s="87"/>
+      <c r="AA1" s="87"/>
+      <c r="AB1" s="87"/>
+      <c r="AC1" s="87"/>
+      <c r="AD1" s="87"/>
+      <c r="AE1" s="87"/>
+      <c r="AF1" s="87"/>
+      <c r="AG1" s="87"/>
+      <c r="AH1" s="87"/>
+      <c r="AI1" s="87"/>
+      <c r="AJ1" s="87"/>
+      <c r="AK1" s="87"/>
+      <c r="AL1" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="AM1" s="86"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:76" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="87"/>
+      <c r="AN1" s="87"/>
+      <c r="AO1" s="87"/>
+      <c r="AP1" s="87"/>
+      <c r="AQ1" s="87"/>
+      <c r="AR1" s="87"/>
+      <c r="AS1" s="87"/>
+      <c r="AT1" s="87"/>
+      <c r="AU1" s="87"/>
+      <c r="AV1" s="87"/>
+      <c r="AW1" s="87"/>
+      <c r="AX1" s="87"/>
+      <c r="AY1" s="87"/>
+      <c r="AZ1" s="87"/>
+      <c r="BA1" s="87"/>
+      <c r="BB1" s="87"/>
+      <c r="BC1" s="87"/>
+      <c r="BD1" s="87"/>
+      <c r="BE1" s="87"/>
+      <c r="BF1" s="87"/>
+      <c r="BG1" s="87"/>
+      <c r="BH1" s="87"/>
+      <c r="BI1" s="87"/>
+      <c r="BJ1" s="87"/>
+      <c r="BK1" s="87"/>
+      <c r="BL1" s="87"/>
+      <c r="BM1" s="87"/>
+      <c r="BN1" s="87"/>
+      <c r="BO1" s="87"/>
+      <c r="BP1" s="87"/>
+      <c r="BQ1" s="87"/>
+      <c r="BR1" s="87"/>
+      <c r="BS1" s="87"/>
+      <c r="BT1" s="87"/>
+      <c r="BU1" s="87"/>
+      <c r="BV1" s="87"/>
+    </row>
+    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="95" t="s">
+      <c r="J2" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="K2" s="95"/>
-[...1 lines deleted...]
-      <c r="M2" s="95"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="95" t="s">
+      <c r="V2" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="W2" s="95"/>
-[...1 lines deleted...]
-      <c r="Y2" s="95"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="95" t="s">
+      <c r="AH2" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="AI2" s="95"/>
-[...1 lines deleted...]
-      <c r="AK2" s="95"/>
+      <c r="AI2" s="96"/>
+      <c r="AJ2" s="96"/>
+      <c r="AK2" s="96"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="11"/>
       <c r="AN2" s="11"/>
       <c r="AO2" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AP2" s="11"/>
       <c r="AQ2" s="11"/>
       <c r="AR2" s="11"/>
       <c r="AS2" s="11"/>
       <c r="AT2" s="12"/>
       <c r="AU2" s="11"/>
-      <c r="BE2" s="95" t="s">
+      <c r="BE2" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="BF2" s="95"/>
-[...2 lines deleted...]
-      <c r="BO2" s="95" t="s">
+      <c r="BF2" s="96"/>
+      <c r="BG2" s="96"/>
+      <c r="BH2" s="96"/>
+      <c r="BO2" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="BP2" s="95"/>
-[...4 lines deleted...]
-      <c r="A3" s="91" t="s">
+      <c r="BP2" s="96"/>
+      <c r="BQ2" s="96"/>
+      <c r="BR2" s="96"/>
+    </row>
+    <row r="3" spans="1:77" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="88"/>
-[...10 lines deleted...]
-      <c r="N3" s="87" t="s">
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="O3" s="88"/>
-[...10 lines deleted...]
-      <c r="Z3" s="87" t="s">
+      <c r="O3" s="89"/>
+      <c r="P3" s="89"/>
+      <c r="Q3" s="89"/>
+      <c r="R3" s="89"/>
+      <c r="S3" s="89"/>
+      <c r="T3" s="89"/>
+      <c r="U3" s="89"/>
+      <c r="V3" s="91"/>
+      <c r="W3" s="89"/>
+      <c r="X3" s="89"/>
+      <c r="Y3" s="90"/>
+      <c r="Z3" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="88"/>
-[...10 lines deleted...]
-      <c r="AL3" s="93" t="s">
+      <c r="AA3" s="89"/>
+      <c r="AB3" s="89"/>
+      <c r="AC3" s="89"/>
+      <c r="AD3" s="89"/>
+      <c r="AE3" s="89"/>
+      <c r="AF3" s="89"/>
+      <c r="AG3" s="89"/>
+      <c r="AH3" s="89"/>
+      <c r="AI3" s="89"/>
+      <c r="AJ3" s="89"/>
+      <c r="AK3" s="89"/>
+      <c r="AL3" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="94"/>
-      <c r="AN3" s="94"/>
+      <c r="AM3" s="95"/>
+      <c r="AN3" s="95"/>
       <c r="AO3" s="77"/>
       <c r="AP3" s="74"/>
       <c r="AQ3" s="77"/>
       <c r="AR3" s="74"/>
       <c r="AS3" s="77"/>
       <c r="AT3" s="77"/>
       <c r="AU3" s="77"/>
       <c r="AV3" s="76"/>
       <c r="AW3" s="76"/>
-      <c r="AX3" s="93" t="s">
+      <c r="AX3" s="94" t="s">
         <v>35</v>
       </c>
-      <c r="AY3" s="94"/>
-      <c r="AZ3" s="94"/>
+      <c r="AY3" s="95"/>
+      <c r="AZ3" s="95"/>
       <c r="BA3" s="77"/>
       <c r="BB3" s="78"/>
       <c r="BC3" s="77"/>
       <c r="BD3" s="76"/>
       <c r="BE3" s="77"/>
       <c r="BF3" s="77"/>
       <c r="BG3" s="77"/>
       <c r="BH3" s="76"/>
       <c r="BI3" s="76"/>
-      <c r="BJ3" s="93" t="s">
+      <c r="BJ3" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="94"/>
-[...10 lines deleted...]
-      <c r="BV3" s="93" t="s">
+      <c r="BK3" s="95"/>
+      <c r="BL3" s="95"/>
+      <c r="BM3" s="95"/>
+      <c r="BN3" s="95"/>
+      <c r="BO3" s="95"/>
+      <c r="BP3" s="95"/>
+      <c r="BQ3" s="95"/>
+      <c r="BR3" s="95"/>
+      <c r="BS3" s="95"/>
+      <c r="BT3" s="95"/>
+      <c r="BU3" s="97"/>
+      <c r="BV3" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="94"/>
-[...3 lines deleted...]
-      <c r="A4" s="92"/>
+      <c r="BW3" s="95"/>
+      <c r="BX3" s="95"/>
+      <c r="BY3" s="97"/>
+    </row>
+    <row r="4" spans="1:77" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="93"/>
       <c r="B4" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="14" t="s">
@@ -1878,61 +1893,64 @@
       </c>
       <c r="BN4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="BO4" s="75" t="s">
         <v>17</v>
       </c>
       <c r="BP4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="BQ4" s="75" t="s">
         <v>19</v>
       </c>
       <c r="BR4" s="14" t="s">
         <v>20</v>
       </c>
       <c r="BS4" s="75" t="s">
         <v>21</v>
       </c>
       <c r="BT4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="BU4" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="BV4" s="13" t="s">
+      <c r="BV4" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="BW4" s="14" t="s">
+      <c r="BW4" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="BX4" s="14" t="s">
+      <c r="BX4" s="75" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="5" spans="1:76" s="3" customFormat="1">
+      <c r="BY4" s="86" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:77" s="3" customFormat="1">
       <c r="A5" s="71" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="16">
         <v>42971</v>
       </c>
       <c r="C5" s="16">
         <v>45517</v>
       </c>
       <c r="D5" s="17">
         <v>48323</v>
       </c>
       <c r="E5" s="18">
         <v>47930</v>
       </c>
       <c r="F5" s="16">
         <v>52350</v>
       </c>
       <c r="G5" s="16">
         <v>45672</v>
       </c>
       <c r="H5" s="17">
         <v>45996</v>
       </c>
       <c r="I5" s="16">
@@ -2117,52 +2135,55 @@
       </c>
       <c r="BQ5" s="82">
         <v>19352</v>
       </c>
       <c r="BR5" s="82">
         <v>19634</v>
       </c>
       <c r="BS5" s="82">
         <v>24253</v>
       </c>
       <c r="BT5" s="82">
         <v>20907</v>
       </c>
       <c r="BU5" s="84">
         <v>21317</v>
       </c>
       <c r="BV5" s="84">
         <v>20966</v>
       </c>
       <c r="BW5" s="84">
         <v>19381</v>
       </c>
       <c r="BX5" s="84">
         <v>21101</v>
       </c>
-    </row>
-    <row r="6" spans="1:76" s="3" customFormat="1">
+      <c r="BY5" s="84">
+        <v>21409</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77" s="3" customFormat="1">
       <c r="A6" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="28">
         <v>178</v>
       </c>
       <c r="C6" s="28">
         <v>188</v>
       </c>
       <c r="D6" s="29">
         <v>252</v>
       </c>
       <c r="E6" s="30">
         <v>253</v>
       </c>
       <c r="F6" s="31">
         <v>342</v>
       </c>
       <c r="G6" s="31">
         <v>332</v>
       </c>
       <c r="H6" s="32">
         <v>332</v>
       </c>
       <c r="I6" s="32">
@@ -2347,52 +2368,55 @@
       </c>
       <c r="BQ6" s="80">
         <v>7413</v>
       </c>
       <c r="BR6" s="80">
         <v>8550</v>
       </c>
       <c r="BS6" s="80">
         <v>9405</v>
       </c>
       <c r="BT6" s="80">
         <v>8485</v>
       </c>
       <c r="BU6" s="85">
         <v>7306</v>
       </c>
       <c r="BV6" s="85">
         <v>7449</v>
       </c>
       <c r="BW6" s="85">
         <v>7536</v>
       </c>
       <c r="BX6" s="85">
         <v>7358</v>
       </c>
-    </row>
-    <row r="7" spans="1:76" s="3" customFormat="1">
+      <c r="BY6" s="85">
+        <v>7738</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" s="3" customFormat="1">
       <c r="A7" s="71" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="29"/>
       <c r="E7" s="30"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="33"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="35"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="34"/>
       <c r="U7" s="34"/>
       <c r="V7" s="34"/>
       <c r="W7" s="34"/>
@@ -2467,52 +2491,55 @@
       </c>
       <c r="BQ7" s="80">
         <v>165</v>
       </c>
       <c r="BR7" s="80">
         <v>163</v>
       </c>
       <c r="BS7" s="80">
         <v>383</v>
       </c>
       <c r="BT7" s="80">
         <v>444</v>
       </c>
       <c r="BU7" s="85">
         <v>330</v>
       </c>
       <c r="BV7" s="85">
         <v>330</v>
       </c>
       <c r="BW7" s="85">
         <v>330</v>
       </c>
       <c r="BX7" s="85">
         <v>362</v>
       </c>
-    </row>
-    <row r="8" spans="1:76" s="4" customFormat="1">
+      <c r="BY7" s="85">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="8" spans="1:77" s="4" customFormat="1">
       <c r="A8" s="71" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="28">
         <v>944</v>
       </c>
       <c r="C8" s="41">
         <v>759</v>
       </c>
       <c r="D8" s="29">
         <v>760</v>
       </c>
       <c r="E8" s="42">
         <v>770</v>
       </c>
       <c r="F8" s="43">
         <v>945</v>
       </c>
       <c r="G8" s="44">
         <v>1317</v>
       </c>
       <c r="H8" s="45">
         <v>1169</v>
       </c>
       <c r="I8" s="46">
@@ -2697,52 +2724,55 @@
       </c>
       <c r="BQ8" s="80">
         <v>637</v>
       </c>
       <c r="BR8" s="80">
         <v>652</v>
       </c>
       <c r="BS8" s="80">
         <v>1457</v>
       </c>
       <c r="BT8" s="80">
         <v>1588</v>
       </c>
       <c r="BU8" s="85">
         <v>547</v>
       </c>
       <c r="BV8" s="85">
         <v>547</v>
       </c>
       <c r="BW8" s="85">
         <v>517</v>
       </c>
       <c r="BX8" s="85">
         <v>531</v>
       </c>
-    </row>
-    <row r="9" spans="1:76" s="4" customFormat="1">
+      <c r="BY8" s="85">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="9" spans="1:77" s="4" customFormat="1">
       <c r="A9" s="71" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="28">
         <v>9056</v>
       </c>
       <c r="C9" s="28">
         <v>8839</v>
       </c>
       <c r="D9" s="29">
         <v>8630</v>
       </c>
       <c r="E9" s="42">
         <v>8723</v>
       </c>
       <c r="F9" s="43">
         <v>11800</v>
       </c>
       <c r="G9" s="44">
         <v>8242</v>
       </c>
       <c r="H9" s="45">
         <v>7665</v>
       </c>
       <c r="I9" s="46">
@@ -2927,52 +2957,55 @@
       </c>
       <c r="BQ9" s="80">
         <v>535</v>
       </c>
       <c r="BR9" s="80">
         <v>544</v>
       </c>
       <c r="BS9" s="80">
         <v>1356</v>
       </c>
       <c r="BT9" s="80">
         <v>1832</v>
       </c>
       <c r="BU9" s="85">
         <v>528</v>
       </c>
       <c r="BV9" s="85">
         <v>493</v>
       </c>
       <c r="BW9" s="85">
         <v>399</v>
       </c>
       <c r="BX9" s="85">
         <v>456</v>
       </c>
-    </row>
-    <row r="10" spans="1:76" s="4" customFormat="1">
+      <c r="BY9" s="85">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77" s="4" customFormat="1">
       <c r="A10" s="71" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="28">
         <v>89</v>
       </c>
       <c r="C10" s="28">
         <v>89</v>
       </c>
       <c r="D10" s="29">
         <v>89</v>
       </c>
       <c r="E10" s="28">
         <v>89</v>
       </c>
       <c r="F10" s="43">
         <v>89</v>
       </c>
       <c r="G10" s="44">
         <v>53</v>
       </c>
       <c r="H10" s="50">
         <v>53</v>
       </c>
       <c r="I10" s="46">
@@ -3157,52 +3190,55 @@
       </c>
       <c r="BQ10" s="80">
         <v>70</v>
       </c>
       <c r="BR10" s="80">
         <v>70</v>
       </c>
       <c r="BS10" s="80">
         <v>287</v>
       </c>
       <c r="BT10" s="80">
         <v>261</v>
       </c>
       <c r="BU10" s="85">
         <v>106</v>
       </c>
       <c r="BV10" s="85">
         <v>106</v>
       </c>
       <c r="BW10" s="85">
         <v>106</v>
       </c>
       <c r="BX10" s="85">
         <v>106</v>
       </c>
-    </row>
-    <row r="11" spans="1:76" s="4" customFormat="1">
+      <c r="BY10" s="85">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77" s="4" customFormat="1">
       <c r="A11" s="71" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="29"/>
       <c r="E11" s="30"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="33"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="52"/>
       <c r="O11" s="53"/>
       <c r="P11" s="53"/>
       <c r="Q11" s="53"/>
       <c r="R11" s="53"/>
       <c r="S11" s="53"/>
       <c r="T11" s="53"/>
       <c r="U11" s="53"/>
       <c r="V11" s="53"/>
       <c r="W11" s="53"/>
@@ -3317,52 +3353,55 @@
       </c>
       <c r="BQ11" s="57" t="s">
         <v>4</v>
       </c>
       <c r="BR11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BS11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BU11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BV11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX11" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="BY11" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77" s="4" customFormat="1">
       <c r="A12" s="71" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="28">
         <v>1325</v>
       </c>
       <c r="C12" s="28">
         <v>1333</v>
       </c>
       <c r="D12" s="29">
         <v>737</v>
       </c>
       <c r="E12" s="30">
         <v>735</v>
       </c>
       <c r="F12" s="31">
         <v>809</v>
       </c>
       <c r="G12" s="31">
         <v>612</v>
       </c>
       <c r="H12" s="32">
         <v>748</v>
       </c>
       <c r="I12" s="32">
@@ -3547,52 +3586,55 @@
       </c>
       <c r="BQ12" s="80">
         <v>501</v>
       </c>
       <c r="BR12" s="80">
         <v>513</v>
       </c>
       <c r="BS12" s="80">
         <v>1968</v>
       </c>
       <c r="BT12" s="80">
         <v>1281</v>
       </c>
       <c r="BU12" s="85">
         <v>426</v>
       </c>
       <c r="BV12" s="85">
         <v>426</v>
       </c>
       <c r="BW12" s="85">
         <v>426</v>
       </c>
       <c r="BX12" s="85">
         <v>428</v>
       </c>
-    </row>
-    <row r="13" spans="1:76" s="4" customFormat="1">
+      <c r="BY12" s="85">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="13" spans="1:77" s="4" customFormat="1">
       <c r="A13" s="71" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="29"/>
       <c r="E13" s="30"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="34"/>
       <c r="N13" s="52"/>
       <c r="O13" s="53"/>
       <c r="P13" s="53"/>
       <c r="Q13" s="53"/>
       <c r="R13" s="53"/>
       <c r="S13" s="53"/>
       <c r="T13" s="53"/>
       <c r="U13" s="53"/>
       <c r="V13" s="53"/>
       <c r="W13" s="53"/>
@@ -3703,52 +3745,55 @@
         <v>4</v>
       </c>
       <c r="BP13" s="57" t="s">
         <v>4</v>
       </c>
       <c r="BQ13" s="57" t="s">
         <v>4</v>
       </c>
       <c r="BR13" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BS13" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT13" s="80"/>
       <c r="BU13" s="85"/>
       <c r="BV13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX13" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:76" s="4" customFormat="1">
+      <c r="BY13" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77" s="4" customFormat="1">
       <c r="A14" s="71" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28">
         <v>4134</v>
       </c>
       <c r="C14" s="28">
         <v>4173</v>
       </c>
       <c r="D14" s="29">
         <v>3788</v>
       </c>
       <c r="E14" s="42">
         <v>3433</v>
       </c>
       <c r="F14" s="31">
         <v>4009</v>
       </c>
       <c r="G14" s="50">
         <v>4000</v>
       </c>
       <c r="H14" s="45">
         <v>4537</v>
       </c>
       <c r="I14" s="32">
@@ -3933,52 +3978,55 @@
       </c>
       <c r="BQ14" s="80">
         <v>265</v>
       </c>
       <c r="BR14" s="80">
         <v>307</v>
       </c>
       <c r="BS14" s="80">
         <v>395</v>
       </c>
       <c r="BT14" s="80">
         <v>422</v>
       </c>
       <c r="BU14" s="85">
         <v>498</v>
       </c>
       <c r="BV14" s="85">
         <v>528</v>
       </c>
       <c r="BW14" s="85">
         <v>480</v>
       </c>
       <c r="BX14" s="85">
         <v>537</v>
       </c>
-    </row>
-    <row r="15" spans="1:76" s="4" customFormat="1">
+      <c r="BY14" s="85">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77" s="4" customFormat="1">
       <c r="A15" s="71" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="31"/>
       <c r="E15" s="30"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="52"/>
       <c r="O15" s="53"/>
       <c r="P15" s="53"/>
       <c r="Q15" s="53"/>
       <c r="R15" s="53"/>
       <c r="S15" s="53"/>
       <c r="T15" s="53"/>
       <c r="U15" s="53"/>
       <c r="V15" s="53"/>
       <c r="W15" s="53"/>
@@ -4093,52 +4141,55 @@
       </c>
       <c r="BQ15" s="57" t="s">
         <v>4</v>
       </c>
       <c r="BR15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BS15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BU15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BV15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX15" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:76" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="BY15" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="58">
         <v>27245</v>
       </c>
       <c r="C16" s="58">
         <v>30136</v>
       </c>
       <c r="D16" s="59">
         <v>34067</v>
       </c>
       <c r="E16" s="60">
         <v>33927</v>
       </c>
       <c r="F16" s="61">
         <v>34356</v>
       </c>
       <c r="G16" s="62">
         <v>31116</v>
       </c>
       <c r="H16" s="63">
         <v>31492</v>
       </c>
       <c r="I16" s="64">
@@ -4322,50 +4373,53 @@
         <v>8921</v>
       </c>
       <c r="BQ16" s="83">
         <v>9766</v>
       </c>
       <c r="BR16" s="83">
         <v>8835</v>
       </c>
       <c r="BS16" s="83">
         <v>9002</v>
       </c>
       <c r="BT16" s="83">
         <v>6594</v>
       </c>
       <c r="BU16" s="83">
         <v>11576</v>
       </c>
       <c r="BV16" s="83">
         <v>11087</v>
       </c>
       <c r="BW16" s="83">
         <v>9587</v>
       </c>
       <c r="BX16" s="83">
         <v>11323</v>
+      </c>
+      <c r="BY16" s="83">
+        <v>11050</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5060,51 +5114,51 @@
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="BO2:BR2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:BX3"/>
+    <mergeCell ref="BV3:BY3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>