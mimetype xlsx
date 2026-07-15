--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11100" windowHeight="8736"/>
   </bookViews>
   <sheets>
     <sheet name="pigs" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="39">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>29  641</t>
   </si>
   <si>
     <t xml:space="preserve">        4  900</t>
   </si>
   <si>
     <t>420 80</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of Pigs, heads</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t xml:space="preserve">                at the end of the month</t>
   </si>
   <si>
@@ -142,51 +142,51 @@
   <si>
     <t>Karacai</t>
   </si>
   <si>
     <t>2024 years</t>
   </si>
   <si>
     <t>Alatau city</t>
   </si>
   <si>
     <t>2025 years</t>
   </si>
   <si>
     <t>2026 years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -256,50 +256,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -672,51 +679,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -914,50 +921,59 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="174">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="23"/>
@@ -1398,84 +1414,84 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY64"/>
+  <dimension ref="A1:CA64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ8" sqref="BZ8"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CE11" sqref="CE11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.5546875" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="48" width="10.44140625" style="2" customWidth="1"/>
     <col min="49" max="49" width="11.109375" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.44140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.44140625" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.88671875" style="2" customWidth="1"/>
     <col min="62" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="13.33203125" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="87" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="87"/>
       <c r="I1" s="87"/>
       <c r="J1" s="87"/>
       <c r="K1" s="87"/>
       <c r="L1" s="87"/>
       <c r="M1" s="87"/>
       <c r="N1" s="87"/>
       <c r="O1" s="87"/>
       <c r="P1" s="87"/>
       <c r="Q1" s="87"/>
       <c r="R1" s="87"/>
       <c r="S1" s="87"/>
       <c r="T1" s="87"/>
       <c r="U1" s="87"/>
       <c r="V1" s="87"/>
       <c r="W1" s="87"/>
@@ -1511,51 +1527,51 @@
       <c r="AY1" s="87"/>
       <c r="AZ1" s="87"/>
       <c r="BA1" s="87"/>
       <c r="BB1" s="87"/>
       <c r="BC1" s="87"/>
       <c r="BD1" s="87"/>
       <c r="BE1" s="87"/>
       <c r="BF1" s="87"/>
       <c r="BG1" s="87"/>
       <c r="BH1" s="87"/>
       <c r="BI1" s="87"/>
       <c r="BJ1" s="87"/>
       <c r="BK1" s="87"/>
       <c r="BL1" s="87"/>
       <c r="BM1" s="87"/>
       <c r="BN1" s="87"/>
       <c r="BO1" s="87"/>
       <c r="BP1" s="87"/>
       <c r="BQ1" s="87"/>
       <c r="BR1" s="87"/>
       <c r="BS1" s="87"/>
       <c r="BT1" s="87"/>
       <c r="BU1" s="87"/>
       <c r="BV1" s="87"/>
     </row>
-    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="96" t="s">
         <v>6</v>
       </c>
       <c r="K2" s="96"/>
       <c r="L2" s="96"/>
       <c r="M2" s="96"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="96" t="s">
         <v>6</v>
@@ -1580,51 +1596,51 @@
       <c r="AL2" s="10"/>
       <c r="AM2" s="11"/>
       <c r="AN2" s="11"/>
       <c r="AO2" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AP2" s="11"/>
       <c r="AQ2" s="11"/>
       <c r="AR2" s="11"/>
       <c r="AS2" s="11"/>
       <c r="AT2" s="12"/>
       <c r="AU2" s="11"/>
       <c r="BE2" s="96" t="s">
         <v>6</v>
       </c>
       <c r="BF2" s="96"/>
       <c r="BG2" s="96"/>
       <c r="BH2" s="96"/>
       <c r="BO2" s="96" t="s">
         <v>6</v>
       </c>
       <c r="BP2" s="96"/>
       <c r="BQ2" s="96"/>
       <c r="BR2" s="96"/>
     </row>
-    <row r="3" spans="1:77" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:79" ht="32.4" customHeight="1" thickBot="1">
       <c r="A3" s="92" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="88" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
       <c r="G3" s="89"/>
       <c r="H3" s="89"/>
       <c r="I3" s="89"/>
       <c r="J3" s="89"/>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="90"/>
       <c r="N3" s="88" t="s">
         <v>9</v>
       </c>
       <c r="O3" s="89"/>
       <c r="P3" s="89"/>
       <c r="Q3" s="89"/>
       <c r="R3" s="89"/>
       <c r="S3" s="89"/>
@@ -1668,58 +1684,60 @@
       <c r="AY3" s="95"/>
       <c r="AZ3" s="95"/>
       <c r="BA3" s="77"/>
       <c r="BB3" s="78"/>
       <c r="BC3" s="77"/>
       <c r="BD3" s="76"/>
       <c r="BE3" s="77"/>
       <c r="BF3" s="77"/>
       <c r="BG3" s="77"/>
       <c r="BH3" s="76"/>
       <c r="BI3" s="76"/>
       <c r="BJ3" s="94" t="s">
         <v>37</v>
       </c>
       <c r="BK3" s="95"/>
       <c r="BL3" s="95"/>
       <c r="BM3" s="95"/>
       <c r="BN3" s="95"/>
       <c r="BO3" s="95"/>
       <c r="BP3" s="95"/>
       <c r="BQ3" s="95"/>
       <c r="BR3" s="95"/>
       <c r="BS3" s="95"/>
       <c r="BT3" s="95"/>
       <c r="BU3" s="97"/>
-      <c r="BV3" s="94" t="s">
+      <c r="BV3" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="95"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:77" ht="14.25" customHeight="1" thickBot="1">
+      <c r="BW3" s="89"/>
+      <c r="BX3" s="89"/>
+      <c r="BY3" s="89"/>
+      <c r="BZ3" s="89"/>
+      <c r="CA3" s="98"/>
+    </row>
+    <row r="4" spans="1:79" ht="32.4" customHeight="1" thickBot="1">
       <c r="A4" s="93"/>
       <c r="B4" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>19</v>
       </c>
@@ -1905,53 +1923,59 @@
       </c>
       <c r="BR4" s="14" t="s">
         <v>20</v>
       </c>
       <c r="BS4" s="75" t="s">
         <v>21</v>
       </c>
       <c r="BT4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="BU4" s="14" t="s">
         <v>23</v>
       </c>
       <c r="BV4" s="73" t="s">
         <v>12</v>
       </c>
       <c r="BW4" s="75" t="s">
         <v>13</v>
       </c>
       <c r="BX4" s="75" t="s">
         <v>14</v>
       </c>
       <c r="BY4" s="86" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="71" t="s">
+      <c r="BZ4" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="CA4" s="99" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79" s="3" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A5" s="100" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="16">
         <v>42971</v>
       </c>
       <c r="C5" s="16">
         <v>45517</v>
       </c>
       <c r="D5" s="17">
         <v>48323</v>
       </c>
       <c r="E5" s="18">
         <v>47930</v>
       </c>
       <c r="F5" s="16">
         <v>52350</v>
       </c>
       <c r="G5" s="16">
         <v>45672</v>
       </c>
       <c r="H5" s="17">
         <v>45996</v>
       </c>
       <c r="I5" s="16">
         <v>44095</v>
@@ -2138,52 +2162,58 @@
       </c>
       <c r="BR5" s="82">
         <v>19634</v>
       </c>
       <c r="BS5" s="82">
         <v>24253</v>
       </c>
       <c r="BT5" s="82">
         <v>20907</v>
       </c>
       <c r="BU5" s="84">
         <v>21317</v>
       </c>
       <c r="BV5" s="84">
         <v>20966</v>
       </c>
       <c r="BW5" s="84">
         <v>19381</v>
       </c>
       <c r="BX5" s="84">
         <v>21101</v>
       </c>
       <c r="BY5" s="84">
         <v>21409</v>
       </c>
-    </row>
-    <row r="6" spans="1:77" s="3" customFormat="1">
+      <c r="BZ5" s="84">
+        <v>21549</v>
+      </c>
+      <c r="CA5" s="84">
+        <v>14165</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="3" customFormat="1">
       <c r="A6" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="28">
         <v>178</v>
       </c>
       <c r="C6" s="28">
         <v>188</v>
       </c>
       <c r="D6" s="29">
         <v>252</v>
       </c>
       <c r="E6" s="30">
         <v>253</v>
       </c>
       <c r="F6" s="31">
         <v>342</v>
       </c>
       <c r="G6" s="31">
         <v>332</v>
       </c>
       <c r="H6" s="32">
         <v>332</v>
       </c>
       <c r="I6" s="32">
@@ -2371,52 +2401,58 @@
       </c>
       <c r="BR6" s="80">
         <v>8550</v>
       </c>
       <c r="BS6" s="80">
         <v>9405</v>
       </c>
       <c r="BT6" s="80">
         <v>8485</v>
       </c>
       <c r="BU6" s="85">
         <v>7306</v>
       </c>
       <c r="BV6" s="85">
         <v>7449</v>
       </c>
       <c r="BW6" s="85">
         <v>7536</v>
       </c>
       <c r="BX6" s="85">
         <v>7358</v>
       </c>
       <c r="BY6" s="85">
         <v>7738</v>
       </c>
-    </row>
-    <row r="7" spans="1:77" s="3" customFormat="1">
+      <c r="BZ6" s="85">
+        <v>7588</v>
+      </c>
+      <c r="CA6" s="85">
+        <v>8245</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79" s="3" customFormat="1">
       <c r="A7" s="71" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="29"/>
       <c r="E7" s="30"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="33"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="35"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="34"/>
       <c r="U7" s="34"/>
       <c r="V7" s="34"/>
       <c r="W7" s="34"/>
@@ -2494,52 +2530,58 @@
       </c>
       <c r="BR7" s="80">
         <v>163</v>
       </c>
       <c r="BS7" s="80">
         <v>383</v>
       </c>
       <c r="BT7" s="80">
         <v>444</v>
       </c>
       <c r="BU7" s="85">
         <v>330</v>
       </c>
       <c r="BV7" s="85">
         <v>330</v>
       </c>
       <c r="BW7" s="85">
         <v>330</v>
       </c>
       <c r="BX7" s="85">
         <v>362</v>
       </c>
       <c r="BY7" s="85">
         <v>394</v>
       </c>
-    </row>
-    <row r="8" spans="1:77" s="4" customFormat="1">
+      <c r="BZ7" s="85">
+        <v>394</v>
+      </c>
+      <c r="CA7" s="85">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" s="4" customFormat="1">
       <c r="A8" s="71" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="28">
         <v>944</v>
       </c>
       <c r="C8" s="41">
         <v>759</v>
       </c>
       <c r="D8" s="29">
         <v>760</v>
       </c>
       <c r="E8" s="42">
         <v>770</v>
       </c>
       <c r="F8" s="43">
         <v>945</v>
       </c>
       <c r="G8" s="44">
         <v>1317</v>
       </c>
       <c r="H8" s="45">
         <v>1169</v>
       </c>
       <c r="I8" s="46">
@@ -2727,52 +2769,58 @@
       </c>
       <c r="BR8" s="80">
         <v>652</v>
       </c>
       <c r="BS8" s="80">
         <v>1457</v>
       </c>
       <c r="BT8" s="80">
         <v>1588</v>
       </c>
       <c r="BU8" s="85">
         <v>547</v>
       </c>
       <c r="BV8" s="85">
         <v>547</v>
       </c>
       <c r="BW8" s="85">
         <v>517</v>
       </c>
       <c r="BX8" s="85">
         <v>531</v>
       </c>
       <c r="BY8" s="85">
         <v>607</v>
       </c>
-    </row>
-    <row r="9" spans="1:77" s="4" customFormat="1">
+      <c r="BZ8" s="85">
+        <v>700</v>
+      </c>
+      <c r="CA8" s="85">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" s="4" customFormat="1">
       <c r="A9" s="71" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="28">
         <v>9056</v>
       </c>
       <c r="C9" s="28">
         <v>8839</v>
       </c>
       <c r="D9" s="29">
         <v>8630</v>
       </c>
       <c r="E9" s="42">
         <v>8723</v>
       </c>
       <c r="F9" s="43">
         <v>11800</v>
       </c>
       <c r="G9" s="44">
         <v>8242</v>
       </c>
       <c r="H9" s="45">
         <v>7665</v>
       </c>
       <c r="I9" s="46">
@@ -2960,52 +3008,58 @@
       </c>
       <c r="BR9" s="80">
         <v>544</v>
       </c>
       <c r="BS9" s="80">
         <v>1356</v>
       </c>
       <c r="BT9" s="80">
         <v>1832</v>
       </c>
       <c r="BU9" s="85">
         <v>528</v>
       </c>
       <c r="BV9" s="85">
         <v>493</v>
       </c>
       <c r="BW9" s="85">
         <v>399</v>
       </c>
       <c r="BX9" s="85">
         <v>456</v>
       </c>
       <c r="BY9" s="85">
         <v>456</v>
       </c>
-    </row>
-    <row r="10" spans="1:77" s="4" customFormat="1">
+      <c r="BZ9" s="85">
+        <v>456</v>
+      </c>
+      <c r="CA9" s="85">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" s="4" customFormat="1">
       <c r="A10" s="71" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="28">
         <v>89</v>
       </c>
       <c r="C10" s="28">
         <v>89</v>
       </c>
       <c r="D10" s="29">
         <v>89</v>
       </c>
       <c r="E10" s="28">
         <v>89</v>
       </c>
       <c r="F10" s="43">
         <v>89</v>
       </c>
       <c r="G10" s="44">
         <v>53</v>
       </c>
       <c r="H10" s="50">
         <v>53</v>
       </c>
       <c r="I10" s="46">
@@ -3193,52 +3247,58 @@
       </c>
       <c r="BR10" s="80">
         <v>70</v>
       </c>
       <c r="BS10" s="80">
         <v>287</v>
       </c>
       <c r="BT10" s="80">
         <v>261</v>
       </c>
       <c r="BU10" s="85">
         <v>106</v>
       </c>
       <c r="BV10" s="85">
         <v>106</v>
       </c>
       <c r="BW10" s="85">
         <v>106</v>
       </c>
       <c r="BX10" s="85">
         <v>106</v>
       </c>
       <c r="BY10" s="85">
         <v>106</v>
       </c>
-    </row>
-    <row r="11" spans="1:77" s="4" customFormat="1">
+      <c r="BZ10" s="85">
+        <v>106</v>
+      </c>
+      <c r="CA10" s="85">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" s="4" customFormat="1">
       <c r="A11" s="71" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="29"/>
       <c r="E11" s="30"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="33"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="52"/>
       <c r="O11" s="53"/>
       <c r="P11" s="53"/>
       <c r="Q11" s="53"/>
       <c r="R11" s="53"/>
       <c r="S11" s="53"/>
       <c r="T11" s="53"/>
       <c r="U11" s="53"/>
       <c r="V11" s="53"/>
       <c r="W11" s="53"/>
@@ -3356,52 +3416,58 @@
       </c>
       <c r="BR11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BS11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BU11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BV11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BY11" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:77" s="4" customFormat="1">
+      <c r="BZ11" s="85" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA11" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" s="4" customFormat="1">
       <c r="A12" s="71" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="28">
         <v>1325</v>
       </c>
       <c r="C12" s="28">
         <v>1333</v>
       </c>
       <c r="D12" s="29">
         <v>737</v>
       </c>
       <c r="E12" s="30">
         <v>735</v>
       </c>
       <c r="F12" s="31">
         <v>809</v>
       </c>
       <c r="G12" s="31">
         <v>612</v>
       </c>
       <c r="H12" s="32">
         <v>748</v>
       </c>
       <c r="I12" s="32">
@@ -3589,52 +3655,58 @@
       </c>
       <c r="BR12" s="80">
         <v>513</v>
       </c>
       <c r="BS12" s="80">
         <v>1968</v>
       </c>
       <c r="BT12" s="80">
         <v>1281</v>
       </c>
       <c r="BU12" s="85">
         <v>426</v>
       </c>
       <c r="BV12" s="85">
         <v>426</v>
       </c>
       <c r="BW12" s="85">
         <v>426</v>
       </c>
       <c r="BX12" s="85">
         <v>428</v>
       </c>
       <c r="BY12" s="85">
         <v>428</v>
       </c>
-    </row>
-    <row r="13" spans="1:77" s="4" customFormat="1">
+      <c r="BZ12" s="85">
+        <v>415</v>
+      </c>
+      <c r="CA12" s="85">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" s="4" customFormat="1">
       <c r="A13" s="71" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="29"/>
       <c r="E13" s="30"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="34"/>
       <c r="N13" s="52"/>
       <c r="O13" s="53"/>
       <c r="P13" s="53"/>
       <c r="Q13" s="53"/>
       <c r="R13" s="53"/>
       <c r="S13" s="53"/>
       <c r="T13" s="53"/>
       <c r="U13" s="53"/>
       <c r="V13" s="53"/>
       <c r="W13" s="53"/>
@@ -3748,52 +3820,58 @@
         <v>4</v>
       </c>
       <c r="BQ13" s="57" t="s">
         <v>4</v>
       </c>
       <c r="BR13" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BS13" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT13" s="80"/>
       <c r="BU13" s="85"/>
       <c r="BV13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BY13" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:77" s="4" customFormat="1">
+      <c r="BZ13" s="85" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA13" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" s="4" customFormat="1">
       <c r="A14" s="71" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28">
         <v>4134</v>
       </c>
       <c r="C14" s="28">
         <v>4173</v>
       </c>
       <c r="D14" s="29">
         <v>3788</v>
       </c>
       <c r="E14" s="42">
         <v>3433</v>
       </c>
       <c r="F14" s="31">
         <v>4009</v>
       </c>
       <c r="G14" s="50">
         <v>4000</v>
       </c>
       <c r="H14" s="45">
         <v>4537</v>
       </c>
       <c r="I14" s="32">
@@ -3981,52 +4059,58 @@
       </c>
       <c r="BR14" s="80">
         <v>307</v>
       </c>
       <c r="BS14" s="80">
         <v>395</v>
       </c>
       <c r="BT14" s="80">
         <v>422</v>
       </c>
       <c r="BU14" s="85">
         <v>498</v>
       </c>
       <c r="BV14" s="85">
         <v>528</v>
       </c>
       <c r="BW14" s="85">
         <v>480</v>
       </c>
       <c r="BX14" s="85">
         <v>537</v>
       </c>
       <c r="BY14" s="85">
         <v>630</v>
       </c>
-    </row>
-    <row r="15" spans="1:77" s="4" customFormat="1">
+      <c r="BZ14" s="85">
+        <v>940</v>
+      </c>
+      <c r="CA14" s="85">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" s="4" customFormat="1">
       <c r="A15" s="71" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="31"/>
       <c r="E15" s="30"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="52"/>
       <c r="O15" s="53"/>
       <c r="P15" s="53"/>
       <c r="Q15" s="53"/>
       <c r="R15" s="53"/>
       <c r="S15" s="53"/>
       <c r="T15" s="53"/>
       <c r="U15" s="53"/>
       <c r="V15" s="53"/>
       <c r="W15" s="53"/>
@@ -4144,52 +4228,58 @@
       </c>
       <c r="BR15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BS15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BU15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BV15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BY15" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:77" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="BZ15" s="85" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA15" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="58">
         <v>27245</v>
       </c>
       <c r="C16" s="58">
         <v>30136</v>
       </c>
       <c r="D16" s="59">
         <v>34067</v>
       </c>
       <c r="E16" s="60">
         <v>33927</v>
       </c>
       <c r="F16" s="61">
         <v>34356</v>
       </c>
       <c r="G16" s="62">
         <v>31116</v>
       </c>
       <c r="H16" s="63">
         <v>31492</v>
       </c>
       <c r="I16" s="64">
@@ -4376,50 +4466,56 @@
         <v>9766</v>
       </c>
       <c r="BR16" s="83">
         <v>8835</v>
       </c>
       <c r="BS16" s="83">
         <v>9002</v>
       </c>
       <c r="BT16" s="83">
         <v>6594</v>
       </c>
       <c r="BU16" s="83">
         <v>11576</v>
       </c>
       <c r="BV16" s="83">
         <v>11087</v>
       </c>
       <c r="BW16" s="83">
         <v>9587</v>
       </c>
       <c r="BX16" s="83">
         <v>11323</v>
       </c>
       <c r="BY16" s="83">
         <v>11050</v>
+      </c>
+      <c r="BZ16" s="83">
+        <v>10950</v>
+      </c>
+      <c r="CA16" s="83">
+        <v>3382</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5114,51 +5210,51 @@
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="BO2:BR2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BV3:CA3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>