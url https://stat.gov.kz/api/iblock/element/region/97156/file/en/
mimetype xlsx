--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11100" windowHeight="8736"/>
   </bookViews>
   <sheets>
     <sheet name="pigs" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="39">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>29  641</t>
   </si>
   <si>
     <t xml:space="preserve">        4  900</t>
   </si>
   <si>
     <t>420 80</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of Pigs, heads</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t xml:space="preserve">                at the end of the month</t>
   </si>
   <si>
@@ -889,91 +889,91 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="174">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="23"/>
@@ -1414,331 +1414,332 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA64"/>
+  <dimension ref="A1:CB64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE11" sqref="CE11"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CD1" sqref="CD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.5546875" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="48" width="10.44140625" style="2" customWidth="1"/>
     <col min="49" max="49" width="11.109375" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.44140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.44140625" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.88671875" style="2" customWidth="1"/>
     <col min="62" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="13.33203125" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="87" t="s">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="87"/>
-[...35 lines deleted...]
-      <c r="AL1" s="87" t="s">
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="89"/>
+      <c r="AE1" s="89"/>
+      <c r="AF1" s="89"/>
+      <c r="AG1" s="89"/>
+      <c r="AH1" s="89"/>
+      <c r="AI1" s="89"/>
+      <c r="AJ1" s="89"/>
+      <c r="AK1" s="89"/>
+      <c r="AL1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="AM1" s="87"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="89"/>
+      <c r="AN1" s="89"/>
+      <c r="AO1" s="89"/>
+      <c r="AP1" s="89"/>
+      <c r="AQ1" s="89"/>
+      <c r="AR1" s="89"/>
+      <c r="AS1" s="89"/>
+      <c r="AT1" s="89"/>
+      <c r="AU1" s="89"/>
+      <c r="AV1" s="89"/>
+      <c r="AW1" s="89"/>
+      <c r="AX1" s="89"/>
+      <c r="AY1" s="89"/>
+      <c r="AZ1" s="89"/>
+      <c r="BA1" s="89"/>
+      <c r="BB1" s="89"/>
+      <c r="BC1" s="89"/>
+      <c r="BD1" s="89"/>
+      <c r="BE1" s="89"/>
+      <c r="BF1" s="89"/>
+      <c r="BG1" s="89"/>
+      <c r="BH1" s="89"/>
+      <c r="BI1" s="89"/>
+      <c r="BJ1" s="89"/>
+      <c r="BK1" s="89"/>
+      <c r="BL1" s="89"/>
+      <c r="BM1" s="89"/>
+      <c r="BN1" s="89"/>
+      <c r="BO1" s="89"/>
+      <c r="BP1" s="89"/>
+      <c r="BQ1" s="89"/>
+      <c r="BR1" s="89"/>
+      <c r="BS1" s="89"/>
+      <c r="BT1" s="89"/>
+      <c r="BU1" s="89"/>
+      <c r="BV1" s="89"/>
+    </row>
+    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="96" t="s">
+      <c r="J2" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="K2" s="96"/>
-[...1 lines deleted...]
-      <c r="M2" s="96"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="96" t="s">
+      <c r="V2" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="W2" s="96"/>
-[...1 lines deleted...]
-      <c r="Y2" s="96"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="96" t="s">
+      <c r="AH2" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="AI2" s="96"/>
-[...1 lines deleted...]
-      <c r="AK2" s="96"/>
+      <c r="AI2" s="98"/>
+      <c r="AJ2" s="98"/>
+      <c r="AK2" s="98"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="11"/>
       <c r="AN2" s="11"/>
       <c r="AO2" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AP2" s="11"/>
       <c r="AQ2" s="11"/>
       <c r="AR2" s="11"/>
       <c r="AS2" s="11"/>
       <c r="AT2" s="12"/>
       <c r="AU2" s="11"/>
-      <c r="BE2" s="96" t="s">
+      <c r="BE2" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="BF2" s="96"/>
-[...2 lines deleted...]
-      <c r="BO2" s="96" t="s">
+      <c r="BF2" s="98"/>
+      <c r="BG2" s="98"/>
+      <c r="BH2" s="98"/>
+      <c r="BO2" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="BP2" s="96"/>
-[...4 lines deleted...]
-      <c r="A3" s="92" t="s">
+      <c r="BP2" s="98"/>
+      <c r="BQ2" s="98"/>
+      <c r="BR2" s="98"/>
+    </row>
+    <row r="3" spans="1:80" ht="32.4" customHeight="1" thickBot="1">
+      <c r="A3" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="88" t="s">
+      <c r="B3" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="89"/>
-[...10 lines deleted...]
-      <c r="N3" s="88" t="s">
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="91"/>
+      <c r="K3" s="91"/>
+      <c r="L3" s="91"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="O3" s="89"/>
-[...10 lines deleted...]
-      <c r="Z3" s="88" t="s">
+      <c r="O3" s="91"/>
+      <c r="P3" s="91"/>
+      <c r="Q3" s="91"/>
+      <c r="R3" s="91"/>
+      <c r="S3" s="91"/>
+      <c r="T3" s="91"/>
+      <c r="U3" s="91"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="91"/>
+      <c r="X3" s="91"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="89"/>
-[...10 lines deleted...]
-      <c r="AL3" s="94" t="s">
+      <c r="AA3" s="91"/>
+      <c r="AB3" s="91"/>
+      <c r="AC3" s="91"/>
+      <c r="AD3" s="91"/>
+      <c r="AE3" s="91"/>
+      <c r="AF3" s="91"/>
+      <c r="AG3" s="91"/>
+      <c r="AH3" s="91"/>
+      <c r="AI3" s="91"/>
+      <c r="AJ3" s="91"/>
+      <c r="AK3" s="91"/>
+      <c r="AL3" s="96" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="95"/>
-      <c r="AN3" s="95"/>
+      <c r="AM3" s="97"/>
+      <c r="AN3" s="97"/>
       <c r="AO3" s="77"/>
       <c r="AP3" s="74"/>
       <c r="AQ3" s="77"/>
       <c r="AR3" s="74"/>
       <c r="AS3" s="77"/>
       <c r="AT3" s="77"/>
       <c r="AU3" s="77"/>
       <c r="AV3" s="76"/>
       <c r="AW3" s="76"/>
-      <c r="AX3" s="94" t="s">
+      <c r="AX3" s="96" t="s">
         <v>35</v>
       </c>
-      <c r="AY3" s="95"/>
-      <c r="AZ3" s="95"/>
+      <c r="AY3" s="97"/>
+      <c r="AZ3" s="97"/>
       <c r="BA3" s="77"/>
       <c r="BB3" s="78"/>
       <c r="BC3" s="77"/>
       <c r="BD3" s="76"/>
       <c r="BE3" s="77"/>
       <c r="BF3" s="77"/>
       <c r="BG3" s="77"/>
       <c r="BH3" s="76"/>
       <c r="BI3" s="76"/>
-      <c r="BJ3" s="94" t="s">
+      <c r="BJ3" s="96" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="95"/>
-[...10 lines deleted...]
-      <c r="BV3" s="88" t="s">
+      <c r="BK3" s="97"/>
+      <c r="BL3" s="97"/>
+      <c r="BM3" s="97"/>
+      <c r="BN3" s="97"/>
+      <c r="BO3" s="97"/>
+      <c r="BP3" s="97"/>
+      <c r="BQ3" s="97"/>
+      <c r="BR3" s="97"/>
+      <c r="BS3" s="97"/>
+      <c r="BT3" s="97"/>
+      <c r="BU3" s="99"/>
+      <c r="BV3" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="89"/>
-[...6 lines deleted...]
-      <c r="A4" s="93"/>
+      <c r="BW3" s="91"/>
+      <c r="BX3" s="91"/>
+      <c r="BY3" s="91"/>
+      <c r="BZ3" s="91"/>
+      <c r="CA3" s="91"/>
+      <c r="CB3" s="100"/>
+    </row>
+    <row r="4" spans="1:80" ht="32.4" customHeight="1" thickBot="1">
+      <c r="A4" s="95"/>
       <c r="B4" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="14" t="s">
@@ -1926,56 +1927,59 @@
       </c>
       <c r="BS4" s="75" t="s">
         <v>21</v>
       </c>
       <c r="BT4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="BU4" s="14" t="s">
         <v>23</v>
       </c>
       <c r="BV4" s="73" t="s">
         <v>12</v>
       </c>
       <c r="BW4" s="75" t="s">
         <v>13</v>
       </c>
       <c r="BX4" s="75" t="s">
         <v>14</v>
       </c>
       <c r="BY4" s="86" t="s">
         <v>15</v>
       </c>
       <c r="BZ4" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="CA4" s="99" t="s">
+      <c r="CA4" s="87" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="100" t="s">
+      <c r="CB4" s="87" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:80" s="3" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A5" s="88" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="16">
         <v>42971</v>
       </c>
       <c r="C5" s="16">
         <v>45517</v>
       </c>
       <c r="D5" s="17">
         <v>48323</v>
       </c>
       <c r="E5" s="18">
         <v>47930</v>
       </c>
       <c r="F5" s="16">
         <v>52350</v>
       </c>
       <c r="G5" s="16">
         <v>45672</v>
       </c>
       <c r="H5" s="17">
         <v>45996</v>
       </c>
       <c r="I5" s="16">
         <v>44095</v>
@@ -2168,52 +2172,55 @@
       </c>
       <c r="BT5" s="82">
         <v>20907</v>
       </c>
       <c r="BU5" s="84">
         <v>21317</v>
       </c>
       <c r="BV5" s="84">
         <v>20966</v>
       </c>
       <c r="BW5" s="84">
         <v>19381</v>
       </c>
       <c r="BX5" s="84">
         <v>21101</v>
       </c>
       <c r="BY5" s="84">
         <v>21409</v>
       </c>
       <c r="BZ5" s="84">
         <v>21549</v>
       </c>
       <c r="CA5" s="84">
         <v>14165</v>
       </c>
-    </row>
-    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="CB5" s="84">
+        <v>13521</v>
+      </c>
+    </row>
+    <row r="6" spans="1:80" s="3" customFormat="1">
       <c r="A6" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="28">
         <v>178</v>
       </c>
       <c r="C6" s="28">
         <v>188</v>
       </c>
       <c r="D6" s="29">
         <v>252</v>
       </c>
       <c r="E6" s="30">
         <v>253</v>
       </c>
       <c r="F6" s="31">
         <v>342</v>
       </c>
       <c r="G6" s="31">
         <v>332</v>
       </c>
       <c r="H6" s="32">
         <v>332</v>
       </c>
       <c r="I6" s="32">
@@ -2407,52 +2414,55 @@
       </c>
       <c r="BT6" s="80">
         <v>8485</v>
       </c>
       <c r="BU6" s="85">
         <v>7306</v>
       </c>
       <c r="BV6" s="85">
         <v>7449</v>
       </c>
       <c r="BW6" s="85">
         <v>7536</v>
       </c>
       <c r="BX6" s="85">
         <v>7358</v>
       </c>
       <c r="BY6" s="85">
         <v>7738</v>
       </c>
       <c r="BZ6" s="85">
         <v>7588</v>
       </c>
       <c r="CA6" s="85">
         <v>8245</v>
       </c>
-    </row>
-    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="CB6" s="85">
+        <v>7849</v>
+      </c>
+    </row>
+    <row r="7" spans="1:80" s="3" customFormat="1">
       <c r="A7" s="71" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="29"/>
       <c r="E7" s="30"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="33"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="35"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="34"/>
       <c r="U7" s="34"/>
       <c r="V7" s="34"/>
       <c r="W7" s="34"/>
@@ -2536,52 +2546,55 @@
       </c>
       <c r="BT7" s="80">
         <v>444</v>
       </c>
       <c r="BU7" s="85">
         <v>330</v>
       </c>
       <c r="BV7" s="85">
         <v>330</v>
       </c>
       <c r="BW7" s="85">
         <v>330</v>
       </c>
       <c r="BX7" s="85">
         <v>362</v>
       </c>
       <c r="BY7" s="85">
         <v>394</v>
       </c>
       <c r="BZ7" s="85">
         <v>394</v>
       </c>
       <c r="CA7" s="85">
         <v>384</v>
       </c>
-    </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="CB7" s="85">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="71" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="28">
         <v>944</v>
       </c>
       <c r="C8" s="41">
         <v>759</v>
       </c>
       <c r="D8" s="29">
         <v>760</v>
       </c>
       <c r="E8" s="42">
         <v>770</v>
       </c>
       <c r="F8" s="43">
         <v>945</v>
       </c>
       <c r="G8" s="44">
         <v>1317</v>
       </c>
       <c r="H8" s="45">
         <v>1169</v>
       </c>
       <c r="I8" s="46">
@@ -2775,52 +2788,55 @@
       </c>
       <c r="BT8" s="80">
         <v>1588</v>
       </c>
       <c r="BU8" s="85">
         <v>547</v>
       </c>
       <c r="BV8" s="85">
         <v>547</v>
       </c>
       <c r="BW8" s="85">
         <v>517</v>
       </c>
       <c r="BX8" s="85">
         <v>531</v>
       </c>
       <c r="BY8" s="85">
         <v>607</v>
       </c>
       <c r="BZ8" s="85">
         <v>700</v>
       </c>
       <c r="CA8" s="85">
         <v>651</v>
       </c>
-    </row>
-    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="CB8" s="85">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="9" spans="1:80" s="4" customFormat="1">
       <c r="A9" s="71" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="28">
         <v>9056</v>
       </c>
       <c r="C9" s="28">
         <v>8839</v>
       </c>
       <c r="D9" s="29">
         <v>8630</v>
       </c>
       <c r="E9" s="42">
         <v>8723</v>
       </c>
       <c r="F9" s="43">
         <v>11800</v>
       </c>
       <c r="G9" s="44">
         <v>8242</v>
       </c>
       <c r="H9" s="45">
         <v>7665</v>
       </c>
       <c r="I9" s="46">
@@ -3014,52 +3030,55 @@
       </c>
       <c r="BT9" s="80">
         <v>1832</v>
       </c>
       <c r="BU9" s="85">
         <v>528</v>
       </c>
       <c r="BV9" s="85">
         <v>493</v>
       </c>
       <c r="BW9" s="85">
         <v>399</v>
       </c>
       <c r="BX9" s="85">
         <v>456</v>
       </c>
       <c r="BY9" s="85">
         <v>456</v>
       </c>
       <c r="BZ9" s="85">
         <v>456</v>
       </c>
       <c r="CA9" s="85">
         <v>450</v>
       </c>
-    </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="CB9" s="85">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="71" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="28">
         <v>89</v>
       </c>
       <c r="C10" s="28">
         <v>89</v>
       </c>
       <c r="D10" s="29">
         <v>89</v>
       </c>
       <c r="E10" s="28">
         <v>89</v>
       </c>
       <c r="F10" s="43">
         <v>89</v>
       </c>
       <c r="G10" s="44">
         <v>53</v>
       </c>
       <c r="H10" s="50">
         <v>53</v>
       </c>
       <c r="I10" s="46">
@@ -3253,52 +3272,55 @@
       </c>
       <c r="BT10" s="80">
         <v>261</v>
       </c>
       <c r="BU10" s="85">
         <v>106</v>
       </c>
       <c r="BV10" s="85">
         <v>106</v>
       </c>
       <c r="BW10" s="85">
         <v>106</v>
       </c>
       <c r="BX10" s="85">
         <v>106</v>
       </c>
       <c r="BY10" s="85">
         <v>106</v>
       </c>
       <c r="BZ10" s="85">
         <v>106</v>
       </c>
       <c r="CA10" s="85">
         <v>83</v>
       </c>
-    </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="CB10" s="85">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="71" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="29"/>
       <c r="E11" s="30"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="33"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="52"/>
       <c r="O11" s="53"/>
       <c r="P11" s="53"/>
       <c r="Q11" s="53"/>
       <c r="R11" s="53"/>
       <c r="S11" s="53"/>
       <c r="T11" s="53"/>
       <c r="U11" s="53"/>
       <c r="V11" s="53"/>
       <c r="W11" s="53"/>
@@ -3422,52 +3444,55 @@
       </c>
       <c r="BT11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BU11" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BV11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BY11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BZ11" s="85" t="s">
         <v>4</v>
       </c>
       <c r="CA11" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="CB11" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="71" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="28">
         <v>1325</v>
       </c>
       <c r="C12" s="28">
         <v>1333</v>
       </c>
       <c r="D12" s="29">
         <v>737</v>
       </c>
       <c r="E12" s="30">
         <v>735</v>
       </c>
       <c r="F12" s="31">
         <v>809</v>
       </c>
       <c r="G12" s="31">
         <v>612</v>
       </c>
       <c r="H12" s="32">
         <v>748</v>
       </c>
       <c r="I12" s="32">
@@ -3661,52 +3686,55 @@
       </c>
       <c r="BT12" s="80">
         <v>1281</v>
       </c>
       <c r="BU12" s="85">
         <v>426</v>
       </c>
       <c r="BV12" s="85">
         <v>426</v>
       </c>
       <c r="BW12" s="85">
         <v>426</v>
       </c>
       <c r="BX12" s="85">
         <v>428</v>
       </c>
       <c r="BY12" s="85">
         <v>428</v>
       </c>
       <c r="BZ12" s="85">
         <v>415</v>
       </c>
       <c r="CA12" s="85">
         <v>472</v>
       </c>
-    </row>
-    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="CB12" s="85">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="13" spans="1:80" s="4" customFormat="1">
       <c r="A13" s="71" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="29"/>
       <c r="E13" s="30"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="34"/>
       <c r="N13" s="52"/>
       <c r="O13" s="53"/>
       <c r="P13" s="53"/>
       <c r="Q13" s="53"/>
       <c r="R13" s="53"/>
       <c r="S13" s="53"/>
       <c r="T13" s="53"/>
       <c r="U13" s="53"/>
       <c r="V13" s="53"/>
       <c r="W13" s="53"/>
@@ -3826,52 +3854,55 @@
         <v>4</v>
       </c>
       <c r="BS13" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BT13" s="80"/>
       <c r="BU13" s="85"/>
       <c r="BV13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BY13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BZ13" s="85" t="s">
         <v>4</v>
       </c>
       <c r="CA13" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="CB13" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="71" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28">
         <v>4134</v>
       </c>
       <c r="C14" s="28">
         <v>4173</v>
       </c>
       <c r="D14" s="29">
         <v>3788</v>
       </c>
       <c r="E14" s="42">
         <v>3433</v>
       </c>
       <c r="F14" s="31">
         <v>4009</v>
       </c>
       <c r="G14" s="50">
         <v>4000</v>
       </c>
       <c r="H14" s="45">
         <v>4537</v>
       </c>
       <c r="I14" s="32">
@@ -4065,52 +4096,55 @@
       </c>
       <c r="BT14" s="80">
         <v>422</v>
       </c>
       <c r="BU14" s="85">
         <v>498</v>
       </c>
       <c r="BV14" s="85">
         <v>528</v>
       </c>
       <c r="BW14" s="85">
         <v>480</v>
       </c>
       <c r="BX14" s="85">
         <v>537</v>
       </c>
       <c r="BY14" s="85">
         <v>630</v>
       </c>
       <c r="BZ14" s="85">
         <v>940</v>
       </c>
       <c r="CA14" s="85">
         <v>498</v>
       </c>
-    </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="CB14" s="85">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="71" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="31"/>
       <c r="E15" s="30"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="52"/>
       <c r="O15" s="53"/>
       <c r="P15" s="53"/>
       <c r="Q15" s="53"/>
       <c r="R15" s="53"/>
       <c r="S15" s="53"/>
       <c r="T15" s="53"/>
       <c r="U15" s="53"/>
       <c r="V15" s="53"/>
       <c r="W15" s="53"/>
@@ -4234,52 +4268,55 @@
       </c>
       <c r="BT15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BU15" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BV15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BW15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BX15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BY15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BZ15" s="85" t="s">
         <v>4</v>
       </c>
       <c r="CA15" s="85" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="CB15" s="85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:80" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="58">
         <v>27245</v>
       </c>
       <c r="C16" s="58">
         <v>30136</v>
       </c>
       <c r="D16" s="59">
         <v>34067</v>
       </c>
       <c r="E16" s="60">
         <v>33927</v>
       </c>
       <c r="F16" s="61">
         <v>34356</v>
       </c>
       <c r="G16" s="62">
         <v>31116</v>
       </c>
       <c r="H16" s="63">
         <v>31492</v>
       </c>
       <c r="I16" s="64">
@@ -4472,50 +4509,53 @@
         <v>9002</v>
       </c>
       <c r="BT16" s="83">
         <v>6594</v>
       </c>
       <c r="BU16" s="83">
         <v>11576</v>
       </c>
       <c r="BV16" s="83">
         <v>11087</v>
       </c>
       <c r="BW16" s="83">
         <v>9587</v>
       </c>
       <c r="BX16" s="83">
         <v>11323</v>
       </c>
       <c r="BY16" s="83">
         <v>11050</v>
       </c>
       <c r="BZ16" s="83">
         <v>10950</v>
       </c>
       <c r="CA16" s="83">
         <v>3382</v>
+      </c>
+      <c r="CB16" s="83">
+        <v>3335</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5210,51 +5250,51 @@
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="BO2:BR2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:CA3"/>
+    <mergeCell ref="BV3:CB3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>