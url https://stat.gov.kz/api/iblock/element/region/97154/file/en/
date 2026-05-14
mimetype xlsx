--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -31,51 +31,51 @@
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U16" i="1"/>
   <c r="U15"/>
   <c r="U14"/>
   <c r="U13"/>
   <c r="U12"/>
   <c r="U11"/>
   <c r="U10"/>
   <c r="U9"/>
   <c r="U8"/>
   <c r="U6"/>
   <c r="U5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Number of Horses, heads</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -1322,92 +1322,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BX64"/>
+  <dimension ref="A1:BY64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BY3" sqref="BY3"/>
+      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CB12" sqref="CB12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.33203125" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.6640625" style="2" customWidth="1"/>
     <col min="14" max="21" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.88671875" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.33203125" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.6640625" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="48" width="11" style="2" customWidth="1"/>
     <col min="49" max="49" width="10.33203125" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.44140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.109375" style="2" customWidth="1"/>
     <col min="61" max="61" width="11.109375" style="2" customWidth="1"/>
     <col min="62" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="12.44140625" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
       <c r="K1" s="66"/>
       <c r="L1" s="66"/>
       <c r="M1" s="66"/>
       <c r="N1" s="66"/>
       <c r="O1" s="66"/>
       <c r="P1" s="66"/>
       <c r="Q1" s="66"/>
       <c r="R1" s="66"/>
       <c r="S1" s="66"/>
       <c r="T1" s="66"/>
       <c r="U1" s="66"/>
       <c r="V1" s="66"/>
       <c r="W1" s="66"/>
@@ -1443,51 +1443,51 @@
       <c r="AY1" s="66"/>
       <c r="AZ1" s="66"/>
       <c r="BA1" s="66"/>
       <c r="BB1" s="66"/>
       <c r="BC1" s="66"/>
       <c r="BD1" s="66"/>
       <c r="BE1" s="66"/>
       <c r="BF1" s="66"/>
       <c r="BG1" s="66"/>
       <c r="BH1" s="66"/>
       <c r="BI1" s="66"/>
       <c r="BJ1" s="66"/>
       <c r="BK1" s="66"/>
       <c r="BL1" s="66"/>
       <c r="BM1" s="66"/>
       <c r="BN1" s="66"/>
       <c r="BO1" s="66"/>
       <c r="BP1" s="66"/>
       <c r="BQ1" s="66"/>
       <c r="BR1" s="66"/>
       <c r="BS1" s="66"/>
       <c r="BT1" s="66"/>
       <c r="BU1" s="66"/>
       <c r="BV1" s="66"/>
     </row>
-    <row r="2" spans="1:76" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="72" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
       <c r="M2" s="72"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="72" t="s">
         <v>2</v>
@@ -1504,51 +1504,51 @@
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
       <c r="AH2" s="72"/>
       <c r="AI2" s="72"/>
       <c r="AJ2" s="72"/>
       <c r="AK2" s="72"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AO2" s="54"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="54"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="54"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="54"/>
       <c r="AZ2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="BQ2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:77" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="71" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="68"/>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
       <c r="I3" s="68"/>
       <c r="J3" s="68"/>
       <c r="K3" s="68"/>
       <c r="L3" s="68"/>
       <c r="M3" s="69"/>
       <c r="N3" s="67" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="68"/>
       <c r="P3" s="68"/>
       <c r="Q3" s="68"/>
       <c r="R3" s="68"/>
       <c r="S3" s="68"/>
@@ -1596,53 +1596,54 @@
       <c r="BC3" s="55"/>
       <c r="BD3" s="55"/>
       <c r="BE3" s="55"/>
       <c r="BF3" s="55"/>
       <c r="BG3" s="55"/>
       <c r="BH3" s="50"/>
       <c r="BI3" s="50"/>
       <c r="BJ3" s="64" t="s">
         <v>32</v>
       </c>
       <c r="BK3" s="65"/>
       <c r="BL3" s="65"/>
       <c r="BM3" s="65"/>
       <c r="BN3" s="65"/>
       <c r="BO3" s="65"/>
       <c r="BP3" s="65"/>
       <c r="BQ3" s="65"/>
       <c r="BR3" s="65"/>
       <c r="BS3" s="65"/>
       <c r="BT3" s="65"/>
       <c r="BU3" s="73"/>
       <c r="BV3" s="64" t="s">
         <v>33</v>
       </c>
       <c r="BW3" s="65"/>
-      <c r="BX3" s="73"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:76" ht="14.25" customHeight="1" thickBot="1">
+      <c r="BX3" s="65"/>
+      <c r="BY3" s="73"/>
+    </row>
+    <row r="4" spans="1:77" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="71"/>
       <c r="B4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>12</v>
       </c>
@@ -1816,61 +1817,64 @@
       </c>
       <c r="BN4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="BO4" s="53" t="s">
         <v>10</v>
       </c>
       <c r="BP4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="BQ4" s="53" t="s">
         <v>12</v>
       </c>
       <c r="BR4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BS4" s="53" t="s">
         <v>14</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="BV4" s="11" t="s">
+      <c r="BV4" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="BW4" s="12" t="s">
+      <c r="BW4" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="BX4" s="12" t="s">
+      <c r="BX4" s="53" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:76" s="3" customFormat="1">
+      <c r="BY4" s="11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:77" s="3" customFormat="1">
       <c r="A5" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="14">
         <v>177798</v>
       </c>
       <c r="C5" s="14">
         <v>179867</v>
       </c>
       <c r="D5" s="15">
         <v>187186</v>
       </c>
       <c r="E5" s="15">
         <v>196598</v>
       </c>
       <c r="F5" s="14">
         <v>219538</v>
       </c>
       <c r="G5" s="14">
         <v>220955</v>
       </c>
       <c r="H5" s="15">
         <v>222149</v>
       </c>
       <c r="I5" s="14">
@@ -2056,52 +2060,55 @@
       </c>
       <c r="BQ5" s="56">
         <v>245096</v>
       </c>
       <c r="BR5" s="56">
         <v>242370</v>
       </c>
       <c r="BS5" s="58">
         <v>251482</v>
       </c>
       <c r="BT5" s="56">
         <v>262733</v>
       </c>
       <c r="BU5" s="56">
         <v>250269</v>
       </c>
       <c r="BV5" s="19">
         <v>251477</v>
       </c>
       <c r="BW5" s="17">
         <v>252098</v>
       </c>
       <c r="BX5" s="17">
         <v>267628</v>
       </c>
-    </row>
-    <row r="6" spans="1:76" s="3" customFormat="1">
+      <c r="BY5" s="17">
+        <v>299191</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77" s="3" customFormat="1">
       <c r="A6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="21">
         <v>2983</v>
       </c>
       <c r="C6" s="20">
         <v>2752</v>
       </c>
       <c r="D6" s="22">
         <v>2462</v>
       </c>
       <c r="E6" s="22">
         <v>2693</v>
       </c>
       <c r="F6" s="20">
         <v>2874</v>
       </c>
       <c r="G6" s="20">
         <v>3571</v>
       </c>
       <c r="H6" s="23">
         <v>3599</v>
       </c>
       <c r="I6" s="24">
@@ -2287,52 +2294,55 @@
       </c>
       <c r="BQ6" s="63">
         <v>4694</v>
       </c>
       <c r="BR6" s="63">
         <v>4634</v>
       </c>
       <c r="BS6" s="20">
         <v>4879</v>
       </c>
       <c r="BT6" s="63">
         <v>4931</v>
       </c>
       <c r="BU6" s="63">
         <v>5129</v>
       </c>
       <c r="BV6" s="63">
         <v>5076</v>
       </c>
       <c r="BW6" s="20">
         <v>4735</v>
       </c>
       <c r="BX6" s="20">
         <v>4553</v>
       </c>
-    </row>
-    <row r="7" spans="1:76" s="3" customFormat="1">
+      <c r="BY6" s="20">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" s="3" customFormat="1">
       <c r="A7" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="23"/>
       <c r="I7" s="24"/>
       <c r="J7" s="22"/>
       <c r="K7" s="24"/>
       <c r="L7" s="20"/>
       <c r="M7" s="25"/>
       <c r="N7" s="26"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
@@ -2407,52 +2417,55 @@
       </c>
       <c r="BQ7" s="63">
         <v>1281</v>
       </c>
       <c r="BR7" s="63">
         <v>1190</v>
       </c>
       <c r="BS7" s="20">
         <v>1173</v>
       </c>
       <c r="BT7" s="63">
         <v>1376</v>
       </c>
       <c r="BU7" s="63">
         <v>1325</v>
       </c>
       <c r="BV7" s="63">
         <v>1322</v>
       </c>
       <c r="BW7" s="20">
         <v>1304</v>
       </c>
       <c r="BX7" s="20">
         <v>1342</v>
       </c>
-    </row>
-    <row r="8" spans="1:76" s="4" customFormat="1">
+      <c r="BY7" s="20">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="8" spans="1:77" s="4" customFormat="1">
       <c r="A8" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="21">
         <v>24994</v>
       </c>
       <c r="C8" s="27">
         <v>25778</v>
       </c>
       <c r="D8" s="22">
         <v>29396</v>
       </c>
       <c r="E8" s="22">
         <v>30381</v>
       </c>
       <c r="F8" s="20">
         <v>33503</v>
       </c>
       <c r="G8" s="20">
         <v>28845</v>
       </c>
       <c r="H8" s="23">
         <v>28523</v>
       </c>
       <c r="I8" s="24">
@@ -2638,52 +2651,55 @@
       </c>
       <c r="BQ8" s="63">
         <v>30862</v>
       </c>
       <c r="BR8" s="63">
         <v>30263</v>
       </c>
       <c r="BS8" s="20">
         <v>32002</v>
       </c>
       <c r="BT8" s="63">
         <v>31897</v>
       </c>
       <c r="BU8" s="63">
         <v>32169</v>
       </c>
       <c r="BV8" s="63">
         <v>33248</v>
       </c>
       <c r="BW8" s="20">
         <v>33933</v>
       </c>
       <c r="BX8" s="20">
         <v>40168</v>
       </c>
-    </row>
-    <row r="9" spans="1:76" s="4" customFormat="1">
+      <c r="BY8" s="20">
+        <v>42900</v>
+      </c>
+    </row>
+    <row r="9" spans="1:77" s="4" customFormat="1">
       <c r="A9" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="21">
         <v>20574</v>
       </c>
       <c r="C9" s="20">
         <v>20533</v>
       </c>
       <c r="D9" s="22">
         <v>20616</v>
       </c>
       <c r="E9" s="22">
         <v>21838</v>
       </c>
       <c r="F9" s="20">
         <v>22984</v>
       </c>
       <c r="G9" s="20">
         <v>22553</v>
       </c>
       <c r="H9" s="23">
         <v>22551</v>
       </c>
       <c r="I9" s="24">
@@ -2869,52 +2885,55 @@
       </c>
       <c r="BQ9" s="63">
         <v>31537</v>
       </c>
       <c r="BR9" s="63">
         <v>31405</v>
       </c>
       <c r="BS9" s="20">
         <v>35906</v>
       </c>
       <c r="BT9" s="63">
         <v>36202</v>
       </c>
       <c r="BU9" s="63">
         <v>33219</v>
       </c>
       <c r="BV9" s="63">
         <v>33407</v>
       </c>
       <c r="BW9" s="20">
         <v>32952</v>
       </c>
       <c r="BX9" s="20">
         <v>32136</v>
       </c>
-    </row>
-    <row r="10" spans="1:76" s="4" customFormat="1">
+      <c r="BY9" s="20">
+        <v>38652</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77" s="4" customFormat="1">
       <c r="A10" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="21">
         <v>31860</v>
       </c>
       <c r="C10" s="20">
         <v>31909</v>
       </c>
       <c r="D10" s="22">
         <v>32230</v>
       </c>
       <c r="E10" s="22">
         <v>34951</v>
       </c>
       <c r="F10" s="20">
         <v>40117</v>
       </c>
       <c r="G10" s="20">
         <v>39525</v>
       </c>
       <c r="H10" s="23">
         <v>39516</v>
       </c>
       <c r="I10" s="24">
@@ -3100,52 +3119,55 @@
       </c>
       <c r="BQ10" s="63">
         <v>53900</v>
       </c>
       <c r="BR10" s="63">
         <v>53057</v>
       </c>
       <c r="BS10" s="20">
         <v>53699</v>
       </c>
       <c r="BT10" s="63">
         <v>56777</v>
       </c>
       <c r="BU10" s="63">
         <v>52118</v>
       </c>
       <c r="BV10" s="63">
         <v>52930</v>
       </c>
       <c r="BW10" s="20">
         <v>52064</v>
       </c>
       <c r="BX10" s="20">
         <v>56990</v>
       </c>
-    </row>
-    <row r="11" spans="1:76" s="4" customFormat="1">
+      <c r="BY10" s="20">
+        <v>64114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77" s="4" customFormat="1">
       <c r="A11" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="21">
         <v>28246</v>
       </c>
       <c r="C11" s="20">
         <v>29016</v>
       </c>
       <c r="D11" s="22">
         <v>29437</v>
       </c>
       <c r="E11" s="22">
         <v>30919</v>
       </c>
       <c r="F11" s="20">
         <v>35697</v>
       </c>
       <c r="G11" s="20">
         <v>35309</v>
       </c>
       <c r="H11" s="23">
         <v>36469</v>
       </c>
       <c r="I11" s="24">
@@ -3331,52 +3353,55 @@
       </c>
       <c r="BQ11" s="63">
         <v>28962</v>
       </c>
       <c r="BR11" s="63">
         <v>28751</v>
       </c>
       <c r="BS11" s="20">
         <v>29170</v>
       </c>
       <c r="BT11" s="63">
         <v>31271</v>
       </c>
       <c r="BU11" s="63">
         <v>28816</v>
       </c>
       <c r="BV11" s="63">
         <v>28582</v>
       </c>
       <c r="BW11" s="20">
         <v>30775</v>
       </c>
       <c r="BX11" s="20">
         <v>33935</v>
       </c>
-    </row>
-    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="BY11" s="20">
+        <v>36629</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77" s="4" customFormat="1">
       <c r="A12" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="21">
         <v>6258</v>
       </c>
       <c r="C12" s="20">
         <v>6251</v>
       </c>
       <c r="D12" s="22">
         <v>6930</v>
       </c>
       <c r="E12" s="22">
         <v>6978</v>
       </c>
       <c r="F12" s="20">
         <v>7176</v>
       </c>
       <c r="G12" s="20">
         <v>11684</v>
       </c>
       <c r="H12" s="23">
         <v>11684</v>
       </c>
       <c r="I12" s="24">
@@ -3562,52 +3587,55 @@
       </c>
       <c r="BQ12" s="63">
         <v>11329</v>
       </c>
       <c r="BR12" s="63">
         <v>11405</v>
       </c>
       <c r="BS12" s="20">
         <v>11443</v>
       </c>
       <c r="BT12" s="63">
         <v>12453</v>
       </c>
       <c r="BU12" s="63">
         <v>11983</v>
       </c>
       <c r="BV12" s="63">
         <v>12090</v>
       </c>
       <c r="BW12" s="20">
         <v>12151</v>
       </c>
       <c r="BX12" s="20">
         <v>10963</v>
       </c>
-    </row>
-    <row r="13" spans="1:76" s="4" customFormat="1">
+      <c r="BY12" s="20">
+        <v>12014</v>
+      </c>
+    </row>
+    <row r="13" spans="1:77" s="4" customFormat="1">
       <c r="A13" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="21">
         <v>34933</v>
       </c>
       <c r="C13" s="20">
         <v>35349</v>
       </c>
       <c r="D13" s="22">
         <v>35799</v>
       </c>
       <c r="E13" s="22">
         <v>36267</v>
       </c>
       <c r="F13" s="20">
         <v>42879</v>
       </c>
       <c r="G13" s="20">
         <v>45215</v>
       </c>
       <c r="H13" s="23">
         <v>45629</v>
       </c>
       <c r="I13" s="24">
@@ -3793,52 +3821,55 @@
       </c>
       <c r="BQ13" s="63">
         <v>41728</v>
       </c>
       <c r="BR13" s="63">
         <v>41466</v>
       </c>
       <c r="BS13" s="20">
         <v>41660</v>
       </c>
       <c r="BT13" s="63">
         <v>42013</v>
       </c>
       <c r="BU13" s="63">
         <v>42130</v>
       </c>
       <c r="BV13" s="63">
         <v>41894</v>
       </c>
       <c r="BW13" s="20">
         <v>41754</v>
       </c>
       <c r="BX13" s="20">
         <v>40980</v>
       </c>
-    </row>
-    <row r="14" spans="1:76" s="4" customFormat="1">
+      <c r="BY13" s="20">
+        <v>46543</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77" s="4" customFormat="1">
       <c r="A14" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="21">
         <v>7307</v>
       </c>
       <c r="C14" s="20">
         <v>7141</v>
       </c>
       <c r="D14" s="22">
         <v>7784</v>
       </c>
       <c r="E14" s="22">
         <v>8006</v>
       </c>
       <c r="F14" s="20">
         <v>7869</v>
       </c>
       <c r="G14" s="20">
         <v>9558</v>
       </c>
       <c r="H14" s="23">
         <v>9562</v>
       </c>
       <c r="I14" s="24">
@@ -4024,52 +4055,55 @@
       </c>
       <c r="BQ14" s="63">
         <v>12805</v>
       </c>
       <c r="BR14" s="63">
         <v>12352</v>
       </c>
       <c r="BS14" s="20">
         <v>13247</v>
       </c>
       <c r="BT14" s="63">
         <v>14520</v>
       </c>
       <c r="BU14" s="63">
         <v>14991</v>
       </c>
       <c r="BV14" s="63">
         <v>14799</v>
       </c>
       <c r="BW14" s="20">
         <v>14619</v>
       </c>
       <c r="BX14" s="20">
         <v>15031</v>
       </c>
-    </row>
-    <row r="15" spans="1:76" s="4" customFormat="1">
+      <c r="BY14" s="20">
+        <v>16299</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77" s="4" customFormat="1">
       <c r="A15" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>14773</v>
       </c>
       <c r="C15" s="20">
         <v>15063</v>
       </c>
       <c r="D15" s="22">
         <v>15756</v>
       </c>
       <c r="E15" s="22">
         <v>17427</v>
       </c>
       <c r="F15" s="20">
         <v>19200</v>
       </c>
       <c r="G15" s="20">
         <v>17278</v>
       </c>
       <c r="H15" s="23">
         <v>17101</v>
       </c>
       <c r="I15" s="24">
@@ -4255,52 +4289,55 @@
       </c>
       <c r="BQ15" s="63">
         <v>18531</v>
       </c>
       <c r="BR15" s="63">
         <v>18492</v>
       </c>
       <c r="BS15" s="20">
         <v>18898</v>
       </c>
       <c r="BT15" s="63">
         <v>19927</v>
       </c>
       <c r="BU15" s="63">
         <v>17028</v>
       </c>
       <c r="BV15" s="63">
         <v>16846</v>
       </c>
       <c r="BW15" s="20">
         <v>16620</v>
       </c>
       <c r="BX15" s="20">
         <v>18585</v>
       </c>
-    </row>
-    <row r="16" spans="1:76" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="BY15" s="20">
+        <v>22771</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="34">
         <v>5870</v>
       </c>
       <c r="C16" s="35">
         <v>6075</v>
       </c>
       <c r="D16" s="36">
         <v>6776</v>
       </c>
       <c r="E16" s="36">
         <v>7138</v>
       </c>
       <c r="F16" s="35">
         <v>7239</v>
       </c>
       <c r="G16" s="35">
         <v>7417</v>
       </c>
       <c r="H16" s="37">
         <v>7515</v>
       </c>
       <c r="I16" s="38">
@@ -4484,50 +4521,53 @@
       <c r="BP16" s="45">
         <v>9465</v>
       </c>
       <c r="BQ16" s="45">
         <v>9467</v>
       </c>
       <c r="BR16" s="45">
         <v>9355</v>
       </c>
       <c r="BS16" s="35">
         <v>9405</v>
       </c>
       <c r="BT16" s="45">
         <v>11366</v>
       </c>
       <c r="BU16" s="45">
         <v>11361</v>
       </c>
       <c r="BV16" s="45">
         <v>11283</v>
       </c>
       <c r="BW16" s="35">
         <v>11191</v>
       </c>
       <c r="BX16" s="35">
+        <v>12945</v>
+      </c>
+      <c r="BY16" s="35">
         <v>12945</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
@@ -5221,51 +5261,51 @@
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:BX3"/>
+    <mergeCell ref="BV3:BY3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>