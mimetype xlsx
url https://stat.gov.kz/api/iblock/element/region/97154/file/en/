--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="0" windowWidth="23088" windowHeight="9672"/>
+    <workbookView xWindow="-12" yWindow="0" windowWidth="23088" windowHeight="9672" tabRatio="931"/>
   </bookViews>
   <sheets>
     <sheet name="horses" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U16" i="1"/>
   <c r="U15"/>
   <c r="U14"/>
   <c r="U13"/>
   <c r="U12"/>
   <c r="U11"/>
   <c r="U10"/>
   <c r="U9"/>
   <c r="U8"/>
   <c r="U6"/>
   <c r="U5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Number of Horses, heads</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -144,51 +144,51 @@
   <si>
     <t>Karacai</t>
   </si>
   <si>
     <t>2024 years</t>
   </si>
   <si>
     <t>Alatau city</t>
   </si>
   <si>
     <t>2025 years</t>
   </si>
   <si>
     <t>2026 years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -265,50 +265,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
@@ -763,53 +770,50 @@
     <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="169" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="169" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="170" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -840,51 +844,54 @@
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="171">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 11" xfId="3"/>
     <cellStyle name="Обычный 2 12" xfId="4"/>
     <cellStyle name="Обычный 2 13" xfId="5"/>
     <cellStyle name="Обычный 2 14" xfId="6"/>
     <cellStyle name="Обычный 2 15" xfId="7"/>
     <cellStyle name="Обычный 2 16" xfId="8"/>
     <cellStyle name="Обычный 2 17" xfId="9"/>
     <cellStyle name="Обычный 2 17 2" xfId="10"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="11"/>
     <cellStyle name="Обычный 2 18" xfId="12"/>
     <cellStyle name="Обычный 2 19" xfId="13"/>
     <cellStyle name="Обычный 2 19 2" xfId="14"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="21"/>
@@ -1322,329 +1329,331 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY64"/>
+  <dimension ref="A1:CA64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CB12" sqref="CB12"/>
+      <selection pane="topRight" activeCell="BX20" sqref="BX20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.33203125" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.6640625" style="2" customWidth="1"/>
     <col min="14" max="21" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.88671875" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.33203125" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.6640625" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="48" width="11" style="2" customWidth="1"/>
     <col min="49" max="49" width="10.33203125" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.44140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.109375" style="2" customWidth="1"/>
     <col min="61" max="61" width="11.109375" style="2" customWidth="1"/>
     <col min="62" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="12.44140625" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="66"/>
-[...35 lines deleted...]
-      <c r="AL1" s="66" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="AM1" s="66"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AS1" s="65"/>
+      <c r="AT1" s="65"/>
+      <c r="AU1" s="65"/>
+      <c r="AV1" s="65"/>
+      <c r="AW1" s="65"/>
+      <c r="AX1" s="65"/>
+      <c r="AY1" s="65"/>
+      <c r="AZ1" s="65"/>
+      <c r="BA1" s="65"/>
+      <c r="BB1" s="65"/>
+      <c r="BC1" s="65"/>
+      <c r="BD1" s="65"/>
+      <c r="BE1" s="65"/>
+      <c r="BF1" s="65"/>
+      <c r="BG1" s="65"/>
+      <c r="BH1" s="65"/>
+      <c r="BI1" s="65"/>
+      <c r="BJ1" s="65"/>
+      <c r="BK1" s="65"/>
+      <c r="BL1" s="65"/>
+      <c r="BM1" s="65"/>
+      <c r="BN1" s="65"/>
+      <c r="BO1" s="65"/>
+      <c r="BP1" s="65"/>
+      <c r="BQ1" s="65"/>
+      <c r="BR1" s="65"/>
+      <c r="BS1" s="65"/>
+      <c r="BT1" s="65"/>
+      <c r="BU1" s="65"/>
+      <c r="BV1" s="65"/>
+    </row>
+    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="72" t="s">
+      <c r="J2" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="K2" s="72"/>
-[...1 lines deleted...]
-      <c r="M2" s="72"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="72" t="s">
+      <c r="V2" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="W2" s="72"/>
-[...1 lines deleted...]
-      <c r="Y2" s="72"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="72"/>
-[...2 lines deleted...]
-      <c r="AK2" s="72"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="AO2" s="54"/>
+      <c r="AO2" s="53"/>
       <c r="AP2" s="9"/>
-      <c r="AQ2" s="54"/>
+      <c r="AQ2" s="53"/>
       <c r="AR2" s="9"/>
-      <c r="AS2" s="54"/>
+      <c r="AS2" s="53"/>
       <c r="AT2" s="9"/>
-      <c r="AU2" s="54"/>
+      <c r="AU2" s="53"/>
       <c r="AZ2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="BQ2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:77" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="71" t="s">
+    <row r="3" spans="1:79" ht="28.2" customHeight="1" thickBot="1">
+      <c r="A3" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="67" t="s">
+      <c r="B3" s="66" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="68"/>
-[...10 lines deleted...]
-      <c r="N3" s="67" t="s">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="68"/>
-[...10 lines deleted...]
-      <c r="Z3" s="67" t="s">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="68"/>
-[...10 lines deleted...]
-      <c r="AL3" s="64" t="s">
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="65"/>
-[...10 lines deleted...]
-      <c r="AX3" s="64" t="s">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="AY3" s="65"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="64" t="s">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="54"/>
+      <c r="BC3" s="54"/>
+      <c r="BD3" s="54"/>
+      <c r="BE3" s="54"/>
+      <c r="BF3" s="54"/>
+      <c r="BG3" s="54"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="BK3" s="65"/>
-[...10 lines deleted...]
-      <c r="BV3" s="64" t="s">
+      <c r="BK3" s="67"/>
+      <c r="BL3" s="67"/>
+      <c r="BM3" s="67"/>
+      <c r="BN3" s="67"/>
+      <c r="BO3" s="67"/>
+      <c r="BP3" s="67"/>
+      <c r="BQ3" s="67"/>
+      <c r="BR3" s="67"/>
+      <c r="BS3" s="67"/>
+      <c r="BT3" s="67"/>
+      <c r="BU3" s="72"/>
+      <c r="BV3" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="BW3" s="65"/>
-[...4 lines deleted...]
-      <c r="A4" s="71"/>
+      <c r="BW3" s="67"/>
+      <c r="BX3" s="67"/>
+      <c r="BY3" s="67"/>
+      <c r="BZ3" s="67"/>
+      <c r="CA3" s="72"/>
+    </row>
+    <row r="4" spans="1:79" ht="37.799999999999997" customHeight="1" thickBot="1">
+      <c r="A4" s="70"/>
       <c r="B4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -1718,164 +1727,170 @@
       </c>
       <c r="AG4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AH4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AI4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AJ4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AK4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AL4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AM4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AN4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="AO4" s="52" t="s">
+      <c r="AO4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AP4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AQ4" s="53" t="s">
+      <c r="AQ4" s="52" t="s">
         <v>10</v>
       </c>
       <c r="AR4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="AS4" s="53" t="s">
+      <c r="AS4" s="52" t="s">
         <v>12</v>
       </c>
       <c r="AT4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AU4" s="53" t="s">
+      <c r="AU4" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="AV4" s="52" t="s">
+      <c r="AV4" s="51" t="s">
         <v>15</v>
       </c>
       <c r="AW4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AX4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AY4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AZ4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="BA4" s="52" t="s">
+      <c r="BA4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="BB4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="BC4" s="53" t="s">
+      <c r="BC4" s="52" t="s">
         <v>10</v>
       </c>
       <c r="BD4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="BE4" s="53" t="s">
+      <c r="BE4" s="52" t="s">
         <v>12</v>
       </c>
       <c r="BF4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="BG4" s="53" t="s">
+      <c r="BG4" s="52" t="s">
         <v>14</v>
       </c>
       <c r="BH4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="BI4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BJ4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="BK4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="BL4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="BM4" s="52" t="s">
+      <c r="BM4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="BN4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="BO4" s="53" t="s">
+      <c r="BO4" s="52" t="s">
         <v>10</v>
       </c>
       <c r="BP4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="BQ4" s="53" t="s">
+      <c r="BQ4" s="52" t="s">
         <v>12</v>
       </c>
       <c r="BR4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="BS4" s="53" t="s">
+      <c r="BS4" s="52" t="s">
         <v>14</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="BV4" s="52" t="s">
+      <c r="BV4" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="BW4" s="53" t="s">
+      <c r="BW4" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BX4" s="53" t="s">
+      <c r="BX4" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="BY4" s="11" t="s">
+      <c r="BY4" s="51" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="47" t="s">
+      <c r="BZ4" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="CA4" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79" s="3" customFormat="1">
+      <c r="A5" s="73" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="14">
         <v>177798</v>
       </c>
       <c r="C5" s="14">
         <v>179867</v>
       </c>
       <c r="D5" s="15">
         <v>187186</v>
       </c>
       <c r="E5" s="15">
         <v>196598</v>
       </c>
       <c r="F5" s="14">
         <v>219538</v>
       </c>
       <c r="G5" s="14">
         <v>220955</v>
       </c>
       <c r="H5" s="15">
         <v>222149</v>
       </c>
       <c r="I5" s="14">
         <v>217330</v>
@@ -1961,155 +1976,161 @@
       </c>
       <c r="AJ5" s="17">
         <v>232738</v>
       </c>
       <c r="AK5" s="18">
         <v>218018</v>
       </c>
       <c r="AL5" s="19">
         <v>220581</v>
       </c>
       <c r="AM5" s="17">
         <v>220110</v>
       </c>
       <c r="AN5" s="17">
         <v>227058</v>
       </c>
       <c r="AO5" s="17">
         <v>250185</v>
       </c>
       <c r="AP5" s="17">
         <v>268303</v>
       </c>
       <c r="AQ5" s="17">
         <v>257907</v>
       </c>
-      <c r="AR5" s="56">
+      <c r="AR5" s="55">
         <v>257713</v>
       </c>
       <c r="AS5" s="17">
         <v>252484</v>
       </c>
-      <c r="AT5" s="57">
+      <c r="AT5" s="56">
         <v>246596</v>
       </c>
-      <c r="AU5" s="58">
+      <c r="AU5" s="57">
         <v>241592</v>
       </c>
-      <c r="AV5" s="58">
+      <c r="AV5" s="57">
         <v>233160</v>
       </c>
-      <c r="AW5" s="58">
+      <c r="AW5" s="57">
         <v>218692</v>
       </c>
       <c r="AX5" s="19">
         <v>168436</v>
       </c>
       <c r="AY5" s="19">
         <v>166418</v>
       </c>
       <c r="AZ5" s="19">
         <v>170876</v>
       </c>
       <c r="BA5" s="19">
         <v>180736</v>
       </c>
-      <c r="BB5" s="56">
+      <c r="BB5" s="55">
         <v>185840</v>
       </c>
       <c r="BC5" s="17">
         <v>181926</v>
       </c>
-      <c r="BD5" s="56">
+      <c r="BD5" s="55">
         <v>236074</v>
       </c>
       <c r="BE5" s="17">
         <v>233994</v>
       </c>
-      <c r="BF5" s="57">
+      <c r="BF5" s="56">
         <v>228885</v>
       </c>
-      <c r="BG5" s="58">
+      <c r="BG5" s="57">
         <v>224652</v>
       </c>
-      <c r="BH5" s="58">
+      <c r="BH5" s="57">
         <v>217957</v>
       </c>
-      <c r="BI5" s="58">
+      <c r="BI5" s="57">
         <v>230426</v>
       </c>
-      <c r="BJ5" s="58">
+      <c r="BJ5" s="57">
         <v>229707</v>
       </c>
       <c r="BK5" s="19">
         <v>228849</v>
       </c>
-      <c r="BL5" s="62">
+      <c r="BL5" s="61">
         <v>241044</v>
       </c>
       <c r="BM5" s="19">
         <v>277032</v>
       </c>
-      <c r="BN5" s="56">
+      <c r="BN5" s="55">
         <v>276170</v>
       </c>
-      <c r="BO5" s="56">
+      <c r="BO5" s="55">
         <v>249722</v>
       </c>
-      <c r="BP5" s="56">
+      <c r="BP5" s="55">
         <v>247595</v>
       </c>
-      <c r="BQ5" s="56">
+      <c r="BQ5" s="55">
         <v>245096</v>
       </c>
-      <c r="BR5" s="56">
+      <c r="BR5" s="55">
         <v>242370</v>
       </c>
-      <c r="BS5" s="58">
+      <c r="BS5" s="57">
         <v>251482</v>
       </c>
-      <c r="BT5" s="56">
+      <c r="BT5" s="55">
         <v>262733</v>
       </c>
-      <c r="BU5" s="56">
+      <c r="BU5" s="55">
         <v>250269</v>
       </c>
       <c r="BV5" s="19">
         <v>251477</v>
       </c>
       <c r="BW5" s="17">
         <v>252098</v>
       </c>
       <c r="BX5" s="17">
         <v>267628</v>
       </c>
       <c r="BY5" s="17">
         <v>299191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="BZ5" s="17">
+        <v>310357</v>
+      </c>
+      <c r="CA5" s="17">
+        <v>268439</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="A6" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="21">
         <v>2983</v>
       </c>
       <c r="C6" s="20">
         <v>2752</v>
       </c>
       <c r="D6" s="22">
         <v>2462</v>
       </c>
       <c r="E6" s="22">
         <v>2693</v>
       </c>
       <c r="F6" s="20">
         <v>2874</v>
       </c>
       <c r="G6" s="20">
         <v>3571</v>
       </c>
       <c r="H6" s="23">
         <v>3599</v>
       </c>
       <c r="I6" s="24">
         <v>3560</v>
@@ -2225,125 +2246,131 @@
       </c>
       <c r="AT6" s="32">
         <v>4223</v>
       </c>
       <c r="AU6" s="20">
         <v>4121</v>
       </c>
       <c r="AV6" s="20">
         <v>4115</v>
       </c>
       <c r="AW6" s="20">
         <v>3659</v>
       </c>
       <c r="AX6" s="20">
         <v>2933</v>
       </c>
       <c r="AY6" s="20">
         <v>2917</v>
       </c>
       <c r="AZ6" s="20">
         <v>3397</v>
       </c>
       <c r="BA6" s="20">
         <v>2890</v>
       </c>
-      <c r="BB6" s="59">
+      <c r="BB6" s="58">
         <v>3163</v>
       </c>
       <c r="BC6" s="20">
         <v>3083</v>
       </c>
       <c r="BD6" s="31">
         <v>4110</v>
       </c>
       <c r="BE6" s="20">
         <v>4057</v>
       </c>
       <c r="BF6" s="32">
         <v>3991</v>
       </c>
       <c r="BG6" s="20">
         <v>3915</v>
       </c>
       <c r="BH6" s="20">
         <v>3814</v>
       </c>
       <c r="BI6" s="20">
         <v>4224</v>
       </c>
       <c r="BJ6" s="20">
         <v>4153</v>
       </c>
       <c r="BK6" s="20">
         <v>3862</v>
       </c>
       <c r="BL6" s="20">
         <v>3472</v>
       </c>
       <c r="BM6" s="20">
         <v>3895</v>
       </c>
-      <c r="BN6" s="59">
+      <c r="BN6" s="58">
         <v>3793</v>
       </c>
-      <c r="BO6" s="63">
+      <c r="BO6" s="62">
         <v>4760</v>
       </c>
-      <c r="BP6" s="63">
+      <c r="BP6" s="62">
         <v>4742</v>
       </c>
-      <c r="BQ6" s="63">
+      <c r="BQ6" s="62">
         <v>4694</v>
       </c>
-      <c r="BR6" s="63">
+      <c r="BR6" s="62">
         <v>4634</v>
       </c>
       <c r="BS6" s="20">
         <v>4879</v>
       </c>
-      <c r="BT6" s="63">
+      <c r="BT6" s="62">
         <v>4931</v>
       </c>
-      <c r="BU6" s="63">
+      <c r="BU6" s="62">
         <v>5129</v>
       </c>
-      <c r="BV6" s="63">
+      <c r="BV6" s="62">
         <v>5076</v>
       </c>
       <c r="BW6" s="20">
         <v>4735</v>
       </c>
       <c r="BX6" s="20">
         <v>4553</v>
       </c>
       <c r="BY6" s="20">
         <v>4920</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="BZ6" s="20">
+        <v>4790</v>
+      </c>
+      <c r="CA6" s="20">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="A7" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="23"/>
       <c r="I7" s="24"/>
       <c r="J7" s="22"/>
       <c r="K7" s="24"/>
       <c r="L7" s="20"/>
       <c r="M7" s="25"/>
       <c r="N7" s="26"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
       <c r="X7" s="20"/>
@@ -2354,119 +2381,125 @@
       <c r="AC7" s="27"/>
       <c r="AD7" s="20"/>
       <c r="AE7" s="20"/>
       <c r="AF7" s="20"/>
       <c r="AG7" s="20"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="28"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="20"/>
       <c r="AN7" s="20"/>
       <c r="AO7" s="20"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="20"/>
       <c r="AR7" s="31"/>
       <c r="AS7" s="20"/>
       <c r="AT7" s="32"/>
       <c r="AU7" s="20"/>
       <c r="AV7" s="20"/>
       <c r="AW7" s="20"/>
       <c r="AX7" s="20"/>
       <c r="AY7" s="20"/>
       <c r="AZ7" s="20"/>
       <c r="BA7" s="20"/>
-      <c r="BB7" s="59"/>
+      <c r="BB7" s="58"/>
       <c r="BC7" s="20"/>
       <c r="BD7" s="31"/>
       <c r="BE7" s="20">
         <v>571</v>
       </c>
       <c r="BF7" s="32">
         <v>571</v>
       </c>
       <c r="BG7" s="20">
         <v>571</v>
       </c>
       <c r="BH7" s="20">
         <v>571</v>
       </c>
       <c r="BI7" s="20">
         <v>570</v>
       </c>
       <c r="BJ7" s="20">
         <v>569</v>
       </c>
       <c r="BK7" s="20">
         <v>569</v>
       </c>
       <c r="BL7" s="20">
         <v>581</v>
       </c>
       <c r="BM7" s="20">
         <v>611</v>
       </c>
-      <c r="BN7" s="59">
+      <c r="BN7" s="58">
         <v>587</v>
       </c>
-      <c r="BO7" s="63">
+      <c r="BO7" s="62">
         <v>1293</v>
       </c>
-      <c r="BP7" s="63">
+      <c r="BP7" s="62">
         <v>1283</v>
       </c>
-      <c r="BQ7" s="63">
+      <c r="BQ7" s="62">
         <v>1281</v>
       </c>
-      <c r="BR7" s="63">
+      <c r="BR7" s="62">
         <v>1190</v>
       </c>
       <c r="BS7" s="20">
         <v>1173</v>
       </c>
-      <c r="BT7" s="63">
+      <c r="BT7" s="62">
         <v>1376</v>
       </c>
-      <c r="BU7" s="63">
+      <c r="BU7" s="62">
         <v>1325</v>
       </c>
-      <c r="BV7" s="63">
+      <c r="BV7" s="62">
         <v>1322</v>
       </c>
       <c r="BW7" s="20">
         <v>1304</v>
       </c>
       <c r="BX7" s="20">
         <v>1342</v>
       </c>
       <c r="BY7" s="20">
         <v>1404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="BZ7" s="20">
+        <v>1392</v>
+      </c>
+      <c r="CA7" s="20">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="A8" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="21">
         <v>24994</v>
       </c>
       <c r="C8" s="27">
         <v>25778</v>
       </c>
       <c r="D8" s="22">
         <v>29396</v>
       </c>
       <c r="E8" s="22">
         <v>30381</v>
       </c>
       <c r="F8" s="20">
         <v>33503</v>
       </c>
       <c r="G8" s="20">
         <v>28845</v>
       </c>
       <c r="H8" s="23">
         <v>28523</v>
       </c>
       <c r="I8" s="24">
         <v>27455</v>
@@ -2582,125 +2615,131 @@
       </c>
       <c r="AT8" s="32">
         <v>27220</v>
       </c>
       <c r="AU8" s="20">
         <v>27036</v>
       </c>
       <c r="AV8" s="20">
         <v>24525</v>
       </c>
       <c r="AW8" s="20">
         <v>24401</v>
       </c>
       <c r="AX8" s="20">
         <v>20384</v>
       </c>
       <c r="AY8" s="20">
         <v>20845</v>
       </c>
       <c r="AZ8" s="20">
         <v>23597</v>
       </c>
       <c r="BA8" s="20">
         <v>22216</v>
       </c>
-      <c r="BB8" s="59">
+      <c r="BB8" s="58">
         <v>22991</v>
       </c>
       <c r="BC8" s="20">
         <v>22525</v>
       </c>
       <c r="BD8" s="31">
         <v>30661</v>
       </c>
       <c r="BE8" s="20">
         <v>29853</v>
       </c>
       <c r="BF8" s="32">
         <v>30486</v>
       </c>
       <c r="BG8" s="20">
         <v>30217</v>
       </c>
       <c r="BH8" s="20">
         <v>28330</v>
       </c>
       <c r="BI8" s="20">
         <v>30063</v>
       </c>
       <c r="BJ8" s="20">
         <v>30312</v>
       </c>
       <c r="BK8" s="20">
         <v>30233</v>
       </c>
       <c r="BL8" s="20">
         <v>31968</v>
       </c>
       <c r="BM8" s="20">
         <v>41242</v>
       </c>
-      <c r="BN8" s="59">
+      <c r="BN8" s="58">
         <v>41142</v>
       </c>
-      <c r="BO8" s="63">
+      <c r="BO8" s="62">
         <v>31501</v>
       </c>
-      <c r="BP8" s="63">
+      <c r="BP8" s="62">
         <v>31372</v>
       </c>
-      <c r="BQ8" s="63">
+      <c r="BQ8" s="62">
         <v>30862</v>
       </c>
-      <c r="BR8" s="63">
+      <c r="BR8" s="62">
         <v>30263</v>
       </c>
       <c r="BS8" s="20">
         <v>32002</v>
       </c>
-      <c r="BT8" s="63">
+      <c r="BT8" s="62">
         <v>31897</v>
       </c>
-      <c r="BU8" s="63">
+      <c r="BU8" s="62">
         <v>32169</v>
       </c>
-      <c r="BV8" s="63">
+      <c r="BV8" s="62">
         <v>33248</v>
       </c>
       <c r="BW8" s="20">
         <v>33933</v>
       </c>
       <c r="BX8" s="20">
         <v>40168</v>
       </c>
       <c r="BY8" s="20">
         <v>42900</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="BZ8" s="20">
+        <v>43910</v>
+      </c>
+      <c r="CA8" s="20">
+        <v>33076</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="A9" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="21">
         <v>20574</v>
       </c>
       <c r="C9" s="20">
         <v>20533</v>
       </c>
       <c r="D9" s="22">
         <v>20616</v>
       </c>
       <c r="E9" s="22">
         <v>21838</v>
       </c>
       <c r="F9" s="20">
         <v>22984</v>
       </c>
       <c r="G9" s="20">
         <v>22553</v>
       </c>
       <c r="H9" s="23">
         <v>22551</v>
       </c>
       <c r="I9" s="24">
         <v>22390</v>
@@ -2816,125 +2855,131 @@
       </c>
       <c r="AT9" s="32">
         <v>28448</v>
       </c>
       <c r="AU9" s="20">
         <v>27115</v>
       </c>
       <c r="AV9" s="20">
         <v>27077</v>
       </c>
       <c r="AW9" s="20">
         <v>23941</v>
       </c>
       <c r="AX9" s="20">
         <v>17124</v>
       </c>
       <c r="AY9" s="20">
         <v>16769</v>
       </c>
       <c r="AZ9" s="20">
         <v>16614</v>
       </c>
       <c r="BA9" s="20">
         <v>16633</v>
       </c>
-      <c r="BB9" s="59">
+      <c r="BB9" s="58">
         <v>16733</v>
       </c>
       <c r="BC9" s="20">
         <v>16360</v>
       </c>
       <c r="BD9" s="31">
         <v>27010</v>
       </c>
       <c r="BE9" s="20">
         <v>26890</v>
       </c>
       <c r="BF9" s="32">
         <v>26205</v>
       </c>
       <c r="BG9" s="20">
         <v>25086</v>
       </c>
       <c r="BH9" s="20">
         <v>25067</v>
       </c>
       <c r="BI9" s="20">
         <v>27271</v>
       </c>
       <c r="BJ9" s="20">
         <v>27532</v>
       </c>
       <c r="BK9" s="20">
         <v>27237</v>
       </c>
       <c r="BL9" s="20">
         <v>27651</v>
       </c>
       <c r="BM9" s="20">
         <v>33190</v>
       </c>
-      <c r="BN9" s="59">
+      <c r="BN9" s="58">
         <v>32486</v>
       </c>
-      <c r="BO9" s="63">
+      <c r="BO9" s="62">
         <v>32321</v>
       </c>
-      <c r="BP9" s="63">
+      <c r="BP9" s="62">
         <v>31825</v>
       </c>
-      <c r="BQ9" s="63">
+      <c r="BQ9" s="62">
         <v>31537</v>
       </c>
-      <c r="BR9" s="63">
+      <c r="BR9" s="62">
         <v>31405</v>
       </c>
       <c r="BS9" s="20">
         <v>35906</v>
       </c>
-      <c r="BT9" s="63">
+      <c r="BT9" s="62">
         <v>36202</v>
       </c>
-      <c r="BU9" s="63">
+      <c r="BU9" s="62">
         <v>33219</v>
       </c>
-      <c r="BV9" s="63">
+      <c r="BV9" s="62">
         <v>33407</v>
       </c>
       <c r="BW9" s="20">
         <v>32952</v>
       </c>
       <c r="BX9" s="20">
         <v>32136</v>
       </c>
       <c r="BY9" s="20">
         <v>38652</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="48" t="s">
+      <c r="BZ9" s="20">
+        <v>37648</v>
+      </c>
+      <c r="CA9" s="20">
+        <v>35977</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="A10" s="47" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="21">
         <v>31860</v>
       </c>
       <c r="C10" s="20">
         <v>31909</v>
       </c>
       <c r="D10" s="22">
         <v>32230</v>
       </c>
       <c r="E10" s="22">
         <v>34951</v>
       </c>
       <c r="F10" s="20">
         <v>40117</v>
       </c>
       <c r="G10" s="20">
         <v>39525</v>
       </c>
       <c r="H10" s="23">
         <v>39516</v>
       </c>
       <c r="I10" s="24">
         <v>38893</v>
@@ -3050,125 +3095,131 @@
       </c>
       <c r="AT10" s="32">
         <v>49664</v>
       </c>
       <c r="AU10" s="20">
         <v>49131</v>
       </c>
       <c r="AV10" s="20">
         <v>48868</v>
       </c>
       <c r="AW10" s="20">
         <v>46573</v>
       </c>
       <c r="AX10" s="20">
         <v>35180</v>
       </c>
       <c r="AY10" s="20">
         <v>35988</v>
       </c>
       <c r="AZ10" s="20">
         <v>38129</v>
       </c>
       <c r="BA10" s="20">
         <v>41885</v>
       </c>
-      <c r="BB10" s="59">
+      <c r="BB10" s="58">
         <v>45588</v>
       </c>
       <c r="BC10" s="20">
         <v>44855</v>
       </c>
       <c r="BD10" s="31">
         <v>52324</v>
       </c>
       <c r="BE10" s="20">
         <v>52602</v>
       </c>
       <c r="BF10" s="32">
         <v>50776</v>
       </c>
       <c r="BG10" s="20">
         <v>50263</v>
       </c>
       <c r="BH10" s="20">
         <v>49918</v>
       </c>
       <c r="BI10" s="20">
         <v>49681</v>
       </c>
       <c r="BJ10" s="20">
         <v>49627</v>
       </c>
       <c r="BK10" s="20">
         <v>49508</v>
       </c>
       <c r="BL10" s="20">
         <v>51738</v>
       </c>
       <c r="BM10" s="20">
         <v>58677</v>
       </c>
-      <c r="BN10" s="59">
+      <c r="BN10" s="58">
         <v>59013</v>
       </c>
-      <c r="BO10" s="63">
+      <c r="BO10" s="62">
         <v>54579</v>
       </c>
-      <c r="BP10" s="63">
+      <c r="BP10" s="62">
         <v>54166</v>
       </c>
-      <c r="BQ10" s="63">
+      <c r="BQ10" s="62">
         <v>53900</v>
       </c>
-      <c r="BR10" s="63">
+      <c r="BR10" s="62">
         <v>53057</v>
       </c>
       <c r="BS10" s="20">
         <v>53699</v>
       </c>
-      <c r="BT10" s="63">
+      <c r="BT10" s="62">
         <v>56777</v>
       </c>
-      <c r="BU10" s="63">
+      <c r="BU10" s="62">
         <v>52118</v>
       </c>
-      <c r="BV10" s="63">
+      <c r="BV10" s="62">
         <v>52930</v>
       </c>
       <c r="BW10" s="20">
         <v>52064</v>
       </c>
       <c r="BX10" s="20">
         <v>56990</v>
       </c>
       <c r="BY10" s="20">
         <v>64114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="48" t="s">
+      <c r="BZ10" s="20">
+        <v>64025</v>
+      </c>
+      <c r="CA10" s="20">
+        <v>55245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="A11" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="21">
         <v>28246</v>
       </c>
       <c r="C11" s="20">
         <v>29016</v>
       </c>
       <c r="D11" s="22">
         <v>29437</v>
       </c>
       <c r="E11" s="22">
         <v>30919</v>
       </c>
       <c r="F11" s="20">
         <v>35697</v>
       </c>
       <c r="G11" s="20">
         <v>35309</v>
       </c>
       <c r="H11" s="23">
         <v>36469</v>
       </c>
       <c r="I11" s="24">
         <v>35853</v>
@@ -3284,125 +3335,131 @@
       </c>
       <c r="AT11" s="32">
         <v>35625</v>
       </c>
       <c r="AU11" s="20">
         <v>35173</v>
       </c>
       <c r="AV11" s="20">
         <v>33867</v>
       </c>
       <c r="AW11" s="20">
         <v>31718</v>
       </c>
       <c r="AX11" s="20">
         <v>24485</v>
       </c>
       <c r="AY11" s="20">
         <v>24562</v>
       </c>
       <c r="AZ11" s="20">
         <v>23357</v>
       </c>
       <c r="BA11" s="20">
         <v>24864</v>
       </c>
-      <c r="BB11" s="59">
+      <c r="BB11" s="58">
         <v>24795</v>
       </c>
       <c r="BC11" s="20">
         <v>24068</v>
       </c>
       <c r="BD11" s="31">
         <v>28523</v>
       </c>
       <c r="BE11" s="20">
         <v>28003</v>
       </c>
       <c r="BF11" s="32">
         <v>27223</v>
       </c>
       <c r="BG11" s="20">
         <v>26672</v>
       </c>
       <c r="BH11" s="20">
         <v>25608</v>
       </c>
       <c r="BI11" s="20">
         <v>28254</v>
       </c>
       <c r="BJ11" s="20">
         <v>28040</v>
       </c>
       <c r="BK11" s="20">
         <v>27976</v>
       </c>
       <c r="BL11" s="20">
         <v>30506</v>
       </c>
       <c r="BM11" s="20">
         <v>34639</v>
       </c>
-      <c r="BN11" s="59">
+      <c r="BN11" s="58">
         <v>34565</v>
       </c>
-      <c r="BO11" s="63">
+      <c r="BO11" s="62">
         <v>29446</v>
       </c>
-      <c r="BP11" s="63">
+      <c r="BP11" s="62">
         <v>28983</v>
       </c>
-      <c r="BQ11" s="63">
+      <c r="BQ11" s="62">
         <v>28962</v>
       </c>
-      <c r="BR11" s="63">
+      <c r="BR11" s="62">
         <v>28751</v>
       </c>
       <c r="BS11" s="20">
         <v>29170</v>
       </c>
-      <c r="BT11" s="63">
+      <c r="BT11" s="62">
         <v>31271</v>
       </c>
-      <c r="BU11" s="63">
+      <c r="BU11" s="62">
         <v>28816</v>
       </c>
-      <c r="BV11" s="63">
+      <c r="BV11" s="62">
         <v>28582</v>
       </c>
       <c r="BW11" s="20">
         <v>30775</v>
       </c>
       <c r="BX11" s="20">
         <v>33935</v>
       </c>
       <c r="BY11" s="20">
         <v>36629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="48" t="s">
+      <c r="BZ11" s="20">
+        <v>37272</v>
+      </c>
+      <c r="CA11" s="20">
+        <v>30226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="A12" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="21">
         <v>6258</v>
       </c>
       <c r="C12" s="20">
         <v>6251</v>
       </c>
       <c r="D12" s="22">
         <v>6930</v>
       </c>
       <c r="E12" s="22">
         <v>6978</v>
       </c>
       <c r="F12" s="20">
         <v>7176</v>
       </c>
       <c r="G12" s="20">
         <v>11684</v>
       </c>
       <c r="H12" s="23">
         <v>11684</v>
       </c>
       <c r="I12" s="24">
         <v>11438</v>
@@ -3518,125 +3575,131 @@
       </c>
       <c r="AT12" s="32">
         <v>16695</v>
       </c>
       <c r="AU12" s="20">
         <v>16544</v>
       </c>
       <c r="AV12" s="20">
         <v>16584</v>
       </c>
       <c r="AW12" s="20">
         <v>16496</v>
       </c>
       <c r="AX12" s="20">
         <v>13647</v>
       </c>
       <c r="AY12" s="20">
         <v>11885</v>
       </c>
       <c r="AZ12" s="20">
         <v>11490</v>
       </c>
       <c r="BA12" s="20">
         <v>12753</v>
       </c>
-      <c r="BB12" s="59">
+      <c r="BB12" s="58">
         <v>12679</v>
       </c>
       <c r="BC12" s="20">
         <v>12056</v>
       </c>
       <c r="BD12" s="31">
         <v>14090</v>
       </c>
       <c r="BE12" s="20">
         <v>13933</v>
       </c>
       <c r="BF12" s="32">
         <v>12197</v>
       </c>
       <c r="BG12" s="20">
         <v>12038</v>
       </c>
       <c r="BH12" s="20">
         <v>11962</v>
       </c>
       <c r="BI12" s="20">
         <v>10884</v>
       </c>
       <c r="BJ12" s="20">
         <v>10840</v>
       </c>
       <c r="BK12" s="20">
         <v>10779</v>
       </c>
       <c r="BL12" s="20">
         <v>9702</v>
       </c>
       <c r="BM12" s="20">
         <v>9659</v>
       </c>
-      <c r="BN12" s="59">
+      <c r="BN12" s="58">
         <v>9837</v>
       </c>
-      <c r="BO12" s="63">
+      <c r="BO12" s="62">
         <v>11370</v>
       </c>
-      <c r="BP12" s="63">
+      <c r="BP12" s="62">
         <v>11476</v>
       </c>
-      <c r="BQ12" s="63">
+      <c r="BQ12" s="62">
         <v>11329</v>
       </c>
-      <c r="BR12" s="63">
+      <c r="BR12" s="62">
         <v>11405</v>
       </c>
       <c r="BS12" s="20">
         <v>11443</v>
       </c>
-      <c r="BT12" s="63">
+      <c r="BT12" s="62">
         <v>12453</v>
       </c>
-      <c r="BU12" s="63">
+      <c r="BU12" s="62">
         <v>11983</v>
       </c>
-      <c r="BV12" s="63">
+      <c r="BV12" s="62">
         <v>12090</v>
       </c>
       <c r="BW12" s="20">
         <v>12151</v>
       </c>
       <c r="BX12" s="20">
         <v>10963</v>
       </c>
       <c r="BY12" s="20">
         <v>12014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="BZ12" s="20">
+        <v>13628</v>
+      </c>
+      <c r="CA12" s="20">
+        <v>13002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="A13" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="21">
         <v>34933</v>
       </c>
       <c r="C13" s="20">
         <v>35349</v>
       </c>
       <c r="D13" s="22">
         <v>35799</v>
       </c>
       <c r="E13" s="22">
         <v>36267</v>
       </c>
       <c r="F13" s="20">
         <v>42879</v>
       </c>
       <c r="G13" s="20">
         <v>45215</v>
       </c>
       <c r="H13" s="23">
         <v>45629</v>
       </c>
       <c r="I13" s="24">
         <v>44667</v>
@@ -3752,125 +3815,131 @@
       </c>
       <c r="AT13" s="32">
         <v>46338</v>
       </c>
       <c r="AU13" s="20">
         <v>45301</v>
       </c>
       <c r="AV13" s="20">
         <v>43179</v>
       </c>
       <c r="AW13" s="20">
         <v>42611</v>
       </c>
       <c r="AX13" s="20">
         <v>32605</v>
       </c>
       <c r="AY13" s="20">
         <v>31030</v>
       </c>
       <c r="AZ13" s="20">
         <v>29913</v>
       </c>
       <c r="BA13" s="20">
         <v>34702</v>
       </c>
-      <c r="BB13" s="59">
+      <c r="BB13" s="58">
         <v>34681</v>
       </c>
       <c r="BC13" s="20">
         <v>34301</v>
       </c>
       <c r="BD13" s="31">
         <v>39247</v>
       </c>
       <c r="BE13" s="20">
         <v>38427</v>
       </c>
       <c r="BF13" s="32">
         <v>37909</v>
       </c>
       <c r="BG13" s="20">
         <v>37014</v>
       </c>
       <c r="BH13" s="20">
         <v>35393</v>
       </c>
       <c r="BI13" s="20">
         <v>40053</v>
       </c>
       <c r="BJ13" s="20">
         <v>39855</v>
       </c>
       <c r="BK13" s="20">
         <v>39565</v>
       </c>
       <c r="BL13" s="20">
         <v>38539</v>
       </c>
       <c r="BM13" s="20">
         <v>44539</v>
       </c>
-      <c r="BN13" s="59">
+      <c r="BN13" s="58">
         <v>44491</v>
       </c>
-      <c r="BO13" s="63">
+      <c r="BO13" s="62">
         <v>43094</v>
       </c>
-      <c r="BP13" s="63">
+      <c r="BP13" s="62">
         <v>42456</v>
       </c>
-      <c r="BQ13" s="63">
+      <c r="BQ13" s="62">
         <v>41728</v>
       </c>
-      <c r="BR13" s="63">
+      <c r="BR13" s="62">
         <v>41466</v>
       </c>
       <c r="BS13" s="20">
         <v>41660</v>
       </c>
-      <c r="BT13" s="63">
+      <c r="BT13" s="62">
         <v>42013</v>
       </c>
-      <c r="BU13" s="63">
+      <c r="BU13" s="62">
         <v>42130</v>
       </c>
-      <c r="BV13" s="63">
+      <c r="BV13" s="62">
         <v>41894</v>
       </c>
       <c r="BW13" s="20">
         <v>41754</v>
       </c>
       <c r="BX13" s="20">
         <v>40980</v>
       </c>
       <c r="BY13" s="20">
         <v>46543</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="48" t="s">
+      <c r="BZ13" s="20">
+        <v>54542</v>
+      </c>
+      <c r="CA13" s="20">
+        <v>45609</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="A14" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="21">
         <v>7307</v>
       </c>
       <c r="C14" s="20">
         <v>7141</v>
       </c>
       <c r="D14" s="22">
         <v>7784</v>
       </c>
       <c r="E14" s="22">
         <v>8006</v>
       </c>
       <c r="F14" s="20">
         <v>7869</v>
       </c>
       <c r="G14" s="20">
         <v>9558</v>
       </c>
       <c r="H14" s="23">
         <v>9562</v>
       </c>
       <c r="I14" s="24">
         <v>8549</v>
@@ -3986,125 +4055,131 @@
       </c>
       <c r="AT14" s="32">
         <v>9954</v>
       </c>
       <c r="AU14" s="20">
         <v>9061</v>
       </c>
       <c r="AV14" s="20">
         <v>7590</v>
       </c>
       <c r="AW14" s="20">
         <v>6788</v>
       </c>
       <c r="AX14" s="20">
         <v>5341</v>
       </c>
       <c r="AY14" s="20">
         <v>5531</v>
       </c>
       <c r="AZ14" s="20">
         <v>6236</v>
       </c>
       <c r="BA14" s="20">
         <v>5970</v>
       </c>
-      <c r="BB14" s="59">
+      <c r="BB14" s="58">
         <v>6047</v>
       </c>
       <c r="BC14" s="20">
         <v>5718</v>
       </c>
       <c r="BD14" s="31">
         <v>11998</v>
       </c>
       <c r="BE14" s="20">
         <v>11169</v>
       </c>
       <c r="BF14" s="32">
         <v>11103</v>
       </c>
       <c r="BG14" s="20">
         <v>10611</v>
       </c>
       <c r="BH14" s="20">
         <v>10023</v>
       </c>
       <c r="BI14" s="20">
         <v>13731</v>
       </c>
       <c r="BJ14" s="20">
         <v>13784</v>
       </c>
       <c r="BK14" s="20">
         <v>13887</v>
       </c>
       <c r="BL14" s="20">
         <v>14584</v>
       </c>
       <c r="BM14" s="20">
         <v>16054</v>
       </c>
-      <c r="BN14" s="59">
+      <c r="BN14" s="58">
         <v>15990</v>
       </c>
-      <c r="BO14" s="63">
+      <c r="BO14" s="62">
         <v>13298</v>
       </c>
-      <c r="BP14" s="63">
+      <c r="BP14" s="62">
         <v>13276</v>
       </c>
-      <c r="BQ14" s="63">
+      <c r="BQ14" s="62">
         <v>12805</v>
       </c>
-      <c r="BR14" s="63">
+      <c r="BR14" s="62">
         <v>12352</v>
       </c>
       <c r="BS14" s="20">
         <v>13247</v>
       </c>
-      <c r="BT14" s="63">
+      <c r="BT14" s="62">
         <v>14520</v>
       </c>
-      <c r="BU14" s="63">
+      <c r="BU14" s="62">
         <v>14991</v>
       </c>
-      <c r="BV14" s="63">
+      <c r="BV14" s="62">
         <v>14799</v>
       </c>
       <c r="BW14" s="20">
         <v>14619</v>
       </c>
       <c r="BX14" s="20">
         <v>15031</v>
       </c>
       <c r="BY14" s="20">
         <v>16299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="BZ14" s="20">
+        <v>17661</v>
+      </c>
+      <c r="CA14" s="20">
+        <v>15631</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="A15" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>14773</v>
       </c>
       <c r="C15" s="20">
         <v>15063</v>
       </c>
       <c r="D15" s="22">
         <v>15756</v>
       </c>
       <c r="E15" s="22">
         <v>17427</v>
       </c>
       <c r="F15" s="20">
         <v>19200</v>
       </c>
       <c r="G15" s="20">
         <v>17278</v>
       </c>
       <c r="H15" s="23">
         <v>17101</v>
       </c>
       <c r="I15" s="24">
         <v>17071</v>
@@ -4220,125 +4295,131 @@
       </c>
       <c r="AT15" s="32">
         <v>17619</v>
       </c>
       <c r="AU15" s="20">
         <v>17563</v>
       </c>
       <c r="AV15" s="20">
         <v>16983</v>
       </c>
       <c r="AW15" s="20">
         <v>12577</v>
       </c>
       <c r="AX15" s="20">
         <v>9435</v>
       </c>
       <c r="AY15" s="20">
         <v>9577</v>
       </c>
       <c r="AZ15" s="20">
         <v>10989</v>
       </c>
       <c r="BA15" s="20">
         <v>11589</v>
       </c>
-      <c r="BB15" s="59">
+      <c r="BB15" s="58">
         <v>12068</v>
       </c>
       <c r="BC15" s="20">
         <v>12018</v>
       </c>
       <c r="BD15" s="31">
         <v>17043</v>
       </c>
       <c r="BE15" s="20">
         <v>17030</v>
       </c>
       <c r="BF15" s="32">
         <v>17030</v>
       </c>
       <c r="BG15" s="20">
         <v>16985</v>
       </c>
       <c r="BH15" s="20">
         <v>16467</v>
       </c>
       <c r="BI15" s="20">
         <v>16489</v>
       </c>
       <c r="BJ15" s="20">
         <v>16406</v>
       </c>
       <c r="BK15" s="20">
         <v>16654</v>
       </c>
       <c r="BL15" s="20">
         <v>19999</v>
       </c>
       <c r="BM15" s="20">
         <v>22222</v>
       </c>
-      <c r="BN15" s="59">
+      <c r="BN15" s="58">
         <v>22137</v>
       </c>
-      <c r="BO15" s="63">
+      <c r="BO15" s="62">
         <v>18577</v>
       </c>
-      <c r="BP15" s="63">
+      <c r="BP15" s="62">
         <v>18551</v>
       </c>
-      <c r="BQ15" s="63">
+      <c r="BQ15" s="62">
         <v>18531</v>
       </c>
-      <c r="BR15" s="63">
+      <c r="BR15" s="62">
         <v>18492</v>
       </c>
       <c r="BS15" s="20">
         <v>18898</v>
       </c>
-      <c r="BT15" s="63">
+      <c r="BT15" s="62">
         <v>19927</v>
       </c>
-      <c r="BU15" s="63">
+      <c r="BU15" s="62">
         <v>17028</v>
       </c>
-      <c r="BV15" s="63">
+      <c r="BV15" s="62">
         <v>16846</v>
       </c>
       <c r="BW15" s="20">
         <v>16620</v>
       </c>
       <c r="BX15" s="20">
         <v>18585</v>
       </c>
       <c r="BY15" s="20">
         <v>22771</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49" t="s">
+      <c r="BZ15" s="20">
+        <v>22723</v>
+      </c>
+      <c r="CA15" s="20">
+        <v>18537</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="A16" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="34">
         <v>5870</v>
       </c>
       <c r="C16" s="35">
         <v>6075</v>
       </c>
       <c r="D16" s="36">
         <v>6776</v>
       </c>
       <c r="E16" s="36">
         <v>7138</v>
       </c>
       <c r="F16" s="35">
         <v>7239</v>
       </c>
       <c r="G16" s="35">
         <v>7417</v>
       </c>
       <c r="H16" s="37">
         <v>7515</v>
       </c>
       <c r="I16" s="38">
         <v>7454</v>
@@ -4454,121 +4535,127 @@
       </c>
       <c r="AT16" s="46">
         <v>10810</v>
       </c>
       <c r="AU16" s="35">
         <v>10547</v>
       </c>
       <c r="AV16" s="35">
         <v>10372</v>
       </c>
       <c r="AW16" s="35">
         <v>9928</v>
       </c>
       <c r="AX16" s="35">
         <v>7302</v>
       </c>
       <c r="AY16" s="35">
         <v>7314</v>
       </c>
       <c r="AZ16" s="35">
         <v>7154</v>
       </c>
       <c r="BA16" s="35">
         <v>7234</v>
       </c>
-      <c r="BB16" s="60">
+      <c r="BB16" s="59">
         <v>7095</v>
       </c>
       <c r="BC16" s="35">
         <v>6942</v>
       </c>
       <c r="BD16" s="45">
         <v>11068</v>
       </c>
       <c r="BE16" s="35">
         <v>11459</v>
       </c>
       <c r="BF16" s="46">
         <v>11394</v>
       </c>
       <c r="BG16" s="35">
         <v>11280</v>
       </c>
       <c r="BH16" s="35">
         <v>10804</v>
       </c>
       <c r="BI16" s="35">
         <v>9206</v>
       </c>
       <c r="BJ16" s="35">
         <v>8589</v>
       </c>
-      <c r="BK16" s="61">
+      <c r="BK16" s="60">
         <v>8579</v>
       </c>
       <c r="BL16" s="35">
         <v>12304</v>
       </c>
       <c r="BM16" s="35">
         <v>12304</v>
       </c>
-      <c r="BN16" s="60">
+      <c r="BN16" s="59">
         <v>12129</v>
       </c>
       <c r="BO16" s="45">
         <v>9483</v>
       </c>
       <c r="BP16" s="45">
         <v>9465</v>
       </c>
       <c r="BQ16" s="45">
         <v>9467</v>
       </c>
       <c r="BR16" s="45">
         <v>9355</v>
       </c>
       <c r="BS16" s="35">
         <v>9405</v>
       </c>
       <c r="BT16" s="45">
         <v>11366</v>
       </c>
       <c r="BU16" s="45">
         <v>11361</v>
       </c>
       <c r="BV16" s="45">
         <v>11283</v>
       </c>
       <c r="BW16" s="35">
         <v>11191</v>
       </c>
       <c r="BX16" s="35">
         <v>12945</v>
       </c>
       <c r="BY16" s="35">
         <v>12945</v>
+      </c>
+      <c r="BZ16" s="35">
+        <v>12766</v>
+      </c>
+      <c r="CA16" s="35">
+        <v>14069</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5261,51 +5348,51 @@
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BV3:CA3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>