--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="0" windowWidth="23088" windowHeight="9672" tabRatio="931"/>
+    <workbookView xWindow="-12" yWindow="0" windowWidth="23088" windowHeight="9672" tabRatio="966"/>
   </bookViews>
   <sheets>
     <sheet name="horses" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U16" i="1"/>
   <c r="U15"/>
   <c r="U14"/>
   <c r="U13"/>
   <c r="U12"/>
   <c r="U11"/>
   <c r="U10"/>
   <c r="U9"/>
   <c r="U8"/>
   <c r="U6"/>
   <c r="U5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Number of Horses, heads</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -816,82 +816,82 @@
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="171">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 11" xfId="3"/>
     <cellStyle name="Обычный 2 12" xfId="4"/>
     <cellStyle name="Обычный 2 13" xfId="5"/>
     <cellStyle name="Обычный 2 14" xfId="6"/>
     <cellStyle name="Обычный 2 15" xfId="7"/>
     <cellStyle name="Обычный 2 16" xfId="8"/>
     <cellStyle name="Обычный 2 17" xfId="9"/>
     <cellStyle name="Обычный 2 17 2" xfId="10"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="11"/>
     <cellStyle name="Обычный 2 18" xfId="12"/>
     <cellStyle name="Обычный 2 19" xfId="13"/>
     <cellStyle name="Обычный 2 19 2" xfId="14"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="21"/>
@@ -1329,331 +1329,333 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA64"/>
+  <dimension ref="A1:CB64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BX20" sqref="BX20"/>
+      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CF7" sqref="CF7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.33203125" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.6640625" style="2" customWidth="1"/>
     <col min="14" max="21" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.88671875" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.33203125" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.6640625" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="48" width="11" style="2" customWidth="1"/>
     <col min="49" max="49" width="10.33203125" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.44140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.109375" style="2" customWidth="1"/>
     <col min="61" max="61" width="11.109375" style="2" customWidth="1"/>
-    <col min="62" max="73" width="9.109375" style="2"/>
+    <col min="62" max="72" width="9.109375" style="2"/>
+    <col min="73" max="73" width="9.77734375" style="2" customWidth="1"/>
     <col min="74" max="74" width="12.44140625" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="65"/>
-[...35 lines deleted...]
-      <c r="AL1" s="65" t="s">
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
+      <c r="AA1" s="66"/>
+      <c r="AB1" s="66"/>
+      <c r="AC1" s="66"/>
+      <c r="AD1" s="66"/>
+      <c r="AE1" s="66"/>
+      <c r="AF1" s="66"/>
+      <c r="AG1" s="66"/>
+      <c r="AH1" s="66"/>
+      <c r="AI1" s="66"/>
+      <c r="AJ1" s="66"/>
+      <c r="AK1" s="66"/>
+      <c r="AL1" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="AM1" s="65"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="66"/>
+      <c r="AN1" s="66"/>
+      <c r="AO1" s="66"/>
+      <c r="AP1" s="66"/>
+      <c r="AQ1" s="66"/>
+      <c r="AR1" s="66"/>
+      <c r="AS1" s="66"/>
+      <c r="AT1" s="66"/>
+      <c r="AU1" s="66"/>
+      <c r="AV1" s="66"/>
+      <c r="AW1" s="66"/>
+      <c r="AX1" s="66"/>
+      <c r="AY1" s="66"/>
+      <c r="AZ1" s="66"/>
+      <c r="BA1" s="66"/>
+      <c r="BB1" s="66"/>
+      <c r="BC1" s="66"/>
+      <c r="BD1" s="66"/>
+      <c r="BE1" s="66"/>
+      <c r="BF1" s="66"/>
+      <c r="BG1" s="66"/>
+      <c r="BH1" s="66"/>
+      <c r="BI1" s="66"/>
+      <c r="BJ1" s="66"/>
+      <c r="BK1" s="66"/>
+      <c r="BL1" s="66"/>
+      <c r="BM1" s="66"/>
+      <c r="BN1" s="66"/>
+      <c r="BO1" s="66"/>
+      <c r="BP1" s="66"/>
+      <c r="BQ1" s="66"/>
+      <c r="BR1" s="66"/>
+      <c r="BS1" s="66"/>
+      <c r="BT1" s="66"/>
+      <c r="BU1" s="66"/>
+      <c r="BV1" s="66"/>
+    </row>
+    <row r="2" spans="1:80" s="1" customFormat="1" ht="12.6" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="71" t="s">
+      <c r="J2" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="K2" s="71"/>
-[...1 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="71" t="s">
+      <c r="V2" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="W2" s="71"/>
-[...1 lines deleted...]
-      <c r="Y2" s="71"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="71"/>
-[...2 lines deleted...]
-      <c r="AK2" s="71"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="72"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AO2" s="53"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="53"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="53"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="53"/>
       <c r="AZ2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="BQ2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:79" ht="28.2" customHeight="1" thickBot="1">
-      <c r="A3" s="70" t="s">
+    <row r="3" spans="1:80" ht="33.6" customHeight="1" thickBot="1">
+      <c r="A3" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="67"/>
-[...10 lines deleted...]
-      <c r="N3" s="66" t="s">
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="67"/>
-[...10 lines deleted...]
-      <c r="Z3" s="66" t="s">
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="67"/>
-[...10 lines deleted...]
-      <c r="AL3" s="63" t="s">
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="64"/>
-      <c r="AN3" s="64"/>
+      <c r="AM3" s="65"/>
+      <c r="AN3" s="65"/>
       <c r="AO3" s="50"/>
       <c r="AP3" s="50"/>
       <c r="AQ3" s="50"/>
       <c r="AR3" s="50"/>
       <c r="AS3" s="50"/>
       <c r="AT3" s="50"/>
       <c r="AU3" s="50"/>
       <c r="AV3" s="49"/>
       <c r="AW3" s="49"/>
-      <c r="AX3" s="63" t="s">
+      <c r="AX3" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="AY3" s="64"/>
-      <c r="AZ3" s="64"/>
+      <c r="AY3" s="65"/>
+      <c r="AZ3" s="65"/>
       <c r="BA3" s="54"/>
       <c r="BB3" s="54"/>
       <c r="BC3" s="54"/>
       <c r="BD3" s="54"/>
       <c r="BE3" s="54"/>
       <c r="BF3" s="54"/>
       <c r="BG3" s="54"/>
       <c r="BH3" s="49"/>
       <c r="BI3" s="49"/>
-      <c r="BJ3" s="66" t="s">
+      <c r="BJ3" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="BK3" s="67"/>
-[...10 lines deleted...]
-      <c r="BV3" s="66" t="s">
+      <c r="BK3" s="68"/>
+      <c r="BL3" s="68"/>
+      <c r="BM3" s="68"/>
+      <c r="BN3" s="68"/>
+      <c r="BO3" s="68"/>
+      <c r="BP3" s="68"/>
+      <c r="BQ3" s="68"/>
+      <c r="BR3" s="68"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="73"/>
+      <c r="BV3" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="BW3" s="67"/>
-[...6 lines deleted...]
-      <c r="A4" s="70"/>
+      <c r="BW3" s="68"/>
+      <c r="BX3" s="68"/>
+      <c r="BY3" s="68"/>
+      <c r="BZ3" s="68"/>
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="73"/>
+    </row>
+    <row r="4" spans="1:80" ht="37.799999999999997" customHeight="1" thickBot="1">
+      <c r="A4" s="71"/>
       <c r="B4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -1844,53 +1846,56 @@
       </c>
       <c r="BT4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BV4" s="51" t="s">
         <v>5</v>
       </c>
       <c r="BW4" s="52" t="s">
         <v>6</v>
       </c>
       <c r="BX4" s="52" t="s">
         <v>7</v>
       </c>
       <c r="BY4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="BZ4" s="52" t="s">
         <v>9</v>
       </c>
       <c r="CA4" s="52" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="73" t="s">
+      <c r="CB4" s="52" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:80" s="3" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A5" s="63" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="14">
         <v>177798</v>
       </c>
       <c r="C5" s="14">
         <v>179867</v>
       </c>
       <c r="D5" s="15">
         <v>187186</v>
       </c>
       <c r="E5" s="15">
         <v>196598</v>
       </c>
       <c r="F5" s="14">
         <v>219538</v>
       </c>
       <c r="G5" s="14">
         <v>220955</v>
       </c>
       <c r="H5" s="15">
         <v>222149</v>
       </c>
       <c r="I5" s="14">
         <v>217330</v>
@@ -2084,52 +2089,55 @@
       </c>
       <c r="BT5" s="55">
         <v>262733</v>
       </c>
       <c r="BU5" s="55">
         <v>250269</v>
       </c>
       <c r="BV5" s="19">
         <v>251477</v>
       </c>
       <c r="BW5" s="17">
         <v>252098</v>
       </c>
       <c r="BX5" s="17">
         <v>267628</v>
       </c>
       <c r="BY5" s="17">
         <v>299191</v>
       </c>
       <c r="BZ5" s="17">
         <v>310357</v>
       </c>
       <c r="CA5" s="17">
         <v>268439</v>
       </c>
-    </row>
-    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="CB5" s="17">
+        <v>265414</v>
+      </c>
+    </row>
+    <row r="6" spans="1:80" s="3" customFormat="1">
       <c r="A6" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="21">
         <v>2983</v>
       </c>
       <c r="C6" s="20">
         <v>2752</v>
       </c>
       <c r="D6" s="22">
         <v>2462</v>
       </c>
       <c r="E6" s="22">
         <v>2693</v>
       </c>
       <c r="F6" s="20">
         <v>2874</v>
       </c>
       <c r="G6" s="20">
         <v>3571</v>
       </c>
       <c r="H6" s="23">
         <v>3599</v>
       </c>
       <c r="I6" s="24">
@@ -2324,52 +2332,55 @@
       </c>
       <c r="BT6" s="62">
         <v>4931</v>
       </c>
       <c r="BU6" s="62">
         <v>5129</v>
       </c>
       <c r="BV6" s="62">
         <v>5076</v>
       </c>
       <c r="BW6" s="20">
         <v>4735</v>
       </c>
       <c r="BX6" s="20">
         <v>4553</v>
       </c>
       <c r="BY6" s="20">
         <v>4920</v>
       </c>
       <c r="BZ6" s="20">
         <v>4790</v>
       </c>
       <c r="CA6" s="20">
         <v>5625</v>
       </c>
-    </row>
-    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="CB6" s="20">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="7" spans="1:80" s="3" customFormat="1">
       <c r="A7" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="23"/>
       <c r="I7" s="24"/>
       <c r="J7" s="22"/>
       <c r="K7" s="24"/>
       <c r="L7" s="20"/>
       <c r="M7" s="25"/>
       <c r="N7" s="26"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
@@ -2453,52 +2464,55 @@
       </c>
       <c r="BT7" s="62">
         <v>1376</v>
       </c>
       <c r="BU7" s="62">
         <v>1325</v>
       </c>
       <c r="BV7" s="62">
         <v>1322</v>
       </c>
       <c r="BW7" s="20">
         <v>1304</v>
       </c>
       <c r="BX7" s="20">
         <v>1342</v>
       </c>
       <c r="BY7" s="20">
         <v>1404</v>
       </c>
       <c r="BZ7" s="20">
         <v>1392</v>
       </c>
       <c r="CA7" s="20">
         <v>1442</v>
       </c>
-    </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="CB7" s="20">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="21">
         <v>24994</v>
       </c>
       <c r="C8" s="27">
         <v>25778</v>
       </c>
       <c r="D8" s="22">
         <v>29396</v>
       </c>
       <c r="E8" s="22">
         <v>30381</v>
       </c>
       <c r="F8" s="20">
         <v>33503</v>
       </c>
       <c r="G8" s="20">
         <v>28845</v>
       </c>
       <c r="H8" s="23">
         <v>28523</v>
       </c>
       <c r="I8" s="24">
@@ -2693,52 +2707,55 @@
       </c>
       <c r="BT8" s="62">
         <v>31897</v>
       </c>
       <c r="BU8" s="62">
         <v>32169</v>
       </c>
       <c r="BV8" s="62">
         <v>33248</v>
       </c>
       <c r="BW8" s="20">
         <v>33933</v>
       </c>
       <c r="BX8" s="20">
         <v>40168</v>
       </c>
       <c r="BY8" s="20">
         <v>42900</v>
       </c>
       <c r="BZ8" s="20">
         <v>43910</v>
       </c>
       <c r="CA8" s="20">
         <v>33076</v>
       </c>
-    </row>
-    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="CB8" s="20">
+        <v>33016</v>
+      </c>
+    </row>
+    <row r="9" spans="1:80" s="4" customFormat="1">
       <c r="A9" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="21">
         <v>20574</v>
       </c>
       <c r="C9" s="20">
         <v>20533</v>
       </c>
       <c r="D9" s="22">
         <v>20616</v>
       </c>
       <c r="E9" s="22">
         <v>21838</v>
       </c>
       <c r="F9" s="20">
         <v>22984</v>
       </c>
       <c r="G9" s="20">
         <v>22553</v>
       </c>
       <c r="H9" s="23">
         <v>22551</v>
       </c>
       <c r="I9" s="24">
@@ -2933,52 +2950,55 @@
       </c>
       <c r="BT9" s="62">
         <v>36202</v>
       </c>
       <c r="BU9" s="62">
         <v>33219</v>
       </c>
       <c r="BV9" s="62">
         <v>33407</v>
       </c>
       <c r="BW9" s="20">
         <v>32952</v>
       </c>
       <c r="BX9" s="20">
         <v>32136</v>
       </c>
       <c r="BY9" s="20">
         <v>38652</v>
       </c>
       <c r="BZ9" s="20">
         <v>37648</v>
       </c>
       <c r="CA9" s="20">
         <v>35977</v>
       </c>
-    </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="CB9" s="20">
+        <v>35357</v>
+      </c>
+    </row>
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="47" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="21">
         <v>31860</v>
       </c>
       <c r="C10" s="20">
         <v>31909</v>
       </c>
       <c r="D10" s="22">
         <v>32230</v>
       </c>
       <c r="E10" s="22">
         <v>34951</v>
       </c>
       <c r="F10" s="20">
         <v>40117</v>
       </c>
       <c r="G10" s="20">
         <v>39525</v>
       </c>
       <c r="H10" s="23">
         <v>39516</v>
       </c>
       <c r="I10" s="24">
@@ -3173,52 +3193,55 @@
       </c>
       <c r="BT10" s="62">
         <v>56777</v>
       </c>
       <c r="BU10" s="62">
         <v>52118</v>
       </c>
       <c r="BV10" s="62">
         <v>52930</v>
       </c>
       <c r="BW10" s="20">
         <v>52064</v>
       </c>
       <c r="BX10" s="20">
         <v>56990</v>
       </c>
       <c r="BY10" s="20">
         <v>64114</v>
       </c>
       <c r="BZ10" s="20">
         <v>64025</v>
       </c>
       <c r="CA10" s="20">
         <v>55245</v>
       </c>
-    </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="CB10" s="20">
+        <v>54507</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="21">
         <v>28246</v>
       </c>
       <c r="C11" s="20">
         <v>29016</v>
       </c>
       <c r="D11" s="22">
         <v>29437</v>
       </c>
       <c r="E11" s="22">
         <v>30919</v>
       </c>
       <c r="F11" s="20">
         <v>35697</v>
       </c>
       <c r="G11" s="20">
         <v>35309</v>
       </c>
       <c r="H11" s="23">
         <v>36469</v>
       </c>
       <c r="I11" s="24">
@@ -3413,52 +3436,55 @@
       </c>
       <c r="BT11" s="62">
         <v>31271</v>
       </c>
       <c r="BU11" s="62">
         <v>28816</v>
       </c>
       <c r="BV11" s="62">
         <v>28582</v>
       </c>
       <c r="BW11" s="20">
         <v>30775</v>
       </c>
       <c r="BX11" s="20">
         <v>33935</v>
       </c>
       <c r="BY11" s="20">
         <v>36629</v>
       </c>
       <c r="BZ11" s="20">
         <v>37272</v>
       </c>
       <c r="CA11" s="20">
         <v>30226</v>
       </c>
-    </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="CB11" s="20">
+        <v>29734</v>
+      </c>
+    </row>
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="21">
         <v>6258</v>
       </c>
       <c r="C12" s="20">
         <v>6251</v>
       </c>
       <c r="D12" s="22">
         <v>6930</v>
       </c>
       <c r="E12" s="22">
         <v>6978</v>
       </c>
       <c r="F12" s="20">
         <v>7176</v>
       </c>
       <c r="G12" s="20">
         <v>11684</v>
       </c>
       <c r="H12" s="23">
         <v>11684</v>
       </c>
       <c r="I12" s="24">
@@ -3653,52 +3679,55 @@
       </c>
       <c r="BT12" s="62">
         <v>12453</v>
       </c>
       <c r="BU12" s="62">
         <v>11983</v>
       </c>
       <c r="BV12" s="62">
         <v>12090</v>
       </c>
       <c r="BW12" s="20">
         <v>12151</v>
       </c>
       <c r="BX12" s="20">
         <v>10963</v>
       </c>
       <c r="BY12" s="20">
         <v>12014</v>
       </c>
       <c r="BZ12" s="20">
         <v>13628</v>
       </c>
       <c r="CA12" s="20">
         <v>13002</v>
       </c>
-    </row>
-    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="CB12" s="20">
+        <v>12994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:80" s="4" customFormat="1">
       <c r="A13" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="21">
         <v>34933</v>
       </c>
       <c r="C13" s="20">
         <v>35349</v>
       </c>
       <c r="D13" s="22">
         <v>35799</v>
       </c>
       <c r="E13" s="22">
         <v>36267</v>
       </c>
       <c r="F13" s="20">
         <v>42879</v>
       </c>
       <c r="G13" s="20">
         <v>45215</v>
       </c>
       <c r="H13" s="23">
         <v>45629</v>
       </c>
       <c r="I13" s="24">
@@ -3893,52 +3922,55 @@
       </c>
       <c r="BT13" s="62">
         <v>42013</v>
       </c>
       <c r="BU13" s="62">
         <v>42130</v>
       </c>
       <c r="BV13" s="62">
         <v>41894</v>
       </c>
       <c r="BW13" s="20">
         <v>41754</v>
       </c>
       <c r="BX13" s="20">
         <v>40980</v>
       </c>
       <c r="BY13" s="20">
         <v>46543</v>
       </c>
       <c r="BZ13" s="20">
         <v>54542</v>
       </c>
       <c r="CA13" s="20">
         <v>45609</v>
       </c>
-    </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="CB13" s="20">
+        <v>44878</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="21">
         <v>7307</v>
       </c>
       <c r="C14" s="20">
         <v>7141</v>
       </c>
       <c r="D14" s="22">
         <v>7784</v>
       </c>
       <c r="E14" s="22">
         <v>8006</v>
       </c>
       <c r="F14" s="20">
         <v>7869</v>
       </c>
       <c r="G14" s="20">
         <v>9558</v>
       </c>
       <c r="H14" s="23">
         <v>9562</v>
       </c>
       <c r="I14" s="24">
@@ -4133,52 +4165,55 @@
       </c>
       <c r="BT14" s="62">
         <v>14520</v>
       </c>
       <c r="BU14" s="62">
         <v>14991</v>
       </c>
       <c r="BV14" s="62">
         <v>14799</v>
       </c>
       <c r="BW14" s="20">
         <v>14619</v>
       </c>
       <c r="BX14" s="20">
         <v>15031</v>
       </c>
       <c r="BY14" s="20">
         <v>16299</v>
       </c>
       <c r="BZ14" s="20">
         <v>17661</v>
       </c>
       <c r="CA14" s="20">
         <v>15631</v>
       </c>
-    </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="CB14" s="20">
+        <v>15574</v>
+      </c>
+    </row>
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>14773</v>
       </c>
       <c r="C15" s="20">
         <v>15063</v>
       </c>
       <c r="D15" s="22">
         <v>15756</v>
       </c>
       <c r="E15" s="22">
         <v>17427</v>
       </c>
       <c r="F15" s="20">
         <v>19200</v>
       </c>
       <c r="G15" s="20">
         <v>17278</v>
       </c>
       <c r="H15" s="23">
         <v>17101</v>
       </c>
       <c r="I15" s="24">
@@ -4373,52 +4408,55 @@
       </c>
       <c r="BT15" s="62">
         <v>19927</v>
       </c>
       <c r="BU15" s="62">
         <v>17028</v>
       </c>
       <c r="BV15" s="62">
         <v>16846</v>
       </c>
       <c r="BW15" s="20">
         <v>16620</v>
       </c>
       <c r="BX15" s="20">
         <v>18585</v>
       </c>
       <c r="BY15" s="20">
         <v>22771</v>
       </c>
       <c r="BZ15" s="20">
         <v>22723</v>
       </c>
       <c r="CA15" s="20">
         <v>18537</v>
       </c>
-    </row>
-    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="CB15" s="20">
+        <v>18495</v>
+      </c>
+    </row>
+    <row r="16" spans="1:80" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="34">
         <v>5870</v>
       </c>
       <c r="C16" s="35">
         <v>6075</v>
       </c>
       <c r="D16" s="36">
         <v>6776</v>
       </c>
       <c r="E16" s="36">
         <v>7138</v>
       </c>
       <c r="F16" s="35">
         <v>7239</v>
       </c>
       <c r="G16" s="35">
         <v>7417</v>
       </c>
       <c r="H16" s="37">
         <v>7515</v>
       </c>
       <c r="I16" s="38">
@@ -4612,50 +4650,53 @@
         <v>9405</v>
       </c>
       <c r="BT16" s="45">
         <v>11366</v>
       </c>
       <c r="BU16" s="45">
         <v>11361</v>
       </c>
       <c r="BV16" s="45">
         <v>11283</v>
       </c>
       <c r="BW16" s="35">
         <v>11191</v>
       </c>
       <c r="BX16" s="35">
         <v>12945</v>
       </c>
       <c r="BY16" s="35">
         <v>12945</v>
       </c>
       <c r="BZ16" s="35">
         <v>12766</v>
       </c>
       <c r="CA16" s="35">
         <v>14069</v>
+      </c>
+      <c r="CB16" s="35">
+        <v>14095</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5348,51 +5389,51 @@
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:CA3"/>
+    <mergeCell ref="BV3:CB3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>