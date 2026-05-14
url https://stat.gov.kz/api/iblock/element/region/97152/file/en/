--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20652" windowHeight="8736"/>
   </bookViews>
   <sheets>
     <sheet name="cattle" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">cattle!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -270,51 +270,51 @@
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
@@ -1472,89 +1472,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BX63"/>
+  <dimension ref="A1:BY63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BX10" sqref="BX10"/>
+      <pane xSplit="1" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BZ8" sqref="BZ8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="15.5546875" style="6" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.5546875" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="11.44140625" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.109375" style="2"/>
     <col min="36" max="36" width="10.109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="10.6640625" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.44140625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11.109375" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="49" width="10.33203125" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.33203125" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.5546875" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.33203125" style="2" customWidth="1"/>
-    <col min="62" max="73" width="9.109375" style="2"/>
+    <col min="62" max="69" width="9.109375" style="2"/>
+    <col min="70" max="70" width="11.44140625" style="2" customWidth="1"/>
+    <col min="71" max="71" width="10" style="2" customWidth="1"/>
+    <col min="72" max="72" width="10.88671875" style="2" customWidth="1"/>
+    <col min="73" max="73" width="10.44140625" style="2" customWidth="1"/>
     <col min="74" max="74" width="11.5546875" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:77" s="1" customFormat="1" ht="19.2" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
       <c r="U1" s="51"/>
       <c r="V1" s="51"/>
       <c r="W1" s="51"/>
@@ -1590,51 +1594,51 @@
       <c r="AY1" s="51"/>
       <c r="AZ1" s="51"/>
       <c r="BA1" s="51"/>
       <c r="BB1" s="51"/>
       <c r="BC1" s="51"/>
       <c r="BD1" s="51"/>
       <c r="BE1" s="51"/>
       <c r="BF1" s="51"/>
       <c r="BG1" s="51"/>
       <c r="BH1" s="51"/>
       <c r="BI1" s="51"/>
       <c r="BJ1" s="51"/>
       <c r="BK1" s="51"/>
       <c r="BL1" s="51"/>
       <c r="BM1" s="51"/>
       <c r="BN1" s="51"/>
       <c r="BO1" s="51"/>
       <c r="BP1" s="51"/>
       <c r="BQ1" s="51"/>
       <c r="BR1" s="51"/>
       <c r="BS1" s="51"/>
       <c r="BT1" s="51"/>
       <c r="BU1" s="51"/>
       <c r="BV1" s="51"/>
     </row>
-    <row r="2" spans="1:76" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="58" t="s">
         <v>1</v>
@@ -1652,51 +1656,51 @@
       <c r="AG2" s="9"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="41"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="41"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="41"/>
       <c r="AZ2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="BL2" s="46"/>
       <c r="BP2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:77" ht="24.6" customHeight="1" thickBot="1">
       <c r="A3" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="52" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
       <c r="J3" s="53"/>
       <c r="K3" s="53"/>
       <c r="L3" s="53"/>
       <c r="M3" s="54"/>
       <c r="N3" s="52" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="53"/>
       <c r="P3" s="53"/>
       <c r="Q3" s="53"/>
       <c r="R3" s="53"/>
       <c r="S3" s="53"/>
@@ -1744,53 +1748,54 @@
       <c r="BC3" s="43"/>
       <c r="BD3" s="39"/>
       <c r="BE3" s="40"/>
       <c r="BF3" s="39"/>
       <c r="BG3" s="39"/>
       <c r="BH3" s="40"/>
       <c r="BI3" s="40"/>
       <c r="BJ3" s="52" t="s">
         <v>32</v>
       </c>
       <c r="BK3" s="53"/>
       <c r="BL3" s="53"/>
       <c r="BM3" s="49"/>
       <c r="BN3" s="49"/>
       <c r="BO3" s="49"/>
       <c r="BP3" s="49"/>
       <c r="BQ3" s="49"/>
       <c r="BR3" s="49"/>
       <c r="BS3" s="49"/>
       <c r="BT3" s="49"/>
       <c r="BU3" s="50"/>
       <c r="BV3" s="59" t="s">
         <v>33</v>
       </c>
       <c r="BW3" s="60"/>
-      <c r="BX3" s="61"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:76" ht="14.25" customHeight="1" thickBot="1">
+      <c r="BX3" s="60"/>
+      <c r="BY3" s="61"/>
+    </row>
+    <row r="4" spans="1:77" ht="26.4" customHeight="1" thickBot="1">
       <c r="A4" s="57"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>9</v>
       </c>
@@ -1958,67 +1963,70 @@
       </c>
       <c r="BL4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="BM4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="BN4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="BO4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="BR4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="BS4" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="BT4" s="36" t="s">
+      <c r="BT4" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="BU4" s="36" t="s">
+      <c r="BU4" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="BV4" s="11" t="s">
+      <c r="BV4" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BW4" s="11" t="s">
+      <c r="BW4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="BX4" s="11" t="s">
+      <c r="BX4" s="38" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="5" spans="1:76" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="BY4" s="37" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:77" s="3" customFormat="1" ht="19.8" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>563708</v>
       </c>
       <c r="C5" s="13">
         <v>597475</v>
       </c>
       <c r="D5" s="14">
         <v>632968</v>
       </c>
       <c r="E5" s="14">
         <v>670661</v>
       </c>
       <c r="F5" s="13">
         <v>696786</v>
       </c>
       <c r="G5" s="13">
         <v>704654</v>
       </c>
       <c r="H5" s="14">
         <v>720512</v>
       </c>
       <c r="I5" s="13">
@@ -2188,67 +2196,70 @@
       </c>
       <c r="BL5" s="47">
         <v>664439</v>
       </c>
       <c r="BM5" s="16">
         <v>785885</v>
       </c>
       <c r="BN5" s="16">
         <v>774512</v>
       </c>
       <c r="BO5" s="16">
         <v>624673</v>
       </c>
       <c r="BP5" s="16">
         <v>617831</v>
       </c>
       <c r="BQ5" s="16">
         <v>624989</v>
       </c>
       <c r="BR5" s="16">
         <v>621482</v>
       </c>
       <c r="BS5" s="18">
         <v>651888</v>
       </c>
-      <c r="BT5" s="18">
+      <c r="BT5" s="16">
         <v>686017</v>
       </c>
-      <c r="BU5" s="18">
+      <c r="BU5" s="16">
         <v>584747</v>
       </c>
       <c r="BV5" s="16">
         <v>591720</v>
       </c>
       <c r="BW5" s="18">
         <v>599337</v>
       </c>
       <c r="BX5" s="18">
         <v>673434</v>
       </c>
-    </row>
-    <row r="6" spans="1:76" s="3" customFormat="1">
+      <c r="BY5" s="18">
+        <v>792333</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77" s="3" customFormat="1">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="21">
         <v>7201</v>
       </c>
       <c r="C6" s="22">
         <v>7995</v>
       </c>
       <c r="D6" s="23">
         <v>8440</v>
       </c>
       <c r="E6" s="23">
         <v>8715</v>
       </c>
       <c r="F6" s="24">
         <v>9186</v>
       </c>
       <c r="G6" s="20">
         <v>10419</v>
       </c>
       <c r="H6" s="25">
         <v>10785</v>
       </c>
       <c r="I6" s="25">
@@ -2433,52 +2444,55 @@
       </c>
       <c r="BQ6" s="48">
         <v>10381</v>
       </c>
       <c r="BR6" s="48">
         <v>10446</v>
       </c>
       <c r="BS6" s="20">
         <v>10893</v>
       </c>
       <c r="BT6" s="20">
         <v>11224</v>
       </c>
       <c r="BU6" s="20">
         <v>8113</v>
       </c>
       <c r="BV6" s="20">
         <v>8453</v>
       </c>
       <c r="BW6" s="20">
         <v>8829</v>
       </c>
       <c r="BX6" s="20">
         <v>10354</v>
       </c>
-    </row>
-    <row r="7" spans="1:76" s="3" customFormat="1">
+      <c r="BY6" s="20">
+        <v>10558</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" s="3" customFormat="1">
       <c r="A7" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="24"/>
       <c r="G7" s="20"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="26"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="27"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
@@ -2563,52 +2577,55 @@
       </c>
       <c r="BQ7" s="48">
         <v>4764</v>
       </c>
       <c r="BR7" s="48">
         <v>4649</v>
       </c>
       <c r="BS7" s="20">
         <v>5169</v>
       </c>
       <c r="BT7" s="20">
         <v>5393</v>
       </c>
       <c r="BU7" s="20">
         <v>5712</v>
       </c>
       <c r="BV7" s="20">
         <v>5827</v>
       </c>
       <c r="BW7" s="20">
         <v>5763</v>
       </c>
       <c r="BX7" s="20">
         <v>5990</v>
       </c>
-    </row>
-    <row r="8" spans="1:76" s="4" customFormat="1">
+      <c r="BY7" s="20">
+        <v>7083</v>
+      </c>
+    </row>
+    <row r="8" spans="1:77" s="4" customFormat="1">
       <c r="A8" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>89855</v>
       </c>
       <c r="C8" s="22">
         <v>97250</v>
       </c>
       <c r="D8" s="23">
         <v>108456</v>
       </c>
       <c r="E8" s="31">
         <v>110499</v>
       </c>
       <c r="F8" s="24">
         <v>118895</v>
       </c>
       <c r="G8" s="20">
         <v>103907</v>
       </c>
       <c r="H8" s="25">
         <v>103272</v>
       </c>
       <c r="I8" s="25">
@@ -2793,52 +2810,55 @@
       </c>
       <c r="BQ8" s="48">
         <v>102669</v>
       </c>
       <c r="BR8" s="48">
         <v>103362</v>
       </c>
       <c r="BS8" s="20">
         <v>108409</v>
       </c>
       <c r="BT8" s="20">
         <v>117270</v>
       </c>
       <c r="BU8" s="20">
         <v>108516</v>
       </c>
       <c r="BV8" s="20">
         <v>115397</v>
       </c>
       <c r="BW8" s="20">
         <v>113225</v>
       </c>
       <c r="BX8" s="20">
         <v>132930</v>
       </c>
-    </row>
-    <row r="9" spans="1:76" s="4" customFormat="1">
+      <c r="BY8" s="20">
+        <v>159074</v>
+      </c>
+    </row>
+    <row r="9" spans="1:77" s="4" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>87914</v>
       </c>
       <c r="C9" s="22">
         <v>93134</v>
       </c>
       <c r="D9" s="23">
         <v>91670</v>
       </c>
       <c r="E9" s="31">
         <v>96479</v>
       </c>
       <c r="F9" s="24">
         <v>97011</v>
       </c>
       <c r="G9" s="20">
         <v>108272</v>
       </c>
       <c r="H9" s="25">
         <v>107291</v>
       </c>
       <c r="I9" s="25">
@@ -3023,52 +3043,55 @@
       </c>
       <c r="BQ9" s="48">
         <v>103591</v>
       </c>
       <c r="BR9" s="48">
         <v>102685</v>
       </c>
       <c r="BS9" s="20">
         <v>109663</v>
       </c>
       <c r="BT9" s="20">
         <v>118213</v>
       </c>
       <c r="BU9" s="20">
         <v>100142</v>
       </c>
       <c r="BV9" s="20">
         <v>99408</v>
       </c>
       <c r="BW9" s="20">
         <v>100125</v>
       </c>
       <c r="BX9" s="20">
         <v>98768</v>
       </c>
-    </row>
-    <row r="10" spans="1:76" s="4" customFormat="1">
+      <c r="BY9" s="20">
+        <v>118628</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77" s="4" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>93309</v>
       </c>
       <c r="C10" s="22">
         <v>96946</v>
       </c>
       <c r="D10" s="23">
         <v>109237</v>
       </c>
       <c r="E10" s="31">
         <v>120361</v>
       </c>
       <c r="F10" s="24">
         <v>117851</v>
       </c>
       <c r="G10" s="20">
         <v>119653</v>
       </c>
       <c r="H10" s="25">
         <v>120753</v>
       </c>
       <c r="I10" s="25">
@@ -3253,52 +3276,55 @@
       </c>
       <c r="BQ10" s="48">
         <v>106854</v>
       </c>
       <c r="BR10" s="48">
         <v>106365</v>
       </c>
       <c r="BS10" s="20">
         <v>114722</v>
       </c>
       <c r="BT10" s="20">
         <v>123433</v>
       </c>
       <c r="BU10" s="20">
         <v>101764</v>
       </c>
       <c r="BV10" s="20">
         <v>101108</v>
       </c>
       <c r="BW10" s="20">
         <v>102849</v>
       </c>
       <c r="BX10" s="20">
         <v>121083</v>
       </c>
-    </row>
-    <row r="11" spans="1:76" s="4" customFormat="1">
+      <c r="BY10" s="20">
+        <v>133603</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77" s="4" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>49998</v>
       </c>
       <c r="C11" s="22">
         <v>52533</v>
       </c>
       <c r="D11" s="23">
         <v>51305</v>
       </c>
       <c r="E11" s="31">
         <v>53197</v>
       </c>
       <c r="F11" s="24">
         <v>56060</v>
       </c>
       <c r="G11" s="20">
         <v>61138</v>
       </c>
       <c r="H11" s="25">
         <v>69434</v>
       </c>
       <c r="I11" s="25">
@@ -3483,52 +3509,55 @@
       </c>
       <c r="BQ11" s="48">
         <v>52832</v>
       </c>
       <c r="BR11" s="48">
         <v>52273</v>
       </c>
       <c r="BS11" s="20">
         <v>53040</v>
       </c>
       <c r="BT11" s="20">
         <v>54230</v>
       </c>
       <c r="BU11" s="20">
         <v>45640</v>
       </c>
       <c r="BV11" s="20">
         <v>44944</v>
       </c>
       <c r="BW11" s="20">
         <v>47426</v>
       </c>
       <c r="BX11" s="20">
         <v>54502</v>
       </c>
-    </row>
-    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="BY11" s="20">
+        <v>59007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77" s="4" customFormat="1">
       <c r="A12" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="21">
         <v>38409</v>
       </c>
       <c r="C12" s="22">
         <v>40625</v>
       </c>
       <c r="D12" s="23">
         <v>44283</v>
       </c>
       <c r="E12" s="31">
         <v>50430</v>
       </c>
       <c r="F12" s="24">
         <v>51245</v>
       </c>
       <c r="G12" s="20">
         <v>49615</v>
       </c>
       <c r="H12" s="25">
         <v>49598</v>
       </c>
       <c r="I12" s="25">
@@ -3713,52 +3742,55 @@
       </c>
       <c r="BQ12" s="48">
         <v>18181</v>
       </c>
       <c r="BR12" s="48">
         <v>18221</v>
       </c>
       <c r="BS12" s="20">
         <v>20791</v>
       </c>
       <c r="BT12" s="20">
         <v>20749</v>
       </c>
       <c r="BU12" s="20">
         <v>19911</v>
       </c>
       <c r="BV12" s="20">
         <v>18146</v>
       </c>
       <c r="BW12" s="20">
         <v>18180</v>
       </c>
       <c r="BX12" s="20">
         <v>17195</v>
       </c>
-    </row>
-    <row r="13" spans="1:76" s="4" customFormat="1">
+      <c r="BY12" s="20">
+        <v>19865</v>
+      </c>
+    </row>
+    <row r="13" spans="1:77" s="4" customFormat="1">
       <c r="A13" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="21">
         <v>50406</v>
       </c>
       <c r="C13" s="22">
         <v>53249</v>
       </c>
       <c r="D13" s="23">
         <v>54141</v>
       </c>
       <c r="E13" s="31">
         <v>53388</v>
       </c>
       <c r="F13" s="24">
         <v>62459</v>
       </c>
       <c r="G13" s="20">
         <v>66715</v>
       </c>
       <c r="H13" s="25">
         <v>72934</v>
       </c>
       <c r="I13" s="25">
@@ -3943,52 +3975,55 @@
       </c>
       <c r="BQ13" s="48">
         <v>69888</v>
       </c>
       <c r="BR13" s="48">
         <v>68554</v>
       </c>
       <c r="BS13" s="20">
         <v>70181</v>
       </c>
       <c r="BT13" s="20">
         <v>69625</v>
       </c>
       <c r="BU13" s="20">
         <v>63262</v>
       </c>
       <c r="BV13" s="20">
         <v>62368</v>
       </c>
       <c r="BW13" s="20">
         <v>61514</v>
       </c>
       <c r="BX13" s="20">
         <v>70634</v>
       </c>
-    </row>
-    <row r="14" spans="1:76" s="4" customFormat="1">
+      <c r="BY13" s="20">
+        <v>92324</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77" s="4" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>39906</v>
       </c>
       <c r="C14" s="22">
         <v>39813</v>
       </c>
       <c r="D14" s="23">
         <v>40208</v>
       </c>
       <c r="E14" s="31">
         <v>43970</v>
       </c>
       <c r="F14" s="24">
         <v>43037</v>
       </c>
       <c r="G14" s="20">
         <v>49557</v>
       </c>
       <c r="H14" s="25">
         <v>49157</v>
       </c>
       <c r="I14" s="25">
@@ -4173,52 +4208,55 @@
       </c>
       <c r="BQ14" s="48">
         <v>35924</v>
       </c>
       <c r="BR14" s="48">
         <v>35573</v>
       </c>
       <c r="BS14" s="20">
         <v>37474</v>
       </c>
       <c r="BT14" s="20">
         <v>37631</v>
       </c>
       <c r="BU14" s="20">
         <v>32581</v>
       </c>
       <c r="BV14" s="20">
         <v>33533</v>
       </c>
       <c r="BW14" s="20">
         <v>34369</v>
       </c>
       <c r="BX14" s="20">
         <v>35815</v>
       </c>
-    </row>
-    <row r="15" spans="1:76" s="4" customFormat="1">
+      <c r="BY14" s="20">
+        <v>42699</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77" s="4" customFormat="1">
       <c r="A15" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>67879</v>
       </c>
       <c r="C15" s="22">
         <v>71701</v>
       </c>
       <c r="D15" s="23">
         <v>72655</v>
       </c>
       <c r="E15" s="31">
         <v>78351</v>
       </c>
       <c r="F15" s="24">
         <v>81736</v>
       </c>
       <c r="G15" s="20">
         <v>80202</v>
       </c>
       <c r="H15" s="25">
         <v>81916</v>
       </c>
       <c r="I15" s="25">
@@ -4403,52 +4441,55 @@
       </c>
       <c r="BQ15" s="48">
         <v>93331</v>
       </c>
       <c r="BR15" s="48">
         <v>92919</v>
       </c>
       <c r="BS15" s="20">
         <v>94347</v>
       </c>
       <c r="BT15" s="20">
         <v>100616</v>
       </c>
       <c r="BU15" s="20">
         <v>75356</v>
       </c>
       <c r="BV15" s="20">
         <v>77035</v>
       </c>
       <c r="BW15" s="20">
         <v>78807</v>
       </c>
       <c r="BX15" s="20">
         <v>90214</v>
       </c>
-    </row>
-    <row r="16" spans="1:76" s="4" customFormat="1">
+      <c r="BY15" s="20">
+        <v>111282</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77" s="4" customFormat="1">
       <c r="A16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>38831</v>
       </c>
       <c r="C16" s="22">
         <v>44229</v>
       </c>
       <c r="D16" s="23">
         <v>52573</v>
       </c>
       <c r="E16" s="31">
         <v>55271</v>
       </c>
       <c r="F16" s="24">
         <v>59306</v>
       </c>
       <c r="G16" s="20">
         <v>55176</v>
       </c>
       <c r="H16" s="25">
         <v>55372</v>
       </c>
       <c r="I16" s="25">
@@ -4632,50 +4673,53 @@
         <v>26299</v>
       </c>
       <c r="BQ16" s="48">
         <v>26574</v>
       </c>
       <c r="BR16" s="48">
         <v>26435</v>
       </c>
       <c r="BS16" s="20">
         <v>27199</v>
       </c>
       <c r="BT16" s="20">
         <v>27633</v>
       </c>
       <c r="BU16" s="20">
         <v>23750</v>
       </c>
       <c r="BV16" s="20">
         <v>25501</v>
       </c>
       <c r="BW16" s="20">
         <v>28250</v>
       </c>
       <c r="BX16" s="20">
         <v>35949</v>
+      </c>
+      <c r="BY16" s="20">
+        <v>38210</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5354,51 +5398,51 @@
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="BJ3:BL3"/>
-    <mergeCell ref="BV3:BX3"/>
+    <mergeCell ref="BV3:BY3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>