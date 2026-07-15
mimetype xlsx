--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20652" windowHeight="8736"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20652" windowHeight="8736" tabRatio="925"/>
   </bookViews>
   <sheets>
     <sheet name="cattle" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">cattle!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -127,51 +127,51 @@
   <si>
     <t>Karacai</t>
   </si>
   <si>
     <t>2024 years</t>
   </si>
   <si>
     <t>Alatau city</t>
   </si>
   <si>
     <t>2025 years</t>
   </si>
   <si>
     <t>2026 years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -275,50 +275,57 @@
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -763,51 +770,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -912,57 +919,60 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="243">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="171"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
@@ -1472,93 +1482,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY63"/>
+  <dimension ref="A1:CA63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ8" sqref="BZ8"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CF6" sqref="CF6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="15.5546875" style="6" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.5546875" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="11.44140625" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.109375" style="2"/>
     <col min="36" max="36" width="10.109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="10.6640625" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.44140625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11.109375" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="49" width="10.33203125" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.33203125" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.5546875" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.33203125" style="2" customWidth="1"/>
     <col min="62" max="69" width="9.109375" style="2"/>
     <col min="70" max="70" width="11.44140625" style="2" customWidth="1"/>
     <col min="71" max="71" width="10" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.88671875" style="2" customWidth="1"/>
     <col min="73" max="73" width="10.44140625" style="2" customWidth="1"/>
     <col min="74" max="74" width="11.5546875" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="19.2" customHeight="1">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="19.2" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
       <c r="U1" s="51"/>
       <c r="V1" s="51"/>
       <c r="W1" s="51"/>
@@ -1594,51 +1604,51 @@
       <c r="AY1" s="51"/>
       <c r="AZ1" s="51"/>
       <c r="BA1" s="51"/>
       <c r="BB1" s="51"/>
       <c r="BC1" s="51"/>
       <c r="BD1" s="51"/>
       <c r="BE1" s="51"/>
       <c r="BF1" s="51"/>
       <c r="BG1" s="51"/>
       <c r="BH1" s="51"/>
       <c r="BI1" s="51"/>
       <c r="BJ1" s="51"/>
       <c r="BK1" s="51"/>
       <c r="BL1" s="51"/>
       <c r="BM1" s="51"/>
       <c r="BN1" s="51"/>
       <c r="BO1" s="51"/>
       <c r="BP1" s="51"/>
       <c r="BQ1" s="51"/>
       <c r="BR1" s="51"/>
       <c r="BS1" s="51"/>
       <c r="BT1" s="51"/>
       <c r="BU1" s="51"/>
       <c r="BV1" s="51"/>
     </row>
-    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="58" t="s">
         <v>1</v>
@@ -1656,51 +1666,51 @@
       <c r="AG2" s="9"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="41"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="41"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="41"/>
       <c r="AZ2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="BL2" s="46"/>
       <c r="BP2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:77" ht="24.6" customHeight="1" thickBot="1">
+    <row r="3" spans="1:79" ht="37.200000000000003" customHeight="1" thickBot="1">
       <c r="A3" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="52" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
       <c r="J3" s="53"/>
       <c r="K3" s="53"/>
       <c r="L3" s="53"/>
       <c r="M3" s="54"/>
       <c r="N3" s="52" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="53"/>
       <c r="P3" s="53"/>
       <c r="Q3" s="53"/>
       <c r="R3" s="53"/>
       <c r="S3" s="53"/>
@@ -1749,53 +1759,55 @@
       <c r="BD3" s="39"/>
       <c r="BE3" s="40"/>
       <c r="BF3" s="39"/>
       <c r="BG3" s="39"/>
       <c r="BH3" s="40"/>
       <c r="BI3" s="40"/>
       <c r="BJ3" s="52" t="s">
         <v>32</v>
       </c>
       <c r="BK3" s="53"/>
       <c r="BL3" s="53"/>
       <c r="BM3" s="49"/>
       <c r="BN3" s="49"/>
       <c r="BO3" s="49"/>
       <c r="BP3" s="49"/>
       <c r="BQ3" s="49"/>
       <c r="BR3" s="49"/>
       <c r="BS3" s="49"/>
       <c r="BT3" s="49"/>
       <c r="BU3" s="50"/>
       <c r="BV3" s="59" t="s">
         <v>33</v>
       </c>
       <c r="BW3" s="60"/>
       <c r="BX3" s="60"/>
-      <c r="BY3" s="61"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:77" ht="26.4" customHeight="1" thickBot="1">
+      <c r="BY3" s="60"/>
+      <c r="BZ3" s="60"/>
+      <c r="CA3" s="61"/>
+    </row>
+    <row r="4" spans="1:79" ht="31.8" customHeight="1" thickBot="1">
       <c r="A4" s="57"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>9</v>
       </c>
@@ -1981,53 +1993,59 @@
       </c>
       <c r="BR4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="BS4" s="38" t="s">
         <v>15</v>
       </c>
       <c r="BT4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BV4" s="38" t="s">
         <v>2</v>
       </c>
       <c r="BW4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="BX4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="BY4" s="37" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="34" t="s">
+      <c r="BZ4" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="CA4" s="38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79" s="3" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A5" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>563708</v>
       </c>
       <c r="C5" s="13">
         <v>597475</v>
       </c>
       <c r="D5" s="14">
         <v>632968</v>
       </c>
       <c r="E5" s="14">
         <v>670661</v>
       </c>
       <c r="F5" s="13">
         <v>696786</v>
       </c>
       <c r="G5" s="13">
         <v>704654</v>
       </c>
       <c r="H5" s="14">
         <v>720512</v>
       </c>
       <c r="I5" s="13">
         <v>707079</v>
@@ -2214,52 +2232,58 @@
       </c>
       <c r="BR5" s="16">
         <v>621482</v>
       </c>
       <c r="BS5" s="18">
         <v>651888</v>
       </c>
       <c r="BT5" s="16">
         <v>686017</v>
       </c>
       <c r="BU5" s="16">
         <v>584747</v>
       </c>
       <c r="BV5" s="16">
         <v>591720</v>
       </c>
       <c r="BW5" s="18">
         <v>599337</v>
       </c>
       <c r="BX5" s="18">
         <v>673434</v>
       </c>
       <c r="BY5" s="18">
         <v>792333</v>
       </c>
-    </row>
-    <row r="6" spans="1:77" s="3" customFormat="1">
+      <c r="BZ5" s="16">
+        <v>796435</v>
+      </c>
+      <c r="CA5" s="16">
+        <v>643825</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="3" customFormat="1">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="21">
         <v>7201</v>
       </c>
       <c r="C6" s="22">
         <v>7995</v>
       </c>
       <c r="D6" s="23">
         <v>8440</v>
       </c>
       <c r="E6" s="23">
         <v>8715</v>
       </c>
       <c r="F6" s="24">
         <v>9186</v>
       </c>
       <c r="G6" s="20">
         <v>10419</v>
       </c>
       <c r="H6" s="25">
         <v>10785</v>
       </c>
       <c r="I6" s="25">
@@ -2447,52 +2471,58 @@
       </c>
       <c r="BR6" s="48">
         <v>10446</v>
       </c>
       <c r="BS6" s="20">
         <v>10893</v>
       </c>
       <c r="BT6" s="20">
         <v>11224</v>
       </c>
       <c r="BU6" s="20">
         <v>8113</v>
       </c>
       <c r="BV6" s="20">
         <v>8453</v>
       </c>
       <c r="BW6" s="20">
         <v>8829</v>
       </c>
       <c r="BX6" s="20">
         <v>10354</v>
       </c>
       <c r="BY6" s="20">
         <v>10558</v>
       </c>
-    </row>
-    <row r="7" spans="1:77" s="3" customFormat="1">
+      <c r="BZ6" s="20">
+        <v>12613</v>
+      </c>
+      <c r="CA6" s="20">
+        <v>6480</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79" s="3" customFormat="1">
       <c r="A7" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="24"/>
       <c r="G7" s="20"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="26"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="27"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
@@ -2580,52 +2610,58 @@
       </c>
       <c r="BR7" s="48">
         <v>4649</v>
       </c>
       <c r="BS7" s="20">
         <v>5169</v>
       </c>
       <c r="BT7" s="20">
         <v>5393</v>
       </c>
       <c r="BU7" s="20">
         <v>5712</v>
       </c>
       <c r="BV7" s="20">
         <v>5827</v>
       </c>
       <c r="BW7" s="20">
         <v>5763</v>
       </c>
       <c r="BX7" s="20">
         <v>5990</v>
       </c>
       <c r="BY7" s="20">
         <v>7083</v>
       </c>
-    </row>
-    <row r="8" spans="1:77" s="4" customFormat="1">
+      <c r="BZ7" s="20">
+        <v>7046</v>
+      </c>
+      <c r="CA7" s="20">
+        <v>5224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" s="4" customFormat="1">
       <c r="A8" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>89855</v>
       </c>
       <c r="C8" s="22">
         <v>97250</v>
       </c>
       <c r="D8" s="23">
         <v>108456</v>
       </c>
       <c r="E8" s="31">
         <v>110499</v>
       </c>
       <c r="F8" s="24">
         <v>118895</v>
       </c>
       <c r="G8" s="20">
         <v>103907</v>
       </c>
       <c r="H8" s="25">
         <v>103272</v>
       </c>
       <c r="I8" s="25">
@@ -2813,52 +2849,58 @@
       </c>
       <c r="BR8" s="48">
         <v>103362</v>
       </c>
       <c r="BS8" s="20">
         <v>108409</v>
       </c>
       <c r="BT8" s="20">
         <v>117270</v>
       </c>
       <c r="BU8" s="20">
         <v>108516</v>
       </c>
       <c r="BV8" s="20">
         <v>115397</v>
       </c>
       <c r="BW8" s="20">
         <v>113225</v>
       </c>
       <c r="BX8" s="20">
         <v>132930</v>
       </c>
       <c r="BY8" s="20">
         <v>159074</v>
       </c>
-    </row>
-    <row r="9" spans="1:77" s="4" customFormat="1">
+      <c r="BZ8" s="20">
+        <v>161295</v>
+      </c>
+      <c r="CA8" s="20">
+        <v>118823</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" s="4" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>87914</v>
       </c>
       <c r="C9" s="22">
         <v>93134</v>
       </c>
       <c r="D9" s="23">
         <v>91670</v>
       </c>
       <c r="E9" s="31">
         <v>96479</v>
       </c>
       <c r="F9" s="24">
         <v>97011</v>
       </c>
       <c r="G9" s="20">
         <v>108272</v>
       </c>
       <c r="H9" s="25">
         <v>107291</v>
       </c>
       <c r="I9" s="25">
@@ -3046,52 +3088,58 @@
       </c>
       <c r="BR9" s="48">
         <v>102685</v>
       </c>
       <c r="BS9" s="20">
         <v>109663</v>
       </c>
       <c r="BT9" s="20">
         <v>118213</v>
       </c>
       <c r="BU9" s="20">
         <v>100142</v>
       </c>
       <c r="BV9" s="20">
         <v>99408</v>
       </c>
       <c r="BW9" s="20">
         <v>100125</v>
       </c>
       <c r="BX9" s="20">
         <v>98768</v>
       </c>
       <c r="BY9" s="20">
         <v>118628</v>
       </c>
-    </row>
-    <row r="10" spans="1:77" s="4" customFormat="1">
+      <c r="BZ9" s="20">
+        <v>119830</v>
+      </c>
+      <c r="CA9" s="20">
+        <v>107243</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" s="4" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>93309</v>
       </c>
       <c r="C10" s="22">
         <v>96946</v>
       </c>
       <c r="D10" s="23">
         <v>109237</v>
       </c>
       <c r="E10" s="31">
         <v>120361</v>
       </c>
       <c r="F10" s="24">
         <v>117851</v>
       </c>
       <c r="G10" s="20">
         <v>119653</v>
       </c>
       <c r="H10" s="25">
         <v>120753</v>
       </c>
       <c r="I10" s="25">
@@ -3279,52 +3327,58 @@
       </c>
       <c r="BR10" s="48">
         <v>106365</v>
       </c>
       <c r="BS10" s="20">
         <v>114722</v>
       </c>
       <c r="BT10" s="20">
         <v>123433</v>
       </c>
       <c r="BU10" s="20">
         <v>101764</v>
       </c>
       <c r="BV10" s="20">
         <v>101108</v>
       </c>
       <c r="BW10" s="20">
         <v>102849</v>
       </c>
       <c r="BX10" s="20">
         <v>121083</v>
       </c>
       <c r="BY10" s="20">
         <v>133603</v>
       </c>
-    </row>
-    <row r="11" spans="1:77" s="4" customFormat="1">
+      <c r="BZ10" s="20">
+        <v>130301</v>
+      </c>
+      <c r="CA10" s="20">
+        <v>103556</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" s="4" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>49998</v>
       </c>
       <c r="C11" s="22">
         <v>52533</v>
       </c>
       <c r="D11" s="23">
         <v>51305</v>
       </c>
       <c r="E11" s="31">
         <v>53197</v>
       </c>
       <c r="F11" s="24">
         <v>56060</v>
       </c>
       <c r="G11" s="20">
         <v>61138</v>
       </c>
       <c r="H11" s="25">
         <v>69434</v>
       </c>
       <c r="I11" s="25">
@@ -3512,52 +3566,58 @@
       </c>
       <c r="BR11" s="48">
         <v>52273</v>
       </c>
       <c r="BS11" s="20">
         <v>53040</v>
       </c>
       <c r="BT11" s="20">
         <v>54230</v>
       </c>
       <c r="BU11" s="20">
         <v>45640</v>
       </c>
       <c r="BV11" s="20">
         <v>44944</v>
       </c>
       <c r="BW11" s="20">
         <v>47426</v>
       </c>
       <c r="BX11" s="20">
         <v>54502</v>
       </c>
       <c r="BY11" s="20">
         <v>59007</v>
       </c>
-    </row>
-    <row r="12" spans="1:77" s="4" customFormat="1">
+      <c r="BZ11" s="20">
+        <v>59671</v>
+      </c>
+      <c r="CA11" s="20">
+        <v>48951</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" s="4" customFormat="1">
       <c r="A12" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="21">
         <v>38409</v>
       </c>
       <c r="C12" s="22">
         <v>40625</v>
       </c>
       <c r="D12" s="23">
         <v>44283</v>
       </c>
       <c r="E12" s="31">
         <v>50430</v>
       </c>
       <c r="F12" s="24">
         <v>51245</v>
       </c>
       <c r="G12" s="20">
         <v>49615</v>
       </c>
       <c r="H12" s="25">
         <v>49598</v>
       </c>
       <c r="I12" s="25">
@@ -3745,52 +3805,58 @@
       </c>
       <c r="BR12" s="48">
         <v>18221</v>
       </c>
       <c r="BS12" s="20">
         <v>20791</v>
       </c>
       <c r="BT12" s="20">
         <v>20749</v>
       </c>
       <c r="BU12" s="20">
         <v>19911</v>
       </c>
       <c r="BV12" s="20">
         <v>18146</v>
       </c>
       <c r="BW12" s="20">
         <v>18180</v>
       </c>
       <c r="BX12" s="20">
         <v>17195</v>
       </c>
       <c r="BY12" s="20">
         <v>19865</v>
       </c>
-    </row>
-    <row r="13" spans="1:77" s="4" customFormat="1">
+      <c r="BZ12" s="20">
+        <v>19946</v>
+      </c>
+      <c r="CA12" s="20">
+        <v>21575</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" s="4" customFormat="1">
       <c r="A13" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="21">
         <v>50406</v>
       </c>
       <c r="C13" s="22">
         <v>53249</v>
       </c>
       <c r="D13" s="23">
         <v>54141</v>
       </c>
       <c r="E13" s="31">
         <v>53388</v>
       </c>
       <c r="F13" s="24">
         <v>62459</v>
       </c>
       <c r="G13" s="20">
         <v>66715</v>
       </c>
       <c r="H13" s="25">
         <v>72934</v>
       </c>
       <c r="I13" s="25">
@@ -3978,52 +4044,58 @@
       </c>
       <c r="BR13" s="48">
         <v>68554</v>
       </c>
       <c r="BS13" s="20">
         <v>70181</v>
       </c>
       <c r="BT13" s="20">
         <v>69625</v>
       </c>
       <c r="BU13" s="20">
         <v>63262</v>
       </c>
       <c r="BV13" s="20">
         <v>62368</v>
       </c>
       <c r="BW13" s="20">
         <v>61514</v>
       </c>
       <c r="BX13" s="20">
         <v>70634</v>
       </c>
       <c r="BY13" s="20">
         <v>92324</v>
       </c>
-    </row>
-    <row r="14" spans="1:77" s="4" customFormat="1">
+      <c r="BZ13" s="20">
+        <v>90951</v>
+      </c>
+      <c r="CA13" s="20">
+        <v>74725</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" s="4" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>39906</v>
       </c>
       <c r="C14" s="22">
         <v>39813</v>
       </c>
       <c r="D14" s="23">
         <v>40208</v>
       </c>
       <c r="E14" s="31">
         <v>43970</v>
       </c>
       <c r="F14" s="24">
         <v>43037</v>
       </c>
       <c r="G14" s="20">
         <v>49557</v>
       </c>
       <c r="H14" s="25">
         <v>49157</v>
       </c>
       <c r="I14" s="25">
@@ -4211,52 +4283,58 @@
       </c>
       <c r="BR14" s="48">
         <v>35573</v>
       </c>
       <c r="BS14" s="20">
         <v>37474</v>
       </c>
       <c r="BT14" s="20">
         <v>37631</v>
       </c>
       <c r="BU14" s="20">
         <v>32581</v>
       </c>
       <c r="BV14" s="20">
         <v>33533</v>
       </c>
       <c r="BW14" s="20">
         <v>34369</v>
       </c>
       <c r="BX14" s="20">
         <v>35815</v>
       </c>
       <c r="BY14" s="20">
         <v>42699</v>
       </c>
-    </row>
-    <row r="15" spans="1:77" s="4" customFormat="1">
+      <c r="BZ14" s="20">
+        <v>45630</v>
+      </c>
+      <c r="CA14" s="20">
+        <v>31856</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" s="4" customFormat="1">
       <c r="A15" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>67879</v>
       </c>
       <c r="C15" s="22">
         <v>71701</v>
       </c>
       <c r="D15" s="23">
         <v>72655</v>
       </c>
       <c r="E15" s="31">
         <v>78351</v>
       </c>
       <c r="F15" s="24">
         <v>81736</v>
       </c>
       <c r="G15" s="20">
         <v>80202</v>
       </c>
       <c r="H15" s="25">
         <v>81916</v>
       </c>
       <c r="I15" s="25">
@@ -4444,52 +4522,58 @@
       </c>
       <c r="BR15" s="48">
         <v>92919</v>
       </c>
       <c r="BS15" s="20">
         <v>94347</v>
       </c>
       <c r="BT15" s="20">
         <v>100616</v>
       </c>
       <c r="BU15" s="20">
         <v>75356</v>
       </c>
       <c r="BV15" s="20">
         <v>77035</v>
       </c>
       <c r="BW15" s="20">
         <v>78807</v>
       </c>
       <c r="BX15" s="20">
         <v>90214</v>
       </c>
       <c r="BY15" s="20">
         <v>111282</v>
       </c>
-    </row>
-    <row r="16" spans="1:77" s="4" customFormat="1">
+      <c r="BZ15" s="20">
+        <v>110932</v>
+      </c>
+      <c r="CA15" s="20">
+        <v>95212</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" s="4" customFormat="1">
       <c r="A16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>38831</v>
       </c>
       <c r="C16" s="22">
         <v>44229</v>
       </c>
       <c r="D16" s="23">
         <v>52573</v>
       </c>
       <c r="E16" s="31">
         <v>55271</v>
       </c>
       <c r="F16" s="24">
         <v>59306</v>
       </c>
       <c r="G16" s="20">
         <v>55176</v>
       </c>
       <c r="H16" s="25">
         <v>55372</v>
       </c>
       <c r="I16" s="25">
@@ -4676,50 +4760,56 @@
         <v>26574</v>
       </c>
       <c r="BR16" s="48">
         <v>26435</v>
       </c>
       <c r="BS16" s="20">
         <v>27199</v>
       </c>
       <c r="BT16" s="20">
         <v>27633</v>
       </c>
       <c r="BU16" s="20">
         <v>23750</v>
       </c>
       <c r="BV16" s="20">
         <v>25501</v>
       </c>
       <c r="BW16" s="20">
         <v>28250</v>
       </c>
       <c r="BX16" s="20">
         <v>35949</v>
       </c>
       <c r="BY16" s="20">
         <v>38210</v>
+      </c>
+      <c r="BZ16" s="20">
+        <v>38220</v>
+      </c>
+      <c r="CA16" s="20">
+        <v>30180</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5398,51 +5488,51 @@
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="BJ3:BL3"/>
-    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BV3:CA3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>