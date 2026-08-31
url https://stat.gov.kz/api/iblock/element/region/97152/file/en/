--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20652" windowHeight="8736" tabRatio="925"/>
   </bookViews>
   <sheets>
     <sheet name="cattle" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">cattle!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -928,51 +928,51 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="243">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="171"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
@@ -1482,93 +1482,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA63"/>
+  <dimension ref="A1:CB63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CF6" sqref="CF6"/>
+      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CD6" sqref="CD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="15.5546875" style="6" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.5546875" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="11.44140625" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.109375" style="2"/>
     <col min="36" max="36" width="10.109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="10.6640625" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.44140625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="11.109375" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.109375" style="2"/>
     <col min="48" max="49" width="10.33203125" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="11.33203125" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.109375" style="2"/>
     <col min="60" max="60" width="10.5546875" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.33203125" style="2" customWidth="1"/>
     <col min="62" max="69" width="9.109375" style="2"/>
     <col min="70" max="70" width="11.44140625" style="2" customWidth="1"/>
     <col min="71" max="71" width="10" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.88671875" style="2" customWidth="1"/>
     <col min="73" max="73" width="10.44140625" style="2" customWidth="1"/>
     <col min="74" max="74" width="11.5546875" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="19.2" customHeight="1">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="19.2" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
       <c r="U1" s="51"/>
       <c r="V1" s="51"/>
       <c r="W1" s="51"/>
@@ -1604,51 +1604,51 @@
       <c r="AY1" s="51"/>
       <c r="AZ1" s="51"/>
       <c r="BA1" s="51"/>
       <c r="BB1" s="51"/>
       <c r="BC1" s="51"/>
       <c r="BD1" s="51"/>
       <c r="BE1" s="51"/>
       <c r="BF1" s="51"/>
       <c r="BG1" s="51"/>
       <c r="BH1" s="51"/>
       <c r="BI1" s="51"/>
       <c r="BJ1" s="51"/>
       <c r="BK1" s="51"/>
       <c r="BL1" s="51"/>
       <c r="BM1" s="51"/>
       <c r="BN1" s="51"/>
       <c r="BO1" s="51"/>
       <c r="BP1" s="51"/>
       <c r="BQ1" s="51"/>
       <c r="BR1" s="51"/>
       <c r="BS1" s="51"/>
       <c r="BT1" s="51"/>
       <c r="BU1" s="51"/>
       <c r="BV1" s="51"/>
     </row>
-    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="58" t="s">
         <v>1</v>
@@ -1666,51 +1666,51 @@
       <c r="AG2" s="9"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="41"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="41"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="41"/>
       <c r="AZ2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="BL2" s="46"/>
       <c r="BP2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:79" ht="37.200000000000003" customHeight="1" thickBot="1">
+    <row r="3" spans="1:80" ht="37.200000000000003" customHeight="1" thickBot="1">
       <c r="A3" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="52" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
       <c r="J3" s="53"/>
       <c r="K3" s="53"/>
       <c r="L3" s="53"/>
       <c r="M3" s="54"/>
       <c r="N3" s="52" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="53"/>
       <c r="P3" s="53"/>
       <c r="Q3" s="53"/>
       <c r="R3" s="53"/>
       <c r="S3" s="53"/>
@@ -1761,53 +1761,54 @@
       <c r="BF3" s="39"/>
       <c r="BG3" s="39"/>
       <c r="BH3" s="40"/>
       <c r="BI3" s="40"/>
       <c r="BJ3" s="52" t="s">
         <v>32</v>
       </c>
       <c r="BK3" s="53"/>
       <c r="BL3" s="53"/>
       <c r="BM3" s="49"/>
       <c r="BN3" s="49"/>
       <c r="BO3" s="49"/>
       <c r="BP3" s="49"/>
       <c r="BQ3" s="49"/>
       <c r="BR3" s="49"/>
       <c r="BS3" s="49"/>
       <c r="BT3" s="49"/>
       <c r="BU3" s="50"/>
       <c r="BV3" s="59" t="s">
         <v>33</v>
       </c>
       <c r="BW3" s="60"/>
       <c r="BX3" s="60"/>
       <c r="BY3" s="60"/>
       <c r="BZ3" s="60"/>
-      <c r="CA3" s="61"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:79" ht="31.8" customHeight="1" thickBot="1">
+      <c r="CA3" s="60"/>
+      <c r="CB3" s="61"/>
+    </row>
+    <row r="4" spans="1:80" ht="31.8" customHeight="1" thickBot="1">
       <c r="A4" s="57"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>9</v>
       </c>
@@ -1999,52 +2000,55 @@
       </c>
       <c r="BT4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BV4" s="38" t="s">
         <v>2</v>
       </c>
       <c r="BW4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="BX4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="BY4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="BZ4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="CA4" s="38" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:79" s="3" customFormat="1" ht="19.8" customHeight="1">
+      <c r="CB4" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:80" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A5" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>563708</v>
       </c>
       <c r="C5" s="13">
         <v>597475</v>
       </c>
       <c r="D5" s="14">
         <v>632968</v>
       </c>
       <c r="E5" s="14">
         <v>670661</v>
       </c>
       <c r="F5" s="13">
         <v>696786</v>
       </c>
       <c r="G5" s="13">
         <v>704654</v>
       </c>
       <c r="H5" s="14">
         <v>720512</v>
       </c>
       <c r="I5" s="13">
@@ -2238,52 +2242,55 @@
       </c>
       <c r="BT5" s="16">
         <v>686017</v>
       </c>
       <c r="BU5" s="16">
         <v>584747</v>
       </c>
       <c r="BV5" s="16">
         <v>591720</v>
       </c>
       <c r="BW5" s="18">
         <v>599337</v>
       </c>
       <c r="BX5" s="18">
         <v>673434</v>
       </c>
       <c r="BY5" s="18">
         <v>792333</v>
       </c>
       <c r="BZ5" s="16">
         <v>796435</v>
       </c>
       <c r="CA5" s="16">
         <v>643825</v>
       </c>
-    </row>
-    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="CB5" s="16">
+        <v>636454</v>
+      </c>
+    </row>
+    <row r="6" spans="1:80" s="3" customFormat="1">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="21">
         <v>7201</v>
       </c>
       <c r="C6" s="22">
         <v>7995</v>
       </c>
       <c r="D6" s="23">
         <v>8440</v>
       </c>
       <c r="E6" s="23">
         <v>8715</v>
       </c>
       <c r="F6" s="24">
         <v>9186</v>
       </c>
       <c r="G6" s="20">
         <v>10419</v>
       </c>
       <c r="H6" s="25">
         <v>10785</v>
       </c>
       <c r="I6" s="25">
@@ -2477,52 +2484,55 @@
       </c>
       <c r="BT6" s="20">
         <v>11224</v>
       </c>
       <c r="BU6" s="20">
         <v>8113</v>
       </c>
       <c r="BV6" s="20">
         <v>8453</v>
       </c>
       <c r="BW6" s="20">
         <v>8829</v>
       </c>
       <c r="BX6" s="20">
         <v>10354</v>
       </c>
       <c r="BY6" s="20">
         <v>10558</v>
       </c>
       <c r="BZ6" s="20">
         <v>12613</v>
       </c>
       <c r="CA6" s="20">
         <v>6480</v>
       </c>
-    </row>
-    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="CB6" s="20">
+        <v>6749</v>
+      </c>
+    </row>
+    <row r="7" spans="1:80" s="3" customFormat="1">
       <c r="A7" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="24"/>
       <c r="G7" s="20"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="26"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="27"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
@@ -2616,52 +2626,55 @@
       </c>
       <c r="BT7" s="20">
         <v>5393</v>
       </c>
       <c r="BU7" s="20">
         <v>5712</v>
       </c>
       <c r="BV7" s="20">
         <v>5827</v>
       </c>
       <c r="BW7" s="20">
         <v>5763</v>
       </c>
       <c r="BX7" s="20">
         <v>5990</v>
       </c>
       <c r="BY7" s="20">
         <v>7083</v>
       </c>
       <c r="BZ7" s="20">
         <v>7046</v>
       </c>
       <c r="CA7" s="20">
         <v>5224</v>
       </c>
-    </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="CB7" s="20">
+        <v>5199</v>
+      </c>
+    </row>
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>89855</v>
       </c>
       <c r="C8" s="22">
         <v>97250</v>
       </c>
       <c r="D8" s="23">
         <v>108456</v>
       </c>
       <c r="E8" s="31">
         <v>110499</v>
       </c>
       <c r="F8" s="24">
         <v>118895</v>
       </c>
       <c r="G8" s="20">
         <v>103907</v>
       </c>
       <c r="H8" s="25">
         <v>103272</v>
       </c>
       <c r="I8" s="25">
@@ -2855,52 +2868,55 @@
       </c>
       <c r="BT8" s="20">
         <v>117270</v>
       </c>
       <c r="BU8" s="20">
         <v>108516</v>
       </c>
       <c r="BV8" s="20">
         <v>115397</v>
       </c>
       <c r="BW8" s="20">
         <v>113225</v>
       </c>
       <c r="BX8" s="20">
         <v>132930</v>
       </c>
       <c r="BY8" s="20">
         <v>159074</v>
       </c>
       <c r="BZ8" s="20">
         <v>161295</v>
       </c>
       <c r="CA8" s="20">
         <v>118823</v>
       </c>
-    </row>
-    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="CB8" s="20">
+        <v>118256</v>
+      </c>
+    </row>
+    <row r="9" spans="1:80" s="4" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>87914</v>
       </c>
       <c r="C9" s="22">
         <v>93134</v>
       </c>
       <c r="D9" s="23">
         <v>91670</v>
       </c>
       <c r="E9" s="31">
         <v>96479</v>
       </c>
       <c r="F9" s="24">
         <v>97011</v>
       </c>
       <c r="G9" s="20">
         <v>108272</v>
       </c>
       <c r="H9" s="25">
         <v>107291</v>
       </c>
       <c r="I9" s="25">
@@ -3094,52 +3110,55 @@
       </c>
       <c r="BT9" s="20">
         <v>118213</v>
       </c>
       <c r="BU9" s="20">
         <v>100142</v>
       </c>
       <c r="BV9" s="20">
         <v>99408</v>
       </c>
       <c r="BW9" s="20">
         <v>100125</v>
       </c>
       <c r="BX9" s="20">
         <v>98768</v>
       </c>
       <c r="BY9" s="20">
         <v>118628</v>
       </c>
       <c r="BZ9" s="20">
         <v>119830</v>
       </c>
       <c r="CA9" s="20">
         <v>107243</v>
       </c>
-    </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="CB9" s="20">
+        <v>105807</v>
+      </c>
+    </row>
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>93309</v>
       </c>
       <c r="C10" s="22">
         <v>96946</v>
       </c>
       <c r="D10" s="23">
         <v>109237</v>
       </c>
       <c r="E10" s="31">
         <v>120361</v>
       </c>
       <c r="F10" s="24">
         <v>117851</v>
       </c>
       <c r="G10" s="20">
         <v>119653</v>
       </c>
       <c r="H10" s="25">
         <v>120753</v>
       </c>
       <c r="I10" s="25">
@@ -3333,52 +3352,55 @@
       </c>
       <c r="BT10" s="20">
         <v>123433</v>
       </c>
       <c r="BU10" s="20">
         <v>101764</v>
       </c>
       <c r="BV10" s="20">
         <v>101108</v>
       </c>
       <c r="BW10" s="20">
         <v>102849</v>
       </c>
       <c r="BX10" s="20">
         <v>121083</v>
       </c>
       <c r="BY10" s="20">
         <v>133603</v>
       </c>
       <c r="BZ10" s="20">
         <v>130301</v>
       </c>
       <c r="CA10" s="20">
         <v>103556</v>
       </c>
-    </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="CB10" s="20">
+        <v>101458</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>49998</v>
       </c>
       <c r="C11" s="22">
         <v>52533</v>
       </c>
       <c r="D11" s="23">
         <v>51305</v>
       </c>
       <c r="E11" s="31">
         <v>53197</v>
       </c>
       <c r="F11" s="24">
         <v>56060</v>
       </c>
       <c r="G11" s="20">
         <v>61138</v>
       </c>
       <c r="H11" s="25">
         <v>69434</v>
       </c>
       <c r="I11" s="25">
@@ -3572,52 +3594,55 @@
       </c>
       <c r="BT11" s="20">
         <v>54230</v>
       </c>
       <c r="BU11" s="20">
         <v>45640</v>
       </c>
       <c r="BV11" s="20">
         <v>44944</v>
       </c>
       <c r="BW11" s="20">
         <v>47426</v>
       </c>
       <c r="BX11" s="20">
         <v>54502</v>
       </c>
       <c r="BY11" s="20">
         <v>59007</v>
       </c>
       <c r="BZ11" s="20">
         <v>59671</v>
       </c>
       <c r="CA11" s="20">
         <v>48951</v>
       </c>
-    </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="CB11" s="20">
+        <v>48205</v>
+      </c>
+    </row>
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="21">
         <v>38409</v>
       </c>
       <c r="C12" s="22">
         <v>40625</v>
       </c>
       <c r="D12" s="23">
         <v>44283</v>
       </c>
       <c r="E12" s="31">
         <v>50430</v>
       </c>
       <c r="F12" s="24">
         <v>51245</v>
       </c>
       <c r="G12" s="20">
         <v>49615</v>
       </c>
       <c r="H12" s="25">
         <v>49598</v>
       </c>
       <c r="I12" s="25">
@@ -3811,52 +3836,55 @@
       </c>
       <c r="BT12" s="20">
         <v>20749</v>
       </c>
       <c r="BU12" s="20">
         <v>19911</v>
       </c>
       <c r="BV12" s="20">
         <v>18146</v>
       </c>
       <c r="BW12" s="20">
         <v>18180</v>
       </c>
       <c r="BX12" s="20">
         <v>17195</v>
       </c>
       <c r="BY12" s="20">
         <v>19865</v>
       </c>
       <c r="BZ12" s="20">
         <v>19946</v>
       </c>
       <c r="CA12" s="20">
         <v>21575</v>
       </c>
-    </row>
-    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="CB12" s="20">
+        <v>21431</v>
+      </c>
+    </row>
+    <row r="13" spans="1:80" s="4" customFormat="1">
       <c r="A13" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="21">
         <v>50406</v>
       </c>
       <c r="C13" s="22">
         <v>53249</v>
       </c>
       <c r="D13" s="23">
         <v>54141</v>
       </c>
       <c r="E13" s="31">
         <v>53388</v>
       </c>
       <c r="F13" s="24">
         <v>62459</v>
       </c>
       <c r="G13" s="20">
         <v>66715</v>
       </c>
       <c r="H13" s="25">
         <v>72934</v>
       </c>
       <c r="I13" s="25">
@@ -4050,52 +4078,55 @@
       </c>
       <c r="BT13" s="20">
         <v>69625</v>
       </c>
       <c r="BU13" s="20">
         <v>63262</v>
       </c>
       <c r="BV13" s="20">
         <v>62368</v>
       </c>
       <c r="BW13" s="20">
         <v>61514</v>
       </c>
       <c r="BX13" s="20">
         <v>70634</v>
       </c>
       <c r="BY13" s="20">
         <v>92324</v>
       </c>
       <c r="BZ13" s="20">
         <v>90951</v>
       </c>
       <c r="CA13" s="20">
         <v>74725</v>
       </c>
-    </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="CB13" s="20">
+        <v>73744</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>39906</v>
       </c>
       <c r="C14" s="22">
         <v>39813</v>
       </c>
       <c r="D14" s="23">
         <v>40208</v>
       </c>
       <c r="E14" s="31">
         <v>43970</v>
       </c>
       <c r="F14" s="24">
         <v>43037</v>
       </c>
       <c r="G14" s="20">
         <v>49557</v>
       </c>
       <c r="H14" s="25">
         <v>49157</v>
       </c>
       <c r="I14" s="25">
@@ -4289,52 +4320,55 @@
       </c>
       <c r="BT14" s="20">
         <v>37631</v>
       </c>
       <c r="BU14" s="20">
         <v>32581</v>
       </c>
       <c r="BV14" s="20">
         <v>33533</v>
       </c>
       <c r="BW14" s="20">
         <v>34369</v>
       </c>
       <c r="BX14" s="20">
         <v>35815</v>
       </c>
       <c r="BY14" s="20">
         <v>42699</v>
       </c>
       <c r="BZ14" s="20">
         <v>45630</v>
       </c>
       <c r="CA14" s="20">
         <v>31856</v>
       </c>
-    </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="CB14" s="20">
+        <v>31353</v>
+      </c>
+    </row>
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>67879</v>
       </c>
       <c r="C15" s="22">
         <v>71701</v>
       </c>
       <c r="D15" s="23">
         <v>72655</v>
       </c>
       <c r="E15" s="31">
         <v>78351</v>
       </c>
       <c r="F15" s="24">
         <v>81736</v>
       </c>
       <c r="G15" s="20">
         <v>80202</v>
       </c>
       <c r="H15" s="25">
         <v>81916</v>
       </c>
       <c r="I15" s="25">
@@ -4528,52 +4562,55 @@
       </c>
       <c r="BT15" s="20">
         <v>100616</v>
       </c>
       <c r="BU15" s="20">
         <v>75356</v>
       </c>
       <c r="BV15" s="20">
         <v>77035</v>
       </c>
       <c r="BW15" s="20">
         <v>78807</v>
       </c>
       <c r="BX15" s="20">
         <v>90214</v>
       </c>
       <c r="BY15" s="20">
         <v>111282</v>
       </c>
       <c r="BZ15" s="20">
         <v>110932</v>
       </c>
       <c r="CA15" s="20">
         <v>95212</v>
       </c>
-    </row>
-    <row r="16" spans="1:79" s="4" customFormat="1">
+      <c r="CB15" s="20">
+        <v>94086</v>
+      </c>
+    </row>
+    <row r="16" spans="1:80" s="4" customFormat="1">
       <c r="A16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>38831</v>
       </c>
       <c r="C16" s="22">
         <v>44229</v>
       </c>
       <c r="D16" s="23">
         <v>52573</v>
       </c>
       <c r="E16" s="31">
         <v>55271</v>
       </c>
       <c r="F16" s="24">
         <v>59306</v>
       </c>
       <c r="G16" s="20">
         <v>55176</v>
       </c>
       <c r="H16" s="25">
         <v>55372</v>
       </c>
       <c r="I16" s="25">
@@ -4766,50 +4803,53 @@
         <v>27199</v>
       </c>
       <c r="BT16" s="20">
         <v>27633</v>
       </c>
       <c r="BU16" s="20">
         <v>23750</v>
       </c>
       <c r="BV16" s="20">
         <v>25501</v>
       </c>
       <c r="BW16" s="20">
         <v>28250</v>
       </c>
       <c r="BX16" s="20">
         <v>35949</v>
       </c>
       <c r="BY16" s="20">
         <v>38210</v>
       </c>
       <c r="BZ16" s="20">
         <v>38220</v>
       </c>
       <c r="CA16" s="20">
         <v>30180</v>
+      </c>
+      <c r="CB16" s="20">
+        <v>30166</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5488,51 +5528,51 @@
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="BJ3:BL3"/>
-    <mergeCell ref="BV3:CA3"/>
+    <mergeCell ref="BV3:CB3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>