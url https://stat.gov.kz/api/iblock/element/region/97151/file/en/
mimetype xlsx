--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="4812" windowWidth="23088" windowHeight="4860" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="camels" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camels!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2020 years</t>
   </si>
   <si>
     <t>2021 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -1026,80 +1026,80 @@
     <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="173">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="23"/>
@@ -1539,325 +1539,326 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CB64"/>
+  <dimension ref="A1:CC64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CC9" sqref="CC9"/>
+      <selection pane="topRight" activeCell="CI11" sqref="CI11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="12" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="10.109375" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80" s="1" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A1" s="103" t="s">
+    <row r="1" spans="1:81" s="1" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A1" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="103"/>
-[...35 lines deleted...]
-      <c r="AL1" s="103" t="s">
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
+      <c r="P1" s="106"/>
+      <c r="Q1" s="106"/>
+      <c r="R1" s="106"/>
+      <c r="S1" s="106"/>
+      <c r="T1" s="106"/>
+      <c r="U1" s="106"/>
+      <c r="V1" s="106"/>
+      <c r="W1" s="106"/>
+      <c r="X1" s="106"/>
+      <c r="Y1" s="106"/>
+      <c r="Z1" s="106"/>
+      <c r="AA1" s="106"/>
+      <c r="AB1" s="106"/>
+      <c r="AC1" s="106"/>
+      <c r="AD1" s="106"/>
+      <c r="AE1" s="106"/>
+      <c r="AF1" s="106"/>
+      <c r="AG1" s="106"/>
+      <c r="AH1" s="106"/>
+      <c r="AI1" s="106"/>
+      <c r="AJ1" s="106"/>
+      <c r="AK1" s="106"/>
+      <c r="AL1" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="AM1" s="103"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="106"/>
+      <c r="AN1" s="106"/>
+      <c r="AO1" s="106"/>
+      <c r="AP1" s="106"/>
+      <c r="AQ1" s="106"/>
+      <c r="AR1" s="106"/>
+      <c r="AS1" s="106"/>
+      <c r="AT1" s="106"/>
+      <c r="AU1" s="106"/>
+      <c r="AV1" s="106"/>
+      <c r="AW1" s="106"/>
+      <c r="AX1" s="106"/>
+      <c r="AY1" s="106"/>
+      <c r="AZ1" s="106"/>
+      <c r="BA1" s="106"/>
+      <c r="BB1" s="106"/>
+      <c r="BC1" s="106"/>
+      <c r="BD1" s="106"/>
+      <c r="BE1" s="106"/>
+      <c r="BF1" s="106"/>
+      <c r="BG1" s="106"/>
+      <c r="BH1" s="106"/>
+      <c r="BI1" s="106"/>
+      <c r="BJ1" s="106"/>
+      <c r="BK1" s="106"/>
+      <c r="BL1" s="106"/>
+      <c r="BM1" s="106"/>
+      <c r="BN1" s="106"/>
+      <c r="BO1" s="106"/>
+      <c r="BP1" s="106"/>
+      <c r="BQ1" s="106"/>
+      <c r="BR1" s="106"/>
+      <c r="BS1" s="106"/>
+      <c r="BT1" s="106"/>
+      <c r="BU1" s="106"/>
+      <c r="BV1" s="106"/>
+    </row>
+    <row r="2" spans="1:81" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="104"/>
-[...2 lines deleted...]
-      <c r="M2" s="104"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="104" t="s">
+      <c r="V2" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="W2" s="104"/>
-[...1 lines deleted...]
-      <c r="Y2" s="104"/>
+      <c r="W2" s="107"/>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="107"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="104"/>
-[...3 lines deleted...]
-      <c r="AL2" s="104" t="s">
+      <c r="AH2" s="107"/>
+      <c r="AI2" s="107"/>
+      <c r="AJ2" s="107"/>
+      <c r="AK2" s="107"/>
+      <c r="AL2" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="AM2" s="104"/>
-[...1 lines deleted...]
-      <c r="AO2" s="104"/>
+      <c r="AM2" s="107"/>
+      <c r="AN2" s="107"/>
+      <c r="AO2" s="107"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="9"/>
-      <c r="AY2" s="104"/>
-[...3 lines deleted...]
-      <c r="BC2" s="104" t="s">
+      <c r="AY2" s="107"/>
+      <c r="AZ2" s="107"/>
+      <c r="BA2" s="107"/>
+      <c r="BB2" s="107"/>
+      <c r="BC2" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="BD2" s="104"/>
-[...6 lines deleted...]
-      <c r="BR2" s="104" t="s">
+      <c r="BD2" s="107"/>
+      <c r="BE2" s="107"/>
+      <c r="BF2" s="107"/>
+      <c r="BG2" s="107"/>
+      <c r="BH2" s="107"/>
+      <c r="BI2" s="107"/>
+      <c r="BJ2" s="107"/>
+      <c r="BR2" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="104"/>
-[...4 lines deleted...]
-      <c r="A3" s="105" t="s">
+      <c r="BS2" s="107"/>
+      <c r="BT2" s="107"/>
+      <c r="BU2" s="107"/>
+    </row>
+    <row r="3" spans="1:81" ht="34.200000000000003" customHeight="1" thickBot="1">
+      <c r="A3" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="106" t="s">
+      <c r="B3" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="107"/>
-[...10 lines deleted...]
-      <c r="N3" s="106" t="s">
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
+      <c r="L3" s="110"/>
+      <c r="M3" s="111"/>
+      <c r="N3" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="107"/>
-[...10 lines deleted...]
-      <c r="Z3" s="106" t="s">
+      <c r="O3" s="110"/>
+      <c r="P3" s="110"/>
+      <c r="Q3" s="110"/>
+      <c r="R3" s="110"/>
+      <c r="S3" s="110"/>
+      <c r="T3" s="110"/>
+      <c r="U3" s="110"/>
+      <c r="V3" s="112"/>
+      <c r="W3" s="110"/>
+      <c r="X3" s="110"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="107"/>
-[...10 lines deleted...]
-      <c r="AL3" s="106" t="s">
+      <c r="AA3" s="110"/>
+      <c r="AB3" s="110"/>
+      <c r="AC3" s="110"/>
+      <c r="AD3" s="110"/>
+      <c r="AE3" s="110"/>
+      <c r="AF3" s="110"/>
+      <c r="AG3" s="110"/>
+      <c r="AH3" s="110"/>
+      <c r="AI3" s="110"/>
+      <c r="AJ3" s="110"/>
+      <c r="AK3" s="110"/>
+      <c r="AL3" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="107"/>
-      <c r="AN3" s="107"/>
+      <c r="AM3" s="110"/>
+      <c r="AN3" s="110"/>
       <c r="AO3" s="68"/>
       <c r="AP3" s="69"/>
       <c r="AQ3" s="70"/>
       <c r="AR3" s="70"/>
       <c r="AS3" s="70"/>
       <c r="AT3" s="70"/>
       <c r="AU3" s="70"/>
       <c r="AV3" s="70"/>
       <c r="AW3" s="71"/>
-      <c r="AX3" s="106" t="s">
+      <c r="AX3" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="107"/>
-      <c r="AZ3" s="107"/>
+      <c r="AY3" s="110"/>
+      <c r="AZ3" s="110"/>
       <c r="BA3" s="69"/>
       <c r="BB3" s="70"/>
       <c r="BC3" s="70"/>
       <c r="BD3" s="70"/>
       <c r="BE3" s="70"/>
       <c r="BF3" s="70"/>
       <c r="BG3" s="70"/>
       <c r="BH3" s="70"/>
       <c r="BI3" s="71"/>
-      <c r="BJ3" s="106" t="s">
+      <c r="BJ3" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="107"/>
-[...10 lines deleted...]
-      <c r="BV3" s="106" t="s">
+      <c r="BK3" s="110"/>
+      <c r="BL3" s="110"/>
+      <c r="BM3" s="110"/>
+      <c r="BN3" s="110"/>
+      <c r="BO3" s="110"/>
+      <c r="BP3" s="110"/>
+      <c r="BQ3" s="110"/>
+      <c r="BR3" s="110"/>
+      <c r="BS3" s="110"/>
+      <c r="BT3" s="110"/>
+      <c r="BU3" s="111"/>
+      <c r="BV3" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="107"/>
-[...7 lines deleted...]
-      <c r="A4" s="105"/>
+      <c r="BW3" s="110"/>
+      <c r="BX3" s="110"/>
+      <c r="BY3" s="110"/>
+      <c r="BZ3" s="110"/>
+      <c r="CA3" s="110"/>
+      <c r="CB3" s="110"/>
+      <c r="CC3" s="111"/>
+    </row>
+    <row r="4" spans="1:81" ht="30.6" customHeight="1" thickBot="1">
+      <c r="A4" s="108"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -2051,56 +2052,59 @@
       </c>
       <c r="BU4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="BV4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BW4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BX4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="BY4" s="94" t="s">
         <v>10</v>
       </c>
       <c r="BZ4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="11" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="113" t="s">
+      <c r="CC4" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:81" s="3" customFormat="1" ht="19.2" customHeight="1" thickBot="1">
+      <c r="A5" s="105" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="111">
+      <c r="B5" s="103">
         <v>6141</v>
       </c>
       <c r="C5" s="13">
         <v>6106</v>
       </c>
       <c r="D5" s="14">
         <v>6253</v>
       </c>
       <c r="E5" s="15">
         <v>6434</v>
       </c>
       <c r="F5" s="13">
         <v>6549</v>
       </c>
       <c r="G5" s="13">
         <v>7245</v>
       </c>
       <c r="H5" s="15">
         <v>7262</v>
       </c>
       <c r="I5" s="13">
         <v>8316</v>
       </c>
       <c r="J5" s="13">
         <v>8276</v>
@@ -2293,53 +2297,56 @@
       </c>
       <c r="BU5" s="99">
         <v>8361</v>
       </c>
       <c r="BV5" s="99">
         <v>8415</v>
       </c>
       <c r="BW5" s="101">
         <v>8373</v>
       </c>
       <c r="BX5" s="100">
         <v>8940</v>
       </c>
       <c r="BY5" s="91">
         <v>9264</v>
       </c>
       <c r="BZ5" s="102">
         <v>9249</v>
       </c>
       <c r="CA5" s="102">
         <v>8365</v>
       </c>
       <c r="CB5" s="102">
         <v>8712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="112" t="s">
+      <c r="CC5" s="102">
+        <v>8678</v>
+      </c>
+    </row>
+    <row r="6" spans="1:81" s="3" customFormat="1">
+      <c r="A6" s="104" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="22"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="22"/>
       <c r="N6" s="29"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
@@ -2451,52 +2458,55 @@
       <c r="BT6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BU6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BV6" s="93"/>
       <c r="BW6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BX6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BY6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BZ6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="CA6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="CB6" s="15" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:80" s="3" customFormat="1">
+      <c r="CC6" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:81" s="3" customFormat="1">
       <c r="A7" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="22"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="28"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="22"/>
       <c r="N7" s="29"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2581,52 +2591,55 @@
       <c r="BT7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BU7" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV7" s="86"/>
       <c r="BW7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BX7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CB7" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:80" s="4" customFormat="1">
+      <c r="CC7" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:81" s="4" customFormat="1">
       <c r="A8" s="64" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>114</v>
       </c>
       <c r="C8" s="25">
         <v>114</v>
       </c>
       <c r="D8" s="24">
         <v>114</v>
       </c>
       <c r="E8" s="23">
         <v>116</v>
       </c>
       <c r="F8" s="22">
         <v>116</v>
       </c>
       <c r="G8" s="36">
         <v>128</v>
       </c>
       <c r="H8" s="37">
         <v>128</v>
       </c>
       <c r="I8" s="38">
@@ -2823,52 +2836,55 @@
       </c>
       <c r="BU8" s="51">
         <v>116</v>
       </c>
       <c r="BV8" s="51">
         <v>116</v>
       </c>
       <c r="BW8" s="87">
         <v>116</v>
       </c>
       <c r="BX8" s="22">
         <v>116</v>
       </c>
       <c r="BY8" s="22">
         <v>116</v>
       </c>
       <c r="BZ8" s="22">
         <v>117</v>
       </c>
       <c r="CA8" s="87">
         <v>112</v>
       </c>
       <c r="CB8" s="87">
         <v>112</v>
       </c>
-    </row>
-    <row r="9" spans="1:80" s="4" customFormat="1">
+      <c r="CC8" s="87">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:81" s="4" customFormat="1">
       <c r="A9" s="64" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>97</v>
       </c>
       <c r="C9" s="25">
         <v>95</v>
       </c>
       <c r="D9" s="24">
         <v>95</v>
       </c>
       <c r="E9" s="23">
         <v>95</v>
       </c>
       <c r="F9" s="22">
         <v>95</v>
       </c>
       <c r="G9" s="36">
         <v>107</v>
       </c>
       <c r="H9" s="37">
         <v>107</v>
       </c>
       <c r="I9" s="38">
@@ -3065,52 +3081,55 @@
       </c>
       <c r="BU9" s="51">
         <v>207</v>
       </c>
       <c r="BV9" s="51">
         <v>204</v>
       </c>
       <c r="BW9" s="87">
         <v>221</v>
       </c>
       <c r="BX9" s="22">
         <v>221</v>
       </c>
       <c r="BY9" s="22">
         <v>221</v>
       </c>
       <c r="BZ9" s="22">
         <v>221</v>
       </c>
       <c r="CA9" s="87">
         <v>224</v>
       </c>
       <c r="CB9" s="87">
         <v>216</v>
       </c>
-    </row>
-    <row r="10" spans="1:80" s="4" customFormat="1">
+      <c r="CC9" s="87">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="10" spans="1:81" s="4" customFormat="1">
       <c r="A10" s="64" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>1482</v>
       </c>
       <c r="C10" s="23">
         <v>1472</v>
       </c>
       <c r="D10" s="24">
         <v>1471</v>
       </c>
       <c r="E10" s="23">
         <v>1498</v>
       </c>
       <c r="F10" s="22">
         <v>1616</v>
       </c>
       <c r="G10" s="36">
         <v>1777</v>
       </c>
       <c r="H10" s="37">
         <v>1777</v>
       </c>
       <c r="I10" s="38">
@@ -3307,52 +3326,55 @@
       </c>
       <c r="BU10" s="51">
         <v>1588</v>
       </c>
       <c r="BV10" s="51">
         <v>1574</v>
       </c>
       <c r="BW10" s="87">
         <v>1522</v>
       </c>
       <c r="BX10" s="22">
         <v>1649</v>
       </c>
       <c r="BY10" s="22">
         <v>1851</v>
       </c>
       <c r="BZ10" s="22">
         <v>1842</v>
       </c>
       <c r="CA10" s="87">
         <v>1789</v>
       </c>
       <c r="CB10" s="87">
         <v>1777</v>
       </c>
-    </row>
-    <row r="11" spans="1:80" s="4" customFormat="1">
+      <c r="CC10" s="87">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81" s="4" customFormat="1">
       <c r="A11" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="28"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="22"/>
       <c r="N11" s="29"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
@@ -3465,52 +3487,55 @@
       <c r="BT11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV11" s="51"/>
       <c r="BW11" s="88" t="s">
         <v>1</v>
       </c>
       <c r="BX11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CB11" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:80" s="4" customFormat="1">
+      <c r="CC11" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:81" s="4" customFormat="1">
       <c r="A12" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="28"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="22"/>
       <c r="N12" s="29"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
@@ -3661,52 +3686,55 @@
       </c>
       <c r="BU12" s="51">
         <v>33</v>
       </c>
       <c r="BV12" s="51">
         <v>33</v>
       </c>
       <c r="BW12" s="89">
         <v>33</v>
       </c>
       <c r="BX12" s="22">
         <v>33</v>
       </c>
       <c r="BY12" s="22">
         <v>33</v>
       </c>
       <c r="BZ12" s="22">
         <v>33</v>
       </c>
       <c r="CA12" s="87">
         <v>45</v>
       </c>
       <c r="CB12" s="87">
         <v>45</v>
       </c>
-    </row>
-    <row r="13" spans="1:80" s="4" customFormat="1">
+      <c r="CC12" s="87">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:81" s="4" customFormat="1">
       <c r="A13" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="22"/>
       <c r="N13" s="29"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
@@ -3819,52 +3847,55 @@
       <c r="BT13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV13" s="51"/>
       <c r="BW13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BX13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CB13" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:80" s="4" customFormat="1">
+      <c r="CC13" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:81" s="4" customFormat="1">
       <c r="A14" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>322</v>
       </c>
       <c r="C14" s="25">
         <v>322</v>
       </c>
       <c r="D14" s="24">
         <v>344</v>
       </c>
       <c r="E14" s="25">
         <v>357</v>
       </c>
       <c r="F14" s="26">
         <v>358</v>
       </c>
       <c r="G14" s="26">
         <v>372</v>
       </c>
       <c r="H14" s="27">
         <v>376</v>
       </c>
       <c r="I14" s="27">
@@ -4061,52 +4092,55 @@
       </c>
       <c r="BU14" s="51">
         <v>399</v>
       </c>
       <c r="BV14" s="51">
         <v>400</v>
       </c>
       <c r="BW14" s="87">
         <v>400</v>
       </c>
       <c r="BX14" s="22">
         <v>396</v>
       </c>
       <c r="BY14" s="22">
         <v>417</v>
       </c>
       <c r="BZ14" s="87">
         <v>424</v>
       </c>
       <c r="CA14" s="87">
         <v>346</v>
       </c>
       <c r="CB14" s="87">
         <v>344</v>
       </c>
-    </row>
-    <row r="15" spans="1:80" s="4" customFormat="1">
+      <c r="CC14" s="87">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="15" spans="1:81" s="4" customFormat="1">
       <c r="A15" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
         <v>7</v>
       </c>
       <c r="C15" s="23">
         <v>7</v>
       </c>
       <c r="D15" s="23">
         <v>7</v>
       </c>
       <c r="E15" s="23">
         <v>7</v>
       </c>
       <c r="F15" s="22">
         <v>7</v>
       </c>
       <c r="G15" s="50">
         <v>28</v>
       </c>
       <c r="H15" s="51">
         <v>28</v>
       </c>
       <c r="I15" s="38">
@@ -4303,52 +4337,55 @@
       </c>
       <c r="BU15" s="51">
         <v>17</v>
       </c>
       <c r="BV15" s="51">
         <v>17</v>
       </c>
       <c r="BW15" s="87">
         <v>17</v>
       </c>
       <c r="BX15" s="22">
         <v>17</v>
       </c>
       <c r="BY15" s="22">
         <v>17</v>
       </c>
       <c r="BZ15" s="87">
         <v>17</v>
       </c>
       <c r="CA15" s="87">
         <v>9</v>
       </c>
       <c r="CB15" s="87">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:80" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="CC15" s="87">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:81" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="52">
         <v>4119</v>
       </c>
       <c r="C16" s="52">
         <v>4096</v>
       </c>
       <c r="D16" s="52">
         <v>4222</v>
       </c>
       <c r="E16" s="52">
         <v>4361</v>
       </c>
       <c r="F16" s="53">
         <v>4357</v>
       </c>
       <c r="G16" s="54">
         <v>4833</v>
       </c>
       <c r="H16" s="55">
         <v>4846</v>
       </c>
       <c r="I16" s="56">
@@ -4544,50 +4581,53 @@
         <v>7435</v>
       </c>
       <c r="BU16" s="55">
         <v>6001</v>
       </c>
       <c r="BV16" s="55">
         <v>6071</v>
       </c>
       <c r="BW16" s="90">
         <v>6064</v>
       </c>
       <c r="BX16" s="53">
         <v>6508</v>
       </c>
       <c r="BY16" s="53">
         <v>6609</v>
       </c>
       <c r="BZ16" s="90">
         <v>6595</v>
       </c>
       <c r="CA16" s="90">
         <v>5840</v>
       </c>
       <c r="CB16" s="90">
         <v>6209</v>
+      </c>
+      <c r="CC16" s="90">
+        <v>6195</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5268,51 +5308,51 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BV3:CB3"/>
+    <mergeCell ref="BV3:CC3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="BG2:BJ2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BC2:BF2"/>
     <mergeCell ref="AY2:BB2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>