--- v4 (2026-09-20)
+++ v5 (2026-11-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="4812" windowWidth="23088" windowHeight="4860" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="camels" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camels!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2020 years</t>
   </si>
   <si>
     <t>2021 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -1539,73 +1539,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CC64"/>
+  <dimension ref="A1:CD64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI11" sqref="CI11"/>
+      <selection pane="topRight" activeCell="CF13" sqref="CF13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="12" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="10.109375" style="2" customWidth="1"/>
-    <col min="75" max="16384" width="9.109375" style="2"/>
+    <col min="75" max="81" width="9.109375" style="2"/>
+    <col min="82" max="82" width="10.5546875" style="2" customWidth="1"/>
+    <col min="83" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" s="1" customFormat="1" ht="13.2" customHeight="1">
+    <row r="1" spans="1:82" s="1" customFormat="1" ht="13.2" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
       <c r="E1" s="106"/>
       <c r="F1" s="106"/>
       <c r="G1" s="106"/>
       <c r="H1" s="106"/>
       <c r="I1" s="106"/>
       <c r="J1" s="106"/>
       <c r="K1" s="106"/>
       <c r="L1" s="106"/>
       <c r="M1" s="106"/>
       <c r="N1" s="106"/>
       <c r="O1" s="106"/>
       <c r="P1" s="106"/>
       <c r="Q1" s="106"/>
       <c r="R1" s="106"/>
       <c r="S1" s="106"/>
       <c r="T1" s="106"/>
       <c r="U1" s="106"/>
       <c r="V1" s="106"/>
       <c r="W1" s="106"/>
@@ -1641,51 +1643,51 @@
       <c r="AY1" s="106"/>
       <c r="AZ1" s="106"/>
       <c r="BA1" s="106"/>
       <c r="BB1" s="106"/>
       <c r="BC1" s="106"/>
       <c r="BD1" s="106"/>
       <c r="BE1" s="106"/>
       <c r="BF1" s="106"/>
       <c r="BG1" s="106"/>
       <c r="BH1" s="106"/>
       <c r="BI1" s="106"/>
       <c r="BJ1" s="106"/>
       <c r="BK1" s="106"/>
       <c r="BL1" s="106"/>
       <c r="BM1" s="106"/>
       <c r="BN1" s="106"/>
       <c r="BO1" s="106"/>
       <c r="BP1" s="106"/>
       <c r="BQ1" s="106"/>
       <c r="BR1" s="106"/>
       <c r="BS1" s="106"/>
       <c r="BT1" s="106"/>
       <c r="BU1" s="106"/>
       <c r="BV1" s="106"/>
     </row>
-    <row r="2" spans="1:81" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:82" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="107"/>
       <c r="K2" s="107"/>
       <c r="L2" s="107"/>
       <c r="M2" s="107"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="107" t="s">
         <v>2</v>
       </c>
       <c r="W2" s="107"/>
@@ -1714,51 +1716,51 @@
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="9"/>
       <c r="AY2" s="107"/>
       <c r="AZ2" s="107"/>
       <c r="BA2" s="107"/>
       <c r="BB2" s="107"/>
       <c r="BC2" s="107" t="s">
         <v>2</v>
       </c>
       <c r="BD2" s="107"/>
       <c r="BE2" s="107"/>
       <c r="BF2" s="107"/>
       <c r="BG2" s="107"/>
       <c r="BH2" s="107"/>
       <c r="BI2" s="107"/>
       <c r="BJ2" s="107"/>
       <c r="BR2" s="107" t="s">
         <v>2</v>
       </c>
       <c r="BS2" s="107"/>
       <c r="BT2" s="107"/>
       <c r="BU2" s="107"/>
     </row>
-    <row r="3" spans="1:81" ht="34.200000000000003" customHeight="1" thickBot="1">
+    <row r="3" spans="1:82" ht="34.200000000000003" customHeight="1" thickBot="1">
       <c r="A3" s="108" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="109" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="110"/>
       <c r="D3" s="110"/>
       <c r="E3" s="110"/>
       <c r="F3" s="110"/>
       <c r="G3" s="110"/>
       <c r="H3" s="110"/>
       <c r="I3" s="110"/>
       <c r="J3" s="110"/>
       <c r="K3" s="110"/>
       <c r="L3" s="110"/>
       <c r="M3" s="111"/>
       <c r="N3" s="109" t="s">
         <v>4</v>
       </c>
       <c r="O3" s="110"/>
       <c r="P3" s="110"/>
       <c r="Q3" s="110"/>
       <c r="R3" s="110"/>
       <c r="S3" s="110"/>
@@ -1811,53 +1813,54 @@
       <c r="BH3" s="70"/>
       <c r="BI3" s="71"/>
       <c r="BJ3" s="109" t="s">
         <v>33</v>
       </c>
       <c r="BK3" s="110"/>
       <c r="BL3" s="110"/>
       <c r="BM3" s="110"/>
       <c r="BN3" s="110"/>
       <c r="BO3" s="110"/>
       <c r="BP3" s="110"/>
       <c r="BQ3" s="110"/>
       <c r="BR3" s="110"/>
       <c r="BS3" s="110"/>
       <c r="BT3" s="110"/>
       <c r="BU3" s="111"/>
       <c r="BV3" s="109" t="s">
         <v>34</v>
       </c>
       <c r="BW3" s="110"/>
       <c r="BX3" s="110"/>
       <c r="BY3" s="110"/>
       <c r="BZ3" s="110"/>
       <c r="CA3" s="110"/>
       <c r="CB3" s="110"/>
-      <c r="CC3" s="111"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:81" ht="30.6" customHeight="1" thickBot="1">
+      <c r="CC3" s="110"/>
+      <c r="CD3" s="111"/>
+    </row>
+    <row r="4" spans="1:82" ht="30.6" customHeight="1" thickBot="1">
       <c r="A4" s="108"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
@@ -2055,52 +2058,55 @@
       </c>
       <c r="BV4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BW4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BX4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="BY4" s="94" t="s">
         <v>10</v>
       </c>
       <c r="BZ4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="CC4" s="11" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="5" spans="1:81" s="3" customFormat="1" ht="19.2" customHeight="1" thickBot="1">
+      <c r="CD4" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:82" s="3" customFormat="1" ht="19.2" customHeight="1" thickBot="1">
       <c r="A5" s="105" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="103">
         <v>6141</v>
       </c>
       <c r="C5" s="13">
         <v>6106</v>
       </c>
       <c r="D5" s="14">
         <v>6253</v>
       </c>
       <c r="E5" s="15">
         <v>6434</v>
       </c>
       <c r="F5" s="13">
         <v>6549</v>
       </c>
       <c r="G5" s="13">
         <v>7245</v>
       </c>
       <c r="H5" s="15">
         <v>7262</v>
       </c>
       <c r="I5" s="13">
@@ -2300,52 +2306,55 @@
       </c>
       <c r="BV5" s="99">
         <v>8415</v>
       </c>
       <c r="BW5" s="101">
         <v>8373</v>
       </c>
       <c r="BX5" s="100">
         <v>8940</v>
       </c>
       <c r="BY5" s="91">
         <v>9264</v>
       </c>
       <c r="BZ5" s="102">
         <v>9249</v>
       </c>
       <c r="CA5" s="102">
         <v>8365</v>
       </c>
       <c r="CB5" s="102">
         <v>8712</v>
       </c>
       <c r="CC5" s="102">
         <v>8678</v>
       </c>
-    </row>
-    <row r="6" spans="1:81" s="3" customFormat="1">
+      <c r="CD5" s="102">
+        <v>8634</v>
+      </c>
+    </row>
+    <row r="6" spans="1:82" s="3" customFormat="1">
       <c r="A6" s="104" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="22"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="22"/>
       <c r="N6" s="29"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
@@ -2461,52 +2470,55 @@
       <c r="BU6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BV6" s="93"/>
       <c r="BW6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BX6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BY6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BZ6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="CA6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="CB6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="CC6" s="15" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:81" s="3" customFormat="1">
+      <c r="CD6" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:82" s="3" customFormat="1">
       <c r="A7" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="22"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="28"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="22"/>
       <c r="N7" s="29"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2594,52 +2606,55 @@
       <c r="BU7" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV7" s="86"/>
       <c r="BW7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BX7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CB7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CC7" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:81" s="4" customFormat="1">
+      <c r="CD7" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:82" s="4" customFormat="1">
       <c r="A8" s="64" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>114</v>
       </c>
       <c r="C8" s="25">
         <v>114</v>
       </c>
       <c r="D8" s="24">
         <v>114</v>
       </c>
       <c r="E8" s="23">
         <v>116</v>
       </c>
       <c r="F8" s="22">
         <v>116</v>
       </c>
       <c r="G8" s="36">
         <v>128</v>
       </c>
       <c r="H8" s="37">
         <v>128</v>
       </c>
       <c r="I8" s="38">
@@ -2839,52 +2854,55 @@
       </c>
       <c r="BV8" s="51">
         <v>116</v>
       </c>
       <c r="BW8" s="87">
         <v>116</v>
       </c>
       <c r="BX8" s="22">
         <v>116</v>
       </c>
       <c r="BY8" s="22">
         <v>116</v>
       </c>
       <c r="BZ8" s="22">
         <v>117</v>
       </c>
       <c r="CA8" s="87">
         <v>112</v>
       </c>
       <c r="CB8" s="87">
         <v>112</v>
       </c>
       <c r="CC8" s="87">
         <v>112</v>
       </c>
-    </row>
-    <row r="9" spans="1:81" s="4" customFormat="1">
+      <c r="CD8" s="87">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:82" s="4" customFormat="1">
       <c r="A9" s="64" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>97</v>
       </c>
       <c r="C9" s="25">
         <v>95</v>
       </c>
       <c r="D9" s="24">
         <v>95</v>
       </c>
       <c r="E9" s="23">
         <v>95</v>
       </c>
       <c r="F9" s="22">
         <v>95</v>
       </c>
       <c r="G9" s="36">
         <v>107</v>
       </c>
       <c r="H9" s="37">
         <v>107</v>
       </c>
       <c r="I9" s="38">
@@ -3084,52 +3102,55 @@
       </c>
       <c r="BV9" s="51">
         <v>204</v>
       </c>
       <c r="BW9" s="87">
         <v>221</v>
       </c>
       <c r="BX9" s="22">
         <v>221</v>
       </c>
       <c r="BY9" s="22">
         <v>221</v>
       </c>
       <c r="BZ9" s="22">
         <v>221</v>
       </c>
       <c r="CA9" s="87">
         <v>224</v>
       </c>
       <c r="CB9" s="87">
         <v>216</v>
       </c>
       <c r="CC9" s="87">
         <v>208</v>
       </c>
-    </row>
-    <row r="10" spans="1:81" s="4" customFormat="1">
+      <c r="CD9" s="87">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="10" spans="1:82" s="4" customFormat="1">
       <c r="A10" s="64" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>1482</v>
       </c>
       <c r="C10" s="23">
         <v>1472</v>
       </c>
       <c r="D10" s="24">
         <v>1471</v>
       </c>
       <c r="E10" s="23">
         <v>1498</v>
       </c>
       <c r="F10" s="22">
         <v>1616</v>
       </c>
       <c r="G10" s="36">
         <v>1777</v>
       </c>
       <c r="H10" s="37">
         <v>1777</v>
       </c>
       <c r="I10" s="38">
@@ -3329,52 +3350,55 @@
       </c>
       <c r="BV10" s="51">
         <v>1574</v>
       </c>
       <c r="BW10" s="87">
         <v>1522</v>
       </c>
       <c r="BX10" s="22">
         <v>1649</v>
       </c>
       <c r="BY10" s="22">
         <v>1851</v>
       </c>
       <c r="BZ10" s="22">
         <v>1842</v>
       </c>
       <c r="CA10" s="87">
         <v>1789</v>
       </c>
       <c r="CB10" s="87">
         <v>1777</v>
       </c>
       <c r="CC10" s="87">
         <v>1765</v>
       </c>
-    </row>
-    <row r="11" spans="1:81" s="4" customFormat="1">
+      <c r="CD10" s="87">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="11" spans="1:82" s="4" customFormat="1">
       <c r="A11" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="28"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="22"/>
       <c r="N11" s="29"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
@@ -3490,52 +3514,55 @@
       <c r="BU11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV11" s="51"/>
       <c r="BW11" s="88" t="s">
         <v>1</v>
       </c>
       <c r="BX11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CB11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CC11" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:81" s="4" customFormat="1">
+      <c r="CD11" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:82" s="4" customFormat="1">
       <c r="A12" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="28"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="22"/>
       <c r="N12" s="29"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
@@ -3689,52 +3716,55 @@
       </c>
       <c r="BV12" s="51">
         <v>33</v>
       </c>
       <c r="BW12" s="89">
         <v>33</v>
       </c>
       <c r="BX12" s="22">
         <v>33</v>
       </c>
       <c r="BY12" s="22">
         <v>33</v>
       </c>
       <c r="BZ12" s="22">
         <v>33</v>
       </c>
       <c r="CA12" s="87">
         <v>45</v>
       </c>
       <c r="CB12" s="87">
         <v>45</v>
       </c>
       <c r="CC12" s="87">
         <v>45</v>
       </c>
-    </row>
-    <row r="13" spans="1:81" s="4" customFormat="1">
+      <c r="CD12" s="87">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:82" s="4" customFormat="1">
       <c r="A13" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="22"/>
       <c r="N13" s="29"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
@@ -3850,52 +3880,55 @@
       <c r="BU13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV13" s="51"/>
       <c r="BW13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BX13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CB13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CC13" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:81" s="4" customFormat="1">
+      <c r="CD13" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:82" s="4" customFormat="1">
       <c r="A14" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>322</v>
       </c>
       <c r="C14" s="25">
         <v>322</v>
       </c>
       <c r="D14" s="24">
         <v>344</v>
       </c>
       <c r="E14" s="25">
         <v>357</v>
       </c>
       <c r="F14" s="26">
         <v>358</v>
       </c>
       <c r="G14" s="26">
         <v>372</v>
       </c>
       <c r="H14" s="27">
         <v>376</v>
       </c>
       <c r="I14" s="27">
@@ -4095,52 +4128,55 @@
       </c>
       <c r="BV14" s="51">
         <v>400</v>
       </c>
       <c r="BW14" s="87">
         <v>400</v>
       </c>
       <c r="BX14" s="22">
         <v>396</v>
       </c>
       <c r="BY14" s="22">
         <v>417</v>
       </c>
       <c r="BZ14" s="87">
         <v>424</v>
       </c>
       <c r="CA14" s="87">
         <v>346</v>
       </c>
       <c r="CB14" s="87">
         <v>344</v>
       </c>
       <c r="CC14" s="87">
         <v>344</v>
       </c>
-    </row>
-    <row r="15" spans="1:81" s="4" customFormat="1">
+      <c r="CD14" s="87">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="15" spans="1:82" s="4" customFormat="1">
       <c r="A15" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
         <v>7</v>
       </c>
       <c r="C15" s="23">
         <v>7</v>
       </c>
       <c r="D15" s="23">
         <v>7</v>
       </c>
       <c r="E15" s="23">
         <v>7</v>
       </c>
       <c r="F15" s="22">
         <v>7</v>
       </c>
       <c r="G15" s="50">
         <v>28</v>
       </c>
       <c r="H15" s="51">
         <v>28</v>
       </c>
       <c r="I15" s="38">
@@ -4340,52 +4376,55 @@
       </c>
       <c r="BV15" s="51">
         <v>17</v>
       </c>
       <c r="BW15" s="87">
         <v>17</v>
       </c>
       <c r="BX15" s="22">
         <v>17</v>
       </c>
       <c r="BY15" s="22">
         <v>17</v>
       </c>
       <c r="BZ15" s="87">
         <v>17</v>
       </c>
       <c r="CA15" s="87">
         <v>9</v>
       </c>
       <c r="CB15" s="87">
         <v>9</v>
       </c>
       <c r="CC15" s="87">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:81" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="CD15" s="87">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:82" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="52">
         <v>4119</v>
       </c>
       <c r="C16" s="52">
         <v>4096</v>
       </c>
       <c r="D16" s="52">
         <v>4222</v>
       </c>
       <c r="E16" s="52">
         <v>4361</v>
       </c>
       <c r="F16" s="53">
         <v>4357</v>
       </c>
       <c r="G16" s="54">
         <v>4833</v>
       </c>
       <c r="H16" s="55">
         <v>4846</v>
       </c>
       <c r="I16" s="56">
@@ -4584,50 +4623,53 @@
         <v>6001</v>
       </c>
       <c r="BV16" s="55">
         <v>6071</v>
       </c>
       <c r="BW16" s="90">
         <v>6064</v>
       </c>
       <c r="BX16" s="53">
         <v>6508</v>
       </c>
       <c r="BY16" s="53">
         <v>6609</v>
       </c>
       <c r="BZ16" s="90">
         <v>6595</v>
       </c>
       <c r="CA16" s="90">
         <v>5840</v>
       </c>
       <c r="CB16" s="90">
         <v>6209</v>
       </c>
       <c r="CC16" s="90">
         <v>6195</v>
+      </c>
+      <c r="CD16" s="90">
+        <v>6163</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5308,51 +5350,51 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BV3:CC3"/>
+    <mergeCell ref="BV3:CD3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="BG2:BJ2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BC2:BF2"/>
     <mergeCell ref="AY2:BB2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>