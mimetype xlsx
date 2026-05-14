--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="4812" windowWidth="23088" windowHeight="4860"/>
   </bookViews>
   <sheets>
     <sheet name="camels" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camels!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2020 years</t>
   </si>
   <si>
     <t>2021 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -275,51 +275,51 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -539,50 +539,74 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="173">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -717,51 +741,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -930,96 +954,108 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="173">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
@@ -1460,321 +1496,322 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BX64"/>
+  <dimension ref="A1:BY64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BY11" sqref="BY11"/>
+      <pane xSplit="1" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BR2" sqref="BR2:BU2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="12" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="13" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="96" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="88"/>
-[...35 lines deleted...]
-      <c r="AL1" s="88" t="s">
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
+      <c r="Q1" s="96"/>
+      <c r="R1" s="96"/>
+      <c r="S1" s="96"/>
+      <c r="T1" s="96"/>
+      <c r="U1" s="96"/>
+      <c r="V1" s="96"/>
+      <c r="W1" s="96"/>
+      <c r="X1" s="96"/>
+      <c r="Y1" s="96"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+      <c r="AB1" s="96"/>
+      <c r="AC1" s="96"/>
+      <c r="AD1" s="96"/>
+      <c r="AE1" s="96"/>
+      <c r="AF1" s="96"/>
+      <c r="AG1" s="96"/>
+      <c r="AH1" s="96"/>
+      <c r="AI1" s="96"/>
+      <c r="AJ1" s="96"/>
+      <c r="AK1" s="96"/>
+      <c r="AL1" s="96" t="s">
         <v>29</v>
       </c>
-      <c r="AM1" s="88"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:76" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="96"/>
+      <c r="AN1" s="96"/>
+      <c r="AO1" s="96"/>
+      <c r="AP1" s="96"/>
+      <c r="AQ1" s="96"/>
+      <c r="AR1" s="96"/>
+      <c r="AS1" s="96"/>
+      <c r="AT1" s="96"/>
+      <c r="AU1" s="96"/>
+      <c r="AV1" s="96"/>
+      <c r="AW1" s="96"/>
+      <c r="AX1" s="96"/>
+      <c r="AY1" s="96"/>
+      <c r="AZ1" s="96"/>
+      <c r="BA1" s="96"/>
+      <c r="BB1" s="96"/>
+      <c r="BC1" s="96"/>
+      <c r="BD1" s="96"/>
+      <c r="BE1" s="96"/>
+      <c r="BF1" s="96"/>
+      <c r="BG1" s="96"/>
+      <c r="BH1" s="96"/>
+      <c r="BI1" s="96"/>
+      <c r="BJ1" s="96"/>
+      <c r="BK1" s="96"/>
+      <c r="BL1" s="96"/>
+      <c r="BM1" s="96"/>
+      <c r="BN1" s="96"/>
+      <c r="BO1" s="96"/>
+      <c r="BP1" s="96"/>
+      <c r="BQ1" s="96"/>
+      <c r="BR1" s="96"/>
+      <c r="BS1" s="96"/>
+      <c r="BT1" s="96"/>
+      <c r="BU1" s="96"/>
+      <c r="BV1" s="96"/>
+    </row>
+    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="89"/>
-[...2 lines deleted...]
-      <c r="M2" s="89"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="89" t="s">
+      <c r="V2" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="W2" s="89"/>
-[...1 lines deleted...]
-      <c r="Y2" s="89"/>
+      <c r="W2" s="97"/>
+      <c r="X2" s="97"/>
+      <c r="Y2" s="97"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="89"/>
-[...3 lines deleted...]
-      <c r="AL2" s="89" t="s">
+      <c r="AH2" s="97"/>
+      <c r="AI2" s="97"/>
+      <c r="AJ2" s="97"/>
+      <c r="AK2" s="97"/>
+      <c r="AL2" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="AM2" s="89"/>
-[...1 lines deleted...]
-      <c r="AO2" s="89"/>
+      <c r="AM2" s="97"/>
+      <c r="AN2" s="97"/>
+      <c r="AO2" s="97"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="9"/>
-      <c r="AY2" s="89"/>
-[...3 lines deleted...]
-      <c r="BC2" s="89" t="s">
+      <c r="AY2" s="97"/>
+      <c r="AZ2" s="97"/>
+      <c r="BA2" s="97"/>
+      <c r="BB2" s="97"/>
+      <c r="BC2" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="BD2" s="89"/>
-[...6 lines deleted...]
-      <c r="BR2" s="89" t="s">
+      <c r="BD2" s="97"/>
+      <c r="BE2" s="97"/>
+      <c r="BF2" s="97"/>
+      <c r="BG2" s="97"/>
+      <c r="BH2" s="97"/>
+      <c r="BI2" s="97"/>
+      <c r="BJ2" s="97"/>
+      <c r="BR2" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="89"/>
-[...4 lines deleted...]
-      <c r="A3" s="90" t="s">
+      <c r="BS2" s="97"/>
+      <c r="BT2" s="97"/>
+      <c r="BU2" s="97"/>
+    </row>
+    <row r="3" spans="1:77" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="91" t="s">
+      <c r="B3" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="92"/>
-[...10 lines deleted...]
-      <c r="N3" s="91" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="101"/>
+      <c r="N3" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="92"/>
-[...10 lines deleted...]
-      <c r="Z3" s="91" t="s">
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100"/>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="102"/>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="103"/>
+      <c r="Z3" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="92"/>
-[...10 lines deleted...]
-      <c r="AL3" s="91" t="s">
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="100"/>
+      <c r="AD3" s="100"/>
+      <c r="AE3" s="100"/>
+      <c r="AF3" s="100"/>
+      <c r="AG3" s="100"/>
+      <c r="AH3" s="100"/>
+      <c r="AI3" s="100"/>
+      <c r="AJ3" s="100"/>
+      <c r="AK3" s="100"/>
+      <c r="AL3" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="92"/>
-      <c r="AN3" s="92"/>
+      <c r="AM3" s="100"/>
+      <c r="AN3" s="100"/>
       <c r="AO3" s="69"/>
       <c r="AP3" s="70"/>
       <c r="AQ3" s="71"/>
       <c r="AR3" s="71"/>
       <c r="AS3" s="71"/>
       <c r="AT3" s="71"/>
       <c r="AU3" s="71"/>
       <c r="AV3" s="71"/>
       <c r="AW3" s="72"/>
-      <c r="AX3" s="91" t="s">
+      <c r="AX3" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="92"/>
-      <c r="AZ3" s="92"/>
+      <c r="AY3" s="100"/>
+      <c r="AZ3" s="100"/>
       <c r="BA3" s="70"/>
       <c r="BB3" s="71"/>
       <c r="BC3" s="71"/>
       <c r="BD3" s="71"/>
       <c r="BE3" s="71"/>
       <c r="BF3" s="71"/>
       <c r="BG3" s="71"/>
       <c r="BH3" s="71"/>
       <c r="BI3" s="72"/>
-      <c r="BJ3" s="91" t="s">
+      <c r="BJ3" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="92"/>
-[...10 lines deleted...]
-      <c r="BV3" s="96" t="s">
+      <c r="BK3" s="100"/>
+      <c r="BL3" s="100"/>
+      <c r="BM3" s="100"/>
+      <c r="BN3" s="100"/>
+      <c r="BO3" s="100"/>
+      <c r="BP3" s="100"/>
+      <c r="BQ3" s="100"/>
+      <c r="BR3" s="100"/>
+      <c r="BS3" s="100"/>
+      <c r="BT3" s="100"/>
+      <c r="BU3" s="101"/>
+      <c r="BV3" s="104" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="97"/>
-[...3 lines deleted...]
-      <c r="A4" s="90"/>
+      <c r="BW3" s="105"/>
+      <c r="BX3" s="105"/>
+      <c r="BY3" s="106"/>
+    </row>
+    <row r="4" spans="1:77" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="98"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1947,61 +1984,64 @@
       </c>
       <c r="BN4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BO4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="BP4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="BQ4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="BR4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BS4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BT4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="BV4" s="10" t="s">
+      <c r="BV4" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="BW4" s="11" t="s">
+      <c r="BW4" s="94" t="s">
         <v>8</v>
       </c>
-      <c r="BX4" s="11" t="s">
+      <c r="BX4" s="94" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="5" spans="1:76" s="3" customFormat="1">
+      <c r="BY4" s="95" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:77" s="3" customFormat="1" ht="14.4" thickBot="1">
       <c r="A5" s="64" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13">
         <v>6141</v>
       </c>
       <c r="C5" s="13">
         <v>6106</v>
       </c>
       <c r="D5" s="14">
         <v>6253</v>
       </c>
       <c r="E5" s="15">
         <v>6434</v>
       </c>
       <c r="F5" s="13">
         <v>6549</v>
       </c>
       <c r="G5" s="13">
         <v>7245</v>
       </c>
       <c r="H5" s="15">
         <v>7262</v>
       </c>
       <c r="I5" s="13">
@@ -2180,58 +2220,61 @@
       </c>
       <c r="BO5" s="86">
         <v>8150</v>
       </c>
       <c r="BP5" s="86">
         <v>8063</v>
       </c>
       <c r="BQ5" s="86">
         <v>7889</v>
       </c>
       <c r="BR5" s="86">
         <v>8076</v>
       </c>
       <c r="BS5" s="17">
         <v>8065</v>
       </c>
       <c r="BT5" s="86">
         <v>9987</v>
       </c>
       <c r="BU5" s="86">
         <v>8361</v>
       </c>
       <c r="BV5" s="86">
         <v>8415</v>
       </c>
-      <c r="BW5" s="99">
+      <c r="BW5" s="88">
         <v>8373</v>
       </c>
       <c r="BX5" s="17">
         <v>8940</v>
       </c>
-    </row>
-    <row r="6" spans="1:76" s="3" customFormat="1">
+      <c r="BY5" s="107">
+        <v>9264</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77" s="3" customFormat="1">
       <c r="A6" s="65" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="22"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="22"/>
       <c r="N6" s="29"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
@@ -2332,52 +2375,55 @@
       <c r="BP6" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BQ6" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BR6" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BS6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT6" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BU6" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BV6" s="87"/>
       <c r="BW6" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BX6" s="86" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:76" s="3" customFormat="1">
+      <c r="BY6" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" s="3" customFormat="1">
       <c r="A7" s="65" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="22"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="28"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="22"/>
       <c r="N7" s="29"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2450,52 +2496,55 @@
       <c r="BP7" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BQ7" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BR7" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BS7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT7" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BU7" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV7" s="87"/>
       <c r="BW7" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BX7" s="86" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:76" s="4" customFormat="1">
+      <c r="BY7" s="86" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:77" s="4" customFormat="1">
       <c r="A8" s="65" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>114</v>
       </c>
       <c r="C8" s="25">
         <v>114</v>
       </c>
       <c r="D8" s="24">
         <v>114</v>
       </c>
       <c r="E8" s="23">
         <v>116</v>
       </c>
       <c r="F8" s="22">
         <v>116</v>
       </c>
       <c r="G8" s="36">
         <v>128</v>
       </c>
       <c r="H8" s="37">
         <v>128</v>
       </c>
       <c r="I8" s="38">
@@ -2674,58 +2723,61 @@
       </c>
       <c r="BO8" s="51">
         <v>115</v>
       </c>
       <c r="BP8" s="51">
         <v>115</v>
       </c>
       <c r="BQ8" s="51">
         <v>115</v>
       </c>
       <c r="BR8" s="51">
         <v>115</v>
       </c>
       <c r="BS8" s="46">
         <v>115</v>
       </c>
       <c r="BT8" s="51">
         <v>115</v>
       </c>
       <c r="BU8" s="51">
         <v>116</v>
       </c>
       <c r="BV8" s="51">
         <v>116</v>
       </c>
-      <c r="BW8" s="100">
+      <c r="BW8" s="89">
         <v>116</v>
       </c>
       <c r="BX8" s="22">
         <v>116</v>
       </c>
-    </row>
-    <row r="9" spans="1:76" s="4" customFormat="1">
+      <c r="BY8" s="22">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="9" spans="1:77" s="4" customFormat="1">
       <c r="A9" s="65" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>97</v>
       </c>
       <c r="C9" s="25">
         <v>95</v>
       </c>
       <c r="D9" s="24">
         <v>95</v>
       </c>
       <c r="E9" s="23">
         <v>95</v>
       </c>
       <c r="F9" s="22">
         <v>95</v>
       </c>
       <c r="G9" s="36">
         <v>107</v>
       </c>
       <c r="H9" s="37">
         <v>107</v>
       </c>
       <c r="I9" s="38">
@@ -2904,58 +2956,61 @@
       </c>
       <c r="BO9" s="51">
         <v>168</v>
       </c>
       <c r="BP9" s="51">
         <v>168</v>
       </c>
       <c r="BQ9" s="51">
         <v>152</v>
       </c>
       <c r="BR9" s="51">
         <v>151</v>
       </c>
       <c r="BS9" s="46">
         <v>170</v>
       </c>
       <c r="BT9" s="51">
         <v>169</v>
       </c>
       <c r="BU9" s="51">
         <v>207</v>
       </c>
       <c r="BV9" s="51">
         <v>204</v>
       </c>
-      <c r="BW9" s="100">
+      <c r="BW9" s="89">
         <v>221</v>
       </c>
       <c r="BX9" s="22">
         <v>221</v>
       </c>
-    </row>
-    <row r="10" spans="1:76" s="4" customFormat="1">
+      <c r="BY9" s="22">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77" s="4" customFormat="1">
       <c r="A10" s="65" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>1482</v>
       </c>
       <c r="C10" s="23">
         <v>1472</v>
       </c>
       <c r="D10" s="24">
         <v>1471</v>
       </c>
       <c r="E10" s="23">
         <v>1498</v>
       </c>
       <c r="F10" s="22">
         <v>1616</v>
       </c>
       <c r="G10" s="36">
         <v>1777</v>
       </c>
       <c r="H10" s="37">
         <v>1777</v>
       </c>
       <c r="I10" s="38">
@@ -3134,58 +3189,61 @@
       </c>
       <c r="BO10" s="51">
         <v>1679</v>
       </c>
       <c r="BP10" s="51">
         <v>1662</v>
       </c>
       <c r="BQ10" s="51">
         <v>1541</v>
       </c>
       <c r="BR10" s="51">
         <v>1558</v>
       </c>
       <c r="BS10" s="46">
         <v>1551</v>
       </c>
       <c r="BT10" s="51">
         <v>1844</v>
       </c>
       <c r="BU10" s="51">
         <v>1588</v>
       </c>
       <c r="BV10" s="51">
         <v>1574</v>
       </c>
-      <c r="BW10" s="100">
+      <c r="BW10" s="89">
         <v>1522</v>
       </c>
       <c r="BX10" s="22">
         <v>1649</v>
       </c>
-    </row>
-    <row r="11" spans="1:76" s="4" customFormat="1">
+      <c r="BY10" s="22">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77" s="4" customFormat="1">
       <c r="A11" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="28"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="22"/>
       <c r="N11" s="29"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
@@ -3280,58 +3338,61 @@
       <c r="BN11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BO11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BP11" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BQ11" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BR11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BS11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV11" s="51"/>
-      <c r="BW11" s="101" t="s">
+      <c r="BW11" s="90" t="s">
         <v>1</v>
       </c>
       <c r="BX11" s="86" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="BY11" s="86" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77" s="4" customFormat="1">
       <c r="A12" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="28"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="22"/>
       <c r="N12" s="29"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
@@ -3464,58 +3525,61 @@
       </c>
       <c r="BO12" s="51">
         <v>13</v>
       </c>
       <c r="BP12" s="51">
         <v>13</v>
       </c>
       <c r="BQ12" s="51">
         <v>13</v>
       </c>
       <c r="BR12" s="51">
         <v>13</v>
       </c>
       <c r="BS12" s="46">
         <v>13</v>
       </c>
       <c r="BT12" s="51">
         <v>13</v>
       </c>
       <c r="BU12" s="51">
         <v>33</v>
       </c>
       <c r="BV12" s="51">
         <v>33</v>
       </c>
-      <c r="BW12" s="102">
+      <c r="BW12" s="91">
         <v>33</v>
       </c>
       <c r="BX12" s="22">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:76" s="4" customFormat="1">
+      <c r="BY12" s="22">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:77" s="4" customFormat="1">
       <c r="A13" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="22"/>
       <c r="N13" s="29"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
@@ -3616,52 +3680,55 @@
       <c r="BP13" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BQ13" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BR13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BS13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV13" s="51"/>
       <c r="BW13" s="86" t="s">
         <v>1</v>
       </c>
       <c r="BX13" s="86" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:76" s="4" customFormat="1">
+      <c r="BY13" s="86" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77" s="4" customFormat="1">
       <c r="A14" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>322</v>
       </c>
       <c r="C14" s="25">
         <v>322</v>
       </c>
       <c r="D14" s="24">
         <v>344</v>
       </c>
       <c r="E14" s="25">
         <v>357</v>
       </c>
       <c r="F14" s="26">
         <v>358</v>
       </c>
       <c r="G14" s="26">
         <v>372</v>
       </c>
       <c r="H14" s="27">
         <v>376</v>
       </c>
       <c r="I14" s="27">
@@ -3840,58 +3907,61 @@
       </c>
       <c r="BO14" s="51">
         <v>406</v>
       </c>
       <c r="BP14" s="51">
         <v>398</v>
       </c>
       <c r="BQ14" s="51">
         <v>393</v>
       </c>
       <c r="BR14" s="51">
         <v>391</v>
       </c>
       <c r="BS14" s="46">
         <v>371</v>
       </c>
       <c r="BT14" s="51">
         <v>371</v>
       </c>
       <c r="BU14" s="51">
         <v>399</v>
       </c>
       <c r="BV14" s="51">
         <v>400</v>
       </c>
-      <c r="BW14" s="100">
+      <c r="BW14" s="89">
         <v>400</v>
       </c>
       <c r="BX14" s="22">
         <v>396</v>
       </c>
-    </row>
-    <row r="15" spans="1:76" s="4" customFormat="1">
+      <c r="BY14" s="22">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77" s="4" customFormat="1">
       <c r="A15" s="65" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
         <v>7</v>
       </c>
       <c r="C15" s="23">
         <v>7</v>
       </c>
       <c r="D15" s="23">
         <v>7</v>
       </c>
       <c r="E15" s="23">
         <v>7</v>
       </c>
       <c r="F15" s="22">
         <v>7</v>
       </c>
       <c r="G15" s="50">
         <v>28</v>
       </c>
       <c r="H15" s="51">
         <v>28</v>
       </c>
       <c r="I15" s="38">
@@ -4070,58 +4140,61 @@
       </c>
       <c r="BO15" s="51">
         <v>40</v>
       </c>
       <c r="BP15" s="51">
         <v>40</v>
       </c>
       <c r="BQ15" s="51">
         <v>40</v>
       </c>
       <c r="BR15" s="51">
         <v>40</v>
       </c>
       <c r="BS15" s="46">
         <v>40</v>
       </c>
       <c r="BT15" s="51">
         <v>40</v>
       </c>
       <c r="BU15" s="51">
         <v>17</v>
       </c>
       <c r="BV15" s="51">
         <v>17</v>
       </c>
-      <c r="BW15" s="100">
+      <c r="BW15" s="89">
         <v>17</v>
       </c>
       <c r="BX15" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="16" spans="1:76" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="BY15" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="52">
         <v>4119</v>
       </c>
       <c r="C16" s="52">
         <v>4096</v>
       </c>
       <c r="D16" s="52">
         <v>4222</v>
       </c>
       <c r="E16" s="52">
         <v>4361</v>
       </c>
       <c r="F16" s="53">
         <v>4357</v>
       </c>
       <c r="G16" s="54">
         <v>4833</v>
       </c>
       <c r="H16" s="55">
         <v>4846</v>
       </c>
       <c r="I16" s="56">
@@ -4300,55 +4373,58 @@
       </c>
       <c r="BO16" s="55">
         <v>5729</v>
       </c>
       <c r="BP16" s="55">
         <v>5667</v>
       </c>
       <c r="BQ16" s="55">
         <v>5635</v>
       </c>
       <c r="BR16" s="55">
         <v>5808</v>
       </c>
       <c r="BS16" s="63">
         <v>5805</v>
       </c>
       <c r="BT16" s="55">
         <v>7435</v>
       </c>
       <c r="BU16" s="55">
         <v>6001</v>
       </c>
       <c r="BV16" s="55">
         <v>6071</v>
       </c>
-      <c r="BW16" s="103">
+      <c r="BW16" s="92">
         <v>6064</v>
       </c>
       <c r="BX16" s="53">
         <v>6508</v>
+      </c>
+      <c r="BY16" s="53">
+        <v>6609</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5029,51 +5105,51 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BV3:BX3"/>
+    <mergeCell ref="BV3:BY3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="BG2:BJ2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BC2:BF2"/>
     <mergeCell ref="AY2:BB2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>