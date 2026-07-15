--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="4812" windowWidth="23088" windowHeight="4860"/>
+    <workbookView xWindow="-12" yWindow="4812" windowWidth="23088" windowHeight="4860" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="camels" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camels!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2020 years</t>
   </si>
   <si>
     <t>2021 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -130,51 +130,51 @@
   <si>
     <t>Karacai</t>
   </si>
   <si>
     <t>2024 years</t>
   </si>
   <si>
     <t>Alatau city</t>
   </si>
   <si>
     <t>2025 years</t>
   </si>
   <si>
     <t>2026 years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -260,66 +260,73 @@
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -548,65 +555,78 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="173">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -741,51 +761,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -900,53 +920,50 @@
     <xf numFmtId="3" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="171" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="171" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="172" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -954,108 +971,119 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="173">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
@@ -1496,322 +1524,324 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY64"/>
+  <dimension ref="A1:CA64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BR2" sqref="BR2:BU2"/>
+      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CE3" sqref="CE3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="12" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
-    <col min="74" max="74" width="13" style="2" customWidth="1"/>
+    <col min="74" max="74" width="10.109375" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="96" t="s">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A1" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="96"/>
-[...35 lines deleted...]
-      <c r="AL1" s="96" t="s">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
+      <c r="AK1" s="99"/>
+      <c r="AL1" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="AM1" s="96"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="99"/>
+      <c r="AN1" s="99"/>
+      <c r="AO1" s="99"/>
+      <c r="AP1" s="99"/>
+      <c r="AQ1" s="99"/>
+      <c r="AR1" s="99"/>
+      <c r="AS1" s="99"/>
+      <c r="AT1" s="99"/>
+      <c r="AU1" s="99"/>
+      <c r="AV1" s="99"/>
+      <c r="AW1" s="99"/>
+      <c r="AX1" s="99"/>
+      <c r="AY1" s="99"/>
+      <c r="AZ1" s="99"/>
+      <c r="BA1" s="99"/>
+      <c r="BB1" s="99"/>
+      <c r="BC1" s="99"/>
+      <c r="BD1" s="99"/>
+      <c r="BE1" s="99"/>
+      <c r="BF1" s="99"/>
+      <c r="BG1" s="99"/>
+      <c r="BH1" s="99"/>
+      <c r="BI1" s="99"/>
+      <c r="BJ1" s="99"/>
+      <c r="BK1" s="99"/>
+      <c r="BL1" s="99"/>
+      <c r="BM1" s="99"/>
+      <c r="BN1" s="99"/>
+      <c r="BO1" s="99"/>
+      <c r="BP1" s="99"/>
+      <c r="BQ1" s="99"/>
+      <c r="BR1" s="99"/>
+      <c r="BS1" s="99"/>
+      <c r="BT1" s="99"/>
+      <c r="BU1" s="99"/>
+      <c r="BV1" s="99"/>
+    </row>
+    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="97"/>
-[...2 lines deleted...]
-      <c r="M2" s="97"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="97" t="s">
+      <c r="V2" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="W2" s="97"/>
-[...1 lines deleted...]
-      <c r="Y2" s="97"/>
+      <c r="W2" s="95"/>
+      <c r="X2" s="95"/>
+      <c r="Y2" s="95"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="97"/>
-[...3 lines deleted...]
-      <c r="AL2" s="97" t="s">
+      <c r="AH2" s="95"/>
+      <c r="AI2" s="95"/>
+      <c r="AJ2" s="95"/>
+      <c r="AK2" s="95"/>
+      <c r="AL2" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="AM2" s="97"/>
-[...1 lines deleted...]
-      <c r="AO2" s="97"/>
+      <c r="AM2" s="95"/>
+      <c r="AN2" s="95"/>
+      <c r="AO2" s="95"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="9"/>
-      <c r="AY2" s="97"/>
-[...3 lines deleted...]
-      <c r="BC2" s="97" t="s">
+      <c r="AY2" s="95"/>
+      <c r="AZ2" s="95"/>
+      <c r="BA2" s="95"/>
+      <c r="BB2" s="95"/>
+      <c r="BC2" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="BD2" s="97"/>
-[...6 lines deleted...]
-      <c r="BR2" s="97" t="s">
+      <c r="BD2" s="95"/>
+      <c r="BE2" s="95"/>
+      <c r="BF2" s="95"/>
+      <c r="BG2" s="95"/>
+      <c r="BH2" s="95"/>
+      <c r="BI2" s="95"/>
+      <c r="BJ2" s="95"/>
+      <c r="BR2" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="97"/>
-[...4 lines deleted...]
-      <c r="A3" s="98" t="s">
+      <c r="BS2" s="95"/>
+      <c r="BT2" s="95"/>
+      <c r="BU2" s="95"/>
+    </row>
+    <row r="3" spans="1:79" ht="34.200000000000003" customHeight="1" thickBot="1">
+      <c r="A3" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="100"/>
-[...10 lines deleted...]
-      <c r="N3" s="99" t="s">
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="96"/>
+      <c r="N3" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="100"/>
-[...10 lines deleted...]
-      <c r="Z3" s="99" t="s">
+      <c r="O3" s="94"/>
+      <c r="P3" s="94"/>
+      <c r="Q3" s="94"/>
+      <c r="R3" s="94"/>
+      <c r="S3" s="94"/>
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
+      <c r="V3" s="97"/>
+      <c r="W3" s="94"/>
+      <c r="X3" s="94"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="100"/>
-[...10 lines deleted...]
-      <c r="AL3" s="99" t="s">
+      <c r="AA3" s="94"/>
+      <c r="AB3" s="94"/>
+      <c r="AC3" s="94"/>
+      <c r="AD3" s="94"/>
+      <c r="AE3" s="94"/>
+      <c r="AF3" s="94"/>
+      <c r="AG3" s="94"/>
+      <c r="AH3" s="94"/>
+      <c r="AI3" s="94"/>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="94"/>
+      <c r="AL3" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="100"/>
-[...10 lines deleted...]
-      <c r="AX3" s="99" t="s">
+      <c r="AM3" s="94"/>
+      <c r="AN3" s="94"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="70"/>
+      <c r="AR3" s="70"/>
+      <c r="AS3" s="70"/>
+      <c r="AT3" s="70"/>
+      <c r="AU3" s="70"/>
+      <c r="AV3" s="70"/>
+      <c r="AW3" s="71"/>
+      <c r="AX3" s="93" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="100"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="99" t="s">
+      <c r="AY3" s="94"/>
+      <c r="AZ3" s="94"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="70"/>
+      <c r="BC3" s="70"/>
+      <c r="BD3" s="70"/>
+      <c r="BE3" s="70"/>
+      <c r="BF3" s="70"/>
+      <c r="BG3" s="70"/>
+      <c r="BH3" s="70"/>
+      <c r="BI3" s="71"/>
+      <c r="BJ3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="100"/>
-[...10 lines deleted...]
-      <c r="BV3" s="104" t="s">
+      <c r="BK3" s="94"/>
+      <c r="BL3" s="94"/>
+      <c r="BM3" s="94"/>
+      <c r="BN3" s="94"/>
+      <c r="BO3" s="94"/>
+      <c r="BP3" s="94"/>
+      <c r="BQ3" s="94"/>
+      <c r="BR3" s="94"/>
+      <c r="BS3" s="94"/>
+      <c r="BT3" s="94"/>
+      <c r="BU3" s="96"/>
+      <c r="BV3" s="93" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="105"/>
-[...4 lines deleted...]
-      <c r="A4" s="98"/>
+      <c r="BW3" s="94"/>
+      <c r="BX3" s="94"/>
+      <c r="BY3" s="94"/>
+      <c r="BZ3" s="94"/>
+      <c r="CA3" s="96"/>
+    </row>
+    <row r="4" spans="1:79" ht="30.6" customHeight="1" thickBot="1">
+      <c r="A4" s="92"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1945,104 +1975,110 @@
       </c>
       <c r="BA4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BB4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BC4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="BD4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="BE4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="BF4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BG4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BH4" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="BI4" s="11" t="s">
+      <c r="BI4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="BJ4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BK4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BL4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="BM4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BN4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BO4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="BP4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="BQ4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="BR4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BS4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BT4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="BV4" s="93" t="s">
+      <c r="BV4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="BW4" s="94" t="s">
+      <c r="BW4" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="BX4" s="94" t="s">
+      <c r="BX4" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="BY4" s="95" t="s">
+      <c r="BY4" s="103" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="64" t="s">
+      <c r="BZ4" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA4" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79" s="3" customFormat="1" ht="19.2" customHeight="1" thickBot="1">
+      <c r="A5" s="100" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13">
         <v>6141</v>
       </c>
       <c r="C5" s="13">
         <v>6106</v>
       </c>
       <c r="D5" s="14">
         <v>6253</v>
       </c>
       <c r="E5" s="15">
         <v>6434</v>
       </c>
       <c r="F5" s="13">
         <v>6549</v>
       </c>
       <c r="G5" s="13">
         <v>7245</v>
       </c>
       <c r="H5" s="15">
         <v>7262</v>
       </c>
       <c r="I5" s="13">
         <v>8316</v>
@@ -2133,149 +2169,155 @@
       </c>
       <c r="AL5" s="15">
         <v>6873</v>
       </c>
       <c r="AM5" s="17">
         <v>6810</v>
       </c>
       <c r="AN5" s="19">
         <v>6851</v>
       </c>
       <c r="AO5" s="20">
         <v>6867</v>
       </c>
       <c r="AP5" s="20">
         <v>6948</v>
       </c>
       <c r="AQ5" s="20">
         <v>7689</v>
       </c>
       <c r="AR5" s="21">
         <v>7835</v>
       </c>
       <c r="AS5" s="17">
         <v>7778</v>
       </c>
-      <c r="AT5" s="67">
+      <c r="AT5" s="66">
         <v>7709</v>
       </c>
-      <c r="AU5" s="68">
+      <c r="AU5" s="67">
         <v>7631</v>
       </c>
-      <c r="AV5" s="68">
+      <c r="AV5" s="67">
         <v>7597</v>
       </c>
-      <c r="AW5" s="68">
+      <c r="AW5" s="67">
         <v>7502</v>
       </c>
       <c r="AX5" s="15">
         <v>6432</v>
       </c>
       <c r="AY5" s="17">
         <v>6399</v>
       </c>
       <c r="AZ5" s="19">
         <v>6143</v>
       </c>
       <c r="BA5" s="19">
         <v>6551</v>
       </c>
-      <c r="BB5" s="73">
+      <c r="BB5" s="72">
         <v>7197</v>
       </c>
       <c r="BC5" s="20">
         <v>7126</v>
       </c>
       <c r="BD5" s="21">
         <v>7663</v>
       </c>
       <c r="BE5" s="17">
         <v>7594</v>
       </c>
-      <c r="BF5" s="67">
+      <c r="BF5" s="66">
         <v>7500</v>
       </c>
       <c r="BG5" s="17">
         <v>7461</v>
       </c>
       <c r="BH5" s="17">
         <v>7420</v>
       </c>
-      <c r="BI5" s="17">
+      <c r="BI5" s="19">
         <v>7291</v>
       </c>
-      <c r="BJ5" s="17">
+      <c r="BJ5" s="104">
         <v>7221</v>
       </c>
-      <c r="BK5" s="15">
+      <c r="BK5" s="105">
         <v>7178</v>
       </c>
-      <c r="BL5" s="19">
+      <c r="BL5" s="106">
         <v>8163</v>
       </c>
-      <c r="BM5" s="19">
+      <c r="BM5" s="106">
         <v>8299</v>
       </c>
-      <c r="BN5" s="73">
+      <c r="BN5" s="107">
         <v>8743</v>
       </c>
-      <c r="BO5" s="86">
+      <c r="BO5" s="108">
         <v>8150</v>
       </c>
-      <c r="BP5" s="86">
+      <c r="BP5" s="108">
         <v>8063</v>
       </c>
-      <c r="BQ5" s="86">
+      <c r="BQ5" s="108">
         <v>7889</v>
       </c>
-      <c r="BR5" s="86">
+      <c r="BR5" s="108">
         <v>8076</v>
       </c>
-      <c r="BS5" s="17">
+      <c r="BS5" s="109">
         <v>8065</v>
       </c>
-      <c r="BT5" s="86">
+      <c r="BT5" s="108">
         <v>9987</v>
       </c>
-      <c r="BU5" s="86">
+      <c r="BU5" s="108">
         <v>8361</v>
       </c>
-      <c r="BV5" s="86">
+      <c r="BV5" s="108">
         <v>8415</v>
       </c>
-      <c r="BW5" s="88">
+      <c r="BW5" s="110">
         <v>8373</v>
       </c>
-      <c r="BX5" s="17">
+      <c r="BX5" s="109">
         <v>8940</v>
       </c>
-      <c r="BY5" s="107">
+      <c r="BY5" s="91">
         <v>9264</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="65" t="s">
+      <c r="BZ5" s="111">
+        <v>9249</v>
+      </c>
+      <c r="CA5" s="111">
+        <v>8365</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="A6" s="64" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="22"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="22"/>
       <c r="N6" s="29"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
@@ -2308,123 +2350,129 @@
       <c r="AS6" s="34"/>
       <c r="AT6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AU6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AV6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AW6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AX6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AY6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AZ6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BA6" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="BB6" s="76" t="s">
-[...8 lines deleted...]
-      <c r="BE6" s="84" t="s">
+      <c r="BB6" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC6" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD6" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE6" s="83" t="s">
         <v>1</v>
       </c>
       <c r="BF6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BG6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BH6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BI6" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="BJ6" s="35" t="s">
-[...39 lines deleted...]
-      <c r="BX6" s="86" t="s">
+      <c r="BJ6" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK6" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL6" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM6" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN6" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS6" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV6" s="102"/>
+      <c r="BW6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BY6" s="15" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="65" t="s">
+      <c r="BZ6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA6" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="A7" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="22"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="28"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="22"/>
       <c r="N7" s="29"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
       <c r="X7" s="30"/>
@@ -2433,119 +2481,125 @@
       <c r="AA7" s="30"/>
       <c r="AB7" s="30"/>
       <c r="AC7" s="30"/>
       <c r="AD7" s="30"/>
       <c r="AE7" s="30"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="30"/>
       <c r="AH7" s="30"/>
       <c r="AI7" s="30"/>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="31"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="30"/>
       <c r="AN7" s="32"/>
       <c r="AO7" s="33"/>
       <c r="AP7" s="33"/>
       <c r="AQ7" s="33"/>
       <c r="AR7" s="33"/>
       <c r="AS7" s="34"/>
       <c r="AT7" s="35"/>
       <c r="AU7" s="35"/>
       <c r="AV7" s="35"/>
       <c r="AW7" s="35"/>
       <c r="AX7" s="35"/>
       <c r="AY7" s="35"/>
-      <c r="AZ7" s="82"/>
-[...4 lines deleted...]
-      <c r="BE7" s="84" t="s">
+      <c r="AZ7" s="81"/>
+      <c r="BA7" s="81"/>
+      <c r="BB7" s="75"/>
+      <c r="BC7" s="75"/>
+      <c r="BD7" s="75"/>
+      <c r="BE7" s="83" t="s">
         <v>1</v>
       </c>
       <c r="BF7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BG7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BH7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BI7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BJ7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BK7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BL7" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="BM7" s="82" t="s">
-[...14 lines deleted...]
-      <c r="BR7" s="86" t="s">
+      <c r="BM7" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN7" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BS7" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="BT7" s="86" t="s">
+      <c r="BT7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BU7" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="BV7" s="87"/>
-[...11 lines deleted...]
-      <c r="A8" s="65" t="s">
+      <c r="BV7" s="86"/>
+      <c r="BW7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ7" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA7" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="A8" s="64" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>114</v>
       </c>
       <c r="C8" s="25">
         <v>114</v>
       </c>
       <c r="D8" s="24">
         <v>114</v>
       </c>
       <c r="E8" s="23">
         <v>116</v>
       </c>
       <c r="F8" s="22">
         <v>116</v>
       </c>
       <c r="G8" s="36">
         <v>128</v>
       </c>
       <c r="H8" s="37">
         <v>128</v>
       </c>
       <c r="I8" s="38">
         <v>128</v>
@@ -2663,57 +2717,57 @@
       </c>
       <c r="AU8" s="46">
         <v>130</v>
       </c>
       <c r="AV8" s="46">
         <v>130</v>
       </c>
       <c r="AW8" s="46">
         <v>131</v>
       </c>
       <c r="AX8" s="41">
         <v>109</v>
       </c>
       <c r="AY8" s="22">
         <v>109</v>
       </c>
       <c r="AZ8" s="43">
         <v>109</v>
       </c>
       <c r="BA8" s="43">
         <v>109</v>
       </c>
       <c r="BB8" s="49">
         <v>107</v>
       </c>
-      <c r="BC8" s="77">
+      <c r="BC8" s="76">
         <v>72</v>
       </c>
       <c r="BD8" s="45">
         <v>75</v>
       </c>
-      <c r="BE8" s="83">
+      <c r="BE8" s="82">
         <v>75</v>
       </c>
       <c r="BF8" s="46">
         <v>114</v>
       </c>
       <c r="BG8" s="46">
         <v>114</v>
       </c>
       <c r="BH8" s="46">
         <v>114</v>
       </c>
       <c r="BI8" s="46">
         <v>115</v>
       </c>
       <c r="BJ8" s="46">
         <v>115</v>
       </c>
       <c r="BK8" s="41">
         <v>115</v>
       </c>
       <c r="BL8" s="43">
         <v>115</v>
       </c>
       <c r="BM8" s="43">
         <v>115</v>
@@ -2723,62 +2777,68 @@
       </c>
       <c r="BO8" s="51">
         <v>115</v>
       </c>
       <c r="BP8" s="51">
         <v>115</v>
       </c>
       <c r="BQ8" s="51">
         <v>115</v>
       </c>
       <c r="BR8" s="51">
         <v>115</v>
       </c>
       <c r="BS8" s="46">
         <v>115</v>
       </c>
       <c r="BT8" s="51">
         <v>115</v>
       </c>
       <c r="BU8" s="51">
         <v>116</v>
       </c>
       <c r="BV8" s="51">
         <v>116</v>
       </c>
-      <c r="BW8" s="89">
+      <c r="BW8" s="87">
         <v>116</v>
       </c>
       <c r="BX8" s="22">
         <v>116</v>
       </c>
       <c r="BY8" s="22">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="65" t="s">
+      <c r="BZ8" s="22">
+        <v>117</v>
+      </c>
+      <c r="CA8" s="87">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="A9" s="64" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>97</v>
       </c>
       <c r="C9" s="25">
         <v>95</v>
       </c>
       <c r="D9" s="24">
         <v>95</v>
       </c>
       <c r="E9" s="23">
         <v>95</v>
       </c>
       <c r="F9" s="22">
         <v>95</v>
       </c>
       <c r="G9" s="36">
         <v>107</v>
       </c>
       <c r="H9" s="37">
         <v>107</v>
       </c>
       <c r="I9" s="38">
         <v>107</v>
@@ -2896,57 +2956,57 @@
       </c>
       <c r="AU9" s="46">
         <v>141</v>
       </c>
       <c r="AV9" s="46">
         <v>141</v>
       </c>
       <c r="AW9" s="46">
         <v>122</v>
       </c>
       <c r="AX9" s="41">
         <v>74</v>
       </c>
       <c r="AY9" s="22">
         <v>75</v>
       </c>
       <c r="AZ9" s="43">
         <v>76</v>
       </c>
       <c r="BA9" s="43">
         <v>76</v>
       </c>
       <c r="BB9" s="49">
         <v>76</v>
       </c>
-      <c r="BC9" s="77">
+      <c r="BC9" s="76">
         <v>76</v>
       </c>
       <c r="BD9" s="45">
         <v>146</v>
       </c>
-      <c r="BE9" s="83">
+      <c r="BE9" s="82">
         <v>131</v>
       </c>
       <c r="BF9" s="46">
         <v>130</v>
       </c>
       <c r="BG9" s="46">
         <v>130</v>
       </c>
       <c r="BH9" s="46">
         <v>130</v>
       </c>
       <c r="BI9" s="46">
         <v>146</v>
       </c>
       <c r="BJ9" s="46">
         <v>144</v>
       </c>
       <c r="BK9" s="41">
         <v>144</v>
       </c>
       <c r="BL9" s="35">
         <v>144</v>
       </c>
       <c r="BM9" s="43">
         <v>144</v>
@@ -2956,62 +3016,68 @@
       </c>
       <c r="BO9" s="51">
         <v>168</v>
       </c>
       <c r="BP9" s="51">
         <v>168</v>
       </c>
       <c r="BQ9" s="51">
         <v>152</v>
       </c>
       <c r="BR9" s="51">
         <v>151</v>
       </c>
       <c r="BS9" s="46">
         <v>170</v>
       </c>
       <c r="BT9" s="51">
         <v>169</v>
       </c>
       <c r="BU9" s="51">
         <v>207</v>
       </c>
       <c r="BV9" s="51">
         <v>204</v>
       </c>
-      <c r="BW9" s="89">
+      <c r="BW9" s="87">
         <v>221</v>
       </c>
       <c r="BX9" s="22">
         <v>221</v>
       </c>
       <c r="BY9" s="22">
         <v>221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="65" t="s">
+      <c r="BZ9" s="22">
+        <v>221</v>
+      </c>
+      <c r="CA9" s="87">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="A10" s="64" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>1482</v>
       </c>
       <c r="C10" s="23">
         <v>1472</v>
       </c>
       <c r="D10" s="24">
         <v>1471</v>
       </c>
       <c r="E10" s="23">
         <v>1498</v>
       </c>
       <c r="F10" s="22">
         <v>1616</v>
       </c>
       <c r="G10" s="36">
         <v>1777</v>
       </c>
       <c r="H10" s="37">
         <v>1777</v>
       </c>
       <c r="I10" s="38">
         <v>1777</v>
@@ -3126,125 +3192,131 @@
       </c>
       <c r="AT10" s="46">
         <v>1756</v>
       </c>
       <c r="AU10" s="46">
         <v>1754</v>
       </c>
       <c r="AV10" s="46">
         <v>1752</v>
       </c>
       <c r="AW10" s="46">
         <v>1749</v>
       </c>
       <c r="AX10" s="41">
         <v>1302</v>
       </c>
       <c r="AY10" s="22">
         <v>1333</v>
       </c>
       <c r="AZ10" s="43">
         <v>1235</v>
       </c>
       <c r="BA10" s="43">
         <v>1499</v>
       </c>
-      <c r="BB10" s="74">
+      <c r="BB10" s="73">
         <v>1519</v>
       </c>
-      <c r="BC10" s="78">
+      <c r="BC10" s="77">
         <v>1522</v>
       </c>
       <c r="BD10" s="48">
         <v>1736</v>
       </c>
-      <c r="BE10" s="83">
+      <c r="BE10" s="82">
         <v>1736</v>
       </c>
       <c r="BF10" s="46">
         <v>1734</v>
       </c>
       <c r="BG10" s="46">
         <v>1732</v>
       </c>
       <c r="BH10" s="46">
         <v>1729</v>
       </c>
       <c r="BI10" s="46">
         <v>1416</v>
       </c>
       <c r="BJ10" s="46">
         <v>1403</v>
       </c>
       <c r="BK10" s="41">
         <v>1397</v>
       </c>
       <c r="BL10" s="43">
         <v>1489</v>
       </c>
       <c r="BM10" s="43">
         <v>1640</v>
       </c>
-      <c r="BN10" s="74">
+      <c r="BN10" s="73">
         <v>1752</v>
       </c>
       <c r="BO10" s="51">
         <v>1679</v>
       </c>
       <c r="BP10" s="51">
         <v>1662</v>
       </c>
       <c r="BQ10" s="51">
         <v>1541</v>
       </c>
       <c r="BR10" s="51">
         <v>1558</v>
       </c>
       <c r="BS10" s="46">
         <v>1551</v>
       </c>
       <c r="BT10" s="51">
         <v>1844</v>
       </c>
       <c r="BU10" s="51">
         <v>1588</v>
       </c>
       <c r="BV10" s="51">
         <v>1574</v>
       </c>
-      <c r="BW10" s="89">
+      <c r="BW10" s="87">
         <v>1522</v>
       </c>
       <c r="BX10" s="22">
         <v>1649</v>
       </c>
       <c r="BY10" s="22">
         <v>1851</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="65" t="s">
+      <c r="BZ10" s="22">
+        <v>1842</v>
+      </c>
+      <c r="CA10" s="87">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="A11" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="28"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="22"/>
       <c r="N11" s="29"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
@@ -3280,120 +3352,126 @@
       </c>
       <c r="AU11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AV11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AW11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AX11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AY11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AZ11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BA11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BB11" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="BC11" s="77" t="s">
-[...5 lines deleted...]
-      <c r="BE11" s="85" t="s">
+      <c r="BC11" s="76" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD11" s="76" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE11" s="84" t="s">
         <v>1</v>
       </c>
       <c r="BF11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BG11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BH11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BI11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BJ11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BK11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BL11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BM11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BN11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BO11" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="BP11" s="86" t="s">
-[...2 lines deleted...]
-      <c r="BQ11" s="86" t="s">
+      <c r="BP11" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BR11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BS11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV11" s="51"/>
-      <c r="BW11" s="90" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="65" t="s">
+      <c r="BW11" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX11" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY11" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ11" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA11" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="A12" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="28"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="22"/>
       <c r="N12" s="29"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
       <c r="X12" s="30"/>
@@ -3465,57 +3543,57 @@
       </c>
       <c r="AU12" s="46">
         <v>2</v>
       </c>
       <c r="AV12" s="46">
         <v>2</v>
       </c>
       <c r="AW12" s="46">
         <v>2</v>
       </c>
       <c r="AX12" s="41">
         <v>1</v>
       </c>
       <c r="AY12" s="22">
         <v>1</v>
       </c>
       <c r="AZ12" s="43">
         <v>1</v>
       </c>
       <c r="BA12" s="43">
         <v>1</v>
       </c>
       <c r="BB12" s="49">
         <v>1</v>
       </c>
-      <c r="BC12" s="77">
-[...2 lines deleted...]
-      <c r="BD12" s="77">
+      <c r="BC12" s="76">
+        <v>1</v>
+      </c>
+      <c r="BD12" s="76">
         <v>2</v>
       </c>
-      <c r="BE12" s="85">
+      <c r="BE12" s="84">
         <v>2</v>
       </c>
       <c r="BF12" s="46">
         <v>2</v>
       </c>
       <c r="BG12" s="46">
         <v>2</v>
       </c>
       <c r="BH12" s="46">
         <v>2</v>
       </c>
       <c r="BI12" s="46">
         <v>2</v>
       </c>
       <c r="BJ12" s="46">
         <v>2</v>
       </c>
       <c r="BK12" s="41">
         <v>2</v>
       </c>
       <c r="BL12" s="43">
         <v>2</v>
       </c>
       <c r="BM12" s="43">
         <v>2</v>
@@ -3525,62 +3603,68 @@
       </c>
       <c r="BO12" s="51">
         <v>13</v>
       </c>
       <c r="BP12" s="51">
         <v>13</v>
       </c>
       <c r="BQ12" s="51">
         <v>13</v>
       </c>
       <c r="BR12" s="51">
         <v>13</v>
       </c>
       <c r="BS12" s="46">
         <v>13</v>
       </c>
       <c r="BT12" s="51">
         <v>13</v>
       </c>
       <c r="BU12" s="51">
         <v>33</v>
       </c>
       <c r="BV12" s="51">
         <v>33</v>
       </c>
-      <c r="BW12" s="91">
+      <c r="BW12" s="89">
         <v>33</v>
       </c>
       <c r="BX12" s="22">
         <v>33</v>
       </c>
       <c r="BY12" s="22">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="65" t="s">
+      <c r="BZ12" s="22">
+        <v>33</v>
+      </c>
+      <c r="CA12" s="87">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="A13" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="22"/>
       <c r="N13" s="29"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
       <c r="X13" s="30"/>
@@ -3616,120 +3700,126 @@
       </c>
       <c r="AU13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AV13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AW13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AX13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AY13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AZ13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BA13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BB13" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="BC13" s="77" t="s">
-[...5 lines deleted...]
-      <c r="BE13" s="85" t="s">
+      <c r="BC13" s="76" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD13" s="76" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE13" s="84" t="s">
         <v>1</v>
       </c>
       <c r="BF13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BG13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BH13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BI13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BJ13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BK13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BL13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BM13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BN13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BO13" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="BP13" s="86" t="s">
-[...2 lines deleted...]
-      <c r="BQ13" s="86" t="s">
+      <c r="BP13" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BR13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BS13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV13" s="51"/>
-      <c r="BW13" s="86" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="65" t="s">
+      <c r="BW13" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX13" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY13" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ13" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA13" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="A14" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>322</v>
       </c>
       <c r="C14" s="25">
         <v>322</v>
       </c>
       <c r="D14" s="24">
         <v>344</v>
       </c>
       <c r="E14" s="25">
         <v>357</v>
       </c>
       <c r="F14" s="26">
         <v>358</v>
       </c>
       <c r="G14" s="26">
         <v>372</v>
       </c>
       <c r="H14" s="27">
         <v>376</v>
       </c>
       <c r="I14" s="27">
         <v>376</v>
@@ -3847,51 +3937,51 @@
       </c>
       <c r="AU14" s="46">
         <v>394</v>
       </c>
       <c r="AV14" s="46">
         <v>394</v>
       </c>
       <c r="AW14" s="46">
         <v>394</v>
       </c>
       <c r="AX14" s="41">
         <v>334</v>
       </c>
       <c r="AY14" s="22">
         <v>311</v>
       </c>
       <c r="AZ14" s="43">
         <v>290</v>
       </c>
       <c r="BA14" s="43">
         <v>311</v>
       </c>
       <c r="BB14" s="49">
         <v>341</v>
       </c>
-      <c r="BC14" s="77">
+      <c r="BC14" s="76">
         <v>341</v>
       </c>
       <c r="BD14" s="45">
         <v>423</v>
       </c>
       <c r="BE14" s="22">
         <v>421</v>
       </c>
       <c r="BF14" s="46">
         <v>421</v>
       </c>
       <c r="BG14" s="46">
         <v>421</v>
       </c>
       <c r="BH14" s="46">
         <v>421</v>
       </c>
       <c r="BI14" s="46">
         <v>398</v>
       </c>
       <c r="BJ14" s="46">
         <v>395</v>
       </c>
       <c r="BK14" s="41">
         <v>394</v>
@@ -3907,62 +3997,68 @@
       </c>
       <c r="BO14" s="51">
         <v>406</v>
       </c>
       <c r="BP14" s="51">
         <v>398</v>
       </c>
       <c r="BQ14" s="51">
         <v>393</v>
       </c>
       <c r="BR14" s="51">
         <v>391</v>
       </c>
       <c r="BS14" s="46">
         <v>371</v>
       </c>
       <c r="BT14" s="51">
         <v>371</v>
       </c>
       <c r="BU14" s="51">
         <v>399</v>
       </c>
       <c r="BV14" s="51">
         <v>400</v>
       </c>
-      <c r="BW14" s="89">
+      <c r="BW14" s="87">
         <v>400</v>
       </c>
       <c r="BX14" s="22">
         <v>396</v>
       </c>
       <c r="BY14" s="22">
         <v>417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="65" t="s">
+      <c r="BZ14" s="87">
+        <v>424</v>
+      </c>
+      <c r="CA14" s="87">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="A15" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
         <v>7</v>
       </c>
       <c r="C15" s="23">
         <v>7</v>
       </c>
       <c r="D15" s="23">
         <v>7</v>
       </c>
       <c r="E15" s="23">
         <v>7</v>
       </c>
       <c r="F15" s="22">
         <v>7</v>
       </c>
       <c r="G15" s="50">
         <v>28</v>
       </c>
       <c r="H15" s="51">
         <v>28</v>
       </c>
       <c r="I15" s="38">
         <v>28</v>
@@ -4077,125 +4173,131 @@
       </c>
       <c r="AT15" s="46">
         <v>40</v>
       </c>
       <c r="AU15" s="46">
         <v>40</v>
       </c>
       <c r="AV15" s="46">
         <v>40</v>
       </c>
       <c r="AW15" s="46">
         <v>40</v>
       </c>
       <c r="AX15" s="41">
         <v>24</v>
       </c>
       <c r="AY15" s="22">
         <v>24</v>
       </c>
       <c r="AZ15" s="43">
         <v>24</v>
       </c>
       <c r="BA15" s="43">
         <v>24</v>
       </c>
-      <c r="BB15" s="79">
+      <c r="BB15" s="78">
         <v>24</v>
       </c>
-      <c r="BC15" s="80">
+      <c r="BC15" s="79">
         <v>24</v>
       </c>
       <c r="BD15" s="45">
         <v>43</v>
       </c>
       <c r="BE15" s="22">
         <v>43</v>
       </c>
       <c r="BF15" s="46">
         <v>43</v>
       </c>
       <c r="BG15" s="46">
         <v>43</v>
       </c>
       <c r="BH15" s="46">
         <v>43</v>
       </c>
       <c r="BI15" s="46">
         <v>31</v>
       </c>
       <c r="BJ15" s="46">
         <v>31</v>
       </c>
       <c r="BK15" s="41">
         <v>31</v>
       </c>
       <c r="BL15" s="35">
         <v>31</v>
       </c>
       <c r="BM15" s="22">
         <v>31</v>
       </c>
-      <c r="BN15" s="79">
+      <c r="BN15" s="78">
         <v>31</v>
       </c>
       <c r="BO15" s="51">
         <v>40</v>
       </c>
       <c r="BP15" s="51">
         <v>40</v>
       </c>
       <c r="BQ15" s="51">
         <v>40</v>
       </c>
       <c r="BR15" s="51">
         <v>40</v>
       </c>
       <c r="BS15" s="46">
         <v>40</v>
       </c>
       <c r="BT15" s="51">
         <v>40</v>
       </c>
       <c r="BU15" s="51">
         <v>17</v>
       </c>
       <c r="BV15" s="51">
         <v>17</v>
       </c>
-      <c r="BW15" s="89">
+      <c r="BW15" s="87">
         <v>17</v>
       </c>
       <c r="BX15" s="22">
         <v>17</v>
       </c>
       <c r="BY15" s="22">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="66" t="s">
+      <c r="BZ15" s="87">
+        <v>17</v>
+      </c>
+      <c r="CA15" s="87">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="A16" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="52">
         <v>4119</v>
       </c>
       <c r="C16" s="52">
         <v>4096</v>
       </c>
       <c r="D16" s="52">
         <v>4222</v>
       </c>
       <c r="E16" s="52">
         <v>4361</v>
       </c>
       <c r="F16" s="53">
         <v>4357</v>
       </c>
       <c r="G16" s="54">
         <v>4833</v>
       </c>
       <c r="H16" s="55">
         <v>4846</v>
       </c>
       <c r="I16" s="56">
         <v>5900</v>
@@ -4310,121 +4412,127 @@
       </c>
       <c r="AT16" s="63">
         <v>5246</v>
       </c>
       <c r="AU16" s="63">
         <v>5170</v>
       </c>
       <c r="AV16" s="63">
         <v>5138</v>
       </c>
       <c r="AW16" s="63">
         <v>5064</v>
       </c>
       <c r="AX16" s="58">
         <v>4588</v>
       </c>
       <c r="AY16" s="53">
         <v>4546</v>
       </c>
       <c r="AZ16" s="60">
         <v>4408</v>
       </c>
       <c r="BA16" s="60">
         <v>4531</v>
       </c>
-      <c r="BB16" s="75">
+      <c r="BB16" s="74">
         <v>5129</v>
       </c>
-      <c r="BC16" s="81">
+      <c r="BC16" s="80">
         <v>5090</v>
       </c>
       <c r="BD16" s="62">
         <v>5238</v>
       </c>
       <c r="BE16" s="53">
         <v>5186</v>
       </c>
       <c r="BF16" s="63">
         <v>5056</v>
       </c>
       <c r="BG16" s="63">
         <v>5019</v>
       </c>
       <c r="BH16" s="63">
         <v>4981</v>
       </c>
       <c r="BI16" s="63">
         <v>5183</v>
       </c>
       <c r="BJ16" s="63">
         <v>5131</v>
       </c>
       <c r="BK16" s="58">
         <v>5095</v>
       </c>
       <c r="BL16" s="60">
         <v>5990</v>
       </c>
       <c r="BM16" s="60">
         <v>5959</v>
       </c>
-      <c r="BN16" s="75">
+      <c r="BN16" s="74">
         <v>6294</v>
       </c>
       <c r="BO16" s="55">
         <v>5729</v>
       </c>
       <c r="BP16" s="55">
         <v>5667</v>
       </c>
       <c r="BQ16" s="55">
         <v>5635</v>
       </c>
       <c r="BR16" s="55">
         <v>5808</v>
       </c>
       <c r="BS16" s="63">
         <v>5805</v>
       </c>
       <c r="BT16" s="55">
         <v>7435</v>
       </c>
       <c r="BU16" s="55">
         <v>6001</v>
       </c>
       <c r="BV16" s="55">
         <v>6071</v>
       </c>
-      <c r="BW16" s="92">
+      <c r="BW16" s="90">
         <v>6064</v>
       </c>
       <c r="BX16" s="53">
         <v>6508</v>
       </c>
       <c r="BY16" s="53">
         <v>6609</v>
+      </c>
+      <c r="BZ16" s="90">
+        <v>6595</v>
+      </c>
+      <c r="CA16" s="90">
+        <v>5840</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5105,68 +5213,68 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="AL1:BV1"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="BG2:BJ2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BC2:BF2"/>
     <mergeCell ref="AY2:BB2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="AL1:BV1"/>
-[...4 lines deleted...]
-    <mergeCell ref="AL2:AO2"/>
+    <mergeCell ref="BV3:CA3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>