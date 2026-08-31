--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="4812" windowWidth="23088" windowHeight="4860" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="camels" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camels!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>2020 years</t>
   </si>
   <si>
     <t>2021 years</t>
   </si>
   <si>
     <t>2022 years</t>
   </si>
   <si>
     <t>2023 years</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -282,51 +282,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -581,50 +581,61 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="173">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -761,51 +772,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -986,105 +997,109 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="173">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="23"/>
@@ -1524,324 +1539,325 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA64"/>
+  <dimension ref="A1:CB64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE3" sqref="CE3"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CC9" sqref="CC9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="12" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="10.109375" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A1" s="99" t="s">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A1" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="99"/>
-[...35 lines deleted...]
-      <c r="AL1" s="99" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="103"/>
+      <c r="W1" s="103"/>
+      <c r="X1" s="103"/>
+      <c r="Y1" s="103"/>
+      <c r="Z1" s="103"/>
+      <c r="AA1" s="103"/>
+      <c r="AB1" s="103"/>
+      <c r="AC1" s="103"/>
+      <c r="AD1" s="103"/>
+      <c r="AE1" s="103"/>
+      <c r="AF1" s="103"/>
+      <c r="AG1" s="103"/>
+      <c r="AH1" s="103"/>
+      <c r="AI1" s="103"/>
+      <c r="AJ1" s="103"/>
+      <c r="AK1" s="103"/>
+      <c r="AL1" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AM1" s="99"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="103"/>
+      <c r="AN1" s="103"/>
+      <c r="AO1" s="103"/>
+      <c r="AP1" s="103"/>
+      <c r="AQ1" s="103"/>
+      <c r="AR1" s="103"/>
+      <c r="AS1" s="103"/>
+      <c r="AT1" s="103"/>
+      <c r="AU1" s="103"/>
+      <c r="AV1" s="103"/>
+      <c r="AW1" s="103"/>
+      <c r="AX1" s="103"/>
+      <c r="AY1" s="103"/>
+      <c r="AZ1" s="103"/>
+      <c r="BA1" s="103"/>
+      <c r="BB1" s="103"/>
+      <c r="BC1" s="103"/>
+      <c r="BD1" s="103"/>
+      <c r="BE1" s="103"/>
+      <c r="BF1" s="103"/>
+      <c r="BG1" s="103"/>
+      <c r="BH1" s="103"/>
+      <c r="BI1" s="103"/>
+      <c r="BJ1" s="103"/>
+      <c r="BK1" s="103"/>
+      <c r="BL1" s="103"/>
+      <c r="BM1" s="103"/>
+      <c r="BN1" s="103"/>
+      <c r="BO1" s="103"/>
+      <c r="BP1" s="103"/>
+      <c r="BQ1" s="103"/>
+      <c r="BR1" s="103"/>
+      <c r="BS1" s="103"/>
+      <c r="BT1" s="103"/>
+      <c r="BU1" s="103"/>
+      <c r="BV1" s="103"/>
+    </row>
+    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="95"/>
-[...2 lines deleted...]
-      <c r="M2" s="95"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="95" t="s">
+      <c r="V2" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="W2" s="95"/>
-[...1 lines deleted...]
-      <c r="Y2" s="95"/>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="95"/>
-[...3 lines deleted...]
-      <c r="AL2" s="95" t="s">
+      <c r="AH2" s="104"/>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AL2" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="AM2" s="95"/>
-[...1 lines deleted...]
-      <c r="AO2" s="95"/>
+      <c r="AM2" s="104"/>
+      <c r="AN2" s="104"/>
+      <c r="AO2" s="104"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="9"/>
-      <c r="AY2" s="95"/>
-[...3 lines deleted...]
-      <c r="BC2" s="95" t="s">
+      <c r="AY2" s="104"/>
+      <c r="AZ2" s="104"/>
+      <c r="BA2" s="104"/>
+      <c r="BB2" s="104"/>
+      <c r="BC2" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="BD2" s="95"/>
-[...6 lines deleted...]
-      <c r="BR2" s="95" t="s">
+      <c r="BD2" s="104"/>
+      <c r="BE2" s="104"/>
+      <c r="BF2" s="104"/>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BJ2" s="104"/>
+      <c r="BR2" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="95"/>
-[...4 lines deleted...]
-      <c r="A3" s="92" t="s">
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+    </row>
+    <row r="3" spans="1:80" ht="34.200000000000003" customHeight="1" thickBot="1">
+      <c r="A3" s="105" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="93" t="s">
+      <c r="B3" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="94"/>
-[...10 lines deleted...]
-      <c r="N3" s="93" t="s">
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="108"/>
+      <c r="N3" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="94"/>
-[...10 lines deleted...]
-      <c r="Z3" s="93" t="s">
+      <c r="O3" s="107"/>
+      <c r="P3" s="107"/>
+      <c r="Q3" s="107"/>
+      <c r="R3" s="107"/>
+      <c r="S3" s="107"/>
+      <c r="T3" s="107"/>
+      <c r="U3" s="107"/>
+      <c r="V3" s="109"/>
+      <c r="W3" s="107"/>
+      <c r="X3" s="107"/>
+      <c r="Y3" s="110"/>
+      <c r="Z3" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="94"/>
-[...10 lines deleted...]
-      <c r="AL3" s="93" t="s">
+      <c r="AA3" s="107"/>
+      <c r="AB3" s="107"/>
+      <c r="AC3" s="107"/>
+      <c r="AD3" s="107"/>
+      <c r="AE3" s="107"/>
+      <c r="AF3" s="107"/>
+      <c r="AG3" s="107"/>
+      <c r="AH3" s="107"/>
+      <c r="AI3" s="107"/>
+      <c r="AJ3" s="107"/>
+      <c r="AK3" s="107"/>
+      <c r="AL3" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="94"/>
-      <c r="AN3" s="94"/>
+      <c r="AM3" s="107"/>
+      <c r="AN3" s="107"/>
       <c r="AO3" s="68"/>
       <c r="AP3" s="69"/>
       <c r="AQ3" s="70"/>
       <c r="AR3" s="70"/>
       <c r="AS3" s="70"/>
       <c r="AT3" s="70"/>
       <c r="AU3" s="70"/>
       <c r="AV3" s="70"/>
       <c r="AW3" s="71"/>
-      <c r="AX3" s="93" t="s">
+      <c r="AX3" s="106" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="94"/>
-      <c r="AZ3" s="94"/>
+      <c r="AY3" s="107"/>
+      <c r="AZ3" s="107"/>
       <c r="BA3" s="69"/>
       <c r="BB3" s="70"/>
       <c r="BC3" s="70"/>
       <c r="BD3" s="70"/>
       <c r="BE3" s="70"/>
       <c r="BF3" s="70"/>
       <c r="BG3" s="70"/>
       <c r="BH3" s="70"/>
       <c r="BI3" s="71"/>
-      <c r="BJ3" s="93" t="s">
+      <c r="BJ3" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="94"/>
-[...10 lines deleted...]
-      <c r="BV3" s="93" t="s">
+      <c r="BK3" s="107"/>
+      <c r="BL3" s="107"/>
+      <c r="BM3" s="107"/>
+      <c r="BN3" s="107"/>
+      <c r="BO3" s="107"/>
+      <c r="BP3" s="107"/>
+      <c r="BQ3" s="107"/>
+      <c r="BR3" s="107"/>
+      <c r="BS3" s="107"/>
+      <c r="BT3" s="107"/>
+      <c r="BU3" s="108"/>
+      <c r="BV3" s="106" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="94"/>
-[...6 lines deleted...]
-      <c r="A4" s="92"/>
+      <c r="BW3" s="107"/>
+      <c r="BX3" s="107"/>
+      <c r="BY3" s="107"/>
+      <c r="BZ3" s="107"/>
+      <c r="CA3" s="107"/>
+      <c r="CB3" s="108"/>
+    </row>
+    <row r="4" spans="1:80" ht="30.6" customHeight="1" thickBot="1">
+      <c r="A4" s="105"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -2023,65 +2039,68 @@
       </c>
       <c r="BQ4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="BR4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BS4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BT4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="BV4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BW4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="BX4" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="BY4" s="103" t="s">
+      <c r="BY4" s="94" t="s">
         <v>10</v>
       </c>
       <c r="BZ4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="11" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="100" t="s">
+      <c r="CB4" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:80" s="3" customFormat="1" ht="19.2" customHeight="1" thickBot="1">
+      <c r="A5" s="113" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="111">
         <v>6141</v>
       </c>
       <c r="C5" s="13">
         <v>6106</v>
       </c>
       <c r="D5" s="14">
         <v>6253</v>
       </c>
       <c r="E5" s="15">
         <v>6434</v>
       </c>
       <c r="F5" s="13">
         <v>6549</v>
       </c>
       <c r="G5" s="13">
         <v>7245</v>
       </c>
       <c r="H5" s="15">
         <v>7262</v>
       </c>
       <c r="I5" s="13">
         <v>8316</v>
       </c>
       <c r="J5" s="13">
         <v>8276</v>
@@ -2217,107 +2236,110 @@
       </c>
       <c r="BB5" s="72">
         <v>7197</v>
       </c>
       <c r="BC5" s="20">
         <v>7126</v>
       </c>
       <c r="BD5" s="21">
         <v>7663</v>
       </c>
       <c r="BE5" s="17">
         <v>7594</v>
       </c>
       <c r="BF5" s="66">
         <v>7500</v>
       </c>
       <c r="BG5" s="17">
         <v>7461</v>
       </c>
       <c r="BH5" s="17">
         <v>7420</v>
       </c>
       <c r="BI5" s="19">
         <v>7291</v>
       </c>
-      <c r="BJ5" s="104">
+      <c r="BJ5" s="95">
         <v>7221</v>
       </c>
-      <c r="BK5" s="105">
+      <c r="BK5" s="96">
         <v>7178</v>
       </c>
-      <c r="BL5" s="106">
+      <c r="BL5" s="97">
         <v>8163</v>
       </c>
-      <c r="BM5" s="106">
+      <c r="BM5" s="97">
         <v>8299</v>
       </c>
-      <c r="BN5" s="107">
+      <c r="BN5" s="98">
         <v>8743</v>
       </c>
-      <c r="BO5" s="108">
+      <c r="BO5" s="99">
         <v>8150</v>
       </c>
-      <c r="BP5" s="108">
+      <c r="BP5" s="99">
         <v>8063</v>
       </c>
-      <c r="BQ5" s="108">
+      <c r="BQ5" s="99">
         <v>7889</v>
       </c>
-      <c r="BR5" s="108">
+      <c r="BR5" s="99">
         <v>8076</v>
       </c>
-      <c r="BS5" s="109">
+      <c r="BS5" s="100">
         <v>8065</v>
       </c>
-      <c r="BT5" s="108">
+      <c r="BT5" s="99">
         <v>9987</v>
       </c>
-      <c r="BU5" s="108">
+      <c r="BU5" s="99">
         <v>8361</v>
       </c>
-      <c r="BV5" s="108">
+      <c r="BV5" s="99">
         <v>8415</v>
       </c>
-      <c r="BW5" s="110">
+      <c r="BW5" s="101">
         <v>8373</v>
       </c>
-      <c r="BX5" s="109">
+      <c r="BX5" s="100">
         <v>8940</v>
       </c>
       <c r="BY5" s="91">
         <v>9264</v>
       </c>
-      <c r="BZ5" s="111">
+      <c r="BZ5" s="102">
         <v>9249</v>
       </c>
-      <c r="CA5" s="111">
+      <c r="CA5" s="102">
         <v>8365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="64" t="s">
+      <c r="CB5" s="102">
+        <v>8712</v>
+      </c>
+    </row>
+    <row r="6" spans="1:80" s="3" customFormat="1">
+      <c r="A6" s="112" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="22"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="22"/>
       <c r="N6" s="29"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
@@ -2374,104 +2396,107 @@
       </c>
       <c r="BB6" s="75" t="s">
         <v>1</v>
       </c>
       <c r="BC6" s="75" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="75" t="s">
         <v>1</v>
       </c>
       <c r="BE6" s="83" t="s">
         <v>1</v>
       </c>
       <c r="BF6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BG6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BH6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BI6" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="BJ6" s="101" t="s">
-[...11 lines deleted...]
-      <c r="BN6" s="101" t="s">
+      <c r="BJ6" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK6" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL6" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM6" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN6" s="92" t="s">
         <v>1</v>
       </c>
       <c r="BO6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BP6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BQ6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BR6" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BS6" s="101" t="s">
+      <c r="BS6" s="92" t="s">
         <v>1</v>
       </c>
       <c r="BT6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BU6" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BV6" s="102"/>
+      <c r="BV6" s="93"/>
       <c r="BW6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BX6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BY6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BZ6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="CA6" s="15" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="CB6" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:80" s="3" customFormat="1">
       <c r="A7" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="22"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="28"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="22"/>
       <c r="N7" s="29"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2553,52 +2578,55 @@
       <c r="BS7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BU7" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV7" s="86"/>
       <c r="BW7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BX7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ7" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA7" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="CB7" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="64" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>114</v>
       </c>
       <c r="C8" s="25">
         <v>114</v>
       </c>
       <c r="D8" s="24">
         <v>114</v>
       </c>
       <c r="E8" s="23">
         <v>116</v>
       </c>
       <c r="F8" s="22">
         <v>116</v>
       </c>
       <c r="G8" s="36">
         <v>128</v>
       </c>
       <c r="H8" s="37">
         <v>128</v>
       </c>
       <c r="I8" s="38">
@@ -2792,52 +2820,55 @@
       </c>
       <c r="BT8" s="51">
         <v>115</v>
       </c>
       <c r="BU8" s="51">
         <v>116</v>
       </c>
       <c r="BV8" s="51">
         <v>116</v>
       </c>
       <c r="BW8" s="87">
         <v>116</v>
       </c>
       <c r="BX8" s="22">
         <v>116</v>
       </c>
       <c r="BY8" s="22">
         <v>116</v>
       </c>
       <c r="BZ8" s="22">
         <v>117</v>
       </c>
       <c r="CA8" s="87">
         <v>112</v>
       </c>
-    </row>
-    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="CB8" s="87">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:80" s="4" customFormat="1">
       <c r="A9" s="64" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>97</v>
       </c>
       <c r="C9" s="25">
         <v>95</v>
       </c>
       <c r="D9" s="24">
         <v>95</v>
       </c>
       <c r="E9" s="23">
         <v>95</v>
       </c>
       <c r="F9" s="22">
         <v>95</v>
       </c>
       <c r="G9" s="36">
         <v>107</v>
       </c>
       <c r="H9" s="37">
         <v>107</v>
       </c>
       <c r="I9" s="38">
@@ -3031,52 +3062,55 @@
       </c>
       <c r="BT9" s="51">
         <v>169</v>
       </c>
       <c r="BU9" s="51">
         <v>207</v>
       </c>
       <c r="BV9" s="51">
         <v>204</v>
       </c>
       <c r="BW9" s="87">
         <v>221</v>
       </c>
       <c r="BX9" s="22">
         <v>221</v>
       </c>
       <c r="BY9" s="22">
         <v>221</v>
       </c>
       <c r="BZ9" s="22">
         <v>221</v>
       </c>
       <c r="CA9" s="87">
         <v>224</v>
       </c>
-    </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="CB9" s="87">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="64" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>1482</v>
       </c>
       <c r="C10" s="23">
         <v>1472</v>
       </c>
       <c r="D10" s="24">
         <v>1471</v>
       </c>
       <c r="E10" s="23">
         <v>1498</v>
       </c>
       <c r="F10" s="22">
         <v>1616</v>
       </c>
       <c r="G10" s="36">
         <v>1777</v>
       </c>
       <c r="H10" s="37">
         <v>1777</v>
       </c>
       <c r="I10" s="38">
@@ -3270,52 +3304,55 @@
       </c>
       <c r="BT10" s="51">
         <v>1844</v>
       </c>
       <c r="BU10" s="51">
         <v>1588</v>
       </c>
       <c r="BV10" s="51">
         <v>1574</v>
       </c>
       <c r="BW10" s="87">
         <v>1522</v>
       </c>
       <c r="BX10" s="22">
         <v>1649</v>
       </c>
       <c r="BY10" s="22">
         <v>1851</v>
       </c>
       <c r="BZ10" s="22">
         <v>1842</v>
       </c>
       <c r="CA10" s="87">
         <v>1789</v>
       </c>
-    </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="CB10" s="87">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="28"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="22"/>
       <c r="N11" s="29"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
@@ -3425,52 +3462,55 @@
       <c r="BS11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV11" s="51"/>
       <c r="BW11" s="88" t="s">
         <v>1</v>
       </c>
       <c r="BX11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ11" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA11" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="CB11" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="28"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="22"/>
       <c r="N12" s="29"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
@@ -3618,52 +3658,55 @@
       </c>
       <c r="BT12" s="51">
         <v>13</v>
       </c>
       <c r="BU12" s="51">
         <v>33</v>
       </c>
       <c r="BV12" s="51">
         <v>33</v>
       </c>
       <c r="BW12" s="89">
         <v>33</v>
       </c>
       <c r="BX12" s="22">
         <v>33</v>
       </c>
       <c r="BY12" s="22">
         <v>33</v>
       </c>
       <c r="BZ12" s="22">
         <v>33</v>
       </c>
       <c r="CA12" s="87">
         <v>45</v>
       </c>
-    </row>
-    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="CB12" s="87">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:80" s="4" customFormat="1">
       <c r="A13" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="22"/>
       <c r="N13" s="29"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
@@ -3773,52 +3816,55 @@
       <c r="BS13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BT13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BU13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BV13" s="51"/>
       <c r="BW13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BX13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BY13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="BZ13" s="85" t="s">
         <v>1</v>
       </c>
       <c r="CA13" s="85" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="CB13" s="85" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>322</v>
       </c>
       <c r="C14" s="25">
         <v>322</v>
       </c>
       <c r="D14" s="24">
         <v>344</v>
       </c>
       <c r="E14" s="25">
         <v>357</v>
       </c>
       <c r="F14" s="26">
         <v>358</v>
       </c>
       <c r="G14" s="26">
         <v>372</v>
       </c>
       <c r="H14" s="27">
         <v>376</v>
       </c>
       <c r="I14" s="27">
@@ -4012,52 +4058,55 @@
       </c>
       <c r="BT14" s="51">
         <v>371</v>
       </c>
       <c r="BU14" s="51">
         <v>399</v>
       </c>
       <c r="BV14" s="51">
         <v>400</v>
       </c>
       <c r="BW14" s="87">
         <v>400</v>
       </c>
       <c r="BX14" s="22">
         <v>396</v>
       </c>
       <c r="BY14" s="22">
         <v>417</v>
       </c>
       <c r="BZ14" s="87">
         <v>424</v>
       </c>
       <c r="CA14" s="87">
         <v>346</v>
       </c>
-    </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="CB14" s="87">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
         <v>7</v>
       </c>
       <c r="C15" s="23">
         <v>7</v>
       </c>
       <c r="D15" s="23">
         <v>7</v>
       </c>
       <c r="E15" s="23">
         <v>7</v>
       </c>
       <c r="F15" s="22">
         <v>7</v>
       </c>
       <c r="G15" s="50">
         <v>28</v>
       </c>
       <c r="H15" s="51">
         <v>28</v>
       </c>
       <c r="I15" s="38">
@@ -4251,52 +4300,55 @@
       </c>
       <c r="BT15" s="51">
         <v>40</v>
       </c>
       <c r="BU15" s="51">
         <v>17</v>
       </c>
       <c r="BV15" s="51">
         <v>17</v>
       </c>
       <c r="BW15" s="87">
         <v>17</v>
       </c>
       <c r="BX15" s="22">
         <v>17</v>
       </c>
       <c r="BY15" s="22">
         <v>17</v>
       </c>
       <c r="BZ15" s="87">
         <v>17</v>
       </c>
       <c r="CA15" s="87">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="CB15" s="87">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:80" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="52">
         <v>4119</v>
       </c>
       <c r="C16" s="52">
         <v>4096</v>
       </c>
       <c r="D16" s="52">
         <v>4222</v>
       </c>
       <c r="E16" s="52">
         <v>4361</v>
       </c>
       <c r="F16" s="53">
         <v>4357</v>
       </c>
       <c r="G16" s="54">
         <v>4833</v>
       </c>
       <c r="H16" s="55">
         <v>4846</v>
       </c>
       <c r="I16" s="56">
@@ -4489,50 +4541,53 @@
         <v>5805</v>
       </c>
       <c r="BT16" s="55">
         <v>7435</v>
       </c>
       <c r="BU16" s="55">
         <v>6001</v>
       </c>
       <c r="BV16" s="55">
         <v>6071</v>
       </c>
       <c r="BW16" s="90">
         <v>6064</v>
       </c>
       <c r="BX16" s="53">
         <v>6508</v>
       </c>
       <c r="BY16" s="53">
         <v>6609</v>
       </c>
       <c r="BZ16" s="90">
         <v>6595</v>
       </c>
       <c r="CA16" s="90">
         <v>5840</v>
+      </c>
+      <c r="CB16" s="90">
+        <v>6209</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5213,68 +5268,68 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AL1:BV1"/>
-[...4 lines deleted...]
-    <mergeCell ref="AL2:AO2"/>
+    <mergeCell ref="BV3:CB3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="BG2:BJ2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BC2:BF2"/>
     <mergeCell ref="AY2:BB2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:CA3"/>
+    <mergeCell ref="AL1:BV1"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AL2:AO2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>