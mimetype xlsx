--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="33" r:id="rId6"/>
     <sheet name="Air" sheetId="34" r:id="rId7"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="34" l="1"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
@@ -698,51 +698,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -941,50 +941,51 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="27">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="11"/>
     <cellStyle name="Обычный 3 2 2" xfId="12"/>
     <cellStyle name="Обычный 3 2 3" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="14"/>
     <cellStyle name="Обычный 3 3 2" xfId="15"/>
     <cellStyle name="Обычный 4" xfId="16"/>
     <cellStyle name="Обычный 4 2" xfId="17"/>
     <cellStyle name="Обычный 5" xfId="18"/>
     <cellStyle name="Обычный 5 2" xfId="19"/>
     <cellStyle name="Обычный 6" xfId="20"/>
     <cellStyle name="Обычный 7" xfId="21"/>
@@ -1306,51 +1307,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="16">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>4</v>
       </c>
@@ -1582,51 +1583,51 @@
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="22"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="22"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="23" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK12"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
@@ -1808,84 +1809,88 @@
       </c>
       <c r="B8" s="55">
         <v>861.1</v>
       </c>
       <c r="C8" s="51">
         <v>2177.9</v>
       </c>
       <c r="D8" s="51">
         <v>3602.8</v>
       </c>
       <c r="E8" s="51">
         <v>4945.3</v>
       </c>
       <c r="F8" s="51">
         <v>6267.4</v>
       </c>
       <c r="G8" s="51">
         <v>6957.1</v>
       </c>
       <c r="H8" s="51">
         <v>8282.9</v>
       </c>
       <c r="I8" s="53">
         <v>9596.2999999999993</v>
       </c>
-      <c r="J8" s="51"/>
+      <c r="J8" s="51">
+        <v>10894.4</v>
+      </c>
       <c r="K8" s="56"/>
       <c r="L8" s="31"/>
       <c r="M8" s="57"/>
     </row>
     <row r="9" spans="1:37" s="24" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="58">
         <v>1511.6</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>66</v>
       </c>
       <c r="D9" s="60">
         <v>4112.7</v>
       </c>
       <c r="E9" s="60">
         <v>5017.5</v>
       </c>
       <c r="F9" s="60">
         <v>6220.9</v>
       </c>
       <c r="G9" s="60">
         <v>7363.3</v>
       </c>
       <c r="H9" s="60">
         <v>8576.9</v>
       </c>
       <c r="I9" s="61">
         <v>9846.1</v>
       </c>
-      <c r="J9" s="60"/>
+      <c r="J9" s="60">
+        <v>11108.1</v>
+      </c>
       <c r="K9" s="62"/>
       <c r="L9" s="33"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:37" s="24" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="93" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="93"/>
       <c r="C10" s="93"/>
       <c r="D10" s="93"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="93"/>
       <c r="L10" s="93"/>
       <c r="M10" s="93"/>
     </row>
     <row r="11" spans="1:37" s="24" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="94" t="s">
         <v>39</v>
       </c>
@@ -1917,51 +1922,51 @@
       <c r="J12" s="95"/>
       <c r="K12" s="95"/>
       <c r="L12" s="95"/>
       <c r="M12" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
@@ -2142,124 +2147,128 @@
       </c>
       <c r="B8" s="64">
         <v>233.9</v>
       </c>
       <c r="C8" s="64">
         <v>940.5</v>
       </c>
       <c r="D8" s="55">
         <v>1716.7</v>
       </c>
       <c r="E8" s="55">
         <v>2454</v>
       </c>
       <c r="F8" s="55">
         <v>3187.1</v>
       </c>
       <c r="G8" s="51">
         <v>3278.5</v>
       </c>
       <c r="H8" s="53">
         <v>3939.2</v>
       </c>
       <c r="I8" s="53">
         <v>4608.8</v>
       </c>
-      <c r="J8" s="53"/>
+      <c r="J8" s="53">
+        <v>5279.1</v>
+      </c>
       <c r="K8" s="53"/>
       <c r="L8" s="53"/>
       <c r="M8" s="57"/>
       <c r="N8" s="40"/>
     </row>
     <row r="9" spans="1:37" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="65" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="58">
         <v>2272</v>
       </c>
       <c r="E9" s="58">
         <v>2805.9</v>
       </c>
       <c r="F9" s="58">
         <v>3525.5</v>
       </c>
       <c r="G9" s="60">
         <v>4198</v>
       </c>
       <c r="H9" s="61">
         <v>4877.2</v>
       </c>
       <c r="I9" s="61">
         <v>5584.7</v>
       </c>
-      <c r="J9" s="61"/>
+      <c r="J9" s="61">
+        <v>6319.1</v>
+      </c>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A10" s="95" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="95"/>
       <c r="C10" s="95"/>
       <c r="D10" s="95"/>
       <c r="E10" s="95"/>
       <c r="F10" s="95"/>
       <c r="G10" s="95"/>
       <c r="H10" s="95"/>
       <c r="I10" s="95"/>
       <c r="J10" s="95"/>
       <c r="K10" s="95"/>
       <c r="L10" s="95"/>
       <c r="M10" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M25" sqref="M25"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
@@ -2444,124 +2453,128 @@
       </c>
       <c r="B8" s="70">
         <v>127.9</v>
       </c>
       <c r="C8" s="66">
         <v>265.39999999999998</v>
       </c>
       <c r="D8" s="66">
         <v>414.1</v>
       </c>
       <c r="E8" s="66">
         <v>581.29999999999995</v>
       </c>
       <c r="F8" s="66">
         <v>757.9</v>
       </c>
       <c r="G8" s="67">
         <v>936</v>
       </c>
       <c r="H8" s="69">
         <v>1174.5999999999999</v>
       </c>
       <c r="I8" s="69">
         <v>1415.2</v>
       </c>
-      <c r="J8" s="67"/>
+      <c r="J8" s="67">
+        <v>1668.9</v>
+      </c>
       <c r="K8" s="67"/>
       <c r="L8" s="67"/>
       <c r="M8" s="38"/>
     </row>
     <row r="9" spans="1:37" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="28">
         <v>2026</v>
       </c>
       <c r="B9" s="71">
         <v>158.6</v>
       </c>
       <c r="C9" s="59">
         <v>338.7</v>
       </c>
       <c r="D9" s="72" t="s">
         <v>69</v>
       </c>
       <c r="E9" s="73">
         <v>707.5</v>
       </c>
       <c r="F9" s="73">
         <v>899.7</v>
       </c>
       <c r="G9" s="61">
         <v>1098.9000000000001</v>
       </c>
       <c r="H9" s="72" t="s">
         <v>70</v>
       </c>
       <c r="I9" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="J9" s="61"/>
+      <c r="J9" s="61">
+        <v>1854.9</v>
+      </c>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:37" s="24" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="93" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="93"/>
       <c r="C10" s="93"/>
       <c r="D10" s="93"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="93"/>
       <c r="L10" s="93"/>
       <c r="M10" s="93"/>
     </row>
     <row r="11" spans="1:37" s="24" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK13"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M25" sqref="M25"/>
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="13" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
@@ -2740,126 +2753,130 @@
       </c>
       <c r="B8" s="90">
         <v>509.4</v>
       </c>
       <c r="C8" s="90">
         <v>972</v>
       </c>
       <c r="D8" s="91">
         <v>1472</v>
       </c>
       <c r="E8" s="91">
         <v>1909.9</v>
       </c>
       <c r="F8" s="91">
         <v>2322.3000000000002</v>
       </c>
       <c r="G8" s="91">
         <v>2742.5</v>
       </c>
       <c r="H8" s="91">
         <v>3169</v>
       </c>
       <c r="I8" s="91">
         <v>3572.2</v>
       </c>
-      <c r="J8" s="76"/>
+      <c r="J8" s="96">
+        <v>3947.1</v>
+      </c>
       <c r="K8" s="76"/>
       <c r="L8" s="76"/>
       <c r="M8" s="79"/>
     </row>
     <row r="9" spans="1:37" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="30">
         <v>2026</v>
       </c>
       <c r="B9" s="58">
         <v>506</v>
       </c>
       <c r="C9" s="58">
         <v>929.2</v>
       </c>
       <c r="D9" s="61">
         <v>1316.8</v>
       </c>
       <c r="E9" s="61">
         <v>1504.1</v>
       </c>
       <c r="F9" s="61">
         <v>1795.7</v>
       </c>
       <c r="G9" s="61">
         <v>2066.4</v>
       </c>
       <c r="H9" s="61">
         <v>2344.1</v>
       </c>
       <c r="I9" s="61">
         <v>2656.4</v>
       </c>
-      <c r="J9" s="60"/>
+      <c r="J9" s="60">
+        <v>2934.1</v>
+      </c>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:37" s="24" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="94" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="94"/>
       <c r="C10" s="94"/>
       <c r="D10" s="94"/>
       <c r="E10" s="94"/>
       <c r="F10" s="94"/>
       <c r="G10" s="94"/>
       <c r="H10" s="94"/>
       <c r="I10" s="94"/>
       <c r="J10" s="94"/>
       <c r="K10" s="94"/>
       <c r="L10" s="94"/>
       <c r="M10" s="94"/>
     </row>
     <row r="11" spans="1:37" s="24" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="24" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="24" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M8"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
@@ -2910,84 +2927,88 @@
       </c>
       <c r="B5" s="80" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="80" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="80" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="80" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="81" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="92">
         <v>0.09</v>
       </c>
       <c r="H5" s="82">
         <v>0.15</v>
       </c>
       <c r="I5" s="82">
         <v>0.15</v>
       </c>
-      <c r="J5" s="82"/>
+      <c r="J5" s="82">
+        <v>0.15</v>
+      </c>
       <c r="K5" s="82"/>
       <c r="L5" s="83"/>
       <c r="M5" s="84"/>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="32">
         <v>2026</v>
       </c>
       <c r="B6" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="85" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="85" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="85" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="85" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="85" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="73" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="86">
         <v>0.03</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="86">
+        <v>0.03</v>
+      </c>
       <c r="K6" s="87"/>
       <c r="L6" s="88"/>
       <c r="M6" s="89"/>
     </row>
     <row r="7" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="E7" s="38"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E8" s="44"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>