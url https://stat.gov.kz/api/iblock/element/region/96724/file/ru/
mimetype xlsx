--- v0 (2026-04-17)
+++ v1 (2026-05-14)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="4" r:id="rId1"/>
-    <sheet name="Лист1" sheetId="5" r:id="rId2"/>
+    <sheet name="Лист1" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="36">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского хозяйства </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
@@ -429,85 +429,85 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 81" xfId="2"/>
     <cellStyle name="Обычный 85" xfId="4"/>
     <cellStyle name="Обычный 87" xfId="7"/>
     <cellStyle name="Обычный 88" xfId="3"/>
     <cellStyle name="Обычный 89" xfId="8"/>
     <cellStyle name="Обычный 93" xfId="6"/>
     <cellStyle name="Обычный 96" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -792,79 +792,79 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AU56" sqref="AT56:AU56"/>
+      <selection pane="bottomRight" activeCell="AV26" sqref="AV26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="48"/>
-[...12 lines deleted...]
-      <c r="O2" s="48"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AS2" s="39" t="s">
         <v>35</v>
       </c>
     </row>
@@ -872,119 +872,119 @@
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="K3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="2"/>
       <c r="AD3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AY3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="5"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="6"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="5"/>
-      <c r="AG4" s="43">
+      <c r="AG4" s="45">
         <v>2025</v>
       </c>
-      <c r="AH4" s="44"/>
-[...10 lines deleted...]
-      <c r="AS4" s="43">
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46"/>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="45">
         <v>2026</v>
       </c>
-      <c r="AT4" s="44"/>
-[...9 lines deleted...]
-      <c r="BD4" s="45"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="46"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
+      <c r="BD4" s="47"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="54"/>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1243,57 +1243,59 @@
       </c>
       <c r="AL6" s="22">
         <v>102.98168810157955</v>
       </c>
       <c r="AM6" s="22">
         <v>103.27202036313506</v>
       </c>
       <c r="AN6" s="22">
         <v>101.97587070986856</v>
       </c>
       <c r="AO6" s="22">
         <v>100.76370521957611</v>
       </c>
       <c r="AP6" s="22">
         <v>101.1</v>
       </c>
       <c r="AQ6" s="22">
         <v>101.95939065364472</v>
       </c>
       <c r="AR6" s="22">
         <v>101.96045980936539</v>
       </c>
       <c r="AS6" s="22">
         <v>92.577030922136245</v>
       </c>
-      <c r="AT6" s="54">
+      <c r="AT6" s="43">
         <v>97.446240199782778</v>
       </c>
-      <c r="AU6" s="55">
+      <c r="AU6" s="44">
         <v>101.92540851609692</v>
       </c>
-      <c r="AV6" s="22"/>
+      <c r="AV6" s="42">
+        <v>101.22019569056013</v>
+      </c>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
       <c r="BC6" s="40"/>
       <c r="BD6" s="40"/>
     </row>
     <row r="7" spans="1:56" ht="13.8">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>102.9</v>
       </c>
       <c r="C7" s="11">
         <v>105.2</v>
       </c>
       <c r="D7" s="11">
         <v>101.1</v>
       </c>
       <c r="E7" s="11">
         <v>103.7</v>
       </c>
@@ -1401,51 +1403,53 @@
       </c>
       <c r="AN7" s="22">
         <v>104.43336855229433</v>
       </c>
       <c r="AO7" s="22">
         <v>103.05161965462524</v>
       </c>
       <c r="AP7" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ7" s="22">
         <v>103.19598068077885</v>
       </c>
       <c r="AR7" s="22">
         <v>107.11445724614271</v>
       </c>
       <c r="AS7" s="22">
         <v>100.38020114027026</v>
       </c>
       <c r="AT7" s="22">
         <v>100.71815434362721</v>
       </c>
       <c r="AU7" s="42">
         <v>101.7</v>
       </c>
-      <c r="AV7" s="22"/>
+      <c r="AV7" s="42">
+        <v>102.5</v>
+      </c>
       <c r="AW7" s="22"/>
       <c r="AX7" s="22"/>
       <c r="AY7" s="22"/>
       <c r="AZ7" s="22"/>
       <c r="BA7" s="40"/>
       <c r="BB7" s="40"/>
       <c r="BC7" s="40"/>
       <c r="BD7" s="40"/>
     </row>
     <row r="8" spans="1:56" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
@@ -1493,51 +1497,53 @@
       </c>
       <c r="AN8" s="22">
         <v>95.999543519092612</v>
       </c>
       <c r="AO8" s="22">
         <v>100.32780712367462</v>
       </c>
       <c r="AP8" s="22">
         <v>85.7</v>
       </c>
       <c r="AQ8" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR8" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS8" s="22">
         <v>100.2</v>
       </c>
       <c r="AT8" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU8" s="42">
         <v>130.0608507523981</v>
       </c>
-      <c r="AV8" s="22"/>
+      <c r="AV8" s="42">
+        <v>129.30323126556672</v>
+      </c>
       <c r="AW8" s="22"/>
       <c r="AX8" s="22"/>
       <c r="AY8" s="22"/>
       <c r="AZ8" s="22"/>
       <c r="BA8" s="40"/>
       <c r="BB8" s="40"/>
       <c r="BC8" s="40"/>
       <c r="BD8" s="40"/>
     </row>
     <row r="9" spans="1:56" ht="13.8">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>100.8</v>
       </c>
       <c r="C9" s="11">
         <v>101.4</v>
       </c>
       <c r="D9" s="11">
         <v>91.6</v>
       </c>
       <c r="E9" s="11">
         <v>100.2</v>
       </c>
@@ -1645,51 +1651,53 @@
       </c>
       <c r="AN9" s="22">
         <v>102.49700718847856</v>
       </c>
       <c r="AO9" s="22">
         <v>99.533730190487702</v>
       </c>
       <c r="AP9" s="22">
         <v>104.2</v>
       </c>
       <c r="AQ9" s="22">
         <v>104.2369134075021</v>
       </c>
       <c r="AR9" s="22">
         <v>102.16330602499156</v>
       </c>
       <c r="AS9" s="22">
         <v>104.81868822636065</v>
       </c>
       <c r="AT9" s="22">
         <v>105.05453863605499</v>
       </c>
       <c r="AU9" s="42">
         <v>107.0402884339517</v>
       </c>
-      <c r="AV9" s="22"/>
+      <c r="AV9" s="42">
+        <v>107.43815499330151</v>
+      </c>
       <c r="AW9" s="22"/>
       <c r="AX9" s="22"/>
       <c r="AY9" s="22"/>
       <c r="AZ9" s="22"/>
       <c r="BA9" s="40"/>
       <c r="BB9" s="40"/>
       <c r="BC9" s="40"/>
       <c r="BD9" s="40"/>
     </row>
     <row r="10" spans="1:56" ht="13.8">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>101.1</v>
       </c>
       <c r="C10" s="11">
         <v>101.2</v>
       </c>
       <c r="D10" s="11">
         <v>102.9</v>
       </c>
       <c r="E10" s="11">
         <v>100.1</v>
       </c>
@@ -1797,51 +1805,53 @@
       </c>
       <c r="AN10" s="22">
         <v>100.81094969990954</v>
       </c>
       <c r="AO10" s="22">
         <v>102.02095326955414</v>
       </c>
       <c r="AP10" s="22">
         <v>100.9</v>
       </c>
       <c r="AQ10" s="22">
         <v>101.09995717232817</v>
       </c>
       <c r="AR10" s="22">
         <v>102.61165997537741</v>
       </c>
       <c r="AS10" s="22">
         <v>103.06041377528868</v>
       </c>
       <c r="AT10" s="22">
         <v>102.73354374015429</v>
       </c>
       <c r="AU10" s="42">
         <v>104.03386491240141</v>
       </c>
-      <c r="AV10" s="22"/>
+      <c r="AV10" s="42">
+        <v>103.63133617521557</v>
+      </c>
       <c r="AW10" s="22"/>
       <c r="AX10" s="22"/>
       <c r="AY10" s="22"/>
       <c r="AZ10" s="22"/>
       <c r="BA10" s="40"/>
       <c r="BB10" s="40"/>
       <c r="BC10" s="40"/>
       <c r="BD10" s="40"/>
     </row>
     <row r="11" spans="1:56" ht="13.8">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>102.7</v>
       </c>
       <c r="C11" s="11">
         <v>105.6</v>
       </c>
       <c r="D11" s="11">
         <v>101.9</v>
       </c>
       <c r="E11" s="11">
         <v>102.9</v>
       </c>
@@ -1949,51 +1959,53 @@
       </c>
       <c r="AN11" s="22">
         <v>109.03731111566985</v>
       </c>
       <c r="AO11" s="22">
         <v>103.03044769545266</v>
       </c>
       <c r="AP11" s="22">
         <v>102.2</v>
       </c>
       <c r="AQ11" s="22">
         <v>103.0222870432324</v>
       </c>
       <c r="AR11" s="22">
         <v>103.25190273277769</v>
       </c>
       <c r="AS11" s="22">
         <v>94.616282903211712</v>
       </c>
       <c r="AT11" s="22">
         <v>100.2</v>
       </c>
       <c r="AU11" s="42">
         <v>102.5</v>
       </c>
-      <c r="AV11" s="22"/>
+      <c r="AV11" s="42">
+        <v>105.41892847056664</v>
+      </c>
       <c r="AW11" s="22"/>
       <c r="AX11" s="22"/>
       <c r="AY11" s="22"/>
       <c r="AZ11" s="22"/>
       <c r="BA11" s="40"/>
       <c r="BB11" s="40"/>
       <c r="BC11" s="40"/>
       <c r="BD11" s="40"/>
     </row>
     <row r="12" spans="1:56" ht="13.8">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>100.1</v>
       </c>
       <c r="C12" s="11">
         <v>100.2</v>
       </c>
       <c r="D12" s="11">
         <v>99.1</v>
       </c>
       <c r="E12" s="11">
         <v>100.4</v>
       </c>
@@ -2101,51 +2113,53 @@
       </c>
       <c r="AN12" s="22">
         <v>102.66018899940259</v>
       </c>
       <c r="AO12" s="22">
         <v>103.12177421587118</v>
       </c>
       <c r="AP12" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ12" s="22">
         <v>102.20983965749011</v>
       </c>
       <c r="AR12" s="22">
         <v>102.99381403436432</v>
       </c>
       <c r="AS12" s="22">
         <v>107.12759395487285</v>
       </c>
       <c r="AT12" s="22">
         <v>104.99488994951065</v>
       </c>
       <c r="AU12" s="42">
         <v>103.2903972048949</v>
       </c>
-      <c r="AV12" s="22"/>
+      <c r="AV12" s="42">
+        <v>105.02203971138864</v>
+      </c>
       <c r="AW12" s="22"/>
       <c r="AX12" s="22"/>
       <c r="AY12" s="22"/>
       <c r="AZ12" s="22"/>
       <c r="BA12" s="40"/>
       <c r="BB12" s="40"/>
       <c r="BC12" s="40"/>
       <c r="BD12" s="40"/>
     </row>
     <row r="13" spans="1:56" ht="13.8">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>102.4</v>
       </c>
       <c r="C13" s="12">
         <v>103.6</v>
       </c>
       <c r="D13" s="12">
         <v>102.1</v>
       </c>
       <c r="E13" s="12">
         <v>102.8</v>
       </c>
@@ -2253,51 +2267,53 @@
       </c>
       <c r="AN13" s="22">
         <v>100.1</v>
       </c>
       <c r="AO13" s="22">
         <v>100.1</v>
       </c>
       <c r="AP13" s="22">
         <v>104.7</v>
       </c>
       <c r="AQ13" s="22">
         <v>100.33596382882044</v>
       </c>
       <c r="AR13" s="22">
         <v>102.12955961117541</v>
       </c>
       <c r="AS13" s="22">
         <v>90.730554627740005</v>
       </c>
       <c r="AT13" s="22">
         <v>98.475793712265798</v>
       </c>
       <c r="AU13" s="42">
         <v>104.86401552697555</v>
       </c>
-      <c r="AV13" s="22"/>
+      <c r="AV13" s="42">
+        <v>100.2</v>
+      </c>
       <c r="AW13" s="22"/>
       <c r="AX13" s="22"/>
       <c r="AY13" s="22"/>
       <c r="AZ13" s="22"/>
       <c r="BA13" s="40"/>
       <c r="BB13" s="40"/>
       <c r="BC13" s="40"/>
       <c r="BD13" s="40"/>
     </row>
     <row r="14" spans="1:56" ht="13.8">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="12">
         <v>98.5</v>
       </c>
       <c r="C14" s="12">
         <v>101</v>
       </c>
       <c r="D14" s="12">
         <v>99.3</v>
       </c>
       <c r="E14" s="12">
         <v>100.2</v>
       </c>
@@ -2405,51 +2421,53 @@
       </c>
       <c r="AN14" s="22">
         <v>108.01480354578328</v>
       </c>
       <c r="AO14" s="22">
         <v>102.18259297611647</v>
       </c>
       <c r="AP14" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ14" s="22">
         <v>101.75350452865712</v>
       </c>
       <c r="AR14" s="22">
         <v>100.48996832535511</v>
       </c>
       <c r="AS14" s="22">
         <v>103.05912516063096</v>
       </c>
       <c r="AT14" s="22">
         <v>100.1</v>
       </c>
       <c r="AU14" s="42">
         <v>102.73340818205629</v>
       </c>
-      <c r="AV14" s="22"/>
+      <c r="AV14" s="42">
+        <v>104.4330254654319</v>
+      </c>
       <c r="AW14" s="22"/>
       <c r="AX14" s="22"/>
       <c r="AY14" s="22"/>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="40"/>
       <c r="BB14" s="40"/>
       <c r="BC14" s="40"/>
       <c r="BD14" s="40"/>
     </row>
     <row r="15" spans="1:56" ht="13.8">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="12">
         <v>101.4</v>
       </c>
       <c r="C15" s="12">
         <v>103.8</v>
       </c>
       <c r="D15" s="12">
         <v>101.4</v>
       </c>
       <c r="E15" s="12">
         <v>100.2</v>
       </c>
@@ -2557,51 +2575,53 @@
       </c>
       <c r="AN15" s="22">
         <v>100.29111903837753</v>
       </c>
       <c r="AO15" s="22">
         <v>102.10652840952848</v>
       </c>
       <c r="AP15" s="22">
         <v>101.9</v>
       </c>
       <c r="AQ15" s="22">
         <v>102.79186929933439</v>
       </c>
       <c r="AR15" s="22">
         <v>102.18831525671644</v>
       </c>
       <c r="AS15" s="22">
         <v>100.46510789484651</v>
       </c>
       <c r="AT15" s="22">
         <v>100.5</v>
       </c>
       <c r="AU15" s="42">
         <v>110.08377253860002</v>
       </c>
-      <c r="AV15" s="22"/>
+      <c r="AV15" s="42">
+        <v>120.07206734488058</v>
+      </c>
       <c r="AW15" s="22"/>
       <c r="AX15" s="22"/>
       <c r="AY15" s="22"/>
       <c r="AZ15" s="22"/>
       <c r="BA15" s="40"/>
       <c r="BB15" s="40"/>
       <c r="BC15" s="40"/>
       <c r="BD15" s="40"/>
     </row>
     <row r="16" spans="1:56" ht="13.8">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>123.5</v>
       </c>
       <c r="C16" s="12">
         <v>123.9</v>
       </c>
       <c r="D16" s="12">
         <v>116.1</v>
       </c>
       <c r="E16" s="12">
         <v>101.8</v>
       </c>
@@ -2709,51 +2729,53 @@
       </c>
       <c r="AN16" s="22">
         <v>104.10825988255593</v>
       </c>
       <c r="AO16" s="22">
         <v>104.28155260556456</v>
       </c>
       <c r="AP16" s="22">
         <v>101.5</v>
       </c>
       <c r="AQ16" s="22">
         <v>104.74908505626</v>
       </c>
       <c r="AR16" s="22">
         <v>105.05904729989406</v>
       </c>
       <c r="AS16" s="22">
         <v>100.71405805722593</v>
       </c>
       <c r="AT16" s="22">
         <v>117.65727742906873</v>
       </c>
       <c r="AU16" s="42">
         <v>104.68406715975324</v>
       </c>
-      <c r="AV16" s="22"/>
+      <c r="AV16" s="42">
+        <v>99.6</v>
+      </c>
       <c r="AW16" s="22"/>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="40"/>
       <c r="BB16" s="40"/>
       <c r="BC16" s="40"/>
       <c r="BD16" s="40"/>
     </row>
     <row r="17" spans="1:56" ht="13.8">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>103.1</v>
       </c>
       <c r="C17" s="12">
         <v>105.3</v>
       </c>
       <c r="D17" s="12">
         <v>102.2</v>
       </c>
       <c r="E17" s="12">
         <v>103.1</v>
       </c>
@@ -2861,207 +2883,209 @@
       </c>
       <c r="AN17" s="22">
         <v>100.78070764640665</v>
       </c>
       <c r="AO17" s="22">
         <v>100.14336396105806</v>
       </c>
       <c r="AP17" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ17" s="22">
         <v>100.99467417334442</v>
       </c>
       <c r="AR17" s="22">
         <v>101.13621537815179</v>
       </c>
       <c r="AS17" s="22">
         <v>93.3</v>
       </c>
       <c r="AT17" s="22">
         <v>81.122925557952499</v>
       </c>
       <c r="AU17" s="42">
         <v>91.694192692198584</v>
       </c>
-      <c r="AV17" s="22"/>
+      <c r="AV17" s="42">
+        <v>98.5</v>
+      </c>
       <c r="AW17" s="22"/>
       <c r="AX17" s="22"/>
       <c r="AY17" s="22"/>
       <c r="AZ17" s="22"/>
       <c r="BA17" s="40"/>
       <c r="BB17" s="40"/>
       <c r="BC17" s="40"/>
       <c r="BD17" s="40"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AD18" s="18"/>
     </row>
     <row r="19" spans="1:56" ht="21" customHeight="1">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="48"/>
-[...12 lines deleted...]
-      <c r="O19" s="48"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+      <c r="N19" s="50"/>
+      <c r="O19" s="50"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="39" t="s">
         <v>2</v>
       </c>
       <c r="W19" s="38"/>
       <c r="X19" s="38"/>
       <c r="Y19" s="38"/>
       <c r="Z19" s="38"/>
       <c r="AA19" s="38"/>
       <c r="AB19" s="38"/>
       <c r="AC19" s="38"/>
       <c r="AD19" s="38"/>
       <c r="AE19" s="38"/>
       <c r="AG19" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AS19" s="48" t="s">
+      <c r="AS19" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="AT19" s="48"/>
-[...9 lines deleted...]
-      <c r="BD19" s="48"/>
+      <c r="AT19" s="50"/>
+      <c r="AU19" s="50"/>
+      <c r="AV19" s="50"/>
+      <c r="AW19" s="50"/>
+      <c r="AX19" s="50"/>
+      <c r="AY19" s="50"/>
+      <c r="AZ19" s="50"/>
+      <c r="BA19" s="50"/>
+      <c r="BB19" s="50"/>
+      <c r="BC19" s="50"/>
+      <c r="BD19" s="50"/>
     </row>
     <row r="20" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B20" s="50"/>
-      <c r="C20" s="50"/>
+      <c r="B20" s="52"/>
+      <c r="C20" s="52"/>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="K20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="AY20" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="53"/>
+      <c r="A21" s="55"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="6"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="6"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="5"/>
-      <c r="AG21" s="43">
+      <c r="AG21" s="45">
         <v>2025</v>
       </c>
-      <c r="AH21" s="44"/>
-[...10 lines deleted...]
-      <c r="AS21" s="43">
+      <c r="AH21" s="46"/>
+      <c r="AI21" s="46"/>
+      <c r="AJ21" s="48"/>
+      <c r="AK21" s="48"/>
+      <c r="AL21" s="48"/>
+      <c r="AM21" s="48"/>
+      <c r="AN21" s="48"/>
+      <c r="AO21" s="48"/>
+      <c r="AP21" s="48"/>
+      <c r="AQ21" s="48"/>
+      <c r="AR21" s="49"/>
+      <c r="AS21" s="45">
         <v>2026</v>
       </c>
-      <c r="AT21" s="44"/>
-[...9 lines deleted...]
-      <c r="BD21" s="47"/>
+      <c r="AT21" s="46"/>
+      <c r="AU21" s="46"/>
+      <c r="AV21" s="48"/>
+      <c r="AW21" s="48"/>
+      <c r="AX21" s="48"/>
+      <c r="AY21" s="48"/>
+      <c r="AZ21" s="48"/>
+      <c r="BA21" s="48"/>
+      <c r="BB21" s="48"/>
+      <c r="BC21" s="48"/>
+      <c r="BD21" s="49"/>
     </row>
     <row r="22" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A22" s="52"/>
+      <c r="A22" s="54"/>
       <c r="B22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="8" t="s">
@@ -3326,51 +3350,53 @@
       </c>
       <c r="AN23" s="22">
         <v>102.0012339656557</v>
       </c>
       <c r="AO23" s="22">
         <v>100.77249020833428</v>
       </c>
       <c r="AP23" s="10">
         <v>101.1</v>
       </c>
       <c r="AQ23" s="22">
         <v>101.98050015247986</v>
       </c>
       <c r="AR23" s="22">
         <v>101.98173824957837</v>
       </c>
       <c r="AS23" s="22">
         <v>92.425066567975776</v>
       </c>
       <c r="AT23" s="22">
         <v>97.391301812290379</v>
       </c>
       <c r="AU23" s="42">
         <v>101.95900660711219</v>
       </c>
-      <c r="AV23" s="22"/>
+      <c r="AV23" s="42">
+        <v>101.24065878730524</v>
+      </c>
       <c r="AW23" s="22"/>
       <c r="AX23" s="22"/>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="42"/>
       <c r="BD23" s="42"/>
     </row>
     <row r="24" spans="1:56" ht="13.8">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>102.9</v>
       </c>
       <c r="C24" s="11">
         <v>105.3</v>
       </c>
       <c r="D24" s="11">
         <v>101.1</v>
       </c>
       <c r="E24" s="11">
         <v>103.7</v>
       </c>
@@ -3478,51 +3504,53 @@
       </c>
       <c r="AN24" s="22">
         <v>104.5986070925719</v>
       </c>
       <c r="AO24" s="22">
         <v>103.16338181530227</v>
       </c>
       <c r="AP24" s="10">
         <v>100.3</v>
       </c>
       <c r="AQ24" s="22">
         <v>103.30590024801063</v>
       </c>
       <c r="AR24" s="22">
         <v>107.44706986109951</v>
       </c>
       <c r="AS24" s="22">
         <v>100.40899853067459</v>
       </c>
       <c r="AT24" s="22">
         <v>100.77295746527271</v>
       </c>
       <c r="AU24" s="42">
         <v>101.7</v>
       </c>
-      <c r="AV24" s="22"/>
+      <c r="AV24" s="42">
+        <v>102.5</v>
+      </c>
       <c r="AW24" s="22"/>
       <c r="AX24" s="22"/>
       <c r="AY24" s="22"/>
       <c r="AZ24" s="22"/>
       <c r="BA24" s="22"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="42"/>
       <c r="BD24" s="42"/>
     </row>
     <row r="25" spans="1:56" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
@@ -3570,51 +3598,53 @@
       </c>
       <c r="AN25" s="22">
         <v>95.999543519092612</v>
       </c>
       <c r="AO25" s="22">
         <v>100.32780712367462</v>
       </c>
       <c r="AP25" s="10">
         <v>85.7</v>
       </c>
       <c r="AQ25" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR25" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS25" s="22">
         <v>100.2</v>
       </c>
       <c r="AT25" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU25" s="42">
         <v>130.0608507523981</v>
       </c>
-      <c r="AV25" s="22"/>
+      <c r="AV25" s="42">
+        <v>129.30723144184387</v>
+      </c>
       <c r="AW25" s="22"/>
       <c r="AX25" s="22"/>
       <c r="AY25" s="22"/>
       <c r="AZ25" s="22"/>
       <c r="BA25" s="22"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="42"/>
       <c r="BD25" s="42"/>
     </row>
     <row r="26" spans="1:56" ht="13.8">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>100.8</v>
       </c>
       <c r="C26" s="11">
         <v>101.5</v>
       </c>
       <c r="D26" s="11">
         <v>91.5</v>
       </c>
       <c r="E26" s="11">
         <v>100.2</v>
       </c>
@@ -3722,51 +3752,53 @@
       </c>
       <c r="AN26" s="22">
         <v>102.54575059070177</v>
       </c>
       <c r="AO26" s="22">
         <v>99.5</v>
       </c>
       <c r="AP26" s="10">
         <v>104.3</v>
       </c>
       <c r="AQ26" s="22">
         <v>104.30485545182984</v>
       </c>
       <c r="AR26" s="22">
         <v>102.20008101959993</v>
       </c>
       <c r="AS26" s="22">
         <v>104.9812205518007</v>
       </c>
       <c r="AT26" s="22">
         <v>105.23555134034572</v>
       </c>
       <c r="AU26" s="42">
         <v>107.18056324722332</v>
       </c>
-      <c r="AV26" s="22"/>
+      <c r="AV26" s="42">
+        <v>107.59173779940892</v>
+      </c>
       <c r="AW26" s="22"/>
       <c r="AX26" s="22"/>
       <c r="AY26" s="22"/>
       <c r="AZ26" s="22"/>
       <c r="BA26" s="22"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="42"/>
       <c r="BD26" s="42"/>
     </row>
     <row r="27" spans="1:56" ht="13.8">
       <c r="A27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
         <v>101.1</v>
       </c>
       <c r="C27" s="11">
         <v>101.2</v>
       </c>
       <c r="D27" s="11">
         <v>102.7</v>
       </c>
       <c r="E27" s="11">
         <v>100.1</v>
       </c>
@@ -3874,51 +3906,53 @@
       </c>
       <c r="AN27" s="22">
         <v>100.82702945249973</v>
       </c>
       <c r="AO27" s="22">
         <v>102.05374715717232</v>
       </c>
       <c r="AP27" s="41">
         <v>101</v>
       </c>
       <c r="AQ27" s="22">
         <v>101.11591578794568</v>
       </c>
       <c r="AR27" s="22">
         <v>102.65034133114091</v>
       </c>
       <c r="AS27" s="22">
         <v>103.23425140456408</v>
       </c>
       <c r="AT27" s="22">
         <v>102.90417986711358</v>
       </c>
       <c r="AU27" s="42">
         <v>104.24425379207378</v>
       </c>
-      <c r="AV27" s="22"/>
+      <c r="AV27" s="42">
+        <v>103.81469071695631</v>
+      </c>
       <c r="AW27" s="22"/>
       <c r="AX27" s="22"/>
       <c r="AY27" s="22"/>
       <c r="AZ27" s="22"/>
       <c r="BA27" s="22"/>
       <c r="BB27" s="41"/>
       <c r="BC27" s="42"/>
       <c r="BD27" s="42"/>
     </row>
     <row r="28" spans="1:56" ht="13.8">
       <c r="A28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="11">
         <v>102.7</v>
       </c>
       <c r="C28" s="11">
         <v>105.6</v>
       </c>
       <c r="D28" s="11">
         <v>101.9</v>
       </c>
       <c r="E28" s="11">
         <v>102.9</v>
       </c>
@@ -4026,51 +4060,53 @@
       </c>
       <c r="AN28" s="22">
         <v>109.08761880270079</v>
       </c>
       <c r="AO28" s="22">
         <v>103.04432781834754</v>
       </c>
       <c r="AP28" s="10">
         <v>102.2</v>
       </c>
       <c r="AQ28" s="22">
         <v>103.0354890228637</v>
       </c>
       <c r="AR28" s="22">
         <v>103.26567181707907</v>
       </c>
       <c r="AS28" s="22">
         <v>94.552657692914437</v>
       </c>
       <c r="AT28" s="22">
         <v>100.2</v>
       </c>
       <c r="AU28" s="42">
         <v>102.5</v>
       </c>
-      <c r="AV28" s="22"/>
+      <c r="AV28" s="42">
+        <v>105.49111415025854</v>
+      </c>
       <c r="AW28" s="22"/>
       <c r="AX28" s="22"/>
       <c r="AY28" s="22"/>
       <c r="AZ28" s="22"/>
       <c r="BA28" s="22"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="42"/>
       <c r="BD28" s="42"/>
     </row>
     <row r="29" spans="1:56" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11">
         <v>100.1</v>
       </c>
       <c r="C29" s="11">
         <v>100.2</v>
       </c>
       <c r="D29" s="11">
         <v>99.1</v>
       </c>
       <c r="E29" s="11">
         <v>100.4</v>
       </c>
@@ -4178,51 +4214,53 @@
       </c>
       <c r="AN29" s="22">
         <v>102.66801481693828</v>
       </c>
       <c r="AO29" s="22">
         <v>106.42706721478552</v>
       </c>
       <c r="AP29" s="10">
         <v>100.5</v>
       </c>
       <c r="AQ29" s="22">
         <v>102.21510255092107</v>
       </c>
       <c r="AR29" s="22">
         <v>103.00050062151193</v>
       </c>
       <c r="AS29" s="22">
         <v>107.16024913948155</v>
       </c>
       <c r="AT29" s="22">
         <v>105.0154109501958</v>
       </c>
       <c r="AU29" s="42">
         <v>103.2976861852476</v>
       </c>
-      <c r="AV29" s="22"/>
+      <c r="AV29" s="42">
+        <v>105.03656422954231</v>
+      </c>
       <c r="AW29" s="22"/>
       <c r="AX29" s="22"/>
       <c r="AY29" s="22"/>
       <c r="AZ29" s="22"/>
       <c r="BA29" s="22"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="42"/>
       <c r="BD29" s="42"/>
     </row>
     <row r="30" spans="1:56" ht="13.8">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="12">
         <v>102.4</v>
       </c>
       <c r="C30" s="12">
         <v>103.6</v>
       </c>
       <c r="D30" s="12">
         <v>102.1</v>
       </c>
       <c r="E30" s="12">
         <v>102.8</v>
       </c>
@@ -4330,51 +4368,53 @@
       </c>
       <c r="AN30" s="22">
         <v>100.1</v>
       </c>
       <c r="AO30" s="22">
         <v>100.1</v>
       </c>
       <c r="AP30" s="10">
         <v>104.8</v>
       </c>
       <c r="AQ30" s="22">
         <v>100.33647984484779</v>
       </c>
       <c r="AR30" s="22">
         <v>102.13298293284241</v>
       </c>
       <c r="AS30" s="22">
         <v>90.712409094428097</v>
       </c>
       <c r="AT30" s="22">
         <v>98.469798760697927</v>
       </c>
       <c r="AU30" s="42">
         <v>104.87960558460949</v>
       </c>
-      <c r="AV30" s="22"/>
+      <c r="AV30" s="42">
+        <v>100.2</v>
+      </c>
       <c r="AW30" s="22"/>
       <c r="AX30" s="22"/>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="22"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="42"/>
       <c r="BD30" s="42"/>
     </row>
     <row r="31" spans="1:56" ht="13.8">
       <c r="A31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="12">
         <v>98.5</v>
       </c>
       <c r="C31" s="12">
         <v>101</v>
       </c>
       <c r="D31" s="12">
         <v>99.3</v>
       </c>
       <c r="E31" s="12">
         <v>100.2</v>
       </c>
@@ -4482,51 +4522,53 @@
       </c>
       <c r="AN31" s="22">
         <v>108.05436998200759</v>
       </c>
       <c r="AO31" s="22">
         <v>103.22965943816453</v>
       </c>
       <c r="AP31" s="10">
         <v>100.5</v>
       </c>
       <c r="AQ31" s="22">
         <v>101.76065581291442</v>
       </c>
       <c r="AR31" s="22">
         <v>100.49194797476208</v>
       </c>
       <c r="AS31" s="22">
         <v>103.07520296498626</v>
       </c>
       <c r="AT31" s="22">
         <v>100.1</v>
       </c>
       <c r="AU31" s="42">
         <v>102.74396680466864</v>
       </c>
-      <c r="AV31" s="22"/>
+      <c r="AV31" s="42">
+        <v>104.45793689803413</v>
+      </c>
       <c r="AW31" s="22"/>
       <c r="AX31" s="22"/>
       <c r="AY31" s="22"/>
       <c r="AZ31" s="22"/>
       <c r="BA31" s="22"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="42"/>
       <c r="BD31" s="42"/>
     </row>
     <row r="32" spans="1:56" ht="13.8">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="12">
         <v>101.3</v>
       </c>
       <c r="C32" s="12">
         <v>104</v>
       </c>
       <c r="D32" s="12">
         <v>101.3</v>
       </c>
       <c r="E32" s="12">
         <v>100.1</v>
       </c>
@@ -4634,51 +4676,53 @@
       </c>
       <c r="AN32" s="22">
         <v>100.30963866353902</v>
       </c>
       <c r="AO32" s="22">
         <v>103.38849656600991</v>
       </c>
       <c r="AP32" s="41">
         <v>102</v>
       </c>
       <c r="AQ32" s="22">
         <v>102.93947724577745</v>
       </c>
       <c r="AR32" s="22">
         <v>102.30397819392532</v>
       </c>
       <c r="AS32" s="22">
         <v>100.52434480310572</v>
       </c>
       <c r="AT32" s="22">
         <v>100.5</v>
       </c>
       <c r="AU32" s="42">
         <v>110.96687954507536</v>
       </c>
-      <c r="AV32" s="22"/>
+      <c r="AV32" s="42">
+        <v>120.4</v>
+      </c>
       <c r="AW32" s="22"/>
       <c r="AX32" s="22"/>
       <c r="AY32" s="22"/>
       <c r="AZ32" s="22"/>
       <c r="BA32" s="22"/>
       <c r="BB32" s="41"/>
       <c r="BC32" s="42"/>
       <c r="BD32" s="42"/>
     </row>
     <row r="33" spans="1:56" ht="13.8">
       <c r="A33" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>123.5</v>
       </c>
       <c r="C33" s="12">
         <v>123.9</v>
       </c>
       <c r="D33" s="12">
         <v>116.1</v>
       </c>
       <c r="E33" s="12">
         <v>101.8</v>
       </c>
@@ -4786,51 +4830,53 @@
       </c>
       <c r="AN33" s="22">
         <v>104.13684699175725</v>
       </c>
       <c r="AO33" s="22">
         <v>104.31195315386019</v>
       </c>
       <c r="AP33" s="10">
         <v>101.5</v>
       </c>
       <c r="AQ33" s="22">
         <v>104.78160303139849</v>
       </c>
       <c r="AR33" s="22">
         <v>105.09352413500881</v>
       </c>
       <c r="AS33" s="22">
         <v>100.72082884182913</v>
       </c>
       <c r="AT33" s="22">
         <v>117.85483565394192</v>
       </c>
       <c r="AU33" s="42">
         <v>104.72491629245127</v>
       </c>
-      <c r="AV33" s="22"/>
+      <c r="AV33" s="42">
+        <v>99.6</v>
+      </c>
       <c r="AW33" s="22"/>
       <c r="AX33" s="22"/>
       <c r="AY33" s="22"/>
       <c r="AZ33" s="22"/>
       <c r="BA33" s="22"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="42"/>
       <c r="BD33" s="42"/>
     </row>
     <row r="34" spans="1:56" ht="13.8">
       <c r="A34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="12">
         <v>103.1</v>
       </c>
       <c r="C34" s="12">
         <v>105.3</v>
       </c>
       <c r="D34" s="12">
         <v>102.2</v>
       </c>
       <c r="E34" s="12">
         <v>103.1</v>
       </c>
@@ -4938,218 +4984,220 @@
       </c>
       <c r="AN34" s="22">
         <v>100.78206793467794</v>
       </c>
       <c r="AO34" s="22">
         <v>100.14362902314066</v>
       </c>
       <c r="AP34" s="10">
         <v>100.3</v>
       </c>
       <c r="AQ34" s="22">
         <v>100.99642506965536</v>
       </c>
       <c r="AR34" s="22">
         <v>101.1381766775352</v>
       </c>
       <c r="AS34" s="22">
         <v>93.3</v>
       </c>
       <c r="AT34" s="22">
         <v>81.088901164091908</v>
       </c>
       <c r="AU34" s="42">
         <v>91.679491524019298</v>
       </c>
-      <c r="AV34" s="22"/>
+      <c r="AV34" s="42">
+        <v>98.5</v>
+      </c>
       <c r="AW34" s="22"/>
       <c r="AX34" s="22"/>
       <c r="AY34" s="22"/>
       <c r="AZ34" s="22"/>
       <c r="BA34" s="22"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="42"/>
       <c r="BD34" s="42"/>
     </row>
     <row r="35" spans="1:56">
       <c r="X35" s="25"/>
     </row>
     <row r="36" spans="1:56" ht="21" customHeight="1">
-      <c r="A36" s="48" t="s">
+      <c r="A36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="48"/>
-[...13 lines deleted...]
-      <c r="Q36" s="48" t="s">
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="50"/>
+      <c r="O36" s="50"/>
+      <c r="Q36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="R36" s="48"/>
-[...13 lines deleted...]
-      <c r="AG36" s="48" t="s">
+      <c r="R36" s="50"/>
+      <c r="S36" s="50"/>
+      <c r="T36" s="50"/>
+      <c r="U36" s="50"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="50"/>
+      <c r="X36" s="50"/>
+      <c r="Y36" s="50"/>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="50"/>
+      <c r="AB36" s="50"/>
+      <c r="AC36" s="50"/>
+      <c r="AD36" s="50"/>
+      <c r="AE36" s="50"/>
+      <c r="AG36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AH36" s="48"/>
-[...10 lines deleted...]
-      <c r="AS36" s="48" t="s">
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
+      <c r="AL36" s="50"/>
+      <c r="AM36" s="50"/>
+      <c r="AN36" s="50"/>
+      <c r="AO36" s="50"/>
+      <c r="AP36" s="50"/>
+      <c r="AQ36" s="50"/>
+      <c r="AR36" s="50"/>
+      <c r="AS36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AT36" s="48"/>
-[...9 lines deleted...]
-      <c r="BD36" s="48"/>
+      <c r="AT36" s="50"/>
+      <c r="AU36" s="50"/>
+      <c r="AV36" s="50"/>
+      <c r="AW36" s="50"/>
+      <c r="AX36" s="50"/>
+      <c r="AY36" s="50"/>
+      <c r="AZ36" s="50"/>
+      <c r="BA36" s="50"/>
+      <c r="BB36" s="50"/>
+      <c r="BC36" s="50"/>
+      <c r="BD36" s="50"/>
     </row>
     <row r="37" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B37" s="50"/>
-      <c r="C37" s="50"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="52"/>
       <c r="D37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="K37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="AY37" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A38" s="53"/>
+      <c r="A38" s="55"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="26"/>
       <c r="H38" s="5"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="6"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="5"/>
-      <c r="AG38" s="43">
+      <c r="AG38" s="45">
         <v>2025</v>
       </c>
-      <c r="AH38" s="44"/>
-[...10 lines deleted...]
-      <c r="AS38" s="43">
+      <c r="AH38" s="46"/>
+      <c r="AI38" s="46"/>
+      <c r="AJ38" s="48"/>
+      <c r="AK38" s="48"/>
+      <c r="AL38" s="48"/>
+      <c r="AM38" s="48"/>
+      <c r="AN38" s="48"/>
+      <c r="AO38" s="48"/>
+      <c r="AP38" s="48"/>
+      <c r="AQ38" s="48"/>
+      <c r="AR38" s="49"/>
+      <c r="AS38" s="45">
         <v>2026</v>
       </c>
-      <c r="AT38" s="44"/>
-[...9 lines deleted...]
-      <c r="BD38" s="47"/>
+      <c r="AT38" s="46"/>
+      <c r="AU38" s="46"/>
+      <c r="AV38" s="48"/>
+      <c r="AW38" s="48"/>
+      <c r="AX38" s="48"/>
+      <c r="AY38" s="48"/>
+      <c r="AZ38" s="48"/>
+      <c r="BA38" s="48"/>
+      <c r="BB38" s="48"/>
+      <c r="BC38" s="48"/>
+      <c r="BD38" s="49"/>
     </row>
     <row r="39" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A39" s="52"/>
+      <c r="A39" s="54"/>
       <c r="B39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="8" t="s">
@@ -5408,57 +5456,59 @@
       </c>
       <c r="AL40" s="22">
         <v>110.09727945228161</v>
       </c>
       <c r="AM40" s="22">
         <v>107.76353099816735</v>
       </c>
       <c r="AN40" s="22">
         <v>102.58327369986037</v>
       </c>
       <c r="AO40" s="22">
         <v>99.125643890546627</v>
       </c>
       <c r="AP40" s="22">
         <v>99</v>
       </c>
       <c r="AQ40" s="22">
         <v>99.28228005585126</v>
       </c>
       <c r="AR40" s="22">
         <v>99.556298806809821</v>
       </c>
       <c r="AS40" s="22">
         <v>100</v>
       </c>
-      <c r="AT40" s="54">
-[...5 lines deleted...]
-      <c r="AV40" s="22"/>
+      <c r="AT40" s="43">
+        <v>100</v>
+      </c>
+      <c r="AU40" s="44">
+        <v>100</v>
+      </c>
+      <c r="AV40" s="42">
+        <v>118.8380168848015</v>
+      </c>
       <c r="AW40" s="22"/>
       <c r="AX40" s="22"/>
       <c r="AY40" s="22"/>
       <c r="AZ40" s="22"/>
       <c r="BA40" s="22"/>
       <c r="BB40" s="41"/>
       <c r="BC40" s="42"/>
       <c r="BD40" s="42"/>
     </row>
     <row r="41" spans="1:56" ht="13.8">
       <c r="A41" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="11">
         <v>100</v>
       </c>
       <c r="C41" s="11">
         <v>105.5</v>
       </c>
       <c r="D41" s="11">
         <v>100</v>
       </c>
       <c r="E41" s="11">
         <v>103.9</v>
       </c>
@@ -5566,51 +5616,53 @@
       </c>
       <c r="AN41" s="22">
         <v>106.10335708765166</v>
       </c>
       <c r="AO41" s="22">
         <v>103.70065530922274</v>
       </c>
       <c r="AP41" s="22">
         <v>92.2</v>
       </c>
       <c r="AQ41" s="22">
         <v>103.47118318037958</v>
       </c>
       <c r="AR41" s="22">
         <v>109.00837660214624</v>
       </c>
       <c r="AS41" s="22">
         <v>100</v>
       </c>
       <c r="AT41" s="22">
         <v>100</v>
       </c>
       <c r="AU41" s="42">
         <v>100</v>
       </c>
-      <c r="AV41" s="22"/>
+      <c r="AV41" s="42">
+        <v>104.8</v>
+      </c>
       <c r="AW41" s="22"/>
       <c r="AX41" s="22"/>
       <c r="AY41" s="22"/>
       <c r="AZ41" s="22"/>
       <c r="BA41" s="22"/>
       <c r="BB41" s="41"/>
       <c r="BC41" s="42"/>
       <c r="BD41" s="42"/>
     </row>
     <row r="42" spans="1:56" ht="13.8">
       <c r="A42" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="27"/>
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
@@ -5658,51 +5710,53 @@
       </c>
       <c r="AN42" s="22">
         <v>104.69841030719111</v>
       </c>
       <c r="AO42" s="22">
         <v>108.44146889291659</v>
       </c>
       <c r="AP42" s="22">
         <v>94.5</v>
       </c>
       <c r="AQ42" s="22">
         <v>128.69372533031117</v>
       </c>
       <c r="AR42" s="22">
         <v>90.439817482198976</v>
       </c>
       <c r="AS42" s="22">
         <v>100</v>
       </c>
       <c r="AT42" s="22">
         <v>100</v>
       </c>
       <c r="AU42" s="42">
         <v>100</v>
       </c>
-      <c r="AV42" s="22"/>
+      <c r="AV42" s="42">
+        <v>100.24866609743452</v>
+      </c>
       <c r="AW42" s="22"/>
       <c r="AX42" s="22"/>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="41"/>
       <c r="BC42" s="42"/>
       <c r="BD42" s="42"/>
     </row>
     <row r="43" spans="1:56" ht="13.8">
       <c r="A43" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="11">
         <v>0</v>
       </c>
       <c r="C43" s="11">
         <v>105.9</v>
       </c>
       <c r="D43" s="11">
         <v>74.900000000000006</v>
       </c>
       <c r="E43" s="11">
         <v>92.9</v>
       </c>
@@ -5810,51 +5864,53 @@
       </c>
       <c r="AN43" s="22">
         <v>90.32026737627487</v>
       </c>
       <c r="AO43" s="22">
         <v>83.1</v>
       </c>
       <c r="AP43" s="22">
         <v>102.4</v>
       </c>
       <c r="AQ43" s="22">
         <v>98.186968357673933</v>
       </c>
       <c r="AR43" s="22">
         <v>89.624703276136401</v>
       </c>
       <c r="AS43" s="22">
         <v>100</v>
       </c>
       <c r="AT43" s="22">
         <v>100</v>
       </c>
       <c r="AU43" s="42">
         <v>100</v>
       </c>
-      <c r="AV43" s="22"/>
+      <c r="AV43" s="42">
+        <v>100</v>
+      </c>
       <c r="AW43" s="22"/>
       <c r="AX43" s="22"/>
       <c r="AY43" s="22"/>
       <c r="AZ43" s="22"/>
       <c r="BA43" s="22"/>
       <c r="BB43" s="41"/>
       <c r="BC43" s="42"/>
       <c r="BD43" s="42"/>
     </row>
     <row r="44" spans="1:56" ht="13.8">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
         <v>100</v>
       </c>
       <c r="C44" s="11">
         <v>100.6</v>
       </c>
       <c r="D44" s="11">
         <v>100</v>
       </c>
       <c r="E44" s="11">
         <v>96.9</v>
       </c>
@@ -5962,51 +6018,53 @@
       </c>
       <c r="AN44" s="22">
         <v>97.500165480450889</v>
       </c>
       <c r="AO44" s="22">
         <v>100.0584934859944</v>
       </c>
       <c r="AP44" s="22">
         <v>98.5</v>
       </c>
       <c r="AQ44" s="22">
         <v>98.033929780385051</v>
       </c>
       <c r="AR44" s="22">
         <v>100.74264712491208</v>
       </c>
       <c r="AS44" s="22">
         <v>100</v>
       </c>
       <c r="AT44" s="22">
         <v>100</v>
       </c>
       <c r="AU44" s="42">
         <v>100</v>
       </c>
-      <c r="AV44" s="22"/>
+      <c r="AV44" s="42">
+        <v>100</v>
+      </c>
       <c r="AW44" s="22"/>
       <c r="AX44" s="22"/>
       <c r="AY44" s="22"/>
       <c r="AZ44" s="22"/>
       <c r="BA44" s="22"/>
       <c r="BB44" s="41"/>
       <c r="BC44" s="42"/>
       <c r="BD44" s="42"/>
     </row>
     <row r="45" spans="1:56" ht="13.8">
       <c r="A45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="11">
         <v>100</v>
       </c>
       <c r="C45" s="11">
         <v>112.8</v>
       </c>
       <c r="D45" s="11">
         <v>99</v>
       </c>
       <c r="E45" s="11">
         <v>103.4</v>
       </c>
@@ -6114,51 +6172,53 @@
       </c>
       <c r="AN45" s="22">
         <v>123.24377248258456</v>
       </c>
       <c r="AO45" s="22">
         <v>103.81588905038946</v>
       </c>
       <c r="AP45" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ45" s="22">
         <v>95.474515643747395</v>
       </c>
       <c r="AR45" s="22">
         <v>106.94181559113684</v>
       </c>
       <c r="AS45" s="22">
         <v>100</v>
       </c>
       <c r="AT45" s="22">
         <v>100</v>
       </c>
       <c r="AU45" s="42">
         <v>100</v>
       </c>
-      <c r="AV45" s="22"/>
+      <c r="AV45" s="42">
+        <v>155.29504071923901</v>
+      </c>
       <c r="AW45" s="22"/>
       <c r="AX45" s="22"/>
       <c r="AY45" s="22"/>
       <c r="AZ45" s="22"/>
       <c r="BA45" s="22"/>
       <c r="BB45" s="41"/>
       <c r="BC45" s="42"/>
       <c r="BD45" s="42"/>
     </row>
     <row r="46" spans="1:56" ht="13.8">
       <c r="A46" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="11">
         <v>0</v>
       </c>
       <c r="C46" s="11">
         <v>100</v>
       </c>
       <c r="D46" s="11">
         <v>83.3</v>
       </c>
       <c r="E46" s="11">
         <v>100.9</v>
       </c>
@@ -6266,51 +6326,53 @@
       </c>
       <c r="AN46" s="22">
         <v>91.081386569732487</v>
       </c>
       <c r="AO46" s="22">
         <v>111.23979155919056</v>
       </c>
       <c r="AP46" s="22">
         <v>73.599999999999994</v>
       </c>
       <c r="AQ46" s="22">
         <v>109.16944841704054</v>
       </c>
       <c r="AR46" s="22">
         <v>99.659584898860771</v>
       </c>
       <c r="AS46" s="22">
         <v>100</v>
       </c>
       <c r="AT46" s="22">
         <v>100</v>
       </c>
       <c r="AU46" s="42">
         <v>100</v>
       </c>
-      <c r="AV46" s="22"/>
+      <c r="AV46" s="42">
+        <v>100</v>
+      </c>
       <c r="AW46" s="22"/>
       <c r="AX46" s="22"/>
       <c r="AY46" s="22"/>
       <c r="AZ46" s="22"/>
       <c r="BA46" s="22"/>
       <c r="BB46" s="41"/>
       <c r="BC46" s="42"/>
       <c r="BD46" s="42"/>
     </row>
     <row r="47" spans="1:56" ht="13.8">
       <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12">
         <v>100</v>
       </c>
       <c r="C47" s="12">
         <v>105.2</v>
       </c>
       <c r="D47" s="12">
         <v>100.1</v>
       </c>
       <c r="E47" s="12">
         <v>100.4</v>
       </c>
@@ -6418,51 +6480,53 @@
       </c>
       <c r="AN47" s="22">
         <v>97.992019744763681</v>
       </c>
       <c r="AO47" s="22">
         <v>100</v>
       </c>
       <c r="AP47" s="22">
         <v>114.3</v>
       </c>
       <c r="AQ47" s="22">
         <v>89.248891075939355</v>
       </c>
       <c r="AR47" s="22">
         <v>84.920975520542413</v>
       </c>
       <c r="AS47" s="22">
         <v>100</v>
       </c>
       <c r="AT47" s="22">
         <v>100</v>
       </c>
       <c r="AU47" s="42">
         <v>100</v>
       </c>
-      <c r="AV47" s="22"/>
+      <c r="AV47" s="42">
+        <v>103.59861377673214</v>
+      </c>
       <c r="AW47" s="22"/>
       <c r="AX47" s="22"/>
       <c r="AY47" s="22"/>
       <c r="AZ47" s="22"/>
       <c r="BA47" s="22"/>
       <c r="BB47" s="41"/>
       <c r="BC47" s="42"/>
       <c r="BD47" s="42"/>
     </row>
     <row r="48" spans="1:56" ht="13.8">
       <c r="A48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>100</v>
       </c>
       <c r="D48" s="12">
         <v>80.3</v>
       </c>
       <c r="E48" s="12">
         <v>100.8</v>
       </c>
@@ -6570,51 +6634,53 @@
       </c>
       <c r="AN48" s="22">
         <v>148.19796006216649</v>
       </c>
       <c r="AO48" s="22">
         <v>100.32433387384836</v>
       </c>
       <c r="AP48" s="22">
         <v>87</v>
       </c>
       <c r="AQ48" s="22">
         <v>102.23571856405806</v>
       </c>
       <c r="AR48" s="22">
         <v>100.49537469555263</v>
       </c>
       <c r="AS48" s="22">
         <v>100</v>
       </c>
       <c r="AT48" s="22">
         <v>100</v>
       </c>
       <c r="AU48" s="42">
         <v>100</v>
       </c>
-      <c r="AV48" s="22"/>
+      <c r="AV48" s="42">
+        <v>100</v>
+      </c>
       <c r="AW48" s="22"/>
       <c r="AX48" s="22"/>
       <c r="AY48" s="22"/>
       <c r="AZ48" s="22"/>
       <c r="BA48" s="22"/>
       <c r="BB48" s="41"/>
       <c r="BC48" s="42"/>
       <c r="BD48" s="42"/>
     </row>
     <row r="49" spans="1:57" ht="13.8">
       <c r="A49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12">
         <v>100</v>
       </c>
       <c r="C49" s="12">
         <v>106.3</v>
       </c>
       <c r="D49" s="12">
         <v>99.5</v>
       </c>
       <c r="E49" s="12">
         <v>97.1</v>
       </c>
@@ -6722,51 +6788,53 @@
       </c>
       <c r="AN49" s="22">
         <v>93.880060535775272</v>
       </c>
       <c r="AO49" s="22">
         <v>100.03249814057953</v>
       </c>
       <c r="AP49" s="22">
         <v>96.3</v>
       </c>
       <c r="AQ49" s="22">
         <v>99.636115625783162</v>
       </c>
       <c r="AR49" s="22">
         <v>101.71271965190766</v>
       </c>
       <c r="AS49" s="22">
         <v>100</v>
       </c>
       <c r="AT49" s="22">
         <v>100</v>
       </c>
       <c r="AU49" s="42">
         <v>100</v>
       </c>
-      <c r="AV49" s="22"/>
+      <c r="AV49" s="42">
+        <v>159.9</v>
+      </c>
       <c r="AW49" s="22"/>
       <c r="AX49" s="22"/>
       <c r="AY49" s="22"/>
       <c r="AZ49" s="22"/>
       <c r="BA49" s="22"/>
       <c r="BB49" s="41"/>
       <c r="BC49" s="42"/>
       <c r="BD49" s="42"/>
     </row>
     <row r="50" spans="1:57" ht="13.8">
       <c r="A50" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>100</v>
       </c>
       <c r="C50" s="12">
         <v>104.2</v>
       </c>
       <c r="D50" s="12">
         <v>79.2</v>
       </c>
       <c r="E50" s="12">
         <v>88.7</v>
       </c>
@@ -6874,51 +6942,53 @@
       </c>
       <c r="AN50" s="22">
         <v>107.05725392958199</v>
       </c>
       <c r="AO50" s="22">
         <v>110.7000698711649</v>
       </c>
       <c r="AP50" s="22">
         <v>94.4</v>
       </c>
       <c r="AQ50" s="22">
         <v>115.47147507156399</v>
       </c>
       <c r="AR50" s="22">
         <v>106.48170860026083</v>
       </c>
       <c r="AS50" s="22">
         <v>100</v>
       </c>
       <c r="AT50" s="22">
         <v>100</v>
       </c>
       <c r="AU50" s="42">
         <v>100</v>
       </c>
-      <c r="AV50" s="22"/>
+      <c r="AV50" s="42">
+        <v>108.5</v>
+      </c>
       <c r="AW50" s="22"/>
       <c r="AX50" s="22"/>
       <c r="AY50" s="22"/>
       <c r="AZ50" s="22"/>
       <c r="BA50" s="22"/>
       <c r="BB50" s="41"/>
       <c r="BC50" s="42"/>
       <c r="BD50" s="42"/>
     </row>
     <row r="51" spans="1:57" ht="13.8">
       <c r="A51" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>100</v>
       </c>
       <c r="C51" s="12">
         <v>106.6</v>
       </c>
       <c r="D51" s="12">
         <v>100.1</v>
       </c>
       <c r="E51" s="12">
         <v>102.1</v>
       </c>
@@ -7026,217 +7096,219 @@
       </c>
       <c r="AN51" s="22">
         <v>105.21105662011747</v>
       </c>
       <c r="AO51" s="22">
         <v>100.67046000996341</v>
       </c>
       <c r="AP51" s="22">
         <v>100.2</v>
       </c>
       <c r="AQ51" s="22">
         <v>101.35929490786542</v>
       </c>
       <c r="AR51" s="22">
         <v>114.56139346695036</v>
       </c>
       <c r="AS51" s="22">
         <v>100</v>
       </c>
       <c r="AT51" s="22">
         <v>100</v>
       </c>
       <c r="AU51" s="42">
         <v>100</v>
       </c>
-      <c r="AV51" s="22"/>
+      <c r="AV51" s="42">
+        <v>164.47306111015533</v>
+      </c>
       <c r="AW51" s="22"/>
       <c r="AX51" s="22"/>
       <c r="AY51" s="22"/>
       <c r="AZ51" s="22"/>
       <c r="BA51" s="22"/>
       <c r="BB51" s="41"/>
       <c r="BC51" s="42"/>
       <c r="BD51" s="42"/>
     </row>
     <row r="53" spans="1:57" ht="21" customHeight="1">
-      <c r="A53" s="48" t="s">
+      <c r="A53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="48"/>
-[...13 lines deleted...]
-      <c r="Q53" s="48" t="s">
+      <c r="B53" s="50"/>
+      <c r="C53" s="50"/>
+      <c r="D53" s="50"/>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="50"/>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="50"/>
+      <c r="N53" s="50"/>
+      <c r="O53" s="50"/>
+      <c r="Q53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="R53" s="48"/>
-[...13 lines deleted...]
-      <c r="AF53" s="48" t="s">
+      <c r="R53" s="50"/>
+      <c r="S53" s="50"/>
+      <c r="T53" s="50"/>
+      <c r="U53" s="50"/>
+      <c r="V53" s="50"/>
+      <c r="W53" s="50"/>
+      <c r="X53" s="50"/>
+      <c r="Y53" s="50"/>
+      <c r="Z53" s="50"/>
+      <c r="AA53" s="50"/>
+      <c r="AB53" s="50"/>
+      <c r="AC53" s="50"/>
+      <c r="AD53" s="50"/>
+      <c r="AE53" s="50"/>
+      <c r="AF53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="AG53" s="49"/>
-[...11 lines deleted...]
-      <c r="AS53" s="48" t="s">
+      <c r="AG53" s="51"/>
+      <c r="AH53" s="51"/>
+      <c r="AI53" s="51"/>
+      <c r="AJ53" s="51"/>
+      <c r="AK53" s="51"/>
+      <c r="AL53" s="51"/>
+      <c r="AM53" s="51"/>
+      <c r="AN53" s="51"/>
+      <c r="AO53" s="51"/>
+      <c r="AP53" s="51"/>
+      <c r="AQ53" s="51"/>
+      <c r="AR53" s="51"/>
+      <c r="AS53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="AT53" s="49"/>
-[...10 lines deleted...]
-      <c r="BE53" s="49"/>
+      <c r="AT53" s="51"/>
+      <c r="AU53" s="51"/>
+      <c r="AV53" s="51"/>
+      <c r="AW53" s="51"/>
+      <c r="AX53" s="51"/>
+      <c r="AY53" s="51"/>
+      <c r="AZ53" s="51"/>
+      <c r="BA53" s="51"/>
+      <c r="BB53" s="51"/>
+      <c r="BC53" s="51"/>
+      <c r="BD53" s="51"/>
+      <c r="BE53" s="51"/>
     </row>
     <row r="54" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B54" s="50"/>
-      <c r="C54" s="50"/>
+      <c r="B54" s="52"/>
+      <c r="C54" s="52"/>
       <c r="D54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="K54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="AY54" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A55" s="53"/>
+      <c r="A55" s="55"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="26"/>
       <c r="H55" s="5"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="4"/>
       <c r="T55" s="6"/>
       <c r="U55" s="4"/>
       <c r="V55" s="4"/>
       <c r="W55" s="4"/>
       <c r="X55" s="4"/>
       <c r="Y55" s="4"/>
       <c r="Z55" s="4"/>
       <c r="AA55" s="4"/>
       <c r="AB55" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC55" s="4"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4"/>
-      <c r="AG55" s="43">
+      <c r="AG55" s="45">
         <v>2025</v>
       </c>
-      <c r="AH55" s="44"/>
-[...10 lines deleted...]
-      <c r="AS55" s="43">
+      <c r="AH55" s="46"/>
+      <c r="AI55" s="46"/>
+      <c r="AJ55" s="48"/>
+      <c r="AK55" s="48"/>
+      <c r="AL55" s="48"/>
+      <c r="AM55" s="48"/>
+      <c r="AN55" s="48"/>
+      <c r="AO55" s="48"/>
+      <c r="AP55" s="48"/>
+      <c r="AQ55" s="48"/>
+      <c r="AR55" s="49"/>
+      <c r="AS55" s="45">
         <v>2026</v>
       </c>
-      <c r="AT55" s="44"/>
-[...9 lines deleted...]
-      <c r="BD55" s="47"/>
+      <c r="AT55" s="46"/>
+      <c r="AU55" s="46"/>
+      <c r="AV55" s="48"/>
+      <c r="AW55" s="48"/>
+      <c r="AX55" s="48"/>
+      <c r="AY55" s="48"/>
+      <c r="AZ55" s="48"/>
+      <c r="BA55" s="48"/>
+      <c r="BB55" s="48"/>
+      <c r="BC55" s="48"/>
+      <c r="BD55" s="49"/>
     </row>
     <row r="56" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A56" s="52"/>
+      <c r="A56" s="54"/>
       <c r="B56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="8" t="s">
@@ -7495,57 +7567,59 @@
       </c>
       <c r="AL57" s="22">
         <v>102.49338446755732</v>
       </c>
       <c r="AM57" s="22">
         <v>102.37197602947478</v>
       </c>
       <c r="AN57" s="22">
         <v>101.77523800967742</v>
       </c>
       <c r="AO57" s="22">
         <v>101.90322246644095</v>
       </c>
       <c r="AP57" s="22">
         <v>102.8</v>
       </c>
       <c r="AQ57" s="22">
         <v>104.03840542910052</v>
       </c>
       <c r="AR57" s="22">
         <v>103.6159964489253</v>
       </c>
       <c r="AS57" s="22">
         <v>91.799906279072076</v>
       </c>
-      <c r="AT57" s="54">
+      <c r="AT57" s="43">
         <v>97.164109398852858</v>
       </c>
-      <c r="AU57" s="55">
+      <c r="AU57" s="44">
         <v>102.09515628820584</v>
       </c>
-      <c r="AV57" s="22"/>
+      <c r="AV57" s="42">
+        <v>99.98635839545743</v>
+      </c>
       <c r="AW57" s="22"/>
       <c r="AX57" s="22"/>
       <c r="AY57" s="22"/>
       <c r="AZ57" s="22"/>
       <c r="BA57" s="22"/>
       <c r="BB57" s="41"/>
       <c r="BC57" s="42"/>
       <c r="BD57" s="42"/>
     </row>
     <row r="58" spans="1:57" ht="13.8">
       <c r="A58" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="11">
         <v>103</v>
       </c>
       <c r="C58" s="11">
         <v>105.1</v>
       </c>
       <c r="D58" s="11">
         <v>108.3</v>
       </c>
       <c r="E58" s="11">
         <v>103.2</v>
       </c>
@@ -7653,51 +7727,53 @@
       </c>
       <c r="AN58" s="22">
         <v>101.21900032576296</v>
       </c>
       <c r="AO58" s="22">
         <v>101.71912588752167</v>
       </c>
       <c r="AP58" s="22">
         <v>127.2</v>
       </c>
       <c r="AQ58" s="22">
         <v>102.8534181703407</v>
       </c>
       <c r="AR58" s="22">
         <v>104.55716668601029</v>
       </c>
       <c r="AS58" s="22">
         <v>101.0589628429629</v>
       </c>
       <c r="AT58" s="22">
         <v>102.02547234470852</v>
       </c>
       <c r="AU58" s="42">
         <v>101.9</v>
       </c>
-      <c r="AV58" s="22"/>
+      <c r="AV58" s="42">
+        <v>100.53327371086979</v>
+      </c>
       <c r="AW58" s="22"/>
       <c r="AX58" s="22"/>
       <c r="AY58" s="22"/>
       <c r="AZ58" s="22"/>
       <c r="BA58" s="22"/>
       <c r="BB58" s="41"/>
       <c r="BC58" s="42"/>
       <c r="BD58" s="42"/>
     </row>
     <row r="59" spans="1:57" ht="13.8">
       <c r="A59" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="11"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12"/>
@@ -7745,51 +7821,53 @@
       </c>
       <c r="AN59" s="22">
         <v>91.887259189296373</v>
       </c>
       <c r="AO59" s="22">
         <v>93.764980864392072</v>
       </c>
       <c r="AP59" s="22">
         <v>76.3</v>
       </c>
       <c r="AQ59" s="22">
         <v>78.708405233492797</v>
       </c>
       <c r="AR59" s="22">
         <v>82.572531834474489</v>
       </c>
       <c r="AS59" s="22">
         <v>100.2</v>
       </c>
       <c r="AT59" s="22">
         <v>140.186328801949</v>
       </c>
       <c r="AU59" s="42">
         <v>148.6928435817338</v>
       </c>
-      <c r="AV59" s="22"/>
+      <c r="AV59" s="42">
+        <v>147.38063344301875</v>
+      </c>
       <c r="AW59" s="22"/>
       <c r="AX59" s="22"/>
       <c r="AY59" s="22"/>
       <c r="AZ59" s="22"/>
       <c r="BA59" s="22"/>
       <c r="BB59" s="41"/>
       <c r="BC59" s="42"/>
       <c r="BD59" s="42"/>
     </row>
     <row r="60" spans="1:57" ht="13.8">
       <c r="A60" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="11">
         <v>100.8</v>
       </c>
       <c r="C60" s="11">
         <v>101.1</v>
       </c>
       <c r="D60" s="11">
         <v>97.2</v>
       </c>
       <c r="E60" s="11">
         <v>100.5</v>
       </c>
@@ -7897,51 +7975,53 @@
       </c>
       <c r="AN60" s="22">
         <v>103.45185656156745</v>
       </c>
       <c r="AO60" s="22">
         <v>103.58498906979752</v>
       </c>
       <c r="AP60" s="22">
         <v>104.6</v>
       </c>
       <c r="AQ60" s="22">
         <v>105.67193137160152</v>
       </c>
       <c r="AR60" s="22">
         <v>104.70074146428972</v>
       </c>
       <c r="AS60" s="22">
         <v>105.52023453243153</v>
       </c>
       <c r="AT60" s="22">
         <v>105.84110732616689</v>
       </c>
       <c r="AU60" s="42">
         <v>107.62008528787479</v>
       </c>
-      <c r="AV60" s="22"/>
+      <c r="AV60" s="42">
+        <v>108.11177603695639</v>
+      </c>
       <c r="AW60" s="22"/>
       <c r="AX60" s="22"/>
       <c r="AY60" s="22"/>
       <c r="AZ60" s="22"/>
       <c r="BA60" s="22"/>
       <c r="BB60" s="41"/>
       <c r="BC60" s="42"/>
       <c r="BD60" s="42"/>
     </row>
     <row r="61" spans="1:57" ht="13.8">
       <c r="A61" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="11">
         <v>101.2</v>
       </c>
       <c r="C61" s="11">
         <v>101.6</v>
       </c>
       <c r="D61" s="11">
         <v>102.8</v>
       </c>
       <c r="E61" s="11">
         <v>100.9</v>
       </c>
@@ -8049,51 +8129,53 @@
       </c>
       <c r="AN61" s="22">
         <v>104.78494270523528</v>
       </c>
       <c r="AO61" s="22">
         <v>105.50697869991426</v>
       </c>
       <c r="AP61" s="22">
         <v>105.7</v>
       </c>
       <c r="AQ61" s="22">
         <v>107.29401006775248</v>
       </c>
       <c r="AR61" s="22">
         <v>105.95189009194459</v>
       </c>
       <c r="AS61" s="22">
         <v>103.34445908154264</v>
       </c>
       <c r="AT61" s="22">
         <v>103.0133012413857</v>
       </c>
       <c r="AU61" s="42">
         <v>104.37667830232778</v>
       </c>
-      <c r="AV61" s="22"/>
+      <c r="AV61" s="42">
+        <v>103.93468904412069</v>
+      </c>
       <c r="AW61" s="22"/>
       <c r="AX61" s="22"/>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="41"/>
       <c r="BC61" s="42"/>
       <c r="BD61" s="42"/>
     </row>
     <row r="62" spans="1:57" ht="13.8">
       <c r="A62" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="11">
         <v>102.8</v>
       </c>
       <c r="C62" s="11">
         <v>104.9</v>
       </c>
       <c r="D62" s="11">
         <v>102</v>
       </c>
       <c r="E62" s="11">
         <v>102.7</v>
       </c>
@@ -8201,51 +8283,53 @@
       </c>
       <c r="AN62" s="22">
         <v>102.41548378541066</v>
       </c>
       <c r="AO62" s="22">
         <v>102.4230527351944</v>
       </c>
       <c r="AP62" s="22">
         <v>103.6</v>
       </c>
       <c r="AQ62" s="22">
         <v>109.24540707041879</v>
       </c>
       <c r="AR62" s="22">
         <v>100.80900317948031</v>
       </c>
       <c r="AS62" s="22">
         <v>94.241607168232306</v>
       </c>
       <c r="AT62" s="22">
         <v>100.3</v>
       </c>
       <c r="AU62" s="42">
         <v>102.8</v>
       </c>
-      <c r="AV62" s="22"/>
+      <c r="AV62" s="42">
+        <v>103.12561977484869</v>
+      </c>
       <c r="AW62" s="22"/>
       <c r="AX62" s="22"/>
       <c r="AY62" s="22"/>
       <c r="AZ62" s="22"/>
       <c r="BA62" s="22"/>
       <c r="BB62" s="41"/>
       <c r="BC62" s="42"/>
       <c r="BD62" s="42"/>
     </row>
     <row r="63" spans="1:57" ht="13.8">
       <c r="A63" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="11">
         <v>100.1</v>
       </c>
       <c r="C63" s="11">
         <v>100.2</v>
       </c>
       <c r="D63" s="11">
         <v>99.5</v>
       </c>
       <c r="E63" s="11">
         <v>100.3</v>
       </c>
@@ -8353,51 +8437,53 @@
       </c>
       <c r="AN63" s="22">
         <v>103.50831255487456</v>
       </c>
       <c r="AO63" s="22">
         <v>101.18143691042292</v>
       </c>
       <c r="AP63" s="22">
         <v>110.7</v>
       </c>
       <c r="AQ63" s="22">
         <v>100.50821880081156</v>
       </c>
       <c r="AR63" s="22">
         <v>103.70691132162723</v>
       </c>
       <c r="AS63" s="22">
         <v>107.98294186734527</v>
       </c>
       <c r="AT63" s="22">
         <v>105.52610039373971</v>
       </c>
       <c r="AU63" s="42">
         <v>103.47062464959549</v>
       </c>
-      <c r="AV63" s="22"/>
+      <c r="AV63" s="42">
+        <v>105.36705493719643</v>
+      </c>
       <c r="AW63" s="22"/>
       <c r="AX63" s="22"/>
       <c r="AY63" s="22"/>
       <c r="AZ63" s="22"/>
       <c r="BA63" s="22"/>
       <c r="BB63" s="41"/>
       <c r="BC63" s="42"/>
       <c r="BD63" s="42"/>
     </row>
     <row r="64" spans="1:57" ht="13.8">
       <c r="A64" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="12">
         <v>102.5</v>
       </c>
       <c r="C64" s="12">
         <v>103.2</v>
       </c>
       <c r="D64" s="12">
         <v>106</v>
       </c>
       <c r="E64" s="12">
         <v>105.2</v>
       </c>
@@ -8505,51 +8591,53 @@
       </c>
       <c r="AN64" s="22">
         <v>101.9</v>
       </c>
       <c r="AO64" s="22">
         <v>100.57343717987253</v>
       </c>
       <c r="AP64" s="22">
         <v>96.2</v>
       </c>
       <c r="AQ64" s="22">
         <v>112.33678514269829</v>
       </c>
       <c r="AR64" s="22">
         <v>119.59783604914591</v>
       </c>
       <c r="AS64" s="22">
         <v>90.441491658550504</v>
       </c>
       <c r="AT64" s="22">
         <v>98.314729014987236</v>
       </c>
       <c r="AU64" s="42">
         <v>105.27515760646897</v>
       </c>
-      <c r="AV64" s="22"/>
+      <c r="AV64" s="42">
+        <v>98.888386085738617</v>
+      </c>
       <c r="AW64" s="22"/>
       <c r="AX64" s="22"/>
       <c r="AY64" s="22"/>
       <c r="AZ64" s="22"/>
       <c r="BA64" s="22"/>
       <c r="BB64" s="41"/>
       <c r="BC64" s="42"/>
       <c r="BD64" s="42"/>
     </row>
     <row r="65" spans="1:56" ht="13.8">
       <c r="A65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="12">
         <v>98.5</v>
       </c>
       <c r="C65" s="12">
         <v>101</v>
       </c>
       <c r="D65" s="12">
         <v>99.9</v>
       </c>
       <c r="E65" s="12">
         <v>100.1</v>
       </c>
@@ -8657,51 +8745,53 @@
       </c>
       <c r="AN65" s="22">
         <v>104.36301522174955</v>
       </c>
       <c r="AO65" s="22">
         <v>103.03622015875335</v>
       </c>
       <c r="AP65" s="22">
         <v>108.5</v>
       </c>
       <c r="AQ65" s="22">
         <v>101.55718085460114</v>
       </c>
       <c r="AR65" s="22">
         <v>100.49214501245405</v>
       </c>
       <c r="AS65" s="22">
         <v>103.28280919718651</v>
       </c>
       <c r="AT65" s="22">
         <v>100.4</v>
       </c>
       <c r="AU65" s="42">
         <v>102.87772400453821</v>
       </c>
-      <c r="AV65" s="22"/>
+      <c r="AV65" s="42">
+        <v>104.71000043032048</v>
+      </c>
       <c r="AW65" s="22"/>
       <c r="AX65" s="22"/>
       <c r="AY65" s="22"/>
       <c r="AZ65" s="22"/>
       <c r="BA65" s="22"/>
       <c r="BB65" s="41"/>
       <c r="BC65" s="42"/>
       <c r="BD65" s="42"/>
     </row>
     <row r="66" spans="1:56" ht="13.8">
       <c r="A66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="12">
         <v>101.4</v>
       </c>
       <c r="C66" s="12">
         <v>102.7</v>
       </c>
       <c r="D66" s="12">
         <v>103</v>
       </c>
       <c r="E66" s="12">
         <v>101.6</v>
       </c>
@@ -8809,51 +8899,53 @@
       </c>
       <c r="AN66" s="22">
         <v>103.42328931911507</v>
       </c>
       <c r="AO66" s="22">
         <v>103.87518705034773</v>
       </c>
       <c r="AP66" s="22">
         <v>107.1</v>
       </c>
       <c r="AQ66" s="22">
         <v>105.84902160219085</v>
       </c>
       <c r="AR66" s="22">
         <v>102.78163156521015</v>
       </c>
       <c r="AS66" s="22">
         <v>100.59411228755832</v>
       </c>
       <c r="AT66" s="22">
         <v>100.7</v>
       </c>
       <c r="AU66" s="42">
         <v>111.93023158536117</v>
       </c>
-      <c r="AV66" s="22"/>
+      <c r="AV66" s="42">
+        <v>109.11736146224939</v>
+      </c>
       <c r="AW66" s="22"/>
       <c r="AX66" s="22"/>
       <c r="AY66" s="22"/>
       <c r="AZ66" s="22"/>
       <c r="BA66" s="22"/>
       <c r="BB66" s="41"/>
       <c r="BC66" s="42"/>
       <c r="BD66" s="42"/>
     </row>
     <row r="67" spans="1:56" ht="13.8">
       <c r="A67" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B67" s="12">
         <v>123.6</v>
       </c>
       <c r="C67" s="12">
         <v>127.4</v>
       </c>
       <c r="D67" s="12">
         <v>126</v>
       </c>
       <c r="E67" s="12">
         <v>122.7</v>
       </c>
@@ -8961,51 +9053,53 @@
       </c>
       <c r="AN67" s="22">
         <v>103.62883949199033</v>
       </c>
       <c r="AO67" s="22">
         <v>102.40187745414175</v>
       </c>
       <c r="AP67" s="22">
         <v>104.5</v>
       </c>
       <c r="AQ67" s="22">
         <v>101.21155819188277</v>
       </c>
       <c r="AR67" s="22">
         <v>104.71415637644594</v>
       </c>
       <c r="AS67" s="22">
         <v>100.74474964596303</v>
       </c>
       <c r="AT67" s="22">
         <v>118.55817789966316</v>
       </c>
       <c r="AU67" s="42">
         <v>104.86874198791884</v>
       </c>
-      <c r="AV67" s="22"/>
+      <c r="AV67" s="42">
+        <v>98.62447423186002</v>
+      </c>
       <c r="AW67" s="22"/>
       <c r="AX67" s="22"/>
       <c r="AY67" s="22"/>
       <c r="AZ67" s="22"/>
       <c r="BA67" s="22"/>
       <c r="BB67" s="41"/>
       <c r="BC67" s="42"/>
       <c r="BD67" s="42"/>
     </row>
     <row r="68" spans="1:56" ht="13.8">
       <c r="A68" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="12">
         <v>103.2</v>
       </c>
       <c r="C68" s="12">
         <v>104.8</v>
       </c>
       <c r="D68" s="12">
         <v>107.7</v>
       </c>
       <c r="E68" s="12">
         <v>104.3</v>
       </c>
@@ -9113,51 +9207,53 @@
       </c>
       <c r="AN68" s="22">
         <v>100.38282679158704</v>
       </c>
       <c r="AO68" s="22">
         <v>100.05348354236307</v>
       </c>
       <c r="AP68" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ68" s="22">
         <v>100.92440438724391</v>
       </c>
       <c r="AR68" s="22">
         <v>98.62304542066488</v>
       </c>
       <c r="AS68" s="22">
         <v>93</v>
       </c>
       <c r="AT68" s="22">
         <v>80.759784505209851</v>
       </c>
       <c r="AU68" s="42">
         <v>91.537336806666332</v>
       </c>
-      <c r="AV68" s="22"/>
+      <c r="AV68" s="42">
+        <v>88.759852164197341</v>
+      </c>
       <c r="AW68" s="22"/>
       <c r="AX68" s="22"/>
       <c r="AY68" s="22"/>
       <c r="AZ68" s="22"/>
       <c r="BA68" s="22"/>
       <c r="BB68" s="41"/>
       <c r="BC68" s="42"/>
       <c r="BD68" s="42"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:56">
       <c r="AC77" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="A55:A56"/>
     <mergeCell ref="A53:O53"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="A38:A39"/>
     <mergeCell ref="Q36:AE36"/>
     <mergeCell ref="Q53:AE53"/>