--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="4230" windowWidth="28860" windowHeight="7785" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="4" r:id="rId1"/>
     <sheet name="Лист1" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="36">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского хозяйства </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства</t>
@@ -431,82 +432,82 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 81" xfId="2"/>
     <cellStyle name="Обычный 85" xfId="4"/>
     <cellStyle name="Обычный 87" xfId="7"/>
     <cellStyle name="Обычный 88" xfId="3"/>
     <cellStyle name="Обычный 89" xfId="8"/>
     <cellStyle name="Обычный 93" xfId="6"/>
     <cellStyle name="Обычный 96" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -789,82 +790,82 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AG54" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AV26" sqref="AV26"/>
+      <selection pane="bottomRight" activeCell="AY22" sqref="AY22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="32" width="9.109375" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="10" style="1" customWidth="1"/>
-    <col min="34" max="16384" width="9.109375" style="1"/>
+    <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...12 lines deleted...]
-      <c r="O2" s="50"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AS2" s="39" t="s">
         <v>35</v>
       </c>
     </row>
@@ -872,119 +873,119 @@
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="K3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="2"/>
       <c r="AD3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AY3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="53"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="5"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="6"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="5"/>
-      <c r="AG4" s="45">
+      <c r="AG4" s="50">
         <v>2025</v>
       </c>
-      <c r="AH4" s="46"/>
-[...10 lines deleted...]
-      <c r="AS4" s="45">
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="51"/>
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="50">
         <v>2026</v>
       </c>
-      <c r="AT4" s="46"/>
-[...9 lines deleted...]
-      <c r="BD4" s="47"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="51"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="51"/>
+      <c r="BB4" s="51"/>
+      <c r="BC4" s="51"/>
+      <c r="BD4" s="52"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1107,51 +1108,51 @@
       <c r="AW5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:56" ht="13.8">
+    <row r="6" spans="1:56">
       <c r="A6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>103.5</v>
       </c>
       <c r="C6" s="11">
         <v>104.5</v>
       </c>
       <c r="D6" s="11">
         <v>101.8</v>
       </c>
       <c r="E6" s="11">
         <v>100.3</v>
       </c>
       <c r="F6" s="11">
         <v>100.4</v>
       </c>
       <c r="G6" s="11">
         <v>99.8</v>
       </c>
       <c r="H6" s="11">
         <v>100.1</v>
       </c>
       <c r="I6" s="12">
@@ -1252,60 +1253,62 @@
       </c>
       <c r="AO6" s="22">
         <v>100.76370521957611</v>
       </c>
       <c r="AP6" s="22">
         <v>101.1</v>
       </c>
       <c r="AQ6" s="22">
         <v>101.95939065364472</v>
       </c>
       <c r="AR6" s="22">
         <v>101.96045980936539</v>
       </c>
       <c r="AS6" s="22">
         <v>92.577030922136245</v>
       </c>
       <c r="AT6" s="43">
         <v>97.446240199782778</v>
       </c>
       <c r="AU6" s="44">
         <v>101.92540851609692</v>
       </c>
       <c r="AV6" s="42">
         <v>101.22019569056013</v>
       </c>
-      <c r="AW6" s="22"/>
+      <c r="AW6" s="22">
+        <v>101.45866283486392</v>
+      </c>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
       <c r="BC6" s="40"/>
       <c r="BD6" s="40"/>
     </row>
-    <row r="7" spans="1:56" ht="13.8">
+    <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>102.9</v>
       </c>
       <c r="C7" s="11">
         <v>105.2</v>
       </c>
       <c r="D7" s="11">
         <v>101.1</v>
       </c>
       <c r="E7" s="11">
         <v>103.7</v>
       </c>
       <c r="F7" s="11">
         <v>104.1</v>
       </c>
       <c r="G7" s="11">
         <v>106.2</v>
       </c>
       <c r="H7" s="11">
         <v>104.1</v>
       </c>
       <c r="I7" s="12">
@@ -1406,60 +1409,62 @@
       </c>
       <c r="AO7" s="22">
         <v>103.05161965462524</v>
       </c>
       <c r="AP7" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ7" s="22">
         <v>103.19598068077885</v>
       </c>
       <c r="AR7" s="22">
         <v>107.11445724614271</v>
       </c>
       <c r="AS7" s="22">
         <v>100.38020114027026</v>
       </c>
       <c r="AT7" s="22">
         <v>100.71815434362721</v>
       </c>
       <c r="AU7" s="42">
         <v>101.7</v>
       </c>
       <c r="AV7" s="42">
         <v>102.5</v>
       </c>
-      <c r="AW7" s="22"/>
+      <c r="AW7" s="22">
+        <v>103.6</v>
+      </c>
       <c r="AX7" s="22"/>
       <c r="AY7" s="22"/>
       <c r="AZ7" s="22"/>
       <c r="BA7" s="40"/>
       <c r="BB7" s="40"/>
       <c r="BC7" s="40"/>
       <c r="BD7" s="40"/>
     </row>
-    <row r="8" spans="1:56" ht="13.8">
+    <row r="8" spans="1:56">
       <c r="A8" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="13"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="16"/>
       <c r="V8" s="13"/>
       <c r="W8" s="12"/>
@@ -1500,60 +1505,62 @@
       </c>
       <c r="AO8" s="22">
         <v>100.32780712367462</v>
       </c>
       <c r="AP8" s="22">
         <v>85.7</v>
       </c>
       <c r="AQ8" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR8" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS8" s="22">
         <v>100.2</v>
       </c>
       <c r="AT8" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU8" s="42">
         <v>130.0608507523981</v>
       </c>
       <c r="AV8" s="42">
         <v>129.30323126556672</v>
       </c>
-      <c r="AW8" s="22"/>
+      <c r="AW8" s="22">
+        <v>121.16024243144361</v>
+      </c>
       <c r="AX8" s="22"/>
       <c r="AY8" s="22"/>
       <c r="AZ8" s="22"/>
       <c r="BA8" s="40"/>
       <c r="BB8" s="40"/>
       <c r="BC8" s="40"/>
       <c r="BD8" s="40"/>
     </row>
-    <row r="9" spans="1:56" ht="13.8">
+    <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>100.8</v>
       </c>
       <c r="C9" s="11">
         <v>101.4</v>
       </c>
       <c r="D9" s="11">
         <v>91.6</v>
       </c>
       <c r="E9" s="11">
         <v>100.2</v>
       </c>
       <c r="F9" s="11">
         <v>96.6</v>
       </c>
       <c r="G9" s="11">
         <v>100.5</v>
       </c>
       <c r="H9" s="11">
         <v>100.5</v>
       </c>
       <c r="I9" s="12">
@@ -1654,60 +1661,62 @@
       </c>
       <c r="AO9" s="22">
         <v>99.533730190487702</v>
       </c>
       <c r="AP9" s="22">
         <v>104.2</v>
       </c>
       <c r="AQ9" s="22">
         <v>104.2369134075021</v>
       </c>
       <c r="AR9" s="22">
         <v>102.16330602499156</v>
       </c>
       <c r="AS9" s="22">
         <v>104.81868822636065</v>
       </c>
       <c r="AT9" s="22">
         <v>105.05453863605499</v>
       </c>
       <c r="AU9" s="42">
         <v>107.0402884339517</v>
       </c>
       <c r="AV9" s="42">
         <v>107.43815499330151</v>
       </c>
-      <c r="AW9" s="22"/>
+      <c r="AW9" s="22">
+        <v>116.35660121906459</v>
+      </c>
       <c r="AX9" s="22"/>
       <c r="AY9" s="22"/>
       <c r="AZ9" s="22"/>
       <c r="BA9" s="40"/>
       <c r="BB9" s="40"/>
       <c r="BC9" s="40"/>
       <c r="BD9" s="40"/>
     </row>
-    <row r="10" spans="1:56" ht="13.8">
+    <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>101.1</v>
       </c>
       <c r="C10" s="11">
         <v>101.2</v>
       </c>
       <c r="D10" s="11">
         <v>102.9</v>
       </c>
       <c r="E10" s="11">
         <v>100.1</v>
       </c>
       <c r="F10" s="11">
         <v>103</v>
       </c>
       <c r="G10" s="11">
         <v>95.6</v>
       </c>
       <c r="H10" s="11">
         <v>97.5</v>
       </c>
       <c r="I10" s="12">
@@ -1808,60 +1817,62 @@
       </c>
       <c r="AO10" s="22">
         <v>102.02095326955414</v>
       </c>
       <c r="AP10" s="22">
         <v>100.9</v>
       </c>
       <c r="AQ10" s="22">
         <v>101.09995717232817</v>
       </c>
       <c r="AR10" s="22">
         <v>102.61165997537741</v>
       </c>
       <c r="AS10" s="22">
         <v>103.06041377528868</v>
       </c>
       <c r="AT10" s="22">
         <v>102.73354374015429</v>
       </c>
       <c r="AU10" s="42">
         <v>104.03386491240141</v>
       </c>
       <c r="AV10" s="42">
         <v>103.63133617521557</v>
       </c>
-      <c r="AW10" s="22"/>
+      <c r="AW10" s="22">
+        <v>107.76755762574352</v>
+      </c>
       <c r="AX10" s="22"/>
       <c r="AY10" s="22"/>
       <c r="AZ10" s="22"/>
       <c r="BA10" s="40"/>
       <c r="BB10" s="40"/>
       <c r="BC10" s="40"/>
       <c r="BD10" s="40"/>
     </row>
-    <row r="11" spans="1:56" ht="13.8">
+    <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>102.7</v>
       </c>
       <c r="C11" s="11">
         <v>105.6</v>
       </c>
       <c r="D11" s="11">
         <v>101.9</v>
       </c>
       <c r="E11" s="11">
         <v>102.9</v>
       </c>
       <c r="F11" s="11">
         <v>101.9</v>
       </c>
       <c r="G11" s="11">
         <v>100.8</v>
       </c>
       <c r="H11" s="11">
         <v>100.8</v>
       </c>
       <c r="I11" s="12">
@@ -1962,60 +1973,62 @@
       </c>
       <c r="AO11" s="22">
         <v>103.03044769545266</v>
       </c>
       <c r="AP11" s="22">
         <v>102.2</v>
       </c>
       <c r="AQ11" s="22">
         <v>103.0222870432324</v>
       </c>
       <c r="AR11" s="22">
         <v>103.25190273277769</v>
       </c>
       <c r="AS11" s="22">
         <v>94.616282903211712</v>
       </c>
       <c r="AT11" s="22">
         <v>100.2</v>
       </c>
       <c r="AU11" s="42">
         <v>102.5</v>
       </c>
       <c r="AV11" s="42">
         <v>105.41892847056664</v>
       </c>
-      <c r="AW11" s="22"/>
+      <c r="AW11" s="22">
+        <v>104.33575126452945</v>
+      </c>
       <c r="AX11" s="22"/>
       <c r="AY11" s="22"/>
       <c r="AZ11" s="22"/>
       <c r="BA11" s="40"/>
       <c r="BB11" s="40"/>
       <c r="BC11" s="40"/>
       <c r="BD11" s="40"/>
     </row>
-    <row r="12" spans="1:56" ht="13.8">
+    <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>100.1</v>
       </c>
       <c r="C12" s="11">
         <v>100.2</v>
       </c>
       <c r="D12" s="11">
         <v>99.1</v>
       </c>
       <c r="E12" s="11">
         <v>100.4</v>
       </c>
       <c r="F12" s="11">
         <v>99.9</v>
       </c>
       <c r="G12" s="11">
         <v>99.4</v>
       </c>
       <c r="H12" s="11">
         <v>99.4</v>
       </c>
       <c r="I12" s="12">
@@ -2116,60 +2129,62 @@
       </c>
       <c r="AO12" s="22">
         <v>103.12177421587118</v>
       </c>
       <c r="AP12" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ12" s="22">
         <v>102.20983965749011</v>
       </c>
       <c r="AR12" s="22">
         <v>102.99381403436432</v>
       </c>
       <c r="AS12" s="22">
         <v>107.12759395487285</v>
       </c>
       <c r="AT12" s="22">
         <v>104.99488994951065</v>
       </c>
       <c r="AU12" s="42">
         <v>103.2903972048949</v>
       </c>
       <c r="AV12" s="42">
         <v>105.02203971138864</v>
       </c>
-      <c r="AW12" s="22"/>
+      <c r="AW12" s="22">
+        <v>106.78762745721183</v>
+      </c>
       <c r="AX12" s="22"/>
       <c r="AY12" s="22"/>
       <c r="AZ12" s="22"/>
       <c r="BA12" s="40"/>
       <c r="BB12" s="40"/>
       <c r="BC12" s="40"/>
       <c r="BD12" s="40"/>
     </row>
-    <row r="13" spans="1:56" ht="13.8">
+    <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>102.4</v>
       </c>
       <c r="C13" s="12">
         <v>103.6</v>
       </c>
       <c r="D13" s="12">
         <v>102.1</v>
       </c>
       <c r="E13" s="12">
         <v>102.8</v>
       </c>
       <c r="F13" s="12">
         <v>102.2</v>
       </c>
       <c r="G13" s="12">
         <v>102.1</v>
       </c>
       <c r="H13" s="12">
         <v>102.2</v>
       </c>
       <c r="I13" s="12">
@@ -2270,60 +2285,62 @@
       </c>
       <c r="AO13" s="22">
         <v>100.1</v>
       </c>
       <c r="AP13" s="22">
         <v>104.7</v>
       </c>
       <c r="AQ13" s="22">
         <v>100.33596382882044</v>
       </c>
       <c r="AR13" s="22">
         <v>102.12955961117541</v>
       </c>
       <c r="AS13" s="22">
         <v>90.730554627740005</v>
       </c>
       <c r="AT13" s="22">
         <v>98.475793712265798</v>
       </c>
       <c r="AU13" s="42">
         <v>104.86401552697555</v>
       </c>
       <c r="AV13" s="42">
         <v>100.2</v>
       </c>
-      <c r="AW13" s="22"/>
+      <c r="AW13" s="22">
+        <v>100.02002674839872</v>
+      </c>
       <c r="AX13" s="22"/>
       <c r="AY13" s="22"/>
       <c r="AZ13" s="22"/>
       <c r="BA13" s="40"/>
       <c r="BB13" s="40"/>
       <c r="BC13" s="40"/>
       <c r="BD13" s="40"/>
     </row>
-    <row r="14" spans="1:56" ht="13.8">
+    <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="12">
         <v>98.5</v>
       </c>
       <c r="C14" s="12">
         <v>101</v>
       </c>
       <c r="D14" s="12">
         <v>99.3</v>
       </c>
       <c r="E14" s="12">
         <v>100.2</v>
       </c>
       <c r="F14" s="12">
         <v>103.1</v>
       </c>
       <c r="G14" s="12">
         <v>100.8</v>
       </c>
       <c r="H14" s="12">
         <v>100.5</v>
       </c>
       <c r="I14" s="12">
@@ -2424,60 +2441,62 @@
       </c>
       <c r="AO14" s="22">
         <v>102.18259297611647</v>
       </c>
       <c r="AP14" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ14" s="22">
         <v>101.75350452865712</v>
       </c>
       <c r="AR14" s="22">
         <v>100.48996832535511</v>
       </c>
       <c r="AS14" s="22">
         <v>103.05912516063096</v>
       </c>
       <c r="AT14" s="22">
         <v>100.1</v>
       </c>
       <c r="AU14" s="42">
         <v>102.73340818205629</v>
       </c>
       <c r="AV14" s="42">
         <v>104.4330254654319</v>
       </c>
-      <c r="AW14" s="22"/>
+      <c r="AW14" s="22">
+        <v>105.31664441995763</v>
+      </c>
       <c r="AX14" s="22"/>
       <c r="AY14" s="22"/>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="40"/>
       <c r="BB14" s="40"/>
       <c r="BC14" s="40"/>
       <c r="BD14" s="40"/>
     </row>
-    <row r="15" spans="1:56" ht="13.8">
+    <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="12">
         <v>101.4</v>
       </c>
       <c r="C15" s="12">
         <v>103.8</v>
       </c>
       <c r="D15" s="12">
         <v>101.4</v>
       </c>
       <c r="E15" s="12">
         <v>100.2</v>
       </c>
       <c r="F15" s="12">
         <v>100.2</v>
       </c>
       <c r="G15" s="12">
         <v>97.6</v>
       </c>
       <c r="H15" s="12">
         <v>100.1</v>
       </c>
       <c r="I15" s="12">
@@ -2578,60 +2597,62 @@
       </c>
       <c r="AO15" s="22">
         <v>102.10652840952848</v>
       </c>
       <c r="AP15" s="22">
         <v>101.9</v>
       </c>
       <c r="AQ15" s="22">
         <v>102.79186929933439</v>
       </c>
       <c r="AR15" s="22">
         <v>102.18831525671644</v>
       </c>
       <c r="AS15" s="22">
         <v>100.46510789484651</v>
       </c>
       <c r="AT15" s="22">
         <v>100.5</v>
       </c>
       <c r="AU15" s="42">
         <v>110.08377253860002</v>
       </c>
       <c r="AV15" s="42">
         <v>120.07206734488058</v>
       </c>
-      <c r="AW15" s="22"/>
+      <c r="AW15" s="22">
+        <v>116.78119826571259</v>
+      </c>
       <c r="AX15" s="22"/>
       <c r="AY15" s="22"/>
       <c r="AZ15" s="22"/>
       <c r="BA15" s="40"/>
       <c r="BB15" s="40"/>
       <c r="BC15" s="40"/>
       <c r="BD15" s="40"/>
     </row>
-    <row r="16" spans="1:56" ht="13.8">
+    <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>123.5</v>
       </c>
       <c r="C16" s="12">
         <v>123.9</v>
       </c>
       <c r="D16" s="12">
         <v>116.1</v>
       </c>
       <c r="E16" s="12">
         <v>101.8</v>
       </c>
       <c r="F16" s="12">
         <v>109.8</v>
       </c>
       <c r="G16" s="12">
         <v>99.4</v>
       </c>
       <c r="H16" s="12">
         <v>99.5</v>
       </c>
       <c r="I16" s="12">
@@ -2732,60 +2753,62 @@
       </c>
       <c r="AO16" s="22">
         <v>104.28155260556456</v>
       </c>
       <c r="AP16" s="22">
         <v>101.5</v>
       </c>
       <c r="AQ16" s="22">
         <v>104.74908505626</v>
       </c>
       <c r="AR16" s="22">
         <v>105.05904729989406</v>
       </c>
       <c r="AS16" s="22">
         <v>100.71405805722593</v>
       </c>
       <c r="AT16" s="22">
         <v>117.65727742906873</v>
       </c>
       <c r="AU16" s="42">
         <v>104.68406715975324</v>
       </c>
       <c r="AV16" s="42">
         <v>99.6</v>
       </c>
-      <c r="AW16" s="22"/>
+      <c r="AW16" s="22">
+        <v>98.7</v>
+      </c>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="40"/>
       <c r="BB16" s="40"/>
       <c r="BC16" s="40"/>
       <c r="BD16" s="40"/>
     </row>
-    <row r="17" spans="1:56" ht="13.8">
+    <row r="17" spans="1:56">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>103.1</v>
       </c>
       <c r="C17" s="12">
         <v>105.3</v>
       </c>
       <c r="D17" s="12">
         <v>102.2</v>
       </c>
       <c r="E17" s="12">
         <v>103.1</v>
       </c>
       <c r="F17" s="12">
         <v>103.6</v>
       </c>
       <c r="G17" s="12">
         <v>113</v>
       </c>
       <c r="H17" s="12">
         <v>102.6</v>
       </c>
       <c r="I17" s="12">
@@ -2886,206 +2909,208 @@
       </c>
       <c r="AO17" s="22">
         <v>100.14336396105806</v>
       </c>
       <c r="AP17" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ17" s="22">
         <v>100.99467417334442</v>
       </c>
       <c r="AR17" s="22">
         <v>101.13621537815179</v>
       </c>
       <c r="AS17" s="22">
         <v>93.3</v>
       </c>
       <c r="AT17" s="22">
         <v>81.122925557952499</v>
       </c>
       <c r="AU17" s="42">
         <v>91.694192692198584</v>
       </c>
       <c r="AV17" s="42">
         <v>98.5</v>
       </c>
-      <c r="AW17" s="22"/>
+      <c r="AW17" s="22">
+        <v>95.2</v>
+      </c>
       <c r="AX17" s="22"/>
       <c r="AY17" s="22"/>
       <c r="AZ17" s="22"/>
       <c r="BA17" s="40"/>
       <c r="BB17" s="40"/>
       <c r="BC17" s="40"/>
       <c r="BD17" s="40"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AD18" s="18"/>
     </row>
     <row r="19" spans="1:56" ht="21" customHeight="1">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="50"/>
-[...12 lines deleted...]
-      <c r="O19" s="50"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="47"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="39" t="s">
         <v>2</v>
       </c>
       <c r="W19" s="38"/>
       <c r="X19" s="38"/>
       <c r="Y19" s="38"/>
       <c r="Z19" s="38"/>
       <c r="AA19" s="38"/>
       <c r="AB19" s="38"/>
       <c r="AC19" s="38"/>
       <c r="AD19" s="38"/>
       <c r="AE19" s="38"/>
       <c r="AG19" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AS19" s="50" t="s">
+      <c r="AS19" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="AT19" s="50"/>
-[...9 lines deleted...]
-      <c r="BD19" s="50"/>
+      <c r="AT19" s="47"/>
+      <c r="AU19" s="47"/>
+      <c r="AV19" s="47"/>
+      <c r="AW19" s="47"/>
+      <c r="AX19" s="47"/>
+      <c r="AY19" s="47"/>
+      <c r="AZ19" s="47"/>
+      <c r="BA19" s="47"/>
+      <c r="BB19" s="47"/>
+      <c r="BC19" s="47"/>
+      <c r="BD19" s="47"/>
     </row>
     <row r="20" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B20" s="52"/>
-      <c r="C20" s="52"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="48"/>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="K20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="AY20" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="55"/>
+      <c r="A21" s="45"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="6"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="6"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="5"/>
-      <c r="AG21" s="45">
+      <c r="AG21" s="50">
         <v>2025</v>
       </c>
-      <c r="AH21" s="46"/>
-[...10 lines deleted...]
-      <c r="AS21" s="45">
+      <c r="AH21" s="51"/>
+      <c r="AI21" s="51"/>
+      <c r="AJ21" s="53"/>
+      <c r="AK21" s="53"/>
+      <c r="AL21" s="53"/>
+      <c r="AM21" s="53"/>
+      <c r="AN21" s="53"/>
+      <c r="AO21" s="53"/>
+      <c r="AP21" s="53"/>
+      <c r="AQ21" s="53"/>
+      <c r="AR21" s="54"/>
+      <c r="AS21" s="50">
         <v>2026</v>
       </c>
-      <c r="AT21" s="46"/>
-[...9 lines deleted...]
-      <c r="BD21" s="49"/>
+      <c r="AT21" s="51"/>
+      <c r="AU21" s="51"/>
+      <c r="AV21" s="53"/>
+      <c r="AW21" s="53"/>
+      <c r="AX21" s="53"/>
+      <c r="AY21" s="53"/>
+      <c r="AZ21" s="53"/>
+      <c r="BA21" s="53"/>
+      <c r="BB21" s="53"/>
+      <c r="BC21" s="53"/>
+      <c r="BD21" s="54"/>
     </row>
     <row r="22" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A22" s="54"/>
+      <c r="A22" s="46"/>
       <c r="B22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="8" t="s">
@@ -3208,51 +3233,51 @@
       <c r="AW22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD22" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:56" ht="13.8">
+    <row r="23" spans="1:56">
       <c r="A23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="11">
         <v>103.6</v>
       </c>
       <c r="C23" s="11">
         <v>104.6</v>
       </c>
       <c r="D23" s="11">
         <v>101.8</v>
       </c>
       <c r="E23" s="11">
         <v>100.3</v>
       </c>
       <c r="F23" s="11">
         <v>100.40382784904827</v>
       </c>
       <c r="G23" s="11">
         <v>99.8</v>
       </c>
       <c r="H23" s="11">
         <v>100.1</v>
       </c>
       <c r="I23" s="12">
@@ -3353,60 +3378,62 @@
       </c>
       <c r="AO23" s="22">
         <v>100.77249020833428</v>
       </c>
       <c r="AP23" s="10">
         <v>101.1</v>
       </c>
       <c r="AQ23" s="22">
         <v>101.98050015247986</v>
       </c>
       <c r="AR23" s="22">
         <v>101.98173824957837</v>
       </c>
       <c r="AS23" s="22">
         <v>92.425066567975776</v>
       </c>
       <c r="AT23" s="22">
         <v>97.391301812290379</v>
       </c>
       <c r="AU23" s="42">
         <v>101.95900660711219</v>
       </c>
       <c r="AV23" s="42">
         <v>101.24065878730524</v>
       </c>
-      <c r="AW23" s="22"/>
+      <c r="AW23" s="22">
+        <v>101.48317484262581</v>
+      </c>
       <c r="AX23" s="22"/>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="42"/>
       <c r="BD23" s="42"/>
     </row>
-    <row r="24" spans="1:56" ht="13.8">
+    <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>102.9</v>
       </c>
       <c r="C24" s="11">
         <v>105.3</v>
       </c>
       <c r="D24" s="11">
         <v>101.1</v>
       </c>
       <c r="E24" s="11">
         <v>103.7</v>
       </c>
       <c r="F24" s="11">
         <v>104.1</v>
       </c>
       <c r="G24" s="11">
         <v>106.2</v>
       </c>
       <c r="H24" s="11">
         <v>104.1</v>
       </c>
       <c r="I24" s="12">
@@ -3507,60 +3534,62 @@
       </c>
       <c r="AO24" s="22">
         <v>103.16338181530227</v>
       </c>
       <c r="AP24" s="10">
         <v>100.3</v>
       </c>
       <c r="AQ24" s="22">
         <v>103.30590024801063</v>
       </c>
       <c r="AR24" s="22">
         <v>107.44706986109951</v>
       </c>
       <c r="AS24" s="22">
         <v>100.40899853067459</v>
       </c>
       <c r="AT24" s="22">
         <v>100.77295746527271</v>
       </c>
       <c r="AU24" s="42">
         <v>101.7</v>
       </c>
       <c r="AV24" s="42">
         <v>102.5</v>
       </c>
-      <c r="AW24" s="22"/>
+      <c r="AW24" s="22">
+        <v>103.6</v>
+      </c>
       <c r="AX24" s="22"/>
       <c r="AY24" s="22"/>
       <c r="AZ24" s="22"/>
       <c r="BA24" s="22"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="42"/>
       <c r="BD24" s="42"/>
     </row>
-    <row r="25" spans="1:56" ht="13.8">
+    <row r="25" spans="1:56">
       <c r="A25" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="19"/>
       <c r="S25" s="20"/>
       <c r="T25" s="12"/>
       <c r="U25" s="23"/>
       <c r="V25" s="22"/>
       <c r="W25" s="12"/>
@@ -3601,60 +3630,62 @@
       </c>
       <c r="AO25" s="22">
         <v>100.32780712367462</v>
       </c>
       <c r="AP25" s="10">
         <v>85.7</v>
       </c>
       <c r="AQ25" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR25" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS25" s="22">
         <v>100.2</v>
       </c>
       <c r="AT25" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU25" s="42">
         <v>130.0608507523981</v>
       </c>
       <c r="AV25" s="42">
         <v>129.30723144184387</v>
       </c>
-      <c r="AW25" s="22"/>
+      <c r="AW25" s="22">
+        <v>121.1648962082628</v>
+      </c>
       <c r="AX25" s="22"/>
       <c r="AY25" s="22"/>
       <c r="AZ25" s="22"/>
       <c r="BA25" s="22"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="42"/>
       <c r="BD25" s="42"/>
     </row>
-    <row r="26" spans="1:56" ht="13.8">
+    <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>100.8</v>
       </c>
       <c r="C26" s="11">
         <v>101.5</v>
       </c>
       <c r="D26" s="11">
         <v>91.5</v>
       </c>
       <c r="E26" s="11">
         <v>100.2</v>
       </c>
       <c r="F26" s="11">
         <v>96.6</v>
       </c>
       <c r="G26" s="11">
         <v>100.5</v>
       </c>
       <c r="H26" s="11">
         <v>100.5</v>
       </c>
       <c r="I26" s="12">
@@ -3755,60 +3786,62 @@
       </c>
       <c r="AO26" s="22">
         <v>99.5</v>
       </c>
       <c r="AP26" s="10">
         <v>104.3</v>
       </c>
       <c r="AQ26" s="22">
         <v>104.30485545182984</v>
       </c>
       <c r="AR26" s="22">
         <v>102.20008101959993</v>
       </c>
       <c r="AS26" s="22">
         <v>104.9812205518007</v>
       </c>
       <c r="AT26" s="22">
         <v>105.23555134034572</v>
       </c>
       <c r="AU26" s="42">
         <v>107.18056324722332</v>
       </c>
       <c r="AV26" s="42">
         <v>107.59173779940892</v>
       </c>
-      <c r="AW26" s="22"/>
+      <c r="AW26" s="22">
+        <v>116.70439155595051</v>
+      </c>
       <c r="AX26" s="22"/>
       <c r="AY26" s="22"/>
       <c r="AZ26" s="22"/>
       <c r="BA26" s="22"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="42"/>
       <c r="BD26" s="42"/>
     </row>
-    <row r="27" spans="1:56" ht="13.8">
+    <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
         <v>101.1</v>
       </c>
       <c r="C27" s="11">
         <v>101.2</v>
       </c>
       <c r="D27" s="11">
         <v>102.7</v>
       </c>
       <c r="E27" s="11">
         <v>100.1</v>
       </c>
       <c r="F27" s="11">
         <v>102.9</v>
       </c>
       <c r="G27" s="11">
         <v>95.6</v>
       </c>
       <c r="H27" s="11">
         <v>97.5</v>
       </c>
       <c r="I27" s="12">
@@ -3909,60 +3942,62 @@
       </c>
       <c r="AO27" s="22">
         <v>102.05374715717232</v>
       </c>
       <c r="AP27" s="41">
         <v>101</v>
       </c>
       <c r="AQ27" s="22">
         <v>101.11591578794568</v>
       </c>
       <c r="AR27" s="22">
         <v>102.65034133114091</v>
       </c>
       <c r="AS27" s="22">
         <v>103.23425140456408</v>
       </c>
       <c r="AT27" s="22">
         <v>102.90417986711358</v>
       </c>
       <c r="AU27" s="42">
         <v>104.24425379207378</v>
       </c>
       <c r="AV27" s="42">
         <v>103.81469071695631</v>
       </c>
-      <c r="AW27" s="22"/>
+      <c r="AW27" s="22">
+        <v>108.12646441929836</v>
+      </c>
       <c r="AX27" s="22"/>
       <c r="AY27" s="22"/>
       <c r="AZ27" s="22"/>
       <c r="BA27" s="22"/>
       <c r="BB27" s="41"/>
       <c r="BC27" s="42"/>
       <c r="BD27" s="42"/>
     </row>
-    <row r="28" spans="1:56" ht="13.8">
+    <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="11">
         <v>102.7</v>
       </c>
       <c r="C28" s="11">
         <v>105.6</v>
       </c>
       <c r="D28" s="11">
         <v>101.9</v>
       </c>
       <c r="E28" s="11">
         <v>102.9</v>
       </c>
       <c r="F28" s="11">
         <v>101.9</v>
       </c>
       <c r="G28" s="11">
         <v>100.8</v>
       </c>
       <c r="H28" s="11">
         <v>100.8</v>
       </c>
       <c r="I28" s="12">
@@ -4063,60 +4098,62 @@
       </c>
       <c r="AO28" s="22">
         <v>103.04432781834754</v>
       </c>
       <c r="AP28" s="10">
         <v>102.2</v>
       </c>
       <c r="AQ28" s="22">
         <v>103.0354890228637</v>
       </c>
       <c r="AR28" s="22">
         <v>103.26567181707907</v>
       </c>
       <c r="AS28" s="22">
         <v>94.552657692914437</v>
       </c>
       <c r="AT28" s="22">
         <v>100.2</v>
       </c>
       <c r="AU28" s="42">
         <v>102.5</v>
       </c>
       <c r="AV28" s="42">
         <v>105.49111415025854</v>
       </c>
-      <c r="AW28" s="22"/>
+      <c r="AW28" s="22">
+        <v>104.39402287766298</v>
+      </c>
       <c r="AX28" s="22"/>
       <c r="AY28" s="22"/>
       <c r="AZ28" s="22"/>
       <c r="BA28" s="22"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="42"/>
       <c r="BD28" s="42"/>
     </row>
-    <row r="29" spans="1:56" ht="13.8">
+    <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11">
         <v>100.1</v>
       </c>
       <c r="C29" s="11">
         <v>100.2</v>
       </c>
       <c r="D29" s="11">
         <v>99.1</v>
       </c>
       <c r="E29" s="11">
         <v>100.4</v>
       </c>
       <c r="F29" s="11">
         <v>99.9</v>
       </c>
       <c r="G29" s="11">
         <v>99.4</v>
       </c>
       <c r="H29" s="11">
         <v>99.4</v>
       </c>
       <c r="I29" s="12">
@@ -4217,60 +4254,62 @@
       </c>
       <c r="AO29" s="22">
         <v>106.42706721478552</v>
       </c>
       <c r="AP29" s="10">
         <v>100.5</v>
       </c>
       <c r="AQ29" s="22">
         <v>102.21510255092107</v>
       </c>
       <c r="AR29" s="22">
         <v>103.00050062151193</v>
       </c>
       <c r="AS29" s="22">
         <v>107.16024913948155</v>
       </c>
       <c r="AT29" s="22">
         <v>105.0154109501958</v>
       </c>
       <c r="AU29" s="42">
         <v>103.2976861852476</v>
       </c>
       <c r="AV29" s="42">
         <v>105.03656422954231</v>
       </c>
-      <c r="AW29" s="22"/>
+      <c r="AW29" s="22">
+        <v>106.81210507348776</v>
+      </c>
       <c r="AX29" s="22"/>
       <c r="AY29" s="22"/>
       <c r="AZ29" s="22"/>
       <c r="BA29" s="22"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="42"/>
       <c r="BD29" s="42"/>
     </row>
-    <row r="30" spans="1:56" ht="13.8">
+    <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="12">
         <v>102.4</v>
       </c>
       <c r="C30" s="12">
         <v>103.6</v>
       </c>
       <c r="D30" s="12">
         <v>102.1</v>
       </c>
       <c r="E30" s="12">
         <v>102.8</v>
       </c>
       <c r="F30" s="12">
         <v>102.2</v>
       </c>
       <c r="G30" s="12">
         <v>102.1</v>
       </c>
       <c r="H30" s="12">
         <v>102.2</v>
       </c>
       <c r="I30" s="12">
@@ -4371,60 +4410,62 @@
       </c>
       <c r="AO30" s="22">
         <v>100.1</v>
       </c>
       <c r="AP30" s="10">
         <v>104.8</v>
       </c>
       <c r="AQ30" s="22">
         <v>100.33647984484779</v>
       </c>
       <c r="AR30" s="22">
         <v>102.13298293284241</v>
       </c>
       <c r="AS30" s="22">
         <v>90.712409094428097</v>
       </c>
       <c r="AT30" s="22">
         <v>98.469798760697927</v>
       </c>
       <c r="AU30" s="42">
         <v>104.87960558460949</v>
       </c>
       <c r="AV30" s="42">
         <v>100.2</v>
       </c>
-      <c r="AW30" s="22"/>
+      <c r="AW30" s="22">
+        <v>100.2</v>
+      </c>
       <c r="AX30" s="22"/>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="22"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="42"/>
       <c r="BD30" s="42"/>
     </row>
-    <row r="31" spans="1:56" ht="13.8">
+    <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="12">
         <v>98.5</v>
       </c>
       <c r="C31" s="12">
         <v>101</v>
       </c>
       <c r="D31" s="12">
         <v>99.3</v>
       </c>
       <c r="E31" s="12">
         <v>100.2</v>
       </c>
       <c r="F31" s="12">
         <v>103.1</v>
       </c>
       <c r="G31" s="12">
         <v>100.8</v>
       </c>
       <c r="H31" s="12">
         <v>100.5</v>
       </c>
       <c r="I31" s="12">
@@ -4525,60 +4566,62 @@
       </c>
       <c r="AO31" s="22">
         <v>103.22965943816453</v>
       </c>
       <c r="AP31" s="10">
         <v>100.5</v>
       </c>
       <c r="AQ31" s="22">
         <v>101.76065581291442</v>
       </c>
       <c r="AR31" s="22">
         <v>100.49194797476208</v>
       </c>
       <c r="AS31" s="22">
         <v>103.07520296498626</v>
       </c>
       <c r="AT31" s="22">
         <v>100.1</v>
       </c>
       <c r="AU31" s="42">
         <v>102.74396680466864</v>
       </c>
       <c r="AV31" s="42">
         <v>104.45793689803413</v>
       </c>
-      <c r="AW31" s="22"/>
+      <c r="AW31" s="22">
+        <v>105.34621463656417</v>
+      </c>
       <c r="AX31" s="22"/>
       <c r="AY31" s="22"/>
       <c r="AZ31" s="22"/>
       <c r="BA31" s="22"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="42"/>
       <c r="BD31" s="42"/>
     </row>
-    <row r="32" spans="1:56" ht="13.8">
+    <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="12">
         <v>101.3</v>
       </c>
       <c r="C32" s="12">
         <v>104</v>
       </c>
       <c r="D32" s="12">
         <v>101.3</v>
       </c>
       <c r="E32" s="12">
         <v>100.1</v>
       </c>
       <c r="F32" s="12">
         <v>100.1</v>
       </c>
       <c r="G32" s="12">
         <v>97.6</v>
       </c>
       <c r="H32" s="12">
         <v>100.1</v>
       </c>
       <c r="I32" s="12">
@@ -4679,60 +4722,62 @@
       </c>
       <c r="AO32" s="22">
         <v>103.38849656600991</v>
       </c>
       <c r="AP32" s="41">
         <v>102</v>
       </c>
       <c r="AQ32" s="22">
         <v>102.93947724577745</v>
       </c>
       <c r="AR32" s="22">
         <v>102.30397819392532</v>
       </c>
       <c r="AS32" s="22">
         <v>100.52434480310572</v>
       </c>
       <c r="AT32" s="22">
         <v>100.5</v>
       </c>
       <c r="AU32" s="42">
         <v>110.96687954507536</v>
       </c>
       <c r="AV32" s="42">
         <v>120.4</v>
       </c>
-      <c r="AW32" s="22"/>
+      <c r="AW32" s="22">
+        <v>117.81435862769159</v>
+      </c>
       <c r="AX32" s="22"/>
       <c r="AY32" s="22"/>
       <c r="AZ32" s="22"/>
       <c r="BA32" s="22"/>
       <c r="BB32" s="41"/>
       <c r="BC32" s="42"/>
       <c r="BD32" s="42"/>
     </row>
-    <row r="33" spans="1:56" ht="13.8">
+    <row r="33" spans="1:56">
       <c r="A33" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>123.5</v>
       </c>
       <c r="C33" s="12">
         <v>123.9</v>
       </c>
       <c r="D33" s="12">
         <v>116.1</v>
       </c>
       <c r="E33" s="12">
         <v>101.8</v>
       </c>
       <c r="F33" s="12">
         <v>109.8</v>
       </c>
       <c r="G33" s="12">
         <v>99.4</v>
       </c>
       <c r="H33" s="12">
         <v>99.5</v>
       </c>
       <c r="I33" s="12">
@@ -4833,60 +4878,62 @@
       </c>
       <c r="AO33" s="22">
         <v>104.31195315386019</v>
       </c>
       <c r="AP33" s="10">
         <v>101.5</v>
       </c>
       <c r="AQ33" s="22">
         <v>104.78160303139849</v>
       </c>
       <c r="AR33" s="22">
         <v>105.09352413500881</v>
       </c>
       <c r="AS33" s="22">
         <v>100.72082884182913</v>
       </c>
       <c r="AT33" s="22">
         <v>117.85483565394192</v>
       </c>
       <c r="AU33" s="42">
         <v>104.72491629245127</v>
       </c>
       <c r="AV33" s="42">
         <v>99.6</v>
       </c>
-      <c r="AW33" s="22"/>
+      <c r="AW33" s="22">
+        <v>98.7</v>
+      </c>
       <c r="AX33" s="22"/>
       <c r="AY33" s="22"/>
       <c r="AZ33" s="22"/>
       <c r="BA33" s="22"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="42"/>
       <c r="BD33" s="42"/>
     </row>
-    <row r="34" spans="1:56" ht="13.8">
+    <row r="34" spans="1:56">
       <c r="A34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="12">
         <v>103.1</v>
       </c>
       <c r="C34" s="12">
         <v>105.3</v>
       </c>
       <c r="D34" s="12">
         <v>102.2</v>
       </c>
       <c r="E34" s="12">
         <v>103.1</v>
       </c>
       <c r="F34" s="12">
         <v>103.6</v>
       </c>
       <c r="G34" s="12">
         <v>113.1</v>
       </c>
       <c r="H34" s="12">
         <v>102.6</v>
       </c>
       <c r="I34" s="12">
@@ -4987,217 +5034,219 @@
       </c>
       <c r="AO34" s="22">
         <v>100.14362902314066</v>
       </c>
       <c r="AP34" s="10">
         <v>100.3</v>
       </c>
       <c r="AQ34" s="22">
         <v>100.99642506965536</v>
       </c>
       <c r="AR34" s="22">
         <v>101.1381766775352</v>
       </c>
       <c r="AS34" s="22">
         <v>93.3</v>
       </c>
       <c r="AT34" s="22">
         <v>81.088901164091908</v>
       </c>
       <c r="AU34" s="42">
         <v>91.679491524019298</v>
       </c>
       <c r="AV34" s="42">
         <v>98.5</v>
       </c>
-      <c r="AW34" s="22"/>
+      <c r="AW34" s="22">
+        <v>95.2</v>
+      </c>
       <c r="AX34" s="22"/>
       <c r="AY34" s="22"/>
       <c r="AZ34" s="22"/>
       <c r="BA34" s="22"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="42"/>
       <c r="BD34" s="42"/>
     </row>
     <row r="35" spans="1:56">
       <c r="X35" s="25"/>
     </row>
     <row r="36" spans="1:56" ht="21" customHeight="1">
-      <c r="A36" s="50" t="s">
+      <c r="A36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="50"/>
-[...13 lines deleted...]
-      <c r="Q36" s="50" t="s">
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="Q36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="R36" s="50"/>
-[...13 lines deleted...]
-      <c r="AG36" s="50" t="s">
+      <c r="R36" s="47"/>
+      <c r="S36" s="47"/>
+      <c r="T36" s="47"/>
+      <c r="U36" s="47"/>
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="47"/>
+      <c r="AB36" s="47"/>
+      <c r="AC36" s="47"/>
+      <c r="AD36" s="47"/>
+      <c r="AE36" s="47"/>
+      <c r="AG36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AH36" s="50"/>
-[...10 lines deleted...]
-      <c r="AS36" s="50" t="s">
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="47"/>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="47"/>
+      <c r="AP36" s="47"/>
+      <c r="AQ36" s="47"/>
+      <c r="AR36" s="47"/>
+      <c r="AS36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AT36" s="50"/>
-[...9 lines deleted...]
-      <c r="BD36" s="50"/>
+      <c r="AT36" s="47"/>
+      <c r="AU36" s="47"/>
+      <c r="AV36" s="47"/>
+      <c r="AW36" s="47"/>
+      <c r="AX36" s="47"/>
+      <c r="AY36" s="47"/>
+      <c r="AZ36" s="47"/>
+      <c r="BA36" s="47"/>
+      <c r="BB36" s="47"/>
+      <c r="BC36" s="47"/>
+      <c r="BD36" s="47"/>
     </row>
     <row r="37" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B37" s="52"/>
-      <c r="C37" s="52"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
       <c r="D37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="K37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="AY37" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A38" s="55"/>
+      <c r="A38" s="45"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="26"/>
       <c r="H38" s="5"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="6"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="5"/>
-      <c r="AG38" s="45">
+      <c r="AG38" s="50">
         <v>2025</v>
       </c>
-      <c r="AH38" s="46"/>
-[...10 lines deleted...]
-      <c r="AS38" s="45">
+      <c r="AH38" s="51"/>
+      <c r="AI38" s="51"/>
+      <c r="AJ38" s="53"/>
+      <c r="AK38" s="53"/>
+      <c r="AL38" s="53"/>
+      <c r="AM38" s="53"/>
+      <c r="AN38" s="53"/>
+      <c r="AO38" s="53"/>
+      <c r="AP38" s="53"/>
+      <c r="AQ38" s="53"/>
+      <c r="AR38" s="54"/>
+      <c r="AS38" s="50">
         <v>2026</v>
       </c>
-      <c r="AT38" s="46"/>
-[...9 lines deleted...]
-      <c r="BD38" s="49"/>
+      <c r="AT38" s="51"/>
+      <c r="AU38" s="51"/>
+      <c r="AV38" s="53"/>
+      <c r="AW38" s="53"/>
+      <c r="AX38" s="53"/>
+      <c r="AY38" s="53"/>
+      <c r="AZ38" s="53"/>
+      <c r="BA38" s="53"/>
+      <c r="BB38" s="53"/>
+      <c r="BC38" s="53"/>
+      <c r="BD38" s="54"/>
     </row>
     <row r="39" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A39" s="54"/>
+      <c r="A39" s="46"/>
       <c r="B39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="8" t="s">
@@ -5320,51 +5369,51 @@
       <c r="AW39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX39" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD39" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:56" ht="13.8">
+    <row r="40" spans="1:56">
       <c r="A40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="11">
         <v>100</v>
       </c>
       <c r="C40" s="11">
         <v>104.2</v>
       </c>
       <c r="D40" s="11">
         <v>97.9</v>
       </c>
       <c r="E40" s="11">
         <v>97.202107556190725</v>
       </c>
       <c r="F40" s="11">
         <v>97.1</v>
       </c>
       <c r="G40" s="11">
         <v>96.9</v>
       </c>
       <c r="H40" s="11">
         <v>98.3</v>
       </c>
       <c r="I40" s="11">
@@ -5465,60 +5514,62 @@
       </c>
       <c r="AO40" s="22">
         <v>99.125643890546627</v>
       </c>
       <c r="AP40" s="22">
         <v>99</v>
       </c>
       <c r="AQ40" s="22">
         <v>99.28228005585126</v>
       </c>
       <c r="AR40" s="22">
         <v>99.556298806809821</v>
       </c>
       <c r="AS40" s="22">
         <v>100</v>
       </c>
       <c r="AT40" s="43">
         <v>100</v>
       </c>
       <c r="AU40" s="44">
         <v>100</v>
       </c>
       <c r="AV40" s="42">
         <v>118.8380168848015</v>
       </c>
-      <c r="AW40" s="22"/>
+      <c r="AW40" s="22">
+        <v>113.42040574610455</v>
+      </c>
       <c r="AX40" s="22"/>
       <c r="AY40" s="22"/>
       <c r="AZ40" s="22"/>
       <c r="BA40" s="22"/>
       <c r="BB40" s="41"/>
       <c r="BC40" s="42"/>
       <c r="BD40" s="42"/>
     </row>
-    <row r="41" spans="1:56" ht="13.8">
+    <row r="41" spans="1:56">
       <c r="A41" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="11">
         <v>100</v>
       </c>
       <c r="C41" s="11">
         <v>105.5</v>
       </c>
       <c r="D41" s="11">
         <v>100</v>
       </c>
       <c r="E41" s="11">
         <v>103.9</v>
       </c>
       <c r="F41" s="11">
         <v>103.8</v>
       </c>
       <c r="G41" s="11">
         <v>106.1</v>
       </c>
       <c r="H41" s="11">
         <v>104.7</v>
       </c>
       <c r="I41" s="11">
@@ -5619,60 +5670,62 @@
       </c>
       <c r="AO41" s="22">
         <v>103.70065530922274</v>
       </c>
       <c r="AP41" s="22">
         <v>92.2</v>
       </c>
       <c r="AQ41" s="22">
         <v>103.47118318037958</v>
       </c>
       <c r="AR41" s="22">
         <v>109.00837660214624</v>
       </c>
       <c r="AS41" s="22">
         <v>100</v>
       </c>
       <c r="AT41" s="22">
         <v>100</v>
       </c>
       <c r="AU41" s="42">
         <v>100</v>
       </c>
       <c r="AV41" s="42">
         <v>104.8</v>
       </c>
-      <c r="AW41" s="22"/>
+      <c r="AW41" s="22">
+        <v>104.8</v>
+      </c>
       <c r="AX41" s="22"/>
       <c r="AY41" s="22"/>
       <c r="AZ41" s="22"/>
       <c r="BA41" s="22"/>
       <c r="BB41" s="41"/>
       <c r="BC41" s="42"/>
       <c r="BD41" s="42"/>
     </row>
-    <row r="42" spans="1:56" ht="13.8">
+    <row r="42" spans="1:56">
       <c r="A42" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="27"/>
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
       <c r="O42" s="11"/>
       <c r="P42" s="11"/>
       <c r="Q42" s="11"/>
       <c r="R42" s="28"/>
       <c r="S42" s="20"/>
       <c r="T42" s="11"/>
       <c r="U42" s="30"/>
       <c r="V42" s="22"/>
       <c r="W42" s="22"/>
@@ -5713,60 +5766,62 @@
       </c>
       <c r="AO42" s="22">
         <v>108.44146889291659</v>
       </c>
       <c r="AP42" s="22">
         <v>94.5</v>
       </c>
       <c r="AQ42" s="22">
         <v>128.69372533031117</v>
       </c>
       <c r="AR42" s="22">
         <v>90.439817482198976</v>
       </c>
       <c r="AS42" s="22">
         <v>100</v>
       </c>
       <c r="AT42" s="22">
         <v>100</v>
       </c>
       <c r="AU42" s="42">
         <v>100</v>
       </c>
       <c r="AV42" s="42">
         <v>100.24866609743452</v>
       </c>
-      <c r="AW42" s="22"/>
+      <c r="AW42" s="22">
+        <v>100.19793072622805</v>
+      </c>
       <c r="AX42" s="22"/>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="41"/>
       <c r="BC42" s="42"/>
       <c r="BD42" s="42"/>
     </row>
-    <row r="43" spans="1:56" ht="13.8">
+    <row r="43" spans="1:56">
       <c r="A43" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="11">
         <v>0</v>
       </c>
       <c r="C43" s="11">
         <v>105.9</v>
       </c>
       <c r="D43" s="11">
         <v>74.900000000000006</v>
       </c>
       <c r="E43" s="11">
         <v>92.9</v>
       </c>
       <c r="F43" s="11">
         <v>94.7</v>
       </c>
       <c r="G43" s="11">
         <v>96.5</v>
       </c>
       <c r="H43" s="11">
         <v>97.6</v>
       </c>
       <c r="I43" s="11">
@@ -5867,60 +5922,62 @@
       </c>
       <c r="AO43" s="22">
         <v>83.1</v>
       </c>
       <c r="AP43" s="22">
         <v>102.4</v>
       </c>
       <c r="AQ43" s="22">
         <v>98.186968357673933</v>
       </c>
       <c r="AR43" s="22">
         <v>89.624703276136401</v>
       </c>
       <c r="AS43" s="22">
         <v>100</v>
       </c>
       <c r="AT43" s="22">
         <v>100</v>
       </c>
       <c r="AU43" s="42">
         <v>100</v>
       </c>
       <c r="AV43" s="42">
         <v>100</v>
       </c>
-      <c r="AW43" s="22"/>
+      <c r="AW43" s="22">
+        <v>100</v>
+      </c>
       <c r="AX43" s="22"/>
       <c r="AY43" s="22"/>
       <c r="AZ43" s="22"/>
       <c r="BA43" s="22"/>
       <c r="BB43" s="41"/>
       <c r="BC43" s="42"/>
       <c r="BD43" s="42"/>
     </row>
-    <row r="44" spans="1:56" ht="13.8">
+    <row r="44" spans="1:56">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
         <v>100</v>
       </c>
       <c r="C44" s="11">
         <v>100.6</v>
       </c>
       <c r="D44" s="11">
         <v>100</v>
       </c>
       <c r="E44" s="11">
         <v>96.9</v>
       </c>
       <c r="F44" s="11">
         <v>102.7</v>
       </c>
       <c r="G44" s="11">
         <v>93.2</v>
       </c>
       <c r="H44" s="11">
         <v>94.4</v>
       </c>
       <c r="I44" s="11">
@@ -6021,60 +6078,62 @@
       </c>
       <c r="AO44" s="22">
         <v>100.0584934859944</v>
       </c>
       <c r="AP44" s="22">
         <v>98.5</v>
       </c>
       <c r="AQ44" s="22">
         <v>98.033929780385051</v>
       </c>
       <c r="AR44" s="22">
         <v>100.74264712491208</v>
       </c>
       <c r="AS44" s="22">
         <v>100</v>
       </c>
       <c r="AT44" s="22">
         <v>100</v>
       </c>
       <c r="AU44" s="42">
         <v>100</v>
       </c>
       <c r="AV44" s="42">
         <v>100</v>
       </c>
-      <c r="AW44" s="22"/>
+      <c r="AW44" s="22">
+        <v>100</v>
+      </c>
       <c r="AX44" s="22"/>
       <c r="AY44" s="22"/>
       <c r="AZ44" s="22"/>
       <c r="BA44" s="22"/>
       <c r="BB44" s="41"/>
       <c r="BC44" s="42"/>
       <c r="BD44" s="42"/>
     </row>
-    <row r="45" spans="1:56" ht="13.8">
+    <row r="45" spans="1:56">
       <c r="A45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="11">
         <v>100</v>
       </c>
       <c r="C45" s="11">
         <v>112.8</v>
       </c>
       <c r="D45" s="11">
         <v>99</v>
       </c>
       <c r="E45" s="11">
         <v>103.4</v>
       </c>
       <c r="F45" s="11">
         <v>102.9</v>
       </c>
       <c r="G45" s="11">
         <v>103</v>
       </c>
       <c r="H45" s="11">
         <v>105.6</v>
       </c>
       <c r="I45" s="12">
@@ -6175,60 +6234,62 @@
       </c>
       <c r="AO45" s="22">
         <v>103.81588905038946</v>
       </c>
       <c r="AP45" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ45" s="22">
         <v>95.474515643747395</v>
       </c>
       <c r="AR45" s="22">
         <v>106.94181559113684</v>
       </c>
       <c r="AS45" s="22">
         <v>100</v>
       </c>
       <c r="AT45" s="22">
         <v>100</v>
       </c>
       <c r="AU45" s="42">
         <v>100</v>
       </c>
       <c r="AV45" s="42">
         <v>155.29504071923901</v>
       </c>
-      <c r="AW45" s="22"/>
+      <c r="AW45" s="22">
+        <v>134.5511750881434</v>
+      </c>
       <c r="AX45" s="22"/>
       <c r="AY45" s="22"/>
       <c r="AZ45" s="22"/>
       <c r="BA45" s="22"/>
       <c r="BB45" s="41"/>
       <c r="BC45" s="42"/>
       <c r="BD45" s="42"/>
     </row>
-    <row r="46" spans="1:56" ht="13.8">
+    <row r="46" spans="1:56">
       <c r="A46" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="11">
         <v>0</v>
       </c>
       <c r="C46" s="11">
         <v>100</v>
       </c>
       <c r="D46" s="11">
         <v>83.3</v>
       </c>
       <c r="E46" s="11">
         <v>100.9</v>
       </c>
       <c r="F46" s="11">
         <v>100.8</v>
       </c>
       <c r="G46" s="11">
         <v>102.8</v>
       </c>
       <c r="H46" s="11">
         <v>104.2</v>
       </c>
       <c r="I46" s="11">
@@ -6329,60 +6390,62 @@
       </c>
       <c r="AO46" s="22">
         <v>111.23979155919056</v>
       </c>
       <c r="AP46" s="22">
         <v>73.599999999999994</v>
       </c>
       <c r="AQ46" s="22">
         <v>109.16944841704054</v>
       </c>
       <c r="AR46" s="22">
         <v>99.659584898860771</v>
       </c>
       <c r="AS46" s="22">
         <v>100</v>
       </c>
       <c r="AT46" s="22">
         <v>100</v>
       </c>
       <c r="AU46" s="42">
         <v>100</v>
       </c>
       <c r="AV46" s="42">
         <v>100</v>
       </c>
-      <c r="AW46" s="22"/>
+      <c r="AW46" s="22">
+        <v>100</v>
+      </c>
       <c r="AX46" s="22"/>
       <c r="AY46" s="22"/>
       <c r="AZ46" s="22"/>
       <c r="BA46" s="22"/>
       <c r="BB46" s="41"/>
       <c r="BC46" s="42"/>
       <c r="BD46" s="42"/>
     </row>
-    <row r="47" spans="1:56" ht="13.8">
+    <row r="47" spans="1:56">
       <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12">
         <v>100</v>
       </c>
       <c r="C47" s="12">
         <v>105.2</v>
       </c>
       <c r="D47" s="12">
         <v>100.1</v>
       </c>
       <c r="E47" s="12">
         <v>100.4</v>
       </c>
       <c r="F47" s="12">
         <v>100.7</v>
       </c>
       <c r="G47" s="12">
         <v>99.2</v>
       </c>
       <c r="H47" s="12">
         <v>101.9</v>
       </c>
       <c r="I47" s="12">
@@ -6483,60 +6546,62 @@
       </c>
       <c r="AO47" s="22">
         <v>100</v>
       </c>
       <c r="AP47" s="22">
         <v>114.3</v>
       </c>
       <c r="AQ47" s="22">
         <v>89.248891075939355</v>
       </c>
       <c r="AR47" s="22">
         <v>84.920975520542413</v>
       </c>
       <c r="AS47" s="22">
         <v>100</v>
       </c>
       <c r="AT47" s="22">
         <v>100</v>
       </c>
       <c r="AU47" s="42">
         <v>100</v>
       </c>
       <c r="AV47" s="42">
         <v>103.59861377673214</v>
       </c>
-      <c r="AW47" s="22"/>
+      <c r="AW47" s="22">
+        <v>102.47395237299666</v>
+      </c>
       <c r="AX47" s="22"/>
       <c r="AY47" s="22"/>
       <c r="AZ47" s="22"/>
       <c r="BA47" s="22"/>
       <c r="BB47" s="41"/>
       <c r="BC47" s="42"/>
       <c r="BD47" s="42"/>
     </row>
-    <row r="48" spans="1:56" ht="13.8">
+    <row r="48" spans="1:56">
       <c r="A48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>100</v>
       </c>
       <c r="D48" s="12">
         <v>80.3</v>
       </c>
       <c r="E48" s="12">
         <v>100.8</v>
       </c>
       <c r="F48" s="12">
         <v>100.6</v>
       </c>
       <c r="G48" s="12">
         <v>97.1</v>
       </c>
       <c r="H48" s="12">
         <v>98.6</v>
       </c>
       <c r="I48" s="12">
@@ -6637,60 +6702,62 @@
       </c>
       <c r="AO48" s="22">
         <v>100.32433387384836</v>
       </c>
       <c r="AP48" s="22">
         <v>87</v>
       </c>
       <c r="AQ48" s="22">
         <v>102.23571856405806</v>
       </c>
       <c r="AR48" s="22">
         <v>100.49537469555263</v>
       </c>
       <c r="AS48" s="22">
         <v>100</v>
       </c>
       <c r="AT48" s="22">
         <v>100</v>
       </c>
       <c r="AU48" s="42">
         <v>100</v>
       </c>
       <c r="AV48" s="42">
         <v>100</v>
       </c>
-      <c r="AW48" s="22"/>
+      <c r="AW48" s="22">
+        <v>100</v>
+      </c>
       <c r="AX48" s="22"/>
       <c r="AY48" s="22"/>
       <c r="AZ48" s="22"/>
       <c r="BA48" s="22"/>
       <c r="BB48" s="41"/>
       <c r="BC48" s="42"/>
       <c r="BD48" s="42"/>
     </row>
-    <row r="49" spans="1:57" ht="13.8">
+    <row r="49" spans="1:57">
       <c r="A49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12">
         <v>100</v>
       </c>
       <c r="C49" s="12">
         <v>106.3</v>
       </c>
       <c r="D49" s="12">
         <v>99.5</v>
       </c>
       <c r="E49" s="12">
         <v>97.1</v>
       </c>
       <c r="F49" s="12">
         <v>98.6</v>
       </c>
       <c r="G49" s="12">
         <v>97</v>
       </c>
       <c r="H49" s="12">
         <v>98.3</v>
       </c>
       <c r="I49" s="12">
@@ -6791,60 +6858,62 @@
       </c>
       <c r="AO49" s="22">
         <v>100.03249814057953</v>
       </c>
       <c r="AP49" s="22">
         <v>96.3</v>
       </c>
       <c r="AQ49" s="22">
         <v>99.636115625783162</v>
       </c>
       <c r="AR49" s="22">
         <v>101.71271965190766</v>
       </c>
       <c r="AS49" s="22">
         <v>100</v>
       </c>
       <c r="AT49" s="22">
         <v>100</v>
       </c>
       <c r="AU49" s="42">
         <v>100</v>
       </c>
       <c r="AV49" s="42">
         <v>159.9</v>
       </c>
-      <c r="AW49" s="22"/>
+      <c r="AW49" s="22">
+        <v>206.02069019496398</v>
+      </c>
       <c r="AX49" s="22"/>
       <c r="AY49" s="22"/>
       <c r="AZ49" s="22"/>
       <c r="BA49" s="22"/>
       <c r="BB49" s="41"/>
       <c r="BC49" s="42"/>
       <c r="BD49" s="42"/>
     </row>
-    <row r="50" spans="1:57" ht="13.8">
+    <row r="50" spans="1:57">
       <c r="A50" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>100</v>
       </c>
       <c r="C50" s="12">
         <v>104.2</v>
       </c>
       <c r="D50" s="12">
         <v>79.2</v>
       </c>
       <c r="E50" s="12">
         <v>88.7</v>
       </c>
       <c r="F50" s="12">
         <v>96.9</v>
       </c>
       <c r="G50" s="12">
         <v>84.3</v>
       </c>
       <c r="H50" s="12">
         <v>88.3</v>
       </c>
       <c r="I50" s="12">
@@ -6945,60 +7014,62 @@
       </c>
       <c r="AO50" s="22">
         <v>110.7000698711649</v>
       </c>
       <c r="AP50" s="22">
         <v>94.4</v>
       </c>
       <c r="AQ50" s="22">
         <v>115.47147507156399</v>
       </c>
       <c r="AR50" s="22">
         <v>106.48170860026083</v>
       </c>
       <c r="AS50" s="22">
         <v>100</v>
       </c>
       <c r="AT50" s="22">
         <v>100</v>
       </c>
       <c r="AU50" s="42">
         <v>100</v>
       </c>
       <c r="AV50" s="42">
         <v>108.5</v>
       </c>
-      <c r="AW50" s="22"/>
+      <c r="AW50" s="22">
+        <v>108.5</v>
+      </c>
       <c r="AX50" s="22"/>
       <c r="AY50" s="22"/>
       <c r="AZ50" s="22"/>
       <c r="BA50" s="22"/>
       <c r="BB50" s="41"/>
       <c r="BC50" s="42"/>
       <c r="BD50" s="42"/>
     </row>
-    <row r="51" spans="1:57" ht="13.8">
+    <row r="51" spans="1:57">
       <c r="A51" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>100</v>
       </c>
       <c r="C51" s="12">
         <v>106.6</v>
       </c>
       <c r="D51" s="12">
         <v>100.1</v>
       </c>
       <c r="E51" s="12">
         <v>102.1</v>
       </c>
       <c r="F51" s="12">
         <v>100.4</v>
       </c>
       <c r="G51" s="12">
         <v>117.8</v>
       </c>
       <c r="H51" s="12">
         <v>102.2</v>
       </c>
       <c r="I51" s="12">
@@ -7099,216 +7170,218 @@
       </c>
       <c r="AO51" s="22">
         <v>100.67046000996341</v>
       </c>
       <c r="AP51" s="22">
         <v>100.2</v>
       </c>
       <c r="AQ51" s="22">
         <v>101.35929490786542</v>
       </c>
       <c r="AR51" s="22">
         <v>114.56139346695036</v>
       </c>
       <c r="AS51" s="22">
         <v>100</v>
       </c>
       <c r="AT51" s="22">
         <v>100</v>
       </c>
       <c r="AU51" s="42">
         <v>100</v>
       </c>
       <c r="AV51" s="42">
         <v>164.47306111015533</v>
       </c>
-      <c r="AW51" s="22"/>
+      <c r="AW51" s="22">
+        <v>139.40270990545628</v>
+      </c>
       <c r="AX51" s="22"/>
       <c r="AY51" s="22"/>
       <c r="AZ51" s="22"/>
       <c r="BA51" s="22"/>
       <c r="BB51" s="41"/>
       <c r="BC51" s="42"/>
       <c r="BD51" s="42"/>
     </row>
     <row r="53" spans="1:57" ht="21" customHeight="1">
-      <c r="A53" s="50" t="s">
+      <c r="A53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="50"/>
-[...13 lines deleted...]
-      <c r="Q53" s="50" t="s">
+      <c r="B53" s="47"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="47"/>
+      <c r="E53" s="47"/>
+      <c r="F53" s="47"/>
+      <c r="G53" s="47"/>
+      <c r="H53" s="47"/>
+      <c r="I53" s="47"/>
+      <c r="J53" s="47"/>
+      <c r="K53" s="47"/>
+      <c r="L53" s="47"/>
+      <c r="M53" s="47"/>
+      <c r="N53" s="47"/>
+      <c r="O53" s="47"/>
+      <c r="Q53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R53" s="50"/>
-[...13 lines deleted...]
-      <c r="AF53" s="50" t="s">
+      <c r="R53" s="47"/>
+      <c r="S53" s="47"/>
+      <c r="T53" s="47"/>
+      <c r="U53" s="47"/>
+      <c r="V53" s="47"/>
+      <c r="W53" s="47"/>
+      <c r="X53" s="47"/>
+      <c r="Y53" s="47"/>
+      <c r="Z53" s="47"/>
+      <c r="AA53" s="47"/>
+      <c r="AB53" s="47"/>
+      <c r="AC53" s="47"/>
+      <c r="AD53" s="47"/>
+      <c r="AE53" s="47"/>
+      <c r="AF53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AG53" s="51"/>
-[...11 lines deleted...]
-      <c r="AS53" s="50" t="s">
+      <c r="AG53" s="55"/>
+      <c r="AH53" s="55"/>
+      <c r="AI53" s="55"/>
+      <c r="AJ53" s="55"/>
+      <c r="AK53" s="55"/>
+      <c r="AL53" s="55"/>
+      <c r="AM53" s="55"/>
+      <c r="AN53" s="55"/>
+      <c r="AO53" s="55"/>
+      <c r="AP53" s="55"/>
+      <c r="AQ53" s="55"/>
+      <c r="AR53" s="55"/>
+      <c r="AS53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AT53" s="51"/>
-[...10 lines deleted...]
-      <c r="BE53" s="51"/>
+      <c r="AT53" s="55"/>
+      <c r="AU53" s="55"/>
+      <c r="AV53" s="55"/>
+      <c r="AW53" s="55"/>
+      <c r="AX53" s="55"/>
+      <c r="AY53" s="55"/>
+      <c r="AZ53" s="55"/>
+      <c r="BA53" s="55"/>
+      <c r="BB53" s="55"/>
+      <c r="BC53" s="55"/>
+      <c r="BD53" s="55"/>
+      <c r="BE53" s="55"/>
     </row>
     <row r="54" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B54" s="52"/>
-      <c r="C54" s="52"/>
+      <c r="B54" s="48"/>
+      <c r="C54" s="48"/>
       <c r="D54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="K54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="AY54" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A55" s="55"/>
+      <c r="A55" s="45"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="26"/>
       <c r="H55" s="5"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="4"/>
       <c r="T55" s="6"/>
       <c r="U55" s="4"/>
       <c r="V55" s="4"/>
       <c r="W55" s="4"/>
       <c r="X55" s="4"/>
       <c r="Y55" s="4"/>
       <c r="Z55" s="4"/>
       <c r="AA55" s="4"/>
       <c r="AB55" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC55" s="4"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4"/>
-      <c r="AG55" s="45">
+      <c r="AG55" s="50">
         <v>2025</v>
       </c>
-      <c r="AH55" s="46"/>
-[...10 lines deleted...]
-      <c r="AS55" s="45">
+      <c r="AH55" s="51"/>
+      <c r="AI55" s="51"/>
+      <c r="AJ55" s="53"/>
+      <c r="AK55" s="53"/>
+      <c r="AL55" s="53"/>
+      <c r="AM55" s="53"/>
+      <c r="AN55" s="53"/>
+      <c r="AO55" s="53"/>
+      <c r="AP55" s="53"/>
+      <c r="AQ55" s="53"/>
+      <c r="AR55" s="54"/>
+      <c r="AS55" s="50">
         <v>2026</v>
       </c>
-      <c r="AT55" s="46"/>
-[...9 lines deleted...]
-      <c r="BD55" s="49"/>
+      <c r="AT55" s="51"/>
+      <c r="AU55" s="51"/>
+      <c r="AV55" s="53"/>
+      <c r="AW55" s="53"/>
+      <c r="AX55" s="53"/>
+      <c r="AY55" s="53"/>
+      <c r="AZ55" s="53"/>
+      <c r="BA55" s="53"/>
+      <c r="BB55" s="53"/>
+      <c r="BC55" s="53"/>
+      <c r="BD55" s="54"/>
     </row>
     <row r="56" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A56" s="54"/>
+      <c r="A56" s="46"/>
       <c r="B56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="8" t="s">
@@ -7431,51 +7504,51 @@
       <c r="AW56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX56" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD56" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="57" spans="1:57" ht="13.8">
+    <row r="57" spans="1:57">
       <c r="A57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="11">
         <v>103.9</v>
       </c>
       <c r="C57" s="11">
         <v>104.7</v>
       </c>
       <c r="D57" s="11">
         <v>104.2</v>
       </c>
       <c r="E57" s="11">
         <v>104.2</v>
       </c>
       <c r="F57" s="11">
         <v>105</v>
       </c>
       <c r="G57" s="11">
         <v>103.8</v>
       </c>
       <c r="H57" s="11">
         <v>102.3</v>
       </c>
       <c r="I57" s="12">
@@ -7576,60 +7649,62 @@
       </c>
       <c r="AO57" s="22">
         <v>101.90322246644095</v>
       </c>
       <c r="AP57" s="22">
         <v>102.8</v>
       </c>
       <c r="AQ57" s="22">
         <v>104.03840542910052</v>
       </c>
       <c r="AR57" s="22">
         <v>103.6159964489253</v>
       </c>
       <c r="AS57" s="22">
         <v>91.799906279072076</v>
       </c>
       <c r="AT57" s="43">
         <v>97.164109398852858</v>
       </c>
       <c r="AU57" s="44">
         <v>102.09515628820584</v>
       </c>
       <c r="AV57" s="42">
         <v>99.98635839545743</v>
       </c>
-      <c r="AW57" s="22"/>
+      <c r="AW57" s="22">
+        <v>100.51705203103394</v>
+      </c>
       <c r="AX57" s="22"/>
       <c r="AY57" s="22"/>
       <c r="AZ57" s="22"/>
       <c r="BA57" s="22"/>
       <c r="BB57" s="41"/>
       <c r="BC57" s="42"/>
       <c r="BD57" s="42"/>
     </row>
-    <row r="58" spans="1:57" ht="13.8">
+    <row r="58" spans="1:57">
       <c r="A58" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="11">
         <v>103</v>
       </c>
       <c r="C58" s="11">
         <v>105.1</v>
       </c>
       <c r="D58" s="11">
         <v>108.3</v>
       </c>
       <c r="E58" s="11">
         <v>103.2</v>
       </c>
       <c r="F58" s="11">
         <v>108.5</v>
       </c>
       <c r="G58" s="11">
         <v>106.4</v>
       </c>
       <c r="H58" s="11">
         <v>102</v>
       </c>
       <c r="I58" s="12">
@@ -7730,60 +7805,62 @@
       </c>
       <c r="AO58" s="22">
         <v>101.71912588752167</v>
       </c>
       <c r="AP58" s="22">
         <v>127.2</v>
       </c>
       <c r="AQ58" s="22">
         <v>102.8534181703407</v>
       </c>
       <c r="AR58" s="22">
         <v>104.55716668601029</v>
       </c>
       <c r="AS58" s="22">
         <v>101.0589628429629</v>
       </c>
       <c r="AT58" s="22">
         <v>102.02547234470852</v>
       </c>
       <c r="AU58" s="42">
         <v>101.9</v>
       </c>
       <c r="AV58" s="42">
         <v>100.53327371086979</v>
       </c>
-      <c r="AW58" s="22"/>
+      <c r="AW58" s="22">
+        <v>102.3</v>
+      </c>
       <c r="AX58" s="22"/>
       <c r="AY58" s="22"/>
       <c r="AZ58" s="22"/>
       <c r="BA58" s="22"/>
       <c r="BB58" s="41"/>
       <c r="BC58" s="42"/>
       <c r="BD58" s="42"/>
     </row>
-    <row r="59" spans="1:57" ht="13.8">
+    <row r="59" spans="1:57">
       <c r="A59" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="11"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12"/>
       <c r="N59" s="12"/>
       <c r="O59" s="12"/>
       <c r="P59" s="12"/>
       <c r="Q59" s="12"/>
       <c r="R59" s="32"/>
       <c r="S59" s="12"/>
       <c r="T59" s="12"/>
       <c r="U59" s="34"/>
       <c r="V59" s="22"/>
       <c r="W59" s="12"/>
@@ -7824,60 +7901,62 @@
       </c>
       <c r="AO59" s="22">
         <v>93.764980864392072</v>
       </c>
       <c r="AP59" s="22">
         <v>76.3</v>
       </c>
       <c r="AQ59" s="22">
         <v>78.708405233492797</v>
       </c>
       <c r="AR59" s="22">
         <v>82.572531834474489</v>
       </c>
       <c r="AS59" s="22">
         <v>100.2</v>
       </c>
       <c r="AT59" s="22">
         <v>140.186328801949</v>
       </c>
       <c r="AU59" s="42">
         <v>148.6928435817338</v>
       </c>
       <c r="AV59" s="42">
         <v>147.38063344301875</v>
       </c>
-      <c r="AW59" s="22"/>
+      <c r="AW59" s="22">
+        <v>135.56044007340489</v>
+      </c>
       <c r="AX59" s="22"/>
       <c r="AY59" s="22"/>
       <c r="AZ59" s="22"/>
       <c r="BA59" s="22"/>
       <c r="BB59" s="41"/>
       <c r="BC59" s="42"/>
       <c r="BD59" s="42"/>
     </row>
-    <row r="60" spans="1:57" ht="13.8">
+    <row r="60" spans="1:57">
       <c r="A60" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="11">
         <v>100.8</v>
       </c>
       <c r="C60" s="11">
         <v>101.1</v>
       </c>
       <c r="D60" s="11">
         <v>97.2</v>
       </c>
       <c r="E60" s="11">
         <v>100.5</v>
       </c>
       <c r="F60" s="11">
         <v>98.3</v>
       </c>
       <c r="G60" s="11">
         <v>102.1</v>
       </c>
       <c r="H60" s="11">
         <v>101.5</v>
       </c>
       <c r="I60" s="12">
@@ -7978,60 +8057,62 @@
       </c>
       <c r="AO60" s="22">
         <v>103.58498906979752</v>
       </c>
       <c r="AP60" s="22">
         <v>104.6</v>
       </c>
       <c r="AQ60" s="22">
         <v>105.67193137160152</v>
       </c>
       <c r="AR60" s="22">
         <v>104.70074146428972</v>
       </c>
       <c r="AS60" s="22">
         <v>105.52023453243153</v>
       </c>
       <c r="AT60" s="22">
         <v>105.84110732616689</v>
       </c>
       <c r="AU60" s="42">
         <v>107.62008528787479</v>
       </c>
       <c r="AV60" s="42">
         <v>108.11177603695639</v>
       </c>
-      <c r="AW60" s="22"/>
+      <c r="AW60" s="22">
+        <v>117.8923026795069</v>
+      </c>
       <c r="AX60" s="22"/>
       <c r="AY60" s="22"/>
       <c r="AZ60" s="22"/>
       <c r="BA60" s="22"/>
       <c r="BB60" s="41"/>
       <c r="BC60" s="42"/>
       <c r="BD60" s="42"/>
     </row>
-    <row r="61" spans="1:57" ht="13.8">
+    <row r="61" spans="1:57">
       <c r="A61" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="11">
         <v>101.2</v>
       </c>
       <c r="C61" s="11">
         <v>101.6</v>
       </c>
       <c r="D61" s="11">
         <v>102.8</v>
       </c>
       <c r="E61" s="11">
         <v>100.9</v>
       </c>
       <c r="F61" s="11">
         <v>103.2</v>
       </c>
       <c r="G61" s="11">
         <v>101.2</v>
       </c>
       <c r="H61" s="11">
         <v>103.6</v>
       </c>
       <c r="I61" s="12">
@@ -8132,60 +8213,62 @@
       </c>
       <c r="AO61" s="22">
         <v>105.50697869991426</v>
       </c>
       <c r="AP61" s="22">
         <v>105.7</v>
       </c>
       <c r="AQ61" s="22">
         <v>107.29401006775248</v>
       </c>
       <c r="AR61" s="22">
         <v>105.95189009194459</v>
       </c>
       <c r="AS61" s="22">
         <v>103.34445908154264</v>
       </c>
       <c r="AT61" s="22">
         <v>103.0133012413857</v>
       </c>
       <c r="AU61" s="42">
         <v>104.37667830232778</v>
       </c>
       <c r="AV61" s="42">
         <v>103.93468904412069</v>
       </c>
-      <c r="AW61" s="22"/>
+      <c r="AW61" s="22">
+        <v>108.4113654259816</v>
+      </c>
       <c r="AX61" s="22"/>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="41"/>
       <c r="BC61" s="42"/>
       <c r="BD61" s="42"/>
     </row>
-    <row r="62" spans="1:57" ht="13.8">
+    <row r="62" spans="1:57">
       <c r="A62" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="11">
         <v>102.8</v>
       </c>
       <c r="C62" s="11">
         <v>104.9</v>
       </c>
       <c r="D62" s="11">
         <v>102</v>
       </c>
       <c r="E62" s="11">
         <v>102.7</v>
       </c>
       <c r="F62" s="11">
         <v>100.1</v>
       </c>
       <c r="G62" s="11">
         <v>98.8</v>
       </c>
       <c r="H62" s="11">
         <v>97.1</v>
       </c>
       <c r="I62" s="12">
@@ -8286,60 +8369,62 @@
       </c>
       <c r="AO62" s="22">
         <v>102.4230527351944</v>
       </c>
       <c r="AP62" s="22">
         <v>103.6</v>
       </c>
       <c r="AQ62" s="22">
         <v>109.24540707041879</v>
       </c>
       <c r="AR62" s="22">
         <v>100.80900317948031</v>
       </c>
       <c r="AS62" s="22">
         <v>94.241607168232306</v>
       </c>
       <c r="AT62" s="22">
         <v>100.3</v>
       </c>
       <c r="AU62" s="42">
         <v>102.8</v>
       </c>
       <c r="AV62" s="42">
         <v>103.12561977484869</v>
       </c>
-      <c r="AW62" s="22"/>
+      <c r="AW62" s="22">
+        <v>102.71879556724468</v>
+      </c>
       <c r="AX62" s="22"/>
       <c r="AY62" s="22"/>
       <c r="AZ62" s="22"/>
       <c r="BA62" s="22"/>
       <c r="BB62" s="41"/>
       <c r="BC62" s="42"/>
       <c r="BD62" s="42"/>
     </row>
-    <row r="63" spans="1:57" ht="13.8">
+    <row r="63" spans="1:57">
       <c r="A63" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="11">
         <v>100.1</v>
       </c>
       <c r="C63" s="11">
         <v>100.2</v>
       </c>
       <c r="D63" s="11">
         <v>99.5</v>
       </c>
       <c r="E63" s="11">
         <v>100.3</v>
       </c>
       <c r="F63" s="11">
         <v>99.2</v>
       </c>
       <c r="G63" s="11">
         <v>97.5</v>
       </c>
       <c r="H63" s="11">
         <v>96.9</v>
       </c>
       <c r="I63" s="11">
@@ -8440,60 +8525,62 @@
       </c>
       <c r="AO63" s="22">
         <v>101.18143691042292</v>
       </c>
       <c r="AP63" s="22">
         <v>110.7</v>
       </c>
       <c r="AQ63" s="22">
         <v>100.50821880081156</v>
       </c>
       <c r="AR63" s="22">
         <v>103.70691132162723</v>
       </c>
       <c r="AS63" s="22">
         <v>107.98294186734527</v>
       </c>
       <c r="AT63" s="22">
         <v>105.52610039373971</v>
       </c>
       <c r="AU63" s="42">
         <v>103.47062464959549</v>
       </c>
       <c r="AV63" s="42">
         <v>105.36705493719643</v>
       </c>
-      <c r="AW63" s="22"/>
+      <c r="AW63" s="22">
+        <v>107.36895182060063</v>
+      </c>
       <c r="AX63" s="22"/>
       <c r="AY63" s="22"/>
       <c r="AZ63" s="22"/>
       <c r="BA63" s="22"/>
       <c r="BB63" s="41"/>
       <c r="BC63" s="42"/>
       <c r="BD63" s="42"/>
     </row>
-    <row r="64" spans="1:57" ht="13.8">
+    <row r="64" spans="1:57">
       <c r="A64" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="12">
         <v>102.5</v>
       </c>
       <c r="C64" s="12">
         <v>103.2</v>
       </c>
       <c r="D64" s="12">
         <v>106</v>
       </c>
       <c r="E64" s="12">
         <v>105.2</v>
       </c>
       <c r="F64" s="12">
         <v>108.1</v>
       </c>
       <c r="G64" s="12">
         <v>105.3</v>
       </c>
       <c r="H64" s="12">
         <v>102.5</v>
       </c>
       <c r="I64" s="12">
@@ -8594,60 +8681,62 @@
       </c>
       <c r="AO64" s="22">
         <v>100.57343717987253</v>
       </c>
       <c r="AP64" s="22">
         <v>96.2</v>
       </c>
       <c r="AQ64" s="22">
         <v>112.33678514269829</v>
       </c>
       <c r="AR64" s="22">
         <v>119.59783604914591</v>
       </c>
       <c r="AS64" s="22">
         <v>90.441491658550504</v>
       </c>
       <c r="AT64" s="22">
         <v>98.314729014987236</v>
       </c>
       <c r="AU64" s="42">
         <v>105.27515760646897</v>
       </c>
       <c r="AV64" s="42">
         <v>98.888386085738617</v>
       </c>
-      <c r="AW64" s="22"/>
+      <c r="AW64" s="22">
+        <v>99.801546462625055</v>
+      </c>
       <c r="AX64" s="22"/>
       <c r="AY64" s="22"/>
       <c r="AZ64" s="22"/>
       <c r="BA64" s="22"/>
       <c r="BB64" s="41"/>
       <c r="BC64" s="42"/>
       <c r="BD64" s="42"/>
     </row>
-    <row r="65" spans="1:56" ht="13.8">
+    <row r="65" spans="1:56">
       <c r="A65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="12">
         <v>98.5</v>
       </c>
       <c r="C65" s="12">
         <v>101</v>
       </c>
       <c r="D65" s="12">
         <v>99.9</v>
       </c>
       <c r="E65" s="12">
         <v>100.1</v>
       </c>
       <c r="F65" s="12">
         <v>106.7</v>
       </c>
       <c r="G65" s="12">
         <v>104.6</v>
       </c>
       <c r="H65" s="12">
         <v>102.4</v>
       </c>
       <c r="I65" s="12">
@@ -8748,60 +8837,62 @@
       </c>
       <c r="AO65" s="22">
         <v>103.03622015875335</v>
       </c>
       <c r="AP65" s="22">
         <v>108.5</v>
       </c>
       <c r="AQ65" s="22">
         <v>101.55718085460114</v>
       </c>
       <c r="AR65" s="22">
         <v>100.49214501245405</v>
       </c>
       <c r="AS65" s="22">
         <v>103.28280919718651</v>
       </c>
       <c r="AT65" s="22">
         <v>100.4</v>
       </c>
       <c r="AU65" s="42">
         <v>102.87772400453821</v>
       </c>
       <c r="AV65" s="42">
         <v>104.71000043032048</v>
       </c>
-      <c r="AW65" s="22"/>
+      <c r="AW65" s="22">
+        <v>105.78874277426942</v>
+      </c>
       <c r="AX65" s="22"/>
       <c r="AY65" s="22"/>
       <c r="AZ65" s="22"/>
       <c r="BA65" s="22"/>
       <c r="BB65" s="41"/>
       <c r="BC65" s="42"/>
       <c r="BD65" s="42"/>
     </row>
-    <row r="66" spans="1:56" ht="13.8">
+    <row r="66" spans="1:56">
       <c r="A66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="12">
         <v>101.4</v>
       </c>
       <c r="C66" s="12">
         <v>102.7</v>
       </c>
       <c r="D66" s="12">
         <v>103</v>
       </c>
       <c r="E66" s="12">
         <v>101.6</v>
       </c>
       <c r="F66" s="12">
         <v>101.9</v>
       </c>
       <c r="G66" s="12">
         <v>98.7</v>
       </c>
       <c r="H66" s="12">
         <v>103.3</v>
       </c>
       <c r="I66" s="12">
@@ -8902,60 +8993,62 @@
       </c>
       <c r="AO66" s="22">
         <v>103.87518705034773</v>
       </c>
       <c r="AP66" s="22">
         <v>107.1</v>
       </c>
       <c r="AQ66" s="22">
         <v>105.84902160219085</v>
       </c>
       <c r="AR66" s="22">
         <v>102.78163156521015</v>
       </c>
       <c r="AS66" s="22">
         <v>100.59411228755832</v>
       </c>
       <c r="AT66" s="22">
         <v>100.7</v>
       </c>
       <c r="AU66" s="42">
         <v>111.93023158536117</v>
       </c>
       <c r="AV66" s="42">
         <v>109.11736146224939</v>
       </c>
-      <c r="AW66" s="22"/>
+      <c r="AW66" s="22">
+        <v>108.35438851326597</v>
+      </c>
       <c r="AX66" s="22"/>
       <c r="AY66" s="22"/>
       <c r="AZ66" s="22"/>
       <c r="BA66" s="22"/>
       <c r="BB66" s="41"/>
       <c r="BC66" s="42"/>
       <c r="BD66" s="42"/>
     </row>
-    <row r="67" spans="1:56" ht="13.8">
+    <row r="67" spans="1:56">
       <c r="A67" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B67" s="12">
         <v>123.6</v>
       </c>
       <c r="C67" s="12">
         <v>127.4</v>
       </c>
       <c r="D67" s="12">
         <v>126</v>
       </c>
       <c r="E67" s="12">
         <v>122.7</v>
       </c>
       <c r="F67" s="12">
         <v>122.3</v>
       </c>
       <c r="G67" s="12">
         <v>119.4</v>
       </c>
       <c r="H67" s="12">
         <v>110.9</v>
       </c>
       <c r="I67" s="12">
@@ -9056,60 +9149,62 @@
       </c>
       <c r="AO67" s="22">
         <v>102.40187745414175</v>
       </c>
       <c r="AP67" s="22">
         <v>104.5</v>
       </c>
       <c r="AQ67" s="22">
         <v>101.21155819188277</v>
       </c>
       <c r="AR67" s="22">
         <v>104.71415637644594</v>
       </c>
       <c r="AS67" s="22">
         <v>100.74474964596303</v>
       </c>
       <c r="AT67" s="22">
         <v>118.55817789966316</v>
       </c>
       <c r="AU67" s="42">
         <v>104.86874198791884</v>
       </c>
       <c r="AV67" s="42">
         <v>98.62447423186002</v>
       </c>
-      <c r="AW67" s="22"/>
+      <c r="AW67" s="22">
+        <v>98.3</v>
+      </c>
       <c r="AX67" s="22"/>
       <c r="AY67" s="22"/>
       <c r="AZ67" s="22"/>
       <c r="BA67" s="22"/>
       <c r="BB67" s="41"/>
       <c r="BC67" s="42"/>
       <c r="BD67" s="42"/>
     </row>
-    <row r="68" spans="1:56" ht="13.8">
+    <row r="68" spans="1:56">
       <c r="A68" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="12">
         <v>103.2</v>
       </c>
       <c r="C68" s="12">
         <v>104.8</v>
       </c>
       <c r="D68" s="12">
         <v>107.7</v>
       </c>
       <c r="E68" s="12">
         <v>104.3</v>
       </c>
       <c r="F68" s="12">
         <v>108.9</v>
       </c>
       <c r="G68" s="12">
         <v>108.6</v>
       </c>
       <c r="H68" s="12">
         <v>102.9</v>
       </c>
       <c r="I68" s="12">
@@ -9210,136 +9305,135 @@
       </c>
       <c r="AO68" s="22">
         <v>100.05348354236307</v>
       </c>
       <c r="AP68" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ68" s="22">
         <v>100.92440438724391</v>
       </c>
       <c r="AR68" s="22">
         <v>98.62304542066488</v>
       </c>
       <c r="AS68" s="22">
         <v>93</v>
       </c>
       <c r="AT68" s="22">
         <v>80.759784505209851</v>
       </c>
       <c r="AU68" s="42">
         <v>91.537336806666332</v>
       </c>
       <c r="AV68" s="42">
         <v>88.759852164197341</v>
       </c>
-      <c r="AW68" s="22"/>
+      <c r="AW68" s="22">
+        <v>89.434505766831194</v>
+      </c>
       <c r="AX68" s="22"/>
       <c r="AY68" s="22"/>
       <c r="AZ68" s="22"/>
       <c r="BA68" s="22"/>
       <c r="BB68" s="41"/>
       <c r="BC68" s="42"/>
       <c r="BD68" s="42"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:56">
       <c r="AC77" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A55:A56"/>
-[...11 lines deleted...]
-    <mergeCell ref="A21:A22"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="AG21:AR21"/>
     <mergeCell ref="AG38:AR38"/>
     <mergeCell ref="AG55:AR55"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AS21:BD21"/>
     <mergeCell ref="AS38:BD38"/>
     <mergeCell ref="AS55:BD55"/>
     <mergeCell ref="AF53:AR53"/>
     <mergeCell ref="AG36:AR36"/>
     <mergeCell ref="AS53:BE53"/>
     <mergeCell ref="AS36:BD36"/>
     <mergeCell ref="AS19:BD19"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:O36"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="A53:O53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="Q36:AE36"/>
+    <mergeCell ref="Q53:AE53"/>
+    <mergeCell ref="B37:C37"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9348,82 +9442,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>