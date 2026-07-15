--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -6,51 +6,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="4230" windowWidth="28860" windowHeight="7785" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="4" r:id="rId1"/>
     <sheet name="Лист1" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="36">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского хозяйства </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства</t>
@@ -432,82 +432,82 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 81" xfId="2"/>
     <cellStyle name="Обычный 85" xfId="4"/>
     <cellStyle name="Обычный 87" xfId="7"/>
     <cellStyle name="Обычный 88" xfId="3"/>
     <cellStyle name="Обычный 89" xfId="8"/>
     <cellStyle name="Обычный 93" xfId="6"/>
     <cellStyle name="Обычный 96" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -790,82 +790,82 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AG54" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AY22" sqref="AY22"/>
+      <selection pane="bottomRight" activeCell="AX68" sqref="AX68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="10" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="47"/>
-[...12 lines deleted...]
-      <c r="O2" s="47"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AS2" s="39" t="s">
         <v>35</v>
       </c>
     </row>
@@ -873,119 +873,119 @@
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="K3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="2"/>
       <c r="AD3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AY3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="5"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="6"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="5"/>
-      <c r="AG4" s="50">
+      <c r="AG4" s="45">
         <v>2025</v>
       </c>
-      <c r="AH4" s="51"/>
-[...10 lines deleted...]
-      <c r="AS4" s="50">
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46"/>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="45">
         <v>2026</v>
       </c>
-      <c r="AT4" s="51"/>
-[...9 lines deleted...]
-      <c r="BD4" s="52"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="46"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
+      <c r="BD4" s="47"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="46"/>
+      <c r="A5" s="54"/>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1256,51 +1256,53 @@
       </c>
       <c r="AP6" s="22">
         <v>101.1</v>
       </c>
       <c r="AQ6" s="22">
         <v>101.95939065364472</v>
       </c>
       <c r="AR6" s="22">
         <v>101.96045980936539</v>
       </c>
       <c r="AS6" s="22">
         <v>92.577030922136245</v>
       </c>
       <c r="AT6" s="43">
         <v>97.446240199782778</v>
       </c>
       <c r="AU6" s="44">
         <v>101.92540851609692</v>
       </c>
       <c r="AV6" s="42">
         <v>101.22019569056013</v>
       </c>
       <c r="AW6" s="22">
         <v>101.45866283486392</v>
       </c>
-      <c r="AX6" s="22"/>
+      <c r="AX6" s="22">
+        <v>102.8</v>
+      </c>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
       <c r="BC6" s="40"/>
       <c r="BD6" s="40"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>102.9</v>
       </c>
       <c r="C7" s="11">
         <v>105.2</v>
       </c>
       <c r="D7" s="11">
         <v>101.1</v>
       </c>
       <c r="E7" s="11">
         <v>103.7</v>
       </c>
       <c r="F7" s="11">
         <v>104.1</v>
@@ -1412,51 +1414,53 @@
       </c>
       <c r="AP7" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ7" s="22">
         <v>103.19598068077885</v>
       </c>
       <c r="AR7" s="22">
         <v>107.11445724614271</v>
       </c>
       <c r="AS7" s="22">
         <v>100.38020114027026</v>
       </c>
       <c r="AT7" s="22">
         <v>100.71815434362721</v>
       </c>
       <c r="AU7" s="42">
         <v>101.7</v>
       </c>
       <c r="AV7" s="42">
         <v>102.5</v>
       </c>
       <c r="AW7" s="22">
         <v>103.6</v>
       </c>
-      <c r="AX7" s="22"/>
+      <c r="AX7" s="22">
+        <v>111.8</v>
+      </c>
       <c r="AY7" s="22"/>
       <c r="AZ7" s="22"/>
       <c r="BA7" s="40"/>
       <c r="BB7" s="40"/>
       <c r="BC7" s="40"/>
       <c r="BD7" s="40"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
@@ -1508,51 +1512,53 @@
       </c>
       <c r="AP8" s="22">
         <v>85.7</v>
       </c>
       <c r="AQ8" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR8" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS8" s="22">
         <v>100.2</v>
       </c>
       <c r="AT8" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU8" s="42">
         <v>130.0608507523981</v>
       </c>
       <c r="AV8" s="42">
         <v>129.30323126556672</v>
       </c>
       <c r="AW8" s="22">
         <v>121.16024243144361</v>
       </c>
-      <c r="AX8" s="22"/>
+      <c r="AX8" s="22">
+        <v>106.6</v>
+      </c>
       <c r="AY8" s="22"/>
       <c r="AZ8" s="22"/>
       <c r="BA8" s="40"/>
       <c r="BB8" s="40"/>
       <c r="BC8" s="40"/>
       <c r="BD8" s="40"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>100.8</v>
       </c>
       <c r="C9" s="11">
         <v>101.4</v>
       </c>
       <c r="D9" s="11">
         <v>91.6</v>
       </c>
       <c r="E9" s="11">
         <v>100.2</v>
       </c>
       <c r="F9" s="11">
         <v>96.6</v>
@@ -1664,51 +1670,53 @@
       </c>
       <c r="AP9" s="22">
         <v>104.2</v>
       </c>
       <c r="AQ9" s="22">
         <v>104.2369134075021</v>
       </c>
       <c r="AR9" s="22">
         <v>102.16330602499156</v>
       </c>
       <c r="AS9" s="22">
         <v>104.81868822636065</v>
       </c>
       <c r="AT9" s="22">
         <v>105.05453863605499</v>
       </c>
       <c r="AU9" s="42">
         <v>107.0402884339517</v>
       </c>
       <c r="AV9" s="42">
         <v>107.43815499330151</v>
       </c>
       <c r="AW9" s="22">
         <v>116.35660121906459</v>
       </c>
-      <c r="AX9" s="22"/>
+      <c r="AX9" s="22">
+        <v>114.1</v>
+      </c>
       <c r="AY9" s="22"/>
       <c r="AZ9" s="22"/>
       <c r="BA9" s="40"/>
       <c r="BB9" s="40"/>
       <c r="BC9" s="40"/>
       <c r="BD9" s="40"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>101.1</v>
       </c>
       <c r="C10" s="11">
         <v>101.2</v>
       </c>
       <c r="D10" s="11">
         <v>102.9</v>
       </c>
       <c r="E10" s="11">
         <v>100.1</v>
       </c>
       <c r="F10" s="11">
         <v>103</v>
@@ -1820,51 +1828,53 @@
       </c>
       <c r="AP10" s="22">
         <v>100.9</v>
       </c>
       <c r="AQ10" s="22">
         <v>101.09995717232817</v>
       </c>
       <c r="AR10" s="22">
         <v>102.61165997537741</v>
       </c>
       <c r="AS10" s="22">
         <v>103.06041377528868</v>
       </c>
       <c r="AT10" s="22">
         <v>102.73354374015429</v>
       </c>
       <c r="AU10" s="42">
         <v>104.03386491240141</v>
       </c>
       <c r="AV10" s="42">
         <v>103.63133617521557</v>
       </c>
       <c r="AW10" s="22">
         <v>107.76755762574352</v>
       </c>
-      <c r="AX10" s="22"/>
+      <c r="AX10" s="22">
+        <v>106.7</v>
+      </c>
       <c r="AY10" s="22"/>
       <c r="AZ10" s="22"/>
       <c r="BA10" s="40"/>
       <c r="BB10" s="40"/>
       <c r="BC10" s="40"/>
       <c r="BD10" s="40"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>102.7</v>
       </c>
       <c r="C11" s="11">
         <v>105.6</v>
       </c>
       <c r="D11" s="11">
         <v>101.9</v>
       </c>
       <c r="E11" s="11">
         <v>102.9</v>
       </c>
       <c r="F11" s="11">
         <v>101.9</v>
@@ -1976,51 +1986,53 @@
       </c>
       <c r="AP11" s="22">
         <v>102.2</v>
       </c>
       <c r="AQ11" s="22">
         <v>103.0222870432324</v>
       </c>
       <c r="AR11" s="22">
         <v>103.25190273277769</v>
       </c>
       <c r="AS11" s="22">
         <v>94.616282903211712</v>
       </c>
       <c r="AT11" s="22">
         <v>100.2</v>
       </c>
       <c r="AU11" s="42">
         <v>102.5</v>
       </c>
       <c r="AV11" s="42">
         <v>105.41892847056664</v>
       </c>
       <c r="AW11" s="22">
         <v>104.33575126452945</v>
       </c>
-      <c r="AX11" s="22"/>
+      <c r="AX11" s="22">
+        <v>105.3</v>
+      </c>
       <c r="AY11" s="22"/>
       <c r="AZ11" s="22"/>
       <c r="BA11" s="40"/>
       <c r="BB11" s="40"/>
       <c r="BC11" s="40"/>
       <c r="BD11" s="40"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>100.1</v>
       </c>
       <c r="C12" s="11">
         <v>100.2</v>
       </c>
       <c r="D12" s="11">
         <v>99.1</v>
       </c>
       <c r="E12" s="11">
         <v>100.4</v>
       </c>
       <c r="F12" s="11">
         <v>99.9</v>
@@ -2132,51 +2144,53 @@
       </c>
       <c r="AP12" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ12" s="22">
         <v>102.20983965749011</v>
       </c>
       <c r="AR12" s="22">
         <v>102.99381403436432</v>
       </c>
       <c r="AS12" s="22">
         <v>107.12759395487285</v>
       </c>
       <c r="AT12" s="22">
         <v>104.99488994951065</v>
       </c>
       <c r="AU12" s="42">
         <v>103.2903972048949</v>
       </c>
       <c r="AV12" s="42">
         <v>105.02203971138864</v>
       </c>
       <c r="AW12" s="22">
         <v>106.78762745721183</v>
       </c>
-      <c r="AX12" s="22"/>
+      <c r="AX12" s="22">
+        <v>111.7</v>
+      </c>
       <c r="AY12" s="22"/>
       <c r="AZ12" s="22"/>
       <c r="BA12" s="40"/>
       <c r="BB12" s="40"/>
       <c r="BC12" s="40"/>
       <c r="BD12" s="40"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>102.4</v>
       </c>
       <c r="C13" s="12">
         <v>103.6</v>
       </c>
       <c r="D13" s="12">
         <v>102.1</v>
       </c>
       <c r="E13" s="12">
         <v>102.8</v>
       </c>
       <c r="F13" s="12">
         <v>102.2</v>
@@ -2288,51 +2302,53 @@
       </c>
       <c r="AP13" s="22">
         <v>104.7</v>
       </c>
       <c r="AQ13" s="22">
         <v>100.33596382882044</v>
       </c>
       <c r="AR13" s="22">
         <v>102.12955961117541</v>
       </c>
       <c r="AS13" s="22">
         <v>90.730554627740005</v>
       </c>
       <c r="AT13" s="22">
         <v>98.475793712265798</v>
       </c>
       <c r="AU13" s="42">
         <v>104.86401552697555</v>
       </c>
       <c r="AV13" s="42">
         <v>100.2</v>
       </c>
       <c r="AW13" s="22">
         <v>100.02002674839872</v>
       </c>
-      <c r="AX13" s="22"/>
+      <c r="AX13" s="22">
+        <v>101.3</v>
+      </c>
       <c r="AY13" s="22"/>
       <c r="AZ13" s="22"/>
       <c r="BA13" s="40"/>
       <c r="BB13" s="40"/>
       <c r="BC13" s="40"/>
       <c r="BD13" s="40"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="12">
         <v>98.5</v>
       </c>
       <c r="C14" s="12">
         <v>101</v>
       </c>
       <c r="D14" s="12">
         <v>99.3</v>
       </c>
       <c r="E14" s="12">
         <v>100.2</v>
       </c>
       <c r="F14" s="12">
         <v>103.1</v>
@@ -2444,51 +2460,53 @@
       </c>
       <c r="AP14" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ14" s="22">
         <v>101.75350452865712</v>
       </c>
       <c r="AR14" s="22">
         <v>100.48996832535511</v>
       </c>
       <c r="AS14" s="22">
         <v>103.05912516063096</v>
       </c>
       <c r="AT14" s="22">
         <v>100.1</v>
       </c>
       <c r="AU14" s="42">
         <v>102.73340818205629</v>
       </c>
       <c r="AV14" s="42">
         <v>104.4330254654319</v>
       </c>
       <c r="AW14" s="22">
         <v>105.31664441995763</v>
       </c>
-      <c r="AX14" s="22"/>
+      <c r="AX14" s="22">
+        <v>106.1</v>
+      </c>
       <c r="AY14" s="22"/>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="40"/>
       <c r="BB14" s="40"/>
       <c r="BC14" s="40"/>
       <c r="BD14" s="40"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="12">
         <v>101.4</v>
       </c>
       <c r="C15" s="12">
         <v>103.8</v>
       </c>
       <c r="D15" s="12">
         <v>101.4</v>
       </c>
       <c r="E15" s="12">
         <v>100.2</v>
       </c>
       <c r="F15" s="12">
         <v>100.2</v>
@@ -2600,51 +2618,53 @@
       </c>
       <c r="AP15" s="22">
         <v>101.9</v>
       </c>
       <c r="AQ15" s="22">
         <v>102.79186929933439</v>
       </c>
       <c r="AR15" s="22">
         <v>102.18831525671644</v>
       </c>
       <c r="AS15" s="22">
         <v>100.46510789484651</v>
       </c>
       <c r="AT15" s="22">
         <v>100.5</v>
       </c>
       <c r="AU15" s="42">
         <v>110.08377253860002</v>
       </c>
       <c r="AV15" s="42">
         <v>120.07206734488058</v>
       </c>
       <c r="AW15" s="22">
         <v>116.78119826571259</v>
       </c>
-      <c r="AX15" s="22"/>
+      <c r="AX15" s="22">
+        <v>102.9</v>
+      </c>
       <c r="AY15" s="22"/>
       <c r="AZ15" s="22"/>
       <c r="BA15" s="40"/>
       <c r="BB15" s="40"/>
       <c r="BC15" s="40"/>
       <c r="BD15" s="40"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>123.5</v>
       </c>
       <c r="C16" s="12">
         <v>123.9</v>
       </c>
       <c r="D16" s="12">
         <v>116.1</v>
       </c>
       <c r="E16" s="12">
         <v>101.8</v>
       </c>
       <c r="F16" s="12">
         <v>109.8</v>
@@ -2756,51 +2776,53 @@
       </c>
       <c r="AP16" s="22">
         <v>101.5</v>
       </c>
       <c r="AQ16" s="22">
         <v>104.74908505626</v>
       </c>
       <c r="AR16" s="22">
         <v>105.05904729989406</v>
       </c>
       <c r="AS16" s="22">
         <v>100.71405805722593</v>
       </c>
       <c r="AT16" s="22">
         <v>117.65727742906873</v>
       </c>
       <c r="AU16" s="42">
         <v>104.68406715975324</v>
       </c>
       <c r="AV16" s="42">
         <v>99.6</v>
       </c>
       <c r="AW16" s="22">
         <v>98.7</v>
       </c>
-      <c r="AX16" s="22"/>
+      <c r="AX16" s="22">
+        <v>100.3</v>
+      </c>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="40"/>
       <c r="BB16" s="40"/>
       <c r="BC16" s="40"/>
       <c r="BD16" s="40"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>103.1</v>
       </c>
       <c r="C17" s="12">
         <v>105.3</v>
       </c>
       <c r="D17" s="12">
         <v>102.2</v>
       </c>
       <c r="E17" s="12">
         <v>103.1</v>
       </c>
       <c r="F17" s="12">
         <v>103.6</v>
@@ -2912,205 +2934,207 @@
       </c>
       <c r="AP17" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ17" s="22">
         <v>100.99467417334442</v>
       </c>
       <c r="AR17" s="22">
         <v>101.13621537815179</v>
       </c>
       <c r="AS17" s="22">
         <v>93.3</v>
       </c>
       <c r="AT17" s="22">
         <v>81.122925557952499</v>
       </c>
       <c r="AU17" s="42">
         <v>91.694192692198584</v>
       </c>
       <c r="AV17" s="42">
         <v>98.5</v>
       </c>
       <c r="AW17" s="22">
         <v>95.2</v>
       </c>
-      <c r="AX17" s="22"/>
+      <c r="AX17" s="22">
+        <v>100.6</v>
+      </c>
       <c r="AY17" s="22"/>
       <c r="AZ17" s="22"/>
       <c r="BA17" s="40"/>
       <c r="BB17" s="40"/>
       <c r="BC17" s="40"/>
       <c r="BD17" s="40"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AD18" s="18"/>
     </row>
     <row r="19" spans="1:56" ht="21" customHeight="1">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="47"/>
-[...12 lines deleted...]
-      <c r="O19" s="47"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+      <c r="N19" s="50"/>
+      <c r="O19" s="50"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="39" t="s">
         <v>2</v>
       </c>
       <c r="W19" s="38"/>
       <c r="X19" s="38"/>
       <c r="Y19" s="38"/>
       <c r="Z19" s="38"/>
       <c r="AA19" s="38"/>
       <c r="AB19" s="38"/>
       <c r="AC19" s="38"/>
       <c r="AD19" s="38"/>
       <c r="AE19" s="38"/>
       <c r="AG19" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AS19" s="47" t="s">
+      <c r="AS19" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="AT19" s="47"/>
-[...9 lines deleted...]
-      <c r="BD19" s="47"/>
+      <c r="AT19" s="50"/>
+      <c r="AU19" s="50"/>
+      <c r="AV19" s="50"/>
+      <c r="AW19" s="50"/>
+      <c r="AX19" s="50"/>
+      <c r="AY19" s="50"/>
+      <c r="AZ19" s="50"/>
+      <c r="BA19" s="50"/>
+      <c r="BB19" s="50"/>
+      <c r="BC19" s="50"/>
+      <c r="BD19" s="50"/>
     </row>
     <row r="20" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B20" s="48"/>
-      <c r="C20" s="48"/>
+      <c r="B20" s="52"/>
+      <c r="C20" s="52"/>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="K20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="AY20" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="45"/>
+      <c r="A21" s="55"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="6"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="6"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="5"/>
-      <c r="AG21" s="50">
+      <c r="AG21" s="45">
         <v>2025</v>
       </c>
-      <c r="AH21" s="51"/>
-[...10 lines deleted...]
-      <c r="AS21" s="50">
+      <c r="AH21" s="46"/>
+      <c r="AI21" s="46"/>
+      <c r="AJ21" s="48"/>
+      <c r="AK21" s="48"/>
+      <c r="AL21" s="48"/>
+      <c r="AM21" s="48"/>
+      <c r="AN21" s="48"/>
+      <c r="AO21" s="48"/>
+      <c r="AP21" s="48"/>
+      <c r="AQ21" s="48"/>
+      <c r="AR21" s="49"/>
+      <c r="AS21" s="45">
         <v>2026</v>
       </c>
-      <c r="AT21" s="51"/>
-[...9 lines deleted...]
-      <c r="BD21" s="54"/>
+      <c r="AT21" s="46"/>
+      <c r="AU21" s="46"/>
+      <c r="AV21" s="48"/>
+      <c r="AW21" s="48"/>
+      <c r="AX21" s="48"/>
+      <c r="AY21" s="48"/>
+      <c r="AZ21" s="48"/>
+      <c r="BA21" s="48"/>
+      <c r="BB21" s="48"/>
+      <c r="BC21" s="48"/>
+      <c r="BD21" s="49"/>
     </row>
     <row r="22" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A22" s="46"/>
+      <c r="A22" s="54"/>
       <c r="B22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="8" t="s">
@@ -3381,51 +3405,53 @@
       </c>
       <c r="AP23" s="10">
         <v>101.1</v>
       </c>
       <c r="AQ23" s="22">
         <v>101.98050015247986</v>
       </c>
       <c r="AR23" s="22">
         <v>101.98173824957837</v>
       </c>
       <c r="AS23" s="22">
         <v>92.425066567975776</v>
       </c>
       <c r="AT23" s="22">
         <v>97.391301812290379</v>
       </c>
       <c r="AU23" s="42">
         <v>101.95900660711219</v>
       </c>
       <c r="AV23" s="42">
         <v>101.24065878730524</v>
       </c>
       <c r="AW23" s="22">
         <v>101.48317484262581</v>
       </c>
-      <c r="AX23" s="22"/>
+      <c r="AX23" s="22">
+        <v>102.8</v>
+      </c>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="42"/>
       <c r="BD23" s="42"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>102.9</v>
       </c>
       <c r="C24" s="11">
         <v>105.3</v>
       </c>
       <c r="D24" s="11">
         <v>101.1</v>
       </c>
       <c r="E24" s="11">
         <v>103.7</v>
       </c>
       <c r="F24" s="11">
         <v>104.1</v>
@@ -3537,51 +3563,53 @@
       </c>
       <c r="AP24" s="10">
         <v>100.3</v>
       </c>
       <c r="AQ24" s="22">
         <v>103.30590024801063</v>
       </c>
       <c r="AR24" s="22">
         <v>107.44706986109951</v>
       </c>
       <c r="AS24" s="22">
         <v>100.40899853067459</v>
       </c>
       <c r="AT24" s="22">
         <v>100.77295746527271</v>
       </c>
       <c r="AU24" s="42">
         <v>101.7</v>
       </c>
       <c r="AV24" s="42">
         <v>102.5</v>
       </c>
       <c r="AW24" s="22">
         <v>103.6</v>
       </c>
-      <c r="AX24" s="22"/>
+      <c r="AX24" s="22">
+        <v>112.7</v>
+      </c>
       <c r="AY24" s="22"/>
       <c r="AZ24" s="22"/>
       <c r="BA24" s="22"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="42"/>
       <c r="BD24" s="42"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
@@ -3633,51 +3661,53 @@
       </c>
       <c r="AP25" s="10">
         <v>85.7</v>
       </c>
       <c r="AQ25" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR25" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS25" s="22">
         <v>100.2</v>
       </c>
       <c r="AT25" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU25" s="42">
         <v>130.0608507523981</v>
       </c>
       <c r="AV25" s="42">
         <v>129.30723144184387</v>
       </c>
       <c r="AW25" s="22">
         <v>121.1648962082628</v>
       </c>
-      <c r="AX25" s="22"/>
+      <c r="AX25" s="22">
+        <v>106.6</v>
+      </c>
       <c r="AY25" s="22"/>
       <c r="AZ25" s="22"/>
       <c r="BA25" s="22"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="42"/>
       <c r="BD25" s="42"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>100.8</v>
       </c>
       <c r="C26" s="11">
         <v>101.5</v>
       </c>
       <c r="D26" s="11">
         <v>91.5</v>
       </c>
       <c r="E26" s="11">
         <v>100.2</v>
       </c>
       <c r="F26" s="11">
         <v>96.6</v>
@@ -3789,51 +3819,53 @@
       </c>
       <c r="AP26" s="10">
         <v>104.3</v>
       </c>
       <c r="AQ26" s="22">
         <v>104.30485545182984</v>
       </c>
       <c r="AR26" s="22">
         <v>102.20008101959993</v>
       </c>
       <c r="AS26" s="22">
         <v>104.9812205518007</v>
       </c>
       <c r="AT26" s="22">
         <v>105.23555134034572</v>
       </c>
       <c r="AU26" s="42">
         <v>107.18056324722332</v>
       </c>
       <c r="AV26" s="42">
         <v>107.59173779940892</v>
       </c>
       <c r="AW26" s="22">
         <v>116.70439155595051</v>
       </c>
-      <c r="AX26" s="22"/>
+      <c r="AX26" s="22">
+        <v>114.3</v>
+      </c>
       <c r="AY26" s="22"/>
       <c r="AZ26" s="22"/>
       <c r="BA26" s="22"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="42"/>
       <c r="BD26" s="42"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
         <v>101.1</v>
       </c>
       <c r="C27" s="11">
         <v>101.2</v>
       </c>
       <c r="D27" s="11">
         <v>102.7</v>
       </c>
       <c r="E27" s="11">
         <v>100.1</v>
       </c>
       <c r="F27" s="11">
         <v>102.9</v>
@@ -3945,51 +3977,53 @@
       </c>
       <c r="AP27" s="41">
         <v>101</v>
       </c>
       <c r="AQ27" s="22">
         <v>101.11591578794568</v>
       </c>
       <c r="AR27" s="22">
         <v>102.65034133114091</v>
       </c>
       <c r="AS27" s="22">
         <v>103.23425140456408</v>
       </c>
       <c r="AT27" s="22">
         <v>102.90417986711358</v>
       </c>
       <c r="AU27" s="42">
         <v>104.24425379207378</v>
       </c>
       <c r="AV27" s="42">
         <v>103.81469071695631</v>
       </c>
       <c r="AW27" s="22">
         <v>108.12646441929836</v>
       </c>
-      <c r="AX27" s="22"/>
+      <c r="AX27" s="22">
+        <v>107</v>
+      </c>
       <c r="AY27" s="22"/>
       <c r="AZ27" s="22"/>
       <c r="BA27" s="22"/>
       <c r="BB27" s="41"/>
       <c r="BC27" s="42"/>
       <c r="BD27" s="42"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="11">
         <v>102.7</v>
       </c>
       <c r="C28" s="11">
         <v>105.6</v>
       </c>
       <c r="D28" s="11">
         <v>101.9</v>
       </c>
       <c r="E28" s="11">
         <v>102.9</v>
       </c>
       <c r="F28" s="11">
         <v>101.9</v>
@@ -4101,51 +4135,53 @@
       </c>
       <c r="AP28" s="10">
         <v>102.2</v>
       </c>
       <c r="AQ28" s="22">
         <v>103.0354890228637</v>
       </c>
       <c r="AR28" s="22">
         <v>103.26567181707907</v>
       </c>
       <c r="AS28" s="22">
         <v>94.552657692914437</v>
       </c>
       <c r="AT28" s="22">
         <v>100.2</v>
       </c>
       <c r="AU28" s="42">
         <v>102.5</v>
       </c>
       <c r="AV28" s="42">
         <v>105.49111415025854</v>
       </c>
       <c r="AW28" s="22">
         <v>104.39402287766298</v>
       </c>
-      <c r="AX28" s="22"/>
+      <c r="AX28" s="22">
+        <v>105.3</v>
+      </c>
       <c r="AY28" s="22"/>
       <c r="AZ28" s="22"/>
       <c r="BA28" s="22"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="42"/>
       <c r="BD28" s="42"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11">
         <v>100.1</v>
       </c>
       <c r="C29" s="11">
         <v>100.2</v>
       </c>
       <c r="D29" s="11">
         <v>99.1</v>
       </c>
       <c r="E29" s="11">
         <v>100.4</v>
       </c>
       <c r="F29" s="11">
         <v>99.9</v>
@@ -4257,51 +4293,53 @@
       </c>
       <c r="AP29" s="10">
         <v>100.5</v>
       </c>
       <c r="AQ29" s="22">
         <v>102.21510255092107</v>
       </c>
       <c r="AR29" s="22">
         <v>103.00050062151193</v>
       </c>
       <c r="AS29" s="22">
         <v>107.16024913948155</v>
       </c>
       <c r="AT29" s="22">
         <v>105.0154109501958</v>
       </c>
       <c r="AU29" s="42">
         <v>103.2976861852476</v>
       </c>
       <c r="AV29" s="42">
         <v>105.03656422954231</v>
       </c>
       <c r="AW29" s="22">
         <v>106.81210507348776</v>
       </c>
-      <c r="AX29" s="22"/>
+      <c r="AX29" s="22">
+        <v>111.8</v>
+      </c>
       <c r="AY29" s="22"/>
       <c r="AZ29" s="22"/>
       <c r="BA29" s="22"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="42"/>
       <c r="BD29" s="42"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="12">
         <v>102.4</v>
       </c>
       <c r="C30" s="12">
         <v>103.6</v>
       </c>
       <c r="D30" s="12">
         <v>102.1</v>
       </c>
       <c r="E30" s="12">
         <v>102.8</v>
       </c>
       <c r="F30" s="12">
         <v>102.2</v>
@@ -4413,51 +4451,53 @@
       </c>
       <c r="AP30" s="10">
         <v>104.8</v>
       </c>
       <c r="AQ30" s="22">
         <v>100.33647984484779</v>
       </c>
       <c r="AR30" s="22">
         <v>102.13298293284241</v>
       </c>
       <c r="AS30" s="22">
         <v>90.712409094428097</v>
       </c>
       <c r="AT30" s="22">
         <v>98.469798760697927</v>
       </c>
       <c r="AU30" s="42">
         <v>104.87960558460949</v>
       </c>
       <c r="AV30" s="42">
         <v>100.2</v>
       </c>
       <c r="AW30" s="22">
         <v>100.2</v>
       </c>
-      <c r="AX30" s="22"/>
+      <c r="AX30" s="22">
+        <v>101.3</v>
+      </c>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="22"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="42"/>
       <c r="BD30" s="42"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="12">
         <v>98.5</v>
       </c>
       <c r="C31" s="12">
         <v>101</v>
       </c>
       <c r="D31" s="12">
         <v>99.3</v>
       </c>
       <c r="E31" s="12">
         <v>100.2</v>
       </c>
       <c r="F31" s="12">
         <v>103.1</v>
@@ -4569,51 +4609,53 @@
       </c>
       <c r="AP31" s="10">
         <v>100.5</v>
       </c>
       <c r="AQ31" s="22">
         <v>101.76065581291442</v>
       </c>
       <c r="AR31" s="22">
         <v>100.49194797476208</v>
       </c>
       <c r="AS31" s="22">
         <v>103.07520296498626</v>
       </c>
       <c r="AT31" s="22">
         <v>100.1</v>
       </c>
       <c r="AU31" s="42">
         <v>102.74396680466864</v>
       </c>
       <c r="AV31" s="42">
         <v>104.45793689803413</v>
       </c>
       <c r="AW31" s="22">
         <v>105.34621463656417</v>
       </c>
-      <c r="AX31" s="22"/>
+      <c r="AX31" s="22">
+        <v>106.1</v>
+      </c>
       <c r="AY31" s="22"/>
       <c r="AZ31" s="22"/>
       <c r="BA31" s="22"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="42"/>
       <c r="BD31" s="42"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="12">
         <v>101.3</v>
       </c>
       <c r="C32" s="12">
         <v>104</v>
       </c>
       <c r="D32" s="12">
         <v>101.3</v>
       </c>
       <c r="E32" s="12">
         <v>100.1</v>
       </c>
       <c r="F32" s="12">
         <v>100.1</v>
@@ -4725,51 +4767,53 @@
       </c>
       <c r="AP32" s="41">
         <v>102</v>
       </c>
       <c r="AQ32" s="22">
         <v>102.93947724577745</v>
       </c>
       <c r="AR32" s="22">
         <v>102.30397819392532</v>
       </c>
       <c r="AS32" s="22">
         <v>100.52434480310572</v>
       </c>
       <c r="AT32" s="22">
         <v>100.5</v>
       </c>
       <c r="AU32" s="42">
         <v>110.96687954507536</v>
       </c>
       <c r="AV32" s="42">
         <v>120.4</v>
       </c>
       <c r="AW32" s="22">
         <v>117.81435862769159</v>
       </c>
-      <c r="AX32" s="22"/>
+      <c r="AX32" s="22">
+        <v>102.9</v>
+      </c>
       <c r="AY32" s="22"/>
       <c r="AZ32" s="22"/>
       <c r="BA32" s="22"/>
       <c r="BB32" s="41"/>
       <c r="BC32" s="42"/>
       <c r="BD32" s="42"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>123.5</v>
       </c>
       <c r="C33" s="12">
         <v>123.9</v>
       </c>
       <c r="D33" s="12">
         <v>116.1</v>
       </c>
       <c r="E33" s="12">
         <v>101.8</v>
       </c>
       <c r="F33" s="12">
         <v>109.8</v>
@@ -4881,51 +4925,53 @@
       </c>
       <c r="AP33" s="10">
         <v>101.5</v>
       </c>
       <c r="AQ33" s="22">
         <v>104.78160303139849</v>
       </c>
       <c r="AR33" s="22">
         <v>105.09352413500881</v>
       </c>
       <c r="AS33" s="22">
         <v>100.72082884182913</v>
       </c>
       <c r="AT33" s="22">
         <v>117.85483565394192</v>
       </c>
       <c r="AU33" s="42">
         <v>104.72491629245127</v>
       </c>
       <c r="AV33" s="42">
         <v>99.6</v>
       </c>
       <c r="AW33" s="22">
         <v>98.7</v>
       </c>
-      <c r="AX33" s="22"/>
+      <c r="AX33" s="22">
+        <v>100.3</v>
+      </c>
       <c r="AY33" s="22"/>
       <c r="AZ33" s="22"/>
       <c r="BA33" s="22"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="42"/>
       <c r="BD33" s="42"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="12">
         <v>103.1</v>
       </c>
       <c r="C34" s="12">
         <v>105.3</v>
       </c>
       <c r="D34" s="12">
         <v>102.2</v>
       </c>
       <c r="E34" s="12">
         <v>103.1</v>
       </c>
       <c r="F34" s="12">
         <v>103.6</v>
@@ -5037,216 +5083,218 @@
       </c>
       <c r="AP34" s="10">
         <v>100.3</v>
       </c>
       <c r="AQ34" s="22">
         <v>100.99642506965536</v>
       </c>
       <c r="AR34" s="22">
         <v>101.1381766775352</v>
       </c>
       <c r="AS34" s="22">
         <v>93.3</v>
       </c>
       <c r="AT34" s="22">
         <v>81.088901164091908</v>
       </c>
       <c r="AU34" s="42">
         <v>91.679491524019298</v>
       </c>
       <c r="AV34" s="42">
         <v>98.5</v>
       </c>
       <c r="AW34" s="22">
         <v>95.2</v>
       </c>
-      <c r="AX34" s="22"/>
+      <c r="AX34" s="22">
+        <v>100.6</v>
+      </c>
       <c r="AY34" s="22"/>
       <c r="AZ34" s="22"/>
       <c r="BA34" s="22"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="42"/>
       <c r="BD34" s="42"/>
     </row>
     <row r="35" spans="1:56">
       <c r="X35" s="25"/>
     </row>
     <row r="36" spans="1:56" ht="21" customHeight="1">
-      <c r="A36" s="47" t="s">
+      <c r="A36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="47"/>
-[...13 lines deleted...]
-      <c r="Q36" s="47" t="s">
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="50"/>
+      <c r="O36" s="50"/>
+      <c r="Q36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="R36" s="47"/>
-[...13 lines deleted...]
-      <c r="AG36" s="47" t="s">
+      <c r="R36" s="50"/>
+      <c r="S36" s="50"/>
+      <c r="T36" s="50"/>
+      <c r="U36" s="50"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="50"/>
+      <c r="X36" s="50"/>
+      <c r="Y36" s="50"/>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="50"/>
+      <c r="AB36" s="50"/>
+      <c r="AC36" s="50"/>
+      <c r="AD36" s="50"/>
+      <c r="AE36" s="50"/>
+      <c r="AG36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AH36" s="47"/>
-[...10 lines deleted...]
-      <c r="AS36" s="47" t="s">
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
+      <c r="AL36" s="50"/>
+      <c r="AM36" s="50"/>
+      <c r="AN36" s="50"/>
+      <c r="AO36" s="50"/>
+      <c r="AP36" s="50"/>
+      <c r="AQ36" s="50"/>
+      <c r="AR36" s="50"/>
+      <c r="AS36" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AT36" s="47"/>
-[...9 lines deleted...]
-      <c r="BD36" s="47"/>
+      <c r="AT36" s="50"/>
+      <c r="AU36" s="50"/>
+      <c r="AV36" s="50"/>
+      <c r="AW36" s="50"/>
+      <c r="AX36" s="50"/>
+      <c r="AY36" s="50"/>
+      <c r="AZ36" s="50"/>
+      <c r="BA36" s="50"/>
+      <c r="BB36" s="50"/>
+      <c r="BC36" s="50"/>
+      <c r="BD36" s="50"/>
     </row>
     <row r="37" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B37" s="48"/>
-      <c r="C37" s="48"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="52"/>
       <c r="D37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="K37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="AY37" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A38" s="45"/>
+      <c r="A38" s="55"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="26"/>
       <c r="H38" s="5"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="6"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="5"/>
-      <c r="AG38" s="50">
+      <c r="AG38" s="45">
         <v>2025</v>
       </c>
-      <c r="AH38" s="51"/>
-[...10 lines deleted...]
-      <c r="AS38" s="50">
+      <c r="AH38" s="46"/>
+      <c r="AI38" s="46"/>
+      <c r="AJ38" s="48"/>
+      <c r="AK38" s="48"/>
+      <c r="AL38" s="48"/>
+      <c r="AM38" s="48"/>
+      <c r="AN38" s="48"/>
+      <c r="AO38" s="48"/>
+      <c r="AP38" s="48"/>
+      <c r="AQ38" s="48"/>
+      <c r="AR38" s="49"/>
+      <c r="AS38" s="45">
         <v>2026</v>
       </c>
-      <c r="AT38" s="51"/>
-[...9 lines deleted...]
-      <c r="BD38" s="54"/>
+      <c r="AT38" s="46"/>
+      <c r="AU38" s="46"/>
+      <c r="AV38" s="48"/>
+      <c r="AW38" s="48"/>
+      <c r="AX38" s="48"/>
+      <c r="AY38" s="48"/>
+      <c r="AZ38" s="48"/>
+      <c r="BA38" s="48"/>
+      <c r="BB38" s="48"/>
+      <c r="BC38" s="48"/>
+      <c r="BD38" s="49"/>
     </row>
     <row r="39" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A39" s="46"/>
+      <c r="A39" s="54"/>
       <c r="B39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="8" t="s">
@@ -5517,51 +5565,53 @@
       </c>
       <c r="AP40" s="22">
         <v>99</v>
       </c>
       <c r="AQ40" s="22">
         <v>99.28228005585126</v>
       </c>
       <c r="AR40" s="22">
         <v>99.556298806809821</v>
       </c>
       <c r="AS40" s="22">
         <v>100</v>
       </c>
       <c r="AT40" s="43">
         <v>100</v>
       </c>
       <c r="AU40" s="44">
         <v>100</v>
       </c>
       <c r="AV40" s="42">
         <v>118.8380168848015</v>
       </c>
       <c r="AW40" s="22">
         <v>113.42040574610455</v>
       </c>
-      <c r="AX40" s="22"/>
+      <c r="AX40" s="22">
+        <v>111.3</v>
+      </c>
       <c r="AY40" s="22"/>
       <c r="AZ40" s="22"/>
       <c r="BA40" s="22"/>
       <c r="BB40" s="41"/>
       <c r="BC40" s="42"/>
       <c r="BD40" s="42"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="11">
         <v>100</v>
       </c>
       <c r="C41" s="11">
         <v>105.5</v>
       </c>
       <c r="D41" s="11">
         <v>100</v>
       </c>
       <c r="E41" s="11">
         <v>103.9</v>
       </c>
       <c r="F41" s="11">
         <v>103.8</v>
@@ -5673,51 +5723,53 @@
       </c>
       <c r="AP41" s="22">
         <v>92.2</v>
       </c>
       <c r="AQ41" s="22">
         <v>103.47118318037958</v>
       </c>
       <c r="AR41" s="22">
         <v>109.00837660214624</v>
       </c>
       <c r="AS41" s="22">
         <v>100</v>
       </c>
       <c r="AT41" s="22">
         <v>100</v>
       </c>
       <c r="AU41" s="42">
         <v>100</v>
       </c>
       <c r="AV41" s="42">
         <v>104.8</v>
       </c>
       <c r="AW41" s="22">
         <v>104.8</v>
       </c>
-      <c r="AX41" s="22"/>
+      <c r="AX41" s="22">
+        <v>123.4</v>
+      </c>
       <c r="AY41" s="22"/>
       <c r="AZ41" s="22"/>
       <c r="BA41" s="22"/>
       <c r="BB41" s="41"/>
       <c r="BC41" s="42"/>
       <c r="BD41" s="42"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="27"/>
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
       <c r="O42" s="11"/>
@@ -5769,51 +5821,53 @@
       </c>
       <c r="AP42" s="22">
         <v>94.5</v>
       </c>
       <c r="AQ42" s="22">
         <v>128.69372533031117</v>
       </c>
       <c r="AR42" s="22">
         <v>90.439817482198976</v>
       </c>
       <c r="AS42" s="22">
         <v>100</v>
       </c>
       <c r="AT42" s="22">
         <v>100</v>
       </c>
       <c r="AU42" s="42">
         <v>100</v>
       </c>
       <c r="AV42" s="42">
         <v>100.24866609743452</v>
       </c>
       <c r="AW42" s="22">
         <v>100.19793072622805</v>
       </c>
-      <c r="AX42" s="22"/>
+      <c r="AX42" s="22">
+        <v>65.599999999999994</v>
+      </c>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="41"/>
       <c r="BC42" s="42"/>
       <c r="BD42" s="42"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="11">
         <v>0</v>
       </c>
       <c r="C43" s="11">
         <v>105.9</v>
       </c>
       <c r="D43" s="11">
         <v>74.900000000000006</v>
       </c>
       <c r="E43" s="11">
         <v>92.9</v>
       </c>
       <c r="F43" s="11">
         <v>94.7</v>
@@ -5925,51 +5979,53 @@
       </c>
       <c r="AP43" s="22">
         <v>102.4</v>
       </c>
       <c r="AQ43" s="22">
         <v>98.186968357673933</v>
       </c>
       <c r="AR43" s="22">
         <v>89.624703276136401</v>
       </c>
       <c r="AS43" s="22">
         <v>100</v>
       </c>
       <c r="AT43" s="22">
         <v>100</v>
       </c>
       <c r="AU43" s="42">
         <v>100</v>
       </c>
       <c r="AV43" s="42">
         <v>100</v>
       </c>
       <c r="AW43" s="22">
         <v>100</v>
       </c>
-      <c r="AX43" s="22"/>
+      <c r="AX43" s="22">
+        <v>101.7</v>
+      </c>
       <c r="AY43" s="22"/>
       <c r="AZ43" s="22"/>
       <c r="BA43" s="22"/>
       <c r="BB43" s="41"/>
       <c r="BC43" s="42"/>
       <c r="BD43" s="42"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
         <v>100</v>
       </c>
       <c r="C44" s="11">
         <v>100.6</v>
       </c>
       <c r="D44" s="11">
         <v>100</v>
       </c>
       <c r="E44" s="11">
         <v>96.9</v>
       </c>
       <c r="F44" s="11">
         <v>102.7</v>
@@ -6081,51 +6137,53 @@
       </c>
       <c r="AP44" s="22">
         <v>98.5</v>
       </c>
       <c r="AQ44" s="22">
         <v>98.033929780385051</v>
       </c>
       <c r="AR44" s="22">
         <v>100.74264712491208</v>
       </c>
       <c r="AS44" s="22">
         <v>100</v>
       </c>
       <c r="AT44" s="22">
         <v>100</v>
       </c>
       <c r="AU44" s="42">
         <v>100</v>
       </c>
       <c r="AV44" s="42">
         <v>100</v>
       </c>
       <c r="AW44" s="22">
         <v>100</v>
       </c>
-      <c r="AX44" s="22"/>
+      <c r="AX44" s="22">
+        <v>110.3</v>
+      </c>
       <c r="AY44" s="22"/>
       <c r="AZ44" s="22"/>
       <c r="BA44" s="22"/>
       <c r="BB44" s="41"/>
       <c r="BC44" s="42"/>
       <c r="BD44" s="42"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="11">
         <v>100</v>
       </c>
       <c r="C45" s="11">
         <v>112.8</v>
       </c>
       <c r="D45" s="11">
         <v>99</v>
       </c>
       <c r="E45" s="11">
         <v>103.4</v>
       </c>
       <c r="F45" s="11">
         <v>102.9</v>
@@ -6237,51 +6295,53 @@
       </c>
       <c r="AP45" s="22">
         <v>100.5</v>
       </c>
       <c r="AQ45" s="22">
         <v>95.474515643747395</v>
       </c>
       <c r="AR45" s="22">
         <v>106.94181559113684</v>
       </c>
       <c r="AS45" s="22">
         <v>100</v>
       </c>
       <c r="AT45" s="22">
         <v>100</v>
       </c>
       <c r="AU45" s="42">
         <v>100</v>
       </c>
       <c r="AV45" s="42">
         <v>155.29504071923901</v>
       </c>
       <c r="AW45" s="22">
         <v>134.5511750881434</v>
       </c>
-      <c r="AX45" s="22"/>
+      <c r="AX45" s="22">
+        <v>129.69999999999999</v>
+      </c>
       <c r="AY45" s="22"/>
       <c r="AZ45" s="22"/>
       <c r="BA45" s="22"/>
       <c r="BB45" s="41"/>
       <c r="BC45" s="42"/>
       <c r="BD45" s="42"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="11">
         <v>0</v>
       </c>
       <c r="C46" s="11">
         <v>100</v>
       </c>
       <c r="D46" s="11">
         <v>83.3</v>
       </c>
       <c r="E46" s="11">
         <v>100.9</v>
       </c>
       <c r="F46" s="11">
         <v>100.8</v>
@@ -6393,51 +6453,53 @@
       </c>
       <c r="AP46" s="22">
         <v>73.599999999999994</v>
       </c>
       <c r="AQ46" s="22">
         <v>109.16944841704054</v>
       </c>
       <c r="AR46" s="22">
         <v>99.659584898860771</v>
       </c>
       <c r="AS46" s="22">
         <v>100</v>
       </c>
       <c r="AT46" s="22">
         <v>100</v>
       </c>
       <c r="AU46" s="42">
         <v>100</v>
       </c>
       <c r="AV46" s="42">
         <v>100</v>
       </c>
       <c r="AW46" s="22">
         <v>100</v>
       </c>
-      <c r="AX46" s="22"/>
+      <c r="AX46" s="22">
+        <v>101.4</v>
+      </c>
       <c r="AY46" s="22"/>
       <c r="AZ46" s="22"/>
       <c r="BA46" s="22"/>
       <c r="BB46" s="41"/>
       <c r="BC46" s="42"/>
       <c r="BD46" s="42"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12">
         <v>100</v>
       </c>
       <c r="C47" s="12">
         <v>105.2</v>
       </c>
       <c r="D47" s="12">
         <v>100.1</v>
       </c>
       <c r="E47" s="12">
         <v>100.4</v>
       </c>
       <c r="F47" s="12">
         <v>100.7</v>
@@ -6549,51 +6611,53 @@
       </c>
       <c r="AP47" s="22">
         <v>114.3</v>
       </c>
       <c r="AQ47" s="22">
         <v>89.248891075939355</v>
       </c>
       <c r="AR47" s="22">
         <v>84.920975520542413</v>
       </c>
       <c r="AS47" s="22">
         <v>100</v>
       </c>
       <c r="AT47" s="22">
         <v>100</v>
       </c>
       <c r="AU47" s="42">
         <v>100</v>
       </c>
       <c r="AV47" s="42">
         <v>103.59861377673214</v>
       </c>
       <c r="AW47" s="22">
         <v>102.47395237299666</v>
       </c>
-      <c r="AX47" s="22"/>
+      <c r="AX47" s="22">
+        <v>109</v>
+      </c>
       <c r="AY47" s="22"/>
       <c r="AZ47" s="22"/>
       <c r="BA47" s="22"/>
       <c r="BB47" s="41"/>
       <c r="BC47" s="42"/>
       <c r="BD47" s="42"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>100</v>
       </c>
       <c r="D48" s="12">
         <v>80.3</v>
       </c>
       <c r="E48" s="12">
         <v>100.8</v>
       </c>
       <c r="F48" s="12">
         <v>100.6</v>
@@ -6705,51 +6769,53 @@
       </c>
       <c r="AP48" s="22">
         <v>87</v>
       </c>
       <c r="AQ48" s="22">
         <v>102.23571856405806</v>
       </c>
       <c r="AR48" s="22">
         <v>100.49537469555263</v>
       </c>
       <c r="AS48" s="22">
         <v>100</v>
       </c>
       <c r="AT48" s="22">
         <v>100</v>
       </c>
       <c r="AU48" s="42">
         <v>100</v>
       </c>
       <c r="AV48" s="42">
         <v>100</v>
       </c>
       <c r="AW48" s="22">
         <v>100</v>
       </c>
-      <c r="AX48" s="22"/>
+      <c r="AX48" s="22">
+        <v>100.9</v>
+      </c>
       <c r="AY48" s="22"/>
       <c r="AZ48" s="22"/>
       <c r="BA48" s="22"/>
       <c r="BB48" s="41"/>
       <c r="BC48" s="42"/>
       <c r="BD48" s="42"/>
     </row>
     <row r="49" spans="1:57">
       <c r="A49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12">
         <v>100</v>
       </c>
       <c r="C49" s="12">
         <v>106.3</v>
       </c>
       <c r="D49" s="12">
         <v>99.5</v>
       </c>
       <c r="E49" s="12">
         <v>97.1</v>
       </c>
       <c r="F49" s="12">
         <v>98.6</v>
@@ -6861,51 +6927,53 @@
       </c>
       <c r="AP49" s="22">
         <v>96.3</v>
       </c>
       <c r="AQ49" s="22">
         <v>99.636115625783162</v>
       </c>
       <c r="AR49" s="22">
         <v>101.71271965190766</v>
       </c>
       <c r="AS49" s="22">
         <v>100</v>
       </c>
       <c r="AT49" s="22">
         <v>100</v>
       </c>
       <c r="AU49" s="42">
         <v>100</v>
       </c>
       <c r="AV49" s="42">
         <v>159.9</v>
       </c>
       <c r="AW49" s="22">
         <v>206.02069019496398</v>
       </c>
-      <c r="AX49" s="22"/>
+      <c r="AX49" s="22">
+        <v>100.5</v>
+      </c>
       <c r="AY49" s="22"/>
       <c r="AZ49" s="22"/>
       <c r="BA49" s="22"/>
       <c r="BB49" s="41"/>
       <c r="BC49" s="42"/>
       <c r="BD49" s="42"/>
     </row>
     <row r="50" spans="1:57">
       <c r="A50" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>100</v>
       </c>
       <c r="C50" s="12">
         <v>104.2</v>
       </c>
       <c r="D50" s="12">
         <v>79.2</v>
       </c>
       <c r="E50" s="12">
         <v>88.7</v>
       </c>
       <c r="F50" s="12">
         <v>96.9</v>
@@ -7017,51 +7085,53 @@
       </c>
       <c r="AP50" s="22">
         <v>94.4</v>
       </c>
       <c r="AQ50" s="22">
         <v>115.47147507156399</v>
       </c>
       <c r="AR50" s="22">
         <v>106.48170860026083</v>
       </c>
       <c r="AS50" s="22">
         <v>100</v>
       </c>
       <c r="AT50" s="22">
         <v>100</v>
       </c>
       <c r="AU50" s="42">
         <v>100</v>
       </c>
       <c r="AV50" s="42">
         <v>108.5</v>
       </c>
       <c r="AW50" s="22">
         <v>108.5</v>
       </c>
-      <c r="AX50" s="22"/>
+      <c r="AX50" s="22">
+        <v>112.3</v>
+      </c>
       <c r="AY50" s="22"/>
       <c r="AZ50" s="22"/>
       <c r="BA50" s="22"/>
       <c r="BB50" s="41"/>
       <c r="BC50" s="42"/>
       <c r="BD50" s="42"/>
     </row>
     <row r="51" spans="1:57">
       <c r="A51" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>100</v>
       </c>
       <c r="C51" s="12">
         <v>106.6</v>
       </c>
       <c r="D51" s="12">
         <v>100.1</v>
       </c>
       <c r="E51" s="12">
         <v>102.1</v>
       </c>
       <c r="F51" s="12">
         <v>100.4</v>
@@ -7173,215 +7243,217 @@
       </c>
       <c r="AP51" s="22">
         <v>100.2</v>
       </c>
       <c r="AQ51" s="22">
         <v>101.35929490786542</v>
       </c>
       <c r="AR51" s="22">
         <v>114.56139346695036</v>
       </c>
       <c r="AS51" s="22">
         <v>100</v>
       </c>
       <c r="AT51" s="22">
         <v>100</v>
       </c>
       <c r="AU51" s="42">
         <v>100</v>
       </c>
       <c r="AV51" s="42">
         <v>164.47306111015533</v>
       </c>
       <c r="AW51" s="22">
         <v>139.40270990545628</v>
       </c>
-      <c r="AX51" s="22"/>
+      <c r="AX51" s="22">
+        <v>128.19999999999999</v>
+      </c>
       <c r="AY51" s="22"/>
       <c r="AZ51" s="22"/>
       <c r="BA51" s="22"/>
       <c r="BB51" s="41"/>
       <c r="BC51" s="42"/>
       <c r="BD51" s="42"/>
     </row>
     <row r="53" spans="1:57" ht="21" customHeight="1">
-      <c r="A53" s="47" t="s">
+      <c r="A53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="47"/>
-[...13 lines deleted...]
-      <c r="Q53" s="47" t="s">
+      <c r="B53" s="50"/>
+      <c r="C53" s="50"/>
+      <c r="D53" s="50"/>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="50"/>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="50"/>
+      <c r="N53" s="50"/>
+      <c r="O53" s="50"/>
+      <c r="Q53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="R53" s="47"/>
-[...13 lines deleted...]
-      <c r="AF53" s="47" t="s">
+      <c r="R53" s="50"/>
+      <c r="S53" s="50"/>
+      <c r="T53" s="50"/>
+      <c r="U53" s="50"/>
+      <c r="V53" s="50"/>
+      <c r="W53" s="50"/>
+      <c r="X53" s="50"/>
+      <c r="Y53" s="50"/>
+      <c r="Z53" s="50"/>
+      <c r="AA53" s="50"/>
+      <c r="AB53" s="50"/>
+      <c r="AC53" s="50"/>
+      <c r="AD53" s="50"/>
+      <c r="AE53" s="50"/>
+      <c r="AF53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="AG53" s="55"/>
-[...11 lines deleted...]
-      <c r="AS53" s="47" t="s">
+      <c r="AG53" s="51"/>
+      <c r="AH53" s="51"/>
+      <c r="AI53" s="51"/>
+      <c r="AJ53" s="51"/>
+      <c r="AK53" s="51"/>
+      <c r="AL53" s="51"/>
+      <c r="AM53" s="51"/>
+      <c r="AN53" s="51"/>
+      <c r="AO53" s="51"/>
+      <c r="AP53" s="51"/>
+      <c r="AQ53" s="51"/>
+      <c r="AR53" s="51"/>
+      <c r="AS53" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="AT53" s="55"/>
-[...10 lines deleted...]
-      <c r="BE53" s="55"/>
+      <c r="AT53" s="51"/>
+      <c r="AU53" s="51"/>
+      <c r="AV53" s="51"/>
+      <c r="AW53" s="51"/>
+      <c r="AX53" s="51"/>
+      <c r="AY53" s="51"/>
+      <c r="AZ53" s="51"/>
+      <c r="BA53" s="51"/>
+      <c r="BB53" s="51"/>
+      <c r="BC53" s="51"/>
+      <c r="BD53" s="51"/>
+      <c r="BE53" s="51"/>
     </row>
     <row r="54" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B54" s="48"/>
-      <c r="C54" s="48"/>
+      <c r="B54" s="52"/>
+      <c r="C54" s="52"/>
       <c r="D54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="K54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="AY54" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A55" s="45"/>
+      <c r="A55" s="55"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="26"/>
       <c r="H55" s="5"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="4"/>
       <c r="T55" s="6"/>
       <c r="U55" s="4"/>
       <c r="V55" s="4"/>
       <c r="W55" s="4"/>
       <c r="X55" s="4"/>
       <c r="Y55" s="4"/>
       <c r="Z55" s="4"/>
       <c r="AA55" s="4"/>
       <c r="AB55" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC55" s="4"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4"/>
-      <c r="AG55" s="50">
+      <c r="AG55" s="45">
         <v>2025</v>
       </c>
-      <c r="AH55" s="51"/>
-[...10 lines deleted...]
-      <c r="AS55" s="50">
+      <c r="AH55" s="46"/>
+      <c r="AI55" s="46"/>
+      <c r="AJ55" s="48"/>
+      <c r="AK55" s="48"/>
+      <c r="AL55" s="48"/>
+      <c r="AM55" s="48"/>
+      <c r="AN55" s="48"/>
+      <c r="AO55" s="48"/>
+      <c r="AP55" s="48"/>
+      <c r="AQ55" s="48"/>
+      <c r="AR55" s="49"/>
+      <c r="AS55" s="45">
         <v>2026</v>
       </c>
-      <c r="AT55" s="51"/>
-[...9 lines deleted...]
-      <c r="BD55" s="54"/>
+      <c r="AT55" s="46"/>
+      <c r="AU55" s="46"/>
+      <c r="AV55" s="48"/>
+      <c r="AW55" s="48"/>
+      <c r="AX55" s="48"/>
+      <c r="AY55" s="48"/>
+      <c r="AZ55" s="48"/>
+      <c r="BA55" s="48"/>
+      <c r="BB55" s="48"/>
+      <c r="BC55" s="48"/>
+      <c r="BD55" s="49"/>
     </row>
     <row r="56" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A56" s="46"/>
+      <c r="A56" s="54"/>
       <c r="B56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="8" t="s">
@@ -7652,51 +7724,53 @@
       </c>
       <c r="AP57" s="22">
         <v>102.8</v>
       </c>
       <c r="AQ57" s="22">
         <v>104.03840542910052</v>
       </c>
       <c r="AR57" s="22">
         <v>103.6159964489253</v>
       </c>
       <c r="AS57" s="22">
         <v>91.799906279072076</v>
       </c>
       <c r="AT57" s="43">
         <v>97.164109398852858</v>
       </c>
       <c r="AU57" s="44">
         <v>102.09515628820584</v>
       </c>
       <c r="AV57" s="42">
         <v>99.98635839545743</v>
       </c>
       <c r="AW57" s="22">
         <v>100.51705203103394</v>
       </c>
-      <c r="AX57" s="22"/>
+      <c r="AX57" s="42">
+        <v>102.184471842671</v>
+      </c>
       <c r="AY57" s="22"/>
       <c r="AZ57" s="22"/>
       <c r="BA57" s="22"/>
       <c r="BB57" s="41"/>
       <c r="BC57" s="42"/>
       <c r="BD57" s="42"/>
     </row>
     <row r="58" spans="1:57">
       <c r="A58" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="11">
         <v>103</v>
       </c>
       <c r="C58" s="11">
         <v>105.1</v>
       </c>
       <c r="D58" s="11">
         <v>108.3</v>
       </c>
       <c r="E58" s="11">
         <v>103.2</v>
       </c>
       <c r="F58" s="11">
         <v>108.5</v>
@@ -7808,51 +7882,53 @@
       </c>
       <c r="AP58" s="22">
         <v>127.2</v>
       </c>
       <c r="AQ58" s="22">
         <v>102.8534181703407</v>
       </c>
       <c r="AR58" s="22">
         <v>104.55716668601029</v>
       </c>
       <c r="AS58" s="22">
         <v>101.0589628429629</v>
       </c>
       <c r="AT58" s="22">
         <v>102.02547234470852</v>
       </c>
       <c r="AU58" s="42">
         <v>101.9</v>
       </c>
       <c r="AV58" s="42">
         <v>100.53327371086979</v>
       </c>
       <c r="AW58" s="22">
         <v>102.3</v>
       </c>
-      <c r="AX58" s="22"/>
+      <c r="AX58" s="42">
+        <v>102.40779711103498</v>
+      </c>
       <c r="AY58" s="22"/>
       <c r="AZ58" s="22"/>
       <c r="BA58" s="22"/>
       <c r="BB58" s="41"/>
       <c r="BC58" s="42"/>
       <c r="BD58" s="42"/>
     </row>
     <row r="59" spans="1:57">
       <c r="A59" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="11"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12"/>
       <c r="N59" s="12"/>
       <c r="O59" s="12"/>
@@ -7904,51 +7980,53 @@
       </c>
       <c r="AP59" s="22">
         <v>76.3</v>
       </c>
       <c r="AQ59" s="22">
         <v>78.708405233492797</v>
       </c>
       <c r="AR59" s="22">
         <v>82.572531834474489</v>
       </c>
       <c r="AS59" s="22">
         <v>100.2</v>
       </c>
       <c r="AT59" s="22">
         <v>140.186328801949</v>
       </c>
       <c r="AU59" s="42">
         <v>148.6928435817338</v>
       </c>
       <c r="AV59" s="42">
         <v>147.38063344301875</v>
       </c>
       <c r="AW59" s="22">
         <v>135.56044007340489</v>
       </c>
-      <c r="AX59" s="22"/>
+      <c r="AX59" s="42">
+        <v>133.19999999999999</v>
+      </c>
       <c r="AY59" s="22"/>
       <c r="AZ59" s="22"/>
       <c r="BA59" s="22"/>
       <c r="BB59" s="41"/>
       <c r="BC59" s="42"/>
       <c r="BD59" s="42"/>
     </row>
     <row r="60" spans="1:57">
       <c r="A60" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="11">
         <v>100.8</v>
       </c>
       <c r="C60" s="11">
         <v>101.1</v>
       </c>
       <c r="D60" s="11">
         <v>97.2</v>
       </c>
       <c r="E60" s="11">
         <v>100.5</v>
       </c>
       <c r="F60" s="11">
         <v>98.3</v>
@@ -8060,51 +8138,53 @@
       </c>
       <c r="AP60" s="22">
         <v>104.6</v>
       </c>
       <c r="AQ60" s="22">
         <v>105.67193137160152</v>
       </c>
       <c r="AR60" s="22">
         <v>104.70074146428972</v>
       </c>
       <c r="AS60" s="22">
         <v>105.52023453243153</v>
       </c>
       <c r="AT60" s="22">
         <v>105.84110732616689</v>
       </c>
       <c r="AU60" s="42">
         <v>107.62008528787479</v>
       </c>
       <c r="AV60" s="42">
         <v>108.11177603695639</v>
       </c>
       <c r="AW60" s="22">
         <v>117.8923026795069</v>
       </c>
-      <c r="AX60" s="22"/>
+      <c r="AX60" s="42">
+        <v>115.1</v>
+      </c>
       <c r="AY60" s="22"/>
       <c r="AZ60" s="22"/>
       <c r="BA60" s="22"/>
       <c r="BB60" s="41"/>
       <c r="BC60" s="42"/>
       <c r="BD60" s="42"/>
     </row>
     <row r="61" spans="1:57">
       <c r="A61" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="11">
         <v>101.2</v>
       </c>
       <c r="C61" s="11">
         <v>101.6</v>
       </c>
       <c r="D61" s="11">
         <v>102.8</v>
       </c>
       <c r="E61" s="11">
         <v>100.9</v>
       </c>
       <c r="F61" s="11">
         <v>103.2</v>
@@ -8216,51 +8296,53 @@
       </c>
       <c r="AP61" s="22">
         <v>105.7</v>
       </c>
       <c r="AQ61" s="22">
         <v>107.29401006775248</v>
       </c>
       <c r="AR61" s="22">
         <v>105.95189009194459</v>
       </c>
       <c r="AS61" s="22">
         <v>103.34445908154264</v>
       </c>
       <c r="AT61" s="22">
         <v>103.0133012413857</v>
       </c>
       <c r="AU61" s="42">
         <v>104.37667830232778</v>
       </c>
       <c r="AV61" s="42">
         <v>103.93468904412069</v>
       </c>
       <c r="AW61" s="22">
         <v>108.4113654259816</v>
       </c>
-      <c r="AX61" s="22"/>
+      <c r="AX61" s="42">
+        <v>106.9</v>
+      </c>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="41"/>
       <c r="BC61" s="42"/>
       <c r="BD61" s="42"/>
     </row>
     <row r="62" spans="1:57">
       <c r="A62" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="11">
         <v>102.8</v>
       </c>
       <c r="C62" s="11">
         <v>104.9</v>
       </c>
       <c r="D62" s="11">
         <v>102</v>
       </c>
       <c r="E62" s="11">
         <v>102.7</v>
       </c>
       <c r="F62" s="11">
         <v>100.1</v>
@@ -8372,51 +8454,53 @@
       </c>
       <c r="AP62" s="22">
         <v>103.6</v>
       </c>
       <c r="AQ62" s="22">
         <v>109.24540707041879</v>
       </c>
       <c r="AR62" s="22">
         <v>100.80900317948031</v>
       </c>
       <c r="AS62" s="22">
         <v>94.241607168232306</v>
       </c>
       <c r="AT62" s="22">
         <v>100.3</v>
       </c>
       <c r="AU62" s="42">
         <v>102.8</v>
       </c>
       <c r="AV62" s="42">
         <v>103.12561977484869</v>
       </c>
       <c r="AW62" s="22">
         <v>102.71879556724468</v>
       </c>
-      <c r="AX62" s="22"/>
+      <c r="AX62" s="42">
+        <v>103</v>
+      </c>
       <c r="AY62" s="22"/>
       <c r="AZ62" s="22"/>
       <c r="BA62" s="22"/>
       <c r="BB62" s="41"/>
       <c r="BC62" s="42"/>
       <c r="BD62" s="42"/>
     </row>
     <row r="63" spans="1:57">
       <c r="A63" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="11">
         <v>100.1</v>
       </c>
       <c r="C63" s="11">
         <v>100.2</v>
       </c>
       <c r="D63" s="11">
         <v>99.5</v>
       </c>
       <c r="E63" s="11">
         <v>100.3</v>
       </c>
       <c r="F63" s="11">
         <v>99.2</v>
@@ -8528,51 +8612,53 @@
       </c>
       <c r="AP63" s="22">
         <v>110.7</v>
       </c>
       <c r="AQ63" s="22">
         <v>100.50821880081156</v>
       </c>
       <c r="AR63" s="22">
         <v>103.70691132162723</v>
       </c>
       <c r="AS63" s="22">
         <v>107.98294186734527</v>
       </c>
       <c r="AT63" s="22">
         <v>105.52610039373971</v>
       </c>
       <c r="AU63" s="42">
         <v>103.47062464959549</v>
       </c>
       <c r="AV63" s="42">
         <v>105.36705493719643</v>
       </c>
       <c r="AW63" s="22">
         <v>107.36895182060063</v>
       </c>
-      <c r="AX63" s="22"/>
+      <c r="AX63" s="42">
+        <v>112.6</v>
+      </c>
       <c r="AY63" s="22"/>
       <c r="AZ63" s="22"/>
       <c r="BA63" s="22"/>
       <c r="BB63" s="41"/>
       <c r="BC63" s="42"/>
       <c r="BD63" s="42"/>
     </row>
     <row r="64" spans="1:57">
       <c r="A64" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="12">
         <v>102.5</v>
       </c>
       <c r="C64" s="12">
         <v>103.2</v>
       </c>
       <c r="D64" s="12">
         <v>106</v>
       </c>
       <c r="E64" s="12">
         <v>105.2</v>
       </c>
       <c r="F64" s="12">
         <v>108.1</v>
@@ -8684,51 +8770,53 @@
       </c>
       <c r="AP64" s="22">
         <v>96.2</v>
       </c>
       <c r="AQ64" s="22">
         <v>112.33678514269829</v>
       </c>
       <c r="AR64" s="22">
         <v>119.59783604914591</v>
       </c>
       <c r="AS64" s="22">
         <v>90.441491658550504</v>
       </c>
       <c r="AT64" s="22">
         <v>98.314729014987236</v>
       </c>
       <c r="AU64" s="42">
         <v>105.27515760646897</v>
       </c>
       <c r="AV64" s="42">
         <v>98.888386085738617</v>
       </c>
       <c r="AW64" s="22">
         <v>99.801546462625055</v>
       </c>
-      <c r="AX64" s="22"/>
+      <c r="AX64" s="42">
+        <v>100.5</v>
+      </c>
       <c r="AY64" s="22"/>
       <c r="AZ64" s="22"/>
       <c r="BA64" s="22"/>
       <c r="BB64" s="41"/>
       <c r="BC64" s="42"/>
       <c r="BD64" s="42"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="12">
         <v>98.5</v>
       </c>
       <c r="C65" s="12">
         <v>101</v>
       </c>
       <c r="D65" s="12">
         <v>99.9</v>
       </c>
       <c r="E65" s="12">
         <v>100.1</v>
       </c>
       <c r="F65" s="12">
         <v>106.7</v>
@@ -8840,51 +8928,53 @@
       </c>
       <c r="AP65" s="22">
         <v>108.5</v>
       </c>
       <c r="AQ65" s="22">
         <v>101.55718085460114</v>
       </c>
       <c r="AR65" s="22">
         <v>100.49214501245405</v>
       </c>
       <c r="AS65" s="22">
         <v>103.28280919718651</v>
       </c>
       <c r="AT65" s="22">
         <v>100.4</v>
       </c>
       <c r="AU65" s="42">
         <v>102.87772400453821</v>
       </c>
       <c r="AV65" s="42">
         <v>104.71000043032048</v>
       </c>
       <c r="AW65" s="22">
         <v>105.78874277426942</v>
       </c>
-      <c r="AX65" s="22"/>
+      <c r="AX65" s="42">
+        <v>106.6</v>
+      </c>
       <c r="AY65" s="22"/>
       <c r="AZ65" s="22"/>
       <c r="BA65" s="22"/>
       <c r="BB65" s="41"/>
       <c r="BC65" s="42"/>
       <c r="BD65" s="42"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="12">
         <v>101.4</v>
       </c>
       <c r="C66" s="12">
         <v>102.7</v>
       </c>
       <c r="D66" s="12">
         <v>103</v>
       </c>
       <c r="E66" s="12">
         <v>101.6</v>
       </c>
       <c r="F66" s="12">
         <v>101.9</v>
@@ -8996,51 +9086,53 @@
       </c>
       <c r="AP66" s="22">
         <v>107.1</v>
       </c>
       <c r="AQ66" s="22">
         <v>105.84902160219085</v>
       </c>
       <c r="AR66" s="22">
         <v>102.78163156521015</v>
       </c>
       <c r="AS66" s="22">
         <v>100.59411228755832</v>
       </c>
       <c r="AT66" s="22">
         <v>100.7</v>
       </c>
       <c r="AU66" s="42">
         <v>111.93023158536117</v>
       </c>
       <c r="AV66" s="42">
         <v>109.11736146224939</v>
       </c>
       <c r="AW66" s="22">
         <v>108.35438851326597</v>
       </c>
-      <c r="AX66" s="22"/>
+      <c r="AX66" s="42">
+        <v>106.2</v>
+      </c>
       <c r="AY66" s="22"/>
       <c r="AZ66" s="22"/>
       <c r="BA66" s="22"/>
       <c r="BB66" s="41"/>
       <c r="BC66" s="42"/>
       <c r="BD66" s="42"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B67" s="12">
         <v>123.6</v>
       </c>
       <c r="C67" s="12">
         <v>127.4</v>
       </c>
       <c r="D67" s="12">
         <v>126</v>
       </c>
       <c r="E67" s="12">
         <v>122.7</v>
       </c>
       <c r="F67" s="12">
         <v>122.3</v>
@@ -9152,51 +9244,53 @@
       </c>
       <c r="AP67" s="22">
         <v>104.5</v>
       </c>
       <c r="AQ67" s="22">
         <v>101.21155819188277</v>
       </c>
       <c r="AR67" s="22">
         <v>104.71415637644594</v>
       </c>
       <c r="AS67" s="22">
         <v>100.74474964596303</v>
       </c>
       <c r="AT67" s="22">
         <v>118.55817789966316</v>
       </c>
       <c r="AU67" s="42">
         <v>104.86874198791884</v>
       </c>
       <c r="AV67" s="42">
         <v>98.62447423186002</v>
       </c>
       <c r="AW67" s="22">
         <v>98.3</v>
       </c>
-      <c r="AX67" s="22"/>
+      <c r="AX67" s="42">
+        <v>98.5</v>
+      </c>
       <c r="AY67" s="22"/>
       <c r="AZ67" s="22"/>
       <c r="BA67" s="22"/>
       <c r="BB67" s="41"/>
       <c r="BC67" s="42"/>
       <c r="BD67" s="42"/>
     </row>
     <row r="68" spans="1:56">
       <c r="A68" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="12">
         <v>103.2</v>
       </c>
       <c r="C68" s="12">
         <v>104.8</v>
       </c>
       <c r="D68" s="12">
         <v>107.7</v>
       </c>
       <c r="E68" s="12">
         <v>104.3</v>
       </c>
       <c r="F68" s="12">
         <v>108.9</v>
@@ -9308,219 +9402,227 @@
       </c>
       <c r="AP68" s="22">
         <v>100.3</v>
       </c>
       <c r="AQ68" s="22">
         <v>100.92440438724391</v>
       </c>
       <c r="AR68" s="22">
         <v>98.62304542066488</v>
       </c>
       <c r="AS68" s="22">
         <v>93</v>
       </c>
       <c r="AT68" s="22">
         <v>80.759784505209851</v>
       </c>
       <c r="AU68" s="42">
         <v>91.537336806666332</v>
       </c>
       <c r="AV68" s="42">
         <v>88.759852164197341</v>
       </c>
       <c r="AW68" s="22">
         <v>89.434505766831194</v>
       </c>
-      <c r="AX68" s="22"/>
+      <c r="AX68" s="42">
+        <v>98.7</v>
+      </c>
       <c r="AY68" s="22"/>
       <c r="AZ68" s="22"/>
       <c r="BA68" s="22"/>
       <c r="BB68" s="41"/>
       <c r="BC68" s="42"/>
       <c r="BD68" s="42"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:56">
       <c r="AC77" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="A53:O53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="Q36:AE36"/>
+    <mergeCell ref="Q53:AE53"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:O36"/>
+    <mergeCell ref="A21:A22"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="AG21:AR21"/>
     <mergeCell ref="AG38:AR38"/>
     <mergeCell ref="AG55:AR55"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AS21:BD21"/>
     <mergeCell ref="AS38:BD38"/>
     <mergeCell ref="AS55:BD55"/>
     <mergeCell ref="AF53:AR53"/>
     <mergeCell ref="AG36:AR36"/>
     <mergeCell ref="AS53:BE53"/>
     <mergeCell ref="AS36:BD36"/>
     <mergeCell ref="AS19:BD19"/>
-    <mergeCell ref="A2:O2"/>
-[...11 lines deleted...]
-    <mergeCell ref="B37:C37"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>