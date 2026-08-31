--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12216" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="4" r:id="rId1"/>
     <sheet name="Лист1" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="36">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского хозяйства </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства</t>
@@ -432,82 +431,82 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 81" xfId="2"/>
     <cellStyle name="Обычный 85" xfId="4"/>
     <cellStyle name="Обычный 87" xfId="7"/>
     <cellStyle name="Обычный 88" xfId="3"/>
     <cellStyle name="Обычный 89" xfId="8"/>
     <cellStyle name="Обычный 93" xfId="6"/>
     <cellStyle name="Обычный 96" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -790,82 +789,82 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BE77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AJ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AX68" sqref="AX68"/>
+      <selection pane="bottomRight" activeCell="AY69" sqref="AY69"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="32" width="9.140625" style="1"/>
+    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
+    <col min="2" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10" style="1" customWidth="1"/>
-    <col min="34" max="16384" width="9.140625" style="1"/>
+    <col min="34" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...12 lines deleted...]
-      <c r="O2" s="50"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AS2" s="39" t="s">
         <v>35</v>
       </c>
     </row>
@@ -873,119 +872,119 @@
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="K3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="2"/>
       <c r="AD3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AY3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="53"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="5"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="6"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="5"/>
-      <c r="AG4" s="45">
+      <c r="AG4" s="50">
         <v>2025</v>
       </c>
-      <c r="AH4" s="46"/>
-[...10 lines deleted...]
-      <c r="AS4" s="45">
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="51"/>
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="50">
         <v>2026</v>
       </c>
-      <c r="AT4" s="46"/>
-[...9 lines deleted...]
-      <c r="BD4" s="47"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="51"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="51"/>
+      <c r="BB4" s="51"/>
+      <c r="BC4" s="51"/>
+      <c r="BD4" s="52"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1108,51 +1107,51 @@
       <c r="AW5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:56" ht="13.8">
       <c r="A6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>103.5</v>
       </c>
       <c r="C6" s="11">
         <v>104.5</v>
       </c>
       <c r="D6" s="11">
         <v>101.8</v>
       </c>
       <c r="E6" s="11">
         <v>100.3</v>
       </c>
       <c r="F6" s="11">
         <v>100.4</v>
       </c>
       <c r="G6" s="11">
         <v>99.8</v>
       </c>
       <c r="H6" s="11">
         <v>100.1</v>
       </c>
       <c r="I6" s="12">
@@ -1259,58 +1258,60 @@
       </c>
       <c r="AQ6" s="22">
         <v>101.95939065364472</v>
       </c>
       <c r="AR6" s="22">
         <v>101.96045980936539</v>
       </c>
       <c r="AS6" s="22">
         <v>92.577030922136245</v>
       </c>
       <c r="AT6" s="43">
         <v>97.446240199782778</v>
       </c>
       <c r="AU6" s="44">
         <v>101.92540851609692</v>
       </c>
       <c r="AV6" s="42">
         <v>101.22019569056013</v>
       </c>
       <c r="AW6" s="22">
         <v>101.45866283486392</v>
       </c>
       <c r="AX6" s="22">
         <v>102.8</v>
       </c>
-      <c r="AY6" s="22"/>
+      <c r="AY6" s="22">
+        <v>103.4</v>
+      </c>
       <c r="AZ6" s="22"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
       <c r="BC6" s="40"/>
       <c r="BD6" s="40"/>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:56" ht="13.8">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>102.9</v>
       </c>
       <c r="C7" s="11">
         <v>105.2</v>
       </c>
       <c r="D7" s="11">
         <v>101.1</v>
       </c>
       <c r="E7" s="11">
         <v>103.7</v>
       </c>
       <c r="F7" s="11">
         <v>104.1</v>
       </c>
       <c r="G7" s="11">
         <v>106.2</v>
       </c>
       <c r="H7" s="11">
         <v>104.1</v>
       </c>
       <c r="I7" s="12">
@@ -1417,58 +1418,60 @@
       </c>
       <c r="AQ7" s="22">
         <v>103.19598068077885</v>
       </c>
       <c r="AR7" s="22">
         <v>107.11445724614271</v>
       </c>
       <c r="AS7" s="22">
         <v>100.38020114027026</v>
       </c>
       <c r="AT7" s="22">
         <v>100.71815434362721</v>
       </c>
       <c r="AU7" s="42">
         <v>101.7</v>
       </c>
       <c r="AV7" s="42">
         <v>102.5</v>
       </c>
       <c r="AW7" s="22">
         <v>103.6</v>
       </c>
       <c r="AX7" s="22">
         <v>111.8</v>
       </c>
-      <c r="AY7" s="22"/>
+      <c r="AY7" s="22">
+        <v>109.5</v>
+      </c>
       <c r="AZ7" s="22"/>
       <c r="BA7" s="40"/>
       <c r="BB7" s="40"/>
       <c r="BC7" s="40"/>
       <c r="BD7" s="40"/>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:56" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="13"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="16"/>
       <c r="V8" s="13"/>
       <c r="W8" s="12"/>
@@ -1515,58 +1518,60 @@
       </c>
       <c r="AQ8" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR8" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS8" s="22">
         <v>100.2</v>
       </c>
       <c r="AT8" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU8" s="42">
         <v>130.0608507523981</v>
       </c>
       <c r="AV8" s="42">
         <v>129.30323126556672</v>
       </c>
       <c r="AW8" s="22">
         <v>121.16024243144361</v>
       </c>
       <c r="AX8" s="22">
         <v>106.6</v>
       </c>
-      <c r="AY8" s="22"/>
+      <c r="AY8" s="22">
+        <v>110.2</v>
+      </c>
       <c r="AZ8" s="22"/>
       <c r="BA8" s="40"/>
       <c r="BB8" s="40"/>
       <c r="BC8" s="40"/>
       <c r="BD8" s="40"/>
     </row>
-    <row r="9" spans="1:56">
+    <row r="9" spans="1:56" ht="13.8">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>100.8</v>
       </c>
       <c r="C9" s="11">
         <v>101.4</v>
       </c>
       <c r="D9" s="11">
         <v>91.6</v>
       </c>
       <c r="E9" s="11">
         <v>100.2</v>
       </c>
       <c r="F9" s="11">
         <v>96.6</v>
       </c>
       <c r="G9" s="11">
         <v>100.5</v>
       </c>
       <c r="H9" s="11">
         <v>100.5</v>
       </c>
       <c r="I9" s="12">
@@ -1673,58 +1678,60 @@
       </c>
       <c r="AQ9" s="22">
         <v>104.2369134075021</v>
       </c>
       <c r="AR9" s="22">
         <v>102.16330602499156</v>
       </c>
       <c r="AS9" s="22">
         <v>104.81868822636065</v>
       </c>
       <c r="AT9" s="22">
         <v>105.05453863605499</v>
       </c>
       <c r="AU9" s="42">
         <v>107.0402884339517</v>
       </c>
       <c r="AV9" s="42">
         <v>107.43815499330151</v>
       </c>
       <c r="AW9" s="22">
         <v>116.35660121906459</v>
       </c>
       <c r="AX9" s="22">
         <v>114.1</v>
       </c>
-      <c r="AY9" s="22"/>
+      <c r="AY9" s="22">
+        <v>112.9</v>
+      </c>
       <c r="AZ9" s="22"/>
       <c r="BA9" s="40"/>
       <c r="BB9" s="40"/>
       <c r="BC9" s="40"/>
       <c r="BD9" s="40"/>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:56" ht="13.8">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>101.1</v>
       </c>
       <c r="C10" s="11">
         <v>101.2</v>
       </c>
       <c r="D10" s="11">
         <v>102.9</v>
       </c>
       <c r="E10" s="11">
         <v>100.1</v>
       </c>
       <c r="F10" s="11">
         <v>103</v>
       </c>
       <c r="G10" s="11">
         <v>95.6</v>
       </c>
       <c r="H10" s="11">
         <v>97.5</v>
       </c>
       <c r="I10" s="12">
@@ -1831,58 +1838,60 @@
       </c>
       <c r="AQ10" s="22">
         <v>101.09995717232817</v>
       </c>
       <c r="AR10" s="22">
         <v>102.61165997537741</v>
       </c>
       <c r="AS10" s="22">
         <v>103.06041377528868</v>
       </c>
       <c r="AT10" s="22">
         <v>102.73354374015429</v>
       </c>
       <c r="AU10" s="42">
         <v>104.03386491240141</v>
       </c>
       <c r="AV10" s="42">
         <v>103.63133617521557</v>
       </c>
       <c r="AW10" s="22">
         <v>107.76755762574352</v>
       </c>
       <c r="AX10" s="22">
         <v>106.7</v>
       </c>
-      <c r="AY10" s="22"/>
+      <c r="AY10" s="22">
+        <v>104.7</v>
+      </c>
       <c r="AZ10" s="22"/>
       <c r="BA10" s="40"/>
       <c r="BB10" s="40"/>
       <c r="BC10" s="40"/>
       <c r="BD10" s="40"/>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:56" ht="13.8">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>102.7</v>
       </c>
       <c r="C11" s="11">
         <v>105.6</v>
       </c>
       <c r="D11" s="11">
         <v>101.9</v>
       </c>
       <c r="E11" s="11">
         <v>102.9</v>
       </c>
       <c r="F11" s="11">
         <v>101.9</v>
       </c>
       <c r="G11" s="11">
         <v>100.8</v>
       </c>
       <c r="H11" s="11">
         <v>100.8</v>
       </c>
       <c r="I11" s="12">
@@ -1989,58 +1998,60 @@
       </c>
       <c r="AQ11" s="22">
         <v>103.0222870432324</v>
       </c>
       <c r="AR11" s="22">
         <v>103.25190273277769</v>
       </c>
       <c r="AS11" s="22">
         <v>94.616282903211712</v>
       </c>
       <c r="AT11" s="22">
         <v>100.2</v>
       </c>
       <c r="AU11" s="42">
         <v>102.5</v>
       </c>
       <c r="AV11" s="42">
         <v>105.41892847056664</v>
       </c>
       <c r="AW11" s="22">
         <v>104.33575126452945</v>
       </c>
       <c r="AX11" s="22">
         <v>105.3</v>
       </c>
-      <c r="AY11" s="22"/>
+      <c r="AY11" s="22">
+        <v>109.1</v>
+      </c>
       <c r="AZ11" s="22"/>
       <c r="BA11" s="40"/>
       <c r="BB11" s="40"/>
       <c r="BC11" s="40"/>
       <c r="BD11" s="40"/>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:56" ht="13.8">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>100.1</v>
       </c>
       <c r="C12" s="11">
         <v>100.2</v>
       </c>
       <c r="D12" s="11">
         <v>99.1</v>
       </c>
       <c r="E12" s="11">
         <v>100.4</v>
       </c>
       <c r="F12" s="11">
         <v>99.9</v>
       </c>
       <c r="G12" s="11">
         <v>99.4</v>
       </c>
       <c r="H12" s="11">
         <v>99.4</v>
       </c>
       <c r="I12" s="12">
@@ -2147,58 +2158,60 @@
       </c>
       <c r="AQ12" s="22">
         <v>102.20983965749011</v>
       </c>
       <c r="AR12" s="22">
         <v>102.99381403436432</v>
       </c>
       <c r="AS12" s="22">
         <v>107.12759395487285</v>
       </c>
       <c r="AT12" s="22">
         <v>104.99488994951065</v>
       </c>
       <c r="AU12" s="42">
         <v>103.2903972048949</v>
       </c>
       <c r="AV12" s="42">
         <v>105.02203971138864</v>
       </c>
       <c r="AW12" s="22">
         <v>106.78762745721183</v>
       </c>
       <c r="AX12" s="22">
         <v>111.7</v>
       </c>
-      <c r="AY12" s="22"/>
+      <c r="AY12" s="22">
+        <v>110.2</v>
+      </c>
       <c r="AZ12" s="22"/>
       <c r="BA12" s="40"/>
       <c r="BB12" s="40"/>
       <c r="BC12" s="40"/>
       <c r="BD12" s="40"/>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:56" ht="13.8">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>102.4</v>
       </c>
       <c r="C13" s="12">
         <v>103.6</v>
       </c>
       <c r="D13" s="12">
         <v>102.1</v>
       </c>
       <c r="E13" s="12">
         <v>102.8</v>
       </c>
       <c r="F13" s="12">
         <v>102.2</v>
       </c>
       <c r="G13" s="12">
         <v>102.1</v>
       </c>
       <c r="H13" s="12">
         <v>102.2</v>
       </c>
       <c r="I13" s="12">
@@ -2305,58 +2318,60 @@
       </c>
       <c r="AQ13" s="22">
         <v>100.33596382882044</v>
       </c>
       <c r="AR13" s="22">
         <v>102.12955961117541</v>
       </c>
       <c r="AS13" s="22">
         <v>90.730554627740005</v>
       </c>
       <c r="AT13" s="22">
         <v>98.475793712265798</v>
       </c>
       <c r="AU13" s="42">
         <v>104.86401552697555</v>
       </c>
       <c r="AV13" s="42">
         <v>100.2</v>
       </c>
       <c r="AW13" s="22">
         <v>100.02002674839872</v>
       </c>
       <c r="AX13" s="22">
         <v>101.3</v>
       </c>
-      <c r="AY13" s="22"/>
+      <c r="AY13" s="22">
+        <v>100.7</v>
+      </c>
       <c r="AZ13" s="22"/>
       <c r="BA13" s="40"/>
       <c r="BB13" s="40"/>
       <c r="BC13" s="40"/>
       <c r="BD13" s="40"/>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:56" ht="13.8">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="12">
         <v>98.5</v>
       </c>
       <c r="C14" s="12">
         <v>101</v>
       </c>
       <c r="D14" s="12">
         <v>99.3</v>
       </c>
       <c r="E14" s="12">
         <v>100.2</v>
       </c>
       <c r="F14" s="12">
         <v>103.1</v>
       </c>
       <c r="G14" s="12">
         <v>100.8</v>
       </c>
       <c r="H14" s="12">
         <v>100.5</v>
       </c>
       <c r="I14" s="12">
@@ -2463,58 +2478,60 @@
       </c>
       <c r="AQ14" s="22">
         <v>101.75350452865712</v>
       </c>
       <c r="AR14" s="22">
         <v>100.48996832535511</v>
       </c>
       <c r="AS14" s="22">
         <v>103.05912516063096</v>
       </c>
       <c r="AT14" s="22">
         <v>100.1</v>
       </c>
       <c r="AU14" s="42">
         <v>102.73340818205629</v>
       </c>
       <c r="AV14" s="42">
         <v>104.4330254654319</v>
       </c>
       <c r="AW14" s="22">
         <v>105.31664441995763</v>
       </c>
       <c r="AX14" s="22">
         <v>106.1</v>
       </c>
-      <c r="AY14" s="22"/>
+      <c r="AY14" s="22">
+        <v>106.6</v>
+      </c>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="40"/>
       <c r="BB14" s="40"/>
       <c r="BC14" s="40"/>
       <c r="BD14" s="40"/>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:56" ht="13.8">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="12">
         <v>101.4</v>
       </c>
       <c r="C15" s="12">
         <v>103.8</v>
       </c>
       <c r="D15" s="12">
         <v>101.4</v>
       </c>
       <c r="E15" s="12">
         <v>100.2</v>
       </c>
       <c r="F15" s="12">
         <v>100.2</v>
       </c>
       <c r="G15" s="12">
         <v>97.6</v>
       </c>
       <c r="H15" s="12">
         <v>100.1</v>
       </c>
       <c r="I15" s="12">
@@ -2621,58 +2638,60 @@
       </c>
       <c r="AQ15" s="22">
         <v>102.79186929933439</v>
       </c>
       <c r="AR15" s="22">
         <v>102.18831525671644</v>
       </c>
       <c r="AS15" s="22">
         <v>100.46510789484651</v>
       </c>
       <c r="AT15" s="22">
         <v>100.5</v>
       </c>
       <c r="AU15" s="42">
         <v>110.08377253860002</v>
       </c>
       <c r="AV15" s="42">
         <v>120.07206734488058</v>
       </c>
       <c r="AW15" s="22">
         <v>116.78119826571259</v>
       </c>
       <c r="AX15" s="22">
         <v>102.9</v>
       </c>
-      <c r="AY15" s="22"/>
+      <c r="AY15" s="22">
+        <v>111</v>
+      </c>
       <c r="AZ15" s="22"/>
       <c r="BA15" s="40"/>
       <c r="BB15" s="40"/>
       <c r="BC15" s="40"/>
       <c r="BD15" s="40"/>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:56" ht="13.8">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>123.5</v>
       </c>
       <c r="C16" s="12">
         <v>123.9</v>
       </c>
       <c r="D16" s="12">
         <v>116.1</v>
       </c>
       <c r="E16" s="12">
         <v>101.8</v>
       </c>
       <c r="F16" s="12">
         <v>109.8</v>
       </c>
       <c r="G16" s="12">
         <v>99.4</v>
       </c>
       <c r="H16" s="12">
         <v>99.5</v>
       </c>
       <c r="I16" s="12">
@@ -2779,58 +2798,60 @@
       </c>
       <c r="AQ16" s="22">
         <v>104.74908505626</v>
       </c>
       <c r="AR16" s="22">
         <v>105.05904729989406</v>
       </c>
       <c r="AS16" s="22">
         <v>100.71405805722593</v>
       </c>
       <c r="AT16" s="22">
         <v>117.65727742906873</v>
       </c>
       <c r="AU16" s="42">
         <v>104.68406715975324</v>
       </c>
       <c r="AV16" s="42">
         <v>99.6</v>
       </c>
       <c r="AW16" s="22">
         <v>98.7</v>
       </c>
       <c r="AX16" s="22">
         <v>100.3</v>
       </c>
-      <c r="AY16" s="22"/>
+      <c r="AY16" s="22">
+        <v>98.5</v>
+      </c>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="40"/>
       <c r="BB16" s="40"/>
       <c r="BC16" s="40"/>
       <c r="BD16" s="40"/>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:56" ht="13.8">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>103.1</v>
       </c>
       <c r="C17" s="12">
         <v>105.3</v>
       </c>
       <c r="D17" s="12">
         <v>102.2</v>
       </c>
       <c r="E17" s="12">
         <v>103.1</v>
       </c>
       <c r="F17" s="12">
         <v>103.6</v>
       </c>
       <c r="G17" s="12">
         <v>113</v>
       </c>
       <c r="H17" s="12">
         <v>102.6</v>
       </c>
       <c r="I17" s="12">
@@ -2937,204 +2958,206 @@
       </c>
       <c r="AQ17" s="22">
         <v>100.99467417334442</v>
       </c>
       <c r="AR17" s="22">
         <v>101.13621537815179</v>
       </c>
       <c r="AS17" s="22">
         <v>93.3</v>
       </c>
       <c r="AT17" s="22">
         <v>81.122925557952499</v>
       </c>
       <c r="AU17" s="42">
         <v>91.694192692198584</v>
       </c>
       <c r="AV17" s="42">
         <v>98.5</v>
       </c>
       <c r="AW17" s="22">
         <v>95.2</v>
       </c>
       <c r="AX17" s="22">
         <v>100.6</v>
       </c>
-      <c r="AY17" s="22"/>
+      <c r="AY17" s="22">
+        <v>98.7</v>
+      </c>
       <c r="AZ17" s="22"/>
       <c r="BA17" s="40"/>
       <c r="BB17" s="40"/>
       <c r="BC17" s="40"/>
       <c r="BD17" s="40"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AD18" s="18"/>
     </row>
     <row r="19" spans="1:56" ht="21" customHeight="1">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="50"/>
-[...12 lines deleted...]
-      <c r="O19" s="50"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="47"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="39" t="s">
         <v>2</v>
       </c>
       <c r="W19" s="38"/>
       <c r="X19" s="38"/>
       <c r="Y19" s="38"/>
       <c r="Z19" s="38"/>
       <c r="AA19" s="38"/>
       <c r="AB19" s="38"/>
       <c r="AC19" s="38"/>
       <c r="AD19" s="38"/>
       <c r="AE19" s="38"/>
       <c r="AG19" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AS19" s="50" t="s">
+      <c r="AS19" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="AT19" s="50"/>
-[...9 lines deleted...]
-      <c r="BD19" s="50"/>
+      <c r="AT19" s="47"/>
+      <c r="AU19" s="47"/>
+      <c r="AV19" s="47"/>
+      <c r="AW19" s="47"/>
+      <c r="AX19" s="47"/>
+      <c r="AY19" s="47"/>
+      <c r="AZ19" s="47"/>
+      <c r="BA19" s="47"/>
+      <c r="BB19" s="47"/>
+      <c r="BC19" s="47"/>
+      <c r="BD19" s="47"/>
     </row>
     <row r="20" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B20" s="52"/>
-      <c r="C20" s="52"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="48"/>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="K20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="AY20" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="55"/>
+      <c r="A21" s="45"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="6"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="6"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="5"/>
-      <c r="AG21" s="45">
+      <c r="AG21" s="50">
         <v>2025</v>
       </c>
-      <c r="AH21" s="46"/>
-[...10 lines deleted...]
-      <c r="AS21" s="45">
+      <c r="AH21" s="51"/>
+      <c r="AI21" s="51"/>
+      <c r="AJ21" s="53"/>
+      <c r="AK21" s="53"/>
+      <c r="AL21" s="53"/>
+      <c r="AM21" s="53"/>
+      <c r="AN21" s="53"/>
+      <c r="AO21" s="53"/>
+      <c r="AP21" s="53"/>
+      <c r="AQ21" s="53"/>
+      <c r="AR21" s="54"/>
+      <c r="AS21" s="50">
         <v>2026</v>
       </c>
-      <c r="AT21" s="46"/>
-[...9 lines deleted...]
-      <c r="BD21" s="49"/>
+      <c r="AT21" s="51"/>
+      <c r="AU21" s="51"/>
+      <c r="AV21" s="53"/>
+      <c r="AW21" s="53"/>
+      <c r="AX21" s="53"/>
+      <c r="AY21" s="53"/>
+      <c r="AZ21" s="53"/>
+      <c r="BA21" s="53"/>
+      <c r="BB21" s="53"/>
+      <c r="BC21" s="53"/>
+      <c r="BD21" s="54"/>
     </row>
     <row r="22" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A22" s="54"/>
+      <c r="A22" s="46"/>
       <c r="B22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="8" t="s">
@@ -3257,51 +3280,51 @@
       <c r="AW22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD22" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:56" ht="13.8">
       <c r="A23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="11">
         <v>103.6</v>
       </c>
       <c r="C23" s="11">
         <v>104.6</v>
       </c>
       <c r="D23" s="11">
         <v>101.8</v>
       </c>
       <c r="E23" s="11">
         <v>100.3</v>
       </c>
       <c r="F23" s="11">
         <v>100.40382784904827</v>
       </c>
       <c r="G23" s="11">
         <v>99.8</v>
       </c>
       <c r="H23" s="11">
         <v>100.1</v>
       </c>
       <c r="I23" s="12">
@@ -3408,58 +3431,60 @@
       </c>
       <c r="AQ23" s="22">
         <v>101.98050015247986</v>
       </c>
       <c r="AR23" s="22">
         <v>101.98173824957837</v>
       </c>
       <c r="AS23" s="22">
         <v>92.425066567975776</v>
       </c>
       <c r="AT23" s="22">
         <v>97.391301812290379</v>
       </c>
       <c r="AU23" s="42">
         <v>101.95900660711219</v>
       </c>
       <c r="AV23" s="42">
         <v>101.24065878730524</v>
       </c>
       <c r="AW23" s="22">
         <v>101.48317484262581</v>
       </c>
       <c r="AX23" s="22">
         <v>102.8</v>
       </c>
-      <c r="AY23" s="22"/>
+      <c r="AY23" s="22">
+        <v>103.4</v>
+      </c>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="42"/>
       <c r="BD23" s="42"/>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:56" ht="13.8">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>102.9</v>
       </c>
       <c r="C24" s="11">
         <v>105.3</v>
       </c>
       <c r="D24" s="11">
         <v>101.1</v>
       </c>
       <c r="E24" s="11">
         <v>103.7</v>
       </c>
       <c r="F24" s="11">
         <v>104.1</v>
       </c>
       <c r="G24" s="11">
         <v>106.2</v>
       </c>
       <c r="H24" s="11">
         <v>104.1</v>
       </c>
       <c r="I24" s="12">
@@ -3566,58 +3591,60 @@
       </c>
       <c r="AQ24" s="22">
         <v>103.30590024801063</v>
       </c>
       <c r="AR24" s="22">
         <v>107.44706986109951</v>
       </c>
       <c r="AS24" s="22">
         <v>100.40899853067459</v>
       </c>
       <c r="AT24" s="22">
         <v>100.77295746527271</v>
       </c>
       <c r="AU24" s="42">
         <v>101.7</v>
       </c>
       <c r="AV24" s="42">
         <v>102.5</v>
       </c>
       <c r="AW24" s="22">
         <v>103.6</v>
       </c>
       <c r="AX24" s="22">
         <v>112.7</v>
       </c>
-      <c r="AY24" s="22"/>
+      <c r="AY24" s="22">
+        <v>110.1</v>
+      </c>
       <c r="AZ24" s="22"/>
       <c r="BA24" s="22"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="42"/>
       <c r="BD24" s="42"/>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:56" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="19"/>
       <c r="S25" s="20"/>
       <c r="T25" s="12"/>
       <c r="U25" s="23"/>
       <c r="V25" s="22"/>
       <c r="W25" s="12"/>
@@ -3664,58 +3691,60 @@
       </c>
       <c r="AQ25" s="22">
         <v>103.41438587551113</v>
       </c>
       <c r="AR25" s="22">
         <v>86.940660986686396</v>
       </c>
       <c r="AS25" s="22">
         <v>100.2</v>
       </c>
       <c r="AT25" s="22">
         <v>124.60280453082535</v>
       </c>
       <c r="AU25" s="42">
         <v>130.0608507523981</v>
       </c>
       <c r="AV25" s="42">
         <v>129.30723144184387</v>
       </c>
       <c r="AW25" s="22">
         <v>121.1648962082628</v>
       </c>
       <c r="AX25" s="22">
         <v>106.6</v>
       </c>
-      <c r="AY25" s="22"/>
+      <c r="AY25" s="22">
+        <v>110.2</v>
+      </c>
       <c r="AZ25" s="22"/>
       <c r="BA25" s="22"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="42"/>
       <c r="BD25" s="42"/>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:56" ht="13.8">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>100.8</v>
       </c>
       <c r="C26" s="11">
         <v>101.5</v>
       </c>
       <c r="D26" s="11">
         <v>91.5</v>
       </c>
       <c r="E26" s="11">
         <v>100.2</v>
       </c>
       <c r="F26" s="11">
         <v>96.6</v>
       </c>
       <c r="G26" s="11">
         <v>100.5</v>
       </c>
       <c r="H26" s="11">
         <v>100.5</v>
       </c>
       <c r="I26" s="12">
@@ -3822,58 +3851,60 @@
       </c>
       <c r="AQ26" s="22">
         <v>104.30485545182984</v>
       </c>
       <c r="AR26" s="22">
         <v>102.20008101959993</v>
       </c>
       <c r="AS26" s="22">
         <v>104.9812205518007</v>
       </c>
       <c r="AT26" s="22">
         <v>105.23555134034572</v>
       </c>
       <c r="AU26" s="42">
         <v>107.18056324722332</v>
       </c>
       <c r="AV26" s="42">
         <v>107.59173779940892</v>
       </c>
       <c r="AW26" s="22">
         <v>116.70439155595051</v>
       </c>
       <c r="AX26" s="22">
         <v>114.3</v>
       </c>
-      <c r="AY26" s="22"/>
+      <c r="AY26" s="22">
+        <v>113.1</v>
+      </c>
       <c r="AZ26" s="22"/>
       <c r="BA26" s="22"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="42"/>
       <c r="BD26" s="42"/>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:56" ht="13.8">
       <c r="A27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
         <v>101.1</v>
       </c>
       <c r="C27" s="11">
         <v>101.2</v>
       </c>
       <c r="D27" s="11">
         <v>102.7</v>
       </c>
       <c r="E27" s="11">
         <v>100.1</v>
       </c>
       <c r="F27" s="11">
         <v>102.9</v>
       </c>
       <c r="G27" s="11">
         <v>95.6</v>
       </c>
       <c r="H27" s="11">
         <v>97.5</v>
       </c>
       <c r="I27" s="12">
@@ -3980,58 +4011,60 @@
       </c>
       <c r="AQ27" s="22">
         <v>101.11591578794568</v>
       </c>
       <c r="AR27" s="22">
         <v>102.65034133114091</v>
       </c>
       <c r="AS27" s="22">
         <v>103.23425140456408</v>
       </c>
       <c r="AT27" s="22">
         <v>102.90417986711358</v>
       </c>
       <c r="AU27" s="42">
         <v>104.24425379207378</v>
       </c>
       <c r="AV27" s="42">
         <v>103.81469071695631</v>
       </c>
       <c r="AW27" s="22">
         <v>108.12646441929836</v>
       </c>
       <c r="AX27" s="22">
         <v>107</v>
       </c>
-      <c r="AY27" s="22"/>
+      <c r="AY27" s="22">
+        <v>104.8</v>
+      </c>
       <c r="AZ27" s="22"/>
       <c r="BA27" s="22"/>
       <c r="BB27" s="41"/>
       <c r="BC27" s="42"/>
       <c r="BD27" s="42"/>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:56" ht="13.8">
       <c r="A28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="11">
         <v>102.7</v>
       </c>
       <c r="C28" s="11">
         <v>105.6</v>
       </c>
       <c r="D28" s="11">
         <v>101.9</v>
       </c>
       <c r="E28" s="11">
         <v>102.9</v>
       </c>
       <c r="F28" s="11">
         <v>101.9</v>
       </c>
       <c r="G28" s="11">
         <v>100.8</v>
       </c>
       <c r="H28" s="11">
         <v>100.8</v>
       </c>
       <c r="I28" s="12">
@@ -4138,58 +4171,60 @@
       </c>
       <c r="AQ28" s="22">
         <v>103.0354890228637</v>
       </c>
       <c r="AR28" s="22">
         <v>103.26567181707907</v>
       </c>
       <c r="AS28" s="22">
         <v>94.552657692914437</v>
       </c>
       <c r="AT28" s="22">
         <v>100.2</v>
       </c>
       <c r="AU28" s="42">
         <v>102.5</v>
       </c>
       <c r="AV28" s="42">
         <v>105.49111415025854</v>
       </c>
       <c r="AW28" s="22">
         <v>104.39402287766298</v>
       </c>
       <c r="AX28" s="22">
         <v>105.3</v>
       </c>
-      <c r="AY28" s="22"/>
+      <c r="AY28" s="22">
+        <v>109.2</v>
+      </c>
       <c r="AZ28" s="22"/>
       <c r="BA28" s="22"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="42"/>
       <c r="BD28" s="42"/>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:56" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11">
         <v>100.1</v>
       </c>
       <c r="C29" s="11">
         <v>100.2</v>
       </c>
       <c r="D29" s="11">
         <v>99.1</v>
       </c>
       <c r="E29" s="11">
         <v>100.4</v>
       </c>
       <c r="F29" s="11">
         <v>99.9</v>
       </c>
       <c r="G29" s="11">
         <v>99.4</v>
       </c>
       <c r="H29" s="11">
         <v>99.4</v>
       </c>
       <c r="I29" s="12">
@@ -4296,58 +4331,60 @@
       </c>
       <c r="AQ29" s="22">
         <v>102.21510255092107</v>
       </c>
       <c r="AR29" s="22">
         <v>103.00050062151193</v>
       </c>
       <c r="AS29" s="22">
         <v>107.16024913948155</v>
       </c>
       <c r="AT29" s="22">
         <v>105.0154109501958</v>
       </c>
       <c r="AU29" s="42">
         <v>103.2976861852476</v>
       </c>
       <c r="AV29" s="42">
         <v>105.03656422954231</v>
       </c>
       <c r="AW29" s="22">
         <v>106.81210507348776</v>
       </c>
       <c r="AX29" s="22">
         <v>111.8</v>
       </c>
-      <c r="AY29" s="22"/>
+      <c r="AY29" s="22">
+        <v>110.2</v>
+      </c>
       <c r="AZ29" s="22"/>
       <c r="BA29" s="22"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="42"/>
       <c r="BD29" s="42"/>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:56" ht="13.8">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="12">
         <v>102.4</v>
       </c>
       <c r="C30" s="12">
         <v>103.6</v>
       </c>
       <c r="D30" s="12">
         <v>102.1</v>
       </c>
       <c r="E30" s="12">
         <v>102.8</v>
       </c>
       <c r="F30" s="12">
         <v>102.2</v>
       </c>
       <c r="G30" s="12">
         <v>102.1</v>
       </c>
       <c r="H30" s="12">
         <v>102.2</v>
       </c>
       <c r="I30" s="12">
@@ -4454,58 +4491,60 @@
       </c>
       <c r="AQ30" s="22">
         <v>100.33647984484779</v>
       </c>
       <c r="AR30" s="22">
         <v>102.13298293284241</v>
       </c>
       <c r="AS30" s="22">
         <v>90.712409094428097</v>
       </c>
       <c r="AT30" s="22">
         <v>98.469798760697927</v>
       </c>
       <c r="AU30" s="42">
         <v>104.87960558460949</v>
       </c>
       <c r="AV30" s="42">
         <v>100.2</v>
       </c>
       <c r="AW30" s="22">
         <v>100.2</v>
       </c>
       <c r="AX30" s="22">
         <v>101.3</v>
       </c>
-      <c r="AY30" s="22"/>
+      <c r="AY30" s="22">
+        <v>100.7</v>
+      </c>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="22"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="42"/>
       <c r="BD30" s="42"/>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:56" ht="13.8">
       <c r="A31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="12">
         <v>98.5</v>
       </c>
       <c r="C31" s="12">
         <v>101</v>
       </c>
       <c r="D31" s="12">
         <v>99.3</v>
       </c>
       <c r="E31" s="12">
         <v>100.2</v>
       </c>
       <c r="F31" s="12">
         <v>103.1</v>
       </c>
       <c r="G31" s="12">
         <v>100.8</v>
       </c>
       <c r="H31" s="12">
         <v>100.5</v>
       </c>
       <c r="I31" s="12">
@@ -4612,58 +4651,60 @@
       </c>
       <c r="AQ31" s="22">
         <v>101.76065581291442</v>
       </c>
       <c r="AR31" s="22">
         <v>100.49194797476208</v>
       </c>
       <c r="AS31" s="22">
         <v>103.07520296498626</v>
       </c>
       <c r="AT31" s="22">
         <v>100.1</v>
       </c>
       <c r="AU31" s="42">
         <v>102.74396680466864</v>
       </c>
       <c r="AV31" s="42">
         <v>104.45793689803413</v>
       </c>
       <c r="AW31" s="22">
         <v>105.34621463656417</v>
       </c>
       <c r="AX31" s="22">
         <v>106.1</v>
       </c>
-      <c r="AY31" s="22"/>
+      <c r="AY31" s="22">
+        <v>106.6</v>
+      </c>
       <c r="AZ31" s="22"/>
       <c r="BA31" s="22"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="42"/>
       <c r="BD31" s="42"/>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:56" ht="13.8">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="12">
         <v>101.3</v>
       </c>
       <c r="C32" s="12">
         <v>104</v>
       </c>
       <c r="D32" s="12">
         <v>101.3</v>
       </c>
       <c r="E32" s="12">
         <v>100.1</v>
       </c>
       <c r="F32" s="12">
         <v>100.1</v>
       </c>
       <c r="G32" s="12">
         <v>97.6</v>
       </c>
       <c r="H32" s="12">
         <v>100.1</v>
       </c>
       <c r="I32" s="12">
@@ -4770,58 +4811,60 @@
       </c>
       <c r="AQ32" s="22">
         <v>102.93947724577745</v>
       </c>
       <c r="AR32" s="22">
         <v>102.30397819392532</v>
       </c>
       <c r="AS32" s="22">
         <v>100.52434480310572</v>
       </c>
       <c r="AT32" s="22">
         <v>100.5</v>
       </c>
       <c r="AU32" s="42">
         <v>110.96687954507536</v>
       </c>
       <c r="AV32" s="42">
         <v>120.4</v>
       </c>
       <c r="AW32" s="22">
         <v>117.81435862769159</v>
       </c>
       <c r="AX32" s="22">
         <v>102.9</v>
       </c>
-      <c r="AY32" s="22"/>
+      <c r="AY32" s="22">
+        <v>111.5</v>
+      </c>
       <c r="AZ32" s="22"/>
       <c r="BA32" s="22"/>
       <c r="BB32" s="41"/>
       <c r="BC32" s="42"/>
       <c r="BD32" s="42"/>
     </row>
-    <row r="33" spans="1:56">
+    <row r="33" spans="1:56" ht="13.8">
       <c r="A33" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>123.5</v>
       </c>
       <c r="C33" s="12">
         <v>123.9</v>
       </c>
       <c r="D33" s="12">
         <v>116.1</v>
       </c>
       <c r="E33" s="12">
         <v>101.8</v>
       </c>
       <c r="F33" s="12">
         <v>109.8</v>
       </c>
       <c r="G33" s="12">
         <v>99.4</v>
       </c>
       <c r="H33" s="12">
         <v>99.5</v>
       </c>
       <c r="I33" s="12">
@@ -4928,58 +4971,60 @@
       </c>
       <c r="AQ33" s="22">
         <v>104.78160303139849</v>
       </c>
       <c r="AR33" s="22">
         <v>105.09352413500881</v>
       </c>
       <c r="AS33" s="22">
         <v>100.72082884182913</v>
       </c>
       <c r="AT33" s="22">
         <v>117.85483565394192</v>
       </c>
       <c r="AU33" s="42">
         <v>104.72491629245127</v>
       </c>
       <c r="AV33" s="42">
         <v>99.6</v>
       </c>
       <c r="AW33" s="22">
         <v>98.7</v>
       </c>
       <c r="AX33" s="22">
         <v>100.3</v>
       </c>
-      <c r="AY33" s="22"/>
+      <c r="AY33" s="22">
+        <v>98.5</v>
+      </c>
       <c r="AZ33" s="22"/>
       <c r="BA33" s="22"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="42"/>
       <c r="BD33" s="42"/>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:56" ht="13.8">
       <c r="A34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="12">
         <v>103.1</v>
       </c>
       <c r="C34" s="12">
         <v>105.3</v>
       </c>
       <c r="D34" s="12">
         <v>102.2</v>
       </c>
       <c r="E34" s="12">
         <v>103.1</v>
       </c>
       <c r="F34" s="12">
         <v>103.6</v>
       </c>
       <c r="G34" s="12">
         <v>113.1</v>
       </c>
       <c r="H34" s="12">
         <v>102.6</v>
       </c>
       <c r="I34" s="12">
@@ -5086,215 +5131,217 @@
       </c>
       <c r="AQ34" s="22">
         <v>100.99642506965536</v>
       </c>
       <c r="AR34" s="22">
         <v>101.1381766775352</v>
       </c>
       <c r="AS34" s="22">
         <v>93.3</v>
       </c>
       <c r="AT34" s="22">
         <v>81.088901164091908</v>
       </c>
       <c r="AU34" s="42">
         <v>91.679491524019298</v>
       </c>
       <c r="AV34" s="42">
         <v>98.5</v>
       </c>
       <c r="AW34" s="22">
         <v>95.2</v>
       </c>
       <c r="AX34" s="22">
         <v>100.6</v>
       </c>
-      <c r="AY34" s="22"/>
+      <c r="AY34" s="22">
+        <v>98.7</v>
+      </c>
       <c r="AZ34" s="22"/>
       <c r="BA34" s="22"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="42"/>
       <c r="BD34" s="42"/>
     </row>
     <row r="35" spans="1:56">
       <c r="X35" s="25"/>
     </row>
     <row r="36" spans="1:56" ht="21" customHeight="1">
-      <c r="A36" s="50" t="s">
+      <c r="A36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="50"/>
-[...13 lines deleted...]
-      <c r="Q36" s="50" t="s">
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="Q36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="R36" s="50"/>
-[...13 lines deleted...]
-      <c r="AG36" s="50" t="s">
+      <c r="R36" s="47"/>
+      <c r="S36" s="47"/>
+      <c r="T36" s="47"/>
+      <c r="U36" s="47"/>
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="47"/>
+      <c r="AB36" s="47"/>
+      <c r="AC36" s="47"/>
+      <c r="AD36" s="47"/>
+      <c r="AE36" s="47"/>
+      <c r="AG36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AH36" s="50"/>
-[...10 lines deleted...]
-      <c r="AS36" s="50" t="s">
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="47"/>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="47"/>
+      <c r="AP36" s="47"/>
+      <c r="AQ36" s="47"/>
+      <c r="AR36" s="47"/>
+      <c r="AS36" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AT36" s="50"/>
-[...9 lines deleted...]
-      <c r="BD36" s="50"/>
+      <c r="AT36" s="47"/>
+      <c r="AU36" s="47"/>
+      <c r="AV36" s="47"/>
+      <c r="AW36" s="47"/>
+      <c r="AX36" s="47"/>
+      <c r="AY36" s="47"/>
+      <c r="AZ36" s="47"/>
+      <c r="BA36" s="47"/>
+      <c r="BB36" s="47"/>
+      <c r="BC36" s="47"/>
+      <c r="BD36" s="47"/>
     </row>
     <row r="37" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B37" s="52"/>
-      <c r="C37" s="52"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
       <c r="D37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="K37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="AY37" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A38" s="55"/>
+      <c r="A38" s="45"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="26"/>
       <c r="H38" s="5"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="6"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="5"/>
-      <c r="AG38" s="45">
+      <c r="AG38" s="50">
         <v>2025</v>
       </c>
-      <c r="AH38" s="46"/>
-[...10 lines deleted...]
-      <c r="AS38" s="45">
+      <c r="AH38" s="51"/>
+      <c r="AI38" s="51"/>
+      <c r="AJ38" s="53"/>
+      <c r="AK38" s="53"/>
+      <c r="AL38" s="53"/>
+      <c r="AM38" s="53"/>
+      <c r="AN38" s="53"/>
+      <c r="AO38" s="53"/>
+      <c r="AP38" s="53"/>
+      <c r="AQ38" s="53"/>
+      <c r="AR38" s="54"/>
+      <c r="AS38" s="50">
         <v>2026</v>
       </c>
-      <c r="AT38" s="46"/>
-[...9 lines deleted...]
-      <c r="BD38" s="49"/>
+      <c r="AT38" s="51"/>
+      <c r="AU38" s="51"/>
+      <c r="AV38" s="53"/>
+      <c r="AW38" s="53"/>
+      <c r="AX38" s="53"/>
+      <c r="AY38" s="53"/>
+      <c r="AZ38" s="53"/>
+      <c r="BA38" s="53"/>
+      <c r="BB38" s="53"/>
+      <c r="BC38" s="53"/>
+      <c r="BD38" s="54"/>
     </row>
     <row r="39" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A39" s="54"/>
+      <c r="A39" s="46"/>
       <c r="B39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="8" t="s">
@@ -5417,51 +5464,51 @@
       <c r="AW39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX39" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD39" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:56" ht="13.8">
       <c r="A40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="11">
         <v>100</v>
       </c>
       <c r="C40" s="11">
         <v>104.2</v>
       </c>
       <c r="D40" s="11">
         <v>97.9</v>
       </c>
       <c r="E40" s="11">
         <v>97.202107556190725</v>
       </c>
       <c r="F40" s="11">
         <v>97.1</v>
       </c>
       <c r="G40" s="11">
         <v>96.9</v>
       </c>
       <c r="H40" s="11">
         <v>98.3</v>
       </c>
       <c r="I40" s="11">
@@ -5568,58 +5615,60 @@
       </c>
       <c r="AQ40" s="22">
         <v>99.28228005585126</v>
       </c>
       <c r="AR40" s="22">
         <v>99.556298806809821</v>
       </c>
       <c r="AS40" s="22">
         <v>100</v>
       </c>
       <c r="AT40" s="43">
         <v>100</v>
       </c>
       <c r="AU40" s="44">
         <v>100</v>
       </c>
       <c r="AV40" s="42">
         <v>118.8380168848015</v>
       </c>
       <c r="AW40" s="22">
         <v>113.42040574610455</v>
       </c>
       <c r="AX40" s="22">
         <v>111.3</v>
       </c>
-      <c r="AY40" s="22"/>
+      <c r="AY40" s="22">
+        <v>108.4</v>
+      </c>
       <c r="AZ40" s="22"/>
       <c r="BA40" s="22"/>
       <c r="BB40" s="41"/>
       <c r="BC40" s="42"/>
       <c r="BD40" s="42"/>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:56" ht="13.8">
       <c r="A41" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="11">
         <v>100</v>
       </c>
       <c r="C41" s="11">
         <v>105.5</v>
       </c>
       <c r="D41" s="11">
         <v>100</v>
       </c>
       <c r="E41" s="11">
         <v>103.9</v>
       </c>
       <c r="F41" s="11">
         <v>103.8</v>
       </c>
       <c r="G41" s="11">
         <v>106.1</v>
       </c>
       <c r="H41" s="11">
         <v>104.7</v>
       </c>
       <c r="I41" s="11">
@@ -5726,58 +5775,60 @@
       </c>
       <c r="AQ41" s="22">
         <v>103.47118318037958</v>
       </c>
       <c r="AR41" s="22">
         <v>109.00837660214624</v>
       </c>
       <c r="AS41" s="22">
         <v>100</v>
       </c>
       <c r="AT41" s="22">
         <v>100</v>
       </c>
       <c r="AU41" s="42">
         <v>100</v>
       </c>
       <c r="AV41" s="42">
         <v>104.8</v>
       </c>
       <c r="AW41" s="22">
         <v>104.8</v>
       </c>
       <c r="AX41" s="22">
         <v>123.4</v>
       </c>
-      <c r="AY41" s="22"/>
+      <c r="AY41" s="22">
+        <v>108.4</v>
+      </c>
       <c r="AZ41" s="22"/>
       <c r="BA41" s="22"/>
       <c r="BB41" s="41"/>
       <c r="BC41" s="42"/>
       <c r="BD41" s="42"/>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:56" ht="13.8">
       <c r="A42" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="27"/>
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
       <c r="O42" s="11"/>
       <c r="P42" s="11"/>
       <c r="Q42" s="11"/>
       <c r="R42" s="28"/>
       <c r="S42" s="20"/>
       <c r="T42" s="11"/>
       <c r="U42" s="30"/>
       <c r="V42" s="22"/>
       <c r="W42" s="22"/>
@@ -5824,58 +5875,60 @@
       </c>
       <c r="AQ42" s="22">
         <v>128.69372533031117</v>
       </c>
       <c r="AR42" s="22">
         <v>90.439817482198976</v>
       </c>
       <c r="AS42" s="22">
         <v>100</v>
       </c>
       <c r="AT42" s="22">
         <v>100</v>
       </c>
       <c r="AU42" s="42">
         <v>100</v>
       </c>
       <c r="AV42" s="42">
         <v>100.24866609743452</v>
       </c>
       <c r="AW42" s="22">
         <v>100.19793072622805</v>
       </c>
       <c r="AX42" s="22">
         <v>65.599999999999994</v>
       </c>
-      <c r="AY42" s="22"/>
+      <c r="AY42" s="22">
+        <v>88.3</v>
+      </c>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="41"/>
       <c r="BC42" s="42"/>
       <c r="BD42" s="42"/>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:56" ht="13.8">
       <c r="A43" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="11">
         <v>0</v>
       </c>
       <c r="C43" s="11">
         <v>105.9</v>
       </c>
       <c r="D43" s="11">
         <v>74.900000000000006</v>
       </c>
       <c r="E43" s="11">
         <v>92.9</v>
       </c>
       <c r="F43" s="11">
         <v>94.7</v>
       </c>
       <c r="G43" s="11">
         <v>96.5</v>
       </c>
       <c r="H43" s="11">
         <v>97.6</v>
       </c>
       <c r="I43" s="11">
@@ -5982,58 +6035,60 @@
       </c>
       <c r="AQ43" s="22">
         <v>98.186968357673933</v>
       </c>
       <c r="AR43" s="22">
         <v>89.624703276136401</v>
       </c>
       <c r="AS43" s="22">
         <v>100</v>
       </c>
       <c r="AT43" s="22">
         <v>100</v>
       </c>
       <c r="AU43" s="42">
         <v>100</v>
       </c>
       <c r="AV43" s="42">
         <v>100</v>
       </c>
       <c r="AW43" s="22">
         <v>100</v>
       </c>
       <c r="AX43" s="22">
         <v>101.7</v>
       </c>
-      <c r="AY43" s="22"/>
+      <c r="AY43" s="22">
+        <v>105.6</v>
+      </c>
       <c r="AZ43" s="22"/>
       <c r="BA43" s="22"/>
       <c r="BB43" s="41"/>
       <c r="BC43" s="42"/>
       <c r="BD43" s="42"/>
     </row>
-    <row r="44" spans="1:56">
+    <row r="44" spans="1:56" ht="13.8">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
         <v>100</v>
       </c>
       <c r="C44" s="11">
         <v>100.6</v>
       </c>
       <c r="D44" s="11">
         <v>100</v>
       </c>
       <c r="E44" s="11">
         <v>96.9</v>
       </c>
       <c r="F44" s="11">
         <v>102.7</v>
       </c>
       <c r="G44" s="11">
         <v>93.2</v>
       </c>
       <c r="H44" s="11">
         <v>94.4</v>
       </c>
       <c r="I44" s="11">
@@ -6140,58 +6195,60 @@
       </c>
       <c r="AQ44" s="22">
         <v>98.033929780385051</v>
       </c>
       <c r="AR44" s="22">
         <v>100.74264712491208</v>
       </c>
       <c r="AS44" s="22">
         <v>100</v>
       </c>
       <c r="AT44" s="22">
         <v>100</v>
       </c>
       <c r="AU44" s="42">
         <v>100</v>
       </c>
       <c r="AV44" s="42">
         <v>100</v>
       </c>
       <c r="AW44" s="22">
         <v>100</v>
       </c>
       <c r="AX44" s="22">
         <v>110.3</v>
       </c>
-      <c r="AY44" s="22"/>
+      <c r="AY44" s="22">
+        <v>104.5</v>
+      </c>
       <c r="AZ44" s="22"/>
       <c r="BA44" s="22"/>
       <c r="BB44" s="41"/>
       <c r="BC44" s="42"/>
       <c r="BD44" s="42"/>
     </row>
-    <row r="45" spans="1:56">
+    <row r="45" spans="1:56" ht="13.8">
       <c r="A45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="11">
         <v>100</v>
       </c>
       <c r="C45" s="11">
         <v>112.8</v>
       </c>
       <c r="D45" s="11">
         <v>99</v>
       </c>
       <c r="E45" s="11">
         <v>103.4</v>
       </c>
       <c r="F45" s="11">
         <v>102.9</v>
       </c>
       <c r="G45" s="11">
         <v>103</v>
       </c>
       <c r="H45" s="11">
         <v>105.6</v>
       </c>
       <c r="I45" s="12">
@@ -6298,58 +6355,60 @@
       </c>
       <c r="AQ45" s="22">
         <v>95.474515643747395</v>
       </c>
       <c r="AR45" s="22">
         <v>106.94181559113684</v>
       </c>
       <c r="AS45" s="22">
         <v>100</v>
       </c>
       <c r="AT45" s="22">
         <v>100</v>
       </c>
       <c r="AU45" s="42">
         <v>100</v>
       </c>
       <c r="AV45" s="42">
         <v>155.29504071923901</v>
       </c>
       <c r="AW45" s="22">
         <v>134.5511750881434</v>
       </c>
       <c r="AX45" s="22">
         <v>129.69999999999999</v>
       </c>
-      <c r="AY45" s="22"/>
+      <c r="AY45" s="22">
+        <v>121.9</v>
+      </c>
       <c r="AZ45" s="22"/>
       <c r="BA45" s="22"/>
       <c r="BB45" s="41"/>
       <c r="BC45" s="42"/>
       <c r="BD45" s="42"/>
     </row>
-    <row r="46" spans="1:56">
+    <row r="46" spans="1:56" ht="13.8">
       <c r="A46" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="11">
         <v>0</v>
       </c>
       <c r="C46" s="11">
         <v>100</v>
       </c>
       <c r="D46" s="11">
         <v>83.3</v>
       </c>
       <c r="E46" s="11">
         <v>100.9</v>
       </c>
       <c r="F46" s="11">
         <v>100.8</v>
       </c>
       <c r="G46" s="11">
         <v>102.8</v>
       </c>
       <c r="H46" s="11">
         <v>104.2</v>
       </c>
       <c r="I46" s="11">
@@ -6456,58 +6515,60 @@
       </c>
       <c r="AQ46" s="22">
         <v>109.16944841704054</v>
       </c>
       <c r="AR46" s="22">
         <v>99.659584898860771</v>
       </c>
       <c r="AS46" s="22">
         <v>100</v>
       </c>
       <c r="AT46" s="22">
         <v>100</v>
       </c>
       <c r="AU46" s="42">
         <v>100</v>
       </c>
       <c r="AV46" s="42">
         <v>100</v>
       </c>
       <c r="AW46" s="22">
         <v>100</v>
       </c>
       <c r="AX46" s="22">
         <v>101.4</v>
       </c>
-      <c r="AY46" s="22"/>
+      <c r="AY46" s="22">
+        <v>95.1</v>
+      </c>
       <c r="AZ46" s="22"/>
       <c r="BA46" s="22"/>
       <c r="BB46" s="41"/>
       <c r="BC46" s="42"/>
       <c r="BD46" s="42"/>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:56" ht="13.8">
       <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12">
         <v>100</v>
       </c>
       <c r="C47" s="12">
         <v>105.2</v>
       </c>
       <c r="D47" s="12">
         <v>100.1</v>
       </c>
       <c r="E47" s="12">
         <v>100.4</v>
       </c>
       <c r="F47" s="12">
         <v>100.7</v>
       </c>
       <c r="G47" s="12">
         <v>99.2</v>
       </c>
       <c r="H47" s="12">
         <v>101.9</v>
       </c>
       <c r="I47" s="12">
@@ -6614,58 +6675,60 @@
       </c>
       <c r="AQ47" s="22">
         <v>89.248891075939355</v>
       </c>
       <c r="AR47" s="22">
         <v>84.920975520542413</v>
       </c>
       <c r="AS47" s="22">
         <v>100</v>
       </c>
       <c r="AT47" s="22">
         <v>100</v>
       </c>
       <c r="AU47" s="42">
         <v>100</v>
       </c>
       <c r="AV47" s="42">
         <v>103.59861377673214</v>
       </c>
       <c r="AW47" s="22">
         <v>102.47395237299666</v>
       </c>
       <c r="AX47" s="22">
         <v>109</v>
       </c>
-      <c r="AY47" s="22"/>
+      <c r="AY47" s="22">
+        <v>109.9</v>
+      </c>
       <c r="AZ47" s="22"/>
       <c r="BA47" s="22"/>
       <c r="BB47" s="41"/>
       <c r="BC47" s="42"/>
       <c r="BD47" s="42"/>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:56" ht="13.8">
       <c r="A48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>100</v>
       </c>
       <c r="D48" s="12">
         <v>80.3</v>
       </c>
       <c r="E48" s="12">
         <v>100.8</v>
       </c>
       <c r="F48" s="12">
         <v>100.6</v>
       </c>
       <c r="G48" s="12">
         <v>97.1</v>
       </c>
       <c r="H48" s="12">
         <v>98.6</v>
       </c>
       <c r="I48" s="12">
@@ -6772,58 +6835,60 @@
       </c>
       <c r="AQ48" s="22">
         <v>102.23571856405806</v>
       </c>
       <c r="AR48" s="22">
         <v>100.49537469555263</v>
       </c>
       <c r="AS48" s="22">
         <v>100</v>
       </c>
       <c r="AT48" s="22">
         <v>100</v>
       </c>
       <c r="AU48" s="42">
         <v>100</v>
       </c>
       <c r="AV48" s="42">
         <v>100</v>
       </c>
       <c r="AW48" s="22">
         <v>100</v>
       </c>
       <c r="AX48" s="22">
         <v>100.9</v>
       </c>
-      <c r="AY48" s="22"/>
+      <c r="AY48" s="22">
+        <v>104</v>
+      </c>
       <c r="AZ48" s="22"/>
       <c r="BA48" s="22"/>
       <c r="BB48" s="41"/>
       <c r="BC48" s="42"/>
       <c r="BD48" s="42"/>
     </row>
-    <row r="49" spans="1:57">
+    <row r="49" spans="1:57" ht="13.8">
       <c r="A49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12">
         <v>100</v>
       </c>
       <c r="C49" s="12">
         <v>106.3</v>
       </c>
       <c r="D49" s="12">
         <v>99.5</v>
       </c>
       <c r="E49" s="12">
         <v>97.1</v>
       </c>
       <c r="F49" s="12">
         <v>98.6</v>
       </c>
       <c r="G49" s="12">
         <v>97</v>
       </c>
       <c r="H49" s="12">
         <v>98.3</v>
       </c>
       <c r="I49" s="12">
@@ -6930,58 +6995,60 @@
       </c>
       <c r="AQ49" s="22">
         <v>99.636115625783162</v>
       </c>
       <c r="AR49" s="22">
         <v>101.71271965190766</v>
       </c>
       <c r="AS49" s="22">
         <v>100</v>
       </c>
       <c r="AT49" s="22">
         <v>100</v>
       </c>
       <c r="AU49" s="42">
         <v>100</v>
       </c>
       <c r="AV49" s="42">
         <v>159.9</v>
       </c>
       <c r="AW49" s="22">
         <v>206.02069019496398</v>
       </c>
       <c r="AX49" s="22">
         <v>100.5</v>
       </c>
-      <c r="AY49" s="22"/>
+      <c r="AY49" s="22">
+        <v>131.4</v>
+      </c>
       <c r="AZ49" s="22"/>
       <c r="BA49" s="22"/>
       <c r="BB49" s="41"/>
       <c r="BC49" s="42"/>
       <c r="BD49" s="42"/>
     </row>
-    <row r="50" spans="1:57">
+    <row r="50" spans="1:57" ht="13.8">
       <c r="A50" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>100</v>
       </c>
       <c r="C50" s="12">
         <v>104.2</v>
       </c>
       <c r="D50" s="12">
         <v>79.2</v>
       </c>
       <c r="E50" s="12">
         <v>88.7</v>
       </c>
       <c r="F50" s="12">
         <v>96.9</v>
       </c>
       <c r="G50" s="12">
         <v>84.3</v>
       </c>
       <c r="H50" s="12">
         <v>88.3</v>
       </c>
       <c r="I50" s="12">
@@ -7088,58 +7155,60 @@
       </c>
       <c r="AQ50" s="22">
         <v>115.47147507156399</v>
       </c>
       <c r="AR50" s="22">
         <v>106.48170860026083</v>
       </c>
       <c r="AS50" s="22">
         <v>100</v>
       </c>
       <c r="AT50" s="22">
         <v>100</v>
       </c>
       <c r="AU50" s="42">
         <v>100</v>
       </c>
       <c r="AV50" s="42">
         <v>108.5</v>
       </c>
       <c r="AW50" s="22">
         <v>108.5</v>
       </c>
       <c r="AX50" s="22">
         <v>112.3</v>
       </c>
-      <c r="AY50" s="22"/>
+      <c r="AY50" s="22">
+        <v>112.7</v>
+      </c>
       <c r="AZ50" s="22"/>
       <c r="BA50" s="22"/>
       <c r="BB50" s="41"/>
       <c r="BC50" s="42"/>
       <c r="BD50" s="42"/>
     </row>
-    <row r="51" spans="1:57">
+    <row r="51" spans="1:57" ht="13.8">
       <c r="A51" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>100</v>
       </c>
       <c r="C51" s="12">
         <v>106.6</v>
       </c>
       <c r="D51" s="12">
         <v>100.1</v>
       </c>
       <c r="E51" s="12">
         <v>102.1</v>
       </c>
       <c r="F51" s="12">
         <v>100.4</v>
       </c>
       <c r="G51" s="12">
         <v>117.8</v>
       </c>
       <c r="H51" s="12">
         <v>102.2</v>
       </c>
       <c r="I51" s="12">
@@ -7246,214 +7315,216 @@
       </c>
       <c r="AQ51" s="22">
         <v>101.35929490786542</v>
       </c>
       <c r="AR51" s="22">
         <v>114.56139346695036</v>
       </c>
       <c r="AS51" s="22">
         <v>100</v>
       </c>
       <c r="AT51" s="22">
         <v>100</v>
       </c>
       <c r="AU51" s="42">
         <v>100</v>
       </c>
       <c r="AV51" s="42">
         <v>164.47306111015533</v>
       </c>
       <c r="AW51" s="22">
         <v>139.40270990545628</v>
       </c>
       <c r="AX51" s="22">
         <v>128.19999999999999</v>
       </c>
-      <c r="AY51" s="22"/>
+      <c r="AY51" s="22">
+        <v>111.5</v>
+      </c>
       <c r="AZ51" s="22"/>
       <c r="BA51" s="22"/>
       <c r="BB51" s="41"/>
       <c r="BC51" s="42"/>
       <c r="BD51" s="42"/>
     </row>
     <row r="53" spans="1:57" ht="21" customHeight="1">
-      <c r="A53" s="50" t="s">
+      <c r="A53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="50"/>
-[...13 lines deleted...]
-      <c r="Q53" s="50" t="s">
+      <c r="B53" s="47"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="47"/>
+      <c r="E53" s="47"/>
+      <c r="F53" s="47"/>
+      <c r="G53" s="47"/>
+      <c r="H53" s="47"/>
+      <c r="I53" s="47"/>
+      <c r="J53" s="47"/>
+      <c r="K53" s="47"/>
+      <c r="L53" s="47"/>
+      <c r="M53" s="47"/>
+      <c r="N53" s="47"/>
+      <c r="O53" s="47"/>
+      <c r="Q53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R53" s="50"/>
-[...13 lines deleted...]
-      <c r="AF53" s="50" t="s">
+      <c r="R53" s="47"/>
+      <c r="S53" s="47"/>
+      <c r="T53" s="47"/>
+      <c r="U53" s="47"/>
+      <c r="V53" s="47"/>
+      <c r="W53" s="47"/>
+      <c r="X53" s="47"/>
+      <c r="Y53" s="47"/>
+      <c r="Z53" s="47"/>
+      <c r="AA53" s="47"/>
+      <c r="AB53" s="47"/>
+      <c r="AC53" s="47"/>
+      <c r="AD53" s="47"/>
+      <c r="AE53" s="47"/>
+      <c r="AF53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AG53" s="51"/>
-[...11 lines deleted...]
-      <c r="AS53" s="50" t="s">
+      <c r="AG53" s="55"/>
+      <c r="AH53" s="55"/>
+      <c r="AI53" s="55"/>
+      <c r="AJ53" s="55"/>
+      <c r="AK53" s="55"/>
+      <c r="AL53" s="55"/>
+      <c r="AM53" s="55"/>
+      <c r="AN53" s="55"/>
+      <c r="AO53" s="55"/>
+      <c r="AP53" s="55"/>
+      <c r="AQ53" s="55"/>
+      <c r="AR53" s="55"/>
+      <c r="AS53" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AT53" s="51"/>
-[...10 lines deleted...]
-      <c r="BE53" s="51"/>
+      <c r="AT53" s="55"/>
+      <c r="AU53" s="55"/>
+      <c r="AV53" s="55"/>
+      <c r="AW53" s="55"/>
+      <c r="AX53" s="55"/>
+      <c r="AY53" s="55"/>
+      <c r="AZ53" s="55"/>
+      <c r="BA53" s="55"/>
+      <c r="BB53" s="55"/>
+      <c r="BC53" s="55"/>
+      <c r="BD53" s="55"/>
+      <c r="BE53" s="55"/>
     </row>
     <row r="54" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-      <c r="B54" s="52"/>
-      <c r="C54" s="52"/>
+      <c r="B54" s="48"/>
+      <c r="C54" s="48"/>
       <c r="D54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="K54" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="AY54" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A55" s="55"/>
+      <c r="A55" s="45"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="26"/>
       <c r="H55" s="5"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="4"/>
       <c r="T55" s="6"/>
       <c r="U55" s="4"/>
       <c r="V55" s="4"/>
       <c r="W55" s="4"/>
       <c r="X55" s="4"/>
       <c r="Y55" s="4"/>
       <c r="Z55" s="4"/>
       <c r="AA55" s="4"/>
       <c r="AB55" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AC55" s="4"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4"/>
-      <c r="AG55" s="45">
+      <c r="AG55" s="50">
         <v>2025</v>
       </c>
-      <c r="AH55" s="46"/>
-[...10 lines deleted...]
-      <c r="AS55" s="45">
+      <c r="AH55" s="51"/>
+      <c r="AI55" s="51"/>
+      <c r="AJ55" s="53"/>
+      <c r="AK55" s="53"/>
+      <c r="AL55" s="53"/>
+      <c r="AM55" s="53"/>
+      <c r="AN55" s="53"/>
+      <c r="AO55" s="53"/>
+      <c r="AP55" s="53"/>
+      <c r="AQ55" s="53"/>
+      <c r="AR55" s="54"/>
+      <c r="AS55" s="50">
         <v>2026</v>
       </c>
-      <c r="AT55" s="46"/>
-[...9 lines deleted...]
-      <c r="BD55" s="49"/>
+      <c r="AT55" s="51"/>
+      <c r="AU55" s="51"/>
+      <c r="AV55" s="53"/>
+      <c r="AW55" s="53"/>
+      <c r="AX55" s="53"/>
+      <c r="AY55" s="53"/>
+      <c r="AZ55" s="53"/>
+      <c r="BA55" s="53"/>
+      <c r="BB55" s="53"/>
+      <c r="BC55" s="53"/>
+      <c r="BD55" s="54"/>
     </row>
     <row r="56" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A56" s="54"/>
+      <c r="A56" s="46"/>
       <c r="B56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="8" t="s">
@@ -7576,51 +7647,51 @@
       <c r="AW56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AX56" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AY56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AZ56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BA56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="BB56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="BC56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="BD56" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:57" ht="13.8">
       <c r="A57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="11">
         <v>103.9</v>
       </c>
       <c r="C57" s="11">
         <v>104.7</v>
       </c>
       <c r="D57" s="11">
         <v>104.2</v>
       </c>
       <c r="E57" s="11">
         <v>104.2</v>
       </c>
       <c r="F57" s="11">
         <v>105</v>
       </c>
       <c r="G57" s="11">
         <v>103.8</v>
       </c>
       <c r="H57" s="11">
         <v>102.3</v>
       </c>
       <c r="I57" s="12">
@@ -7727,58 +7798,60 @@
       </c>
       <c r="AQ57" s="22">
         <v>104.03840542910052</v>
       </c>
       <c r="AR57" s="22">
         <v>103.6159964489253</v>
       </c>
       <c r="AS57" s="22">
         <v>91.799906279072076</v>
       </c>
       <c r="AT57" s="43">
         <v>97.164109398852858</v>
       </c>
       <c r="AU57" s="44">
         <v>102.09515628820584</v>
       </c>
       <c r="AV57" s="42">
         <v>99.98635839545743</v>
       </c>
       <c r="AW57" s="22">
         <v>100.51705203103394</v>
       </c>
       <c r="AX57" s="42">
         <v>102.184471842671</v>
       </c>
-      <c r="AY57" s="22"/>
+      <c r="AY57" s="22">
+        <v>102.4</v>
+      </c>
       <c r="AZ57" s="22"/>
       <c r="BA57" s="22"/>
       <c r="BB57" s="41"/>
       <c r="BC57" s="42"/>
       <c r="BD57" s="42"/>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:57" ht="13.8">
       <c r="A58" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="11">
         <v>103</v>
       </c>
       <c r="C58" s="11">
         <v>105.1</v>
       </c>
       <c r="D58" s="11">
         <v>108.3</v>
       </c>
       <c r="E58" s="11">
         <v>103.2</v>
       </c>
       <c r="F58" s="11">
         <v>108.5</v>
       </c>
       <c r="G58" s="11">
         <v>106.4</v>
       </c>
       <c r="H58" s="11">
         <v>102</v>
       </c>
       <c r="I58" s="12">
@@ -7885,58 +7958,60 @@
       </c>
       <c r="AQ58" s="22">
         <v>102.8534181703407</v>
       </c>
       <c r="AR58" s="22">
         <v>104.55716668601029</v>
       </c>
       <c r="AS58" s="22">
         <v>101.0589628429629</v>
       </c>
       <c r="AT58" s="22">
         <v>102.02547234470852</v>
       </c>
       <c r="AU58" s="42">
         <v>101.9</v>
       </c>
       <c r="AV58" s="42">
         <v>100.53327371086979</v>
       </c>
       <c r="AW58" s="22">
         <v>102.3</v>
       </c>
       <c r="AX58" s="42">
         <v>102.40779711103498</v>
       </c>
-      <c r="AY58" s="22"/>
+      <c r="AY58" s="22">
+        <v>113.2</v>
+      </c>
       <c r="AZ58" s="22"/>
       <c r="BA58" s="22"/>
       <c r="BB58" s="41"/>
       <c r="BC58" s="42"/>
       <c r="BD58" s="42"/>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:57" ht="13.8">
       <c r="A59" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="11"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12"/>
       <c r="N59" s="12"/>
       <c r="O59" s="12"/>
       <c r="P59" s="12"/>
       <c r="Q59" s="12"/>
       <c r="R59" s="32"/>
       <c r="S59" s="12"/>
       <c r="T59" s="12"/>
       <c r="U59" s="34"/>
       <c r="V59" s="22"/>
       <c r="W59" s="12"/>
@@ -7983,58 +8058,60 @@
       </c>
       <c r="AQ59" s="22">
         <v>78.708405233492797</v>
       </c>
       <c r="AR59" s="22">
         <v>82.572531834474489</v>
       </c>
       <c r="AS59" s="22">
         <v>100.2</v>
       </c>
       <c r="AT59" s="22">
         <v>140.186328801949</v>
       </c>
       <c r="AU59" s="42">
         <v>148.6928435817338</v>
       </c>
       <c r="AV59" s="42">
         <v>147.38063344301875</v>
       </c>
       <c r="AW59" s="22">
         <v>135.56044007340489</v>
       </c>
       <c r="AX59" s="42">
         <v>133.19999999999999</v>
       </c>
-      <c r="AY59" s="22"/>
+      <c r="AY59" s="22">
+        <v>136.30000000000001</v>
+      </c>
       <c r="AZ59" s="22"/>
       <c r="BA59" s="22"/>
       <c r="BB59" s="41"/>
       <c r="BC59" s="42"/>
       <c r="BD59" s="42"/>
     </row>
-    <row r="60" spans="1:57">
+    <row r="60" spans="1:57" ht="13.8">
       <c r="A60" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="11">
         <v>100.8</v>
       </c>
       <c r="C60" s="11">
         <v>101.1</v>
       </c>
       <c r="D60" s="11">
         <v>97.2</v>
       </c>
       <c r="E60" s="11">
         <v>100.5</v>
       </c>
       <c r="F60" s="11">
         <v>98.3</v>
       </c>
       <c r="G60" s="11">
         <v>102.1</v>
       </c>
       <c r="H60" s="11">
         <v>101.5</v>
       </c>
       <c r="I60" s="12">
@@ -8141,58 +8218,60 @@
       </c>
       <c r="AQ60" s="22">
         <v>105.67193137160152</v>
       </c>
       <c r="AR60" s="22">
         <v>104.70074146428972</v>
       </c>
       <c r="AS60" s="22">
         <v>105.52023453243153</v>
       </c>
       <c r="AT60" s="22">
         <v>105.84110732616689</v>
       </c>
       <c r="AU60" s="42">
         <v>107.62008528787479</v>
       </c>
       <c r="AV60" s="42">
         <v>108.11177603695639</v>
       </c>
       <c r="AW60" s="22">
         <v>117.8923026795069</v>
       </c>
       <c r="AX60" s="42">
         <v>115.1</v>
       </c>
-      <c r="AY60" s="22"/>
+      <c r="AY60" s="22">
+        <v>114.7</v>
+      </c>
       <c r="AZ60" s="22"/>
       <c r="BA60" s="22"/>
       <c r="BB60" s="41"/>
       <c r="BC60" s="42"/>
       <c r="BD60" s="42"/>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:57" ht="13.8">
       <c r="A61" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="11">
         <v>101.2</v>
       </c>
       <c r="C61" s="11">
         <v>101.6</v>
       </c>
       <c r="D61" s="11">
         <v>102.8</v>
       </c>
       <c r="E61" s="11">
         <v>100.9</v>
       </c>
       <c r="F61" s="11">
         <v>103.2</v>
       </c>
       <c r="G61" s="11">
         <v>101.2</v>
       </c>
       <c r="H61" s="11">
         <v>103.6</v>
       </c>
       <c r="I61" s="12">
@@ -8299,58 +8378,60 @@
       </c>
       <c r="AQ61" s="22">
         <v>107.29401006775248</v>
       </c>
       <c r="AR61" s="22">
         <v>105.95189009194459</v>
       </c>
       <c r="AS61" s="22">
         <v>103.34445908154264</v>
       </c>
       <c r="AT61" s="22">
         <v>103.0133012413857</v>
       </c>
       <c r="AU61" s="42">
         <v>104.37667830232778</v>
       </c>
       <c r="AV61" s="42">
         <v>103.93468904412069</v>
       </c>
       <c r="AW61" s="22">
         <v>108.4113654259816</v>
       </c>
       <c r="AX61" s="42">
         <v>106.9</v>
       </c>
-      <c r="AY61" s="22"/>
+      <c r="AY61" s="22">
+        <v>104.9</v>
+      </c>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="41"/>
       <c r="BC61" s="42"/>
       <c r="BD61" s="42"/>
     </row>
-    <row r="62" spans="1:57">
+    <row r="62" spans="1:57" ht="13.8">
       <c r="A62" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="11">
         <v>102.8</v>
       </c>
       <c r="C62" s="11">
         <v>104.9</v>
       </c>
       <c r="D62" s="11">
         <v>102</v>
       </c>
       <c r="E62" s="11">
         <v>102.7</v>
       </c>
       <c r="F62" s="11">
         <v>100.1</v>
       </c>
       <c r="G62" s="11">
         <v>98.8</v>
       </c>
       <c r="H62" s="11">
         <v>97.1</v>
       </c>
       <c r="I62" s="12">
@@ -8457,58 +8538,60 @@
       </c>
       <c r="AQ62" s="22">
         <v>109.24540707041879</v>
       </c>
       <c r="AR62" s="22">
         <v>100.80900317948031</v>
       </c>
       <c r="AS62" s="22">
         <v>94.241607168232306</v>
       </c>
       <c r="AT62" s="22">
         <v>100.3</v>
       </c>
       <c r="AU62" s="42">
         <v>102.8</v>
       </c>
       <c r="AV62" s="42">
         <v>103.12561977484869</v>
       </c>
       <c r="AW62" s="22">
         <v>102.71879556724468</v>
       </c>
       <c r="AX62" s="42">
         <v>103</v>
       </c>
-      <c r="AY62" s="22"/>
+      <c r="AY62" s="22">
+        <v>105.1</v>
+      </c>
       <c r="AZ62" s="22"/>
       <c r="BA62" s="22"/>
       <c r="BB62" s="41"/>
       <c r="BC62" s="42"/>
       <c r="BD62" s="42"/>
     </row>
-    <row r="63" spans="1:57">
+    <row r="63" spans="1:57" ht="13.8">
       <c r="A63" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="11">
         <v>100.1</v>
       </c>
       <c r="C63" s="11">
         <v>100.2</v>
       </c>
       <c r="D63" s="11">
         <v>99.5</v>
       </c>
       <c r="E63" s="11">
         <v>100.3</v>
       </c>
       <c r="F63" s="11">
         <v>99.2</v>
       </c>
       <c r="G63" s="11">
         <v>97.5</v>
       </c>
       <c r="H63" s="11">
         <v>96.9</v>
       </c>
       <c r="I63" s="11">
@@ -8615,58 +8698,60 @@
       </c>
       <c r="AQ63" s="22">
         <v>100.50821880081156</v>
       </c>
       <c r="AR63" s="22">
         <v>103.70691132162723</v>
       </c>
       <c r="AS63" s="22">
         <v>107.98294186734527</v>
       </c>
       <c r="AT63" s="22">
         <v>105.52610039373971</v>
       </c>
       <c r="AU63" s="42">
         <v>103.47062464959549</v>
       </c>
       <c r="AV63" s="42">
         <v>105.36705493719643</v>
       </c>
       <c r="AW63" s="22">
         <v>107.36895182060063</v>
       </c>
       <c r="AX63" s="42">
         <v>112.6</v>
       </c>
-      <c r="AY63" s="22"/>
+      <c r="AY63" s="22">
+        <v>113.8</v>
+      </c>
       <c r="AZ63" s="22"/>
       <c r="BA63" s="22"/>
       <c r="BB63" s="41"/>
       <c r="BC63" s="42"/>
       <c r="BD63" s="42"/>
     </row>
-    <row r="64" spans="1:57">
+    <row r="64" spans="1:57" ht="13.8">
       <c r="A64" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="12">
         <v>102.5</v>
       </c>
       <c r="C64" s="12">
         <v>103.2</v>
       </c>
       <c r="D64" s="12">
         <v>106</v>
       </c>
       <c r="E64" s="12">
         <v>105.2</v>
       </c>
       <c r="F64" s="12">
         <v>108.1</v>
       </c>
       <c r="G64" s="12">
         <v>105.3</v>
       </c>
       <c r="H64" s="12">
         <v>102.5</v>
       </c>
       <c r="I64" s="12">
@@ -8773,58 +8858,60 @@
       </c>
       <c r="AQ64" s="22">
         <v>112.33678514269829</v>
       </c>
       <c r="AR64" s="22">
         <v>119.59783604914591</v>
       </c>
       <c r="AS64" s="22">
         <v>90.441491658550504</v>
       </c>
       <c r="AT64" s="22">
         <v>98.314729014987236</v>
       </c>
       <c r="AU64" s="42">
         <v>105.27515760646897</v>
       </c>
       <c r="AV64" s="42">
         <v>98.888386085738617</v>
       </c>
       <c r="AW64" s="22">
         <v>99.801546462625055</v>
       </c>
       <c r="AX64" s="42">
         <v>100.5</v>
       </c>
-      <c r="AY64" s="22"/>
+      <c r="AY64" s="22">
+        <v>99</v>
+      </c>
       <c r="AZ64" s="22"/>
       <c r="BA64" s="22"/>
       <c r="BB64" s="41"/>
       <c r="BC64" s="42"/>
       <c r="BD64" s="42"/>
     </row>
-    <row r="65" spans="1:56">
+    <row r="65" spans="1:56" ht="13.8">
       <c r="A65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="12">
         <v>98.5</v>
       </c>
       <c r="C65" s="12">
         <v>101</v>
       </c>
       <c r="D65" s="12">
         <v>99.9</v>
       </c>
       <c r="E65" s="12">
         <v>100.1</v>
       </c>
       <c r="F65" s="12">
         <v>106.7</v>
       </c>
       <c r="G65" s="12">
         <v>104.6</v>
       </c>
       <c r="H65" s="12">
         <v>102.4</v>
       </c>
       <c r="I65" s="12">
@@ -8931,58 +9018,60 @@
       </c>
       <c r="AQ65" s="22">
         <v>101.55718085460114</v>
       </c>
       <c r="AR65" s="22">
         <v>100.49214501245405</v>
       </c>
       <c r="AS65" s="22">
         <v>103.28280919718651</v>
       </c>
       <c r="AT65" s="22">
         <v>100.4</v>
       </c>
       <c r="AU65" s="42">
         <v>102.87772400453821</v>
       </c>
       <c r="AV65" s="42">
         <v>104.71000043032048</v>
       </c>
       <c r="AW65" s="22">
         <v>105.78874277426942</v>
       </c>
       <c r="AX65" s="42">
         <v>106.6</v>
       </c>
-      <c r="AY65" s="22"/>
+      <c r="AY65" s="22">
+        <v>107.2</v>
+      </c>
       <c r="AZ65" s="22"/>
       <c r="BA65" s="22"/>
       <c r="BB65" s="41"/>
       <c r="BC65" s="42"/>
       <c r="BD65" s="42"/>
     </row>
-    <row r="66" spans="1:56">
+    <row r="66" spans="1:56" ht="13.8">
       <c r="A66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="12">
         <v>101.4</v>
       </c>
       <c r="C66" s="12">
         <v>102.7</v>
       </c>
       <c r="D66" s="12">
         <v>103</v>
       </c>
       <c r="E66" s="12">
         <v>101.6</v>
       </c>
       <c r="F66" s="12">
         <v>101.9</v>
       </c>
       <c r="G66" s="12">
         <v>98.7</v>
       </c>
       <c r="H66" s="12">
         <v>103.3</v>
       </c>
       <c r="I66" s="12">
@@ -9089,58 +9178,60 @@
       </c>
       <c r="AQ66" s="22">
         <v>105.84902160219085</v>
       </c>
       <c r="AR66" s="22">
         <v>102.78163156521015</v>
       </c>
       <c r="AS66" s="22">
         <v>100.59411228755832</v>
       </c>
       <c r="AT66" s="22">
         <v>100.7</v>
       </c>
       <c r="AU66" s="42">
         <v>111.93023158536117</v>
       </c>
       <c r="AV66" s="42">
         <v>109.11736146224939</v>
       </c>
       <c r="AW66" s="22">
         <v>108.35438851326597</v>
       </c>
       <c r="AX66" s="42">
         <v>106.2</v>
       </c>
-      <c r="AY66" s="22"/>
+      <c r="AY66" s="22">
+        <v>106</v>
+      </c>
       <c r="AZ66" s="22"/>
       <c r="BA66" s="22"/>
       <c r="BB66" s="41"/>
       <c r="BC66" s="42"/>
       <c r="BD66" s="42"/>
     </row>
-    <row r="67" spans="1:56">
+    <row r="67" spans="1:56" ht="13.8">
       <c r="A67" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B67" s="12">
         <v>123.6</v>
       </c>
       <c r="C67" s="12">
         <v>127.4</v>
       </c>
       <c r="D67" s="12">
         <v>126</v>
       </c>
       <c r="E67" s="12">
         <v>122.7</v>
       </c>
       <c r="F67" s="12">
         <v>122.3</v>
       </c>
       <c r="G67" s="12">
         <v>119.4</v>
       </c>
       <c r="H67" s="12">
         <v>110.9</v>
       </c>
       <c r="I67" s="12">
@@ -9247,58 +9338,60 @@
       </c>
       <c r="AQ67" s="22">
         <v>101.21155819188277</v>
       </c>
       <c r="AR67" s="22">
         <v>104.71415637644594</v>
       </c>
       <c r="AS67" s="22">
         <v>100.74474964596303</v>
       </c>
       <c r="AT67" s="22">
         <v>118.55817789966316</v>
       </c>
       <c r="AU67" s="42">
         <v>104.86874198791884</v>
       </c>
       <c r="AV67" s="42">
         <v>98.62447423186002</v>
       </c>
       <c r="AW67" s="22">
         <v>98.3</v>
       </c>
       <c r="AX67" s="42">
         <v>98.5</v>
       </c>
-      <c r="AY67" s="22"/>
+      <c r="AY67" s="22">
+        <v>91.6</v>
+      </c>
       <c r="AZ67" s="22"/>
       <c r="BA67" s="22"/>
       <c r="BB67" s="41"/>
       <c r="BC67" s="42"/>
       <c r="BD67" s="42"/>
     </row>
-    <row r="68" spans="1:56">
+    <row r="68" spans="1:56" ht="13.8">
       <c r="A68" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="12">
         <v>103.2</v>
       </c>
       <c r="C68" s="12">
         <v>104.8</v>
       </c>
       <c r="D68" s="12">
         <v>107.7</v>
       </c>
       <c r="E68" s="12">
         <v>104.3</v>
       </c>
       <c r="F68" s="12">
         <v>108.9</v>
       </c>
       <c r="G68" s="12">
         <v>108.6</v>
       </c>
       <c r="H68" s="12">
         <v>102.9</v>
       </c>
       <c r="I68" s="12">
@@ -9405,224 +9498,226 @@
       </c>
       <c r="AQ68" s="22">
         <v>100.92440438724391</v>
       </c>
       <c r="AR68" s="22">
         <v>98.62304542066488</v>
       </c>
       <c r="AS68" s="22">
         <v>93</v>
       </c>
       <c r="AT68" s="22">
         <v>80.759784505209851</v>
       </c>
       <c r="AU68" s="42">
         <v>91.537336806666332</v>
       </c>
       <c r="AV68" s="42">
         <v>88.759852164197341</v>
       </c>
       <c r="AW68" s="22">
         <v>89.434505766831194</v>
       </c>
       <c r="AX68" s="42">
         <v>98.7</v>
       </c>
-      <c r="AY68" s="22"/>
+      <c r="AY68" s="22">
+        <v>96.8</v>
+      </c>
       <c r="AZ68" s="22"/>
       <c r="BA68" s="22"/>
       <c r="BB68" s="41"/>
       <c r="BC68" s="42"/>
       <c r="BD68" s="42"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:56">
       <c r="AC77" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A55:A56"/>
-[...11 lines deleted...]
-    <mergeCell ref="A21:A22"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="AG21:AR21"/>
     <mergeCell ref="AG38:AR38"/>
     <mergeCell ref="AG55:AR55"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AS21:BD21"/>
     <mergeCell ref="AS38:BD38"/>
     <mergeCell ref="AS55:BD55"/>
     <mergeCell ref="AF53:AR53"/>
     <mergeCell ref="AG36:AR36"/>
     <mergeCell ref="AS53:BE53"/>
     <mergeCell ref="AS36:BD36"/>
     <mergeCell ref="AS19:BD19"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:O36"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="A53:O53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="Q36:AE36"/>
+    <mergeCell ref="Q53:AE53"/>
+    <mergeCell ref="B37:C37"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>