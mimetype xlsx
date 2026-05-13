--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="75" windowWidth="13800" windowHeight="11835"/>
+    <workbookView xWindow="480" yWindow="75" windowWidth="12510" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$3:$P$452</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$P$454</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="81">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
@@ -151,53 +151,50 @@
   <si>
     <t>Electricity supply, gas, steam and air supply</t>
   </si>
   <si>
     <t>рroductіon and dіstrіbutіon of electrіcіty</t>
   </si>
   <si>
     <t>рroduction and distribution of gas fuel</t>
   </si>
   <si>
     <t>gas supply and air-conditioning systems</t>
   </si>
   <si>
     <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
-    <t>THE VOLUME OF INDUSTRIAL PRODUCTION BY TYPE OF ECONOMIC ACTIVITY IN THE CONTEXT OF THE REGIONS OF KOSTANAY REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>manufafacture of electrical equipment</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t>Denisov</t>
   </si>
   <si>
     <t>Zhitikara</t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Karasu</t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
@@ -235,72 +232,78 @@
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; sanitation, waste collection, treatment and disposal, pollution elimination activities</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Zhangeldi</t>
   </si>
   <si>
     <t>Kamysti</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
-    <t>Production of computers, electronic and optical products</t>
-[...1 lines deleted...]
-  <si>
     <t>production of other motor vehicles</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ferrous metallurgy, except for metal casting</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Light industry</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
+  </si>
+  <si>
+    <t>ferrous metallurgy, except for metal casting</t>
+  </si>
+  <si>
+    <t>production of computers, electronic and optical products</t>
+  </si>
+  <si>
+    <t>The volume of industrial production by type of economic activity in the context of the regions of Kostanay region</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -448,50 +451,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -584,113 +588,104 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -741,118 +736,140 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Гиперссылка" xfId="36" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2 2" xfId="32"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="25"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="20"/>
     <cellStyle name="Обычный 2 11" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 4 2" xfId="33"/>
     <cellStyle name="Обычный 2 5" xfId="26"/>
     <cellStyle name="Обычный 2 6" xfId="3"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="12"/>
     <cellStyle name="Обычный 2 9" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
@@ -1155,10275 +1172,11132 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P452"/>
+  <dimension ref="A1:P454"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A410" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A316" sqref="A316"/>
-      <selection pane="topRight" activeCell="A451" sqref="A451:M451"/>
+      <selection pane="topRight" activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="7" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="26.85546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="11" style="4" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="11" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="11.42578125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" style="5" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="9.28515625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="10.5703125" style="6" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
-[...15 lines deleted...]
-      <c r="P1" s="7"/>
+      <c r="A1" s="81" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="6"/>
+      <c r="P1" s="6"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="53"/>
-[...19 lines deleted...]
-      <c r="B3" s="60" t="s">
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" s="86"/>
+      <c r="N2" s="6"/>
+      <c r="P2" s="6"/>
+    </row>
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="88"/>
+      <c r="B3" s="87" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="6"/>
+      <c r="P3" s="6"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="84"/>
+      <c r="B4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="61" t="s">
+      <c r="C4" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="D4" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="63" t="s">
+      <c r="E4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="64" t="s">
+      <c r="F4" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="G4" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="60" t="s">
+      <c r="H4" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="60" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="60" t="s">
+      <c r="I4" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="J4" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="60" t="s">
+      <c r="K4" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="60" t="s">
+      <c r="L4" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="65" t="s">
+      <c r="M4" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="7"/>
-[...3 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="N4" s="6"/>
+      <c r="P4" s="6"/>
+    </row>
+    <row r="5" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="10"/>
-[...17 lines deleted...]
-      <c r="B5" s="10">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="18"/>
+      <c r="P5" s="18"/>
+    </row>
+    <row r="6" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" s="9">
         <v>216506692</v>
       </c>
-      <c r="C5" s="72">
+      <c r="C6" s="68">
         <v>473878789</v>
       </c>
-      <c r="D5" s="10"/>
-[...13 lines deleted...]
-      <c r="A6" s="28" t="s">
+      <c r="D6" s="63">
+        <v>740854797</v>
+      </c>
+      <c r="E6" s="9"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="18"/>
+      <c r="P6" s="18"/>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B7" s="9">
         <v>94776408</v>
       </c>
-      <c r="C6" s="72">
+      <c r="C7" s="68">
         <v>233158481</v>
       </c>
-      <c r="D6" s="16"/>
-[...13 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="D7" s="63">
+        <v>376370943</v>
+      </c>
+      <c r="E7" s="9"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="6"/>
+      <c r="P7" s="6"/>
+    </row>
+    <row r="8" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B8" s="9">
         <v>1137516</v>
       </c>
-      <c r="C7" s="72">
+      <c r="C8" s="68">
         <v>3657056</v>
       </c>
-      <c r="D7" s="16"/>
-[...16 lines deleted...]
-      <c r="B8" s="10">
+      <c r="D8" s="63">
+        <v>6178671</v>
+      </c>
+      <c r="E8" s="9"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="6"/>
+      <c r="P8" s="6"/>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="9">
         <v>9413393</v>
       </c>
-      <c r="C8" s="72">
+      <c r="C9" s="68">
         <v>18421111</v>
       </c>
-      <c r="D8" s="16"/>
-[...13 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="D9" s="63">
+        <v>27718458</v>
+      </c>
+      <c r="E9" s="9"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+      <c r="N9" s="6"/>
+      <c r="P9" s="6"/>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B10" s="9">
         <v>55650839</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C10" s="68">
         <v>107282612</v>
       </c>
-      <c r="D9" s="16"/>
-[...13 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="D10" s="63">
+        <v>162680216</v>
+      </c>
+      <c r="E10" s="9"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="9">
+        <v>144676</v>
+      </c>
+      <c r="C11" s="68">
+        <v>264758</v>
+      </c>
+      <c r="D11" s="63">
+        <v>384840</v>
+      </c>
+      <c r="E11" s="9"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="6"/>
+      <c r="P11" s="6"/>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="9">
+        <v>20584</v>
+      </c>
+      <c r="C12" s="68">
+        <v>55762</v>
+      </c>
+      <c r="D12" s="63">
+        <v>90939</v>
+      </c>
+      <c r="E12" s="9"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="6"/>
+      <c r="P12" s="6"/>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="10">
-[...19 lines deleted...]
-      <c r="A11" s="28" t="s">
+      <c r="B13" s="9">
+        <v>633289</v>
+      </c>
+      <c r="C13" s="68">
+        <v>1450230</v>
+      </c>
+      <c r="D13" s="63">
+        <v>2257913</v>
+      </c>
+      <c r="E13" s="9"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="6"/>
+      <c r="P13" s="6"/>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="9">
+        <v>218480</v>
+      </c>
+      <c r="C14" s="68">
+        <v>410605</v>
+      </c>
+      <c r="D14" s="63">
+        <v>602729</v>
+      </c>
+      <c r="E14" s="9"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="6"/>
+      <c r="P14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="9">
+        <v>15190</v>
+      </c>
+      <c r="C15" s="68">
+        <v>30153</v>
+      </c>
+      <c r="D15" s="63">
+        <v>45115</v>
+      </c>
+      <c r="E15" s="9"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="6"/>
+      <c r="P15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="9">
+        <v>9924652</v>
+      </c>
+      <c r="C16" s="68">
+        <v>20800687</v>
+      </c>
+      <c r="D16" s="63">
+        <v>29781441</v>
+      </c>
+      <c r="E16" s="9"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="6"/>
+      <c r="P16" s="6"/>
+    </row>
+    <row r="17" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="9">
+        <v>433610</v>
+      </c>
+      <c r="C17" s="68">
+        <v>694610</v>
+      </c>
+      <c r="D17" s="63">
+        <v>971882</v>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="6"/>
+      <c r="P17" s="6"/>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="9">
+        <v>1195095</v>
+      </c>
+      <c r="C18" s="68">
+        <v>3267785</v>
+      </c>
+      <c r="D18" s="63">
+        <v>5357495</v>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="6"/>
+      <c r="P18" s="6"/>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="9">
+        <v>55536</v>
+      </c>
+      <c r="C19" s="68">
+        <v>157418</v>
+      </c>
+      <c r="D19" s="63">
+        <v>259300</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="6"/>
+      <c r="P19" s="6"/>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="9">
+        <v>3226056</v>
+      </c>
+      <c r="C20" s="68">
+        <v>7447575</v>
+      </c>
+      <c r="D20" s="63">
+        <v>11584275</v>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="6"/>
+      <c r="P20" s="6"/>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="9">
+        <v>556201</v>
+      </c>
+      <c r="C21" s="68">
+        <v>1131903</v>
+      </c>
+      <c r="D21" s="63">
+        <v>2156985</v>
+      </c>
+      <c r="E21" s="9"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="6"/>
+      <c r="P21" s="6"/>
+    </row>
+    <row r="22" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="9">
+        <v>11090</v>
+      </c>
+      <c r="C22" s="68">
+        <v>24392</v>
+      </c>
+      <c r="D22" s="63">
+        <v>37695</v>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="6"/>
+      <c r="P22" s="6"/>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="9">
+        <v>474214</v>
+      </c>
+      <c r="C23" s="68">
+        <v>950388</v>
+      </c>
+      <c r="D23" s="63">
+        <v>1384337</v>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="6"/>
+      <c r="P23" s="6"/>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="10">
-[...19 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="B24" s="9">
+        <v>37266394</v>
+      </c>
+      <c r="C24" s="68">
+        <v>71929172</v>
+      </c>
+      <c r="D24" s="63">
+        <v>108837084</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="6"/>
+      <c r="P24" s="6"/>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="9">
+        <v>50055</v>
+      </c>
+      <c r="C25" s="68">
+        <v>132632</v>
+      </c>
+      <c r="D25" s="63">
+        <v>215208</v>
+      </c>
+      <c r="E25" s="9"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="6"/>
+      <c r="P25" s="6"/>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="9">
+        <v>414031</v>
+      </c>
+      <c r="C26" s="68">
+        <v>812932</v>
+      </c>
+      <c r="D26" s="63">
+        <v>1211834</v>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="15"/>
+      <c r="N26" s="6"/>
+      <c r="P26" s="6"/>
+    </row>
+    <row r="27" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="54"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="9"/>
+      <c r="N27" s="18"/>
+      <c r="P27" s="18"/>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="9">
+        <v>62904861</v>
+      </c>
+      <c r="C28" s="68">
+        <v>121881548</v>
+      </c>
+      <c r="D28" s="63">
+        <v>182797049</v>
+      </c>
+      <c r="E28" s="9"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="9"/>
+      <c r="N28" s="18"/>
+      <c r="P28" s="18"/>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="68">
+        <v>6342</v>
+      </c>
+      <c r="D29" s="63">
+        <v>12685</v>
+      </c>
+      <c r="E29" s="9"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="18"/>
+      <c r="P29" s="18"/>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="9">
+        <v>51848</v>
+      </c>
+      <c r="C30" s="68">
+        <v>334317</v>
+      </c>
+      <c r="D30" s="63">
+        <v>595753</v>
+      </c>
+      <c r="E30" s="9"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="6"/>
+      <c r="P30" s="6"/>
+    </row>
+    <row r="31" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="9">
+        <v>8232748</v>
+      </c>
+      <c r="C31" s="68">
+        <v>16019362</v>
+      </c>
+      <c r="D31" s="63">
+        <v>23769797</v>
+      </c>
+      <c r="E31" s="9"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="6"/>
+      <c r="P31" s="6"/>
+    </row>
+    <row r="32" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="9">
+        <v>39977751</v>
+      </c>
+      <c r="C32" s="68">
+        <v>76261812</v>
+      </c>
+      <c r="D32" s="63">
+        <v>115632194</v>
+      </c>
+      <c r="E32" s="9"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="15"/>
+      <c r="N32" s="6"/>
+      <c r="P32" s="6"/>
+    </row>
+    <row r="33" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="68">
+        <v>5912</v>
+      </c>
+      <c r="D33" s="63">
+        <v>5912</v>
+      </c>
+      <c r="E33" s="9"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="6"/>
+      <c r="P33" s="6"/>
+    </row>
+    <row r="34" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="10">
-[...19 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="B34" s="9">
+        <v>21727</v>
+      </c>
+      <c r="C34" s="68">
+        <v>67372</v>
+      </c>
+      <c r="D34" s="63">
+        <v>113016</v>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
+      <c r="N34" s="6"/>
+      <c r="P34" s="6"/>
+    </row>
+    <row r="35" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="10">
-[...19 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="B35" s="9">
+        <v>8372197</v>
+      </c>
+      <c r="C35" s="68">
+        <v>17064772</v>
+      </c>
+      <c r="D35" s="63">
+        <v>24734157</v>
+      </c>
+      <c r="E35" s="9"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="6"/>
+      <c r="P35" s="6"/>
+    </row>
+    <row r="36" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="10">
-[...19 lines deleted...]
-      <c r="A15" s="28" t="s">
+      <c r="B36" s="9">
+        <v>300861</v>
+      </c>
+      <c r="C36" s="68">
+        <v>378167</v>
+      </c>
+      <c r="D36" s="63">
+        <v>471745</v>
+      </c>
+      <c r="E36" s="9"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="36"/>
+      <c r="I36" s="36"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="6"/>
+      <c r="P36" s="6"/>
+    </row>
+    <row r="37" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="10">
-[...19 lines deleted...]
-      <c r="A16" s="28" t="s">
+      <c r="B37" s="9">
+        <v>136697</v>
+      </c>
+      <c r="C37" s="68">
+        <v>286357</v>
+      </c>
+      <c r="D37" s="63">
+        <v>485264</v>
+      </c>
+      <c r="E37" s="9"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="36"/>
+      <c r="I37" s="36"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="6"/>
+      <c r="P37" s="6"/>
+    </row>
+    <row r="38" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="9">
+        <v>11590</v>
+      </c>
+      <c r="C38" s="68">
+        <v>19013</v>
+      </c>
+      <c r="D38" s="63">
+        <v>26436</v>
+      </c>
+      <c r="E38" s="9"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="36"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="6"/>
+      <c r="P38" s="6"/>
+    </row>
+    <row r="39" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="9">
+        <v>5793046</v>
+      </c>
+      <c r="C39" s="68">
+        <v>11431727</v>
+      </c>
+      <c r="D39" s="63">
+        <v>16943695</v>
+      </c>
+      <c r="E39" s="9"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="36"/>
+      <c r="I39" s="36"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="6"/>
+      <c r="P39" s="6"/>
+    </row>
+    <row r="40" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="11">
+        <v>6395</v>
+      </c>
+      <c r="C40" s="68">
+        <v>6395</v>
+      </c>
+      <c r="D40" s="76">
+        <v>6395</v>
+      </c>
+      <c r="E40" s="9"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="36"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="9"/>
+      <c r="N40" s="6"/>
+      <c r="P40" s="6"/>
+    </row>
+    <row r="41" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="54"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="36"/>
+      <c r="I41" s="36"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="18"/>
+      <c r="P41" s="18"/>
+    </row>
+    <row r="42" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="9">
+        <v>57555379</v>
+      </c>
+      <c r="C42" s="68">
+        <v>110440451</v>
+      </c>
+      <c r="D42" s="63">
+        <v>167049779</v>
+      </c>
+      <c r="E42" s="9"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="36"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
+      <c r="N42" s="18"/>
+      <c r="P42" s="18"/>
+    </row>
+    <row r="43" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="10">
-[...337 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="B43" s="9">
+        <v>8205769</v>
+      </c>
+      <c r="C43" s="68">
+        <v>15619062</v>
+      </c>
+      <c r="D43" s="63">
+        <v>23301313</v>
+      </c>
+      <c r="E43" s="9"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="6"/>
+      <c r="P43" s="6"/>
+    </row>
+    <row r="44" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B31" s="10">
-[...42 lines deleted...]
-      <c r="A33" s="28" t="s">
+      <c r="B44" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="9"/>
+      <c r="N44" s="6"/>
+      <c r="P44" s="6"/>
+    </row>
+    <row r="45" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="10">
-[...291 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="B45" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="9"/>
+      <c r="M45" s="9"/>
+      <c r="N45" s="6"/>
+      <c r="P45" s="6"/>
+    </row>
+    <row r="46" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E46" s="9"/>
+      <c r="F46" s="9"/>
+      <c r="G46" s="9"/>
+      <c r="H46" s="9"/>
+      <c r="I46" s="9"/>
+      <c r="J46" s="9"/>
+      <c r="K46" s="9"/>
+      <c r="L46" s="9"/>
+      <c r="M46" s="9"/>
+      <c r="N46" s="6"/>
+      <c r="P46" s="6"/>
+    </row>
+    <row r="47" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B46" s="57"/>
-[...18 lines deleted...]
-      <c r="B47" s="10">
+      <c r="B47" s="54"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="36"/>
+      <c r="I47" s="36"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="15"/>
+      <c r="M47" s="15"/>
+      <c r="N47" s="18"/>
+      <c r="P47" s="18"/>
+    </row>
+    <row r="48" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48" s="9">
         <v>41112111</v>
       </c>
-      <c r="C47" s="72">
+      <c r="C48" s="68">
         <v>78088245</v>
       </c>
-      <c r="D47" s="16"/>
-[...27 lines deleted...]
-      <c r="I48" s="9"/>
+      <c r="D48" s="63">
+        <v>118454325</v>
+      </c>
+      <c r="E48" s="9"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="36"/>
+      <c r="I48" s="36"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
-      <c r="L48" s="9"/>
-[...2 lines deleted...]
-      <c r="P48" s="7"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="18"/>
+      <c r="P48" s="18"/>
     </row>
     <row r="49" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="29" t="s">
-[...9 lines deleted...]
-      <c r="E49" s="10"/>
+      <c r="A49" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E49" s="9"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
-      <c r="M49" s="8"/>
-[...4 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="M49" s="7"/>
+      <c r="N49" s="6"/>
+      <c r="P49" s="6"/>
+    </row>
+    <row r="50" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E50" s="9"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="6"/>
+      <c r="P50" s="6"/>
+    </row>
+    <row r="51" spans="1:16" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B50" s="57"/>
-[...15 lines deleted...]
-      <c r="A51" s="54" t="s">
+      <c r="B51" s="54"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="54"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="16"/>
+      <c r="H51" s="36"/>
+      <c r="I51" s="36"/>
+      <c r="J51" s="9"/>
+      <c r="K51" s="9"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="18"/>
+      <c r="P51" s="18"/>
+    </row>
+    <row r="52" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52" s="9">
+        <v>16443268</v>
+      </c>
+      <c r="C52" s="68">
+        <v>32352206</v>
+      </c>
+      <c r="D52" s="63">
+        <v>48595454</v>
+      </c>
+      <c r="E52" s="9"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="16"/>
+      <c r="H52" s="36"/>
+      <c r="I52" s="36"/>
+      <c r="J52" s="9"/>
+      <c r="K52" s="9"/>
+      <c r="L52" s="15"/>
+      <c r="M52" s="15"/>
+      <c r="N52" s="18"/>
+      <c r="P52" s="18"/>
+    </row>
+    <row r="53" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="9"/>
+      <c r="I53" s="9"/>
+      <c r="J53" s="9"/>
+      <c r="K53" s="9"/>
+      <c r="L53" s="9"/>
+      <c r="M53" s="9"/>
+      <c r="N53" s="6"/>
+      <c r="P53" s="6"/>
+    </row>
+    <row r="54" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E54" s="9"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="6"/>
+      <c r="P54" s="6"/>
+    </row>
+    <row r="55" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E55" s="9"/>
+      <c r="F55" s="8"/>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="8"/>
+      <c r="L55" s="8"/>
+      <c r="M55" s="8"/>
+      <c r="N55" s="6"/>
+      <c r="P55" s="6"/>
+    </row>
+    <row r="56" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B56" s="54"/>
+      <c r="C56" s="9"/>
+      <c r="D56" s="54"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="16"/>
+      <c r="H56" s="37"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="9"/>
+      <c r="K56" s="9"/>
+      <c r="L56" s="15"/>
+      <c r="M56" s="15"/>
+      <c r="N56" s="18"/>
+      <c r="P56" s="18"/>
+    </row>
+    <row r="57" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57" s="9">
+        <v>3785401</v>
+      </c>
+      <c r="C57" s="68">
+        <v>8210095</v>
+      </c>
+      <c r="D57" s="63">
+        <v>11468953</v>
+      </c>
+      <c r="E57" s="9"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="16"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="36"/>
+      <c r="J57" s="9"/>
+      <c r="K57" s="9"/>
+      <c r="L57" s="15"/>
+      <c r="M57" s="15"/>
+      <c r="N57" s="18"/>
+      <c r="P57" s="18"/>
+    </row>
+    <row r="58" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="68">
+        <v>6342</v>
+      </c>
+      <c r="D58" s="63">
+        <v>12685</v>
+      </c>
+      <c r="E58" s="9"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="16"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="36"/>
+      <c r="J58" s="9"/>
+      <c r="K58" s="9"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="15"/>
+      <c r="N58" s="18"/>
+      <c r="P58" s="18"/>
+    </row>
+    <row r="59" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="9">
+        <v>17692</v>
+      </c>
+      <c r="C59" s="68">
+        <v>245859</v>
+      </c>
+      <c r="D59" s="63">
+        <v>474026</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="16"/>
+      <c r="H59" s="36"/>
+      <c r="I59" s="36"/>
+      <c r="J59" s="9"/>
+      <c r="K59" s="9"/>
+      <c r="L59" s="15"/>
+      <c r="M59" s="15"/>
+      <c r="N59" s="6"/>
+      <c r="P59" s="6"/>
+    </row>
+    <row r="60" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="9">
+        <v>3413</v>
+      </c>
+      <c r="C60" s="68">
+        <v>116705</v>
+      </c>
+      <c r="D60" s="63">
+        <v>394073</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="12"/>
+      <c r="G60" s="16"/>
+      <c r="H60" s="36"/>
+      <c r="I60" s="36"/>
+      <c r="J60" s="9"/>
+      <c r="K60" s="9"/>
+      <c r="L60" s="15"/>
+      <c r="M60" s="15"/>
+      <c r="N60" s="6"/>
+      <c r="P60" s="6"/>
+    </row>
+    <row r="61" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="7">
+        <v>20144</v>
+      </c>
+      <c r="C61" s="68">
+        <v>20466</v>
+      </c>
+      <c r="D61" s="7">
+        <v>20788</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="12"/>
+      <c r="G61" s="16"/>
+      <c r="H61" s="36"/>
+      <c r="I61" s="36"/>
+      <c r="J61" s="9"/>
+      <c r="K61" s="7"/>
+      <c r="L61" s="7"/>
+      <c r="M61" s="15"/>
+      <c r="N61" s="6"/>
+      <c r="P61" s="6"/>
+    </row>
+    <row r="62" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B62" s="9">
+        <v>3395251</v>
+      </c>
+      <c r="C62" s="68">
+        <v>7085724</v>
+      </c>
+      <c r="D62" s="63">
+        <v>9397036</v>
+      </c>
+      <c r="E62" s="9"/>
+      <c r="F62" s="12"/>
+      <c r="G62" s="16"/>
+      <c r="H62" s="36"/>
+      <c r="I62" s="36"/>
+      <c r="J62" s="9"/>
+      <c r="K62" s="9"/>
+      <c r="L62" s="15"/>
+      <c r="M62" s="15"/>
+      <c r="N62" s="6"/>
+      <c r="P62" s="6"/>
+    </row>
+    <row r="63" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B63" s="9">
+        <v>32997</v>
+      </c>
+      <c r="C63" s="68">
+        <v>57795</v>
+      </c>
+      <c r="D63" s="63">
+        <v>82594</v>
+      </c>
+      <c r="E63" s="9"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="16"/>
+      <c r="H63" s="36"/>
+      <c r="I63" s="36"/>
+      <c r="J63" s="9"/>
+      <c r="K63" s="9"/>
+      <c r="L63" s="15"/>
+      <c r="M63" s="15"/>
+      <c r="N63" s="6"/>
+      <c r="P63" s="6"/>
+    </row>
+    <row r="64" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="9">
+        <v>136697</v>
+      </c>
+      <c r="C64" s="68">
+        <v>286357</v>
+      </c>
+      <c r="D64" s="63">
+        <v>485264</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="12"/>
+      <c r="G64" s="16"/>
+      <c r="H64" s="36"/>
+      <c r="I64" s="36"/>
+      <c r="J64" s="9"/>
+      <c r="K64" s="9"/>
+      <c r="L64" s="15"/>
+      <c r="M64" s="15"/>
+      <c r="N64" s="6"/>
+      <c r="P64" s="6"/>
+    </row>
+    <row r="65" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="9">
+        <v>11590</v>
+      </c>
+      <c r="C65" s="68">
+        <v>19013</v>
+      </c>
+      <c r="D65" s="63">
+        <v>26436</v>
+      </c>
+      <c r="E65" s="9"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="16"/>
+      <c r="H65" s="36"/>
+      <c r="I65" s="36"/>
+      <c r="J65" s="9"/>
+      <c r="K65" s="9"/>
+      <c r="L65" s="15"/>
+      <c r="M65" s="15"/>
+      <c r="N65" s="6"/>
+      <c r="P65" s="6"/>
+    </row>
+    <row r="66" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="9">
+        <v>167616</v>
+      </c>
+      <c r="C66" s="68">
+        <v>371833</v>
+      </c>
+      <c r="D66" s="63">
+        <v>576050</v>
+      </c>
+      <c r="E66" s="9"/>
+      <c r="F66" s="12"/>
+      <c r="G66" s="16"/>
+      <c r="H66" s="36"/>
+      <c r="I66" s="36"/>
+      <c r="J66" s="9"/>
+      <c r="K66" s="9"/>
+      <c r="L66" s="15"/>
+      <c r="M66" s="15"/>
+      <c r="N66" s="6"/>
+      <c r="P66" s="6"/>
+    </row>
+    <row r="67" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B67" s="54"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="54"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="12"/>
+      <c r="G67" s="16"/>
+      <c r="H67" s="36"/>
+      <c r="I67" s="36"/>
+      <c r="J67" s="9"/>
+      <c r="K67" s="9"/>
+      <c r="L67" s="15"/>
+      <c r="M67" s="15"/>
+      <c r="N67" s="6"/>
+      <c r="P67" s="6"/>
+    </row>
+    <row r="68" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="9">
+        <v>1564081</v>
+      </c>
+      <c r="C68" s="68">
+        <v>3231002</v>
+      </c>
+      <c r="D68" s="63">
+        <v>4278317</v>
+      </c>
+      <c r="E68" s="9"/>
+      <c r="F68" s="12"/>
+      <c r="G68" s="16"/>
+      <c r="H68" s="36"/>
+      <c r="I68" s="36"/>
+      <c r="J68" s="9"/>
+      <c r="K68" s="9"/>
+      <c r="L68" s="15"/>
+      <c r="M68" s="15"/>
+      <c r="N68" s="6"/>
+      <c r="P68" s="6"/>
+    </row>
+    <row r="69" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="9">
+        <v>34156</v>
+      </c>
+      <c r="C69" s="68">
+        <v>88458</v>
+      </c>
+      <c r="D69" s="63">
+        <v>121727</v>
+      </c>
+      <c r="E69" s="9"/>
+      <c r="F69" s="12"/>
+      <c r="G69" s="16"/>
+      <c r="H69" s="36"/>
+      <c r="I69" s="36"/>
+      <c r="J69" s="9"/>
+      <c r="K69" s="15"/>
+      <c r="L69" s="15"/>
+      <c r="M69" s="9"/>
+      <c r="N69" s="18"/>
+      <c r="P69" s="18"/>
+    </row>
+    <row r="70" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E70" s="9"/>
+      <c r="F70" s="9"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="9"/>
+      <c r="I70" s="9"/>
+      <c r="J70" s="9"/>
+      <c r="K70" s="9"/>
+      <c r="L70" s="9"/>
+      <c r="M70" s="9"/>
+      <c r="N70" s="6"/>
+      <c r="P70" s="6"/>
+    </row>
+    <row r="71" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="9"/>
+      <c r="F71" s="9"/>
+      <c r="G71" s="9"/>
+      <c r="H71" s="9"/>
+      <c r="I71" s="9"/>
+      <c r="J71" s="9"/>
+      <c r="K71" s="9"/>
+      <c r="L71" s="9"/>
+      <c r="M71" s="9"/>
+      <c r="N71" s="6"/>
+      <c r="P71" s="6"/>
+    </row>
+    <row r="72" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E72" s="9"/>
+      <c r="F72" s="12"/>
+      <c r="G72" s="16"/>
+      <c r="H72" s="36"/>
+      <c r="I72" s="36"/>
+      <c r="J72" s="9"/>
+      <c r="K72" s="15"/>
+      <c r="L72" s="15"/>
+      <c r="M72" s="9"/>
+      <c r="N72" s="6"/>
+      <c r="P72" s="6"/>
+    </row>
+    <row r="73" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73" s="9">
+        <v>1583</v>
+      </c>
+      <c r="C73" s="68">
+        <v>46905</v>
+      </c>
+      <c r="D73" s="63">
+        <v>92228</v>
+      </c>
+      <c r="E73" s="9"/>
+      <c r="F73" s="12"/>
+      <c r="G73" s="16"/>
+      <c r="H73" s="36"/>
+      <c r="I73" s="36"/>
+      <c r="J73" s="9"/>
+      <c r="K73" s="9"/>
+      <c r="L73" s="15"/>
+      <c r="M73" s="15"/>
+      <c r="N73" s="6"/>
+      <c r="P73" s="6"/>
+    </row>
+    <row r="74" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B74" s="9">
+        <v>325324</v>
+      </c>
+      <c r="C74" s="68">
+        <v>749849</v>
+      </c>
+      <c r="D74" s="63">
+        <v>997291</v>
+      </c>
+      <c r="E74" s="9"/>
+      <c r="F74" s="12"/>
+      <c r="G74" s="16"/>
+      <c r="H74" s="36"/>
+      <c r="I74" s="36"/>
+      <c r="J74" s="9"/>
+      <c r="K74" s="9"/>
+      <c r="L74" s="15"/>
+      <c r="M74" s="15"/>
+      <c r="N74" s="6"/>
+      <c r="P74" s="6"/>
+    </row>
+    <row r="75" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E75" s="9"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="16"/>
+      <c r="H75" s="36"/>
+      <c r="I75" s="36"/>
+      <c r="J75" s="9"/>
+      <c r="K75" s="9"/>
+      <c r="L75" s="15"/>
+      <c r="M75" s="15"/>
+      <c r="N75" s="6"/>
+      <c r="P75" s="6"/>
+    </row>
+    <row r="76" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B76" s="9">
+        <v>872860</v>
+      </c>
+      <c r="C76" s="68">
+        <v>1554754</v>
+      </c>
+      <c r="D76" s="63">
+        <v>2109935</v>
+      </c>
+      <c r="E76" s="9"/>
+      <c r="F76" s="12"/>
+      <c r="G76" s="16"/>
+      <c r="H76" s="36"/>
+      <c r="I76" s="36"/>
+      <c r="J76" s="9"/>
+      <c r="K76" s="9"/>
+      <c r="L76" s="15"/>
+      <c r="M76" s="15"/>
+      <c r="N76" s="6"/>
+      <c r="P76" s="6"/>
+    </row>
+    <row r="77" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B77" s="11">
+        <v>6395</v>
+      </c>
+      <c r="C77" s="68">
+        <v>6395</v>
+      </c>
+      <c r="D77" s="76">
+        <v>6395</v>
+      </c>
+      <c r="E77" s="9"/>
+      <c r="F77" s="16"/>
+      <c r="G77" s="16"/>
+      <c r="H77" s="36"/>
+      <c r="I77" s="36"/>
+      <c r="J77" s="9"/>
+      <c r="K77" s="15"/>
+      <c r="L77" s="15"/>
+      <c r="M77" s="9"/>
+      <c r="N77" s="6"/>
+      <c r="P77" s="6"/>
+    </row>
+    <row r="78" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" s="54"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="54"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="16"/>
+      <c r="H78" s="36"/>
+      <c r="I78" s="36"/>
+      <c r="J78" s="9"/>
+      <c r="K78" s="9"/>
+      <c r="L78" s="15"/>
+      <c r="M78" s="15"/>
+      <c r="N78" s="6"/>
+      <c r="P78" s="6"/>
+    </row>
+    <row r="79" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="9">
+        <v>140184103</v>
+      </c>
+      <c r="C79" s="68">
+        <v>325347141</v>
+      </c>
+      <c r="D79" s="63">
+        <v>519128756</v>
+      </c>
+      <c r="E79" s="9"/>
+      <c r="F79" s="12"/>
+      <c r="G79" s="16"/>
+      <c r="H79" s="36"/>
+      <c r="I79" s="36"/>
+      <c r="J79" s="9"/>
+      <c r="K79" s="9"/>
+      <c r="L79" s="15"/>
+      <c r="M79" s="15"/>
+      <c r="N79" s="6"/>
+      <c r="P79" s="6"/>
+    </row>
+    <row r="80" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B80" s="9">
+        <v>88237770</v>
+      </c>
+      <c r="C80" s="68">
+        <v>220473859</v>
+      </c>
+      <c r="D80" s="63">
+        <v>358064741</v>
+      </c>
+      <c r="E80" s="9"/>
+      <c r="F80" s="12"/>
+      <c r="G80" s="16"/>
+      <c r="H80" s="36"/>
+      <c r="I80" s="36"/>
+      <c r="J80" s="9"/>
+      <c r="K80" s="9"/>
+      <c r="L80" s="15"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="18"/>
+      <c r="P80" s="18"/>
+    </row>
+    <row r="81" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B81" s="9">
+        <v>267166</v>
+      </c>
+      <c r="C81" s="68">
+        <v>1559863</v>
+      </c>
+      <c r="D81" s="63">
+        <v>2852560</v>
+      </c>
+      <c r="E81" s="9"/>
+      <c r="F81" s="12"/>
+      <c r="G81" s="16"/>
+      <c r="H81" s="36"/>
+      <c r="I81" s="36"/>
+      <c r="J81" s="9"/>
+      <c r="K81" s="9"/>
+      <c r="L81" s="15"/>
+      <c r="M81" s="15"/>
+      <c r="N81" s="6"/>
+      <c r="P81" s="6"/>
+    </row>
+    <row r="82" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B82" s="9">
+        <v>523025</v>
+      </c>
+      <c r="C82" s="68">
+        <v>1149455</v>
+      </c>
+      <c r="D82" s="63">
+        <v>2169324</v>
+      </c>
+      <c r="E82" s="9"/>
+      <c r="F82" s="12"/>
+      <c r="G82" s="16"/>
+      <c r="H82" s="36"/>
+      <c r="I82" s="36"/>
+      <c r="J82" s="9"/>
+      <c r="K82" s="9"/>
+      <c r="L82" s="15"/>
+      <c r="M82" s="15"/>
+      <c r="N82" s="6"/>
+      <c r="P82" s="6"/>
+    </row>
+    <row r="83" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B83" s="9">
+        <v>11904949</v>
+      </c>
+      <c r="C83" s="68">
+        <v>23538940</v>
+      </c>
+      <c r="D83" s="63">
+        <v>36295141</v>
+      </c>
+      <c r="E83" s="9"/>
+      <c r="F83" s="12"/>
+      <c r="G83" s="16"/>
+      <c r="H83" s="36"/>
+      <c r="I83" s="36"/>
+      <c r="J83" s="9"/>
+      <c r="K83" s="9"/>
+      <c r="L83" s="15"/>
+      <c r="M83" s="15"/>
+      <c r="N83" s="6"/>
+      <c r="P83" s="6"/>
+    </row>
+    <row r="84" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B84" s="9">
+        <v>120716</v>
+      </c>
+      <c r="C84" s="68">
+        <v>218853</v>
+      </c>
+      <c r="D84" s="63">
+        <v>316989</v>
+      </c>
+      <c r="E84" s="9"/>
+      <c r="F84" s="12"/>
+      <c r="G84" s="16"/>
+      <c r="H84" s="36"/>
+      <c r="I84" s="36"/>
+      <c r="J84" s="9"/>
+      <c r="K84" s="9"/>
+      <c r="L84" s="15"/>
+      <c r="M84" s="15"/>
+      <c r="N84" s="6"/>
+      <c r="P84" s="6"/>
+    </row>
+    <row r="85" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B85" s="9">
+        <v>4141</v>
+      </c>
+      <c r="C85" s="68">
+        <v>8227</v>
+      </c>
+      <c r="D85" s="63">
+        <v>12313</v>
+      </c>
+      <c r="E85" s="9"/>
+      <c r="F85" s="12"/>
+      <c r="G85" s="16"/>
+      <c r="H85" s="36"/>
+      <c r="I85" s="36"/>
+      <c r="J85" s="9"/>
+      <c r="K85" s="9"/>
+      <c r="L85" s="15"/>
+      <c r="M85" s="15"/>
+      <c r="N85" s="6"/>
+      <c r="P85" s="6"/>
+    </row>
+    <row r="86" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B86" s="9">
+        <v>450376</v>
+      </c>
+      <c r="C86" s="68">
+        <v>1017672</v>
+      </c>
+      <c r="D86" s="63">
+        <v>1578257</v>
+      </c>
+      <c r="E86" s="9"/>
+      <c r="F86" s="12"/>
+      <c r="G86" s="16"/>
+      <c r="H86" s="36"/>
+      <c r="I86" s="36"/>
+      <c r="J86" s="9"/>
+      <c r="K86" s="9"/>
+      <c r="L86" s="15"/>
+      <c r="M86" s="15"/>
+      <c r="N86" s="6"/>
+      <c r="P86" s="6"/>
+    </row>
+    <row r="87" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B87" s="9">
+        <v>159940</v>
+      </c>
+      <c r="C87" s="68">
+        <v>257122</v>
+      </c>
+      <c r="D87" s="63">
+        <v>354303</v>
+      </c>
+      <c r="E87" s="9"/>
+      <c r="F87" s="12"/>
+      <c r="G87" s="16"/>
+      <c r="H87" s="36"/>
+      <c r="I87" s="36"/>
+      <c r="J87" s="9"/>
+      <c r="K87" s="9"/>
+      <c r="L87" s="15"/>
+      <c r="M87" s="15"/>
+      <c r="N87" s="6"/>
+      <c r="P87" s="6"/>
+    </row>
+    <row r="88" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B88" s="9">
+        <v>3302</v>
+      </c>
+      <c r="C88" s="68">
+        <v>6604</v>
+      </c>
+      <c r="D88" s="63">
+        <v>9906</v>
+      </c>
+      <c r="E88" s="9"/>
+      <c r="F88" s="12"/>
+      <c r="G88" s="16"/>
+      <c r="H88" s="36"/>
+      <c r="I88" s="36"/>
+      <c r="J88" s="9"/>
+      <c r="K88" s="9"/>
+      <c r="L88" s="15"/>
+      <c r="M88" s="15"/>
+      <c r="N88" s="6"/>
+      <c r="P88" s="6"/>
+    </row>
+    <row r="89" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B89" s="9">
+        <v>1114291</v>
+      </c>
+      <c r="C89" s="68">
+        <v>2821154</v>
+      </c>
+      <c r="D89" s="63">
+        <v>3631261</v>
+      </c>
+      <c r="E89" s="9"/>
+      <c r="F89" s="12"/>
+      <c r="G89" s="16"/>
+      <c r="H89" s="36"/>
+      <c r="I89" s="36"/>
+      <c r="J89" s="9"/>
+      <c r="K89" s="9"/>
+      <c r="L89" s="15"/>
+      <c r="M89" s="15"/>
+      <c r="N89" s="6"/>
+      <c r="P89" s="6"/>
+    </row>
+    <row r="90" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B90" s="9">
+        <v>125886</v>
+      </c>
+      <c r="C90" s="68">
+        <v>304416</v>
+      </c>
+      <c r="D90" s="63">
+        <v>482947</v>
+      </c>
+      <c r="E90" s="9"/>
+      <c r="F90" s="12"/>
+      <c r="G90" s="16"/>
+      <c r="H90" s="36"/>
+      <c r="I90" s="36"/>
+      <c r="J90" s="9"/>
+      <c r="K90" s="9"/>
+      <c r="L90" s="15"/>
+      <c r="M90" s="15"/>
+      <c r="N90" s="6"/>
+      <c r="P90" s="6"/>
+    </row>
+    <row r="91" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="9">
+        <v>995186</v>
+      </c>
+      <c r="C91" s="68">
+        <v>2817286</v>
+      </c>
+      <c r="D91" s="63">
+        <v>4613846</v>
+      </c>
+      <c r="E91" s="9"/>
+      <c r="F91" s="12"/>
+      <c r="G91" s="16"/>
+      <c r="H91" s="36"/>
+      <c r="I91" s="36"/>
+      <c r="J91" s="9"/>
+      <c r="K91" s="9"/>
+      <c r="L91" s="15"/>
+      <c r="M91" s="15"/>
+      <c r="N91" s="6"/>
+      <c r="P91" s="6"/>
+    </row>
+    <row r="92" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B92" s="9">
+        <v>11358</v>
+      </c>
+      <c r="C92" s="68">
+        <v>69767</v>
+      </c>
+      <c r="D92" s="63">
+        <v>128176</v>
+      </c>
+      <c r="E92" s="9"/>
+      <c r="F92" s="12"/>
+      <c r="G92" s="16"/>
+      <c r="H92" s="36"/>
+      <c r="I92" s="36"/>
+      <c r="J92" s="9"/>
+      <c r="K92" s="9"/>
+      <c r="L92" s="15"/>
+      <c r="M92" s="15"/>
+      <c r="N92" s="6"/>
+      <c r="P92" s="6"/>
+    </row>
+    <row r="93" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B93" s="9">
+        <v>2631319</v>
+      </c>
+      <c r="C93" s="68">
+        <v>6246383</v>
+      </c>
+      <c r="D93" s="63">
+        <v>9771067</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="12"/>
+      <c r="G93" s="16"/>
+      <c r="H93" s="36"/>
+      <c r="I93" s="36"/>
+      <c r="J93" s="9"/>
+      <c r="K93" s="9"/>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
+      <c r="N93" s="6"/>
+      <c r="P93" s="6"/>
+    </row>
+    <row r="94" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B94" s="9">
+        <v>469597</v>
+      </c>
+      <c r="C94" s="68">
+        <v>975104</v>
+      </c>
+      <c r="D94" s="63">
+        <v>1929991</v>
+      </c>
+      <c r="E94" s="9"/>
+      <c r="F94" s="12"/>
+      <c r="G94" s="16"/>
+      <c r="H94" s="36"/>
+      <c r="I94" s="36"/>
+      <c r="J94" s="9"/>
+      <c r="K94" s="9"/>
+      <c r="L94" s="15"/>
+      <c r="M94" s="15"/>
+      <c r="N94" s="6"/>
+      <c r="P94" s="6"/>
+    </row>
+    <row r="95" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B95" s="9">
+        <v>1850</v>
+      </c>
+      <c r="C95" s="68">
+        <v>3792</v>
+      </c>
+      <c r="D95" s="63">
+        <v>5734</v>
+      </c>
+      <c r="E95" s="9"/>
+      <c r="F95" s="12"/>
+      <c r="G95" s="16"/>
+      <c r="H95" s="36"/>
+      <c r="I95" s="36"/>
+      <c r="J95" s="9"/>
+      <c r="K95" s="9"/>
+      <c r="L95" s="15"/>
+      <c r="M95" s="15"/>
+      <c r="N95" s="6"/>
+      <c r="P95" s="6"/>
+    </row>
+    <row r="96" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B96" s="9">
+        <v>463299</v>
+      </c>
+      <c r="C96" s="68">
+        <v>927552</v>
+      </c>
+      <c r="D96" s="63">
+        <v>1349376</v>
+      </c>
+      <c r="E96" s="9"/>
+      <c r="F96" s="12"/>
+      <c r="G96" s="16"/>
+      <c r="H96" s="36"/>
+      <c r="I96" s="36"/>
+      <c r="J96" s="9"/>
+      <c r="K96" s="9"/>
+      <c r="L96" s="15"/>
+      <c r="M96" s="15"/>
+      <c r="N96" s="6"/>
+      <c r="P96" s="6"/>
+    </row>
+    <row r="97" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="9">
+        <v>31415690</v>
+      </c>
+      <c r="C97" s="68">
+        <v>60366363</v>
+      </c>
+      <c r="D97" s="63">
+        <v>91657845</v>
+      </c>
+      <c r="E97" s="9"/>
+      <c r="F97" s="12"/>
+      <c r="G97" s="16"/>
+      <c r="H97" s="36"/>
+      <c r="I97" s="36"/>
+      <c r="J97" s="9"/>
+      <c r="K97" s="9"/>
+      <c r="L97" s="15"/>
+      <c r="M97" s="15"/>
+      <c r="N97" s="6"/>
+      <c r="P97" s="6"/>
+    </row>
+    <row r="98" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B98" s="9">
+        <v>31056</v>
+      </c>
+      <c r="C98" s="68">
+        <v>61119</v>
+      </c>
+      <c r="D98" s="63">
+        <v>91182</v>
+      </c>
+      <c r="E98" s="9"/>
+      <c r="F98" s="12"/>
+      <c r="G98" s="16"/>
+      <c r="H98" s="36"/>
+      <c r="I98" s="36"/>
+      <c r="J98" s="9"/>
+      <c r="K98" s="9"/>
+      <c r="L98" s="15"/>
+      <c r="M98" s="15"/>
+      <c r="N98" s="6"/>
+      <c r="P98" s="6"/>
+    </row>
+    <row r="99" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B99" s="9">
+        <v>363804</v>
+      </c>
+      <c r="C99" s="68">
+        <v>725082</v>
+      </c>
+      <c r="D99" s="63">
+        <v>1086360</v>
+      </c>
+      <c r="E99" s="9"/>
+      <c r="F99" s="12"/>
+      <c r="G99" s="16"/>
+      <c r="H99" s="36"/>
+      <c r="I99" s="36"/>
+      <c r="J99" s="9"/>
+      <c r="K99" s="9"/>
+      <c r="L99" s="15"/>
+      <c r="M99" s="15"/>
+      <c r="N99" s="6"/>
+      <c r="P99" s="6"/>
+    </row>
+    <row r="100" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B100" s="54"/>
+      <c r="C100" s="9"/>
+      <c r="D100" s="54"/>
+      <c r="E100" s="9"/>
+      <c r="F100" s="12"/>
+      <c r="G100" s="16"/>
+      <c r="H100" s="36"/>
+      <c r="I100" s="36"/>
+      <c r="J100" s="9"/>
+      <c r="K100" s="9"/>
+      <c r="L100" s="15"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="6"/>
+      <c r="P100" s="6"/>
+    </row>
+    <row r="101" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B101" s="9">
+        <v>34127110</v>
+      </c>
+      <c r="C101" s="68">
+        <v>77484191</v>
+      </c>
+      <c r="D101" s="63">
+        <v>122162707</v>
+      </c>
+      <c r="E101" s="9"/>
+      <c r="F101" s="12"/>
+      <c r="G101" s="16"/>
+      <c r="H101" s="36"/>
+      <c r="I101" s="36"/>
+      <c r="J101" s="9"/>
+      <c r="K101" s="9"/>
+      <c r="L101" s="15"/>
+      <c r="M101" s="15"/>
+      <c r="N101" s="6"/>
+      <c r="P101" s="6"/>
+    </row>
+    <row r="102" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B102" s="9">
+        <v>24972783</v>
+      </c>
+      <c r="C102" s="68">
+        <v>57571422</v>
+      </c>
+      <c r="D102" s="63">
+        <v>92098564</v>
+      </c>
+      <c r="E102" s="9"/>
+      <c r="F102" s="12"/>
+      <c r="G102" s="16"/>
+      <c r="H102" s="36"/>
+      <c r="I102" s="36"/>
+      <c r="J102" s="9"/>
+      <c r="K102" s="9"/>
+      <c r="L102" s="15"/>
+      <c r="M102" s="15"/>
+      <c r="N102" s="18"/>
+      <c r="P102" s="18"/>
+    </row>
+    <row r="103" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B103" s="9">
+        <v>206842</v>
+      </c>
+      <c r="C103" s="68">
+        <v>452298</v>
+      </c>
+      <c r="D103" s="63">
+        <v>697753</v>
+      </c>
+      <c r="E103" s="9"/>
+      <c r="F103" s="12"/>
+      <c r="G103" s="16"/>
+      <c r="H103" s="36"/>
+      <c r="I103" s="36"/>
+      <c r="J103" s="9"/>
+      <c r="K103" s="9"/>
+      <c r="L103" s="15"/>
+      <c r="M103" s="15"/>
+      <c r="N103" s="6"/>
+      <c r="P103" s="6"/>
+    </row>
+    <row r="104" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B104" s="9">
+        <v>32729</v>
+      </c>
+      <c r="C104" s="68">
+        <v>65458</v>
+      </c>
+      <c r="D104" s="63">
+        <v>98187</v>
+      </c>
+      <c r="E104" s="9"/>
+      <c r="F104" s="12"/>
+      <c r="G104" s="16"/>
+      <c r="H104" s="36"/>
+      <c r="I104" s="36"/>
+      <c r="J104" s="9"/>
+      <c r="K104" s="9"/>
+      <c r="L104" s="15"/>
+      <c r="M104" s="15"/>
+      <c r="N104" s="6"/>
+      <c r="P104" s="6"/>
+    </row>
+    <row r="105" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B105" s="9">
+        <v>3119629</v>
+      </c>
+      <c r="C105" s="68">
+        <v>6556829</v>
+      </c>
+      <c r="D105" s="63">
+        <v>9071497</v>
+      </c>
+      <c r="E105" s="9"/>
+      <c r="F105" s="12"/>
+      <c r="G105" s="16"/>
+      <c r="H105" s="36"/>
+      <c r="I105" s="36"/>
+      <c r="J105" s="9"/>
+      <c r="K105" s="9"/>
+      <c r="L105" s="15"/>
+      <c r="M105" s="15"/>
+      <c r="N105" s="6"/>
+      <c r="P105" s="6"/>
+    </row>
+    <row r="106" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B106" s="9">
+        <v>26941</v>
+      </c>
+      <c r="C106" s="68">
+        <v>59705</v>
+      </c>
+      <c r="D106" s="63">
+        <v>92470</v>
+      </c>
+      <c r="E106" s="9"/>
+      <c r="F106" s="12"/>
+      <c r="G106" s="16"/>
+      <c r="H106" s="36"/>
+      <c r="I106" s="36"/>
+      <c r="J106" s="9"/>
+      <c r="K106" s="9"/>
+      <c r="L106" s="15"/>
+      <c r="M106" s="15"/>
+      <c r="N106" s="6"/>
+      <c r="P106" s="6"/>
+    </row>
+    <row r="107" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B107" s="9">
+        <v>719</v>
+      </c>
+      <c r="C107" s="68">
+        <v>1438</v>
+      </c>
+      <c r="D107" s="63">
+        <v>2157</v>
+      </c>
+      <c r="E107" s="9"/>
+      <c r="F107" s="12"/>
+      <c r="G107" s="16"/>
+      <c r="H107" s="36"/>
+      <c r="I107" s="36"/>
+      <c r="J107" s="9"/>
+      <c r="K107" s="9"/>
+      <c r="L107" s="15"/>
+      <c r="M107" s="15"/>
+      <c r="N107" s="6"/>
+      <c r="P107" s="6"/>
+    </row>
+    <row r="108" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="9">
+        <v>113318</v>
+      </c>
+      <c r="C108" s="68">
+        <v>275579</v>
+      </c>
+      <c r="D108" s="63">
+        <v>437841</v>
+      </c>
+      <c r="E108" s="9"/>
+      <c r="F108" s="12"/>
+      <c r="G108" s="16"/>
+      <c r="H108" s="36"/>
+      <c r="I108" s="36"/>
+      <c r="J108" s="9"/>
+      <c r="K108" s="9"/>
+      <c r="L108" s="15"/>
+      <c r="M108" s="15"/>
+      <c r="N108" s="6"/>
+      <c r="P108" s="6"/>
+    </row>
+    <row r="109" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B109" s="9">
+        <v>156844</v>
+      </c>
+      <c r="C109" s="68">
+        <v>244229</v>
+      </c>
+      <c r="D109" s="63">
+        <v>331614</v>
+      </c>
+      <c r="E109" s="9"/>
+      <c r="F109" s="12"/>
+      <c r="G109" s="16"/>
+      <c r="H109" s="36"/>
+      <c r="I109" s="36"/>
+      <c r="J109" s="9"/>
+      <c r="K109" s="9"/>
+      <c r="L109" s="15"/>
+      <c r="M109" s="15"/>
+      <c r="N109" s="6"/>
+      <c r="P109" s="6"/>
+    </row>
+    <row r="110" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B110" s="9">
+        <v>1112</v>
+      </c>
+      <c r="C110" s="68">
+        <v>2224</v>
+      </c>
+      <c r="D110" s="63">
+        <v>3336</v>
+      </c>
+      <c r="E110" s="9"/>
+      <c r="F110" s="12"/>
+      <c r="G110" s="16"/>
+      <c r="H110" s="36"/>
+      <c r="I110" s="36"/>
+      <c r="J110" s="9"/>
+      <c r="K110" s="9"/>
+      <c r="L110" s="15"/>
+      <c r="M110" s="15"/>
+      <c r="N110" s="6"/>
+      <c r="P110" s="6"/>
+    </row>
+    <row r="111" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B111" s="9">
+        <v>82470</v>
+      </c>
+      <c r="C111" s="68">
+        <v>282600</v>
+      </c>
+      <c r="D111" s="63">
+        <v>516095</v>
+      </c>
+      <c r="E111" s="9"/>
+      <c r="F111" s="12"/>
+      <c r="G111" s="16"/>
+      <c r="H111" s="36"/>
+      <c r="I111" s="36"/>
+      <c r="J111" s="9"/>
+      <c r="K111" s="9"/>
+      <c r="L111" s="15"/>
+      <c r="M111" s="15"/>
+      <c r="N111" s="6"/>
+      <c r="P111" s="6"/>
+    </row>
+    <row r="112" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B112" s="9">
+        <v>125836</v>
+      </c>
+      <c r="C112" s="68">
+        <v>176285</v>
+      </c>
+      <c r="D112" s="63">
+        <v>226734</v>
+      </c>
+      <c r="E112" s="9"/>
+      <c r="F112" s="12"/>
+      <c r="G112" s="16"/>
+      <c r="H112" s="36"/>
+      <c r="I112" s="36"/>
+      <c r="J112" s="9"/>
+      <c r="K112" s="9"/>
+      <c r="L112" s="15"/>
+      <c r="M112" s="15"/>
+      <c r="N112" s="6"/>
+      <c r="P112" s="6"/>
+    </row>
+    <row r="113" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B113" s="9">
+        <v>964964</v>
+      </c>
+      <c r="C113" s="68">
+        <v>2720792</v>
+      </c>
+      <c r="D113" s="63">
+        <v>4451079</v>
+      </c>
+      <c r="E113" s="9"/>
+      <c r="F113" s="12"/>
+      <c r="G113" s="16"/>
+      <c r="H113" s="36"/>
+      <c r="I113" s="36"/>
+      <c r="J113" s="9"/>
+      <c r="K113" s="9"/>
+      <c r="L113" s="15"/>
+      <c r="M113" s="15"/>
+      <c r="N113" s="6"/>
+      <c r="P113" s="6"/>
+    </row>
+    <row r="114" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B114" s="9">
+        <v>10539</v>
+      </c>
+      <c r="C114" s="68">
+        <v>55673</v>
+      </c>
+      <c r="D114" s="63">
+        <v>100807</v>
+      </c>
+      <c r="E114" s="9"/>
+      <c r="F114" s="12"/>
+      <c r="G114" s="16"/>
+      <c r="H114" s="36"/>
+      <c r="I114" s="36"/>
+      <c r="J114" s="9"/>
+      <c r="K114" s="9"/>
+      <c r="L114" s="15"/>
+      <c r="M114" s="15"/>
+      <c r="N114" s="6"/>
+      <c r="P114" s="6"/>
+    </row>
+    <row r="115" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B115" s="9">
+        <v>2123413</v>
+      </c>
+      <c r="C115" s="68">
+        <v>4579050</v>
+      </c>
+      <c r="D115" s="63">
+        <v>6915986</v>
+      </c>
+      <c r="E115" s="9"/>
+      <c r="F115" s="12"/>
+      <c r="G115" s="16"/>
+      <c r="H115" s="36"/>
+      <c r="I115" s="36"/>
+      <c r="J115" s="9"/>
+      <c r="K115" s="9"/>
+      <c r="L115" s="15"/>
+      <c r="M115" s="15"/>
+      <c r="N115" s="6"/>
+      <c r="P115" s="6"/>
+    </row>
+    <row r="116" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B116" s="9">
+        <v>464571</v>
+      </c>
+      <c r="C116" s="68">
+        <v>960004</v>
+      </c>
+      <c r="D116" s="63">
+        <v>1904817</v>
+      </c>
+      <c r="E116" s="9"/>
+      <c r="F116" s="12"/>
+      <c r="G116" s="16"/>
+      <c r="H116" s="36"/>
+      <c r="I116" s="36"/>
+      <c r="J116" s="9"/>
+      <c r="K116" s="9"/>
+      <c r="L116" s="15"/>
+      <c r="M116" s="15"/>
+      <c r="N116" s="6"/>
+      <c r="P116" s="6"/>
+    </row>
+    <row r="117" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B117" s="9">
+        <v>505</v>
+      </c>
+      <c r="C117" s="68">
+        <v>1102</v>
+      </c>
+      <c r="D117" s="63">
+        <v>1699</v>
+      </c>
+      <c r="E117" s="9"/>
+      <c r="F117" s="12"/>
+      <c r="G117" s="16"/>
+      <c r="H117" s="36"/>
+      <c r="I117" s="36"/>
+      <c r="J117" s="9"/>
+      <c r="K117" s="9"/>
+      <c r="L117" s="15"/>
+      <c r="M117" s="15"/>
+      <c r="N117" s="6"/>
+      <c r="P117" s="6"/>
+    </row>
+    <row r="118" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B118" s="9">
+        <v>444708</v>
+      </c>
+      <c r="C118" s="68">
+        <v>890370</v>
+      </c>
+      <c r="D118" s="63">
+        <v>1293603</v>
+      </c>
+      <c r="E118" s="9"/>
+      <c r="F118" s="12"/>
+      <c r="G118" s="16"/>
+      <c r="H118" s="36"/>
+      <c r="I118" s="36"/>
+      <c r="J118" s="9"/>
+      <c r="K118" s="9"/>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="6"/>
+      <c r="P118" s="6"/>
+    </row>
+    <row r="119" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B119" s="9">
+        <v>42027</v>
+      </c>
+      <c r="C119" s="68">
+        <v>108347</v>
+      </c>
+      <c r="D119" s="63">
+        <v>174668</v>
+      </c>
+      <c r="E119" s="9"/>
+      <c r="F119" s="12"/>
+      <c r="G119" s="16"/>
+      <c r="H119" s="36"/>
+      <c r="I119" s="36"/>
+      <c r="J119" s="9"/>
+      <c r="K119" s="9"/>
+      <c r="L119" s="15"/>
+      <c r="M119" s="15"/>
+      <c r="N119" s="6"/>
+      <c r="P119" s="6"/>
+    </row>
+    <row r="120" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B120" s="9">
+        <v>6061</v>
+      </c>
+      <c r="C120" s="68">
+        <v>14793</v>
+      </c>
+      <c r="D120" s="63">
+        <v>23525</v>
+      </c>
+      <c r="E120" s="9"/>
+      <c r="F120" s="12"/>
+      <c r="G120" s="16"/>
+      <c r="H120" s="36"/>
+      <c r="I120" s="36"/>
+      <c r="J120" s="9"/>
+      <c r="K120" s="9"/>
+      <c r="L120" s="15"/>
+      <c r="M120" s="15"/>
+      <c r="N120" s="6"/>
+      <c r="P120" s="6"/>
+    </row>
+    <row r="121" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B121" s="9">
+        <v>358569</v>
+      </c>
+      <c r="C121" s="68">
+        <v>701539</v>
+      </c>
+      <c r="D121" s="63">
+        <v>1044508</v>
+      </c>
+      <c r="E121" s="9"/>
+      <c r="F121" s="12"/>
+      <c r="G121" s="16"/>
+      <c r="H121" s="36"/>
+      <c r="I121" s="36"/>
+      <c r="J121" s="9"/>
+      <c r="K121" s="9"/>
+      <c r="L121" s="15"/>
+      <c r="M121" s="15"/>
+      <c r="N121" s="6"/>
+      <c r="P121" s="6"/>
+    </row>
+    <row r="122" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B122" s="54"/>
+      <c r="C122" s="9"/>
+      <c r="D122" s="54"/>
+      <c r="E122" s="14"/>
+      <c r="F122" s="12"/>
+      <c r="G122" s="16"/>
+      <c r="H122" s="36"/>
+      <c r="I122" s="9"/>
+      <c r="J122" s="9"/>
+      <c r="K122" s="9"/>
+      <c r="L122" s="15"/>
+      <c r="M122" s="15"/>
+      <c r="N122" s="6"/>
+      <c r="P122" s="6"/>
+    </row>
+    <row r="123" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B123" s="9">
+        <v>1478611</v>
+      </c>
+      <c r="C123" s="68">
+        <v>3164968</v>
+      </c>
+      <c r="D123" s="63">
+        <v>5540970</v>
+      </c>
+      <c r="E123" s="14"/>
+      <c r="F123" s="12"/>
+      <c r="G123" s="16"/>
+      <c r="H123" s="36"/>
+      <c r="I123" s="9"/>
+      <c r="J123" s="9"/>
+      <c r="K123" s="9"/>
+      <c r="L123" s="15"/>
+      <c r="M123" s="15"/>
+      <c r="N123" s="6"/>
+      <c r="P123" s="6"/>
+    </row>
+    <row r="124" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B124" s="9">
+        <v>387966</v>
+      </c>
+      <c r="C124" s="68">
+        <v>1150173</v>
+      </c>
+      <c r="D124" s="63">
+        <v>1752527</v>
+      </c>
+      <c r="E124" s="9"/>
+      <c r="F124" s="12"/>
+      <c r="G124" s="16"/>
+      <c r="H124" s="36"/>
+      <c r="I124" s="9"/>
+      <c r="J124" s="9"/>
+      <c r="K124" s="9"/>
+      <c r="L124" s="15"/>
+      <c r="M124" s="15"/>
+      <c r="N124" s="18"/>
+      <c r="P124" s="18"/>
+    </row>
+    <row r="125" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C125" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E125" s="9"/>
+      <c r="F125" s="12"/>
+      <c r="G125" s="16"/>
+      <c r="H125" s="36"/>
+      <c r="I125" s="9"/>
+      <c r="J125" s="9"/>
+      <c r="K125" s="9"/>
+      <c r="L125" s="15"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="6"/>
+      <c r="P125" s="6"/>
+    </row>
+    <row r="126" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B126" s="68">
+        <v>43096</v>
+      </c>
+      <c r="C126" s="68">
+        <v>79851</v>
+      </c>
+      <c r="D126" s="63">
+        <v>123274</v>
+      </c>
+      <c r="E126" s="9"/>
+      <c r="F126" s="9"/>
+      <c r="G126" s="9"/>
+      <c r="H126" s="9"/>
+      <c r="I126" s="9"/>
+      <c r="J126" s="9"/>
+      <c r="K126" s="9"/>
+      <c r="L126" s="9"/>
+      <c r="M126" s="9"/>
+      <c r="N126" s="6"/>
+      <c r="P126" s="6"/>
+    </row>
+    <row r="127" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B127" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E127" s="9"/>
+      <c r="F127" s="9"/>
+      <c r="G127" s="9"/>
+      <c r="H127" s="9"/>
+      <c r="I127" s="9"/>
+      <c r="J127" s="9"/>
+      <c r="K127" s="9"/>
+      <c r="L127" s="9"/>
+      <c r="M127" s="9"/>
+      <c r="N127" s="6"/>
+      <c r="P127" s="6"/>
+    </row>
+    <row r="128" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B128" s="9">
+        <v>44174</v>
+      </c>
+      <c r="C128" s="68">
+        <v>90622</v>
+      </c>
+      <c r="D128" s="63">
+        <v>137071</v>
+      </c>
+      <c r="E128" s="9"/>
+      <c r="F128" s="12"/>
+      <c r="G128" s="16"/>
+      <c r="H128" s="36"/>
+      <c r="I128" s="9"/>
+      <c r="J128" s="9"/>
+      <c r="K128" s="9"/>
+      <c r="L128" s="15"/>
+      <c r="M128" s="15"/>
+      <c r="N128" s="6"/>
+      <c r="P128" s="6"/>
+    </row>
+    <row r="129" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B129" s="1">
+        <v>97</v>
+      </c>
+      <c r="C129" s="68">
+        <v>194</v>
+      </c>
+      <c r="D129" s="77">
+        <v>291</v>
+      </c>
+      <c r="E129" s="1"/>
+      <c r="F129" s="12"/>
+      <c r="G129" s="16"/>
+      <c r="H129" s="36"/>
+      <c r="I129" s="9"/>
+      <c r="J129" s="9"/>
+      <c r="K129" s="9"/>
+      <c r="L129" s="15"/>
+      <c r="M129" s="15"/>
+      <c r="N129" s="6"/>
+      <c r="P129" s="6"/>
+    </row>
+    <row r="130" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B130" s="9">
+        <v>19239</v>
+      </c>
+      <c r="C130" s="68">
+        <v>42736</v>
+      </c>
+      <c r="D130" s="63">
+        <v>66234</v>
+      </c>
+      <c r="E130" s="9"/>
+      <c r="F130" s="12"/>
+      <c r="G130" s="16"/>
+      <c r="H130" s="36"/>
+      <c r="I130" s="9"/>
+      <c r="J130" s="9"/>
+      <c r="K130" s="9"/>
+      <c r="L130" s="15"/>
+      <c r="M130" s="15"/>
+      <c r="N130" s="6"/>
+      <c r="P130" s="6"/>
+    </row>
+    <row r="131" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B131" s="9"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="63"/>
+      <c r="E131" s="9"/>
+      <c r="F131" s="12"/>
+      <c r="G131" s="16"/>
+      <c r="H131" s="36"/>
+      <c r="I131" s="9"/>
+      <c r="J131" s="9"/>
+      <c r="K131" s="9"/>
+      <c r="L131" s="15"/>
+      <c r="M131" s="15"/>
+      <c r="N131" s="6"/>
+      <c r="P131" s="6"/>
+    </row>
+    <row r="132" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B132" s="9">
+        <v>213725</v>
+      </c>
+      <c r="C132" s="68">
+        <v>463075</v>
+      </c>
+      <c r="D132" s="63">
+        <v>725928</v>
+      </c>
+      <c r="E132" s="9"/>
+      <c r="F132" s="12"/>
+      <c r="G132" s="16"/>
+      <c r="H132" s="36"/>
+      <c r="I132" s="9"/>
+      <c r="J132" s="9"/>
+      <c r="K132" s="9"/>
+      <c r="L132" s="15"/>
+      <c r="M132" s="15"/>
+      <c r="N132" s="6"/>
+      <c r="P132" s="6"/>
+    </row>
+    <row r="133" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B133" s="9">
+        <v>154355</v>
+      </c>
+      <c r="C133" s="68">
+        <v>293760</v>
+      </c>
+      <c r="D133" s="63">
+        <v>446546</v>
+      </c>
+      <c r="E133" s="9"/>
+      <c r="F133" s="12"/>
+      <c r="G133" s="16"/>
+      <c r="H133" s="36"/>
+      <c r="I133" s="9"/>
+      <c r="J133" s="9"/>
+      <c r="K133" s="9"/>
+      <c r="L133" s="15"/>
+      <c r="M133" s="15"/>
+      <c r="N133" s="6"/>
+      <c r="P133" s="6"/>
+    </row>
+    <row r="134" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B134" s="9">
+        <v>1269</v>
+      </c>
+      <c r="C134" s="68">
+        <v>2538</v>
+      </c>
+      <c r="D134" s="63">
+        <v>3807</v>
+      </c>
+      <c r="E134" s="9"/>
+      <c r="F134" s="12"/>
+      <c r="G134" s="16"/>
+      <c r="H134" s="36"/>
+      <c r="I134" s="9"/>
+      <c r="J134" s="9"/>
+      <c r="K134" s="9"/>
+      <c r="L134" s="15"/>
+      <c r="M134" s="15"/>
+      <c r="N134" s="6"/>
+      <c r="P134" s="6"/>
+    </row>
+    <row r="135" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B135" s="9">
+        <v>840</v>
+      </c>
+      <c r="C135" s="68">
+        <v>1680</v>
+      </c>
+      <c r="D135" s="63">
+        <v>2520</v>
+      </c>
+      <c r="E135" s="9"/>
+      <c r="F135" s="12"/>
+      <c r="G135" s="16"/>
+      <c r="H135" s="36"/>
+      <c r="I135" s="9"/>
+      <c r="J135" s="9"/>
+      <c r="K135" s="9"/>
+      <c r="L135" s="15"/>
+      <c r="M135" s="15"/>
+      <c r="N135" s="6"/>
+      <c r="P135" s="6"/>
+    </row>
+    <row r="136" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B136" s="9">
+        <v>12806</v>
+      </c>
+      <c r="C136" s="68">
+        <v>22035</v>
+      </c>
+      <c r="D136" s="63">
+        <v>31265</v>
+      </c>
+      <c r="E136" s="9"/>
+      <c r="F136" s="12"/>
+      <c r="G136" s="16"/>
+      <c r="H136" s="36"/>
+      <c r="I136" s="9"/>
+      <c r="J136" s="9"/>
+      <c r="K136" s="9"/>
+      <c r="L136" s="15"/>
+      <c r="M136" s="15"/>
+      <c r="N136" s="6"/>
+      <c r="P136" s="6"/>
+    </row>
+    <row r="137" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B137" s="9">
+        <v>65</v>
+      </c>
+      <c r="C137" s="68">
+        <v>130</v>
+      </c>
+      <c r="D137" s="63">
+        <v>195</v>
+      </c>
+      <c r="E137" s="9"/>
+      <c r="F137" s="12"/>
+      <c r="G137" s="16"/>
+      <c r="H137" s="36"/>
+      <c r="I137" s="9"/>
+      <c r="J137" s="9"/>
+      <c r="K137" s="9"/>
+      <c r="L137" s="15"/>
+      <c r="M137" s="15"/>
+      <c r="N137" s="6"/>
+      <c r="P137" s="6"/>
+    </row>
+    <row r="138" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B138" s="9">
+        <v>601</v>
+      </c>
+      <c r="C138" s="68">
+        <v>1132</v>
+      </c>
+      <c r="D138" s="63">
+        <v>1664</v>
+      </c>
+      <c r="E138" s="9"/>
+      <c r="F138" s="12"/>
+      <c r="G138" s="16"/>
+      <c r="H138" s="36"/>
+      <c r="I138" s="9"/>
+      <c r="J138" s="9"/>
+      <c r="K138" s="9"/>
+      <c r="L138" s="15"/>
+      <c r="M138" s="15"/>
+      <c r="N138" s="6"/>
+      <c r="P138" s="6"/>
+    </row>
+    <row r="139" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B139" s="9">
+        <v>29</v>
+      </c>
+      <c r="C139" s="68">
+        <v>58</v>
+      </c>
+      <c r="D139" s="63">
+        <v>87</v>
+      </c>
+      <c r="E139" s="9"/>
+      <c r="F139" s="12"/>
+      <c r="G139" s="16"/>
+      <c r="H139" s="36"/>
+      <c r="I139" s="9"/>
+      <c r="J139" s="9"/>
+      <c r="K139" s="9"/>
+      <c r="L139" s="15"/>
+      <c r="M139" s="15"/>
+      <c r="N139" s="6"/>
+      <c r="P139" s="6"/>
+    </row>
+    <row r="140" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B140" s="9">
+        <v>31880</v>
+      </c>
+      <c r="C140" s="68">
+        <v>59004</v>
+      </c>
+      <c r="D140" s="63">
+        <v>86128</v>
+      </c>
+      <c r="E140" s="9"/>
+      <c r="F140" s="12"/>
+      <c r="G140" s="16"/>
+      <c r="H140" s="36"/>
+      <c r="I140" s="9"/>
+      <c r="J140" s="9"/>
+      <c r="K140" s="9"/>
+      <c r="L140" s="15"/>
+      <c r="M140" s="15"/>
+      <c r="N140" s="6"/>
+      <c r="P140" s="6"/>
+    </row>
+    <row r="141" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B141" s="9">
+        <v>1205</v>
+      </c>
+      <c r="C141" s="68">
+        <v>2410</v>
+      </c>
+      <c r="D141" s="63">
+        <v>3615</v>
+      </c>
+      <c r="E141" s="9"/>
+      <c r="F141" s="12"/>
+      <c r="G141" s="16"/>
+      <c r="H141" s="36"/>
+      <c r="I141" s="9"/>
+      <c r="J141" s="9"/>
+      <c r="K141" s="9"/>
+      <c r="L141" s="15"/>
+      <c r="M141" s="15"/>
+      <c r="N141" s="6"/>
+      <c r="P141" s="6"/>
+    </row>
+    <row r="142" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B142" s="9">
+        <v>2827</v>
+      </c>
+      <c r="C142" s="68">
+        <v>63687</v>
+      </c>
+      <c r="D142" s="63">
+        <v>124547</v>
+      </c>
+      <c r="E142" s="9"/>
+      <c r="F142" s="12"/>
+      <c r="G142" s="16"/>
+      <c r="H142" s="36"/>
+      <c r="I142" s="9"/>
+      <c r="J142" s="9"/>
+      <c r="K142" s="9"/>
+      <c r="L142" s="15"/>
+      <c r="M142" s="15"/>
+      <c r="N142" s="6"/>
+      <c r="P142" s="6"/>
+    </row>
+    <row r="143" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B143" s="9">
+        <v>150</v>
+      </c>
+      <c r="C143" s="68">
+        <v>300</v>
+      </c>
+      <c r="D143" s="63">
+        <v>450</v>
+      </c>
+      <c r="E143" s="9"/>
+      <c r="F143" s="12"/>
+      <c r="G143" s="16"/>
+      <c r="H143" s="36"/>
+      <c r="I143" s="9"/>
+      <c r="J143" s="9"/>
+      <c r="K143" s="9"/>
+      <c r="L143" s="15"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="6"/>
+      <c r="P143" s="6"/>
+    </row>
+    <row r="144" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B144" s="9">
+        <v>70</v>
+      </c>
+      <c r="C144" s="68">
+        <v>140</v>
+      </c>
+      <c r="D144" s="63">
+        <v>210</v>
+      </c>
+      <c r="E144" s="9"/>
+      <c r="F144" s="12"/>
+      <c r="G144" s="16"/>
+      <c r="H144" s="36"/>
+      <c r="I144" s="9"/>
+      <c r="J144" s="9"/>
+      <c r="K144" s="9"/>
+      <c r="L144" s="15"/>
+      <c r="M144" s="15"/>
+      <c r="N144" s="6"/>
+      <c r="P144" s="6"/>
+    </row>
+    <row r="145" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B145" s="9">
+        <v>30</v>
+      </c>
+      <c r="C145" s="68">
+        <v>60</v>
+      </c>
+      <c r="D145" s="63">
+        <v>90</v>
+      </c>
+      <c r="E145" s="9"/>
+      <c r="F145" s="12"/>
+      <c r="G145" s="16"/>
+      <c r="H145" s="36"/>
+      <c r="I145" s="9"/>
+      <c r="J145" s="9"/>
+      <c r="K145" s="9"/>
+      <c r="L145" s="15"/>
+      <c r="M145" s="15"/>
+      <c r="N145" s="6"/>
+      <c r="P145" s="6"/>
+    </row>
+    <row r="146" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B146" s="9">
+        <v>2117</v>
+      </c>
+      <c r="C146" s="68">
+        <v>5055</v>
+      </c>
+      <c r="D146" s="63">
+        <v>7992</v>
+      </c>
+      <c r="E146" s="9"/>
+      <c r="F146" s="12"/>
+      <c r="G146" s="16"/>
+      <c r="H146" s="36"/>
+      <c r="I146" s="9"/>
+      <c r="J146" s="9"/>
+      <c r="K146" s="9"/>
+      <c r="L146" s="15"/>
+      <c r="M146" s="15"/>
+      <c r="N146" s="6"/>
+      <c r="P146" s="6"/>
+    </row>
+    <row r="147" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B147" s="54"/>
+      <c r="C147" s="9"/>
+      <c r="D147" s="54"/>
+      <c r="E147" s="9"/>
+      <c r="F147" s="12"/>
+      <c r="G147" s="16"/>
+      <c r="H147" s="36"/>
+      <c r="I147" s="9"/>
+      <c r="J147" s="9"/>
+      <c r="K147" s="9"/>
+      <c r="L147" s="15"/>
+      <c r="M147" s="15"/>
+      <c r="N147" s="6"/>
+      <c r="P147" s="6"/>
+    </row>
+    <row r="148" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B148" s="9">
+        <v>129099</v>
+      </c>
+      <c r="C148" s="68">
+        <v>305115</v>
+      </c>
+      <c r="D148" s="63">
+        <v>483886</v>
+      </c>
+      <c r="E148" s="9"/>
+      <c r="F148" s="12"/>
+      <c r="G148" s="16"/>
+      <c r="H148" s="36"/>
+      <c r="I148" s="9"/>
+      <c r="J148" s="9"/>
+      <c r="K148" s="9"/>
+      <c r="L148" s="15"/>
+      <c r="M148" s="15"/>
+      <c r="N148" s="6"/>
+      <c r="P148" s="6"/>
+    </row>
+    <row r="149" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B149" s="9">
+        <v>92631</v>
+      </c>
+      <c r="C149" s="68">
+        <v>178868</v>
+      </c>
+      <c r="D149" s="63">
+        <v>267738</v>
+      </c>
+      <c r="E149" s="9"/>
+      <c r="F149" s="12"/>
+      <c r="G149" s="16"/>
+      <c r="H149" s="36"/>
+      <c r="I149" s="9"/>
+      <c r="J149" s="9"/>
+      <c r="K149" s="9"/>
+      <c r="L149" s="15"/>
+      <c r="M149" s="15"/>
+      <c r="N149" s="18"/>
+      <c r="P149" s="18"/>
+    </row>
+    <row r="150" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B150" s="11">
+        <v>1119</v>
+      </c>
+      <c r="C150" s="68">
+        <v>2238</v>
+      </c>
+      <c r="D150" s="76">
+        <v>3357</v>
+      </c>
+      <c r="E150" s="11"/>
+      <c r="F150" s="12"/>
+      <c r="G150" s="16"/>
+      <c r="H150" s="36"/>
+      <c r="I150" s="9"/>
+      <c r="J150" s="9"/>
+      <c r="K150" s="9"/>
+      <c r="L150" s="15"/>
+      <c r="M150" s="15"/>
+      <c r="N150" s="6"/>
+      <c r="P150" s="6"/>
+    </row>
+    <row r="151" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B151" s="9">
+        <v>126</v>
+      </c>
+      <c r="C151" s="68">
+        <v>252</v>
+      </c>
+      <c r="D151" s="63">
+        <v>378</v>
+      </c>
+      <c r="E151" s="9"/>
+      <c r="F151" s="12"/>
+      <c r="G151" s="16"/>
+      <c r="H151" s="36"/>
+      <c r="I151" s="9"/>
+      <c r="J151" s="9"/>
+      <c r="K151" s="9"/>
+      <c r="L151" s="15"/>
+      <c r="M151" s="15"/>
+      <c r="N151" s="6"/>
+      <c r="P151" s="6"/>
+    </row>
+    <row r="152" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B152" s="9">
+        <v>2946</v>
+      </c>
+      <c r="C152" s="68">
+        <v>5892</v>
+      </c>
+      <c r="D152" s="63">
+        <v>8838</v>
+      </c>
+      <c r="E152" s="9"/>
+      <c r="F152" s="12"/>
+      <c r="G152" s="16"/>
+      <c r="H152" s="36"/>
+      <c r="I152" s="9"/>
+      <c r="J152" s="9"/>
+      <c r="K152" s="9"/>
+      <c r="L152" s="15"/>
+      <c r="M152" s="15"/>
+      <c r="N152" s="6"/>
+      <c r="P152" s="6"/>
+    </row>
+    <row r="153" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B153" s="9">
+        <v>15</v>
+      </c>
+      <c r="C153" s="68">
+        <v>30</v>
+      </c>
+      <c r="D153" s="63">
+        <v>45</v>
+      </c>
+      <c r="E153" s="9"/>
+      <c r="F153" s="12"/>
+      <c r="G153" s="16"/>
+      <c r="H153" s="36"/>
+      <c r="I153" s="9"/>
+      <c r="J153" s="9"/>
+      <c r="K153" s="9"/>
+      <c r="L153" s="15"/>
+      <c r="M153" s="15"/>
+      <c r="N153" s="6"/>
+      <c r="P153" s="6"/>
+    </row>
+    <row r="154" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B154" s="9">
+        <v>379</v>
+      </c>
+      <c r="C154" s="68">
+        <v>714</v>
+      </c>
+      <c r="D154" s="63">
+        <v>1048</v>
+      </c>
+      <c r="E154" s="9"/>
+      <c r="F154" s="12"/>
+      <c r="G154" s="16"/>
+      <c r="H154" s="36"/>
+      <c r="I154" s="9"/>
+      <c r="J154" s="9"/>
+      <c r="K154" s="9"/>
+      <c r="L154" s="15"/>
+      <c r="M154" s="15"/>
+      <c r="N154" s="6"/>
+      <c r="P154" s="6"/>
+    </row>
+    <row r="155" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B155" s="11">
+        <v>21706</v>
+      </c>
+      <c r="C155" s="68">
+        <v>37792</v>
+      </c>
+      <c r="D155" s="76">
+        <v>53878</v>
+      </c>
+      <c r="E155" s="1"/>
+      <c r="F155" s="12"/>
+      <c r="G155" s="16"/>
+      <c r="H155" s="36"/>
+      <c r="I155" s="9"/>
+      <c r="J155" s="9"/>
+      <c r="K155" s="9"/>
+      <c r="L155" s="15"/>
+      <c r="M155" s="15"/>
+      <c r="N155" s="6"/>
+      <c r="P155" s="6"/>
+    </row>
+    <row r="156" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B156" s="9">
+        <v>2549</v>
+      </c>
+      <c r="C156" s="68">
+        <v>63131</v>
+      </c>
+      <c r="D156" s="63">
+        <v>123713</v>
+      </c>
+      <c r="E156" s="9"/>
+      <c r="F156" s="12"/>
+      <c r="G156" s="16"/>
+      <c r="H156" s="36"/>
+      <c r="I156" s="9"/>
+      <c r="J156" s="9"/>
+      <c r="K156" s="9"/>
+      <c r="L156" s="15"/>
+      <c r="M156" s="15"/>
+      <c r="N156" s="6"/>
+      <c r="P156" s="6"/>
+    </row>
+    <row r="157" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B157" s="9">
+        <v>30</v>
+      </c>
+      <c r="C157" s="68">
+        <v>60</v>
+      </c>
+      <c r="D157" s="63">
+        <v>90</v>
+      </c>
+      <c r="E157" s="9"/>
+      <c r="F157" s="12"/>
+      <c r="G157" s="16"/>
+      <c r="H157" s="36"/>
+      <c r="I157" s="9"/>
+      <c r="J157" s="9"/>
+      <c r="K157" s="9"/>
+      <c r="L157" s="15"/>
+      <c r="M157" s="15"/>
+      <c r="N157" s="6"/>
+      <c r="P157" s="6"/>
+    </row>
+    <row r="158" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B158" s="9">
+        <v>2117</v>
+      </c>
+      <c r="C158" s="68">
+        <v>5055</v>
+      </c>
+      <c r="D158" s="63">
+        <v>7992</v>
+      </c>
+      <c r="E158" s="9"/>
+      <c r="F158" s="12"/>
+      <c r="G158" s="16"/>
+      <c r="H158" s="36"/>
+      <c r="I158" s="9"/>
+      <c r="J158" s="9"/>
+      <c r="K158" s="9"/>
+      <c r="L158" s="15"/>
+      <c r="M158" s="15"/>
+      <c r="N158" s="6"/>
+      <c r="P158" s="6"/>
+    </row>
+    <row r="159" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B159" s="54"/>
+      <c r="C159" s="9"/>
+      <c r="D159" s="54"/>
+      <c r="E159" s="9"/>
+      <c r="F159" s="12"/>
+      <c r="G159" s="16"/>
+      <c r="H159" s="36"/>
+      <c r="I159" s="9"/>
+      <c r="J159" s="9"/>
+      <c r="K159" s="9"/>
+      <c r="L159" s="15"/>
+      <c r="M159" s="15"/>
+      <c r="N159" s="6"/>
+      <c r="P159" s="6"/>
+    </row>
+    <row r="160" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B160" s="9">
+        <v>84552</v>
+      </c>
+      <c r="C160" s="68">
+        <v>157810</v>
+      </c>
+      <c r="D160" s="63">
+        <v>241817</v>
+      </c>
+      <c r="E160" s="9"/>
+      <c r="F160" s="12"/>
+      <c r="G160" s="16"/>
+      <c r="H160" s="36"/>
+      <c r="I160" s="9"/>
+      <c r="J160" s="9"/>
+      <c r="K160" s="9"/>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
+      <c r="N160" s="6"/>
+      <c r="P160" s="6"/>
+    </row>
+    <row r="161" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B161" s="9">
+        <v>61649</v>
+      </c>
+      <c r="C161" s="68">
+        <v>114742</v>
+      </c>
+      <c r="D161" s="63">
+        <v>178583</v>
+      </c>
+      <c r="E161" s="9"/>
+      <c r="F161" s="12"/>
+      <c r="G161" s="16"/>
+      <c r="H161" s="36"/>
+      <c r="I161" s="9"/>
+      <c r="J161" s="9"/>
+      <c r="K161" s="9"/>
+      <c r="L161" s="15"/>
+      <c r="M161" s="15"/>
+      <c r="N161" s="18"/>
+      <c r="P161" s="18"/>
+    </row>
+    <row r="162" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B162" s="1">
+        <v>150</v>
+      </c>
+      <c r="C162" s="68">
+        <v>300</v>
+      </c>
+      <c r="D162" s="77">
+        <v>450</v>
+      </c>
+      <c r="E162" s="1"/>
+      <c r="F162" s="12"/>
+      <c r="G162" s="16"/>
+      <c r="H162" s="36"/>
+      <c r="I162" s="9"/>
+      <c r="J162" s="9"/>
+      <c r="K162" s="9"/>
+      <c r="L162" s="15"/>
+      <c r="M162" s="15"/>
+      <c r="N162" s="6"/>
+      <c r="P162" s="6"/>
+    </row>
+    <row r="163" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B163" s="9">
+        <v>715</v>
+      </c>
+      <c r="C163" s="68">
+        <v>1430</v>
+      </c>
+      <c r="D163" s="63">
+        <v>2145</v>
+      </c>
+      <c r="E163" s="9"/>
+      <c r="F163" s="12"/>
+      <c r="G163" s="16"/>
+      <c r="H163" s="36"/>
+      <c r="I163" s="9"/>
+      <c r="J163" s="9"/>
+      <c r="K163" s="9"/>
+      <c r="L163" s="15"/>
+      <c r="M163" s="15"/>
+      <c r="N163" s="6"/>
+      <c r="P163" s="6"/>
+    </row>
+    <row r="164" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B164" s="9">
+        <v>9859</v>
+      </c>
+      <c r="C164" s="68">
+        <v>16141</v>
+      </c>
+      <c r="D164" s="63">
+        <v>22424</v>
+      </c>
+      <c r="E164" s="9"/>
+      <c r="F164" s="12"/>
+      <c r="G164" s="16"/>
+      <c r="H164" s="36"/>
+      <c r="I164" s="9"/>
+      <c r="J164" s="9"/>
+      <c r="K164" s="9"/>
+      <c r="L164" s="15"/>
+      <c r="M164" s="15"/>
+      <c r="N164" s="6"/>
+      <c r="P164" s="6"/>
+    </row>
+    <row r="165" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B165" s="9">
+        <v>50</v>
+      </c>
+      <c r="C165" s="68">
+        <v>100</v>
+      </c>
+      <c r="D165" s="63">
+        <v>150</v>
+      </c>
+      <c r="E165" s="9"/>
+      <c r="F165" s="12"/>
+      <c r="G165" s="16"/>
+      <c r="H165" s="36"/>
+      <c r="I165" s="9"/>
+      <c r="J165" s="9"/>
+      <c r="K165" s="9"/>
+      <c r="L165" s="15"/>
+      <c r="M165" s="15"/>
+      <c r="N165" s="6"/>
+      <c r="P165" s="6"/>
+    </row>
+    <row r="166" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B166" s="9">
+        <v>222</v>
+      </c>
+      <c r="C166" s="68">
+        <v>419</v>
+      </c>
+      <c r="D166" s="63">
+        <v>616</v>
+      </c>
+      <c r="E166" s="9"/>
+      <c r="F166" s="12"/>
+      <c r="G166" s="16"/>
+      <c r="H166" s="36"/>
+      <c r="I166" s="9"/>
+      <c r="J166" s="9"/>
+      <c r="K166" s="9"/>
+      <c r="L166" s="15"/>
+      <c r="M166" s="15"/>
+      <c r="N166" s="6"/>
+      <c r="P166" s="6"/>
+    </row>
+    <row r="167" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B167" s="1">
+        <v>29</v>
+      </c>
+      <c r="C167" s="68">
+        <v>58</v>
+      </c>
+      <c r="D167" s="77">
+        <v>87</v>
+      </c>
+      <c r="E167" s="1"/>
+      <c r="F167" s="12"/>
+      <c r="G167" s="16"/>
+      <c r="H167" s="36"/>
+      <c r="I167" s="9"/>
+      <c r="J167" s="9"/>
+      <c r="K167" s="9"/>
+      <c r="L167" s="15"/>
+      <c r="M167" s="15"/>
+      <c r="N167" s="6"/>
+      <c r="P167" s="6"/>
+    </row>
+    <row r="168" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B168" s="9">
+        <v>10173</v>
+      </c>
+      <c r="C168" s="68">
+        <v>21210</v>
+      </c>
+      <c r="D168" s="63">
+        <v>32248</v>
+      </c>
+      <c r="E168" s="9"/>
+      <c r="F168" s="12"/>
+      <c r="G168" s="16"/>
+      <c r="H168" s="36"/>
+      <c r="I168" s="9"/>
+      <c r="J168" s="9"/>
+      <c r="K168" s="9"/>
+      <c r="L168" s="15"/>
+      <c r="M168" s="15"/>
+      <c r="N168" s="6"/>
+      <c r="P168" s="6"/>
+    </row>
+    <row r="169" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B169" s="9">
+        <v>1205</v>
+      </c>
+      <c r="C169" s="68">
+        <v>2410</v>
+      </c>
+      <c r="D169" s="63">
+        <v>3615</v>
+      </c>
+      <c r="E169" s="9"/>
+      <c r="F169" s="12"/>
+      <c r="G169" s="16"/>
+      <c r="H169" s="36"/>
+      <c r="I169" s="9"/>
+      <c r="J169" s="9"/>
+      <c r="K169" s="9"/>
+      <c r="L169" s="15"/>
+      <c r="M169" s="15"/>
+      <c r="N169" s="6"/>
+      <c r="P169" s="6"/>
+    </row>
+    <row r="170" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B170" s="9">
+        <v>278</v>
+      </c>
+      <c r="C170" s="68">
+        <v>556</v>
+      </c>
+      <c r="D170" s="63">
+        <v>834</v>
+      </c>
+      <c r="E170" s="5"/>
+      <c r="F170" s="12"/>
+      <c r="G170" s="16"/>
+      <c r="H170" s="36"/>
+      <c r="I170" s="9"/>
+      <c r="J170" s="9"/>
+      <c r="K170" s="9"/>
+      <c r="L170" s="15"/>
+      <c r="M170" s="15"/>
+      <c r="N170" s="6"/>
+      <c r="P170" s="6"/>
+    </row>
+    <row r="171" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B171" s="1">
+        <v>150</v>
+      </c>
+      <c r="C171" s="68">
+        <v>300</v>
+      </c>
+      <c r="D171" s="77">
+        <v>450</v>
+      </c>
+      <c r="E171" s="1"/>
+      <c r="F171" s="12"/>
+      <c r="G171" s="16"/>
+      <c r="H171" s="36"/>
+      <c r="I171" s="9"/>
+      <c r="J171" s="9"/>
+      <c r="K171" s="9"/>
+      <c r="L171" s="15"/>
+      <c r="M171" s="15"/>
+      <c r="N171" s="6"/>
+      <c r="P171" s="6"/>
+    </row>
+    <row r="172" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B172" s="9">
+        <v>70</v>
+      </c>
+      <c r="C172" s="68">
+        <v>140</v>
+      </c>
+      <c r="D172" s="63">
+        <v>210</v>
+      </c>
+      <c r="E172" s="9"/>
+      <c r="F172" s="12"/>
+      <c r="G172" s="16"/>
+      <c r="H172" s="36"/>
+      <c r="I172" s="9"/>
+      <c r="J172" s="9"/>
+      <c r="K172" s="9"/>
+      <c r="L172" s="15"/>
+      <c r="M172" s="15"/>
+      <c r="N172" s="6"/>
+      <c r="P172" s="6"/>
+    </row>
+    <row r="173" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B173" s="54"/>
+      <c r="C173" s="9"/>
+      <c r="D173" s="54"/>
+      <c r="E173" s="9"/>
+      <c r="F173" s="12"/>
+      <c r="G173" s="16"/>
+      <c r="H173" s="36"/>
+      <c r="I173" s="9"/>
+      <c r="J173" s="9"/>
+      <c r="K173" s="9"/>
+      <c r="L173" s="15"/>
+      <c r="M173" s="15"/>
+      <c r="N173" s="6"/>
+      <c r="P173" s="6"/>
+    </row>
+    <row r="174" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B174" s="9">
+        <v>75</v>
+      </c>
+      <c r="C174" s="68">
+        <v>150</v>
+      </c>
+      <c r="D174" s="63">
+        <v>225</v>
+      </c>
+      <c r="E174" s="9"/>
+      <c r="F174" s="12"/>
+      <c r="G174" s="16"/>
+      <c r="H174" s="36"/>
+      <c r="I174" s="9"/>
+      <c r="J174" s="9"/>
+      <c r="K174" s="9"/>
+      <c r="L174" s="15"/>
+      <c r="M174" s="15"/>
+      <c r="N174" s="6"/>
+      <c r="P174" s="6"/>
+    </row>
+    <row r="175" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B175" s="9">
+        <v>75</v>
+      </c>
+      <c r="C175" s="68">
+        <v>150</v>
+      </c>
+      <c r="D175" s="63">
+        <v>225</v>
+      </c>
+      <c r="E175" s="9"/>
+      <c r="F175" s="12"/>
+      <c r="G175" s="16"/>
+      <c r="H175" s="36"/>
+      <c r="I175" s="9"/>
+      <c r="J175" s="9"/>
+      <c r="K175" s="9"/>
+      <c r="L175" s="15"/>
+      <c r="M175" s="15"/>
+      <c r="N175" s="18"/>
+      <c r="P175" s="18"/>
+    </row>
+    <row r="176" spans="1:16" s="33" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B176" s="54"/>
+      <c r="C176" s="9"/>
+      <c r="D176" s="54"/>
+      <c r="E176" s="9"/>
+      <c r="F176" s="12"/>
+      <c r="G176" s="16"/>
+      <c r="H176" s="36"/>
+      <c r="I176" s="9"/>
+      <c r="J176" s="9"/>
+      <c r="K176" s="9"/>
+      <c r="L176" s="15"/>
+      <c r="M176" s="15"/>
+      <c r="N176" s="32"/>
+      <c r="P176" s="32"/>
+    </row>
+    <row r="177" spans="1:16" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B177" s="9">
+        <v>211512</v>
+      </c>
+      <c r="C177" s="68">
+        <v>418112</v>
+      </c>
+      <c r="D177" s="63">
+        <v>624966</v>
+      </c>
+      <c r="E177" s="9"/>
+      <c r="F177" s="12"/>
+      <c r="G177" s="16"/>
+      <c r="H177" s="36"/>
+      <c r="I177" s="9"/>
+      <c r="J177" s="9"/>
+      <c r="K177" s="9"/>
+      <c r="L177" s="15"/>
+      <c r="M177" s="15"/>
+      <c r="N177" s="32"/>
+      <c r="P177" s="32"/>
+    </row>
+    <row r="178" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B178" s="9">
+        <v>76842</v>
+      </c>
+      <c r="C178" s="68">
+        <v>160459</v>
+      </c>
+      <c r="D178" s="63">
+        <v>244076</v>
+      </c>
+      <c r="E178" s="9"/>
+      <c r="F178" s="12"/>
+      <c r="G178" s="16"/>
+      <c r="H178" s="36"/>
+      <c r="I178" s="9"/>
+      <c r="J178" s="9"/>
+      <c r="K178" s="9"/>
+      <c r="L178" s="15"/>
+      <c r="M178" s="15"/>
+      <c r="N178" s="18"/>
+      <c r="P178" s="18"/>
+    </row>
+    <row r="179" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B179" s="9">
+        <v>3776</v>
+      </c>
+      <c r="C179" s="68">
+        <v>6534</v>
+      </c>
+      <c r="D179" s="63">
+        <v>9293</v>
+      </c>
+      <c r="E179" s="9"/>
+      <c r="F179" s="12"/>
+      <c r="G179" s="16"/>
+      <c r="H179" s="36"/>
+      <c r="I179" s="9"/>
+      <c r="J179" s="9"/>
+      <c r="K179" s="9"/>
+      <c r="L179" s="15"/>
+      <c r="M179" s="15"/>
+      <c r="N179" s="6"/>
+      <c r="P179" s="6"/>
+    </row>
+    <row r="180" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B180" s="9">
+        <v>6436</v>
+      </c>
+      <c r="C180" s="68">
+        <v>16649</v>
+      </c>
+      <c r="D180" s="63">
+        <v>26861</v>
+      </c>
+      <c r="E180" s="9"/>
+      <c r="F180" s="12"/>
+      <c r="G180" s="16"/>
+      <c r="H180" s="36"/>
+      <c r="I180" s="9"/>
+      <c r="J180" s="9"/>
+      <c r="K180" s="9"/>
+      <c r="L180" s="15"/>
+      <c r="M180" s="15"/>
+      <c r="N180" s="6"/>
+      <c r="P180" s="6"/>
+    </row>
+    <row r="181" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B181" s="9">
+        <v>700</v>
+      </c>
+      <c r="C181" s="68">
+        <v>1400</v>
+      </c>
+      <c r="D181" s="63">
+        <v>2100</v>
+      </c>
+      <c r="E181" s="9"/>
+      <c r="F181" s="12"/>
+      <c r="G181" s="16"/>
+      <c r="H181" s="36"/>
+      <c r="I181" s="9"/>
+      <c r="J181" s="9"/>
+      <c r="K181" s="9"/>
+      <c r="L181" s="15"/>
+      <c r="M181" s="15"/>
+      <c r="N181" s="6"/>
+      <c r="P181" s="6"/>
+    </row>
+    <row r="182" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B182" s="9">
+        <v>6387</v>
+      </c>
+      <c r="C182" s="68">
+        <v>12774</v>
+      </c>
+      <c r="D182" s="63">
+        <v>19161</v>
+      </c>
+      <c r="E182" s="9"/>
+      <c r="F182" s="12"/>
+      <c r="G182" s="16"/>
+      <c r="H182" s="36"/>
+      <c r="I182" s="9"/>
+      <c r="J182" s="9"/>
+      <c r="K182" s="9"/>
+      <c r="L182" s="15"/>
+      <c r="M182" s="15"/>
+      <c r="N182" s="6"/>
+      <c r="P182" s="6"/>
+    </row>
+    <row r="183" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B183" s="9">
+        <v>44429</v>
+      </c>
+      <c r="C183" s="68">
+        <v>90780</v>
+      </c>
+      <c r="D183" s="63">
+        <v>137132</v>
+      </c>
+      <c r="E183" s="9"/>
+      <c r="F183" s="12"/>
+      <c r="G183" s="16"/>
+      <c r="H183" s="36"/>
+      <c r="I183" s="9"/>
+      <c r="J183" s="9"/>
+      <c r="K183" s="9"/>
+      <c r="L183" s="15"/>
+      <c r="M183" s="15"/>
+      <c r="N183" s="6"/>
+      <c r="P183" s="6"/>
+    </row>
+    <row r="184" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B184" s="9">
+        <v>3770</v>
+      </c>
+      <c r="C184" s="68">
+        <v>7540</v>
+      </c>
+      <c r="D184" s="63">
+        <v>11310</v>
+      </c>
+      <c r="E184" s="9"/>
+      <c r="F184" s="12"/>
+      <c r="G184" s="16"/>
+      <c r="H184" s="36"/>
+      <c r="I184" s="9"/>
+      <c r="J184" s="9"/>
+      <c r="K184" s="9"/>
+      <c r="L184" s="15"/>
+      <c r="M184" s="15"/>
+      <c r="N184" s="6"/>
+      <c r="P184" s="6"/>
+    </row>
+    <row r="185" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B185" s="9">
+        <v>163</v>
+      </c>
+      <c r="C185" s="68">
+        <v>326</v>
+      </c>
+      <c r="D185" s="63">
+        <v>489</v>
+      </c>
+      <c r="E185" s="9"/>
+      <c r="F185" s="12"/>
+      <c r="G185" s="16"/>
+      <c r="H185" s="36"/>
+      <c r="I185" s="9"/>
+      <c r="J185" s="9"/>
+      <c r="K185" s="9"/>
+      <c r="L185" s="15"/>
+      <c r="M185" s="15"/>
+      <c r="N185" s="6"/>
+      <c r="P185" s="6"/>
+    </row>
+    <row r="186" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B186" s="9">
+        <v>52881</v>
+      </c>
+      <c r="C186" s="68">
+        <v>89141</v>
+      </c>
+      <c r="D186" s="63">
+        <v>125401</v>
+      </c>
+      <c r="E186" s="9"/>
+      <c r="F186" s="12"/>
+      <c r="G186" s="16"/>
+      <c r="H186" s="36"/>
+      <c r="I186" s="9"/>
+      <c r="J186" s="9"/>
+      <c r="K186" s="9"/>
+      <c r="L186" s="15"/>
+      <c r="M186" s="15"/>
+      <c r="N186" s="6"/>
+      <c r="P186" s="6"/>
+    </row>
+    <row r="187" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B187" s="9">
+        <v>1273</v>
+      </c>
+      <c r="C187" s="68">
+        <v>2546</v>
+      </c>
+      <c r="D187" s="63">
+        <v>3819</v>
+      </c>
+      <c r="E187" s="9"/>
+      <c r="F187" s="12"/>
+      <c r="G187" s="16"/>
+      <c r="H187" s="36"/>
+      <c r="I187" s="9"/>
+      <c r="J187" s="9"/>
+      <c r="K187" s="9"/>
+      <c r="L187" s="15"/>
+      <c r="M187" s="15"/>
+      <c r="N187" s="6"/>
+      <c r="P187" s="6"/>
+    </row>
+    <row r="188" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B188" s="9">
+        <v>2816</v>
+      </c>
+      <c r="C188" s="68">
+        <v>5632</v>
+      </c>
+      <c r="D188" s="63">
+        <v>8448</v>
+      </c>
+      <c r="E188" s="9"/>
+      <c r="F188" s="12"/>
+      <c r="G188" s="16"/>
+      <c r="H188" s="36"/>
+      <c r="I188" s="9"/>
+      <c r="J188" s="9"/>
+      <c r="K188" s="9"/>
+      <c r="L188" s="15"/>
+      <c r="M188" s="15"/>
+      <c r="N188" s="6"/>
+      <c r="P188" s="6"/>
+    </row>
+    <row r="189" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B189" s="1">
+        <v>623</v>
+      </c>
+      <c r="C189" s="68">
+        <v>1246</v>
+      </c>
+      <c r="D189" s="76">
+        <v>1869</v>
+      </c>
+      <c r="E189" s="11"/>
+      <c r="F189" s="12"/>
+      <c r="G189" s="16"/>
+      <c r="H189" s="36"/>
+      <c r="I189" s="9"/>
+      <c r="J189" s="9"/>
+      <c r="K189" s="9"/>
+      <c r="L189" s="15"/>
+      <c r="M189" s="15"/>
+      <c r="N189" s="6"/>
+      <c r="P189" s="6"/>
+    </row>
+    <row r="190" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B190" s="1">
+        <v>48</v>
+      </c>
+      <c r="C190" s="68">
+        <v>96</v>
+      </c>
+      <c r="D190" s="77">
+        <v>144</v>
+      </c>
+      <c r="E190" s="1"/>
+      <c r="F190" s="12"/>
+      <c r="G190" s="16"/>
+      <c r="H190" s="36"/>
+      <c r="I190" s="9"/>
+      <c r="J190" s="9"/>
+      <c r="K190" s="9"/>
+      <c r="L190" s="15"/>
+      <c r="M190" s="15"/>
+      <c r="N190" s="6"/>
+      <c r="P190" s="6"/>
+    </row>
+    <row r="191" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B191" s="54"/>
+      <c r="C191" s="9"/>
+      <c r="D191" s="54"/>
+      <c r="E191" s="9"/>
+      <c r="F191" s="12"/>
+      <c r="G191" s="16"/>
+      <c r="H191" s="36"/>
+      <c r="I191" s="9"/>
+      <c r="J191" s="9"/>
+      <c r="K191" s="9"/>
+      <c r="L191" s="15"/>
+      <c r="M191" s="15"/>
+      <c r="N191" s="6"/>
+      <c r="P191" s="6"/>
+    </row>
+    <row r="192" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B192" s="9">
+        <v>60253</v>
+      </c>
+      <c r="C192" s="68">
+        <v>199257</v>
+      </c>
+      <c r="D192" s="63">
+        <v>338260</v>
+      </c>
+      <c r="E192" s="9"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="16"/>
+      <c r="H192" s="36"/>
+      <c r="I192" s="9"/>
+      <c r="J192" s="9"/>
+      <c r="K192" s="9"/>
+      <c r="L192" s="15"/>
+      <c r="M192" s="15"/>
+      <c r="N192" s="6"/>
+      <c r="P192" s="6"/>
+    </row>
+    <row r="193" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B193" s="9">
+        <v>56525</v>
+      </c>
+      <c r="C193" s="68">
+        <v>190887</v>
+      </c>
+      <c r="D193" s="63">
+        <v>325249</v>
+      </c>
+      <c r="E193" s="9"/>
+      <c r="F193" s="12"/>
+      <c r="G193" s="16"/>
+      <c r="H193" s="36"/>
+      <c r="I193" s="9"/>
+      <c r="J193" s="9"/>
+      <c r="K193" s="9"/>
+      <c r="L193" s="15"/>
+      <c r="M193" s="15"/>
+      <c r="N193" s="18"/>
+      <c r="P193" s="18"/>
+    </row>
+    <row r="194" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B194" s="9">
+        <v>1355</v>
+      </c>
+      <c r="C194" s="68">
+        <v>2908</v>
+      </c>
+      <c r="D194" s="63">
+        <v>4461</v>
+      </c>
+      <c r="E194" s="9"/>
+      <c r="F194" s="12"/>
+      <c r="G194" s="16"/>
+      <c r="H194" s="36"/>
+      <c r="I194" s="9"/>
+      <c r="J194" s="9"/>
+      <c r="K194" s="9"/>
+      <c r="L194" s="15"/>
+      <c r="M194" s="15"/>
+      <c r="N194" s="6"/>
+      <c r="P194" s="6"/>
+    </row>
+    <row r="195" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B195" s="9">
+        <v>2373</v>
+      </c>
+      <c r="C195" s="68">
+        <v>5461</v>
+      </c>
+      <c r="D195" s="63">
+        <v>8550</v>
+      </c>
+      <c r="E195" s="9"/>
+      <c r="F195" s="12"/>
+      <c r="G195" s="16"/>
+      <c r="H195" s="36"/>
+      <c r="I195" s="9"/>
+      <c r="J195" s="9"/>
+      <c r="K195" s="9"/>
+      <c r="L195" s="15"/>
+      <c r="M195" s="15"/>
+      <c r="N195" s="6"/>
+      <c r="P195" s="6"/>
+    </row>
+    <row r="196" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B196" s="54"/>
+      <c r="C196" s="9"/>
+      <c r="D196" s="54"/>
+      <c r="E196" s="9"/>
+      <c r="F196" s="12"/>
+      <c r="G196" s="16"/>
+      <c r="H196" s="36"/>
+      <c r="I196" s="9"/>
+      <c r="J196" s="9"/>
+      <c r="K196" s="9"/>
+      <c r="L196" s="15"/>
+      <c r="M196" s="15"/>
+      <c r="N196" s="6"/>
+      <c r="P196" s="6"/>
+    </row>
+    <row r="197" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B197" s="9">
+        <v>43964</v>
+      </c>
+      <c r="C197" s="68">
+        <v>96642</v>
+      </c>
+      <c r="D197" s="63">
+        <v>149319</v>
+      </c>
+      <c r="E197" s="9"/>
+      <c r="F197" s="12"/>
+      <c r="G197" s="16"/>
+      <c r="H197" s="36"/>
+      <c r="I197" s="9"/>
+      <c r="J197" s="9"/>
+      <c r="K197" s="9"/>
+      <c r="L197" s="15"/>
+      <c r="M197" s="15"/>
+      <c r="N197" s="6"/>
+      <c r="P197" s="6"/>
+    </row>
+    <row r="198" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B198" s="9">
+        <v>26289</v>
+      </c>
+      <c r="C198" s="68">
+        <v>57161</v>
+      </c>
+      <c r="D198" s="63">
+        <v>88033</v>
+      </c>
+      <c r="E198" s="9"/>
+      <c r="F198" s="12"/>
+      <c r="G198" s="16"/>
+      <c r="H198" s="36"/>
+      <c r="I198" s="9"/>
+      <c r="J198" s="9"/>
+      <c r="K198" s="9"/>
+      <c r="L198" s="15"/>
+      <c r="M198" s="15"/>
+      <c r="N198" s="18"/>
+      <c r="P198" s="18"/>
+    </row>
+    <row r="199" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B199" s="1">
+        <v>317</v>
+      </c>
+      <c r="C199" s="68">
+        <v>634</v>
+      </c>
+      <c r="D199" s="77">
+        <v>951</v>
+      </c>
+      <c r="E199" s="11"/>
+      <c r="F199" s="12"/>
+      <c r="G199" s="16"/>
+      <c r="H199" s="36"/>
+      <c r="I199" s="9"/>
+      <c r="J199" s="9"/>
+      <c r="K199" s="9"/>
+      <c r="L199" s="15"/>
+      <c r="M199" s="15"/>
+      <c r="N199" s="6"/>
+      <c r="P199" s="6"/>
+    </row>
+    <row r="200" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B200" s="9">
+        <v>40</v>
+      </c>
+      <c r="C200" s="68">
+        <v>80</v>
+      </c>
+      <c r="D200" s="63">
+        <v>120</v>
+      </c>
+      <c r="E200" s="9"/>
+      <c r="F200" s="12"/>
+      <c r="G200" s="16"/>
+      <c r="H200" s="36"/>
+      <c r="I200" s="9"/>
+      <c r="J200" s="9"/>
+      <c r="K200" s="9"/>
+      <c r="L200" s="15"/>
+      <c r="M200" s="15"/>
+      <c r="N200" s="6"/>
+      <c r="P200" s="6"/>
+    </row>
+    <row r="201" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B201" s="9">
+        <v>14353</v>
+      </c>
+      <c r="C201" s="68">
+        <v>31952</v>
+      </c>
+      <c r="D201" s="63">
+        <v>49550</v>
+      </c>
+      <c r="E201" s="9"/>
+      <c r="F201" s="12"/>
+      <c r="G201" s="16"/>
+      <c r="H201" s="36"/>
+      <c r="I201" s="9"/>
+      <c r="J201" s="9"/>
+      <c r="K201" s="9"/>
+      <c r="L201" s="15"/>
+      <c r="M201" s="15"/>
+      <c r="N201" s="6"/>
+      <c r="P201" s="6"/>
+    </row>
+    <row r="202" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B202" s="9">
+        <v>67</v>
+      </c>
+      <c r="C202" s="68">
+        <v>134</v>
+      </c>
+      <c r="D202" s="63">
+        <v>201</v>
+      </c>
+      <c r="E202" s="9"/>
+      <c r="F202" s="12"/>
+      <c r="G202" s="16"/>
+      <c r="H202" s="36"/>
+      <c r="I202" s="9"/>
+      <c r="J202" s="9"/>
+      <c r="K202" s="9"/>
+      <c r="L202" s="15"/>
+      <c r="M202" s="15"/>
+      <c r="N202" s="6"/>
+      <c r="P202" s="6"/>
+    </row>
+    <row r="203" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B203" s="9">
+        <v>2585</v>
+      </c>
+      <c r="C203" s="68">
+        <v>6055</v>
+      </c>
+      <c r="D203" s="63">
+        <v>9525</v>
+      </c>
+      <c r="E203" s="9"/>
+      <c r="F203" s="12"/>
+      <c r="G203" s="16"/>
+      <c r="H203" s="36"/>
+      <c r="I203" s="9"/>
+      <c r="J203" s="9"/>
+      <c r="K203" s="9"/>
+      <c r="L203" s="15"/>
+      <c r="M203" s="15"/>
+      <c r="N203" s="6"/>
+      <c r="P203" s="6"/>
+    </row>
+    <row r="204" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B204" s="9">
+        <v>49</v>
+      </c>
+      <c r="C204" s="68">
+        <v>98</v>
+      </c>
+      <c r="D204" s="63">
+        <v>147</v>
+      </c>
+      <c r="E204" s="9"/>
+      <c r="F204" s="12"/>
+      <c r="G204" s="16"/>
+      <c r="H204" s="36"/>
+      <c r="I204" s="9"/>
+      <c r="J204" s="9"/>
+      <c r="K204" s="9"/>
+      <c r="L204" s="15"/>
+      <c r="M204" s="15"/>
+      <c r="N204" s="6"/>
+      <c r="P204" s="6"/>
+    </row>
+    <row r="205" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B205" s="1">
+        <v>262</v>
+      </c>
+      <c r="C205" s="68">
+        <v>524</v>
+      </c>
+      <c r="D205" s="77">
+        <v>786</v>
+      </c>
+      <c r="E205" s="11"/>
+      <c r="F205" s="12"/>
+      <c r="G205" s="16"/>
+      <c r="H205" s="36"/>
+      <c r="I205" s="9"/>
+      <c r="J205" s="9"/>
+      <c r="K205" s="9"/>
+      <c r="L205" s="15"/>
+      <c r="M205" s="15"/>
+      <c r="N205" s="6"/>
+      <c r="P205" s="6"/>
+    </row>
+    <row r="206" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B206" s="1">
+        <v>3</v>
+      </c>
+      <c r="C206" s="68">
+        <v>6</v>
+      </c>
+      <c r="D206" s="77">
+        <v>9</v>
+      </c>
+      <c r="E206" s="1"/>
+      <c r="F206" s="12"/>
+      <c r="G206" s="16"/>
+      <c r="H206" s="36"/>
+      <c r="I206" s="9"/>
+      <c r="J206" s="9"/>
+      <c r="K206" s="9"/>
+      <c r="L206" s="15"/>
+      <c r="M206" s="15"/>
+      <c r="N206" s="6"/>
+      <c r="P206" s="6"/>
+    </row>
+    <row r="207" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B207" s="54"/>
+      <c r="C207" s="9"/>
+      <c r="D207" s="54"/>
+      <c r="E207" s="9"/>
+      <c r="F207" s="12"/>
+      <c r="G207" s="16"/>
+      <c r="H207" s="36"/>
+      <c r="I207" s="9"/>
+      <c r="J207" s="9"/>
+      <c r="K207" s="9"/>
+      <c r="L207" s="15"/>
+      <c r="M207" s="15"/>
+      <c r="N207" s="6"/>
+      <c r="P207" s="6"/>
+    </row>
+    <row r="208" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B208" s="9">
+        <v>1207545</v>
+      </c>
+      <c r="C208" s="68">
+        <v>2573320</v>
+      </c>
+      <c r="D208" s="78">
+        <v>3924049</v>
+      </c>
+      <c r="E208" s="9"/>
+      <c r="F208" s="12"/>
+      <c r="G208" s="16"/>
+      <c r="H208" s="36"/>
+      <c r="I208" s="9"/>
+      <c r="J208" s="9"/>
+      <c r="K208" s="9"/>
+      <c r="L208" s="15"/>
+      <c r="M208" s="15"/>
+      <c r="N208" s="6"/>
+      <c r="P208" s="6"/>
+    </row>
+    <row r="209" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B209" s="9">
+        <v>192161</v>
+      </c>
+      <c r="C209" s="68">
+        <v>318322</v>
+      </c>
+      <c r="D209" s="63">
+        <v>445666</v>
+      </c>
+      <c r="E209" s="9"/>
+      <c r="F209" s="12"/>
+      <c r="G209" s="16"/>
+      <c r="H209" s="36"/>
+      <c r="I209" s="9"/>
+      <c r="J209" s="9"/>
+      <c r="K209" s="9"/>
+      <c r="L209" s="15"/>
+      <c r="M209" s="15"/>
+      <c r="N209" s="18"/>
+      <c r="P209" s="18"/>
+    </row>
+    <row r="210" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C210" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E210" s="1"/>
+      <c r="F210" s="12"/>
+      <c r="G210" s="16"/>
+      <c r="H210" s="36"/>
+      <c r="I210" s="9"/>
+      <c r="J210" s="9"/>
+      <c r="K210" s="9"/>
+      <c r="L210" s="15"/>
+      <c r="M210" s="15"/>
+      <c r="N210" s="6"/>
+      <c r="P210" s="6"/>
+    </row>
+    <row r="211" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B211" s="1">
         <v>76</v>
       </c>
-      <c r="B51" s="10">
-[...22 lines deleted...]
-      <c r="B52" s="10" t="s">
+      <c r="C211" s="68">
+        <v>152</v>
+      </c>
+      <c r="D211" s="77">
+        <v>228</v>
+      </c>
+      <c r="E211" s="1"/>
+      <c r="F211" s="12"/>
+      <c r="G211" s="16"/>
+      <c r="H211" s="36"/>
+      <c r="I211" s="9"/>
+      <c r="J211" s="9"/>
+      <c r="K211" s="9"/>
+      <c r="L211" s="15"/>
+      <c r="M211" s="15"/>
+      <c r="N211" s="6"/>
+      <c r="P211" s="6"/>
+    </row>
+    <row r="212" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B212" s="9">
+        <v>833060</v>
+      </c>
+      <c r="C212" s="68">
+        <v>1926213</v>
+      </c>
+      <c r="D212" s="63">
+        <v>3018518</v>
+      </c>
+      <c r="E212" s="9"/>
+      <c r="F212" s="12"/>
+      <c r="G212" s="16"/>
+      <c r="H212" s="36"/>
+      <c r="I212" s="9"/>
+      <c r="J212" s="9"/>
+      <c r="K212" s="9"/>
+      <c r="L212" s="15"/>
+      <c r="M212" s="15"/>
+      <c r="N212" s="6"/>
+      <c r="P212" s="6"/>
+    </row>
+    <row r="213" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B213" s="9">
+        <v>416</v>
+      </c>
+      <c r="C213" s="68">
+        <v>832</v>
+      </c>
+      <c r="D213" s="63">
+        <v>1248</v>
+      </c>
+      <c r="E213" s="15"/>
+      <c r="F213" s="1"/>
+      <c r="G213" s="1"/>
+      <c r="H213" s="1"/>
+      <c r="I213" s="1"/>
+      <c r="J213" s="1"/>
+      <c r="K213" s="1"/>
+      <c r="L213" s="1"/>
+      <c r="M213" s="1"/>
+      <c r="N213" s="6"/>
+      <c r="P213" s="6"/>
+    </row>
+    <row r="214" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C214" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D214" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E214" s="15"/>
+      <c r="F214" s="9"/>
+      <c r="G214" s="9"/>
+      <c r="H214" s="9"/>
+      <c r="I214" s="9"/>
+      <c r="J214" s="9"/>
+      <c r="K214" s="9"/>
+      <c r="L214" s="9"/>
+      <c r="M214" s="9"/>
+      <c r="N214" s="6"/>
+      <c r="P214" s="6"/>
+    </row>
+    <row r="215" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B215" s="54"/>
+      <c r="C215" s="9"/>
+      <c r="D215" s="54"/>
+      <c r="E215" s="9"/>
+      <c r="F215" s="12"/>
+      <c r="G215" s="16"/>
+      <c r="H215" s="36"/>
+      <c r="I215" s="9"/>
+      <c r="J215" s="9"/>
+      <c r="K215" s="9"/>
+      <c r="L215" s="15"/>
+      <c r="M215" s="15"/>
+      <c r="N215" s="6"/>
+      <c r="P215" s="6"/>
+    </row>
+    <row r="216" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B216" s="9">
+        <v>9202</v>
+      </c>
+      <c r="C216" s="68">
+        <v>20743</v>
+      </c>
+      <c r="D216" s="63">
+        <v>32283</v>
+      </c>
+      <c r="E216" s="9"/>
+      <c r="F216" s="12"/>
+      <c r="G216" s="16"/>
+      <c r="H216" s="36"/>
+      <c r="I216" s="9"/>
+      <c r="J216" s="9"/>
+      <c r="K216" s="9"/>
+      <c r="L216" s="15"/>
+      <c r="M216" s="15"/>
+      <c r="N216" s="6"/>
+      <c r="P216" s="6"/>
+    </row>
+    <row r="217" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B217" s="9">
+        <v>9202</v>
+      </c>
+      <c r="C217" s="68">
+        <v>20743</v>
+      </c>
+      <c r="D217" s="63">
+        <v>32283</v>
+      </c>
+      <c r="E217" s="9"/>
+      <c r="F217" s="12"/>
+      <c r="G217" s="16"/>
+      <c r="H217" s="36"/>
+      <c r="I217" s="9"/>
+      <c r="J217" s="9"/>
+      <c r="K217" s="9"/>
+      <c r="L217" s="15"/>
+      <c r="M217" s="15"/>
+      <c r="N217" s="18"/>
+      <c r="P217" s="18"/>
+    </row>
+    <row r="218" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B218" s="54"/>
+      <c r="C218" s="9"/>
+      <c r="D218" s="54"/>
+      <c r="E218" s="9"/>
+      <c r="F218" s="12"/>
+      <c r="G218" s="16"/>
+      <c r="H218" s="36"/>
+      <c r="I218" s="9"/>
+      <c r="J218" s="9"/>
+      <c r="K218" s="9"/>
+      <c r="L218" s="15"/>
+      <c r="M218" s="15"/>
+      <c r="N218" s="6"/>
+      <c r="P218" s="6"/>
+    </row>
+    <row r="219" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B219" s="9">
+        <v>359344</v>
+      </c>
+      <c r="C219" s="68">
+        <v>964576</v>
+      </c>
+      <c r="D219" s="63">
+        <v>1613845</v>
+      </c>
+      <c r="E219" s="9"/>
+      <c r="F219" s="12"/>
+      <c r="G219" s="16"/>
+      <c r="H219" s="36"/>
+      <c r="I219" s="9"/>
+      <c r="J219" s="9"/>
+      <c r="K219" s="9"/>
+      <c r="L219" s="15"/>
+      <c r="M219" s="15"/>
+      <c r="N219" s="6"/>
+      <c r="P219" s="6"/>
+    </row>
+    <row r="220" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B220" s="9">
+        <v>192888</v>
+      </c>
+      <c r="C220" s="68">
+        <v>509443</v>
+      </c>
+      <c r="D220" s="63">
+        <v>842756</v>
+      </c>
+      <c r="E220" s="9"/>
+      <c r="F220" s="12"/>
+      <c r="G220" s="16"/>
+      <c r="H220" s="36"/>
+      <c r="I220" s="9"/>
+      <c r="J220" s="9"/>
+      <c r="K220" s="9"/>
+      <c r="L220" s="15"/>
+      <c r="M220" s="15"/>
+      <c r="N220" s="18"/>
+      <c r="P220" s="18"/>
+    </row>
+    <row r="221" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B221" s="9">
+        <v>4592</v>
+      </c>
+      <c r="C221" s="68">
+        <v>9184</v>
+      </c>
+      <c r="D221" s="63">
+        <v>13776</v>
+      </c>
+      <c r="E221" s="9"/>
+      <c r="F221" s="12"/>
+      <c r="G221" s="16"/>
+      <c r="H221" s="36"/>
+      <c r="I221" s="9"/>
+      <c r="J221" s="9"/>
+      <c r="K221" s="9"/>
+      <c r="L221" s="15"/>
+      <c r="M221" s="15"/>
+      <c r="N221" s="6"/>
+      <c r="P221" s="6"/>
+    </row>
+    <row r="222" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B222" s="9">
+        <v>69722</v>
+      </c>
+      <c r="C222" s="68">
+        <v>137732</v>
+      </c>
+      <c r="D222" s="63">
+        <v>233021</v>
+      </c>
+      <c r="E222" s="9"/>
+      <c r="F222" s="12"/>
+      <c r="G222" s="16"/>
+      <c r="H222" s="36"/>
+      <c r="I222" s="9"/>
+      <c r="J222" s="9"/>
+      <c r="K222" s="9"/>
+      <c r="L222" s="15"/>
+      <c r="M222" s="15"/>
+      <c r="N222" s="6"/>
+      <c r="P222" s="6"/>
+    </row>
+    <row r="223" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B223" s="9">
+        <v>67690</v>
+      </c>
+      <c r="C223" s="68">
+        <v>249890</v>
+      </c>
+      <c r="D223" s="63">
+        <v>432090</v>
+      </c>
+      <c r="E223" s="9"/>
+      <c r="F223" s="12"/>
+      <c r="G223" s="16"/>
+      <c r="H223" s="36"/>
+      <c r="I223" s="9"/>
+      <c r="J223" s="9"/>
+      <c r="K223" s="9"/>
+      <c r="L223" s="15"/>
+      <c r="M223" s="15"/>
+      <c r="N223" s="6"/>
+      <c r="P223" s="6"/>
+    </row>
+    <row r="224" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B224" s="9">
+        <v>4537</v>
+      </c>
+      <c r="C224" s="68">
+        <v>9074</v>
+      </c>
+      <c r="D224" s="63">
+        <v>13611</v>
+      </c>
+      <c r="E224" s="5"/>
+      <c r="F224" s="12"/>
+      <c r="G224" s="16"/>
+      <c r="H224" s="36"/>
+      <c r="I224" s="9"/>
+      <c r="J224" s="9"/>
+      <c r="K224" s="9"/>
+      <c r="L224" s="15"/>
+      <c r="M224" s="15"/>
+      <c r="N224" s="6"/>
+      <c r="P224" s="6"/>
+    </row>
+    <row r="225" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B225" s="9">
+        <v>2210</v>
+      </c>
+      <c r="C225" s="68">
+        <v>11001</v>
+      </c>
+      <c r="D225" s="63">
+        <v>19792</v>
+      </c>
+      <c r="E225" s="9"/>
+      <c r="F225" s="12"/>
+      <c r="G225" s="16"/>
+      <c r="H225" s="36"/>
+      <c r="I225" s="9"/>
+      <c r="J225" s="9"/>
+      <c r="K225" s="9"/>
+      <c r="L225" s="15"/>
+      <c r="M225" s="15"/>
+      <c r="N225" s="6"/>
+      <c r="P225" s="6"/>
+    </row>
+    <row r="226" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B226" s="9">
+        <v>8166</v>
+      </c>
+      <c r="C226" s="68">
+        <v>19174</v>
+      </c>
+      <c r="D226" s="63">
+        <v>30182</v>
+      </c>
+      <c r="E226" s="9"/>
+      <c r="F226" s="12"/>
+      <c r="G226" s="16"/>
+      <c r="H226" s="36"/>
+      <c r="I226" s="9"/>
+      <c r="J226" s="9"/>
+      <c r="K226" s="9"/>
+      <c r="L226" s="15"/>
+      <c r="M226" s="15"/>
+      <c r="N226" s="6"/>
+      <c r="P226" s="6"/>
+    </row>
+    <row r="227" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B227" s="9">
+        <v>6792</v>
+      </c>
+      <c r="C227" s="68">
+        <v>13584</v>
+      </c>
+      <c r="D227" s="63">
+        <v>20376</v>
+      </c>
+      <c r="E227" s="9"/>
+      <c r="F227" s="12"/>
+      <c r="G227" s="16"/>
+      <c r="H227" s="36"/>
+      <c r="I227" s="9"/>
+      <c r="J227" s="9"/>
+      <c r="K227" s="9"/>
+      <c r="L227" s="15"/>
+      <c r="M227" s="15"/>
+      <c r="N227" s="6"/>
+      <c r="P227" s="6"/>
+    </row>
+    <row r="228" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B228" s="9">
+        <v>1969</v>
+      </c>
+      <c r="C228" s="68">
+        <v>3938</v>
+      </c>
+      <c r="D228" s="63">
+        <v>5907</v>
+      </c>
+      <c r="E228" s="9"/>
+      <c r="F228" s="12"/>
+      <c r="G228" s="16"/>
+      <c r="H228" s="36"/>
+      <c r="I228" s="9"/>
+      <c r="J228" s="9"/>
+      <c r="K228" s="9"/>
+      <c r="L228" s="15"/>
+      <c r="M228" s="15"/>
+      <c r="N228" s="6"/>
+      <c r="P228" s="6"/>
+    </row>
+    <row r="229" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B229" s="1">
+        <v>13</v>
+      </c>
+      <c r="C229" s="68">
+        <v>26</v>
+      </c>
+      <c r="D229" s="77">
+        <v>39</v>
+      </c>
+      <c r="E229" s="1"/>
+      <c r="F229" s="12"/>
+      <c r="G229" s="16"/>
+      <c r="H229" s="36"/>
+      <c r="I229" s="9"/>
+      <c r="J229" s="9"/>
+      <c r="K229" s="9"/>
+      <c r="L229" s="15"/>
+      <c r="M229" s="15"/>
+      <c r="N229" s="6"/>
+      <c r="P229" s="6"/>
+    </row>
+    <row r="230" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B230" s="9">
+        <v>766</v>
+      </c>
+      <c r="C230" s="68">
+        <v>1532</v>
+      </c>
+      <c r="D230" s="63">
+        <v>2298</v>
+      </c>
+      <c r="E230" s="9"/>
+      <c r="F230" s="12"/>
+      <c r="G230" s="16"/>
+      <c r="H230" s="36"/>
+      <c r="I230" s="9"/>
+      <c r="J230" s="9"/>
+      <c r="K230" s="9"/>
+      <c r="L230" s="15"/>
+      <c r="M230" s="15"/>
+      <c r="N230" s="6"/>
+      <c r="P230" s="6"/>
+    </row>
+    <row r="231" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B231" s="54"/>
+      <c r="C231" s="9"/>
+      <c r="D231" s="54"/>
+      <c r="E231" s="9"/>
+      <c r="F231" s="12"/>
+      <c r="G231" s="16"/>
+      <c r="H231" s="36"/>
+      <c r="I231" s="36"/>
+      <c r="J231" s="9"/>
+      <c r="K231" s="9"/>
+      <c r="L231" s="15"/>
+      <c r="M231" s="15"/>
+      <c r="N231" s="6"/>
+      <c r="P231" s="6"/>
+    </row>
+    <row r="232" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B232" s="9">
+        <v>2635647</v>
+      </c>
+      <c r="C232" s="68">
+        <v>7619322</v>
+      </c>
+      <c r="D232" s="63">
+        <v>12844812</v>
+      </c>
+      <c r="E232" s="9"/>
+      <c r="F232" s="12"/>
+      <c r="G232" s="16"/>
+      <c r="H232" s="36"/>
+      <c r="I232" s="36"/>
+      <c r="J232" s="9"/>
+      <c r="K232" s="9"/>
+      <c r="L232" s="15"/>
+      <c r="M232" s="15"/>
+      <c r="N232" s="6"/>
+      <c r="P232" s="6"/>
+    </row>
+    <row r="233" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B233" s="9">
+        <v>1112938</v>
+      </c>
+      <c r="C233" s="68">
+        <v>2947701</v>
+      </c>
+      <c r="D233" s="63">
+        <v>4970030</v>
+      </c>
+      <c r="E233" s="9"/>
+      <c r="F233" s="12"/>
+      <c r="G233" s="16"/>
+      <c r="H233" s="36"/>
+      <c r="I233" s="36"/>
+      <c r="J233" s="9"/>
+      <c r="K233" s="9"/>
+      <c r="L233" s="15"/>
+      <c r="M233" s="15"/>
+      <c r="N233" s="18"/>
+      <c r="P233" s="18"/>
+    </row>
+    <row r="234" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C234" s="68">
+        <v>1018892</v>
+      </c>
+      <c r="D234" s="63">
+        <v>2037784</v>
+      </c>
+      <c r="E234" s="9"/>
+      <c r="F234" s="12"/>
+      <c r="G234" s="16"/>
+      <c r="H234" s="36"/>
+      <c r="I234" s="36"/>
+      <c r="J234" s="9"/>
+      <c r="K234" s="9"/>
+      <c r="L234" s="15"/>
+      <c r="M234" s="15"/>
+      <c r="N234" s="6"/>
+      <c r="P234" s="6"/>
+    </row>
+    <row r="235" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B235" s="9">
+        <v>1259</v>
+      </c>
+      <c r="C235" s="68">
+        <v>21904</v>
+      </c>
+      <c r="D235" s="63">
+        <v>42550</v>
+      </c>
+      <c r="E235" s="9"/>
+      <c r="F235" s="12"/>
+      <c r="G235" s="16"/>
+      <c r="H235" s="36"/>
+      <c r="I235" s="36"/>
+      <c r="J235" s="9"/>
+      <c r="K235" s="9"/>
+      <c r="L235" s="15"/>
+      <c r="M235" s="15"/>
+      <c r="N235" s="6"/>
+      <c r="P235" s="6"/>
+    </row>
+    <row r="236" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B236" s="9">
+        <v>1067339</v>
+      </c>
+      <c r="C236" s="68">
+        <v>2362018</v>
+      </c>
+      <c r="D236" s="63">
+        <v>3674431</v>
+      </c>
+      <c r="E236" s="9"/>
+      <c r="F236" s="12"/>
+      <c r="G236" s="16"/>
+      <c r="H236" s="36"/>
+      <c r="I236" s="36"/>
+      <c r="J236" s="9"/>
+      <c r="K236" s="9"/>
+      <c r="L236" s="15"/>
+      <c r="M236" s="15"/>
+      <c r="N236" s="6"/>
+      <c r="P236" s="6"/>
+    </row>
+    <row r="237" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="C52" s="10" t="s">
+      <c r="B237" s="11">
+        <v>3135</v>
+      </c>
+      <c r="C237" s="68">
+        <v>6270</v>
+      </c>
+      <c r="D237" s="76">
+        <v>9405</v>
+      </c>
+      <c r="E237" s="9"/>
+      <c r="F237" s="12"/>
+      <c r="G237" s="16"/>
+      <c r="H237" s="36"/>
+      <c r="I237" s="36"/>
+      <c r="J237" s="9"/>
+      <c r="K237" s="9"/>
+      <c r="L237" s="15"/>
+      <c r="M237" s="15"/>
+      <c r="N237" s="6"/>
+      <c r="P237" s="6"/>
+    </row>
+    <row r="238" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B238" s="9">
+        <v>8608</v>
+      </c>
+      <c r="C238" s="68">
+        <v>17216</v>
+      </c>
+      <c r="D238" s="63">
+        <v>25824</v>
+      </c>
+      <c r="E238" s="9"/>
+      <c r="F238" s="12"/>
+      <c r="G238" s="16"/>
+      <c r="H238" s="36"/>
+      <c r="I238" s="36"/>
+      <c r="J238" s="9"/>
+      <c r="K238" s="9"/>
+      <c r="L238" s="15"/>
+      <c r="M238" s="15"/>
+      <c r="N238" s="6"/>
+      <c r="P238" s="6"/>
+    </row>
+    <row r="239" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B239" s="9">
+        <v>68</v>
+      </c>
+      <c r="C239" s="68">
+        <v>136</v>
+      </c>
+      <c r="D239" s="63">
+        <v>204</v>
+      </c>
+      <c r="E239" s="9"/>
+      <c r="F239" s="12"/>
+      <c r="G239" s="16"/>
+      <c r="H239" s="36"/>
+      <c r="I239" s="36"/>
+      <c r="J239" s="9"/>
+      <c r="K239" s="9"/>
+      <c r="L239" s="15"/>
+      <c r="M239" s="15"/>
+      <c r="N239" s="6"/>
+      <c r="P239" s="6"/>
+    </row>
+    <row r="240" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B240" s="9">
+        <v>390</v>
+      </c>
+      <c r="C240" s="68">
+        <v>28800</v>
+      </c>
+      <c r="D240" s="63">
+        <v>57209</v>
+      </c>
+      <c r="E240" s="9"/>
+      <c r="F240" s="12"/>
+      <c r="G240" s="16"/>
+      <c r="H240" s="36"/>
+      <c r="I240" s="36"/>
+      <c r="J240" s="9"/>
+      <c r="K240" s="9"/>
+      <c r="L240" s="15"/>
+      <c r="M240" s="15"/>
+      <c r="N240" s="6"/>
+      <c r="P240" s="6"/>
+    </row>
+    <row r="241" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B241" s="1">
+        <v>50</v>
+      </c>
+      <c r="C241" s="68">
+        <v>128132</v>
+      </c>
+      <c r="D241" s="76">
+        <v>256213</v>
+      </c>
+      <c r="E241" s="9"/>
+      <c r="F241" s="12"/>
+      <c r="G241" s="16"/>
+      <c r="H241" s="36"/>
+      <c r="I241" s="36"/>
+      <c r="J241" s="9"/>
+      <c r="K241" s="9"/>
+      <c r="L241" s="15"/>
+      <c r="M241" s="15"/>
+      <c r="N241" s="6"/>
+      <c r="P241" s="6"/>
+    </row>
+    <row r="242" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B242" s="1">
+        <v>150</v>
+      </c>
+      <c r="C242" s="68">
+        <v>300</v>
+      </c>
+      <c r="D242" s="77">
+        <v>450</v>
+      </c>
+      <c r="E242" s="9"/>
+      <c r="F242" s="12"/>
+      <c r="G242" s="16"/>
+      <c r="H242" s="36"/>
+      <c r="I242" s="36"/>
+      <c r="J242" s="9"/>
+      <c r="K242" s="9"/>
+      <c r="L242" s="15"/>
+      <c r="M242" s="15"/>
+      <c r="N242" s="6"/>
+      <c r="P242" s="6"/>
+    </row>
+    <row r="243" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C243" s="68">
+        <v>12806</v>
+      </c>
+      <c r="D243" s="76">
+        <v>25611</v>
+      </c>
+      <c r="E243" s="38"/>
+      <c r="F243" s="38"/>
+      <c r="G243" s="38"/>
+      <c r="H243" s="38"/>
+      <c r="I243" s="36"/>
+      <c r="J243" s="9"/>
+      <c r="K243" s="9"/>
+      <c r="L243" s="15"/>
+      <c r="M243" s="15"/>
+      <c r="N243" s="6"/>
+      <c r="P243" s="6"/>
+    </row>
+    <row r="244" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B244" s="9">
+        <v>190565</v>
+      </c>
+      <c r="C244" s="68">
+        <v>476233</v>
+      </c>
+      <c r="D244" s="63">
+        <v>844551</v>
+      </c>
+      <c r="E244" s="9"/>
+      <c r="F244" s="12"/>
+      <c r="G244" s="16"/>
+      <c r="H244" s="36"/>
+      <c r="I244" s="36"/>
+      <c r="J244" s="9"/>
+      <c r="K244" s="9"/>
+      <c r="L244" s="15"/>
+      <c r="M244" s="15"/>
+      <c r="N244" s="6"/>
+      <c r="P244" s="6"/>
+    </row>
+    <row r="245" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B245" s="1">
+        <v>225</v>
+      </c>
+      <c r="C245" s="68">
+        <v>450</v>
+      </c>
+      <c r="D245" s="77">
+        <v>675</v>
+      </c>
+      <c r="E245" s="1"/>
+      <c r="F245" s="12"/>
+      <c r="G245" s="16"/>
+      <c r="H245" s="36"/>
+      <c r="I245" s="36"/>
+      <c r="J245" s="9"/>
+      <c r="K245" s="9"/>
+      <c r="L245" s="15"/>
+      <c r="M245" s="15"/>
+      <c r="N245" s="6"/>
+      <c r="P245" s="6"/>
+    </row>
+    <row r="246" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B246" s="9">
+        <v>250921</v>
+      </c>
+      <c r="C246" s="68">
+        <v>584624</v>
+      </c>
+      <c r="D246" s="63">
+        <v>872192</v>
+      </c>
+      <c r="E246" s="9"/>
+      <c r="F246" s="12"/>
+      <c r="G246" s="16"/>
+      <c r="H246" s="36"/>
+      <c r="I246" s="36"/>
+      <c r="J246" s="9"/>
+      <c r="K246" s="9"/>
+      <c r="L246" s="15"/>
+      <c r="M246" s="15"/>
+      <c r="N246" s="6"/>
+      <c r="P246" s="6"/>
+    </row>
+    <row r="247" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B247" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C247" s="68">
+        <v>1590</v>
+      </c>
+      <c r="D247" s="63">
+        <v>3180</v>
+      </c>
+      <c r="E247" s="9"/>
+      <c r="F247" s="12"/>
+      <c r="G247" s="16"/>
+      <c r="H247" s="36"/>
+      <c r="I247" s="36"/>
+      <c r="J247" s="9"/>
+      <c r="K247" s="9"/>
+      <c r="L247" s="9"/>
+      <c r="M247" s="15"/>
+      <c r="N247" s="6"/>
+      <c r="P247" s="6"/>
+    </row>
+    <row r="248" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C248" s="68">
+        <v>12253</v>
+      </c>
+      <c r="D248" s="63">
+        <v>24506</v>
+      </c>
+      <c r="E248" s="9"/>
+      <c r="F248" s="12"/>
+      <c r="G248" s="16"/>
+      <c r="H248" s="36"/>
+      <c r="I248" s="36"/>
+      <c r="J248" s="9"/>
+      <c r="K248" s="9"/>
+      <c r="L248" s="9"/>
+      <c r="M248" s="15"/>
+      <c r="N248" s="6"/>
+      <c r="P248" s="6"/>
+    </row>
+    <row r="249" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B249" s="54"/>
+      <c r="C249" s="9"/>
+      <c r="D249" s="54"/>
+      <c r="E249" s="9"/>
+      <c r="F249" s="12"/>
+      <c r="G249" s="16"/>
+      <c r="H249" s="36"/>
+      <c r="I249" s="36"/>
+      <c r="J249" s="9"/>
+      <c r="K249" s="9"/>
+      <c r="L249" s="15"/>
+      <c r="M249" s="15"/>
+      <c r="N249" s="6"/>
+      <c r="P249" s="6"/>
+    </row>
+    <row r="250" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B250" s="9">
+        <v>43720953</v>
+      </c>
+      <c r="C250" s="68">
+        <v>84834646</v>
+      </c>
+      <c r="D250" s="63">
+        <v>128421226</v>
+      </c>
+      <c r="E250" s="9"/>
+      <c r="F250" s="12"/>
+      <c r="G250" s="16"/>
+      <c r="H250" s="36"/>
+      <c r="I250" s="36"/>
+      <c r="J250" s="9"/>
+      <c r="K250" s="9"/>
+      <c r="L250" s="15"/>
+      <c r="M250" s="15"/>
+      <c r="N250" s="6"/>
+      <c r="P250" s="6"/>
+    </row>
+    <row r="251" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B251" s="9">
+        <v>11794992</v>
+      </c>
+      <c r="C251" s="68">
+        <v>22633931</v>
+      </c>
+      <c r="D251" s="63">
+        <v>34116296</v>
+      </c>
+      <c r="E251" s="9"/>
+      <c r="F251" s="12"/>
+      <c r="G251" s="16"/>
+      <c r="H251" s="36"/>
+      <c r="I251" s="36"/>
+      <c r="J251" s="9"/>
+      <c r="K251" s="9"/>
+      <c r="L251" s="15"/>
+      <c r="M251" s="15"/>
+      <c r="N251" s="18"/>
+      <c r="P251" s="18"/>
+    </row>
+    <row r="252" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B252" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C252" s="68">
+        <v>4523</v>
+      </c>
+      <c r="D252" s="63">
+        <v>9046</v>
+      </c>
+      <c r="E252" s="9"/>
+      <c r="F252" s="12"/>
+      <c r="G252" s="16"/>
+      <c r="H252" s="36"/>
+      <c r="I252" s="36"/>
+      <c r="J252" s="9"/>
+      <c r="K252" s="9"/>
+      <c r="L252" s="15"/>
+      <c r="M252" s="15"/>
+      <c r="N252" s="18"/>
+      <c r="P252" s="18"/>
+    </row>
+    <row r="253" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B253" s="9">
+        <v>1008689</v>
+      </c>
+      <c r="C253" s="68">
+        <v>1962544</v>
+      </c>
+      <c r="D253" s="63">
+        <v>3307364</v>
+      </c>
+      <c r="E253" s="9"/>
+      <c r="F253" s="12"/>
+      <c r="G253" s="16"/>
+      <c r="H253" s="36"/>
+      <c r="I253" s="36"/>
+      <c r="J253" s="9"/>
+      <c r="K253" s="9"/>
+      <c r="L253" s="15"/>
+      <c r="M253" s="15"/>
+      <c r="N253" s="6"/>
+      <c r="P253" s="6"/>
+    </row>
+    <row r="254" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E254" s="7"/>
+      <c r="F254" s="9"/>
+      <c r="G254" s="9"/>
+      <c r="H254" s="9"/>
+      <c r="I254" s="9"/>
+      <c r="J254" s="9"/>
+      <c r="K254" s="9"/>
+      <c r="L254" s="9"/>
+      <c r="M254" s="9"/>
+      <c r="N254" s="6"/>
+      <c r="P254" s="6"/>
+    </row>
+    <row r="255" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B255" s="9">
+        <v>69074</v>
+      </c>
+      <c r="C255" s="68">
+        <v>1069783</v>
+      </c>
+      <c r="D255" s="63">
+        <v>1106663</v>
+      </c>
+      <c r="E255" s="9"/>
+      <c r="F255" s="12"/>
+      <c r="G255" s="16"/>
+      <c r="H255" s="36"/>
+      <c r="I255" s="36"/>
+      <c r="J255" s="9"/>
+      <c r="K255" s="15"/>
+      <c r="L255" s="15"/>
+      <c r="M255" s="9"/>
+      <c r="N255" s="6"/>
+      <c r="P255" s="6"/>
+    </row>
+    <row r="256" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B256" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C256" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E256" s="7"/>
+      <c r="F256" s="9"/>
+      <c r="G256" s="9"/>
+      <c r="H256" s="9"/>
+      <c r="I256" s="9"/>
+      <c r="J256" s="9"/>
+      <c r="K256" s="9"/>
+      <c r="L256" s="9"/>
+      <c r="M256" s="9"/>
+      <c r="N256" s="6"/>
+      <c r="P256" s="6"/>
+    </row>
+    <row r="257" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B257" s="54"/>
+      <c r="C257" s="9"/>
+      <c r="D257" s="54"/>
+      <c r="E257" s="15"/>
+      <c r="F257" s="12"/>
+      <c r="G257" s="16"/>
+      <c r="H257" s="36"/>
+      <c r="I257" s="36"/>
+      <c r="J257" s="9"/>
+      <c r="K257" s="9"/>
+      <c r="L257" s="9"/>
+      <c r="M257" s="15"/>
+      <c r="N257" s="6"/>
+      <c r="P257" s="6"/>
+    </row>
+    <row r="258" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B258" s="9">
+        <v>12224517</v>
+      </c>
+      <c r="C258" s="68">
+        <v>23366766</v>
+      </c>
+      <c r="D258" s="63">
+        <v>35559502</v>
+      </c>
+      <c r="E258" s="15"/>
+      <c r="F258" s="12"/>
+      <c r="G258" s="16"/>
+      <c r="H258" s="36"/>
+      <c r="I258" s="36"/>
+      <c r="J258" s="9"/>
+      <c r="K258" s="9"/>
+      <c r="L258" s="9"/>
+      <c r="M258" s="15"/>
+      <c r="N258" s="6"/>
+      <c r="P258" s="6"/>
+    </row>
+    <row r="259" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="B259" s="9">
+        <v>11758068</v>
+      </c>
+      <c r="C259" s="68">
+        <v>22527043</v>
+      </c>
+      <c r="D259" s="63">
+        <v>33977836</v>
+      </c>
+      <c r="E259" s="15"/>
+      <c r="F259" s="12"/>
+      <c r="G259" s="16"/>
+      <c r="H259" s="36"/>
+      <c r="I259" s="36"/>
+      <c r="J259" s="9"/>
+      <c r="K259" s="9"/>
+      <c r="L259" s="9"/>
+      <c r="M259" s="15"/>
+      <c r="N259" s="18"/>
+      <c r="P259" s="18"/>
+    </row>
+    <row r="260" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C260" s="68">
+        <v>4523</v>
+      </c>
+      <c r="D260" s="63">
+        <v>9046</v>
+      </c>
+      <c r="E260" s="15"/>
+      <c r="F260" s="12"/>
+      <c r="G260" s="16"/>
+      <c r="H260" s="36"/>
+      <c r="I260" s="36"/>
+      <c r="J260" s="9"/>
+      <c r="K260" s="9"/>
+      <c r="L260" s="9"/>
+      <c r="M260" s="15"/>
+      <c r="N260" s="18"/>
+      <c r="P260" s="18"/>
+    </row>
+    <row r="261" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E261" s="7"/>
+      <c r="F261" s="9"/>
+      <c r="G261" s="9"/>
+      <c r="H261" s="9"/>
+      <c r="I261" s="9"/>
+      <c r="J261" s="9"/>
+      <c r="K261" s="9"/>
+      <c r="L261" s="9"/>
+      <c r="M261" s="9"/>
+      <c r="N261" s="6"/>
+      <c r="P261" s="6"/>
+    </row>
+    <row r="262" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="B262" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C262" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D262" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E262" s="7"/>
+      <c r="F262" s="7"/>
+      <c r="G262" s="7"/>
+      <c r="H262" s="7"/>
+      <c r="I262" s="7"/>
+      <c r="J262" s="7"/>
+      <c r="K262" s="7"/>
+      <c r="L262" s="7"/>
+      <c r="M262" s="7"/>
+      <c r="N262" s="6"/>
+      <c r="P262" s="6"/>
+    </row>
+    <row r="263" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C263" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E263" s="7"/>
+      <c r="F263" s="7"/>
+      <c r="G263" s="20"/>
+      <c r="H263" s="38"/>
+      <c r="I263" s="38"/>
+      <c r="J263" s="1"/>
+      <c r="K263" s="44"/>
+      <c r="L263" s="44"/>
+      <c r="M263" s="1"/>
+      <c r="N263" s="6"/>
+      <c r="P263" s="6"/>
+    </row>
+    <row r="264" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B264" s="55"/>
+      <c r="C264" s="9"/>
+      <c r="D264" s="55"/>
+      <c r="E264" s="22"/>
+      <c r="F264" s="23"/>
+      <c r="G264" s="16"/>
+      <c r="H264" s="36"/>
+      <c r="I264" s="36"/>
+      <c r="J264" s="9"/>
+      <c r="K264" s="15"/>
+      <c r="L264" s="10"/>
+      <c r="M264" s="10"/>
+      <c r="N264" s="6"/>
+      <c r="P264" s="6"/>
+    </row>
+    <row r="265" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B265" s="9">
+        <v>30881860</v>
+      </c>
+      <c r="C265" s="68">
+        <v>60062185</v>
+      </c>
+      <c r="D265" s="63">
+        <v>90790156</v>
+      </c>
+      <c r="E265" s="22"/>
+      <c r="F265" s="23"/>
+      <c r="G265" s="16"/>
+      <c r="H265" s="36"/>
+      <c r="I265" s="36"/>
+      <c r="J265" s="9"/>
+      <c r="K265" s="15"/>
+      <c r="L265" s="10"/>
+      <c r="M265" s="10"/>
+      <c r="N265" s="6"/>
+      <c r="P265" s="6"/>
+    </row>
+    <row r="266" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C266" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D266" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E266" s="7"/>
+      <c r="F266" s="7"/>
+      <c r="G266" s="7"/>
+      <c r="H266" s="7"/>
+      <c r="I266" s="7"/>
+      <c r="J266" s="7"/>
+      <c r="K266" s="7"/>
+      <c r="L266" s="7"/>
+      <c r="M266" s="7"/>
+      <c r="N266" s="18"/>
+      <c r="P266" s="18"/>
+    </row>
+    <row r="267" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E267" s="7"/>
+      <c r="F267" s="7"/>
+      <c r="G267" s="7"/>
+      <c r="H267" s="7"/>
+      <c r="I267" s="7"/>
+      <c r="J267" s="7"/>
+      <c r="K267" s="7"/>
+      <c r="L267" s="7"/>
+      <c r="M267" s="7"/>
+      <c r="N267" s="18"/>
+      <c r="P267" s="18"/>
+    </row>
+    <row r="268" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E268" s="7"/>
+      <c r="F268" s="7"/>
+      <c r="G268" s="7"/>
+      <c r="H268" s="7"/>
+      <c r="I268" s="7"/>
+      <c r="J268" s="7"/>
+      <c r="K268" s="7"/>
+      <c r="L268" s="7"/>
+      <c r="M268" s="7"/>
+      <c r="N268" s="6"/>
+      <c r="P268" s="6"/>
+    </row>
+    <row r="269" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B269" s="56"/>
+      <c r="C269" s="24"/>
+      <c r="D269" s="56"/>
+      <c r="E269" s="22"/>
+      <c r="F269" s="7"/>
+      <c r="G269" s="16"/>
+      <c r="H269" s="36"/>
+      <c r="I269" s="36"/>
+      <c r="J269" s="9"/>
+      <c r="K269" s="7"/>
+      <c r="L269" s="7"/>
+      <c r="M269" s="7"/>
+      <c r="N269" s="6"/>
+      <c r="P269" s="6"/>
+    </row>
+    <row r="270" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B270" s="24">
+        <v>614576</v>
+      </c>
+      <c r="C270" s="68">
+        <v>1405695</v>
+      </c>
+      <c r="D270" s="79">
+        <v>2071568</v>
+      </c>
+      <c r="E270" s="22"/>
+      <c r="F270" s="7"/>
+      <c r="G270" s="16"/>
+      <c r="H270" s="36"/>
+      <c r="I270" s="36"/>
+      <c r="J270" s="9"/>
+      <c r="K270" s="7"/>
+      <c r="L270" s="7"/>
+      <c r="M270" s="7"/>
+      <c r="N270" s="6"/>
+      <c r="P270" s="6"/>
+    </row>
+    <row r="271" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C271" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D271" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E271" s="7"/>
+      <c r="F271" s="7"/>
+      <c r="G271" s="7"/>
+      <c r="H271" s="7"/>
+      <c r="I271" s="7"/>
+      <c r="J271" s="7"/>
+      <c r="K271" s="7"/>
+      <c r="L271" s="7"/>
+      <c r="M271" s="7"/>
+      <c r="N271" s="6"/>
+      <c r="P271" s="6"/>
+    </row>
+    <row r="272" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B272" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D272" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E272" s="7"/>
+      <c r="F272" s="7"/>
+      <c r="G272" s="7"/>
+      <c r="H272" s="7"/>
+      <c r="I272" s="7"/>
+      <c r="J272" s="7"/>
+      <c r="K272" s="7"/>
+      <c r="L272" s="7"/>
+      <c r="M272" s="7"/>
+      <c r="N272" s="6"/>
+      <c r="P272" s="6"/>
+    </row>
+    <row r="273" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C273" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D273" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E273" s="7"/>
+      <c r="F273" s="7"/>
+      <c r="G273" s="7"/>
+      <c r="H273" s="7"/>
+      <c r="I273" s="7"/>
+      <c r="J273" s="7"/>
+      <c r="K273" s="7"/>
+      <c r="L273" s="7"/>
+      <c r="M273" s="7"/>
+      <c r="N273" s="6"/>
+      <c r="P273" s="6"/>
+    </row>
+    <row r="274" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B274" s="54"/>
+      <c r="C274" s="9"/>
+      <c r="D274" s="54"/>
+      <c r="E274" s="9"/>
+      <c r="F274" s="12"/>
+      <c r="G274" s="16"/>
+      <c r="H274" s="36"/>
+      <c r="I274" s="36"/>
+      <c r="J274" s="9"/>
+      <c r="K274" s="9"/>
+      <c r="L274" s="15"/>
+      <c r="M274" s="15"/>
+      <c r="N274" s="6"/>
+      <c r="P274" s="6"/>
+    </row>
+    <row r="275" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B275" s="9">
+        <v>1081251</v>
+      </c>
+      <c r="C275" s="68">
+        <v>2674880</v>
+      </c>
+      <c r="D275" s="63">
+        <v>3870461</v>
+      </c>
+      <c r="E275" s="9"/>
+      <c r="F275" s="12"/>
+      <c r="G275" s="16"/>
+      <c r="H275" s="36"/>
+      <c r="I275" s="36"/>
+      <c r="J275" s="9"/>
+      <c r="K275" s="9"/>
+      <c r="L275" s="15"/>
+      <c r="M275" s="15"/>
+      <c r="N275" s="6"/>
+      <c r="P275" s="6"/>
+    </row>
+    <row r="276" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B276" s="9">
+        <v>375622</v>
+      </c>
+      <c r="C276" s="68">
+        <v>1102474</v>
+      </c>
+      <c r="D276" s="63">
+        <v>1773659</v>
+      </c>
+      <c r="E276" s="9"/>
+      <c r="F276" s="12"/>
+      <c r="G276" s="16"/>
+      <c r="H276" s="36"/>
+      <c r="I276" s="36"/>
+      <c r="J276" s="9"/>
+      <c r="K276" s="9"/>
+      <c r="L276" s="15"/>
+      <c r="M276" s="15"/>
+      <c r="N276" s="18"/>
+      <c r="P276" s="18"/>
+    </row>
+    <row r="277" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B277" s="9">
+        <v>123</v>
+      </c>
+      <c r="C277" s="68">
+        <v>9454</v>
+      </c>
+      <c r="D277" s="63">
+        <v>18786</v>
+      </c>
+      <c r="E277" s="9"/>
+      <c r="F277" s="12"/>
+      <c r="G277" s="16"/>
+      <c r="H277" s="36"/>
+      <c r="I277" s="36"/>
+      <c r="J277" s="9"/>
+      <c r="K277" s="9"/>
+      <c r="L277" s="15"/>
+      <c r="M277" s="15"/>
+      <c r="N277" s="6"/>
+      <c r="P277" s="6"/>
+    </row>
+    <row r="278" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B278" s="9">
+        <v>13366</v>
+      </c>
+      <c r="C278" s="68">
+        <v>56265</v>
+      </c>
+      <c r="D278" s="63">
+        <v>109732</v>
+      </c>
+      <c r="E278" s="9"/>
+      <c r="F278" s="12"/>
+      <c r="G278" s="16"/>
+      <c r="H278" s="36"/>
+      <c r="I278" s="36"/>
+      <c r="J278" s="9"/>
+      <c r="K278" s="9"/>
+      <c r="L278" s="15"/>
+      <c r="M278" s="15"/>
+      <c r="N278" s="6"/>
+      <c r="P278" s="6"/>
+    </row>
+    <row r="279" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B279" s="9">
+        <v>664421</v>
+      </c>
+      <c r="C279" s="68">
+        <v>1427797</v>
+      </c>
+      <c r="D279" s="63">
+        <v>1838226</v>
+      </c>
+      <c r="E279" s="9"/>
+      <c r="F279" s="12"/>
+      <c r="G279" s="16"/>
+      <c r="H279" s="36"/>
+      <c r="I279" s="36"/>
+      <c r="J279" s="9"/>
+      <c r="K279" s="9"/>
+      <c r="L279" s="15"/>
+      <c r="M279" s="15"/>
+      <c r="N279" s="6"/>
+      <c r="P279" s="6"/>
+    </row>
+    <row r="280" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B280" s="9">
+        <v>167</v>
+      </c>
+      <c r="C280" s="68">
+        <v>334</v>
+      </c>
+      <c r="D280" s="63">
+        <v>501</v>
+      </c>
+      <c r="E280" s="9"/>
+      <c r="F280" s="12"/>
+      <c r="G280" s="16"/>
+      <c r="H280" s="36"/>
+      <c r="I280" s="36"/>
+      <c r="J280" s="9"/>
+      <c r="K280" s="9"/>
+      <c r="L280" s="15"/>
+      <c r="M280" s="15"/>
+      <c r="N280" s="6"/>
+      <c r="P280" s="6"/>
+    </row>
+    <row r="281" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B281" s="9">
+        <v>893</v>
+      </c>
+      <c r="C281" s="68">
+        <v>1786</v>
+      </c>
+      <c r="D281" s="63">
+        <v>2679</v>
+      </c>
+      <c r="E281" s="9"/>
+      <c r="F281" s="12"/>
+      <c r="G281" s="16"/>
+      <c r="H281" s="36"/>
+      <c r="I281" s="36"/>
+      <c r="J281" s="9"/>
+      <c r="K281" s="9"/>
+      <c r="L281" s="15"/>
+      <c r="M281" s="15"/>
+      <c r="N281" s="6"/>
+      <c r="P281" s="6"/>
+    </row>
+    <row r="282" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B282" s="9">
+        <v>1479</v>
+      </c>
+      <c r="C282" s="68">
+        <v>2958</v>
+      </c>
+      <c r="D282" s="63">
+        <v>4437</v>
+      </c>
+      <c r="E282" s="9"/>
+      <c r="F282" s="12"/>
+      <c r="G282" s="16"/>
+      <c r="H282" s="36"/>
+      <c r="I282" s="36"/>
+      <c r="J282" s="9"/>
+      <c r="K282" s="9"/>
+      <c r="L282" s="15"/>
+      <c r="M282" s="15"/>
+      <c r="N282" s="6"/>
+      <c r="P282" s="6"/>
+    </row>
+    <row r="283" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B283" s="9">
+        <v>32</v>
+      </c>
+      <c r="C283" s="68">
+        <v>64</v>
+      </c>
+      <c r="D283" s="63">
+        <v>96</v>
+      </c>
+      <c r="E283" s="9"/>
+      <c r="F283" s="12"/>
+      <c r="G283" s="16"/>
+      <c r="H283" s="36"/>
+      <c r="I283" s="36"/>
+      <c r="J283" s="9"/>
+      <c r="K283" s="9"/>
+      <c r="L283" s="15"/>
+      <c r="M283" s="15"/>
+      <c r="N283" s="6"/>
+      <c r="P283" s="6"/>
+    </row>
+    <row r="284" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B284" s="9">
+        <v>21737</v>
+      </c>
+      <c r="C284" s="68">
+        <v>66923</v>
+      </c>
+      <c r="D284" s="63">
+        <v>112109</v>
+      </c>
+      <c r="E284" s="9"/>
+      <c r="F284" s="12"/>
+      <c r="G284" s="16"/>
+      <c r="H284" s="36"/>
+      <c r="I284" s="36"/>
+      <c r="J284" s="9"/>
+      <c r="K284" s="15"/>
+      <c r="L284" s="15"/>
+      <c r="M284" s="9"/>
+      <c r="N284" s="6"/>
+      <c r="P284" s="6"/>
+    </row>
+    <row r="285" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B285" s="9">
+        <v>2433</v>
+      </c>
+      <c r="C285" s="68">
+        <v>4866</v>
+      </c>
+      <c r="D285" s="63">
+        <v>7299</v>
+      </c>
+      <c r="E285" s="9"/>
+      <c r="F285" s="12"/>
+      <c r="G285" s="16"/>
+      <c r="H285" s="36"/>
+      <c r="I285" s="36"/>
+      <c r="J285" s="9"/>
+      <c r="K285" s="9"/>
+      <c r="L285" s="15"/>
+      <c r="M285" s="15"/>
+      <c r="N285" s="6"/>
+      <c r="P285" s="6"/>
+    </row>
+    <row r="286" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B286" s="9">
+        <v>981</v>
+      </c>
+      <c r="C286" s="68">
+        <v>1962</v>
+      </c>
+      <c r="D286" s="63">
+        <v>2943</v>
+      </c>
+      <c r="E286" s="9"/>
+      <c r="F286" s="12"/>
+      <c r="G286" s="16"/>
+      <c r="H286" s="36"/>
+      <c r="I286" s="36"/>
+      <c r="J286" s="9"/>
+      <c r="K286" s="9"/>
+      <c r="L286" s="15"/>
+      <c r="M286" s="15"/>
+      <c r="N286" s="6"/>
+      <c r="P286" s="6"/>
+    </row>
+    <row r="287" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B287" s="54"/>
+      <c r="C287" s="9"/>
+      <c r="D287" s="54"/>
+      <c r="E287" s="9"/>
+      <c r="F287" s="12"/>
+      <c r="G287" s="16"/>
+      <c r="H287" s="36"/>
+      <c r="I287" s="36"/>
+      <c r="J287" s="9"/>
+      <c r="K287" s="9"/>
+      <c r="L287" s="15"/>
+      <c r="M287" s="15"/>
+      <c r="N287" s="6"/>
+      <c r="P287" s="6"/>
+    </row>
+    <row r="288" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B288" s="9">
+        <v>54655223</v>
+      </c>
+      <c r="C288" s="68">
+        <v>143876176</v>
+      </c>
+      <c r="D288" s="63">
+        <v>237345227</v>
+      </c>
+      <c r="E288" s="9"/>
+      <c r="F288" s="12"/>
+      <c r="G288" s="16"/>
+      <c r="H288" s="36"/>
+      <c r="I288" s="36"/>
+      <c r="J288" s="9"/>
+      <c r="K288" s="9"/>
+      <c r="L288" s="15"/>
+      <c r="M288" s="15"/>
+      <c r="N288" s="6"/>
+      <c r="P288" s="6"/>
+    </row>
+    <row r="289" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B289" s="9">
+        <v>48609938</v>
+      </c>
+      <c r="C289" s="68">
+        <v>132791740</v>
+      </c>
+      <c r="D289" s="63">
+        <v>219753037</v>
+      </c>
+      <c r="E289" s="9"/>
+      <c r="F289" s="12"/>
+      <c r="G289" s="16"/>
+      <c r="H289" s="36"/>
+      <c r="I289" s="36"/>
+      <c r="J289" s="9"/>
+      <c r="K289" s="9"/>
+      <c r="L289" s="15"/>
+      <c r="M289" s="15"/>
+      <c r="N289" s="18"/>
+      <c r="P289" s="18"/>
+    </row>
+    <row r="290" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B290" s="9">
+        <v>52791</v>
+      </c>
+      <c r="C290" s="68">
+        <v>60026</v>
+      </c>
+      <c r="D290" s="63">
+        <v>67261</v>
+      </c>
+      <c r="E290" s="9"/>
+      <c r="F290" s="12"/>
+      <c r="G290" s="16"/>
+      <c r="H290" s="36"/>
+      <c r="I290" s="36"/>
+      <c r="J290" s="9"/>
+      <c r="K290" s="9"/>
+      <c r="L290" s="15"/>
+      <c r="M290" s="15"/>
+      <c r="N290" s="6"/>
+      <c r="P290" s="6"/>
+    </row>
+    <row r="291" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B291" s="9">
+        <v>339981</v>
+      </c>
+      <c r="C291" s="68">
+        <v>741032</v>
+      </c>
+      <c r="D291" s="63">
+        <v>1491007</v>
+      </c>
+      <c r="E291" s="9"/>
+      <c r="F291" s="12"/>
+      <c r="G291" s="16"/>
+      <c r="H291" s="36"/>
+      <c r="I291" s="36"/>
+      <c r="J291" s="9"/>
+      <c r="K291" s="9"/>
+      <c r="L291" s="15"/>
+      <c r="M291" s="15"/>
+      <c r="N291" s="6"/>
+      <c r="P291" s="6"/>
+    </row>
+    <row r="292" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B292" s="9">
+        <v>4069850</v>
+      </c>
+      <c r="C292" s="68">
+        <v>7047257</v>
+      </c>
+      <c r="D292" s="63">
+        <v>11171672</v>
+      </c>
+      <c r="E292" s="9"/>
+      <c r="F292" s="12"/>
+      <c r="G292" s="16"/>
+      <c r="H292" s="36"/>
+      <c r="I292" s="36"/>
+      <c r="J292" s="9"/>
+      <c r="K292" s="9"/>
+      <c r="L292" s="15"/>
+      <c r="M292" s="15"/>
+      <c r="N292" s="6"/>
+      <c r="P292" s="6"/>
+    </row>
+    <row r="293" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B293" s="9">
+        <v>47615</v>
+      </c>
+      <c r="C293" s="68">
+        <v>64659</v>
+      </c>
+      <c r="D293" s="63">
+        <v>81702</v>
+      </c>
+      <c r="E293" s="9"/>
+      <c r="F293" s="12"/>
+      <c r="G293" s="16"/>
+      <c r="H293" s="36"/>
+      <c r="I293" s="36"/>
+      <c r="J293" s="9"/>
+      <c r="K293" s="9"/>
+      <c r="L293" s="15"/>
+      <c r="M293" s="15"/>
+      <c r="N293" s="6"/>
+      <c r="P293" s="6"/>
+    </row>
+    <row r="294" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="D52" s="10"/>
-[...13 lines deleted...]
-      <c r="A53" s="28" t="s">
+      <c r="B294" s="9">
+        <v>55</v>
+      </c>
+      <c r="C294" s="68">
+        <v>55</v>
+      </c>
+      <c r="D294" s="63">
+        <v>55</v>
+      </c>
+      <c r="E294" s="9"/>
+      <c r="F294" s="12"/>
+      <c r="G294" s="16"/>
+      <c r="H294" s="36"/>
+      <c r="I294" s="36"/>
+      <c r="J294" s="9"/>
+      <c r="K294" s="9"/>
+      <c r="L294" s="15"/>
+      <c r="M294" s="15"/>
+      <c r="N294" s="6"/>
+      <c r="P294" s="6"/>
+    </row>
+    <row r="295" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B295" s="9">
+        <v>316132</v>
+      </c>
+      <c r="C295" s="68">
+        <v>700344</v>
+      </c>
+      <c r="D295" s="63">
+        <v>1077845</v>
+      </c>
+      <c r="E295" s="9"/>
+      <c r="F295" s="12"/>
+      <c r="G295" s="16"/>
+      <c r="H295" s="36"/>
+      <c r="I295" s="36"/>
+      <c r="J295" s="9"/>
+      <c r="K295" s="9"/>
+      <c r="L295" s="15"/>
+      <c r="M295" s="15"/>
+      <c r="N295" s="6"/>
+      <c r="P295" s="6"/>
+    </row>
+    <row r="296" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C296" s="68">
+        <v>120</v>
+      </c>
+      <c r="D296" s="63">
+        <v>239</v>
+      </c>
+      <c r="E296" s="9"/>
+      <c r="F296" s="12"/>
+      <c r="G296" s="16"/>
+      <c r="H296" s="36"/>
+      <c r="I296" s="36"/>
+      <c r="J296" s="9"/>
+      <c r="K296" s="9"/>
+      <c r="L296" s="15"/>
+      <c r="M296" s="15"/>
+      <c r="N296" s="6"/>
+      <c r="P296" s="6"/>
+    </row>
+    <row r="297" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B297" s="9">
+        <v>220</v>
+      </c>
+      <c r="C297" s="68">
+        <v>440</v>
+      </c>
+      <c r="D297" s="63">
+        <v>660</v>
+      </c>
+      <c r="E297" s="9"/>
+      <c r="F297" s="12"/>
+      <c r="G297" s="16"/>
+      <c r="H297" s="36"/>
+      <c r="I297" s="36"/>
+      <c r="J297" s="9"/>
+      <c r="K297" s="9"/>
+      <c r="L297" s="15"/>
+      <c r="M297" s="15"/>
+      <c r="N297" s="6"/>
+      <c r="P297" s="6"/>
+    </row>
+    <row r="298" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B298" s="9">
+        <v>866857</v>
+      </c>
+      <c r="C298" s="68">
+        <v>1248076</v>
+      </c>
+      <c r="D298" s="63">
+        <v>1663002</v>
+      </c>
+      <c r="E298" s="9"/>
+      <c r="F298" s="12"/>
+      <c r="G298" s="16"/>
+      <c r="H298" s="36"/>
+      <c r="I298" s="36"/>
+      <c r="J298" s="9"/>
+      <c r="K298" s="9"/>
+      <c r="L298" s="15"/>
+      <c r="M298" s="15"/>
+      <c r="N298" s="6"/>
+      <c r="P298" s="6"/>
+    </row>
+    <row r="299" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B53" s="10" t="s">
-[...84 lines deleted...]
-      <c r="A57" s="28" t="s">
+      <c r="B299" s="9">
+        <v>17206</v>
+      </c>
+      <c r="C299" s="68">
+        <v>70462</v>
+      </c>
+      <c r="D299" s="63">
+        <v>123718</v>
+      </c>
+      <c r="E299" s="9"/>
+      <c r="F299" s="12"/>
+      <c r="G299" s="16"/>
+      <c r="H299" s="36"/>
+      <c r="I299" s="36"/>
+      <c r="J299" s="9"/>
+      <c r="K299" s="9"/>
+      <c r="L299" s="15"/>
+      <c r="M299" s="15"/>
+      <c r="N299" s="6"/>
+      <c r="P299" s="6"/>
+    </row>
+    <row r="300" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B300" s="9">
+        <v>370</v>
+      </c>
+      <c r="C300" s="68">
+        <v>390</v>
+      </c>
+      <c r="D300" s="63">
+        <v>410</v>
+      </c>
+      <c r="E300" s="9"/>
+      <c r="F300" s="12"/>
+      <c r="G300" s="16"/>
+      <c r="H300" s="36"/>
+      <c r="I300" s="36"/>
+      <c r="J300" s="9"/>
+      <c r="K300" s="9"/>
+      <c r="L300" s="15"/>
+      <c r="M300" s="15"/>
+      <c r="N300" s="6"/>
+      <c r="P300" s="6"/>
+    </row>
+    <row r="301" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B301" s="9">
+        <v>207091</v>
+      </c>
+      <c r="C301" s="68">
+        <v>901251</v>
+      </c>
+      <c r="D301" s="63">
+        <v>1541082</v>
+      </c>
+      <c r="E301" s="9"/>
+      <c r="F301" s="12"/>
+      <c r="G301" s="16"/>
+      <c r="H301" s="36"/>
+      <c r="I301" s="36"/>
+      <c r="J301" s="9"/>
+      <c r="K301" s="9"/>
+      <c r="L301" s="15"/>
+      <c r="M301" s="15"/>
+      <c r="N301" s="6"/>
+      <c r="P301" s="6"/>
+    </row>
+    <row r="302" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B302" s="9">
+        <v>2376</v>
+      </c>
+      <c r="C302" s="68">
+        <v>9800</v>
+      </c>
+      <c r="D302" s="63">
+        <v>17224</v>
+      </c>
+      <c r="E302" s="9"/>
+      <c r="F302" s="12"/>
+      <c r="G302" s="16"/>
+      <c r="H302" s="36"/>
+      <c r="I302" s="36"/>
+      <c r="J302" s="9"/>
+      <c r="K302" s="9"/>
+      <c r="L302" s="15"/>
+      <c r="M302" s="15"/>
+      <c r="N302" s="6"/>
+      <c r="P302" s="6"/>
+    </row>
+    <row r="303" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B303" s="9">
+        <v>8707</v>
+      </c>
+      <c r="C303" s="68">
+        <v>17414</v>
+      </c>
+      <c r="D303" s="63">
+        <v>26121</v>
+      </c>
+      <c r="E303" s="9"/>
+      <c r="F303" s="12"/>
+      <c r="G303" s="16"/>
+      <c r="H303" s="36"/>
+      <c r="I303" s="36"/>
+      <c r="J303" s="9"/>
+      <c r="K303" s="9"/>
+      <c r="L303" s="15"/>
+      <c r="M303" s="15"/>
+      <c r="N303" s="6"/>
+      <c r="P303" s="6"/>
+    </row>
+    <row r="304" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B304" s="9">
+        <v>92079</v>
+      </c>
+      <c r="C304" s="68">
+        <v>180460</v>
+      </c>
+      <c r="D304" s="63">
+        <v>268840</v>
+      </c>
+      <c r="E304" s="9"/>
+      <c r="F304" s="12"/>
+      <c r="G304" s="16"/>
+      <c r="H304" s="36"/>
+      <c r="I304" s="36"/>
+      <c r="J304" s="9"/>
+      <c r="K304" s="9"/>
+      <c r="L304" s="15"/>
+      <c r="M304" s="15"/>
+      <c r="N304" s="6"/>
+      <c r="P304" s="6"/>
+    </row>
+    <row r="305" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B305" s="9">
+        <v>22533</v>
+      </c>
+      <c r="C305" s="68">
+        <v>39810</v>
+      </c>
+      <c r="D305" s="63">
+        <v>57087</v>
+      </c>
+      <c r="E305" s="9"/>
+      <c r="F305" s="12"/>
+      <c r="G305" s="16"/>
+      <c r="H305" s="36"/>
+      <c r="I305" s="36"/>
+      <c r="J305" s="9"/>
+      <c r="K305" s="9"/>
+      <c r="L305" s="15"/>
+      <c r="M305" s="15"/>
+      <c r="N305" s="6"/>
+      <c r="P305" s="6"/>
+    </row>
+    <row r="306" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B306" s="9">
+        <v>1422</v>
+      </c>
+      <c r="C306" s="68">
+        <v>2844</v>
+      </c>
+      <c r="D306" s="63">
+        <v>4266</v>
+      </c>
+      <c r="E306" s="9"/>
+      <c r="F306" s="12"/>
+      <c r="G306" s="16"/>
+      <c r="H306" s="36"/>
+      <c r="I306" s="36"/>
+      <c r="J306" s="9"/>
+      <c r="K306" s="9"/>
+      <c r="L306" s="15"/>
+      <c r="M306" s="15"/>
+      <c r="N306" s="6"/>
+      <c r="P306" s="6"/>
+    </row>
+    <row r="307" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B307" s="42"/>
+      <c r="C307" s="15"/>
+      <c r="D307" s="80"/>
+      <c r="E307" s="15"/>
+      <c r="F307" s="12"/>
+      <c r="G307" s="21"/>
+      <c r="H307" s="39"/>
+      <c r="I307" s="39"/>
+      <c r="J307" s="42"/>
+      <c r="K307" s="45"/>
+      <c r="L307" s="45"/>
+      <c r="M307" s="42"/>
+      <c r="N307" s="6"/>
+      <c r="P307" s="6"/>
+    </row>
+    <row r="308" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B308" s="9">
+        <v>1412</v>
+      </c>
+      <c r="C308" s="68">
+        <v>3199</v>
+      </c>
+      <c r="D308" s="63">
+        <v>4986</v>
+      </c>
+      <c r="E308" s="15"/>
+      <c r="F308" s="12"/>
+      <c r="G308" s="21"/>
+      <c r="H308" s="39"/>
+      <c r="I308" s="39"/>
+      <c r="J308" s="42"/>
+      <c r="K308" s="45"/>
+      <c r="L308" s="45"/>
+      <c r="M308" s="42"/>
+      <c r="N308" s="6"/>
+      <c r="P308" s="6"/>
+    </row>
+    <row r="309" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B57" s="10" t="s">
-[...5661 lines deleted...]
-      <c r="B307" s="10">
+      <c r="B309" s="9">
         <v>1412</v>
       </c>
-      <c r="C307" s="72">
+      <c r="C309" s="68">
         <v>3199</v>
       </c>
-      <c r="D307" s="16"/>
-[...44 lines deleted...]
-      <c r="G309" s="17"/>
+      <c r="D309" s="63">
+        <v>4986</v>
+      </c>
+      <c r="E309" s="15"/>
+      <c r="F309" s="12"/>
+      <c r="G309" s="21"/>
       <c r="H309" s="39"/>
       <c r="I309" s="39"/>
-      <c r="J309" s="10"/>
-[...7 lines deleted...]
-      <c r="A310" s="54" t="s">
+      <c r="J309" s="42"/>
+      <c r="K309" s="45"/>
+      <c r="L309" s="45"/>
+      <c r="M309" s="42"/>
+      <c r="N309" s="6"/>
+      <c r="P309" s="6"/>
+    </row>
+    <row r="310" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B310" s="54"/>
+      <c r="C310" s="9"/>
+      <c r="D310" s="54"/>
+      <c r="E310" s="9"/>
+      <c r="F310" s="12"/>
+      <c r="G310" s="16"/>
+      <c r="H310" s="36"/>
+      <c r="I310" s="36"/>
+      <c r="J310" s="9"/>
+      <c r="K310" s="9"/>
+      <c r="L310" s="15"/>
+      <c r="M310" s="15"/>
+      <c r="N310" s="6"/>
+      <c r="P310" s="6"/>
+    </row>
+    <row r="311" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B311" s="9">
+        <v>121198</v>
+      </c>
+      <c r="C311" s="68">
+        <v>386690</v>
+      </c>
+      <c r="D311" s="63">
+        <v>652182</v>
+      </c>
+      <c r="E311" s="9"/>
+      <c r="F311" s="12"/>
+      <c r="G311" s="16"/>
+      <c r="H311" s="36"/>
+      <c r="I311" s="36"/>
+      <c r="J311" s="9"/>
+      <c r="K311" s="9"/>
+      <c r="L311" s="15"/>
+      <c r="M311" s="15"/>
+      <c r="N311" s="6"/>
+      <c r="P311" s="6"/>
+    </row>
+    <row r="312" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B312" s="9">
+        <v>121198</v>
+      </c>
+      <c r="C312" s="68">
+        <v>386690</v>
+      </c>
+      <c r="D312" s="63">
+        <v>652182</v>
+      </c>
+      <c r="E312" s="9"/>
+      <c r="F312" s="12"/>
+      <c r="G312" s="16"/>
+      <c r="H312" s="36"/>
+      <c r="I312" s="36"/>
+      <c r="J312" s="9"/>
+      <c r="K312" s="9"/>
+      <c r="L312" s="15"/>
+      <c r="M312" s="15"/>
+      <c r="N312" s="18"/>
+      <c r="P312" s="18"/>
+    </row>
+    <row r="313" spans="1:16" s="33" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B313" s="54"/>
+      <c r="C313" s="9"/>
+      <c r="D313" s="54"/>
+      <c r="E313" s="9"/>
+      <c r="F313" s="12"/>
+      <c r="G313" s="16"/>
+      <c r="H313" s="36"/>
+      <c r="I313" s="36"/>
+      <c r="J313" s="9"/>
+      <c r="K313" s="9"/>
+      <c r="L313" s="15"/>
+      <c r="M313" s="15"/>
+      <c r="N313" s="32"/>
+      <c r="P313" s="32"/>
+    </row>
+    <row r="314" spans="1:16" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B314" s="9">
+        <v>6690312</v>
+      </c>
+      <c r="C314" s="68">
+        <v>15141898</v>
+      </c>
+      <c r="D314" s="63">
+        <v>24681611</v>
+      </c>
+      <c r="E314" s="9"/>
+      <c r="F314" s="12"/>
+      <c r="G314" s="16"/>
+      <c r="H314" s="36"/>
+      <c r="I314" s="36"/>
+      <c r="J314" s="9"/>
+      <c r="K314" s="9"/>
+      <c r="L314" s="15"/>
+      <c r="M314" s="15"/>
+      <c r="N314" s="32"/>
+      <c r="P314" s="32"/>
+    </row>
+    <row r="315" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B315" s="9">
+        <v>4861064</v>
+      </c>
+      <c r="C315" s="68">
+        <v>13177624</v>
+      </c>
+      <c r="D315" s="63">
+        <v>22083646</v>
+      </c>
+      <c r="E315" s="9"/>
+      <c r="F315" s="12"/>
+      <c r="G315" s="16"/>
+      <c r="H315" s="36"/>
+      <c r="I315" s="36"/>
+      <c r="J315" s="9"/>
+      <c r="K315" s="9"/>
+      <c r="L315" s="15"/>
+      <c r="M315" s="15"/>
+      <c r="N315" s="18"/>
+      <c r="P315" s="18"/>
+    </row>
+    <row r="316" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B316" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C316" s="68">
+        <v>7153</v>
+      </c>
+      <c r="D316" s="63">
+        <v>363230</v>
+      </c>
+      <c r="E316" s="7"/>
+      <c r="F316" s="7"/>
+      <c r="G316" s="16"/>
+      <c r="H316" s="36"/>
+      <c r="I316" s="36"/>
+      <c r="J316" s="9"/>
+      <c r="K316" s="46"/>
+      <c r="L316" s="46"/>
+      <c r="M316" s="9"/>
+      <c r="N316" s="6"/>
+      <c r="P316" s="6"/>
+    </row>
+    <row r="317" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B317" s="9">
+        <v>1765178</v>
+      </c>
+      <c r="C317" s="68">
+        <v>1866897</v>
+      </c>
+      <c r="D317" s="63">
+        <v>2118356</v>
+      </c>
+      <c r="E317" s="7"/>
+      <c r="F317" s="7"/>
+      <c r="G317" s="16"/>
+      <c r="H317" s="36"/>
+      <c r="I317" s="36"/>
+      <c r="J317" s="9"/>
+      <c r="K317" s="46"/>
+      <c r="L317" s="46"/>
+      <c r="M317" s="9"/>
+      <c r="N317" s="6"/>
+      <c r="P317" s="6"/>
+    </row>
+    <row r="318" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B318" s="9">
+        <v>64070</v>
+      </c>
+      <c r="C318" s="68">
+        <v>90224</v>
+      </c>
+      <c r="D318" s="63">
+        <v>116378</v>
+      </c>
+      <c r="E318" s="9"/>
+      <c r="F318" s="12"/>
+      <c r="G318" s="16"/>
+      <c r="H318" s="36"/>
+      <c r="I318" s="36"/>
+      <c r="J318" s="9"/>
+      <c r="K318" s="15"/>
+      <c r="L318" s="15"/>
+      <c r="M318" s="9"/>
+      <c r="N318" s="6"/>
+      <c r="P318" s="6"/>
+    </row>
+    <row r="319" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B319" s="54"/>
+      <c r="C319" s="16"/>
+      <c r="D319" s="54"/>
+      <c r="E319" s="16"/>
+      <c r="F319" s="23"/>
+      <c r="G319" s="16"/>
+      <c r="H319" s="36"/>
+      <c r="I319" s="36"/>
+      <c r="J319" s="9"/>
+      <c r="K319" s="7"/>
+      <c r="L319" s="7"/>
+      <c r="M319" s="7"/>
+      <c r="N319" s="6"/>
+      <c r="P319" s="6"/>
+    </row>
+    <row r="320" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B320" s="9">
+        <v>42970140</v>
+      </c>
+      <c r="C320" s="68">
+        <v>117580764</v>
+      </c>
+      <c r="D320" s="63">
+        <v>194443674</v>
+      </c>
+      <c r="E320" s="16"/>
+      <c r="F320" s="23"/>
+      <c r="G320" s="16"/>
+      <c r="H320" s="36"/>
+      <c r="I320" s="36"/>
+      <c r="J320" s="9"/>
+      <c r="K320" s="7"/>
+      <c r="L320" s="7"/>
+      <c r="M320" s="7"/>
+      <c r="N320" s="6"/>
+      <c r="P320" s="6"/>
+    </row>
+    <row r="321" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B321" s="9">
+        <v>42970140</v>
+      </c>
+      <c r="C321" s="68">
+        <v>117580764</v>
+      </c>
+      <c r="D321" s="63">
+        <v>194443674</v>
+      </c>
+      <c r="E321" s="16"/>
+      <c r="F321" s="7"/>
+      <c r="G321" s="16"/>
+      <c r="H321" s="36"/>
+      <c r="I321" s="36"/>
+      <c r="J321" s="9"/>
+      <c r="K321" s="46"/>
+      <c r="L321" s="46"/>
+      <c r="M321" s="9"/>
+      <c r="N321" s="18"/>
+      <c r="P321" s="18"/>
+    </row>
+    <row r="322" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B322" s="55"/>
+      <c r="C322" s="7"/>
+      <c r="D322" s="55"/>
+      <c r="E322" s="7"/>
+      <c r="F322" s="7"/>
+      <c r="G322" s="12"/>
+      <c r="H322" s="40"/>
+      <c r="I322" s="40"/>
+      <c r="J322" s="15"/>
+      <c r="K322" s="47"/>
+      <c r="L322" s="47"/>
+      <c r="M322" s="15"/>
+      <c r="N322" s="6"/>
+      <c r="P322" s="19"/>
+    </row>
+    <row r="323" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B323" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C323" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D323" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E323" s="7"/>
+      <c r="F323" s="7"/>
+      <c r="G323" s="12"/>
+      <c r="H323" s="40"/>
+      <c r="I323" s="40"/>
+      <c r="J323" s="15"/>
+      <c r="K323" s="47"/>
+      <c r="L323" s="47"/>
+      <c r="M323" s="15"/>
+      <c r="N323" s="6"/>
+      <c r="P323" s="19"/>
+    </row>
+    <row r="324" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B324" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C324" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D324" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E324" s="7"/>
+      <c r="F324" s="7"/>
+      <c r="G324" s="12"/>
+      <c r="H324" s="40"/>
+      <c r="I324" s="40"/>
+      <c r="J324" s="15"/>
+      <c r="K324" s="47"/>
+      <c r="L324" s="47"/>
+      <c r="M324" s="15"/>
+      <c r="N324" s="18"/>
+      <c r="P324" s="18"/>
+    </row>
+    <row r="325" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B325" s="56"/>
+      <c r="C325" s="9"/>
+      <c r="D325" s="56"/>
+      <c r="E325" s="9"/>
+      <c r="F325" s="12"/>
+      <c r="G325" s="16"/>
+      <c r="H325" s="36"/>
+      <c r="I325" s="36"/>
+      <c r="J325" s="9"/>
+      <c r="K325" s="9"/>
+      <c r="L325" s="15"/>
+      <c r="M325" s="15"/>
+      <c r="N325" s="6"/>
+      <c r="P325" s="6"/>
+    </row>
+    <row r="326" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B326" s="9">
+        <v>4872161</v>
+      </c>
+      <c r="C326" s="68">
+        <v>10763623</v>
+      </c>
+      <c r="D326" s="63">
+        <v>17562770</v>
+      </c>
+      <c r="E326" s="9"/>
+      <c r="F326" s="12"/>
+      <c r="G326" s="16"/>
+      <c r="H326" s="36"/>
+      <c r="I326" s="36"/>
+      <c r="J326" s="9"/>
+      <c r="K326" s="9"/>
+      <c r="L326" s="15"/>
+      <c r="M326" s="15"/>
+      <c r="N326" s="6"/>
+      <c r="P326" s="6"/>
+    </row>
+    <row r="327" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B327" s="9">
+        <v>656124</v>
+      </c>
+      <c r="C327" s="68">
+        <v>1643461</v>
+      </c>
+      <c r="D327" s="63">
+        <v>2568546</v>
+      </c>
+      <c r="E327" s="9"/>
+      <c r="F327" s="12"/>
+      <c r="G327" s="16"/>
+      <c r="H327" s="36"/>
+      <c r="I327" s="36"/>
+      <c r="J327" s="9"/>
+      <c r="K327" s="9"/>
+      <c r="L327" s="15"/>
+      <c r="M327" s="15"/>
+      <c r="N327" s="6"/>
+      <c r="P327" s="6"/>
+    </row>
+    <row r="328" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B328" s="9">
+        <v>52791</v>
+      </c>
+      <c r="C328" s="68">
+        <v>60026</v>
+      </c>
+      <c r="D328" s="63">
+        <v>67261</v>
+      </c>
+      <c r="E328" s="9"/>
+      <c r="F328" s="12"/>
+      <c r="G328" s="16"/>
+      <c r="H328" s="36"/>
+      <c r="I328" s="36"/>
+      <c r="J328" s="9"/>
+      <c r="K328" s="9"/>
+      <c r="L328" s="15"/>
+      <c r="M328" s="15"/>
+      <c r="N328" s="6"/>
+      <c r="P328" s="6"/>
+    </row>
+    <row r="329" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B329" s="9">
+        <v>339981</v>
+      </c>
+      <c r="C329" s="68">
+        <v>733879</v>
+      </c>
+      <c r="D329" s="63">
+        <v>1127777</v>
+      </c>
+      <c r="E329" s="9"/>
+      <c r="F329" s="12"/>
+      <c r="G329" s="16"/>
+      <c r="H329" s="36"/>
+      <c r="I329" s="36"/>
+      <c r="J329" s="9"/>
+      <c r="K329" s="9"/>
+      <c r="L329" s="15"/>
+      <c r="M329" s="15"/>
+      <c r="N329" s="6"/>
+      <c r="P329" s="6"/>
+    </row>
+    <row r="330" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B330" s="9">
+        <v>2304672</v>
+      </c>
+      <c r="C330" s="68">
+        <v>5180360</v>
+      </c>
+      <c r="D330" s="63">
+        <v>9053316</v>
+      </c>
+      <c r="E330" s="9"/>
+      <c r="F330" s="12"/>
+      <c r="G330" s="16"/>
+      <c r="H330" s="36"/>
+      <c r="I330" s="36"/>
+      <c r="J330" s="9"/>
+      <c r="K330" s="9"/>
+      <c r="L330" s="15"/>
+      <c r="M330" s="15"/>
+      <c r="N330" s="6"/>
+      <c r="P330" s="6"/>
+    </row>
+    <row r="331" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B331" s="9">
+        <v>47615</v>
+      </c>
+      <c r="C331" s="68">
+        <v>64659</v>
+      </c>
+      <c r="D331" s="63">
+        <v>81702</v>
+      </c>
+      <c r="E331" s="9"/>
+      <c r="F331" s="12"/>
+      <c r="G331" s="16"/>
+      <c r="H331" s="36"/>
+      <c r="I331" s="36"/>
+      <c r="J331" s="9"/>
+      <c r="K331" s="9"/>
+      <c r="L331" s="15"/>
+      <c r="M331" s="15"/>
+      <c r="N331" s="6"/>
+      <c r="P331" s="6"/>
+    </row>
+    <row r="332" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B332" s="9">
+        <v>55</v>
+      </c>
+      <c r="C332" s="68">
+        <v>55</v>
+      </c>
+      <c r="D332" s="63">
+        <v>55</v>
+      </c>
+      <c r="E332" s="9"/>
+      <c r="F332" s="12"/>
+      <c r="G332" s="16"/>
+      <c r="H332" s="36"/>
+      <c r="I332" s="36"/>
+      <c r="J332" s="9"/>
+      <c r="K332" s="15"/>
+      <c r="L332" s="15"/>
+      <c r="M332" s="9"/>
+      <c r="N332" s="6"/>
+      <c r="P332" s="6"/>
+    </row>
+    <row r="333" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B333" s="9">
+        <v>316132</v>
+      </c>
+      <c r="C333" s="68">
+        <v>700344</v>
+      </c>
+      <c r="D333" s="63">
+        <v>1077845</v>
+      </c>
+      <c r="E333" s="9"/>
+      <c r="F333" s="12"/>
+      <c r="G333" s="16"/>
+      <c r="H333" s="36"/>
+      <c r="I333" s="36"/>
+      <c r="J333" s="9"/>
+      <c r="K333" s="9"/>
+      <c r="L333" s="15"/>
+      <c r="M333" s="15"/>
+      <c r="N333" s="6"/>
+      <c r="P333" s="6"/>
+    </row>
+    <row r="334" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B334" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C334" s="68">
+        <v>120</v>
+      </c>
+      <c r="D334" s="63">
+        <v>239</v>
+      </c>
+      <c r="E334" s="9"/>
+      <c r="F334" s="12"/>
+      <c r="G334" s="16"/>
+      <c r="H334" s="36"/>
+      <c r="I334" s="36"/>
+      <c r="J334" s="9"/>
+      <c r="K334" s="9"/>
+      <c r="L334" s="15"/>
+      <c r="M334" s="15"/>
+      <c r="N334" s="6"/>
+      <c r="P334" s="6"/>
+    </row>
+    <row r="335" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B335" s="9">
+        <v>220</v>
+      </c>
+      <c r="C335" s="68">
+        <v>440</v>
+      </c>
+      <c r="D335" s="63">
+        <v>660</v>
+      </c>
+      <c r="E335" s="9"/>
+      <c r="F335" s="12"/>
+      <c r="G335" s="16"/>
+      <c r="H335" s="36"/>
+      <c r="I335" s="36"/>
+      <c r="J335" s="9"/>
+      <c r="K335" s="15"/>
+      <c r="L335" s="15"/>
+      <c r="M335" s="9"/>
+      <c r="N335" s="6"/>
+      <c r="P335" s="6"/>
+    </row>
+    <row r="336" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B336" s="9">
+        <v>866857</v>
+      </c>
+      <c r="C336" s="68">
+        <v>1248076</v>
+      </c>
+      <c r="D336" s="63">
+        <v>1663002</v>
+      </c>
+      <c r="E336" s="9"/>
+      <c r="F336" s="12"/>
+      <c r="G336" s="16"/>
+      <c r="H336" s="36"/>
+      <c r="I336" s="36"/>
+      <c r="J336" s="9"/>
+      <c r="K336" s="9"/>
+      <c r="L336" s="15"/>
+      <c r="M336" s="15"/>
+      <c r="N336" s="6"/>
+      <c r="P336" s="6"/>
+    </row>
+    <row r="337" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B337" s="9">
+        <v>17206</v>
+      </c>
+      <c r="C337" s="68">
+        <v>70462</v>
+      </c>
+      <c r="D337" s="63">
+        <v>123718</v>
+      </c>
+      <c r="E337" s="9"/>
+      <c r="F337" s="12"/>
+      <c r="G337" s="16"/>
+      <c r="H337" s="36"/>
+      <c r="I337" s="36"/>
+      <c r="J337" s="9"/>
+      <c r="K337" s="9"/>
+      <c r="L337" s="15"/>
+      <c r="M337" s="15"/>
+      <c r="N337" s="6"/>
+      <c r="P337" s="6"/>
+    </row>
+    <row r="338" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B338" s="9">
+        <v>370</v>
+      </c>
+      <c r="C338" s="68">
+        <v>390</v>
+      </c>
+      <c r="D338" s="63">
+        <v>410</v>
+      </c>
+      <c r="E338" s="9"/>
+      <c r="F338" s="12"/>
+      <c r="G338" s="16"/>
+      <c r="H338" s="36"/>
+      <c r="I338" s="36"/>
+      <c r="J338" s="9"/>
+      <c r="K338" s="9"/>
+      <c r="L338" s="15"/>
+      <c r="M338" s="15"/>
+      <c r="N338" s="6"/>
+      <c r="P338" s="6"/>
+    </row>
+    <row r="339" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B339" s="9">
+        <v>143021</v>
+      </c>
+      <c r="C339" s="68">
+        <v>811026</v>
+      </c>
+      <c r="D339" s="63">
+        <v>1424704</v>
+      </c>
+      <c r="E339" s="9"/>
+      <c r="F339" s="12"/>
+      <c r="G339" s="16"/>
+      <c r="H339" s="36"/>
+      <c r="I339" s="36"/>
+      <c r="J339" s="9"/>
+      <c r="K339" s="48"/>
+      <c r="L339" s="48"/>
+      <c r="M339" s="9"/>
+      <c r="N339" s="6"/>
+      <c r="P339" s="6"/>
+    </row>
+    <row r="340" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B340" s="9">
+        <v>2376</v>
+      </c>
+      <c r="C340" s="68">
+        <v>9800</v>
+      </c>
+      <c r="D340" s="63">
+        <v>17224</v>
+      </c>
+      <c r="E340" s="9"/>
+      <c r="F340" s="12"/>
+      <c r="G340" s="16"/>
+      <c r="H340" s="36"/>
+      <c r="I340" s="36"/>
+      <c r="J340" s="9"/>
+      <c r="K340" s="9"/>
+      <c r="L340" s="15"/>
+      <c r="M340" s="15"/>
+      <c r="N340" s="6"/>
+      <c r="P340" s="6"/>
+    </row>
+    <row r="341" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B341" s="9">
+        <v>8707</v>
+      </c>
+      <c r="C341" s="68">
+        <v>17414</v>
+      </c>
+      <c r="D341" s="63">
+        <v>26121</v>
+      </c>
+      <c r="E341" s="9"/>
+      <c r="F341" s="12"/>
+      <c r="G341" s="16"/>
+      <c r="H341" s="36"/>
+      <c r="I341" s="36"/>
+      <c r="J341" s="9"/>
+      <c r="K341" s="9"/>
+      <c r="L341" s="15"/>
+      <c r="M341" s="15"/>
+      <c r="N341" s="6"/>
+      <c r="P341" s="6"/>
+    </row>
+    <row r="342" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B342" s="9">
+        <v>92079</v>
+      </c>
+      <c r="C342" s="68">
+        <v>180460</v>
+      </c>
+      <c r="D342" s="63">
+        <v>268840</v>
+      </c>
+      <c r="E342" s="9"/>
+      <c r="F342" s="12"/>
+      <c r="G342" s="16"/>
+      <c r="H342" s="36"/>
+      <c r="I342" s="36"/>
+      <c r="J342" s="9"/>
+      <c r="K342" s="9"/>
+      <c r="L342" s="15"/>
+      <c r="M342" s="15"/>
+      <c r="N342" s="6"/>
+      <c r="P342" s="6"/>
+    </row>
+    <row r="343" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B343" s="9">
+        <v>22533</v>
+      </c>
+      <c r="C343" s="68">
+        <v>39810</v>
+      </c>
+      <c r="D343" s="63">
+        <v>57087</v>
+      </c>
+      <c r="E343" s="9"/>
+      <c r="F343" s="12"/>
+      <c r="G343" s="16"/>
+      <c r="H343" s="36"/>
+      <c r="I343" s="36"/>
+      <c r="J343" s="9"/>
+      <c r="K343" s="9"/>
+      <c r="L343" s="15"/>
+      <c r="M343" s="15"/>
+      <c r="N343" s="6"/>
+      <c r="P343" s="6"/>
+    </row>
+    <row r="344" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B344" s="9">
+        <v>1422</v>
+      </c>
+      <c r="C344" s="68">
+        <v>2844</v>
+      </c>
+      <c r="D344" s="63">
+        <v>4266</v>
+      </c>
+      <c r="E344" s="9"/>
+      <c r="F344" s="12"/>
+      <c r="G344" s="16"/>
+      <c r="H344" s="36"/>
+      <c r="I344" s="36"/>
+      <c r="J344" s="9"/>
+      <c r="K344" s="9"/>
+      <c r="L344" s="15"/>
+      <c r="M344" s="15"/>
+      <c r="N344" s="18"/>
+      <c r="P344" s="18"/>
+    </row>
+    <row r="345" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B345" s="56"/>
+      <c r="C345" s="9"/>
+      <c r="D345" s="56"/>
+      <c r="E345" s="9"/>
+      <c r="F345" s="12"/>
+      <c r="G345" s="16"/>
+      <c r="H345" s="36"/>
+      <c r="I345" s="36"/>
+      <c r="J345" s="9"/>
+      <c r="K345" s="9"/>
+      <c r="L345" s="15"/>
+      <c r="M345" s="15"/>
+      <c r="N345" s="6"/>
+      <c r="P345" s="6"/>
+    </row>
+    <row r="346" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B346" s="9">
+        <v>345847</v>
+      </c>
+      <c r="C346" s="68">
+        <v>870932</v>
+      </c>
+      <c r="D346" s="63">
+        <v>1396016</v>
+      </c>
+      <c r="E346" s="9"/>
+      <c r="F346" s="12"/>
+      <c r="G346" s="16"/>
+      <c r="H346" s="36"/>
+      <c r="I346" s="36"/>
+      <c r="J346" s="9"/>
+      <c r="K346" s="9"/>
+      <c r="L346" s="15"/>
+      <c r="M346" s="15"/>
+      <c r="N346" s="6"/>
+      <c r="P346" s="6"/>
+    </row>
+    <row r="347" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B347" s="9">
+        <v>246295</v>
+      </c>
+      <c r="C347" s="68">
+        <v>653600</v>
+      </c>
+      <c r="D347" s="63">
+        <v>1060905</v>
+      </c>
+      <c r="E347" s="9"/>
+      <c r="F347" s="12"/>
+      <c r="G347" s="16"/>
+      <c r="H347" s="36"/>
+      <c r="I347" s="36"/>
+      <c r="J347" s="9"/>
+      <c r="K347" s="9"/>
+      <c r="L347" s="15"/>
+      <c r="M347" s="15"/>
+      <c r="N347" s="6"/>
+      <c r="P347" s="6"/>
+    </row>
+    <row r="348" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B348" s="9">
+        <v>1133</v>
+      </c>
+      <c r="C348" s="68">
+        <v>2266</v>
+      </c>
+      <c r="D348" s="63">
+        <v>3399</v>
+      </c>
+      <c r="E348" s="9"/>
+      <c r="F348" s="12"/>
+      <c r="G348" s="16"/>
+      <c r="H348" s="36"/>
+      <c r="I348" s="36"/>
+      <c r="J348" s="9"/>
+      <c r="K348" s="9"/>
+      <c r="L348" s="15"/>
+      <c r="M348" s="15"/>
+      <c r="N348" s="6"/>
+      <c r="P348" s="6"/>
+    </row>
+    <row r="349" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B349" s="9">
+        <v>16524</v>
+      </c>
+      <c r="C349" s="68">
+        <v>30813</v>
+      </c>
+      <c r="D349" s="63">
+        <v>45102</v>
+      </c>
+      <c r="E349" s="9"/>
+      <c r="F349" s="12"/>
+      <c r="G349" s="16"/>
+      <c r="H349" s="36"/>
+      <c r="I349" s="36"/>
+      <c r="J349" s="9"/>
+      <c r="K349" s="9"/>
+      <c r="L349" s="15"/>
+      <c r="M349" s="15"/>
+      <c r="N349" s="6"/>
+      <c r="P349" s="6"/>
+    </row>
+    <row r="350" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B350" s="9">
+        <v>50178</v>
+      </c>
+      <c r="C350" s="68">
+        <v>120730</v>
+      </c>
+      <c r="D350" s="63">
+        <v>191283</v>
+      </c>
+      <c r="E350" s="9"/>
+      <c r="F350" s="12"/>
+      <c r="G350" s="16"/>
+      <c r="H350" s="36"/>
+      <c r="I350" s="36"/>
+      <c r="J350" s="9"/>
+      <c r="K350" s="9"/>
+      <c r="L350" s="15"/>
+      <c r="M350" s="15"/>
+      <c r="N350" s="6"/>
+      <c r="P350" s="6"/>
+    </row>
+    <row r="351" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B351" s="9">
+        <v>1287</v>
+      </c>
+      <c r="C351" s="68">
+        <v>2466</v>
+      </c>
+      <c r="D351" s="63">
+        <v>3646</v>
+      </c>
+      <c r="E351" s="9"/>
+      <c r="F351" s="12"/>
+      <c r="G351" s="16"/>
+      <c r="H351" s="36"/>
+      <c r="I351" s="36"/>
+      <c r="J351" s="9"/>
+      <c r="K351" s="9"/>
+      <c r="L351" s="15"/>
+      <c r="M351" s="15"/>
+      <c r="N351" s="6"/>
+      <c r="P351" s="6"/>
+    </row>
+    <row r="352" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B352" s="9">
+        <v>615</v>
+      </c>
+      <c r="C352" s="68">
+        <v>1196</v>
+      </c>
+      <c r="D352" s="63">
+        <v>1777</v>
+      </c>
+      <c r="E352" s="9"/>
+      <c r="F352" s="12"/>
+      <c r="G352" s="16"/>
+      <c r="H352" s="36"/>
+      <c r="I352" s="36"/>
+      <c r="J352" s="9"/>
+      <c r="K352" s="9"/>
+      <c r="L352" s="15"/>
+      <c r="M352" s="15"/>
+      <c r="N352" s="6"/>
+      <c r="P352" s="6"/>
+    </row>
+    <row r="353" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B353" s="9">
+        <v>247</v>
+      </c>
+      <c r="C353" s="68">
+        <v>494</v>
+      </c>
+      <c r="D353" s="63">
+        <v>741</v>
+      </c>
+      <c r="E353" s="9"/>
+      <c r="F353" s="12"/>
+      <c r="G353" s="16"/>
+      <c r="H353" s="36"/>
+      <c r="I353" s="36"/>
+      <c r="J353" s="9"/>
+      <c r="K353" s="9"/>
+      <c r="L353" s="15"/>
+      <c r="M353" s="15"/>
+      <c r="N353" s="6"/>
+      <c r="P353" s="6"/>
+    </row>
+    <row r="354" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B354" s="9">
+        <v>981</v>
+      </c>
+      <c r="C354" s="68">
+        <v>1962</v>
+      </c>
+      <c r="D354" s="63">
+        <v>2943</v>
+      </c>
+      <c r="E354" s="9"/>
+      <c r="F354" s="12"/>
+      <c r="G354" s="16"/>
+      <c r="H354" s="36"/>
+      <c r="I354" s="36"/>
+      <c r="J354" s="9"/>
+      <c r="K354" s="9"/>
+      <c r="L354" s="15"/>
+      <c r="M354" s="15"/>
+      <c r="N354" s="6"/>
+      <c r="P354" s="6"/>
+    </row>
+    <row r="355" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B355" s="9">
+        <v>6866</v>
+      </c>
+      <c r="C355" s="68">
+        <v>13732</v>
+      </c>
+      <c r="D355" s="63">
+        <v>20598</v>
+      </c>
+      <c r="E355" s="9"/>
+      <c r="F355" s="12"/>
+      <c r="G355" s="16"/>
+      <c r="H355" s="36"/>
+      <c r="I355" s="36"/>
+      <c r="J355" s="9"/>
+      <c r="K355" s="9"/>
+      <c r="L355" s="15"/>
+      <c r="M355" s="15"/>
+      <c r="N355" s="6"/>
+      <c r="P355" s="6"/>
+    </row>
+    <row r="356" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B356" s="9">
+        <v>1068</v>
+      </c>
+      <c r="C356" s="68">
+        <v>2136</v>
+      </c>
+      <c r="D356" s="63">
+        <v>3204</v>
+      </c>
+      <c r="E356" s="9"/>
+      <c r="F356" s="12"/>
+      <c r="G356" s="16"/>
+      <c r="H356" s="36"/>
+      <c r="I356" s="36"/>
+      <c r="J356" s="9"/>
+      <c r="K356" s="9"/>
+      <c r="L356" s="15"/>
+      <c r="M356" s="15"/>
+      <c r="N356" s="6"/>
+      <c r="P356" s="6"/>
+    </row>
+    <row r="357" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B357" s="9">
+        <v>286</v>
+      </c>
+      <c r="C357" s="68">
+        <v>572</v>
+      </c>
+      <c r="D357" s="63">
+        <v>858</v>
+      </c>
+      <c r="E357" s="9"/>
+      <c r="F357" s="12"/>
+      <c r="G357" s="16"/>
+      <c r="H357" s="36"/>
+      <c r="I357" s="36"/>
+      <c r="J357" s="9"/>
+      <c r="K357" s="9"/>
+      <c r="L357" s="15"/>
+      <c r="M357" s="15"/>
+      <c r="N357" s="6"/>
+      <c r="P357" s="6"/>
+    </row>
+    <row r="358" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B358" s="9">
+        <v>11542</v>
+      </c>
+      <c r="C358" s="68">
+        <v>23314</v>
+      </c>
+      <c r="D358" s="63">
+        <v>35085</v>
+      </c>
+      <c r="E358" s="9"/>
+      <c r="F358" s="12"/>
+      <c r="G358" s="16"/>
+      <c r="H358" s="36"/>
+      <c r="I358" s="36"/>
+      <c r="J358" s="9"/>
+      <c r="K358" s="9"/>
+      <c r="L358" s="15"/>
+      <c r="M358" s="15"/>
+      <c r="N358" s="6"/>
+      <c r="P358" s="6"/>
+    </row>
+    <row r="359" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B359" s="9">
+        <v>1214</v>
+      </c>
+      <c r="C359" s="68">
+        <v>2428</v>
+      </c>
+      <c r="D359" s="63">
+        <v>3642</v>
+      </c>
+      <c r="E359" s="9"/>
+      <c r="F359" s="12"/>
+      <c r="G359" s="16"/>
+      <c r="H359" s="36"/>
+      <c r="I359" s="36"/>
+      <c r="J359" s="9"/>
+      <c r="K359" s="9"/>
+      <c r="L359" s="15"/>
+      <c r="M359" s="15"/>
+      <c r="N359" s="6"/>
+      <c r="P359" s="6"/>
+    </row>
+    <row r="360" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B360" s="9">
+        <v>1083</v>
+      </c>
+      <c r="C360" s="68">
+        <v>2166</v>
+      </c>
+      <c r="D360" s="63">
+        <v>3249</v>
+      </c>
+      <c r="E360" s="9"/>
+      <c r="F360" s="12"/>
+      <c r="G360" s="16"/>
+      <c r="H360" s="36"/>
+      <c r="I360" s="36"/>
+      <c r="J360" s="9"/>
+      <c r="K360" s="9"/>
+      <c r="L360" s="15"/>
+      <c r="M360" s="15"/>
+      <c r="N360" s="6"/>
+      <c r="P360" s="6"/>
+    </row>
+    <row r="361" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B361" s="9">
+        <v>5523</v>
+      </c>
+      <c r="C361" s="68">
+        <v>11046</v>
+      </c>
+      <c r="D361" s="63">
+        <v>16569</v>
+      </c>
+      <c r="E361" s="9"/>
+      <c r="F361" s="12"/>
+      <c r="G361" s="16"/>
+      <c r="H361" s="36"/>
+      <c r="I361" s="36"/>
+      <c r="J361" s="9"/>
+      <c r="K361" s="9"/>
+      <c r="L361" s="15"/>
+      <c r="M361" s="15"/>
+      <c r="N361" s="6"/>
+      <c r="P361" s="6"/>
+    </row>
+    <row r="362" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B362" s="9">
+        <v>340</v>
+      </c>
+      <c r="C362" s="68">
+        <v>680</v>
+      </c>
+      <c r="D362" s="63">
+        <v>1020</v>
+      </c>
+      <c r="E362" s="9"/>
+      <c r="F362" s="12"/>
+      <c r="G362" s="16"/>
+      <c r="H362" s="36"/>
+      <c r="I362" s="36"/>
+      <c r="J362" s="9"/>
+      <c r="K362" s="9"/>
+      <c r="L362" s="15"/>
+      <c r="M362" s="15"/>
+      <c r="N362" s="6"/>
+      <c r="P362" s="6"/>
+    </row>
+    <row r="363" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B363" s="9">
+        <v>667</v>
+      </c>
+      <c r="C363" s="68">
+        <v>1334</v>
+      </c>
+      <c r="D363" s="63">
+        <v>2001</v>
+      </c>
+      <c r="E363" s="9"/>
+      <c r="F363" s="12"/>
+      <c r="G363" s="16"/>
+      <c r="H363" s="36"/>
+      <c r="I363" s="36"/>
+      <c r="J363" s="9"/>
+      <c r="K363" s="9"/>
+      <c r="L363" s="15"/>
+      <c r="M363" s="15"/>
+      <c r="N363" s="18"/>
+      <c r="P363" s="18"/>
+    </row>
+    <row r="364" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B364" s="56"/>
+      <c r="C364" s="9"/>
+      <c r="D364" s="56"/>
+      <c r="E364" s="9"/>
+      <c r="F364" s="12"/>
+      <c r="G364" s="16"/>
+      <c r="H364" s="36"/>
+      <c r="I364" s="36"/>
+      <c r="J364" s="9"/>
+      <c r="K364" s="9"/>
+      <c r="L364" s="15"/>
+      <c r="M364" s="15"/>
+      <c r="N364" s="6"/>
+      <c r="P364" s="6"/>
+    </row>
+    <row r="365" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B365" s="9">
+        <v>33917</v>
+      </c>
+      <c r="C365" s="68">
+        <v>86304</v>
+      </c>
+      <c r="D365" s="63">
+        <v>138692</v>
+      </c>
+      <c r="E365" s="9"/>
+      <c r="F365" s="12"/>
+      <c r="G365" s="16"/>
+      <c r="H365" s="36"/>
+      <c r="I365" s="36"/>
+      <c r="J365" s="9"/>
+      <c r="K365" s="9"/>
+      <c r="L365" s="15"/>
+      <c r="M365" s="15"/>
+      <c r="N365" s="6"/>
+      <c r="P365" s="6"/>
+    </row>
+    <row r="366" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B366" s="9">
+        <v>28974</v>
+      </c>
+      <c r="C366" s="68">
+        <v>72044</v>
+      </c>
+      <c r="D366" s="63">
+        <v>115114</v>
+      </c>
+      <c r="E366" s="9"/>
+      <c r="F366" s="12"/>
+      <c r="G366" s="16"/>
+      <c r="H366" s="36"/>
+      <c r="I366" s="36"/>
+      <c r="J366" s="9"/>
+      <c r="K366" s="9"/>
+      <c r="L366" s="15"/>
+      <c r="M366" s="15"/>
+      <c r="N366" s="6"/>
+      <c r="P366" s="6"/>
+    </row>
+    <row r="367" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B367" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C367" s="68">
+        <v>4375</v>
+      </c>
+      <c r="D367" s="63">
+        <v>8749</v>
+      </c>
+      <c r="E367" s="9"/>
+      <c r="F367" s="12"/>
+      <c r="G367" s="16"/>
+      <c r="H367" s="36"/>
+      <c r="I367" s="36"/>
+      <c r="J367" s="9"/>
+      <c r="K367" s="9"/>
+      <c r="L367" s="15"/>
+      <c r="M367" s="15"/>
+      <c r="N367" s="6"/>
+      <c r="P367" s="6"/>
+    </row>
+    <row r="368" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B368" s="9">
+        <v>261</v>
+      </c>
+      <c r="C368" s="68">
+        <v>522</v>
+      </c>
+      <c r="D368" s="63">
+        <v>783</v>
+      </c>
+      <c r="E368" s="9"/>
+      <c r="F368" s="12"/>
+      <c r="G368" s="16"/>
+      <c r="H368" s="36"/>
+      <c r="I368" s="36"/>
+      <c r="J368" s="9"/>
+      <c r="K368" s="9"/>
+      <c r="L368" s="15"/>
+      <c r="M368" s="15"/>
+      <c r="N368" s="6"/>
+      <c r="P368" s="6"/>
+    </row>
+    <row r="369" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B369" s="9">
+        <v>4173</v>
+      </c>
+      <c r="C369" s="68">
+        <v>8346</v>
+      </c>
+      <c r="D369" s="63">
+        <v>12519</v>
+      </c>
+      <c r="E369" s="9"/>
+      <c r="F369" s="12"/>
+      <c r="G369" s="16"/>
+      <c r="H369" s="36"/>
+      <c r="I369" s="36"/>
+      <c r="J369" s="9"/>
+      <c r="K369" s="9"/>
+      <c r="L369" s="15"/>
+      <c r="M369" s="15"/>
+      <c r="N369" s="6"/>
+      <c r="P369" s="6"/>
+    </row>
+    <row r="370" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B370" s="1">
+        <v>167</v>
+      </c>
+      <c r="C370" s="68">
+        <v>334</v>
+      </c>
+      <c r="D370" s="77">
+        <v>501</v>
+      </c>
+      <c r="E370" s="1"/>
+      <c r="F370" s="12"/>
+      <c r="G370" s="16"/>
+      <c r="H370" s="36"/>
+      <c r="I370" s="36"/>
+      <c r="J370" s="9"/>
+      <c r="K370" s="9"/>
+      <c r="L370" s="15"/>
+      <c r="M370" s="15"/>
+      <c r="N370" s="6"/>
+      <c r="P370" s="6"/>
+    </row>
+    <row r="371" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B371" s="1">
+        <v>11</v>
+      </c>
+      <c r="C371" s="68">
+        <v>22</v>
+      </c>
+      <c r="D371" s="77">
+        <v>33</v>
+      </c>
+      <c r="E371" s="1"/>
+      <c r="F371" s="12"/>
+      <c r="G371" s="16"/>
+      <c r="H371" s="36"/>
+      <c r="I371" s="36"/>
+      <c r="J371" s="9"/>
+      <c r="K371" s="9"/>
+      <c r="L371" s="15"/>
+      <c r="M371" s="15"/>
+      <c r="N371" s="6"/>
+      <c r="P371" s="6"/>
+    </row>
+    <row r="372" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B372" s="1">
+        <v>5</v>
+      </c>
+      <c r="C372" s="68">
+        <v>10</v>
+      </c>
+      <c r="D372" s="77">
+        <v>15</v>
+      </c>
+      <c r="E372" s="9"/>
+      <c r="F372" s="12"/>
+      <c r="G372" s="16"/>
+      <c r="H372" s="36"/>
+      <c r="I372" s="36"/>
+      <c r="J372" s="9"/>
+      <c r="K372" s="9"/>
+      <c r="L372" s="15"/>
+      <c r="M372" s="15"/>
+      <c r="N372" s="6"/>
+      <c r="P372" s="6"/>
+    </row>
+    <row r="373" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B373" s="9">
+        <v>70</v>
+      </c>
+      <c r="C373" s="68">
+        <v>140</v>
+      </c>
+      <c r="D373" s="63">
+        <v>210</v>
+      </c>
+      <c r="E373" s="9"/>
+      <c r="F373" s="12"/>
+      <c r="G373" s="16"/>
+      <c r="H373" s="36"/>
+      <c r="I373" s="36"/>
+      <c r="J373" s="9"/>
+      <c r="K373" s="9"/>
+      <c r="L373" s="15"/>
+      <c r="M373" s="15"/>
+      <c r="N373" s="6"/>
+      <c r="P373" s="6"/>
+    </row>
+    <row r="374" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B374" s="9">
+        <v>256</v>
+      </c>
+      <c r="C374" s="68">
+        <v>512</v>
+      </c>
+      <c r="D374" s="63">
+        <v>768</v>
+      </c>
+      <c r="E374" s="9"/>
+      <c r="F374" s="12"/>
+      <c r="G374" s="16"/>
+      <c r="H374" s="36"/>
+      <c r="I374" s="36"/>
+      <c r="J374" s="9"/>
+      <c r="K374" s="9"/>
+      <c r="L374" s="15"/>
+      <c r="M374" s="15"/>
+      <c r="N374" s="18"/>
+      <c r="P374" s="18"/>
+    </row>
+    <row r="375" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B375" s="56"/>
+      <c r="C375" s="9"/>
+      <c r="D375" s="56"/>
+      <c r="E375" s="9"/>
+      <c r="F375" s="12"/>
+      <c r="G375" s="16"/>
+      <c r="H375" s="36"/>
+      <c r="I375" s="36"/>
+      <c r="J375" s="9"/>
+      <c r="K375" s="9"/>
+      <c r="L375" s="15"/>
+      <c r="M375" s="15"/>
+      <c r="N375" s="6"/>
+      <c r="P375" s="6"/>
+    </row>
+    <row r="376" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B376" s="9">
+        <v>11276570</v>
+      </c>
+      <c r="C376" s="68">
+        <v>22244077</v>
+      </c>
+      <c r="D376" s="63">
+        <v>32287954</v>
+      </c>
+      <c r="E376" s="9"/>
+      <c r="F376" s="12"/>
+      <c r="G376" s="16"/>
+      <c r="H376" s="36"/>
+      <c r="I376" s="36"/>
+      <c r="J376" s="9"/>
+      <c r="K376" s="9"/>
+      <c r="L376" s="15"/>
+      <c r="M376" s="15"/>
+      <c r="N376" s="6"/>
+      <c r="P376" s="6"/>
+    </row>
+    <row r="377" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B377" s="9">
+        <v>5625598</v>
+      </c>
+      <c r="C377" s="68">
+        <v>10762487</v>
+      </c>
+      <c r="D377" s="63">
+        <v>15391406</v>
+      </c>
+      <c r="E377" s="9"/>
+      <c r="F377" s="12"/>
+      <c r="G377" s="16"/>
+      <c r="H377" s="36"/>
+      <c r="I377" s="36"/>
+      <c r="J377" s="9"/>
+      <c r="K377" s="9"/>
+      <c r="L377" s="15"/>
+      <c r="M377" s="15"/>
+      <c r="N377" s="6"/>
+      <c r="P377" s="6"/>
+    </row>
+    <row r="378" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B378" s="9">
+        <v>757070</v>
+      </c>
+      <c r="C378" s="68">
+        <v>1635182</v>
+      </c>
+      <c r="D378" s="63">
+        <v>2533644</v>
+      </c>
+      <c r="E378" s="9"/>
+      <c r="F378" s="12"/>
+      <c r="G378" s="16"/>
+      <c r="H378" s="36"/>
+      <c r="I378" s="36"/>
+      <c r="J378" s="9"/>
+      <c r="K378" s="9"/>
+      <c r="L378" s="15"/>
+      <c r="M378" s="15"/>
+      <c r="N378" s="6"/>
+      <c r="P378" s="6"/>
+    </row>
+    <row r="379" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B379" s="9">
+        <v>563051</v>
+      </c>
+      <c r="C379" s="68">
+        <v>1060672</v>
+      </c>
+      <c r="D379" s="63">
+        <v>1493258</v>
+      </c>
+      <c r="E379" s="9"/>
+      <c r="F379" s="12"/>
+      <c r="G379" s="16"/>
+      <c r="H379" s="36"/>
+      <c r="I379" s="36"/>
+      <c r="J379" s="9"/>
+      <c r="K379" s="9"/>
+      <c r="L379" s="15"/>
+      <c r="M379" s="15"/>
+      <c r="N379" s="6"/>
+      <c r="P379" s="6"/>
+    </row>
+    <row r="380" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B380" s="9">
+        <v>3107726</v>
+      </c>
+      <c r="C380" s="68">
+        <v>6165771</v>
+      </c>
+      <c r="D380" s="63">
+        <v>8780746</v>
+      </c>
+      <c r="E380" s="9"/>
+      <c r="F380" s="12"/>
+      <c r="G380" s="16"/>
+      <c r="H380" s="36"/>
+      <c r="I380" s="36"/>
+      <c r="J380" s="9"/>
+      <c r="K380" s="9"/>
+      <c r="L380" s="15"/>
+      <c r="M380" s="15"/>
+      <c r="N380" s="6"/>
+      <c r="P380" s="6"/>
+    </row>
+    <row r="381" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B381" s="9">
+        <v>10367</v>
+      </c>
+      <c r="C381" s="68">
+        <v>25864</v>
+      </c>
+      <c r="D381" s="63">
+        <v>41361</v>
+      </c>
+      <c r="E381" s="9"/>
+      <c r="F381" s="12"/>
+      <c r="G381" s="16"/>
+      <c r="H381" s="36"/>
+      <c r="I381" s="36"/>
+      <c r="J381" s="9"/>
+      <c r="K381" s="9"/>
+      <c r="L381" s="15"/>
+      <c r="M381" s="15"/>
+      <c r="N381" s="6"/>
+      <c r="P381" s="6"/>
+    </row>
+    <row r="382" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B382" s="9">
+        <v>160677</v>
+      </c>
+      <c r="C382" s="68">
+        <v>381324</v>
+      </c>
+      <c r="D382" s="63">
+        <v>605273</v>
+      </c>
+      <c r="E382" s="9"/>
+      <c r="F382" s="12"/>
+      <c r="G382" s="16"/>
+      <c r="H382" s="36"/>
+      <c r="I382" s="36"/>
+      <c r="J382" s="9"/>
+      <c r="K382" s="9"/>
+      <c r="L382" s="15"/>
+      <c r="M382" s="15"/>
+      <c r="N382" s="6"/>
+      <c r="P382" s="6"/>
+    </row>
+    <row r="383" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B383" s="9">
+        <v>25487</v>
+      </c>
+      <c r="C383" s="68">
+        <v>49411</v>
+      </c>
+      <c r="D383" s="63">
+        <v>73334</v>
+      </c>
+      <c r="E383" s="9"/>
+      <c r="F383" s="12"/>
+      <c r="G383" s="16"/>
+      <c r="H383" s="36"/>
+      <c r="I383" s="36"/>
+      <c r="J383" s="9"/>
+      <c r="K383" s="9"/>
+      <c r="L383" s="15"/>
+      <c r="M383" s="15"/>
+      <c r="N383" s="6"/>
+      <c r="P383" s="6"/>
+    </row>
+    <row r="384" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B384" s="9">
+        <v>826</v>
+      </c>
+      <c r="C384" s="68">
+        <v>1653</v>
+      </c>
+      <c r="D384" s="63">
+        <v>2479</v>
+      </c>
+      <c r="E384" s="9"/>
+      <c r="F384" s="12"/>
+      <c r="G384" s="16"/>
+      <c r="H384" s="36"/>
+      <c r="I384" s="36"/>
+      <c r="J384" s="9"/>
+      <c r="K384" s="9"/>
+      <c r="L384" s="15"/>
+      <c r="M384" s="15"/>
+      <c r="N384" s="6"/>
+      <c r="P384" s="6"/>
+    </row>
+    <row r="385" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B385" s="9">
+        <v>329355</v>
+      </c>
+      <c r="C385" s="68">
+        <v>707527</v>
+      </c>
+      <c r="D385" s="63">
+        <v>1114083</v>
+      </c>
+      <c r="E385" s="9"/>
+      <c r="F385" s="12"/>
+      <c r="G385" s="16"/>
+      <c r="H385" s="36"/>
+      <c r="I385" s="36"/>
+      <c r="J385" s="9"/>
+      <c r="K385" s="9"/>
+      <c r="L385" s="15"/>
+      <c r="M385" s="15"/>
+      <c r="N385" s="6"/>
+      <c r="P385" s="6"/>
+    </row>
+    <row r="386" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B386" s="68">
+        <v>497</v>
+      </c>
+      <c r="C386" s="68">
+        <v>497</v>
+      </c>
+      <c r="D386" s="63">
+        <v>497</v>
+      </c>
+      <c r="E386" s="9"/>
+      <c r="F386" s="12"/>
+      <c r="G386" s="16"/>
+      <c r="H386" s="36"/>
+      <c r="I386" s="36"/>
+      <c r="J386" s="9"/>
+      <c r="K386" s="9"/>
+      <c r="L386" s="15"/>
+      <c r="M386" s="15"/>
+      <c r="N386" s="6"/>
+      <c r="P386" s="6"/>
+    </row>
+    <row r="387" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B387" s="9">
+        <v>37647</v>
+      </c>
+      <c r="C387" s="68">
+        <v>106004</v>
+      </c>
+      <c r="D387" s="63">
+        <v>166360</v>
+      </c>
+      <c r="E387" s="9"/>
+      <c r="F387" s="12"/>
+      <c r="G387" s="16"/>
+      <c r="H387" s="36"/>
+      <c r="I387" s="36"/>
+      <c r="J387" s="9"/>
+      <c r="K387" s="9"/>
+      <c r="L387" s="15"/>
+      <c r="M387" s="15"/>
+      <c r="N387" s="6"/>
+      <c r="P387" s="6"/>
+    </row>
+    <row r="388" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B388" s="9">
+        <v>24526</v>
+      </c>
+      <c r="C388" s="68">
+        <v>46440</v>
+      </c>
+      <c r="D388" s="63">
+        <v>68354</v>
+      </c>
+      <c r="E388" s="9"/>
+      <c r="F388" s="12"/>
+      <c r="G388" s="16"/>
+      <c r="H388" s="36"/>
+      <c r="I388" s="36"/>
+      <c r="J388" s="9"/>
+      <c r="K388" s="9"/>
+      <c r="L388" s="15"/>
+      <c r="M388" s="15"/>
+      <c r="N388" s="6"/>
+      <c r="P388" s="6"/>
+    </row>
+    <row r="389" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B389" s="9">
+        <v>483635</v>
+      </c>
+      <c r="C389" s="68">
+        <v>980474</v>
+      </c>
+      <c r="D389" s="63">
+        <v>1495241</v>
+      </c>
+      <c r="E389" s="9"/>
+      <c r="F389" s="12"/>
+      <c r="G389" s="16"/>
+      <c r="H389" s="36"/>
+      <c r="I389" s="36"/>
+      <c r="J389" s="9"/>
+      <c r="K389" s="9"/>
+      <c r="L389" s="15"/>
+      <c r="M389" s="15"/>
+      <c r="N389" s="6"/>
+      <c r="P389" s="6"/>
+    </row>
+    <row r="390" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B390" s="9">
+        <v>69414</v>
+      </c>
+      <c r="C390" s="68">
+        <v>127062</v>
+      </c>
+      <c r="D390" s="63">
+        <v>184709</v>
+      </c>
+      <c r="E390" s="9"/>
+      <c r="F390" s="12"/>
+      <c r="G390" s="16"/>
+      <c r="H390" s="36"/>
+      <c r="I390" s="36"/>
+      <c r="J390" s="9"/>
+      <c r="K390" s="9"/>
+      <c r="L390" s="15"/>
+      <c r="M390" s="15"/>
+      <c r="N390" s="6"/>
+      <c r="P390" s="6"/>
+    </row>
+    <row r="391" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B391" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C391" s="68">
+        <v>13114</v>
+      </c>
+      <c r="D391" s="63">
+        <v>19761</v>
+      </c>
+      <c r="E391" s="9"/>
+      <c r="F391" s="12"/>
+      <c r="G391" s="16"/>
+      <c r="H391" s="36"/>
+      <c r="I391" s="36"/>
+      <c r="J391" s="9"/>
+      <c r="K391" s="9"/>
+      <c r="L391" s="15"/>
+      <c r="M391" s="15"/>
+      <c r="N391" s="6"/>
+      <c r="P391" s="6"/>
+    </row>
+    <row r="392" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B392" s="9">
+        <v>1291</v>
+      </c>
+      <c r="C392" s="68">
+        <v>2582</v>
+      </c>
+      <c r="D392" s="63">
+        <v>3873</v>
+      </c>
+      <c r="E392" s="9"/>
+      <c r="F392" s="12"/>
+      <c r="G392" s="16"/>
+      <c r="H392" s="36"/>
+      <c r="I392" s="36"/>
+      <c r="J392" s="9"/>
+      <c r="K392" s="9"/>
+      <c r="L392" s="15"/>
+      <c r="M392" s="15"/>
+      <c r="N392" s="6"/>
+      <c r="P392" s="6"/>
+    </row>
+    <row r="393" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B393" s="68">
+        <v>42343</v>
+      </c>
+      <c r="C393" s="68">
+        <v>96054</v>
+      </c>
+      <c r="D393" s="63">
+        <v>180247</v>
+      </c>
+      <c r="E393" s="9"/>
+      <c r="F393" s="12"/>
+      <c r="G393" s="16"/>
+      <c r="H393" s="36"/>
+      <c r="I393" s="36"/>
+      <c r="J393" s="9"/>
+      <c r="K393" s="15"/>
+      <c r="L393" s="15"/>
+      <c r="M393" s="9"/>
+      <c r="N393" s="6"/>
+      <c r="P393" s="6"/>
+    </row>
+    <row r="394" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B394" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C394" s="68">
+        <v>31486</v>
+      </c>
+      <c r="D394" s="63">
+        <v>62973</v>
+      </c>
+      <c r="E394" s="9"/>
+      <c r="F394" s="12"/>
+      <c r="G394" s="16"/>
+      <c r="H394" s="36"/>
+      <c r="I394" s="36"/>
+      <c r="J394" s="9"/>
+      <c r="K394" s="15"/>
+      <c r="L394" s="15"/>
+      <c r="M394" s="9"/>
+      <c r="N394" s="6"/>
+      <c r="P394" s="6"/>
+    </row>
+    <row r="395" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B395" s="9">
+        <v>30593</v>
+      </c>
+      <c r="C395" s="68">
+        <v>50475</v>
+      </c>
+      <c r="D395" s="63">
+        <v>70357</v>
+      </c>
+      <c r="E395" s="9"/>
+      <c r="F395" s="12"/>
+      <c r="G395" s="16"/>
+      <c r="H395" s="36"/>
+      <c r="I395" s="36"/>
+      <c r="J395" s="9"/>
+      <c r="K395" s="9"/>
+      <c r="L395" s="15"/>
+      <c r="M395" s="15"/>
+      <c r="N395" s="18"/>
+      <c r="P395" s="18"/>
+    </row>
+    <row r="396" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B396" s="56"/>
+      <c r="C396" s="9"/>
+      <c r="D396" s="56"/>
+      <c r="E396" s="9"/>
+      <c r="F396" s="9"/>
+      <c r="G396" s="9"/>
+      <c r="H396" s="5"/>
+      <c r="I396" s="36"/>
+      <c r="J396" s="9"/>
+      <c r="K396" s="9"/>
+      <c r="L396" s="15"/>
+      <c r="M396" s="15"/>
+      <c r="N396" s="6"/>
+      <c r="P396" s="6"/>
+    </row>
+    <row r="397" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B397" s="68">
+        <v>4829735</v>
+      </c>
+      <c r="C397" s="68">
+        <v>9657213</v>
+      </c>
+      <c r="D397" s="63">
+        <v>14408850</v>
+      </c>
+      <c r="E397" s="9"/>
+      <c r="F397" s="9"/>
+      <c r="G397" s="9"/>
+      <c r="H397" s="5"/>
+      <c r="I397" s="36"/>
+      <c r="J397" s="9"/>
+      <c r="K397" s="9"/>
+      <c r="L397" s="15"/>
+      <c r="M397" s="15"/>
+      <c r="N397" s="6"/>
+      <c r="P397" s="6"/>
+    </row>
+    <row r="398" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B398" s="9">
+        <v>2440940</v>
+      </c>
+      <c r="C398" s="68">
+        <v>4755484</v>
+      </c>
+      <c r="D398" s="63">
+        <v>7044799</v>
+      </c>
+      <c r="E398" s="9"/>
+      <c r="F398" s="12"/>
+      <c r="G398" s="16"/>
+      <c r="H398" s="36"/>
+      <c r="I398" s="36"/>
+      <c r="J398" s="9"/>
+      <c r="K398" s="15"/>
+      <c r="L398" s="15"/>
+      <c r="M398" s="15"/>
+      <c r="N398" s="6"/>
+      <c r="P398" s="6"/>
+    </row>
+    <row r="399" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B399" s="9">
+        <v>543155</v>
+      </c>
+      <c r="C399" s="68">
+        <v>1165678</v>
+      </c>
+      <c r="D399" s="63">
+        <v>1831609</v>
+      </c>
+      <c r="E399" s="9"/>
+      <c r="F399" s="12"/>
+      <c r="G399" s="16"/>
+      <c r="H399" s="36"/>
+      <c r="I399" s="36"/>
+      <c r="J399" s="9"/>
+      <c r="K399" s="9"/>
+      <c r="L399" s="15"/>
+      <c r="M399" s="15"/>
+      <c r="N399" s="6"/>
+      <c r="P399" s="6"/>
+    </row>
+    <row r="400" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B400" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C400" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D400" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E400" s="9"/>
+      <c r="F400" s="15"/>
+      <c r="G400" s="16"/>
+      <c r="H400" s="36"/>
+      <c r="I400" s="36"/>
+      <c r="J400" s="9"/>
+      <c r="K400" s="46"/>
+      <c r="L400" s="46"/>
+      <c r="M400" s="9"/>
+      <c r="N400" s="6"/>
+      <c r="P400" s="6"/>
+    </row>
+    <row r="401" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B401" s="9">
+        <v>1368011</v>
+      </c>
+      <c r="C401" s="68">
+        <v>2763314</v>
+      </c>
+      <c r="D401" s="63">
+        <v>4003925</v>
+      </c>
+      <c r="E401" s="9"/>
+      <c r="F401" s="12"/>
+      <c r="G401" s="16"/>
+      <c r="H401" s="36"/>
+      <c r="I401" s="36"/>
+      <c r="J401" s="9"/>
+      <c r="K401" s="48"/>
+      <c r="L401" s="7"/>
+      <c r="M401" s="15"/>
+      <c r="N401" s="6"/>
+      <c r="P401" s="6"/>
+    </row>
+    <row r="402" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B402" s="9">
+        <v>35961</v>
+      </c>
+      <c r="C402" s="68">
+        <v>86222</v>
+      </c>
+      <c r="D402" s="63">
+        <v>130317</v>
+      </c>
+      <c r="E402" s="9"/>
+      <c r="F402" s="12"/>
+      <c r="G402" s="16"/>
+      <c r="H402" s="36"/>
+      <c r="I402" s="36"/>
+      <c r="J402" s="9"/>
+      <c r="K402" s="15"/>
+      <c r="L402" s="15"/>
+      <c r="M402" s="9"/>
+      <c r="N402" s="6"/>
+      <c r="P402" s="6"/>
+    </row>
+    <row r="403" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B403" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C403" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D403" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E403" s="9"/>
+      <c r="F403" s="15"/>
+      <c r="G403" s="16"/>
+      <c r="H403" s="36"/>
+      <c r="I403" s="36"/>
+      <c r="J403" s="9"/>
+      <c r="K403" s="46"/>
+      <c r="L403" s="46"/>
+      <c r="M403" s="9"/>
+      <c r="N403" s="18"/>
+      <c r="P403" s="18"/>
+    </row>
+    <row r="404" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B404" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C404" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E404" s="9"/>
+      <c r="F404" s="15"/>
+      <c r="G404" s="16"/>
+      <c r="H404" s="36"/>
+      <c r="I404" s="36"/>
+      <c r="J404" s="9"/>
+      <c r="K404" s="46"/>
+      <c r="L404" s="46"/>
+      <c r="M404" s="9"/>
+      <c r="N404" s="18"/>
+      <c r="P404" s="18"/>
+    </row>
+    <row r="405" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B405" s="54"/>
+      <c r="C405" s="7"/>
+      <c r="D405" s="54"/>
+      <c r="E405" s="9"/>
+      <c r="F405" s="15"/>
+      <c r="G405" s="16"/>
+      <c r="H405" s="36"/>
+      <c r="I405" s="36"/>
+      <c r="J405" s="9"/>
+      <c r="K405" s="46"/>
+      <c r="L405" s="46"/>
+      <c r="M405" s="9"/>
+      <c r="N405" s="6"/>
+      <c r="P405" s="6"/>
+    </row>
+    <row r="406" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B406" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C406" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D406" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E406" s="9"/>
+      <c r="F406" s="15"/>
+      <c r="G406" s="16"/>
+      <c r="H406" s="36"/>
+      <c r="I406" s="36"/>
+      <c r="J406" s="9"/>
+      <c r="K406" s="46"/>
+      <c r="L406" s="46"/>
+      <c r="M406" s="9"/>
+      <c r="N406" s="6"/>
+      <c r="P406" s="6"/>
+    </row>
+    <row r="407" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B407" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C407" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D407" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E407" s="9"/>
+      <c r="F407" s="15"/>
+      <c r="G407" s="16"/>
+      <c r="H407" s="36"/>
+      <c r="I407" s="36"/>
+      <c r="J407" s="9"/>
+      <c r="K407" s="46"/>
+      <c r="L407" s="46"/>
+      <c r="M407" s="9"/>
+      <c r="N407" s="18"/>
+      <c r="P407" s="18"/>
+    </row>
+    <row r="408" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B408" s="56"/>
+      <c r="C408" s="7"/>
+      <c r="D408" s="56"/>
+      <c r="E408" s="9"/>
+      <c r="F408" s="15"/>
+      <c r="G408" s="16"/>
+      <c r="H408" s="36"/>
+      <c r="I408" s="36"/>
+      <c r="J408" s="9"/>
+      <c r="K408" s="46"/>
+      <c r="L408" s="46"/>
+      <c r="M408" s="9"/>
+      <c r="N408" s="6"/>
+      <c r="P408" s="6"/>
+    </row>
+    <row r="409" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B409" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C409" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D409" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E409" s="9"/>
+      <c r="F409" s="15"/>
+      <c r="G409" s="16"/>
+      <c r="H409" s="36"/>
+      <c r="I409" s="36"/>
+      <c r="J409" s="9"/>
+      <c r="K409" s="46"/>
+      <c r="L409" s="46"/>
+      <c r="M409" s="9"/>
+      <c r="N409" s="6"/>
+      <c r="P409" s="6"/>
+    </row>
+    <row r="410" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B410" s="9">
+        <v>2384149</v>
+      </c>
+      <c r="C410" s="68">
+        <v>4545033</v>
+      </c>
+      <c r="D410" s="9">
+        <v>6290106</v>
+      </c>
+      <c r="E410" s="9"/>
+      <c r="F410" s="12"/>
+      <c r="G410" s="16"/>
+      <c r="H410" s="36"/>
+      <c r="I410" s="36"/>
+      <c r="J410" s="9"/>
+      <c r="K410" s="15"/>
+      <c r="L410" s="15"/>
+      <c r="M410" s="9"/>
+      <c r="N410" s="6"/>
+      <c r="P410" s="6"/>
+    </row>
+    <row r="411" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B411" s="9">
+        <v>213915</v>
+      </c>
+      <c r="C411" s="68">
+        <v>469504</v>
+      </c>
+      <c r="D411" s="9">
+        <v>702035</v>
+      </c>
+      <c r="E411" s="9"/>
+      <c r="F411" s="12"/>
+      <c r="G411" s="16"/>
+      <c r="H411" s="36"/>
+      <c r="I411" s="36"/>
+      <c r="J411" s="9"/>
+      <c r="K411" s="15"/>
+      <c r="L411" s="15"/>
+      <c r="M411" s="9"/>
+      <c r="N411" s="6"/>
+      <c r="P411" s="6"/>
+    </row>
+    <row r="412" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B412" s="9">
+        <v>525264</v>
+      </c>
+      <c r="C412" s="68">
+        <v>986296</v>
+      </c>
+      <c r="D412" s="9">
+        <v>1383012</v>
+      </c>
+      <c r="E412" s="9"/>
+      <c r="F412" s="12"/>
+      <c r="G412" s="16"/>
+      <c r="H412" s="36"/>
+      <c r="I412" s="36"/>
+      <c r="J412" s="9"/>
+      <c r="K412" s="15"/>
+      <c r="L412" s="15"/>
+      <c r="M412" s="9"/>
+      <c r="N412" s="6"/>
+      <c r="P412" s="6"/>
+    </row>
+    <row r="413" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B413" s="9">
+        <v>1739715</v>
+      </c>
+      <c r="C413" s="68">
+        <v>3402457</v>
+      </c>
+      <c r="D413" s="9">
+        <v>4776821</v>
+      </c>
+      <c r="E413" s="9"/>
+      <c r="F413" s="12"/>
+      <c r="G413" s="16"/>
+      <c r="H413" s="36"/>
+      <c r="I413" s="36"/>
+      <c r="J413" s="9"/>
+      <c r="K413" s="15"/>
+      <c r="L413" s="15"/>
+      <c r="M413" s="9"/>
+      <c r="N413" s="6"/>
+      <c r="P413" s="6"/>
+    </row>
+    <row r="414" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B414" s="9">
+        <v>10367</v>
+      </c>
+      <c r="C414" s="68">
+        <v>25864</v>
+      </c>
+      <c r="D414" s="9">
+        <v>41361</v>
+      </c>
+      <c r="E414" s="9"/>
+      <c r="F414" s="12"/>
+      <c r="G414" s="16"/>
+      <c r="H414" s="36"/>
+      <c r="I414" s="36"/>
+      <c r="J414" s="9"/>
+      <c r="K414" s="15"/>
+      <c r="L414" s="15"/>
+      <c r="M414" s="9"/>
+      <c r="N414" s="6"/>
+      <c r="P414" s="6"/>
+    </row>
+    <row r="415" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B415" s="9">
+        <v>160677</v>
+      </c>
+      <c r="C415" s="68">
+        <v>381324</v>
+      </c>
+      <c r="D415" s="9">
+        <v>605273</v>
+      </c>
+      <c r="E415" s="9"/>
+      <c r="F415" s="12"/>
+      <c r="G415" s="16"/>
+      <c r="H415" s="36"/>
+      <c r="I415" s="36"/>
+      <c r="J415" s="9"/>
+      <c r="K415" s="15"/>
+      <c r="L415" s="15"/>
+      <c r="M415" s="9"/>
+      <c r="N415" s="6"/>
+      <c r="P415" s="6"/>
+    </row>
+    <row r="416" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B416" s="9">
+        <v>25487</v>
+      </c>
+      <c r="C416" s="68">
+        <v>49411</v>
+      </c>
+      <c r="D416" s="9">
+        <v>73334</v>
+      </c>
+      <c r="E416" s="9"/>
+      <c r="F416" s="12"/>
+      <c r="G416" s="16"/>
+      <c r="H416" s="36"/>
+      <c r="I416" s="36"/>
+      <c r="J416" s="9"/>
+      <c r="K416" s="15"/>
+      <c r="L416" s="15"/>
+      <c r="M416" s="9"/>
+      <c r="N416" s="6"/>
+      <c r="P416" s="6"/>
+    </row>
+    <row r="417" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B417" s="9">
+        <v>826</v>
+      </c>
+      <c r="C417" s="68">
+        <v>1653</v>
+      </c>
+      <c r="D417" s="9">
+        <v>2479</v>
+      </c>
+      <c r="E417" s="9"/>
+      <c r="F417" s="12"/>
+      <c r="G417" s="16"/>
+      <c r="H417" s="36"/>
+      <c r="I417" s="36"/>
+      <c r="J417" s="9"/>
+      <c r="K417" s="15"/>
+      <c r="L417" s="15"/>
+      <c r="M417" s="9"/>
+      <c r="N417" s="6"/>
+      <c r="P417" s="6"/>
+    </row>
+    <row r="418" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B418" s="9">
+        <v>293394</v>
+      </c>
+      <c r="C418" s="68">
+        <v>621305</v>
+      </c>
+      <c r="D418" s="9">
+        <v>983766</v>
+      </c>
+      <c r="E418" s="9"/>
+      <c r="F418" s="12"/>
+      <c r="G418" s="16"/>
+      <c r="H418" s="36"/>
+      <c r="I418" s="36"/>
+      <c r="J418" s="9"/>
+      <c r="K418" s="15"/>
+      <c r="L418" s="15"/>
+      <c r="M418" s="9"/>
+      <c r="N418" s="6"/>
+      <c r="P418" s="6"/>
+    </row>
+    <row r="419" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B419" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C419" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D419" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E419" s="9"/>
+      <c r="F419" s="12"/>
+      <c r="G419" s="16"/>
+      <c r="H419" s="36"/>
+      <c r="I419" s="36"/>
+      <c r="J419" s="9"/>
+      <c r="K419" s="15"/>
+      <c r="L419" s="15"/>
+      <c r="M419" s="9"/>
+      <c r="N419" s="6"/>
+      <c r="P419" s="6"/>
+    </row>
+    <row r="420" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B420" s="9">
+        <v>37647</v>
+      </c>
+      <c r="C420" s="68">
+        <v>106004</v>
+      </c>
+      <c r="D420" s="9">
+        <v>166360</v>
+      </c>
+      <c r="E420" s="9"/>
+      <c r="F420" s="12"/>
+      <c r="G420" s="16"/>
+      <c r="H420" s="36"/>
+      <c r="I420" s="36"/>
+      <c r="J420" s="9"/>
+      <c r="K420" s="15"/>
+      <c r="L420" s="15"/>
+      <c r="M420" s="9"/>
+      <c r="N420" s="6"/>
+      <c r="P420" s="6"/>
+    </row>
+    <row r="421" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B421" s="9">
+        <v>24526</v>
+      </c>
+      <c r="C421" s="68">
+        <v>46440</v>
+      </c>
+      <c r="D421" s="9">
+        <v>68354</v>
+      </c>
+      <c r="E421" s="9"/>
+      <c r="F421" s="12"/>
+      <c r="G421" s="16"/>
+      <c r="H421" s="36"/>
+      <c r="I421" s="36"/>
+      <c r="J421" s="9"/>
+      <c r="K421" s="15"/>
+      <c r="L421" s="15"/>
+      <c r="M421" s="9"/>
+      <c r="N421" s="6"/>
+      <c r="P421" s="6"/>
+    </row>
+    <row r="422" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B422" s="9">
+        <v>79755</v>
+      </c>
+      <c r="C422" s="68">
+        <v>168335</v>
+      </c>
+      <c r="D422" s="9">
+        <v>243502</v>
+      </c>
+      <c r="E422" s="9"/>
+      <c r="F422" s="12"/>
+      <c r="G422" s="16"/>
+      <c r="H422" s="36"/>
+      <c r="I422" s="36"/>
+      <c r="J422" s="9"/>
+      <c r="K422" s="15"/>
+      <c r="L422" s="15"/>
+      <c r="M422" s="9"/>
+      <c r="N422" s="6"/>
+      <c r="P422" s="6"/>
+    </row>
+    <row r="423" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B423" s="9">
+        <v>69414</v>
+      </c>
+      <c r="C423" s="68">
+        <v>127062</v>
+      </c>
+      <c r="D423" s="9">
+        <v>184709</v>
+      </c>
+      <c r="E423" s="9"/>
+      <c r="F423" s="12"/>
+      <c r="G423" s="16"/>
+      <c r="H423" s="36"/>
+      <c r="I423" s="36"/>
+      <c r="J423" s="9"/>
+      <c r="K423" s="15"/>
+      <c r="L423" s="15"/>
+      <c r="M423" s="9"/>
+      <c r="N423" s="6"/>
+      <c r="P423" s="6"/>
+    </row>
+    <row r="424" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B424" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C424" s="68">
+        <v>13114</v>
+      </c>
+      <c r="D424" s="9">
+        <v>19761</v>
+      </c>
+      <c r="E424" s="9"/>
+      <c r="F424" s="12"/>
+      <c r="G424" s="16"/>
+      <c r="H424" s="36"/>
+      <c r="I424" s="36"/>
+      <c r="J424" s="9"/>
+      <c r="K424" s="15"/>
+      <c r="L424" s="15"/>
+      <c r="M424" s="9"/>
+      <c r="N424" s="6"/>
+      <c r="P424" s="6"/>
+    </row>
+    <row r="425" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B425" s="9">
+        <v>1291</v>
+      </c>
+      <c r="C425" s="68">
+        <v>2582</v>
+      </c>
+      <c r="D425" s="9">
+        <v>3873</v>
+      </c>
+      <c r="E425" s="9"/>
+      <c r="F425" s="12"/>
+      <c r="G425" s="16"/>
+      <c r="H425" s="36"/>
+      <c r="I425" s="36"/>
+      <c r="J425" s="9"/>
+      <c r="K425" s="15"/>
+      <c r="L425" s="15"/>
+      <c r="M425" s="9"/>
+      <c r="N425" s="6"/>
+      <c r="P425" s="6"/>
+    </row>
+    <row r="426" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B426" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C426" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D426" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E426" s="7"/>
+      <c r="F426" s="7"/>
+      <c r="G426" s="7"/>
+      <c r="H426" s="36"/>
+      <c r="I426" s="36"/>
+      <c r="J426" s="9"/>
+      <c r="K426" s="46"/>
+      <c r="L426" s="46"/>
+      <c r="M426" s="9"/>
+      <c r="N426" s="6"/>
+      <c r="P426" s="6"/>
+    </row>
+    <row r="427" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B427" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C427" s="68">
+        <v>31486</v>
+      </c>
+      <c r="D427" s="9">
+        <v>62973</v>
+      </c>
+      <c r="E427" s="7"/>
+      <c r="F427" s="7"/>
+      <c r="G427" s="7"/>
+      <c r="H427" s="36"/>
+      <c r="I427" s="36"/>
+      <c r="J427" s="9"/>
+      <c r="K427" s="46"/>
+      <c r="L427" s="46"/>
+      <c r="M427" s="9"/>
+      <c r="N427" s="6"/>
+      <c r="P427" s="6"/>
+    </row>
+    <row r="428" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B428" s="9">
+        <v>30593</v>
+      </c>
+      <c r="C428" s="68">
+        <v>50475</v>
+      </c>
+      <c r="D428" s="9">
+        <v>70357</v>
+      </c>
+      <c r="E428" s="9"/>
+      <c r="F428" s="12"/>
+      <c r="G428" s="16"/>
+      <c r="H428" s="36"/>
+      <c r="I428" s="36"/>
+      <c r="J428" s="9"/>
+      <c r="K428" s="15"/>
+      <c r="L428" s="15"/>
+      <c r="M428" s="9"/>
+      <c r="N428" s="18"/>
+      <c r="P428" s="18"/>
+    </row>
+    <row r="429" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B429" s="56"/>
+      <c r="C429" s="9"/>
+      <c r="D429" s="56"/>
+      <c r="E429" s="9"/>
+      <c r="F429" s="12"/>
+      <c r="G429" s="16"/>
+      <c r="H429" s="36"/>
+      <c r="I429" s="36"/>
+      <c r="J429" s="9"/>
+      <c r="K429" s="15"/>
+      <c r="L429" s="15"/>
+      <c r="M429" s="9"/>
+      <c r="N429" s="6"/>
+      <c r="P429" s="6"/>
+    </row>
+    <row r="430" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B430" s="9">
+        <v>2141156</v>
+      </c>
+      <c r="C430" s="72">
+        <v>4406021</v>
+      </c>
+      <c r="D430" s="63">
+        <v>6641036</v>
+      </c>
+      <c r="E430" s="9"/>
+      <c r="F430" s="12"/>
+      <c r="G430" s="16"/>
+      <c r="H430" s="36"/>
+      <c r="I430" s="36"/>
+      <c r="J430" s="9"/>
+      <c r="K430" s="15"/>
+      <c r="L430" s="15"/>
+      <c r="M430" s="9"/>
+      <c r="N430" s="6"/>
+      <c r="P430" s="6"/>
+    </row>
+    <row r="431" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B431" s="9">
+        <v>913041</v>
+      </c>
+      <c r="C431" s="72">
+        <v>1915795</v>
+      </c>
+      <c r="D431" s="63">
+        <v>2902115</v>
+      </c>
+      <c r="E431" s="9"/>
+      <c r="F431" s="12"/>
+      <c r="G431" s="16"/>
+      <c r="H431" s="36"/>
+      <c r="I431" s="36"/>
+      <c r="J431" s="9"/>
+      <c r="K431" s="15"/>
+      <c r="L431" s="15"/>
+      <c r="M431" s="9"/>
+      <c r="N431" s="6"/>
+      <c r="P431" s="6"/>
+    </row>
+    <row r="432" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B432" s="9">
+        <v>61432</v>
+      </c>
+      <c r="C432" s="72">
+        <v>127693</v>
+      </c>
+      <c r="D432" s="63">
+        <v>196713</v>
+      </c>
+      <c r="E432" s="9"/>
+      <c r="F432" s="12"/>
+      <c r="G432" s="16"/>
+      <c r="H432" s="36"/>
+      <c r="I432" s="36"/>
+      <c r="J432" s="9"/>
+      <c r="K432" s="15"/>
+      <c r="L432" s="15"/>
+      <c r="M432" s="9"/>
+      <c r="N432" s="6"/>
+      <c r="P432" s="6"/>
+    </row>
+    <row r="433" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B433" s="9">
+        <v>94569</v>
+      </c>
+      <c r="C433" s="72">
+        <v>191622</v>
+      </c>
+      <c r="D433" s="63">
+        <v>286080</v>
+      </c>
+      <c r="E433" s="9"/>
+      <c r="F433" s="12"/>
+      <c r="G433" s="16"/>
+      <c r="H433" s="36"/>
+      <c r="I433" s="36"/>
+      <c r="J433" s="9"/>
+      <c r="K433" s="15"/>
+      <c r="L433" s="15"/>
+      <c r="M433" s="9"/>
+      <c r="N433" s="6"/>
+      <c r="P433" s="6"/>
+    </row>
+    <row r="434" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B434" s="9">
+        <v>660412</v>
+      </c>
+      <c r="C434" s="72">
+        <v>1316089</v>
+      </c>
+      <c r="D434" s="63">
+        <v>1972135</v>
+      </c>
+      <c r="E434" s="9"/>
+      <c r="F434" s="12"/>
+      <c r="G434" s="16"/>
+      <c r="H434" s="36"/>
+      <c r="I434" s="36"/>
+      <c r="J434" s="9"/>
+      <c r="K434" s="15"/>
+      <c r="L434" s="15"/>
+      <c r="M434" s="9"/>
+      <c r="N434" s="6"/>
+      <c r="P434" s="6"/>
+    </row>
+    <row r="435" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B435" s="9">
+        <v>23960</v>
+      </c>
+      <c r="C435" s="72">
+        <v>45905</v>
+      </c>
+      <c r="D435" s="63">
+        <v>67851</v>
+      </c>
+      <c r="E435" s="9"/>
+      <c r="F435" s="12"/>
+      <c r="G435" s="16"/>
+      <c r="H435" s="36"/>
+      <c r="I435" s="36"/>
+      <c r="J435" s="9"/>
+      <c r="K435" s="15"/>
+      <c r="L435" s="15"/>
+      <c r="M435" s="9"/>
+      <c r="N435" s="6"/>
+      <c r="P435" s="6"/>
+    </row>
+    <row r="436" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B436" s="9">
+        <v>6077</v>
+      </c>
+      <c r="C436" s="72">
+        <v>21671</v>
+      </c>
+      <c r="D436" s="63">
+        <v>37266</v>
+      </c>
+      <c r="E436" s="9"/>
+      <c r="F436" s="12"/>
+      <c r="G436" s="16"/>
+      <c r="H436" s="36"/>
+      <c r="I436" s="36"/>
+      <c r="J436" s="9"/>
+      <c r="K436" s="15"/>
+      <c r="L436" s="15"/>
+      <c r="M436" s="9"/>
+      <c r="N436" s="6"/>
+      <c r="P436" s="6"/>
+    </row>
+    <row r="437" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B437" s="9">
+        <v>22236</v>
+      </c>
+      <c r="C437" s="72">
+        <v>45323</v>
+      </c>
+      <c r="D437" s="63">
+        <v>68470</v>
+      </c>
+      <c r="E437" s="9"/>
+      <c r="F437" s="12"/>
+      <c r="G437" s="16"/>
+      <c r="H437" s="36"/>
+      <c r="I437" s="36"/>
+      <c r="J437" s="9"/>
+      <c r="K437" s="15"/>
+      <c r="L437" s="15"/>
+      <c r="M437" s="9"/>
+      <c r="N437" s="6"/>
+      <c r="P437" s="6"/>
+    </row>
+    <row r="438" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B438" s="9">
+        <v>11325</v>
+      </c>
+      <c r="C438" s="72">
+        <v>36701</v>
+      </c>
+      <c r="D438" s="63">
+        <v>62076</v>
+      </c>
+      <c r="E438" s="9"/>
+      <c r="F438" s="12"/>
+      <c r="G438" s="16"/>
+      <c r="H438" s="36"/>
+      <c r="I438" s="36"/>
+      <c r="J438" s="9"/>
+      <c r="K438" s="15"/>
+      <c r="L438" s="15"/>
+      <c r="M438" s="9"/>
+      <c r="N438" s="6"/>
+      <c r="P438" s="6"/>
+    </row>
+    <row r="439" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B439" s="9">
+        <v>11062</v>
+      </c>
+      <c r="C439" s="72">
+        <v>21896</v>
+      </c>
+      <c r="D439" s="63">
+        <v>32730</v>
+      </c>
+      <c r="E439" s="9"/>
+      <c r="F439" s="12"/>
+      <c r="G439" s="16"/>
+      <c r="H439" s="36"/>
+      <c r="I439" s="36"/>
+      <c r="J439" s="9"/>
+      <c r="K439" s="15"/>
+      <c r="L439" s="15"/>
+      <c r="M439" s="9"/>
+      <c r="N439" s="6"/>
+      <c r="P439" s="6"/>
+    </row>
+    <row r="440" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B440" s="9">
+        <v>108809</v>
+      </c>
+      <c r="C440" s="72">
+        <v>207234</v>
+      </c>
+      <c r="D440" s="63">
+        <v>301939</v>
+      </c>
+      <c r="E440" s="9"/>
+      <c r="F440" s="12"/>
+      <c r="G440" s="16"/>
+      <c r="H440" s="36"/>
+      <c r="I440" s="36"/>
+      <c r="J440" s="9"/>
+      <c r="K440" s="15"/>
+      <c r="L440" s="15"/>
+      <c r="M440" s="9"/>
+      <c r="N440" s="6"/>
+      <c r="P440" s="6"/>
+    </row>
+    <row r="441" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B441" s="9">
+        <v>6367</v>
+      </c>
+      <c r="C441" s="72">
+        <v>11530</v>
+      </c>
+      <c r="D441" s="63">
+        <v>16693</v>
+      </c>
+      <c r="E441" s="9"/>
+      <c r="F441" s="12"/>
+      <c r="G441" s="16"/>
+      <c r="H441" s="36"/>
+      <c r="I441" s="36"/>
+      <c r="J441" s="9"/>
+      <c r="K441" s="15"/>
+      <c r="L441" s="15"/>
+      <c r="M441" s="9"/>
+      <c r="N441" s="6"/>
+      <c r="P441" s="6"/>
+    </row>
+    <row r="442" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B442" s="9">
+        <v>25565</v>
+      </c>
+      <c r="C442" s="72">
+        <v>58138</v>
+      </c>
+      <c r="D442" s="63">
+        <v>92025</v>
+      </c>
+      <c r="E442" s="9"/>
+      <c r="F442" s="12"/>
+      <c r="G442" s="16"/>
+      <c r="H442" s="36"/>
+      <c r="I442" s="36"/>
+      <c r="J442" s="9"/>
+      <c r="K442" s="15"/>
+      <c r="L442" s="15"/>
+      <c r="M442" s="9"/>
+      <c r="N442" s="6"/>
+      <c r="P442" s="6"/>
+    </row>
+    <row r="443" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B443" s="9">
+        <v>19651</v>
+      </c>
+      <c r="C443" s="72">
+        <v>41211</v>
+      </c>
+      <c r="D443" s="63">
+        <v>62771</v>
+      </c>
+      <c r="E443" s="9"/>
+      <c r="F443" s="12"/>
+      <c r="G443" s="16"/>
+      <c r="H443" s="36"/>
+      <c r="I443" s="36"/>
+      <c r="J443" s="9"/>
+      <c r="K443" s="15"/>
+      <c r="L443" s="15"/>
+      <c r="M443" s="9"/>
+      <c r="N443" s="6"/>
+      <c r="P443" s="6"/>
+    </row>
+    <row r="444" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B444" s="9">
+        <v>99512</v>
+      </c>
+      <c r="C444" s="72">
+        <v>201705</v>
+      </c>
+      <c r="D444" s="63">
+        <v>291531</v>
+      </c>
+      <c r="E444" s="9"/>
+      <c r="F444" s="12"/>
+      <c r="G444" s="16"/>
+      <c r="H444" s="36"/>
+      <c r="I444" s="36"/>
+      <c r="J444" s="9"/>
+      <c r="K444" s="15"/>
+      <c r="L444" s="15"/>
+      <c r="M444" s="9"/>
+      <c r="N444" s="6"/>
+      <c r="P444" s="6"/>
+    </row>
+    <row r="445" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B445" s="9">
+        <v>17190</v>
+      </c>
+      <c r="C445" s="72">
+        <v>29739</v>
+      </c>
+      <c r="D445" s="63">
+        <v>42288</v>
+      </c>
+      <c r="E445" s="9"/>
+      <c r="F445" s="12"/>
+      <c r="G445" s="16"/>
+      <c r="H445" s="36"/>
+      <c r="I445" s="36"/>
+      <c r="J445" s="9"/>
+      <c r="K445" s="15"/>
+      <c r="L445" s="15"/>
+      <c r="M445" s="9"/>
+      <c r="N445" s="6"/>
+      <c r="P445" s="6"/>
+    </row>
+    <row r="446" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B446" s="9">
+        <v>2773</v>
+      </c>
+      <c r="C446" s="72">
+        <v>7487</v>
+      </c>
+      <c r="D446" s="63">
+        <v>12200</v>
+      </c>
+      <c r="E446" s="9"/>
+      <c r="F446" s="12"/>
+      <c r="G446" s="16"/>
+      <c r="H446" s="36"/>
+      <c r="I446" s="36"/>
+      <c r="J446" s="9"/>
+      <c r="K446" s="15"/>
+      <c r="L446" s="15"/>
+      <c r="M446" s="9"/>
+      <c r="N446" s="6"/>
+      <c r="P446" s="6"/>
+    </row>
+    <row r="447" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B447" s="9">
+        <v>9623</v>
+      </c>
+      <c r="C447" s="72">
+        <v>20252</v>
+      </c>
+      <c r="D447" s="63">
+        <v>31085</v>
+      </c>
+      <c r="E447" s="9"/>
+      <c r="F447" s="12"/>
+      <c r="G447" s="16"/>
+      <c r="H447" s="36"/>
+      <c r="I447" s="36"/>
+      <c r="J447" s="9"/>
+      <c r="K447" s="15"/>
+      <c r="L447" s="15"/>
+      <c r="M447" s="9"/>
+      <c r="N447" s="6"/>
+      <c r="P447" s="6"/>
+    </row>
+    <row r="448" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B448" s="9">
+        <v>15314</v>
+      </c>
+      <c r="C448" s="72">
+        <v>35028</v>
+      </c>
+      <c r="D448" s="63">
+        <v>55297</v>
+      </c>
+      <c r="E448" s="9"/>
+      <c r="F448" s="12"/>
+      <c r="G448" s="16"/>
+      <c r="H448" s="36"/>
+      <c r="I448" s="36"/>
+      <c r="J448" s="9"/>
+      <c r="K448" s="15"/>
+      <c r="L448" s="15"/>
+      <c r="M448" s="9"/>
+      <c r="N448" s="6"/>
+      <c r="P448" s="6"/>
+    </row>
+    <row r="449" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B449" s="9">
+        <v>18999</v>
+      </c>
+      <c r="C449" s="72">
+        <v>40026</v>
+      </c>
+      <c r="D449" s="63">
+        <v>61054</v>
+      </c>
+      <c r="E449" s="9"/>
+      <c r="F449" s="12"/>
+      <c r="G449" s="16"/>
+      <c r="H449" s="36"/>
+      <c r="I449" s="36"/>
+      <c r="J449" s="9"/>
+      <c r="K449" s="15"/>
+      <c r="L449" s="15"/>
+      <c r="M449" s="9"/>
+      <c r="N449" s="6"/>
+      <c r="P449" s="6"/>
+    </row>
+    <row r="450" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B450" s="43">
+        <v>13240</v>
+      </c>
+      <c r="C450" s="73">
+        <v>30983</v>
+      </c>
+      <c r="D450" s="43">
+        <v>48725</v>
+      </c>
+      <c r="E450" s="43"/>
+      <c r="F450" s="13"/>
+      <c r="G450" s="53"/>
+      <c r="H450" s="41"/>
+      <c r="I450" s="41"/>
+      <c r="J450" s="43"/>
+      <c r="K450" s="49"/>
+      <c r="L450" s="49"/>
+      <c r="M450" s="43"/>
+      <c r="N450" s="18"/>
+      <c r="P450" s="18"/>
+    </row>
+    <row r="451" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="74" t="s">
+        <v>63</v>
+      </c>
+      <c r="B451" s="63"/>
+      <c r="C451" s="63"/>
+      <c r="D451" s="64"/>
+      <c r="E451" s="63"/>
+      <c r="F451" s="65"/>
+      <c r="G451" s="66"/>
+      <c r="H451" s="67"/>
+      <c r="I451" s="67"/>
+      <c r="J451" s="63"/>
+      <c r="K451" s="64"/>
+      <c r="L451" s="64"/>
+      <c r="M451" s="63"/>
+      <c r="N451" s="18"/>
+      <c r="P451" s="18"/>
+    </row>
+    <row r="452" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="75" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="453" spans="1:16" s="62" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="82" t="s">
         <v>76</v>
       </c>
-      <c r="B310" s="10">
-[...3189 lines deleted...]
-    <row r="452" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B453" s="82"/>
+      <c r="C453" s="82"/>
+      <c r="D453" s="82"/>
+      <c r="E453" s="82"/>
+      <c r="F453" s="82"/>
+      <c r="G453" s="82"/>
+      <c r="H453" s="83"/>
+      <c r="I453" s="83"/>
+      <c r="J453" s="83"/>
+      <c r="K453" s="83"/>
+      <c r="L453" s="83"/>
+      <c r="M453" s="83"/>
+    </row>
+    <row r="454" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
-    <mergeCell ref="A451:M451"/>
+    <mergeCell ref="A453:M453"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>