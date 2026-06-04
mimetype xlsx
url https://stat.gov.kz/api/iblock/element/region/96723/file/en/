--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -10,58 +10,58 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="75" windowWidth="12510" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$P$454</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$P$456</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="81">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
@@ -269,51 +269,51 @@
     <t>thousand tenge</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>ferrous metallurgy, except for metal casting</t>
   </si>
   <si>
     <t>production of computers, electronic and optical products</t>
   </si>
   <si>
     <t>The volume of industrial production by type of economic activity in the context of the regions of Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -453,50 +453,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -588,100 +593,96 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -800,76 +801,88 @@
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Гиперссылка" xfId="36" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2 2" xfId="32"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="25"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="20"/>
     <cellStyle name="Обычный 2 11" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 4 2" xfId="33"/>
     <cellStyle name="Обычный 2 5" xfId="26"/>
     <cellStyle name="Обычный 2 6" xfId="3"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="12"/>
     <cellStyle name="Обычный 2 9" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
@@ -1172,11154 +1185,12023 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P454"/>
+  <dimension ref="A1:P456"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A419" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A316" sqref="A316"/>
-      <selection pane="topRight" activeCell="I12" sqref="I12"/>
+      <selection pane="topRight" activeCell="E6" sqref="E6:E452"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="4" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" customWidth="1"/>
-    <col min="5" max="5" width="10.140625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11" style="4" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="6" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="80" t="s">
         <v>79</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
       <c r="N1" s="6"/>
       <c r="P1" s="6"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="50"/>
-[...10 lines deleted...]
-      <c r="L2" s="85" t="s">
+      <c r="A2" s="48"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="81" t="s">
         <v>75</v>
       </c>
-      <c r="M2" s="86"/>
+      <c r="M2" s="82"/>
       <c r="N2" s="6"/>
       <c r="P2" s="6"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="88"/>
+      <c r="A3" s="85"/>
       <c r="B3" s="87" t="s">
         <v>80</v>
       </c>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
       <c r="E3" s="87"/>
       <c r="F3" s="87"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="I3" s="87"/>
       <c r="J3" s="87"/>
       <c r="K3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="84"/>
-      <c r="B4" s="57" t="s">
+      <c r="A4" s="86"/>
+      <c r="B4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="58" t="s">
+      <c r="C4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="89" t="s">
+      <c r="D4" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="59" t="s">
+      <c r="E4" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="60" t="s">
+      <c r="F4" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="60" t="s">
+      <c r="G4" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="57" t="s">
+      <c r="H4" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="57" t="s">
+      <c r="I4" s="55" t="s">
         <v>72</v>
       </c>
-      <c r="J4" s="57" t="s">
+      <c r="J4" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="57" t="s">
+      <c r="K4" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="57" t="s">
+      <c r="L4" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="61" t="s">
+      <c r="M4" s="59" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="6"/>
       <c r="P4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="34" t="s">
+      <c r="A5" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="12"/>
-      <c r="G5" s="16"/>
-[...1 lines deleted...]
-      <c r="I5" s="36"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
       <c r="J5" s="9"/>
-      <c r="K5" s="15"/>
-      <c r="L5" s="15"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
       <c r="M5" s="9"/>
-      <c r="N5" s="18"/>
-      <c r="P5" s="18"/>
+      <c r="N5" s="17"/>
+      <c r="P5" s="17"/>
     </row>
     <row r="6" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="9">
         <v>216506692</v>
       </c>
-      <c r="C6" s="68">
+      <c r="C6" s="66">
         <v>473878789</v>
       </c>
-      <c r="D6" s="63">
+      <c r="D6" s="61">
         <v>740854797</v>
       </c>
-      <c r="E6" s="9"/>
+      <c r="E6" s="88">
+        <v>1032028604</v>
+      </c>
       <c r="F6" s="12"/>
-      <c r="G6" s="16"/>
-[...1 lines deleted...]
-      <c r="I6" s="36"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
       <c r="J6" s="9"/>
-      <c r="K6" s="15"/>
-      <c r="L6" s="15"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
       <c r="M6" s="9"/>
-      <c r="N6" s="18"/>
-      <c r="P6" s="18"/>
+      <c r="N6" s="17"/>
+      <c r="P6" s="17"/>
     </row>
     <row r="7" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="9">
         <v>94776408</v>
       </c>
-      <c r="C7" s="68">
+      <c r="C7" s="66">
         <v>233158481</v>
       </c>
-      <c r="D7" s="63">
+      <c r="D7" s="61">
         <v>376370943</v>
       </c>
-      <c r="E7" s="9"/>
+      <c r="E7" s="88">
+        <v>541371107</v>
+      </c>
       <c r="F7" s="12"/>
-      <c r="G7" s="16"/>
-[...1 lines deleted...]
-      <c r="I7" s="36"/>
+      <c r="G7" s="15"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
-      <c r="L7" s="15"/>
-      <c r="M7" s="15"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
       <c r="N7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="9">
         <v>1137516</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="66">
         <v>3657056</v>
       </c>
-      <c r="D8" s="63">
+      <c r="D8" s="61">
         <v>6178671</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="88">
+        <v>8563067</v>
+      </c>
       <c r="F8" s="12"/>
-      <c r="G8" s="16"/>
-[...1 lines deleted...]
-      <c r="I8" s="36"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
-      <c r="L8" s="15"/>
-      <c r="M8" s="15"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
       <c r="N8" s="6"/>
       <c r="P8" s="6"/>
     </row>
     <row r="9" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="9">
         <v>9413393</v>
       </c>
-      <c r="C9" s="68">
+      <c r="C9" s="66">
         <v>18421111</v>
       </c>
-      <c r="D9" s="63">
+      <c r="D9" s="61">
         <v>27718458</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="88">
+        <v>35185200</v>
+      </c>
       <c r="F9" s="12"/>
-      <c r="G9" s="16"/>
-[...1 lines deleted...]
-      <c r="I9" s="36"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
-      <c r="L9" s="15"/>
-      <c r="M9" s="15"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
       <c r="N9" s="6"/>
       <c r="P9" s="6"/>
     </row>
     <row r="10" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="9">
         <v>55650839</v>
       </c>
-      <c r="C10" s="68">
+      <c r="C10" s="66">
         <v>107282612</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="61">
         <v>162680216</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="88">
+        <v>221665367</v>
+      </c>
       <c r="F10" s="12"/>
-      <c r="G10" s="16"/>
-[...1 lines deleted...]
-      <c r="I10" s="36"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
-      <c r="L10" s="15"/>
-      <c r="M10" s="15"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
       <c r="N10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="9">
         <v>144676</v>
       </c>
-      <c r="C11" s="68">
+      <c r="C11" s="66">
         <v>264758</v>
       </c>
-      <c r="D11" s="63">
+      <c r="D11" s="61">
         <v>384840</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="88">
+        <v>504921</v>
+      </c>
       <c r="F11" s="12"/>
-      <c r="G11" s="16"/>
-[...1 lines deleted...]
-      <c r="I11" s="36"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="34"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
-      <c r="L11" s="15"/>
-      <c r="M11" s="15"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
       <c r="N11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="9">
         <v>20584</v>
       </c>
-      <c r="C12" s="68">
+      <c r="C12" s="66">
         <v>55762</v>
       </c>
-      <c r="D12" s="63">
+      <c r="D12" s="61">
         <v>90939</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="88">
+        <v>126117</v>
+      </c>
       <c r="F12" s="12"/>
-      <c r="G12" s="16"/>
-[...1 lines deleted...]
-      <c r="I12" s="36"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="34"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
-      <c r="L12" s="15"/>
-      <c r="M12" s="15"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
       <c r="N12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="9">
         <v>633289</v>
       </c>
-      <c r="C13" s="68">
+      <c r="C13" s="66">
         <v>1450230</v>
       </c>
-      <c r="D13" s="63">
+      <c r="D13" s="61">
         <v>2257913</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="88">
+        <v>3167662</v>
+      </c>
       <c r="F13" s="12"/>
-      <c r="G13" s="16"/>
-[...1 lines deleted...]
-      <c r="I13" s="36"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
-      <c r="L13" s="15"/>
-      <c r="M13" s="15"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
       <c r="N13" s="6"/>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="9">
         <v>218480</v>
       </c>
-      <c r="C14" s="68">
+      <c r="C14" s="66">
         <v>410605</v>
       </c>
-      <c r="D14" s="63">
+      <c r="D14" s="61">
         <v>602729</v>
       </c>
-      <c r="E14" s="9"/>
+      <c r="E14" s="88">
+        <v>794854</v>
+      </c>
       <c r="F14" s="12"/>
-      <c r="G14" s="16"/>
-[...1 lines deleted...]
-      <c r="I14" s="36"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
-      <c r="L14" s="15"/>
-      <c r="M14" s="15"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
       <c r="N14" s="6"/>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="9">
         <v>15190</v>
       </c>
-      <c r="C15" s="68">
+      <c r="C15" s="66">
         <v>30153</v>
       </c>
-      <c r="D15" s="63">
+      <c r="D15" s="61">
         <v>45115</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="88">
+        <v>60077</v>
+      </c>
       <c r="F15" s="12"/>
-      <c r="G15" s="16"/>
-[...1 lines deleted...]
-      <c r="I15" s="36"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
-      <c r="L15" s="15"/>
-      <c r="M15" s="15"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
       <c r="N15" s="6"/>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="25" t="s">
+      <c r="A16" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="9">
         <v>9924652</v>
       </c>
-      <c r="C16" s="68">
+      <c r="C16" s="66">
         <v>20800687</v>
       </c>
-      <c r="D16" s="63">
+      <c r="D16" s="61">
         <v>29781441</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="88">
+        <v>42167053</v>
+      </c>
       <c r="F16" s="12"/>
-      <c r="G16" s="16"/>
-[...1 lines deleted...]
-      <c r="I16" s="36"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
-      <c r="L16" s="15"/>
-      <c r="M16" s="15"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
       <c r="N16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="9">
         <v>433610</v>
       </c>
-      <c r="C17" s="68">
+      <c r="C17" s="66">
         <v>694610</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="61">
         <v>971882</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="88">
+        <v>1303057</v>
+      </c>
       <c r="F17" s="12"/>
-      <c r="G17" s="16"/>
-[...1 lines deleted...]
-      <c r="I17" s="36"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="34"/>
+      <c r="I17" s="34"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
-      <c r="L17" s="15"/>
-      <c r="M17" s="15"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
       <c r="N17" s="6"/>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="25" t="s">
+      <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="9">
         <v>1195095</v>
       </c>
-      <c r="C18" s="68">
+      <c r="C18" s="66">
         <v>3267785</v>
       </c>
-      <c r="D18" s="63">
+      <c r="D18" s="61">
         <v>5357495</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="88">
+        <v>7852714</v>
+      </c>
       <c r="F18" s="12"/>
-      <c r="G18" s="16"/>
-[...1 lines deleted...]
-      <c r="I18" s="36"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
-      <c r="L18" s="15"/>
-      <c r="M18" s="15"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
       <c r="N18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="9">
         <v>55536</v>
       </c>
-      <c r="C19" s="68">
+      <c r="C19" s="66">
         <v>157418</v>
       </c>
-      <c r="D19" s="63">
+      <c r="D19" s="61">
         <v>259300</v>
       </c>
-      <c r="E19" s="9"/>
+      <c r="E19" s="88">
+        <v>361183</v>
+      </c>
       <c r="F19" s="12"/>
-      <c r="G19" s="16"/>
-[...1 lines deleted...]
-      <c r="I19" s="36"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
-      <c r="L19" s="15"/>
-      <c r="M19" s="15"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
       <c r="N19" s="6"/>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="25" t="s">
+      <c r="A20" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="9">
         <v>3226056</v>
       </c>
-      <c r="C20" s="68">
+      <c r="C20" s="66">
         <v>7447575</v>
       </c>
-      <c r="D20" s="63">
+      <c r="D20" s="61">
         <v>11584275</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="88">
+        <v>15953804</v>
+      </c>
       <c r="F20" s="12"/>
-      <c r="G20" s="16"/>
-[...1 lines deleted...]
-      <c r="I20" s="36"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="34"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
-      <c r="L20" s="15"/>
-      <c r="M20" s="15"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
       <c r="N20" s="6"/>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="9">
         <v>556201</v>
       </c>
-      <c r="C21" s="68">
+      <c r="C21" s="66">
         <v>1131903</v>
       </c>
-      <c r="D21" s="63">
+      <c r="D21" s="61">
         <v>2156985</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="88">
+        <v>3180060</v>
+      </c>
       <c r="F21" s="12"/>
-      <c r="G21" s="16"/>
-[...1 lines deleted...]
-      <c r="I21" s="36"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="34"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
-      <c r="L21" s="15"/>
-      <c r="M21" s="15"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
       <c r="N21" s="6"/>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="9">
         <v>11090</v>
       </c>
-      <c r="C22" s="68">
+      <c r="C22" s="66">
         <v>24392</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="61">
         <v>37695</v>
       </c>
-      <c r="E22" s="9"/>
+      <c r="E22" s="88">
+        <v>50998</v>
+      </c>
       <c r="F22" s="12"/>
-      <c r="G22" s="16"/>
-[...1 lines deleted...]
-      <c r="I22" s="36"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
-      <c r="L22" s="15"/>
-      <c r="M22" s="15"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
       <c r="N22" s="6"/>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="9">
         <v>474214</v>
       </c>
-      <c r="C23" s="68">
+      <c r="C23" s="66">
         <v>950388</v>
       </c>
-      <c r="D23" s="63">
+      <c r="D23" s="61">
         <v>1384337</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="88">
+        <v>1788979</v>
+      </c>
       <c r="F23" s="12"/>
-      <c r="G23" s="16"/>
-[...1 lines deleted...]
-      <c r="I23" s="36"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
-      <c r="L23" s="15"/>
-      <c r="M23" s="15"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
       <c r="N23" s="6"/>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="9">
         <v>37266394</v>
       </c>
-      <c r="C24" s="68">
+      <c r="C24" s="66">
         <v>71929172</v>
       </c>
-      <c r="D24" s="63">
+      <c r="D24" s="61">
         <v>108837084</v>
       </c>
-      <c r="E24" s="9"/>
+      <c r="E24" s="88">
+        <v>141932705</v>
+      </c>
       <c r="F24" s="12"/>
-      <c r="G24" s="16"/>
-[...1 lines deleted...]
-      <c r="I24" s="36"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
-      <c r="L24" s="15"/>
-      <c r="M24" s="15"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
       <c r="N24" s="6"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="25" t="s">
+      <c r="A25" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="9">
         <v>50055</v>
       </c>
-      <c r="C25" s="68">
+      <c r="C25" s="66">
         <v>132632</v>
       </c>
-      <c r="D25" s="63">
+      <c r="D25" s="61">
         <v>215208</v>
       </c>
-      <c r="E25" s="9"/>
+      <c r="E25" s="88">
+        <v>297785</v>
+      </c>
       <c r="F25" s="12"/>
-      <c r="G25" s="16"/>
-[...1 lines deleted...]
-      <c r="I25" s="36"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
-      <c r="L25" s="15"/>
-      <c r="M25" s="15"/>
+      <c r="L25" s="14"/>
+      <c r="M25" s="14"/>
       <c r="N25" s="6"/>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="25" t="s">
+      <c r="A26" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="9">
         <v>414031</v>
       </c>
-      <c r="C26" s="68">
+      <c r="C26" s="66">
         <v>812932</v>
       </c>
-      <c r="D26" s="63">
+      <c r="D26" s="61">
         <v>1211834</v>
       </c>
-      <c r="E26" s="9"/>
+      <c r="E26" s="88">
+        <v>1610735</v>
+      </c>
       <c r="F26" s="12"/>
-      <c r="G26" s="16"/>
-[...1 lines deleted...]
-      <c r="I26" s="36"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="34"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
-      <c r="L26" s="15"/>
-      <c r="M26" s="15"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
       <c r="N26" s="6"/>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="54"/>
+      <c r="B27" s="52"/>
       <c r="C27" s="9"/>
-      <c r="D27" s="54"/>
-      <c r="E27" s="9"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="61"/>
       <c r="F27" s="12"/>
-      <c r="G27" s="16"/>
-[...1 lines deleted...]
-      <c r="I27" s="36"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
       <c r="J27" s="9"/>
-      <c r="K27" s="15"/>
-      <c r="L27" s="15"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
       <c r="M27" s="9"/>
-      <c r="N27" s="18"/>
-      <c r="P27" s="18"/>
+      <c r="N27" s="17"/>
+      <c r="P27" s="17"/>
     </row>
     <row r="28" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="51" t="s">
+      <c r="A28" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="9">
         <v>62904861</v>
       </c>
-      <c r="C28" s="68">
+      <c r="C28" s="66">
         <v>121881548</v>
       </c>
-      <c r="D28" s="63">
+      <c r="D28" s="61">
         <v>182797049</v>
       </c>
-      <c r="E28" s="9"/>
+      <c r="E28" s="88">
+        <v>249885088</v>
+      </c>
       <c r="F28" s="12"/>
-      <c r="G28" s="16"/>
-[...1 lines deleted...]
-      <c r="I28" s="36"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="15"/>
-      <c r="L28" s="15"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
       <c r="M28" s="9"/>
-      <c r="N28" s="18"/>
-      <c r="P28" s="18"/>
+      <c r="N28" s="17"/>
+      <c r="P28" s="17"/>
     </row>
     <row r="29" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="25" t="s">
+      <c r="A29" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C29" s="68">
+      <c r="C29" s="66">
         <v>6342</v>
       </c>
-      <c r="D29" s="63">
+      <c r="D29" s="61">
         <v>12685</v>
       </c>
-      <c r="E29" s="9"/>
+      <c r="E29" s="88">
+        <v>19027</v>
+      </c>
       <c r="F29" s="12"/>
-      <c r="G29" s="16"/>
-[...1 lines deleted...]
-      <c r="I29" s="36"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
       <c r="J29" s="9"/>
-      <c r="K29" s="15"/>
-      <c r="L29" s="15"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
       <c r="M29" s="9"/>
-      <c r="N29" s="18"/>
-      <c r="P29" s="18"/>
+      <c r="N29" s="17"/>
+      <c r="P29" s="17"/>
     </row>
     <row r="30" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="25" t="s">
+      <c r="A30" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="9">
         <v>51848</v>
       </c>
-      <c r="C30" s="68">
+      <c r="C30" s="66">
         <v>334317</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="61">
         <v>595753</v>
       </c>
-      <c r="E30" s="9"/>
+      <c r="E30" s="88">
+        <v>890580</v>
+      </c>
       <c r="F30" s="12"/>
-      <c r="G30" s="16"/>
-[...1 lines deleted...]
-      <c r="I30" s="36"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
-      <c r="L30" s="15"/>
-      <c r="M30" s="15"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
       <c r="N30" s="6"/>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="25" t="s">
+      <c r="A31" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="9">
         <v>8232748</v>
       </c>
-      <c r="C31" s="68">
+      <c r="C31" s="66">
         <v>16019362</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="61">
         <v>23769797</v>
       </c>
-      <c r="E31" s="9"/>
+      <c r="E31" s="88">
+        <v>29693685</v>
+      </c>
       <c r="F31" s="12"/>
-      <c r="G31" s="16"/>
-[...1 lines deleted...]
-      <c r="I31" s="36"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="34"/>
+      <c r="I31" s="34"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
-      <c r="L31" s="15"/>
-      <c r="M31" s="15"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
       <c r="N31" s="6"/>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="25" t="s">
+      <c r="A32" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="9">
         <v>39977751</v>
       </c>
-      <c r="C32" s="68">
+      <c r="C32" s="66">
         <v>76261812</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="61">
         <v>115632194</v>
       </c>
-      <c r="E32" s="9"/>
+      <c r="E32" s="88">
+        <v>159211507</v>
+      </c>
       <c r="F32" s="12"/>
-      <c r="G32" s="16"/>
-[...1 lines deleted...]
-      <c r="I32" s="36"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
-      <c r="L32" s="15"/>
-      <c r="M32" s="15"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
       <c r="N32" s="6"/>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="25" t="s">
+      <c r="A33" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="68">
+      <c r="C33" s="66">
         <v>5912</v>
       </c>
-      <c r="D33" s="63">
+      <c r="D33" s="61">
         <v>5912</v>
       </c>
-      <c r="E33" s="9"/>
+      <c r="E33" s="88">
+        <v>5912</v>
+      </c>
       <c r="F33" s="12"/>
-      <c r="G33" s="16"/>
-[...1 lines deleted...]
-      <c r="I33" s="36"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="34"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
-      <c r="L33" s="15"/>
+      <c r="L33" s="14"/>
       <c r="M33" s="9"/>
       <c r="N33" s="6"/>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="25" t="s">
+      <c r="A34" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="9">
         <v>21727</v>
       </c>
-      <c r="C34" s="68">
+      <c r="C34" s="66">
         <v>67372</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="61">
         <v>113016</v>
       </c>
-      <c r="E34" s="9"/>
+      <c r="E34" s="88">
+        <v>158660</v>
+      </c>
       <c r="F34" s="12"/>
-      <c r="G34" s="16"/>
-[...1 lines deleted...]
-      <c r="I34" s="36"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="34"/>
+      <c r="I34" s="34"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
-      <c r="L34" s="15"/>
-      <c r="M34" s="15"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
       <c r="N34" s="6"/>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="25" t="s">
+      <c r="A35" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="9">
         <v>8372197</v>
       </c>
-      <c r="C35" s="68">
+      <c r="C35" s="66">
         <v>17064772</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="61">
         <v>24734157</v>
       </c>
-      <c r="E35" s="9"/>
+      <c r="E35" s="88">
+        <v>35943747</v>
+      </c>
       <c r="F35" s="12"/>
-      <c r="G35" s="16"/>
-[...1 lines deleted...]
-      <c r="I35" s="36"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="34"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
-      <c r="L35" s="15"/>
-      <c r="M35" s="15"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
       <c r="N35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="25" t="s">
+      <c r="A36" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="9">
         <v>300861</v>
       </c>
-      <c r="C36" s="68">
+      <c r="C36" s="66">
         <v>378167</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="61">
         <v>471745</v>
       </c>
-      <c r="E36" s="9"/>
+      <c r="E36" s="88">
+        <v>619228</v>
+      </c>
       <c r="F36" s="12"/>
-      <c r="G36" s="16"/>
-[...1 lines deleted...]
-      <c r="I36" s="36"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
-      <c r="L36" s="15"/>
-      <c r="M36" s="15"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
       <c r="N36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="25" t="s">
+      <c r="A37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="9">
         <v>136697</v>
       </c>
-      <c r="C37" s="68">
+      <c r="C37" s="66">
         <v>286357</v>
       </c>
-      <c r="D37" s="63">
+      <c r="D37" s="61">
         <v>485264</v>
       </c>
-      <c r="E37" s="9"/>
+      <c r="E37" s="88">
+        <v>652267</v>
+      </c>
       <c r="F37" s="12"/>
-      <c r="G37" s="16"/>
-[...1 lines deleted...]
-      <c r="I37" s="36"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="34"/>
+      <c r="I37" s="34"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
-      <c r="L37" s="15"/>
-      <c r="M37" s="15"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
       <c r="N37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="25" t="s">
+      <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11590</v>
       </c>
-      <c r="C38" s="68">
+      <c r="C38" s="66">
         <v>19013</v>
       </c>
-      <c r="D38" s="63">
+      <c r="D38" s="61">
         <v>26436</v>
       </c>
-      <c r="E38" s="9"/>
+      <c r="E38" s="88">
+        <v>33859</v>
+      </c>
       <c r="F38" s="12"/>
-      <c r="G38" s="16"/>
-[...1 lines deleted...]
-      <c r="I38" s="36"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="34"/>
+      <c r="I38" s="34"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
-      <c r="L38" s="15"/>
-      <c r="M38" s="15"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
       <c r="N38" s="6"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="25" t="s">
+      <c r="A39" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="9">
         <v>5793046</v>
       </c>
-      <c r="C39" s="68">
+      <c r="C39" s="66">
         <v>11431727</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="61">
         <v>16943695</v>
       </c>
-      <c r="E39" s="9"/>
+      <c r="E39" s="88">
+        <v>22650220</v>
+      </c>
       <c r="F39" s="12"/>
-      <c r="G39" s="16"/>
-[...1 lines deleted...]
-      <c r="I39" s="36"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="34"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
-      <c r="L39" s="15"/>
-      <c r="M39" s="15"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
       <c r="N39" s="6"/>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="11">
         <v>6395</v>
       </c>
-      <c r="C40" s="68">
+      <c r="C40" s="66">
         <v>6395</v>
       </c>
-      <c r="D40" s="76">
+      <c r="D40" s="74">
         <v>6395</v>
       </c>
-      <c r="E40" s="9"/>
-[...3 lines deleted...]
-      <c r="I40" s="36"/>
+      <c r="E40" s="88">
+        <v>6395</v>
+      </c>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
       <c r="J40" s="9"/>
-      <c r="K40" s="15"/>
-      <c r="L40" s="15"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
       <c r="M40" s="9"/>
       <c r="N40" s="6"/>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="54"/>
+      <c r="B41" s="52"/>
       <c r="C41" s="9"/>
-      <c r="D41" s="54"/>
-      <c r="E41" s="9"/>
+      <c r="D41" s="52"/>
+      <c r="E41" s="61"/>
       <c r="F41" s="12"/>
-      <c r="G41" s="16"/>
-[...1 lines deleted...]
-      <c r="I41" s="36"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="34"/>
+      <c r="I41" s="34"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
-      <c r="L41" s="15"/>
-[...2 lines deleted...]
-      <c r="P41" s="18"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="17"/>
+      <c r="P41" s="17"/>
     </row>
     <row r="42" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="51" t="s">
+      <c r="A42" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="9">
         <v>57555379</v>
       </c>
-      <c r="C42" s="68">
+      <c r="C42" s="66">
         <v>110440451</v>
       </c>
-      <c r="D42" s="63">
+      <c r="D42" s="61">
         <v>167049779</v>
       </c>
-      <c r="E42" s="9"/>
+      <c r="E42" s="88">
+        <v>229579445</v>
+      </c>
       <c r="F42" s="12"/>
-      <c r="G42" s="16"/>
-[...1 lines deleted...]
-      <c r="I42" s="36"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="34"/>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
-      <c r="L42" s="15"/>
-[...2 lines deleted...]
-      <c r="P42" s="18"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="17"/>
+      <c r="P42" s="17"/>
     </row>
     <row r="43" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="25" t="s">
+      <c r="A43" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B43" s="9">
         <v>8205769</v>
       </c>
-      <c r="C43" s="68">
+      <c r="C43" s="66">
         <v>15619062</v>
       </c>
-      <c r="D43" s="63">
+      <c r="D43" s="61">
         <v>23301313</v>
       </c>
-      <c r="E43" s="9"/>
+      <c r="E43" s="88">
+        <v>29183209</v>
+      </c>
       <c r="F43" s="12"/>
-      <c r="G43" s="16"/>
-[...1 lines deleted...]
-      <c r="I43" s="36"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="34"/>
+      <c r="I43" s="34"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
-      <c r="L43" s="15"/>
-      <c r="M43" s="15"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
       <c r="N43" s="6"/>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="25" t="s">
+      <c r="A44" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E44" s="9"/>
+      <c r="E44" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="6"/>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="25" t="s">
+      <c r="A45" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E45" s="9"/>
+      <c r="E45" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="6"/>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="25" t="s">
+      <c r="A46" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E46" s="9"/>
+      <c r="E46" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="6"/>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B47" s="54"/>
+      <c r="B47" s="52"/>
       <c r="C47" s="9"/>
-      <c r="D47" s="54"/>
-      <c r="E47" s="9"/>
+      <c r="D47" s="52"/>
+      <c r="E47" s="61"/>
       <c r="F47" s="12"/>
-      <c r="G47" s="16"/>
-[...1 lines deleted...]
-      <c r="I47" s="36"/>
+      <c r="G47" s="15"/>
+      <c r="H47" s="34"/>
+      <c r="I47" s="34"/>
       <c r="J47" s="9"/>
       <c r="K47" s="9"/>
-      <c r="L47" s="15"/>
-[...2 lines deleted...]
-      <c r="P47" s="18"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="17"/>
+      <c r="P47" s="17"/>
     </row>
     <row r="48" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="51" t="s">
+      <c r="A48" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B48" s="9">
         <v>41112111</v>
       </c>
-      <c r="C48" s="68">
+      <c r="C48" s="66">
         <v>78088245</v>
       </c>
-      <c r="D48" s="63">
+      <c r="D48" s="61">
         <v>118454325</v>
       </c>
-      <c r="E48" s="9"/>
+      <c r="E48" s="88">
+        <v>162711857</v>
+      </c>
       <c r="F48" s="12"/>
-      <c r="G48" s="16"/>
-[...1 lines deleted...]
-      <c r="I48" s="36"/>
+      <c r="G48" s="15"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
-      <c r="L48" s="15"/>
-[...2 lines deleted...]
-      <c r="P48" s="18"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="17"/>
+      <c r="P48" s="17"/>
     </row>
     <row r="49" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="25" t="s">
+      <c r="A49" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E49" s="9"/>
+      <c r="E49" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="7"/>
       <c r="N49" s="6"/>
       <c r="P49" s="6"/>
     </row>
     <row r="50" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E50" s="9"/>
+      <c r="E50" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="6"/>
       <c r="P50" s="6"/>
     </row>
     <row r="51" spans="1:16" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="28" t="s">
+      <c r="A51" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="54"/>
+      <c r="B51" s="52"/>
       <c r="C51" s="9"/>
-      <c r="D51" s="54"/>
-      <c r="E51" s="9"/>
+      <c r="D51" s="52"/>
+      <c r="E51" s="61"/>
       <c r="F51" s="12"/>
-      <c r="G51" s="16"/>
-[...1 lines deleted...]
-      <c r="I51" s="36"/>
+      <c r="G51" s="15"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="34"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
-      <c r="L51" s="15"/>
-[...2 lines deleted...]
-      <c r="P51" s="18"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="14"/>
+      <c r="N51" s="17"/>
+      <c r="P51" s="17"/>
     </row>
     <row r="52" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="51" t="s">
+      <c r="A52" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B52" s="9">
         <v>16443268</v>
       </c>
-      <c r="C52" s="68">
+      <c r="C52" s="66">
         <v>32352206</v>
       </c>
-      <c r="D52" s="63">
+      <c r="D52" s="61">
         <v>48595454</v>
       </c>
-      <c r="E52" s="9"/>
+      <c r="E52" s="88">
+        <v>66867588</v>
+      </c>
       <c r="F52" s="12"/>
-      <c r="G52" s="16"/>
-[...1 lines deleted...]
-      <c r="I52" s="36"/>
+      <c r="G52" s="15"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
-      <c r="L52" s="15"/>
-[...2 lines deleted...]
-      <c r="P52" s="18"/>
+      <c r="L52" s="14"/>
+      <c r="M52" s="14"/>
+      <c r="N52" s="17"/>
+      <c r="P52" s="17"/>
     </row>
     <row r="53" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="25" t="s">
+      <c r="A53" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E53" s="9"/>
+      <c r="E53" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F53" s="9"/>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
       <c r="K53" s="9"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="6"/>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="25" t="s">
+      <c r="A54" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E54" s="9"/>
+      <c r="E54" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="6"/>
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="25" t="s">
+      <c r="A55" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E55" s="9"/>
+      <c r="E55" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="6"/>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="30" t="s">
+      <c r="A56" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="54"/>
+      <c r="B56" s="52"/>
       <c r="C56" s="9"/>
-      <c r="D56" s="54"/>
-      <c r="E56" s="9"/>
+      <c r="D56" s="52"/>
+      <c r="E56" s="61"/>
       <c r="F56" s="12"/>
-      <c r="G56" s="16"/>
-[...1 lines deleted...]
-      <c r="I56" s="36"/>
+      <c r="G56" s="15"/>
+      <c r="H56" s="35"/>
+      <c r="I56" s="34"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
-      <c r="L56" s="15"/>
-[...2 lines deleted...]
-      <c r="P56" s="18"/>
+      <c r="L56" s="14"/>
+      <c r="M56" s="14"/>
+      <c r="N56" s="17"/>
+      <c r="P56" s="17"/>
     </row>
     <row r="57" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="51" t="s">
+      <c r="A57" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B57" s="9">
         <v>3785401</v>
       </c>
-      <c r="C57" s="68">
+      <c r="C57" s="66">
         <v>8210095</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>11468953</v>
       </c>
-      <c r="E57" s="9"/>
+      <c r="E57" s="88">
+        <v>14716229</v>
+      </c>
       <c r="F57" s="12"/>
-      <c r="G57" s="16"/>
-[...1 lines deleted...]
-      <c r="I57" s="36"/>
+      <c r="G57" s="15"/>
+      <c r="H57" s="35"/>
+      <c r="I57" s="34"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
-      <c r="L57" s="15"/>
-[...2 lines deleted...]
-      <c r="P57" s="18"/>
+      <c r="L57" s="14"/>
+      <c r="M57" s="14"/>
+      <c r="N57" s="17"/>
+      <c r="P57" s="17"/>
     </row>
     <row r="58" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="25" t="s">
+      <c r="A58" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C58" s="68">
+      <c r="C58" s="66">
         <v>6342</v>
       </c>
-      <c r="D58" s="63">
+      <c r="D58" s="61">
         <v>12685</v>
       </c>
-      <c r="E58" s="9"/>
+      <c r="E58" s="88">
+        <v>19027</v>
+      </c>
       <c r="F58" s="12"/>
-      <c r="G58" s="16"/>
-[...1 lines deleted...]
-      <c r="I58" s="36"/>
+      <c r="G58" s="15"/>
+      <c r="H58" s="35"/>
+      <c r="I58" s="34"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
-      <c r="L58" s="15"/>
-[...2 lines deleted...]
-      <c r="P58" s="18"/>
+      <c r="L58" s="14"/>
+      <c r="M58" s="14"/>
+      <c r="N58" s="17"/>
+      <c r="P58" s="17"/>
     </row>
     <row r="59" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="26" t="s">
+      <c r="A59" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="9">
         <v>17692</v>
       </c>
-      <c r="C59" s="68">
+      <c r="C59" s="66">
         <v>245859</v>
       </c>
-      <c r="D59" s="63">
+      <c r="D59" s="61">
         <v>474026</v>
       </c>
-      <c r="E59" s="5"/>
+      <c r="E59" s="88">
+        <v>702193</v>
+      </c>
       <c r="F59" s="12"/>
-      <c r="G59" s="16"/>
-[...1 lines deleted...]
-      <c r="I59" s="36"/>
+      <c r="G59" s="15"/>
+      <c r="H59" s="34"/>
+      <c r="I59" s="34"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
-      <c r="L59" s="15"/>
-      <c r="M59" s="15"/>
+      <c r="L59" s="14"/>
+      <c r="M59" s="14"/>
       <c r="N59" s="6"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="26" t="s">
+      <c r="A60" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="9">
         <v>3413</v>
       </c>
-      <c r="C60" s="68">
+      <c r="C60" s="66">
         <v>116705</v>
       </c>
-      <c r="D60" s="63">
+      <c r="D60" s="61">
         <v>394073</v>
       </c>
-      <c r="E60" s="5"/>
+      <c r="E60" s="88">
+        <v>480919</v>
+      </c>
       <c r="F60" s="12"/>
-      <c r="G60" s="16"/>
-[...1 lines deleted...]
-      <c r="I60" s="36"/>
+      <c r="G60" s="15"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="34"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
-      <c r="L60" s="15"/>
-      <c r="M60" s="15"/>
+      <c r="L60" s="14"/>
+      <c r="M60" s="14"/>
       <c r="N60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="25" t="s">
+      <c r="A61" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="7">
         <v>20144</v>
       </c>
-      <c r="C61" s="68">
+      <c r="C61" s="66">
         <v>20466</v>
       </c>
       <c r="D61" s="7">
         <v>20788</v>
       </c>
-      <c r="E61" s="5"/>
+      <c r="E61" s="88">
+        <v>21110</v>
+      </c>
       <c r="F61" s="12"/>
-      <c r="G61" s="16"/>
-[...1 lines deleted...]
-      <c r="I61" s="36"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="34"/>
+      <c r="I61" s="34"/>
       <c r="J61" s="9"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
-      <c r="M61" s="15"/>
+      <c r="M61" s="14"/>
       <c r="N61" s="6"/>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="25" t="s">
+      <c r="A62" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="9">
         <v>3395251</v>
       </c>
-      <c r="C62" s="68">
+      <c r="C62" s="66">
         <v>7085724</v>
       </c>
-      <c r="D62" s="63">
+      <c r="D62" s="61">
         <v>9397036</v>
       </c>
-      <c r="E62" s="9"/>
+      <c r="E62" s="88">
+        <v>11919194</v>
+      </c>
       <c r="F62" s="12"/>
-      <c r="G62" s="16"/>
-[...1 lines deleted...]
-      <c r="I62" s="36"/>
+      <c r="G62" s="15"/>
+      <c r="H62" s="34"/>
+      <c r="I62" s="34"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
-      <c r="L62" s="15"/>
-      <c r="M62" s="15"/>
+      <c r="L62" s="14"/>
+      <c r="M62" s="14"/>
       <c r="N62" s="6"/>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="25" t="s">
+      <c r="A63" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="9">
         <v>32997</v>
       </c>
-      <c r="C63" s="68">
+      <c r="C63" s="66">
         <v>57795</v>
       </c>
-      <c r="D63" s="63">
+      <c r="D63" s="61">
         <v>82594</v>
       </c>
-      <c r="E63" s="9"/>
+      <c r="E63" s="88">
+        <v>107393</v>
+      </c>
       <c r="F63" s="12"/>
-      <c r="G63" s="16"/>
-[...1 lines deleted...]
-      <c r="I63" s="36"/>
+      <c r="G63" s="15"/>
+      <c r="H63" s="34"/>
+      <c r="I63" s="34"/>
       <c r="J63" s="9"/>
       <c r="K63" s="9"/>
-      <c r="L63" s="15"/>
-      <c r="M63" s="15"/>
+      <c r="L63" s="14"/>
+      <c r="M63" s="14"/>
       <c r="N63" s="6"/>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="25" t="s">
+      <c r="A64" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="9">
         <v>136697</v>
       </c>
-      <c r="C64" s="68">
+      <c r="C64" s="66">
         <v>286357</v>
       </c>
-      <c r="D64" s="63">
+      <c r="D64" s="61">
         <v>485264</v>
       </c>
-      <c r="E64" s="7"/>
+      <c r="E64" s="88">
+        <v>652267</v>
+      </c>
       <c r="F64" s="12"/>
-      <c r="G64" s="16"/>
-[...1 lines deleted...]
-      <c r="I64" s="36"/>
+      <c r="G64" s="15"/>
+      <c r="H64" s="34"/>
+      <c r="I64" s="34"/>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
-      <c r="L64" s="15"/>
-      <c r="M64" s="15"/>
+      <c r="L64" s="14"/>
+      <c r="M64" s="14"/>
       <c r="N64" s="6"/>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="26" t="s">
+      <c r="A65" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="9">
         <v>11590</v>
       </c>
-      <c r="C65" s="68">
+      <c r="C65" s="66">
         <v>19013</v>
       </c>
-      <c r="D65" s="63">
+      <c r="D65" s="61">
         <v>26436</v>
       </c>
-      <c r="E65" s="9"/>
+      <c r="E65" s="88">
+        <v>33859</v>
+      </c>
       <c r="F65" s="12"/>
-      <c r="G65" s="16"/>
-[...1 lines deleted...]
-      <c r="I65" s="36"/>
+      <c r="G65" s="15"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
-      <c r="L65" s="15"/>
-      <c r="M65" s="15"/>
+      <c r="L65" s="14"/>
+      <c r="M65" s="14"/>
       <c r="N65" s="6"/>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="25" t="s">
+      <c r="A66" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B66" s="9">
         <v>167616</v>
       </c>
-      <c r="C66" s="68">
+      <c r="C66" s="66">
         <v>371833</v>
       </c>
-      <c r="D66" s="63">
+      <c r="D66" s="61">
         <v>576050</v>
       </c>
-      <c r="E66" s="9"/>
+      <c r="E66" s="88">
+        <v>780266</v>
+      </c>
       <c r="F66" s="12"/>
-      <c r="G66" s="16"/>
-[...1 lines deleted...]
-      <c r="I66" s="36"/>
+      <c r="G66" s="15"/>
+      <c r="H66" s="34"/>
+      <c r="I66" s="34"/>
       <c r="J66" s="9"/>
       <c r="K66" s="9"/>
-      <c r="L66" s="15"/>
-      <c r="M66" s="15"/>
+      <c r="L66" s="14"/>
+      <c r="M66" s="14"/>
       <c r="N66" s="6"/>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="30" t="s">
+      <c r="A67" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B67" s="54"/>
+      <c r="B67" s="52"/>
       <c r="C67" s="9"/>
-      <c r="D67" s="54"/>
-      <c r="E67" s="9"/>
+      <c r="D67" s="52"/>
+      <c r="E67" s="61"/>
       <c r="F67" s="12"/>
-      <c r="G67" s="16"/>
-[...1 lines deleted...]
-      <c r="I67" s="36"/>
+      <c r="G67" s="15"/>
+      <c r="H67" s="34"/>
+      <c r="I67" s="34"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
-      <c r="L67" s="15"/>
-      <c r="M67" s="15"/>
+      <c r="L67" s="14"/>
+      <c r="M67" s="14"/>
       <c r="N67" s="6"/>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="51" t="s">
+      <c r="A68" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="9">
         <v>1564081</v>
       </c>
-      <c r="C68" s="68">
+      <c r="C68" s="66">
         <v>3231002</v>
       </c>
-      <c r="D68" s="63">
+      <c r="D68" s="61">
         <v>4278317</v>
       </c>
-      <c r="E68" s="9"/>
+      <c r="E68" s="88">
+        <v>5589414</v>
+      </c>
       <c r="F68" s="12"/>
-      <c r="G68" s="16"/>
-[...1 lines deleted...]
-      <c r="I68" s="36"/>
+      <c r="G68" s="15"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
       <c r="J68" s="9"/>
       <c r="K68" s="9"/>
-      <c r="L68" s="15"/>
-      <c r="M68" s="15"/>
+      <c r="L68" s="14"/>
+      <c r="M68" s="14"/>
       <c r="N68" s="6"/>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="26" t="s">
+      <c r="A69" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="9">
         <v>34156</v>
       </c>
-      <c r="C69" s="68">
+      <c r="C69" s="66">
         <v>88458</v>
       </c>
-      <c r="D69" s="63">
+      <c r="D69" s="61">
         <v>121727</v>
       </c>
-      <c r="E69" s="9"/>
+      <c r="E69" s="88">
+        <v>188387</v>
+      </c>
       <c r="F69" s="12"/>
-      <c r="G69" s="16"/>
-[...1 lines deleted...]
-      <c r="I69" s="36"/>
+      <c r="G69" s="15"/>
+      <c r="H69" s="34"/>
+      <c r="I69" s="34"/>
       <c r="J69" s="9"/>
-      <c r="K69" s="15"/>
-      <c r="L69" s="15"/>
+      <c r="K69" s="14"/>
+      <c r="L69" s="14"/>
       <c r="M69" s="9"/>
-      <c r="N69" s="18"/>
-      <c r="P69" s="18"/>
+      <c r="N69" s="17"/>
+      <c r="P69" s="17"/>
     </row>
     <row r="70" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="25" t="s">
+      <c r="A70" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E70" s="9"/>
+      <c r="E70" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F70" s="9"/>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c r="I70" s="9"/>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
       <c r="N70" s="6"/>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="26" t="s">
+      <c r="A71" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E71" s="9"/>
+      <c r="E71" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F71" s="9"/>
       <c r="G71" s="9"/>
       <c r="H71" s="9"/>
       <c r="I71" s="9"/>
       <c r="J71" s="9"/>
       <c r="K71" s="9"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
       <c r="N71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="25" t="s">
+      <c r="A72" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E72" s="9"/>
+      <c r="E72" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F72" s="12"/>
-      <c r="G72" s="16"/>
-[...1 lines deleted...]
-      <c r="I72" s="36"/>
+      <c r="G72" s="15"/>
+      <c r="H72" s="34"/>
+      <c r="I72" s="34"/>
       <c r="J72" s="9"/>
-      <c r="K72" s="15"/>
-      <c r="L72" s="15"/>
+      <c r="K72" s="14"/>
+      <c r="L72" s="14"/>
       <c r="M72" s="9"/>
       <c r="N72" s="6"/>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="25" t="s">
+      <c r="A73" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="9">
         <v>1583</v>
       </c>
-      <c r="C73" s="68">
+      <c r="C73" s="66">
         <v>46905</v>
       </c>
-      <c r="D73" s="63">
+      <c r="D73" s="61">
         <v>92228</v>
       </c>
-      <c r="E73" s="9"/>
+      <c r="E73" s="88">
+        <v>137550</v>
+      </c>
       <c r="F73" s="12"/>
-      <c r="G73" s="16"/>
-[...1 lines deleted...]
-      <c r="I73" s="36"/>
+      <c r="G73" s="15"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
       <c r="J73" s="9"/>
       <c r="K73" s="9"/>
-      <c r="L73" s="15"/>
-      <c r="M73" s="15"/>
+      <c r="L73" s="14"/>
+      <c r="M73" s="14"/>
       <c r="N73" s="6"/>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="25" t="s">
+      <c r="A74" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="9">
         <v>325324</v>
       </c>
-      <c r="C74" s="68">
+      <c r="C74" s="66">
         <v>749849</v>
       </c>
-      <c r="D74" s="63">
+      <c r="D74" s="61">
         <v>997291</v>
       </c>
-      <c r="E74" s="9"/>
+      <c r="E74" s="88">
+        <v>1252854</v>
+      </c>
       <c r="F74" s="12"/>
-      <c r="G74" s="16"/>
-[...1 lines deleted...]
-      <c r="I74" s="36"/>
+      <c r="G74" s="15"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="34"/>
       <c r="J74" s="9"/>
       <c r="K74" s="9"/>
-      <c r="L74" s="15"/>
-      <c r="M74" s="15"/>
+      <c r="L74" s="14"/>
+      <c r="M74" s="14"/>
       <c r="N74" s="6"/>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="25" t="s">
+      <c r="A75" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="9"/>
+      <c r="E75" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F75" s="12"/>
-      <c r="G75" s="16"/>
-[...1 lines deleted...]
-      <c r="I75" s="36"/>
+      <c r="G75" s="15"/>
+      <c r="H75" s="34"/>
+      <c r="I75" s="34"/>
       <c r="J75" s="9"/>
       <c r="K75" s="9"/>
-      <c r="L75" s="15"/>
-      <c r="M75" s="15"/>
+      <c r="L75" s="14"/>
+      <c r="M75" s="14"/>
       <c r="N75" s="6"/>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="25" t="s">
+      <c r="A76" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B76" s="9">
         <v>872860</v>
       </c>
-      <c r="C76" s="68">
+      <c r="C76" s="66">
         <v>1554754</v>
       </c>
-      <c r="D76" s="63">
+      <c r="D76" s="61">
         <v>2109935</v>
       </c>
-      <c r="E76" s="9"/>
+      <c r="E76" s="88">
+        <v>2859674</v>
+      </c>
       <c r="F76" s="12"/>
-      <c r="G76" s="16"/>
-[...1 lines deleted...]
-      <c r="I76" s="36"/>
+      <c r="G76" s="15"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
       <c r="J76" s="9"/>
       <c r="K76" s="9"/>
-      <c r="L76" s="15"/>
-      <c r="M76" s="15"/>
+      <c r="L76" s="14"/>
+      <c r="M76" s="14"/>
       <c r="N76" s="6"/>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="25" t="s">
+      <c r="A77" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B77" s="11">
         <v>6395</v>
       </c>
-      <c r="C77" s="68">
+      <c r="C77" s="66">
         <v>6395</v>
       </c>
-      <c r="D77" s="76">
+      <c r="D77" s="74">
         <v>6395</v>
       </c>
-      <c r="E77" s="9"/>
-[...3 lines deleted...]
-      <c r="I77" s="36"/>
+      <c r="E77" s="88">
+        <v>6395</v>
+      </c>
+      <c r="F77" s="15"/>
+      <c r="G77" s="15"/>
+      <c r="H77" s="34"/>
+      <c r="I77" s="34"/>
       <c r="J77" s="9"/>
-      <c r="K77" s="15"/>
-      <c r="L77" s="15"/>
+      <c r="K77" s="14"/>
+      <c r="L77" s="14"/>
       <c r="M77" s="9"/>
       <c r="N77" s="6"/>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="30" t="s">
+      <c r="A78" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="54"/>
+      <c r="B78" s="52"/>
       <c r="C78" s="9"/>
-      <c r="D78" s="54"/>
-      <c r="E78" s="9"/>
+      <c r="D78" s="52"/>
+      <c r="E78" s="61"/>
       <c r="F78" s="12"/>
-      <c r="G78" s="16"/>
-[...1 lines deleted...]
-      <c r="I78" s="36"/>
+      <c r="G78" s="15"/>
+      <c r="H78" s="34"/>
+      <c r="I78" s="34"/>
       <c r="J78" s="9"/>
       <c r="K78" s="9"/>
-      <c r="L78" s="15"/>
-      <c r="M78" s="15"/>
+      <c r="L78" s="14"/>
+      <c r="M78" s="14"/>
       <c r="N78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="51" t="s">
+      <c r="A79" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B79" s="9">
         <v>140184103</v>
       </c>
-      <c r="C79" s="68">
+      <c r="C79" s="66">
         <v>325347141</v>
       </c>
-      <c r="D79" s="63">
+      <c r="D79" s="61">
         <v>519128756</v>
       </c>
-      <c r="E79" s="9"/>
+      <c r="E79" s="88">
+        <v>732379978</v>
+      </c>
       <c r="F79" s="12"/>
-      <c r="G79" s="16"/>
-[...1 lines deleted...]
-      <c r="I79" s="36"/>
+      <c r="G79" s="15"/>
+      <c r="H79" s="34"/>
+      <c r="I79" s="34"/>
       <c r="J79" s="9"/>
       <c r="K79" s="9"/>
-      <c r="L79" s="15"/>
-      <c r="M79" s="15"/>
+      <c r="L79" s="14"/>
+      <c r="M79" s="14"/>
       <c r="N79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="25" t="s">
+      <c r="A80" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B80" s="9">
         <v>88237770</v>
       </c>
-      <c r="C80" s="68">
+      <c r="C80" s="66">
         <v>220473859</v>
       </c>
-      <c r="D80" s="63">
+      <c r="D80" s="61">
         <v>358064741</v>
       </c>
-      <c r="E80" s="9"/>
+      <c r="E80" s="88">
+        <v>518124796</v>
+      </c>
       <c r="F80" s="12"/>
-      <c r="G80" s="16"/>
-[...1 lines deleted...]
-      <c r="I80" s="36"/>
+      <c r="G80" s="15"/>
+      <c r="H80" s="34"/>
+      <c r="I80" s="34"/>
       <c r="J80" s="9"/>
       <c r="K80" s="9"/>
-      <c r="L80" s="15"/>
-[...2 lines deleted...]
-      <c r="P80" s="18"/>
+      <c r="L80" s="14"/>
+      <c r="M80" s="14"/>
+      <c r="N80" s="17"/>
+      <c r="P80" s="17"/>
     </row>
     <row r="81" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="25" t="s">
+      <c r="A81" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B81" s="9">
         <v>267166</v>
       </c>
-      <c r="C81" s="68">
+      <c r="C81" s="66">
         <v>1559863</v>
       </c>
-      <c r="D81" s="63">
+      <c r="D81" s="61">
         <v>2852560</v>
       </c>
-      <c r="E81" s="9"/>
+      <c r="E81" s="88">
+        <v>4145258</v>
+      </c>
       <c r="F81" s="12"/>
-      <c r="G81" s="16"/>
-[...1 lines deleted...]
-      <c r="I81" s="36"/>
+      <c r="G81" s="15"/>
+      <c r="H81" s="34"/>
+      <c r="I81" s="34"/>
       <c r="J81" s="9"/>
       <c r="K81" s="9"/>
-      <c r="L81" s="15"/>
-      <c r="M81" s="15"/>
+      <c r="L81" s="14"/>
+      <c r="M81" s="14"/>
       <c r="N81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="25" t="s">
+      <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="9">
         <v>523025</v>
       </c>
-      <c r="C82" s="68">
+      <c r="C82" s="66">
         <v>1149455</v>
       </c>
-      <c r="D82" s="63">
+      <c r="D82" s="61">
         <v>2169324</v>
       </c>
-      <c r="E82" s="9"/>
+      <c r="E82" s="88">
+        <v>3387472</v>
+      </c>
       <c r="F82" s="12"/>
-      <c r="G82" s="16"/>
-[...1 lines deleted...]
-      <c r="I82" s="36"/>
+      <c r="G82" s="15"/>
+      <c r="H82" s="34"/>
+      <c r="I82" s="34"/>
       <c r="J82" s="9"/>
       <c r="K82" s="9"/>
-      <c r="L82" s="15"/>
-      <c r="M82" s="15"/>
+      <c r="L82" s="14"/>
+      <c r="M82" s="14"/>
       <c r="N82" s="6"/>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="25" t="s">
+      <c r="A83" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="9">
         <v>11904949</v>
       </c>
-      <c r="C83" s="68">
+      <c r="C83" s="66">
         <v>23538940</v>
       </c>
-      <c r="D83" s="63">
+      <c r="D83" s="61">
         <v>36295141</v>
       </c>
-      <c r="E83" s="9"/>
+      <c r="E83" s="88">
+        <v>48832636</v>
+      </c>
       <c r="F83" s="12"/>
-      <c r="G83" s="16"/>
-[...1 lines deleted...]
-      <c r="I83" s="36"/>
+      <c r="G83" s="15"/>
+      <c r="H83" s="34"/>
+      <c r="I83" s="34"/>
       <c r="J83" s="9"/>
       <c r="K83" s="9"/>
-      <c r="L83" s="15"/>
-      <c r="M83" s="15"/>
+      <c r="L83" s="14"/>
+      <c r="M83" s="14"/>
       <c r="N83" s="6"/>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="25" t="s">
+      <c r="A84" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B84" s="9">
         <v>120716</v>
       </c>
-      <c r="C84" s="68">
+      <c r="C84" s="66">
         <v>218853</v>
       </c>
-      <c r="D84" s="63">
+      <c r="D84" s="61">
         <v>316989</v>
       </c>
-      <c r="E84" s="9"/>
+      <c r="E84" s="88">
+        <v>415125</v>
+      </c>
       <c r="F84" s="12"/>
-      <c r="G84" s="16"/>
-[...1 lines deleted...]
-      <c r="I84" s="36"/>
+      <c r="G84" s="15"/>
+      <c r="H84" s="34"/>
+      <c r="I84" s="34"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
-      <c r="L84" s="15"/>
-      <c r="M84" s="15"/>
+      <c r="L84" s="14"/>
+      <c r="M84" s="14"/>
       <c r="N84" s="6"/>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="25" t="s">
+      <c r="A85" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B85" s="9">
         <v>4141</v>
       </c>
-      <c r="C85" s="68">
+      <c r="C85" s="66">
         <v>8227</v>
       </c>
-      <c r="D85" s="63">
+      <c r="D85" s="61">
         <v>12313</v>
       </c>
-      <c r="E85" s="9"/>
+      <c r="E85" s="88">
+        <v>16399</v>
+      </c>
       <c r="F85" s="12"/>
-      <c r="G85" s="16"/>
-[...1 lines deleted...]
-      <c r="I85" s="36"/>
+      <c r="G85" s="15"/>
+      <c r="H85" s="34"/>
+      <c r="I85" s="34"/>
       <c r="J85" s="9"/>
       <c r="K85" s="9"/>
-      <c r="L85" s="15"/>
-      <c r="M85" s="15"/>
+      <c r="L85" s="14"/>
+      <c r="M85" s="14"/>
       <c r="N85" s="6"/>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="25" t="s">
+      <c r="A86" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B86" s="9">
         <v>450376</v>
       </c>
-      <c r="C86" s="68">
+      <c r="C86" s="66">
         <v>1017672</v>
       </c>
-      <c r="D86" s="63">
+      <c r="D86" s="61">
         <v>1578257</v>
       </c>
-      <c r="E86" s="9"/>
+      <c r="E86" s="88">
+        <v>2250982</v>
+      </c>
       <c r="F86" s="12"/>
-      <c r="G86" s="16"/>
-[...1 lines deleted...]
-      <c r="I86" s="36"/>
+      <c r="G86" s="15"/>
+      <c r="H86" s="34"/>
+      <c r="I86" s="34"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
-      <c r="L86" s="15"/>
-      <c r="M86" s="15"/>
+      <c r="L86" s="14"/>
+      <c r="M86" s="14"/>
       <c r="N86" s="6"/>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="25" t="s">
+      <c r="A87" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B87" s="9">
         <v>159940</v>
       </c>
-      <c r="C87" s="68">
+      <c r="C87" s="66">
         <v>257122</v>
       </c>
-      <c r="D87" s="63">
+      <c r="D87" s="61">
         <v>354303</v>
       </c>
-      <c r="E87" s="9"/>
+      <c r="E87" s="88">
+        <v>451485</v>
+      </c>
       <c r="F87" s="12"/>
-      <c r="G87" s="16"/>
-[...1 lines deleted...]
-      <c r="I87" s="36"/>
+      <c r="G87" s="15"/>
+      <c r="H87" s="34"/>
+      <c r="I87" s="34"/>
       <c r="J87" s="9"/>
       <c r="K87" s="9"/>
-      <c r="L87" s="15"/>
-      <c r="M87" s="15"/>
+      <c r="L87" s="14"/>
+      <c r="M87" s="14"/>
       <c r="N87" s="6"/>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="25" t="s">
+      <c r="A88" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B88" s="9">
         <v>3302</v>
       </c>
-      <c r="C88" s="68">
+      <c r="C88" s="66">
         <v>6604</v>
       </c>
-      <c r="D88" s="63">
+      <c r="D88" s="61">
         <v>9906</v>
       </c>
-      <c r="E88" s="9"/>
+      <c r="E88" s="88">
+        <v>13208</v>
+      </c>
       <c r="F88" s="12"/>
-      <c r="G88" s="16"/>
-[...1 lines deleted...]
-      <c r="I88" s="36"/>
+      <c r="G88" s="15"/>
+      <c r="H88" s="34"/>
+      <c r="I88" s="34"/>
       <c r="J88" s="9"/>
       <c r="K88" s="9"/>
-      <c r="L88" s="15"/>
-      <c r="M88" s="15"/>
+      <c r="L88" s="14"/>
+      <c r="M88" s="14"/>
       <c r="N88" s="6"/>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="25" t="s">
+      <c r="A89" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B89" s="9">
         <v>1114291</v>
       </c>
-      <c r="C89" s="68">
+      <c r="C89" s="66">
         <v>2821154</v>
       </c>
-      <c r="D89" s="63">
+      <c r="D89" s="61">
         <v>3631261</v>
       </c>
-      <c r="E89" s="9"/>
+      <c r="E89" s="88">
+        <v>4357895</v>
+      </c>
       <c r="F89" s="12"/>
-      <c r="G89" s="16"/>
-[...1 lines deleted...]
-      <c r="I89" s="36"/>
+      <c r="G89" s="15"/>
+      <c r="H89" s="34"/>
+      <c r="I89" s="34"/>
       <c r="J89" s="9"/>
       <c r="K89" s="9"/>
-      <c r="L89" s="15"/>
-      <c r="M89" s="15"/>
+      <c r="L89" s="14"/>
+      <c r="M89" s="14"/>
       <c r="N89" s="6"/>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="25" t="s">
+      <c r="A90" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B90" s="9">
         <v>125886</v>
       </c>
-      <c r="C90" s="68">
+      <c r="C90" s="66">
         <v>304416</v>
       </c>
-      <c r="D90" s="63">
+      <c r="D90" s="61">
         <v>482947</v>
       </c>
-      <c r="E90" s="9"/>
+      <c r="E90" s="88">
+        <v>661478</v>
+      </c>
       <c r="F90" s="12"/>
-      <c r="G90" s="16"/>
-[...1 lines deleted...]
-      <c r="I90" s="36"/>
+      <c r="G90" s="15"/>
+      <c r="H90" s="34"/>
+      <c r="I90" s="34"/>
       <c r="J90" s="9"/>
       <c r="K90" s="9"/>
-      <c r="L90" s="15"/>
-      <c r="M90" s="15"/>
+      <c r="L90" s="14"/>
+      <c r="M90" s="14"/>
       <c r="N90" s="6"/>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="25" t="s">
+      <c r="A91" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B91" s="9">
         <v>995186</v>
       </c>
-      <c r="C91" s="68">
+      <c r="C91" s="66">
         <v>2817286</v>
       </c>
-      <c r="D91" s="63">
+      <c r="D91" s="61">
         <v>4613846</v>
       </c>
-      <c r="E91" s="9"/>
+      <c r="E91" s="88">
+        <v>6819031</v>
+      </c>
       <c r="F91" s="12"/>
-      <c r="G91" s="16"/>
-[...1 lines deleted...]
-      <c r="I91" s="36"/>
+      <c r="G91" s="15"/>
+      <c r="H91" s="34"/>
+      <c r="I91" s="34"/>
       <c r="J91" s="9"/>
       <c r="K91" s="9"/>
-      <c r="L91" s="15"/>
-      <c r="M91" s="15"/>
+      <c r="L91" s="14"/>
+      <c r="M91" s="14"/>
       <c r="N91" s="6"/>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="25" t="s">
+      <c r="A92" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B92" s="9">
         <v>11358</v>
       </c>
-      <c r="C92" s="68">
+      <c r="C92" s="66">
         <v>69767</v>
       </c>
-      <c r="D92" s="63">
+      <c r="D92" s="61">
         <v>128176</v>
       </c>
-      <c r="E92" s="9"/>
+      <c r="E92" s="88">
+        <v>186584</v>
+      </c>
       <c r="F92" s="12"/>
-      <c r="G92" s="16"/>
-[...1 lines deleted...]
-      <c r="I92" s="36"/>
+      <c r="G92" s="15"/>
+      <c r="H92" s="34"/>
+      <c r="I92" s="34"/>
       <c r="J92" s="9"/>
       <c r="K92" s="9"/>
-      <c r="L92" s="15"/>
-      <c r="M92" s="15"/>
+      <c r="L92" s="14"/>
+      <c r="M92" s="14"/>
       <c r="N92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="25" t="s">
+      <c r="A93" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="9">
         <v>2631319</v>
       </c>
-      <c r="C93" s="68">
+      <c r="C93" s="66">
         <v>6246383</v>
       </c>
-      <c r="D93" s="63">
+      <c r="D93" s="61">
         <v>9771067</v>
       </c>
-      <c r="E93" s="5"/>
+      <c r="E93" s="88">
+        <v>13527840</v>
+      </c>
       <c r="F93" s="12"/>
-      <c r="G93" s="16"/>
-[...1 lines deleted...]
-      <c r="I93" s="36"/>
+      <c r="G93" s="15"/>
+      <c r="H93" s="34"/>
+      <c r="I93" s="34"/>
       <c r="J93" s="9"/>
       <c r="K93" s="9"/>
-      <c r="L93" s="15"/>
-      <c r="M93" s="15"/>
+      <c r="L93" s="14"/>
+      <c r="M93" s="14"/>
       <c r="N93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="25" t="s">
+      <c r="A94" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B94" s="9">
         <v>469597</v>
       </c>
-      <c r="C94" s="68">
+      <c r="C94" s="66">
         <v>975104</v>
       </c>
-      <c r="D94" s="63">
+      <c r="D94" s="61">
         <v>1929991</v>
       </c>
-      <c r="E94" s="9"/>
+      <c r="E94" s="88">
+        <v>2882870</v>
+      </c>
       <c r="F94" s="12"/>
-      <c r="G94" s="16"/>
-[...1 lines deleted...]
-      <c r="I94" s="36"/>
+      <c r="G94" s="15"/>
+      <c r="H94" s="34"/>
+      <c r="I94" s="34"/>
       <c r="J94" s="9"/>
       <c r="K94" s="9"/>
-      <c r="L94" s="15"/>
-      <c r="M94" s="15"/>
+      <c r="L94" s="14"/>
+      <c r="M94" s="14"/>
       <c r="N94" s="6"/>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="25" t="s">
+      <c r="A95" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="9">
         <v>1850</v>
       </c>
-      <c r="C95" s="68">
+      <c r="C95" s="66">
         <v>3792</v>
       </c>
-      <c r="D95" s="63">
+      <c r="D95" s="61">
         <v>5734</v>
       </c>
-      <c r="E95" s="9"/>
+      <c r="E95" s="88">
+        <v>7677</v>
+      </c>
       <c r="F95" s="12"/>
-      <c r="G95" s="16"/>
-[...1 lines deleted...]
-      <c r="I95" s="36"/>
+      <c r="G95" s="15"/>
+      <c r="H95" s="34"/>
+      <c r="I95" s="34"/>
       <c r="J95" s="9"/>
       <c r="K95" s="9"/>
-      <c r="L95" s="15"/>
-      <c r="M95" s="15"/>
+      <c r="L95" s="14"/>
+      <c r="M95" s="14"/>
       <c r="N95" s="6"/>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="25" t="s">
+      <c r="A96" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B96" s="9">
         <v>463299</v>
       </c>
-      <c r="C96" s="68">
+      <c r="C96" s="66">
         <v>927552</v>
       </c>
-      <c r="D96" s="63">
+      <c r="D96" s="61">
         <v>1349376</v>
       </c>
-      <c r="E96" s="9"/>
+      <c r="E96" s="88">
+        <v>1739194</v>
+      </c>
       <c r="F96" s="12"/>
-      <c r="G96" s="16"/>
-[...1 lines deleted...]
-      <c r="I96" s="36"/>
+      <c r="G96" s="15"/>
+      <c r="H96" s="34"/>
+      <c r="I96" s="34"/>
       <c r="J96" s="9"/>
       <c r="K96" s="9"/>
-      <c r="L96" s="15"/>
-      <c r="M96" s="15"/>
+      <c r="L96" s="14"/>
+      <c r="M96" s="14"/>
       <c r="N96" s="6"/>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="25" t="s">
+      <c r="A97" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B97" s="9">
         <v>31415690</v>
       </c>
-      <c r="C97" s="68">
+      <c r="C97" s="66">
         <v>60366363</v>
       </c>
-      <c r="D97" s="63">
+      <c r="D97" s="61">
         <v>91657845</v>
       </c>
-      <c r="E97" s="9"/>
+      <c r="E97" s="88">
+        <v>118900008</v>
+      </c>
       <c r="F97" s="12"/>
-      <c r="G97" s="16"/>
-[...1 lines deleted...]
-      <c r="I97" s="36"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="34"/>
+      <c r="I97" s="34"/>
       <c r="J97" s="9"/>
       <c r="K97" s="9"/>
-      <c r="L97" s="15"/>
-      <c r="M97" s="15"/>
+      <c r="L97" s="14"/>
+      <c r="M97" s="14"/>
       <c r="N97" s="6"/>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="25" t="s">
+      <c r="A98" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B98" s="9">
         <v>31056</v>
       </c>
-      <c r="C98" s="68">
+      <c r="C98" s="66">
         <v>61119</v>
       </c>
-      <c r="D98" s="63">
+      <c r="D98" s="61">
         <v>91182</v>
       </c>
-      <c r="E98" s="9"/>
+      <c r="E98" s="88">
+        <v>121244</v>
+      </c>
       <c r="F98" s="12"/>
-      <c r="G98" s="16"/>
-[...1 lines deleted...]
-      <c r="I98" s="36"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="34"/>
+      <c r="I98" s="34"/>
       <c r="J98" s="9"/>
       <c r="K98" s="9"/>
-      <c r="L98" s="15"/>
-      <c r="M98" s="15"/>
+      <c r="L98" s="14"/>
+      <c r="M98" s="14"/>
       <c r="N98" s="6"/>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="25" t="s">
+      <c r="A99" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B99" s="9">
         <v>363804</v>
       </c>
-      <c r="C99" s="68">
+      <c r="C99" s="66">
         <v>725082</v>
       </c>
-      <c r="D99" s="63">
+      <c r="D99" s="61">
         <v>1086360</v>
       </c>
-      <c r="E99" s="9"/>
+      <c r="E99" s="88">
+        <v>1447638</v>
+      </c>
       <c r="F99" s="12"/>
-      <c r="G99" s="16"/>
-[...1 lines deleted...]
-      <c r="I99" s="36"/>
+      <c r="G99" s="15"/>
+      <c r="H99" s="34"/>
+      <c r="I99" s="34"/>
       <c r="J99" s="9"/>
       <c r="K99" s="9"/>
-      <c r="L99" s="15"/>
-      <c r="M99" s="15"/>
+      <c r="L99" s="14"/>
+      <c r="M99" s="14"/>
       <c r="N99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="30" t="s">
+      <c r="A100" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B100" s="54"/>
+      <c r="B100" s="52"/>
       <c r="C100" s="9"/>
-      <c r="D100" s="54"/>
-      <c r="E100" s="9"/>
+      <c r="D100" s="52"/>
+      <c r="E100" s="52"/>
       <c r="F100" s="12"/>
-      <c r="G100" s="16"/>
-[...1 lines deleted...]
-      <c r="I100" s="36"/>
+      <c r="G100" s="15"/>
+      <c r="H100" s="34"/>
+      <c r="I100" s="34"/>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
-      <c r="L100" s="15"/>
-      <c r="M100" s="15"/>
+      <c r="L100" s="14"/>
+      <c r="M100" s="14"/>
       <c r="N100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="51" t="s">
+      <c r="A101" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B101" s="9">
         <v>34127110</v>
       </c>
-      <c r="C101" s="68">
+      <c r="C101" s="66">
         <v>77484191</v>
       </c>
-      <c r="D101" s="63">
+      <c r="D101" s="61">
         <v>122162707</v>
       </c>
-      <c r="E101" s="9"/>
+      <c r="E101" s="88">
+        <v>164497926</v>
+      </c>
       <c r="F101" s="12"/>
-      <c r="G101" s="16"/>
-[...1 lines deleted...]
-      <c r="I101" s="36"/>
+      <c r="G101" s="15"/>
+      <c r="H101" s="34"/>
+      <c r="I101" s="34"/>
       <c r="J101" s="9"/>
       <c r="K101" s="9"/>
-      <c r="L101" s="15"/>
-      <c r="M101" s="15"/>
+      <c r="L101" s="14"/>
+      <c r="M101" s="14"/>
       <c r="N101" s="6"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="25" t="s">
+      <c r="A102" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B102" s="9">
         <v>24972783</v>
       </c>
-      <c r="C102" s="68">
+      <c r="C102" s="66">
         <v>57571422</v>
       </c>
-      <c r="D102" s="63">
+      <c r="D102" s="61">
         <v>92098564</v>
       </c>
-      <c r="E102" s="9"/>
+      <c r="E102" s="88">
+        <v>123132717</v>
+      </c>
       <c r="F102" s="12"/>
-      <c r="G102" s="16"/>
-[...1 lines deleted...]
-      <c r="I102" s="36"/>
+      <c r="G102" s="15"/>
+      <c r="H102" s="34"/>
+      <c r="I102" s="34"/>
       <c r="J102" s="9"/>
       <c r="K102" s="9"/>
-      <c r="L102" s="15"/>
-[...2 lines deleted...]
-      <c r="P102" s="18"/>
+      <c r="L102" s="14"/>
+      <c r="M102" s="14"/>
+      <c r="N102" s="17"/>
+      <c r="P102" s="17"/>
     </row>
     <row r="103" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="25" t="s">
+      <c r="A103" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B103" s="9">
         <v>206842</v>
       </c>
-      <c r="C103" s="68">
+      <c r="C103" s="66">
         <v>452298</v>
       </c>
-      <c r="D103" s="63">
+      <c r="D103" s="61">
         <v>697753</v>
       </c>
-      <c r="E103" s="9"/>
+      <c r="E103" s="88">
+        <v>943208</v>
+      </c>
       <c r="F103" s="12"/>
-      <c r="G103" s="16"/>
-[...1 lines deleted...]
-      <c r="I103" s="36"/>
+      <c r="G103" s="15"/>
+      <c r="H103" s="34"/>
+      <c r="I103" s="34"/>
       <c r="J103" s="9"/>
       <c r="K103" s="9"/>
-      <c r="L103" s="15"/>
-      <c r="M103" s="15"/>
+      <c r="L103" s="14"/>
+      <c r="M103" s="14"/>
       <c r="N103" s="6"/>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="25" t="s">
+      <c r="A104" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B104" s="9">
         <v>32729</v>
       </c>
-      <c r="C104" s="68">
+      <c r="C104" s="66">
         <v>65458</v>
       </c>
-      <c r="D104" s="63">
+      <c r="D104" s="61">
         <v>98187</v>
       </c>
-      <c r="E104" s="9"/>
+      <c r="E104" s="88">
+        <v>130916</v>
+      </c>
       <c r="F104" s="12"/>
-      <c r="G104" s="16"/>
-[...1 lines deleted...]
-      <c r="I104" s="36"/>
+      <c r="G104" s="15"/>
+      <c r="H104" s="34"/>
+      <c r="I104" s="34"/>
       <c r="J104" s="9"/>
       <c r="K104" s="9"/>
-      <c r="L104" s="15"/>
-      <c r="M104" s="15"/>
+      <c r="L104" s="14"/>
+      <c r="M104" s="14"/>
       <c r="N104" s="6"/>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="25" t="s">
+      <c r="A105" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B105" s="9">
         <v>3119629</v>
       </c>
-      <c r="C105" s="68">
+      <c r="C105" s="66">
         <v>6556829</v>
       </c>
-      <c r="D105" s="63">
+      <c r="D105" s="61">
         <v>9071497</v>
       </c>
-      <c r="E105" s="9"/>
+      <c r="E105" s="88">
+        <v>12017764</v>
+      </c>
       <c r="F105" s="12"/>
-      <c r="G105" s="16"/>
-[...1 lines deleted...]
-      <c r="I105" s="36"/>
+      <c r="G105" s="15"/>
+      <c r="H105" s="34"/>
+      <c r="I105" s="34"/>
       <c r="J105" s="9"/>
       <c r="K105" s="9"/>
-      <c r="L105" s="15"/>
-      <c r="M105" s="15"/>
+      <c r="L105" s="14"/>
+      <c r="M105" s="14"/>
       <c r="N105" s="6"/>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="25" t="s">
+      <c r="A106" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B106" s="9">
         <v>26941</v>
       </c>
-      <c r="C106" s="68">
+      <c r="C106" s="66">
         <v>59705</v>
       </c>
-      <c r="D106" s="63">
+      <c r="D106" s="61">
         <v>92470</v>
       </c>
-      <c r="E106" s="9"/>
+      <c r="E106" s="88">
+        <v>125235</v>
+      </c>
       <c r="F106" s="12"/>
-      <c r="G106" s="16"/>
-[...1 lines deleted...]
-      <c r="I106" s="36"/>
+      <c r="G106" s="15"/>
+      <c r="H106" s="34"/>
+      <c r="I106" s="34"/>
       <c r="J106" s="9"/>
       <c r="K106" s="9"/>
-      <c r="L106" s="15"/>
-      <c r="M106" s="15"/>
+      <c r="L106" s="14"/>
+      <c r="M106" s="14"/>
       <c r="N106" s="6"/>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="25" t="s">
+      <c r="A107" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B107" s="9">
         <v>719</v>
       </c>
-      <c r="C107" s="68">
+      <c r="C107" s="66">
         <v>1438</v>
       </c>
-      <c r="D107" s="63">
+      <c r="D107" s="61">
         <v>2157</v>
       </c>
-      <c r="E107" s="9"/>
+      <c r="E107" s="88">
+        <v>2876</v>
+      </c>
       <c r="F107" s="12"/>
-      <c r="G107" s="16"/>
-[...1 lines deleted...]
-      <c r="I107" s="36"/>
+      <c r="G107" s="15"/>
+      <c r="H107" s="34"/>
+      <c r="I107" s="34"/>
       <c r="J107" s="9"/>
       <c r="K107" s="9"/>
-      <c r="L107" s="15"/>
-      <c r="M107" s="15"/>
+      <c r="L107" s="14"/>
+      <c r="M107" s="14"/>
       <c r="N107" s="6"/>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="25" t="s">
+      <c r="A108" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="9">
         <v>113318</v>
       </c>
-      <c r="C108" s="68">
+      <c r="C108" s="66">
         <v>275579</v>
       </c>
-      <c r="D108" s="63">
+      <c r="D108" s="61">
         <v>437841</v>
       </c>
-      <c r="E108" s="9"/>
+      <c r="E108" s="88">
+        <v>600103</v>
+      </c>
       <c r="F108" s="12"/>
-      <c r="G108" s="16"/>
-[...1 lines deleted...]
-      <c r="I108" s="36"/>
+      <c r="G108" s="15"/>
+      <c r="H108" s="34"/>
+      <c r="I108" s="34"/>
       <c r="J108" s="9"/>
       <c r="K108" s="9"/>
-      <c r="L108" s="15"/>
-      <c r="M108" s="15"/>
+      <c r="L108" s="14"/>
+      <c r="M108" s="14"/>
       <c r="N108" s="6"/>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="25" t="s">
+      <c r="A109" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B109" s="9">
         <v>156844</v>
       </c>
-      <c r="C109" s="68">
+      <c r="C109" s="66">
         <v>244229</v>
       </c>
-      <c r="D109" s="63">
+      <c r="D109" s="61">
         <v>331614</v>
       </c>
-      <c r="E109" s="9"/>
+      <c r="E109" s="88">
+        <v>418999</v>
+      </c>
       <c r="F109" s="12"/>
-      <c r="G109" s="16"/>
-[...1 lines deleted...]
-      <c r="I109" s="36"/>
+      <c r="G109" s="15"/>
+      <c r="H109" s="34"/>
+      <c r="I109" s="34"/>
       <c r="J109" s="9"/>
       <c r="K109" s="9"/>
-      <c r="L109" s="15"/>
-      <c r="M109" s="15"/>
+      <c r="L109" s="14"/>
+      <c r="M109" s="14"/>
       <c r="N109" s="6"/>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="25" t="s">
+      <c r="A110" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B110" s="9">
         <v>1112</v>
       </c>
-      <c r="C110" s="68">
+      <c r="C110" s="66">
         <v>2224</v>
       </c>
-      <c r="D110" s="63">
+      <c r="D110" s="61">
         <v>3336</v>
       </c>
-      <c r="E110" s="9"/>
+      <c r="E110" s="88">
+        <v>4448</v>
+      </c>
       <c r="F110" s="12"/>
-      <c r="G110" s="16"/>
-[...1 lines deleted...]
-      <c r="I110" s="36"/>
+      <c r="G110" s="15"/>
+      <c r="H110" s="34"/>
+      <c r="I110" s="34"/>
       <c r="J110" s="9"/>
       <c r="K110" s="9"/>
-      <c r="L110" s="15"/>
-      <c r="M110" s="15"/>
+      <c r="L110" s="14"/>
+      <c r="M110" s="14"/>
       <c r="N110" s="6"/>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="25" t="s">
+      <c r="A111" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B111" s="9">
         <v>82470</v>
       </c>
-      <c r="C111" s="68">
+      <c r="C111" s="66">
         <v>282600</v>
       </c>
-      <c r="D111" s="63">
+      <c r="D111" s="61">
         <v>516095</v>
       </c>
-      <c r="E111" s="9"/>
+      <c r="E111" s="88">
+        <v>666236</v>
+      </c>
       <c r="F111" s="12"/>
-      <c r="G111" s="16"/>
-[...1 lines deleted...]
-      <c r="I111" s="36"/>
+      <c r="G111" s="15"/>
+      <c r="H111" s="34"/>
+      <c r="I111" s="34"/>
       <c r="J111" s="9"/>
       <c r="K111" s="9"/>
-      <c r="L111" s="15"/>
-      <c r="M111" s="15"/>
+      <c r="L111" s="14"/>
+      <c r="M111" s="14"/>
       <c r="N111" s="6"/>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="25" t="s">
+      <c r="A112" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B112" s="9">
         <v>125836</v>
       </c>
-      <c r="C112" s="68">
+      <c r="C112" s="66">
         <v>176285</v>
       </c>
-      <c r="D112" s="63">
+      <c r="D112" s="61">
         <v>226734</v>
       </c>
-      <c r="E112" s="9"/>
+      <c r="E112" s="88">
+        <v>277183</v>
+      </c>
       <c r="F112" s="12"/>
-      <c r="G112" s="16"/>
-[...1 lines deleted...]
-      <c r="I112" s="36"/>
+      <c r="G112" s="15"/>
+      <c r="H112" s="34"/>
+      <c r="I112" s="34"/>
       <c r="J112" s="9"/>
       <c r="K112" s="9"/>
-      <c r="L112" s="15"/>
-      <c r="M112" s="15"/>
+      <c r="L112" s="14"/>
+      <c r="M112" s="14"/>
       <c r="N112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="25" t="s">
+      <c r="A113" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B113" s="9">
         <v>964964</v>
       </c>
-      <c r="C113" s="68">
+      <c r="C113" s="66">
         <v>2720792</v>
       </c>
-      <c r="D113" s="63">
+      <c r="D113" s="61">
         <v>4451079</v>
       </c>
-      <c r="E113" s="9"/>
+      <c r="E113" s="88">
+        <v>6589992</v>
+      </c>
       <c r="F113" s="12"/>
-      <c r="G113" s="16"/>
-[...1 lines deleted...]
-      <c r="I113" s="36"/>
+      <c r="G113" s="15"/>
+      <c r="H113" s="34"/>
+      <c r="I113" s="34"/>
       <c r="J113" s="9"/>
       <c r="K113" s="9"/>
-      <c r="L113" s="15"/>
-      <c r="M113" s="15"/>
+      <c r="L113" s="14"/>
+      <c r="M113" s="14"/>
       <c r="N113" s="6"/>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="25" t="s">
+      <c r="A114" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="9">
         <v>10539</v>
       </c>
-      <c r="C114" s="68">
+      <c r="C114" s="66">
         <v>55673</v>
       </c>
-      <c r="D114" s="63">
+      <c r="D114" s="61">
         <v>100807</v>
       </c>
-      <c r="E114" s="9"/>
+      <c r="E114" s="88">
+        <v>145941</v>
+      </c>
       <c r="F114" s="12"/>
-      <c r="G114" s="16"/>
-[...1 lines deleted...]
-      <c r="I114" s="36"/>
+      <c r="G114" s="15"/>
+      <c r="H114" s="34"/>
+      <c r="I114" s="34"/>
       <c r="J114" s="9"/>
       <c r="K114" s="9"/>
-      <c r="L114" s="15"/>
-      <c r="M114" s="15"/>
+      <c r="L114" s="14"/>
+      <c r="M114" s="14"/>
       <c r="N114" s="6"/>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="25" t="s">
+      <c r="A115" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="9">
         <v>2123413</v>
       </c>
-      <c r="C115" s="68">
+      <c r="C115" s="66">
         <v>4579050</v>
       </c>
-      <c r="D115" s="63">
+      <c r="D115" s="61">
         <v>6915986</v>
       </c>
-      <c r="E115" s="9"/>
+      <c r="E115" s="88">
+        <v>9253187</v>
+      </c>
       <c r="F115" s="12"/>
-      <c r="G115" s="16"/>
-[...1 lines deleted...]
-      <c r="I115" s="36"/>
+      <c r="G115" s="15"/>
+      <c r="H115" s="34"/>
+      <c r="I115" s="34"/>
       <c r="J115" s="9"/>
       <c r="K115" s="9"/>
-      <c r="L115" s="15"/>
-      <c r="M115" s="15"/>
+      <c r="L115" s="14"/>
+      <c r="M115" s="14"/>
       <c r="N115" s="6"/>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="25" t="s">
+      <c r="A116" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B116" s="9">
         <v>464571</v>
       </c>
-      <c r="C116" s="68">
+      <c r="C116" s="66">
         <v>960004</v>
       </c>
-      <c r="D116" s="63">
+      <c r="D116" s="61">
         <v>1904817</v>
       </c>
-      <c r="E116" s="9"/>
+      <c r="E116" s="88">
+        <v>2847623</v>
+      </c>
       <c r="F116" s="12"/>
-      <c r="G116" s="16"/>
-[...1 lines deleted...]
-      <c r="I116" s="36"/>
+      <c r="G116" s="15"/>
+      <c r="H116" s="34"/>
+      <c r="I116" s="34"/>
       <c r="J116" s="9"/>
       <c r="K116" s="9"/>
-      <c r="L116" s="15"/>
-      <c r="M116" s="15"/>
+      <c r="L116" s="14"/>
+      <c r="M116" s="14"/>
       <c r="N116" s="6"/>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="25" t="s">
+      <c r="A117" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B117" s="9">
         <v>505</v>
       </c>
-      <c r="C117" s="68">
+      <c r="C117" s="66">
         <v>1102</v>
       </c>
-      <c r="D117" s="63">
+      <c r="D117" s="61">
         <v>1699</v>
       </c>
-      <c r="E117" s="9"/>
+      <c r="E117" s="88">
+        <v>2297</v>
+      </c>
       <c r="F117" s="12"/>
-      <c r="G117" s="16"/>
-[...1 lines deleted...]
-      <c r="I117" s="36"/>
+      <c r="G117" s="15"/>
+      <c r="H117" s="34"/>
+      <c r="I117" s="34"/>
       <c r="J117" s="9"/>
       <c r="K117" s="9"/>
-      <c r="L117" s="15"/>
-      <c r="M117" s="15"/>
+      <c r="L117" s="14"/>
+      <c r="M117" s="14"/>
       <c r="N117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="25" t="s">
+      <c r="A118" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B118" s="9">
         <v>444708</v>
       </c>
-      <c r="C118" s="68">
+      <c r="C118" s="66">
         <v>890370</v>
       </c>
-      <c r="D118" s="63">
+      <c r="D118" s="61">
         <v>1293603</v>
       </c>
-      <c r="E118" s="9"/>
+      <c r="E118" s="88">
+        <v>1664830</v>
+      </c>
       <c r="F118" s="12"/>
-      <c r="G118" s="16"/>
-[...1 lines deleted...]
-      <c r="I118" s="36"/>
+      <c r="G118" s="15"/>
+      <c r="H118" s="34"/>
+      <c r="I118" s="34"/>
       <c r="J118" s="9"/>
       <c r="K118" s="9"/>
-      <c r="L118" s="15"/>
-      <c r="M118" s="15"/>
+      <c r="L118" s="14"/>
+      <c r="M118" s="14"/>
       <c r="N118" s="6"/>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="25" t="s">
+      <c r="A119" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B119" s="9">
         <v>42027</v>
       </c>
-      <c r="C119" s="68">
+      <c r="C119" s="66">
         <v>108347</v>
       </c>
-      <c r="D119" s="63">
+      <c r="D119" s="61">
         <v>174668</v>
       </c>
-      <c r="E119" s="9"/>
+      <c r="E119" s="88">
+        <v>240989</v>
+      </c>
       <c r="F119" s="12"/>
-      <c r="G119" s="16"/>
-[...1 lines deleted...]
-      <c r="I119" s="36"/>
+      <c r="G119" s="15"/>
+      <c r="H119" s="34"/>
+      <c r="I119" s="34"/>
       <c r="J119" s="9"/>
       <c r="K119" s="9"/>
-      <c r="L119" s="15"/>
-      <c r="M119" s="15"/>
+      <c r="L119" s="14"/>
+      <c r="M119" s="14"/>
       <c r="N119" s="6"/>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="25" t="s">
+      <c r="A120" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B120" s="9">
         <v>6061</v>
       </c>
-      <c r="C120" s="68">
+      <c r="C120" s="66">
         <v>14793</v>
       </c>
-      <c r="D120" s="63">
+      <c r="D120" s="61">
         <v>23525</v>
       </c>
-      <c r="E120" s="9"/>
+      <c r="E120" s="88">
+        <v>32258</v>
+      </c>
       <c r="F120" s="12"/>
-      <c r="G120" s="16"/>
-[...1 lines deleted...]
-      <c r="I120" s="36"/>
+      <c r="G120" s="15"/>
+      <c r="H120" s="34"/>
+      <c r="I120" s="34"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
-      <c r="L120" s="15"/>
-      <c r="M120" s="15"/>
+      <c r="L120" s="14"/>
+      <c r="M120" s="14"/>
       <c r="N120" s="6"/>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="25" t="s">
+      <c r="A121" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B121" s="9">
         <v>358569</v>
       </c>
-      <c r="C121" s="68">
+      <c r="C121" s="66">
         <v>701539</v>
       </c>
-      <c r="D121" s="63">
+      <c r="D121" s="61">
         <v>1044508</v>
       </c>
-      <c r="E121" s="9"/>
+      <c r="E121" s="88">
+        <v>1387477</v>
+      </c>
       <c r="F121" s="12"/>
-      <c r="G121" s="16"/>
-[...1 lines deleted...]
-      <c r="I121" s="36"/>
+      <c r="G121" s="15"/>
+      <c r="H121" s="34"/>
+      <c r="I121" s="34"/>
       <c r="J121" s="9"/>
       <c r="K121" s="9"/>
-      <c r="L121" s="15"/>
-      <c r="M121" s="15"/>
+      <c r="L121" s="14"/>
+      <c r="M121" s="14"/>
       <c r="N121" s="6"/>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="30" t="s">
+      <c r="A122" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B122" s="54"/>
+      <c r="B122" s="52"/>
       <c r="C122" s="9"/>
-      <c r="D122" s="54"/>
-      <c r="E122" s="14"/>
+      <c r="D122" s="52"/>
+      <c r="E122" s="76"/>
       <c r="F122" s="12"/>
-      <c r="G122" s="16"/>
-      <c r="H122" s="36"/>
+      <c r="G122" s="15"/>
+      <c r="H122" s="34"/>
       <c r="I122" s="9"/>
       <c r="J122" s="9"/>
       <c r="K122" s="9"/>
-      <c r="L122" s="15"/>
-      <c r="M122" s="15"/>
+      <c r="L122" s="14"/>
+      <c r="M122" s="14"/>
       <c r="N122" s="6"/>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="51" t="s">
+      <c r="A123" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B123" s="9">
         <v>1478611</v>
       </c>
-      <c r="C123" s="68">
+      <c r="C123" s="66">
         <v>3164968</v>
       </c>
-      <c r="D123" s="63">
+      <c r="D123" s="61">
         <v>5540970</v>
       </c>
-      <c r="E123" s="14"/>
+      <c r="E123" s="88">
+        <v>8139938</v>
+      </c>
       <c r="F123" s="12"/>
-      <c r="G123" s="16"/>
-      <c r="H123" s="36"/>
+      <c r="G123" s="15"/>
+      <c r="H123" s="34"/>
       <c r="I123" s="9"/>
       <c r="J123" s="9"/>
       <c r="K123" s="9"/>
-      <c r="L123" s="15"/>
-      <c r="M123" s="15"/>
+      <c r="L123" s="14"/>
+      <c r="M123" s="14"/>
       <c r="N123" s="6"/>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="26" t="s">
+      <c r="A124" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B124" s="9">
         <v>387966</v>
       </c>
-      <c r="C124" s="68">
+      <c r="C124" s="66">
         <v>1150173</v>
       </c>
-      <c r="D124" s="63">
+      <c r="D124" s="61">
         <v>1752527</v>
       </c>
-      <c r="E124" s="9"/>
+      <c r="E124" s="88">
+        <v>2262492</v>
+      </c>
       <c r="F124" s="12"/>
-      <c r="G124" s="16"/>
-      <c r="H124" s="36"/>
+      <c r="G124" s="15"/>
+      <c r="H124" s="34"/>
       <c r="I124" s="9"/>
       <c r="J124" s="9"/>
       <c r="K124" s="9"/>
-      <c r="L124" s="15"/>
-[...2 lines deleted...]
-      <c r="P124" s="18"/>
+      <c r="L124" s="14"/>
+      <c r="M124" s="14"/>
+      <c r="N124" s="17"/>
+      <c r="P124" s="17"/>
     </row>
     <row r="125" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="25" t="s">
+      <c r="A125" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E125" s="9"/>
+      <c r="E125" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F125" s="12"/>
-      <c r="G125" s="16"/>
-      <c r="H125" s="36"/>
+      <c r="G125" s="15"/>
+      <c r="H125" s="34"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
-      <c r="L125" s="15"/>
-      <c r="M125" s="15"/>
+      <c r="L125" s="14"/>
+      <c r="M125" s="14"/>
       <c r="N125" s="6"/>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="25" t="s">
+      <c r="A126" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="B126" s="68">
+      <c r="B126" s="66">
         <v>43096</v>
       </c>
-      <c r="C126" s="68">
+      <c r="C126" s="66">
         <v>79851</v>
       </c>
-      <c r="D126" s="63">
+      <c r="D126" s="61">
         <v>123274</v>
       </c>
-      <c r="E126" s="9"/>
+      <c r="E126" s="88">
+        <v>172851</v>
+      </c>
       <c r="F126" s="9"/>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
       <c r="I126" s="9"/>
       <c r="J126" s="9"/>
       <c r="K126" s="9"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
       <c r="N126" s="6"/>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="26" t="s">
+      <c r="A127" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E127" s="9"/>
+      <c r="E127" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F127" s="9"/>
       <c r="G127" s="9"/>
       <c r="H127" s="9"/>
       <c r="I127" s="9"/>
       <c r="J127" s="9"/>
       <c r="K127" s="9"/>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
       <c r="N127" s="6"/>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="25" t="s">
+      <c r="A128" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B128" s="9">
         <v>44174</v>
       </c>
-      <c r="C128" s="68">
+      <c r="C128" s="66">
         <v>90622</v>
       </c>
-      <c r="D128" s="63">
+      <c r="D128" s="61">
         <v>137071</v>
       </c>
-      <c r="E128" s="9"/>
+      <c r="E128" s="88">
+        <v>183520</v>
+      </c>
       <c r="F128" s="12"/>
-      <c r="G128" s="16"/>
-      <c r="H128" s="36"/>
+      <c r="G128" s="15"/>
+      <c r="H128" s="34"/>
       <c r="I128" s="9"/>
       <c r="J128" s="9"/>
       <c r="K128" s="9"/>
-      <c r="L128" s="15"/>
-      <c r="M128" s="15"/>
+      <c r="L128" s="14"/>
+      <c r="M128" s="14"/>
       <c r="N128" s="6"/>
       <c r="P128" s="6"/>
     </row>
     <row r="129" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A129" s="25" t="s">
+      <c r="A129" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B129" s="1">
         <v>97</v>
       </c>
-      <c r="C129" s="68">
+      <c r="C129" s="66">
         <v>194</v>
       </c>
-      <c r="D129" s="77">
+      <c r="D129" s="75">
         <v>291</v>
       </c>
-      <c r="E129" s="1"/>
+      <c r="E129" s="88">
+        <v>388</v>
+      </c>
       <c r="F129" s="12"/>
-      <c r="G129" s="16"/>
-      <c r="H129" s="36"/>
+      <c r="G129" s="15"/>
+      <c r="H129" s="34"/>
       <c r="I129" s="9"/>
       <c r="J129" s="9"/>
       <c r="K129" s="9"/>
-      <c r="L129" s="15"/>
-      <c r="M129" s="15"/>
+      <c r="L129" s="14"/>
+      <c r="M129" s="14"/>
       <c r="N129" s="6"/>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A130" s="26" t="s">
+      <c r="A130" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B130" s="9">
         <v>19239</v>
       </c>
-      <c r="C130" s="68">
+      <c r="C130" s="66">
         <v>42736</v>
       </c>
-      <c r="D130" s="63">
+      <c r="D130" s="61">
         <v>66234</v>
       </c>
-      <c r="E130" s="9"/>
+      <c r="E130" s="88">
+        <v>89731</v>
+      </c>
       <c r="F130" s="12"/>
-      <c r="G130" s="16"/>
-      <c r="H130" s="36"/>
+      <c r="G130" s="15"/>
+      <c r="H130" s="34"/>
       <c r="I130" s="9"/>
       <c r="J130" s="9"/>
       <c r="K130" s="9"/>
-      <c r="L130" s="15"/>
-      <c r="M130" s="15"/>
+      <c r="L130" s="14"/>
+      <c r="M130" s="14"/>
       <c r="N130" s="6"/>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="52" t="s">
+      <c r="A131" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="9"/>
-      <c r="D131" s="63"/>
-      <c r="E131" s="9"/>
+      <c r="D131" s="61"/>
+      <c r="E131" s="61"/>
       <c r="F131" s="12"/>
-      <c r="G131" s="16"/>
-      <c r="H131" s="36"/>
+      <c r="G131" s="15"/>
+      <c r="H131" s="34"/>
       <c r="I131" s="9"/>
       <c r="J131" s="9"/>
       <c r="K131" s="9"/>
-      <c r="L131" s="15"/>
-      <c r="M131" s="15"/>
+      <c r="L131" s="14"/>
+      <c r="M131" s="14"/>
       <c r="N131" s="6"/>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="51" t="s">
+      <c r="A132" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B132" s="9">
         <v>213725</v>
       </c>
-      <c r="C132" s="68">
+      <c r="C132" s="66">
         <v>463075</v>
       </c>
-      <c r="D132" s="63">
+      <c r="D132" s="61">
         <v>725928</v>
       </c>
-      <c r="E132" s="9"/>
+      <c r="E132" s="88">
+        <v>986594</v>
+      </c>
       <c r="F132" s="12"/>
-      <c r="G132" s="16"/>
-      <c r="H132" s="36"/>
+      <c r="G132" s="15"/>
+      <c r="H132" s="34"/>
       <c r="I132" s="9"/>
       <c r="J132" s="9"/>
       <c r="K132" s="9"/>
-      <c r="L132" s="15"/>
-      <c r="M132" s="15"/>
+      <c r="L132" s="14"/>
+      <c r="M132" s="14"/>
       <c r="N132" s="6"/>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="26" t="s">
+      <c r="A133" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="9">
         <v>154355</v>
       </c>
-      <c r="C133" s="68">
+      <c r="C133" s="66">
         <v>293760</v>
       </c>
-      <c r="D133" s="63">
+      <c r="D133" s="61">
         <v>446546</v>
       </c>
-      <c r="E133" s="9"/>
+      <c r="E133" s="88">
+        <v>594465</v>
+      </c>
       <c r="F133" s="12"/>
-      <c r="G133" s="16"/>
-      <c r="H133" s="36"/>
+      <c r="G133" s="15"/>
+      <c r="H133" s="34"/>
       <c r="I133" s="9"/>
       <c r="J133" s="9"/>
       <c r="K133" s="9"/>
-      <c r="L133" s="15"/>
-      <c r="M133" s="15"/>
+      <c r="L133" s="14"/>
+      <c r="M133" s="14"/>
       <c r="N133" s="6"/>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="25" t="s">
+      <c r="A134" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B134" s="9">
         <v>1269</v>
       </c>
-      <c r="C134" s="68">
+      <c r="C134" s="66">
         <v>2538</v>
       </c>
-      <c r="D134" s="63">
+      <c r="D134" s="61">
         <v>3807</v>
       </c>
-      <c r="E134" s="9"/>
+      <c r="E134" s="88">
+        <v>5076</v>
+      </c>
       <c r="F134" s="12"/>
-      <c r="G134" s="16"/>
-      <c r="H134" s="36"/>
+      <c r="G134" s="15"/>
+      <c r="H134" s="34"/>
       <c r="I134" s="9"/>
       <c r="J134" s="9"/>
       <c r="K134" s="9"/>
-      <c r="L134" s="15"/>
-      <c r="M134" s="15"/>
+      <c r="L134" s="14"/>
+      <c r="M134" s="14"/>
       <c r="N134" s="6"/>
       <c r="P134" s="6"/>
     </row>
     <row r="135" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="25" t="s">
+      <c r="A135" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B135" s="9">
         <v>840</v>
       </c>
-      <c r="C135" s="68">
+      <c r="C135" s="66">
         <v>1680</v>
       </c>
-      <c r="D135" s="63">
+      <c r="D135" s="61">
         <v>2520</v>
       </c>
-      <c r="E135" s="9"/>
+      <c r="E135" s="88">
+        <v>3360</v>
+      </c>
       <c r="F135" s="12"/>
-      <c r="G135" s="16"/>
-      <c r="H135" s="36"/>
+      <c r="G135" s="15"/>
+      <c r="H135" s="34"/>
       <c r="I135" s="9"/>
       <c r="J135" s="9"/>
       <c r="K135" s="9"/>
-      <c r="L135" s="15"/>
-      <c r="M135" s="15"/>
+      <c r="L135" s="14"/>
+      <c r="M135" s="14"/>
       <c r="N135" s="6"/>
       <c r="P135" s="6"/>
     </row>
     <row r="136" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="26" t="s">
+      <c r="A136" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B136" s="9">
         <v>12806</v>
       </c>
-      <c r="C136" s="68">
+      <c r="C136" s="66">
         <v>22035</v>
       </c>
-      <c r="D136" s="63">
+      <c r="D136" s="61">
         <v>31265</v>
       </c>
-      <c r="E136" s="9"/>
+      <c r="E136" s="88">
+        <v>40494</v>
+      </c>
       <c r="F136" s="12"/>
-      <c r="G136" s="16"/>
-      <c r="H136" s="36"/>
+      <c r="G136" s="15"/>
+      <c r="H136" s="34"/>
       <c r="I136" s="9"/>
       <c r="J136" s="9"/>
       <c r="K136" s="9"/>
-      <c r="L136" s="15"/>
-      <c r="M136" s="15"/>
+      <c r="L136" s="14"/>
+      <c r="M136" s="14"/>
       <c r="N136" s="6"/>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="25" t="s">
+      <c r="A137" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B137" s="9">
         <v>65</v>
       </c>
-      <c r="C137" s="68">
+      <c r="C137" s="66">
         <v>130</v>
       </c>
-      <c r="D137" s="63">
+      <c r="D137" s="61">
         <v>195</v>
       </c>
-      <c r="E137" s="9"/>
+      <c r="E137" s="88">
+        <v>260</v>
+      </c>
       <c r="F137" s="12"/>
-      <c r="G137" s="16"/>
-      <c r="H137" s="36"/>
+      <c r="G137" s="15"/>
+      <c r="H137" s="34"/>
       <c r="I137" s="9"/>
       <c r="J137" s="9"/>
       <c r="K137" s="9"/>
-      <c r="L137" s="15"/>
-      <c r="M137" s="15"/>
+      <c r="L137" s="14"/>
+      <c r="M137" s="14"/>
       <c r="N137" s="6"/>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="25" t="s">
+      <c r="A138" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B138" s="9">
         <v>601</v>
       </c>
-      <c r="C138" s="68">
+      <c r="C138" s="66">
         <v>1132</v>
       </c>
-      <c r="D138" s="63">
+      <c r="D138" s="61">
         <v>1664</v>
       </c>
-      <c r="E138" s="9"/>
+      <c r="E138" s="88">
+        <v>2196</v>
+      </c>
       <c r="F138" s="12"/>
-      <c r="G138" s="16"/>
-      <c r="H138" s="36"/>
+      <c r="G138" s="15"/>
+      <c r="H138" s="34"/>
       <c r="I138" s="9"/>
       <c r="J138" s="9"/>
       <c r="K138" s="9"/>
-      <c r="L138" s="15"/>
-      <c r="M138" s="15"/>
+      <c r="L138" s="14"/>
+      <c r="M138" s="14"/>
       <c r="N138" s="6"/>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="25" t="s">
+      <c r="A139" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B139" s="9">
         <v>29</v>
       </c>
-      <c r="C139" s="68">
+      <c r="C139" s="66">
         <v>58</v>
       </c>
-      <c r="D139" s="63">
+      <c r="D139" s="61">
         <v>87</v>
       </c>
-      <c r="E139" s="9"/>
+      <c r="E139" s="88">
+        <v>116</v>
+      </c>
       <c r="F139" s="12"/>
-      <c r="G139" s="16"/>
-      <c r="H139" s="36"/>
+      <c r="G139" s="15"/>
+      <c r="H139" s="34"/>
       <c r="I139" s="9"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
-      <c r="L139" s="15"/>
-      <c r="M139" s="15"/>
+      <c r="L139" s="14"/>
+      <c r="M139" s="14"/>
       <c r="N139" s="6"/>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="25" t="s">
+      <c r="A140" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B140" s="9">
         <v>31880</v>
       </c>
-      <c r="C140" s="68">
+      <c r="C140" s="66">
         <v>59004</v>
       </c>
-      <c r="D140" s="63">
+      <c r="D140" s="61">
         <v>86128</v>
       </c>
-      <c r="E140" s="9"/>
+      <c r="E140" s="88">
+        <v>113253</v>
+      </c>
       <c r="F140" s="12"/>
-      <c r="G140" s="16"/>
-      <c r="H140" s="36"/>
+      <c r="G140" s="15"/>
+      <c r="H140" s="34"/>
       <c r="I140" s="9"/>
       <c r="J140" s="9"/>
       <c r="K140" s="9"/>
-      <c r="L140" s="15"/>
-      <c r="M140" s="15"/>
+      <c r="L140" s="14"/>
+      <c r="M140" s="14"/>
       <c r="N140" s="6"/>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="25" t="s">
+      <c r="A141" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B141" s="9">
         <v>1205</v>
       </c>
-      <c r="C141" s="68">
+      <c r="C141" s="66">
         <v>2410</v>
       </c>
-      <c r="D141" s="63">
+      <c r="D141" s="61">
         <v>3615</v>
       </c>
-      <c r="E141" s="9"/>
+      <c r="E141" s="88">
+        <v>4820</v>
+      </c>
       <c r="F141" s="12"/>
-      <c r="G141" s="16"/>
-      <c r="H141" s="36"/>
+      <c r="G141" s="15"/>
+      <c r="H141" s="34"/>
       <c r="I141" s="9"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
-      <c r="L141" s="15"/>
-      <c r="M141" s="15"/>
+      <c r="L141" s="14"/>
+      <c r="M141" s="14"/>
       <c r="N141" s="6"/>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="26" t="s">
+      <c r="A142" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B142" s="9">
         <v>2827</v>
       </c>
-      <c r="C142" s="68">
+      <c r="C142" s="66">
         <v>63687</v>
       </c>
-      <c r="D142" s="63">
+      <c r="D142" s="61">
         <v>124547</v>
       </c>
-      <c r="E142" s="9"/>
+      <c r="E142" s="88">
+        <v>185407</v>
+      </c>
       <c r="F142" s="12"/>
-      <c r="G142" s="16"/>
-      <c r="H142" s="36"/>
+      <c r="G142" s="15"/>
+      <c r="H142" s="34"/>
       <c r="I142" s="9"/>
       <c r="J142" s="9"/>
       <c r="K142" s="9"/>
-      <c r="L142" s="15"/>
-      <c r="M142" s="15"/>
+      <c r="L142" s="14"/>
+      <c r="M142" s="14"/>
       <c r="N142" s="6"/>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="25" t="s">
+      <c r="A143" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B143" s="9">
         <v>150</v>
       </c>
-      <c r="C143" s="68">
+      <c r="C143" s="66">
         <v>300</v>
       </c>
-      <c r="D143" s="63">
+      <c r="D143" s="61">
         <v>450</v>
       </c>
-      <c r="E143" s="9"/>
+      <c r="E143" s="88">
+        <v>600</v>
+      </c>
       <c r="F143" s="12"/>
-      <c r="G143" s="16"/>
-      <c r="H143" s="36"/>
+      <c r="G143" s="15"/>
+      <c r="H143" s="34"/>
       <c r="I143" s="9"/>
       <c r="J143" s="9"/>
       <c r="K143" s="9"/>
-      <c r="L143" s="15"/>
-      <c r="M143" s="15"/>
+      <c r="L143" s="14"/>
+      <c r="M143" s="14"/>
       <c r="N143" s="6"/>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="25" t="s">
+      <c r="A144" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B144" s="9">
         <v>70</v>
       </c>
-      <c r="C144" s="68">
+      <c r="C144" s="66">
         <v>140</v>
       </c>
-      <c r="D144" s="63">
+      <c r="D144" s="61">
         <v>210</v>
       </c>
-      <c r="E144" s="9"/>
+      <c r="E144" s="88">
+        <v>280</v>
+      </c>
       <c r="F144" s="12"/>
-      <c r="G144" s="16"/>
-      <c r="H144" s="36"/>
+      <c r="G144" s="15"/>
+      <c r="H144" s="34"/>
       <c r="I144" s="9"/>
       <c r="J144" s="9"/>
       <c r="K144" s="9"/>
-      <c r="L144" s="15"/>
-      <c r="M144" s="15"/>
+      <c r="L144" s="14"/>
+      <c r="M144" s="14"/>
       <c r="N144" s="6"/>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="25" t="s">
+      <c r="A145" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B145" s="9">
         <v>30</v>
       </c>
-      <c r="C145" s="68">
+      <c r="C145" s="66">
         <v>60</v>
       </c>
-      <c r="D145" s="63">
+      <c r="D145" s="61">
         <v>90</v>
       </c>
-      <c r="E145" s="9"/>
+      <c r="E145" s="88">
+        <v>120</v>
+      </c>
       <c r="F145" s="12"/>
-      <c r="G145" s="16"/>
-      <c r="H145" s="36"/>
+      <c r="G145" s="15"/>
+      <c r="H145" s="34"/>
       <c r="I145" s="9"/>
       <c r="J145" s="9"/>
       <c r="K145" s="9"/>
-      <c r="L145" s="15"/>
-      <c r="M145" s="15"/>
+      <c r="L145" s="14"/>
+      <c r="M145" s="14"/>
       <c r="N145" s="6"/>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="25" t="s">
+      <c r="A146" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B146" s="9">
         <v>2117</v>
       </c>
-      <c r="C146" s="68">
+      <c r="C146" s="66">
         <v>5055</v>
       </c>
-      <c r="D146" s="63">
+      <c r="D146" s="61">
         <v>7992</v>
       </c>
-      <c r="E146" s="9"/>
+      <c r="E146" s="88">
+        <v>10930</v>
+      </c>
       <c r="F146" s="12"/>
-      <c r="G146" s="16"/>
-      <c r="H146" s="36"/>
+      <c r="G146" s="15"/>
+      <c r="H146" s="34"/>
       <c r="I146" s="9"/>
       <c r="J146" s="9"/>
       <c r="K146" s="9"/>
-      <c r="L146" s="15"/>
-      <c r="M146" s="15"/>
+      <c r="L146" s="14"/>
+      <c r="M146" s="14"/>
       <c r="N146" s="6"/>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="30" t="s">
+      <c r="A147" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B147" s="54"/>
+      <c r="B147" s="52"/>
       <c r="C147" s="9"/>
-      <c r="D147" s="54"/>
-      <c r="E147" s="9"/>
+      <c r="D147" s="52"/>
+      <c r="E147" s="61"/>
       <c r="F147" s="12"/>
-      <c r="G147" s="16"/>
-      <c r="H147" s="36"/>
+      <c r="G147" s="15"/>
+      <c r="H147" s="34"/>
       <c r="I147" s="9"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
-      <c r="L147" s="15"/>
-      <c r="M147" s="15"/>
+      <c r="L147" s="14"/>
+      <c r="M147" s="14"/>
       <c r="N147" s="6"/>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="51" t="s">
+      <c r="A148" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B148" s="9">
         <v>129099</v>
       </c>
-      <c r="C148" s="68">
+      <c r="C148" s="66">
         <v>305115</v>
       </c>
-      <c r="D148" s="63">
+      <c r="D148" s="61">
         <v>483886</v>
       </c>
-      <c r="E148" s="9"/>
+      <c r="E148" s="88">
+        <v>662899</v>
+      </c>
       <c r="F148" s="12"/>
-      <c r="G148" s="16"/>
-      <c r="H148" s="36"/>
+      <c r="G148" s="15"/>
+      <c r="H148" s="34"/>
       <c r="I148" s="9"/>
       <c r="J148" s="9"/>
       <c r="K148" s="9"/>
-      <c r="L148" s="15"/>
-      <c r="M148" s="15"/>
+      <c r="L148" s="14"/>
+      <c r="M148" s="14"/>
       <c r="N148" s="6"/>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="26" t="s">
+      <c r="A149" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B149" s="9">
         <v>92631</v>
       </c>
-      <c r="C149" s="68">
+      <c r="C149" s="66">
         <v>178868</v>
       </c>
-      <c r="D149" s="63">
+      <c r="D149" s="61">
         <v>267738</v>
       </c>
-      <c r="E149" s="9"/>
+      <c r="E149" s="88">
+        <v>354169</v>
+      </c>
       <c r="F149" s="12"/>
-      <c r="G149" s="16"/>
-      <c r="H149" s="36"/>
+      <c r="G149" s="15"/>
+      <c r="H149" s="34"/>
       <c r="I149" s="9"/>
       <c r="J149" s="9"/>
       <c r="K149" s="9"/>
-      <c r="L149" s="15"/>
-[...2 lines deleted...]
-      <c r="P149" s="18"/>
+      <c r="L149" s="14"/>
+      <c r="M149" s="14"/>
+      <c r="N149" s="17"/>
+      <c r="P149" s="17"/>
     </row>
     <row r="150" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="25" t="s">
+      <c r="A150" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B150" s="11">
         <v>1119</v>
       </c>
-      <c r="C150" s="68">
+      <c r="C150" s="66">
         <v>2238</v>
       </c>
-      <c r="D150" s="76">
+      <c r="D150" s="74">
         <v>3357</v>
       </c>
-      <c r="E150" s="11"/>
+      <c r="E150" s="88">
+        <v>4476</v>
+      </c>
       <c r="F150" s="12"/>
-      <c r="G150" s="16"/>
-      <c r="H150" s="36"/>
+      <c r="G150" s="15"/>
+      <c r="H150" s="34"/>
       <c r="I150" s="9"/>
       <c r="J150" s="9"/>
       <c r="K150" s="9"/>
-      <c r="L150" s="15"/>
-      <c r="M150" s="15"/>
+      <c r="L150" s="14"/>
+      <c r="M150" s="14"/>
       <c r="N150" s="6"/>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="25" t="s">
+      <c r="A151" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B151" s="9">
         <v>126</v>
       </c>
-      <c r="C151" s="68">
+      <c r="C151" s="66">
         <v>252</v>
       </c>
-      <c r="D151" s="63">
+      <c r="D151" s="61">
         <v>378</v>
       </c>
-      <c r="E151" s="9"/>
+      <c r="E151" s="88">
+        <v>504</v>
+      </c>
       <c r="F151" s="12"/>
-      <c r="G151" s="16"/>
-      <c r="H151" s="36"/>
+      <c r="G151" s="15"/>
+      <c r="H151" s="34"/>
       <c r="I151" s="9"/>
       <c r="J151" s="9"/>
       <c r="K151" s="9"/>
-      <c r="L151" s="15"/>
-      <c r="M151" s="15"/>
+      <c r="L151" s="14"/>
+      <c r="M151" s="14"/>
       <c r="N151" s="6"/>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="26" t="s">
+      <c r="A152" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B152" s="9">
         <v>2946</v>
       </c>
-      <c r="C152" s="68">
+      <c r="C152" s="66">
         <v>5892</v>
       </c>
-      <c r="D152" s="63">
+      <c r="D152" s="61">
         <v>8838</v>
       </c>
-      <c r="E152" s="9"/>
+      <c r="E152" s="88">
+        <v>11784</v>
+      </c>
       <c r="F152" s="12"/>
-      <c r="G152" s="16"/>
-      <c r="H152" s="36"/>
+      <c r="G152" s="15"/>
+      <c r="H152" s="34"/>
       <c r="I152" s="9"/>
       <c r="J152" s="9"/>
       <c r="K152" s="9"/>
-      <c r="L152" s="15"/>
-      <c r="M152" s="15"/>
+      <c r="L152" s="14"/>
+      <c r="M152" s="14"/>
       <c r="N152" s="6"/>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="25" t="s">
+      <c r="A153" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B153" s="9">
         <v>15</v>
       </c>
-      <c r="C153" s="68">
+      <c r="C153" s="66">
         <v>30</v>
       </c>
-      <c r="D153" s="63">
+      <c r="D153" s="61">
         <v>45</v>
       </c>
-      <c r="E153" s="9"/>
+      <c r="E153" s="88">
+        <v>60</v>
+      </c>
       <c r="F153" s="12"/>
-      <c r="G153" s="16"/>
-      <c r="H153" s="36"/>
+      <c r="G153" s="15"/>
+      <c r="H153" s="34"/>
       <c r="I153" s="9"/>
       <c r="J153" s="9"/>
       <c r="K153" s="9"/>
-      <c r="L153" s="15"/>
-      <c r="M153" s="15"/>
+      <c r="L153" s="14"/>
+      <c r="M153" s="14"/>
       <c r="N153" s="6"/>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="25" t="s">
+      <c r="A154" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B154" s="9">
         <v>379</v>
       </c>
-      <c r="C154" s="68">
+      <c r="C154" s="66">
         <v>714</v>
       </c>
-      <c r="D154" s="63">
+      <c r="D154" s="61">
         <v>1048</v>
       </c>
-      <c r="E154" s="9"/>
+      <c r="E154" s="88">
+        <v>1383</v>
+      </c>
       <c r="F154" s="12"/>
-      <c r="G154" s="16"/>
-      <c r="H154" s="36"/>
+      <c r="G154" s="15"/>
+      <c r="H154" s="34"/>
       <c r="I154" s="9"/>
       <c r="J154" s="9"/>
       <c r="K154" s="9"/>
-      <c r="L154" s="15"/>
-      <c r="M154" s="15"/>
+      <c r="L154" s="14"/>
+      <c r="M154" s="14"/>
       <c r="N154" s="6"/>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="25" t="s">
+      <c r="A155" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B155" s="11">
         <v>21706</v>
       </c>
-      <c r="C155" s="68">
+      <c r="C155" s="66">
         <v>37792</v>
       </c>
-      <c r="D155" s="76">
+      <c r="D155" s="74">
         <v>53878</v>
       </c>
-      <c r="E155" s="1"/>
+      <c r="E155" s="88">
+        <v>69964</v>
+      </c>
       <c r="F155" s="12"/>
-      <c r="G155" s="16"/>
-      <c r="H155" s="36"/>
+      <c r="G155" s="15"/>
+      <c r="H155" s="34"/>
       <c r="I155" s="9"/>
       <c r="J155" s="9"/>
       <c r="K155" s="9"/>
-      <c r="L155" s="15"/>
-      <c r="M155" s="15"/>
+      <c r="L155" s="14"/>
+      <c r="M155" s="14"/>
       <c r="N155" s="6"/>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A156" s="26" t="s">
+      <c r="A156" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B156" s="9">
         <v>2549</v>
       </c>
-      <c r="C156" s="68">
+      <c r="C156" s="66">
         <v>63131</v>
       </c>
-      <c r="D156" s="63">
+      <c r="D156" s="61">
         <v>123713</v>
       </c>
-      <c r="E156" s="9"/>
+      <c r="E156" s="88">
+        <v>184295</v>
+      </c>
       <c r="F156" s="12"/>
-      <c r="G156" s="16"/>
-      <c r="H156" s="36"/>
+      <c r="G156" s="15"/>
+      <c r="H156" s="34"/>
       <c r="I156" s="9"/>
       <c r="J156" s="9"/>
       <c r="K156" s="9"/>
-      <c r="L156" s="15"/>
-      <c r="M156" s="15"/>
+      <c r="L156" s="14"/>
+      <c r="M156" s="14"/>
       <c r="N156" s="6"/>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="25" t="s">
+      <c r="A157" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B157" s="9">
         <v>30</v>
       </c>
-      <c r="C157" s="68">
+      <c r="C157" s="66">
         <v>60</v>
       </c>
-      <c r="D157" s="63">
+      <c r="D157" s="61">
         <v>90</v>
       </c>
-      <c r="E157" s="9"/>
+      <c r="E157" s="88">
+        <v>120</v>
+      </c>
       <c r="F157" s="12"/>
-      <c r="G157" s="16"/>
-      <c r="H157" s="36"/>
+      <c r="G157" s="15"/>
+      <c r="H157" s="34"/>
       <c r="I157" s="9"/>
       <c r="J157" s="9"/>
       <c r="K157" s="9"/>
-      <c r="L157" s="15"/>
-      <c r="M157" s="15"/>
+      <c r="L157" s="14"/>
+      <c r="M157" s="14"/>
       <c r="N157" s="6"/>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A158" s="25" t="s">
+      <c r="A158" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B158" s="9">
         <v>2117</v>
       </c>
-      <c r="C158" s="68">
+      <c r="C158" s="66">
         <v>5055</v>
       </c>
-      <c r="D158" s="63">
+      <c r="D158" s="61">
         <v>7992</v>
       </c>
-      <c r="E158" s="9"/>
+      <c r="E158" s="88">
+        <v>10930</v>
+      </c>
       <c r="F158" s="12"/>
-      <c r="G158" s="16"/>
-      <c r="H158" s="36"/>
+      <c r="G158" s="15"/>
+      <c r="H158" s="34"/>
       <c r="I158" s="9"/>
       <c r="J158" s="9"/>
       <c r="K158" s="9"/>
-      <c r="L158" s="15"/>
-      <c r="M158" s="15"/>
+      <c r="L158" s="14"/>
+      <c r="M158" s="14"/>
       <c r="N158" s="6"/>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="30" t="s">
+      <c r="A159" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B159" s="54"/>
+      <c r="B159" s="52"/>
       <c r="C159" s="9"/>
-      <c r="D159" s="54"/>
-      <c r="E159" s="9"/>
+      <c r="D159" s="52"/>
+      <c r="E159" s="61"/>
       <c r="F159" s="12"/>
-      <c r="G159" s="16"/>
-      <c r="H159" s="36"/>
+      <c r="G159" s="15"/>
+      <c r="H159" s="34"/>
       <c r="I159" s="9"/>
       <c r="J159" s="9"/>
       <c r="K159" s="9"/>
-      <c r="L159" s="15"/>
-      <c r="M159" s="15"/>
+      <c r="L159" s="14"/>
+      <c r="M159" s="14"/>
       <c r="N159" s="6"/>
       <c r="P159" s="6"/>
     </row>
     <row r="160" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="51" t="s">
+      <c r="A160" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B160" s="9">
         <v>84552</v>
       </c>
-      <c r="C160" s="68">
+      <c r="C160" s="66">
         <v>157810</v>
       </c>
-      <c r="D160" s="63">
+      <c r="D160" s="61">
         <v>241817</v>
       </c>
-      <c r="E160" s="9"/>
+      <c r="E160" s="88">
+        <v>323396</v>
+      </c>
       <c r="F160" s="12"/>
-      <c r="G160" s="16"/>
-      <c r="H160" s="36"/>
+      <c r="G160" s="15"/>
+      <c r="H160" s="34"/>
       <c r="I160" s="9"/>
       <c r="J160" s="9"/>
       <c r="K160" s="9"/>
-      <c r="L160" s="15"/>
-      <c r="M160" s="15"/>
+      <c r="L160" s="14"/>
+      <c r="M160" s="14"/>
       <c r="N160" s="6"/>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="26" t="s">
+      <c r="A161" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B161" s="9">
         <v>61649</v>
       </c>
-      <c r="C161" s="68">
+      <c r="C161" s="66">
         <v>114742</v>
       </c>
-      <c r="D161" s="63">
+      <c r="D161" s="61">
         <v>178583</v>
       </c>
-      <c r="E161" s="9"/>
+      <c r="E161" s="88">
+        <v>239996</v>
+      </c>
       <c r="F161" s="12"/>
-      <c r="G161" s="16"/>
-      <c r="H161" s="36"/>
+      <c r="G161" s="15"/>
+      <c r="H161" s="34"/>
       <c r="I161" s="9"/>
       <c r="J161" s="9"/>
       <c r="K161" s="9"/>
-      <c r="L161" s="15"/>
-[...2 lines deleted...]
-      <c r="P161" s="18"/>
+      <c r="L161" s="14"/>
+      <c r="M161" s="14"/>
+      <c r="N161" s="17"/>
+      <c r="P161" s="17"/>
     </row>
     <row r="162" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="25" t="s">
+      <c r="A162" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B162" s="1">
         <v>150</v>
       </c>
-      <c r="C162" s="68">
+      <c r="C162" s="66">
         <v>300</v>
       </c>
-      <c r="D162" s="77">
+      <c r="D162" s="75">
         <v>450</v>
       </c>
-      <c r="E162" s="1"/>
+      <c r="E162" s="88">
+        <v>600</v>
+      </c>
       <c r="F162" s="12"/>
-      <c r="G162" s="16"/>
-      <c r="H162" s="36"/>
+      <c r="G162" s="15"/>
+      <c r="H162" s="34"/>
       <c r="I162" s="9"/>
       <c r="J162" s="9"/>
       <c r="K162" s="9"/>
-      <c r="L162" s="15"/>
-      <c r="M162" s="15"/>
+      <c r="L162" s="14"/>
+      <c r="M162" s="14"/>
       <c r="N162" s="6"/>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="25" t="s">
+      <c r="A163" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B163" s="9">
         <v>715</v>
       </c>
-      <c r="C163" s="68">
+      <c r="C163" s="66">
         <v>1430</v>
       </c>
-      <c r="D163" s="63">
+      <c r="D163" s="61">
         <v>2145</v>
       </c>
-      <c r="E163" s="9"/>
+      <c r="E163" s="88">
+        <v>2860</v>
+      </c>
       <c r="F163" s="12"/>
-      <c r="G163" s="16"/>
-      <c r="H163" s="36"/>
+      <c r="G163" s="15"/>
+      <c r="H163" s="34"/>
       <c r="I163" s="9"/>
       <c r="J163" s="9"/>
       <c r="K163" s="9"/>
-      <c r="L163" s="15"/>
-      <c r="M163" s="15"/>
+      <c r="L163" s="14"/>
+      <c r="M163" s="14"/>
       <c r="N163" s="6"/>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="26" t="s">
+      <c r="A164" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B164" s="9">
         <v>9859</v>
       </c>
-      <c r="C164" s="68">
+      <c r="C164" s="66">
         <v>16141</v>
       </c>
-      <c r="D164" s="63">
+      <c r="D164" s="61">
         <v>22424</v>
       </c>
-      <c r="E164" s="9"/>
+      <c r="E164" s="88">
+        <v>28706</v>
+      </c>
       <c r="F164" s="12"/>
-      <c r="G164" s="16"/>
-      <c r="H164" s="36"/>
+      <c r="G164" s="15"/>
+      <c r="H164" s="34"/>
       <c r="I164" s="9"/>
       <c r="J164" s="9"/>
       <c r="K164" s="9"/>
-      <c r="L164" s="15"/>
-      <c r="M164" s="15"/>
+      <c r="L164" s="14"/>
+      <c r="M164" s="14"/>
       <c r="N164" s="6"/>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="25" t="s">
+      <c r="A165" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B165" s="9">
         <v>50</v>
       </c>
-      <c r="C165" s="68">
+      <c r="C165" s="66">
         <v>100</v>
       </c>
-      <c r="D165" s="63">
+      <c r="D165" s="61">
         <v>150</v>
       </c>
-      <c r="E165" s="9"/>
+      <c r="E165" s="88">
+        <v>200</v>
+      </c>
       <c r="F165" s="12"/>
-      <c r="G165" s="16"/>
-      <c r="H165" s="36"/>
+      <c r="G165" s="15"/>
+      <c r="H165" s="34"/>
       <c r="I165" s="9"/>
       <c r="J165" s="9"/>
       <c r="K165" s="9"/>
-      <c r="L165" s="15"/>
-      <c r="M165" s="15"/>
+      <c r="L165" s="14"/>
+      <c r="M165" s="14"/>
       <c r="N165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="25" t="s">
+      <c r="A166" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B166" s="9">
         <v>222</v>
       </c>
-      <c r="C166" s="68">
+      <c r="C166" s="66">
         <v>419</v>
       </c>
-      <c r="D166" s="63">
+      <c r="D166" s="61">
         <v>616</v>
       </c>
-      <c r="E166" s="9"/>
+      <c r="E166" s="88">
+        <v>813</v>
+      </c>
       <c r="F166" s="12"/>
-      <c r="G166" s="16"/>
-      <c r="H166" s="36"/>
+      <c r="G166" s="15"/>
+      <c r="H166" s="34"/>
       <c r="I166" s="9"/>
       <c r="J166" s="9"/>
       <c r="K166" s="9"/>
-      <c r="L166" s="15"/>
-      <c r="M166" s="15"/>
+      <c r="L166" s="14"/>
+      <c r="M166" s="14"/>
       <c r="N166" s="6"/>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="25" t="s">
+      <c r="A167" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B167" s="1">
         <v>29</v>
       </c>
-      <c r="C167" s="68">
+      <c r="C167" s="66">
         <v>58</v>
       </c>
-      <c r="D167" s="77">
+      <c r="D167" s="75">
         <v>87</v>
       </c>
-      <c r="E167" s="1"/>
+      <c r="E167" s="88">
+        <v>116</v>
+      </c>
       <c r="F167" s="12"/>
-      <c r="G167" s="16"/>
-      <c r="H167" s="36"/>
+      <c r="G167" s="15"/>
+      <c r="H167" s="34"/>
       <c r="I167" s="9"/>
       <c r="J167" s="9"/>
       <c r="K167" s="9"/>
-      <c r="L167" s="15"/>
-      <c r="M167" s="15"/>
+      <c r="L167" s="14"/>
+      <c r="M167" s="14"/>
       <c r="N167" s="6"/>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="25" t="s">
+      <c r="A168" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B168" s="9">
         <v>10173</v>
       </c>
-      <c r="C168" s="68">
+      <c r="C168" s="66">
         <v>21210</v>
       </c>
-      <c r="D168" s="63">
+      <c r="D168" s="61">
         <v>32248</v>
       </c>
-      <c r="E168" s="9"/>
+      <c r="E168" s="88">
+        <v>43285</v>
+      </c>
       <c r="F168" s="12"/>
-      <c r="G168" s="16"/>
-      <c r="H168" s="36"/>
+      <c r="G168" s="15"/>
+      <c r="H168" s="34"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
-      <c r="L168" s="15"/>
-      <c r="M168" s="15"/>
+      <c r="L168" s="14"/>
+      <c r="M168" s="14"/>
       <c r="N168" s="6"/>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="25" t="s">
+      <c r="A169" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="9">
         <v>1205</v>
       </c>
-      <c r="C169" s="68">
+      <c r="C169" s="66">
         <v>2410</v>
       </c>
-      <c r="D169" s="63">
+      <c r="D169" s="61">
         <v>3615</v>
       </c>
-      <c r="E169" s="9"/>
+      <c r="E169" s="88">
+        <v>4820</v>
+      </c>
       <c r="F169" s="12"/>
-      <c r="G169" s="16"/>
-      <c r="H169" s="36"/>
+      <c r="G169" s="15"/>
+      <c r="H169" s="34"/>
       <c r="I169" s="9"/>
       <c r="J169" s="9"/>
       <c r="K169" s="9"/>
-      <c r="L169" s="15"/>
-      <c r="M169" s="15"/>
+      <c r="L169" s="14"/>
+      <c r="M169" s="14"/>
       <c r="N169" s="6"/>
       <c r="P169" s="6"/>
     </row>
     <row r="170" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="25" t="s">
+      <c r="A170" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B170" s="9">
         <v>278</v>
       </c>
-      <c r="C170" s="68">
+      <c r="C170" s="66">
         <v>556</v>
       </c>
-      <c r="D170" s="63">
+      <c r="D170" s="61">
         <v>834</v>
       </c>
-      <c r="E170" s="5"/>
+      <c r="E170" s="88">
+        <v>1112</v>
+      </c>
       <c r="F170" s="12"/>
-      <c r="G170" s="16"/>
-      <c r="H170" s="36"/>
+      <c r="G170" s="15"/>
+      <c r="H170" s="34"/>
       <c r="I170" s="9"/>
       <c r="J170" s="9"/>
       <c r="K170" s="9"/>
-      <c r="L170" s="15"/>
-      <c r="M170" s="15"/>
+      <c r="L170" s="14"/>
+      <c r="M170" s="14"/>
       <c r="N170" s="6"/>
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="25" t="s">
+      <c r="A171" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B171" s="1">
         <v>150</v>
       </c>
-      <c r="C171" s="68">
+      <c r="C171" s="66">
         <v>300</v>
       </c>
-      <c r="D171" s="77">
+      <c r="D171" s="75">
         <v>450</v>
       </c>
-      <c r="E171" s="1"/>
+      <c r="E171" s="88">
+        <v>600</v>
+      </c>
       <c r="F171" s="12"/>
-      <c r="G171" s="16"/>
-      <c r="H171" s="36"/>
+      <c r="G171" s="15"/>
+      <c r="H171" s="34"/>
       <c r="I171" s="9"/>
       <c r="J171" s="9"/>
       <c r="K171" s="9"/>
-      <c r="L171" s="15"/>
-      <c r="M171" s="15"/>
+      <c r="L171" s="14"/>
+      <c r="M171" s="14"/>
       <c r="N171" s="6"/>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="25" t="s">
+      <c r="A172" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="9">
         <v>70</v>
       </c>
-      <c r="C172" s="68">
+      <c r="C172" s="66">
         <v>140</v>
       </c>
-      <c r="D172" s="63">
+      <c r="D172" s="61">
         <v>210</v>
       </c>
-      <c r="E172" s="9"/>
+      <c r="E172" s="88">
+        <v>280</v>
+      </c>
       <c r="F172" s="12"/>
-      <c r="G172" s="16"/>
-      <c r="H172" s="36"/>
+      <c r="G172" s="15"/>
+      <c r="H172" s="34"/>
       <c r="I172" s="9"/>
       <c r="J172" s="9"/>
       <c r="K172" s="9"/>
-      <c r="L172" s="15"/>
-      <c r="M172" s="15"/>
+      <c r="L172" s="14"/>
+      <c r="M172" s="14"/>
       <c r="N172" s="6"/>
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="30" t="s">
+      <c r="A173" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B173" s="54"/>
+      <c r="B173" s="52"/>
       <c r="C173" s="9"/>
-      <c r="D173" s="54"/>
-      <c r="E173" s="9"/>
+      <c r="D173" s="52"/>
+      <c r="E173" s="61"/>
       <c r="F173" s="12"/>
-      <c r="G173" s="16"/>
-      <c r="H173" s="36"/>
+      <c r="G173" s="15"/>
+      <c r="H173" s="34"/>
       <c r="I173" s="9"/>
       <c r="J173" s="9"/>
       <c r="K173" s="9"/>
-      <c r="L173" s="15"/>
-      <c r="M173" s="15"/>
+      <c r="L173" s="14"/>
+      <c r="M173" s="14"/>
       <c r="N173" s="6"/>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="51" t="s">
+      <c r="A174" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B174" s="9">
         <v>75</v>
       </c>
-      <c r="C174" s="68">
+      <c r="C174" s="66">
         <v>150</v>
       </c>
-      <c r="D174" s="63">
+      <c r="D174" s="61">
         <v>225</v>
       </c>
-      <c r="E174" s="9"/>
+      <c r="E174" s="88">
+        <v>300</v>
+      </c>
       <c r="F174" s="12"/>
-      <c r="G174" s="16"/>
-      <c r="H174" s="36"/>
+      <c r="G174" s="15"/>
+      <c r="H174" s="34"/>
       <c r="I174" s="9"/>
       <c r="J174" s="9"/>
       <c r="K174" s="9"/>
-      <c r="L174" s="15"/>
-      <c r="M174" s="15"/>
+      <c r="L174" s="14"/>
+      <c r="M174" s="14"/>
       <c r="N174" s="6"/>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="26" t="s">
+      <c r="A175" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B175" s="9">
         <v>75</v>
       </c>
-      <c r="C175" s="68">
+      <c r="C175" s="66">
         <v>150</v>
       </c>
-      <c r="D175" s="63">
+      <c r="D175" s="61">
         <v>225</v>
       </c>
-      <c r="E175" s="9"/>
+      <c r="E175" s="88">
+        <v>300</v>
+      </c>
       <c r="F175" s="12"/>
-      <c r="G175" s="16"/>
-      <c r="H175" s="36"/>
+      <c r="G175" s="15"/>
+      <c r="H175" s="34"/>
       <c r="I175" s="9"/>
       <c r="J175" s="9"/>
       <c r="K175" s="9"/>
-      <c r="L175" s="15"/>
-[...5 lines deleted...]
-      <c r="A176" s="31" t="s">
+      <c r="L175" s="14"/>
+      <c r="M175" s="14"/>
+      <c r="N175" s="17"/>
+      <c r="P175" s="17"/>
+    </row>
+    <row r="176" spans="1:16" s="31" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B176" s="54"/>
+      <c r="B176" s="52"/>
       <c r="C176" s="9"/>
-      <c r="D176" s="54"/>
-      <c r="E176" s="9"/>
+      <c r="D176" s="52"/>
+      <c r="E176" s="61"/>
       <c r="F176" s="12"/>
-      <c r="G176" s="16"/>
-      <c r="H176" s="36"/>
+      <c r="G176" s="15"/>
+      <c r="H176" s="34"/>
       <c r="I176" s="9"/>
       <c r="J176" s="9"/>
       <c r="K176" s="9"/>
-      <c r="L176" s="15"/>
-[...5 lines deleted...]
-      <c r="A177" s="51" t="s">
+      <c r="L176" s="14"/>
+      <c r="M176" s="14"/>
+      <c r="N176" s="30"/>
+      <c r="P176" s="30"/>
+    </row>
+    <row r="177" spans="1:16" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B177" s="9">
         <v>211512</v>
       </c>
-      <c r="C177" s="68">
+      <c r="C177" s="66">
         <v>418112</v>
       </c>
-      <c r="D177" s="63">
+      <c r="D177" s="61">
         <v>624966</v>
       </c>
-      <c r="E177" s="9"/>
+      <c r="E177" s="88">
+        <v>837378</v>
+      </c>
       <c r="F177" s="12"/>
-      <c r="G177" s="16"/>
-      <c r="H177" s="36"/>
+      <c r="G177" s="15"/>
+      <c r="H177" s="34"/>
       <c r="I177" s="9"/>
       <c r="J177" s="9"/>
       <c r="K177" s="9"/>
-      <c r="L177" s="15"/>
-[...2 lines deleted...]
-      <c r="P177" s="32"/>
+      <c r="L177" s="14"/>
+      <c r="M177" s="14"/>
+      <c r="N177" s="30"/>
+      <c r="P177" s="30"/>
     </row>
     <row r="178" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="26" t="s">
+      <c r="A178" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B178" s="9">
         <v>76842</v>
       </c>
-      <c r="C178" s="68">
+      <c r="C178" s="66">
         <v>160459</v>
       </c>
-      <c r="D178" s="63">
+      <c r="D178" s="61">
         <v>244076</v>
       </c>
-      <c r="E178" s="9"/>
+      <c r="E178" s="88">
+        <v>327693</v>
+      </c>
       <c r="F178" s="12"/>
-      <c r="G178" s="16"/>
-      <c r="H178" s="36"/>
+      <c r="G178" s="15"/>
+      <c r="H178" s="34"/>
       <c r="I178" s="9"/>
       <c r="J178" s="9"/>
       <c r="K178" s="9"/>
-      <c r="L178" s="15"/>
-[...2 lines deleted...]
-      <c r="P178" s="18"/>
+      <c r="L178" s="14"/>
+      <c r="M178" s="14"/>
+      <c r="N178" s="17"/>
+      <c r="P178" s="17"/>
     </row>
     <row r="179" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="25" t="s">
+      <c r="A179" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B179" s="9">
         <v>3776</v>
       </c>
-      <c r="C179" s="68">
+      <c r="C179" s="66">
         <v>6534</v>
       </c>
-      <c r="D179" s="63">
+      <c r="D179" s="61">
         <v>9293</v>
       </c>
-      <c r="E179" s="9"/>
+      <c r="E179" s="88">
+        <v>12051</v>
+      </c>
       <c r="F179" s="12"/>
-      <c r="G179" s="16"/>
-      <c r="H179" s="36"/>
+      <c r="G179" s="15"/>
+      <c r="H179" s="34"/>
       <c r="I179" s="9"/>
       <c r="J179" s="9"/>
       <c r="K179" s="9"/>
-      <c r="L179" s="15"/>
-      <c r="M179" s="15"/>
+      <c r="L179" s="14"/>
+      <c r="M179" s="14"/>
       <c r="N179" s="6"/>
       <c r="P179" s="6"/>
     </row>
     <row r="180" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="26" t="s">
+      <c r="A180" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="9">
         <v>6436</v>
       </c>
-      <c r="C180" s="68">
+      <c r="C180" s="66">
         <v>16649</v>
       </c>
-      <c r="D180" s="63">
+      <c r="D180" s="61">
         <v>26861</v>
       </c>
-      <c r="E180" s="9"/>
+      <c r="E180" s="88">
+        <v>37074</v>
+      </c>
       <c r="F180" s="12"/>
-      <c r="G180" s="16"/>
-      <c r="H180" s="36"/>
+      <c r="G180" s="15"/>
+      <c r="H180" s="34"/>
       <c r="I180" s="9"/>
       <c r="J180" s="9"/>
       <c r="K180" s="9"/>
-      <c r="L180" s="15"/>
-      <c r="M180" s="15"/>
+      <c r="L180" s="14"/>
+      <c r="M180" s="14"/>
       <c r="N180" s="6"/>
       <c r="P180" s="6"/>
     </row>
     <row r="181" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="25" t="s">
+      <c r="A181" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B181" s="9">
         <v>700</v>
       </c>
-      <c r="C181" s="68">
+      <c r="C181" s="66">
         <v>1400</v>
       </c>
-      <c r="D181" s="63">
+      <c r="D181" s="61">
         <v>2100</v>
       </c>
-      <c r="E181" s="9"/>
+      <c r="E181" s="88">
+        <v>2800</v>
+      </c>
       <c r="F181" s="12"/>
-      <c r="G181" s="16"/>
-      <c r="H181" s="36"/>
+      <c r="G181" s="15"/>
+      <c r="H181" s="34"/>
       <c r="I181" s="9"/>
       <c r="J181" s="9"/>
       <c r="K181" s="9"/>
-      <c r="L181" s="15"/>
-      <c r="M181" s="15"/>
+      <c r="L181" s="14"/>
+      <c r="M181" s="14"/>
       <c r="N181" s="6"/>
       <c r="P181" s="6"/>
     </row>
     <row r="182" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A182" s="25" t="s">
+      <c r="A182" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B182" s="9">
         <v>6387</v>
       </c>
-      <c r="C182" s="68">
+      <c r="C182" s="66">
         <v>12774</v>
       </c>
-      <c r="D182" s="63">
+      <c r="D182" s="61">
         <v>19161</v>
       </c>
-      <c r="E182" s="9"/>
+      <c r="E182" s="88">
+        <v>25548</v>
+      </c>
       <c r="F182" s="12"/>
-      <c r="G182" s="16"/>
-      <c r="H182" s="36"/>
+      <c r="G182" s="15"/>
+      <c r="H182" s="34"/>
       <c r="I182" s="9"/>
       <c r="J182" s="9"/>
       <c r="K182" s="9"/>
-      <c r="L182" s="15"/>
-      <c r="M182" s="15"/>
+      <c r="L182" s="14"/>
+      <c r="M182" s="14"/>
       <c r="N182" s="6"/>
       <c r="P182" s="6"/>
     </row>
     <row r="183" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A183" s="25" t="s">
+      <c r="A183" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B183" s="9">
         <v>44429</v>
       </c>
-      <c r="C183" s="68">
+      <c r="C183" s="66">
         <v>90780</v>
       </c>
-      <c r="D183" s="63">
+      <c r="D183" s="61">
         <v>137132</v>
       </c>
-      <c r="E183" s="9"/>
+      <c r="E183" s="88">
+        <v>183484</v>
+      </c>
       <c r="F183" s="12"/>
-      <c r="G183" s="16"/>
-      <c r="H183" s="36"/>
+      <c r="G183" s="15"/>
+      <c r="H183" s="34"/>
       <c r="I183" s="9"/>
       <c r="J183" s="9"/>
       <c r="K183" s="9"/>
-      <c r="L183" s="15"/>
-      <c r="M183" s="15"/>
+      <c r="L183" s="14"/>
+      <c r="M183" s="14"/>
       <c r="N183" s="6"/>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="25" t="s">
+      <c r="A184" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B184" s="9">
         <v>3770</v>
       </c>
-      <c r="C184" s="68">
+      <c r="C184" s="66">
         <v>7540</v>
       </c>
-      <c r="D184" s="63">
+      <c r="D184" s="61">
         <v>11310</v>
       </c>
-      <c r="E184" s="9"/>
+      <c r="E184" s="88">
+        <v>15080</v>
+      </c>
       <c r="F184" s="12"/>
-      <c r="G184" s="16"/>
-      <c r="H184" s="36"/>
+      <c r="G184" s="15"/>
+      <c r="H184" s="34"/>
       <c r="I184" s="9"/>
       <c r="J184" s="9"/>
       <c r="K184" s="9"/>
-      <c r="L184" s="15"/>
-      <c r="M184" s="15"/>
+      <c r="L184" s="14"/>
+      <c r="M184" s="14"/>
       <c r="N184" s="6"/>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A185" s="25" t="s">
+      <c r="A185" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B185" s="9">
         <v>163</v>
       </c>
-      <c r="C185" s="68">
+      <c r="C185" s="66">
         <v>326</v>
       </c>
-      <c r="D185" s="63">
+      <c r="D185" s="61">
         <v>489</v>
       </c>
-      <c r="E185" s="9"/>
+      <c r="E185" s="88">
+        <v>652</v>
+      </c>
       <c r="F185" s="12"/>
-      <c r="G185" s="16"/>
-      <c r="H185" s="36"/>
+      <c r="G185" s="15"/>
+      <c r="H185" s="34"/>
       <c r="I185" s="9"/>
       <c r="J185" s="9"/>
       <c r="K185" s="9"/>
-      <c r="L185" s="15"/>
-      <c r="M185" s="15"/>
+      <c r="L185" s="14"/>
+      <c r="M185" s="14"/>
       <c r="N185" s="6"/>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A186" s="25" t="s">
+      <c r="A186" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B186" s="9">
         <v>52881</v>
       </c>
-      <c r="C186" s="68">
+      <c r="C186" s="66">
         <v>89141</v>
       </c>
-      <c r="D186" s="63">
+      <c r="D186" s="61">
         <v>125401</v>
       </c>
-      <c r="E186" s="9"/>
+      <c r="E186" s="88">
+        <v>161661</v>
+      </c>
       <c r="F186" s="12"/>
-      <c r="G186" s="16"/>
-      <c r="H186" s="36"/>
+      <c r="G186" s="15"/>
+      <c r="H186" s="34"/>
       <c r="I186" s="9"/>
       <c r="J186" s="9"/>
       <c r="K186" s="9"/>
-      <c r="L186" s="15"/>
-      <c r="M186" s="15"/>
+      <c r="L186" s="14"/>
+      <c r="M186" s="14"/>
       <c r="N186" s="6"/>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="25" t="s">
+      <c r="A187" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B187" s="9">
         <v>1273</v>
       </c>
-      <c r="C187" s="68">
+      <c r="C187" s="66">
         <v>2546</v>
       </c>
-      <c r="D187" s="63">
+      <c r="D187" s="61">
         <v>3819</v>
       </c>
-      <c r="E187" s="9"/>
+      <c r="E187" s="88">
+        <v>5092</v>
+      </c>
       <c r="F187" s="12"/>
-      <c r="G187" s="16"/>
-      <c r="H187" s="36"/>
+      <c r="G187" s="15"/>
+      <c r="H187" s="34"/>
       <c r="I187" s="9"/>
       <c r="J187" s="9"/>
       <c r="K187" s="9"/>
-      <c r="L187" s="15"/>
-      <c r="M187" s="15"/>
+      <c r="L187" s="14"/>
+      <c r="M187" s="14"/>
       <c r="N187" s="6"/>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="25" t="s">
+      <c r="A188" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B188" s="9">
         <v>2816</v>
       </c>
-      <c r="C188" s="68">
+      <c r="C188" s="66">
         <v>5632</v>
       </c>
-      <c r="D188" s="63">
+      <c r="D188" s="61">
         <v>8448</v>
       </c>
-      <c r="E188" s="9"/>
+      <c r="E188" s="88">
+        <v>11264</v>
+      </c>
       <c r="F188" s="12"/>
-      <c r="G188" s="16"/>
-      <c r="H188" s="36"/>
+      <c r="G188" s="15"/>
+      <c r="H188" s="34"/>
       <c r="I188" s="9"/>
       <c r="J188" s="9"/>
       <c r="K188" s="9"/>
-      <c r="L188" s="15"/>
-      <c r="M188" s="15"/>
+      <c r="L188" s="14"/>
+      <c r="M188" s="14"/>
       <c r="N188" s="6"/>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="25" t="s">
+      <c r="A189" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B189" s="1">
         <v>623</v>
       </c>
-      <c r="C189" s="68">
+      <c r="C189" s="66">
         <v>1246</v>
       </c>
-      <c r="D189" s="76">
+      <c r="D189" s="74">
         <v>1869</v>
       </c>
-      <c r="E189" s="11"/>
+      <c r="E189" s="88">
+        <v>2492</v>
+      </c>
       <c r="F189" s="12"/>
-      <c r="G189" s="16"/>
-      <c r="H189" s="36"/>
+      <c r="G189" s="15"/>
+      <c r="H189" s="34"/>
       <c r="I189" s="9"/>
       <c r="J189" s="9"/>
       <c r="K189" s="9"/>
-      <c r="L189" s="15"/>
-      <c r="M189" s="15"/>
+      <c r="L189" s="14"/>
+      <c r="M189" s="14"/>
       <c r="N189" s="6"/>
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A190" s="25" t="s">
+      <c r="A190" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B190" s="1">
         <v>48</v>
       </c>
-      <c r="C190" s="68">
+      <c r="C190" s="66">
         <v>96</v>
       </c>
-      <c r="D190" s="77">
+      <c r="D190" s="75">
         <v>144</v>
       </c>
-      <c r="E190" s="1"/>
+      <c r="E190" s="88">
+        <v>192</v>
+      </c>
       <c r="F190" s="12"/>
-      <c r="G190" s="16"/>
-      <c r="H190" s="36"/>
+      <c r="G190" s="15"/>
+      <c r="H190" s="34"/>
       <c r="I190" s="9"/>
       <c r="J190" s="9"/>
       <c r="K190" s="9"/>
-      <c r="L190" s="15"/>
-      <c r="M190" s="15"/>
+      <c r="L190" s="14"/>
+      <c r="M190" s="14"/>
       <c r="N190" s="6"/>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="30" t="s">
+      <c r="A191" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B191" s="54"/>
+      <c r="B191" s="52"/>
       <c r="C191" s="9"/>
-      <c r="D191" s="54"/>
-      <c r="E191" s="9"/>
+      <c r="D191" s="52"/>
+      <c r="E191" s="61"/>
       <c r="F191" s="12"/>
-      <c r="G191" s="16"/>
-      <c r="H191" s="36"/>
+      <c r="G191" s="15"/>
+      <c r="H191" s="34"/>
       <c r="I191" s="9"/>
       <c r="J191" s="9"/>
       <c r="K191" s="9"/>
-      <c r="L191" s="15"/>
-      <c r="M191" s="15"/>
+      <c r="L191" s="14"/>
+      <c r="M191" s="14"/>
       <c r="N191" s="6"/>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A192" s="51" t="s">
+      <c r="A192" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B192" s="9">
         <v>60253</v>
       </c>
-      <c r="C192" s="68">
+      <c r="C192" s="66">
         <v>199257</v>
       </c>
-      <c r="D192" s="63">
+      <c r="D192" s="61">
         <v>338260</v>
       </c>
-      <c r="E192" s="9"/>
+      <c r="E192" s="88">
+        <v>477264</v>
+      </c>
       <c r="F192" s="12"/>
-      <c r="G192" s="16"/>
-      <c r="H192" s="36"/>
+      <c r="G192" s="15"/>
+      <c r="H192" s="34"/>
       <c r="I192" s="9"/>
       <c r="J192" s="9"/>
       <c r="K192" s="9"/>
-      <c r="L192" s="15"/>
-      <c r="M192" s="15"/>
+      <c r="L192" s="14"/>
+      <c r="M192" s="14"/>
       <c r="N192" s="6"/>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="26" t="s">
+      <c r="A193" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B193" s="9">
         <v>56525</v>
       </c>
-      <c r="C193" s="68">
+      <c r="C193" s="66">
         <v>190887</v>
       </c>
-      <c r="D193" s="63">
+      <c r="D193" s="61">
         <v>325249</v>
       </c>
-      <c r="E193" s="9"/>
+      <c r="E193" s="88">
+        <v>459612</v>
+      </c>
       <c r="F193" s="12"/>
-      <c r="G193" s="16"/>
-      <c r="H193" s="36"/>
+      <c r="G193" s="15"/>
+      <c r="H193" s="34"/>
       <c r="I193" s="9"/>
       <c r="J193" s="9"/>
       <c r="K193" s="9"/>
-      <c r="L193" s="15"/>
-[...2 lines deleted...]
-      <c r="P193" s="18"/>
+      <c r="L193" s="14"/>
+      <c r="M193" s="14"/>
+      <c r="N193" s="17"/>
+      <c r="P193" s="17"/>
     </row>
     <row r="194" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="25" t="s">
+      <c r="A194" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B194" s="9">
         <v>1355</v>
       </c>
-      <c r="C194" s="68">
+      <c r="C194" s="66">
         <v>2908</v>
       </c>
-      <c r="D194" s="63">
+      <c r="D194" s="61">
         <v>4461</v>
       </c>
-      <c r="E194" s="9"/>
+      <c r="E194" s="88">
+        <v>6014</v>
+      </c>
       <c r="F194" s="12"/>
-      <c r="G194" s="16"/>
-      <c r="H194" s="36"/>
+      <c r="G194" s="15"/>
+      <c r="H194" s="34"/>
       <c r="I194" s="9"/>
       <c r="J194" s="9"/>
       <c r="K194" s="9"/>
-      <c r="L194" s="15"/>
-      <c r="M194" s="15"/>
+      <c r="L194" s="14"/>
+      <c r="M194" s="14"/>
       <c r="N194" s="6"/>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="26" t="s">
+      <c r="A195" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B195" s="9">
         <v>2373</v>
       </c>
-      <c r="C195" s="68">
+      <c r="C195" s="66">
         <v>5461</v>
       </c>
-      <c r="D195" s="63">
+      <c r="D195" s="61">
         <v>8550</v>
       </c>
-      <c r="E195" s="9"/>
+      <c r="E195" s="88">
+        <v>11638</v>
+      </c>
       <c r="F195" s="12"/>
-      <c r="G195" s="16"/>
-      <c r="H195" s="36"/>
+      <c r="G195" s="15"/>
+      <c r="H195" s="34"/>
       <c r="I195" s="9"/>
       <c r="J195" s="9"/>
       <c r="K195" s="9"/>
-      <c r="L195" s="15"/>
-      <c r="M195" s="15"/>
+      <c r="L195" s="14"/>
+      <c r="M195" s="14"/>
       <c r="N195" s="6"/>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="30" t="s">
+      <c r="A196" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B196" s="54"/>
+      <c r="B196" s="52"/>
       <c r="C196" s="9"/>
-      <c r="D196" s="54"/>
-      <c r="E196" s="9"/>
+      <c r="D196" s="52"/>
+      <c r="E196" s="61"/>
       <c r="F196" s="12"/>
-      <c r="G196" s="16"/>
-      <c r="H196" s="36"/>
+      <c r="G196" s="15"/>
+      <c r="H196" s="34"/>
       <c r="I196" s="9"/>
       <c r="J196" s="9"/>
       <c r="K196" s="9"/>
-      <c r="L196" s="15"/>
-      <c r="M196" s="15"/>
+      <c r="L196" s="14"/>
+      <c r="M196" s="14"/>
       <c r="N196" s="6"/>
       <c r="P196" s="6"/>
     </row>
     <row r="197" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="51" t="s">
+      <c r="A197" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B197" s="9">
         <v>43964</v>
       </c>
-      <c r="C197" s="68">
+      <c r="C197" s="66">
         <v>96642</v>
       </c>
-      <c r="D197" s="63">
+      <c r="D197" s="61">
         <v>149319</v>
       </c>
-      <c r="E197" s="9"/>
+      <c r="E197" s="88">
+        <v>201996</v>
+      </c>
       <c r="F197" s="12"/>
-      <c r="G197" s="16"/>
-      <c r="H197" s="36"/>
+      <c r="G197" s="15"/>
+      <c r="H197" s="34"/>
       <c r="I197" s="9"/>
       <c r="J197" s="9"/>
       <c r="K197" s="9"/>
-      <c r="L197" s="15"/>
-      <c r="M197" s="15"/>
+      <c r="L197" s="14"/>
+      <c r="M197" s="14"/>
       <c r="N197" s="6"/>
       <c r="P197" s="6"/>
     </row>
     <row r="198" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="26" t="s">
+      <c r="A198" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B198" s="9">
         <v>26289</v>
       </c>
-      <c r="C198" s="68">
+      <c r="C198" s="66">
         <v>57161</v>
       </c>
-      <c r="D198" s="63">
+      <c r="D198" s="61">
         <v>88033</v>
       </c>
-      <c r="E198" s="9"/>
+      <c r="E198" s="88">
+        <v>118904</v>
+      </c>
       <c r="F198" s="12"/>
-      <c r="G198" s="16"/>
-      <c r="H198" s="36"/>
+      <c r="G198" s="15"/>
+      <c r="H198" s="34"/>
       <c r="I198" s="9"/>
       <c r="J198" s="9"/>
       <c r="K198" s="9"/>
-      <c r="L198" s="15"/>
-[...2 lines deleted...]
-      <c r="P198" s="18"/>
+      <c r="L198" s="14"/>
+      <c r="M198" s="14"/>
+      <c r="N198" s="17"/>
+      <c r="P198" s="17"/>
     </row>
     <row r="199" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="26" t="s">
+      <c r="A199" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B199" s="1">
         <v>317</v>
       </c>
-      <c r="C199" s="68">
+      <c r="C199" s="66">
         <v>634</v>
       </c>
-      <c r="D199" s="77">
+      <c r="D199" s="75">
         <v>951</v>
       </c>
-      <c r="E199" s="11"/>
+      <c r="E199" s="88">
+        <v>1268</v>
+      </c>
       <c r="F199" s="12"/>
-      <c r="G199" s="16"/>
-      <c r="H199" s="36"/>
+      <c r="G199" s="15"/>
+      <c r="H199" s="34"/>
       <c r="I199" s="9"/>
       <c r="J199" s="9"/>
       <c r="K199" s="9"/>
-      <c r="L199" s="15"/>
-      <c r="M199" s="15"/>
+      <c r="L199" s="14"/>
+      <c r="M199" s="14"/>
       <c r="N199" s="6"/>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="25" t="s">
+      <c r="A200" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B200" s="9">
         <v>40</v>
       </c>
-      <c r="C200" s="68">
+      <c r="C200" s="66">
         <v>80</v>
       </c>
-      <c r="D200" s="63">
+      <c r="D200" s="61">
         <v>120</v>
       </c>
-      <c r="E200" s="9"/>
+      <c r="E200" s="88">
+        <v>160</v>
+      </c>
       <c r="F200" s="12"/>
-      <c r="G200" s="16"/>
-      <c r="H200" s="36"/>
+      <c r="G200" s="15"/>
+      <c r="H200" s="34"/>
       <c r="I200" s="9"/>
       <c r="J200" s="9"/>
       <c r="K200" s="9"/>
-      <c r="L200" s="15"/>
-      <c r="M200" s="15"/>
+      <c r="L200" s="14"/>
+      <c r="M200" s="14"/>
       <c r="N200" s="6"/>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="26" t="s">
+      <c r="A201" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B201" s="9">
         <v>14353</v>
       </c>
-      <c r="C201" s="68">
+      <c r="C201" s="66">
         <v>31952</v>
       </c>
-      <c r="D201" s="63">
+      <c r="D201" s="61">
         <v>49550</v>
       </c>
-      <c r="E201" s="9"/>
+      <c r="E201" s="88">
+        <v>67149</v>
+      </c>
       <c r="F201" s="12"/>
-      <c r="G201" s="16"/>
-      <c r="H201" s="36"/>
+      <c r="G201" s="15"/>
+      <c r="H201" s="34"/>
       <c r="I201" s="9"/>
       <c r="J201" s="9"/>
       <c r="K201" s="9"/>
-      <c r="L201" s="15"/>
-      <c r="M201" s="15"/>
+      <c r="L201" s="14"/>
+      <c r="M201" s="14"/>
       <c r="N201" s="6"/>
       <c r="P201" s="6"/>
     </row>
     <row r="202" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="25" t="s">
+      <c r="A202" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B202" s="9">
         <v>67</v>
       </c>
-      <c r="C202" s="68">
+      <c r="C202" s="66">
         <v>134</v>
       </c>
-      <c r="D202" s="63">
+      <c r="D202" s="61">
         <v>201</v>
       </c>
-      <c r="E202" s="9"/>
+      <c r="E202" s="88">
+        <v>268</v>
+      </c>
       <c r="F202" s="12"/>
-      <c r="G202" s="16"/>
-      <c r="H202" s="36"/>
+      <c r="G202" s="15"/>
+      <c r="H202" s="34"/>
       <c r="I202" s="9"/>
       <c r="J202" s="9"/>
       <c r="K202" s="9"/>
-      <c r="L202" s="15"/>
-      <c r="M202" s="15"/>
+      <c r="L202" s="14"/>
+      <c r="M202" s="14"/>
       <c r="N202" s="6"/>
       <c r="P202" s="6"/>
     </row>
     <row r="203" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="25" t="s">
+      <c r="A203" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B203" s="9">
         <v>2585</v>
       </c>
-      <c r="C203" s="68">
+      <c r="C203" s="66">
         <v>6055</v>
       </c>
-      <c r="D203" s="63">
+      <c r="D203" s="61">
         <v>9525</v>
       </c>
-      <c r="E203" s="9"/>
+      <c r="E203" s="88">
+        <v>12995</v>
+      </c>
       <c r="F203" s="12"/>
-      <c r="G203" s="16"/>
-      <c r="H203" s="36"/>
+      <c r="G203" s="15"/>
+      <c r="H203" s="34"/>
       <c r="I203" s="9"/>
       <c r="J203" s="9"/>
       <c r="K203" s="9"/>
-      <c r="L203" s="15"/>
-      <c r="M203" s="15"/>
+      <c r="L203" s="14"/>
+      <c r="M203" s="14"/>
       <c r="N203" s="6"/>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="26" t="s">
+      <c r="A204" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="9">
         <v>49</v>
       </c>
-      <c r="C204" s="68">
+      <c r="C204" s="66">
         <v>98</v>
       </c>
-      <c r="D204" s="63">
+      <c r="D204" s="61">
         <v>147</v>
       </c>
-      <c r="E204" s="9"/>
+      <c r="E204" s="88">
+        <v>196</v>
+      </c>
       <c r="F204" s="12"/>
-      <c r="G204" s="16"/>
-      <c r="H204" s="36"/>
+      <c r="G204" s="15"/>
+      <c r="H204" s="34"/>
       <c r="I204" s="9"/>
       <c r="J204" s="9"/>
       <c r="K204" s="9"/>
-      <c r="L204" s="15"/>
-      <c r="M204" s="15"/>
+      <c r="L204" s="14"/>
+      <c r="M204" s="14"/>
       <c r="N204" s="6"/>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="25" t="s">
+      <c r="A205" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B205" s="1">
         <v>262</v>
       </c>
-      <c r="C205" s="68">
+      <c r="C205" s="66">
         <v>524</v>
       </c>
-      <c r="D205" s="77">
+      <c r="D205" s="75">
         <v>786</v>
       </c>
-      <c r="E205" s="11"/>
+      <c r="E205" s="88">
+        <v>1048</v>
+      </c>
       <c r="F205" s="12"/>
-      <c r="G205" s="16"/>
-      <c r="H205" s="36"/>
+      <c r="G205" s="15"/>
+      <c r="H205" s="34"/>
       <c r="I205" s="9"/>
       <c r="J205" s="9"/>
       <c r="K205" s="9"/>
-      <c r="L205" s="15"/>
-      <c r="M205" s="15"/>
+      <c r="L205" s="14"/>
+      <c r="M205" s="14"/>
       <c r="N205" s="6"/>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="25" t="s">
+      <c r="A206" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B206" s="1">
         <v>3</v>
       </c>
-      <c r="C206" s="68">
+      <c r="C206" s="66">
         <v>6</v>
       </c>
-      <c r="D206" s="77">
+      <c r="D206" s="75">
         <v>9</v>
       </c>
-      <c r="E206" s="1"/>
+      <c r="E206" s="88">
+        <v>12</v>
+      </c>
       <c r="F206" s="12"/>
-      <c r="G206" s="16"/>
-      <c r="H206" s="36"/>
+      <c r="G206" s="15"/>
+      <c r="H206" s="34"/>
       <c r="I206" s="9"/>
       <c r="J206" s="9"/>
       <c r="K206" s="9"/>
-      <c r="L206" s="15"/>
-      <c r="M206" s="15"/>
+      <c r="L206" s="14"/>
+      <c r="M206" s="14"/>
       <c r="N206" s="6"/>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="31" t="s">
+      <c r="A207" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B207" s="54"/>
+      <c r="B207" s="52"/>
       <c r="C207" s="9"/>
-      <c r="D207" s="54"/>
-      <c r="E207" s="9"/>
+      <c r="D207" s="52"/>
+      <c r="E207" s="61"/>
       <c r="F207" s="12"/>
-      <c r="G207" s="16"/>
-      <c r="H207" s="36"/>
+      <c r="G207" s="15"/>
+      <c r="H207" s="34"/>
       <c r="I207" s="9"/>
       <c r="J207" s="9"/>
       <c r="K207" s="9"/>
-      <c r="L207" s="15"/>
-      <c r="M207" s="15"/>
+      <c r="L207" s="14"/>
+      <c r="M207" s="14"/>
       <c r="N207" s="6"/>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="51" t="s">
+      <c r="A208" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B208" s="9">
         <v>1207545</v>
       </c>
-      <c r="C208" s="68">
+      <c r="C208" s="66">
         <v>2573320</v>
       </c>
-      <c r="D208" s="78">
+      <c r="D208" s="76">
         <v>3924049</v>
       </c>
-      <c r="E208" s="9"/>
+      <c r="E208" s="88">
+        <v>5470188</v>
+      </c>
       <c r="F208" s="12"/>
-      <c r="G208" s="16"/>
-      <c r="H208" s="36"/>
+      <c r="G208" s="15"/>
+      <c r="H208" s="34"/>
       <c r="I208" s="9"/>
       <c r="J208" s="9"/>
       <c r="K208" s="9"/>
-      <c r="L208" s="15"/>
-      <c r="M208" s="15"/>
+      <c r="L208" s="14"/>
+      <c r="M208" s="14"/>
       <c r="N208" s="6"/>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="26" t="s">
+      <c r="A209" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B209" s="9">
         <v>192161</v>
       </c>
-      <c r="C209" s="68">
+      <c r="C209" s="66">
         <v>318322</v>
       </c>
-      <c r="D209" s="63">
+      <c r="D209" s="61">
         <v>445666</v>
       </c>
-      <c r="E209" s="9"/>
+      <c r="E209" s="88">
+        <v>577177</v>
+      </c>
       <c r="F209" s="12"/>
-      <c r="G209" s="16"/>
-      <c r="H209" s="36"/>
+      <c r="G209" s="15"/>
+      <c r="H209" s="34"/>
       <c r="I209" s="9"/>
       <c r="J209" s="9"/>
       <c r="K209" s="9"/>
-      <c r="L209" s="15"/>
-[...2 lines deleted...]
-      <c r="P209" s="18"/>
+      <c r="L209" s="14"/>
+      <c r="M209" s="14"/>
+      <c r="N209" s="17"/>
+      <c r="P209" s="17"/>
     </row>
     <row r="210" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="26" t="s">
+      <c r="A210" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D210" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E210" s="1"/>
+      <c r="E210" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F210" s="12"/>
-      <c r="G210" s="16"/>
-      <c r="H210" s="36"/>
+      <c r="G210" s="15"/>
+      <c r="H210" s="34"/>
       <c r="I210" s="9"/>
       <c r="J210" s="9"/>
       <c r="K210" s="9"/>
-      <c r="L210" s="15"/>
-      <c r="M210" s="15"/>
+      <c r="L210" s="14"/>
+      <c r="M210" s="14"/>
       <c r="N210" s="6"/>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="25" t="s">
+      <c r="A211" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B211" s="1">
         <v>76</v>
       </c>
-      <c r="C211" s="68">
+      <c r="C211" s="66">
         <v>152</v>
       </c>
-      <c r="D211" s="77">
+      <c r="D211" s="75">
         <v>228</v>
       </c>
-      <c r="E211" s="1"/>
+      <c r="E211" s="88">
+        <v>304</v>
+      </c>
       <c r="F211" s="12"/>
-      <c r="G211" s="16"/>
-      <c r="H211" s="36"/>
+      <c r="G211" s="15"/>
+      <c r="H211" s="34"/>
       <c r="I211" s="9"/>
       <c r="J211" s="9"/>
       <c r="K211" s="9"/>
-      <c r="L211" s="15"/>
-      <c r="M211" s="15"/>
+      <c r="L211" s="14"/>
+      <c r="M211" s="14"/>
       <c r="N211" s="6"/>
       <c r="P211" s="6"/>
     </row>
     <row r="212" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="26" t="s">
+      <c r="A212" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B212" s="9">
         <v>833060</v>
       </c>
-      <c r="C212" s="68">
+      <c r="C212" s="66">
         <v>1926213</v>
       </c>
-      <c r="D212" s="63">
+      <c r="D212" s="61">
         <v>3018518</v>
       </c>
-      <c r="E212" s="9"/>
+      <c r="E212" s="88">
+        <v>4205167</v>
+      </c>
       <c r="F212" s="12"/>
-      <c r="G212" s="16"/>
-      <c r="H212" s="36"/>
+      <c r="G212" s="15"/>
+      <c r="H212" s="34"/>
       <c r="I212" s="9"/>
       <c r="J212" s="9"/>
       <c r="K212" s="9"/>
-      <c r="L212" s="15"/>
-      <c r="M212" s="15"/>
+      <c r="L212" s="14"/>
+      <c r="M212" s="14"/>
       <c r="N212" s="6"/>
       <c r="P212" s="6"/>
     </row>
     <row r="213" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="25" t="s">
+      <c r="A213" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B213" s="9">
         <v>416</v>
       </c>
-      <c r="C213" s="68">
+      <c r="C213" s="66">
         <v>832</v>
       </c>
-      <c r="D213" s="63">
+      <c r="D213" s="61">
         <v>1248</v>
       </c>
-      <c r="E213" s="15"/>
+      <c r="E213" s="88">
+        <v>1664</v>
+      </c>
       <c r="F213" s="1"/>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="6"/>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="25" t="s">
+      <c r="A214" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E214" s="15"/>
+      <c r="E214" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F214" s="9"/>
       <c r="G214" s="9"/>
       <c r="H214" s="9"/>
       <c r="I214" s="9"/>
       <c r="J214" s="9"/>
       <c r="K214" s="9"/>
       <c r="L214" s="9"/>
       <c r="M214" s="9"/>
       <c r="N214" s="6"/>
       <c r="P214" s="6"/>
     </row>
     <row r="215" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="30" t="s">
+      <c r="A215" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B215" s="54"/>
+      <c r="B215" s="52"/>
       <c r="C215" s="9"/>
-      <c r="D215" s="54"/>
-      <c r="E215" s="9"/>
+      <c r="D215" s="52"/>
+      <c r="E215" s="61"/>
       <c r="F215" s="12"/>
-      <c r="G215" s="16"/>
-      <c r="H215" s="36"/>
+      <c r="G215" s="15"/>
+      <c r="H215" s="34"/>
       <c r="I215" s="9"/>
       <c r="J215" s="9"/>
       <c r="K215" s="9"/>
-      <c r="L215" s="15"/>
-      <c r="M215" s="15"/>
+      <c r="L215" s="14"/>
+      <c r="M215" s="14"/>
       <c r="N215" s="6"/>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="51" t="s">
+      <c r="A216" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B216" s="9">
         <v>9202</v>
       </c>
-      <c r="C216" s="68">
+      <c r="C216" s="66">
         <v>20743</v>
       </c>
-      <c r="D216" s="63">
+      <c r="D216" s="61">
         <v>32283</v>
       </c>
-      <c r="E216" s="9"/>
+      <c r="E216" s="88">
+        <v>43823</v>
+      </c>
       <c r="F216" s="12"/>
-      <c r="G216" s="16"/>
-      <c r="H216" s="36"/>
+      <c r="G216" s="15"/>
+      <c r="H216" s="34"/>
       <c r="I216" s="9"/>
       <c r="J216" s="9"/>
       <c r="K216" s="9"/>
-      <c r="L216" s="15"/>
-      <c r="M216" s="15"/>
+      <c r="L216" s="14"/>
+      <c r="M216" s="14"/>
       <c r="N216" s="6"/>
       <c r="P216" s="6"/>
     </row>
     <row r="217" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="26" t="s">
+      <c r="A217" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B217" s="9">
         <v>9202</v>
       </c>
-      <c r="C217" s="68">
+      <c r="C217" s="66">
         <v>20743</v>
       </c>
-      <c r="D217" s="63">
+      <c r="D217" s="61">
         <v>32283</v>
       </c>
-      <c r="E217" s="9"/>
+      <c r="E217" s="88">
+        <v>43823</v>
+      </c>
       <c r="F217" s="12"/>
-      <c r="G217" s="16"/>
-      <c r="H217" s="36"/>
+      <c r="G217" s="15"/>
+      <c r="H217" s="34"/>
       <c r="I217" s="9"/>
       <c r="J217" s="9"/>
       <c r="K217" s="9"/>
-      <c r="L217" s="15"/>
-[...2 lines deleted...]
-      <c r="P217" s="18"/>
+      <c r="L217" s="14"/>
+      <c r="M217" s="14"/>
+      <c r="N217" s="17"/>
+      <c r="P217" s="17"/>
     </row>
     <row r="218" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A218" s="30" t="s">
+      <c r="A218" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B218" s="54"/>
+      <c r="B218" s="52"/>
       <c r="C218" s="9"/>
-      <c r="D218" s="54"/>
-      <c r="E218" s="9"/>
+      <c r="D218" s="52"/>
+      <c r="E218" s="61"/>
       <c r="F218" s="12"/>
-      <c r="G218" s="16"/>
-      <c r="H218" s="36"/>
+      <c r="G218" s="15"/>
+      <c r="H218" s="34"/>
       <c r="I218" s="9"/>
       <c r="J218" s="9"/>
       <c r="K218" s="9"/>
-      <c r="L218" s="15"/>
-      <c r="M218" s="15"/>
+      <c r="L218" s="14"/>
+      <c r="M218" s="14"/>
       <c r="N218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="51" t="s">
+      <c r="A219" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B219" s="9">
         <v>359344</v>
       </c>
-      <c r="C219" s="68">
+      <c r="C219" s="66">
         <v>964576</v>
       </c>
-      <c r="D219" s="63">
+      <c r="D219" s="61">
         <v>1613845</v>
       </c>
-      <c r="E219" s="9"/>
+      <c r="E219" s="88">
+        <v>2312451</v>
+      </c>
       <c r="F219" s="12"/>
-      <c r="G219" s="16"/>
-      <c r="H219" s="36"/>
+      <c r="G219" s="15"/>
+      <c r="H219" s="34"/>
       <c r="I219" s="9"/>
       <c r="J219" s="9"/>
       <c r="K219" s="9"/>
-      <c r="L219" s="15"/>
-      <c r="M219" s="15"/>
+      <c r="L219" s="14"/>
+      <c r="M219" s="14"/>
       <c r="N219" s="6"/>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="26" t="s">
+      <c r="A220" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B220" s="9">
         <v>192888</v>
       </c>
-      <c r="C220" s="68">
+      <c r="C220" s="66">
         <v>509443</v>
       </c>
-      <c r="D220" s="63">
+      <c r="D220" s="61">
         <v>842756</v>
       </c>
-      <c r="E220" s="9"/>
+      <c r="E220" s="88">
+        <v>1251581</v>
+      </c>
       <c r="F220" s="12"/>
-      <c r="G220" s="16"/>
-      <c r="H220" s="36"/>
+      <c r="G220" s="15"/>
+      <c r="H220" s="34"/>
       <c r="I220" s="9"/>
       <c r="J220" s="9"/>
       <c r="K220" s="9"/>
-      <c r="L220" s="15"/>
-[...2 lines deleted...]
-      <c r="P220" s="18"/>
+      <c r="L220" s="14"/>
+      <c r="M220" s="14"/>
+      <c r="N220" s="17"/>
+      <c r="P220" s="17"/>
     </row>
     <row r="221" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="26" t="s">
+      <c r="A221" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B221" s="9">
         <v>4592</v>
       </c>
-      <c r="C221" s="68">
+      <c r="C221" s="66">
         <v>9184</v>
       </c>
-      <c r="D221" s="63">
+      <c r="D221" s="61">
         <v>13776</v>
       </c>
-      <c r="E221" s="9"/>
+      <c r="E221" s="88">
+        <v>18368</v>
+      </c>
       <c r="F221" s="12"/>
-      <c r="G221" s="16"/>
-      <c r="H221" s="36"/>
+      <c r="G221" s="15"/>
+      <c r="H221" s="34"/>
       <c r="I221" s="9"/>
       <c r="J221" s="9"/>
       <c r="K221" s="9"/>
-      <c r="L221" s="15"/>
-      <c r="M221" s="15"/>
+      <c r="L221" s="14"/>
+      <c r="M221" s="14"/>
       <c r="N221" s="6"/>
       <c r="P221" s="6"/>
     </row>
     <row r="222" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="25" t="s">
+      <c r="A222" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B222" s="9">
         <v>69722</v>
       </c>
-      <c r="C222" s="68">
+      <c r="C222" s="66">
         <v>137732</v>
       </c>
-      <c r="D222" s="63">
+      <c r="D222" s="61">
         <v>233021</v>
       </c>
-      <c r="E222" s="9"/>
+      <c r="E222" s="88">
+        <v>302134</v>
+      </c>
       <c r="F222" s="12"/>
-      <c r="G222" s="16"/>
-      <c r="H222" s="36"/>
+      <c r="G222" s="15"/>
+      <c r="H222" s="34"/>
       <c r="I222" s="9"/>
       <c r="J222" s="9"/>
       <c r="K222" s="9"/>
-      <c r="L222" s="15"/>
-      <c r="M222" s="15"/>
+      <c r="L222" s="14"/>
+      <c r="M222" s="14"/>
       <c r="N222" s="6"/>
       <c r="P222" s="6"/>
     </row>
     <row r="223" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="26" t="s">
+      <c r="A223" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B223" s="9">
         <v>67690</v>
       </c>
-      <c r="C223" s="68">
+      <c r="C223" s="66">
         <v>249890</v>
       </c>
-      <c r="D223" s="63">
+      <c r="D223" s="61">
         <v>432090</v>
       </c>
-      <c r="E223" s="9"/>
+      <c r="E223" s="88">
+        <v>614291</v>
+      </c>
       <c r="F223" s="12"/>
-      <c r="G223" s="16"/>
-      <c r="H223" s="36"/>
+      <c r="G223" s="15"/>
+      <c r="H223" s="34"/>
       <c r="I223" s="9"/>
       <c r="J223" s="9"/>
       <c r="K223" s="9"/>
-      <c r="L223" s="15"/>
-      <c r="M223" s="15"/>
+      <c r="L223" s="14"/>
+      <c r="M223" s="14"/>
       <c r="N223" s="6"/>
       <c r="P223" s="6"/>
     </row>
     <row r="224" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="25" t="s">
+      <c r="A224" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B224" s="9">
         <v>4537</v>
       </c>
-      <c r="C224" s="68">
+      <c r="C224" s="66">
         <v>9074</v>
       </c>
-      <c r="D224" s="63">
+      <c r="D224" s="61">
         <v>13611</v>
       </c>
-      <c r="E224" s="5"/>
+      <c r="E224" s="88">
+        <v>18148</v>
+      </c>
       <c r="F224" s="12"/>
-      <c r="G224" s="16"/>
-      <c r="H224" s="36"/>
+      <c r="G224" s="15"/>
+      <c r="H224" s="34"/>
       <c r="I224" s="9"/>
       <c r="J224" s="9"/>
       <c r="K224" s="9"/>
-      <c r="L224" s="15"/>
-      <c r="M224" s="15"/>
+      <c r="L224" s="14"/>
+      <c r="M224" s="14"/>
       <c r="N224" s="6"/>
       <c r="P224" s="6"/>
     </row>
     <row r="225" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="25" t="s">
+      <c r="A225" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B225" s="9">
         <v>2210</v>
       </c>
-      <c r="C225" s="68">
+      <c r="C225" s="66">
         <v>11001</v>
       </c>
-      <c r="D225" s="63">
+      <c r="D225" s="61">
         <v>19792</v>
       </c>
-      <c r="E225" s="9"/>
+      <c r="E225" s="88">
+        <v>28583</v>
+      </c>
       <c r="F225" s="12"/>
-      <c r="G225" s="16"/>
-      <c r="H225" s="36"/>
+      <c r="G225" s="15"/>
+      <c r="H225" s="34"/>
       <c r="I225" s="9"/>
       <c r="J225" s="9"/>
       <c r="K225" s="9"/>
-      <c r="L225" s="15"/>
-      <c r="M225" s="15"/>
+      <c r="L225" s="14"/>
+      <c r="M225" s="14"/>
       <c r="N225" s="6"/>
       <c r="P225" s="6"/>
     </row>
     <row r="226" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A226" s="25" t="s">
+      <c r="A226" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B226" s="9">
         <v>8166</v>
       </c>
-      <c r="C226" s="68">
+      <c r="C226" s="66">
         <v>19174</v>
       </c>
-      <c r="D226" s="63">
+      <c r="D226" s="61">
         <v>30182</v>
       </c>
-      <c r="E226" s="9"/>
+      <c r="E226" s="88">
+        <v>41190</v>
+      </c>
       <c r="F226" s="12"/>
-      <c r="G226" s="16"/>
-      <c r="H226" s="36"/>
+      <c r="G226" s="15"/>
+      <c r="H226" s="34"/>
       <c r="I226" s="9"/>
       <c r="J226" s="9"/>
       <c r="K226" s="9"/>
-      <c r="L226" s="15"/>
-      <c r="M226" s="15"/>
+      <c r="L226" s="14"/>
+      <c r="M226" s="14"/>
       <c r="N226" s="6"/>
       <c r="P226" s="6"/>
     </row>
     <row r="227" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="25" t="s">
+      <c r="A227" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B227" s="9">
         <v>6792</v>
       </c>
-      <c r="C227" s="68">
+      <c r="C227" s="66">
         <v>13584</v>
       </c>
-      <c r="D227" s="63">
+      <c r="D227" s="61">
         <v>20376</v>
       </c>
-      <c r="E227" s="9"/>
+      <c r="E227" s="88">
+        <v>27168</v>
+      </c>
       <c r="F227" s="12"/>
-      <c r="G227" s="16"/>
-      <c r="H227" s="36"/>
+      <c r="G227" s="15"/>
+      <c r="H227" s="34"/>
       <c r="I227" s="9"/>
       <c r="J227" s="9"/>
       <c r="K227" s="9"/>
-      <c r="L227" s="15"/>
-      <c r="M227" s="15"/>
+      <c r="L227" s="14"/>
+      <c r="M227" s="14"/>
       <c r="N227" s="6"/>
       <c r="P227" s="6"/>
     </row>
     <row r="228" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A228" s="26" t="s">
+      <c r="A228" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B228" s="9">
         <v>1969</v>
       </c>
-      <c r="C228" s="68">
+      <c r="C228" s="66">
         <v>3938</v>
       </c>
-      <c r="D228" s="63">
+      <c r="D228" s="61">
         <v>5907</v>
       </c>
-      <c r="E228" s="9"/>
+      <c r="E228" s="88">
+        <v>7876</v>
+      </c>
       <c r="F228" s="12"/>
-      <c r="G228" s="16"/>
-      <c r="H228" s="36"/>
+      <c r="G228" s="15"/>
+      <c r="H228" s="34"/>
       <c r="I228" s="9"/>
       <c r="J228" s="9"/>
       <c r="K228" s="9"/>
-      <c r="L228" s="15"/>
-      <c r="M228" s="15"/>
+      <c r="L228" s="14"/>
+      <c r="M228" s="14"/>
       <c r="N228" s="6"/>
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A229" s="25" t="s">
+      <c r="A229" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B229" s="1">
         <v>13</v>
       </c>
-      <c r="C229" s="68">
+      <c r="C229" s="66">
         <v>26</v>
       </c>
-      <c r="D229" s="77">
+      <c r="D229" s="75">
         <v>39</v>
       </c>
-      <c r="E229" s="1"/>
+      <c r="E229" s="88">
+        <v>52</v>
+      </c>
       <c r="F229" s="12"/>
-      <c r="G229" s="16"/>
-      <c r="H229" s="36"/>
+      <c r="G229" s="15"/>
+      <c r="H229" s="34"/>
       <c r="I229" s="9"/>
       <c r="J229" s="9"/>
       <c r="K229" s="9"/>
-      <c r="L229" s="15"/>
-      <c r="M229" s="15"/>
+      <c r="L229" s="14"/>
+      <c r="M229" s="14"/>
       <c r="N229" s="6"/>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="25" t="s">
+      <c r="A230" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B230" s="9">
         <v>766</v>
       </c>
-      <c r="C230" s="68">
+      <c r="C230" s="66">
         <v>1532</v>
       </c>
-      <c r="D230" s="63">
+      <c r="D230" s="61">
         <v>2298</v>
       </c>
-      <c r="E230" s="9"/>
+      <c r="E230" s="88">
+        <v>3064</v>
+      </c>
       <c r="F230" s="12"/>
-      <c r="G230" s="16"/>
-      <c r="H230" s="36"/>
+      <c r="G230" s="15"/>
+      <c r="H230" s="34"/>
       <c r="I230" s="9"/>
       <c r="J230" s="9"/>
       <c r="K230" s="9"/>
-      <c r="L230" s="15"/>
-      <c r="M230" s="15"/>
+      <c r="L230" s="14"/>
+      <c r="M230" s="14"/>
       <c r="N230" s="6"/>
       <c r="P230" s="6"/>
     </row>
     <row r="231" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A231" s="30" t="s">
+      <c r="A231" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B231" s="54"/>
+      <c r="B231" s="52"/>
       <c r="C231" s="9"/>
-      <c r="D231" s="54"/>
-      <c r="E231" s="9"/>
+      <c r="D231" s="52"/>
+      <c r="E231" s="61"/>
       <c r="F231" s="12"/>
-      <c r="G231" s="16"/>
-[...1 lines deleted...]
-      <c r="I231" s="36"/>
+      <c r="G231" s="15"/>
+      <c r="H231" s="34"/>
+      <c r="I231" s="34"/>
       <c r="J231" s="9"/>
       <c r="K231" s="9"/>
-      <c r="L231" s="15"/>
-      <c r="M231" s="15"/>
+      <c r="L231" s="14"/>
+      <c r="M231" s="14"/>
       <c r="N231" s="6"/>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A232" s="51" t="s">
+      <c r="A232" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B232" s="9">
         <v>2635647</v>
       </c>
-      <c r="C232" s="68">
+      <c r="C232" s="66">
         <v>7619322</v>
       </c>
-      <c r="D232" s="63">
+      <c r="D232" s="61">
         <v>12844812</v>
       </c>
-      <c r="E232" s="9"/>
+      <c r="E232" s="88">
+        <v>18227062</v>
+      </c>
       <c r="F232" s="12"/>
-      <c r="G232" s="16"/>
-[...1 lines deleted...]
-      <c r="I232" s="36"/>
+      <c r="G232" s="15"/>
+      <c r="H232" s="34"/>
+      <c r="I232" s="34"/>
       <c r="J232" s="9"/>
       <c r="K232" s="9"/>
-      <c r="L232" s="15"/>
-      <c r="M232" s="15"/>
+      <c r="L232" s="14"/>
+      <c r="M232" s="14"/>
       <c r="N232" s="6"/>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="26" t="s">
+      <c r="A233" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B233" s="9">
         <v>1112938</v>
       </c>
-      <c r="C233" s="68">
+      <c r="C233" s="66">
         <v>2947701</v>
       </c>
-      <c r="D233" s="63">
+      <c r="D233" s="61">
         <v>4970030</v>
       </c>
-      <c r="E233" s="9"/>
+      <c r="E233" s="88">
+        <v>7130964</v>
+      </c>
       <c r="F233" s="12"/>
-      <c r="G233" s="16"/>
-[...1 lines deleted...]
-      <c r="I233" s="36"/>
+      <c r="G233" s="15"/>
+      <c r="H233" s="34"/>
+      <c r="I233" s="34"/>
       <c r="J233" s="9"/>
       <c r="K233" s="9"/>
-      <c r="L233" s="15"/>
-[...2 lines deleted...]
-      <c r="P233" s="18"/>
+      <c r="L233" s="14"/>
+      <c r="M233" s="14"/>
+      <c r="N233" s="17"/>
+      <c r="P233" s="17"/>
     </row>
     <row r="234" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A234" s="26" t="s">
+      <c r="A234" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C234" s="68">
+      <c r="C234" s="66">
         <v>1018892</v>
       </c>
-      <c r="D234" s="63">
+      <c r="D234" s="61">
         <v>2037784</v>
       </c>
-      <c r="E234" s="9"/>
+      <c r="E234" s="88">
+        <v>3056676</v>
+      </c>
       <c r="F234" s="12"/>
-      <c r="G234" s="16"/>
-[...1 lines deleted...]
-      <c r="I234" s="36"/>
+      <c r="G234" s="15"/>
+      <c r="H234" s="34"/>
+      <c r="I234" s="34"/>
       <c r="J234" s="9"/>
       <c r="K234" s="9"/>
-      <c r="L234" s="15"/>
-      <c r="M234" s="15"/>
+      <c r="L234" s="14"/>
+      <c r="M234" s="14"/>
       <c r="N234" s="6"/>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="25" t="s">
+      <c r="A235" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B235" s="9">
         <v>1259</v>
       </c>
-      <c r="C235" s="68">
+      <c r="C235" s="66">
         <v>21904</v>
       </c>
-      <c r="D235" s="63">
+      <c r="D235" s="61">
         <v>42550</v>
       </c>
-      <c r="E235" s="9"/>
+      <c r="E235" s="88">
+        <v>63196</v>
+      </c>
       <c r="F235" s="12"/>
-      <c r="G235" s="16"/>
-[...1 lines deleted...]
-      <c r="I235" s="36"/>
+      <c r="G235" s="15"/>
+      <c r="H235" s="34"/>
+      <c r="I235" s="34"/>
       <c r="J235" s="9"/>
       <c r="K235" s="9"/>
-      <c r="L235" s="15"/>
-      <c r="M235" s="15"/>
+      <c r="L235" s="14"/>
+      <c r="M235" s="14"/>
       <c r="N235" s="6"/>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="26" t="s">
+      <c r="A236" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B236" s="9">
         <v>1067339</v>
       </c>
-      <c r="C236" s="68">
+      <c r="C236" s="66">
         <v>2362018</v>
       </c>
-      <c r="D236" s="63">
+      <c r="D236" s="61">
         <v>3674431</v>
       </c>
-      <c r="E236" s="9"/>
+      <c r="E236" s="88">
+        <v>4905957</v>
+      </c>
       <c r="F236" s="12"/>
-      <c r="G236" s="16"/>
-[...1 lines deleted...]
-      <c r="I236" s="36"/>
+      <c r="G236" s="15"/>
+      <c r="H236" s="34"/>
+      <c r="I236" s="34"/>
       <c r="J236" s="9"/>
       <c r="K236" s="9"/>
-      <c r="L236" s="15"/>
-      <c r="M236" s="15"/>
+      <c r="L236" s="14"/>
+      <c r="M236" s="14"/>
       <c r="N236" s="6"/>
       <c r="P236" s="6"/>
     </row>
     <row r="237" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="25" t="s">
+      <c r="A237" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B237" s="11">
         <v>3135</v>
       </c>
-      <c r="C237" s="68">
+      <c r="C237" s="66">
         <v>6270</v>
       </c>
-      <c r="D237" s="76">
+      <c r="D237" s="74">
         <v>9405</v>
       </c>
-      <c r="E237" s="9"/>
+      <c r="E237" s="88">
+        <v>12540</v>
+      </c>
       <c r="F237" s="12"/>
-      <c r="G237" s="16"/>
-[...1 lines deleted...]
-      <c r="I237" s="36"/>
+      <c r="G237" s="15"/>
+      <c r="H237" s="34"/>
+      <c r="I237" s="34"/>
       <c r="J237" s="9"/>
       <c r="K237" s="9"/>
-      <c r="L237" s="15"/>
-      <c r="M237" s="15"/>
+      <c r="L237" s="14"/>
+      <c r="M237" s="14"/>
       <c r="N237" s="6"/>
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="25" t="s">
+      <c r="A238" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B238" s="9">
         <v>8608</v>
       </c>
-      <c r="C238" s="68">
+      <c r="C238" s="66">
         <v>17216</v>
       </c>
-      <c r="D238" s="63">
+      <c r="D238" s="61">
         <v>25824</v>
       </c>
-      <c r="E238" s="9"/>
+      <c r="E238" s="88">
+        <v>34432</v>
+      </c>
       <c r="F238" s="12"/>
-      <c r="G238" s="16"/>
-[...1 lines deleted...]
-      <c r="I238" s="36"/>
+      <c r="G238" s="15"/>
+      <c r="H238" s="34"/>
+      <c r="I238" s="34"/>
       <c r="J238" s="9"/>
       <c r="K238" s="9"/>
-      <c r="L238" s="15"/>
-      <c r="M238" s="15"/>
+      <c r="L238" s="14"/>
+      <c r="M238" s="14"/>
       <c r="N238" s="6"/>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="25" t="s">
+      <c r="A239" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B239" s="9">
         <v>68</v>
       </c>
-      <c r="C239" s="68">
+      <c r="C239" s="66">
         <v>136</v>
       </c>
-      <c r="D239" s="63">
+      <c r="D239" s="61">
         <v>204</v>
       </c>
-      <c r="E239" s="9"/>
+      <c r="E239" s="88">
+        <v>272</v>
+      </c>
       <c r="F239" s="12"/>
-      <c r="G239" s="16"/>
-[...1 lines deleted...]
-      <c r="I239" s="36"/>
+      <c r="G239" s="15"/>
+      <c r="H239" s="34"/>
+      <c r="I239" s="34"/>
       <c r="J239" s="9"/>
       <c r="K239" s="9"/>
-      <c r="L239" s="15"/>
-      <c r="M239" s="15"/>
+      <c r="L239" s="14"/>
+      <c r="M239" s="14"/>
       <c r="N239" s="6"/>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A240" s="25" t="s">
+      <c r="A240" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B240" s="9">
         <v>390</v>
       </c>
-      <c r="C240" s="68">
+      <c r="C240" s="66">
         <v>28800</v>
       </c>
-      <c r="D240" s="63">
+      <c r="D240" s="61">
         <v>57209</v>
       </c>
-      <c r="E240" s="9"/>
+      <c r="E240" s="88">
+        <v>85619</v>
+      </c>
       <c r="F240" s="12"/>
-      <c r="G240" s="16"/>
-[...1 lines deleted...]
-      <c r="I240" s="36"/>
+      <c r="G240" s="15"/>
+      <c r="H240" s="34"/>
+      <c r="I240" s="34"/>
       <c r="J240" s="9"/>
       <c r="K240" s="9"/>
-      <c r="L240" s="15"/>
-      <c r="M240" s="15"/>
+      <c r="L240" s="14"/>
+      <c r="M240" s="14"/>
       <c r="N240" s="6"/>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="25" t="s">
+      <c r="A241" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B241" s="1">
         <v>50</v>
       </c>
-      <c r="C241" s="68">
+      <c r="C241" s="66">
         <v>128132</v>
       </c>
-      <c r="D241" s="76">
+      <c r="D241" s="74">
         <v>256213</v>
       </c>
-      <c r="E241" s="9"/>
+      <c r="E241" s="88">
+        <v>384295</v>
+      </c>
       <c r="F241" s="12"/>
-      <c r="G241" s="16"/>
-[...1 lines deleted...]
-      <c r="I241" s="36"/>
+      <c r="G241" s="15"/>
+      <c r="H241" s="34"/>
+      <c r="I241" s="34"/>
       <c r="J241" s="9"/>
       <c r="K241" s="9"/>
-      <c r="L241" s="15"/>
-      <c r="M241" s="15"/>
+      <c r="L241" s="14"/>
+      <c r="M241" s="14"/>
       <c r="N241" s="6"/>
       <c r="P241" s="6"/>
     </row>
     <row r="242" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A242" s="25" t="s">
+      <c r="A242" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B242" s="1">
         <v>150</v>
       </c>
-      <c r="C242" s="68">
+      <c r="C242" s="66">
         <v>300</v>
       </c>
-      <c r="D242" s="77">
+      <c r="D242" s="75">
         <v>450</v>
       </c>
-      <c r="E242" s="9"/>
+      <c r="E242" s="88">
+        <v>600</v>
+      </c>
       <c r="F242" s="12"/>
-      <c r="G242" s="16"/>
-[...1 lines deleted...]
-      <c r="I242" s="36"/>
+      <c r="G242" s="15"/>
+      <c r="H242" s="34"/>
+      <c r="I242" s="34"/>
       <c r="J242" s="9"/>
       <c r="K242" s="9"/>
-      <c r="L242" s="15"/>
-      <c r="M242" s="15"/>
+      <c r="L242" s="14"/>
+      <c r="M242" s="14"/>
       <c r="N242" s="6"/>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A243" s="25" t="s">
+      <c r="A243" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C243" s="68">
+      <c r="C243" s="66">
         <v>12806</v>
       </c>
-      <c r="D243" s="76">
+      <c r="D243" s="74">
         <v>25611</v>
       </c>
-      <c r="E243" s="38"/>
-[...3 lines deleted...]
-      <c r="I243" s="36"/>
+      <c r="E243" s="88">
+        <v>38417</v>
+      </c>
+      <c r="F243" s="36"/>
+      <c r="G243" s="36"/>
+      <c r="H243" s="36"/>
+      <c r="I243" s="34"/>
       <c r="J243" s="9"/>
       <c r="K243" s="9"/>
-      <c r="L243" s="15"/>
-      <c r="M243" s="15"/>
+      <c r="L243" s="14"/>
+      <c r="M243" s="14"/>
       <c r="N243" s="6"/>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="26" t="s">
+      <c r="A244" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B244" s="9">
         <v>190565</v>
       </c>
-      <c r="C244" s="68">
+      <c r="C244" s="66">
         <v>476233</v>
       </c>
-      <c r="D244" s="63">
+      <c r="D244" s="61">
         <v>844551</v>
       </c>
-      <c r="E244" s="9"/>
+      <c r="E244" s="88">
+        <v>1271914</v>
+      </c>
       <c r="F244" s="12"/>
-      <c r="G244" s="16"/>
-[...1 lines deleted...]
-      <c r="I244" s="36"/>
+      <c r="G244" s="15"/>
+      <c r="H244" s="34"/>
+      <c r="I244" s="34"/>
       <c r="J244" s="9"/>
       <c r="K244" s="9"/>
-      <c r="L244" s="15"/>
-      <c r="M244" s="15"/>
+      <c r="L244" s="14"/>
+      <c r="M244" s="14"/>
       <c r="N244" s="6"/>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="25" t="s">
+      <c r="A245" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B245" s="1">
         <v>225</v>
       </c>
-      <c r="C245" s="68">
+      <c r="C245" s="66">
         <v>450</v>
       </c>
-      <c r="D245" s="77">
+      <c r="D245" s="75">
         <v>675</v>
       </c>
-      <c r="E245" s="1"/>
+      <c r="E245" s="88">
+        <v>900</v>
+      </c>
       <c r="F245" s="12"/>
-      <c r="G245" s="16"/>
-[...1 lines deleted...]
-      <c r="I245" s="36"/>
+      <c r="G245" s="15"/>
+      <c r="H245" s="34"/>
+      <c r="I245" s="34"/>
       <c r="J245" s="9"/>
       <c r="K245" s="9"/>
-      <c r="L245" s="15"/>
-      <c r="M245" s="15"/>
+      <c r="L245" s="14"/>
+      <c r="M245" s="14"/>
       <c r="N245" s="6"/>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="25" t="s">
+      <c r="A246" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B246" s="9">
         <v>250921</v>
       </c>
-      <c r="C246" s="68">
+      <c r="C246" s="66">
         <v>584624</v>
       </c>
-      <c r="D246" s="63">
+      <c r="D246" s="61">
         <v>872192</v>
       </c>
-      <c r="E246" s="9"/>
+      <c r="E246" s="88">
+        <v>1199755</v>
+      </c>
       <c r="F246" s="12"/>
-      <c r="G246" s="16"/>
-[...1 lines deleted...]
-      <c r="I246" s="36"/>
+      <c r="G246" s="15"/>
+      <c r="H246" s="34"/>
+      <c r="I246" s="34"/>
       <c r="J246" s="9"/>
       <c r="K246" s="9"/>
-      <c r="L246" s="15"/>
-      <c r="M246" s="15"/>
+      <c r="L246" s="14"/>
+      <c r="M246" s="14"/>
       <c r="N246" s="6"/>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A247" s="25" t="s">
+      <c r="A247" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C247" s="68">
+      <c r="C247" s="66">
         <v>1590</v>
       </c>
-      <c r="D247" s="63">
+      <c r="D247" s="61">
         <v>3180</v>
       </c>
-      <c r="E247" s="9"/>
+      <c r="E247" s="88">
+        <v>4770</v>
+      </c>
       <c r="F247" s="12"/>
-      <c r="G247" s="16"/>
-[...1 lines deleted...]
-      <c r="I247" s="36"/>
+      <c r="G247" s="15"/>
+      <c r="H247" s="34"/>
+      <c r="I247" s="34"/>
       <c r="J247" s="9"/>
       <c r="K247" s="9"/>
       <c r="L247" s="9"/>
-      <c r="M247" s="15"/>
+      <c r="M247" s="14"/>
       <c r="N247" s="6"/>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A248" s="25" t="s">
+      <c r="A248" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C248" s="68">
+      <c r="C248" s="66">
         <v>12253</v>
       </c>
-      <c r="D248" s="63">
+      <c r="D248" s="61">
         <v>24506</v>
       </c>
-      <c r="E248" s="9"/>
+      <c r="E248" s="88">
+        <v>36759</v>
+      </c>
       <c r="F248" s="12"/>
-      <c r="G248" s="16"/>
-[...1 lines deleted...]
-      <c r="I248" s="36"/>
+      <c r="G248" s="15"/>
+      <c r="H248" s="34"/>
+      <c r="I248" s="34"/>
       <c r="J248" s="9"/>
       <c r="K248" s="9"/>
       <c r="L248" s="9"/>
-      <c r="M248" s="15"/>
+      <c r="M248" s="14"/>
       <c r="N248" s="6"/>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="30" t="s">
+      <c r="A249" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B249" s="54"/>
+      <c r="B249" s="52"/>
       <c r="C249" s="9"/>
-      <c r="D249" s="54"/>
-      <c r="E249" s="9"/>
+      <c r="D249" s="52"/>
+      <c r="E249" s="61"/>
       <c r="F249" s="12"/>
-      <c r="G249" s="16"/>
-[...1 lines deleted...]
-      <c r="I249" s="36"/>
+      <c r="G249" s="15"/>
+      <c r="H249" s="34"/>
+      <c r="I249" s="34"/>
       <c r="J249" s="9"/>
       <c r="K249" s="9"/>
-      <c r="L249" s="15"/>
-      <c r="M249" s="15"/>
+      <c r="L249" s="14"/>
+      <c r="M249" s="14"/>
       <c r="N249" s="6"/>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="51" t="s">
+      <c r="A250" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B250" s="9">
         <v>43720953</v>
       </c>
-      <c r="C250" s="68">
+      <c r="C250" s="66">
         <v>84834646</v>
       </c>
-      <c r="D250" s="63">
+      <c r="D250" s="61">
         <v>128421226</v>
       </c>
-      <c r="E250" s="9"/>
+      <c r="E250" s="88">
+        <v>167858505</v>
+      </c>
       <c r="F250" s="12"/>
-      <c r="G250" s="16"/>
-[...1 lines deleted...]
-      <c r="I250" s="36"/>
+      <c r="G250" s="15"/>
+      <c r="H250" s="34"/>
+      <c r="I250" s="34"/>
       <c r="J250" s="9"/>
       <c r="K250" s="9"/>
-      <c r="L250" s="15"/>
-      <c r="M250" s="15"/>
+      <c r="L250" s="14"/>
+      <c r="M250" s="14"/>
       <c r="N250" s="6"/>
       <c r="P250" s="6"/>
     </row>
     <row r="251" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A251" s="26" t="s">
+      <c r="A251" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B251" s="9">
         <v>11794992</v>
       </c>
-      <c r="C251" s="68">
+      <c r="C251" s="66">
         <v>22633931</v>
       </c>
-      <c r="D251" s="63">
+      <c r="D251" s="61">
         <v>34116296</v>
       </c>
-      <c r="E251" s="9"/>
+      <c r="E251" s="88">
+        <v>45995646</v>
+      </c>
       <c r="F251" s="12"/>
-      <c r="G251" s="16"/>
-[...1 lines deleted...]
-      <c r="I251" s="36"/>
+      <c r="G251" s="15"/>
+      <c r="H251" s="34"/>
+      <c r="I251" s="34"/>
       <c r="J251" s="9"/>
       <c r="K251" s="9"/>
-      <c r="L251" s="15"/>
-[...2 lines deleted...]
-      <c r="P251" s="18"/>
+      <c r="L251" s="14"/>
+      <c r="M251" s="14"/>
+      <c r="N251" s="17"/>
+      <c r="P251" s="17"/>
     </row>
     <row r="252" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A252" s="25" t="s">
+      <c r="A252" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C252" s="68">
+      <c r="C252" s="66">
         <v>4523</v>
       </c>
-      <c r="D252" s="63">
+      <c r="D252" s="61">
         <v>9046</v>
       </c>
-      <c r="E252" s="9"/>
+      <c r="E252" s="88">
+        <v>13569</v>
+      </c>
       <c r="F252" s="12"/>
-      <c r="G252" s="16"/>
-[...1 lines deleted...]
-      <c r="I252" s="36"/>
+      <c r="G252" s="15"/>
+      <c r="H252" s="34"/>
+      <c r="I252" s="34"/>
       <c r="J252" s="9"/>
       <c r="K252" s="9"/>
-      <c r="L252" s="15"/>
-[...2 lines deleted...]
-      <c r="P252" s="18"/>
+      <c r="L252" s="14"/>
+      <c r="M252" s="14"/>
+      <c r="N252" s="17"/>
+      <c r="P252" s="17"/>
     </row>
     <row r="253" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A253" s="26" t="s">
+      <c r="A253" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B253" s="9">
         <v>1008689</v>
       </c>
-      <c r="C253" s="68">
+      <c r="C253" s="66">
         <v>1962544</v>
       </c>
-      <c r="D253" s="63">
+      <c r="D253" s="61">
         <v>3307364</v>
       </c>
-      <c r="E253" s="9"/>
+      <c r="E253" s="88">
+        <v>4281439</v>
+      </c>
       <c r="F253" s="12"/>
-      <c r="G253" s="16"/>
-[...1 lines deleted...]
-      <c r="I253" s="36"/>
+      <c r="G253" s="15"/>
+      <c r="H253" s="34"/>
+      <c r="I253" s="34"/>
       <c r="J253" s="9"/>
       <c r="K253" s="9"/>
-      <c r="L253" s="15"/>
-      <c r="M253" s="15"/>
+      <c r="L253" s="14"/>
+      <c r="M253" s="14"/>
       <c r="N253" s="6"/>
       <c r="P253" s="6"/>
     </row>
     <row r="254" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="25" t="s">
+      <c r="A254" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C254" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D254" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E254" s="7"/>
+      <c r="E254" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F254" s="9"/>
       <c r="G254" s="9"/>
       <c r="H254" s="9"/>
       <c r="I254" s="9"/>
       <c r="J254" s="9"/>
       <c r="K254" s="9"/>
       <c r="L254" s="9"/>
       <c r="M254" s="9"/>
       <c r="N254" s="6"/>
       <c r="P254" s="6"/>
     </row>
     <row r="255" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="25" t="s">
+      <c r="A255" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B255" s="9">
         <v>69074</v>
       </c>
-      <c r="C255" s="68">
+      <c r="C255" s="66">
         <v>1069783</v>
       </c>
-      <c r="D255" s="63">
+      <c r="D255" s="61">
         <v>1106663</v>
       </c>
-      <c r="E255" s="9"/>
+      <c r="E255" s="88">
+        <v>1154215</v>
+      </c>
       <c r="F255" s="12"/>
-      <c r="G255" s="16"/>
-[...1 lines deleted...]
-      <c r="I255" s="36"/>
+      <c r="G255" s="15"/>
+      <c r="H255" s="34"/>
+      <c r="I255" s="34"/>
       <c r="J255" s="9"/>
-      <c r="K255" s="15"/>
-      <c r="L255" s="15"/>
+      <c r="K255" s="14"/>
+      <c r="L255" s="14"/>
       <c r="M255" s="9"/>
       <c r="N255" s="6"/>
       <c r="P255" s="6"/>
     </row>
     <row r="256" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A256" s="25" t="s">
+      <c r="A256" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C256" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D256" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E256" s="7"/>
+      <c r="E256" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F256" s="9"/>
       <c r="G256" s="9"/>
       <c r="H256" s="9"/>
       <c r="I256" s="9"/>
       <c r="J256" s="9"/>
       <c r="K256" s="9"/>
       <c r="L256" s="9"/>
       <c r="M256" s="9"/>
       <c r="N256" s="6"/>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A257" s="17" t="s">
+      <c r="A257" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B257" s="54"/>
+      <c r="B257" s="52"/>
       <c r="C257" s="9"/>
-      <c r="D257" s="54"/>
-      <c r="E257" s="15"/>
+      <c r="D257" s="52"/>
+      <c r="E257" s="62"/>
       <c r="F257" s="12"/>
-      <c r="G257" s="16"/>
-[...1 lines deleted...]
-      <c r="I257" s="36"/>
+      <c r="G257" s="15"/>
+      <c r="H257" s="34"/>
+      <c r="I257" s="34"/>
       <c r="J257" s="9"/>
       <c r="K257" s="9"/>
       <c r="L257" s="9"/>
-      <c r="M257" s="15"/>
+      <c r="M257" s="14"/>
       <c r="N257" s="6"/>
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A258" s="51" t="s">
+      <c r="A258" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B258" s="9">
         <v>12224517</v>
       </c>
-      <c r="C258" s="68">
+      <c r="C258" s="66">
         <v>23366766</v>
       </c>
-      <c r="D258" s="63">
+      <c r="D258" s="61">
         <v>35559502</v>
       </c>
-      <c r="E258" s="15"/>
+      <c r="E258" s="88">
+        <v>47761232</v>
+      </c>
       <c r="F258" s="12"/>
-      <c r="G258" s="16"/>
-[...1 lines deleted...]
-      <c r="I258" s="36"/>
+      <c r="G258" s="15"/>
+      <c r="H258" s="34"/>
+      <c r="I258" s="34"/>
       <c r="J258" s="9"/>
       <c r="K258" s="9"/>
       <c r="L258" s="9"/>
-      <c r="M258" s="15"/>
+      <c r="M258" s="14"/>
       <c r="N258" s="6"/>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A259" s="69" t="s">
+      <c r="A259" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B259" s="9">
         <v>11758068</v>
       </c>
-      <c r="C259" s="68">
+      <c r="C259" s="66">
         <v>22527043</v>
       </c>
-      <c r="D259" s="63">
+      <c r="D259" s="61">
         <v>33977836</v>
       </c>
-      <c r="E259" s="15"/>
+      <c r="E259" s="88">
+        <v>45799238</v>
+      </c>
       <c r="F259" s="12"/>
-      <c r="G259" s="16"/>
-[...1 lines deleted...]
-      <c r="I259" s="36"/>
+      <c r="G259" s="15"/>
+      <c r="H259" s="34"/>
+      <c r="I259" s="34"/>
       <c r="J259" s="9"/>
       <c r="K259" s="9"/>
       <c r="L259" s="9"/>
-      <c r="M259" s="15"/>
-[...1 lines deleted...]
-      <c r="P259" s="18"/>
+      <c r="M259" s="14"/>
+      <c r="N259" s="17"/>
+      <c r="P259" s="17"/>
     </row>
     <row r="260" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A260" s="70" t="s">
+      <c r="A260" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C260" s="68">
+      <c r="C260" s="66">
         <v>4523</v>
       </c>
-      <c r="D260" s="63">
+      <c r="D260" s="61">
         <v>9046</v>
       </c>
-      <c r="E260" s="15"/>
+      <c r="E260" s="88">
+        <v>13569</v>
+      </c>
       <c r="F260" s="12"/>
-      <c r="G260" s="16"/>
-[...1 lines deleted...]
-      <c r="I260" s="36"/>
+      <c r="G260" s="15"/>
+      <c r="H260" s="34"/>
+      <c r="I260" s="34"/>
       <c r="J260" s="9"/>
       <c r="K260" s="9"/>
       <c r="L260" s="9"/>
-      <c r="M260" s="15"/>
-[...1 lines deleted...]
-      <c r="P260" s="18"/>
+      <c r="M260" s="14"/>
+      <c r="N260" s="17"/>
+      <c r="P260" s="17"/>
     </row>
     <row r="261" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="69" t="s">
+      <c r="A261" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C261" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D261" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E261" s="7"/>
+      <c r="E261" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F261" s="9"/>
       <c r="G261" s="9"/>
       <c r="H261" s="9"/>
       <c r="I261" s="9"/>
       <c r="J261" s="9"/>
       <c r="K261" s="9"/>
       <c r="L261" s="9"/>
       <c r="M261" s="9"/>
       <c r="N261" s="6"/>
       <c r="P261" s="6"/>
     </row>
     <row r="262" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="70" t="s">
+      <c r="A262" s="68" t="s">
         <v>47</v>
       </c>
       <c r="B262" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E262" s="7"/>
+      <c r="E262" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F262" s="7"/>
       <c r="G262" s="7"/>
       <c r="H262" s="7"/>
       <c r="I262" s="7"/>
       <c r="J262" s="7"/>
       <c r="K262" s="7"/>
       <c r="L262" s="7"/>
       <c r="M262" s="7"/>
       <c r="N262" s="6"/>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="70" t="s">
+      <c r="A263" s="68" t="s">
         <v>48</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C263" s="71" t="s">
+      <c r="C263" s="69" t="s">
         <v>0</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="E263" s="7"/>
+      <c r="E263" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="F263" s="7"/>
-      <c r="G263" s="20"/>
-[...1 lines deleted...]
-      <c r="I263" s="38"/>
+      <c r="G263" s="19"/>
+      <c r="H263" s="36"/>
+      <c r="I263" s="36"/>
       <c r="J263" s="1"/>
-      <c r="K263" s="44"/>
-      <c r="L263" s="44"/>
+      <c r="K263" s="42"/>
+      <c r="L263" s="42"/>
       <c r="M263" s="1"/>
       <c r="N263" s="6"/>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="28" t="s">
+      <c r="A264" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B264" s="55"/>
+      <c r="B264" s="53"/>
       <c r="C264" s="9"/>
-      <c r="D264" s="55"/>
-[...4 lines deleted...]
-      <c r="I264" s="36"/>
+      <c r="D264" s="53"/>
+      <c r="E264" s="89"/>
+      <c r="F264" s="21"/>
+      <c r="G264" s="15"/>
+      <c r="H264" s="34"/>
+      <c r="I264" s="34"/>
       <c r="J264" s="9"/>
-      <c r="K264" s="15"/>
+      <c r="K264" s="14"/>
       <c r="L264" s="10"/>
       <c r="M264" s="10"/>
       <c r="N264" s="6"/>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A265" s="51" t="s">
+      <c r="A265" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B265" s="9">
         <v>30881860</v>
       </c>
-      <c r="C265" s="68">
+      <c r="C265" s="66">
         <v>60062185</v>
       </c>
-      <c r="D265" s="63">
+      <c r="D265" s="61">
         <v>90790156</v>
       </c>
-      <c r="E265" s="22"/>
-[...3 lines deleted...]
-      <c r="I265" s="36"/>
+      <c r="E265" s="88">
+        <v>117331914</v>
+      </c>
+      <c r="F265" s="21"/>
+      <c r="G265" s="15"/>
+      <c r="H265" s="34"/>
+      <c r="I265" s="34"/>
       <c r="J265" s="9"/>
-      <c r="K265" s="15"/>
+      <c r="K265" s="14"/>
       <c r="L265" s="10"/>
       <c r="M265" s="10"/>
       <c r="N265" s="6"/>
       <c r="P265" s="6"/>
     </row>
     <row r="266" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A266" s="26" t="s">
+      <c r="A266" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E266" s="7"/>
+      <c r="E266" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F266" s="7"/>
       <c r="G266" s="7"/>
       <c r="H266" s="7"/>
       <c r="I266" s="7"/>
       <c r="J266" s="7"/>
       <c r="K266" s="7"/>
       <c r="L266" s="7"/>
       <c r="M266" s="7"/>
-      <c r="N266" s="18"/>
-      <c r="P266" s="18"/>
+      <c r="N266" s="17"/>
+      <c r="P266" s="17"/>
     </row>
     <row r="267" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A267" s="25" t="s">
+      <c r="A267" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B267" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E267" s="7"/>
+      <c r="E267" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F267" s="7"/>
       <c r="G267" s="7"/>
       <c r="H267" s="7"/>
       <c r="I267" s="7"/>
       <c r="J267" s="7"/>
       <c r="K267" s="7"/>
       <c r="L267" s="7"/>
       <c r="M267" s="7"/>
-      <c r="N267" s="18"/>
-      <c r="P267" s="18"/>
+      <c r="N267" s="17"/>
+      <c r="P267" s="17"/>
     </row>
     <row r="268" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="25" t="s">
+      <c r="A268" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B268" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E268" s="7"/>
+      <c r="E268" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F268" s="7"/>
       <c r="G268" s="7"/>
       <c r="H268" s="7"/>
       <c r="I268" s="7"/>
       <c r="J268" s="7"/>
       <c r="K268" s="7"/>
       <c r="L268" s="7"/>
       <c r="M268" s="7"/>
       <c r="N268" s="6"/>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A269" s="28" t="s">
+      <c r="A269" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B269" s="56"/>
-[...2 lines deleted...]
-      <c r="E269" s="22"/>
+      <c r="B269" s="54"/>
+      <c r="C269" s="22"/>
+      <c r="D269" s="54"/>
+      <c r="E269" s="89"/>
       <c r="F269" s="7"/>
-      <c r="G269" s="16"/>
-[...1 lines deleted...]
-      <c r="I269" s="36"/>
+      <c r="G269" s="15"/>
+      <c r="H269" s="34"/>
+      <c r="I269" s="34"/>
       <c r="J269" s="9"/>
       <c r="K269" s="7"/>
       <c r="L269" s="7"/>
       <c r="M269" s="7"/>
       <c r="N269" s="6"/>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A270" s="51" t="s">
+      <c r="A270" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B270" s="24">
+      <c r="B270" s="22">
         <v>614576</v>
       </c>
-      <c r="C270" s="68">
+      <c r="C270" s="66">
         <v>1405695</v>
       </c>
-      <c r="D270" s="79">
+      <c r="D270" s="77">
         <v>2071568</v>
       </c>
-      <c r="E270" s="22"/>
+      <c r="E270" s="88">
+        <v>2765359</v>
+      </c>
       <c r="F270" s="7"/>
-      <c r="G270" s="16"/>
-[...1 lines deleted...]
-      <c r="I270" s="36"/>
+      <c r="G270" s="15"/>
+      <c r="H270" s="34"/>
+      <c r="I270" s="34"/>
       <c r="J270" s="9"/>
       <c r="K270" s="7"/>
       <c r="L270" s="7"/>
       <c r="M270" s="7"/>
       <c r="N270" s="6"/>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="26" t="s">
+      <c r="A271" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B271" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E271" s="7"/>
+      <c r="E271" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F271" s="7"/>
       <c r="G271" s="7"/>
       <c r="H271" s="7"/>
       <c r="I271" s="7"/>
       <c r="J271" s="7"/>
       <c r="K271" s="7"/>
       <c r="L271" s="7"/>
       <c r="M271" s="7"/>
       <c r="N271" s="6"/>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A272" s="26" t="s">
+      <c r="A272" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B272" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E272" s="7"/>
+      <c r="E272" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F272" s="7"/>
       <c r="G272" s="7"/>
       <c r="H272" s="7"/>
       <c r="I272" s="7"/>
       <c r="J272" s="7"/>
       <c r="K272" s="7"/>
       <c r="L272" s="7"/>
       <c r="M272" s="7"/>
       <c r="N272" s="6"/>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="25" t="s">
+      <c r="A273" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B273" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E273" s="7"/>
+      <c r="E273" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F273" s="7"/>
       <c r="G273" s="7"/>
       <c r="H273" s="7"/>
       <c r="I273" s="7"/>
       <c r="J273" s="7"/>
       <c r="K273" s="7"/>
       <c r="L273" s="7"/>
       <c r="M273" s="7"/>
       <c r="N273" s="6"/>
       <c r="P273" s="6"/>
     </row>
     <row r="274" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A274" s="30" t="s">
+      <c r="A274" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B274" s="54"/>
+      <c r="B274" s="52"/>
       <c r="C274" s="9"/>
-      <c r="D274" s="54"/>
-      <c r="E274" s="9"/>
+      <c r="D274" s="52"/>
+      <c r="E274" s="61"/>
       <c r="F274" s="12"/>
-      <c r="G274" s="16"/>
-[...1 lines deleted...]
-      <c r="I274" s="36"/>
+      <c r="G274" s="15"/>
+      <c r="H274" s="34"/>
+      <c r="I274" s="34"/>
       <c r="J274" s="9"/>
       <c r="K274" s="9"/>
-      <c r="L274" s="15"/>
-      <c r="M274" s="15"/>
+      <c r="L274" s="14"/>
+      <c r="M274" s="14"/>
       <c r="N274" s="6"/>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A275" s="51" t="s">
+      <c r="A275" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B275" s="9">
         <v>1081251</v>
       </c>
-      <c r="C275" s="68">
+      <c r="C275" s="66">
         <v>2674880</v>
       </c>
-      <c r="D275" s="63">
+      <c r="D275" s="61">
         <v>3870461</v>
       </c>
-      <c r="E275" s="9"/>
+      <c r="E275" s="88">
+        <v>5452879</v>
+      </c>
       <c r="F275" s="12"/>
-      <c r="G275" s="16"/>
-[...1 lines deleted...]
-      <c r="I275" s="36"/>
+      <c r="G275" s="15"/>
+      <c r="H275" s="34"/>
+      <c r="I275" s="34"/>
       <c r="J275" s="9"/>
       <c r="K275" s="9"/>
-      <c r="L275" s="15"/>
-      <c r="M275" s="15"/>
+      <c r="L275" s="14"/>
+      <c r="M275" s="14"/>
       <c r="N275" s="6"/>
       <c r="P275" s="6"/>
     </row>
     <row r="276" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A276" s="26" t="s">
+      <c r="A276" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B276" s="9">
         <v>375622</v>
       </c>
-      <c r="C276" s="68">
+      <c r="C276" s="66">
         <v>1102474</v>
       </c>
-      <c r="D276" s="63">
+      <c r="D276" s="61">
         <v>1773659</v>
       </c>
-      <c r="E276" s="9"/>
+      <c r="E276" s="88">
+        <v>2491203</v>
+      </c>
       <c r="F276" s="12"/>
-      <c r="G276" s="16"/>
-[...1 lines deleted...]
-      <c r="I276" s="36"/>
+      <c r="G276" s="15"/>
+      <c r="H276" s="34"/>
+      <c r="I276" s="34"/>
       <c r="J276" s="9"/>
       <c r="K276" s="9"/>
-      <c r="L276" s="15"/>
-[...2 lines deleted...]
-      <c r="P276" s="18"/>
+      <c r="L276" s="14"/>
+      <c r="M276" s="14"/>
+      <c r="N276" s="17"/>
+      <c r="P276" s="17"/>
     </row>
     <row r="277" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A277" s="26" t="s">
+      <c r="A277" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B277" s="9">
         <v>123</v>
       </c>
-      <c r="C277" s="68">
+      <c r="C277" s="66">
         <v>9454</v>
       </c>
-      <c r="D277" s="63">
+      <c r="D277" s="61">
         <v>18786</v>
       </c>
-      <c r="E277" s="9"/>
+      <c r="E277" s="88">
+        <v>28117</v>
+      </c>
       <c r="F277" s="12"/>
-      <c r="G277" s="16"/>
-[...1 lines deleted...]
-      <c r="I277" s="36"/>
+      <c r="G277" s="15"/>
+      <c r="H277" s="34"/>
+      <c r="I277" s="34"/>
       <c r="J277" s="9"/>
       <c r="K277" s="9"/>
-      <c r="L277" s="15"/>
-      <c r="M277" s="15"/>
+      <c r="L277" s="14"/>
+      <c r="M277" s="14"/>
       <c r="N277" s="6"/>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A278" s="25" t="s">
+      <c r="A278" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B278" s="9">
         <v>13366</v>
       </c>
-      <c r="C278" s="68">
+      <c r="C278" s="66">
         <v>56265</v>
       </c>
-      <c r="D278" s="63">
+      <c r="D278" s="61">
         <v>109732</v>
       </c>
-      <c r="E278" s="9"/>
+      <c r="E278" s="88">
+        <v>218409</v>
+      </c>
       <c r="F278" s="12"/>
-      <c r="G278" s="16"/>
-[...1 lines deleted...]
-      <c r="I278" s="36"/>
+      <c r="G278" s="15"/>
+      <c r="H278" s="34"/>
+      <c r="I278" s="34"/>
       <c r="J278" s="9"/>
       <c r="K278" s="9"/>
-      <c r="L278" s="15"/>
-      <c r="M278" s="15"/>
+      <c r="L278" s="14"/>
+      <c r="M278" s="14"/>
       <c r="N278" s="6"/>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A279" s="26" t="s">
+      <c r="A279" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B279" s="9">
         <v>664421</v>
       </c>
-      <c r="C279" s="68">
+      <c r="C279" s="66">
         <v>1427797</v>
       </c>
-      <c r="D279" s="63">
+      <c r="D279" s="61">
         <v>1838226</v>
       </c>
-      <c r="E279" s="9"/>
+      <c r="E279" s="88">
+        <v>2533923</v>
+      </c>
       <c r="F279" s="12"/>
-      <c r="G279" s="16"/>
-[...1 lines deleted...]
-      <c r="I279" s="36"/>
+      <c r="G279" s="15"/>
+      <c r="H279" s="34"/>
+      <c r="I279" s="34"/>
       <c r="J279" s="9"/>
       <c r="K279" s="9"/>
-      <c r="L279" s="15"/>
-      <c r="M279" s="15"/>
+      <c r="L279" s="14"/>
+      <c r="M279" s="14"/>
       <c r="N279" s="6"/>
       <c r="P279" s="6"/>
     </row>
     <row r="280" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="25" t="s">
+      <c r="A280" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B280" s="9">
         <v>167</v>
       </c>
-      <c r="C280" s="68">
+      <c r="C280" s="66">
         <v>334</v>
       </c>
-      <c r="D280" s="63">
+      <c r="D280" s="61">
         <v>501</v>
       </c>
-      <c r="E280" s="9"/>
+      <c r="E280" s="88">
+        <v>668</v>
+      </c>
       <c r="F280" s="12"/>
-      <c r="G280" s="16"/>
-[...1 lines deleted...]
-      <c r="I280" s="36"/>
+      <c r="G280" s="15"/>
+      <c r="H280" s="34"/>
+      <c r="I280" s="34"/>
       <c r="J280" s="9"/>
       <c r="K280" s="9"/>
-      <c r="L280" s="15"/>
-      <c r="M280" s="15"/>
+      <c r="L280" s="14"/>
+      <c r="M280" s="14"/>
       <c r="N280" s="6"/>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="25" t="s">
+      <c r="A281" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B281" s="9">
         <v>893</v>
       </c>
-      <c r="C281" s="68">
+      <c r="C281" s="66">
         <v>1786</v>
       </c>
-      <c r="D281" s="63">
+      <c r="D281" s="61">
         <v>2679</v>
       </c>
-      <c r="E281" s="9"/>
+      <c r="E281" s="88">
+        <v>3572</v>
+      </c>
       <c r="F281" s="12"/>
-      <c r="G281" s="16"/>
-[...1 lines deleted...]
-      <c r="I281" s="36"/>
+      <c r="G281" s="15"/>
+      <c r="H281" s="34"/>
+      <c r="I281" s="34"/>
       <c r="J281" s="9"/>
       <c r="K281" s="9"/>
-      <c r="L281" s="15"/>
-      <c r="M281" s="15"/>
+      <c r="L281" s="14"/>
+      <c r="M281" s="14"/>
       <c r="N281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="25" t="s">
+      <c r="A282" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B282" s="9">
         <v>1479</v>
       </c>
-      <c r="C282" s="68">
+      <c r="C282" s="66">
         <v>2958</v>
       </c>
-      <c r="D282" s="63">
+      <c r="D282" s="61">
         <v>4437</v>
       </c>
-      <c r="E282" s="9"/>
+      <c r="E282" s="88">
+        <v>5916</v>
+      </c>
       <c r="F282" s="12"/>
-      <c r="G282" s="16"/>
-[...1 lines deleted...]
-      <c r="I282" s="36"/>
+      <c r="G282" s="15"/>
+      <c r="H282" s="34"/>
+      <c r="I282" s="34"/>
       <c r="J282" s="9"/>
       <c r="K282" s="9"/>
-      <c r="L282" s="15"/>
-      <c r="M282" s="15"/>
+      <c r="L282" s="14"/>
+      <c r="M282" s="14"/>
       <c r="N282" s="6"/>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="25" t="s">
+      <c r="A283" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B283" s="9">
         <v>32</v>
       </c>
-      <c r="C283" s="68">
+      <c r="C283" s="66">
         <v>64</v>
       </c>
-      <c r="D283" s="63">
+      <c r="D283" s="61">
         <v>96</v>
       </c>
-      <c r="E283" s="9"/>
+      <c r="E283" s="88">
+        <v>128</v>
+      </c>
       <c r="F283" s="12"/>
-      <c r="G283" s="16"/>
-[...1 lines deleted...]
-      <c r="I283" s="36"/>
+      <c r="G283" s="15"/>
+      <c r="H283" s="34"/>
+      <c r="I283" s="34"/>
       <c r="J283" s="9"/>
       <c r="K283" s="9"/>
-      <c r="L283" s="15"/>
-      <c r="M283" s="15"/>
+      <c r="L283" s="14"/>
+      <c r="M283" s="14"/>
       <c r="N283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="25" t="s">
+      <c r="A284" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B284" s="9">
         <v>21737</v>
       </c>
-      <c r="C284" s="68">
+      <c r="C284" s="66">
         <v>66923</v>
       </c>
-      <c r="D284" s="63">
+      <c r="D284" s="61">
         <v>112109</v>
       </c>
-      <c r="E284" s="9"/>
+      <c r="E284" s="88">
+        <v>157296</v>
+      </c>
       <c r="F284" s="12"/>
-      <c r="G284" s="16"/>
-[...1 lines deleted...]
-      <c r="I284" s="36"/>
+      <c r="G284" s="15"/>
+      <c r="H284" s="34"/>
+      <c r="I284" s="34"/>
       <c r="J284" s="9"/>
-      <c r="K284" s="15"/>
-      <c r="L284" s="15"/>
+      <c r="K284" s="14"/>
+      <c r="L284" s="14"/>
       <c r="M284" s="9"/>
       <c r="N284" s="6"/>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A285" s="25" t="s">
+      <c r="A285" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B285" s="9">
         <v>2433</v>
       </c>
-      <c r="C285" s="68">
+      <c r="C285" s="66">
         <v>4866</v>
       </c>
-      <c r="D285" s="63">
+      <c r="D285" s="61">
         <v>7299</v>
       </c>
-      <c r="E285" s="9"/>
+      <c r="E285" s="88">
+        <v>9732</v>
+      </c>
       <c r="F285" s="12"/>
-      <c r="G285" s="16"/>
-[...1 lines deleted...]
-      <c r="I285" s="36"/>
+      <c r="G285" s="15"/>
+      <c r="H285" s="34"/>
+      <c r="I285" s="34"/>
       <c r="J285" s="9"/>
       <c r="K285" s="9"/>
-      <c r="L285" s="15"/>
-      <c r="M285" s="15"/>
+      <c r="L285" s="14"/>
+      <c r="M285" s="14"/>
       <c r="N285" s="6"/>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A286" s="25" t="s">
+      <c r="A286" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B286" s="9">
         <v>981</v>
       </c>
-      <c r="C286" s="68">
+      <c r="C286" s="66">
         <v>1962</v>
       </c>
-      <c r="D286" s="63">
+      <c r="D286" s="61">
         <v>2943</v>
       </c>
-      <c r="E286" s="9"/>
+      <c r="E286" s="88">
+        <v>3924</v>
+      </c>
       <c r="F286" s="12"/>
-      <c r="G286" s="16"/>
-[...1 lines deleted...]
-      <c r="I286" s="36"/>
+      <c r="G286" s="15"/>
+      <c r="H286" s="34"/>
+      <c r="I286" s="34"/>
       <c r="J286" s="9"/>
       <c r="K286" s="9"/>
-      <c r="L286" s="15"/>
-      <c r="M286" s="15"/>
+      <c r="L286" s="14"/>
+      <c r="M286" s="14"/>
       <c r="N286" s="6"/>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A287" s="30" t="s">
+      <c r="A287" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B287" s="54"/>
+      <c r="B287" s="52"/>
       <c r="C287" s="9"/>
-      <c r="D287" s="54"/>
-      <c r="E287" s="9"/>
+      <c r="D287" s="52"/>
+      <c r="E287" s="61"/>
       <c r="F287" s="12"/>
-      <c r="G287" s="16"/>
-[...1 lines deleted...]
-      <c r="I287" s="36"/>
+      <c r="G287" s="15"/>
+      <c r="H287" s="34"/>
+      <c r="I287" s="34"/>
       <c r="J287" s="9"/>
       <c r="K287" s="9"/>
-      <c r="L287" s="15"/>
-      <c r="M287" s="15"/>
+      <c r="L287" s="14"/>
+      <c r="M287" s="14"/>
       <c r="N287" s="6"/>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="51" t="s">
+      <c r="A288" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B288" s="9">
         <v>54655223</v>
       </c>
-      <c r="C288" s="68">
+      <c r="C288" s="66">
         <v>143876176</v>
       </c>
-      <c r="D288" s="63">
+      <c r="D288" s="61">
         <v>237345227</v>
       </c>
-      <c r="E288" s="9"/>
+      <c r="E288" s="88">
+        <v>355761801</v>
+      </c>
       <c r="F288" s="12"/>
-      <c r="G288" s="16"/>
-[...1 lines deleted...]
-      <c r="I288" s="36"/>
+      <c r="G288" s="15"/>
+      <c r="H288" s="34"/>
+      <c r="I288" s="34"/>
       <c r="J288" s="9"/>
       <c r="K288" s="9"/>
-      <c r="L288" s="15"/>
-      <c r="M288" s="15"/>
+      <c r="L288" s="14"/>
+      <c r="M288" s="14"/>
       <c r="N288" s="6"/>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A289" s="26" t="s">
+      <c r="A289" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B289" s="9">
         <v>48609938</v>
       </c>
-      <c r="C289" s="68">
+      <c r="C289" s="66">
         <v>132791740</v>
       </c>
-      <c r="D289" s="63">
+      <c r="D289" s="61">
         <v>219753037</v>
       </c>
-      <c r="E289" s="9"/>
+      <c r="E289" s="88">
+        <v>332112125</v>
+      </c>
       <c r="F289" s="12"/>
-      <c r="G289" s="16"/>
-[...1 lines deleted...]
-      <c r="I289" s="36"/>
+      <c r="G289" s="15"/>
+      <c r="H289" s="34"/>
+      <c r="I289" s="34"/>
       <c r="J289" s="9"/>
       <c r="K289" s="9"/>
-      <c r="L289" s="15"/>
-[...2 lines deleted...]
-      <c r="P289" s="18"/>
+      <c r="L289" s="14"/>
+      <c r="M289" s="14"/>
+      <c r="N289" s="17"/>
+      <c r="P289" s="17"/>
     </row>
     <row r="290" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A290" s="26" t="s">
+      <c r="A290" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B290" s="9">
         <v>52791</v>
       </c>
-      <c r="C290" s="68">
+      <c r="C290" s="66">
         <v>60026</v>
       </c>
-      <c r="D290" s="63">
+      <c r="D290" s="61">
         <v>67261</v>
       </c>
-      <c r="E290" s="9"/>
+      <c r="E290" s="88">
+        <v>74496</v>
+      </c>
       <c r="F290" s="12"/>
-      <c r="G290" s="16"/>
-[...1 lines deleted...]
-      <c r="I290" s="36"/>
+      <c r="G290" s="15"/>
+      <c r="H290" s="34"/>
+      <c r="I290" s="34"/>
       <c r="J290" s="9"/>
       <c r="K290" s="9"/>
-      <c r="L290" s="15"/>
-      <c r="M290" s="15"/>
+      <c r="L290" s="14"/>
+      <c r="M290" s="14"/>
       <c r="N290" s="6"/>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A291" s="25" t="s">
+      <c r="A291" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B291" s="9">
         <v>339981</v>
       </c>
-      <c r="C291" s="68">
+      <c r="C291" s="66">
         <v>741032</v>
       </c>
-      <c r="D291" s="63">
+      <c r="D291" s="61">
         <v>1491007</v>
       </c>
-      <c r="E291" s="9"/>
+      <c r="E291" s="88">
+        <v>2404074</v>
+      </c>
       <c r="F291" s="12"/>
-      <c r="G291" s="16"/>
-[...1 lines deleted...]
-      <c r="I291" s="36"/>
+      <c r="G291" s="15"/>
+      <c r="H291" s="34"/>
+      <c r="I291" s="34"/>
       <c r="J291" s="9"/>
       <c r="K291" s="9"/>
-      <c r="L291" s="15"/>
-      <c r="M291" s="15"/>
+      <c r="L291" s="14"/>
+      <c r="M291" s="14"/>
       <c r="N291" s="6"/>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="26" t="s">
+      <c r="A292" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B292" s="9">
         <v>4069850</v>
       </c>
-      <c r="C292" s="68">
+      <c r="C292" s="66">
         <v>7047257</v>
       </c>
-      <c r="D292" s="63">
+      <c r="D292" s="61">
         <v>11171672</v>
       </c>
-      <c r="E292" s="9"/>
+      <c r="E292" s="88">
+        <v>14408601</v>
+      </c>
       <c r="F292" s="12"/>
-      <c r="G292" s="16"/>
-[...1 lines deleted...]
-      <c r="I292" s="36"/>
+      <c r="G292" s="15"/>
+      <c r="H292" s="34"/>
+      <c r="I292" s="34"/>
       <c r="J292" s="9"/>
       <c r="K292" s="9"/>
-      <c r="L292" s="15"/>
-      <c r="M292" s="15"/>
+      <c r="L292" s="14"/>
+      <c r="M292" s="14"/>
       <c r="N292" s="6"/>
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="25" t="s">
+      <c r="A293" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B293" s="9">
         <v>47615</v>
       </c>
-      <c r="C293" s="68">
+      <c r="C293" s="66">
         <v>64659</v>
       </c>
-      <c r="D293" s="63">
+      <c r="D293" s="61">
         <v>81702</v>
       </c>
-      <c r="E293" s="9"/>
+      <c r="E293" s="88">
+        <v>98745</v>
+      </c>
       <c r="F293" s="12"/>
-      <c r="G293" s="16"/>
-[...1 lines deleted...]
-      <c r="I293" s="36"/>
+      <c r="G293" s="15"/>
+      <c r="H293" s="34"/>
+      <c r="I293" s="34"/>
       <c r="J293" s="9"/>
       <c r="K293" s="9"/>
-      <c r="L293" s="15"/>
-      <c r="M293" s="15"/>
+      <c r="L293" s="14"/>
+      <c r="M293" s="14"/>
       <c r="N293" s="6"/>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A294" s="25" t="s">
+      <c r="A294" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B294" s="9">
         <v>55</v>
       </c>
-      <c r="C294" s="68">
+      <c r="C294" s="66">
         <v>55</v>
       </c>
-      <c r="D294" s="63">
+      <c r="D294" s="61">
         <v>55</v>
       </c>
-      <c r="E294" s="9"/>
+      <c r="E294" s="88">
+        <v>55</v>
+      </c>
       <c r="F294" s="12"/>
-      <c r="G294" s="16"/>
-[...1 lines deleted...]
-      <c r="I294" s="36"/>
+      <c r="G294" s="15"/>
+      <c r="H294" s="34"/>
+      <c r="I294" s="34"/>
       <c r="J294" s="9"/>
       <c r="K294" s="9"/>
-      <c r="L294" s="15"/>
-      <c r="M294" s="15"/>
+      <c r="L294" s="14"/>
+      <c r="M294" s="14"/>
       <c r="N294" s="6"/>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A295" s="25" t="s">
+      <c r="A295" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B295" s="9">
         <v>316132</v>
       </c>
-      <c r="C295" s="68">
+      <c r="C295" s="66">
         <v>700344</v>
       </c>
-      <c r="D295" s="63">
+      <c r="D295" s="61">
         <v>1077845</v>
       </c>
-      <c r="E295" s="9"/>
+      <c r="E295" s="88">
+        <v>1567485</v>
+      </c>
       <c r="F295" s="12"/>
-      <c r="G295" s="16"/>
-[...1 lines deleted...]
-      <c r="I295" s="36"/>
+      <c r="G295" s="15"/>
+      <c r="H295" s="34"/>
+      <c r="I295" s="34"/>
       <c r="J295" s="9"/>
       <c r="K295" s="9"/>
-      <c r="L295" s="15"/>
-      <c r="M295" s="15"/>
+      <c r="L295" s="14"/>
+      <c r="M295" s="14"/>
       <c r="N295" s="6"/>
       <c r="P295" s="6"/>
     </row>
     <row r="296" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="25" t="s">
+      <c r="A296" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C296" s="68">
+      <c r="C296" s="66">
         <v>120</v>
       </c>
-      <c r="D296" s="63">
+      <c r="D296" s="61">
         <v>239</v>
       </c>
-      <c r="E296" s="9"/>
+      <c r="E296" s="88">
+        <v>359</v>
+      </c>
       <c r="F296" s="12"/>
-      <c r="G296" s="16"/>
-[...1 lines deleted...]
-      <c r="I296" s="36"/>
+      <c r="G296" s="15"/>
+      <c r="H296" s="34"/>
+      <c r="I296" s="34"/>
       <c r="J296" s="9"/>
       <c r="K296" s="9"/>
-      <c r="L296" s="15"/>
-      <c r="M296" s="15"/>
+      <c r="L296" s="14"/>
+      <c r="M296" s="14"/>
       <c r="N296" s="6"/>
       <c r="P296" s="6"/>
     </row>
     <row r="297" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A297" s="25" t="s">
+      <c r="A297" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B297" s="9">
         <v>220</v>
       </c>
-      <c r="C297" s="68">
+      <c r="C297" s="66">
         <v>440</v>
       </c>
-      <c r="D297" s="63">
+      <c r="D297" s="61">
         <v>660</v>
       </c>
-      <c r="E297" s="9"/>
+      <c r="E297" s="88">
+        <v>880</v>
+      </c>
       <c r="F297" s="12"/>
-      <c r="G297" s="16"/>
-[...1 lines deleted...]
-      <c r="I297" s="36"/>
+      <c r="G297" s="15"/>
+      <c r="H297" s="34"/>
+      <c r="I297" s="34"/>
       <c r="J297" s="9"/>
       <c r="K297" s="9"/>
-      <c r="L297" s="15"/>
-      <c r="M297" s="15"/>
+      <c r="L297" s="14"/>
+      <c r="M297" s="14"/>
       <c r="N297" s="6"/>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="25" t="s">
+      <c r="A298" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B298" s="9">
         <v>866857</v>
       </c>
-      <c r="C298" s="68">
+      <c r="C298" s="66">
         <v>1248076</v>
       </c>
-      <c r="D298" s="63">
+      <c r="D298" s="61">
         <v>1663002</v>
       </c>
-      <c r="E298" s="9"/>
+      <c r="E298" s="88">
+        <v>2067140</v>
+      </c>
       <c r="F298" s="12"/>
-      <c r="G298" s="16"/>
-[...1 lines deleted...]
-      <c r="I298" s="36"/>
+      <c r="G298" s="15"/>
+      <c r="H298" s="34"/>
+      <c r="I298" s="34"/>
       <c r="J298" s="9"/>
       <c r="K298" s="9"/>
-      <c r="L298" s="15"/>
-      <c r="M298" s="15"/>
+      <c r="L298" s="14"/>
+      <c r="M298" s="14"/>
       <c r="N298" s="6"/>
       <c r="P298" s="6"/>
     </row>
     <row r="299" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E299" s="9"/>
+      <c r="A299" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B299" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E299" s="90" t="s">
+        <v>0</v>
+      </c>
       <c r="F299" s="12"/>
-      <c r="G299" s="16"/>
-[...1 lines deleted...]
-      <c r="I299" s="36"/>
+      <c r="G299" s="15"/>
+      <c r="H299" s="34"/>
+      <c r="I299" s="34"/>
       <c r="J299" s="9"/>
       <c r="K299" s="9"/>
-      <c r="L299" s="15"/>
-      <c r="M299" s="15"/>
+      <c r="L299" s="14"/>
+      <c r="M299" s="14"/>
       <c r="N299" s="6"/>
       <c r="P299" s="6"/>
     </row>
     <row r="300" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="25" t="s">
-        <v>50</v>
+      <c r="A300" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="B300" s="9">
-        <v>370</v>
-[...7 lines deleted...]
-      <c r="E300" s="9"/>
+        <v>17206</v>
+      </c>
+      <c r="C300" s="66">
+        <v>70462</v>
+      </c>
+      <c r="D300" s="61">
+        <v>123718</v>
+      </c>
+      <c r="E300" s="88">
+        <v>176975</v>
+      </c>
       <c r="F300" s="12"/>
-      <c r="G300" s="16"/>
-[...1 lines deleted...]
-      <c r="I300" s="36"/>
+      <c r="G300" s="15"/>
+      <c r="H300" s="34"/>
+      <c r="I300" s="34"/>
       <c r="J300" s="9"/>
       <c r="K300" s="9"/>
-      <c r="L300" s="15"/>
-      <c r="M300" s="15"/>
+      <c r="L300" s="14"/>
+      <c r="M300" s="14"/>
       <c r="N300" s="6"/>
       <c r="P300" s="6"/>
     </row>
     <row r="301" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A301" s="25" t="s">
-        <v>43</v>
+      <c r="A301" s="23" t="s">
+        <v>50</v>
       </c>
       <c r="B301" s="9">
-        <v>207091</v>
-[...7 lines deleted...]
-      <c r="E301" s="9"/>
+        <v>370</v>
+      </c>
+      <c r="C301" s="66">
+        <v>390</v>
+      </c>
+      <c r="D301" s="61">
+        <v>410</v>
+      </c>
+      <c r="E301" s="88">
+        <v>430</v>
+      </c>
       <c r="F301" s="12"/>
-      <c r="G301" s="16"/>
-[...1 lines deleted...]
-      <c r="I301" s="36"/>
+      <c r="G301" s="15"/>
+      <c r="H301" s="34"/>
+      <c r="I301" s="34"/>
       <c r="J301" s="9"/>
       <c r="K301" s="9"/>
-      <c r="L301" s="15"/>
-      <c r="M301" s="15"/>
+      <c r="L301" s="14"/>
+      <c r="M301" s="14"/>
       <c r="N301" s="6"/>
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A302" s="25" t="s">
-        <v>51</v>
+      <c r="A302" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B302" s="9">
-        <v>2376</v>
-[...7 lines deleted...]
-      <c r="E302" s="9"/>
+        <v>207091</v>
+      </c>
+      <c r="C302" s="66">
+        <v>901251</v>
+      </c>
+      <c r="D302" s="61">
+        <v>1541082</v>
+      </c>
+      <c r="E302" s="88">
+        <v>2353691</v>
+      </c>
       <c r="F302" s="12"/>
-      <c r="G302" s="16"/>
-[...1 lines deleted...]
-      <c r="I302" s="36"/>
+      <c r="G302" s="15"/>
+      <c r="H302" s="34"/>
+      <c r="I302" s="34"/>
       <c r="J302" s="9"/>
       <c r="K302" s="9"/>
-      <c r="L302" s="15"/>
-      <c r="M302" s="15"/>
+      <c r="L302" s="14"/>
+      <c r="M302" s="14"/>
       <c r="N302" s="6"/>
       <c r="P302" s="6"/>
     </row>
     <row r="303" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A303" s="25" t="s">
-        <v>53</v>
+      <c r="A303" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="B303" s="9">
-        <v>8707</v>
-[...7 lines deleted...]
-      <c r="E303" s="9"/>
+        <v>2376</v>
+      </c>
+      <c r="C303" s="66">
+        <v>9800</v>
+      </c>
+      <c r="D303" s="61">
+        <v>17224</v>
+      </c>
+      <c r="E303" s="88">
+        <v>24647</v>
+      </c>
       <c r="F303" s="12"/>
-      <c r="G303" s="16"/>
-[...1 lines deleted...]
-      <c r="I303" s="36"/>
+      <c r="G303" s="15"/>
+      <c r="H303" s="34"/>
+      <c r="I303" s="34"/>
       <c r="J303" s="9"/>
       <c r="K303" s="9"/>
-      <c r="L303" s="15"/>
-      <c r="M303" s="15"/>
+      <c r="L303" s="14"/>
+      <c r="M303" s="14"/>
       <c r="N303" s="6"/>
       <c r="P303" s="6"/>
     </row>
     <row r="304" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A304" s="25" t="s">
-        <v>67</v>
+      <c r="A304" s="23" t="s">
+        <v>53</v>
       </c>
       <c r="B304" s="9">
-        <v>92079</v>
-[...7 lines deleted...]
-      <c r="E304" s="9"/>
+        <v>8707</v>
+      </c>
+      <c r="C304" s="66">
+        <v>17414</v>
+      </c>
+      <c r="D304" s="61">
+        <v>26121</v>
+      </c>
+      <c r="E304" s="88">
+        <v>34828</v>
+      </c>
       <c r="F304" s="12"/>
-      <c r="G304" s="16"/>
-[...1 lines deleted...]
-      <c r="I304" s="36"/>
+      <c r="G304" s="15"/>
+      <c r="H304" s="34"/>
+      <c r="I304" s="34"/>
       <c r="J304" s="9"/>
       <c r="K304" s="9"/>
-      <c r="L304" s="15"/>
-      <c r="M304" s="15"/>
+      <c r="L304" s="14"/>
+      <c r="M304" s="14"/>
       <c r="N304" s="6"/>
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="25" t="s">
-        <v>54</v>
+      <c r="A305" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="B305" s="9">
-        <v>22533</v>
-[...7 lines deleted...]
-      <c r="E305" s="9"/>
+        <v>92079</v>
+      </c>
+      <c r="C305" s="66">
+        <v>180460</v>
+      </c>
+      <c r="D305" s="61">
+        <v>268840</v>
+      </c>
+      <c r="E305" s="88">
+        <v>357220</v>
+      </c>
       <c r="F305" s="12"/>
-      <c r="G305" s="16"/>
-[...1 lines deleted...]
-      <c r="I305" s="36"/>
+      <c r="G305" s="15"/>
+      <c r="H305" s="34"/>
+      <c r="I305" s="34"/>
       <c r="J305" s="9"/>
       <c r="K305" s="9"/>
-      <c r="L305" s="15"/>
-      <c r="M305" s="15"/>
+      <c r="L305" s="14"/>
+      <c r="M305" s="14"/>
       <c r="N305" s="6"/>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="25" t="s">
-        <v>55</v>
+      <c r="A306" s="23" t="s">
+        <v>54</v>
       </c>
       <c r="B306" s="9">
-        <v>1422</v>
-[...7 lines deleted...]
-      <c r="E306" s="9"/>
+        <v>22533</v>
+      </c>
+      <c r="C306" s="66">
+        <v>39810</v>
+      </c>
+      <c r="D306" s="61">
+        <v>57087</v>
+      </c>
+      <c r="E306" s="88">
+        <v>74365</v>
+      </c>
       <c r="F306" s="12"/>
-      <c r="G306" s="16"/>
-[...1 lines deleted...]
-      <c r="I306" s="36"/>
+      <c r="G306" s="15"/>
+      <c r="H306" s="34"/>
+      <c r="I306" s="34"/>
       <c r="J306" s="9"/>
       <c r="K306" s="9"/>
-      <c r="L306" s="15"/>
-      <c r="M306" s="15"/>
+      <c r="L306" s="14"/>
+      <c r="M306" s="14"/>
       <c r="N306" s="6"/>
       <c r="P306" s="6"/>
     </row>
-    <row r="307" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E307" s="15"/>
+    <row r="307" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B307" s="9">
+        <v>1422</v>
+      </c>
+      <c r="C307" s="66">
+        <v>2844</v>
+      </c>
+      <c r="D307" s="61">
+        <v>4266</v>
+      </c>
+      <c r="E307" s="88">
+        <v>5688</v>
+      </c>
       <c r="F307" s="12"/>
-      <c r="G307" s="21"/>
-[...5 lines deleted...]
-      <c r="M307" s="42"/>
+      <c r="G307" s="15"/>
+      <c r="H307" s="34"/>
+      <c r="I307" s="34"/>
+      <c r="J307" s="9"/>
+      <c r="K307" s="9"/>
+      <c r="L307" s="14"/>
+      <c r="M307" s="14"/>
       <c r="N307" s="6"/>
       <c r="P307" s="6"/>
     </row>
-    <row r="308" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E308" s="15"/>
+    <row r="308" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B308" s="40"/>
+      <c r="C308" s="14"/>
+      <c r="D308" s="78"/>
+      <c r="E308" s="62"/>
       <c r="F308" s="12"/>
-      <c r="G308" s="21"/>
-[...5 lines deleted...]
-      <c r="M308" s="42"/>
+      <c r="G308" s="20"/>
+      <c r="H308" s="37"/>
+      <c r="I308" s="37"/>
+      <c r="J308" s="40"/>
+      <c r="K308" s="43"/>
+      <c r="L308" s="43"/>
+      <c r="M308" s="40"/>
       <c r="N308" s="6"/>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A309" s="26" t="s">
-        <v>40</v>
+      <c r="A309" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B309" s="9">
         <v>1412</v>
       </c>
-      <c r="C309" s="68">
+      <c r="C309" s="66">
         <v>3199</v>
       </c>
-      <c r="D309" s="63">
+      <c r="D309" s="61">
         <v>4986</v>
       </c>
-      <c r="E309" s="15"/>
+      <c r="E309" s="88">
+        <v>6774</v>
+      </c>
       <c r="F309" s="12"/>
-      <c r="G309" s="21"/>
-[...5 lines deleted...]
-      <c r="M309" s="42"/>
+      <c r="G309" s="20"/>
+      <c r="H309" s="37"/>
+      <c r="I309" s="37"/>
+      <c r="J309" s="40"/>
+      <c r="K309" s="43"/>
+      <c r="L309" s="43"/>
+      <c r="M309" s="40"/>
       <c r="N309" s="6"/>
       <c r="P309" s="6"/>
     </row>
-    <row r="310" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E310" s="9"/>
+    <row r="310" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B310" s="9">
+        <v>1412</v>
+      </c>
+      <c r="C310" s="66">
+        <v>3199</v>
+      </c>
+      <c r="D310" s="61">
+        <v>4986</v>
+      </c>
+      <c r="E310" s="88">
+        <v>6774</v>
+      </c>
       <c r="F310" s="12"/>
-      <c r="G310" s="16"/>
-[...5 lines deleted...]
-      <c r="M310" s="15"/>
+      <c r="G310" s="20"/>
+      <c r="H310" s="37"/>
+      <c r="I310" s="37"/>
+      <c r="J310" s="40"/>
+      <c r="K310" s="43"/>
+      <c r="L310" s="43"/>
+      <c r="M310" s="40"/>
       <c r="N310" s="6"/>
       <c r="P310" s="6"/>
     </row>
-    <row r="311" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E311" s="9"/>
+    <row r="311" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B311" s="52"/>
+      <c r="C311" s="9"/>
+      <c r="D311" s="52"/>
+      <c r="E311" s="61"/>
       <c r="F311" s="12"/>
-      <c r="G311" s="16"/>
-[...1 lines deleted...]
-      <c r="I311" s="36"/>
+      <c r="G311" s="15"/>
+      <c r="H311" s="34"/>
+      <c r="I311" s="34"/>
       <c r="J311" s="9"/>
       <c r="K311" s="9"/>
-      <c r="L311" s="15"/>
-      <c r="M311" s="15"/>
+      <c r="L311" s="14"/>
+      <c r="M311" s="14"/>
       <c r="N311" s="6"/>
       <c r="P311" s="6"/>
     </row>
-    <row r="312" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="312" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B312" s="9">
         <v>121198</v>
       </c>
-      <c r="C312" s="68">
+      <c r="C312" s="66">
         <v>386690</v>
       </c>
-      <c r="D312" s="63">
+      <c r="D312" s="61">
         <v>652182</v>
       </c>
-      <c r="E312" s="9"/>
+      <c r="E312" s="88">
+        <v>917675</v>
+      </c>
       <c r="F312" s="12"/>
-      <c r="G312" s="16"/>
-[...1 lines deleted...]
-      <c r="I312" s="36"/>
+      <c r="G312" s="15"/>
+      <c r="H312" s="34"/>
+      <c r="I312" s="34"/>
       <c r="J312" s="9"/>
       <c r="K312" s="9"/>
-      <c r="L312" s="15"/>
-[...11 lines deleted...]
-      <c r="E313" s="9"/>
+      <c r="L312" s="14"/>
+      <c r="M312" s="14"/>
+      <c r="N312" s="6"/>
+      <c r="P312" s="6"/>
+    </row>
+    <row r="313" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B313" s="9">
+        <v>121198</v>
+      </c>
+      <c r="C313" s="66">
+        <v>386690</v>
+      </c>
+      <c r="D313" s="61">
+        <v>652182</v>
+      </c>
+      <c r="E313" s="88">
+        <v>917675</v>
+      </c>
       <c r="F313" s="12"/>
-      <c r="G313" s="16"/>
-[...1 lines deleted...]
-      <c r="I313" s="36"/>
+      <c r="G313" s="15"/>
+      <c r="H313" s="34"/>
+      <c r="I313" s="34"/>
       <c r="J313" s="9"/>
       <c r="K313" s="9"/>
-      <c r="L313" s="15"/>
-[...17 lines deleted...]
-      <c r="E314" s="9"/>
+      <c r="L313" s="14"/>
+      <c r="M313" s="14"/>
+      <c r="N313" s="17"/>
+      <c r="P313" s="17"/>
+    </row>
+    <row r="314" spans="1:16" s="31" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B314" s="52"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="52"/>
+      <c r="E314" s="61"/>
       <c r="F314" s="12"/>
-      <c r="G314" s="16"/>
-[...1 lines deleted...]
-      <c r="I314" s="36"/>
+      <c r="G314" s="15"/>
+      <c r="H314" s="34"/>
+      <c r="I314" s="34"/>
       <c r="J314" s="9"/>
       <c r="K314" s="9"/>
-      <c r="L314" s="15"/>
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="L314" s="14"/>
+      <c r="M314" s="14"/>
+      <c r="N314" s="30"/>
+      <c r="P314" s="30"/>
+    </row>
+    <row r="315" spans="1:16" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B315" s="9">
-        <v>4861064</v>
-[...7 lines deleted...]
-      <c r="E315" s="9"/>
+        <v>6690312</v>
+      </c>
+      <c r="C315" s="66">
+        <v>15141898</v>
+      </c>
+      <c r="D315" s="61">
+        <v>24681611</v>
+      </c>
+      <c r="E315" s="88">
+        <v>46997830</v>
+      </c>
       <c r="F315" s="12"/>
-      <c r="G315" s="16"/>
-[...1 lines deleted...]
-      <c r="I315" s="36"/>
+      <c r="G315" s="15"/>
+      <c r="H315" s="34"/>
+      <c r="I315" s="34"/>
       <c r="J315" s="9"/>
       <c r="K315" s="9"/>
-      <c r="L315" s="15"/>
-[...5 lines deleted...]
-      <c r="A316" s="25" t="s">
+      <c r="L315" s="14"/>
+      <c r="M315" s="14"/>
+      <c r="N315" s="30"/>
+      <c r="P315" s="30"/>
+    </row>
+    <row r="316" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B316" s="9">
+        <v>4861064</v>
+      </c>
+      <c r="C316" s="66">
+        <v>13177624</v>
+      </c>
+      <c r="D316" s="61">
+        <v>22083646</v>
+      </c>
+      <c r="E316" s="88">
+        <v>43839477</v>
+      </c>
+      <c r="F316" s="12"/>
+      <c r="G316" s="15"/>
+      <c r="H316" s="34"/>
+      <c r="I316" s="34"/>
+      <c r="J316" s="9"/>
+      <c r="K316" s="9"/>
+      <c r="L316" s="14"/>
+      <c r="M316" s="14"/>
+      <c r="N316" s="17"/>
+      <c r="P316" s="17"/>
+    </row>
+    <row r="317" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="B316" s="9" t="s">
+      <c r="B317" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C316" s="68">
+      <c r="C317" s="66">
         <v>7153</v>
       </c>
-      <c r="D316" s="63">
+      <c r="D317" s="61">
         <v>363230</v>
       </c>
-      <c r="E316" s="7"/>
-[...24 lines deleted...]
-      <c r="E317" s="7"/>
+      <c r="E317" s="88">
+        <v>882400</v>
+      </c>
       <c r="F317" s="7"/>
-      <c r="G317" s="16"/>
-[...1 lines deleted...]
-      <c r="I317" s="36"/>
+      <c r="G317" s="15"/>
+      <c r="H317" s="34"/>
+      <c r="I317" s="34"/>
       <c r="J317" s="9"/>
-      <c r="K317" s="46"/>
-      <c r="L317" s="46"/>
+      <c r="K317" s="44"/>
+      <c r="L317" s="44"/>
       <c r="M317" s="9"/>
       <c r="N317" s="6"/>
       <c r="P317" s="6"/>
     </row>
     <row r="318" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A318" s="26" t="s">
-        <v>43</v>
+      <c r="A318" s="24" t="s">
+        <v>42</v>
       </c>
       <c r="B318" s="9">
-        <v>64070</v>
-[...11 lines deleted...]
-      <c r="I318" s="36"/>
+        <v>1765178</v>
+      </c>
+      <c r="C318" s="66">
+        <v>1866897</v>
+      </c>
+      <c r="D318" s="61">
+        <v>2118356</v>
+      </c>
+      <c r="E318" s="88">
+        <v>2133421</v>
+      </c>
+      <c r="F318" s="7"/>
+      <c r="G318" s="15"/>
+      <c r="H318" s="34"/>
+      <c r="I318" s="34"/>
       <c r="J318" s="9"/>
-      <c r="K318" s="15"/>
-      <c r="L318" s="15"/>
+      <c r="K318" s="44"/>
+      <c r="L318" s="44"/>
       <c r="M318" s="9"/>
       <c r="N318" s="6"/>
       <c r="P318" s="6"/>
     </row>
-    <row r="319" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I319" s="36"/>
+    <row r="319" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B319" s="9">
+        <v>64070</v>
+      </c>
+      <c r="C319" s="66">
+        <v>90224</v>
+      </c>
+      <c r="D319" s="61">
+        <v>116378</v>
+      </c>
+      <c r="E319" s="88">
+        <v>142532</v>
+      </c>
+      <c r="F319" s="12"/>
+      <c r="G319" s="15"/>
+      <c r="H319" s="34"/>
+      <c r="I319" s="34"/>
       <c r="J319" s="9"/>
-      <c r="K319" s="7"/>
-[...1 lines deleted...]
-      <c r="M319" s="7"/>
+      <c r="K319" s="14"/>
+      <c r="L319" s="14"/>
+      <c r="M319" s="9"/>
       <c r="N319" s="6"/>
       <c r="P319" s="6"/>
     </row>
-    <row r="320" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="I320" s="36"/>
+    <row r="320" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B320" s="52"/>
+      <c r="C320" s="15"/>
+      <c r="D320" s="52"/>
+      <c r="E320" s="61"/>
+      <c r="F320" s="21"/>
+      <c r="G320" s="15"/>
+      <c r="H320" s="34"/>
+      <c r="I320" s="34"/>
       <c r="J320" s="9"/>
       <c r="K320" s="7"/>
       <c r="L320" s="7"/>
       <c r="M320" s="7"/>
       <c r="N320" s="6"/>
       <c r="P320" s="6"/>
     </row>
-    <row r="321" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="321" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B321" s="9">
         <v>42970140</v>
       </c>
-      <c r="C321" s="68">
+      <c r="C321" s="66">
         <v>117580764</v>
       </c>
-      <c r="D321" s="63">
+      <c r="D321" s="61">
         <v>194443674</v>
       </c>
-      <c r="E321" s="16"/>
-[...3 lines deleted...]
-      <c r="I321" s="36"/>
+      <c r="E321" s="88">
+        <v>283849975</v>
+      </c>
+      <c r="F321" s="21"/>
+      <c r="G321" s="15"/>
+      <c r="H321" s="34"/>
+      <c r="I321" s="34"/>
       <c r="J321" s="9"/>
-      <c r="K321" s="46"/>
-[...6 lines deleted...]
-      <c r="A322" s="17" t="s">
+      <c r="K321" s="7"/>
+      <c r="L321" s="7"/>
+      <c r="M321" s="7"/>
+      <c r="N321" s="6"/>
+      <c r="P321" s="6"/>
+    </row>
+    <row r="322" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B322" s="9">
+        <v>42970140</v>
+      </c>
+      <c r="C322" s="66">
+        <v>117580764</v>
+      </c>
+      <c r="D322" s="61">
+        <v>194443674</v>
+      </c>
+      <c r="E322" s="88">
+        <v>283849975</v>
+      </c>
+      <c r="F322" s="7"/>
+      <c r="G322" s="15"/>
+      <c r="H322" s="34"/>
+      <c r="I322" s="34"/>
+      <c r="J322" s="9"/>
+      <c r="K322" s="44"/>
+      <c r="L322" s="44"/>
+      <c r="M322" s="9"/>
+      <c r="N322" s="17"/>
+      <c r="P322" s="17"/>
+    </row>
+    <row r="323" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="B322" s="55"/>
-[...26 lines deleted...]
-      </c>
+      <c r="B323" s="53"/>
+      <c r="C323" s="7"/>
+      <c r="D323" s="53"/>
       <c r="E323" s="7"/>
       <c r="F323" s="7"/>
       <c r="G323" s="12"/>
-      <c r="H323" s="40"/>
-[...4 lines deleted...]
-      <c r="M323" s="15"/>
+      <c r="H323" s="38"/>
+      <c r="I323" s="38"/>
+      <c r="J323" s="14"/>
+      <c r="K323" s="45"/>
+      <c r="L323" s="45"/>
+      <c r="M323" s="14"/>
       <c r="N323" s="6"/>
-      <c r="P323" s="19"/>
-[...5 lines deleted...]
-      <c r="B324" s="15" t="s">
+      <c r="P323" s="18"/>
+    </row>
+    <row r="324" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B324" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C324" s="15" t="s">
+      <c r="C324" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D324" s="15" t="s">
+      <c r="D324" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E324" s="7"/>
+      <c r="E324" s="14" t="s">
+        <v>0</v>
+      </c>
       <c r="F324" s="7"/>
       <c r="G324" s="12"/>
-      <c r="H324" s="40"/>
-[...5 lines deleted...]
-      <c r="N324" s="18"/>
+      <c r="H324" s="38"/>
+      <c r="I324" s="38"/>
+      <c r="J324" s="14"/>
+      <c r="K324" s="45"/>
+      <c r="L324" s="45"/>
+      <c r="M324" s="14"/>
+      <c r="N324" s="6"/>
       <c r="P324" s="18"/>
     </row>
-    <row r="325" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A325" s="29" t="s">
+    <row r="325" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B325" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C325" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D325" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E325" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F325" s="7"/>
+      <c r="G325" s="12"/>
+      <c r="H325" s="38"/>
+      <c r="I325" s="38"/>
+      <c r="J325" s="14"/>
+      <c r="K325" s="45"/>
+      <c r="L325" s="45"/>
+      <c r="M325" s="14"/>
+      <c r="N325" s="17"/>
+      <c r="P325" s="17"/>
+    </row>
+    <row r="326" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="B325" s="56"/>
-[...27 lines deleted...]
-      <c r="E326" s="9"/>
+      <c r="B326" s="54"/>
+      <c r="C326" s="9"/>
+      <c r="D326" s="54"/>
+      <c r="E326" s="61"/>
       <c r="F326" s="12"/>
-      <c r="G326" s="16"/>
-[...1 lines deleted...]
-      <c r="I326" s="36"/>
+      <c r="G326" s="15"/>
+      <c r="H326" s="34"/>
+      <c r="I326" s="34"/>
       <c r="J326" s="9"/>
       <c r="K326" s="9"/>
-      <c r="L326" s="15"/>
-      <c r="M326" s="15"/>
+      <c r="L326" s="14"/>
+      <c r="M326" s="14"/>
       <c r="N326" s="6"/>
       <c r="P326" s="6"/>
     </row>
     <row r="327" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A327" s="25" t="s">
-        <v>40</v>
+      <c r="A327" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B327" s="9">
-        <v>656124</v>
-[...7 lines deleted...]
-      <c r="E327" s="9"/>
+        <v>4872161</v>
+      </c>
+      <c r="C327" s="66">
+        <v>10763623</v>
+      </c>
+      <c r="D327" s="61">
+        <v>17562770</v>
+      </c>
+      <c r="E327" s="88">
+        <v>23989544</v>
+      </c>
       <c r="F327" s="12"/>
-      <c r="G327" s="16"/>
-[...1 lines deleted...]
-      <c r="I327" s="36"/>
+      <c r="G327" s="15"/>
+      <c r="H327" s="34"/>
+      <c r="I327" s="34"/>
       <c r="J327" s="9"/>
       <c r="K327" s="9"/>
-      <c r="L327" s="15"/>
-      <c r="M327" s="15"/>
+      <c r="L327" s="14"/>
+      <c r="M327" s="14"/>
       <c r="N327" s="6"/>
       <c r="P327" s="6"/>
     </row>
     <row r="328" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A328" s="25" t="s">
-        <v>41</v>
+      <c r="A328" s="23" t="s">
+        <v>40</v>
       </c>
       <c r="B328" s="9">
-        <v>52791</v>
-[...7 lines deleted...]
-      <c r="E328" s="9"/>
+        <v>656124</v>
+      </c>
+      <c r="C328" s="66">
+        <v>1643461</v>
+      </c>
+      <c r="D328" s="61">
+        <v>2568546</v>
+      </c>
+      <c r="E328" s="88">
+        <v>3498221</v>
+      </c>
       <c r="F328" s="12"/>
-      <c r="G328" s="16"/>
-[...1 lines deleted...]
-      <c r="I328" s="36"/>
+      <c r="G328" s="15"/>
+      <c r="H328" s="34"/>
+      <c r="I328" s="34"/>
       <c r="J328" s="9"/>
       <c r="K328" s="9"/>
-      <c r="L328" s="15"/>
-      <c r="M328" s="15"/>
+      <c r="L328" s="14"/>
+      <c r="M328" s="14"/>
       <c r="N328" s="6"/>
       <c r="P328" s="6"/>
     </row>
     <row r="329" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="25" t="s">
-        <v>70</v>
+      <c r="A329" s="23" t="s">
+        <v>41</v>
       </c>
       <c r="B329" s="9">
-        <v>339981</v>
-[...7 lines deleted...]
-      <c r="E329" s="9"/>
+        <v>52791</v>
+      </c>
+      <c r="C329" s="66">
+        <v>60026</v>
+      </c>
+      <c r="D329" s="61">
+        <v>67261</v>
+      </c>
+      <c r="E329" s="88">
+        <v>74496</v>
+      </c>
       <c r="F329" s="12"/>
-      <c r="G329" s="16"/>
-[...1 lines deleted...]
-      <c r="I329" s="36"/>
+      <c r="G329" s="15"/>
+      <c r="H329" s="34"/>
+      <c r="I329" s="34"/>
       <c r="J329" s="9"/>
       <c r="K329" s="9"/>
-      <c r="L329" s="15"/>
-      <c r="M329" s="15"/>
+      <c r="L329" s="14"/>
+      <c r="M329" s="14"/>
       <c r="N329" s="6"/>
       <c r="P329" s="6"/>
     </row>
     <row r="330" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A330" s="25" t="s">
-        <v>42</v>
+      <c r="A330" s="23" t="s">
+        <v>70</v>
       </c>
       <c r="B330" s="9">
-        <v>2304672</v>
-[...7 lines deleted...]
-      <c r="E330" s="9"/>
+        <v>339981</v>
+      </c>
+      <c r="C330" s="66">
+        <v>733879</v>
+      </c>
+      <c r="D330" s="61">
+        <v>1127777</v>
+      </c>
+      <c r="E330" s="88">
+        <v>1521674</v>
+      </c>
       <c r="F330" s="12"/>
-      <c r="G330" s="16"/>
-[...1 lines deleted...]
-      <c r="I330" s="36"/>
+      <c r="G330" s="15"/>
+      <c r="H330" s="34"/>
+      <c r="I330" s="34"/>
       <c r="J330" s="9"/>
       <c r="K330" s="9"/>
-      <c r="L330" s="15"/>
-      <c r="M330" s="15"/>
+      <c r="L330" s="14"/>
+      <c r="M330" s="14"/>
       <c r="N330" s="6"/>
       <c r="P330" s="6"/>
     </row>
     <row r="331" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A331" s="25" t="s">
-        <v>45</v>
+      <c r="A331" s="23" t="s">
+        <v>42</v>
       </c>
       <c r="B331" s="9">
-        <v>47615</v>
-[...7 lines deleted...]
-      <c r="E331" s="9"/>
+        <v>2304672</v>
+      </c>
+      <c r="C331" s="66">
+        <v>5180360</v>
+      </c>
+      <c r="D331" s="61">
+        <v>9053316</v>
+      </c>
+      <c r="E331" s="88">
+        <v>12275180</v>
+      </c>
       <c r="F331" s="12"/>
-      <c r="G331" s="16"/>
-[...1 lines deleted...]
-      <c r="I331" s="36"/>
+      <c r="G331" s="15"/>
+      <c r="H331" s="34"/>
+      <c r="I331" s="34"/>
       <c r="J331" s="9"/>
       <c r="K331" s="9"/>
-      <c r="L331" s="15"/>
-      <c r="M331" s="15"/>
+      <c r="L331" s="14"/>
+      <c r="M331" s="14"/>
       <c r="N331" s="6"/>
       <c r="P331" s="6"/>
     </row>
     <row r="332" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A332" s="25" t="s">
-        <v>66</v>
+      <c r="A332" s="23" t="s">
+        <v>45</v>
       </c>
       <c r="B332" s="9">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="E332" s="9"/>
+        <v>47615</v>
+      </c>
+      <c r="C332" s="66">
+        <v>64659</v>
+      </c>
+      <c r="D332" s="61">
+        <v>81702</v>
+      </c>
+      <c r="E332" s="88">
+        <v>98745</v>
+      </c>
       <c r="F332" s="12"/>
-      <c r="G332" s="16"/>
-[...1 lines deleted...]
-      <c r="I332" s="36"/>
+      <c r="G332" s="15"/>
+      <c r="H332" s="34"/>
+      <c r="I332" s="34"/>
       <c r="J332" s="9"/>
-      <c r="K332" s="15"/>
-[...1 lines deleted...]
-      <c r="M332" s="9"/>
+      <c r="K332" s="9"/>
+      <c r="L332" s="14"/>
+      <c r="M332" s="14"/>
       <c r="N332" s="6"/>
       <c r="P332" s="6"/>
     </row>
     <row r="333" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="25" t="s">
-        <v>46</v>
+      <c r="A333" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="B333" s="9">
-        <v>316132</v>
-[...7 lines deleted...]
-      <c r="E333" s="9"/>
+        <v>55</v>
+      </c>
+      <c r="C333" s="66">
+        <v>55</v>
+      </c>
+      <c r="D333" s="61">
+        <v>55</v>
+      </c>
+      <c r="E333" s="88">
+        <v>55</v>
+      </c>
       <c r="F333" s="12"/>
-      <c r="G333" s="16"/>
-[...1 lines deleted...]
-      <c r="I333" s="36"/>
+      <c r="G333" s="15"/>
+      <c r="H333" s="34"/>
+      <c r="I333" s="34"/>
       <c r="J333" s="9"/>
-      <c r="K333" s="9"/>
-[...1 lines deleted...]
-      <c r="M333" s="15"/>
+      <c r="K333" s="14"/>
+      <c r="L333" s="14"/>
+      <c r="M333" s="9"/>
       <c r="N333" s="6"/>
       <c r="P333" s="6"/>
     </row>
     <row r="334" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E334" s="9"/>
+      <c r="A334" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B334" s="9">
+        <v>316132</v>
+      </c>
+      <c r="C334" s="66">
+        <v>700344</v>
+      </c>
+      <c r="D334" s="61">
+        <v>1077845</v>
+      </c>
+      <c r="E334" s="88">
+        <v>1567485</v>
+      </c>
       <c r="F334" s="12"/>
-      <c r="G334" s="16"/>
-[...1 lines deleted...]
-      <c r="I334" s="36"/>
+      <c r="G334" s="15"/>
+      <c r="H334" s="34"/>
+      <c r="I334" s="34"/>
       <c r="J334" s="9"/>
       <c r="K334" s="9"/>
-      <c r="L334" s="15"/>
-      <c r="M334" s="15"/>
+      <c r="L334" s="14"/>
+      <c r="M334" s="14"/>
       <c r="N334" s="6"/>
       <c r="P334" s="6"/>
     </row>
     <row r="335" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E335" s="9"/>
+      <c r="A335" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B335" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C335" s="66">
+        <v>120</v>
+      </c>
+      <c r="D335" s="61">
+        <v>239</v>
+      </c>
+      <c r="E335" s="88">
+        <v>359</v>
+      </c>
       <c r="F335" s="12"/>
-      <c r="G335" s="16"/>
-[...1 lines deleted...]
-      <c r="I335" s="36"/>
+      <c r="G335" s="15"/>
+      <c r="H335" s="34"/>
+      <c r="I335" s="34"/>
       <c r="J335" s="9"/>
-      <c r="K335" s="15"/>
-[...1 lines deleted...]
-      <c r="M335" s="9"/>
+      <c r="K335" s="9"/>
+      <c r="L335" s="14"/>
+      <c r="M335" s="14"/>
       <c r="N335" s="6"/>
       <c r="P335" s="6"/>
     </row>
     <row r="336" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="25" t="s">
-        <v>48</v>
+      <c r="A336" s="23" t="s">
+        <v>68</v>
       </c>
       <c r="B336" s="9">
-        <v>866857</v>
-[...7 lines deleted...]
-      <c r="E336" s="9"/>
+        <v>220</v>
+      </c>
+      <c r="C336" s="66">
+        <v>440</v>
+      </c>
+      <c r="D336" s="61">
+        <v>660</v>
+      </c>
+      <c r="E336" s="88">
+        <v>880</v>
+      </c>
       <c r="F336" s="12"/>
-      <c r="G336" s="16"/>
-[...1 lines deleted...]
-      <c r="I336" s="36"/>
+      <c r="G336" s="15"/>
+      <c r="H336" s="34"/>
+      <c r="I336" s="34"/>
       <c r="J336" s="9"/>
-      <c r="K336" s="9"/>
-[...1 lines deleted...]
-      <c r="M336" s="15"/>
+      <c r="K336" s="14"/>
+      <c r="L336" s="14"/>
+      <c r="M336" s="9"/>
       <c r="N336" s="6"/>
       <c r="P336" s="6"/>
     </row>
     <row r="337" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A337" s="25" t="s">
-        <v>49</v>
+      <c r="A337" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="B337" s="9">
-        <v>17206</v>
-[...7 lines deleted...]
-      <c r="E337" s="9"/>
+        <v>866857</v>
+      </c>
+      <c r="C337" s="66">
+        <v>1248076</v>
+      </c>
+      <c r="D337" s="61">
+        <v>1663002</v>
+      </c>
+      <c r="E337" s="88">
+        <v>2067140</v>
+      </c>
       <c r="F337" s="12"/>
-      <c r="G337" s="16"/>
-[...1 lines deleted...]
-      <c r="I337" s="36"/>
+      <c r="G337" s="15"/>
+      <c r="H337" s="34"/>
+      <c r="I337" s="34"/>
       <c r="J337" s="9"/>
       <c r="K337" s="9"/>
-      <c r="L337" s="15"/>
-      <c r="M337" s="15"/>
+      <c r="L337" s="14"/>
+      <c r="M337" s="14"/>
       <c r="N337" s="6"/>
       <c r="P337" s="6"/>
     </row>
     <row r="338" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A338" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E338" s="9"/>
+      <c r="A338" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B338" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C338" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E338" s="90" t="s">
+        <v>0</v>
+      </c>
       <c r="F338" s="12"/>
-      <c r="G338" s="16"/>
-[...1 lines deleted...]
-      <c r="I338" s="36"/>
+      <c r="G338" s="15"/>
+      <c r="H338" s="34"/>
+      <c r="I338" s="34"/>
       <c r="J338" s="9"/>
       <c r="K338" s="9"/>
-      <c r="L338" s="15"/>
-      <c r="M338" s="15"/>
+      <c r="L338" s="14"/>
+      <c r="M338" s="14"/>
       <c r="N338" s="6"/>
       <c r="P338" s="6"/>
     </row>
     <row r="339" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A339" s="25" t="s">
-        <v>43</v>
+      <c r="A339" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="B339" s="9">
-        <v>143021</v>
-[...7 lines deleted...]
-      <c r="E339" s="9"/>
+        <v>17206</v>
+      </c>
+      <c r="C339" s="66">
+        <v>70462</v>
+      </c>
+      <c r="D339" s="61">
+        <v>123718</v>
+      </c>
+      <c r="E339" s="88">
+        <v>176975</v>
+      </c>
       <c r="F339" s="12"/>
-      <c r="G339" s="16"/>
-[...1 lines deleted...]
-      <c r="I339" s="36"/>
+      <c r="G339" s="15"/>
+      <c r="H339" s="34"/>
+      <c r="I339" s="34"/>
       <c r="J339" s="9"/>
-      <c r="K339" s="48"/>
-[...1 lines deleted...]
-      <c r="M339" s="9"/>
+      <c r="K339" s="9"/>
+      <c r="L339" s="14"/>
+      <c r="M339" s="14"/>
       <c r="N339" s="6"/>
       <c r="P339" s="6"/>
     </row>
     <row r="340" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A340" s="25" t="s">
-        <v>51</v>
+      <c r="A340" s="23" t="s">
+        <v>50</v>
       </c>
       <c r="B340" s="9">
-        <v>2376</v>
-[...7 lines deleted...]
-      <c r="E340" s="9"/>
+        <v>370</v>
+      </c>
+      <c r="C340" s="66">
+        <v>390</v>
+      </c>
+      <c r="D340" s="61">
+        <v>410</v>
+      </c>
+      <c r="E340" s="88">
+        <v>430</v>
+      </c>
       <c r="F340" s="12"/>
-      <c r="G340" s="16"/>
-[...1 lines deleted...]
-      <c r="I340" s="36"/>
+      <c r="G340" s="15"/>
+      <c r="H340" s="34"/>
+      <c r="I340" s="34"/>
       <c r="J340" s="9"/>
       <c r="K340" s="9"/>
-      <c r="L340" s="15"/>
-      <c r="M340" s="15"/>
+      <c r="L340" s="14"/>
+      <c r="M340" s="14"/>
       <c r="N340" s="6"/>
       <c r="P340" s="6"/>
     </row>
     <row r="341" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A341" s="25" t="s">
-        <v>53</v>
+      <c r="A341" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B341" s="9">
-        <v>8707</v>
-[...7 lines deleted...]
-      <c r="E341" s="9"/>
+        <v>143021</v>
+      </c>
+      <c r="C341" s="66">
+        <v>811026</v>
+      </c>
+      <c r="D341" s="61">
+        <v>1424704</v>
+      </c>
+      <c r="E341" s="88">
+        <v>2211159</v>
+      </c>
       <c r="F341" s="12"/>
-      <c r="G341" s="16"/>
-[...1 lines deleted...]
-      <c r="I341" s="36"/>
+      <c r="G341" s="15"/>
+      <c r="H341" s="34"/>
+      <c r="I341" s="34"/>
       <c r="J341" s="9"/>
-      <c r="K341" s="9"/>
-[...1 lines deleted...]
-      <c r="M341" s="15"/>
+      <c r="K341" s="46"/>
+      <c r="L341" s="46"/>
+      <c r="M341" s="9"/>
       <c r="N341" s="6"/>
       <c r="P341" s="6"/>
     </row>
     <row r="342" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A342" s="25" t="s">
-        <v>67</v>
+      <c r="A342" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="B342" s="9">
-        <v>92079</v>
-[...7 lines deleted...]
-      <c r="E342" s="9"/>
+        <v>2376</v>
+      </c>
+      <c r="C342" s="66">
+        <v>9800</v>
+      </c>
+      <c r="D342" s="61">
+        <v>17224</v>
+      </c>
+      <c r="E342" s="88">
+        <v>24647</v>
+      </c>
       <c r="F342" s="12"/>
-      <c r="G342" s="16"/>
-[...1 lines deleted...]
-      <c r="I342" s="36"/>
+      <c r="G342" s="15"/>
+      <c r="H342" s="34"/>
+      <c r="I342" s="34"/>
       <c r="J342" s="9"/>
       <c r="K342" s="9"/>
-      <c r="L342" s="15"/>
-      <c r="M342" s="15"/>
+      <c r="L342" s="14"/>
+      <c r="M342" s="14"/>
       <c r="N342" s="6"/>
       <c r="P342" s="6"/>
     </row>
     <row r="343" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A343" s="25" t="s">
-        <v>54</v>
+      <c r="A343" s="23" t="s">
+        <v>53</v>
       </c>
       <c r="B343" s="9">
-        <v>22533</v>
-[...7 lines deleted...]
-      <c r="E343" s="9"/>
+        <v>8707</v>
+      </c>
+      <c r="C343" s="66">
+        <v>17414</v>
+      </c>
+      <c r="D343" s="61">
+        <v>26121</v>
+      </c>
+      <c r="E343" s="88">
+        <v>34828</v>
+      </c>
       <c r="F343" s="12"/>
-      <c r="G343" s="16"/>
-[...1 lines deleted...]
-      <c r="I343" s="36"/>
+      <c r="G343" s="15"/>
+      <c r="H343" s="34"/>
+      <c r="I343" s="34"/>
       <c r="J343" s="9"/>
       <c r="K343" s="9"/>
-      <c r="L343" s="15"/>
-      <c r="M343" s="15"/>
+      <c r="L343" s="14"/>
+      <c r="M343" s="14"/>
       <c r="N343" s="6"/>
       <c r="P343" s="6"/>
     </row>
-    <row r="344" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="344" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="B344" s="9">
-        <v>1422</v>
-[...7 lines deleted...]
-      <c r="E344" s="9"/>
+        <v>92079</v>
+      </c>
+      <c r="C344" s="66">
+        <v>180460</v>
+      </c>
+      <c r="D344" s="61">
+        <v>268840</v>
+      </c>
+      <c r="E344" s="88">
+        <v>357220</v>
+      </c>
       <c r="F344" s="12"/>
-      <c r="G344" s="16"/>
-[...1 lines deleted...]
-      <c r="I344" s="36"/>
+      <c r="G344" s="15"/>
+      <c r="H344" s="34"/>
+      <c r="I344" s="34"/>
       <c r="J344" s="9"/>
       <c r="K344" s="9"/>
-      <c r="L344" s="15"/>
-[...2 lines deleted...]
-      <c r="P344" s="18"/>
+      <c r="L344" s="14"/>
+      <c r="M344" s="14"/>
+      <c r="N344" s="6"/>
+      <c r="P344" s="6"/>
     </row>
     <row r="345" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A345" s="30" t="s">
-[...5 lines deleted...]
-      <c r="E345" s="9"/>
+      <c r="A345" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B345" s="9">
+        <v>22533</v>
+      </c>
+      <c r="C345" s="66">
+        <v>39810</v>
+      </c>
+      <c r="D345" s="61">
+        <v>57087</v>
+      </c>
+      <c r="E345" s="88">
+        <v>74365</v>
+      </c>
       <c r="F345" s="12"/>
-      <c r="G345" s="16"/>
-[...1 lines deleted...]
-      <c r="I345" s="36"/>
+      <c r="G345" s="15"/>
+      <c r="H345" s="34"/>
+      <c r="I345" s="34"/>
       <c r="J345" s="9"/>
       <c r="K345" s="9"/>
-      <c r="L345" s="15"/>
-      <c r="M345" s="15"/>
+      <c r="L345" s="14"/>
+      <c r="M345" s="14"/>
       <c r="N345" s="6"/>
       <c r="P345" s="6"/>
     </row>
-    <row r="346" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="346" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="23" t="s">
+        <v>55</v>
       </c>
       <c r="B346" s="9">
-        <v>345847</v>
-[...7 lines deleted...]
-      <c r="E346" s="9"/>
+        <v>1422</v>
+      </c>
+      <c r="C346" s="66">
+        <v>2844</v>
+      </c>
+      <c r="D346" s="61">
+        <v>4266</v>
+      </c>
+      <c r="E346" s="88">
+        <v>5688</v>
+      </c>
       <c r="F346" s="12"/>
-      <c r="G346" s="16"/>
-[...1 lines deleted...]
-      <c r="I346" s="36"/>
+      <c r="G346" s="15"/>
+      <c r="H346" s="34"/>
+      <c r="I346" s="34"/>
       <c r="J346" s="9"/>
       <c r="K346" s="9"/>
-      <c r="L346" s="15"/>
-[...2 lines deleted...]
-      <c r="P346" s="6"/>
+      <c r="L346" s="14"/>
+      <c r="M346" s="14"/>
+      <c r="N346" s="17"/>
+      <c r="P346" s="17"/>
     </row>
     <row r="347" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A347" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E347" s="9"/>
+      <c r="A347" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B347" s="54"/>
+      <c r="C347" s="9"/>
+      <c r="D347" s="54"/>
+      <c r="E347" s="61"/>
       <c r="F347" s="12"/>
-      <c r="G347" s="16"/>
-[...1 lines deleted...]
-      <c r="I347" s="36"/>
+      <c r="G347" s="15"/>
+      <c r="H347" s="34"/>
+      <c r="I347" s="34"/>
       <c r="J347" s="9"/>
       <c r="K347" s="9"/>
-      <c r="L347" s="15"/>
-      <c r="M347" s="15"/>
+      <c r="L347" s="14"/>
+      <c r="M347" s="14"/>
       <c r="N347" s="6"/>
       <c r="P347" s="6"/>
     </row>
     <row r="348" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A348" s="26" t="s">
-        <v>41</v>
+      <c r="A348" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B348" s="9">
-        <v>1133</v>
-[...7 lines deleted...]
-      <c r="E348" s="9"/>
+        <v>345847</v>
+      </c>
+      <c r="C348" s="66">
+        <v>870932</v>
+      </c>
+      <c r="D348" s="61">
+        <v>1396016</v>
+      </c>
+      <c r="E348" s="88">
+        <v>1921101</v>
+      </c>
       <c r="F348" s="12"/>
-      <c r="G348" s="16"/>
-[...1 lines deleted...]
-      <c r="I348" s="36"/>
+      <c r="G348" s="15"/>
+      <c r="H348" s="34"/>
+      <c r="I348" s="34"/>
       <c r="J348" s="9"/>
       <c r="K348" s="9"/>
-      <c r="L348" s="15"/>
-      <c r="M348" s="15"/>
+      <c r="L348" s="14"/>
+      <c r="M348" s="14"/>
       <c r="N348" s="6"/>
       <c r="P348" s="6"/>
     </row>
     <row r="349" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A349" s="25" t="s">
-        <v>70</v>
+      <c r="A349" s="24" t="s">
+        <v>40</v>
       </c>
       <c r="B349" s="9">
-        <v>16524</v>
-[...7 lines deleted...]
-      <c r="E349" s="9"/>
+        <v>246295</v>
+      </c>
+      <c r="C349" s="66">
+        <v>653600</v>
+      </c>
+      <c r="D349" s="61">
+        <v>1060905</v>
+      </c>
+      <c r="E349" s="88">
+        <v>1468210</v>
+      </c>
       <c r="F349" s="12"/>
-      <c r="G349" s="16"/>
-[...1 lines deleted...]
-      <c r="I349" s="36"/>
+      <c r="G349" s="15"/>
+      <c r="H349" s="34"/>
+      <c r="I349" s="34"/>
       <c r="J349" s="9"/>
       <c r="K349" s="9"/>
-      <c r="L349" s="15"/>
-      <c r="M349" s="15"/>
+      <c r="L349" s="14"/>
+      <c r="M349" s="14"/>
       <c r="N349" s="6"/>
       <c r="P349" s="6"/>
     </row>
     <row r="350" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A350" s="26" t="s">
-        <v>42</v>
+      <c r="A350" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="B350" s="9">
-        <v>50178</v>
-[...7 lines deleted...]
-      <c r="E350" s="9"/>
+        <v>1133</v>
+      </c>
+      <c r="C350" s="66">
+        <v>2266</v>
+      </c>
+      <c r="D350" s="61">
+        <v>3399</v>
+      </c>
+      <c r="E350" s="88">
+        <v>4532</v>
+      </c>
       <c r="F350" s="12"/>
-      <c r="G350" s="16"/>
-[...1 lines deleted...]
-      <c r="I350" s="36"/>
+      <c r="G350" s="15"/>
+      <c r="H350" s="34"/>
+      <c r="I350" s="34"/>
       <c r="J350" s="9"/>
       <c r="K350" s="9"/>
-      <c r="L350" s="15"/>
-      <c r="M350" s="15"/>
+      <c r="L350" s="14"/>
+      <c r="M350" s="14"/>
       <c r="N350" s="6"/>
       <c r="P350" s="6"/>
     </row>
     <row r="351" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A351" s="25" t="s">
-        <v>45</v>
+      <c r="A351" s="23" t="s">
+        <v>70</v>
       </c>
       <c r="B351" s="9">
-        <v>1287</v>
-[...7 lines deleted...]
-      <c r="E351" s="9"/>
+        <v>16524</v>
+      </c>
+      <c r="C351" s="66">
+        <v>30813</v>
+      </c>
+      <c r="D351" s="61">
+        <v>45102</v>
+      </c>
+      <c r="E351" s="88">
+        <v>59390</v>
+      </c>
       <c r="F351" s="12"/>
-      <c r="G351" s="16"/>
-[...1 lines deleted...]
-      <c r="I351" s="36"/>
+      <c r="G351" s="15"/>
+      <c r="H351" s="34"/>
+      <c r="I351" s="34"/>
       <c r="J351" s="9"/>
       <c r="K351" s="9"/>
-      <c r="L351" s="15"/>
-      <c r="M351" s="15"/>
+      <c r="L351" s="14"/>
+      <c r="M351" s="14"/>
       <c r="N351" s="6"/>
       <c r="P351" s="6"/>
     </row>
     <row r="352" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="25" t="s">
-        <v>46</v>
+      <c r="A352" s="24" t="s">
+        <v>42</v>
       </c>
       <c r="B352" s="9">
-        <v>615</v>
-[...7 lines deleted...]
-      <c r="E352" s="9"/>
+        <v>50178</v>
+      </c>
+      <c r="C352" s="66">
+        <v>120730</v>
+      </c>
+      <c r="D352" s="61">
+        <v>191283</v>
+      </c>
+      <c r="E352" s="88">
+        <v>261836</v>
+      </c>
       <c r="F352" s="12"/>
-      <c r="G352" s="16"/>
-[...1 lines deleted...]
-      <c r="I352" s="36"/>
+      <c r="G352" s="15"/>
+      <c r="H352" s="34"/>
+      <c r="I352" s="34"/>
       <c r="J352" s="9"/>
       <c r="K352" s="9"/>
-      <c r="L352" s="15"/>
-      <c r="M352" s="15"/>
+      <c r="L352" s="14"/>
+      <c r="M352" s="14"/>
       <c r="N352" s="6"/>
       <c r="P352" s="6"/>
     </row>
     <row r="353" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="25" t="s">
-        <v>47</v>
+      <c r="A353" s="23" t="s">
+        <v>45</v>
       </c>
       <c r="B353" s="9">
-        <v>247</v>
-[...7 lines deleted...]
-      <c r="E353" s="9"/>
+        <v>1287</v>
+      </c>
+      <c r="C353" s="66">
+        <v>2466</v>
+      </c>
+      <c r="D353" s="61">
+        <v>3646</v>
+      </c>
+      <c r="E353" s="88">
+        <v>4826</v>
+      </c>
       <c r="F353" s="12"/>
-      <c r="G353" s="16"/>
-[...1 lines deleted...]
-      <c r="I353" s="36"/>
+      <c r="G353" s="15"/>
+      <c r="H353" s="34"/>
+      <c r="I353" s="34"/>
       <c r="J353" s="9"/>
       <c r="K353" s="9"/>
-      <c r="L353" s="15"/>
-      <c r="M353" s="15"/>
+      <c r="L353" s="14"/>
+      <c r="M353" s="14"/>
       <c r="N353" s="6"/>
       <c r="P353" s="6"/>
     </row>
     <row r="354" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A354" s="25" t="s">
-        <v>68</v>
+      <c r="A354" s="23" t="s">
+        <v>46</v>
       </c>
       <c r="B354" s="9">
-        <v>981</v>
-[...7 lines deleted...]
-      <c r="E354" s="9"/>
+        <v>615</v>
+      </c>
+      <c r="C354" s="66">
+        <v>1196</v>
+      </c>
+      <c r="D354" s="61">
+        <v>1777</v>
+      </c>
+      <c r="E354" s="88">
+        <v>2358</v>
+      </c>
       <c r="F354" s="12"/>
-      <c r="G354" s="16"/>
-[...1 lines deleted...]
-      <c r="I354" s="36"/>
+      <c r="G354" s="15"/>
+      <c r="H354" s="34"/>
+      <c r="I354" s="34"/>
       <c r="J354" s="9"/>
       <c r="K354" s="9"/>
-      <c r="L354" s="15"/>
-      <c r="M354" s="15"/>
+      <c r="L354" s="14"/>
+      <c r="M354" s="14"/>
       <c r="N354" s="6"/>
       <c r="P354" s="6"/>
     </row>
     <row r="355" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A355" s="25" t="s">
-        <v>48</v>
+      <c r="A355" s="23" t="s">
+        <v>47</v>
       </c>
       <c r="B355" s="9">
-        <v>6866</v>
-[...7 lines deleted...]
-      <c r="E355" s="9"/>
+        <v>247</v>
+      </c>
+      <c r="C355" s="66">
+        <v>494</v>
+      </c>
+      <c r="D355" s="61">
+        <v>741</v>
+      </c>
+      <c r="E355" s="88">
+        <v>988</v>
+      </c>
       <c r="F355" s="12"/>
-      <c r="G355" s="16"/>
-[...1 lines deleted...]
-      <c r="I355" s="36"/>
+      <c r="G355" s="15"/>
+      <c r="H355" s="34"/>
+      <c r="I355" s="34"/>
       <c r="J355" s="9"/>
       <c r="K355" s="9"/>
-      <c r="L355" s="15"/>
-      <c r="M355" s="15"/>
+      <c r="L355" s="14"/>
+      <c r="M355" s="14"/>
       <c r="N355" s="6"/>
       <c r="P355" s="6"/>
     </row>
     <row r="356" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A356" s="25" t="s">
-        <v>49</v>
+      <c r="A356" s="23" t="s">
+        <v>68</v>
       </c>
       <c r="B356" s="9">
-        <v>1068</v>
-[...7 lines deleted...]
-      <c r="E356" s="9"/>
+        <v>981</v>
+      </c>
+      <c r="C356" s="66">
+        <v>1962</v>
+      </c>
+      <c r="D356" s="61">
+        <v>2943</v>
+      </c>
+      <c r="E356" s="88">
+        <v>3924</v>
+      </c>
       <c r="F356" s="12"/>
-      <c r="G356" s="16"/>
-[...1 lines deleted...]
-      <c r="I356" s="36"/>
+      <c r="G356" s="15"/>
+      <c r="H356" s="34"/>
+      <c r="I356" s="34"/>
       <c r="J356" s="9"/>
       <c r="K356" s="9"/>
-      <c r="L356" s="15"/>
-      <c r="M356" s="15"/>
+      <c r="L356" s="14"/>
+      <c r="M356" s="14"/>
       <c r="N356" s="6"/>
       <c r="P356" s="6"/>
     </row>
     <row r="357" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="25" t="s">
-        <v>50</v>
+      <c r="A357" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="B357" s="9">
-        <v>286</v>
-[...7 lines deleted...]
-      <c r="E357" s="9"/>
+        <v>6866</v>
+      </c>
+      <c r="C357" s="66">
+        <v>13732</v>
+      </c>
+      <c r="D357" s="61">
+        <v>20598</v>
+      </c>
+      <c r="E357" s="88">
+        <v>27464</v>
+      </c>
       <c r="F357" s="12"/>
-      <c r="G357" s="16"/>
-[...1 lines deleted...]
-      <c r="I357" s="36"/>
+      <c r="G357" s="15"/>
+      <c r="H357" s="34"/>
+      <c r="I357" s="34"/>
       <c r="J357" s="9"/>
       <c r="K357" s="9"/>
-      <c r="L357" s="15"/>
-      <c r="M357" s="15"/>
+      <c r="L357" s="14"/>
+      <c r="M357" s="14"/>
       <c r="N357" s="6"/>
       <c r="P357" s="6"/>
     </row>
     <row r="358" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="25" t="s">
-        <v>43</v>
+      <c r="A358" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="B358" s="9">
-        <v>11542</v>
-[...7 lines deleted...]
-      <c r="E358" s="9"/>
+        <v>1068</v>
+      </c>
+      <c r="C358" s="66">
+        <v>2136</v>
+      </c>
+      <c r="D358" s="61">
+        <v>3204</v>
+      </c>
+      <c r="E358" s="88">
+        <v>4272</v>
+      </c>
       <c r="F358" s="12"/>
-      <c r="G358" s="16"/>
-[...1 lines deleted...]
-      <c r="I358" s="36"/>
+      <c r="G358" s="15"/>
+      <c r="H358" s="34"/>
+      <c r="I358" s="34"/>
       <c r="J358" s="9"/>
       <c r="K358" s="9"/>
-      <c r="L358" s="15"/>
-      <c r="M358" s="15"/>
+      <c r="L358" s="14"/>
+      <c r="M358" s="14"/>
       <c r="N358" s="6"/>
       <c r="P358" s="6"/>
     </row>
     <row r="359" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="25" t="s">
-        <v>51</v>
+      <c r="A359" s="23" t="s">
+        <v>50</v>
       </c>
       <c r="B359" s="9">
-        <v>1214</v>
-[...7 lines deleted...]
-      <c r="E359" s="9"/>
+        <v>286</v>
+      </c>
+      <c r="C359" s="66">
+        <v>572</v>
+      </c>
+      <c r="D359" s="61">
+        <v>858</v>
+      </c>
+      <c r="E359" s="88">
+        <v>1144</v>
+      </c>
       <c r="F359" s="12"/>
-      <c r="G359" s="16"/>
-[...1 lines deleted...]
-      <c r="I359" s="36"/>
+      <c r="G359" s="15"/>
+      <c r="H359" s="34"/>
+      <c r="I359" s="34"/>
       <c r="J359" s="9"/>
       <c r="K359" s="9"/>
-      <c r="L359" s="15"/>
-      <c r="M359" s="15"/>
+      <c r="L359" s="14"/>
+      <c r="M359" s="14"/>
       <c r="N359" s="6"/>
       <c r="P359" s="6"/>
     </row>
     <row r="360" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="25" t="s">
-        <v>52</v>
+      <c r="A360" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B360" s="9">
-        <v>1083</v>
-[...7 lines deleted...]
-      <c r="E360" s="9"/>
+        <v>11542</v>
+      </c>
+      <c r="C360" s="66">
+        <v>23314</v>
+      </c>
+      <c r="D360" s="61">
+        <v>35085</v>
+      </c>
+      <c r="E360" s="88">
+        <v>46857</v>
+      </c>
       <c r="F360" s="12"/>
-      <c r="G360" s="16"/>
-[...1 lines deleted...]
-      <c r="I360" s="36"/>
+      <c r="G360" s="15"/>
+      <c r="H360" s="34"/>
+      <c r="I360" s="34"/>
       <c r="J360" s="9"/>
       <c r="K360" s="9"/>
-      <c r="L360" s="15"/>
-      <c r="M360" s="15"/>
+      <c r="L360" s="14"/>
+      <c r="M360" s="14"/>
       <c r="N360" s="6"/>
       <c r="P360" s="6"/>
     </row>
     <row r="361" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A361" s="25" t="s">
-        <v>53</v>
+      <c r="A361" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="B361" s="9">
-        <v>5523</v>
-[...7 lines deleted...]
-      <c r="E361" s="9"/>
+        <v>1214</v>
+      </c>
+      <c r="C361" s="66">
+        <v>2428</v>
+      </c>
+      <c r="D361" s="61">
+        <v>3642</v>
+      </c>
+      <c r="E361" s="88">
+        <v>4856</v>
+      </c>
       <c r="F361" s="12"/>
-      <c r="G361" s="16"/>
-[...1 lines deleted...]
-      <c r="I361" s="36"/>
+      <c r="G361" s="15"/>
+      <c r="H361" s="34"/>
+      <c r="I361" s="34"/>
       <c r="J361" s="9"/>
       <c r="K361" s="9"/>
-      <c r="L361" s="15"/>
-      <c r="M361" s="15"/>
+      <c r="L361" s="14"/>
+      <c r="M361" s="14"/>
       <c r="N361" s="6"/>
       <c r="P361" s="6"/>
     </row>
     <row r="362" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A362" s="25" t="s">
-        <v>67</v>
+      <c r="A362" s="23" t="s">
+        <v>52</v>
       </c>
       <c r="B362" s="9">
-        <v>340</v>
-[...7 lines deleted...]
-      <c r="E362" s="9"/>
+        <v>1083</v>
+      </c>
+      <c r="C362" s="66">
+        <v>2166</v>
+      </c>
+      <c r="D362" s="61">
+        <v>3249</v>
+      </c>
+      <c r="E362" s="88">
+        <v>4332</v>
+      </c>
       <c r="F362" s="12"/>
-      <c r="G362" s="16"/>
-[...1 lines deleted...]
-      <c r="I362" s="36"/>
+      <c r="G362" s="15"/>
+      <c r="H362" s="34"/>
+      <c r="I362" s="34"/>
       <c r="J362" s="9"/>
       <c r="K362" s="9"/>
-      <c r="L362" s="15"/>
-      <c r="M362" s="15"/>
+      <c r="L362" s="14"/>
+      <c r="M362" s="14"/>
       <c r="N362" s="6"/>
       <c r="P362" s="6"/>
     </row>
-    <row r="363" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="363" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="23" t="s">
+        <v>53</v>
       </c>
       <c r="B363" s="9">
-        <v>667</v>
-[...7 lines deleted...]
-      <c r="E363" s="9"/>
+        <v>5523</v>
+      </c>
+      <c r="C363" s="66">
+        <v>11046</v>
+      </c>
+      <c r="D363" s="61">
+        <v>16569</v>
+      </c>
+      <c r="E363" s="88">
+        <v>22092</v>
+      </c>
       <c r="F363" s="12"/>
-      <c r="G363" s="16"/>
-[...1 lines deleted...]
-      <c r="I363" s="36"/>
+      <c r="G363" s="15"/>
+      <c r="H363" s="34"/>
+      <c r="I363" s="34"/>
       <c r="J363" s="9"/>
       <c r="K363" s="9"/>
-      <c r="L363" s="15"/>
-[...2 lines deleted...]
-      <c r="P363" s="18"/>
+      <c r="L363" s="14"/>
+      <c r="M363" s="14"/>
+      <c r="N363" s="6"/>
+      <c r="P363" s="6"/>
     </row>
     <row r="364" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A364" s="30" t="s">
-[...5 lines deleted...]
-      <c r="E364" s="9"/>
+      <c r="A364" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B364" s="9">
+        <v>340</v>
+      </c>
+      <c r="C364" s="66">
+        <v>680</v>
+      </c>
+      <c r="D364" s="61">
+        <v>1020</v>
+      </c>
+      <c r="E364" s="88">
+        <v>1360</v>
+      </c>
       <c r="F364" s="12"/>
-      <c r="G364" s="16"/>
-[...1 lines deleted...]
-      <c r="I364" s="36"/>
+      <c r="G364" s="15"/>
+      <c r="H364" s="34"/>
+      <c r="I364" s="34"/>
       <c r="J364" s="9"/>
       <c r="K364" s="9"/>
-      <c r="L364" s="15"/>
-      <c r="M364" s="15"/>
+      <c r="L364" s="14"/>
+      <c r="M364" s="14"/>
       <c r="N364" s="6"/>
       <c r="P364" s="6"/>
     </row>
-    <row r="365" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="365" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="23" t="s">
+        <v>55</v>
       </c>
       <c r="B365" s="9">
-        <v>33917</v>
-[...7 lines deleted...]
-      <c r="E365" s="9"/>
+        <v>667</v>
+      </c>
+      <c r="C365" s="66">
+        <v>1334</v>
+      </c>
+      <c r="D365" s="61">
+        <v>2001</v>
+      </c>
+      <c r="E365" s="88">
+        <v>2668</v>
+      </c>
       <c r="F365" s="12"/>
-      <c r="G365" s="16"/>
-[...1 lines deleted...]
-      <c r="I365" s="36"/>
+      <c r="G365" s="15"/>
+      <c r="H365" s="34"/>
+      <c r="I365" s="34"/>
       <c r="J365" s="9"/>
       <c r="K365" s="9"/>
-      <c r="L365" s="15"/>
-[...2 lines deleted...]
-      <c r="P365" s="6"/>
+      <c r="L365" s="14"/>
+      <c r="M365" s="14"/>
+      <c r="N365" s="17"/>
+      <c r="P365" s="17"/>
     </row>
     <row r="366" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A366" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E366" s="9"/>
+      <c r="A366" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B366" s="54"/>
+      <c r="C366" s="9"/>
+      <c r="D366" s="54"/>
+      <c r="E366" s="61"/>
       <c r="F366" s="12"/>
-      <c r="G366" s="16"/>
-[...1 lines deleted...]
-      <c r="I366" s="36"/>
+      <c r="G366" s="15"/>
+      <c r="H366" s="34"/>
+      <c r="I366" s="34"/>
       <c r="J366" s="9"/>
       <c r="K366" s="9"/>
-      <c r="L366" s="15"/>
-      <c r="M366" s="15"/>
+      <c r="L366" s="14"/>
+      <c r="M366" s="14"/>
       <c r="N366" s="6"/>
       <c r="P366" s="6"/>
     </row>
     <row r="367" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A367" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E367" s="9"/>
+      <c r="A367" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B367" s="9">
+        <v>33917</v>
+      </c>
+      <c r="C367" s="66">
+        <v>86304</v>
+      </c>
+      <c r="D367" s="61">
+        <v>138692</v>
+      </c>
+      <c r="E367" s="88">
+        <v>191080</v>
+      </c>
       <c r="F367" s="12"/>
-      <c r="G367" s="16"/>
-[...1 lines deleted...]
-      <c r="I367" s="36"/>
+      <c r="G367" s="15"/>
+      <c r="H367" s="34"/>
+      <c r="I367" s="34"/>
       <c r="J367" s="9"/>
       <c r="K367" s="9"/>
-      <c r="L367" s="15"/>
-      <c r="M367" s="15"/>
+      <c r="L367" s="14"/>
+      <c r="M367" s="14"/>
       <c r="N367" s="6"/>
       <c r="P367" s="6"/>
     </row>
     <row r="368" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A368" s="25" t="s">
-        <v>70</v>
+      <c r="A368" s="24" t="s">
+        <v>40</v>
       </c>
       <c r="B368" s="9">
-        <v>261</v>
-[...7 lines deleted...]
-      <c r="E368" s="9"/>
+        <v>28974</v>
+      </c>
+      <c r="C368" s="66">
+        <v>72044</v>
+      </c>
+      <c r="D368" s="61">
+        <v>115114</v>
+      </c>
+      <c r="E368" s="88">
+        <v>158184</v>
+      </c>
       <c r="F368" s="12"/>
-      <c r="G368" s="16"/>
-[...1 lines deleted...]
-      <c r="I368" s="36"/>
+      <c r="G368" s="15"/>
+      <c r="H368" s="34"/>
+      <c r="I368" s="34"/>
       <c r="J368" s="9"/>
       <c r="K368" s="9"/>
-      <c r="L368" s="15"/>
-      <c r="M368" s="15"/>
+      <c r="L368" s="14"/>
+      <c r="M368" s="14"/>
       <c r="N368" s="6"/>
       <c r="P368" s="6"/>
     </row>
     <row r="369" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A369" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E369" s="9"/>
+      <c r="A369" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B369" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C369" s="66">
+        <v>4375</v>
+      </c>
+      <c r="D369" s="61">
+        <v>8749</v>
+      </c>
+      <c r="E369" s="88">
+        <v>13124</v>
+      </c>
       <c r="F369" s="12"/>
-      <c r="G369" s="16"/>
-[...1 lines deleted...]
-      <c r="I369" s="36"/>
+      <c r="G369" s="15"/>
+      <c r="H369" s="34"/>
+      <c r="I369" s="34"/>
       <c r="J369" s="9"/>
       <c r="K369" s="9"/>
-      <c r="L369" s="15"/>
-      <c r="M369" s="15"/>
+      <c r="L369" s="14"/>
+      <c r="M369" s="14"/>
       <c r="N369" s="6"/>
       <c r="P369" s="6"/>
     </row>
     <row r="370" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A370" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E370" s="1"/>
+      <c r="A370" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B370" s="9">
+        <v>261</v>
+      </c>
+      <c r="C370" s="66">
+        <v>522</v>
+      </c>
+      <c r="D370" s="61">
+        <v>783</v>
+      </c>
+      <c r="E370" s="88">
+        <v>1044</v>
+      </c>
       <c r="F370" s="12"/>
-      <c r="G370" s="16"/>
-[...1 lines deleted...]
-      <c r="I370" s="36"/>
+      <c r="G370" s="15"/>
+      <c r="H370" s="34"/>
+      <c r="I370" s="34"/>
       <c r="J370" s="9"/>
       <c r="K370" s="9"/>
-      <c r="L370" s="15"/>
-      <c r="M370" s="15"/>
+      <c r="L370" s="14"/>
+      <c r="M370" s="14"/>
       <c r="N370" s="6"/>
       <c r="P370" s="6"/>
     </row>
     <row r="371" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A371" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E371" s="1"/>
+      <c r="A371" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B371" s="9">
+        <v>4173</v>
+      </c>
+      <c r="C371" s="66">
+        <v>8346</v>
+      </c>
+      <c r="D371" s="61">
+        <v>12519</v>
+      </c>
+      <c r="E371" s="88">
+        <v>16692</v>
+      </c>
       <c r="F371" s="12"/>
-      <c r="G371" s="16"/>
-[...1 lines deleted...]
-      <c r="I371" s="36"/>
+      <c r="G371" s="15"/>
+      <c r="H371" s="34"/>
+      <c r="I371" s="34"/>
       <c r="J371" s="9"/>
       <c r="K371" s="9"/>
-      <c r="L371" s="15"/>
-      <c r="M371" s="15"/>
+      <c r="L371" s="14"/>
+      <c r="M371" s="14"/>
       <c r="N371" s="6"/>
       <c r="P371" s="6"/>
     </row>
     <row r="372" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="25" t="s">
-        <v>43</v>
+      <c r="A372" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="B372" s="1">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="E372" s="9"/>
+        <v>167</v>
+      </c>
+      <c r="C372" s="66">
+        <v>334</v>
+      </c>
+      <c r="D372" s="75">
+        <v>501</v>
+      </c>
+      <c r="E372" s="88">
+        <v>668</v>
+      </c>
       <c r="F372" s="12"/>
-      <c r="G372" s="16"/>
-[...1 lines deleted...]
-      <c r="I372" s="36"/>
+      <c r="G372" s="15"/>
+      <c r="H372" s="34"/>
+      <c r="I372" s="34"/>
       <c r="J372" s="9"/>
       <c r="K372" s="9"/>
-      <c r="L372" s="15"/>
-      <c r="M372" s="15"/>
+      <c r="L372" s="14"/>
+      <c r="M372" s="14"/>
       <c r="N372" s="6"/>
       <c r="P372" s="6"/>
     </row>
     <row r="373" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A373" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E373" s="9"/>
+      <c r="A373" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B373" s="1">
+        <v>11</v>
+      </c>
+      <c r="C373" s="66">
+        <v>22</v>
+      </c>
+      <c r="D373" s="75">
+        <v>33</v>
+      </c>
+      <c r="E373" s="88">
+        <v>44</v>
+      </c>
       <c r="F373" s="12"/>
-      <c r="G373" s="16"/>
-[...1 lines deleted...]
-      <c r="I373" s="36"/>
+      <c r="G373" s="15"/>
+      <c r="H373" s="34"/>
+      <c r="I373" s="34"/>
       <c r="J373" s="9"/>
       <c r="K373" s="9"/>
-      <c r="L373" s="15"/>
-      <c r="M373" s="15"/>
+      <c r="L373" s="14"/>
+      <c r="M373" s="14"/>
       <c r="N373" s="6"/>
       <c r="P373" s="6"/>
     </row>
-    <row r="374" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E374" s="9"/>
+    <row r="374" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B374" s="1">
+        <v>5</v>
+      </c>
+      <c r="C374" s="66">
+        <v>10</v>
+      </c>
+      <c r="D374" s="75">
+        <v>15</v>
+      </c>
+      <c r="E374" s="88">
+        <v>20</v>
+      </c>
       <c r="F374" s="12"/>
-      <c r="G374" s="16"/>
-[...1 lines deleted...]
-      <c r="I374" s="36"/>
+      <c r="G374" s="15"/>
+      <c r="H374" s="34"/>
+      <c r="I374" s="34"/>
       <c r="J374" s="9"/>
       <c r="K374" s="9"/>
-      <c r="L374" s="15"/>
-[...11 lines deleted...]
-      <c r="E375" s="9"/>
+      <c r="L374" s="14"/>
+      <c r="M374" s="14"/>
+      <c r="N374" s="6"/>
+      <c r="P374" s="6"/>
+    </row>
+    <row r="375" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B375" s="9">
+        <v>70</v>
+      </c>
+      <c r="C375" s="66">
+        <v>140</v>
+      </c>
+      <c r="D375" s="61">
+        <v>210</v>
+      </c>
+      <c r="E375" s="88">
+        <v>280</v>
+      </c>
       <c r="F375" s="12"/>
-      <c r="G375" s="16"/>
-[...1 lines deleted...]
-      <c r="I375" s="36"/>
+      <c r="G375" s="15"/>
+      <c r="H375" s="34"/>
+      <c r="I375" s="34"/>
       <c r="J375" s="9"/>
       <c r="K375" s="9"/>
-      <c r="L375" s="15"/>
-      <c r="M375" s="15"/>
+      <c r="L375" s="14"/>
+      <c r="M375" s="14"/>
       <c r="N375" s="6"/>
       <c r="P375" s="6"/>
     </row>
-    <row r="376" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="376" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="B376" s="9">
-        <v>11276570</v>
-[...7 lines deleted...]
-      <c r="E376" s="9"/>
+        <v>256</v>
+      </c>
+      <c r="C376" s="66">
+        <v>512</v>
+      </c>
+      <c r="D376" s="61">
+        <v>768</v>
+      </c>
+      <c r="E376" s="88">
+        <v>1024</v>
+      </c>
       <c r="F376" s="12"/>
-      <c r="G376" s="16"/>
-[...1 lines deleted...]
-      <c r="I376" s="36"/>
+      <c r="G376" s="15"/>
+      <c r="H376" s="34"/>
+      <c r="I376" s="34"/>
       <c r="J376" s="9"/>
       <c r="K376" s="9"/>
-      <c r="L376" s="15"/>
-[...17 lines deleted...]
-      <c r="E377" s="9"/>
+      <c r="L376" s="14"/>
+      <c r="M376" s="14"/>
+      <c r="N376" s="17"/>
+      <c r="P376" s="17"/>
+    </row>
+    <row r="377" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B377" s="54"/>
+      <c r="C377" s="9"/>
+      <c r="D377" s="54"/>
+      <c r="E377" s="61"/>
       <c r="F377" s="12"/>
-      <c r="G377" s="16"/>
-[...1 lines deleted...]
-      <c r="I377" s="36"/>
+      <c r="G377" s="15"/>
+      <c r="H377" s="34"/>
+      <c r="I377" s="34"/>
       <c r="J377" s="9"/>
       <c r="K377" s="9"/>
-      <c r="L377" s="15"/>
-      <c r="M377" s="15"/>
+      <c r="L377" s="14"/>
+      <c r="M377" s="14"/>
       <c r="N377" s="6"/>
       <c r="P377" s="6"/>
     </row>
     <row r="378" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A378" s="26" t="s">
-        <v>41</v>
+      <c r="A378" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B378" s="9">
-        <v>757070</v>
-[...7 lines deleted...]
-      <c r="E378" s="9"/>
+        <v>11276570</v>
+      </c>
+      <c r="C378" s="66">
+        <v>22244077</v>
+      </c>
+      <c r="D378" s="61">
+        <v>32287954</v>
+      </c>
+      <c r="E378" s="88">
+        <v>40893159</v>
+      </c>
       <c r="F378" s="12"/>
-      <c r="G378" s="16"/>
-[...1 lines deleted...]
-      <c r="I378" s="36"/>
+      <c r="G378" s="15"/>
+      <c r="H378" s="34"/>
+      <c r="I378" s="34"/>
       <c r="J378" s="9"/>
       <c r="K378" s="9"/>
-      <c r="L378" s="15"/>
-      <c r="M378" s="15"/>
+      <c r="L378" s="14"/>
+      <c r="M378" s="14"/>
       <c r="N378" s="6"/>
       <c r="P378" s="6"/>
     </row>
     <row r="379" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="25" t="s">
-        <v>70</v>
+      <c r="A379" s="24" t="s">
+        <v>40</v>
       </c>
       <c r="B379" s="9">
-        <v>563051</v>
-[...7 lines deleted...]
-      <c r="E379" s="9"/>
+        <v>5625598</v>
+      </c>
+      <c r="C379" s="66">
+        <v>10762487</v>
+      </c>
+      <c r="D379" s="61">
+        <v>15391406</v>
+      </c>
+      <c r="E379" s="88">
+        <v>19348559</v>
+      </c>
       <c r="F379" s="12"/>
-      <c r="G379" s="16"/>
-[...1 lines deleted...]
-      <c r="I379" s="36"/>
+      <c r="G379" s="15"/>
+      <c r="H379" s="34"/>
+      <c r="I379" s="34"/>
       <c r="J379" s="9"/>
       <c r="K379" s="9"/>
-      <c r="L379" s="15"/>
-      <c r="M379" s="15"/>
+      <c r="L379" s="14"/>
+      <c r="M379" s="14"/>
       <c r="N379" s="6"/>
       <c r="P379" s="6"/>
     </row>
     <row r="380" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A380" s="26" t="s">
-        <v>42</v>
+      <c r="A380" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="B380" s="9">
-        <v>3107726</v>
-[...7 lines deleted...]
-      <c r="E380" s="9"/>
+        <v>757070</v>
+      </c>
+      <c r="C380" s="66">
+        <v>1635182</v>
+      </c>
+      <c r="D380" s="61">
+        <v>2533644</v>
+      </c>
+      <c r="E380" s="88">
+        <v>3257264</v>
+      </c>
       <c r="F380" s="12"/>
-      <c r="G380" s="16"/>
-[...1 lines deleted...]
-      <c r="I380" s="36"/>
+      <c r="G380" s="15"/>
+      <c r="H380" s="34"/>
+      <c r="I380" s="34"/>
       <c r="J380" s="9"/>
       <c r="K380" s="9"/>
-      <c r="L380" s="15"/>
-      <c r="M380" s="15"/>
+      <c r="L380" s="14"/>
+      <c r="M380" s="14"/>
       <c r="N380" s="6"/>
       <c r="P380" s="6"/>
     </row>
     <row r="381" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="25" t="s">
-        <v>66</v>
+      <c r="A381" s="23" t="s">
+        <v>70</v>
       </c>
       <c r="B381" s="9">
-        <v>10367</v>
-[...7 lines deleted...]
-      <c r="E381" s="9"/>
+        <v>563051</v>
+      </c>
+      <c r="C381" s="66">
+        <v>1060672</v>
+      </c>
+      <c r="D381" s="61">
+        <v>1493258</v>
+      </c>
+      <c r="E381" s="88">
+        <v>1720695</v>
+      </c>
       <c r="F381" s="12"/>
-      <c r="G381" s="16"/>
-[...1 lines deleted...]
-      <c r="I381" s="36"/>
+      <c r="G381" s="15"/>
+      <c r="H381" s="34"/>
+      <c r="I381" s="34"/>
       <c r="J381" s="9"/>
       <c r="K381" s="9"/>
-      <c r="L381" s="15"/>
-      <c r="M381" s="15"/>
+      <c r="L381" s="14"/>
+      <c r="M381" s="14"/>
       <c r="N381" s="6"/>
       <c r="P381" s="6"/>
     </row>
     <row r="382" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="25" t="s">
-        <v>46</v>
+      <c r="A382" s="24" t="s">
+        <v>42</v>
       </c>
       <c r="B382" s="9">
-        <v>160677</v>
-[...7 lines deleted...]
-      <c r="E382" s="9"/>
+        <v>3107726</v>
+      </c>
+      <c r="C382" s="66">
+        <v>6165771</v>
+      </c>
+      <c r="D382" s="61">
+        <v>8780746</v>
+      </c>
+      <c r="E382" s="88">
+        <v>10999347</v>
+      </c>
       <c r="F382" s="12"/>
-      <c r="G382" s="16"/>
-[...1 lines deleted...]
-      <c r="I382" s="36"/>
+      <c r="G382" s="15"/>
+      <c r="H382" s="34"/>
+      <c r="I382" s="34"/>
       <c r="J382" s="9"/>
       <c r="K382" s="9"/>
-      <c r="L382" s="15"/>
-      <c r="M382" s="15"/>
+      <c r="L382" s="14"/>
+      <c r="M382" s="14"/>
       <c r="N382" s="6"/>
       <c r="P382" s="6"/>
     </row>
     <row r="383" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A383" s="25" t="s">
-        <v>47</v>
+      <c r="A383" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="B383" s="9">
-        <v>25487</v>
-[...7 lines deleted...]
-      <c r="E383" s="9"/>
+        <v>10367</v>
+      </c>
+      <c r="C383" s="66">
+        <v>25864</v>
+      </c>
+      <c r="D383" s="61">
+        <v>41361</v>
+      </c>
+      <c r="E383" s="88">
+        <v>56858</v>
+      </c>
       <c r="F383" s="12"/>
-      <c r="G383" s="16"/>
-[...1 lines deleted...]
-      <c r="I383" s="36"/>
+      <c r="G383" s="15"/>
+      <c r="H383" s="34"/>
+      <c r="I383" s="34"/>
       <c r="J383" s="9"/>
       <c r="K383" s="9"/>
-      <c r="L383" s="15"/>
-      <c r="M383" s="15"/>
+      <c r="L383" s="14"/>
+      <c r="M383" s="14"/>
       <c r="N383" s="6"/>
       <c r="P383" s="6"/>
     </row>
     <row r="384" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A384" s="25" t="s">
-        <v>68</v>
+      <c r="A384" s="23" t="s">
+        <v>46</v>
       </c>
       <c r="B384" s="9">
-        <v>826</v>
-[...7 lines deleted...]
-      <c r="E384" s="9"/>
+        <v>160677</v>
+      </c>
+      <c r="C384" s="66">
+        <v>381324</v>
+      </c>
+      <c r="D384" s="61">
+        <v>605273</v>
+      </c>
+      <c r="E384" s="88">
+        <v>819547</v>
+      </c>
       <c r="F384" s="12"/>
-      <c r="G384" s="16"/>
-[...1 lines deleted...]
-      <c r="I384" s="36"/>
+      <c r="G384" s="15"/>
+      <c r="H384" s="34"/>
+      <c r="I384" s="34"/>
       <c r="J384" s="9"/>
       <c r="K384" s="9"/>
-      <c r="L384" s="15"/>
-      <c r="M384" s="15"/>
+      <c r="L384" s="14"/>
+      <c r="M384" s="14"/>
       <c r="N384" s="6"/>
       <c r="P384" s="6"/>
     </row>
     <row r="385" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="25" t="s">
-        <v>48</v>
+      <c r="A385" s="23" t="s">
+        <v>47</v>
       </c>
       <c r="B385" s="9">
-        <v>329355</v>
-[...7 lines deleted...]
-      <c r="E385" s="9"/>
+        <v>25487</v>
+      </c>
+      <c r="C385" s="66">
+        <v>49411</v>
+      </c>
+      <c r="D385" s="61">
+        <v>73334</v>
+      </c>
+      <c r="E385" s="88">
+        <v>97257</v>
+      </c>
       <c r="F385" s="12"/>
-      <c r="G385" s="16"/>
-[...1 lines deleted...]
-      <c r="I385" s="36"/>
+      <c r="G385" s="15"/>
+      <c r="H385" s="34"/>
+      <c r="I385" s="34"/>
       <c r="J385" s="9"/>
       <c r="K385" s="9"/>
-      <c r="L385" s="15"/>
-      <c r="M385" s="15"/>
+      <c r="L385" s="14"/>
+      <c r="M385" s="14"/>
       <c r="N385" s="6"/>
       <c r="P385" s="6"/>
     </row>
     <row r="386" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A386" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E386" s="9"/>
+      <c r="A386" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B386" s="9">
+        <v>826</v>
+      </c>
+      <c r="C386" s="66">
+        <v>1653</v>
+      </c>
+      <c r="D386" s="61">
+        <v>2479</v>
+      </c>
+      <c r="E386" s="88">
+        <v>3305</v>
+      </c>
       <c r="F386" s="12"/>
-      <c r="G386" s="16"/>
-[...1 lines deleted...]
-      <c r="I386" s="36"/>
+      <c r="G386" s="15"/>
+      <c r="H386" s="34"/>
+      <c r="I386" s="34"/>
       <c r="J386" s="9"/>
       <c r="K386" s="9"/>
-      <c r="L386" s="15"/>
-      <c r="M386" s="15"/>
+      <c r="L386" s="14"/>
+      <c r="M386" s="14"/>
       <c r="N386" s="6"/>
       <c r="P386" s="6"/>
     </row>
     <row r="387" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A387" s="25" t="s">
-        <v>49</v>
+      <c r="A387" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="B387" s="9">
-        <v>37647</v>
-[...7 lines deleted...]
-      <c r="E387" s="9"/>
+        <v>329355</v>
+      </c>
+      <c r="C387" s="66">
+        <v>707527</v>
+      </c>
+      <c r="D387" s="61">
+        <v>1114083</v>
+      </c>
+      <c r="E387" s="88">
+        <v>1459103</v>
+      </c>
       <c r="F387" s="12"/>
-      <c r="G387" s="16"/>
-[...1 lines deleted...]
-      <c r="I387" s="36"/>
+      <c r="G387" s="15"/>
+      <c r="H387" s="34"/>
+      <c r="I387" s="34"/>
       <c r="J387" s="9"/>
       <c r="K387" s="9"/>
-      <c r="L387" s="15"/>
-      <c r="M387" s="15"/>
+      <c r="L387" s="14"/>
+      <c r="M387" s="14"/>
       <c r="N387" s="6"/>
       <c r="P387" s="6"/>
     </row>
     <row r="388" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E388" s="9"/>
+      <c r="A388" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B388" s="66">
+        <v>497</v>
+      </c>
+      <c r="C388" s="66">
+        <v>497</v>
+      </c>
+      <c r="D388" s="61">
+        <v>497</v>
+      </c>
+      <c r="E388" s="88">
+        <v>497</v>
+      </c>
       <c r="F388" s="12"/>
-      <c r="G388" s="16"/>
-[...1 lines deleted...]
-      <c r="I388" s="36"/>
+      <c r="G388" s="15"/>
+      <c r="H388" s="34"/>
+      <c r="I388" s="34"/>
       <c r="J388" s="9"/>
       <c r="K388" s="9"/>
-      <c r="L388" s="15"/>
-      <c r="M388" s="15"/>
+      <c r="L388" s="14"/>
+      <c r="M388" s="14"/>
       <c r="N388" s="6"/>
       <c r="P388" s="6"/>
     </row>
     <row r="389" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A389" s="25" t="s">
-        <v>43</v>
+      <c r="A389" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="B389" s="9">
-        <v>483635</v>
-[...7 lines deleted...]
-      <c r="E389" s="9"/>
+        <v>37647</v>
+      </c>
+      <c r="C389" s="66">
+        <v>106004</v>
+      </c>
+      <c r="D389" s="61">
+        <v>166360</v>
+      </c>
+      <c r="E389" s="88">
+        <v>264937</v>
+      </c>
       <c r="F389" s="12"/>
-      <c r="G389" s="16"/>
-[...1 lines deleted...]
-      <c r="I389" s="36"/>
+      <c r="G389" s="15"/>
+      <c r="H389" s="34"/>
+      <c r="I389" s="34"/>
       <c r="J389" s="9"/>
       <c r="K389" s="9"/>
-      <c r="L389" s="15"/>
-      <c r="M389" s="15"/>
+      <c r="L389" s="14"/>
+      <c r="M389" s="14"/>
       <c r="N389" s="6"/>
       <c r="P389" s="6"/>
     </row>
     <row r="390" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="25" t="s">
-        <v>51</v>
+      <c r="A390" s="23" t="s">
+        <v>50</v>
       </c>
       <c r="B390" s="9">
-        <v>69414</v>
-[...7 lines deleted...]
-      <c r="E390" s="9"/>
+        <v>24526</v>
+      </c>
+      <c r="C390" s="66">
+        <v>46440</v>
+      </c>
+      <c r="D390" s="61">
+        <v>68354</v>
+      </c>
+      <c r="E390" s="88">
+        <v>90267</v>
+      </c>
       <c r="F390" s="12"/>
-      <c r="G390" s="16"/>
-[...1 lines deleted...]
-      <c r="I390" s="36"/>
+      <c r="G390" s="15"/>
+      <c r="H390" s="34"/>
+      <c r="I390" s="34"/>
       <c r="J390" s="9"/>
       <c r="K390" s="9"/>
-      <c r="L390" s="15"/>
-      <c r="M390" s="15"/>
+      <c r="L390" s="14"/>
+      <c r="M390" s="14"/>
       <c r="N390" s="6"/>
       <c r="P390" s="6"/>
     </row>
     <row r="391" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A391" s="25" t="s">
-        <v>52</v>
+      <c r="A391" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B391" s="9">
-        <v>6467</v>
-[...7 lines deleted...]
-      <c r="E391" s="9"/>
+        <v>483635</v>
+      </c>
+      <c r="C391" s="66">
+        <v>980474</v>
+      </c>
+      <c r="D391" s="61">
+        <v>1495241</v>
+      </c>
+      <c r="E391" s="88">
+        <v>2009250</v>
+      </c>
       <c r="F391" s="12"/>
-      <c r="G391" s="16"/>
-[...1 lines deleted...]
-      <c r="I391" s="36"/>
+      <c r="G391" s="15"/>
+      <c r="H391" s="34"/>
+      <c r="I391" s="34"/>
       <c r="J391" s="9"/>
       <c r="K391" s="9"/>
-      <c r="L391" s="15"/>
-      <c r="M391" s="15"/>
+      <c r="L391" s="14"/>
+      <c r="M391" s="14"/>
       <c r="N391" s="6"/>
       <c r="P391" s="6"/>
     </row>
     <row r="392" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="25" t="s">
-        <v>53</v>
+      <c r="A392" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="B392" s="9">
-        <v>1291</v>
-[...7 lines deleted...]
-      <c r="E392" s="9"/>
+        <v>69414</v>
+      </c>
+      <c r="C392" s="66">
+        <v>127062</v>
+      </c>
+      <c r="D392" s="61">
+        <v>184709</v>
+      </c>
+      <c r="E392" s="88">
+        <v>242356</v>
+      </c>
       <c r="F392" s="12"/>
-      <c r="G392" s="16"/>
-[...1 lines deleted...]
-      <c r="I392" s="36"/>
+      <c r="G392" s="15"/>
+      <c r="H392" s="34"/>
+      <c r="I392" s="34"/>
       <c r="J392" s="9"/>
       <c r="K392" s="9"/>
-      <c r="L392" s="15"/>
-      <c r="M392" s="15"/>
+      <c r="L392" s="14"/>
+      <c r="M392" s="14"/>
       <c r="N392" s="6"/>
       <c r="P392" s="6"/>
     </row>
     <row r="393" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A393" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E393" s="9"/>
+      <c r="A393" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B393" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C393" s="66">
+        <v>13114</v>
+      </c>
+      <c r="D393" s="61">
+        <v>19761</v>
+      </c>
+      <c r="E393" s="88">
+        <v>26408</v>
+      </c>
       <c r="F393" s="12"/>
-      <c r="G393" s="16"/>
-[...1 lines deleted...]
-      <c r="I393" s="36"/>
+      <c r="G393" s="15"/>
+      <c r="H393" s="34"/>
+      <c r="I393" s="34"/>
       <c r="J393" s="9"/>
-      <c r="K393" s="15"/>
-[...1 lines deleted...]
-      <c r="M393" s="9"/>
+      <c r="K393" s="9"/>
+      <c r="L393" s="14"/>
+      <c r="M393" s="14"/>
       <c r="N393" s="6"/>
       <c r="P393" s="6"/>
     </row>
     <row r="394" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A394" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E394" s="9"/>
+      <c r="A394" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B394" s="9">
+        <v>1291</v>
+      </c>
+      <c r="C394" s="66">
+        <v>2582</v>
+      </c>
+      <c r="D394" s="61">
+        <v>3873</v>
+      </c>
+      <c r="E394" s="88">
+        <v>5164</v>
+      </c>
       <c r="F394" s="12"/>
-      <c r="G394" s="16"/>
-[...1 lines deleted...]
-      <c r="I394" s="36"/>
+      <c r="G394" s="15"/>
+      <c r="H394" s="34"/>
+      <c r="I394" s="34"/>
       <c r="J394" s="9"/>
-      <c r="K394" s="15"/>
-[...1 lines deleted...]
-      <c r="M394" s="9"/>
+      <c r="K394" s="9"/>
+      <c r="L394" s="14"/>
+      <c r="M394" s="14"/>
       <c r="N394" s="6"/>
       <c r="P394" s="6"/>
     </row>
-    <row r="395" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E395" s="9"/>
+    <row r="395" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B395" s="66">
+        <v>42343</v>
+      </c>
+      <c r="C395" s="66">
+        <v>96054</v>
+      </c>
+      <c r="D395" s="61">
+        <v>180247</v>
+      </c>
+      <c r="E395" s="88">
+        <v>307647</v>
+      </c>
       <c r="F395" s="12"/>
-      <c r="G395" s="16"/>
-[...1 lines deleted...]
-      <c r="I395" s="36"/>
+      <c r="G395" s="15"/>
+      <c r="H395" s="34"/>
+      <c r="I395" s="34"/>
       <c r="J395" s="9"/>
-      <c r="K395" s="9"/>
-[...16 lines deleted...]
-      <c r="I396" s="36"/>
+      <c r="K395" s="14"/>
+      <c r="L395" s="14"/>
+      <c r="M395" s="9"/>
+      <c r="N395" s="6"/>
+      <c r="P395" s="6"/>
+    </row>
+    <row r="396" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B396" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C396" s="66">
+        <v>31486</v>
+      </c>
+      <c r="D396" s="61">
+        <v>62973</v>
+      </c>
+      <c r="E396" s="88">
+        <v>94459</v>
+      </c>
+      <c r="F396" s="12"/>
+      <c r="G396" s="15"/>
+      <c r="H396" s="34"/>
+      <c r="I396" s="34"/>
       <c r="J396" s="9"/>
-      <c r="K396" s="9"/>
-[...1 lines deleted...]
-      <c r="M396" s="15"/>
+      <c r="K396" s="14"/>
+      <c r="L396" s="14"/>
+      <c r="M396" s="9"/>
       <c r="N396" s="6"/>
       <c r="P396" s="6"/>
     </row>
-    <row r="397" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="I397" s="36"/>
+    <row r="397" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B397" s="9">
+        <v>30593</v>
+      </c>
+      <c r="C397" s="66">
+        <v>50475</v>
+      </c>
+      <c r="D397" s="61">
+        <v>70357</v>
+      </c>
+      <c r="E397" s="88">
+        <v>90239</v>
+      </c>
+      <c r="F397" s="12"/>
+      <c r="G397" s="15"/>
+      <c r="H397" s="34"/>
+      <c r="I397" s="34"/>
       <c r="J397" s="9"/>
       <c r="K397" s="9"/>
-      <c r="L397" s="15"/>
-[...21 lines deleted...]
-      <c r="I398" s="36"/>
+      <c r="L397" s="14"/>
+      <c r="M397" s="14"/>
+      <c r="N397" s="17"/>
+      <c r="P397" s="17"/>
+    </row>
+    <row r="398" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B398" s="54"/>
+      <c r="C398" s="9"/>
+      <c r="D398" s="54"/>
+      <c r="E398" s="61"/>
+      <c r="F398" s="9"/>
+      <c r="G398" s="9"/>
+      <c r="H398" s="5"/>
+      <c r="I398" s="34"/>
       <c r="J398" s="9"/>
-      <c r="K398" s="15"/>
-[...1 lines deleted...]
-      <c r="M398" s="15"/>
+      <c r="K398" s="9"/>
+      <c r="L398" s="14"/>
+      <c r="M398" s="14"/>
       <c r="N398" s="6"/>
       <c r="P398" s="6"/>
     </row>
     <row r="399" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A399" s="26" t="s">
-[...15 lines deleted...]
-      <c r="I399" s="36"/>
+      <c r="A399" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B399" s="66">
+        <v>4829735</v>
+      </c>
+      <c r="C399" s="66">
+        <v>9657213</v>
+      </c>
+      <c r="D399" s="61">
+        <v>14408850</v>
+      </c>
+      <c r="E399" s="88">
+        <v>19373986</v>
+      </c>
+      <c r="F399" s="9"/>
+      <c r="G399" s="9"/>
+      <c r="H399" s="5"/>
+      <c r="I399" s="34"/>
       <c r="J399" s="9"/>
       <c r="K399" s="9"/>
-      <c r="L399" s="15"/>
-      <c r="M399" s="15"/>
+      <c r="L399" s="14"/>
+      <c r="M399" s="14"/>
       <c r="N399" s="6"/>
       <c r="P399" s="6"/>
     </row>
     <row r="400" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A400" s="25" t="s">
-[...15 lines deleted...]
-      <c r="I400" s="36"/>
+      <c r="A400" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B400" s="9">
+        <v>2440940</v>
+      </c>
+      <c r="C400" s="66">
+        <v>4755484</v>
+      </c>
+      <c r="D400" s="61">
+        <v>7044799</v>
+      </c>
+      <c r="E400" s="88">
+        <v>9558006</v>
+      </c>
+      <c r="F400" s="12"/>
+      <c r="G400" s="15"/>
+      <c r="H400" s="34"/>
+      <c r="I400" s="34"/>
       <c r="J400" s="9"/>
-      <c r="K400" s="46"/>
-[...1 lines deleted...]
-      <c r="M400" s="9"/>
+      <c r="K400" s="14"/>
+      <c r="L400" s="14"/>
+      <c r="M400" s="14"/>
       <c r="N400" s="6"/>
       <c r="P400" s="6"/>
     </row>
     <row r="401" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A401" s="26" t="s">
-        <v>42</v>
+      <c r="A401" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="B401" s="9">
-        <v>1368011</v>
-[...7 lines deleted...]
-      <c r="E401" s="9"/>
+        <v>543155</v>
+      </c>
+      <c r="C401" s="66">
+        <v>1165678</v>
+      </c>
+      <c r="D401" s="61">
+        <v>1831609</v>
+      </c>
+      <c r="E401" s="88">
+        <v>2401115</v>
+      </c>
       <c r="F401" s="12"/>
-      <c r="G401" s="16"/>
-[...1 lines deleted...]
-      <c r="I401" s="36"/>
+      <c r="G401" s="15"/>
+      <c r="H401" s="34"/>
+      <c r="I401" s="34"/>
       <c r="J401" s="9"/>
-      <c r="K401" s="48"/>
-[...1 lines deleted...]
-      <c r="M401" s="15"/>
+      <c r="K401" s="9"/>
+      <c r="L401" s="14"/>
+      <c r="M401" s="14"/>
       <c r="N401" s="6"/>
       <c r="P401" s="6"/>
     </row>
     <row r="402" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A402" s="25" t="s">
-[...15 lines deleted...]
-      <c r="I402" s="36"/>
+      <c r="A402" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B402" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C402" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D402" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E402" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F402" s="14"/>
+      <c r="G402" s="15"/>
+      <c r="H402" s="34"/>
+      <c r="I402" s="34"/>
       <c r="J402" s="9"/>
-      <c r="K402" s="15"/>
-      <c r="L402" s="15"/>
+      <c r="K402" s="44"/>
+      <c r="L402" s="44"/>
       <c r="M402" s="9"/>
       <c r="N402" s="6"/>
       <c r="P402" s="6"/>
     </row>
-    <row r="403" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="I403" s="36"/>
+    <row r="403" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B403" s="9">
+        <v>1368011</v>
+      </c>
+      <c r="C403" s="66">
+        <v>2763314</v>
+      </c>
+      <c r="D403" s="61">
+        <v>4003925</v>
+      </c>
+      <c r="E403" s="88">
+        <v>5298016</v>
+      </c>
+      <c r="F403" s="12"/>
+      <c r="G403" s="15"/>
+      <c r="H403" s="34"/>
+      <c r="I403" s="34"/>
       <c r="J403" s="9"/>
       <c r="K403" s="46"/>
-      <c r="L403" s="46"/>
-[...5 lines deleted...]
-      <c r="A404" s="25" t="s">
+      <c r="L403" s="7"/>
+      <c r="M403" s="14"/>
+      <c r="N403" s="6"/>
+      <c r="P403" s="6"/>
+    </row>
+    <row r="404" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B404" s="9">
+        <v>35961</v>
+      </c>
+      <c r="C404" s="66">
+        <v>86222</v>
+      </c>
+      <c r="D404" s="61">
+        <v>130317</v>
+      </c>
+      <c r="E404" s="88">
+        <v>170480</v>
+      </c>
+      <c r="F404" s="12"/>
+      <c r="G404" s="15"/>
+      <c r="H404" s="34"/>
+      <c r="I404" s="34"/>
+      <c r="J404" s="9"/>
+      <c r="K404" s="14"/>
+      <c r="L404" s="14"/>
+      <c r="M404" s="9"/>
+      <c r="N404" s="6"/>
+      <c r="P404" s="6"/>
+    </row>
+    <row r="405" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B405" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C405" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D405" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E405" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F405" s="14"/>
+      <c r="G405" s="15"/>
+      <c r="H405" s="34"/>
+      <c r="I405" s="34"/>
+      <c r="J405" s="9"/>
+      <c r="K405" s="44"/>
+      <c r="L405" s="44"/>
+      <c r="M405" s="9"/>
+      <c r="N405" s="17"/>
+      <c r="P405" s="17"/>
+    </row>
+    <row r="406" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="B404" s="9" t="s">
+      <c r="B406" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C404" s="9" t="s">
+      <c r="C406" s="9" t="s">
         <v>0</v>
-      </c>
-[...42 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D406" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E406" s="9"/>
-[...3 lines deleted...]
-      <c r="I406" s="36"/>
+      <c r="E406" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F406" s="14"/>
+      <c r="G406" s="15"/>
+      <c r="H406" s="34"/>
+      <c r="I406" s="34"/>
       <c r="J406" s="9"/>
-      <c r="K406" s="46"/>
-      <c r="L406" s="46"/>
+      <c r="K406" s="44"/>
+      <c r="L406" s="44"/>
       <c r="M406" s="9"/>
-      <c r="N406" s="6"/>
-[...6 lines deleted...]
-      <c r="B407" s="9" t="s">
+      <c r="N406" s="17"/>
+      <c r="P406" s="17"/>
+    </row>
+    <row r="407" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B407" s="52"/>
+      <c r="C407" s="7"/>
+      <c r="D407" s="52"/>
+      <c r="E407" s="61"/>
+      <c r="F407" s="14"/>
+      <c r="G407" s="15"/>
+      <c r="H407" s="34"/>
+      <c r="I407" s="34"/>
+      <c r="J407" s="9"/>
+      <c r="K407" s="44"/>
+      <c r="L407" s="44"/>
+      <c r="M407" s="9"/>
+      <c r="N407" s="6"/>
+      <c r="P407" s="6"/>
+    </row>
+    <row r="408" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B408" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C407" s="9" t="s">
+      <c r="C408" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="D407" s="9" t="s">
+      <c r="D408" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E407" s="9"/>
-[...22 lines deleted...]
-      <c r="I408" s="36"/>
+      <c r="E408" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F408" s="14"/>
+      <c r="G408" s="15"/>
+      <c r="H408" s="34"/>
+      <c r="I408" s="34"/>
       <c r="J408" s="9"/>
-      <c r="K408" s="46"/>
-      <c r="L408" s="46"/>
+      <c r="K408" s="44"/>
+      <c r="L408" s="44"/>
       <c r="M408" s="9"/>
       <c r="N408" s="6"/>
       <c r="P408" s="6"/>
     </row>
-    <row r="409" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="409" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="24" t="s">
+        <v>40</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C409" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D409" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E409" s="9"/>
-[...3 lines deleted...]
-      <c r="I409" s="36"/>
+      <c r="E409" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F409" s="14"/>
+      <c r="G409" s="15"/>
+      <c r="H409" s="34"/>
+      <c r="I409" s="34"/>
       <c r="J409" s="9"/>
-      <c r="K409" s="46"/>
-      <c r="L409" s="46"/>
+      <c r="K409" s="44"/>
+      <c r="L409" s="44"/>
       <c r="M409" s="9"/>
-      <c r="N409" s="6"/>
-[...19 lines deleted...]
-      <c r="I410" s="36"/>
+      <c r="N409" s="17"/>
+      <c r="P409" s="17"/>
+    </row>
+    <row r="410" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B410" s="54"/>
+      <c r="C410" s="7"/>
+      <c r="D410" s="54"/>
+      <c r="E410" s="61"/>
+      <c r="F410" s="14"/>
+      <c r="G410" s="15"/>
+      <c r="H410" s="34"/>
+      <c r="I410" s="34"/>
       <c r="J410" s="9"/>
-      <c r="K410" s="15"/>
-      <c r="L410" s="15"/>
+      <c r="K410" s="44"/>
+      <c r="L410" s="44"/>
       <c r="M410" s="9"/>
       <c r="N410" s="6"/>
       <c r="P410" s="6"/>
     </row>
     <row r="411" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A411" s="26" t="s">
-[...15 lines deleted...]
-      <c r="I411" s="36"/>
+      <c r="A411" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B411" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C411" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D411" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E411" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F411" s="14"/>
+      <c r="G411" s="15"/>
+      <c r="H411" s="34"/>
+      <c r="I411" s="34"/>
       <c r="J411" s="9"/>
-      <c r="K411" s="15"/>
-      <c r="L411" s="15"/>
+      <c r="K411" s="44"/>
+      <c r="L411" s="44"/>
       <c r="M411" s="9"/>
       <c r="N411" s="6"/>
       <c r="P411" s="6"/>
     </row>
     <row r="412" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A412" s="25" t="s">
-        <v>70</v>
+      <c r="A412" s="24" t="s">
+        <v>40</v>
       </c>
       <c r="B412" s="9">
-        <v>525264</v>
-[...2 lines deleted...]
-        <v>986296</v>
+        <v>2384149</v>
+      </c>
+      <c r="C412" s="66">
+        <v>4545033</v>
       </c>
       <c r="D412" s="9">
-        <v>1383012</v>
-[...1 lines deleted...]
-      <c r="E412" s="9"/>
+        <v>6290106</v>
+      </c>
+      <c r="E412" s="88">
+        <v>7337294</v>
+      </c>
       <c r="F412" s="12"/>
-      <c r="G412" s="16"/>
-[...1 lines deleted...]
-      <c r="I412" s="36"/>
+      <c r="G412" s="15"/>
+      <c r="H412" s="34"/>
+      <c r="I412" s="34"/>
       <c r="J412" s="9"/>
-      <c r="K412" s="15"/>
-      <c r="L412" s="15"/>
+      <c r="K412" s="14"/>
+      <c r="L412" s="14"/>
       <c r="M412" s="9"/>
       <c r="N412" s="6"/>
       <c r="P412" s="6"/>
     </row>
     <row r="413" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A413" s="26" t="s">
-        <v>42</v>
+      <c r="A413" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="B413" s="9">
-        <v>1739715</v>
-[...2 lines deleted...]
-        <v>3402457</v>
+        <v>213915</v>
+      </c>
+      <c r="C413" s="66">
+        <v>469504</v>
       </c>
       <c r="D413" s="9">
-        <v>4776821</v>
-[...1 lines deleted...]
-      <c r="E413" s="9"/>
+        <v>702035</v>
+      </c>
+      <c r="E413" s="88">
+        <v>856149</v>
+      </c>
       <c r="F413" s="12"/>
-      <c r="G413" s="16"/>
-[...1 lines deleted...]
-      <c r="I413" s="36"/>
+      <c r="G413" s="15"/>
+      <c r="H413" s="34"/>
+      <c r="I413" s="34"/>
       <c r="J413" s="9"/>
-      <c r="K413" s="15"/>
-      <c r="L413" s="15"/>
+      <c r="K413" s="14"/>
+      <c r="L413" s="14"/>
       <c r="M413" s="9"/>
       <c r="N413" s="6"/>
       <c r="P413" s="6"/>
     </row>
     <row r="414" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A414" s="25" t="s">
-        <v>66</v>
+      <c r="A414" s="23" t="s">
+        <v>70</v>
       </c>
       <c r="B414" s="9">
-        <v>10367</v>
-[...2 lines deleted...]
-        <v>25864</v>
+        <v>525264</v>
+      </c>
+      <c r="C414" s="66">
+        <v>986296</v>
       </c>
       <c r="D414" s="9">
-        <v>41361</v>
-[...1 lines deleted...]
-      <c r="E414" s="9"/>
+        <v>1383012</v>
+      </c>
+      <c r="E414" s="88">
+        <v>1575980</v>
+      </c>
       <c r="F414" s="12"/>
-      <c r="G414" s="16"/>
-[...1 lines deleted...]
-      <c r="I414" s="36"/>
+      <c r="G414" s="15"/>
+      <c r="H414" s="34"/>
+      <c r="I414" s="34"/>
       <c r="J414" s="9"/>
-      <c r="K414" s="15"/>
-      <c r="L414" s="15"/>
+      <c r="K414" s="14"/>
+      <c r="L414" s="14"/>
       <c r="M414" s="9"/>
       <c r="N414" s="6"/>
       <c r="P414" s="6"/>
     </row>
     <row r="415" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A415" s="25" t="s">
-        <v>46</v>
+      <c r="A415" s="24" t="s">
+        <v>42</v>
       </c>
       <c r="B415" s="9">
-        <v>160677</v>
-[...2 lines deleted...]
-        <v>381324</v>
+        <v>1739715</v>
+      </c>
+      <c r="C415" s="66">
+        <v>3402457</v>
       </c>
       <c r="D415" s="9">
-        <v>605273</v>
-[...1 lines deleted...]
-      <c r="E415" s="9"/>
+        <v>4776821</v>
+      </c>
+      <c r="E415" s="88">
+        <v>5701331</v>
+      </c>
       <c r="F415" s="12"/>
-      <c r="G415" s="16"/>
-[...1 lines deleted...]
-      <c r="I415" s="36"/>
+      <c r="G415" s="15"/>
+      <c r="H415" s="34"/>
+      <c r="I415" s="34"/>
       <c r="J415" s="9"/>
-      <c r="K415" s="15"/>
-      <c r="L415" s="15"/>
+      <c r="K415" s="14"/>
+      <c r="L415" s="14"/>
       <c r="M415" s="9"/>
       <c r="N415" s="6"/>
       <c r="P415" s="6"/>
     </row>
     <row r="416" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A416" s="25" t="s">
-        <v>47</v>
+      <c r="A416" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="B416" s="9">
-        <v>25487</v>
-[...2 lines deleted...]
-        <v>49411</v>
+        <v>10367</v>
+      </c>
+      <c r="C416" s="66">
+        <v>25864</v>
       </c>
       <c r="D416" s="9">
-        <v>73334</v>
-[...1 lines deleted...]
-      <c r="E416" s="9"/>
+        <v>41361</v>
+      </c>
+      <c r="E416" s="88">
+        <v>56858</v>
+      </c>
       <c r="F416" s="12"/>
-      <c r="G416" s="16"/>
-[...1 lines deleted...]
-      <c r="I416" s="36"/>
+      <c r="G416" s="15"/>
+      <c r="H416" s="34"/>
+      <c r="I416" s="34"/>
       <c r="J416" s="9"/>
-      <c r="K416" s="15"/>
-      <c r="L416" s="15"/>
+      <c r="K416" s="14"/>
+      <c r="L416" s="14"/>
       <c r="M416" s="9"/>
       <c r="N416" s="6"/>
       <c r="P416" s="6"/>
     </row>
     <row r="417" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A417" s="25" t="s">
-        <v>68</v>
+      <c r="A417" s="23" t="s">
+        <v>46</v>
       </c>
       <c r="B417" s="9">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>160677</v>
+      </c>
+      <c r="C417" s="66">
+        <v>381324</v>
       </c>
       <c r="D417" s="9">
-        <v>2479</v>
-[...1 lines deleted...]
-      <c r="E417" s="9"/>
+        <v>605273</v>
+      </c>
+      <c r="E417" s="88">
+        <v>819547</v>
+      </c>
       <c r="F417" s="12"/>
-      <c r="G417" s="16"/>
-[...1 lines deleted...]
-      <c r="I417" s="36"/>
+      <c r="G417" s="15"/>
+      <c r="H417" s="34"/>
+      <c r="I417" s="34"/>
       <c r="J417" s="9"/>
-      <c r="K417" s="15"/>
-      <c r="L417" s="15"/>
+      <c r="K417" s="14"/>
+      <c r="L417" s="14"/>
       <c r="M417" s="9"/>
       <c r="N417" s="6"/>
       <c r="P417" s="6"/>
     </row>
     <row r="418" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A418" s="25" t="s">
-        <v>48</v>
+      <c r="A418" s="23" t="s">
+        <v>47</v>
       </c>
       <c r="B418" s="9">
-        <v>293394</v>
-[...2 lines deleted...]
-        <v>621305</v>
+        <v>25487</v>
+      </c>
+      <c r="C418" s="66">
+        <v>49411</v>
       </c>
       <c r="D418" s="9">
-        <v>983766</v>
-[...1 lines deleted...]
-      <c r="E418" s="9"/>
+        <v>73334</v>
+      </c>
+      <c r="E418" s="88">
+        <v>97257</v>
+      </c>
       <c r="F418" s="12"/>
-      <c r="G418" s="16"/>
-[...1 lines deleted...]
-      <c r="I418" s="36"/>
+      <c r="G418" s="15"/>
+      <c r="H418" s="34"/>
+      <c r="I418" s="34"/>
       <c r="J418" s="9"/>
-      <c r="K418" s="15"/>
-      <c r="L418" s="15"/>
+      <c r="K418" s="14"/>
+      <c r="L418" s="14"/>
       <c r="M418" s="9"/>
       <c r="N418" s="6"/>
       <c r="P418" s="6"/>
     </row>
     <row r="419" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A419" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E419" s="9"/>
+      <c r="A419" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B419" s="9">
+        <v>826</v>
+      </c>
+      <c r="C419" s="66">
+        <v>1653</v>
+      </c>
+      <c r="D419" s="9">
+        <v>2479</v>
+      </c>
+      <c r="E419" s="88">
+        <v>3305</v>
+      </c>
       <c r="F419" s="12"/>
-      <c r="G419" s="16"/>
-[...1 lines deleted...]
-      <c r="I419" s="36"/>
+      <c r="G419" s="15"/>
+      <c r="H419" s="34"/>
+      <c r="I419" s="34"/>
       <c r="J419" s="9"/>
-      <c r="K419" s="15"/>
-      <c r="L419" s="15"/>
+      <c r="K419" s="14"/>
+      <c r="L419" s="14"/>
       <c r="M419" s="9"/>
       <c r="N419" s="6"/>
       <c r="P419" s="6"/>
     </row>
     <row r="420" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A420" s="25" t="s">
-        <v>49</v>
+      <c r="A420" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="B420" s="9">
-        <v>37647</v>
-[...2 lines deleted...]
-        <v>106004</v>
+        <v>293394</v>
+      </c>
+      <c r="C420" s="66">
+        <v>621305</v>
       </c>
       <c r="D420" s="9">
-        <v>166360</v>
-[...1 lines deleted...]
-      <c r="E420" s="9"/>
+        <v>983766</v>
+      </c>
+      <c r="E420" s="88">
+        <v>1288623</v>
+      </c>
       <c r="F420" s="12"/>
-      <c r="G420" s="16"/>
-[...1 lines deleted...]
-      <c r="I420" s="36"/>
+      <c r="G420" s="15"/>
+      <c r="H420" s="34"/>
+      <c r="I420" s="34"/>
       <c r="J420" s="9"/>
-      <c r="K420" s="15"/>
-      <c r="L420" s="15"/>
+      <c r="K420" s="14"/>
+      <c r="L420" s="14"/>
       <c r="M420" s="9"/>
       <c r="N420" s="6"/>
       <c r="P420" s="6"/>
     </row>
     <row r="421" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A421" s="25" t="s">
-[...11 lines deleted...]
-      <c r="E421" s="9"/>
+      <c r="A421" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B421" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C421" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D421" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E421" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F421" s="12"/>
-      <c r="G421" s="16"/>
-[...1 lines deleted...]
-      <c r="I421" s="36"/>
+      <c r="G421" s="15"/>
+      <c r="H421" s="34"/>
+      <c r="I421" s="34"/>
       <c r="J421" s="9"/>
-      <c r="K421" s="15"/>
-      <c r="L421" s="15"/>
+      <c r="K421" s="14"/>
+      <c r="L421" s="14"/>
       <c r="M421" s="9"/>
       <c r="N421" s="6"/>
       <c r="P421" s="6"/>
     </row>
     <row r="422" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A422" s="25" t="s">
-        <v>43</v>
+      <c r="A422" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="B422" s="9">
-        <v>79755</v>
-[...2 lines deleted...]
-        <v>168335</v>
+        <v>37647</v>
+      </c>
+      <c r="C422" s="66">
+        <v>106004</v>
       </c>
       <c r="D422" s="9">
-        <v>243502</v>
-[...1 lines deleted...]
-      <c r="E422" s="9"/>
+        <v>166360</v>
+      </c>
+      <c r="E422" s="88">
+        <v>264937</v>
+      </c>
       <c r="F422" s="12"/>
-      <c r="G422" s="16"/>
-[...1 lines deleted...]
-      <c r="I422" s="36"/>
+      <c r="G422" s="15"/>
+      <c r="H422" s="34"/>
+      <c r="I422" s="34"/>
       <c r="J422" s="9"/>
-      <c r="K422" s="15"/>
-      <c r="L422" s="15"/>
+      <c r="K422" s="14"/>
+      <c r="L422" s="14"/>
       <c r="M422" s="9"/>
       <c r="N422" s="6"/>
       <c r="P422" s="6"/>
     </row>
     <row r="423" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A423" s="25" t="s">
-        <v>51</v>
+      <c r="A423" s="23" t="s">
+        <v>50</v>
       </c>
       <c r="B423" s="9">
-        <v>69414</v>
-[...2 lines deleted...]
-        <v>127062</v>
+        <v>24526</v>
+      </c>
+      <c r="C423" s="66">
+        <v>46440</v>
       </c>
       <c r="D423" s="9">
-        <v>184709</v>
-[...1 lines deleted...]
-      <c r="E423" s="9"/>
+        <v>68354</v>
+      </c>
+      <c r="E423" s="88">
+        <v>90267</v>
+      </c>
       <c r="F423" s="12"/>
-      <c r="G423" s="16"/>
-[...1 lines deleted...]
-      <c r="I423" s="36"/>
+      <c r="G423" s="15"/>
+      <c r="H423" s="34"/>
+      <c r="I423" s="34"/>
       <c r="J423" s="9"/>
-      <c r="K423" s="15"/>
-      <c r="L423" s="15"/>
+      <c r="K423" s="14"/>
+      <c r="L423" s="14"/>
       <c r="M423" s="9"/>
       <c r="N423" s="6"/>
       <c r="P423" s="6"/>
     </row>
     <row r="424" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A424" s="25" t="s">
-        <v>52</v>
+      <c r="A424" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B424" s="9">
-        <v>6467</v>
-[...2 lines deleted...]
-        <v>13114</v>
+        <v>79755</v>
+      </c>
+      <c r="C424" s="66">
+        <v>168335</v>
       </c>
       <c r="D424" s="9">
-        <v>19761</v>
-[...1 lines deleted...]
-      <c r="E424" s="9"/>
+        <v>243502</v>
+      </c>
+      <c r="E424" s="88">
+        <v>327669</v>
+      </c>
       <c r="F424" s="12"/>
-      <c r="G424" s="16"/>
-[...1 lines deleted...]
-      <c r="I424" s="36"/>
+      <c r="G424" s="15"/>
+      <c r="H424" s="34"/>
+      <c r="I424" s="34"/>
       <c r="J424" s="9"/>
-      <c r="K424" s="15"/>
-      <c r="L424" s="15"/>
+      <c r="K424" s="14"/>
+      <c r="L424" s="14"/>
       <c r="M424" s="9"/>
       <c r="N424" s="6"/>
       <c r="P424" s="6"/>
     </row>
     <row r="425" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A425" s="25" t="s">
-        <v>53</v>
+      <c r="A425" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="B425" s="9">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>2582</v>
+        <v>69414</v>
+      </c>
+      <c r="C425" s="66">
+        <v>127062</v>
       </c>
       <c r="D425" s="9">
-        <v>3873</v>
-[...1 lines deleted...]
-      <c r="E425" s="9"/>
+        <v>184709</v>
+      </c>
+      <c r="E425" s="88">
+        <v>242356</v>
+      </c>
       <c r="F425" s="12"/>
-      <c r="G425" s="16"/>
-[...1 lines deleted...]
-      <c r="I425" s="36"/>
+      <c r="G425" s="15"/>
+      <c r="H425" s="34"/>
+      <c r="I425" s="34"/>
       <c r="J425" s="9"/>
-      <c r="K425" s="15"/>
-      <c r="L425" s="15"/>
+      <c r="K425" s="14"/>
+      <c r="L425" s="14"/>
       <c r="M425" s="9"/>
       <c r="N425" s="6"/>
       <c r="P425" s="6"/>
     </row>
     <row r="426" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A426" s="25" t="s">
-[...15 lines deleted...]
-      <c r="I426" s="36"/>
+      <c r="A426" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B426" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C426" s="66">
+        <v>13114</v>
+      </c>
+      <c r="D426" s="9">
+        <v>19761</v>
+      </c>
+      <c r="E426" s="88">
+        <v>26408</v>
+      </c>
+      <c r="F426" s="12"/>
+      <c r="G426" s="15"/>
+      <c r="H426" s="34"/>
+      <c r="I426" s="34"/>
       <c r="J426" s="9"/>
-      <c r="K426" s="46"/>
-      <c r="L426" s="46"/>
+      <c r="K426" s="14"/>
+      <c r="L426" s="14"/>
       <c r="M426" s="9"/>
       <c r="N426" s="6"/>
       <c r="P426" s="6"/>
     </row>
     <row r="427" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A427" s="25" t="s">
-[...6 lines deleted...]
-        <v>31486</v>
+      <c r="A427" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B427" s="9">
+        <v>1291</v>
+      </c>
+      <c r="C427" s="66">
+        <v>2582</v>
       </c>
       <c r="D427" s="9">
-        <v>62973</v>
-[...5 lines deleted...]
-      <c r="I427" s="36"/>
+        <v>3873</v>
+      </c>
+      <c r="E427" s="88">
+        <v>5164</v>
+      </c>
+      <c r="F427" s="12"/>
+      <c r="G427" s="15"/>
+      <c r="H427" s="34"/>
+      <c r="I427" s="34"/>
       <c r="J427" s="9"/>
-      <c r="K427" s="46"/>
-      <c r="L427" s="46"/>
+      <c r="K427" s="14"/>
+      <c r="L427" s="14"/>
       <c r="M427" s="9"/>
       <c r="N427" s="6"/>
       <c r="P427" s="6"/>
     </row>
-    <row r="428" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="I428" s="36"/>
+    <row r="428" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B428" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D428" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E428" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F428" s="7"/>
+      <c r="G428" s="7"/>
+      <c r="H428" s="34"/>
+      <c r="I428" s="34"/>
       <c r="J428" s="9"/>
-      <c r="K428" s="15"/>
-      <c r="L428" s="15"/>
+      <c r="K428" s="44"/>
+      <c r="L428" s="44"/>
       <c r="M428" s="9"/>
-      <c r="N428" s="18"/>
-[...13 lines deleted...]
-      <c r="I429" s="36"/>
+      <c r="N428" s="6"/>
+      <c r="P428" s="6"/>
+    </row>
+    <row r="429" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C429" s="66">
+        <v>31486</v>
+      </c>
+      <c r="D429" s="9">
+        <v>62973</v>
+      </c>
+      <c r="E429" s="88">
+        <v>94459</v>
+      </c>
+      <c r="F429" s="7"/>
+      <c r="G429" s="7"/>
+      <c r="H429" s="34"/>
+      <c r="I429" s="34"/>
       <c r="J429" s="9"/>
-      <c r="K429" s="15"/>
-      <c r="L429" s="15"/>
+      <c r="K429" s="44"/>
+      <c r="L429" s="44"/>
       <c r="M429" s="9"/>
       <c r="N429" s="6"/>
       <c r="P429" s="6"/>
     </row>
-    <row r="430" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="430" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="23" t="s">
+        <v>55</v>
       </c>
       <c r="B430" s="9">
-        <v>2141156</v>
-[...7 lines deleted...]
-      <c r="E430" s="9"/>
+        <v>30593</v>
+      </c>
+      <c r="C430" s="66">
+        <v>50475</v>
+      </c>
+      <c r="D430" s="9">
+        <v>70357</v>
+      </c>
+      <c r="E430" s="88">
+        <v>90239</v>
+      </c>
       <c r="F430" s="12"/>
-      <c r="G430" s="16"/>
-[...1 lines deleted...]
-      <c r="I430" s="36"/>
+      <c r="G430" s="15"/>
+      <c r="H430" s="34"/>
+      <c r="I430" s="34"/>
       <c r="J430" s="9"/>
-      <c r="K430" s="15"/>
-      <c r="L430" s="15"/>
+      <c r="K430" s="14"/>
+      <c r="L430" s="14"/>
       <c r="M430" s="9"/>
-      <c r="N430" s="6"/>
-[...15 lines deleted...]
-      <c r="E431" s="9"/>
+      <c r="N430" s="17"/>
+      <c r="P430" s="17"/>
+    </row>
+    <row r="431" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B431" s="54"/>
+      <c r="C431" s="9"/>
+      <c r="D431" s="54"/>
+      <c r="E431" s="61"/>
       <c r="F431" s="12"/>
-      <c r="G431" s="16"/>
-[...1 lines deleted...]
-      <c r="I431" s="36"/>
+      <c r="G431" s="15"/>
+      <c r="H431" s="34"/>
+      <c r="I431" s="34"/>
       <c r="J431" s="9"/>
-      <c r="K431" s="15"/>
-      <c r="L431" s="15"/>
+      <c r="K431" s="14"/>
+      <c r="L431" s="14"/>
       <c r="M431" s="9"/>
       <c r="N431" s="6"/>
       <c r="P431" s="6"/>
     </row>
     <row r="432" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A432" s="26" t="s">
-        <v>41</v>
+      <c r="A432" s="49" t="s">
+        <v>73</v>
       </c>
       <c r="B432" s="9">
-        <v>61432</v>
-[...7 lines deleted...]
-      <c r="E432" s="9"/>
+        <v>2141156</v>
+      </c>
+      <c r="C432" s="70">
+        <v>4406021</v>
+      </c>
+      <c r="D432" s="61">
+        <v>6641036</v>
+      </c>
+      <c r="E432" s="88">
+        <v>8870374</v>
+      </c>
       <c r="F432" s="12"/>
-      <c r="G432" s="16"/>
-[...1 lines deleted...]
-      <c r="I432" s="36"/>
+      <c r="G432" s="15"/>
+      <c r="H432" s="34"/>
+      <c r="I432" s="34"/>
       <c r="J432" s="9"/>
-      <c r="K432" s="15"/>
-      <c r="L432" s="15"/>
+      <c r="K432" s="14"/>
+      <c r="L432" s="14"/>
       <c r="M432" s="9"/>
       <c r="N432" s="6"/>
       <c r="P432" s="6"/>
     </row>
     <row r="433" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A433" s="25" t="s">
-        <v>70</v>
+      <c r="A433" s="24" t="s">
+        <v>40</v>
       </c>
       <c r="B433" s="9">
-        <v>94569</v>
-[...7 lines deleted...]
-      <c r="E433" s="9"/>
+        <v>913041</v>
+      </c>
+      <c r="C433" s="70">
+        <v>1915795</v>
+      </c>
+      <c r="D433" s="61">
+        <v>2902115</v>
+      </c>
+      <c r="E433" s="88">
+        <v>3878729</v>
+      </c>
       <c r="F433" s="12"/>
-      <c r="G433" s="16"/>
-[...1 lines deleted...]
-      <c r="I433" s="36"/>
+      <c r="G433" s="15"/>
+      <c r="H433" s="34"/>
+      <c r="I433" s="34"/>
       <c r="J433" s="9"/>
-      <c r="K433" s="15"/>
-      <c r="L433" s="15"/>
+      <c r="K433" s="14"/>
+      <c r="L433" s="14"/>
       <c r="M433" s="9"/>
       <c r="N433" s="6"/>
       <c r="P433" s="6"/>
     </row>
     <row r="434" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A434" s="26" t="s">
-        <v>42</v>
+      <c r="A434" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="B434" s="9">
-        <v>660412</v>
-[...7 lines deleted...]
-      <c r="E434" s="9"/>
+        <v>61432</v>
+      </c>
+      <c r="C434" s="70">
+        <v>127693</v>
+      </c>
+      <c r="D434" s="61">
+        <v>196713</v>
+      </c>
+      <c r="E434" s="88">
+        <v>269965</v>
+      </c>
       <c r="F434" s="12"/>
-      <c r="G434" s="16"/>
-[...1 lines deleted...]
-      <c r="I434" s="36"/>
+      <c r="G434" s="15"/>
+      <c r="H434" s="34"/>
+      <c r="I434" s="34"/>
       <c r="J434" s="9"/>
-      <c r="K434" s="15"/>
-      <c r="L434" s="15"/>
+      <c r="K434" s="14"/>
+      <c r="L434" s="14"/>
       <c r="M434" s="9"/>
       <c r="N434" s="6"/>
       <c r="P434" s="6"/>
     </row>
     <row r="435" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A435" s="25" t="s">
-        <v>45</v>
+      <c r="A435" s="23" t="s">
+        <v>70</v>
       </c>
       <c r="B435" s="9">
-        <v>23960</v>
-[...7 lines deleted...]
-      <c r="E435" s="9"/>
+        <v>94569</v>
+      </c>
+      <c r="C435" s="70">
+        <v>191622</v>
+      </c>
+      <c r="D435" s="61">
+        <v>286080</v>
+      </c>
+      <c r="E435" s="88">
+        <v>383348</v>
+      </c>
       <c r="F435" s="12"/>
-      <c r="G435" s="16"/>
-[...1 lines deleted...]
-      <c r="I435" s="36"/>
+      <c r="G435" s="15"/>
+      <c r="H435" s="34"/>
+      <c r="I435" s="34"/>
       <c r="J435" s="9"/>
-      <c r="K435" s="15"/>
-      <c r="L435" s="15"/>
+      <c r="K435" s="14"/>
+      <c r="L435" s="14"/>
       <c r="M435" s="9"/>
       <c r="N435" s="6"/>
       <c r="P435" s="6"/>
     </row>
     <row r="436" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A436" s="25" t="s">
-        <v>66</v>
+      <c r="A436" s="24" t="s">
+        <v>42</v>
       </c>
       <c r="B436" s="9">
-        <v>6077</v>
-[...7 lines deleted...]
-      <c r="E436" s="9"/>
+        <v>660412</v>
+      </c>
+      <c r="C436" s="70">
+        <v>1316089</v>
+      </c>
+      <c r="D436" s="61">
+        <v>1972135</v>
+      </c>
+      <c r="E436" s="88">
+        <v>2621876</v>
+      </c>
       <c r="F436" s="12"/>
-      <c r="G436" s="16"/>
-[...1 lines deleted...]
-      <c r="I436" s="36"/>
+      <c r="G436" s="15"/>
+      <c r="H436" s="34"/>
+      <c r="I436" s="34"/>
       <c r="J436" s="9"/>
-      <c r="K436" s="15"/>
-      <c r="L436" s="15"/>
+      <c r="K436" s="14"/>
+      <c r="L436" s="14"/>
       <c r="M436" s="9"/>
       <c r="N436" s="6"/>
       <c r="P436" s="6"/>
     </row>
     <row r="437" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A437" s="25" t="s">
-        <v>46</v>
+      <c r="A437" s="23" t="s">
+        <v>45</v>
       </c>
       <c r="B437" s="9">
-        <v>22236</v>
-[...7 lines deleted...]
-      <c r="E437" s="9"/>
+        <v>23960</v>
+      </c>
+      <c r="C437" s="70">
+        <v>45905</v>
+      </c>
+      <c r="D437" s="61">
+        <v>67851</v>
+      </c>
+      <c r="E437" s="88">
+        <v>89796</v>
+      </c>
       <c r="F437" s="12"/>
-      <c r="G437" s="16"/>
-[...1 lines deleted...]
-      <c r="I437" s="36"/>
+      <c r="G437" s="15"/>
+      <c r="H437" s="34"/>
+      <c r="I437" s="34"/>
       <c r="J437" s="9"/>
-      <c r="K437" s="15"/>
-      <c r="L437" s="15"/>
+      <c r="K437" s="14"/>
+      <c r="L437" s="14"/>
       <c r="M437" s="9"/>
       <c r="N437" s="6"/>
       <c r="P437" s="6"/>
     </row>
     <row r="438" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A438" s="25" t="s">
-        <v>47</v>
+      <c r="A438" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="B438" s="9">
-        <v>11325</v>
-[...7 lines deleted...]
-      <c r="E438" s="9"/>
+        <v>6077</v>
+      </c>
+      <c r="C438" s="70">
+        <v>21671</v>
+      </c>
+      <c r="D438" s="61">
+        <v>37266</v>
+      </c>
+      <c r="E438" s="88">
+        <v>52861</v>
+      </c>
       <c r="F438" s="12"/>
-      <c r="G438" s="16"/>
-[...1 lines deleted...]
-      <c r="I438" s="36"/>
+      <c r="G438" s="15"/>
+      <c r="H438" s="34"/>
+      <c r="I438" s="34"/>
       <c r="J438" s="9"/>
-      <c r="K438" s="15"/>
-      <c r="L438" s="15"/>
+      <c r="K438" s="14"/>
+      <c r="L438" s="14"/>
       <c r="M438" s="9"/>
       <c r="N438" s="6"/>
       <c r="P438" s="6"/>
     </row>
     <row r="439" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A439" s="25" t="s">
-        <v>68</v>
+      <c r="A439" s="23" t="s">
+        <v>46</v>
       </c>
       <c r="B439" s="9">
-        <v>11062</v>
-[...7 lines deleted...]
-      <c r="E439" s="9"/>
+        <v>22236</v>
+      </c>
+      <c r="C439" s="70">
+        <v>45323</v>
+      </c>
+      <c r="D439" s="61">
+        <v>68470</v>
+      </c>
+      <c r="E439" s="88">
+        <v>91221</v>
+      </c>
       <c r="F439" s="12"/>
-      <c r="G439" s="16"/>
-[...1 lines deleted...]
-      <c r="I439" s="36"/>
+      <c r="G439" s="15"/>
+      <c r="H439" s="34"/>
+      <c r="I439" s="34"/>
       <c r="J439" s="9"/>
-      <c r="K439" s="15"/>
-      <c r="L439" s="15"/>
+      <c r="K439" s="14"/>
+      <c r="L439" s="14"/>
       <c r="M439" s="9"/>
       <c r="N439" s="6"/>
       <c r="P439" s="6"/>
     </row>
     <row r="440" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A440" s="25" t="s">
-        <v>48</v>
+      <c r="A440" s="23" t="s">
+        <v>47</v>
       </c>
       <c r="B440" s="9">
-        <v>108809</v>
-[...7 lines deleted...]
-      <c r="E440" s="9"/>
+        <v>11325</v>
+      </c>
+      <c r="C440" s="70">
+        <v>36701</v>
+      </c>
+      <c r="D440" s="61">
+        <v>62076</v>
+      </c>
+      <c r="E440" s="88">
+        <v>87451</v>
+      </c>
       <c r="F440" s="12"/>
-      <c r="G440" s="16"/>
-[...1 lines deleted...]
-      <c r="I440" s="36"/>
+      <c r="G440" s="15"/>
+      <c r="H440" s="34"/>
+      <c r="I440" s="34"/>
       <c r="J440" s="9"/>
-      <c r="K440" s="15"/>
-      <c r="L440" s="15"/>
+      <c r="K440" s="14"/>
+      <c r="L440" s="14"/>
       <c r="M440" s="9"/>
       <c r="N440" s="6"/>
       <c r="P440" s="6"/>
     </row>
     <row r="441" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A441" s="25" t="s">
-        <v>69</v>
+      <c r="A441" s="23" t="s">
+        <v>68</v>
       </c>
       <c r="B441" s="9">
-        <v>6367</v>
-[...7 lines deleted...]
-      <c r="E441" s="9"/>
+        <v>11062</v>
+      </c>
+      <c r="C441" s="70">
+        <v>21896</v>
+      </c>
+      <c r="D441" s="61">
+        <v>32730</v>
+      </c>
+      <c r="E441" s="88">
+        <v>43564</v>
+      </c>
       <c r="F441" s="12"/>
-      <c r="G441" s="16"/>
-[...1 lines deleted...]
-      <c r="I441" s="36"/>
+      <c r="G441" s="15"/>
+      <c r="H441" s="34"/>
+      <c r="I441" s="34"/>
       <c r="J441" s="9"/>
-      <c r="K441" s="15"/>
-      <c r="L441" s="15"/>
+      <c r="K441" s="14"/>
+      <c r="L441" s="14"/>
       <c r="M441" s="9"/>
       <c r="N441" s="6"/>
       <c r="P441" s="6"/>
     </row>
     <row r="442" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A442" s="25" t="s">
-        <v>49</v>
+      <c r="A442" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="B442" s="9">
-        <v>25565</v>
-[...7 lines deleted...]
-      <c r="E442" s="9"/>
+        <v>108809</v>
+      </c>
+      <c r="C442" s="70">
+        <v>207234</v>
+      </c>
+      <c r="D442" s="61">
+        <v>301939</v>
+      </c>
+      <c r="E442" s="88">
+        <v>406308</v>
+      </c>
       <c r="F442" s="12"/>
-      <c r="G442" s="16"/>
-[...1 lines deleted...]
-      <c r="I442" s="36"/>
+      <c r="G442" s="15"/>
+      <c r="H442" s="34"/>
+      <c r="I442" s="34"/>
       <c r="J442" s="9"/>
-      <c r="K442" s="15"/>
-      <c r="L442" s="15"/>
+      <c r="K442" s="14"/>
+      <c r="L442" s="14"/>
       <c r="M442" s="9"/>
       <c r="N442" s="6"/>
       <c r="P442" s="6"/>
     </row>
     <row r="443" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A443" s="25" t="s">
-        <v>50</v>
+      <c r="A443" s="23" t="s">
+        <v>69</v>
       </c>
       <c r="B443" s="9">
-        <v>19651</v>
-[...7 lines deleted...]
-      <c r="E443" s="9"/>
+        <v>6367</v>
+      </c>
+      <c r="C443" s="70">
+        <v>11530</v>
+      </c>
+      <c r="D443" s="61">
+        <v>16693</v>
+      </c>
+      <c r="E443" s="88">
+        <v>21855</v>
+      </c>
       <c r="F443" s="12"/>
-      <c r="G443" s="16"/>
-[...1 lines deleted...]
-      <c r="I443" s="36"/>
+      <c r="G443" s="15"/>
+      <c r="H443" s="34"/>
+      <c r="I443" s="34"/>
       <c r="J443" s="9"/>
-      <c r="K443" s="15"/>
-      <c r="L443" s="15"/>
+      <c r="K443" s="14"/>
+      <c r="L443" s="14"/>
       <c r="M443" s="9"/>
       <c r="N443" s="6"/>
       <c r="P443" s="6"/>
     </row>
     <row r="444" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A444" s="25" t="s">
-        <v>43</v>
+      <c r="A444" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="B444" s="9">
-        <v>99512</v>
-[...7 lines deleted...]
-      <c r="E444" s="9"/>
+        <v>25565</v>
+      </c>
+      <c r="C444" s="70">
+        <v>58138</v>
+      </c>
+      <c r="D444" s="61">
+        <v>92025</v>
+      </c>
+      <c r="E444" s="88">
+        <v>116479</v>
+      </c>
       <c r="F444" s="12"/>
-      <c r="G444" s="16"/>
-[...1 lines deleted...]
-      <c r="I444" s="36"/>
+      <c r="G444" s="15"/>
+      <c r="H444" s="34"/>
+      <c r="I444" s="34"/>
       <c r="J444" s="9"/>
-      <c r="K444" s="15"/>
-      <c r="L444" s="15"/>
+      <c r="K444" s="14"/>
+      <c r="L444" s="14"/>
       <c r="M444" s="9"/>
       <c r="N444" s="6"/>
       <c r="P444" s="6"/>
     </row>
     <row r="445" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A445" s="25" t="s">
-        <v>51</v>
+      <c r="A445" s="23" t="s">
+        <v>50</v>
       </c>
       <c r="B445" s="9">
-        <v>17190</v>
-[...7 lines deleted...]
-      <c r="E445" s="9"/>
+        <v>19651</v>
+      </c>
+      <c r="C445" s="70">
+        <v>41211</v>
+      </c>
+      <c r="D445" s="61">
+        <v>62771</v>
+      </c>
+      <c r="E445" s="88">
+        <v>84331</v>
+      </c>
       <c r="F445" s="12"/>
-      <c r="G445" s="16"/>
-[...1 lines deleted...]
-      <c r="I445" s="36"/>
+      <c r="G445" s="15"/>
+      <c r="H445" s="34"/>
+      <c r="I445" s="34"/>
       <c r="J445" s="9"/>
-      <c r="K445" s="15"/>
-      <c r="L445" s="15"/>
+      <c r="K445" s="14"/>
+      <c r="L445" s="14"/>
       <c r="M445" s="9"/>
       <c r="N445" s="6"/>
       <c r="P445" s="6"/>
     </row>
     <row r="446" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A446" s="25" t="s">
-        <v>52</v>
+      <c r="A446" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B446" s="9">
-        <v>2773</v>
-[...7 lines deleted...]
-      <c r="E446" s="9"/>
+        <v>99512</v>
+      </c>
+      <c r="C446" s="70">
+        <v>201705</v>
+      </c>
+      <c r="D446" s="61">
+        <v>291531</v>
+      </c>
+      <c r="E446" s="88">
+        <v>382855</v>
+      </c>
       <c r="F446" s="12"/>
-      <c r="G446" s="16"/>
-[...1 lines deleted...]
-      <c r="I446" s="36"/>
+      <c r="G446" s="15"/>
+      <c r="H446" s="34"/>
+      <c r="I446" s="34"/>
       <c r="J446" s="9"/>
-      <c r="K446" s="15"/>
-      <c r="L446" s="15"/>
+      <c r="K446" s="14"/>
+      <c r="L446" s="14"/>
       <c r="M446" s="9"/>
       <c r="N446" s="6"/>
       <c r="P446" s="6"/>
     </row>
     <row r="447" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A447" s="25" t="s">
-        <v>53</v>
+      <c r="A447" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="B447" s="9">
-        <v>9623</v>
-[...7 lines deleted...]
-      <c r="E447" s="9"/>
+        <v>17190</v>
+      </c>
+      <c r="C447" s="70">
+        <v>29739</v>
+      </c>
+      <c r="D447" s="61">
+        <v>42288</v>
+      </c>
+      <c r="E447" s="88">
+        <v>54837</v>
+      </c>
       <c r="F447" s="12"/>
-      <c r="G447" s="16"/>
-[...1 lines deleted...]
-      <c r="I447" s="36"/>
+      <c r="G447" s="15"/>
+      <c r="H447" s="34"/>
+      <c r="I447" s="34"/>
       <c r="J447" s="9"/>
-      <c r="K447" s="15"/>
-      <c r="L447" s="15"/>
+      <c r="K447" s="14"/>
+      <c r="L447" s="14"/>
       <c r="M447" s="9"/>
       <c r="N447" s="6"/>
       <c r="P447" s="6"/>
     </row>
     <row r="448" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A448" s="25" t="s">
-        <v>67</v>
+      <c r="A448" s="23" t="s">
+        <v>52</v>
       </c>
       <c r="B448" s="9">
-        <v>15314</v>
-[...7 lines deleted...]
-      <c r="E448" s="9"/>
+        <v>2773</v>
+      </c>
+      <c r="C448" s="70">
+        <v>7487</v>
+      </c>
+      <c r="D448" s="61">
+        <v>12200</v>
+      </c>
+      <c r="E448" s="88">
+        <v>16913</v>
+      </c>
       <c r="F448" s="12"/>
-      <c r="G448" s="16"/>
-[...1 lines deleted...]
-      <c r="I448" s="36"/>
+      <c r="G448" s="15"/>
+      <c r="H448" s="34"/>
+      <c r="I448" s="34"/>
       <c r="J448" s="9"/>
-      <c r="K448" s="15"/>
-      <c r="L448" s="15"/>
+      <c r="K448" s="14"/>
+      <c r="L448" s="14"/>
       <c r="M448" s="9"/>
       <c r="N448" s="6"/>
       <c r="P448" s="6"/>
     </row>
     <row r="449" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="25" t="s">
-        <v>54</v>
+      <c r="A449" s="23" t="s">
+        <v>53</v>
       </c>
       <c r="B449" s="9">
-        <v>18999</v>
-[...7 lines deleted...]
-      <c r="E449" s="9"/>
+        <v>9623</v>
+      </c>
+      <c r="C449" s="70">
+        <v>20252</v>
+      </c>
+      <c r="D449" s="61">
+        <v>31085</v>
+      </c>
+      <c r="E449" s="88">
+        <v>44617</v>
+      </c>
       <c r="F449" s="12"/>
-      <c r="G449" s="16"/>
-[...1 lines deleted...]
-      <c r="I449" s="36"/>
+      <c r="G449" s="15"/>
+      <c r="H449" s="34"/>
+      <c r="I449" s="34"/>
       <c r="J449" s="9"/>
-      <c r="K449" s="15"/>
-      <c r="L449" s="15"/>
+      <c r="K449" s="14"/>
+      <c r="L449" s="14"/>
       <c r="M449" s="9"/>
       <c r="N449" s="6"/>
       <c r="P449" s="6"/>
     </row>
-    <row r="450" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="27" t="s">
+    <row r="450" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B450" s="9">
+        <v>15314</v>
+      </c>
+      <c r="C450" s="70">
+        <v>35028</v>
+      </c>
+      <c r="D450" s="61">
+        <v>55297</v>
+      </c>
+      <c r="E450" s="88">
+        <v>74829</v>
+      </c>
+      <c r="F450" s="12"/>
+      <c r="G450" s="15"/>
+      <c r="H450" s="34"/>
+      <c r="I450" s="34"/>
+      <c r="J450" s="9"/>
+      <c r="K450" s="14"/>
+      <c r="L450" s="14"/>
+      <c r="M450" s="9"/>
+      <c r="N450" s="6"/>
+      <c r="P450" s="6"/>
+    </row>
+    <row r="451" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B451" s="9">
+        <v>18999</v>
+      </c>
+      <c r="C451" s="70">
+        <v>40026</v>
+      </c>
+      <c r="D451" s="61">
+        <v>61054</v>
+      </c>
+      <c r="E451" s="88">
+        <v>82082</v>
+      </c>
+      <c r="F451" s="12"/>
+      <c r="G451" s="15"/>
+      <c r="H451" s="34"/>
+      <c r="I451" s="34"/>
+      <c r="J451" s="9"/>
+      <c r="K451" s="14"/>
+      <c r="L451" s="14"/>
+      <c r="M451" s="9"/>
+      <c r="N451" s="6"/>
+      <c r="P451" s="6"/>
+    </row>
+    <row r="452" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="B450" s="43">
+      <c r="B452" s="41">
         <v>13240</v>
       </c>
-      <c r="C450" s="73">
+      <c r="C452" s="71">
         <v>30983</v>
       </c>
-      <c r="D450" s="43">
+      <c r="D452" s="41">
         <v>48725</v>
       </c>
-      <c r="E450" s="43"/>
-[...12 lines deleted...]
-      <c r="A451" s="74" t="s">
+      <c r="E452" s="91">
+        <v>66467</v>
+      </c>
+      <c r="F452" s="13"/>
+      <c r="G452" s="51"/>
+      <c r="H452" s="39"/>
+      <c r="I452" s="39"/>
+      <c r="J452" s="41"/>
+      <c r="K452" s="47"/>
+      <c r="L452" s="47"/>
+      <c r="M452" s="41"/>
+      <c r="N452" s="17"/>
+      <c r="P452" s="17"/>
+    </row>
+    <row r="453" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="B451" s="63"/>
-[...15 lines deleted...]
-      <c r="A452" s="75" t="s">
+      <c r="B453" s="61"/>
+      <c r="C453" s="61"/>
+      <c r="D453" s="62"/>
+      <c r="E453" s="61"/>
+      <c r="F453" s="63"/>
+      <c r="G453" s="64"/>
+      <c r="H453" s="65"/>
+      <c r="I453" s="65"/>
+      <c r="J453" s="61"/>
+      <c r="K453" s="62"/>
+      <c r="L453" s="62"/>
+      <c r="M453" s="61"/>
+      <c r="N453" s="17"/>
+      <c r="P453" s="17"/>
+    </row>
+    <row r="454" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="73" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="453" spans="1:16" s="62" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A453" s="82" t="s">
+    <row r="455" spans="1:16" s="60" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="B453" s="82"/>
-[...12 lines deleted...]
-    <row r="454" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B455" s="83"/>
+      <c r="C455" s="83"/>
+      <c r="D455" s="83"/>
+      <c r="E455" s="83"/>
+      <c r="F455" s="83"/>
+      <c r="G455" s="83"/>
+      <c r="H455" s="84"/>
+      <c r="I455" s="84"/>
+      <c r="J455" s="84"/>
+      <c r="K455" s="84"/>
+      <c r="L455" s="84"/>
+      <c r="M455" s="84"/>
+    </row>
+    <row r="456" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
-    <mergeCell ref="A453:M453"/>
+    <mergeCell ref="A455:M455"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -12328,92 +13210,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84B93ED9-8605-4DF2-B911-912E34DD9945}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84B93ED9-8605-4DF2-B911-912E34DD9945}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>