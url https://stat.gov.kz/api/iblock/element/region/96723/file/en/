--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -10,58 +10,58 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="75" windowWidth="12510" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$P$456</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$P$459</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="81">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
@@ -593,99 +593,95 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -804,85 +800,85 @@
     <xf numFmtId="164" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Гиперссылка" xfId="36" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2 2" xfId="32"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="25"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="20"/>
     <cellStyle name="Обычный 2 11" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 4 2" xfId="33"/>
     <cellStyle name="Обычный 2 5" xfId="26"/>
     <cellStyle name="Обычный 2 6" xfId="3"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="12"/>
     <cellStyle name="Обычный 2 9" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
@@ -1185,11996 +1181,12899 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P456"/>
+  <dimension ref="A1:P459"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A419" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A316" sqref="A316"/>
-      <selection pane="topRight" activeCell="E6" sqref="E6:E452"/>
+      <selection pane="topRight" activeCell="K444" sqref="K444"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="4" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11" style="4" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="6" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="80" t="s">
+      <c r="A1" s="82" t="s">
         <v>79</v>
       </c>
-      <c r="B1" s="80"/>
-[...10 lines deleted...]
-      <c r="M1" s="80"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
       <c r="N1" s="6"/>
       <c r="P1" s="6"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="48"/>
-[...10 lines deleted...]
-      <c r="L2" s="81" t="s">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="83" t="s">
         <v>75</v>
       </c>
-      <c r="M2" s="82"/>
+      <c r="M2" s="84"/>
       <c r="N2" s="6"/>
       <c r="P2" s="6"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="85"/>
-      <c r="B3" s="87" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="89" t="s">
         <v>80</v>
       </c>
-      <c r="C3" s="87"/>
-[...9 lines deleted...]
-      <c r="M3" s="87"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
       <c r="N3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="86"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="88"/>
+      <c r="B4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="56" t="s">
+      <c r="C4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="79" t="s">
+      <c r="D4" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="57" t="s">
+      <c r="E4" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="58" t="s">
+      <c r="F4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="58" t="s">
+      <c r="G4" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="55" t="s">
+      <c r="H4" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="55" t="s">
+      <c r="I4" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="J4" s="55" t="s">
+      <c r="J4" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="55" t="s">
+      <c r="K4" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="55" t="s">
+      <c r="L4" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="59" t="s">
+      <c r="M4" s="57" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="6"/>
       <c r="P4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="12"/>
-      <c r="G5" s="15"/>
-[...1 lines deleted...]
-      <c r="I5" s="34"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
       <c r="J5" s="9"/>
-      <c r="K5" s="14"/>
-      <c r="L5" s="14"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
       <c r="M5" s="9"/>
-      <c r="N5" s="17"/>
-      <c r="P5" s="17"/>
+      <c r="N5" s="16"/>
+      <c r="P5" s="16"/>
     </row>
     <row r="6" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="9">
         <v>216506692</v>
       </c>
-      <c r="C6" s="66">
+      <c r="C6" s="64">
         <v>473878789</v>
       </c>
-      <c r="D6" s="61">
+      <c r="D6" s="59">
         <v>740854797</v>
       </c>
-      <c r="E6" s="88">
+      <c r="E6" s="78">
         <v>1032028604</v>
       </c>
-      <c r="F6" s="12"/>
-[...2 lines deleted...]
-      <c r="I6" s="34"/>
+      <c r="F6" s="59">
+        <v>1294265384</v>
+      </c>
+      <c r="G6" s="14"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
       <c r="J6" s="9"/>
-      <c r="K6" s="14"/>
-      <c r="L6" s="14"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
       <c r="M6" s="9"/>
-      <c r="N6" s="17"/>
-      <c r="P6" s="17"/>
+      <c r="N6" s="16"/>
+      <c r="P6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+      <c r="A7" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="9">
         <v>94776408</v>
       </c>
-      <c r="C7" s="66">
+      <c r="C7" s="64">
         <v>233158481</v>
       </c>
-      <c r="D7" s="61">
+      <c r="D7" s="59">
         <v>376370943</v>
       </c>
-      <c r="E7" s="88">
+      <c r="E7" s="78">
         <v>541371107</v>
       </c>
-      <c r="F7" s="12"/>
-[...2 lines deleted...]
-      <c r="I7" s="34"/>
+      <c r="F7" s="59">
+        <v>676376504</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
-      <c r="L7" s="14"/>
-      <c r="M7" s="14"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="13"/>
       <c r="N7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23" t="s">
+      <c r="A8" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="9">
         <v>1137516</v>
       </c>
-      <c r="C8" s="66">
+      <c r="C8" s="64">
         <v>3657056</v>
       </c>
-      <c r="D8" s="61">
+      <c r="D8" s="59">
         <v>6178671</v>
       </c>
-      <c r="E8" s="88">
+      <c r="E8" s="78">
         <v>8563067</v>
       </c>
-      <c r="F8" s="12"/>
-[...2 lines deleted...]
-      <c r="I8" s="34"/>
+      <c r="F8" s="59">
+        <v>9873359</v>
+      </c>
+      <c r="G8" s="14"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
-      <c r="L8" s="14"/>
-      <c r="M8" s="14"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
       <c r="N8" s="6"/>
       <c r="P8" s="6"/>
     </row>
     <row r="9" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="9">
         <v>9413393</v>
       </c>
-      <c r="C9" s="66">
+      <c r="C9" s="64">
         <v>18421111</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="59">
         <v>27718458</v>
       </c>
-      <c r="E9" s="88">
+      <c r="E9" s="78">
         <v>35185200</v>
       </c>
-      <c r="F9" s="12"/>
-[...2 lines deleted...]
-      <c r="I9" s="34"/>
+      <c r="F9" s="59">
+        <v>42949831</v>
+      </c>
+      <c r="G9" s="14"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
-      <c r="L9" s="14"/>
-      <c r="M9" s="14"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
       <c r="N9" s="6"/>
       <c r="P9" s="6"/>
     </row>
     <row r="10" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+      <c r="A10" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="9">
         <v>55650839</v>
       </c>
-      <c r="C10" s="66">
+      <c r="C10" s="64">
         <v>107282612</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="59">
         <v>162680216</v>
       </c>
-      <c r="E10" s="88">
+      <c r="E10" s="78">
         <v>221665367</v>
       </c>
-      <c r="F10" s="12"/>
-[...2 lines deleted...]
-      <c r="I10" s="34"/>
+      <c r="F10" s="59">
+        <v>277178898</v>
+      </c>
+      <c r="G10" s="14"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
-      <c r="L10" s="14"/>
-      <c r="M10" s="14"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
       <c r="N10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="9">
         <v>144676</v>
       </c>
-      <c r="C11" s="66">
+      <c r="C11" s="64">
         <v>264758</v>
       </c>
-      <c r="D11" s="61">
+      <c r="D11" s="59">
         <v>384840</v>
       </c>
-      <c r="E11" s="88">
+      <c r="E11" s="78">
         <v>504921</v>
       </c>
-      <c r="F11" s="12"/>
-[...2 lines deleted...]
-      <c r="I11" s="34"/>
+      <c r="F11" s="59">
+        <v>665468</v>
+      </c>
+      <c r="G11" s="14"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
-      <c r="L11" s="14"/>
-      <c r="M11" s="14"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="9">
         <v>20584</v>
       </c>
-      <c r="C12" s="66">
+      <c r="C12" s="64">
         <v>55762</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="59">
         <v>90939</v>
       </c>
-      <c r="E12" s="88">
+      <c r="E12" s="78">
         <v>126117</v>
       </c>
-      <c r="F12" s="12"/>
-[...2 lines deleted...]
-      <c r="I12" s="34"/>
+      <c r="F12" s="59">
+        <v>157560</v>
+      </c>
+      <c r="G12" s="14"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
-      <c r="L12" s="14"/>
-      <c r="M12" s="14"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
       <c r="N12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="23" t="s">
+      <c r="A13" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="9">
         <v>633289</v>
       </c>
-      <c r="C13" s="66">
+      <c r="C13" s="64">
         <v>1450230</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="59">
         <v>2257913</v>
       </c>
-      <c r="E13" s="88">
+      <c r="E13" s="78">
         <v>3167662</v>
       </c>
-      <c r="F13" s="12"/>
-[...2 lines deleted...]
-      <c r="I13" s="34"/>
+      <c r="F13" s="59">
+        <v>4094677</v>
+      </c>
+      <c r="G13" s="14"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
-      <c r="L13" s="14"/>
-      <c r="M13" s="14"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
       <c r="N13" s="6"/>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="9">
         <v>218480</v>
       </c>
-      <c r="C14" s="66">
+      <c r="C14" s="64">
         <v>410605</v>
       </c>
-      <c r="D14" s="61">
+      <c r="D14" s="59">
         <v>602729</v>
       </c>
-      <c r="E14" s="88">
+      <c r="E14" s="78">
         <v>794854</v>
       </c>
-      <c r="F14" s="12"/>
-[...2 lines deleted...]
-      <c r="I14" s="34"/>
+      <c r="F14" s="59">
+        <v>975046</v>
+      </c>
+      <c r="G14" s="14"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
-      <c r="L14" s="14"/>
-      <c r="M14" s="14"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
       <c r="N14" s="6"/>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="9">
         <v>15190</v>
       </c>
-      <c r="C15" s="66">
+      <c r="C15" s="64">
         <v>30153</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="59">
         <v>45115</v>
       </c>
-      <c r="E15" s="88">
+      <c r="E15" s="78">
         <v>60077</v>
       </c>
-      <c r="F15" s="12"/>
-[...2 lines deleted...]
-      <c r="I15" s="34"/>
+      <c r="F15" s="59">
+        <v>74792</v>
+      </c>
+      <c r="G15" s="14"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
-      <c r="L15" s="14"/>
-      <c r="M15" s="14"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
       <c r="N15" s="6"/>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="9">
         <v>9924652</v>
       </c>
-      <c r="C16" s="66">
+      <c r="C16" s="64">
         <v>20800687</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="59">
         <v>29781441</v>
       </c>
-      <c r="E16" s="88">
+      <c r="E16" s="78">
         <v>42167053</v>
       </c>
-      <c r="F16" s="12"/>
-[...2 lines deleted...]
-      <c r="I16" s="34"/>
+      <c r="F16" s="59">
+        <v>55696430</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
-      <c r="L16" s="14"/>
-      <c r="M16" s="14"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
       <c r="N16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="9">
         <v>433610</v>
       </c>
-      <c r="C17" s="66">
+      <c r="C17" s="64">
         <v>694610</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="59">
         <v>971882</v>
       </c>
-      <c r="E17" s="88">
+      <c r="E17" s="78">
         <v>1303057</v>
       </c>
-      <c r="F17" s="12"/>
-[...2 lines deleted...]
-      <c r="I17" s="34"/>
+      <c r="F17" s="59">
+        <v>1566019</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
-      <c r="L17" s="14"/>
-      <c r="M17" s="14"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="6"/>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="9">
         <v>1195095</v>
       </c>
-      <c r="C18" s="66">
+      <c r="C18" s="64">
         <v>3267785</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="59">
         <v>5357495</v>
       </c>
-      <c r="E18" s="88">
+      <c r="E18" s="78">
         <v>7852714</v>
       </c>
-      <c r="F18" s="12"/>
-[...2 lines deleted...]
-      <c r="I18" s="34"/>
+      <c r="F18" s="59">
+        <v>10503728</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
-      <c r="L18" s="14"/>
-      <c r="M18" s="14"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
       <c r="N18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="23" t="s">
+      <c r="A19" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="9">
         <v>55536</v>
       </c>
-      <c r="C19" s="66">
+      <c r="C19" s="64">
         <v>157418</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="59">
         <v>259300</v>
       </c>
-      <c r="E19" s="88">
+      <c r="E19" s="78">
         <v>361183</v>
       </c>
-      <c r="F19" s="12"/>
-[...2 lines deleted...]
-      <c r="I19" s="34"/>
+      <c r="F19" s="59">
+        <v>419879</v>
+      </c>
+      <c r="G19" s="14"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
-      <c r="L19" s="14"/>
-      <c r="M19" s="14"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
       <c r="N19" s="6"/>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="9">
         <v>3226056</v>
       </c>
-      <c r="C20" s="66">
+      <c r="C20" s="64">
         <v>7447575</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="59">
         <v>11584275</v>
       </c>
-      <c r="E20" s="88">
+      <c r="E20" s="78">
         <v>15953804</v>
       </c>
-      <c r="F20" s="12"/>
-[...2 lines deleted...]
-      <c r="I20" s="34"/>
+      <c r="F20" s="59">
+        <v>20337118</v>
+      </c>
+      <c r="G20" s="14"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="32"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
-      <c r="L20" s="14"/>
-      <c r="M20" s="14"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
       <c r="N20" s="6"/>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="9">
         <v>556201</v>
       </c>
-      <c r="C21" s="66">
+      <c r="C21" s="64">
         <v>1131903</v>
       </c>
-      <c r="D21" s="61">
+      <c r="D21" s="59">
         <v>2156985</v>
       </c>
-      <c r="E21" s="88">
+      <c r="E21" s="78">
         <v>3180060</v>
       </c>
-      <c r="F21" s="12"/>
-[...2 lines deleted...]
-      <c r="I21" s="34"/>
+      <c r="F21" s="59">
+        <v>4477164</v>
+      </c>
+      <c r="G21" s="14"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
-      <c r="L21" s="14"/>
-      <c r="M21" s="14"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
       <c r="N21" s="6"/>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="23" t="s">
+      <c r="A22" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="9">
         <v>11090</v>
       </c>
-      <c r="C22" s="66">
+      <c r="C22" s="64">
         <v>24392</v>
       </c>
-      <c r="D22" s="61">
+      <c r="D22" s="59">
         <v>37695</v>
       </c>
-      <c r="E22" s="88">
+      <c r="E22" s="78">
         <v>50998</v>
       </c>
-      <c r="F22" s="12"/>
-[...2 lines deleted...]
-      <c r="I22" s="34"/>
+      <c r="F22" s="59">
+        <v>62213</v>
+      </c>
+      <c r="G22" s="14"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="32"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
-      <c r="L22" s="14"/>
-      <c r="M22" s="14"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
       <c r="N22" s="6"/>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="23" t="s">
+      <c r="A23" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="9">
         <v>474214</v>
       </c>
-      <c r="C23" s="66">
+      <c r="C23" s="64">
         <v>950388</v>
       </c>
-      <c r="D23" s="61">
+      <c r="D23" s="59">
         <v>1384337</v>
       </c>
-      <c r="E23" s="88">
+      <c r="E23" s="78">
         <v>1788979</v>
       </c>
-      <c r="F23" s="12"/>
-[...2 lines deleted...]
-      <c r="I23" s="34"/>
+      <c r="F23" s="59">
+        <v>2243134</v>
+      </c>
+      <c r="G23" s="14"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
-      <c r="L23" s="14"/>
-      <c r="M23" s="14"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
       <c r="N23" s="6"/>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="23" t="s">
+      <c r="A24" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="9">
         <v>37266394</v>
       </c>
-      <c r="C24" s="66">
+      <c r="C24" s="64">
         <v>71929172</v>
       </c>
-      <c r="D24" s="61">
+      <c r="D24" s="59">
         <v>108837084</v>
       </c>
-      <c r="E24" s="88">
+      <c r="E24" s="78">
         <v>141932705</v>
       </c>
-      <c r="F24" s="12"/>
-[...2 lines deleted...]
-      <c r="I24" s="34"/>
+      <c r="F24" s="59">
+        <v>178770462</v>
+      </c>
+      <c r="G24" s="14"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
-      <c r="L24" s="14"/>
-      <c r="M24" s="14"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
       <c r="N24" s="6"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="23" t="s">
+      <c r="A25" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="9">
         <v>50055</v>
       </c>
-      <c r="C25" s="66">
+      <c r="C25" s="64">
         <v>132632</v>
       </c>
-      <c r="D25" s="61">
+      <c r="D25" s="59">
         <v>215208</v>
       </c>
-      <c r="E25" s="88">
+      <c r="E25" s="78">
         <v>297785</v>
       </c>
-      <c r="F25" s="12"/>
-[...2 lines deleted...]
-      <c r="I25" s="34"/>
+      <c r="F25" s="59">
+        <v>378982</v>
+      </c>
+      <c r="G25" s="14"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
-      <c r="L25" s="14"/>
-      <c r="M25" s="14"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
       <c r="N25" s="6"/>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="23" t="s">
+      <c r="A26" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="9">
         <v>414031</v>
       </c>
-      <c r="C26" s="66">
+      <c r="C26" s="64">
         <v>812932</v>
       </c>
-      <c r="D26" s="61">
+      <c r="D26" s="59">
         <v>1211834</v>
       </c>
-      <c r="E26" s="88">
+      <c r="E26" s="78">
         <v>1610735</v>
       </c>
-      <c r="F26" s="12"/>
-[...2 lines deleted...]
-      <c r="I26" s="34"/>
+      <c r="F26" s="59">
+        <v>2025835</v>
+      </c>
+      <c r="G26" s="14"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="32"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
-      <c r="L26" s="14"/>
-      <c r="M26" s="14"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
       <c r="N26" s="6"/>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="52"/>
+      <c r="B27" s="50"/>
       <c r="C27" s="9"/>
-      <c r="D27" s="52"/>
-[...4 lines deleted...]
-      <c r="I27" s="34"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
       <c r="J27" s="9"/>
-      <c r="K27" s="14"/>
-      <c r="L27" s="14"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
       <c r="M27" s="9"/>
-      <c r="N27" s="17"/>
-      <c r="P27" s="17"/>
+      <c r="N27" s="16"/>
+      <c r="P27" s="16"/>
     </row>
     <row r="28" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="49" t="s">
+      <c r="A28" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="9">
         <v>62904861</v>
       </c>
-      <c r="C28" s="66">
+      <c r="C28" s="64">
         <v>121881548</v>
       </c>
-      <c r="D28" s="61">
+      <c r="D28" s="59">
         <v>182797049</v>
       </c>
-      <c r="E28" s="88">
+      <c r="E28" s="78">
         <v>249885088</v>
       </c>
-      <c r="F28" s="12"/>
-[...2 lines deleted...]
-      <c r="I28" s="34"/>
+      <c r="F28" s="59">
+        <v>314061020</v>
+      </c>
+      <c r="G28" s="14"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="14"/>
-      <c r="L28" s="14"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
       <c r="M28" s="9"/>
-      <c r="N28" s="17"/>
-      <c r="P28" s="17"/>
+      <c r="N28" s="16"/>
+      <c r="P28" s="16"/>
     </row>
     <row r="29" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="23" t="s">
+      <c r="A29" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C29" s="66">
+      <c r="C29" s="64">
         <v>6342</v>
       </c>
-      <c r="D29" s="61">
+      <c r="D29" s="59">
         <v>12685</v>
       </c>
-      <c r="E29" s="88">
+      <c r="E29" s="78">
         <v>19027</v>
       </c>
-      <c r="F29" s="12"/>
-[...2 lines deleted...]
-      <c r="I29" s="34"/>
+      <c r="F29" s="59">
+        <v>19027</v>
+      </c>
+      <c r="G29" s="14"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
       <c r="J29" s="9"/>
-      <c r="K29" s="14"/>
-      <c r="L29" s="14"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
       <c r="M29" s="9"/>
-      <c r="N29" s="17"/>
-      <c r="P29" s="17"/>
+      <c r="N29" s="16"/>
+      <c r="P29" s="16"/>
     </row>
     <row r="30" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="23" t="s">
+      <c r="A30" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="9">
         <v>51848</v>
       </c>
-      <c r="C30" s="66">
+      <c r="C30" s="64">
         <v>334317</v>
       </c>
-      <c r="D30" s="61">
+      <c r="D30" s="59">
         <v>595753</v>
       </c>
-      <c r="E30" s="88">
+      <c r="E30" s="78">
         <v>890580</v>
       </c>
-      <c r="F30" s="12"/>
-[...2 lines deleted...]
-      <c r="I30" s="34"/>
+      <c r="F30" s="59">
+        <v>966339</v>
+      </c>
+      <c r="G30" s="14"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="32"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
-      <c r="L30" s="14"/>
-      <c r="M30" s="14"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
       <c r="N30" s="6"/>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="9">
         <v>8232748</v>
       </c>
-      <c r="C31" s="66">
+      <c r="C31" s="64">
         <v>16019362</v>
       </c>
-      <c r="D31" s="61">
+      <c r="D31" s="59">
         <v>23769797</v>
       </c>
-      <c r="E31" s="88">
+      <c r="E31" s="78">
         <v>29693685</v>
       </c>
-      <c r="F31" s="12"/>
-[...2 lines deleted...]
-      <c r="I31" s="34"/>
+      <c r="F31" s="59">
+        <v>36064878</v>
+      </c>
+      <c r="G31" s="14"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
-      <c r="L31" s="14"/>
-      <c r="M31" s="14"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
       <c r="N31" s="6"/>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="23" t="s">
+      <c r="A32" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="9">
         <v>39977751</v>
       </c>
-      <c r="C32" s="66">
+      <c r="C32" s="64">
         <v>76261812</v>
       </c>
-      <c r="D32" s="61">
+      <c r="D32" s="59">
         <v>115632194</v>
       </c>
-      <c r="E32" s="88">
+      <c r="E32" s="78">
         <v>159211507</v>
       </c>
-      <c r="F32" s="12"/>
-[...2 lines deleted...]
-      <c r="I32" s="34"/>
+      <c r="F32" s="59">
+        <v>201241299</v>
+      </c>
+      <c r="G32" s="14"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
-      <c r="L32" s="14"/>
-      <c r="M32" s="14"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="6"/>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="23" t="s">
+      <c r="A33" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="66">
+      <c r="C33" s="64">
         <v>5912</v>
       </c>
-      <c r="D33" s="61">
+      <c r="D33" s="59">
         <v>5912</v>
       </c>
-      <c r="E33" s="88">
+      <c r="E33" s="78">
         <v>5912</v>
       </c>
-      <c r="F33" s="12"/>
-[...2 lines deleted...]
-      <c r="I33" s="34"/>
+      <c r="F33" s="59">
+        <v>5912</v>
+      </c>
+      <c r="G33" s="14"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
-      <c r="L33" s="14"/>
+      <c r="L33" s="13"/>
       <c r="M33" s="9"/>
       <c r="N33" s="6"/>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="23" t="s">
+      <c r="A34" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="9">
         <v>21727</v>
       </c>
-      <c r="C34" s="66">
+      <c r="C34" s="64">
         <v>67372</v>
       </c>
-      <c r="D34" s="61">
+      <c r="D34" s="59">
         <v>113016</v>
       </c>
-      <c r="E34" s="88">
+      <c r="E34" s="78">
         <v>158660</v>
       </c>
-      <c r="F34" s="12"/>
-[...2 lines deleted...]
-      <c r="I34" s="34"/>
+      <c r="F34" s="59">
+        <v>206257</v>
+      </c>
+      <c r="G34" s="14"/>
+      <c r="H34" s="32"/>
+      <c r="I34" s="32"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
-      <c r="L34" s="14"/>
-      <c r="M34" s="14"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
       <c r="N34" s="6"/>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="23" t="s">
+      <c r="A35" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="9">
         <v>8372197</v>
       </c>
-      <c r="C35" s="66">
+      <c r="C35" s="64">
         <v>17064772</v>
       </c>
-      <c r="D35" s="61">
+      <c r="D35" s="59">
         <v>24734157</v>
       </c>
-      <c r="E35" s="88">
+      <c r="E35" s="78">
         <v>35943747</v>
       </c>
-      <c r="F35" s="12"/>
-[...2 lines deleted...]
-      <c r="I35" s="34"/>
+      <c r="F35" s="59">
+        <v>45403100</v>
+      </c>
+      <c r="G35" s="14"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
-      <c r="L35" s="14"/>
-      <c r="M35" s="14"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
       <c r="N35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="23" t="s">
+      <c r="A36" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="9">
         <v>300861</v>
       </c>
-      <c r="C36" s="66">
+      <c r="C36" s="64">
         <v>378167</v>
       </c>
-      <c r="D36" s="61">
+      <c r="D36" s="59">
         <v>471745</v>
       </c>
-      <c r="E36" s="88">
+      <c r="E36" s="78">
         <v>619228</v>
       </c>
-      <c r="F36" s="12"/>
-[...2 lines deleted...]
-      <c r="I36" s="34"/>
+      <c r="F36" s="59">
+        <v>841187</v>
+      </c>
+      <c r="G36" s="14"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
-      <c r="L36" s="14"/>
-      <c r="M36" s="14"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
       <c r="N36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="23" t="s">
+      <c r="A37" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="9">
         <v>136697</v>
       </c>
-      <c r="C37" s="66">
+      <c r="C37" s="64">
         <v>286357</v>
       </c>
-      <c r="D37" s="61">
+      <c r="D37" s="59">
         <v>485264</v>
       </c>
-      <c r="E37" s="88">
+      <c r="E37" s="78">
         <v>652267</v>
       </c>
-      <c r="F37" s="12"/>
-[...2 lines deleted...]
-      <c r="I37" s="34"/>
+      <c r="F37" s="59">
+        <v>784836</v>
+      </c>
+      <c r="G37" s="14"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="32"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
-      <c r="L37" s="14"/>
-      <c r="M37" s="14"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
       <c r="N37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="23" t="s">
+      <c r="A38" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11590</v>
       </c>
-      <c r="C38" s="66">
+      <c r="C38" s="64">
         <v>19013</v>
       </c>
-      <c r="D38" s="61">
+      <c r="D38" s="59">
         <v>26436</v>
       </c>
-      <c r="E38" s="88">
+      <c r="E38" s="78">
         <v>33859</v>
       </c>
-      <c r="F38" s="12"/>
-[...2 lines deleted...]
-      <c r="I38" s="34"/>
+      <c r="F38" s="59">
+        <v>33859</v>
+      </c>
+      <c r="G38" s="14"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
-      <c r="L38" s="14"/>
-      <c r="M38" s="14"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
       <c r="N38" s="6"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="23" t="s">
+      <c r="A39" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="9">
         <v>5793046</v>
       </c>
-      <c r="C39" s="66">
+      <c r="C39" s="64">
         <v>11431727</v>
       </c>
-      <c r="D39" s="61">
+      <c r="D39" s="59">
         <v>16943695</v>
       </c>
-      <c r="E39" s="88">
+      <c r="E39" s="78">
         <v>22650220</v>
       </c>
-      <c r="F39" s="12"/>
-[...2 lines deleted...]
-      <c r="I39" s="34"/>
+      <c r="F39" s="59">
+        <v>28487931</v>
+      </c>
+      <c r="G39" s="14"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
-      <c r="L39" s="14"/>
-      <c r="M39" s="14"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
       <c r="N39" s="6"/>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="11">
         <v>6395</v>
       </c>
-      <c r="C40" s="66">
+      <c r="C40" s="64">
         <v>6395</v>
       </c>
-      <c r="D40" s="74">
+      <c r="D40" s="72">
         <v>6395</v>
       </c>
-      <c r="E40" s="88">
+      <c r="E40" s="78">
         <v>6395</v>
       </c>
-      <c r="F40" s="15"/>
-[...2 lines deleted...]
-      <c r="I40" s="34"/>
+      <c r="F40" s="72">
+        <v>6395</v>
+      </c>
+      <c r="G40" s="14"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="32"/>
       <c r="J40" s="9"/>
-      <c r="K40" s="14"/>
-      <c r="L40" s="14"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
       <c r="M40" s="9"/>
       <c r="N40" s="6"/>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="27" t="s">
+      <c r="A41" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="52"/>
+      <c r="B41" s="50"/>
       <c r="C41" s="9"/>
-      <c r="D41" s="52"/>
-[...4 lines deleted...]
-      <c r="I41" s="34"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="59"/>
+      <c r="F41" s="50"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="32"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
-      <c r="L41" s="14"/>
-[...2 lines deleted...]
-      <c r="P41" s="17"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="16"/>
+      <c r="P41" s="16"/>
     </row>
     <row r="42" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="49" t="s">
+      <c r="A42" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="9">
         <v>57555379</v>
       </c>
-      <c r="C42" s="66">
+      <c r="C42" s="64">
         <v>110440451</v>
       </c>
-      <c r="D42" s="61">
+      <c r="D42" s="59">
         <v>167049779</v>
       </c>
-      <c r="E42" s="88">
+      <c r="E42" s="78">
         <v>229579445</v>
       </c>
-      <c r="F42" s="12"/>
-[...2 lines deleted...]
-      <c r="I42" s="34"/>
+      <c r="F42" s="59">
+        <v>287991273</v>
+      </c>
+      <c r="G42" s="14"/>
+      <c r="H42" s="32"/>
+      <c r="I42" s="32"/>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
-      <c r="L42" s="14"/>
-[...2 lines deleted...]
-      <c r="P42" s="17"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="16"/>
+      <c r="P42" s="16"/>
     </row>
     <row r="43" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="23" t="s">
+      <c r="A43" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B43" s="9">
         <v>8205769</v>
       </c>
-      <c r="C43" s="66">
+      <c r="C43" s="64">
         <v>15619062</v>
       </c>
-      <c r="D43" s="61">
+      <c r="D43" s="59">
         <v>23301313</v>
       </c>
-      <c r="E43" s="88">
+      <c r="E43" s="78">
         <v>29183209</v>
       </c>
-      <c r="F43" s="12"/>
-[...2 lines deleted...]
-      <c r="I43" s="34"/>
+      <c r="F43" s="59">
+        <v>35515772</v>
+      </c>
+      <c r="G43" s="14"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="32"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
-      <c r="L43" s="14"/>
-      <c r="M43" s="14"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
       <c r="N43" s="6"/>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="23" t="s">
+      <c r="A44" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F44" s="9"/>
+      <c r="F44" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="6"/>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="23" t="s">
+      <c r="A45" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F45" s="9"/>
+      <c r="F45" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="6"/>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="23" t="s">
+      <c r="A46" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F46" s="9"/>
+      <c r="F46" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="6"/>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="26" t="s">
+      <c r="A47" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B47" s="52"/>
+      <c r="B47" s="50"/>
       <c r="C47" s="9"/>
-      <c r="D47" s="52"/>
-[...4 lines deleted...]
-      <c r="I47" s="34"/>
+      <c r="D47" s="50"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="50"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="32"/>
       <c r="J47" s="9"/>
       <c r="K47" s="9"/>
-      <c r="L47" s="14"/>
-[...2 lines deleted...]
-      <c r="P47" s="17"/>
+      <c r="L47" s="13"/>
+      <c r="M47" s="13"/>
+      <c r="N47" s="16"/>
+      <c r="P47" s="16"/>
     </row>
     <row r="48" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="49" t="s">
+      <c r="A48" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B48" s="9">
         <v>41112111</v>
       </c>
-      <c r="C48" s="66">
+      <c r="C48" s="64">
         <v>78088245</v>
       </c>
-      <c r="D48" s="61">
+      <c r="D48" s="59">
         <v>118454325</v>
       </c>
-      <c r="E48" s="88">
+      <c r="E48" s="78">
         <v>162711857</v>
       </c>
-      <c r="F48" s="12"/>
-[...2 lines deleted...]
-      <c r="I48" s="34"/>
+      <c r="F48" s="59">
+        <v>205334425</v>
+      </c>
+      <c r="G48" s="14"/>
+      <c r="H48" s="32"/>
+      <c r="I48" s="32"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
-      <c r="L48" s="14"/>
-[...2 lines deleted...]
-      <c r="P48" s="17"/>
+      <c r="L48" s="13"/>
+      <c r="M48" s="13"/>
+      <c r="N48" s="16"/>
+      <c r="P48" s="16"/>
     </row>
     <row r="49" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="23" t="s">
+      <c r="A49" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F49" s="8"/>
+      <c r="F49" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="7"/>
       <c r="N49" s="6"/>
       <c r="P49" s="6"/>
     </row>
     <row r="50" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="24" t="s">
+      <c r="A50" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F50" s="7"/>
+      <c r="F50" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="6"/>
       <c r="P50" s="6"/>
     </row>
     <row r="51" spans="1:16" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="26" t="s">
+      <c r="A51" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="52"/>
+      <c r="B51" s="50"/>
       <c r="C51" s="9"/>
-      <c r="D51" s="52"/>
-[...4 lines deleted...]
-      <c r="I51" s="34"/>
+      <c r="D51" s="50"/>
+      <c r="E51" s="59"/>
+      <c r="F51" s="50"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="32"/>
+      <c r="I51" s="32"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
-      <c r="L51" s="14"/>
-[...2 lines deleted...]
-      <c r="P51" s="17"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="13"/>
+      <c r="N51" s="16"/>
+      <c r="P51" s="16"/>
     </row>
     <row r="52" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="49" t="s">
+      <c r="A52" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B52" s="9">
         <v>16443268</v>
       </c>
-      <c r="C52" s="66">
+      <c r="C52" s="64">
         <v>32352206</v>
       </c>
-      <c r="D52" s="61">
+      <c r="D52" s="59">
         <v>48595454</v>
       </c>
-      <c r="E52" s="88">
+      <c r="E52" s="78">
         <v>66867588</v>
       </c>
-      <c r="F52" s="12"/>
-[...2 lines deleted...]
-      <c r="I52" s="34"/>
+      <c r="F52" s="59">
+        <v>82656848</v>
+      </c>
+      <c r="G52" s="14"/>
+      <c r="H52" s="32"/>
+      <c r="I52" s="32"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
-      <c r="L52" s="14"/>
-[...2 lines deleted...]
-      <c r="P52" s="17"/>
+      <c r="L52" s="13"/>
+      <c r="M52" s="13"/>
+      <c r="N52" s="16"/>
+      <c r="P52" s="16"/>
     </row>
     <row r="53" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="23" t="s">
+      <c r="A53" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F53" s="9"/>
+      <c r="F53" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
       <c r="K53" s="9"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="6"/>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="23" t="s">
+      <c r="A54" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F54" s="7"/>
+      <c r="F54" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="6"/>
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="23" t="s">
+      <c r="A55" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F55" s="8"/>
+      <c r="F55" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="6"/>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="28" t="s">
+      <c r="A56" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="52"/>
+      <c r="B56" s="50"/>
       <c r="C56" s="9"/>
-      <c r="D56" s="52"/>
-[...4 lines deleted...]
-      <c r="I56" s="34"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="59"/>
+      <c r="F56" s="50"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="33"/>
+      <c r="I56" s="32"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
-      <c r="L56" s="14"/>
-[...2 lines deleted...]
-      <c r="P56" s="17"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="16"/>
+      <c r="P56" s="16"/>
     </row>
     <row r="57" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="49" t="s">
+      <c r="A57" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B57" s="9">
         <v>3785401</v>
       </c>
-      <c r="C57" s="66">
+      <c r="C57" s="64">
         <v>8210095</v>
       </c>
-      <c r="D57" s="61">
+      <c r="D57" s="59">
         <v>11468953</v>
       </c>
-      <c r="E57" s="88">
+      <c r="E57" s="78">
         <v>14716229</v>
       </c>
-      <c r="F57" s="12"/>
-[...2 lines deleted...]
-      <c r="I57" s="34"/>
+      <c r="F57" s="59">
+        <v>18838460</v>
+      </c>
+      <c r="G57" s="14"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="32"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
-      <c r="L57" s="14"/>
-[...2 lines deleted...]
-      <c r="P57" s="17"/>
+      <c r="L57" s="13"/>
+      <c r="M57" s="13"/>
+      <c r="N57" s="16"/>
+      <c r="P57" s="16"/>
     </row>
     <row r="58" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="23" t="s">
+      <c r="A58" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C58" s="66">
+      <c r="C58" s="64">
         <v>6342</v>
       </c>
-      <c r="D58" s="61">
+      <c r="D58" s="59">
         <v>12685</v>
       </c>
-      <c r="E58" s="88">
+      <c r="E58" s="78">
         <v>19027</v>
       </c>
-      <c r="F58" s="12"/>
-[...2 lines deleted...]
-      <c r="I58" s="34"/>
+      <c r="F58" s="59">
+        <v>19027</v>
+      </c>
+      <c r="G58" s="14"/>
+      <c r="H58" s="33"/>
+      <c r="I58" s="32"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
-      <c r="L58" s="14"/>
-[...2 lines deleted...]
-      <c r="P58" s="17"/>
+      <c r="L58" s="13"/>
+      <c r="M58" s="13"/>
+      <c r="N58" s="16"/>
+      <c r="P58" s="16"/>
     </row>
     <row r="59" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="24" t="s">
+      <c r="A59" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="9">
         <v>17692</v>
       </c>
-      <c r="C59" s="66">
+      <c r="C59" s="64">
         <v>245859</v>
       </c>
-      <c r="D59" s="61">
+      <c r="D59" s="59">
         <v>474026</v>
       </c>
-      <c r="E59" s="88">
+      <c r="E59" s="78">
         <v>702193</v>
       </c>
-      <c r="F59" s="12"/>
-[...2 lines deleted...]
-      <c r="I59" s="34"/>
+      <c r="F59" s="59">
+        <v>756135</v>
+      </c>
+      <c r="G59" s="14"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="32"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
-      <c r="L59" s="14"/>
-      <c r="M59" s="14"/>
+      <c r="L59" s="13"/>
+      <c r="M59" s="13"/>
       <c r="N59" s="6"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="24" t="s">
+      <c r="A60" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="9">
         <v>3413</v>
       </c>
-      <c r="C60" s="66">
+      <c r="C60" s="64">
         <v>116705</v>
       </c>
-      <c r="D60" s="61">
+      <c r="D60" s="59">
         <v>394073</v>
       </c>
-      <c r="E60" s="88">
+      <c r="E60" s="78">
         <v>480919</v>
       </c>
-      <c r="F60" s="12"/>
-[...2 lines deleted...]
-      <c r="I60" s="34"/>
+      <c r="F60" s="59">
+        <v>716588</v>
+      </c>
+      <c r="G60" s="14"/>
+      <c r="H60" s="32"/>
+      <c r="I60" s="32"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
-      <c r="L60" s="14"/>
-      <c r="M60" s="14"/>
+      <c r="L60" s="13"/>
+      <c r="M60" s="13"/>
       <c r="N60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="23" t="s">
+      <c r="A61" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="7">
         <v>20144</v>
       </c>
-      <c r="C61" s="66">
+      <c r="C61" s="64">
         <v>20466</v>
       </c>
       <c r="D61" s="7">
         <v>20788</v>
       </c>
-      <c r="E61" s="88">
+      <c r="E61" s="78">
         <v>21110</v>
       </c>
-      <c r="F61" s="12"/>
-[...2 lines deleted...]
-      <c r="I61" s="34"/>
+      <c r="F61" s="7">
+        <v>21110</v>
+      </c>
+      <c r="G61" s="14"/>
+      <c r="H61" s="32"/>
+      <c r="I61" s="32"/>
       <c r="J61" s="9"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
-      <c r="M61" s="14"/>
+      <c r="M61" s="13"/>
       <c r="N61" s="6"/>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="23" t="s">
+      <c r="A62" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="9">
         <v>3395251</v>
       </c>
-      <c r="C62" s="66">
+      <c r="C62" s="64">
         <v>7085724</v>
       </c>
-      <c r="D62" s="61">
+      <c r="D62" s="59">
         <v>9397036</v>
       </c>
-      <c r="E62" s="88">
+      <c r="E62" s="78">
         <v>11919194</v>
       </c>
-      <c r="F62" s="12"/>
-[...2 lines deleted...]
-      <c r="I62" s="34"/>
+      <c r="F62" s="59">
+        <v>15425486</v>
+      </c>
+      <c r="G62" s="14"/>
+      <c r="H62" s="32"/>
+      <c r="I62" s="32"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
-      <c r="L62" s="14"/>
-      <c r="M62" s="14"/>
+      <c r="L62" s="13"/>
+      <c r="M62" s="13"/>
       <c r="N62" s="6"/>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="23" t="s">
+      <c r="A63" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="9">
         <v>32997</v>
       </c>
-      <c r="C63" s="66">
+      <c r="C63" s="64">
         <v>57795</v>
       </c>
-      <c r="D63" s="61">
+      <c r="D63" s="59">
         <v>82594</v>
       </c>
-      <c r="E63" s="88">
+      <c r="E63" s="78">
         <v>107393</v>
       </c>
-      <c r="F63" s="12"/>
-[...2 lines deleted...]
-      <c r="I63" s="34"/>
+      <c r="F63" s="59">
+        <v>129099</v>
+      </c>
+      <c r="G63" s="14"/>
+      <c r="H63" s="32"/>
+      <c r="I63" s="32"/>
       <c r="J63" s="9"/>
       <c r="K63" s="9"/>
-      <c r="L63" s="14"/>
-      <c r="M63" s="14"/>
+      <c r="L63" s="13"/>
+      <c r="M63" s="13"/>
       <c r="N63" s="6"/>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="23" t="s">
+      <c r="A64" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="9">
         <v>136697</v>
       </c>
-      <c r="C64" s="66">
+      <c r="C64" s="64">
         <v>286357</v>
       </c>
-      <c r="D64" s="61">
+      <c r="D64" s="59">
         <v>485264</v>
       </c>
-      <c r="E64" s="88">
+      <c r="E64" s="78">
         <v>652267</v>
       </c>
-      <c r="F64" s="12"/>
-[...2 lines deleted...]
-      <c r="I64" s="34"/>
+      <c r="F64" s="59">
+        <v>784836</v>
+      </c>
+      <c r="G64" s="14"/>
+      <c r="H64" s="32"/>
+      <c r="I64" s="32"/>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
-      <c r="L64" s="14"/>
-      <c r="M64" s="14"/>
+      <c r="L64" s="13"/>
+      <c r="M64" s="13"/>
       <c r="N64" s="6"/>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="24" t="s">
+      <c r="A65" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="9">
         <v>11590</v>
       </c>
-      <c r="C65" s="66">
+      <c r="C65" s="64">
         <v>19013</v>
       </c>
-      <c r="D65" s="61">
+      <c r="D65" s="59">
         <v>26436</v>
       </c>
-      <c r="E65" s="88">
+      <c r="E65" s="78">
         <v>33859</v>
       </c>
-      <c r="F65" s="12"/>
-[...2 lines deleted...]
-      <c r="I65" s="34"/>
+      <c r="F65" s="59">
+        <v>33859</v>
+      </c>
+      <c r="G65" s="14"/>
+      <c r="H65" s="32"/>
+      <c r="I65" s="32"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
-      <c r="L65" s="14"/>
-      <c r="M65" s="14"/>
+      <c r="L65" s="13"/>
+      <c r="M65" s="13"/>
       <c r="N65" s="6"/>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="23" t="s">
+      <c r="A66" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B66" s="9">
         <v>167616</v>
       </c>
-      <c r="C66" s="66">
+      <c r="C66" s="64">
         <v>371833</v>
       </c>
-      <c r="D66" s="61">
+      <c r="D66" s="59">
         <v>576050</v>
       </c>
-      <c r="E66" s="88">
+      <c r="E66" s="78">
         <v>780266</v>
       </c>
-      <c r="F66" s="12"/>
-[...2 lines deleted...]
-      <c r="I66" s="34"/>
+      <c r="F66" s="59">
+        <v>952320</v>
+      </c>
+      <c r="G66" s="14"/>
+      <c r="H66" s="32"/>
+      <c r="I66" s="32"/>
       <c r="J66" s="9"/>
       <c r="K66" s="9"/>
-      <c r="L66" s="14"/>
-      <c r="M66" s="14"/>
+      <c r="L66" s="13"/>
+      <c r="M66" s="13"/>
       <c r="N66" s="6"/>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="28" t="s">
+      <c r="A67" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B67" s="52"/>
+      <c r="B67" s="50"/>
       <c r="C67" s="9"/>
-      <c r="D67" s="52"/>
-[...4 lines deleted...]
-      <c r="I67" s="34"/>
+      <c r="D67" s="50"/>
+      <c r="E67" s="59"/>
+      <c r="F67" s="50"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="32"/>
+      <c r="I67" s="32"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
-      <c r="L67" s="14"/>
-      <c r="M67" s="14"/>
+      <c r="L67" s="13"/>
+      <c r="M67" s="13"/>
       <c r="N67" s="6"/>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="49" t="s">
+      <c r="A68" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="9">
         <v>1564081</v>
       </c>
-      <c r="C68" s="66">
+      <c r="C68" s="64">
         <v>3231002</v>
       </c>
-      <c r="D68" s="61">
+      <c r="D68" s="59">
         <v>4278317</v>
       </c>
-      <c r="E68" s="88">
+      <c r="E68" s="78">
         <v>5589414</v>
       </c>
-      <c r="F68" s="12"/>
-[...2 lines deleted...]
-      <c r="I68" s="34"/>
+      <c r="F68" s="59">
+        <v>7231287</v>
+      </c>
+      <c r="G68" s="14"/>
+      <c r="H68" s="32"/>
+      <c r="I68" s="32"/>
       <c r="J68" s="9"/>
       <c r="K68" s="9"/>
-      <c r="L68" s="14"/>
-      <c r="M68" s="14"/>
+      <c r="L68" s="13"/>
+      <c r="M68" s="13"/>
       <c r="N68" s="6"/>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="24" t="s">
+      <c r="A69" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="9">
         <v>34156</v>
       </c>
-      <c r="C69" s="66">
+      <c r="C69" s="64">
         <v>88458</v>
       </c>
-      <c r="D69" s="61">
+      <c r="D69" s="59">
         <v>121727</v>
       </c>
-      <c r="E69" s="88">
+      <c r="E69" s="78">
         <v>188387</v>
       </c>
-      <c r="F69" s="12"/>
-[...2 lines deleted...]
-      <c r="I69" s="34"/>
+      <c r="F69" s="59">
+        <v>210205</v>
+      </c>
+      <c r="G69" s="14"/>
+      <c r="H69" s="32"/>
+      <c r="I69" s="32"/>
       <c r="J69" s="9"/>
-      <c r="K69" s="14"/>
-      <c r="L69" s="14"/>
+      <c r="K69" s="13"/>
+      <c r="L69" s="13"/>
       <c r="M69" s="9"/>
-      <c r="N69" s="17"/>
-      <c r="P69" s="17"/>
+      <c r="N69" s="16"/>
+      <c r="P69" s="16"/>
     </row>
     <row r="70" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="23" t="s">
+      <c r="A70" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F70" s="9"/>
+      <c r="F70" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c r="I70" s="9"/>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
       <c r="N70" s="6"/>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="24" t="s">
+      <c r="A71" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F71" s="9"/>
+      <c r="F71" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G71" s="9"/>
       <c r="H71" s="9"/>
       <c r="I71" s="9"/>
       <c r="J71" s="9"/>
       <c r="K71" s="9"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
       <c r="N71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="23" t="s">
+      <c r="A72" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F72" s="12"/>
-[...2 lines deleted...]
-      <c r="I72" s="34"/>
+      <c r="F72" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G72" s="14"/>
+      <c r="H72" s="32"/>
+      <c r="I72" s="32"/>
       <c r="J72" s="9"/>
-      <c r="K72" s="14"/>
-      <c r="L72" s="14"/>
+      <c r="K72" s="13"/>
+      <c r="L72" s="13"/>
       <c r="M72" s="9"/>
       <c r="N72" s="6"/>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="23" t="s">
+      <c r="A73" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="9">
         <v>1583</v>
       </c>
-      <c r="C73" s="66">
+      <c r="C73" s="64">
         <v>46905</v>
       </c>
-      <c r="D73" s="61">
+      <c r="D73" s="59">
         <v>92228</v>
       </c>
-      <c r="E73" s="88">
+      <c r="E73" s="78">
         <v>137550</v>
       </c>
-      <c r="F73" s="12"/>
-[...2 lines deleted...]
-      <c r="I73" s="34"/>
+      <c r="F73" s="59">
+        <v>185147</v>
+      </c>
+      <c r="G73" s="14"/>
+      <c r="H73" s="32"/>
+      <c r="I73" s="32"/>
       <c r="J73" s="9"/>
       <c r="K73" s="9"/>
-      <c r="L73" s="14"/>
-      <c r="M73" s="14"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
       <c r="N73" s="6"/>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="23" t="s">
+      <c r="A74" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="9">
         <v>325324</v>
       </c>
-      <c r="C74" s="66">
+      <c r="C74" s="64">
         <v>749849</v>
       </c>
-      <c r="D74" s="61">
+      <c r="D74" s="59">
         <v>997291</v>
       </c>
-      <c r="E74" s="88">
+      <c r="E74" s="78">
         <v>1252854</v>
       </c>
-      <c r="F74" s="12"/>
-[...2 lines deleted...]
-      <c r="I74" s="34"/>
+      <c r="F74" s="59">
+        <v>1644687</v>
+      </c>
+      <c r="G74" s="14"/>
+      <c r="H74" s="32"/>
+      <c r="I74" s="32"/>
       <c r="J74" s="9"/>
       <c r="K74" s="9"/>
-      <c r="L74" s="14"/>
-      <c r="M74" s="14"/>
+      <c r="L74" s="13"/>
+      <c r="M74" s="13"/>
       <c r="N74" s="6"/>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="23" t="s">
+      <c r="A75" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F75" s="12"/>
-[...2 lines deleted...]
-      <c r="I75" s="34"/>
+      <c r="F75" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G75" s="14"/>
+      <c r="H75" s="32"/>
+      <c r="I75" s="32"/>
       <c r="J75" s="9"/>
       <c r="K75" s="9"/>
-      <c r="L75" s="14"/>
-      <c r="M75" s="14"/>
+      <c r="L75" s="13"/>
+      <c r="M75" s="13"/>
       <c r="N75" s="6"/>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="23" t="s">
+      <c r="A76" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B76" s="9">
         <v>872860</v>
       </c>
-      <c r="C76" s="66">
+      <c r="C76" s="64">
         <v>1554754</v>
       </c>
-      <c r="D76" s="61">
+      <c r="D76" s="59">
         <v>2109935</v>
       </c>
-      <c r="E76" s="88">
+      <c r="E76" s="78">
         <v>2859674</v>
       </c>
-      <c r="F76" s="12"/>
-[...2 lines deleted...]
-      <c r="I76" s="34"/>
+      <c r="F76" s="59">
+        <v>3772761</v>
+      </c>
+      <c r="G76" s="14"/>
+      <c r="H76" s="32"/>
+      <c r="I76" s="32"/>
       <c r="J76" s="9"/>
       <c r="K76" s="9"/>
-      <c r="L76" s="14"/>
-      <c r="M76" s="14"/>
+      <c r="L76" s="13"/>
+      <c r="M76" s="13"/>
       <c r="N76" s="6"/>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="23" t="s">
+      <c r="A77" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B77" s="11">
         <v>6395</v>
       </c>
-      <c r="C77" s="66">
+      <c r="C77" s="64">
         <v>6395</v>
       </c>
-      <c r="D77" s="74">
+      <c r="D77" s="72">
         <v>6395</v>
       </c>
-      <c r="E77" s="88">
+      <c r="E77" s="78">
         <v>6395</v>
       </c>
-      <c r="F77" s="15"/>
-[...2 lines deleted...]
-      <c r="I77" s="34"/>
+      <c r="F77" s="72">
+        <v>6395</v>
+      </c>
+      <c r="G77" s="14"/>
+      <c r="H77" s="32"/>
+      <c r="I77" s="32"/>
       <c r="J77" s="9"/>
-      <c r="K77" s="14"/>
-      <c r="L77" s="14"/>
+      <c r="K77" s="13"/>
+      <c r="L77" s="13"/>
       <c r="M77" s="9"/>
       <c r="N77" s="6"/>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="28" t="s">
+      <c r="A78" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="52"/>
+      <c r="B78" s="50"/>
       <c r="C78" s="9"/>
-      <c r="D78" s="52"/>
-[...4 lines deleted...]
-      <c r="I78" s="34"/>
+      <c r="D78" s="50"/>
+      <c r="E78" s="59"/>
+      <c r="F78" s="50"/>
+      <c r="G78" s="14"/>
+      <c r="H78" s="32"/>
+      <c r="I78" s="32"/>
       <c r="J78" s="9"/>
       <c r="K78" s="9"/>
-      <c r="L78" s="14"/>
-      <c r="M78" s="14"/>
+      <c r="L78" s="13"/>
+      <c r="M78" s="13"/>
       <c r="N78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="49" t="s">
+      <c r="A79" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B79" s="9">
         <v>140184103</v>
       </c>
-      <c r="C79" s="66">
+      <c r="C79" s="64">
         <v>325347141</v>
       </c>
-      <c r="D79" s="61">
+      <c r="D79" s="59">
         <v>519128756</v>
       </c>
-      <c r="E79" s="88">
+      <c r="E79" s="78">
         <v>732379978</v>
       </c>
-      <c r="F79" s="12"/>
-[...2 lines deleted...]
-      <c r="I79" s="34"/>
+      <c r="F79" s="59">
+        <v>921941845</v>
+      </c>
+      <c r="G79" s="14"/>
+      <c r="H79" s="32"/>
+      <c r="I79" s="32"/>
       <c r="J79" s="9"/>
       <c r="K79" s="9"/>
-      <c r="L79" s="14"/>
-      <c r="M79" s="14"/>
+      <c r="L79" s="13"/>
+      <c r="M79" s="13"/>
       <c r="N79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="23" t="s">
+      <c r="A80" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B80" s="9">
         <v>88237770</v>
       </c>
-      <c r="C80" s="66">
+      <c r="C80" s="64">
         <v>220473859</v>
       </c>
-      <c r="D80" s="61">
+      <c r="D80" s="59">
         <v>358064741</v>
       </c>
-      <c r="E80" s="88">
+      <c r="E80" s="78">
         <v>518124796</v>
       </c>
-      <c r="F80" s="12"/>
-[...2 lines deleted...]
-      <c r="I80" s="34"/>
+      <c r="F80" s="59">
+        <v>649417557</v>
+      </c>
+      <c r="G80" s="14"/>
+      <c r="H80" s="32"/>
+      <c r="I80" s="32"/>
       <c r="J80" s="9"/>
       <c r="K80" s="9"/>
-      <c r="L80" s="14"/>
-[...2 lines deleted...]
-      <c r="P80" s="17"/>
+      <c r="L80" s="13"/>
+      <c r="M80" s="13"/>
+      <c r="N80" s="16"/>
+      <c r="P80" s="16"/>
     </row>
     <row r="81" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="23" t="s">
+      <c r="A81" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B81" s="9">
         <v>267166</v>
       </c>
-      <c r="C81" s="66">
+      <c r="C81" s="64">
         <v>1559863</v>
       </c>
-      <c r="D81" s="61">
+      <c r="D81" s="59">
         <v>2852560</v>
       </c>
-      <c r="E81" s="88">
+      <c r="E81" s="78">
         <v>4145258</v>
       </c>
-      <c r="F81" s="12"/>
-[...2 lines deleted...]
-      <c r="I81" s="34"/>
+      <c r="F81" s="59">
+        <v>4428889</v>
+      </c>
+      <c r="G81" s="14"/>
+      <c r="H81" s="32"/>
+      <c r="I81" s="32"/>
       <c r="J81" s="9"/>
       <c r="K81" s="9"/>
-      <c r="L81" s="14"/>
-      <c r="M81" s="14"/>
+      <c r="L81" s="13"/>
+      <c r="M81" s="13"/>
       <c r="N81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="23" t="s">
+      <c r="A82" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="9">
         <v>523025</v>
       </c>
-      <c r="C82" s="66">
+      <c r="C82" s="64">
         <v>1149455</v>
       </c>
-      <c r="D82" s="61">
+      <c r="D82" s="59">
         <v>2169324</v>
       </c>
-      <c r="E82" s="88">
+      <c r="E82" s="78">
         <v>3387472</v>
       </c>
-      <c r="F82" s="12"/>
-[...2 lines deleted...]
-      <c r="I82" s="34"/>
+      <c r="F82" s="59">
+        <v>4592918</v>
+      </c>
+      <c r="G82" s="14"/>
+      <c r="H82" s="32"/>
+      <c r="I82" s="32"/>
       <c r="J82" s="9"/>
       <c r="K82" s="9"/>
-      <c r="L82" s="14"/>
-      <c r="M82" s="14"/>
+      <c r="L82" s="13"/>
+      <c r="M82" s="13"/>
       <c r="N82" s="6"/>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="23" t="s">
+      <c r="A83" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="9">
         <v>11904949</v>
       </c>
-      <c r="C83" s="66">
+      <c r="C83" s="64">
         <v>23538940</v>
       </c>
-      <c r="D83" s="61">
+      <c r="D83" s="59">
         <v>36295141</v>
       </c>
-      <c r="E83" s="88">
+      <c r="E83" s="78">
         <v>48832636</v>
       </c>
-      <c r="F83" s="12"/>
-[...2 lines deleted...]
-      <c r="I83" s="34"/>
+      <c r="F83" s="59">
+        <v>60012883</v>
+      </c>
+      <c r="G83" s="14"/>
+      <c r="H83" s="32"/>
+      <c r="I83" s="32"/>
       <c r="J83" s="9"/>
       <c r="K83" s="9"/>
-      <c r="L83" s="14"/>
-      <c r="M83" s="14"/>
+      <c r="L83" s="13"/>
+      <c r="M83" s="13"/>
       <c r="N83" s="6"/>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="23" t="s">
+      <c r="A84" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B84" s="9">
         <v>120716</v>
       </c>
-      <c r="C84" s="66">
+      <c r="C84" s="64">
         <v>218853</v>
       </c>
-      <c r="D84" s="61">
+      <c r="D84" s="59">
         <v>316989</v>
       </c>
-      <c r="E84" s="88">
+      <c r="E84" s="78">
         <v>415125</v>
       </c>
-      <c r="F84" s="12"/>
-[...2 lines deleted...]
-      <c r="I84" s="34"/>
+      <c r="F84" s="59">
+        <v>553119</v>
+      </c>
+      <c r="G84" s="14"/>
+      <c r="H84" s="32"/>
+      <c r="I84" s="32"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
-      <c r="L84" s="14"/>
-      <c r="M84" s="14"/>
+      <c r="L84" s="13"/>
+      <c r="M84" s="13"/>
       <c r="N84" s="6"/>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="23" t="s">
+      <c r="A85" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B85" s="9">
         <v>4141</v>
       </c>
-      <c r="C85" s="66">
+      <c r="C85" s="64">
         <v>8227</v>
       </c>
-      <c r="D85" s="61">
+      <c r="D85" s="59">
         <v>12313</v>
       </c>
-      <c r="E85" s="88">
+      <c r="E85" s="78">
         <v>16399</v>
       </c>
-      <c r="F85" s="12"/>
-[...2 lines deleted...]
-      <c r="I85" s="34"/>
+      <c r="F85" s="59">
+        <v>20485</v>
+      </c>
+      <c r="G85" s="14"/>
+      <c r="H85" s="32"/>
+      <c r="I85" s="32"/>
       <c r="J85" s="9"/>
       <c r="K85" s="9"/>
-      <c r="L85" s="14"/>
-      <c r="M85" s="14"/>
+      <c r="L85" s="13"/>
+      <c r="M85" s="13"/>
       <c r="N85" s="6"/>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="23" t="s">
+      <c r="A86" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B86" s="9">
         <v>450376</v>
       </c>
-      <c r="C86" s="66">
+      <c r="C86" s="64">
         <v>1017672</v>
       </c>
-      <c r="D86" s="61">
+      <c r="D86" s="59">
         <v>1578257</v>
       </c>
-      <c r="E86" s="88">
+      <c r="E86" s="78">
         <v>2250982</v>
       </c>
-      <c r="F86" s="12"/>
-[...2 lines deleted...]
-      <c r="I86" s="34"/>
+      <c r="F86" s="59">
+        <v>3096177</v>
+      </c>
+      <c r="G86" s="14"/>
+      <c r="H86" s="32"/>
+      <c r="I86" s="32"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
-      <c r="L86" s="14"/>
-      <c r="M86" s="14"/>
+      <c r="L86" s="13"/>
+      <c r="M86" s="13"/>
       <c r="N86" s="6"/>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="23" t="s">
+      <c r="A87" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B87" s="9">
         <v>159940</v>
       </c>
-      <c r="C87" s="66">
+      <c r="C87" s="64">
         <v>257122</v>
       </c>
-      <c r="D87" s="61">
+      <c r="D87" s="59">
         <v>354303</v>
       </c>
-      <c r="E87" s="88">
+      <c r="E87" s="78">
         <v>451485</v>
       </c>
-      <c r="F87" s="12"/>
-[...2 lines deleted...]
-      <c r="I87" s="34"/>
+      <c r="F87" s="59">
+        <v>545476</v>
+      </c>
+      <c r="G87" s="14"/>
+      <c r="H87" s="32"/>
+      <c r="I87" s="32"/>
       <c r="J87" s="9"/>
       <c r="K87" s="9"/>
-      <c r="L87" s="14"/>
-      <c r="M87" s="14"/>
+      <c r="L87" s="13"/>
+      <c r="M87" s="13"/>
       <c r="N87" s="6"/>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="23" t="s">
+      <c r="A88" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B88" s="9">
         <v>3302</v>
       </c>
-      <c r="C88" s="66">
+      <c r="C88" s="64">
         <v>6604</v>
       </c>
-      <c r="D88" s="61">
+      <c r="D88" s="59">
         <v>9906</v>
       </c>
-      <c r="E88" s="88">
+      <c r="E88" s="78">
         <v>13208</v>
       </c>
-      <c r="F88" s="12"/>
-[...2 lines deleted...]
-      <c r="I88" s="34"/>
+      <c r="F88" s="59">
+        <v>16510</v>
+      </c>
+      <c r="G88" s="14"/>
+      <c r="H88" s="32"/>
+      <c r="I88" s="32"/>
       <c r="J88" s="9"/>
       <c r="K88" s="9"/>
-      <c r="L88" s="14"/>
-      <c r="M88" s="14"/>
+      <c r="L88" s="13"/>
+      <c r="M88" s="13"/>
       <c r="N88" s="6"/>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="23" t="s">
+      <c r="A89" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B89" s="9">
         <v>1114291</v>
       </c>
-      <c r="C89" s="66">
+      <c r="C89" s="64">
         <v>2821154</v>
       </c>
-      <c r="D89" s="61">
+      <c r="D89" s="59">
         <v>3631261</v>
       </c>
-      <c r="E89" s="88">
+      <c r="E89" s="78">
         <v>4357895</v>
       </c>
-      <c r="F89" s="12"/>
-[...2 lines deleted...]
-      <c r="I89" s="34"/>
+      <c r="F89" s="59">
+        <v>8233418</v>
+      </c>
+      <c r="G89" s="14"/>
+      <c r="H89" s="32"/>
+      <c r="I89" s="32"/>
       <c r="J89" s="9"/>
       <c r="K89" s="9"/>
-      <c r="L89" s="14"/>
-      <c r="M89" s="14"/>
+      <c r="L89" s="13"/>
+      <c r="M89" s="13"/>
       <c r="N89" s="6"/>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="23" t="s">
+      <c r="A90" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B90" s="9">
         <v>125886</v>
       </c>
-      <c r="C90" s="66">
+      <c r="C90" s="64">
         <v>304416</v>
       </c>
-      <c r="D90" s="61">
+      <c r="D90" s="59">
         <v>482947</v>
       </c>
-      <c r="E90" s="88">
+      <c r="E90" s="78">
         <v>661478</v>
       </c>
-      <c r="F90" s="12"/>
-[...2 lines deleted...]
-      <c r="I90" s="34"/>
+      <c r="F90" s="59">
+        <v>693492</v>
+      </c>
+      <c r="G90" s="14"/>
+      <c r="H90" s="32"/>
+      <c r="I90" s="32"/>
       <c r="J90" s="9"/>
       <c r="K90" s="9"/>
-      <c r="L90" s="14"/>
-      <c r="M90" s="14"/>
+      <c r="L90" s="13"/>
+      <c r="M90" s="13"/>
       <c r="N90" s="6"/>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="23" t="s">
+      <c r="A91" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B91" s="9">
         <v>995186</v>
       </c>
-      <c r="C91" s="66">
+      <c r="C91" s="64">
         <v>2817286</v>
       </c>
-      <c r="D91" s="61">
+      <c r="D91" s="59">
         <v>4613846</v>
       </c>
-      <c r="E91" s="88">
+      <c r="E91" s="78">
         <v>6819031</v>
       </c>
-      <c r="F91" s="12"/>
-[...2 lines deleted...]
-      <c r="I91" s="34"/>
+      <c r="F91" s="59">
+        <v>9303768</v>
+      </c>
+      <c r="G91" s="14"/>
+      <c r="H91" s="32"/>
+      <c r="I91" s="32"/>
       <c r="J91" s="9"/>
       <c r="K91" s="9"/>
-      <c r="L91" s="14"/>
-      <c r="M91" s="14"/>
+      <c r="L91" s="13"/>
+      <c r="M91" s="13"/>
       <c r="N91" s="6"/>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="23" t="s">
+      <c r="A92" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B92" s="9">
         <v>11358</v>
       </c>
-      <c r="C92" s="66">
+      <c r="C92" s="64">
         <v>69767</v>
       </c>
-      <c r="D92" s="61">
+      <c r="D92" s="59">
         <v>128176</v>
       </c>
-      <c r="E92" s="88">
+      <c r="E92" s="78">
         <v>186584</v>
       </c>
-      <c r="F92" s="12"/>
-[...2 lines deleted...]
-      <c r="I92" s="34"/>
+      <c r="F92" s="59">
+        <v>198409</v>
+      </c>
+      <c r="G92" s="14"/>
+      <c r="H92" s="32"/>
+      <c r="I92" s="32"/>
       <c r="J92" s="9"/>
       <c r="K92" s="9"/>
-      <c r="L92" s="14"/>
-      <c r="M92" s="14"/>
+      <c r="L92" s="13"/>
+      <c r="M92" s="13"/>
       <c r="N92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="23" t="s">
+      <c r="A93" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="9">
         <v>2631319</v>
       </c>
-      <c r="C93" s="66">
+      <c r="C93" s="64">
         <v>6246383</v>
       </c>
-      <c r="D93" s="61">
+      <c r="D93" s="59">
         <v>9771067</v>
       </c>
-      <c r="E93" s="88">
+      <c r="E93" s="78">
         <v>13527840</v>
       </c>
-      <c r="F93" s="12"/>
-[...2 lines deleted...]
-      <c r="I93" s="34"/>
+      <c r="F93" s="59">
+        <v>17397791</v>
+      </c>
+      <c r="G93" s="14"/>
+      <c r="H93" s="32"/>
+      <c r="I93" s="32"/>
       <c r="J93" s="9"/>
       <c r="K93" s="9"/>
-      <c r="L93" s="14"/>
-      <c r="M93" s="14"/>
+      <c r="L93" s="13"/>
+      <c r="M93" s="13"/>
       <c r="N93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="23" t="s">
+      <c r="A94" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B94" s="9">
         <v>469597</v>
       </c>
-      <c r="C94" s="66">
+      <c r="C94" s="64">
         <v>975104</v>
       </c>
-      <c r="D94" s="61">
+      <c r="D94" s="59">
         <v>1929991</v>
       </c>
-      <c r="E94" s="88">
+      <c r="E94" s="78">
         <v>2882870</v>
       </c>
-      <c r="F94" s="12"/>
-[...2 lines deleted...]
-      <c r="I94" s="34"/>
+      <c r="F94" s="59">
+        <v>4082841</v>
+      </c>
+      <c r="G94" s="14"/>
+      <c r="H94" s="32"/>
+      <c r="I94" s="32"/>
       <c r="J94" s="9"/>
       <c r="K94" s="9"/>
-      <c r="L94" s="14"/>
-      <c r="M94" s="14"/>
+      <c r="L94" s="13"/>
+      <c r="M94" s="13"/>
       <c r="N94" s="6"/>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="23" t="s">
+      <c r="A95" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="9">
         <v>1850</v>
       </c>
-      <c r="C95" s="66">
+      <c r="C95" s="64">
         <v>3792</v>
       </c>
-      <c r="D95" s="61">
+      <c r="D95" s="59">
         <v>5734</v>
       </c>
-      <c r="E95" s="88">
+      <c r="E95" s="78">
         <v>7677</v>
       </c>
-      <c r="F95" s="12"/>
-[...2 lines deleted...]
-      <c r="I95" s="34"/>
+      <c r="F95" s="59">
+        <v>9451</v>
+      </c>
+      <c r="G95" s="14"/>
+      <c r="H95" s="32"/>
+      <c r="I95" s="32"/>
       <c r="J95" s="9"/>
       <c r="K95" s="9"/>
-      <c r="L95" s="14"/>
-      <c r="M95" s="14"/>
+      <c r="L95" s="13"/>
+      <c r="M95" s="13"/>
       <c r="N95" s="6"/>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="23" t="s">
+      <c r="A96" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B96" s="9">
         <v>463299</v>
       </c>
-      <c r="C96" s="66">
+      <c r="C96" s="64">
         <v>927552</v>
       </c>
-      <c r="D96" s="61">
+      <c r="D96" s="59">
         <v>1349376</v>
       </c>
-      <c r="E96" s="88">
+      <c r="E96" s="78">
         <v>1739194</v>
       </c>
-      <c r="F96" s="12"/>
-[...2 lines deleted...]
-      <c r="I96" s="34"/>
+      <c r="F96" s="59">
+        <v>2178947</v>
+      </c>
+      <c r="G96" s="14"/>
+      <c r="H96" s="32"/>
+      <c r="I96" s="32"/>
       <c r="J96" s="9"/>
       <c r="K96" s="9"/>
-      <c r="L96" s="14"/>
-      <c r="M96" s="14"/>
+      <c r="L96" s="13"/>
+      <c r="M96" s="13"/>
       <c r="N96" s="6"/>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="23" t="s">
+      <c r="A97" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B97" s="9">
         <v>31415690</v>
       </c>
-      <c r="C97" s="66">
+      <c r="C97" s="64">
         <v>60366363</v>
       </c>
-      <c r="D97" s="61">
+      <c r="D97" s="59">
         <v>91657845</v>
       </c>
-      <c r="E97" s="88">
+      <c r="E97" s="78">
         <v>118900008</v>
       </c>
-      <c r="F97" s="12"/>
-[...2 lines deleted...]
-      <c r="I97" s="34"/>
+      <c r="F97" s="59">
+        <v>149781885</v>
+      </c>
+      <c r="G97" s="14"/>
+      <c r="H97" s="32"/>
+      <c r="I97" s="32"/>
       <c r="J97" s="9"/>
       <c r="K97" s="9"/>
-      <c r="L97" s="14"/>
-      <c r="M97" s="14"/>
+      <c r="L97" s="13"/>
+      <c r="M97" s="13"/>
       <c r="N97" s="6"/>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="23" t="s">
+      <c r="A98" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B98" s="9">
         <v>31056</v>
       </c>
-      <c r="C98" s="66">
+      <c r="C98" s="64">
         <v>61119</v>
       </c>
-      <c r="D98" s="61">
+      <c r="D98" s="59">
         <v>91182</v>
       </c>
-      <c r="E98" s="88">
+      <c r="E98" s="78">
         <v>121244</v>
       </c>
-      <c r="F98" s="12"/>
-[...2 lines deleted...]
-      <c r="I98" s="34"/>
+      <c r="F98" s="59">
+        <v>155262</v>
+      </c>
+      <c r="G98" s="14"/>
+      <c r="H98" s="32"/>
+      <c r="I98" s="32"/>
       <c r="J98" s="9"/>
       <c r="K98" s="9"/>
-      <c r="L98" s="14"/>
-      <c r="M98" s="14"/>
+      <c r="L98" s="13"/>
+      <c r="M98" s="13"/>
       <c r="N98" s="6"/>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="23" t="s">
+      <c r="A99" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B99" s="9">
         <v>363804</v>
       </c>
-      <c r="C99" s="66">
+      <c r="C99" s="64">
         <v>725082</v>
       </c>
-      <c r="D99" s="61">
+      <c r="D99" s="59">
         <v>1086360</v>
       </c>
-      <c r="E99" s="88">
+      <c r="E99" s="78">
         <v>1447638</v>
       </c>
-      <c r="F99" s="12"/>
-[...2 lines deleted...]
-      <c r="I99" s="34"/>
+      <c r="F99" s="59">
+        <v>1784283</v>
+      </c>
+      <c r="G99" s="14"/>
+      <c r="H99" s="32"/>
+      <c r="I99" s="32"/>
       <c r="J99" s="9"/>
       <c r="K99" s="9"/>
-      <c r="L99" s="14"/>
-      <c r="M99" s="14"/>
+      <c r="L99" s="13"/>
+      <c r="M99" s="13"/>
       <c r="N99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="28" t="s">
+      <c r="A100" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B100" s="52"/>
+      <c r="B100" s="50"/>
       <c r="C100" s="9"/>
-      <c r="D100" s="52"/>
-[...4 lines deleted...]
-      <c r="I100" s="34"/>
+      <c r="D100" s="50"/>
+      <c r="E100" s="50"/>
+      <c r="F100" s="50"/>
+      <c r="G100" s="14"/>
+      <c r="H100" s="32"/>
+      <c r="I100" s="32"/>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
-      <c r="L100" s="14"/>
-      <c r="M100" s="14"/>
+      <c r="L100" s="13"/>
+      <c r="M100" s="13"/>
       <c r="N100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="49" t="s">
+      <c r="A101" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B101" s="9">
         <v>34127110</v>
       </c>
-      <c r="C101" s="66">
+      <c r="C101" s="64">
         <v>77484191</v>
       </c>
-      <c r="D101" s="61">
+      <c r="D101" s="59">
         <v>122162707</v>
       </c>
-      <c r="E101" s="88">
+      <c r="E101" s="78">
         <v>164497926</v>
       </c>
-      <c r="F101" s="12"/>
-[...2 lines deleted...]
-      <c r="I101" s="34"/>
+      <c r="F101" s="59">
+        <v>205382173</v>
+      </c>
+      <c r="G101" s="14"/>
+      <c r="H101" s="32"/>
+      <c r="I101" s="32"/>
       <c r="J101" s="9"/>
       <c r="K101" s="9"/>
-      <c r="L101" s="14"/>
-      <c r="M101" s="14"/>
+      <c r="L101" s="13"/>
+      <c r="M101" s="13"/>
       <c r="N101" s="6"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="23" t="s">
+      <c r="A102" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B102" s="9">
         <v>24972783</v>
       </c>
-      <c r="C102" s="66">
+      <c r="C102" s="64">
         <v>57571422</v>
       </c>
-      <c r="D102" s="61">
+      <c r="D102" s="59">
         <v>92098564</v>
       </c>
-      <c r="E102" s="88">
+      <c r="E102" s="78">
         <v>123132717</v>
       </c>
-      <c r="F102" s="12"/>
-[...2 lines deleted...]
-      <c r="I102" s="34"/>
+      <c r="F102" s="59">
+        <v>151801148</v>
+      </c>
+      <c r="G102" s="14"/>
+      <c r="H102" s="32"/>
+      <c r="I102" s="32"/>
       <c r="J102" s="9"/>
       <c r="K102" s="9"/>
-      <c r="L102" s="14"/>
-[...2 lines deleted...]
-      <c r="P102" s="17"/>
+      <c r="L102" s="13"/>
+      <c r="M102" s="13"/>
+      <c r="N102" s="16"/>
+      <c r="P102" s="16"/>
     </row>
     <row r="103" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="23" t="s">
+      <c r="A103" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B103" s="9">
         <v>206842</v>
       </c>
-      <c r="C103" s="66">
+      <c r="C103" s="64">
         <v>452298</v>
       </c>
-      <c r="D103" s="61">
+      <c r="D103" s="59">
         <v>697753</v>
       </c>
-      <c r="E103" s="88">
+      <c r="E103" s="78">
         <v>943208</v>
       </c>
-      <c r="F103" s="12"/>
-[...2 lines deleted...]
-      <c r="I103" s="34"/>
+      <c r="F103" s="59">
+        <v>1158195</v>
+      </c>
+      <c r="G103" s="14"/>
+      <c r="H103" s="32"/>
+      <c r="I103" s="32"/>
       <c r="J103" s="9"/>
       <c r="K103" s="9"/>
-      <c r="L103" s="14"/>
-      <c r="M103" s="14"/>
+      <c r="L103" s="13"/>
+      <c r="M103" s="13"/>
       <c r="N103" s="6"/>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="23" t="s">
+      <c r="A104" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B104" s="9">
         <v>32729</v>
       </c>
-      <c r="C104" s="66">
+      <c r="C104" s="64">
         <v>65458</v>
       </c>
-      <c r="D104" s="61">
+      <c r="D104" s="59">
         <v>98187</v>
       </c>
-      <c r="E104" s="88">
+      <c r="E104" s="78">
         <v>130916</v>
       </c>
-      <c r="F104" s="12"/>
-[...2 lines deleted...]
-      <c r="I104" s="34"/>
+      <c r="F104" s="59">
+        <v>163645</v>
+      </c>
+      <c r="G104" s="14"/>
+      <c r="H104" s="32"/>
+      <c r="I104" s="32"/>
       <c r="J104" s="9"/>
       <c r="K104" s="9"/>
-      <c r="L104" s="14"/>
-      <c r="M104" s="14"/>
+      <c r="L104" s="13"/>
+      <c r="M104" s="13"/>
       <c r="N104" s="6"/>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="23" t="s">
+      <c r="A105" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B105" s="9">
         <v>3119629</v>
       </c>
-      <c r="C105" s="66">
+      <c r="C105" s="64">
         <v>6556829</v>
       </c>
-      <c r="D105" s="61">
+      <c r="D105" s="59">
         <v>9071497</v>
       </c>
-      <c r="E105" s="88">
+      <c r="E105" s="78">
         <v>12017764</v>
       </c>
-      <c r="F105" s="12"/>
-[...2 lines deleted...]
-      <c r="I105" s="34"/>
+      <c r="F105" s="59">
+        <v>15136367</v>
+      </c>
+      <c r="G105" s="14"/>
+      <c r="H105" s="32"/>
+      <c r="I105" s="32"/>
       <c r="J105" s="9"/>
       <c r="K105" s="9"/>
-      <c r="L105" s="14"/>
-      <c r="M105" s="14"/>
+      <c r="L105" s="13"/>
+      <c r="M105" s="13"/>
       <c r="N105" s="6"/>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="23" t="s">
+      <c r="A106" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B106" s="9">
         <v>26941</v>
       </c>
-      <c r="C106" s="66">
+      <c r="C106" s="64">
         <v>59705</v>
       </c>
-      <c r="D106" s="61">
+      <c r="D106" s="59">
         <v>92470</v>
       </c>
-      <c r="E106" s="88">
+      <c r="E106" s="78">
         <v>125235</v>
       </c>
-      <c r="F106" s="12"/>
-[...2 lines deleted...]
-      <c r="I106" s="34"/>
+      <c r="F106" s="59">
+        <v>171024</v>
+      </c>
+      <c r="G106" s="14"/>
+      <c r="H106" s="32"/>
+      <c r="I106" s="32"/>
       <c r="J106" s="9"/>
       <c r="K106" s="9"/>
-      <c r="L106" s="14"/>
-      <c r="M106" s="14"/>
+      <c r="L106" s="13"/>
+      <c r="M106" s="13"/>
       <c r="N106" s="6"/>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="23" t="s">
+      <c r="A107" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B107" s="9">
         <v>719</v>
       </c>
-      <c r="C107" s="66">
+      <c r="C107" s="64">
         <v>1438</v>
       </c>
-      <c r="D107" s="61">
+      <c r="D107" s="59">
         <v>2157</v>
       </c>
-      <c r="E107" s="88">
+      <c r="E107" s="78">
         <v>2876</v>
       </c>
-      <c r="F107" s="12"/>
-[...2 lines deleted...]
-      <c r="I107" s="34"/>
+      <c r="F107" s="59">
+        <v>3595</v>
+      </c>
+      <c r="G107" s="14"/>
+      <c r="H107" s="32"/>
+      <c r="I107" s="32"/>
       <c r="J107" s="9"/>
       <c r="K107" s="9"/>
-      <c r="L107" s="14"/>
-      <c r="M107" s="14"/>
+      <c r="L107" s="13"/>
+      <c r="M107" s="13"/>
       <c r="N107" s="6"/>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="23" t="s">
+      <c r="A108" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="9">
         <v>113318</v>
       </c>
-      <c r="C108" s="66">
+      <c r="C108" s="64">
         <v>275579</v>
       </c>
-      <c r="D108" s="61">
+      <c r="D108" s="59">
         <v>437841</v>
       </c>
-      <c r="E108" s="88">
+      <c r="E108" s="78">
         <v>600103</v>
       </c>
-      <c r="F108" s="12"/>
-[...2 lines deleted...]
-      <c r="I108" s="34"/>
+      <c r="F108" s="59">
+        <v>733451</v>
+      </c>
+      <c r="G108" s="14"/>
+      <c r="H108" s="32"/>
+      <c r="I108" s="32"/>
       <c r="J108" s="9"/>
       <c r="K108" s="9"/>
-      <c r="L108" s="14"/>
-      <c r="M108" s="14"/>
+      <c r="L108" s="13"/>
+      <c r="M108" s="13"/>
       <c r="N108" s="6"/>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="23" t="s">
+      <c r="A109" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B109" s="9">
         <v>156844</v>
       </c>
-      <c r="C109" s="66">
+      <c r="C109" s="64">
         <v>244229</v>
       </c>
-      <c r="D109" s="61">
+      <c r="D109" s="59">
         <v>331614</v>
       </c>
-      <c r="E109" s="88">
+      <c r="E109" s="78">
         <v>418999</v>
       </c>
-      <c r="F109" s="12"/>
-[...2 lines deleted...]
-      <c r="I109" s="34"/>
+      <c r="F109" s="59">
+        <v>509596</v>
+      </c>
+      <c r="G109" s="14"/>
+      <c r="H109" s="32"/>
+      <c r="I109" s="32"/>
       <c r="J109" s="9"/>
       <c r="K109" s="9"/>
-      <c r="L109" s="14"/>
-      <c r="M109" s="14"/>
+      <c r="L109" s="13"/>
+      <c r="M109" s="13"/>
       <c r="N109" s="6"/>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="23" t="s">
+      <c r="A110" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B110" s="9">
         <v>1112</v>
       </c>
-      <c r="C110" s="66">
+      <c r="C110" s="64">
         <v>2224</v>
       </c>
-      <c r="D110" s="61">
+      <c r="D110" s="59">
         <v>3336</v>
       </c>
-      <c r="E110" s="88">
+      <c r="E110" s="78">
         <v>4448</v>
       </c>
-      <c r="F110" s="12"/>
-[...2 lines deleted...]
-      <c r="I110" s="34"/>
+      <c r="F110" s="59">
+        <v>5560</v>
+      </c>
+      <c r="G110" s="14"/>
+      <c r="H110" s="32"/>
+      <c r="I110" s="32"/>
       <c r="J110" s="9"/>
       <c r="K110" s="9"/>
-      <c r="L110" s="14"/>
-      <c r="M110" s="14"/>
+      <c r="L110" s="13"/>
+      <c r="M110" s="13"/>
       <c r="N110" s="6"/>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="23" t="s">
+      <c r="A111" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B111" s="9">
         <v>82470</v>
       </c>
-      <c r="C111" s="66">
+      <c r="C111" s="64">
         <v>282600</v>
       </c>
-      <c r="D111" s="61">
+      <c r="D111" s="59">
         <v>516095</v>
       </c>
-      <c r="E111" s="88">
+      <c r="E111" s="78">
         <v>666236</v>
       </c>
-      <c r="F111" s="12"/>
-[...2 lines deleted...]
-      <c r="I111" s="34"/>
+      <c r="F111" s="59">
+        <v>803681</v>
+      </c>
+      <c r="G111" s="14"/>
+      <c r="H111" s="32"/>
+      <c r="I111" s="32"/>
       <c r="J111" s="9"/>
       <c r="K111" s="9"/>
-      <c r="L111" s="14"/>
-      <c r="M111" s="14"/>
+      <c r="L111" s="13"/>
+      <c r="M111" s="13"/>
       <c r="N111" s="6"/>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="23" t="s">
+      <c r="A112" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B112" s="9">
         <v>125836</v>
       </c>
-      <c r="C112" s="66">
+      <c r="C112" s="64">
         <v>176285</v>
       </c>
-      <c r="D112" s="61">
+      <c r="D112" s="59">
         <v>226734</v>
       </c>
-      <c r="E112" s="88">
+      <c r="E112" s="78">
         <v>277183</v>
       </c>
-      <c r="F112" s="12"/>
-[...2 lines deleted...]
-      <c r="I112" s="34"/>
+      <c r="F112" s="59">
+        <v>309147</v>
+      </c>
+      <c r="G112" s="14"/>
+      <c r="H112" s="32"/>
+      <c r="I112" s="32"/>
       <c r="J112" s="9"/>
       <c r="K112" s="9"/>
-      <c r="L112" s="14"/>
-      <c r="M112" s="14"/>
+      <c r="L112" s="13"/>
+      <c r="M112" s="13"/>
       <c r="N112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="23" t="s">
+      <c r="A113" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B113" s="9">
         <v>964964</v>
       </c>
-      <c r="C113" s="66">
+      <c r="C113" s="64">
         <v>2720792</v>
       </c>
-      <c r="D113" s="61">
+      <c r="D113" s="59">
         <v>4451079</v>
       </c>
-      <c r="E113" s="88">
+      <c r="E113" s="78">
         <v>6589992</v>
       </c>
-      <c r="F113" s="12"/>
-[...2 lines deleted...]
-      <c r="I113" s="34"/>
+      <c r="F113" s="59">
+        <v>9039437</v>
+      </c>
+      <c r="G113" s="14"/>
+      <c r="H113" s="32"/>
+      <c r="I113" s="32"/>
       <c r="J113" s="9"/>
       <c r="K113" s="9"/>
-      <c r="L113" s="14"/>
-      <c r="M113" s="14"/>
+      <c r="L113" s="13"/>
+      <c r="M113" s="13"/>
       <c r="N113" s="6"/>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="23" t="s">
+      <c r="A114" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="9">
         <v>10539</v>
       </c>
-      <c r="C114" s="66">
+      <c r="C114" s="64">
         <v>55673</v>
       </c>
-      <c r="D114" s="61">
+      <c r="D114" s="59">
         <v>100807</v>
       </c>
-      <c r="E114" s="88">
+      <c r="E114" s="78">
         <v>145941</v>
       </c>
-      <c r="F114" s="12"/>
-[...2 lines deleted...]
-      <c r="I114" s="34"/>
+      <c r="F114" s="59">
+        <v>157297</v>
+      </c>
+      <c r="G114" s="14"/>
+      <c r="H114" s="32"/>
+      <c r="I114" s="32"/>
       <c r="J114" s="9"/>
       <c r="K114" s="9"/>
-      <c r="L114" s="14"/>
-      <c r="M114" s="14"/>
+      <c r="L114" s="13"/>
+      <c r="M114" s="13"/>
       <c r="N114" s="6"/>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="23" t="s">
+      <c r="A115" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="9">
         <v>2123413</v>
       </c>
-      <c r="C115" s="66">
+      <c r="C115" s="64">
         <v>4579050</v>
       </c>
-      <c r="D115" s="61">
+      <c r="D115" s="59">
         <v>6915986</v>
       </c>
-      <c r="E115" s="88">
+      <c r="E115" s="78">
         <v>9253187</v>
       </c>
-      <c r="F115" s="12"/>
-[...2 lines deleted...]
-      <c r="I115" s="34"/>
+      <c r="F115" s="59">
+        <v>11853669</v>
+      </c>
+      <c r="G115" s="14"/>
+      <c r="H115" s="32"/>
+      <c r="I115" s="32"/>
       <c r="J115" s="9"/>
       <c r="K115" s="9"/>
-      <c r="L115" s="14"/>
-      <c r="M115" s="14"/>
+      <c r="L115" s="13"/>
+      <c r="M115" s="13"/>
       <c r="N115" s="6"/>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="23" t="s">
+      <c r="A116" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B116" s="9">
         <v>464571</v>
       </c>
-      <c r="C116" s="66">
+      <c r="C116" s="64">
         <v>960004</v>
       </c>
-      <c r="D116" s="61">
+      <c r="D116" s="59">
         <v>1904817</v>
       </c>
-      <c r="E116" s="88">
+      <c r="E116" s="78">
         <v>2847623</v>
       </c>
-      <c r="F116" s="12"/>
-[...2 lines deleted...]
-      <c r="I116" s="34"/>
+      <c r="F116" s="59">
+        <v>4042508</v>
+      </c>
+      <c r="G116" s="14"/>
+      <c r="H116" s="32"/>
+      <c r="I116" s="32"/>
       <c r="J116" s="9"/>
       <c r="K116" s="9"/>
-      <c r="L116" s="14"/>
-      <c r="M116" s="14"/>
+      <c r="L116" s="13"/>
+      <c r="M116" s="13"/>
       <c r="N116" s="6"/>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="23" t="s">
+      <c r="A117" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B117" s="9">
         <v>505</v>
       </c>
-      <c r="C117" s="66">
+      <c r="C117" s="64">
         <v>1102</v>
       </c>
-      <c r="D117" s="61">
+      <c r="D117" s="59">
         <v>1699</v>
       </c>
-      <c r="E117" s="88">
+      <c r="E117" s="78">
         <v>2297</v>
       </c>
-      <c r="F117" s="12"/>
-[...2 lines deleted...]
-      <c r="I117" s="34"/>
+      <c r="F117" s="59">
+        <v>2726</v>
+      </c>
+      <c r="G117" s="14"/>
+      <c r="H117" s="32"/>
+      <c r="I117" s="32"/>
       <c r="J117" s="9"/>
       <c r="K117" s="9"/>
-      <c r="L117" s="14"/>
-      <c r="M117" s="14"/>
+      <c r="L117" s="13"/>
+      <c r="M117" s="13"/>
       <c r="N117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="23" t="s">
+      <c r="A118" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B118" s="9">
         <v>444708</v>
       </c>
-      <c r="C118" s="66">
+      <c r="C118" s="64">
         <v>890370</v>
       </c>
-      <c r="D118" s="61">
+      <c r="D118" s="59">
         <v>1293603</v>
       </c>
-      <c r="E118" s="88">
+      <c r="E118" s="78">
         <v>1664830</v>
       </c>
-      <c r="F118" s="12"/>
-[...2 lines deleted...]
-      <c r="I118" s="34"/>
+      <c r="F118" s="59">
+        <v>2085992</v>
+      </c>
+      <c r="G118" s="14"/>
+      <c r="H118" s="32"/>
+      <c r="I118" s="32"/>
       <c r="J118" s="9"/>
       <c r="K118" s="9"/>
-      <c r="L118" s="14"/>
-      <c r="M118" s="14"/>
+      <c r="L118" s="13"/>
+      <c r="M118" s="13"/>
       <c r="N118" s="6"/>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="23" t="s">
+      <c r="A119" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B119" s="9">
         <v>42027</v>
       </c>
-      <c r="C119" s="66">
+      <c r="C119" s="64">
         <v>108347</v>
       </c>
-      <c r="D119" s="61">
+      <c r="D119" s="59">
         <v>174668</v>
       </c>
-      <c r="E119" s="88">
+      <c r="E119" s="78">
         <v>240989</v>
       </c>
-      <c r="F119" s="12"/>
-[...2 lines deleted...]
-      <c r="I119" s="34"/>
+      <c r="F119" s="59">
+        <v>291056</v>
+      </c>
+      <c r="G119" s="14"/>
+      <c r="H119" s="32"/>
+      <c r="I119" s="32"/>
       <c r="J119" s="9"/>
       <c r="K119" s="9"/>
-      <c r="L119" s="14"/>
-      <c r="M119" s="14"/>
+      <c r="L119" s="13"/>
+      <c r="M119" s="13"/>
       <c r="N119" s="6"/>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="23" t="s">
+      <c r="A120" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B120" s="9">
         <v>6061</v>
       </c>
-      <c r="C120" s="66">
+      <c r="C120" s="64">
         <v>14793</v>
       </c>
-      <c r="D120" s="61">
+      <c r="D120" s="59">
         <v>23525</v>
       </c>
-      <c r="E120" s="88">
+      <c r="E120" s="78">
         <v>32258</v>
       </c>
-      <c r="F120" s="12"/>
-[...2 lines deleted...]
-      <c r="I120" s="34"/>
+      <c r="F120" s="59">
+        <v>38851</v>
+      </c>
+      <c r="G120" s="14"/>
+      <c r="H120" s="32"/>
+      <c r="I120" s="32"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
-      <c r="L120" s="14"/>
-      <c r="M120" s="14"/>
+      <c r="L120" s="13"/>
+      <c r="M120" s="13"/>
       <c r="N120" s="6"/>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="23" t="s">
+      <c r="A121" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B121" s="9">
         <v>358569</v>
       </c>
-      <c r="C121" s="66">
+      <c r="C121" s="64">
         <v>701539</v>
       </c>
-      <c r="D121" s="61">
+      <c r="D121" s="59">
         <v>1044508</v>
       </c>
-      <c r="E121" s="88">
+      <c r="E121" s="78">
         <v>1387477</v>
       </c>
-      <c r="F121" s="12"/>
-[...2 lines deleted...]
-      <c r="I121" s="34"/>
+      <c r="F121" s="59">
+        <v>1720002</v>
+      </c>
+      <c r="G121" s="14"/>
+      <c r="H121" s="32"/>
+      <c r="I121" s="32"/>
       <c r="J121" s="9"/>
       <c r="K121" s="9"/>
-      <c r="L121" s="14"/>
-      <c r="M121" s="14"/>
+      <c r="L121" s="13"/>
+      <c r="M121" s="13"/>
       <c r="N121" s="6"/>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="28" t="s">
+      <c r="A122" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B122" s="52"/>
+      <c r="B122" s="50"/>
       <c r="C122" s="9"/>
-      <c r="D122" s="52"/>
-[...3 lines deleted...]
-      <c r="H122" s="34"/>
+      <c r="D122" s="50"/>
+      <c r="E122" s="74"/>
+      <c r="F122" s="50"/>
+      <c r="G122" s="14"/>
+      <c r="H122" s="32"/>
       <c r="I122" s="9"/>
       <c r="J122" s="9"/>
       <c r="K122" s="9"/>
-      <c r="L122" s="14"/>
-      <c r="M122" s="14"/>
+      <c r="L122" s="13"/>
+      <c r="M122" s="13"/>
       <c r="N122" s="6"/>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="49" t="s">
+      <c r="A123" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B123" s="9">
         <v>1478611</v>
       </c>
-      <c r="C123" s="66">
+      <c r="C123" s="64">
         <v>3164968</v>
       </c>
-      <c r="D123" s="61">
+      <c r="D123" s="59">
         <v>5540970</v>
       </c>
-      <c r="E123" s="88">
+      <c r="E123" s="78">
         <v>8139938</v>
       </c>
-      <c r="F123" s="12"/>
-[...1 lines deleted...]
-      <c r="H123" s="34"/>
+      <c r="F123" s="59">
+        <v>11074984</v>
+      </c>
+      <c r="G123" s="14"/>
+      <c r="H123" s="32"/>
       <c r="I123" s="9"/>
       <c r="J123" s="9"/>
       <c r="K123" s="9"/>
-      <c r="L123" s="14"/>
-      <c r="M123" s="14"/>
+      <c r="L123" s="13"/>
+      <c r="M123" s="13"/>
       <c r="N123" s="6"/>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="24" t="s">
+      <c r="A124" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B124" s="9">
         <v>387966</v>
       </c>
-      <c r="C124" s="66">
+      <c r="C124" s="64">
         <v>1150173</v>
       </c>
-      <c r="D124" s="61">
+      <c r="D124" s="59">
         <v>1752527</v>
       </c>
-      <c r="E124" s="88">
+      <c r="E124" s="78">
         <v>2262492</v>
       </c>
-      <c r="F124" s="12"/>
-[...1 lines deleted...]
-      <c r="H124" s="34"/>
+      <c r="F124" s="59">
+        <v>3476655</v>
+      </c>
+      <c r="G124" s="14"/>
+      <c r="H124" s="32"/>
       <c r="I124" s="9"/>
       <c r="J124" s="9"/>
       <c r="K124" s="9"/>
-      <c r="L124" s="14"/>
-[...2 lines deleted...]
-      <c r="P124" s="17"/>
+      <c r="L124" s="13"/>
+      <c r="M124" s="13"/>
+      <c r="N124" s="16"/>
+      <c r="P124" s="16"/>
     </row>
     <row r="125" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="23" t="s">
+      <c r="A125" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E125" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F125" s="12"/>
-[...1 lines deleted...]
-      <c r="H125" s="34"/>
+      <c r="F125" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G125" s="14"/>
+      <c r="H125" s="32"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
-      <c r="L125" s="14"/>
-      <c r="M125" s="14"/>
+      <c r="L125" s="13"/>
+      <c r="M125" s="13"/>
       <c r="N125" s="6"/>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="23" t="s">
+      <c r="A126" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="B126" s="66">
+      <c r="B126" s="64">
         <v>43096</v>
       </c>
-      <c r="C126" s="66">
+      <c r="C126" s="64">
         <v>79851</v>
       </c>
-      <c r="D126" s="61">
+      <c r="D126" s="59">
         <v>123274</v>
       </c>
-      <c r="E126" s="88">
+      <c r="E126" s="78">
         <v>172851</v>
       </c>
-      <c r="F126" s="9"/>
+      <c r="F126" s="59">
+        <v>221132</v>
+      </c>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
       <c r="I126" s="9"/>
       <c r="J126" s="9"/>
       <c r="K126" s="9"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
       <c r="N126" s="6"/>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="24" t="s">
+      <c r="A127" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E127" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F127" s="9"/>
+      <c r="F127" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G127" s="9"/>
       <c r="H127" s="9"/>
       <c r="I127" s="9"/>
       <c r="J127" s="9"/>
       <c r="K127" s="9"/>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
       <c r="N127" s="6"/>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="23" t="s">
+      <c r="A128" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B128" s="9">
         <v>44174</v>
       </c>
-      <c r="C128" s="66">
+      <c r="C128" s="64">
         <v>90622</v>
       </c>
-      <c r="D128" s="61">
+      <c r="D128" s="59">
         <v>137071</v>
       </c>
-      <c r="E128" s="88">
+      <c r="E128" s="78">
         <v>183520</v>
       </c>
-      <c r="F128" s="12"/>
-[...1 lines deleted...]
-      <c r="H128" s="34"/>
+      <c r="F128" s="59">
+        <v>230854</v>
+      </c>
+      <c r="G128" s="14"/>
+      <c r="H128" s="32"/>
       <c r="I128" s="9"/>
       <c r="J128" s="9"/>
       <c r="K128" s="9"/>
-      <c r="L128" s="14"/>
-      <c r="M128" s="14"/>
+      <c r="L128" s="13"/>
+      <c r="M128" s="13"/>
       <c r="N128" s="6"/>
       <c r="P128" s="6"/>
     </row>
     <row r="129" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A129" s="23" t="s">
+      <c r="A129" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B129" s="1">
         <v>97</v>
       </c>
-      <c r="C129" s="66">
+      <c r="C129" s="64">
         <v>194</v>
       </c>
-      <c r="D129" s="75">
+      <c r="D129" s="73">
         <v>291</v>
       </c>
-      <c r="E129" s="88">
+      <c r="E129" s="78">
         <v>388</v>
       </c>
-      <c r="F129" s="12"/>
-[...1 lines deleted...]
-      <c r="H129" s="34"/>
+      <c r="F129" s="73">
+        <v>485</v>
+      </c>
+      <c r="G129" s="14"/>
+      <c r="H129" s="32"/>
       <c r="I129" s="9"/>
       <c r="J129" s="9"/>
       <c r="K129" s="9"/>
-      <c r="L129" s="14"/>
-      <c r="M129" s="14"/>
+      <c r="L129" s="13"/>
+      <c r="M129" s="13"/>
       <c r="N129" s="6"/>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A130" s="24" t="s">
+      <c r="A130" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B130" s="9">
         <v>19239</v>
       </c>
-      <c r="C130" s="66">
+      <c r="C130" s="64">
         <v>42736</v>
       </c>
-      <c r="D130" s="61">
+      <c r="D130" s="59">
         <v>66234</v>
       </c>
-      <c r="E130" s="88">
+      <c r="E130" s="78">
         <v>89731</v>
       </c>
-      <c r="F130" s="12"/>
-[...1 lines deleted...]
-      <c r="H130" s="34"/>
+      <c r="F130" s="59">
+        <v>112172</v>
+      </c>
+      <c r="G130" s="14"/>
+      <c r="H130" s="32"/>
       <c r="I130" s="9"/>
       <c r="J130" s="9"/>
       <c r="K130" s="9"/>
-      <c r="L130" s="14"/>
-      <c r="M130" s="14"/>
+      <c r="L130" s="13"/>
+      <c r="M130" s="13"/>
       <c r="N130" s="6"/>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="50" t="s">
+      <c r="A131" s="48" t="s">
         <v>74</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="9"/>
-      <c r="D131" s="61"/>
-[...3 lines deleted...]
-      <c r="H131" s="34"/>
+      <c r="D131" s="59"/>
+      <c r="E131" s="59"/>
+      <c r="F131" s="59"/>
+      <c r="G131" s="14"/>
+      <c r="H131" s="32"/>
       <c r="I131" s="9"/>
       <c r="J131" s="9"/>
       <c r="K131" s="9"/>
-      <c r="L131" s="14"/>
-      <c r="M131" s="14"/>
+      <c r="L131" s="13"/>
+      <c r="M131" s="13"/>
       <c r="N131" s="6"/>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="49" t="s">
+      <c r="A132" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B132" s="9">
         <v>213725</v>
       </c>
-      <c r="C132" s="66">
+      <c r="C132" s="64">
         <v>463075</v>
       </c>
-      <c r="D132" s="61">
+      <c r="D132" s="59">
         <v>725928</v>
       </c>
-      <c r="E132" s="88">
+      <c r="E132" s="78">
         <v>986594</v>
       </c>
-      <c r="F132" s="12"/>
-[...1 lines deleted...]
-      <c r="H132" s="34"/>
+      <c r="F132" s="59">
+        <v>1220348</v>
+      </c>
+      <c r="G132" s="14"/>
+      <c r="H132" s="32"/>
       <c r="I132" s="9"/>
       <c r="J132" s="9"/>
       <c r="K132" s="9"/>
-      <c r="L132" s="14"/>
-      <c r="M132" s="14"/>
+      <c r="L132" s="13"/>
+      <c r="M132" s="13"/>
       <c r="N132" s="6"/>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="24" t="s">
+      <c r="A133" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="9">
         <v>154355</v>
       </c>
-      <c r="C133" s="66">
+      <c r="C133" s="64">
         <v>293760</v>
       </c>
-      <c r="D133" s="61">
+      <c r="D133" s="59">
         <v>446546</v>
       </c>
-      <c r="E133" s="88">
+      <c r="E133" s="78">
         <v>594465</v>
       </c>
-      <c r="F133" s="12"/>
-[...1 lines deleted...]
-      <c r="H133" s="34"/>
+      <c r="F133" s="59">
+        <v>768818</v>
+      </c>
+      <c r="G133" s="14"/>
+      <c r="H133" s="32"/>
       <c r="I133" s="9"/>
       <c r="J133" s="9"/>
       <c r="K133" s="9"/>
-      <c r="L133" s="14"/>
-      <c r="M133" s="14"/>
+      <c r="L133" s="13"/>
+      <c r="M133" s="13"/>
       <c r="N133" s="6"/>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="23" t="s">
+      <c r="A134" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B134" s="9">
         <v>1269</v>
       </c>
-      <c r="C134" s="66">
+      <c r="C134" s="64">
         <v>2538</v>
       </c>
-      <c r="D134" s="61">
+      <c r="D134" s="59">
         <v>3807</v>
       </c>
-      <c r="E134" s="88">
+      <c r="E134" s="78">
         <v>5076</v>
       </c>
-      <c r="F134" s="12"/>
-[...1 lines deleted...]
-      <c r="H134" s="34"/>
+      <c r="F134" s="59">
+        <v>6345</v>
+      </c>
+      <c r="G134" s="14"/>
+      <c r="H134" s="32"/>
       <c r="I134" s="9"/>
       <c r="J134" s="9"/>
       <c r="K134" s="9"/>
-      <c r="L134" s="14"/>
-      <c r="M134" s="14"/>
+      <c r="L134" s="13"/>
+      <c r="M134" s="13"/>
       <c r="N134" s="6"/>
       <c r="P134" s="6"/>
     </row>
     <row r="135" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="23" t="s">
+      <c r="A135" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B135" s="9">
         <v>840</v>
       </c>
-      <c r="C135" s="66">
+      <c r="C135" s="64">
         <v>1680</v>
       </c>
-      <c r="D135" s="61">
+      <c r="D135" s="59">
         <v>2520</v>
       </c>
-      <c r="E135" s="88">
+      <c r="E135" s="78">
         <v>3360</v>
       </c>
-      <c r="F135" s="12"/>
-[...1 lines deleted...]
-      <c r="H135" s="34"/>
+      <c r="F135" s="59">
+        <v>4200</v>
+      </c>
+      <c r="G135" s="14"/>
+      <c r="H135" s="32"/>
       <c r="I135" s="9"/>
       <c r="J135" s="9"/>
       <c r="K135" s="9"/>
-      <c r="L135" s="14"/>
-      <c r="M135" s="14"/>
+      <c r="L135" s="13"/>
+      <c r="M135" s="13"/>
       <c r="N135" s="6"/>
       <c r="P135" s="6"/>
     </row>
     <row r="136" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="24" t="s">
+      <c r="A136" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B136" s="9">
         <v>12806</v>
       </c>
-      <c r="C136" s="66">
+      <c r="C136" s="64">
         <v>22035</v>
       </c>
-      <c r="D136" s="61">
+      <c r="D136" s="59">
         <v>31265</v>
       </c>
-      <c r="E136" s="88">
+      <c r="E136" s="78">
         <v>40494</v>
       </c>
-      <c r="F136" s="12"/>
-[...1 lines deleted...]
-      <c r="H136" s="34"/>
+      <c r="F136" s="59">
+        <v>57610</v>
+      </c>
+      <c r="G136" s="14"/>
+      <c r="H136" s="32"/>
       <c r="I136" s="9"/>
       <c r="J136" s="9"/>
       <c r="K136" s="9"/>
-      <c r="L136" s="14"/>
-      <c r="M136" s="14"/>
+      <c r="L136" s="13"/>
+      <c r="M136" s="13"/>
       <c r="N136" s="6"/>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="23" t="s">
+      <c r="A137" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B137" s="9">
         <v>65</v>
       </c>
-      <c r="C137" s="66">
+      <c r="C137" s="64">
         <v>130</v>
       </c>
-      <c r="D137" s="61">
+      <c r="D137" s="59">
         <v>195</v>
       </c>
-      <c r="E137" s="88">
+      <c r="E137" s="78">
         <v>260</v>
       </c>
-      <c r="F137" s="12"/>
-[...1 lines deleted...]
-      <c r="H137" s="34"/>
+      <c r="F137" s="59">
+        <v>325</v>
+      </c>
+      <c r="G137" s="14"/>
+      <c r="H137" s="32"/>
       <c r="I137" s="9"/>
       <c r="J137" s="9"/>
       <c r="K137" s="9"/>
-      <c r="L137" s="14"/>
-      <c r="M137" s="14"/>
+      <c r="L137" s="13"/>
+      <c r="M137" s="13"/>
       <c r="N137" s="6"/>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="23" t="s">
+      <c r="A138" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B138" s="9">
         <v>601</v>
       </c>
-      <c r="C138" s="66">
+      <c r="C138" s="64">
         <v>1132</v>
       </c>
-      <c r="D138" s="61">
+      <c r="D138" s="59">
         <v>1664</v>
       </c>
-      <c r="E138" s="88">
+      <c r="E138" s="78">
         <v>2196</v>
       </c>
-      <c r="F138" s="12"/>
-[...1 lines deleted...]
-      <c r="H138" s="34"/>
+      <c r="F138" s="59">
+        <v>2737</v>
+      </c>
+      <c r="G138" s="14"/>
+      <c r="H138" s="32"/>
       <c r="I138" s="9"/>
       <c r="J138" s="9"/>
       <c r="K138" s="9"/>
-      <c r="L138" s="14"/>
-      <c r="M138" s="14"/>
+      <c r="L138" s="13"/>
+      <c r="M138" s="13"/>
       <c r="N138" s="6"/>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="23" t="s">
+      <c r="A139" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B139" s="9">
         <v>29</v>
       </c>
-      <c r="C139" s="66">
+      <c r="C139" s="64">
         <v>58</v>
       </c>
-      <c r="D139" s="61">
+      <c r="D139" s="59">
         <v>87</v>
       </c>
-      <c r="E139" s="88">
+      <c r="E139" s="78">
         <v>116</v>
       </c>
-      <c r="F139" s="12"/>
-[...1 lines deleted...]
-      <c r="H139" s="34"/>
+      <c r="F139" s="59">
+        <v>145</v>
+      </c>
+      <c r="G139" s="14"/>
+      <c r="H139" s="32"/>
       <c r="I139" s="9"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
-      <c r="L139" s="14"/>
-      <c r="M139" s="14"/>
+      <c r="L139" s="13"/>
+      <c r="M139" s="13"/>
       <c r="N139" s="6"/>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="23" t="s">
+      <c r="A140" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B140" s="9">
         <v>31880</v>
       </c>
-      <c r="C140" s="66">
+      <c r="C140" s="64">
         <v>59004</v>
       </c>
-      <c r="D140" s="61">
+      <c r="D140" s="59">
         <v>86128</v>
       </c>
-      <c r="E140" s="88">
+      <c r="E140" s="78">
         <v>113253</v>
       </c>
-      <c r="F140" s="12"/>
-[...1 lines deleted...]
-      <c r="H140" s="34"/>
+      <c r="F140" s="59">
+        <v>138415</v>
+      </c>
+      <c r="G140" s="14"/>
+      <c r="H140" s="32"/>
       <c r="I140" s="9"/>
       <c r="J140" s="9"/>
       <c r="K140" s="9"/>
-      <c r="L140" s="14"/>
-      <c r="M140" s="14"/>
+      <c r="L140" s="13"/>
+      <c r="M140" s="13"/>
       <c r="N140" s="6"/>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="23" t="s">
+      <c r="A141" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B141" s="9">
         <v>1205</v>
       </c>
-      <c r="C141" s="66">
+      <c r="C141" s="64">
         <v>2410</v>
       </c>
-      <c r="D141" s="61">
+      <c r="D141" s="59">
         <v>3615</v>
       </c>
-      <c r="E141" s="88">
+      <c r="E141" s="78">
         <v>4820</v>
       </c>
-      <c r="F141" s="12"/>
-[...1 lines deleted...]
-      <c r="H141" s="34"/>
+      <c r="F141" s="59">
+        <v>6025</v>
+      </c>
+      <c r="G141" s="14"/>
+      <c r="H141" s="32"/>
       <c r="I141" s="9"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
-      <c r="L141" s="14"/>
-      <c r="M141" s="14"/>
+      <c r="L141" s="13"/>
+      <c r="M141" s="13"/>
       <c r="N141" s="6"/>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="24" t="s">
+      <c r="A142" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B142" s="9">
         <v>2827</v>
       </c>
-      <c r="C142" s="66">
+      <c r="C142" s="64">
         <v>63687</v>
       </c>
-      <c r="D142" s="61">
+      <c r="D142" s="59">
         <v>124547</v>
       </c>
-      <c r="E142" s="88">
+      <c r="E142" s="78">
         <v>185407</v>
       </c>
-      <c r="F142" s="12"/>
-[...1 lines deleted...]
-      <c r="H142" s="34"/>
+      <c r="F142" s="59">
+        <v>192024</v>
+      </c>
+      <c r="G142" s="14"/>
+      <c r="H142" s="32"/>
       <c r="I142" s="9"/>
       <c r="J142" s="9"/>
       <c r="K142" s="9"/>
-      <c r="L142" s="14"/>
-      <c r="M142" s="14"/>
+      <c r="L142" s="13"/>
+      <c r="M142" s="13"/>
       <c r="N142" s="6"/>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="23" t="s">
+      <c r="A143" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B143" s="9">
         <v>150</v>
       </c>
-      <c r="C143" s="66">
+      <c r="C143" s="64">
         <v>300</v>
       </c>
-      <c r="D143" s="61">
+      <c r="D143" s="59">
         <v>450</v>
       </c>
-      <c r="E143" s="88">
+      <c r="E143" s="78">
         <v>600</v>
       </c>
-      <c r="F143" s="12"/>
-[...1 lines deleted...]
-      <c r="H143" s="34"/>
+      <c r="F143" s="59">
+        <v>750</v>
+      </c>
+      <c r="G143" s="14"/>
+      <c r="H143" s="32"/>
       <c r="I143" s="9"/>
       <c r="J143" s="9"/>
       <c r="K143" s="9"/>
-      <c r="L143" s="14"/>
-      <c r="M143" s="14"/>
+      <c r="L143" s="13"/>
+      <c r="M143" s="13"/>
       <c r="N143" s="6"/>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="23" t="s">
+      <c r="A144" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B144" s="9">
         <v>70</v>
       </c>
-      <c r="C144" s="66">
+      <c r="C144" s="64">
         <v>140</v>
       </c>
-      <c r="D144" s="61">
+      <c r="D144" s="59">
         <v>210</v>
       </c>
-      <c r="E144" s="88">
+      <c r="E144" s="78">
         <v>280</v>
       </c>
-      <c r="F144" s="12"/>
-[...1 lines deleted...]
-      <c r="H144" s="34"/>
+      <c r="F144" s="59">
+        <v>350</v>
+      </c>
+      <c r="G144" s="14"/>
+      <c r="H144" s="32"/>
       <c r="I144" s="9"/>
       <c r="J144" s="9"/>
       <c r="K144" s="9"/>
-      <c r="L144" s="14"/>
-      <c r="M144" s="14"/>
+      <c r="L144" s="13"/>
+      <c r="M144" s="13"/>
       <c r="N144" s="6"/>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="23" t="s">
+      <c r="A145" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B145" s="9">
         <v>30</v>
       </c>
-      <c r="C145" s="66">
+      <c r="C145" s="64">
         <v>60</v>
       </c>
-      <c r="D145" s="61">
+      <c r="D145" s="59">
         <v>90</v>
       </c>
-      <c r="E145" s="88">
+      <c r="E145" s="78">
         <v>120</v>
       </c>
-      <c r="F145" s="12"/>
-[...1 lines deleted...]
-      <c r="H145" s="34"/>
+      <c r="F145" s="59">
+        <v>150</v>
+      </c>
+      <c r="G145" s="14"/>
+      <c r="H145" s="32"/>
       <c r="I145" s="9"/>
       <c r="J145" s="9"/>
       <c r="K145" s="9"/>
-      <c r="L145" s="14"/>
-      <c r="M145" s="14"/>
+      <c r="L145" s="13"/>
+      <c r="M145" s="13"/>
       <c r="N145" s="6"/>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="23" t="s">
+      <c r="A146" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B146" s="9">
         <v>2117</v>
       </c>
-      <c r="C146" s="66">
+      <c r="C146" s="64">
         <v>5055</v>
       </c>
-      <c r="D146" s="61">
+      <c r="D146" s="59">
         <v>7992</v>
       </c>
-      <c r="E146" s="88">
+      <c r="E146" s="78">
         <v>10930</v>
       </c>
-      <c r="F146" s="12"/>
-[...1 lines deleted...]
-      <c r="H146" s="34"/>
+      <c r="F146" s="59">
+        <v>11686</v>
+      </c>
+      <c r="G146" s="14"/>
+      <c r="H146" s="32"/>
       <c r="I146" s="9"/>
       <c r="J146" s="9"/>
       <c r="K146" s="9"/>
-      <c r="L146" s="14"/>
-      <c r="M146" s="14"/>
+      <c r="L146" s="13"/>
+      <c r="M146" s="13"/>
       <c r="N146" s="6"/>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="28" t="s">
+      <c r="A147" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B147" s="52"/>
+      <c r="B147" s="50"/>
       <c r="C147" s="9"/>
-      <c r="D147" s="52"/>
-[...3 lines deleted...]
-      <c r="H147" s="34"/>
+      <c r="D147" s="50"/>
+      <c r="E147" s="59"/>
+      <c r="F147" s="50"/>
+      <c r="G147" s="14"/>
+      <c r="H147" s="32"/>
       <c r="I147" s="9"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
-      <c r="L147" s="14"/>
-      <c r="M147" s="14"/>
+      <c r="L147" s="13"/>
+      <c r="M147" s="13"/>
       <c r="N147" s="6"/>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="49" t="s">
+      <c r="A148" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B148" s="9">
         <v>129099</v>
       </c>
-      <c r="C148" s="66">
+      <c r="C148" s="64">
         <v>305115</v>
       </c>
-      <c r="D148" s="61">
+      <c r="D148" s="59">
         <v>483886</v>
       </c>
-      <c r="E148" s="88">
+      <c r="E148" s="78">
         <v>662899</v>
       </c>
-      <c r="F148" s="12"/>
-[...1 lines deleted...]
-      <c r="H148" s="34"/>
+      <c r="F148" s="59">
+        <v>783819</v>
+      </c>
+      <c r="G148" s="14"/>
+      <c r="H148" s="32"/>
       <c r="I148" s="9"/>
       <c r="J148" s="9"/>
       <c r="K148" s="9"/>
-      <c r="L148" s="14"/>
-      <c r="M148" s="14"/>
+      <c r="L148" s="13"/>
+      <c r="M148" s="13"/>
       <c r="N148" s="6"/>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="24" t="s">
+      <c r="A149" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B149" s="9">
         <v>92631</v>
       </c>
-      <c r="C149" s="66">
+      <c r="C149" s="64">
         <v>178868</v>
       </c>
-      <c r="D149" s="61">
+      <c r="D149" s="59">
         <v>267738</v>
       </c>
-      <c r="E149" s="88">
+      <c r="E149" s="78">
         <v>354169</v>
       </c>
-      <c r="F149" s="12"/>
-[...1 lines deleted...]
-      <c r="H149" s="34"/>
+      <c r="F149" s="59">
+        <v>445698</v>
+      </c>
+      <c r="G149" s="14"/>
+      <c r="H149" s="32"/>
       <c r="I149" s="9"/>
       <c r="J149" s="9"/>
       <c r="K149" s="9"/>
-      <c r="L149" s="14"/>
-[...2 lines deleted...]
-      <c r="P149" s="17"/>
+      <c r="L149" s="13"/>
+      <c r="M149" s="13"/>
+      <c r="N149" s="16"/>
+      <c r="P149" s="16"/>
     </row>
     <row r="150" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="23" t="s">
+      <c r="A150" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B150" s="11">
         <v>1119</v>
       </c>
-      <c r="C150" s="66">
+      <c r="C150" s="64">
         <v>2238</v>
       </c>
-      <c r="D150" s="74">
+      <c r="D150" s="72">
         <v>3357</v>
       </c>
-      <c r="E150" s="88">
+      <c r="E150" s="78">
         <v>4476</v>
       </c>
-      <c r="F150" s="12"/>
-[...1 lines deleted...]
-      <c r="H150" s="34"/>
+      <c r="F150" s="72">
+        <v>5595</v>
+      </c>
+      <c r="G150" s="14"/>
+      <c r="H150" s="32"/>
       <c r="I150" s="9"/>
       <c r="J150" s="9"/>
       <c r="K150" s="9"/>
-      <c r="L150" s="14"/>
-      <c r="M150" s="14"/>
+      <c r="L150" s="13"/>
+      <c r="M150" s="13"/>
       <c r="N150" s="6"/>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="23" t="s">
+      <c r="A151" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B151" s="9">
         <v>126</v>
       </c>
-      <c r="C151" s="66">
+      <c r="C151" s="64">
         <v>252</v>
       </c>
-      <c r="D151" s="61">
+      <c r="D151" s="59">
         <v>378</v>
       </c>
-      <c r="E151" s="88">
+      <c r="E151" s="78">
         <v>504</v>
       </c>
-      <c r="F151" s="12"/>
-[...1 lines deleted...]
-      <c r="H151" s="34"/>
+      <c r="F151" s="59">
+        <v>630</v>
+      </c>
+      <c r="G151" s="14"/>
+      <c r="H151" s="32"/>
       <c r="I151" s="9"/>
       <c r="J151" s="9"/>
       <c r="K151" s="9"/>
-      <c r="L151" s="14"/>
-      <c r="M151" s="14"/>
+      <c r="L151" s="13"/>
+      <c r="M151" s="13"/>
       <c r="N151" s="6"/>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="24" t="s">
+      <c r="A152" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B152" s="9">
         <v>2946</v>
       </c>
-      <c r="C152" s="66">
+      <c r="C152" s="64">
         <v>5892</v>
       </c>
-      <c r="D152" s="61">
+      <c r="D152" s="59">
         <v>8838</v>
       </c>
-      <c r="E152" s="88">
+      <c r="E152" s="78">
         <v>11784</v>
       </c>
-      <c r="F152" s="12"/>
-[...1 lines deleted...]
-      <c r="H152" s="34"/>
+      <c r="F152" s="59">
+        <v>14730</v>
+      </c>
+      <c r="G152" s="14"/>
+      <c r="H152" s="32"/>
       <c r="I152" s="9"/>
       <c r="J152" s="9"/>
       <c r="K152" s="9"/>
-      <c r="L152" s="14"/>
-      <c r="M152" s="14"/>
+      <c r="L152" s="13"/>
+      <c r="M152" s="13"/>
       <c r="N152" s="6"/>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="23" t="s">
+      <c r="A153" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B153" s="9">
         <v>15</v>
       </c>
-      <c r="C153" s="66">
+      <c r="C153" s="64">
         <v>30</v>
       </c>
-      <c r="D153" s="61">
+      <c r="D153" s="59">
         <v>45</v>
       </c>
-      <c r="E153" s="88">
+      <c r="E153" s="78">
         <v>60</v>
       </c>
-      <c r="F153" s="12"/>
-[...1 lines deleted...]
-      <c r="H153" s="34"/>
+      <c r="F153" s="59">
+        <v>75</v>
+      </c>
+      <c r="G153" s="14"/>
+      <c r="H153" s="32"/>
       <c r="I153" s="9"/>
       <c r="J153" s="9"/>
       <c r="K153" s="9"/>
-      <c r="L153" s="14"/>
-      <c r="M153" s="14"/>
+      <c r="L153" s="13"/>
+      <c r="M153" s="13"/>
       <c r="N153" s="6"/>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="23" t="s">
+      <c r="A154" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B154" s="9">
         <v>379</v>
       </c>
-      <c r="C154" s="66">
+      <c r="C154" s="64">
         <v>714</v>
       </c>
-      <c r="D154" s="61">
+      <c r="D154" s="59">
         <v>1048</v>
       </c>
-      <c r="E154" s="88">
+      <c r="E154" s="78">
         <v>1383</v>
       </c>
-      <c r="F154" s="12"/>
-[...1 lines deleted...]
-      <c r="H154" s="34"/>
+      <c r="F154" s="59">
+        <v>1718</v>
+      </c>
+      <c r="G154" s="14"/>
+      <c r="H154" s="32"/>
       <c r="I154" s="9"/>
       <c r="J154" s="9"/>
       <c r="K154" s="9"/>
-      <c r="L154" s="14"/>
-      <c r="M154" s="14"/>
+      <c r="L154" s="13"/>
+      <c r="M154" s="13"/>
       <c r="N154" s="6"/>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="23" t="s">
+      <c r="A155" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B155" s="11">
         <v>21706</v>
       </c>
-      <c r="C155" s="66">
+      <c r="C155" s="64">
         <v>37792</v>
       </c>
-      <c r="D155" s="74">
+      <c r="D155" s="72">
         <v>53878</v>
       </c>
-      <c r="E155" s="88">
+      <c r="E155" s="78">
         <v>69964</v>
       </c>
-      <c r="F155" s="12"/>
-[...1 lines deleted...]
-      <c r="H155" s="34"/>
+      <c r="F155" s="72">
+        <v>82139</v>
+      </c>
+      <c r="G155" s="14"/>
+      <c r="H155" s="32"/>
       <c r="I155" s="9"/>
       <c r="J155" s="9"/>
       <c r="K155" s="9"/>
-      <c r="L155" s="14"/>
-      <c r="M155" s="14"/>
+      <c r="L155" s="13"/>
+      <c r="M155" s="13"/>
       <c r="N155" s="6"/>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A156" s="24" t="s">
+      <c r="A156" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B156" s="9">
         <v>2549</v>
       </c>
-      <c r="C156" s="66">
+      <c r="C156" s="64">
         <v>63131</v>
       </c>
-      <c r="D156" s="61">
+      <c r="D156" s="59">
         <v>123713</v>
       </c>
-      <c r="E156" s="88">
+      <c r="E156" s="78">
         <v>184295</v>
       </c>
-      <c r="F156" s="12"/>
-[...1 lines deleted...]
-      <c r="H156" s="34"/>
+      <c r="F156" s="59">
+        <v>190634</v>
+      </c>
+      <c r="G156" s="14"/>
+      <c r="H156" s="32"/>
       <c r="I156" s="9"/>
       <c r="J156" s="9"/>
       <c r="K156" s="9"/>
-      <c r="L156" s="14"/>
-      <c r="M156" s="14"/>
+      <c r="L156" s="13"/>
+      <c r="M156" s="13"/>
       <c r="N156" s="6"/>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="23" t="s">
+      <c r="A157" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B157" s="9">
         <v>30</v>
       </c>
-      <c r="C157" s="66">
+      <c r="C157" s="64">
         <v>60</v>
       </c>
-      <c r="D157" s="61">
+      <c r="D157" s="59">
         <v>90</v>
       </c>
-      <c r="E157" s="88">
+      <c r="E157" s="78">
         <v>120</v>
       </c>
-      <c r="F157" s="12"/>
-[...1 lines deleted...]
-      <c r="H157" s="34"/>
+      <c r="F157" s="59">
+        <v>150</v>
+      </c>
+      <c r="G157" s="14"/>
+      <c r="H157" s="32"/>
       <c r="I157" s="9"/>
       <c r="J157" s="9"/>
       <c r="K157" s="9"/>
-      <c r="L157" s="14"/>
-      <c r="M157" s="14"/>
+      <c r="L157" s="13"/>
+      <c r="M157" s="13"/>
       <c r="N157" s="6"/>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A158" s="23" t="s">
+      <c r="A158" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B158" s="9">
         <v>2117</v>
       </c>
-      <c r="C158" s="66">
+      <c r="C158" s="64">
         <v>5055</v>
       </c>
-      <c r="D158" s="61">
+      <c r="D158" s="59">
         <v>7992</v>
       </c>
-      <c r="E158" s="88">
+      <c r="E158" s="78">
         <v>10930</v>
       </c>
-      <c r="F158" s="12"/>
-[...1 lines deleted...]
-      <c r="H158" s="34"/>
+      <c r="F158" s="59">
+        <v>11686</v>
+      </c>
+      <c r="G158" s="14"/>
+      <c r="H158" s="32"/>
       <c r="I158" s="9"/>
       <c r="J158" s="9"/>
       <c r="K158" s="9"/>
-      <c r="L158" s="14"/>
-      <c r="M158" s="14"/>
+      <c r="L158" s="13"/>
+      <c r="M158" s="13"/>
       <c r="N158" s="6"/>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="28" t="s">
+      <c r="A159" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B159" s="52"/>
+      <c r="B159" s="50"/>
       <c r="C159" s="9"/>
-      <c r="D159" s="52"/>
-[...3 lines deleted...]
-      <c r="H159" s="34"/>
+      <c r="D159" s="50"/>
+      <c r="E159" s="59"/>
+      <c r="F159" s="50"/>
+      <c r="G159" s="14"/>
+      <c r="H159" s="32"/>
       <c r="I159" s="9"/>
       <c r="J159" s="9"/>
       <c r="K159" s="9"/>
-      <c r="L159" s="14"/>
-      <c r="M159" s="14"/>
+      <c r="L159" s="13"/>
+      <c r="M159" s="13"/>
       <c r="N159" s="6"/>
       <c r="P159" s="6"/>
     </row>
     <row r="160" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="49" t="s">
+      <c r="A160" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B160" s="9">
         <v>84552</v>
       </c>
-      <c r="C160" s="66">
+      <c r="C160" s="64">
         <v>157810</v>
       </c>
-      <c r="D160" s="61">
+      <c r="D160" s="59">
         <v>241817</v>
       </c>
-      <c r="E160" s="88">
+      <c r="E160" s="78">
         <v>323396</v>
       </c>
-      <c r="F160" s="12"/>
-[...1 lines deleted...]
-      <c r="H160" s="34"/>
+      <c r="F160" s="59">
+        <v>436154</v>
+      </c>
+      <c r="G160" s="14"/>
+      <c r="H160" s="32"/>
       <c r="I160" s="9"/>
       <c r="J160" s="9"/>
       <c r="K160" s="9"/>
-      <c r="L160" s="14"/>
-      <c r="M160" s="14"/>
+      <c r="L160" s="13"/>
+      <c r="M160" s="13"/>
       <c r="N160" s="6"/>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="24" t="s">
+      <c r="A161" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B161" s="9">
         <v>61649</v>
       </c>
-      <c r="C161" s="66">
+      <c r="C161" s="64">
         <v>114742</v>
       </c>
-      <c r="D161" s="61">
+      <c r="D161" s="59">
         <v>178583</v>
       </c>
-      <c r="E161" s="88">
+      <c r="E161" s="78">
         <v>239996</v>
       </c>
-      <c r="F161" s="12"/>
-[...1 lines deleted...]
-      <c r="H161" s="34"/>
+      <c r="F161" s="59">
+        <v>322744</v>
+      </c>
+      <c r="G161" s="14"/>
+      <c r="H161" s="32"/>
       <c r="I161" s="9"/>
       <c r="J161" s="9"/>
       <c r="K161" s="9"/>
-      <c r="L161" s="14"/>
-[...2 lines deleted...]
-      <c r="P161" s="17"/>
+      <c r="L161" s="13"/>
+      <c r="M161" s="13"/>
+      <c r="N161" s="16"/>
+      <c r="P161" s="16"/>
     </row>
     <row r="162" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="23" t="s">
+      <c r="A162" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B162" s="1">
         <v>150</v>
       </c>
-      <c r="C162" s="66">
+      <c r="C162" s="64">
         <v>300</v>
       </c>
-      <c r="D162" s="75">
+      <c r="D162" s="73">
         <v>450</v>
       </c>
-      <c r="E162" s="88">
+      <c r="E162" s="78">
         <v>600</v>
       </c>
-      <c r="F162" s="12"/>
-[...1 lines deleted...]
-      <c r="H162" s="34"/>
+      <c r="F162" s="73">
+        <v>750</v>
+      </c>
+      <c r="G162" s="14"/>
+      <c r="H162" s="32"/>
       <c r="I162" s="9"/>
       <c r="J162" s="9"/>
       <c r="K162" s="9"/>
-      <c r="L162" s="14"/>
-      <c r="M162" s="14"/>
+      <c r="L162" s="13"/>
+      <c r="M162" s="13"/>
       <c r="N162" s="6"/>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="23" t="s">
+      <c r="A163" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B163" s="9">
         <v>715</v>
       </c>
-      <c r="C163" s="66">
+      <c r="C163" s="64">
         <v>1430</v>
       </c>
-      <c r="D163" s="61">
+      <c r="D163" s="59">
         <v>2145</v>
       </c>
-      <c r="E163" s="88">
+      <c r="E163" s="78">
         <v>2860</v>
       </c>
-      <c r="F163" s="12"/>
-[...1 lines deleted...]
-      <c r="H163" s="34"/>
+      <c r="F163" s="59">
+        <v>3575</v>
+      </c>
+      <c r="G163" s="14"/>
+      <c r="H163" s="32"/>
       <c r="I163" s="9"/>
       <c r="J163" s="9"/>
       <c r="K163" s="9"/>
-      <c r="L163" s="14"/>
-      <c r="M163" s="14"/>
+      <c r="L163" s="13"/>
+      <c r="M163" s="13"/>
       <c r="N163" s="6"/>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="24" t="s">
+      <c r="A164" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B164" s="9">
         <v>9859</v>
       </c>
-      <c r="C164" s="66">
+      <c r="C164" s="64">
         <v>16141</v>
       </c>
-      <c r="D164" s="61">
+      <c r="D164" s="59">
         <v>22424</v>
       </c>
-      <c r="E164" s="88">
+      <c r="E164" s="78">
         <v>28706</v>
       </c>
-      <c r="F164" s="12"/>
-[...1 lines deleted...]
-      <c r="H164" s="34"/>
+      <c r="F164" s="59">
+        <v>42875</v>
+      </c>
+      <c r="G164" s="14"/>
+      <c r="H164" s="32"/>
       <c r="I164" s="9"/>
       <c r="J164" s="9"/>
       <c r="K164" s="9"/>
-      <c r="L164" s="14"/>
-      <c r="M164" s="14"/>
+      <c r="L164" s="13"/>
+      <c r="M164" s="13"/>
       <c r="N164" s="6"/>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="23" t="s">
+      <c r="A165" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B165" s="9">
         <v>50</v>
       </c>
-      <c r="C165" s="66">
+      <c r="C165" s="64">
         <v>100</v>
       </c>
-      <c r="D165" s="61">
+      <c r="D165" s="59">
         <v>150</v>
       </c>
-      <c r="E165" s="88">
+      <c r="E165" s="78">
         <v>200</v>
       </c>
-      <c r="F165" s="12"/>
-[...1 lines deleted...]
-      <c r="H165" s="34"/>
+      <c r="F165" s="59">
+        <v>250</v>
+      </c>
+      <c r="G165" s="14"/>
+      <c r="H165" s="32"/>
       <c r="I165" s="9"/>
       <c r="J165" s="9"/>
       <c r="K165" s="9"/>
-      <c r="L165" s="14"/>
-      <c r="M165" s="14"/>
+      <c r="L165" s="13"/>
+      <c r="M165" s="13"/>
       <c r="N165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="23" t="s">
+      <c r="A166" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B166" s="9">
         <v>222</v>
       </c>
-      <c r="C166" s="66">
+      <c r="C166" s="64">
         <v>419</v>
       </c>
-      <c r="D166" s="61">
+      <c r="D166" s="59">
         <v>616</v>
       </c>
-      <c r="E166" s="88">
+      <c r="E166" s="78">
         <v>813</v>
       </c>
-      <c r="F166" s="12"/>
-[...1 lines deleted...]
-      <c r="H166" s="34"/>
+      <c r="F166" s="59">
+        <v>1019</v>
+      </c>
+      <c r="G166" s="14"/>
+      <c r="H166" s="32"/>
       <c r="I166" s="9"/>
       <c r="J166" s="9"/>
       <c r="K166" s="9"/>
-      <c r="L166" s="14"/>
-      <c r="M166" s="14"/>
+      <c r="L166" s="13"/>
+      <c r="M166" s="13"/>
       <c r="N166" s="6"/>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="23" t="s">
+      <c r="A167" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B167" s="1">
         <v>29</v>
       </c>
-      <c r="C167" s="66">
+      <c r="C167" s="64">
         <v>58</v>
       </c>
-      <c r="D167" s="75">
+      <c r="D167" s="73">
         <v>87</v>
       </c>
-      <c r="E167" s="88">
+      <c r="E167" s="78">
         <v>116</v>
       </c>
-      <c r="F167" s="12"/>
-[...1 lines deleted...]
-      <c r="H167" s="34"/>
+      <c r="F167" s="73">
+        <v>145</v>
+      </c>
+      <c r="G167" s="14"/>
+      <c r="H167" s="32"/>
       <c r="I167" s="9"/>
       <c r="J167" s="9"/>
       <c r="K167" s="9"/>
-      <c r="L167" s="14"/>
-      <c r="M167" s="14"/>
+      <c r="L167" s="13"/>
+      <c r="M167" s="13"/>
       <c r="N167" s="6"/>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="23" t="s">
+      <c r="A168" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B168" s="9">
         <v>10173</v>
       </c>
-      <c r="C168" s="66">
+      <c r="C168" s="64">
         <v>21210</v>
       </c>
-      <c r="D168" s="61">
+      <c r="D168" s="59">
         <v>32248</v>
       </c>
-      <c r="E168" s="88">
+      <c r="E168" s="78">
         <v>43285</v>
       </c>
-      <c r="F168" s="12"/>
-[...1 lines deleted...]
-      <c r="H168" s="34"/>
+      <c r="F168" s="59">
+        <v>56271</v>
+      </c>
+      <c r="G168" s="14"/>
+      <c r="H168" s="32"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
-      <c r="L168" s="14"/>
-      <c r="M168" s="14"/>
+      <c r="L168" s="13"/>
+      <c r="M168" s="13"/>
       <c r="N168" s="6"/>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="23" t="s">
+      <c r="A169" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="9">
         <v>1205</v>
       </c>
-      <c r="C169" s="66">
+      <c r="C169" s="64">
         <v>2410</v>
       </c>
-      <c r="D169" s="61">
+      <c r="D169" s="59">
         <v>3615</v>
       </c>
-      <c r="E169" s="88">
+      <c r="E169" s="78">
         <v>4820</v>
       </c>
-      <c r="F169" s="12"/>
-[...1 lines deleted...]
-      <c r="H169" s="34"/>
+      <c r="F169" s="59">
+        <v>6025</v>
+      </c>
+      <c r="G169" s="14"/>
+      <c r="H169" s="32"/>
       <c r="I169" s="9"/>
       <c r="J169" s="9"/>
       <c r="K169" s="9"/>
-      <c r="L169" s="14"/>
-      <c r="M169" s="14"/>
+      <c r="L169" s="13"/>
+      <c r="M169" s="13"/>
       <c r="N169" s="6"/>
       <c r="P169" s="6"/>
     </row>
     <row r="170" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="23" t="s">
+      <c r="A170" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B170" s="9">
         <v>278</v>
       </c>
-      <c r="C170" s="66">
+      <c r="C170" s="64">
         <v>556</v>
       </c>
-      <c r="D170" s="61">
+      <c r="D170" s="59">
         <v>834</v>
       </c>
-      <c r="E170" s="88">
+      <c r="E170" s="78">
         <v>1112</v>
       </c>
-      <c r="F170" s="12"/>
-[...1 lines deleted...]
-      <c r="H170" s="34"/>
+      <c r="F170" s="59">
+        <v>1390</v>
+      </c>
+      <c r="G170" s="14"/>
+      <c r="H170" s="32"/>
       <c r="I170" s="9"/>
       <c r="J170" s="9"/>
       <c r="K170" s="9"/>
-      <c r="L170" s="14"/>
-      <c r="M170" s="14"/>
+      <c r="L170" s="13"/>
+      <c r="M170" s="13"/>
       <c r="N170" s="6"/>
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="23" t="s">
+      <c r="A171" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B171" s="1">
         <v>150</v>
       </c>
-      <c r="C171" s="66">
+      <c r="C171" s="64">
         <v>300</v>
       </c>
-      <c r="D171" s="75">
+      <c r="D171" s="73">
         <v>450</v>
       </c>
-      <c r="E171" s="88">
+      <c r="E171" s="78">
         <v>600</v>
       </c>
-      <c r="F171" s="12"/>
-[...1 lines deleted...]
-      <c r="H171" s="34"/>
+      <c r="F171" s="73">
+        <v>750</v>
+      </c>
+      <c r="G171" s="14"/>
+      <c r="H171" s="32"/>
       <c r="I171" s="9"/>
       <c r="J171" s="9"/>
       <c r="K171" s="9"/>
-      <c r="L171" s="14"/>
-      <c r="M171" s="14"/>
+      <c r="L171" s="13"/>
+      <c r="M171" s="13"/>
       <c r="N171" s="6"/>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="23" t="s">
+      <c r="A172" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="9">
         <v>70</v>
       </c>
-      <c r="C172" s="66">
+      <c r="C172" s="64">
         <v>140</v>
       </c>
-      <c r="D172" s="61">
+      <c r="D172" s="59">
         <v>210</v>
       </c>
-      <c r="E172" s="88">
+      <c r="E172" s="78">
         <v>280</v>
       </c>
-      <c r="F172" s="12"/>
-[...1 lines deleted...]
-      <c r="H172" s="34"/>
+      <c r="F172" s="59">
+        <v>350</v>
+      </c>
+      <c r="G172" s="14"/>
+      <c r="H172" s="32"/>
       <c r="I172" s="9"/>
       <c r="J172" s="9"/>
       <c r="K172" s="9"/>
-      <c r="L172" s="14"/>
-      <c r="M172" s="14"/>
+      <c r="L172" s="13"/>
+      <c r="M172" s="13"/>
       <c r="N172" s="6"/>
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="28" t="s">
+      <c r="A173" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="B173" s="52"/>
+      <c r="B173" s="50"/>
       <c r="C173" s="9"/>
-      <c r="D173" s="52"/>
-[...3 lines deleted...]
-      <c r="H173" s="34"/>
+      <c r="D173" s="50"/>
+      <c r="E173" s="59"/>
+      <c r="F173" s="50"/>
+      <c r="G173" s="14"/>
+      <c r="H173" s="32"/>
       <c r="I173" s="9"/>
       <c r="J173" s="9"/>
       <c r="K173" s="9"/>
-      <c r="L173" s="14"/>
-      <c r="M173" s="14"/>
+      <c r="L173" s="13"/>
+      <c r="M173" s="13"/>
       <c r="N173" s="6"/>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="49" t="s">
+      <c r="A174" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B174" s="9">
         <v>75</v>
       </c>
-      <c r="C174" s="66">
+      <c r="C174" s="64">
         <v>150</v>
       </c>
-      <c r="D174" s="61">
+      <c r="D174" s="59">
         <v>225</v>
       </c>
-      <c r="E174" s="88">
+      <c r="E174" s="78">
         <v>300</v>
       </c>
-      <c r="F174" s="12"/>
-[...1 lines deleted...]
-      <c r="H174" s="34"/>
+      <c r="F174" s="59">
+        <v>375</v>
+      </c>
+      <c r="G174" s="14"/>
+      <c r="H174" s="32"/>
       <c r="I174" s="9"/>
       <c r="J174" s="9"/>
       <c r="K174" s="9"/>
-      <c r="L174" s="14"/>
-      <c r="M174" s="14"/>
+      <c r="L174" s="13"/>
+      <c r="M174" s="13"/>
       <c r="N174" s="6"/>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="24" t="s">
+      <c r="A175" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B175" s="9">
         <v>75</v>
       </c>
-      <c r="C175" s="66">
+      <c r="C175" s="64">
         <v>150</v>
       </c>
-      <c r="D175" s="61">
+      <c r="D175" s="59">
         <v>225</v>
       </c>
-      <c r="E175" s="88">
+      <c r="E175" s="78">
         <v>300</v>
       </c>
-      <c r="F175" s="12"/>
-[...1 lines deleted...]
-      <c r="H175" s="34"/>
+      <c r="F175" s="59">
+        <v>375</v>
+      </c>
+      <c r="G175" s="14"/>
+      <c r="H175" s="32"/>
       <c r="I175" s="9"/>
       <c r="J175" s="9"/>
       <c r="K175" s="9"/>
-      <c r="L175" s="14"/>
-[...5 lines deleted...]
-      <c r="A176" s="29" t="s">
+      <c r="L175" s="13"/>
+      <c r="M175" s="13"/>
+      <c r="N175" s="16"/>
+      <c r="P175" s="16"/>
+    </row>
+    <row r="176" spans="1:16" s="29" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B176" s="52"/>
+      <c r="B176" s="50"/>
       <c r="C176" s="9"/>
-      <c r="D176" s="52"/>
-[...3 lines deleted...]
-      <c r="H176" s="34"/>
+      <c r="D176" s="50"/>
+      <c r="E176" s="59"/>
+      <c r="F176" s="50"/>
+      <c r="G176" s="14"/>
+      <c r="H176" s="32"/>
       <c r="I176" s="9"/>
       <c r="J176" s="9"/>
       <c r="K176" s="9"/>
-      <c r="L176" s="14"/>
-[...5 lines deleted...]
-      <c r="A177" s="49" t="s">
+      <c r="L176" s="13"/>
+      <c r="M176" s="13"/>
+      <c r="N176" s="28"/>
+      <c r="P176" s="28"/>
+    </row>
+    <row r="177" spans="1:16" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B177" s="9">
         <v>211512</v>
       </c>
-      <c r="C177" s="66">
+      <c r="C177" s="64">
         <v>418112</v>
       </c>
-      <c r="D177" s="61">
+      <c r="D177" s="59">
         <v>624966</v>
       </c>
-      <c r="E177" s="88">
+      <c r="E177" s="78">
         <v>837378</v>
       </c>
-      <c r="F177" s="12"/>
-[...1 lines deleted...]
-      <c r="H177" s="34"/>
+      <c r="F177" s="59">
+        <v>1011204</v>
+      </c>
+      <c r="G177" s="14"/>
+      <c r="H177" s="32"/>
       <c r="I177" s="9"/>
       <c r="J177" s="9"/>
       <c r="K177" s="9"/>
-      <c r="L177" s="14"/>
-[...2 lines deleted...]
-      <c r="P177" s="30"/>
+      <c r="L177" s="13"/>
+      <c r="M177" s="13"/>
+      <c r="N177" s="28"/>
+      <c r="P177" s="28"/>
     </row>
     <row r="178" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="24" t="s">
+      <c r="A178" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B178" s="9">
         <v>76842</v>
       </c>
-      <c r="C178" s="66">
+      <c r="C178" s="64">
         <v>160459</v>
       </c>
-      <c r="D178" s="61">
+      <c r="D178" s="59">
         <v>244076</v>
       </c>
-      <c r="E178" s="88">
+      <c r="E178" s="78">
         <v>327693</v>
       </c>
-      <c r="F178" s="12"/>
-[...1 lines deleted...]
-      <c r="H178" s="34"/>
+      <c r="F178" s="59">
+        <v>404804</v>
+      </c>
+      <c r="G178" s="14"/>
+      <c r="H178" s="32"/>
       <c r="I178" s="9"/>
       <c r="J178" s="9"/>
       <c r="K178" s="9"/>
-      <c r="L178" s="14"/>
-[...2 lines deleted...]
-      <c r="P178" s="17"/>
+      <c r="L178" s="13"/>
+      <c r="M178" s="13"/>
+      <c r="N178" s="16"/>
+      <c r="P178" s="16"/>
     </row>
     <row r="179" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="23" t="s">
+      <c r="A179" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B179" s="9">
         <v>3776</v>
       </c>
-      <c r="C179" s="66">
+      <c r="C179" s="64">
         <v>6534</v>
       </c>
-      <c r="D179" s="61">
+      <c r="D179" s="59">
         <v>9293</v>
       </c>
-      <c r="E179" s="88">
+      <c r="E179" s="78">
         <v>12051</v>
       </c>
-      <c r="F179" s="12"/>
-[...1 lines deleted...]
-      <c r="H179" s="34"/>
+      <c r="F179" s="59">
+        <v>15969</v>
+      </c>
+      <c r="G179" s="14"/>
+      <c r="H179" s="32"/>
       <c r="I179" s="9"/>
       <c r="J179" s="9"/>
       <c r="K179" s="9"/>
-      <c r="L179" s="14"/>
-      <c r="M179" s="14"/>
+      <c r="L179" s="13"/>
+      <c r="M179" s="13"/>
       <c r="N179" s="6"/>
       <c r="P179" s="6"/>
     </row>
     <row r="180" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="24" t="s">
+      <c r="A180" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="9">
         <v>6436</v>
       </c>
-      <c r="C180" s="66">
+      <c r="C180" s="64">
         <v>16649</v>
       </c>
-      <c r="D180" s="61">
+      <c r="D180" s="59">
         <v>26861</v>
       </c>
-      <c r="E180" s="88">
+      <c r="E180" s="78">
         <v>37074</v>
       </c>
-      <c r="F180" s="12"/>
-[...1 lines deleted...]
-      <c r="H180" s="34"/>
+      <c r="F180" s="59">
+        <v>48022</v>
+      </c>
+      <c r="G180" s="14"/>
+      <c r="H180" s="32"/>
       <c r="I180" s="9"/>
       <c r="J180" s="9"/>
       <c r="K180" s="9"/>
-      <c r="L180" s="14"/>
-      <c r="M180" s="14"/>
+      <c r="L180" s="13"/>
+      <c r="M180" s="13"/>
       <c r="N180" s="6"/>
       <c r="P180" s="6"/>
     </row>
     <row r="181" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="23" t="s">
+      <c r="A181" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B181" s="9">
         <v>700</v>
       </c>
-      <c r="C181" s="66">
+      <c r="C181" s="64">
         <v>1400</v>
       </c>
-      <c r="D181" s="61">
+      <c r="D181" s="59">
         <v>2100</v>
       </c>
-      <c r="E181" s="88">
+      <c r="E181" s="78">
         <v>2800</v>
       </c>
-      <c r="F181" s="12"/>
-[...1 lines deleted...]
-      <c r="H181" s="34"/>
+      <c r="F181" s="59">
+        <v>3500</v>
+      </c>
+      <c r="G181" s="14"/>
+      <c r="H181" s="32"/>
       <c r="I181" s="9"/>
       <c r="J181" s="9"/>
       <c r="K181" s="9"/>
-      <c r="L181" s="14"/>
-      <c r="M181" s="14"/>
+      <c r="L181" s="13"/>
+      <c r="M181" s="13"/>
       <c r="N181" s="6"/>
       <c r="P181" s="6"/>
     </row>
     <row r="182" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A182" s="23" t="s">
+      <c r="A182" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B182" s="9">
         <v>6387</v>
       </c>
-      <c r="C182" s="66">
+      <c r="C182" s="64">
         <v>12774</v>
       </c>
-      <c r="D182" s="61">
+      <c r="D182" s="59">
         <v>19161</v>
       </c>
-      <c r="E182" s="88">
+      <c r="E182" s="78">
         <v>25548</v>
       </c>
-      <c r="F182" s="12"/>
-[...1 lines deleted...]
-      <c r="H182" s="34"/>
+      <c r="F182" s="59">
+        <v>31935</v>
+      </c>
+      <c r="G182" s="14"/>
+      <c r="H182" s="32"/>
       <c r="I182" s="9"/>
       <c r="J182" s="9"/>
       <c r="K182" s="9"/>
-      <c r="L182" s="14"/>
-      <c r="M182" s="14"/>
+      <c r="L182" s="13"/>
+      <c r="M182" s="13"/>
       <c r="N182" s="6"/>
       <c r="P182" s="6"/>
     </row>
     <row r="183" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A183" s="23" t="s">
+      <c r="A183" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B183" s="9">
         <v>44429</v>
       </c>
-      <c r="C183" s="66">
+      <c r="C183" s="64">
         <v>90780</v>
       </c>
-      <c r="D183" s="61">
+      <c r="D183" s="59">
         <v>137132</v>
       </c>
-      <c r="E183" s="88">
+      <c r="E183" s="78">
         <v>183484</v>
       </c>
-      <c r="F183" s="12"/>
-[...1 lines deleted...]
-      <c r="H183" s="34"/>
+      <c r="F183" s="59">
+        <v>210350</v>
+      </c>
+      <c r="G183" s="14"/>
+      <c r="H183" s="32"/>
       <c r="I183" s="9"/>
       <c r="J183" s="9"/>
       <c r="K183" s="9"/>
-      <c r="L183" s="14"/>
-      <c r="M183" s="14"/>
+      <c r="L183" s="13"/>
+      <c r="M183" s="13"/>
       <c r="N183" s="6"/>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="23" t="s">
+      <c r="A184" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B184" s="9">
         <v>3770</v>
       </c>
-      <c r="C184" s="66">
+      <c r="C184" s="64">
         <v>7540</v>
       </c>
-      <c r="D184" s="61">
+      <c r="D184" s="59">
         <v>11310</v>
       </c>
-      <c r="E184" s="88">
+      <c r="E184" s="78">
         <v>15080</v>
       </c>
-      <c r="F184" s="12"/>
-[...1 lines deleted...]
-      <c r="H184" s="34"/>
+      <c r="F184" s="59">
+        <v>18850</v>
+      </c>
+      <c r="G184" s="14"/>
+      <c r="H184" s="32"/>
       <c r="I184" s="9"/>
       <c r="J184" s="9"/>
       <c r="K184" s="9"/>
-      <c r="L184" s="14"/>
-      <c r="M184" s="14"/>
+      <c r="L184" s="13"/>
+      <c r="M184" s="13"/>
       <c r="N184" s="6"/>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A185" s="23" t="s">
+      <c r="A185" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B185" s="9">
         <v>163</v>
       </c>
-      <c r="C185" s="66">
+      <c r="C185" s="64">
         <v>326</v>
       </c>
-      <c r="D185" s="61">
+      <c r="D185" s="59">
         <v>489</v>
       </c>
-      <c r="E185" s="88">
+      <c r="E185" s="78">
         <v>652</v>
       </c>
-      <c r="F185" s="12"/>
-[...1 lines deleted...]
-      <c r="H185" s="34"/>
+      <c r="F185" s="59">
+        <v>815</v>
+      </c>
+      <c r="G185" s="14"/>
+      <c r="H185" s="32"/>
       <c r="I185" s="9"/>
       <c r="J185" s="9"/>
       <c r="K185" s="9"/>
-      <c r="L185" s="14"/>
-      <c r="M185" s="14"/>
+      <c r="L185" s="13"/>
+      <c r="M185" s="13"/>
       <c r="N185" s="6"/>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A186" s="23" t="s">
+      <c r="A186" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B186" s="9">
         <v>52881</v>
       </c>
-      <c r="C186" s="66">
+      <c r="C186" s="64">
         <v>89141</v>
       </c>
-      <c r="D186" s="61">
+      <c r="D186" s="59">
         <v>125401</v>
       </c>
-      <c r="E186" s="88">
+      <c r="E186" s="78">
         <v>161661</v>
       </c>
-      <c r="F186" s="12"/>
-[...1 lines deleted...]
-      <c r="H186" s="34"/>
+      <c r="F186" s="59">
+        <v>200865</v>
+      </c>
+      <c r="G186" s="14"/>
+      <c r="H186" s="32"/>
       <c r="I186" s="9"/>
       <c r="J186" s="9"/>
       <c r="K186" s="9"/>
-      <c r="L186" s="14"/>
-      <c r="M186" s="14"/>
+      <c r="L186" s="13"/>
+      <c r="M186" s="13"/>
       <c r="N186" s="6"/>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="23" t="s">
+      <c r="A187" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B187" s="9">
         <v>1273</v>
       </c>
-      <c r="C187" s="66">
+      <c r="C187" s="64">
         <v>2546</v>
       </c>
-      <c r="D187" s="61">
+      <c r="D187" s="59">
         <v>3819</v>
       </c>
-      <c r="E187" s="88">
+      <c r="E187" s="78">
         <v>5092</v>
       </c>
-      <c r="F187" s="12"/>
-[...1 lines deleted...]
-      <c r="H187" s="34"/>
+      <c r="F187" s="59">
+        <v>6365</v>
+      </c>
+      <c r="G187" s="14"/>
+      <c r="H187" s="32"/>
       <c r="I187" s="9"/>
       <c r="J187" s="9"/>
       <c r="K187" s="9"/>
-      <c r="L187" s="14"/>
-      <c r="M187" s="14"/>
+      <c r="L187" s="13"/>
+      <c r="M187" s="13"/>
       <c r="N187" s="6"/>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="23" t="s">
+      <c r="A188" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B188" s="9">
         <v>2816</v>
       </c>
-      <c r="C188" s="66">
+      <c r="C188" s="64">
         <v>5632</v>
       </c>
-      <c r="D188" s="61">
+      <c r="D188" s="59">
         <v>8448</v>
       </c>
-      <c r="E188" s="88">
+      <c r="E188" s="78">
         <v>11264</v>
       </c>
-      <c r="F188" s="12"/>
-[...1 lines deleted...]
-      <c r="H188" s="34"/>
+      <c r="F188" s="59">
+        <v>14080</v>
+      </c>
+      <c r="G188" s="14"/>
+      <c r="H188" s="32"/>
       <c r="I188" s="9"/>
       <c r="J188" s="9"/>
       <c r="K188" s="9"/>
-      <c r="L188" s="14"/>
-      <c r="M188" s="14"/>
+      <c r="L188" s="13"/>
+      <c r="M188" s="13"/>
       <c r="N188" s="6"/>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="23" t="s">
+      <c r="A189" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B189" s="1">
         <v>623</v>
       </c>
-      <c r="C189" s="66">
+      <c r="C189" s="64">
         <v>1246</v>
       </c>
-      <c r="D189" s="74">
+      <c r="D189" s="72">
         <v>1869</v>
       </c>
-      <c r="E189" s="88">
+      <c r="E189" s="78">
         <v>2492</v>
       </c>
-      <c r="F189" s="12"/>
-[...1 lines deleted...]
-      <c r="H189" s="34"/>
+      <c r="F189" s="72">
+        <v>3115</v>
+      </c>
+      <c r="G189" s="14"/>
+      <c r="H189" s="32"/>
       <c r="I189" s="9"/>
       <c r="J189" s="9"/>
       <c r="K189" s="9"/>
-      <c r="L189" s="14"/>
-      <c r="M189" s="14"/>
+      <c r="L189" s="13"/>
+      <c r="M189" s="13"/>
       <c r="N189" s="6"/>
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A190" s="23" t="s">
+      <c r="A190" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B190" s="1">
         <v>48</v>
       </c>
-      <c r="C190" s="66">
+      <c r="C190" s="64">
         <v>96</v>
       </c>
-      <c r="D190" s="75">
+      <c r="D190" s="73">
         <v>144</v>
       </c>
-      <c r="E190" s="88">
+      <c r="E190" s="78">
         <v>192</v>
       </c>
-      <c r="F190" s="12"/>
-[...1 lines deleted...]
-      <c r="H190" s="34"/>
+      <c r="F190" s="73">
+        <v>240</v>
+      </c>
+      <c r="G190" s="14"/>
+      <c r="H190" s="32"/>
       <c r="I190" s="9"/>
       <c r="J190" s="9"/>
       <c r="K190" s="9"/>
-      <c r="L190" s="14"/>
-      <c r="M190" s="14"/>
+      <c r="L190" s="13"/>
+      <c r="M190" s="13"/>
       <c r="N190" s="6"/>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="28" t="s">
+      <c r="A191" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B191" s="52"/>
+      <c r="B191" s="50"/>
       <c r="C191" s="9"/>
-      <c r="D191" s="52"/>
-[...3 lines deleted...]
-      <c r="H191" s="34"/>
+      <c r="D191" s="50"/>
+      <c r="E191" s="59"/>
+      <c r="F191" s="50"/>
+      <c r="G191" s="14"/>
+      <c r="H191" s="32"/>
       <c r="I191" s="9"/>
       <c r="J191" s="9"/>
       <c r="K191" s="9"/>
-      <c r="L191" s="14"/>
-      <c r="M191" s="14"/>
+      <c r="L191" s="13"/>
+      <c r="M191" s="13"/>
       <c r="N191" s="6"/>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A192" s="49" t="s">
+      <c r="A192" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B192" s="9">
         <v>60253</v>
       </c>
-      <c r="C192" s="66">
+      <c r="C192" s="64">
         <v>199257</v>
       </c>
-      <c r="D192" s="61">
+      <c r="D192" s="59">
         <v>338260</v>
       </c>
-      <c r="E192" s="88">
+      <c r="E192" s="78">
         <v>477264</v>
       </c>
-      <c r="F192" s="12"/>
-[...1 lines deleted...]
-      <c r="H192" s="34"/>
+      <c r="F192" s="59">
+        <v>743449</v>
+      </c>
+      <c r="G192" s="14"/>
+      <c r="H192" s="32"/>
       <c r="I192" s="9"/>
       <c r="J192" s="9"/>
       <c r="K192" s="9"/>
-      <c r="L192" s="14"/>
-      <c r="M192" s="14"/>
+      <c r="L192" s="13"/>
+      <c r="M192" s="13"/>
       <c r="N192" s="6"/>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="24" t="s">
+      <c r="A193" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B193" s="9">
         <v>56525</v>
       </c>
-      <c r="C193" s="66">
+      <c r="C193" s="64">
         <v>190887</v>
       </c>
-      <c r="D193" s="61">
+      <c r="D193" s="59">
         <v>325249</v>
       </c>
-      <c r="E193" s="88">
+      <c r="E193" s="78">
         <v>459612</v>
       </c>
-      <c r="F193" s="12"/>
-[...1 lines deleted...]
-      <c r="H193" s="34"/>
+      <c r="F193" s="59">
+        <v>720819</v>
+      </c>
+      <c r="G193" s="14"/>
+      <c r="H193" s="32"/>
       <c r="I193" s="9"/>
       <c r="J193" s="9"/>
       <c r="K193" s="9"/>
-      <c r="L193" s="14"/>
-[...2 lines deleted...]
-      <c r="P193" s="17"/>
+      <c r="L193" s="13"/>
+      <c r="M193" s="13"/>
+      <c r="N193" s="16"/>
+      <c r="P193" s="16"/>
     </row>
     <row r="194" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="23" t="s">
+      <c r="A194" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B194" s="9">
         <v>1355</v>
       </c>
-      <c r="C194" s="66">
+      <c r="C194" s="64">
         <v>2908</v>
       </c>
-      <c r="D194" s="61">
+      <c r="D194" s="59">
         <v>4461</v>
       </c>
-      <c r="E194" s="88">
+      <c r="E194" s="78">
         <v>6014</v>
       </c>
-      <c r="F194" s="12"/>
-[...1 lines deleted...]
-      <c r="H194" s="34"/>
+      <c r="F194" s="59">
+        <v>7313</v>
+      </c>
+      <c r="G194" s="14"/>
+      <c r="H194" s="32"/>
       <c r="I194" s="9"/>
       <c r="J194" s="9"/>
       <c r="K194" s="9"/>
-      <c r="L194" s="14"/>
-      <c r="M194" s="14"/>
+      <c r="L194" s="13"/>
+      <c r="M194" s="13"/>
       <c r="N194" s="6"/>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="24" t="s">
+      <c r="A195" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B195" s="9">
         <v>2373</v>
       </c>
-      <c r="C195" s="66">
+      <c r="C195" s="64">
         <v>5461</v>
       </c>
-      <c r="D195" s="61">
+      <c r="D195" s="59">
         <v>8550</v>
       </c>
-      <c r="E195" s="88">
+      <c r="E195" s="78">
         <v>11638</v>
       </c>
-      <c r="F195" s="12"/>
-[...1 lines deleted...]
-      <c r="H195" s="34"/>
+      <c r="F195" s="59">
+        <v>15317</v>
+      </c>
+      <c r="G195" s="14"/>
+      <c r="H195" s="32"/>
       <c r="I195" s="9"/>
       <c r="J195" s="9"/>
       <c r="K195" s="9"/>
-      <c r="L195" s="14"/>
-      <c r="M195" s="14"/>
+      <c r="L195" s="13"/>
+      <c r="M195" s="13"/>
       <c r="N195" s="6"/>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="28" t="s">
+      <c r="A196" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B196" s="52"/>
+      <c r="B196" s="50"/>
       <c r="C196" s="9"/>
-      <c r="D196" s="52"/>
-[...3 lines deleted...]
-      <c r="H196" s="34"/>
+      <c r="D196" s="50"/>
+      <c r="E196" s="59"/>
+      <c r="F196" s="50"/>
+      <c r="G196" s="14"/>
+      <c r="H196" s="32"/>
       <c r="I196" s="9"/>
       <c r="J196" s="9"/>
       <c r="K196" s="9"/>
-      <c r="L196" s="14"/>
-      <c r="M196" s="14"/>
+      <c r="L196" s="13"/>
+      <c r="M196" s="13"/>
       <c r="N196" s="6"/>
       <c r="P196" s="6"/>
     </row>
     <row r="197" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="49" t="s">
+      <c r="A197" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B197" s="9">
         <v>43964</v>
       </c>
-      <c r="C197" s="66">
+      <c r="C197" s="64">
         <v>96642</v>
       </c>
-      <c r="D197" s="61">
+      <c r="D197" s="59">
         <v>149319</v>
       </c>
-      <c r="E197" s="88">
+      <c r="E197" s="78">
         <v>201996</v>
       </c>
-      <c r="F197" s="12"/>
-[...1 lines deleted...]
-      <c r="H197" s="34"/>
+      <c r="F197" s="59">
+        <v>244763</v>
+      </c>
+      <c r="G197" s="14"/>
+      <c r="H197" s="32"/>
       <c r="I197" s="9"/>
       <c r="J197" s="9"/>
       <c r="K197" s="9"/>
-      <c r="L197" s="14"/>
-      <c r="M197" s="14"/>
+      <c r="L197" s="13"/>
+      <c r="M197" s="13"/>
       <c r="N197" s="6"/>
       <c r="P197" s="6"/>
     </row>
     <row r="198" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="24" t="s">
+      <c r="A198" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B198" s="9">
         <v>26289</v>
       </c>
-      <c r="C198" s="66">
+      <c r="C198" s="64">
         <v>57161</v>
       </c>
-      <c r="D198" s="61">
+      <c r="D198" s="59">
         <v>88033</v>
       </c>
-      <c r="E198" s="88">
+      <c r="E198" s="78">
         <v>118904</v>
       </c>
-      <c r="F198" s="12"/>
-[...1 lines deleted...]
-      <c r="H198" s="34"/>
+      <c r="F198" s="59">
+        <v>146387</v>
+      </c>
+      <c r="G198" s="14"/>
+      <c r="H198" s="32"/>
       <c r="I198" s="9"/>
       <c r="J198" s="9"/>
       <c r="K198" s="9"/>
-      <c r="L198" s="14"/>
-[...2 lines deleted...]
-      <c r="P198" s="17"/>
+      <c r="L198" s="13"/>
+      <c r="M198" s="13"/>
+      <c r="N198" s="16"/>
+      <c r="P198" s="16"/>
     </row>
     <row r="199" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="24" t="s">
+      <c r="A199" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B199" s="1">
         <v>317</v>
       </c>
-      <c r="C199" s="66">
+      <c r="C199" s="64">
         <v>634</v>
       </c>
-      <c r="D199" s="75">
+      <c r="D199" s="73">
         <v>951</v>
       </c>
-      <c r="E199" s="88">
+      <c r="E199" s="78">
         <v>1268</v>
       </c>
-      <c r="F199" s="12"/>
-[...1 lines deleted...]
-      <c r="H199" s="34"/>
+      <c r="F199" s="72">
+        <v>1585</v>
+      </c>
+      <c r="G199" s="14"/>
+      <c r="H199" s="32"/>
       <c r="I199" s="9"/>
       <c r="J199" s="9"/>
       <c r="K199" s="9"/>
-      <c r="L199" s="14"/>
-      <c r="M199" s="14"/>
+      <c r="L199" s="13"/>
+      <c r="M199" s="13"/>
       <c r="N199" s="6"/>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="23" t="s">
+      <c r="A200" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B200" s="9">
         <v>40</v>
       </c>
-      <c r="C200" s="66">
+      <c r="C200" s="64">
         <v>80</v>
       </c>
-      <c r="D200" s="61">
+      <c r="D200" s="59">
         <v>120</v>
       </c>
-      <c r="E200" s="88">
+      <c r="E200" s="78">
         <v>160</v>
       </c>
-      <c r="F200" s="12"/>
-[...1 lines deleted...]
-      <c r="H200" s="34"/>
+      <c r="F200" s="59">
+        <v>200</v>
+      </c>
+      <c r="G200" s="14"/>
+      <c r="H200" s="32"/>
       <c r="I200" s="9"/>
       <c r="J200" s="9"/>
       <c r="K200" s="9"/>
-      <c r="L200" s="14"/>
-      <c r="M200" s="14"/>
+      <c r="L200" s="13"/>
+      <c r="M200" s="13"/>
       <c r="N200" s="6"/>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="24" t="s">
+      <c r="A201" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B201" s="9">
         <v>14353</v>
       </c>
-      <c r="C201" s="66">
+      <c r="C201" s="64">
         <v>31952</v>
       </c>
-      <c r="D201" s="61">
+      <c r="D201" s="59">
         <v>49550</v>
       </c>
-      <c r="E201" s="88">
+      <c r="E201" s="78">
         <v>67149</v>
       </c>
-      <c r="F201" s="12"/>
-[...1 lines deleted...]
-      <c r="H201" s="34"/>
+      <c r="F201" s="59">
+        <v>79398</v>
+      </c>
+      <c r="G201" s="14"/>
+      <c r="H201" s="32"/>
       <c r="I201" s="9"/>
       <c r="J201" s="9"/>
       <c r="K201" s="9"/>
-      <c r="L201" s="14"/>
-      <c r="M201" s="14"/>
+      <c r="L201" s="13"/>
+      <c r="M201" s="13"/>
       <c r="N201" s="6"/>
       <c r="P201" s="6"/>
     </row>
     <row r="202" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="23" t="s">
+      <c r="A202" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B202" s="9">
         <v>67</v>
       </c>
-      <c r="C202" s="66">
+      <c r="C202" s="64">
         <v>134</v>
       </c>
-      <c r="D202" s="61">
+      <c r="D202" s="59">
         <v>201</v>
       </c>
-      <c r="E202" s="88">
+      <c r="E202" s="78">
         <v>268</v>
       </c>
-      <c r="F202" s="12"/>
-[...1 lines deleted...]
-      <c r="H202" s="34"/>
+      <c r="F202" s="59">
+        <v>335</v>
+      </c>
+      <c r="G202" s="14"/>
+      <c r="H202" s="32"/>
       <c r="I202" s="9"/>
       <c r="J202" s="9"/>
       <c r="K202" s="9"/>
-      <c r="L202" s="14"/>
-      <c r="M202" s="14"/>
+      <c r="L202" s="13"/>
+      <c r="M202" s="13"/>
       <c r="N202" s="6"/>
       <c r="P202" s="6"/>
     </row>
     <row r="203" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="23" t="s">
+      <c r="A203" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B203" s="9">
         <v>2585</v>
       </c>
-      <c r="C203" s="66">
+      <c r="C203" s="64">
         <v>6055</v>
       </c>
-      <c r="D203" s="61">
+      <c r="D203" s="59">
         <v>9525</v>
       </c>
-      <c r="E203" s="88">
+      <c r="E203" s="78">
         <v>12995</v>
       </c>
-      <c r="F203" s="12"/>
-[...1 lines deleted...]
-      <c r="H203" s="34"/>
+      <c r="F203" s="59">
+        <v>15293</v>
+      </c>
+      <c r="G203" s="14"/>
+      <c r="H203" s="32"/>
       <c r="I203" s="9"/>
       <c r="J203" s="9"/>
       <c r="K203" s="9"/>
-      <c r="L203" s="14"/>
-      <c r="M203" s="14"/>
+      <c r="L203" s="13"/>
+      <c r="M203" s="13"/>
       <c r="N203" s="6"/>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="24" t="s">
+      <c r="A204" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="9">
         <v>49</v>
       </c>
-      <c r="C204" s="66">
+      <c r="C204" s="64">
         <v>98</v>
       </c>
-      <c r="D204" s="61">
+      <c r="D204" s="59">
         <v>147</v>
       </c>
-      <c r="E204" s="88">
+      <c r="E204" s="78">
         <v>196</v>
       </c>
-      <c r="F204" s="12"/>
-[...1 lines deleted...]
-      <c r="H204" s="34"/>
+      <c r="F204" s="59">
+        <v>245</v>
+      </c>
+      <c r="G204" s="14"/>
+      <c r="H204" s="32"/>
       <c r="I204" s="9"/>
       <c r="J204" s="9"/>
       <c r="K204" s="9"/>
-      <c r="L204" s="14"/>
-      <c r="M204" s="14"/>
+      <c r="L204" s="13"/>
+      <c r="M204" s="13"/>
       <c r="N204" s="6"/>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="23" t="s">
+      <c r="A205" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B205" s="1">
         <v>262</v>
       </c>
-      <c r="C205" s="66">
+      <c r="C205" s="64">
         <v>524</v>
       </c>
-      <c r="D205" s="75">
+      <c r="D205" s="73">
         <v>786</v>
       </c>
-      <c r="E205" s="88">
+      <c r="E205" s="78">
         <v>1048</v>
       </c>
-      <c r="F205" s="12"/>
-[...1 lines deleted...]
-      <c r="H205" s="34"/>
+      <c r="F205" s="72">
+        <v>1310</v>
+      </c>
+      <c r="G205" s="14"/>
+      <c r="H205" s="32"/>
       <c r="I205" s="9"/>
       <c r="J205" s="9"/>
       <c r="K205" s="9"/>
-      <c r="L205" s="14"/>
-      <c r="M205" s="14"/>
+      <c r="L205" s="13"/>
+      <c r="M205" s="13"/>
       <c r="N205" s="6"/>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="23" t="s">
+      <c r="A206" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B206" s="1">
         <v>3</v>
       </c>
-      <c r="C206" s="66">
+      <c r="C206" s="64">
         <v>6</v>
       </c>
-      <c r="D206" s="75">
+      <c r="D206" s="73">
         <v>9</v>
       </c>
-      <c r="E206" s="88">
+      <c r="E206" s="78">
         <v>12</v>
       </c>
-      <c r="F206" s="12"/>
-[...1 lines deleted...]
-      <c r="H206" s="34"/>
+      <c r="F206" s="73">
+        <v>15</v>
+      </c>
+      <c r="G206" s="14"/>
+      <c r="H206" s="32"/>
       <c r="I206" s="9"/>
       <c r="J206" s="9"/>
       <c r="K206" s="9"/>
-      <c r="L206" s="14"/>
-      <c r="M206" s="14"/>
+      <c r="L206" s="13"/>
+      <c r="M206" s="13"/>
       <c r="N206" s="6"/>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="29" t="s">
+      <c r="A207" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B207" s="52"/>
+      <c r="B207" s="50"/>
       <c r="C207" s="9"/>
-      <c r="D207" s="52"/>
-[...3 lines deleted...]
-      <c r="H207" s="34"/>
+      <c r="D207" s="50"/>
+      <c r="E207" s="59"/>
+      <c r="F207" s="50"/>
+      <c r="G207" s="14"/>
+      <c r="H207" s="32"/>
       <c r="I207" s="9"/>
       <c r="J207" s="9"/>
       <c r="K207" s="9"/>
-      <c r="L207" s="14"/>
-      <c r="M207" s="14"/>
+      <c r="L207" s="13"/>
+      <c r="M207" s="13"/>
       <c r="N207" s="6"/>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="49" t="s">
+      <c r="A208" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B208" s="9">
         <v>1207545</v>
       </c>
-      <c r="C208" s="66">
+      <c r="C208" s="64">
         <v>2573320</v>
       </c>
-      <c r="D208" s="76">
+      <c r="D208" s="74">
         <v>3924049</v>
       </c>
-      <c r="E208" s="88">
+      <c r="E208" s="78">
         <v>5470188</v>
       </c>
-      <c r="F208" s="12"/>
-[...1 lines deleted...]
-      <c r="H208" s="34"/>
+      <c r="F208" s="59">
+        <v>6437721</v>
+      </c>
+      <c r="G208" s="14"/>
+      <c r="H208" s="32"/>
       <c r="I208" s="9"/>
       <c r="J208" s="9"/>
       <c r="K208" s="9"/>
-      <c r="L208" s="14"/>
-      <c r="M208" s="14"/>
+      <c r="L208" s="13"/>
+      <c r="M208" s="13"/>
       <c r="N208" s="6"/>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="24" t="s">
+      <c r="A209" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B209" s="9">
         <v>192161</v>
       </c>
-      <c r="C209" s="66">
+      <c r="C209" s="64">
         <v>318322</v>
       </c>
-      <c r="D209" s="61">
+      <c r="D209" s="59">
         <v>445666</v>
       </c>
-      <c r="E209" s="88">
+      <c r="E209" s="78">
         <v>577177</v>
       </c>
-      <c r="F209" s="12"/>
-[...1 lines deleted...]
-      <c r="H209" s="34"/>
+      <c r="F209" s="59">
+        <v>642351</v>
+      </c>
+      <c r="G209" s="14"/>
+      <c r="H209" s="32"/>
       <c r="I209" s="9"/>
       <c r="J209" s="9"/>
       <c r="K209" s="9"/>
-      <c r="L209" s="14"/>
-[...2 lines deleted...]
-      <c r="P209" s="17"/>
+      <c r="L209" s="13"/>
+      <c r="M209" s="13"/>
+      <c r="N209" s="16"/>
+      <c r="P209" s="16"/>
     </row>
     <row r="210" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="24" t="s">
+      <c r="A210" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D210" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E210" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F210" s="12"/>
-[...1 lines deleted...]
-      <c r="H210" s="34"/>
+      <c r="F210" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G210" s="14"/>
+      <c r="H210" s="32"/>
       <c r="I210" s="9"/>
       <c r="J210" s="9"/>
       <c r="K210" s="9"/>
-      <c r="L210" s="14"/>
-      <c r="M210" s="14"/>
+      <c r="L210" s="13"/>
+      <c r="M210" s="13"/>
       <c r="N210" s="6"/>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="23" t="s">
+      <c r="A211" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B211" s="1">
         <v>76</v>
       </c>
-      <c r="C211" s="66">
+      <c r="C211" s="64">
         <v>152</v>
       </c>
-      <c r="D211" s="75">
+      <c r="D211" s="73">
         <v>228</v>
       </c>
-      <c r="E211" s="88">
+      <c r="E211" s="78">
         <v>304</v>
       </c>
-      <c r="F211" s="12"/>
-[...1 lines deleted...]
-      <c r="H211" s="34"/>
+      <c r="F211" s="73">
+        <v>380</v>
+      </c>
+      <c r="G211" s="14"/>
+      <c r="H211" s="32"/>
       <c r="I211" s="9"/>
       <c r="J211" s="9"/>
       <c r="K211" s="9"/>
-      <c r="L211" s="14"/>
-      <c r="M211" s="14"/>
+      <c r="L211" s="13"/>
+      <c r="M211" s="13"/>
       <c r="N211" s="6"/>
       <c r="P211" s="6"/>
     </row>
     <row r="212" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="24" t="s">
+      <c r="A212" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B212" s="9">
         <v>833060</v>
       </c>
-      <c r="C212" s="66">
+      <c r="C212" s="64">
         <v>1926213</v>
       </c>
-      <c r="D212" s="61">
+      <c r="D212" s="59">
         <v>3018518</v>
       </c>
-      <c r="E212" s="88">
+      <c r="E212" s="78">
         <v>4205167</v>
       </c>
-      <c r="F212" s="12"/>
-[...1 lines deleted...]
-      <c r="H212" s="34"/>
+      <c r="F212" s="59">
+        <v>4921000</v>
+      </c>
+      <c r="G212" s="14"/>
+      <c r="H212" s="32"/>
       <c r="I212" s="9"/>
       <c r="J212" s="9"/>
       <c r="K212" s="9"/>
-      <c r="L212" s="14"/>
-      <c r="M212" s="14"/>
+      <c r="L212" s="13"/>
+      <c r="M212" s="13"/>
       <c r="N212" s="6"/>
       <c r="P212" s="6"/>
     </row>
     <row r="213" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="23" t="s">
+      <c r="A213" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B213" s="9">
         <v>416</v>
       </c>
-      <c r="C213" s="66">
+      <c r="C213" s="64">
         <v>832</v>
       </c>
-      <c r="D213" s="61">
+      <c r="D213" s="59">
         <v>1248</v>
       </c>
-      <c r="E213" s="88">
+      <c r="E213" s="78">
         <v>1664</v>
       </c>
-      <c r="F213" s="1"/>
+      <c r="F213" s="59">
+        <v>2080</v>
+      </c>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="6"/>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="23" t="s">
+      <c r="A214" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E214" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F214" s="9"/>
+      <c r="F214" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G214" s="9"/>
       <c r="H214" s="9"/>
       <c r="I214" s="9"/>
       <c r="J214" s="9"/>
       <c r="K214" s="9"/>
       <c r="L214" s="9"/>
       <c r="M214" s="9"/>
       <c r="N214" s="6"/>
       <c r="P214" s="6"/>
     </row>
     <row r="215" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="28" t="s">
+      <c r="A215" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B215" s="52"/>
+      <c r="B215" s="50"/>
       <c r="C215" s="9"/>
-      <c r="D215" s="52"/>
-[...3 lines deleted...]
-      <c r="H215" s="34"/>
+      <c r="D215" s="50"/>
+      <c r="E215" s="59"/>
+      <c r="F215" s="50"/>
+      <c r="G215" s="14"/>
+      <c r="H215" s="32"/>
       <c r="I215" s="9"/>
       <c r="J215" s="9"/>
       <c r="K215" s="9"/>
-      <c r="L215" s="14"/>
-      <c r="M215" s="14"/>
+      <c r="L215" s="13"/>
+      <c r="M215" s="13"/>
       <c r="N215" s="6"/>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="49" t="s">
+      <c r="A216" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B216" s="9">
         <v>9202</v>
       </c>
-      <c r="C216" s="66">
+      <c r="C216" s="64">
         <v>20743</v>
       </c>
-      <c r="D216" s="61">
+      <c r="D216" s="59">
         <v>32283</v>
       </c>
-      <c r="E216" s="88">
+      <c r="E216" s="78">
         <v>43823</v>
       </c>
-      <c r="F216" s="12"/>
-[...1 lines deleted...]
-      <c r="H216" s="34"/>
+      <c r="F216" s="59">
+        <v>49548</v>
+      </c>
+      <c r="G216" s="14"/>
+      <c r="H216" s="32"/>
       <c r="I216" s="9"/>
       <c r="J216" s="9"/>
       <c r="K216" s="9"/>
-      <c r="L216" s="14"/>
-      <c r="M216" s="14"/>
+      <c r="L216" s="13"/>
+      <c r="M216" s="13"/>
       <c r="N216" s="6"/>
       <c r="P216" s="6"/>
     </row>
     <row r="217" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="24" t="s">
+      <c r="A217" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B217" s="9">
         <v>9202</v>
       </c>
-      <c r="C217" s="66">
+      <c r="C217" s="64">
         <v>20743</v>
       </c>
-      <c r="D217" s="61">
+      <c r="D217" s="59">
         <v>32283</v>
       </c>
-      <c r="E217" s="88">
+      <c r="E217" s="78">
         <v>43823</v>
       </c>
-      <c r="F217" s="12"/>
-[...1 lines deleted...]
-      <c r="H217" s="34"/>
+      <c r="F217" s="59">
+        <v>49548</v>
+      </c>
+      <c r="G217" s="14"/>
+      <c r="H217" s="32"/>
       <c r="I217" s="9"/>
       <c r="J217" s="9"/>
       <c r="K217" s="9"/>
-      <c r="L217" s="14"/>
-[...2 lines deleted...]
-      <c r="P217" s="17"/>
+      <c r="L217" s="13"/>
+      <c r="M217" s="13"/>
+      <c r="N217" s="16"/>
+      <c r="P217" s="16"/>
     </row>
     <row r="218" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A218" s="28" t="s">
+      <c r="A218" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B218" s="52"/>
+      <c r="B218" s="50"/>
       <c r="C218" s="9"/>
-      <c r="D218" s="52"/>
-[...3 lines deleted...]
-      <c r="H218" s="34"/>
+      <c r="D218" s="50"/>
+      <c r="E218" s="59"/>
+      <c r="F218" s="50"/>
+      <c r="G218" s="14"/>
+      <c r="H218" s="32"/>
       <c r="I218" s="9"/>
       <c r="J218" s="9"/>
       <c r="K218" s="9"/>
-      <c r="L218" s="14"/>
-      <c r="M218" s="14"/>
+      <c r="L218" s="13"/>
+      <c r="M218" s="13"/>
       <c r="N218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="49" t="s">
+      <c r="A219" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B219" s="9">
         <v>359344</v>
       </c>
-      <c r="C219" s="66">
+      <c r="C219" s="64">
         <v>964576</v>
       </c>
-      <c r="D219" s="61">
+      <c r="D219" s="59">
         <v>1613845</v>
       </c>
-      <c r="E219" s="88">
+      <c r="E219" s="78">
         <v>2312451</v>
       </c>
-      <c r="F219" s="12"/>
-[...1 lines deleted...]
-      <c r="H219" s="34"/>
+      <c r="F219" s="59">
+        <v>2945880</v>
+      </c>
+      <c r="G219" s="14"/>
+      <c r="H219" s="32"/>
       <c r="I219" s="9"/>
       <c r="J219" s="9"/>
       <c r="K219" s="9"/>
-      <c r="L219" s="14"/>
-      <c r="M219" s="14"/>
+      <c r="L219" s="13"/>
+      <c r="M219" s="13"/>
       <c r="N219" s="6"/>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="24" t="s">
+      <c r="A220" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B220" s="9">
         <v>192888</v>
       </c>
-      <c r="C220" s="66">
+      <c r="C220" s="64">
         <v>509443</v>
       </c>
-      <c r="D220" s="61">
+      <c r="D220" s="59">
         <v>842756</v>
       </c>
-      <c r="E220" s="88">
+      <c r="E220" s="78">
         <v>1251581</v>
       </c>
-      <c r="F220" s="12"/>
-[...1 lines deleted...]
-      <c r="H220" s="34"/>
+      <c r="F220" s="59">
+        <v>1630880</v>
+      </c>
+      <c r="G220" s="14"/>
+      <c r="H220" s="32"/>
       <c r="I220" s="9"/>
       <c r="J220" s="9"/>
       <c r="K220" s="9"/>
-      <c r="L220" s="14"/>
-[...2 lines deleted...]
-      <c r="P220" s="17"/>
+      <c r="L220" s="13"/>
+      <c r="M220" s="13"/>
+      <c r="N220" s="16"/>
+      <c r="P220" s="16"/>
     </row>
     <row r="221" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="24" t="s">
+      <c r="A221" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B221" s="9">
         <v>4592</v>
       </c>
-      <c r="C221" s="66">
+      <c r="C221" s="64">
         <v>9184</v>
       </c>
-      <c r="D221" s="61">
+      <c r="D221" s="59">
         <v>13776</v>
       </c>
-      <c r="E221" s="88">
+      <c r="E221" s="78">
         <v>18368</v>
       </c>
-      <c r="F221" s="12"/>
-[...1 lines deleted...]
-      <c r="H221" s="34"/>
+      <c r="F221" s="59">
+        <v>22960</v>
+      </c>
+      <c r="G221" s="14"/>
+      <c r="H221" s="32"/>
       <c r="I221" s="9"/>
       <c r="J221" s="9"/>
       <c r="K221" s="9"/>
-      <c r="L221" s="14"/>
-      <c r="M221" s="14"/>
+      <c r="L221" s="13"/>
+      <c r="M221" s="13"/>
       <c r="N221" s="6"/>
       <c r="P221" s="6"/>
     </row>
     <row r="222" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="23" t="s">
+      <c r="A222" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B222" s="9">
         <v>69722</v>
       </c>
-      <c r="C222" s="66">
+      <c r="C222" s="64">
         <v>137732</v>
       </c>
-      <c r="D222" s="61">
+      <c r="D222" s="59">
         <v>233021</v>
       </c>
-      <c r="E222" s="88">
+      <c r="E222" s="78">
         <v>302134</v>
       </c>
-      <c r="F222" s="12"/>
-[...1 lines deleted...]
-      <c r="H222" s="34"/>
+      <c r="F222" s="59">
+        <v>427046</v>
+      </c>
+      <c r="G222" s="14"/>
+      <c r="H222" s="32"/>
       <c r="I222" s="9"/>
       <c r="J222" s="9"/>
       <c r="K222" s="9"/>
-      <c r="L222" s="14"/>
-      <c r="M222" s="14"/>
+      <c r="L222" s="13"/>
+      <c r="M222" s="13"/>
       <c r="N222" s="6"/>
       <c r="P222" s="6"/>
     </row>
     <row r="223" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="24" t="s">
+      <c r="A223" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B223" s="9">
         <v>67690</v>
       </c>
-      <c r="C223" s="66">
+      <c r="C223" s="64">
         <v>249890</v>
       </c>
-      <c r="D223" s="61">
+      <c r="D223" s="59">
         <v>432090</v>
       </c>
-      <c r="E223" s="88">
+      <c r="E223" s="78">
         <v>614291</v>
       </c>
-      <c r="F223" s="12"/>
-[...1 lines deleted...]
-      <c r="H223" s="34"/>
+      <c r="F223" s="59">
+        <v>712847</v>
+      </c>
+      <c r="G223" s="14"/>
+      <c r="H223" s="32"/>
       <c r="I223" s="9"/>
       <c r="J223" s="9"/>
       <c r="K223" s="9"/>
-      <c r="L223" s="14"/>
-      <c r="M223" s="14"/>
+      <c r="L223" s="13"/>
+      <c r="M223" s="13"/>
       <c r="N223" s="6"/>
       <c r="P223" s="6"/>
     </row>
     <row r="224" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="23" t="s">
+      <c r="A224" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B224" s="9">
         <v>4537</v>
       </c>
-      <c r="C224" s="66">
+      <c r="C224" s="64">
         <v>9074</v>
       </c>
-      <c r="D224" s="61">
+      <c r="D224" s="59">
         <v>13611</v>
       </c>
-      <c r="E224" s="88">
+      <c r="E224" s="78">
         <v>18148</v>
       </c>
-      <c r="F224" s="12"/>
-[...1 lines deleted...]
-      <c r="H224" s="34"/>
+      <c r="F224" s="59">
+        <v>22685</v>
+      </c>
+      <c r="G224" s="14"/>
+      <c r="H224" s="32"/>
       <c r="I224" s="9"/>
       <c r="J224" s="9"/>
       <c r="K224" s="9"/>
-      <c r="L224" s="14"/>
-      <c r="M224" s="14"/>
+      <c r="L224" s="13"/>
+      <c r="M224" s="13"/>
       <c r="N224" s="6"/>
       <c r="P224" s="6"/>
     </row>
     <row r="225" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="23" t="s">
+      <c r="A225" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B225" s="9">
         <v>2210</v>
       </c>
-      <c r="C225" s="66">
+      <c r="C225" s="64">
         <v>11001</v>
       </c>
-      <c r="D225" s="61">
+      <c r="D225" s="59">
         <v>19792</v>
       </c>
-      <c r="E225" s="88">
+      <c r="E225" s="78">
         <v>28583</v>
       </c>
-      <c r="F225" s="12"/>
-[...1 lines deleted...]
-      <c r="H225" s="34"/>
+      <c r="F225" s="59">
+        <v>31012</v>
+      </c>
+      <c r="G225" s="14"/>
+      <c r="H225" s="32"/>
       <c r="I225" s="9"/>
       <c r="J225" s="9"/>
       <c r="K225" s="9"/>
-      <c r="L225" s="14"/>
-      <c r="M225" s="14"/>
+      <c r="L225" s="13"/>
+      <c r="M225" s="13"/>
       <c r="N225" s="6"/>
       <c r="P225" s="6"/>
     </row>
     <row r="226" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A226" s="23" t="s">
+      <c r="A226" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B226" s="9">
         <v>8166</v>
       </c>
-      <c r="C226" s="66">
+      <c r="C226" s="64">
         <v>19174</v>
       </c>
-      <c r="D226" s="61">
+      <c r="D226" s="59">
         <v>30182</v>
       </c>
-      <c r="E226" s="88">
+      <c r="E226" s="78">
         <v>41190</v>
       </c>
-      <c r="F226" s="12"/>
-[...1 lines deleted...]
-      <c r="H226" s="34"/>
+      <c r="F226" s="59">
+        <v>50754</v>
+      </c>
+      <c r="G226" s="14"/>
+      <c r="H226" s="32"/>
       <c r="I226" s="9"/>
       <c r="J226" s="9"/>
       <c r="K226" s="9"/>
-      <c r="L226" s="14"/>
-      <c r="M226" s="14"/>
+      <c r="L226" s="13"/>
+      <c r="M226" s="13"/>
       <c r="N226" s="6"/>
       <c r="P226" s="6"/>
     </row>
     <row r="227" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="23" t="s">
+      <c r="A227" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B227" s="9">
         <v>6792</v>
       </c>
-      <c r="C227" s="66">
+      <c r="C227" s="64">
         <v>13584</v>
       </c>
-      <c r="D227" s="61">
+      <c r="D227" s="59">
         <v>20376</v>
       </c>
-      <c r="E227" s="88">
+      <c r="E227" s="78">
         <v>27168</v>
       </c>
-      <c r="F227" s="12"/>
-[...1 lines deleted...]
-      <c r="H227" s="34"/>
+      <c r="F227" s="59">
+        <v>33960</v>
+      </c>
+      <c r="G227" s="14"/>
+      <c r="H227" s="32"/>
       <c r="I227" s="9"/>
       <c r="J227" s="9"/>
       <c r="K227" s="9"/>
-      <c r="L227" s="14"/>
-      <c r="M227" s="14"/>
+      <c r="L227" s="13"/>
+      <c r="M227" s="13"/>
       <c r="N227" s="6"/>
       <c r="P227" s="6"/>
     </row>
     <row r="228" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A228" s="24" t="s">
+      <c r="A228" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B228" s="9">
         <v>1969</v>
       </c>
-      <c r="C228" s="66">
+      <c r="C228" s="64">
         <v>3938</v>
       </c>
-      <c r="D228" s="61">
+      <c r="D228" s="59">
         <v>5907</v>
       </c>
-      <c r="E228" s="88">
+      <c r="E228" s="78">
         <v>7876</v>
       </c>
-      <c r="F228" s="12"/>
-[...1 lines deleted...]
-      <c r="H228" s="34"/>
+      <c r="F228" s="59">
+        <v>9845</v>
+      </c>
+      <c r="G228" s="14"/>
+      <c r="H228" s="32"/>
       <c r="I228" s="9"/>
       <c r="J228" s="9"/>
       <c r="K228" s="9"/>
-      <c r="L228" s="14"/>
-      <c r="M228" s="14"/>
+      <c r="L228" s="13"/>
+      <c r="M228" s="13"/>
       <c r="N228" s="6"/>
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A229" s="23" t="s">
+      <c r="A229" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B229" s="1">
         <v>13</v>
       </c>
-      <c r="C229" s="66">
+      <c r="C229" s="64">
         <v>26</v>
       </c>
-      <c r="D229" s="75">
+      <c r="D229" s="73">
         <v>39</v>
       </c>
-      <c r="E229" s="88">
+      <c r="E229" s="78">
         <v>52</v>
       </c>
-      <c r="F229" s="12"/>
-[...1 lines deleted...]
-      <c r="H229" s="34"/>
+      <c r="F229" s="73">
+        <v>65</v>
+      </c>
+      <c r="G229" s="14"/>
+      <c r="H229" s="32"/>
       <c r="I229" s="9"/>
       <c r="J229" s="9"/>
       <c r="K229" s="9"/>
-      <c r="L229" s="14"/>
-      <c r="M229" s="14"/>
+      <c r="L229" s="13"/>
+      <c r="M229" s="13"/>
       <c r="N229" s="6"/>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="23" t="s">
+      <c r="A230" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B230" s="9">
         <v>766</v>
       </c>
-      <c r="C230" s="66">
+      <c r="C230" s="64">
         <v>1532</v>
       </c>
-      <c r="D230" s="61">
+      <c r="D230" s="59">
         <v>2298</v>
       </c>
-      <c r="E230" s="88">
+      <c r="E230" s="78">
         <v>3064</v>
       </c>
-      <c r="F230" s="12"/>
-[...1 lines deleted...]
-      <c r="H230" s="34"/>
+      <c r="F230" s="59">
+        <v>3830</v>
+      </c>
+      <c r="G230" s="14"/>
+      <c r="H230" s="32"/>
       <c r="I230" s="9"/>
       <c r="J230" s="9"/>
       <c r="K230" s="9"/>
-      <c r="L230" s="14"/>
-      <c r="M230" s="14"/>
+      <c r="L230" s="13"/>
+      <c r="M230" s="13"/>
       <c r="N230" s="6"/>
       <c r="P230" s="6"/>
     </row>
     <row r="231" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A231" s="28" t="s">
+      <c r="A231" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B231" s="52"/>
+      <c r="B231" s="50"/>
       <c r="C231" s="9"/>
-      <c r="D231" s="52"/>
-[...4 lines deleted...]
-      <c r="I231" s="34"/>
+      <c r="D231" s="50"/>
+      <c r="E231" s="59"/>
+      <c r="F231" s="50"/>
+      <c r="G231" s="14"/>
+      <c r="H231" s="32"/>
+      <c r="I231" s="32"/>
       <c r="J231" s="9"/>
       <c r="K231" s="9"/>
-      <c r="L231" s="14"/>
-      <c r="M231" s="14"/>
+      <c r="L231" s="13"/>
+      <c r="M231" s="13"/>
       <c r="N231" s="6"/>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A232" s="49" t="s">
+      <c r="A232" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B232" s="9">
         <v>2635647</v>
       </c>
-      <c r="C232" s="66">
+      <c r="C232" s="64">
         <v>7619322</v>
       </c>
-      <c r="D232" s="61">
+      <c r="D232" s="59">
         <v>12844812</v>
       </c>
-      <c r="E232" s="88">
+      <c r="E232" s="78">
         <v>18227062</v>
       </c>
-      <c r="F232" s="12"/>
-[...2 lines deleted...]
-      <c r="I232" s="34"/>
+      <c r="F232" s="59">
+        <v>22283410</v>
+      </c>
+      <c r="G232" s="14"/>
+      <c r="H232" s="32"/>
+      <c r="I232" s="32"/>
       <c r="J232" s="9"/>
       <c r="K232" s="9"/>
-      <c r="L232" s="14"/>
-      <c r="M232" s="14"/>
+      <c r="L232" s="13"/>
+      <c r="M232" s="13"/>
       <c r="N232" s="6"/>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="24" t="s">
+      <c r="A233" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B233" s="9">
         <v>1112938</v>
       </c>
-      <c r="C233" s="66">
+      <c r="C233" s="64">
         <v>2947701</v>
       </c>
-      <c r="D233" s="61">
+      <c r="D233" s="59">
         <v>4970030</v>
       </c>
-      <c r="E233" s="88">
+      <c r="E233" s="78">
         <v>7130964</v>
       </c>
-      <c r="F233" s="12"/>
-[...2 lines deleted...]
-      <c r="I233" s="34"/>
+      <c r="F233" s="59">
+        <v>9158490</v>
+      </c>
+      <c r="G233" s="14"/>
+      <c r="H233" s="32"/>
+      <c r="I233" s="32"/>
       <c r="J233" s="9"/>
       <c r="K233" s="9"/>
-      <c r="L233" s="14"/>
-[...2 lines deleted...]
-      <c r="P233" s="17"/>
+      <c r="L233" s="13"/>
+      <c r="M233" s="13"/>
+      <c r="N233" s="16"/>
+      <c r="P233" s="16"/>
     </row>
     <row r="234" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A234" s="24" t="s">
+      <c r="A234" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C234" s="66">
+      <c r="C234" s="64">
         <v>1018892</v>
       </c>
-      <c r="D234" s="61">
+      <c r="D234" s="59">
         <v>2037784</v>
       </c>
-      <c r="E234" s="88">
+      <c r="E234" s="78">
         <v>3056676</v>
       </c>
-      <c r="F234" s="12"/>
-[...2 lines deleted...]
-      <c r="I234" s="34"/>
+      <c r="F234" s="59">
+        <v>3114224</v>
+      </c>
+      <c r="G234" s="14"/>
+      <c r="H234" s="32"/>
+      <c r="I234" s="32"/>
       <c r="J234" s="9"/>
       <c r="K234" s="9"/>
-      <c r="L234" s="14"/>
-      <c r="M234" s="14"/>
+      <c r="L234" s="13"/>
+      <c r="M234" s="13"/>
       <c r="N234" s="6"/>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="23" t="s">
+      <c r="A235" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B235" s="9">
         <v>1259</v>
       </c>
-      <c r="C235" s="66">
+      <c r="C235" s="64">
         <v>21904</v>
       </c>
-      <c r="D235" s="61">
+      <c r="D235" s="59">
         <v>42550</v>
       </c>
-      <c r="E235" s="88">
+      <c r="E235" s="78">
         <v>63196</v>
       </c>
-      <c r="F235" s="12"/>
-[...2 lines deleted...]
-      <c r="I235" s="34"/>
+      <c r="F235" s="59">
+        <v>65744</v>
+      </c>
+      <c r="G235" s="14"/>
+      <c r="H235" s="32"/>
+      <c r="I235" s="32"/>
       <c r="J235" s="9"/>
       <c r="K235" s="9"/>
-      <c r="L235" s="14"/>
-      <c r="M235" s="14"/>
+      <c r="L235" s="13"/>
+      <c r="M235" s="13"/>
       <c r="N235" s="6"/>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="24" t="s">
+      <c r="A236" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B236" s="9">
         <v>1067339</v>
       </c>
-      <c r="C236" s="66">
+      <c r="C236" s="64">
         <v>2362018</v>
       </c>
-      <c r="D236" s="61">
+      <c r="D236" s="59">
         <v>3674431</v>
       </c>
-      <c r="E236" s="88">
+      <c r="E236" s="78">
         <v>4905957</v>
       </c>
-      <c r="F236" s="12"/>
-[...2 lines deleted...]
-      <c r="I236" s="34"/>
+      <c r="F236" s="59">
+        <v>6016807</v>
+      </c>
+      <c r="G236" s="14"/>
+      <c r="H236" s="32"/>
+      <c r="I236" s="32"/>
       <c r="J236" s="9"/>
       <c r="K236" s="9"/>
-      <c r="L236" s="14"/>
-      <c r="M236" s="14"/>
+      <c r="L236" s="13"/>
+      <c r="M236" s="13"/>
       <c r="N236" s="6"/>
       <c r="P236" s="6"/>
     </row>
     <row r="237" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="23" t="s">
+      <c r="A237" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B237" s="11">
         <v>3135</v>
       </c>
-      <c r="C237" s="66">
+      <c r="C237" s="64">
         <v>6270</v>
       </c>
-      <c r="D237" s="74">
+      <c r="D237" s="72">
         <v>9405</v>
       </c>
-      <c r="E237" s="88">
+      <c r="E237" s="78">
         <v>12540</v>
       </c>
-      <c r="F237" s="12"/>
-[...2 lines deleted...]
-      <c r="I237" s="34"/>
+      <c r="F237" s="72">
+        <v>15675</v>
+      </c>
+      <c r="G237" s="14"/>
+      <c r="H237" s="32"/>
+      <c r="I237" s="32"/>
       <c r="J237" s="9"/>
       <c r="K237" s="9"/>
-      <c r="L237" s="14"/>
-      <c r="M237" s="14"/>
+      <c r="L237" s="13"/>
+      <c r="M237" s="13"/>
       <c r="N237" s="6"/>
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="23" t="s">
+      <c r="A238" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B238" s="9">
         <v>8608</v>
       </c>
-      <c r="C238" s="66">
+      <c r="C238" s="64">
         <v>17216</v>
       </c>
-      <c r="D238" s="61">
+      <c r="D238" s="59">
         <v>25824</v>
       </c>
-      <c r="E238" s="88">
+      <c r="E238" s="78">
         <v>34432</v>
       </c>
-      <c r="F238" s="12"/>
-[...2 lines deleted...]
-      <c r="I238" s="34"/>
+      <c r="F238" s="59">
+        <v>43040</v>
+      </c>
+      <c r="G238" s="14"/>
+      <c r="H238" s="32"/>
+      <c r="I238" s="32"/>
       <c r="J238" s="9"/>
       <c r="K238" s="9"/>
-      <c r="L238" s="14"/>
-      <c r="M238" s="14"/>
+      <c r="L238" s="13"/>
+      <c r="M238" s="13"/>
       <c r="N238" s="6"/>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="23" t="s">
+      <c r="A239" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B239" s="9">
         <v>68</v>
       </c>
-      <c r="C239" s="66">
+      <c r="C239" s="64">
         <v>136</v>
       </c>
-      <c r="D239" s="61">
+      <c r="D239" s="59">
         <v>204</v>
       </c>
-      <c r="E239" s="88">
+      <c r="E239" s="78">
         <v>272</v>
       </c>
-      <c r="F239" s="12"/>
-[...2 lines deleted...]
-      <c r="I239" s="34"/>
+      <c r="F239" s="59">
+        <v>340</v>
+      </c>
+      <c r="G239" s="14"/>
+      <c r="H239" s="32"/>
+      <c r="I239" s="32"/>
       <c r="J239" s="9"/>
       <c r="K239" s="9"/>
-      <c r="L239" s="14"/>
-      <c r="M239" s="14"/>
+      <c r="L239" s="13"/>
+      <c r="M239" s="13"/>
       <c r="N239" s="6"/>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A240" s="23" t="s">
+      <c r="A240" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B240" s="9">
         <v>390</v>
       </c>
-      <c r="C240" s="66">
+      <c r="C240" s="64">
         <v>28800</v>
       </c>
-      <c r="D240" s="61">
+      <c r="D240" s="59">
         <v>57209</v>
       </c>
-      <c r="E240" s="88">
+      <c r="E240" s="78">
         <v>85619</v>
       </c>
-      <c r="F240" s="12"/>
-[...2 lines deleted...]
-      <c r="I240" s="34"/>
+      <c r="F240" s="59">
+        <v>86009</v>
+      </c>
+      <c r="G240" s="14"/>
+      <c r="H240" s="32"/>
+      <c r="I240" s="32"/>
       <c r="J240" s="9"/>
       <c r="K240" s="9"/>
-      <c r="L240" s="14"/>
-      <c r="M240" s="14"/>
+      <c r="L240" s="13"/>
+      <c r="M240" s="13"/>
       <c r="N240" s="6"/>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="23" t="s">
+      <c r="A241" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B241" s="1">
         <v>50</v>
       </c>
-      <c r="C241" s="66">
+      <c r="C241" s="64">
         <v>128132</v>
       </c>
-      <c r="D241" s="74">
+      <c r="D241" s="72">
         <v>256213</v>
       </c>
-      <c r="E241" s="88">
+      <c r="E241" s="78">
         <v>384295</v>
       </c>
-      <c r="F241" s="12"/>
-[...2 lines deleted...]
-      <c r="I241" s="34"/>
+      <c r="F241" s="72">
+        <v>384345</v>
+      </c>
+      <c r="G241" s="14"/>
+      <c r="H241" s="32"/>
+      <c r="I241" s="32"/>
       <c r="J241" s="9"/>
       <c r="K241" s="9"/>
-      <c r="L241" s="14"/>
-      <c r="M241" s="14"/>
+      <c r="L241" s="13"/>
+      <c r="M241" s="13"/>
       <c r="N241" s="6"/>
       <c r="P241" s="6"/>
     </row>
     <row r="242" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A242" s="23" t="s">
+      <c r="A242" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B242" s="1">
         <v>150</v>
       </c>
-      <c r="C242" s="66">
+      <c r="C242" s="64">
         <v>300</v>
       </c>
-      <c r="D242" s="75">
+      <c r="D242" s="73">
         <v>450</v>
       </c>
-      <c r="E242" s="88">
+      <c r="E242" s="78">
         <v>600</v>
       </c>
-      <c r="F242" s="12"/>
-[...2 lines deleted...]
-      <c r="I242" s="34"/>
+      <c r="F242" s="73">
+        <v>750</v>
+      </c>
+      <c r="G242" s="14"/>
+      <c r="H242" s="32"/>
+      <c r="I242" s="32"/>
       <c r="J242" s="9"/>
       <c r="K242" s="9"/>
-      <c r="L242" s="14"/>
-      <c r="M242" s="14"/>
+      <c r="L242" s="13"/>
+      <c r="M242" s="13"/>
       <c r="N242" s="6"/>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A243" s="23" t="s">
+      <c r="A243" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C243" s="66">
+      <c r="C243" s="64">
         <v>12806</v>
       </c>
-      <c r="D243" s="74">
+      <c r="D243" s="72">
         <v>25611</v>
       </c>
-      <c r="E243" s="88">
+      <c r="E243" s="78">
         <v>38417</v>
       </c>
-      <c r="F243" s="36"/>
-[...2 lines deleted...]
-      <c r="I243" s="34"/>
+      <c r="F243" s="72">
+        <v>38417</v>
+      </c>
+      <c r="G243" s="34"/>
+      <c r="H243" s="34"/>
+      <c r="I243" s="32"/>
       <c r="J243" s="9"/>
       <c r="K243" s="9"/>
-      <c r="L243" s="14"/>
-      <c r="M243" s="14"/>
+      <c r="L243" s="13"/>
+      <c r="M243" s="13"/>
       <c r="N243" s="6"/>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="24" t="s">
+      <c r="A244" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B244" s="9">
         <v>190565</v>
       </c>
-      <c r="C244" s="66">
+      <c r="C244" s="64">
         <v>476233</v>
       </c>
-      <c r="D244" s="61">
+      <c r="D244" s="59">
         <v>844551</v>
       </c>
-      <c r="E244" s="88">
+      <c r="E244" s="78">
         <v>1271914</v>
       </c>
-      <c r="F244" s="12"/>
-[...2 lines deleted...]
-      <c r="I244" s="34"/>
+      <c r="F244" s="59">
+        <v>1796356</v>
+      </c>
+      <c r="G244" s="14"/>
+      <c r="H244" s="32"/>
+      <c r="I244" s="32"/>
       <c r="J244" s="9"/>
       <c r="K244" s="9"/>
-      <c r="L244" s="14"/>
-      <c r="M244" s="14"/>
+      <c r="L244" s="13"/>
+      <c r="M244" s="13"/>
       <c r="N244" s="6"/>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="23" t="s">
+      <c r="A245" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B245" s="1">
         <v>225</v>
       </c>
-      <c r="C245" s="66">
+      <c r="C245" s="64">
         <v>450</v>
       </c>
-      <c r="D245" s="75">
+      <c r="D245" s="73">
         <v>675</v>
       </c>
-      <c r="E245" s="88">
+      <c r="E245" s="78">
         <v>900</v>
       </c>
-      <c r="F245" s="12"/>
-[...2 lines deleted...]
-      <c r="I245" s="34"/>
+      <c r="F245" s="72">
+        <v>1125</v>
+      </c>
+      <c r="G245" s="14"/>
+      <c r="H245" s="32"/>
+      <c r="I245" s="32"/>
       <c r="J245" s="9"/>
       <c r="K245" s="9"/>
-      <c r="L245" s="14"/>
-      <c r="M245" s="14"/>
+      <c r="L245" s="13"/>
+      <c r="M245" s="13"/>
       <c r="N245" s="6"/>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="23" t="s">
+      <c r="A246" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B246" s="9">
         <v>250921</v>
       </c>
-      <c r="C246" s="66">
+      <c r="C246" s="64">
         <v>584624</v>
       </c>
-      <c r="D246" s="61">
+      <c r="D246" s="59">
         <v>872192</v>
       </c>
-      <c r="E246" s="88">
+      <c r="E246" s="78">
         <v>1199755</v>
       </c>
-      <c r="F246" s="12"/>
-[...2 lines deleted...]
-      <c r="I246" s="34"/>
+      <c r="F246" s="59">
+        <v>1520565</v>
+      </c>
+      <c r="G246" s="14"/>
+      <c r="H246" s="32"/>
+      <c r="I246" s="32"/>
       <c r="J246" s="9"/>
       <c r="K246" s="9"/>
-      <c r="L246" s="14"/>
-      <c r="M246" s="14"/>
+      <c r="L246" s="13"/>
+      <c r="M246" s="13"/>
       <c r="N246" s="6"/>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A247" s="23" t="s">
+      <c r="A247" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C247" s="66">
+      <c r="C247" s="64">
         <v>1590</v>
       </c>
-      <c r="D247" s="61">
+      <c r="D247" s="59">
         <v>3180</v>
       </c>
-      <c r="E247" s="88">
+      <c r="E247" s="78">
         <v>4770</v>
       </c>
-      <c r="F247" s="12"/>
-[...2 lines deleted...]
-      <c r="I247" s="34"/>
+      <c r="F247" s="59">
+        <v>4770</v>
+      </c>
+      <c r="G247" s="14"/>
+      <c r="H247" s="32"/>
+      <c r="I247" s="32"/>
       <c r="J247" s="9"/>
       <c r="K247" s="9"/>
       <c r="L247" s="9"/>
-      <c r="M247" s="14"/>
+      <c r="M247" s="13"/>
       <c r="N247" s="6"/>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A248" s="23" t="s">
+      <c r="A248" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C248" s="66">
+      <c r="C248" s="64">
         <v>12253</v>
       </c>
-      <c r="D248" s="61">
+      <c r="D248" s="59">
         <v>24506</v>
       </c>
-      <c r="E248" s="88">
+      <c r="E248" s="78">
         <v>36759</v>
       </c>
-      <c r="F248" s="12"/>
-[...2 lines deleted...]
-      <c r="I248" s="34"/>
+      <c r="F248" s="59">
+        <v>36759</v>
+      </c>
+      <c r="G248" s="14"/>
+      <c r="H248" s="32"/>
+      <c r="I248" s="32"/>
       <c r="J248" s="9"/>
       <c r="K248" s="9"/>
       <c r="L248" s="9"/>
-      <c r="M248" s="14"/>
+      <c r="M248" s="13"/>
       <c r="N248" s="6"/>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="28" t="s">
+      <c r="A249" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B249" s="52"/>
+      <c r="B249" s="50"/>
       <c r="C249" s="9"/>
-      <c r="D249" s="52"/>
-[...4 lines deleted...]
-      <c r="I249" s="34"/>
+      <c r="D249" s="50"/>
+      <c r="E249" s="59"/>
+      <c r="F249" s="50"/>
+      <c r="G249" s="14"/>
+      <c r="H249" s="32"/>
+      <c r="I249" s="32"/>
       <c r="J249" s="9"/>
       <c r="K249" s="9"/>
-      <c r="L249" s="14"/>
-      <c r="M249" s="14"/>
+      <c r="L249" s="13"/>
+      <c r="M249" s="13"/>
       <c r="N249" s="6"/>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="49" t="s">
+      <c r="A250" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B250" s="9">
         <v>43720953</v>
       </c>
-      <c r="C250" s="66">
+      <c r="C250" s="64">
         <v>84834646</v>
       </c>
-      <c r="D250" s="61">
+      <c r="D250" s="59">
         <v>128421226</v>
       </c>
-      <c r="E250" s="88">
+      <c r="E250" s="78">
         <v>167858505</v>
       </c>
-      <c r="F250" s="12"/>
-[...2 lines deleted...]
-      <c r="I250" s="34"/>
+      <c r="F250" s="59">
+        <v>214811882</v>
+      </c>
+      <c r="G250" s="14"/>
+      <c r="H250" s="32"/>
+      <c r="I250" s="32"/>
       <c r="J250" s="9"/>
       <c r="K250" s="9"/>
-      <c r="L250" s="14"/>
-      <c r="M250" s="14"/>
+      <c r="L250" s="13"/>
+      <c r="M250" s="13"/>
       <c r="N250" s="6"/>
       <c r="P250" s="6"/>
     </row>
     <row r="251" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A251" s="24" t="s">
+      <c r="A251" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B251" s="9">
         <v>11794992</v>
       </c>
-      <c r="C251" s="66">
+      <c r="C251" s="64">
         <v>22633931</v>
       </c>
-      <c r="D251" s="61">
+      <c r="D251" s="59">
         <v>34116296</v>
       </c>
-      <c r="E251" s="88">
+      <c r="E251" s="78">
         <v>45995646</v>
       </c>
-      <c r="F251" s="12"/>
-[...2 lines deleted...]
-      <c r="I251" s="34"/>
+      <c r="F251" s="59">
+        <v>58484661</v>
+      </c>
+      <c r="G251" s="14"/>
+      <c r="H251" s="32"/>
+      <c r="I251" s="32"/>
       <c r="J251" s="9"/>
       <c r="K251" s="9"/>
-      <c r="L251" s="14"/>
-[...2 lines deleted...]
-      <c r="P251" s="17"/>
+      <c r="L251" s="13"/>
+      <c r="M251" s="13"/>
+      <c r="N251" s="16"/>
+      <c r="P251" s="16"/>
     </row>
     <row r="252" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A252" s="23" t="s">
+      <c r="A252" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C252" s="66">
+      <c r="C252" s="64">
         <v>4523</v>
       </c>
-      <c r="D252" s="61">
+      <c r="D252" s="59">
         <v>9046</v>
       </c>
-      <c r="E252" s="88">
+      <c r="E252" s="78">
         <v>13569</v>
       </c>
-      <c r="F252" s="12"/>
-[...2 lines deleted...]
-      <c r="I252" s="34"/>
+      <c r="F252" s="59">
+        <v>13763</v>
+      </c>
+      <c r="G252" s="14"/>
+      <c r="H252" s="32"/>
+      <c r="I252" s="32"/>
       <c r="J252" s="9"/>
       <c r="K252" s="9"/>
-      <c r="L252" s="14"/>
-[...2 lines deleted...]
-      <c r="P252" s="17"/>
+      <c r="L252" s="13"/>
+      <c r="M252" s="13"/>
+      <c r="N252" s="16"/>
+      <c r="P252" s="16"/>
     </row>
     <row r="253" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A253" s="24" t="s">
+      <c r="A253" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B253" s="9">
         <v>1008689</v>
       </c>
-      <c r="C253" s="66">
+      <c r="C253" s="64">
         <v>1962544</v>
       </c>
-      <c r="D253" s="61">
+      <c r="D253" s="59">
         <v>3307364</v>
       </c>
-      <c r="E253" s="88">
+      <c r="E253" s="78">
         <v>4281439</v>
       </c>
-      <c r="F253" s="12"/>
-[...2 lines deleted...]
-      <c r="I253" s="34"/>
+      <c r="F253" s="59">
+        <v>5459858</v>
+      </c>
+      <c r="G253" s="14"/>
+      <c r="H253" s="32"/>
+      <c r="I253" s="32"/>
       <c r="J253" s="9"/>
       <c r="K253" s="9"/>
-      <c r="L253" s="14"/>
-      <c r="M253" s="14"/>
+      <c r="L253" s="13"/>
+      <c r="M253" s="13"/>
       <c r="N253" s="6"/>
       <c r="P253" s="6"/>
     </row>
     <row r="254" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="23" t="s">
+      <c r="A254" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C254" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D254" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E254" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F254" s="9"/>
+      <c r="F254" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G254" s="9"/>
       <c r="H254" s="9"/>
       <c r="I254" s="9"/>
       <c r="J254" s="9"/>
       <c r="K254" s="9"/>
       <c r="L254" s="9"/>
       <c r="M254" s="9"/>
       <c r="N254" s="6"/>
       <c r="P254" s="6"/>
     </row>
     <row r="255" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="23" t="s">
+      <c r="A255" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B255" s="9">
         <v>69074</v>
       </c>
-      <c r="C255" s="66">
+      <c r="C255" s="64">
         <v>1069783</v>
       </c>
-      <c r="D255" s="61">
+      <c r="D255" s="59">
         <v>1106663</v>
       </c>
-      <c r="E255" s="88">
+      <c r="E255" s="78">
         <v>1154215</v>
       </c>
-      <c r="F255" s="12"/>
-[...2 lines deleted...]
-      <c r="I255" s="34"/>
+      <c r="F255" s="59">
+        <v>4179262</v>
+      </c>
+      <c r="G255" s="14"/>
+      <c r="H255" s="32"/>
+      <c r="I255" s="32"/>
       <c r="J255" s="9"/>
-      <c r="K255" s="14"/>
-      <c r="L255" s="14"/>
+      <c r="K255" s="13"/>
+      <c r="L255" s="13"/>
       <c r="M255" s="9"/>
       <c r="N255" s="6"/>
       <c r="P255" s="6"/>
     </row>
     <row r="256" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A256" s="23" t="s">
+      <c r="A256" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C256" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D256" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E256" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F256" s="9"/>
+      <c r="F256" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G256" s="9"/>
       <c r="H256" s="9"/>
       <c r="I256" s="9"/>
       <c r="J256" s="9"/>
       <c r="K256" s="9"/>
       <c r="L256" s="9"/>
       <c r="M256" s="9"/>
       <c r="N256" s="6"/>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A257" s="16" t="s">
+      <c r="A257" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B257" s="52"/>
+      <c r="B257" s="50"/>
       <c r="C257" s="9"/>
-      <c r="D257" s="52"/>
-[...4 lines deleted...]
-      <c r="I257" s="34"/>
+      <c r="D257" s="50"/>
+      <c r="E257" s="60"/>
+      <c r="F257" s="50"/>
+      <c r="G257" s="14"/>
+      <c r="H257" s="32"/>
+      <c r="I257" s="32"/>
       <c r="J257" s="9"/>
       <c r="K257" s="9"/>
       <c r="L257" s="9"/>
-      <c r="M257" s="14"/>
+      <c r="M257" s="13"/>
       <c r="N257" s="6"/>
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A258" s="49" t="s">
+      <c r="A258" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B258" s="9">
         <v>12224517</v>
       </c>
-      <c r="C258" s="66">
+      <c r="C258" s="64">
         <v>23366766</v>
       </c>
-      <c r="D258" s="61">
+      <c r="D258" s="59">
         <v>35559502</v>
       </c>
-      <c r="E258" s="88">
+      <c r="E258" s="78">
         <v>47761232</v>
       </c>
-      <c r="F258" s="12"/>
-[...2 lines deleted...]
-      <c r="I258" s="34"/>
+      <c r="F258" s="59">
+        <v>60609776</v>
+      </c>
+      <c r="G258" s="14"/>
+      <c r="H258" s="32"/>
+      <c r="I258" s="32"/>
       <c r="J258" s="9"/>
       <c r="K258" s="9"/>
       <c r="L258" s="9"/>
-      <c r="M258" s="14"/>
+      <c r="M258" s="13"/>
       <c r="N258" s="6"/>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A259" s="67" t="s">
+      <c r="A259" s="65" t="s">
         <v>40</v>
       </c>
       <c r="B259" s="9">
         <v>11758068</v>
       </c>
-      <c r="C259" s="66">
+      <c r="C259" s="64">
         <v>22527043</v>
       </c>
-      <c r="D259" s="61">
+      <c r="D259" s="59">
         <v>33977836</v>
       </c>
-      <c r="E259" s="88">
+      <c r="E259" s="78">
         <v>45799238</v>
       </c>
-      <c r="F259" s="12"/>
-[...2 lines deleted...]
-      <c r="I259" s="34"/>
+      <c r="F259" s="59">
+        <v>58241307</v>
+      </c>
+      <c r="G259" s="14"/>
+      <c r="H259" s="32"/>
+      <c r="I259" s="32"/>
       <c r="J259" s="9"/>
       <c r="K259" s="9"/>
       <c r="L259" s="9"/>
-      <c r="M259" s="14"/>
-[...1 lines deleted...]
-      <c r="P259" s="17"/>
+      <c r="M259" s="13"/>
+      <c r="N259" s="16"/>
+      <c r="P259" s="16"/>
     </row>
     <row r="260" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A260" s="68" t="s">
+      <c r="A260" s="66" t="s">
         <v>70</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C260" s="66">
+      <c r="C260" s="64">
         <v>4523</v>
       </c>
-      <c r="D260" s="61">
+      <c r="D260" s="59">
         <v>9046</v>
       </c>
-      <c r="E260" s="88">
+      <c r="E260" s="78">
         <v>13569</v>
       </c>
-      <c r="F260" s="12"/>
-[...2 lines deleted...]
-      <c r="I260" s="34"/>
+      <c r="F260" s="59">
+        <v>13763</v>
+      </c>
+      <c r="G260" s="14"/>
+      <c r="H260" s="32"/>
+      <c r="I260" s="32"/>
       <c r="J260" s="9"/>
       <c r="K260" s="9"/>
       <c r="L260" s="9"/>
-      <c r="M260" s="14"/>
-[...1 lines deleted...]
-      <c r="P260" s="17"/>
+      <c r="M260" s="13"/>
+      <c r="N260" s="16"/>
+      <c r="P260" s="16"/>
     </row>
     <row r="261" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="67" t="s">
+      <c r="A261" s="65" t="s">
         <v>42</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C261" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D261" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E261" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F261" s="9"/>
+      <c r="F261" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="G261" s="9"/>
       <c r="H261" s="9"/>
       <c r="I261" s="9"/>
       <c r="J261" s="9"/>
       <c r="K261" s="9"/>
       <c r="L261" s="9"/>
       <c r="M261" s="9"/>
       <c r="N261" s="6"/>
       <c r="P261" s="6"/>
     </row>
     <row r="262" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="68" t="s">
+      <c r="A262" s="66" t="s">
         <v>47</v>
       </c>
       <c r="B262" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F262" s="7"/>
+      <c r="F262" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G262" s="7"/>
       <c r="H262" s="7"/>
       <c r="I262" s="7"/>
       <c r="J262" s="7"/>
       <c r="K262" s="7"/>
       <c r="L262" s="7"/>
       <c r="M262" s="7"/>
       <c r="N262" s="6"/>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="68" t="s">
+      <c r="A263" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C263" s="69" t="s">
+      <c r="C263" s="67" t="s">
         <v>0</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F263" s="7"/>
-[...2 lines deleted...]
-      <c r="I263" s="36"/>
+      <c r="F263" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G263" s="18"/>
+      <c r="H263" s="34"/>
+      <c r="I263" s="34"/>
       <c r="J263" s="1"/>
-      <c r="K263" s="42"/>
-      <c r="L263" s="42"/>
+      <c r="K263" s="40"/>
+      <c r="L263" s="40"/>
       <c r="M263" s="1"/>
       <c r="N263" s="6"/>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="26" t="s">
+      <c r="A264" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B264" s="53"/>
+      <c r="B264" s="51"/>
       <c r="C264" s="9"/>
-      <c r="D264" s="53"/>
-[...4 lines deleted...]
-      <c r="I264" s="34"/>
+      <c r="D264" s="51"/>
+      <c r="E264" s="79"/>
+      <c r="F264" s="51"/>
+      <c r="G264" s="14"/>
+      <c r="H264" s="32"/>
+      <c r="I264" s="32"/>
       <c r="J264" s="9"/>
-      <c r="K264" s="14"/>
+      <c r="K264" s="13"/>
       <c r="L264" s="10"/>
       <c r="M264" s="10"/>
       <c r="N264" s="6"/>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A265" s="49" t="s">
+      <c r="A265" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B265" s="9">
         <v>30881860</v>
       </c>
-      <c r="C265" s="66">
+      <c r="C265" s="64">
         <v>60062185</v>
       </c>
-      <c r="D265" s="61">
+      <c r="D265" s="59">
         <v>90790156</v>
       </c>
-      <c r="E265" s="88">
+      <c r="E265" s="78">
         <v>117331914</v>
       </c>
-      <c r="F265" s="21"/>
-[...2 lines deleted...]
-      <c r="I265" s="34"/>
+      <c r="F265" s="59">
+        <v>150624086</v>
+      </c>
+      <c r="G265" s="14"/>
+      <c r="H265" s="32"/>
+      <c r="I265" s="32"/>
       <c r="J265" s="9"/>
-      <c r="K265" s="14"/>
+      <c r="K265" s="13"/>
       <c r="L265" s="10"/>
       <c r="M265" s="10"/>
       <c r="N265" s="6"/>
       <c r="P265" s="6"/>
     </row>
     <row r="266" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A266" s="24" t="s">
+      <c r="A266" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F266" s="7"/>
+      <c r="F266" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G266" s="7"/>
       <c r="H266" s="7"/>
       <c r="I266" s="7"/>
       <c r="J266" s="7"/>
       <c r="K266" s="7"/>
       <c r="L266" s="7"/>
       <c r="M266" s="7"/>
-      <c r="N266" s="17"/>
-      <c r="P266" s="17"/>
+      <c r="N266" s="16"/>
+      <c r="P266" s="16"/>
     </row>
     <row r="267" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A267" s="23" t="s">
+      <c r="A267" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B267" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F267" s="7"/>
+      <c r="F267" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G267" s="7"/>
       <c r="H267" s="7"/>
       <c r="I267" s="7"/>
       <c r="J267" s="7"/>
       <c r="K267" s="7"/>
       <c r="L267" s="7"/>
       <c r="M267" s="7"/>
-      <c r="N267" s="17"/>
-      <c r="P267" s="17"/>
+      <c r="N267" s="16"/>
+      <c r="P267" s="16"/>
     </row>
     <row r="268" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="23" t="s">
+      <c r="A268" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B268" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F268" s="7"/>
+      <c r="F268" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G268" s="7"/>
       <c r="H268" s="7"/>
       <c r="I268" s="7"/>
       <c r="J268" s="7"/>
       <c r="K268" s="7"/>
       <c r="L268" s="7"/>
       <c r="M268" s="7"/>
       <c r="N268" s="6"/>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A269" s="26" t="s">
+      <c r="A269" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="B269" s="54"/>
-[...6 lines deleted...]
-      <c r="I269" s="34"/>
+      <c r="B269" s="52"/>
+      <c r="C269" s="20"/>
+      <c r="D269" s="52"/>
+      <c r="E269" s="79"/>
+      <c r="F269" s="52"/>
+      <c r="G269" s="14"/>
+      <c r="H269" s="32"/>
+      <c r="I269" s="32"/>
       <c r="J269" s="9"/>
       <c r="K269" s="7"/>
       <c r="L269" s="7"/>
       <c r="M269" s="7"/>
       <c r="N269" s="6"/>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A270" s="49" t="s">
+      <c r="A270" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="B270" s="22">
+      <c r="B270" s="20">
         <v>614576</v>
       </c>
-      <c r="C270" s="66">
+      <c r="C270" s="64">
         <v>1405695</v>
       </c>
-      <c r="D270" s="77">
+      <c r="D270" s="75">
         <v>2071568</v>
       </c>
-      <c r="E270" s="88">
+      <c r="E270" s="78">
         <v>2765359</v>
       </c>
-      <c r="F270" s="7"/>
-[...2 lines deleted...]
-      <c r="I270" s="34"/>
+      <c r="F270" s="75">
+        <v>3578020</v>
+      </c>
+      <c r="G270" s="14"/>
+      <c r="H270" s="32"/>
+      <c r="I270" s="32"/>
       <c r="J270" s="9"/>
       <c r="K270" s="7"/>
       <c r="L270" s="7"/>
       <c r="M270" s="7"/>
       <c r="N270" s="6"/>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="24" t="s">
+      <c r="A271" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B271" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F271" s="7"/>
+      <c r="F271" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G271" s="7"/>
       <c r="H271" s="7"/>
       <c r="I271" s="7"/>
       <c r="J271" s="7"/>
       <c r="K271" s="7"/>
       <c r="L271" s="7"/>
       <c r="M271" s="7"/>
       <c r="N271" s="6"/>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A272" s="24" t="s">
+      <c r="A272" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B272" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F272" s="7"/>
+      <c r="F272" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G272" s="7"/>
       <c r="H272" s="7"/>
       <c r="I272" s="7"/>
       <c r="J272" s="7"/>
       <c r="K272" s="7"/>
       <c r="L272" s="7"/>
       <c r="M272" s="7"/>
       <c r="N272" s="6"/>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="23" t="s">
+      <c r="A273" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B273" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F273" s="7"/>
+      <c r="F273" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="G273" s="7"/>
       <c r="H273" s="7"/>
       <c r="I273" s="7"/>
       <c r="J273" s="7"/>
       <c r="K273" s="7"/>
       <c r="L273" s="7"/>
       <c r="M273" s="7"/>
       <c r="N273" s="6"/>
       <c r="P273" s="6"/>
     </row>
     <row r="274" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A274" s="28" t="s">
+      <c r="A274" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B274" s="52"/>
+      <c r="B274" s="50"/>
       <c r="C274" s="9"/>
-      <c r="D274" s="52"/>
-[...4 lines deleted...]
-      <c r="I274" s="34"/>
+      <c r="D274" s="50"/>
+      <c r="E274" s="59"/>
+      <c r="F274" s="50"/>
+      <c r="G274" s="14"/>
+      <c r="H274" s="32"/>
+      <c r="I274" s="32"/>
       <c r="J274" s="9"/>
       <c r="K274" s="9"/>
-      <c r="L274" s="14"/>
-      <c r="M274" s="14"/>
+      <c r="L274" s="13"/>
+      <c r="M274" s="13"/>
       <c r="N274" s="6"/>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A275" s="49" t="s">
+      <c r="A275" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B275" s="9">
         <v>1081251</v>
       </c>
-      <c r="C275" s="66">
+      <c r="C275" s="64">
         <v>2674880</v>
       </c>
-      <c r="D275" s="61">
+      <c r="D275" s="59">
         <v>3870461</v>
       </c>
-      <c r="E275" s="88">
+      <c r="E275" s="78">
         <v>5452879</v>
       </c>
-      <c r="F275" s="12"/>
-[...2 lines deleted...]
-      <c r="I275" s="34"/>
+      <c r="F275" s="59">
+        <v>6545134</v>
+      </c>
+      <c r="G275" s="14"/>
+      <c r="H275" s="32"/>
+      <c r="I275" s="32"/>
       <c r="J275" s="9"/>
       <c r="K275" s="9"/>
-      <c r="L275" s="14"/>
-      <c r="M275" s="14"/>
+      <c r="L275" s="13"/>
+      <c r="M275" s="13"/>
       <c r="N275" s="6"/>
       <c r="P275" s="6"/>
     </row>
     <row r="276" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A276" s="24" t="s">
+      <c r="A276" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B276" s="9">
         <v>375622</v>
       </c>
-      <c r="C276" s="66">
+      <c r="C276" s="64">
         <v>1102474</v>
       </c>
-      <c r="D276" s="61">
+      <c r="D276" s="59">
         <v>1773659</v>
       </c>
-      <c r="E276" s="88">
+      <c r="E276" s="78">
         <v>2491203</v>
       </c>
-      <c r="F276" s="12"/>
-[...2 lines deleted...]
-      <c r="I276" s="34"/>
+      <c r="F276" s="59">
+        <v>2823525</v>
+      </c>
+      <c r="G276" s="14"/>
+      <c r="H276" s="32"/>
+      <c r="I276" s="32"/>
       <c r="J276" s="9"/>
       <c r="K276" s="9"/>
-      <c r="L276" s="14"/>
-[...2 lines deleted...]
-      <c r="P276" s="17"/>
+      <c r="L276" s="13"/>
+      <c r="M276" s="13"/>
+      <c r="N276" s="16"/>
+      <c r="P276" s="16"/>
     </row>
     <row r="277" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A277" s="24" t="s">
+      <c r="A277" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B277" s="9">
         <v>123</v>
       </c>
-      <c r="C277" s="66">
+      <c r="C277" s="64">
         <v>9454</v>
       </c>
-      <c r="D277" s="61">
+      <c r="D277" s="59">
         <v>18786</v>
       </c>
-      <c r="E277" s="88">
+      <c r="E277" s="78">
         <v>28117</v>
       </c>
-      <c r="F277" s="12"/>
-[...2 lines deleted...]
-      <c r="I277" s="34"/>
+      <c r="F277" s="59">
+        <v>28240</v>
+      </c>
+      <c r="G277" s="14"/>
+      <c r="H277" s="32"/>
+      <c r="I277" s="32"/>
       <c r="J277" s="9"/>
       <c r="K277" s="9"/>
-      <c r="L277" s="14"/>
-      <c r="M277" s="14"/>
+      <c r="L277" s="13"/>
+      <c r="M277" s="13"/>
       <c r="N277" s="6"/>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A278" s="23" t="s">
+      <c r="A278" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B278" s="9">
         <v>13366</v>
       </c>
-      <c r="C278" s="66">
+      <c r="C278" s="64">
         <v>56265</v>
       </c>
-      <c r="D278" s="61">
+      <c r="D278" s="59">
         <v>109732</v>
       </c>
-      <c r="E278" s="88">
+      <c r="E278" s="78">
         <v>218409</v>
       </c>
-      <c r="F278" s="12"/>
-[...2 lines deleted...]
-      <c r="I278" s="34"/>
+      <c r="F278" s="59">
+        <v>242283</v>
+      </c>
+      <c r="G278" s="14"/>
+      <c r="H278" s="32"/>
+      <c r="I278" s="32"/>
       <c r="J278" s="9"/>
       <c r="K278" s="9"/>
-      <c r="L278" s="14"/>
-      <c r="M278" s="14"/>
+      <c r="L278" s="13"/>
+      <c r="M278" s="13"/>
       <c r="N278" s="6"/>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A279" s="24" t="s">
+      <c r="A279" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B279" s="9">
         <v>664421</v>
       </c>
-      <c r="C279" s="66">
+      <c r="C279" s="64">
         <v>1427797</v>
       </c>
-      <c r="D279" s="61">
+      <c r="D279" s="59">
         <v>1838226</v>
       </c>
-      <c r="E279" s="88">
+      <c r="E279" s="78">
         <v>2533923</v>
       </c>
-      <c r="F279" s="12"/>
-[...2 lines deleted...]
-      <c r="I279" s="34"/>
+      <c r="F279" s="59">
+        <v>3235388</v>
+      </c>
+      <c r="G279" s="14"/>
+      <c r="H279" s="32"/>
+      <c r="I279" s="32"/>
       <c r="J279" s="9"/>
       <c r="K279" s="9"/>
-      <c r="L279" s="14"/>
-      <c r="M279" s="14"/>
+      <c r="L279" s="13"/>
+      <c r="M279" s="13"/>
       <c r="N279" s="6"/>
       <c r="P279" s="6"/>
     </row>
     <row r="280" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="23" t="s">
+      <c r="A280" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B280" s="9">
         <v>167</v>
       </c>
-      <c r="C280" s="66">
+      <c r="C280" s="64">
         <v>334</v>
       </c>
-      <c r="D280" s="61">
+      <c r="D280" s="59">
         <v>501</v>
       </c>
-      <c r="E280" s="88">
+      <c r="E280" s="78">
         <v>668</v>
       </c>
-      <c r="F280" s="12"/>
-[...2 lines deleted...]
-      <c r="I280" s="34"/>
+      <c r="F280" s="59">
+        <v>835</v>
+      </c>
+      <c r="G280" s="14"/>
+      <c r="H280" s="32"/>
+      <c r="I280" s="32"/>
       <c r="J280" s="9"/>
       <c r="K280" s="9"/>
-      <c r="L280" s="14"/>
-      <c r="M280" s="14"/>
+      <c r="L280" s="13"/>
+      <c r="M280" s="13"/>
       <c r="N280" s="6"/>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="23" t="s">
+      <c r="A281" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B281" s="9">
         <v>893</v>
       </c>
-      <c r="C281" s="66">
+      <c r="C281" s="64">
         <v>1786</v>
       </c>
-      <c r="D281" s="61">
+      <c r="D281" s="59">
         <v>2679</v>
       </c>
-      <c r="E281" s="88">
+      <c r="E281" s="78">
         <v>3572</v>
       </c>
-      <c r="F281" s="12"/>
-[...2 lines deleted...]
-      <c r="I281" s="34"/>
+      <c r="F281" s="59">
+        <v>4465</v>
+      </c>
+      <c r="G281" s="14"/>
+      <c r="H281" s="32"/>
+      <c r="I281" s="32"/>
       <c r="J281" s="9"/>
       <c r="K281" s="9"/>
-      <c r="L281" s="14"/>
-      <c r="M281" s="14"/>
+      <c r="L281" s="13"/>
+      <c r="M281" s="13"/>
       <c r="N281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="23" t="s">
+      <c r="A282" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B282" s="9">
         <v>1479</v>
       </c>
-      <c r="C282" s="66">
+      <c r="C282" s="64">
         <v>2958</v>
       </c>
-      <c r="D282" s="61">
+      <c r="D282" s="59">
         <v>4437</v>
       </c>
-      <c r="E282" s="88">
+      <c r="E282" s="78">
         <v>5916</v>
       </c>
-      <c r="F282" s="12"/>
-[...2 lines deleted...]
-      <c r="I282" s="34"/>
+      <c r="F282" s="59">
+        <v>7395</v>
+      </c>
+      <c r="G282" s="14"/>
+      <c r="H282" s="32"/>
+      <c r="I282" s="32"/>
       <c r="J282" s="9"/>
       <c r="K282" s="9"/>
-      <c r="L282" s="14"/>
-      <c r="M282" s="14"/>
+      <c r="L282" s="13"/>
+      <c r="M282" s="13"/>
       <c r="N282" s="6"/>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="23" t="s">
+      <c r="A283" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B283" s="9">
         <v>32</v>
       </c>
-      <c r="C283" s="66">
+      <c r="C283" s="64">
         <v>64</v>
       </c>
-      <c r="D283" s="61">
+      <c r="D283" s="59">
         <v>96</v>
       </c>
-      <c r="E283" s="88">
+      <c r="E283" s="78">
         <v>128</v>
       </c>
-      <c r="F283" s="12"/>
-[...2 lines deleted...]
-      <c r="I283" s="34"/>
+      <c r="F283" s="59">
+        <v>160</v>
+      </c>
+      <c r="G283" s="14"/>
+      <c r="H283" s="32"/>
+      <c r="I283" s="32"/>
       <c r="J283" s="9"/>
       <c r="K283" s="9"/>
-      <c r="L283" s="14"/>
-      <c r="M283" s="14"/>
+      <c r="L283" s="13"/>
+      <c r="M283" s="13"/>
       <c r="N283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="23" t="s">
+      <c r="A284" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B284" s="9">
         <v>21737</v>
       </c>
-      <c r="C284" s="66">
+      <c r="C284" s="64">
         <v>66923</v>
       </c>
-      <c r="D284" s="61">
+      <c r="D284" s="59">
         <v>112109</v>
       </c>
-      <c r="E284" s="88">
+      <c r="E284" s="78">
         <v>157296</v>
       </c>
-      <c r="F284" s="12"/>
-[...2 lines deleted...]
-      <c r="I284" s="34"/>
+      <c r="F284" s="59">
+        <v>185783</v>
+      </c>
+      <c r="G284" s="14"/>
+      <c r="H284" s="32"/>
+      <c r="I284" s="32"/>
       <c r="J284" s="9"/>
-      <c r="K284" s="14"/>
-      <c r="L284" s="14"/>
+      <c r="K284" s="13"/>
+      <c r="L284" s="13"/>
       <c r="M284" s="9"/>
       <c r="N284" s="6"/>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A285" s="23" t="s">
+      <c r="A285" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B285" s="9">
         <v>2433</v>
       </c>
-      <c r="C285" s="66">
+      <c r="C285" s="64">
         <v>4866</v>
       </c>
-      <c r="D285" s="61">
+      <c r="D285" s="59">
         <v>7299</v>
       </c>
-      <c r="E285" s="88">
+      <c r="E285" s="78">
         <v>9732</v>
       </c>
-      <c r="F285" s="12"/>
-[...2 lines deleted...]
-      <c r="I285" s="34"/>
+      <c r="F285" s="59">
+        <v>12165</v>
+      </c>
+      <c r="G285" s="14"/>
+      <c r="H285" s="32"/>
+      <c r="I285" s="32"/>
       <c r="J285" s="9"/>
       <c r="K285" s="9"/>
-      <c r="L285" s="14"/>
-      <c r="M285" s="14"/>
+      <c r="L285" s="13"/>
+      <c r="M285" s="13"/>
       <c r="N285" s="6"/>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A286" s="23" t="s">
+      <c r="A286" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B286" s="9">
         <v>981</v>
       </c>
-      <c r="C286" s="66">
+      <c r="C286" s="64">
         <v>1962</v>
       </c>
-      <c r="D286" s="61">
+      <c r="D286" s="59">
         <v>2943</v>
       </c>
-      <c r="E286" s="88">
+      <c r="E286" s="78">
         <v>3924</v>
       </c>
-      <c r="F286" s="12"/>
-[...2 lines deleted...]
-      <c r="I286" s="34"/>
+      <c r="F286" s="59">
+        <v>4905</v>
+      </c>
+      <c r="G286" s="14"/>
+      <c r="H286" s="32"/>
+      <c r="I286" s="32"/>
       <c r="J286" s="9"/>
       <c r="K286" s="9"/>
-      <c r="L286" s="14"/>
-      <c r="M286" s="14"/>
+      <c r="L286" s="13"/>
+      <c r="M286" s="13"/>
       <c r="N286" s="6"/>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A287" s="28" t="s">
+      <c r="A287" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B287" s="52"/>
+      <c r="B287" s="50"/>
       <c r="C287" s="9"/>
-      <c r="D287" s="52"/>
-[...4 lines deleted...]
-      <c r="I287" s="34"/>
+      <c r="D287" s="50"/>
+      <c r="E287" s="59"/>
+      <c r="F287" s="50"/>
+      <c r="G287" s="14"/>
+      <c r="H287" s="32"/>
+      <c r="I287" s="32"/>
       <c r="J287" s="9"/>
       <c r="K287" s="9"/>
-      <c r="L287" s="14"/>
-      <c r="M287" s="14"/>
+      <c r="L287" s="13"/>
+      <c r="M287" s="13"/>
       <c r="N287" s="6"/>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="49" t="s">
+      <c r="A288" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B288" s="9">
         <v>54655223</v>
       </c>
-      <c r="C288" s="66">
+      <c r="C288" s="64">
         <v>143876176</v>
       </c>
-      <c r="D288" s="61">
+      <c r="D288" s="59">
         <v>237345227</v>
       </c>
-      <c r="E288" s="88">
+      <c r="E288" s="78">
         <v>355761801</v>
       </c>
-      <c r="F288" s="12"/>
-[...2 lines deleted...]
-      <c r="I288" s="34"/>
+      <c r="F288" s="59">
+        <v>446679860</v>
+      </c>
+      <c r="G288" s="14"/>
+      <c r="H288" s="32"/>
+      <c r="I288" s="32"/>
       <c r="J288" s="9"/>
       <c r="K288" s="9"/>
-      <c r="L288" s="14"/>
-      <c r="M288" s="14"/>
+      <c r="L288" s="13"/>
+      <c r="M288" s="13"/>
       <c r="N288" s="6"/>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A289" s="24" t="s">
+      <c r="A289" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B289" s="9">
         <v>48609938</v>
       </c>
-      <c r="C289" s="66">
+      <c r="C289" s="64">
         <v>132791740</v>
       </c>
-      <c r="D289" s="61">
+      <c r="D289" s="59">
         <v>219753037</v>
       </c>
-      <c r="E289" s="88">
+      <c r="E289" s="78">
         <v>332112125</v>
       </c>
-      <c r="F289" s="12"/>
-[...2 lines deleted...]
-      <c r="I289" s="34"/>
+      <c r="F289" s="59">
+        <v>417395315</v>
+      </c>
+      <c r="G289" s="14"/>
+      <c r="H289" s="32"/>
+      <c r="I289" s="32"/>
       <c r="J289" s="9"/>
       <c r="K289" s="9"/>
-      <c r="L289" s="14"/>
-[...2 lines deleted...]
-      <c r="P289" s="17"/>
+      <c r="L289" s="13"/>
+      <c r="M289" s="13"/>
+      <c r="N289" s="16"/>
+      <c r="P289" s="16"/>
     </row>
     <row r="290" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A290" s="24" t="s">
+      <c r="A290" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B290" s="9">
         <v>52791</v>
       </c>
-      <c r="C290" s="66">
+      <c r="C290" s="64">
         <v>60026</v>
       </c>
-      <c r="D290" s="61">
+      <c r="D290" s="59">
         <v>67261</v>
       </c>
-      <c r="E290" s="88">
+      <c r="E290" s="78">
         <v>74496</v>
       </c>
-      <c r="F290" s="12"/>
-[...2 lines deleted...]
-      <c r="I290" s="34"/>
+      <c r="F290" s="59">
+        <v>78061</v>
+      </c>
+      <c r="G290" s="14"/>
+      <c r="H290" s="32"/>
+      <c r="I290" s="32"/>
       <c r="J290" s="9"/>
       <c r="K290" s="9"/>
-      <c r="L290" s="14"/>
-      <c r="M290" s="14"/>
+      <c r="L290" s="13"/>
+      <c r="M290" s="13"/>
       <c r="N290" s="6"/>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A291" s="23" t="s">
+      <c r="A291" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B291" s="9">
         <v>339981</v>
       </c>
-      <c r="C291" s="66">
+      <c r="C291" s="64">
         <v>741032</v>
       </c>
-      <c r="D291" s="61">
+      <c r="D291" s="59">
         <v>1491007</v>
       </c>
-      <c r="E291" s="88">
+      <c r="E291" s="78">
         <v>2404074</v>
       </c>
-      <c r="F291" s="12"/>
-[...2 lines deleted...]
-      <c r="I291" s="34"/>
+      <c r="F291" s="59">
+        <v>3356201</v>
+      </c>
+      <c r="G291" s="14"/>
+      <c r="H291" s="32"/>
+      <c r="I291" s="32"/>
       <c r="J291" s="9"/>
       <c r="K291" s="9"/>
-      <c r="L291" s="14"/>
-      <c r="M291" s="14"/>
+      <c r="L291" s="13"/>
+      <c r="M291" s="13"/>
       <c r="N291" s="6"/>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="24" t="s">
+      <c r="A292" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B292" s="9">
         <v>4069850</v>
       </c>
-      <c r="C292" s="66">
+      <c r="C292" s="64">
         <v>7047257</v>
       </c>
-      <c r="D292" s="61">
+      <c r="D292" s="59">
         <v>11171672</v>
       </c>
-      <c r="E292" s="88">
+      <c r="E292" s="78">
         <v>14408601</v>
       </c>
-      <c r="F292" s="12"/>
-[...2 lines deleted...]
-      <c r="I292" s="34"/>
+      <c r="F292" s="59">
+        <v>16953900</v>
+      </c>
+      <c r="G292" s="14"/>
+      <c r="H292" s="32"/>
+      <c r="I292" s="32"/>
       <c r="J292" s="9"/>
       <c r="K292" s="9"/>
-      <c r="L292" s="14"/>
-      <c r="M292" s="14"/>
+      <c r="L292" s="13"/>
+      <c r="M292" s="13"/>
       <c r="N292" s="6"/>
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="23" t="s">
+      <c r="A293" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B293" s="9">
         <v>47615</v>
       </c>
-      <c r="C293" s="66">
+      <c r="C293" s="64">
         <v>64659</v>
       </c>
-      <c r="D293" s="61">
+      <c r="D293" s="59">
         <v>81702</v>
       </c>
-      <c r="E293" s="88">
+      <c r="E293" s="78">
         <v>98745</v>
       </c>
-      <c r="F293" s="12"/>
-[...2 lines deleted...]
-      <c r="I293" s="34"/>
+      <c r="F293" s="59">
+        <v>142916</v>
+      </c>
+      <c r="G293" s="14"/>
+      <c r="H293" s="32"/>
+      <c r="I293" s="32"/>
       <c r="J293" s="9"/>
       <c r="K293" s="9"/>
-      <c r="L293" s="14"/>
-      <c r="M293" s="14"/>
+      <c r="L293" s="13"/>
+      <c r="M293" s="13"/>
       <c r="N293" s="6"/>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A294" s="23" t="s">
+      <c r="A294" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B294" s="9">
         <v>55</v>
       </c>
-      <c r="C294" s="66">
+      <c r="C294" s="64">
         <v>55</v>
       </c>
-      <c r="D294" s="61">
+      <c r="D294" s="59">
         <v>55</v>
       </c>
-      <c r="E294" s="88">
+      <c r="E294" s="78">
         <v>55</v>
       </c>
-      <c r="F294" s="12"/>
-[...2 lines deleted...]
-      <c r="I294" s="34"/>
+      <c r="F294" s="59">
+        <v>55</v>
+      </c>
+      <c r="G294" s="14"/>
+      <c r="H294" s="32"/>
+      <c r="I294" s="32"/>
       <c r="J294" s="9"/>
       <c r="K294" s="9"/>
-      <c r="L294" s="14"/>
-      <c r="M294" s="14"/>
+      <c r="L294" s="13"/>
+      <c r="M294" s="13"/>
       <c r="N294" s="6"/>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A295" s="23" t="s">
+      <c r="A295" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B295" s="9">
         <v>316132</v>
       </c>
-      <c r="C295" s="66">
+      <c r="C295" s="64">
         <v>700344</v>
       </c>
-      <c r="D295" s="61">
+      <c r="D295" s="59">
         <v>1077845</v>
       </c>
-      <c r="E295" s="88">
+      <c r="E295" s="78">
         <v>1567485</v>
       </c>
-      <c r="F295" s="12"/>
-[...2 lines deleted...]
-      <c r="I295" s="34"/>
+      <c r="F295" s="59">
+        <v>2258555</v>
+      </c>
+      <c r="G295" s="14"/>
+      <c r="H295" s="32"/>
+      <c r="I295" s="32"/>
       <c r="J295" s="9"/>
       <c r="K295" s="9"/>
-      <c r="L295" s="14"/>
-      <c r="M295" s="14"/>
+      <c r="L295" s="13"/>
+      <c r="M295" s="13"/>
       <c r="N295" s="6"/>
       <c r="P295" s="6"/>
     </row>
     <row r="296" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="23" t="s">
+      <c r="A296" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C296" s="66">
+      <c r="C296" s="64">
         <v>120</v>
       </c>
-      <c r="D296" s="61">
+      <c r="D296" s="59">
         <v>239</v>
       </c>
-      <c r="E296" s="88">
+      <c r="E296" s="78">
         <v>359</v>
       </c>
-      <c r="F296" s="12"/>
-[...2 lines deleted...]
-      <c r="I296" s="34"/>
+      <c r="F296" s="59">
+        <v>437</v>
+      </c>
+      <c r="G296" s="14"/>
+      <c r="H296" s="32"/>
+      <c r="I296" s="32"/>
       <c r="J296" s="9"/>
       <c r="K296" s="9"/>
-      <c r="L296" s="14"/>
-      <c r="M296" s="14"/>
+      <c r="L296" s="13"/>
+      <c r="M296" s="13"/>
       <c r="N296" s="6"/>
       <c r="P296" s="6"/>
     </row>
     <row r="297" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A297" s="23" t="s">
+      <c r="A297" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B297" s="9">
         <v>220</v>
       </c>
-      <c r="C297" s="66">
+      <c r="C297" s="64">
         <v>440</v>
       </c>
-      <c r="D297" s="61">
+      <c r="D297" s="59">
         <v>660</v>
       </c>
-      <c r="E297" s="88">
+      <c r="E297" s="78">
         <v>880</v>
       </c>
-      <c r="F297" s="12"/>
-[...2 lines deleted...]
-      <c r="I297" s="34"/>
+      <c r="F297" s="59">
+        <v>1100</v>
+      </c>
+      <c r="G297" s="14"/>
+      <c r="H297" s="32"/>
+      <c r="I297" s="32"/>
       <c r="J297" s="9"/>
       <c r="K297" s="9"/>
-      <c r="L297" s="14"/>
-      <c r="M297" s="14"/>
+      <c r="L297" s="13"/>
+      <c r="M297" s="13"/>
       <c r="N297" s="6"/>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="23" t="s">
+      <c r="A298" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B298" s="9">
         <v>866857</v>
       </c>
-      <c r="C298" s="66">
+      <c r="C298" s="64">
         <v>1248076</v>
       </c>
-      <c r="D298" s="61">
+      <c r="D298" s="59">
         <v>1663002</v>
       </c>
-      <c r="E298" s="88">
+      <c r="E298" s="78">
         <v>2067140</v>
       </c>
-      <c r="F298" s="12"/>
-[...2 lines deleted...]
-      <c r="I298" s="34"/>
+      <c r="F298" s="59">
+        <v>2707448</v>
+      </c>
+      <c r="G298" s="14"/>
+      <c r="H298" s="32"/>
+      <c r="I298" s="32"/>
       <c r="J298" s="9"/>
       <c r="K298" s="9"/>
-      <c r="L298" s="14"/>
-      <c r="M298" s="14"/>
+      <c r="L298" s="13"/>
+      <c r="M298" s="13"/>
       <c r="N298" s="6"/>
       <c r="P298" s="6"/>
     </row>
     <row r="299" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="23" t="s">
+      <c r="A299" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C299" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D299" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="E299" s="90" t="s">
+      <c r="E299" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="F299" s="12"/>
-[...2 lines deleted...]
-      <c r="I299" s="34"/>
+      <c r="F299" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G299" s="14"/>
+      <c r="H299" s="32"/>
+      <c r="I299" s="32"/>
       <c r="J299" s="9"/>
       <c r="K299" s="9"/>
-      <c r="L299" s="14"/>
-      <c r="M299" s="14"/>
+      <c r="L299" s="13"/>
+      <c r="M299" s="13"/>
       <c r="N299" s="6"/>
       <c r="P299" s="6"/>
     </row>
     <row r="300" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="23" t="s">
+      <c r="A300" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B300" s="9">
         <v>17206</v>
       </c>
-      <c r="C300" s="66">
+      <c r="C300" s="64">
         <v>70462</v>
       </c>
-      <c r="D300" s="61">
+      <c r="D300" s="59">
         <v>123718</v>
       </c>
-      <c r="E300" s="88">
+      <c r="E300" s="78">
         <v>176975</v>
       </c>
-      <c r="F300" s="12"/>
-[...2 lines deleted...]
-      <c r="I300" s="34"/>
+      <c r="F300" s="59">
+        <v>199251</v>
+      </c>
+      <c r="G300" s="14"/>
+      <c r="H300" s="32"/>
+      <c r="I300" s="32"/>
       <c r="J300" s="9"/>
       <c r="K300" s="9"/>
-      <c r="L300" s="14"/>
-      <c r="M300" s="14"/>
+      <c r="L300" s="13"/>
+      <c r="M300" s="13"/>
       <c r="N300" s="6"/>
       <c r="P300" s="6"/>
     </row>
     <row r="301" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A301" s="23" t="s">
+      <c r="A301" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B301" s="9">
         <v>370</v>
       </c>
-      <c r="C301" s="66">
+      <c r="C301" s="64">
         <v>390</v>
       </c>
-      <c r="D301" s="61">
+      <c r="D301" s="59">
         <v>410</v>
       </c>
-      <c r="E301" s="88">
+      <c r="E301" s="78">
         <v>430</v>
       </c>
-      <c r="F301" s="12"/>
-[...2 lines deleted...]
-      <c r="I301" s="34"/>
+      <c r="F301" s="59">
+        <v>450</v>
+      </c>
+      <c r="G301" s="14"/>
+      <c r="H301" s="32"/>
+      <c r="I301" s="32"/>
       <c r="J301" s="9"/>
       <c r="K301" s="9"/>
-      <c r="L301" s="14"/>
-      <c r="M301" s="14"/>
+      <c r="L301" s="13"/>
+      <c r="M301" s="13"/>
       <c r="N301" s="6"/>
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A302" s="23" t="s">
+      <c r="A302" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B302" s="9">
         <v>207091</v>
       </c>
-      <c r="C302" s="66">
+      <c r="C302" s="64">
         <v>901251</v>
       </c>
-      <c r="D302" s="61">
+      <c r="D302" s="59">
         <v>1541082</v>
       </c>
-      <c r="E302" s="88">
+      <c r="E302" s="78">
         <v>2353691</v>
       </c>
-      <c r="F302" s="12"/>
-[...2 lines deleted...]
-      <c r="I302" s="34"/>
+      <c r="F302" s="59">
+        <v>2988024</v>
+      </c>
+      <c r="G302" s="14"/>
+      <c r="H302" s="32"/>
+      <c r="I302" s="32"/>
       <c r="J302" s="9"/>
       <c r="K302" s="9"/>
-      <c r="L302" s="14"/>
-      <c r="M302" s="14"/>
+      <c r="L302" s="13"/>
+      <c r="M302" s="13"/>
       <c r="N302" s="6"/>
       <c r="P302" s="6"/>
     </row>
     <row r="303" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A303" s="23" t="s">
+      <c r="A303" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B303" s="9">
         <v>2376</v>
       </c>
-      <c r="C303" s="66">
+      <c r="C303" s="64">
         <v>9800</v>
       </c>
-      <c r="D303" s="61">
+      <c r="D303" s="59">
         <v>17224</v>
       </c>
-      <c r="E303" s="88">
+      <c r="E303" s="78">
         <v>24647</v>
       </c>
-      <c r="F303" s="12"/>
-[...2 lines deleted...]
-      <c r="I303" s="34"/>
+      <c r="F303" s="59">
+        <v>27084</v>
+      </c>
+      <c r="G303" s="14"/>
+      <c r="H303" s="32"/>
+      <c r="I303" s="32"/>
       <c r="J303" s="9"/>
       <c r="K303" s="9"/>
-      <c r="L303" s="14"/>
-      <c r="M303" s="14"/>
+      <c r="L303" s="13"/>
+      <c r="M303" s="13"/>
       <c r="N303" s="6"/>
       <c r="P303" s="6"/>
     </row>
     <row r="304" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A304" s="23" t="s">
+      <c r="A304" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B304" s="9">
         <v>8707</v>
       </c>
-      <c r="C304" s="66">
+      <c r="C304" s="64">
         <v>17414</v>
       </c>
-      <c r="D304" s="61">
+      <c r="D304" s="59">
         <v>26121</v>
       </c>
-      <c r="E304" s="88">
+      <c r="E304" s="78">
         <v>34828</v>
       </c>
-      <c r="F304" s="12"/>
-[...2 lines deleted...]
-      <c r="I304" s="34"/>
+      <c r="F304" s="59">
+        <v>43535</v>
+      </c>
+      <c r="G304" s="14"/>
+      <c r="H304" s="32"/>
+      <c r="I304" s="32"/>
       <c r="J304" s="9"/>
       <c r="K304" s="9"/>
-      <c r="L304" s="14"/>
-      <c r="M304" s="14"/>
+      <c r="L304" s="13"/>
+      <c r="M304" s="13"/>
       <c r="N304" s="6"/>
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="23" t="s">
+      <c r="A305" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B305" s="9">
         <v>92079</v>
       </c>
-      <c r="C305" s="66">
+      <c r="C305" s="64">
         <v>180460</v>
       </c>
-      <c r="D305" s="61">
+      <c r="D305" s="59">
         <v>268840</v>
       </c>
-      <c r="E305" s="88">
+      <c r="E305" s="78">
         <v>357220</v>
       </c>
-      <c r="F305" s="12"/>
-[...2 lines deleted...]
-      <c r="I305" s="34"/>
+      <c r="F305" s="59">
+        <v>420851</v>
+      </c>
+      <c r="G305" s="14"/>
+      <c r="H305" s="32"/>
+      <c r="I305" s="32"/>
       <c r="J305" s="9"/>
       <c r="K305" s="9"/>
-      <c r="L305" s="14"/>
-      <c r="M305" s="14"/>
+      <c r="L305" s="13"/>
+      <c r="M305" s="13"/>
       <c r="N305" s="6"/>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="23" t="s">
+      <c r="A306" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B306" s="9">
         <v>22533</v>
       </c>
-      <c r="C306" s="66">
+      <c r="C306" s="64">
         <v>39810</v>
       </c>
-      <c r="D306" s="61">
+      <c r="D306" s="59">
         <v>57087</v>
       </c>
-      <c r="E306" s="88">
+      <c r="E306" s="78">
         <v>74365</v>
       </c>
-      <c r="F306" s="12"/>
-[...2 lines deleted...]
-      <c r="I306" s="34"/>
+      <c r="F306" s="59">
+        <v>99326</v>
+      </c>
+      <c r="G306" s="14"/>
+      <c r="H306" s="32"/>
+      <c r="I306" s="32"/>
       <c r="J306" s="9"/>
       <c r="K306" s="9"/>
-      <c r="L306" s="14"/>
-      <c r="M306" s="14"/>
+      <c r="L306" s="13"/>
+      <c r="M306" s="13"/>
       <c r="N306" s="6"/>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A307" s="23" t="s">
+      <c r="A307" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B307" s="9">
         <v>1422</v>
       </c>
-      <c r="C307" s="66">
+      <c r="C307" s="64">
         <v>2844</v>
       </c>
-      <c r="D307" s="61">
+      <c r="D307" s="59">
         <v>4266</v>
       </c>
-      <c r="E307" s="88">
+      <c r="E307" s="78">
         <v>5688</v>
       </c>
-      <c r="F307" s="12"/>
-[...2 lines deleted...]
-      <c r="I307" s="34"/>
+      <c r="F307" s="59">
+        <v>7356</v>
+      </c>
+      <c r="G307" s="14"/>
+      <c r="H307" s="32"/>
+      <c r="I307" s="32"/>
       <c r="J307" s="9"/>
       <c r="K307" s="9"/>
-      <c r="L307" s="14"/>
-      <c r="M307" s="14"/>
+      <c r="L307" s="13"/>
+      <c r="M307" s="13"/>
       <c r="N307" s="6"/>
       <c r="P307" s="6"/>
     </row>
     <row r="308" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A308" s="16" t="s">
+      <c r="A308" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="B308" s="40"/>
-[...10 lines deleted...]
-      <c r="M308" s="40"/>
+      <c r="B308" s="38"/>
+      <c r="C308" s="13"/>
+      <c r="D308" s="76"/>
+      <c r="E308" s="60"/>
+      <c r="F308" s="76"/>
+      <c r="G308" s="19"/>
+      <c r="H308" s="35"/>
+      <c r="I308" s="35"/>
+      <c r="J308" s="38"/>
+      <c r="K308" s="41"/>
+      <c r="L308" s="41"/>
+      <c r="M308" s="38"/>
       <c r="N308" s="6"/>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A309" s="49" t="s">
+      <c r="A309" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B309" s="9">
         <v>1412</v>
       </c>
-      <c r="C309" s="66">
+      <c r="C309" s="64">
         <v>3199</v>
       </c>
-      <c r="D309" s="61">
+      <c r="D309" s="59">
         <v>4986</v>
       </c>
-      <c r="E309" s="88">
+      <c r="E309" s="78">
         <v>6774</v>
       </c>
-      <c r="F309" s="12"/>
-[...6 lines deleted...]
-      <c r="M309" s="40"/>
+      <c r="F309" s="59">
+        <v>7352</v>
+      </c>
+      <c r="G309" s="19"/>
+      <c r="H309" s="35"/>
+      <c r="I309" s="35"/>
+      <c r="J309" s="38"/>
+      <c r="K309" s="41"/>
+      <c r="L309" s="41"/>
+      <c r="M309" s="38"/>
       <c r="N309" s="6"/>
       <c r="P309" s="6"/>
     </row>
     <row r="310" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A310" s="24" t="s">
+      <c r="A310" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B310" s="9">
         <v>1412</v>
       </c>
-      <c r="C310" s="66">
+      <c r="C310" s="64">
         <v>3199</v>
       </c>
-      <c r="D310" s="61">
+      <c r="D310" s="59">
         <v>4986</v>
       </c>
-      <c r="E310" s="88">
+      <c r="E310" s="78">
         <v>6774</v>
       </c>
-      <c r="F310" s="12"/>
-[...6 lines deleted...]
-      <c r="M310" s="40"/>
+      <c r="F310" s="59">
+        <v>7352</v>
+      </c>
+      <c r="G310" s="19"/>
+      <c r="H310" s="35"/>
+      <c r="I310" s="35"/>
+      <c r="J310" s="38"/>
+      <c r="K310" s="41"/>
+      <c r="L310" s="41"/>
+      <c r="M310" s="38"/>
       <c r="N310" s="6"/>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A311" s="27" t="s">
+      <c r="A311" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B311" s="52"/>
+      <c r="B311" s="50"/>
       <c r="C311" s="9"/>
-      <c r="D311" s="52"/>
-[...4 lines deleted...]
-      <c r="I311" s="34"/>
+      <c r="D311" s="50"/>
+      <c r="E311" s="59"/>
+      <c r="F311" s="50"/>
+      <c r="G311" s="14"/>
+      <c r="H311" s="32"/>
+      <c r="I311" s="32"/>
       <c r="J311" s="9"/>
       <c r="K311" s="9"/>
-      <c r="L311" s="14"/>
-      <c r="M311" s="14"/>
+      <c r="L311" s="13"/>
+      <c r="M311" s="13"/>
       <c r="N311" s="6"/>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A312" s="49" t="s">
+      <c r="A312" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B312" s="9">
         <v>121198</v>
       </c>
-      <c r="C312" s="66">
+      <c r="C312" s="64">
         <v>386690</v>
       </c>
-      <c r="D312" s="61">
+      <c r="D312" s="59">
         <v>652182</v>
       </c>
-      <c r="E312" s="88">
+      <c r="E312" s="78">
         <v>917675</v>
       </c>
-      <c r="F312" s="12"/>
-[...2 lines deleted...]
-      <c r="I312" s="34"/>
+      <c r="F312" s="59">
+        <v>1130760</v>
+      </c>
+      <c r="G312" s="14"/>
+      <c r="H312" s="32"/>
+      <c r="I312" s="32"/>
       <c r="J312" s="9"/>
       <c r="K312" s="9"/>
-      <c r="L312" s="14"/>
-      <c r="M312" s="14"/>
+      <c r="L312" s="13"/>
+      <c r="M312" s="13"/>
       <c r="N312" s="6"/>
       <c r="P312" s="6"/>
     </row>
     <row r="313" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A313" s="24" t="s">
+      <c r="A313" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B313" s="9">
         <v>121198</v>
       </c>
-      <c r="C313" s="66">
+      <c r="C313" s="64">
         <v>386690</v>
       </c>
-      <c r="D313" s="61">
+      <c r="D313" s="59">
         <v>652182</v>
       </c>
-      <c r="E313" s="88">
+      <c r="E313" s="78">
         <v>917675</v>
       </c>
-      <c r="F313" s="12"/>
-[...2 lines deleted...]
-      <c r="I313" s="34"/>
+      <c r="F313" s="59">
+        <v>1130746</v>
+      </c>
+      <c r="G313" s="14"/>
+      <c r="H313" s="32"/>
+      <c r="I313" s="32"/>
       <c r="J313" s="9"/>
       <c r="K313" s="9"/>
-      <c r="L313" s="14"/>
-[...15 lines deleted...]
-      <c r="I314" s="34"/>
+      <c r="L313" s="13"/>
+      <c r="M313" s="13"/>
+      <c r="N313" s="16"/>
+      <c r="P313" s="16"/>
+    </row>
+    <row r="314" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D314" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E314" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="F314" s="59">
+        <v>14</v>
+      </c>
+      <c r="G314" s="14"/>
+      <c r="H314" s="32"/>
+      <c r="I314" s="32"/>
       <c r="J314" s="9"/>
       <c r="K314" s="9"/>
-      <c r="L314" s="14"/>
-[...23 lines deleted...]
-      <c r="I315" s="34"/>
+      <c r="L314" s="13"/>
+      <c r="M314" s="13"/>
+      <c r="N314" s="16"/>
+      <c r="P314" s="16"/>
+    </row>
+    <row r="315" spans="1:16" s="29" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B315" s="50"/>
+      <c r="C315" s="9"/>
+      <c r="D315" s="50"/>
+      <c r="E315" s="59"/>
+      <c r="F315" s="50"/>
+      <c r="G315" s="14"/>
+      <c r="H315" s="32"/>
+      <c r="I315" s="32"/>
       <c r="J315" s="9"/>
       <c r="K315" s="9"/>
-      <c r="L315" s="14"/>
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="L315" s="13"/>
+      <c r="M315" s="13"/>
+      <c r="N315" s="28"/>
+      <c r="P315" s="28"/>
+    </row>
+    <row r="316" spans="1:16" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B316" s="9">
-        <v>4861064</v>
-[...13 lines deleted...]
-      <c r="I316" s="34"/>
+        <v>6690312</v>
+      </c>
+      <c r="C316" s="64">
+        <v>15141898</v>
+      </c>
+      <c r="D316" s="59">
+        <v>24681611</v>
+      </c>
+      <c r="E316" s="78">
+        <v>46997830</v>
+      </c>
+      <c r="F316" s="59">
+        <v>62711800</v>
+      </c>
+      <c r="G316" s="14"/>
+      <c r="H316" s="32"/>
+      <c r="I316" s="32"/>
       <c r="J316" s="9"/>
       <c r="K316" s="9"/>
-      <c r="L316" s="14"/>
-[...5 lines deleted...]
-      <c r="A317" s="23" t="s">
+      <c r="L316" s="13"/>
+      <c r="M316" s="13"/>
+      <c r="N316" s="28"/>
+      <c r="P316" s="28"/>
+    </row>
+    <row r="317" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B317" s="9">
+        <v>4861064</v>
+      </c>
+      <c r="C317" s="64">
+        <v>13177624</v>
+      </c>
+      <c r="D317" s="59">
+        <v>22083646</v>
+      </c>
+      <c r="E317" s="78">
+        <v>43839477</v>
+      </c>
+      <c r="F317" s="59">
+        <v>58767647</v>
+      </c>
+      <c r="G317" s="14"/>
+      <c r="H317" s="32"/>
+      <c r="I317" s="32"/>
+      <c r="J317" s="9"/>
+      <c r="K317" s="9"/>
+      <c r="L317" s="13"/>
+      <c r="M317" s="13"/>
+      <c r="N317" s="16"/>
+      <c r="P317" s="16"/>
+    </row>
+    <row r="318" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="B317" s="9" t="s">
+      <c r="B318" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C317" s="66">
+      <c r="C318" s="64">
         <v>7153</v>
       </c>
-      <c r="D317" s="61">
+      <c r="D318" s="59">
         <v>363230</v>
       </c>
-      <c r="E317" s="88">
+      <c r="E318" s="78">
         <v>882400</v>
       </c>
-      <c r="F317" s="7"/>
-[...29 lines deleted...]
-      <c r="I318" s="34"/>
+      <c r="F318" s="59">
+        <v>1512897</v>
+      </c>
+      <c r="G318" s="14"/>
+      <c r="H318" s="32"/>
+      <c r="I318" s="32"/>
       <c r="J318" s="9"/>
-      <c r="K318" s="44"/>
-      <c r="L318" s="44"/>
+      <c r="K318" s="42"/>
+      <c r="L318" s="42"/>
       <c r="M318" s="9"/>
       <c r="N318" s="6"/>
       <c r="P318" s="6"/>
     </row>
     <row r="319" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A319" s="24" t="s">
-        <v>43</v>
+      <c r="A319" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="B319" s="9">
-        <v>64070</v>
-[...13 lines deleted...]
-      <c r="I319" s="34"/>
+        <v>1765178</v>
+      </c>
+      <c r="C319" s="64">
+        <v>1866897</v>
+      </c>
+      <c r="D319" s="59">
+        <v>2118356</v>
+      </c>
+      <c r="E319" s="78">
+        <v>2133421</v>
+      </c>
+      <c r="F319" s="59">
+        <v>2254051</v>
+      </c>
+      <c r="G319" s="14"/>
+      <c r="H319" s="32"/>
+      <c r="I319" s="32"/>
       <c r="J319" s="9"/>
-      <c r="K319" s="14"/>
-      <c r="L319" s="14"/>
+      <c r="K319" s="42"/>
+      <c r="L319" s="42"/>
       <c r="M319" s="9"/>
       <c r="N319" s="6"/>
       <c r="P319" s="6"/>
     </row>
-    <row r="320" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I320" s="34"/>
+    <row r="320" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B320" s="9">
+        <v>64070</v>
+      </c>
+      <c r="C320" s="64">
+        <v>90224</v>
+      </c>
+      <c r="D320" s="59">
+        <v>116378</v>
+      </c>
+      <c r="E320" s="78">
+        <v>142532</v>
+      </c>
+      <c r="F320" s="59">
+        <v>177204</v>
+      </c>
+      <c r="G320" s="14"/>
+      <c r="H320" s="32"/>
+      <c r="I320" s="32"/>
       <c r="J320" s="9"/>
-      <c r="K320" s="7"/>
-[...1 lines deleted...]
-      <c r="M320" s="7"/>
+      <c r="K320" s="13"/>
+      <c r="L320" s="13"/>
+      <c r="M320" s="9"/>
       <c r="N320" s="6"/>
       <c r="P320" s="6"/>
     </row>
-    <row r="321" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="I321" s="34"/>
+    <row r="321" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B321" s="50"/>
+      <c r="C321" s="14"/>
+      <c r="D321" s="50"/>
+      <c r="E321" s="59"/>
+      <c r="F321" s="50"/>
+      <c r="G321" s="14"/>
+      <c r="H321" s="32"/>
+      <c r="I321" s="32"/>
       <c r="J321" s="9"/>
       <c r="K321" s="7"/>
       <c r="L321" s="7"/>
       <c r="M321" s="7"/>
       <c r="N321" s="6"/>
       <c r="P321" s="6"/>
     </row>
-    <row r="322" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="322" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B322" s="9">
         <v>42970140</v>
       </c>
-      <c r="C322" s="66">
+      <c r="C322" s="64">
         <v>117580764</v>
       </c>
-      <c r="D322" s="61">
+      <c r="D322" s="59">
         <v>194443674</v>
       </c>
-      <c r="E322" s="88">
+      <c r="E322" s="78">
         <v>283849975</v>
       </c>
-      <c r="F322" s="7"/>
-[...2 lines deleted...]
-      <c r="I322" s="34"/>
+      <c r="F322" s="59">
+        <v>353287130</v>
+      </c>
+      <c r="G322" s="14"/>
+      <c r="H322" s="32"/>
+      <c r="I322" s="32"/>
       <c r="J322" s="9"/>
-      <c r="K322" s="44"/>
-[...6 lines deleted...]
-      <c r="A323" s="16" t="s">
+      <c r="K322" s="7"/>
+      <c r="L322" s="7"/>
+      <c r="M322" s="7"/>
+      <c r="N322" s="6"/>
+      <c r="P322" s="6"/>
+    </row>
+    <row r="323" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B323" s="9">
+        <v>42970140</v>
+      </c>
+      <c r="C323" s="64">
+        <v>117580764</v>
+      </c>
+      <c r="D323" s="59">
+        <v>194443674</v>
+      </c>
+      <c r="E323" s="78">
+        <v>283849975</v>
+      </c>
+      <c r="F323" s="59">
+        <v>353275219</v>
+      </c>
+      <c r="G323" s="14"/>
+      <c r="H323" s="32"/>
+      <c r="I323" s="32"/>
+      <c r="J323" s="9"/>
+      <c r="K323" s="42"/>
+      <c r="L323" s="42"/>
+      <c r="M323" s="9"/>
+      <c r="N323" s="16"/>
+      <c r="P323" s="16"/>
+    </row>
+    <row r="324" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C324" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D324" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E324" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F324" s="59">
+        <v>11911</v>
+      </c>
+      <c r="G324" s="14"/>
+      <c r="H324" s="32"/>
+      <c r="I324" s="32"/>
+      <c r="J324" s="9"/>
+      <c r="K324" s="42"/>
+      <c r="L324" s="42"/>
+      <c r="M324" s="9"/>
+      <c r="N324" s="16"/>
+      <c r="P324" s="16"/>
+    </row>
+    <row r="325" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B323" s="53"/>
-[...15 lines deleted...]
-      <c r="A324" s="49" t="s">
+      <c r="B325" s="51"/>
+      <c r="C325" s="7"/>
+      <c r="D325" s="51"/>
+      <c r="E325" s="7"/>
+      <c r="F325" s="51"/>
+      <c r="G325" s="12"/>
+      <c r="H325" s="36"/>
+      <c r="I325" s="36"/>
+      <c r="J325" s="13"/>
+      <c r="K325" s="43"/>
+      <c r="L325" s="43"/>
+      <c r="M325" s="13"/>
+      <c r="N325" s="6"/>
+      <c r="P325" s="17"/>
+    </row>
+    <row r="326" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="B324" s="14" t="s">
+      <c r="B326" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C324" s="14" t="s">
+      <c r="C326" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="D324" s="14" t="s">
+      <c r="D326" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E324" s="14" t="s">
+      <c r="E326" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F324" s="7"/>
-[...11 lines deleted...]
-      <c r="A325" s="24" t="s">
+      <c r="F326" s="60">
+        <v>40</v>
+      </c>
+      <c r="G326" s="12"/>
+      <c r="H326" s="36"/>
+      <c r="I326" s="36"/>
+      <c r="J326" s="13"/>
+      <c r="K326" s="43"/>
+      <c r="L326" s="43"/>
+      <c r="M326" s="13"/>
+      <c r="N326" s="6"/>
+      <c r="P326" s="17"/>
+    </row>
+    <row r="327" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B325" s="14" t="s">
+      <c r="B327" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C325" s="14" t="s">
+      <c r="C327" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="D325" s="14" t="s">
+      <c r="D327" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E325" s="14" t="s">
+      <c r="E327" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F325" s="7"/>
-[...11 lines deleted...]
-      <c r="A326" s="27" t="s">
+      <c r="F327" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G327" s="12"/>
+      <c r="H327" s="36"/>
+      <c r="I327" s="36"/>
+      <c r="J327" s="13"/>
+      <c r="K327" s="43"/>
+      <c r="L327" s="43"/>
+      <c r="M327" s="13"/>
+      <c r="N327" s="16"/>
+      <c r="P327" s="16"/>
+    </row>
+    <row r="328" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B328" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C328" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D328" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E328" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F328" s="60">
+        <v>40</v>
+      </c>
+      <c r="G328" s="12"/>
+      <c r="H328" s="36"/>
+      <c r="I328" s="36"/>
+      <c r="J328" s="13"/>
+      <c r="K328" s="43"/>
+      <c r="L328" s="43"/>
+      <c r="M328" s="13"/>
+      <c r="N328" s="16"/>
+      <c r="P328" s="16"/>
+    </row>
+    <row r="329" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B326" s="54"/>
-[...87 lines deleted...]
-      <c r="I329" s="34"/>
+      <c r="B329" s="52"/>
+      <c r="C329" s="9"/>
+      <c r="D329" s="52"/>
+      <c r="E329" s="59"/>
+      <c r="F329" s="52"/>
+      <c r="G329" s="14"/>
+      <c r="H329" s="32"/>
+      <c r="I329" s="32"/>
       <c r="J329" s="9"/>
       <c r="K329" s="9"/>
-      <c r="L329" s="14"/>
-      <c r="M329" s="14"/>
+      <c r="L329" s="13"/>
+      <c r="M329" s="13"/>
       <c r="N329" s="6"/>
       <c r="P329" s="6"/>
     </row>
     <row r="330" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A330" s="23" t="s">
-        <v>70</v>
+      <c r="A330" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B330" s="9">
-        <v>339981</v>
-[...13 lines deleted...]
-      <c r="I330" s="34"/>
+        <v>4872161</v>
+      </c>
+      <c r="C330" s="64">
+        <v>10763623</v>
+      </c>
+      <c r="D330" s="59">
+        <v>17562770</v>
+      </c>
+      <c r="E330" s="78">
+        <v>23989544</v>
+      </c>
+      <c r="F330" s="59">
+        <v>29542773</v>
+      </c>
+      <c r="G330" s="14"/>
+      <c r="H330" s="32"/>
+      <c r="I330" s="32"/>
       <c r="J330" s="9"/>
       <c r="K330" s="9"/>
-      <c r="L330" s="14"/>
-      <c r="M330" s="14"/>
+      <c r="L330" s="13"/>
+      <c r="M330" s="13"/>
       <c r="N330" s="6"/>
       <c r="P330" s="6"/>
     </row>
     <row r="331" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A331" s="23" t="s">
-        <v>42</v>
+      <c r="A331" s="21" t="s">
+        <v>40</v>
       </c>
       <c r="B331" s="9">
-        <v>2304672</v>
-[...13 lines deleted...]
-      <c r="I331" s="34"/>
+        <v>656124</v>
+      </c>
+      <c r="C331" s="64">
+        <v>1643461</v>
+      </c>
+      <c r="D331" s="59">
+        <v>2568546</v>
+      </c>
+      <c r="E331" s="78">
+        <v>3498221</v>
+      </c>
+      <c r="F331" s="59">
+        <v>4214346</v>
+      </c>
+      <c r="G331" s="14"/>
+      <c r="H331" s="32"/>
+      <c r="I331" s="32"/>
       <c r="J331" s="9"/>
       <c r="K331" s="9"/>
-      <c r="L331" s="14"/>
-      <c r="M331" s="14"/>
+      <c r="L331" s="13"/>
+      <c r="M331" s="13"/>
       <c r="N331" s="6"/>
       <c r="P331" s="6"/>
     </row>
     <row r="332" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A332" s="23" t="s">
-        <v>45</v>
+      <c r="A332" s="21" t="s">
+        <v>41</v>
       </c>
       <c r="B332" s="9">
-        <v>47615</v>
-[...13 lines deleted...]
-      <c r="I332" s="34"/>
+        <v>52791</v>
+      </c>
+      <c r="C332" s="64">
+        <v>60026</v>
+      </c>
+      <c r="D332" s="59">
+        <v>67261</v>
+      </c>
+      <c r="E332" s="78">
+        <v>74496</v>
+      </c>
+      <c r="F332" s="59">
+        <v>78061</v>
+      </c>
+      <c r="G332" s="14"/>
+      <c r="H332" s="32"/>
+      <c r="I332" s="32"/>
       <c r="J332" s="9"/>
       <c r="K332" s="9"/>
-      <c r="L332" s="14"/>
-      <c r="M332" s="14"/>
+      <c r="L332" s="13"/>
+      <c r="M332" s="13"/>
       <c r="N332" s="6"/>
       <c r="P332" s="6"/>
     </row>
     <row r="333" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="23" t="s">
-        <v>66</v>
+      <c r="A333" s="21" t="s">
+        <v>70</v>
       </c>
       <c r="B333" s="9">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="I333" s="34"/>
+        <v>339981</v>
+      </c>
+      <c r="C333" s="64">
+        <v>733879</v>
+      </c>
+      <c r="D333" s="59">
+        <v>1127777</v>
+      </c>
+      <c r="E333" s="78">
+        <v>1521674</v>
+      </c>
+      <c r="F333" s="59">
+        <v>1843303</v>
+      </c>
+      <c r="G333" s="14"/>
+      <c r="H333" s="32"/>
+      <c r="I333" s="32"/>
       <c r="J333" s="9"/>
-      <c r="K333" s="14"/>
-[...1 lines deleted...]
-      <c r="M333" s="9"/>
+      <c r="K333" s="9"/>
+      <c r="L333" s="13"/>
+      <c r="M333" s="13"/>
       <c r="N333" s="6"/>
       <c r="P333" s="6"/>
     </row>
     <row r="334" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="23" t="s">
-        <v>46</v>
+      <c r="A334" s="21" t="s">
+        <v>42</v>
       </c>
       <c r="B334" s="9">
-        <v>316132</v>
-[...13 lines deleted...]
-      <c r="I334" s="34"/>
+        <v>2304672</v>
+      </c>
+      <c r="C334" s="64">
+        <v>5180360</v>
+      </c>
+      <c r="D334" s="59">
+        <v>9053316</v>
+      </c>
+      <c r="E334" s="78">
+        <v>12275180</v>
+      </c>
+      <c r="F334" s="59">
+        <v>14699849</v>
+      </c>
+      <c r="G334" s="14"/>
+      <c r="H334" s="32"/>
+      <c r="I334" s="32"/>
       <c r="J334" s="9"/>
       <c r="K334" s="9"/>
-      <c r="L334" s="14"/>
-      <c r="M334" s="14"/>
+      <c r="L334" s="13"/>
+      <c r="M334" s="13"/>
       <c r="N334" s="6"/>
       <c r="P334" s="6"/>
     </row>
     <row r="335" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I335" s="34"/>
+      <c r="A335" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B335" s="9">
+        <v>47615</v>
+      </c>
+      <c r="C335" s="64">
+        <v>64659</v>
+      </c>
+      <c r="D335" s="59">
+        <v>81702</v>
+      </c>
+      <c r="E335" s="78">
+        <v>98745</v>
+      </c>
+      <c r="F335" s="59">
+        <v>142916</v>
+      </c>
+      <c r="G335" s="14"/>
+      <c r="H335" s="32"/>
+      <c r="I335" s="32"/>
       <c r="J335" s="9"/>
       <c r="K335" s="9"/>
-      <c r="L335" s="14"/>
-      <c r="M335" s="14"/>
+      <c r="L335" s="13"/>
+      <c r="M335" s="13"/>
       <c r="N335" s="6"/>
       <c r="P335" s="6"/>
     </row>
     <row r="336" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="23" t="s">
-        <v>68</v>
+      <c r="A336" s="21" t="s">
+        <v>66</v>
       </c>
       <c r="B336" s="9">
-        <v>220</v>
-[...13 lines deleted...]
-      <c r="I336" s="34"/>
+        <v>55</v>
+      </c>
+      <c r="C336" s="64">
+        <v>55</v>
+      </c>
+      <c r="D336" s="59">
+        <v>55</v>
+      </c>
+      <c r="E336" s="78">
+        <v>55</v>
+      </c>
+      <c r="F336" s="59">
+        <v>55</v>
+      </c>
+      <c r="G336" s="14"/>
+      <c r="H336" s="32"/>
+      <c r="I336" s="32"/>
       <c r="J336" s="9"/>
-      <c r="K336" s="14"/>
-      <c r="L336" s="14"/>
+      <c r="K336" s="13"/>
+      <c r="L336" s="13"/>
       <c r="M336" s="9"/>
       <c r="N336" s="6"/>
       <c r="P336" s="6"/>
     </row>
     <row r="337" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A337" s="23" t="s">
-        <v>48</v>
+      <c r="A337" s="21" t="s">
+        <v>46</v>
       </c>
       <c r="B337" s="9">
-        <v>866857</v>
-[...13 lines deleted...]
-      <c r="I337" s="34"/>
+        <v>316132</v>
+      </c>
+      <c r="C337" s="64">
+        <v>700344</v>
+      </c>
+      <c r="D337" s="59">
+        <v>1077845</v>
+      </c>
+      <c r="E337" s="78">
+        <v>1567485</v>
+      </c>
+      <c r="F337" s="59">
+        <v>2258555</v>
+      </c>
+      <c r="G337" s="14"/>
+      <c r="H337" s="32"/>
+      <c r="I337" s="32"/>
       <c r="J337" s="9"/>
       <c r="K337" s="9"/>
-      <c r="L337" s="14"/>
-      <c r="M337" s="14"/>
+      <c r="L337" s="13"/>
+      <c r="M337" s="13"/>
       <c r="N337" s="6"/>
       <c r="P337" s="6"/>
     </row>
     <row r="338" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A338" s="23" t="s">
-        <v>69</v>
+      <c r="A338" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C338" s="9" t="s">
-[...11 lines deleted...]
-      <c r="I338" s="34"/>
+      <c r="C338" s="64">
+        <v>120</v>
+      </c>
+      <c r="D338" s="59">
+        <v>239</v>
+      </c>
+      <c r="E338" s="78">
+        <v>359</v>
+      </c>
+      <c r="F338" s="59">
+        <v>437</v>
+      </c>
+      <c r="G338" s="14"/>
+      <c r="H338" s="32"/>
+      <c r="I338" s="32"/>
       <c r="J338" s="9"/>
       <c r="K338" s="9"/>
-      <c r="L338" s="14"/>
-      <c r="M338" s="14"/>
+      <c r="L338" s="13"/>
+      <c r="M338" s="13"/>
       <c r="N338" s="6"/>
       <c r="P338" s="6"/>
     </row>
     <row r="339" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A339" s="23" t="s">
-        <v>49</v>
+      <c r="A339" s="21" t="s">
+        <v>68</v>
       </c>
       <c r="B339" s="9">
-        <v>17206</v>
-[...13 lines deleted...]
-      <c r="I339" s="34"/>
+        <v>220</v>
+      </c>
+      <c r="C339" s="64">
+        <v>440</v>
+      </c>
+      <c r="D339" s="59">
+        <v>660</v>
+      </c>
+      <c r="E339" s="78">
+        <v>880</v>
+      </c>
+      <c r="F339" s="59">
+        <v>1100</v>
+      </c>
+      <c r="G339" s="14"/>
+      <c r="H339" s="32"/>
+      <c r="I339" s="32"/>
       <c r="J339" s="9"/>
-      <c r="K339" s="9"/>
-[...1 lines deleted...]
-      <c r="M339" s="14"/>
+      <c r="K339" s="13"/>
+      <c r="L339" s="13"/>
+      <c r="M339" s="9"/>
       <c r="N339" s="6"/>
       <c r="P339" s="6"/>
     </row>
     <row r="340" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A340" s="23" t="s">
-        <v>50</v>
+      <c r="A340" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B340" s="9">
-        <v>370</v>
-[...13 lines deleted...]
-      <c r="I340" s="34"/>
+        <v>866857</v>
+      </c>
+      <c r="C340" s="64">
+        <v>1248076</v>
+      </c>
+      <c r="D340" s="59">
+        <v>1663002</v>
+      </c>
+      <c r="E340" s="78">
+        <v>2067140</v>
+      </c>
+      <c r="F340" s="59">
+        <v>2707448</v>
+      </c>
+      <c r="G340" s="14"/>
+      <c r="H340" s="32"/>
+      <c r="I340" s="32"/>
       <c r="J340" s="9"/>
       <c r="K340" s="9"/>
-      <c r="L340" s="14"/>
-      <c r="M340" s="14"/>
+      <c r="L340" s="13"/>
+      <c r="M340" s="13"/>
       <c r="N340" s="6"/>
       <c r="P340" s="6"/>
     </row>
     <row r="341" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A341" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I341" s="34"/>
+      <c r="A341" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B341" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E341" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="F341" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G341" s="14"/>
+      <c r="H341" s="32"/>
+      <c r="I341" s="32"/>
       <c r="J341" s="9"/>
-      <c r="K341" s="46"/>
-[...1 lines deleted...]
-      <c r="M341" s="9"/>
+      <c r="K341" s="9"/>
+      <c r="L341" s="13"/>
+      <c r="M341" s="13"/>
       <c r="N341" s="6"/>
       <c r="P341" s="6"/>
     </row>
     <row r="342" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A342" s="23" t="s">
-        <v>51</v>
+      <c r="A342" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B342" s="9">
-        <v>2376</v>
-[...13 lines deleted...]
-      <c r="I342" s="34"/>
+        <v>17206</v>
+      </c>
+      <c r="C342" s="64">
+        <v>70462</v>
+      </c>
+      <c r="D342" s="59">
+        <v>123718</v>
+      </c>
+      <c r="E342" s="78">
+        <v>176975</v>
+      </c>
+      <c r="F342" s="59">
+        <v>199251</v>
+      </c>
+      <c r="G342" s="14"/>
+      <c r="H342" s="32"/>
+      <c r="I342" s="32"/>
       <c r="J342" s="9"/>
       <c r="K342" s="9"/>
-      <c r="L342" s="14"/>
-      <c r="M342" s="14"/>
+      <c r="L342" s="13"/>
+      <c r="M342" s="13"/>
       <c r="N342" s="6"/>
       <c r="P342" s="6"/>
     </row>
     <row r="343" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A343" s="23" t="s">
-        <v>53</v>
+      <c r="A343" s="21" t="s">
+        <v>50</v>
       </c>
       <c r="B343" s="9">
-        <v>8707</v>
-[...13 lines deleted...]
-      <c r="I343" s="34"/>
+        <v>370</v>
+      </c>
+      <c r="C343" s="64">
+        <v>390</v>
+      </c>
+      <c r="D343" s="59">
+        <v>410</v>
+      </c>
+      <c r="E343" s="78">
+        <v>430</v>
+      </c>
+      <c r="F343" s="59">
+        <v>450</v>
+      </c>
+      <c r="G343" s="14"/>
+      <c r="H343" s="32"/>
+      <c r="I343" s="32"/>
       <c r="J343" s="9"/>
       <c r="K343" s="9"/>
-      <c r="L343" s="14"/>
-      <c r="M343" s="14"/>
+      <c r="L343" s="13"/>
+      <c r="M343" s="13"/>
       <c r="N343" s="6"/>
       <c r="P343" s="6"/>
     </row>
     <row r="344" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A344" s="23" t="s">
-        <v>67</v>
+      <c r="A344" s="21" t="s">
+        <v>43</v>
       </c>
       <c r="B344" s="9">
-        <v>92079</v>
-[...13 lines deleted...]
-      <c r="I344" s="34"/>
+        <v>143021</v>
+      </c>
+      <c r="C344" s="64">
+        <v>811026</v>
+      </c>
+      <c r="D344" s="59">
+        <v>1424704</v>
+      </c>
+      <c r="E344" s="78">
+        <v>2211159</v>
+      </c>
+      <c r="F344" s="59">
+        <v>2798854</v>
+      </c>
+      <c r="G344" s="14"/>
+      <c r="H344" s="32"/>
+      <c r="I344" s="32"/>
       <c r="J344" s="9"/>
-      <c r="K344" s="9"/>
-[...1 lines deleted...]
-      <c r="M344" s="14"/>
+      <c r="K344" s="44"/>
+      <c r="L344" s="44"/>
+      <c r="M344" s="9"/>
       <c r="N344" s="6"/>
       <c r="P344" s="6"/>
     </row>
     <row r="345" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A345" s="23" t="s">
-        <v>54</v>
+      <c r="A345" s="21" t="s">
+        <v>51</v>
       </c>
       <c r="B345" s="9">
-        <v>22533</v>
-[...13 lines deleted...]
-      <c r="I345" s="34"/>
+        <v>2376</v>
+      </c>
+      <c r="C345" s="64">
+        <v>9800</v>
+      </c>
+      <c r="D345" s="59">
+        <v>17224</v>
+      </c>
+      <c r="E345" s="78">
+        <v>24647</v>
+      </c>
+      <c r="F345" s="59">
+        <v>27084</v>
+      </c>
+      <c r="G345" s="14"/>
+      <c r="H345" s="32"/>
+      <c r="I345" s="32"/>
       <c r="J345" s="9"/>
       <c r="K345" s="9"/>
-      <c r="L345" s="14"/>
-      <c r="M345" s="14"/>
+      <c r="L345" s="13"/>
+      <c r="M345" s="13"/>
       <c r="N345" s="6"/>
       <c r="P345" s="6"/>
     </row>
-    <row r="346" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="346" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="21" t="s">
+        <v>53</v>
       </c>
       <c r="B346" s="9">
-        <v>1422</v>
-[...13 lines deleted...]
-      <c r="I346" s="34"/>
+        <v>8707</v>
+      </c>
+      <c r="C346" s="64">
+        <v>17414</v>
+      </c>
+      <c r="D346" s="59">
+        <v>26121</v>
+      </c>
+      <c r="E346" s="78">
+        <v>34828</v>
+      </c>
+      <c r="F346" s="59">
+        <v>43535</v>
+      </c>
+      <c r="G346" s="14"/>
+      <c r="H346" s="32"/>
+      <c r="I346" s="32"/>
       <c r="J346" s="9"/>
       <c r="K346" s="9"/>
-      <c r="L346" s="14"/>
-[...2 lines deleted...]
-      <c r="P346" s="17"/>
+      <c r="L346" s="13"/>
+      <c r="M346" s="13"/>
+      <c r="N346" s="6"/>
+      <c r="P346" s="6"/>
     </row>
     <row r="347" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A347" s="28" t="s">
-[...9 lines deleted...]
-      <c r="I347" s="34"/>
+      <c r="A347" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B347" s="9">
+        <v>92079</v>
+      </c>
+      <c r="C347" s="64">
+        <v>180460</v>
+      </c>
+      <c r="D347" s="59">
+        <v>268840</v>
+      </c>
+      <c r="E347" s="78">
+        <v>357220</v>
+      </c>
+      <c r="F347" s="59">
+        <v>420851</v>
+      </c>
+      <c r="G347" s="14"/>
+      <c r="H347" s="32"/>
+      <c r="I347" s="32"/>
       <c r="J347" s="9"/>
       <c r="K347" s="9"/>
-      <c r="L347" s="14"/>
-      <c r="M347" s="14"/>
+      <c r="L347" s="13"/>
+      <c r="M347" s="13"/>
       <c r="N347" s="6"/>
       <c r="P347" s="6"/>
     </row>
     <row r="348" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A348" s="49" t="s">
-        <v>73</v>
+      <c r="A348" s="21" t="s">
+        <v>54</v>
       </c>
       <c r="B348" s="9">
-        <v>345847</v>
-[...13 lines deleted...]
-      <c r="I348" s="34"/>
+        <v>22533</v>
+      </c>
+      <c r="C348" s="64">
+        <v>39810</v>
+      </c>
+      <c r="D348" s="59">
+        <v>57087</v>
+      </c>
+      <c r="E348" s="78">
+        <v>74365</v>
+      </c>
+      <c r="F348" s="59">
+        <v>99326</v>
+      </c>
+      <c r="G348" s="14"/>
+      <c r="H348" s="32"/>
+      <c r="I348" s="32"/>
       <c r="J348" s="9"/>
       <c r="K348" s="9"/>
-      <c r="L348" s="14"/>
-      <c r="M348" s="14"/>
+      <c r="L348" s="13"/>
+      <c r="M348" s="13"/>
       <c r="N348" s="6"/>
       <c r="P348" s="6"/>
     </row>
-    <row r="349" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="349" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="21" t="s">
+        <v>55</v>
       </c>
       <c r="B349" s="9">
-        <v>246295</v>
-[...13 lines deleted...]
-      <c r="I349" s="34"/>
+        <v>1422</v>
+      </c>
+      <c r="C349" s="64">
+        <v>2844</v>
+      </c>
+      <c r="D349" s="59">
+        <v>4266</v>
+      </c>
+      <c r="E349" s="78">
+        <v>5688</v>
+      </c>
+      <c r="F349" s="59">
+        <v>7356</v>
+      </c>
+      <c r="G349" s="14"/>
+      <c r="H349" s="32"/>
+      <c r="I349" s="32"/>
       <c r="J349" s="9"/>
       <c r="K349" s="9"/>
-      <c r="L349" s="14"/>
-[...2 lines deleted...]
-      <c r="P349" s="6"/>
+      <c r="L349" s="13"/>
+      <c r="M349" s="13"/>
+      <c r="N349" s="16"/>
+      <c r="P349" s="16"/>
     </row>
     <row r="350" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A350" s="24" t="s">
-[...17 lines deleted...]
-      <c r="I350" s="34"/>
+      <c r="A350" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B350" s="52"/>
+      <c r="C350" s="9"/>
+      <c r="D350" s="52"/>
+      <c r="E350" s="59"/>
+      <c r="F350" s="52"/>
+      <c r="G350" s="14"/>
+      <c r="H350" s="32"/>
+      <c r="I350" s="32"/>
       <c r="J350" s="9"/>
       <c r="K350" s="9"/>
-      <c r="L350" s="14"/>
-      <c r="M350" s="14"/>
+      <c r="L350" s="13"/>
+      <c r="M350" s="13"/>
       <c r="N350" s="6"/>
       <c r="P350" s="6"/>
     </row>
     <row r="351" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A351" s="23" t="s">
-        <v>70</v>
+      <c r="A351" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B351" s="9">
-        <v>16524</v>
-[...13 lines deleted...]
-      <c r="I351" s="34"/>
+        <v>345847</v>
+      </c>
+      <c r="C351" s="64">
+        <v>870932</v>
+      </c>
+      <c r="D351" s="59">
+        <v>1396016</v>
+      </c>
+      <c r="E351" s="78">
+        <v>1921101</v>
+      </c>
+      <c r="F351" s="59">
+        <v>2277935</v>
+      </c>
+      <c r="G351" s="14"/>
+      <c r="H351" s="32"/>
+      <c r="I351" s="32"/>
       <c r="J351" s="9"/>
       <c r="K351" s="9"/>
-      <c r="L351" s="14"/>
-      <c r="M351" s="14"/>
+      <c r="L351" s="13"/>
+      <c r="M351" s="13"/>
       <c r="N351" s="6"/>
       <c r="P351" s="6"/>
     </row>
     <row r="352" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="24" t="s">
-        <v>42</v>
+      <c r="A352" s="22" t="s">
+        <v>40</v>
       </c>
       <c r="B352" s="9">
-        <v>50178</v>
-[...13 lines deleted...]
-      <c r="I352" s="34"/>
+        <v>246295</v>
+      </c>
+      <c r="C352" s="64">
+        <v>653600</v>
+      </c>
+      <c r="D352" s="59">
+        <v>1060905</v>
+      </c>
+      <c r="E352" s="78">
+        <v>1468210</v>
+      </c>
+      <c r="F352" s="59">
+        <v>1724613</v>
+      </c>
+      <c r="G352" s="14"/>
+      <c r="H352" s="32"/>
+      <c r="I352" s="32"/>
       <c r="J352" s="9"/>
       <c r="K352" s="9"/>
-      <c r="L352" s="14"/>
-      <c r="M352" s="14"/>
+      <c r="L352" s="13"/>
+      <c r="M352" s="13"/>
       <c r="N352" s="6"/>
       <c r="P352" s="6"/>
     </row>
     <row r="353" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="23" t="s">
-        <v>45</v>
+      <c r="A353" s="22" t="s">
+        <v>41</v>
       </c>
       <c r="B353" s="9">
-        <v>1287</v>
-[...13 lines deleted...]
-      <c r="I353" s="34"/>
+        <v>1133</v>
+      </c>
+      <c r="C353" s="64">
+        <v>2266</v>
+      </c>
+      <c r="D353" s="59">
+        <v>3399</v>
+      </c>
+      <c r="E353" s="78">
+        <v>4532</v>
+      </c>
+      <c r="F353" s="59">
+        <v>5665</v>
+      </c>
+      <c r="G353" s="14"/>
+      <c r="H353" s="32"/>
+      <c r="I353" s="32"/>
       <c r="J353" s="9"/>
       <c r="K353" s="9"/>
-      <c r="L353" s="14"/>
-      <c r="M353" s="14"/>
+      <c r="L353" s="13"/>
+      <c r="M353" s="13"/>
       <c r="N353" s="6"/>
       <c r="P353" s="6"/>
     </row>
     <row r="354" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A354" s="23" t="s">
-        <v>46</v>
+      <c r="A354" s="21" t="s">
+        <v>70</v>
       </c>
       <c r="B354" s="9">
-        <v>615</v>
-[...13 lines deleted...]
-      <c r="I354" s="34"/>
+        <v>16524</v>
+      </c>
+      <c r="C354" s="64">
+        <v>30813</v>
+      </c>
+      <c r="D354" s="59">
+        <v>45102</v>
+      </c>
+      <c r="E354" s="78">
+        <v>59390</v>
+      </c>
+      <c r="F354" s="59">
+        <v>73738</v>
+      </c>
+      <c r="G354" s="14"/>
+      <c r="H354" s="32"/>
+      <c r="I354" s="32"/>
       <c r="J354" s="9"/>
       <c r="K354" s="9"/>
-      <c r="L354" s="14"/>
-      <c r="M354" s="14"/>
+      <c r="L354" s="13"/>
+      <c r="M354" s="13"/>
       <c r="N354" s="6"/>
       <c r="P354" s="6"/>
     </row>
     <row r="355" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A355" s="23" t="s">
-        <v>47</v>
+      <c r="A355" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="B355" s="9">
-        <v>247</v>
-[...13 lines deleted...]
-      <c r="I355" s="34"/>
+        <v>50178</v>
+      </c>
+      <c r="C355" s="64">
+        <v>120730</v>
+      </c>
+      <c r="D355" s="59">
+        <v>191283</v>
+      </c>
+      <c r="E355" s="78">
+        <v>261836</v>
+      </c>
+      <c r="F355" s="59">
+        <v>316067</v>
+      </c>
+      <c r="G355" s="14"/>
+      <c r="H355" s="32"/>
+      <c r="I355" s="32"/>
       <c r="J355" s="9"/>
       <c r="K355" s="9"/>
-      <c r="L355" s="14"/>
-      <c r="M355" s="14"/>
+      <c r="L355" s="13"/>
+      <c r="M355" s="13"/>
       <c r="N355" s="6"/>
       <c r="P355" s="6"/>
     </row>
     <row r="356" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A356" s="23" t="s">
-        <v>68</v>
+      <c r="A356" s="21" t="s">
+        <v>45</v>
       </c>
       <c r="B356" s="9">
-        <v>981</v>
-[...13 lines deleted...]
-      <c r="I356" s="34"/>
+        <v>1287</v>
+      </c>
+      <c r="C356" s="64">
+        <v>2466</v>
+      </c>
+      <c r="D356" s="59">
+        <v>3646</v>
+      </c>
+      <c r="E356" s="78">
+        <v>4826</v>
+      </c>
+      <c r="F356" s="59">
+        <v>4826</v>
+      </c>
+      <c r="G356" s="14"/>
+      <c r="H356" s="32"/>
+      <c r="I356" s="32"/>
       <c r="J356" s="9"/>
       <c r="K356" s="9"/>
-      <c r="L356" s="14"/>
-      <c r="M356" s="14"/>
+      <c r="L356" s="13"/>
+      <c r="M356" s="13"/>
       <c r="N356" s="6"/>
       <c r="P356" s="6"/>
     </row>
     <row r="357" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="23" t="s">
-        <v>48</v>
+      <c r="A357" s="21" t="s">
+        <v>46</v>
       </c>
       <c r="B357" s="9">
-        <v>6866</v>
-[...13 lines deleted...]
-      <c r="I357" s="34"/>
+        <v>615</v>
+      </c>
+      <c r="C357" s="64">
+        <v>1196</v>
+      </c>
+      <c r="D357" s="59">
+        <v>1777</v>
+      </c>
+      <c r="E357" s="78">
+        <v>2358</v>
+      </c>
+      <c r="F357" s="59">
+        <v>2884</v>
+      </c>
+      <c r="G357" s="14"/>
+      <c r="H357" s="32"/>
+      <c r="I357" s="32"/>
       <c r="J357" s="9"/>
       <c r="K357" s="9"/>
-      <c r="L357" s="14"/>
-      <c r="M357" s="14"/>
+      <c r="L357" s="13"/>
+      <c r="M357" s="13"/>
       <c r="N357" s="6"/>
       <c r="P357" s="6"/>
     </row>
     <row r="358" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="23" t="s">
-        <v>49</v>
+      <c r="A358" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B358" s="9">
-        <v>1068</v>
-[...13 lines deleted...]
-      <c r="I358" s="34"/>
+        <v>247</v>
+      </c>
+      <c r="C358" s="64">
+        <v>494</v>
+      </c>
+      <c r="D358" s="59">
+        <v>741</v>
+      </c>
+      <c r="E358" s="78">
+        <v>988</v>
+      </c>
+      <c r="F358" s="59">
+        <v>1235</v>
+      </c>
+      <c r="G358" s="14"/>
+      <c r="H358" s="32"/>
+      <c r="I358" s="32"/>
       <c r="J358" s="9"/>
       <c r="K358" s="9"/>
-      <c r="L358" s="14"/>
-      <c r="M358" s="14"/>
+      <c r="L358" s="13"/>
+      <c r="M358" s="13"/>
       <c r="N358" s="6"/>
       <c r="P358" s="6"/>
     </row>
     <row r="359" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="23" t="s">
-        <v>50</v>
+      <c r="A359" s="21" t="s">
+        <v>68</v>
       </c>
       <c r="B359" s="9">
-        <v>286</v>
-[...13 lines deleted...]
-      <c r="I359" s="34"/>
+        <v>981</v>
+      </c>
+      <c r="C359" s="64">
+        <v>1962</v>
+      </c>
+      <c r="D359" s="59">
+        <v>2943</v>
+      </c>
+      <c r="E359" s="78">
+        <v>3924</v>
+      </c>
+      <c r="F359" s="59">
+        <v>4905</v>
+      </c>
+      <c r="G359" s="14"/>
+      <c r="H359" s="32"/>
+      <c r="I359" s="32"/>
       <c r="J359" s="9"/>
       <c r="K359" s="9"/>
-      <c r="L359" s="14"/>
-      <c r="M359" s="14"/>
+      <c r="L359" s="13"/>
+      <c r="M359" s="13"/>
       <c r="N359" s="6"/>
       <c r="P359" s="6"/>
     </row>
     <row r="360" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="23" t="s">
-        <v>43</v>
+      <c r="A360" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B360" s="9">
-        <v>11542</v>
-[...13 lines deleted...]
-      <c r="I360" s="34"/>
+        <v>6866</v>
+      </c>
+      <c r="C360" s="64">
+        <v>13732</v>
+      </c>
+      <c r="D360" s="59">
+        <v>20598</v>
+      </c>
+      <c r="E360" s="78">
+        <v>27464</v>
+      </c>
+      <c r="F360" s="59">
+        <v>34330</v>
+      </c>
+      <c r="G360" s="14"/>
+      <c r="H360" s="32"/>
+      <c r="I360" s="32"/>
       <c r="J360" s="9"/>
       <c r="K360" s="9"/>
-      <c r="L360" s="14"/>
-      <c r="M360" s="14"/>
+      <c r="L360" s="13"/>
+      <c r="M360" s="13"/>
       <c r="N360" s="6"/>
       <c r="P360" s="6"/>
     </row>
     <row r="361" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A361" s="23" t="s">
-        <v>51</v>
+      <c r="A361" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B361" s="9">
-        <v>1214</v>
-[...13 lines deleted...]
-      <c r="I361" s="34"/>
+        <v>1068</v>
+      </c>
+      <c r="C361" s="64">
+        <v>2136</v>
+      </c>
+      <c r="D361" s="59">
+        <v>3204</v>
+      </c>
+      <c r="E361" s="78">
+        <v>4272</v>
+      </c>
+      <c r="F361" s="59">
+        <v>5340</v>
+      </c>
+      <c r="G361" s="14"/>
+      <c r="H361" s="32"/>
+      <c r="I361" s="32"/>
       <c r="J361" s="9"/>
       <c r="K361" s="9"/>
-      <c r="L361" s="14"/>
-      <c r="M361" s="14"/>
+      <c r="L361" s="13"/>
+      <c r="M361" s="13"/>
       <c r="N361" s="6"/>
       <c r="P361" s="6"/>
     </row>
     <row r="362" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A362" s="23" t="s">
-        <v>52</v>
+      <c r="A362" s="21" t="s">
+        <v>50</v>
       </c>
       <c r="B362" s="9">
-        <v>1083</v>
-[...13 lines deleted...]
-      <c r="I362" s="34"/>
+        <v>286</v>
+      </c>
+      <c r="C362" s="64">
+        <v>572</v>
+      </c>
+      <c r="D362" s="59">
+        <v>858</v>
+      </c>
+      <c r="E362" s="78">
+        <v>1144</v>
+      </c>
+      <c r="F362" s="59">
+        <v>1430</v>
+      </c>
+      <c r="G362" s="14"/>
+      <c r="H362" s="32"/>
+      <c r="I362" s="32"/>
       <c r="J362" s="9"/>
       <c r="K362" s="9"/>
-      <c r="L362" s="14"/>
-      <c r="M362" s="14"/>
+      <c r="L362" s="13"/>
+      <c r="M362" s="13"/>
       <c r="N362" s="6"/>
       <c r="P362" s="6"/>
     </row>
     <row r="363" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A363" s="23" t="s">
-        <v>53</v>
+      <c r="A363" s="21" t="s">
+        <v>43</v>
       </c>
       <c r="B363" s="9">
-        <v>5523</v>
-[...13 lines deleted...]
-      <c r="I363" s="34"/>
+        <v>11542</v>
+      </c>
+      <c r="C363" s="64">
+        <v>23314</v>
+      </c>
+      <c r="D363" s="59">
+        <v>35085</v>
+      </c>
+      <c r="E363" s="78">
+        <v>46857</v>
+      </c>
+      <c r="F363" s="59">
+        <v>58778</v>
+      </c>
+      <c r="G363" s="14"/>
+      <c r="H363" s="32"/>
+      <c r="I363" s="32"/>
       <c r="J363" s="9"/>
       <c r="K363" s="9"/>
-      <c r="L363" s="14"/>
-      <c r="M363" s="14"/>
+      <c r="L363" s="13"/>
+      <c r="M363" s="13"/>
       <c r="N363" s="6"/>
       <c r="P363" s="6"/>
     </row>
     <row r="364" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A364" s="23" t="s">
-        <v>67</v>
+      <c r="A364" s="21" t="s">
+        <v>51</v>
       </c>
       <c r="B364" s="9">
-        <v>340</v>
-[...13 lines deleted...]
-      <c r="I364" s="34"/>
+        <v>1214</v>
+      </c>
+      <c r="C364" s="64">
+        <v>2428</v>
+      </c>
+      <c r="D364" s="59">
+        <v>3642</v>
+      </c>
+      <c r="E364" s="78">
+        <v>4856</v>
+      </c>
+      <c r="F364" s="59">
+        <v>6070</v>
+      </c>
+      <c r="G364" s="14"/>
+      <c r="H364" s="32"/>
+      <c r="I364" s="32"/>
       <c r="J364" s="9"/>
       <c r="K364" s="9"/>
-      <c r="L364" s="14"/>
-      <c r="M364" s="14"/>
+      <c r="L364" s="13"/>
+      <c r="M364" s="13"/>
       <c r="N364" s="6"/>
       <c r="P364" s="6"/>
     </row>
-    <row r="365" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="365" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="21" t="s">
+        <v>52</v>
       </c>
       <c r="B365" s="9">
-        <v>667</v>
-[...13 lines deleted...]
-      <c r="I365" s="34"/>
+        <v>1083</v>
+      </c>
+      <c r="C365" s="64">
+        <v>2166</v>
+      </c>
+      <c r="D365" s="59">
+        <v>3249</v>
+      </c>
+      <c r="E365" s="78">
+        <v>4332</v>
+      </c>
+      <c r="F365" s="59">
+        <v>5415</v>
+      </c>
+      <c r="G365" s="14"/>
+      <c r="H365" s="32"/>
+      <c r="I365" s="32"/>
       <c r="J365" s="9"/>
       <c r="K365" s="9"/>
-      <c r="L365" s="14"/>
-[...2 lines deleted...]
-      <c r="P365" s="17"/>
+      <c r="L365" s="13"/>
+      <c r="M365" s="13"/>
+      <c r="N365" s="6"/>
+      <c r="P365" s="6"/>
     </row>
     <row r="366" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A366" s="28" t="s">
-[...9 lines deleted...]
-      <c r="I366" s="34"/>
+      <c r="A366" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B366" s="9">
+        <v>5523</v>
+      </c>
+      <c r="C366" s="64">
+        <v>11046</v>
+      </c>
+      <c r="D366" s="59">
+        <v>16569</v>
+      </c>
+      <c r="E366" s="78">
+        <v>22092</v>
+      </c>
+      <c r="F366" s="59">
+        <v>27615</v>
+      </c>
+      <c r="G366" s="14"/>
+      <c r="H366" s="32"/>
+      <c r="I366" s="32"/>
       <c r="J366" s="9"/>
       <c r="K366" s="9"/>
-      <c r="L366" s="14"/>
-      <c r="M366" s="14"/>
+      <c r="L366" s="13"/>
+      <c r="M366" s="13"/>
       <c r="N366" s="6"/>
       <c r="P366" s="6"/>
     </row>
     <row r="367" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A367" s="49" t="s">
-        <v>73</v>
+      <c r="A367" s="21" t="s">
+        <v>67</v>
       </c>
       <c r="B367" s="9">
-        <v>33917</v>
-[...13 lines deleted...]
-      <c r="I367" s="34"/>
+        <v>340</v>
+      </c>
+      <c r="C367" s="64">
+        <v>680</v>
+      </c>
+      <c r="D367" s="59">
+        <v>1020</v>
+      </c>
+      <c r="E367" s="78">
+        <v>1360</v>
+      </c>
+      <c r="F367" s="59">
+        <v>1700</v>
+      </c>
+      <c r="G367" s="14"/>
+      <c r="H367" s="32"/>
+      <c r="I367" s="32"/>
       <c r="J367" s="9"/>
       <c r="K367" s="9"/>
-      <c r="L367" s="14"/>
-      <c r="M367" s="14"/>
+      <c r="L367" s="13"/>
+      <c r="M367" s="13"/>
       <c r="N367" s="6"/>
       <c r="P367" s="6"/>
     </row>
-    <row r="368" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="368" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="21" t="s">
+        <v>55</v>
       </c>
       <c r="B368" s="9">
-        <v>28974</v>
-[...13 lines deleted...]
-      <c r="I368" s="34"/>
+        <v>667</v>
+      </c>
+      <c r="C368" s="64">
+        <v>1334</v>
+      </c>
+      <c r="D368" s="59">
+        <v>2001</v>
+      </c>
+      <c r="E368" s="78">
+        <v>2668</v>
+      </c>
+      <c r="F368" s="59">
+        <v>3335</v>
+      </c>
+      <c r="G368" s="14"/>
+      <c r="H368" s="32"/>
+      <c r="I368" s="32"/>
       <c r="J368" s="9"/>
       <c r="K368" s="9"/>
-      <c r="L368" s="14"/>
-[...2 lines deleted...]
-      <c r="P368" s="6"/>
+      <c r="L368" s="13"/>
+      <c r="M368" s="13"/>
+      <c r="N368" s="16"/>
+      <c r="P368" s="16"/>
     </row>
     <row r="369" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A369" s="24" t="s">
-[...17 lines deleted...]
-      <c r="I369" s="34"/>
+      <c r="A369" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B369" s="52"/>
+      <c r="C369" s="9"/>
+      <c r="D369" s="52"/>
+      <c r="E369" s="59"/>
+      <c r="F369" s="52"/>
+      <c r="G369" s="14"/>
+      <c r="H369" s="32"/>
+      <c r="I369" s="32"/>
       <c r="J369" s="9"/>
       <c r="K369" s="9"/>
-      <c r="L369" s="14"/>
-      <c r="M369" s="14"/>
+      <c r="L369" s="13"/>
+      <c r="M369" s="13"/>
       <c r="N369" s="6"/>
       <c r="P369" s="6"/>
     </row>
     <row r="370" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A370" s="23" t="s">
-        <v>70</v>
+      <c r="A370" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B370" s="9">
-        <v>261</v>
-[...13 lines deleted...]
-      <c r="I370" s="34"/>
+        <v>33917</v>
+      </c>
+      <c r="C370" s="64">
+        <v>86304</v>
+      </c>
+      <c r="D370" s="59">
+        <v>138692</v>
+      </c>
+      <c r="E370" s="78">
+        <v>191080</v>
+      </c>
+      <c r="F370" s="59">
+        <v>233562</v>
+      </c>
+      <c r="G370" s="14"/>
+      <c r="H370" s="32"/>
+      <c r="I370" s="32"/>
       <c r="J370" s="9"/>
       <c r="K370" s="9"/>
-      <c r="L370" s="14"/>
-      <c r="M370" s="14"/>
+      <c r="L370" s="13"/>
+      <c r="M370" s="13"/>
       <c r="N370" s="6"/>
       <c r="P370" s="6"/>
     </row>
     <row r="371" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A371" s="24" t="s">
-        <v>42</v>
+      <c r="A371" s="22" t="s">
+        <v>40</v>
       </c>
       <c r="B371" s="9">
-        <v>4173</v>
-[...13 lines deleted...]
-      <c r="I371" s="34"/>
+        <v>28974</v>
+      </c>
+      <c r="C371" s="64">
+        <v>72044</v>
+      </c>
+      <c r="D371" s="59">
+        <v>115114</v>
+      </c>
+      <c r="E371" s="78">
+        <v>158184</v>
+      </c>
+      <c r="F371" s="59">
+        <v>189543</v>
+      </c>
+      <c r="G371" s="14"/>
+      <c r="H371" s="32"/>
+      <c r="I371" s="32"/>
       <c r="J371" s="9"/>
       <c r="K371" s="9"/>
-      <c r="L371" s="14"/>
-      <c r="M371" s="14"/>
+      <c r="L371" s="13"/>
+      <c r="M371" s="13"/>
       <c r="N371" s="6"/>
       <c r="P371" s="6"/>
     </row>
     <row r="372" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I372" s="34"/>
+      <c r="A372" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B372" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C372" s="64">
+        <v>4375</v>
+      </c>
+      <c r="D372" s="59">
+        <v>8749</v>
+      </c>
+      <c r="E372" s="78">
+        <v>13124</v>
+      </c>
+      <c r="F372" s="59">
+        <v>13124</v>
+      </c>
+      <c r="G372" s="14"/>
+      <c r="H372" s="32"/>
+      <c r="I372" s="32"/>
       <c r="J372" s="9"/>
       <c r="K372" s="9"/>
-      <c r="L372" s="14"/>
-      <c r="M372" s="14"/>
+      <c r="L372" s="13"/>
+      <c r="M372" s="13"/>
       <c r="N372" s="6"/>
       <c r="P372" s="6"/>
     </row>
     <row r="373" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A373" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I373" s="34"/>
+      <c r="A373" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B373" s="9">
+        <v>261</v>
+      </c>
+      <c r="C373" s="64">
+        <v>522</v>
+      </c>
+      <c r="D373" s="59">
+        <v>783</v>
+      </c>
+      <c r="E373" s="78">
+        <v>1044</v>
+      </c>
+      <c r="F373" s="59">
+        <v>1305</v>
+      </c>
+      <c r="G373" s="14"/>
+      <c r="H373" s="32"/>
+      <c r="I373" s="32"/>
       <c r="J373" s="9"/>
       <c r="K373" s="9"/>
-      <c r="L373" s="14"/>
-      <c r="M373" s="14"/>
+      <c r="L373" s="13"/>
+      <c r="M373" s="13"/>
       <c r="N373" s="6"/>
       <c r="P373" s="6"/>
     </row>
     <row r="374" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A374" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I374" s="34"/>
+      <c r="A374" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B374" s="9">
+        <v>4173</v>
+      </c>
+      <c r="C374" s="64">
+        <v>8346</v>
+      </c>
+      <c r="D374" s="59">
+        <v>12519</v>
+      </c>
+      <c r="E374" s="78">
+        <v>16692</v>
+      </c>
+      <c r="F374" s="59">
+        <v>27045</v>
+      </c>
+      <c r="G374" s="14"/>
+      <c r="H374" s="32"/>
+      <c r="I374" s="32"/>
       <c r="J374" s="9"/>
       <c r="K374" s="9"/>
-      <c r="L374" s="14"/>
-      <c r="M374" s="14"/>
+      <c r="L374" s="13"/>
+      <c r="M374" s="13"/>
       <c r="N374" s="6"/>
       <c r="P374" s="6"/>
     </row>
     <row r="375" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A375" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I375" s="34"/>
+      <c r="A375" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B375" s="1">
+        <v>167</v>
+      </c>
+      <c r="C375" s="64">
+        <v>334</v>
+      </c>
+      <c r="D375" s="73">
+        <v>501</v>
+      </c>
+      <c r="E375" s="78">
+        <v>668</v>
+      </c>
+      <c r="F375" s="73">
+        <v>835</v>
+      </c>
+      <c r="G375" s="14"/>
+      <c r="H375" s="32"/>
+      <c r="I375" s="32"/>
       <c r="J375" s="9"/>
       <c r="K375" s="9"/>
-      <c r="L375" s="14"/>
-      <c r="M375" s="14"/>
+      <c r="L375" s="13"/>
+      <c r="M375" s="13"/>
       <c r="N375" s="6"/>
       <c r="P375" s="6"/>
     </row>
-    <row r="376" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="I376" s="34"/>
+    <row r="376" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B376" s="1">
+        <v>11</v>
+      </c>
+      <c r="C376" s="64">
+        <v>22</v>
+      </c>
+      <c r="D376" s="73">
+        <v>33</v>
+      </c>
+      <c r="E376" s="78">
+        <v>44</v>
+      </c>
+      <c r="F376" s="73">
+        <v>55</v>
+      </c>
+      <c r="G376" s="14"/>
+      <c r="H376" s="32"/>
+      <c r="I376" s="32"/>
       <c r="J376" s="9"/>
       <c r="K376" s="9"/>
-      <c r="L376" s="14"/>
-[...15 lines deleted...]
-      <c r="I377" s="34"/>
+      <c r="L376" s="13"/>
+      <c r="M376" s="13"/>
+      <c r="N376" s="6"/>
+      <c r="P376" s="6"/>
+    </row>
+    <row r="377" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B377" s="1">
+        <v>5</v>
+      </c>
+      <c r="C377" s="64">
+        <v>10</v>
+      </c>
+      <c r="D377" s="73">
+        <v>15</v>
+      </c>
+      <c r="E377" s="78">
+        <v>20</v>
+      </c>
+      <c r="F377" s="73">
+        <v>25</v>
+      </c>
+      <c r="G377" s="14"/>
+      <c r="H377" s="32"/>
+      <c r="I377" s="32"/>
       <c r="J377" s="9"/>
       <c r="K377" s="9"/>
-      <c r="L377" s="14"/>
-      <c r="M377" s="14"/>
+      <c r="L377" s="13"/>
+      <c r="M377" s="13"/>
       <c r="N377" s="6"/>
       <c r="P377" s="6"/>
     </row>
     <row r="378" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A378" s="49" t="s">
-        <v>73</v>
+      <c r="A378" s="21" t="s">
+        <v>53</v>
       </c>
       <c r="B378" s="9">
-        <v>11276570</v>
-[...13 lines deleted...]
-      <c r="I378" s="34"/>
+        <v>70</v>
+      </c>
+      <c r="C378" s="64">
+        <v>140</v>
+      </c>
+      <c r="D378" s="59">
+        <v>210</v>
+      </c>
+      <c r="E378" s="78">
+        <v>280</v>
+      </c>
+      <c r="F378" s="59">
+        <v>350</v>
+      </c>
+      <c r="G378" s="14"/>
+      <c r="H378" s="32"/>
+      <c r="I378" s="32"/>
       <c r="J378" s="9"/>
       <c r="K378" s="9"/>
-      <c r="L378" s="14"/>
-      <c r="M378" s="14"/>
+      <c r="L378" s="13"/>
+      <c r="M378" s="13"/>
       <c r="N378" s="6"/>
       <c r="P378" s="6"/>
     </row>
-    <row r="379" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="379" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="21" t="s">
+        <v>67</v>
       </c>
       <c r="B379" s="9">
-        <v>5625598</v>
-[...13 lines deleted...]
-      <c r="I379" s="34"/>
+        <v>256</v>
+      </c>
+      <c r="C379" s="64">
+        <v>512</v>
+      </c>
+      <c r="D379" s="59">
+        <v>768</v>
+      </c>
+      <c r="E379" s="78">
+        <v>1024</v>
+      </c>
+      <c r="F379" s="59">
+        <v>1280</v>
+      </c>
+      <c r="G379" s="14"/>
+      <c r="H379" s="32"/>
+      <c r="I379" s="32"/>
       <c r="J379" s="9"/>
       <c r="K379" s="9"/>
-      <c r="L379" s="14"/>
-[...23 lines deleted...]
-      <c r="I380" s="34"/>
+      <c r="L379" s="13"/>
+      <c r="M379" s="13"/>
+      <c r="N379" s="16"/>
+      <c r="P379" s="16"/>
+    </row>
+    <row r="380" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B380" s="52"/>
+      <c r="C380" s="9"/>
+      <c r="D380" s="52"/>
+      <c r="E380" s="59"/>
+      <c r="F380" s="52"/>
+      <c r="G380" s="14"/>
+      <c r="H380" s="32"/>
+      <c r="I380" s="32"/>
       <c r="J380" s="9"/>
       <c r="K380" s="9"/>
-      <c r="L380" s="14"/>
-      <c r="M380" s="14"/>
+      <c r="L380" s="13"/>
+      <c r="M380" s="13"/>
       <c r="N380" s="6"/>
       <c r="P380" s="6"/>
     </row>
     <row r="381" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="23" t="s">
-        <v>70</v>
+      <c r="A381" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B381" s="9">
-        <v>563051</v>
-[...13 lines deleted...]
-      <c r="I381" s="34"/>
+        <v>11276570</v>
+      </c>
+      <c r="C381" s="64">
+        <v>22244077</v>
+      </c>
+      <c r="D381" s="59">
+        <v>32287954</v>
+      </c>
+      <c r="E381" s="78">
+        <v>40893159</v>
+      </c>
+      <c r="F381" s="59">
+        <v>47168624</v>
+      </c>
+      <c r="G381" s="14"/>
+      <c r="H381" s="32"/>
+      <c r="I381" s="32"/>
       <c r="J381" s="9"/>
       <c r="K381" s="9"/>
-      <c r="L381" s="14"/>
-      <c r="M381" s="14"/>
+      <c r="L381" s="13"/>
+      <c r="M381" s="13"/>
       <c r="N381" s="6"/>
       <c r="P381" s="6"/>
     </row>
     <row r="382" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="24" t="s">
-        <v>42</v>
+      <c r="A382" s="22" t="s">
+        <v>40</v>
       </c>
       <c r="B382" s="9">
-        <v>3107726</v>
-[...13 lines deleted...]
-      <c r="I382" s="34"/>
+        <v>5625598</v>
+      </c>
+      <c r="C382" s="64">
+        <v>10762487</v>
+      </c>
+      <c r="D382" s="59">
+        <v>15391406</v>
+      </c>
+      <c r="E382" s="78">
+        <v>19348559</v>
+      </c>
+      <c r="F382" s="59">
+        <v>22112563</v>
+      </c>
+      <c r="G382" s="14"/>
+      <c r="H382" s="32"/>
+      <c r="I382" s="32"/>
       <c r="J382" s="9"/>
       <c r="K382" s="9"/>
-      <c r="L382" s="14"/>
-      <c r="M382" s="14"/>
+      <c r="L382" s="13"/>
+      <c r="M382" s="13"/>
       <c r="N382" s="6"/>
       <c r="P382" s="6"/>
     </row>
     <row r="383" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A383" s="23" t="s">
-        <v>66</v>
+      <c r="A383" s="22" t="s">
+        <v>41</v>
       </c>
       <c r="B383" s="9">
-        <v>10367</v>
-[...13 lines deleted...]
-      <c r="I383" s="34"/>
+        <v>757070</v>
+      </c>
+      <c r="C383" s="64">
+        <v>1635182</v>
+      </c>
+      <c r="D383" s="59">
+        <v>2533644</v>
+      </c>
+      <c r="E383" s="78">
+        <v>3257264</v>
+      </c>
+      <c r="F383" s="59">
+        <v>4151629</v>
+      </c>
+      <c r="G383" s="14"/>
+      <c r="H383" s="32"/>
+      <c r="I383" s="32"/>
       <c r="J383" s="9"/>
       <c r="K383" s="9"/>
-      <c r="L383" s="14"/>
-      <c r="M383" s="14"/>
+      <c r="L383" s="13"/>
+      <c r="M383" s="13"/>
       <c r="N383" s="6"/>
       <c r="P383" s="6"/>
     </row>
     <row r="384" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A384" s="23" t="s">
-        <v>46</v>
+      <c r="A384" s="21" t="s">
+        <v>70</v>
       </c>
       <c r="B384" s="9">
-        <v>160677</v>
-[...13 lines deleted...]
-      <c r="I384" s="34"/>
+        <v>563051</v>
+      </c>
+      <c r="C384" s="64">
+        <v>1060672</v>
+      </c>
+      <c r="D384" s="59">
+        <v>1493258</v>
+      </c>
+      <c r="E384" s="78">
+        <v>1720695</v>
+      </c>
+      <c r="F384" s="59">
+        <v>1812078</v>
+      </c>
+      <c r="G384" s="14"/>
+      <c r="H384" s="32"/>
+      <c r="I384" s="32"/>
       <c r="J384" s="9"/>
       <c r="K384" s="9"/>
-      <c r="L384" s="14"/>
-      <c r="M384" s="14"/>
+      <c r="L384" s="13"/>
+      <c r="M384" s="13"/>
       <c r="N384" s="6"/>
       <c r="P384" s="6"/>
     </row>
     <row r="385" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="23" t="s">
-        <v>47</v>
+      <c r="A385" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="B385" s="9">
-        <v>25487</v>
-[...13 lines deleted...]
-      <c r="I385" s="34"/>
+        <v>3107726</v>
+      </c>
+      <c r="C385" s="64">
+        <v>6165771</v>
+      </c>
+      <c r="D385" s="59">
+        <v>8780746</v>
+      </c>
+      <c r="E385" s="78">
+        <v>10999347</v>
+      </c>
+      <c r="F385" s="59">
+        <v>12634496</v>
+      </c>
+      <c r="G385" s="14"/>
+      <c r="H385" s="32"/>
+      <c r="I385" s="32"/>
       <c r="J385" s="9"/>
       <c r="K385" s="9"/>
-      <c r="L385" s="14"/>
-      <c r="M385" s="14"/>
+      <c r="L385" s="13"/>
+      <c r="M385" s="13"/>
       <c r="N385" s="6"/>
       <c r="P385" s="6"/>
     </row>
     <row r="386" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A386" s="23" t="s">
-        <v>68</v>
+      <c r="A386" s="21" t="s">
+        <v>66</v>
       </c>
       <c r="B386" s="9">
-        <v>826</v>
-[...13 lines deleted...]
-      <c r="I386" s="34"/>
+        <v>10367</v>
+      </c>
+      <c r="C386" s="64">
+        <v>25864</v>
+      </c>
+      <c r="D386" s="59">
+        <v>41361</v>
+      </c>
+      <c r="E386" s="78">
+        <v>56858</v>
+      </c>
+      <c r="F386" s="59">
+        <v>73637</v>
+      </c>
+      <c r="G386" s="14"/>
+      <c r="H386" s="32"/>
+      <c r="I386" s="32"/>
       <c r="J386" s="9"/>
       <c r="K386" s="9"/>
-      <c r="L386" s="14"/>
-      <c r="M386" s="14"/>
+      <c r="L386" s="13"/>
+      <c r="M386" s="13"/>
       <c r="N386" s="6"/>
       <c r="P386" s="6"/>
     </row>
     <row r="387" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A387" s="23" t="s">
-        <v>48</v>
+      <c r="A387" s="21" t="s">
+        <v>46</v>
       </c>
       <c r="B387" s="9">
-        <v>329355</v>
-[...13 lines deleted...]
-      <c r="I387" s="34"/>
+        <v>160677</v>
+      </c>
+      <c r="C387" s="64">
+        <v>381324</v>
+      </c>
+      <c r="D387" s="59">
+        <v>605273</v>
+      </c>
+      <c r="E387" s="78">
+        <v>819547</v>
+      </c>
+      <c r="F387" s="59">
+        <v>877841</v>
+      </c>
+      <c r="G387" s="14"/>
+      <c r="H387" s="32"/>
+      <c r="I387" s="32"/>
       <c r="J387" s="9"/>
       <c r="K387" s="9"/>
-      <c r="L387" s="14"/>
-      <c r="M387" s="14"/>
+      <c r="L387" s="13"/>
+      <c r="M387" s="13"/>
       <c r="N387" s="6"/>
       <c r="P387" s="6"/>
     </row>
     <row r="388" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I388" s="34"/>
+      <c r="A388" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B388" s="9">
+        <v>25487</v>
+      </c>
+      <c r="C388" s="64">
+        <v>49411</v>
+      </c>
+      <c r="D388" s="59">
+        <v>73334</v>
+      </c>
+      <c r="E388" s="78">
+        <v>97257</v>
+      </c>
+      <c r="F388" s="59">
+        <v>122301</v>
+      </c>
+      <c r="G388" s="14"/>
+      <c r="H388" s="32"/>
+      <c r="I388" s="32"/>
       <c r="J388" s="9"/>
       <c r="K388" s="9"/>
-      <c r="L388" s="14"/>
-      <c r="M388" s="14"/>
+      <c r="L388" s="13"/>
+      <c r="M388" s="13"/>
       <c r="N388" s="6"/>
       <c r="P388" s="6"/>
     </row>
     <row r="389" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A389" s="23" t="s">
-        <v>49</v>
+      <c r="A389" s="21" t="s">
+        <v>68</v>
       </c>
       <c r="B389" s="9">
-        <v>37647</v>
-[...13 lines deleted...]
-      <c r="I389" s="34"/>
+        <v>826</v>
+      </c>
+      <c r="C389" s="64">
+        <v>1653</v>
+      </c>
+      <c r="D389" s="59">
+        <v>2479</v>
+      </c>
+      <c r="E389" s="78">
+        <v>3305</v>
+      </c>
+      <c r="F389" s="59">
+        <v>4132</v>
+      </c>
+      <c r="G389" s="14"/>
+      <c r="H389" s="32"/>
+      <c r="I389" s="32"/>
       <c r="J389" s="9"/>
       <c r="K389" s="9"/>
-      <c r="L389" s="14"/>
-      <c r="M389" s="14"/>
+      <c r="L389" s="13"/>
+      <c r="M389" s="13"/>
       <c r="N389" s="6"/>
       <c r="P389" s="6"/>
     </row>
     <row r="390" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="23" t="s">
-        <v>50</v>
+      <c r="A390" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B390" s="9">
-        <v>24526</v>
-[...13 lines deleted...]
-      <c r="I390" s="34"/>
+        <v>329355</v>
+      </c>
+      <c r="C390" s="64">
+        <v>707527</v>
+      </c>
+      <c r="D390" s="59">
+        <v>1114083</v>
+      </c>
+      <c r="E390" s="78">
+        <v>1459103</v>
+      </c>
+      <c r="F390" s="59">
+        <v>1552874</v>
+      </c>
+      <c r="G390" s="14"/>
+      <c r="H390" s="32"/>
+      <c r="I390" s="32"/>
       <c r="J390" s="9"/>
       <c r="K390" s="9"/>
-      <c r="L390" s="14"/>
-      <c r="M390" s="14"/>
+      <c r="L390" s="13"/>
+      <c r="M390" s="13"/>
       <c r="N390" s="6"/>
       <c r="P390" s="6"/>
     </row>
     <row r="391" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A391" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I391" s="34"/>
+      <c r="A391" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B391" s="64">
+        <v>497</v>
+      </c>
+      <c r="C391" s="64">
+        <v>497</v>
+      </c>
+      <c r="D391" s="59">
+        <v>497</v>
+      </c>
+      <c r="E391" s="78">
+        <v>497</v>
+      </c>
+      <c r="F391" s="59">
+        <v>497</v>
+      </c>
+      <c r="G391" s="14"/>
+      <c r="H391" s="32"/>
+      <c r="I391" s="32"/>
       <c r="J391" s="9"/>
       <c r="K391" s="9"/>
-      <c r="L391" s="14"/>
-      <c r="M391" s="14"/>
+      <c r="L391" s="13"/>
+      <c r="M391" s="13"/>
       <c r="N391" s="6"/>
       <c r="P391" s="6"/>
     </row>
     <row r="392" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="23" t="s">
-        <v>51</v>
+      <c r="A392" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B392" s="9">
-        <v>69414</v>
-[...13 lines deleted...]
-      <c r="I392" s="34"/>
+        <v>37647</v>
+      </c>
+      <c r="C392" s="64">
+        <v>106004</v>
+      </c>
+      <c r="D392" s="59">
+        <v>166360</v>
+      </c>
+      <c r="E392" s="78">
+        <v>264937</v>
+      </c>
+      <c r="F392" s="59">
+        <v>267806</v>
+      </c>
+      <c r="G392" s="14"/>
+      <c r="H392" s="32"/>
+      <c r="I392" s="32"/>
       <c r="J392" s="9"/>
       <c r="K392" s="9"/>
-      <c r="L392" s="14"/>
-      <c r="M392" s="14"/>
+      <c r="L392" s="13"/>
+      <c r="M392" s="13"/>
       <c r="N392" s="6"/>
       <c r="P392" s="6"/>
     </row>
     <row r="393" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A393" s="23" t="s">
-        <v>52</v>
+      <c r="A393" s="21" t="s">
+        <v>50</v>
       </c>
       <c r="B393" s="9">
-        <v>6467</v>
-[...13 lines deleted...]
-      <c r="I393" s="34"/>
+        <v>24526</v>
+      </c>
+      <c r="C393" s="64">
+        <v>46440</v>
+      </c>
+      <c r="D393" s="59">
+        <v>68354</v>
+      </c>
+      <c r="E393" s="78">
+        <v>90267</v>
+      </c>
+      <c r="F393" s="59">
+        <v>114907</v>
+      </c>
+      <c r="G393" s="14"/>
+      <c r="H393" s="32"/>
+      <c r="I393" s="32"/>
       <c r="J393" s="9"/>
       <c r="K393" s="9"/>
-      <c r="L393" s="14"/>
-      <c r="M393" s="14"/>
+      <c r="L393" s="13"/>
+      <c r="M393" s="13"/>
       <c r="N393" s="6"/>
       <c r="P393" s="6"/>
     </row>
     <row r="394" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A394" s="23" t="s">
-        <v>53</v>
+      <c r="A394" s="21" t="s">
+        <v>43</v>
       </c>
       <c r="B394" s="9">
-        <v>1291</v>
-[...13 lines deleted...]
-      <c r="I394" s="34"/>
+        <v>483635</v>
+      </c>
+      <c r="C394" s="64">
+        <v>980474</v>
+      </c>
+      <c r="D394" s="59">
+        <v>1495241</v>
+      </c>
+      <c r="E394" s="78">
+        <v>2009250</v>
+      </c>
+      <c r="F394" s="59">
+        <v>2409698</v>
+      </c>
+      <c r="G394" s="14"/>
+      <c r="H394" s="32"/>
+      <c r="I394" s="32"/>
       <c r="J394" s="9"/>
       <c r="K394" s="9"/>
-      <c r="L394" s="14"/>
-      <c r="M394" s="14"/>
+      <c r="L394" s="13"/>
+      <c r="M394" s="13"/>
       <c r="N394" s="6"/>
       <c r="P394" s="6"/>
     </row>
     <row r="395" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A395" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I395" s="34"/>
+      <c r="A395" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B395" s="9">
+        <v>69414</v>
+      </c>
+      <c r="C395" s="64">
+        <v>127062</v>
+      </c>
+      <c r="D395" s="59">
+        <v>184709</v>
+      </c>
+      <c r="E395" s="78">
+        <v>242356</v>
+      </c>
+      <c r="F395" s="59">
+        <v>321825</v>
+      </c>
+      <c r="G395" s="14"/>
+      <c r="H395" s="32"/>
+      <c r="I395" s="32"/>
       <c r="J395" s="9"/>
-      <c r="K395" s="14"/>
-[...1 lines deleted...]
-      <c r="M395" s="9"/>
+      <c r="K395" s="9"/>
+      <c r="L395" s="13"/>
+      <c r="M395" s="13"/>
       <c r="N395" s="6"/>
       <c r="P395" s="6"/>
     </row>
     <row r="396" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A396" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I396" s="34"/>
+      <c r="A396" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B396" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C396" s="64">
+        <v>13114</v>
+      </c>
+      <c r="D396" s="59">
+        <v>19761</v>
+      </c>
+      <c r="E396" s="78">
+        <v>26408</v>
+      </c>
+      <c r="F396" s="59">
+        <v>33394</v>
+      </c>
+      <c r="G396" s="14"/>
+      <c r="H396" s="32"/>
+      <c r="I396" s="32"/>
       <c r="J396" s="9"/>
-      <c r="K396" s="14"/>
-[...1 lines deleted...]
-      <c r="M396" s="9"/>
+      <c r="K396" s="9"/>
+      <c r="L396" s="13"/>
+      <c r="M396" s="13"/>
       <c r="N396" s="6"/>
       <c r="P396" s="6"/>
     </row>
-    <row r="397" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="397" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="21" t="s">
+        <v>53</v>
       </c>
       <c r="B397" s="9">
-        <v>30593</v>
-[...13 lines deleted...]
-      <c r="I397" s="34"/>
+        <v>1291</v>
+      </c>
+      <c r="C397" s="64">
+        <v>2582</v>
+      </c>
+      <c r="D397" s="59">
+        <v>3873</v>
+      </c>
+      <c r="E397" s="78">
+        <v>5164</v>
+      </c>
+      <c r="F397" s="59">
+        <v>6455</v>
+      </c>
+      <c r="G397" s="14"/>
+      <c r="H397" s="32"/>
+      <c r="I397" s="32"/>
       <c r="J397" s="9"/>
       <c r="K397" s="9"/>
-      <c r="L397" s="14"/>
-[...15 lines deleted...]
-      <c r="I398" s="34"/>
+      <c r="L397" s="13"/>
+      <c r="M397" s="13"/>
+      <c r="N397" s="6"/>
+      <c r="P397" s="6"/>
+    </row>
+    <row r="398" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B398" s="64">
+        <v>42343</v>
+      </c>
+      <c r="C398" s="64">
+        <v>96054</v>
+      </c>
+      <c r="D398" s="59">
+        <v>180247</v>
+      </c>
+      <c r="E398" s="78">
+        <v>307647</v>
+      </c>
+      <c r="F398" s="59">
+        <v>408369</v>
+      </c>
+      <c r="G398" s="14"/>
+      <c r="H398" s="32"/>
+      <c r="I398" s="32"/>
       <c r="J398" s="9"/>
-      <c r="K398" s="9"/>
-[...1 lines deleted...]
-      <c r="M398" s="14"/>
+      <c r="K398" s="13"/>
+      <c r="L398" s="13"/>
+      <c r="M398" s="9"/>
       <c r="N398" s="6"/>
       <c r="P398" s="6"/>
     </row>
     <row r="399" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A399" s="49" t="s">
-[...17 lines deleted...]
-      <c r="I399" s="34"/>
+      <c r="A399" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B399" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C399" s="64">
+        <v>31486</v>
+      </c>
+      <c r="D399" s="59">
+        <v>62973</v>
+      </c>
+      <c r="E399" s="78">
+        <v>94459</v>
+      </c>
+      <c r="F399" s="59">
+        <v>112725</v>
+      </c>
+      <c r="G399" s="14"/>
+      <c r="H399" s="32"/>
+      <c r="I399" s="32"/>
       <c r="J399" s="9"/>
-      <c r="K399" s="9"/>
-[...1 lines deleted...]
-      <c r="M399" s="14"/>
+      <c r="K399" s="13"/>
+      <c r="L399" s="13"/>
+      <c r="M399" s="9"/>
       <c r="N399" s="6"/>
       <c r="P399" s="6"/>
     </row>
-    <row r="400" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="400" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="21" t="s">
+        <v>55</v>
       </c>
       <c r="B400" s="9">
-        <v>2440940</v>
-[...13 lines deleted...]
-      <c r="I400" s="34"/>
+        <v>30593</v>
+      </c>
+      <c r="C400" s="64">
+        <v>50475</v>
+      </c>
+      <c r="D400" s="59">
+        <v>70357</v>
+      </c>
+      <c r="E400" s="78">
+        <v>90239</v>
+      </c>
+      <c r="F400" s="59">
+        <v>151398</v>
+      </c>
+      <c r="G400" s="14"/>
+      <c r="H400" s="32"/>
+      <c r="I400" s="32"/>
       <c r="J400" s="9"/>
-      <c r="K400" s="14"/>
-[...24 lines deleted...]
-      <c r="I401" s="34"/>
+      <c r="K400" s="9"/>
+      <c r="L400" s="13"/>
+      <c r="M400" s="13"/>
+      <c r="N400" s="16"/>
+      <c r="P400" s="16"/>
+    </row>
+    <row r="401" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B401" s="52"/>
+      <c r="C401" s="9"/>
+      <c r="D401" s="52"/>
+      <c r="E401" s="59"/>
+      <c r="F401" s="52"/>
+      <c r="G401" s="9"/>
+      <c r="H401" s="5"/>
+      <c r="I401" s="32"/>
       <c r="J401" s="9"/>
       <c r="K401" s="9"/>
-      <c r="L401" s="14"/>
-      <c r="M401" s="14"/>
+      <c r="L401" s="13"/>
+      <c r="M401" s="13"/>
       <c r="N401" s="6"/>
       <c r="P401" s="6"/>
     </row>
     <row r="402" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A402" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I402" s="34"/>
+      <c r="A402" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B402" s="64">
+        <v>4829735</v>
+      </c>
+      <c r="C402" s="64">
+        <v>9657213</v>
+      </c>
+      <c r="D402" s="59">
+        <v>14408850</v>
+      </c>
+      <c r="E402" s="78">
+        <v>19373986</v>
+      </c>
+      <c r="F402" s="59">
+        <v>24518292</v>
+      </c>
+      <c r="G402" s="9"/>
+      <c r="H402" s="5"/>
+      <c r="I402" s="32"/>
       <c r="J402" s="9"/>
-      <c r="K402" s="44"/>
-[...1 lines deleted...]
-      <c r="M402" s="9"/>
+      <c r="K402" s="9"/>
+      <c r="L402" s="13"/>
+      <c r="M402" s="13"/>
       <c r="N402" s="6"/>
       <c r="P402" s="6"/>
     </row>
     <row r="403" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="24" t="s">
-        <v>42</v>
+      <c r="A403" s="22" t="s">
+        <v>40</v>
       </c>
       <c r="B403" s="9">
-        <v>1368011</v>
-[...13 lines deleted...]
-      <c r="I403" s="34"/>
+        <v>2440940</v>
+      </c>
+      <c r="C403" s="64">
+        <v>4755484</v>
+      </c>
+      <c r="D403" s="59">
+        <v>7044799</v>
+      </c>
+      <c r="E403" s="78">
+        <v>9558006</v>
+      </c>
+      <c r="F403" s="59">
+        <v>12002932</v>
+      </c>
+      <c r="G403" s="14"/>
+      <c r="H403" s="32"/>
+      <c r="I403" s="32"/>
       <c r="J403" s="9"/>
-      <c r="K403" s="46"/>
-[...1 lines deleted...]
-      <c r="M403" s="14"/>
+      <c r="K403" s="13"/>
+      <c r="L403" s="13"/>
+      <c r="M403" s="13"/>
       <c r="N403" s="6"/>
       <c r="P403" s="6"/>
     </row>
     <row r="404" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A404" s="23" t="s">
-        <v>48</v>
+      <c r="A404" s="22" t="s">
+        <v>41</v>
       </c>
       <c r="B404" s="9">
-        <v>35961</v>
-[...13 lines deleted...]
-      <c r="I404" s="34"/>
+        <v>543155</v>
+      </c>
+      <c r="C404" s="64">
+        <v>1165678</v>
+      </c>
+      <c r="D404" s="59">
+        <v>1831609</v>
+      </c>
+      <c r="E404" s="78">
+        <v>2401115</v>
+      </c>
+      <c r="F404" s="59">
+        <v>3295480</v>
+      </c>
+      <c r="G404" s="14"/>
+      <c r="H404" s="32"/>
+      <c r="I404" s="32"/>
       <c r="J404" s="9"/>
-      <c r="K404" s="14"/>
-[...1 lines deleted...]
-      <c r="M404" s="9"/>
+      <c r="K404" s="9"/>
+      <c r="L404" s="13"/>
+      <c r="M404" s="13"/>
       <c r="N404" s="6"/>
       <c r="P404" s="6"/>
     </row>
-    <row r="405" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="405" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="21" t="s">
+        <v>70</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C405" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D405" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E405" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F405" s="14"/>
-[...2 lines deleted...]
-      <c r="I405" s="34"/>
+      <c r="F405" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G405" s="14"/>
+      <c r="H405" s="32"/>
+      <c r="I405" s="32"/>
       <c r="J405" s="9"/>
-      <c r="K405" s="44"/>
-      <c r="L405" s="44"/>
+      <c r="K405" s="42"/>
+      <c r="L405" s="42"/>
       <c r="M405" s="9"/>
-      <c r="N405" s="17"/>
-[...21 lines deleted...]
-      <c r="I406" s="34"/>
+      <c r="N405" s="6"/>
+      <c r="P405" s="6"/>
+    </row>
+    <row r="406" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B406" s="9">
+        <v>1368011</v>
+      </c>
+      <c r="C406" s="64">
+        <v>2763314</v>
+      </c>
+      <c r="D406" s="59">
+        <v>4003925</v>
+      </c>
+      <c r="E406" s="78">
+        <v>5298016</v>
+      </c>
+      <c r="F406" s="59">
+        <v>6531579</v>
+      </c>
+      <c r="G406" s="14"/>
+      <c r="H406" s="32"/>
+      <c r="I406" s="32"/>
       <c r="J406" s="9"/>
       <c r="K406" s="44"/>
-      <c r="L406" s="44"/>
-[...15 lines deleted...]
-      <c r="I407" s="34"/>
+      <c r="L406" s="7"/>
+      <c r="M406" s="13"/>
+      <c r="N406" s="6"/>
+      <c r="P406" s="6"/>
+    </row>
+    <row r="407" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B407" s="9">
+        <v>35961</v>
+      </c>
+      <c r="C407" s="64">
+        <v>86222</v>
+      </c>
+      <c r="D407" s="59">
+        <v>130317</v>
+      </c>
+      <c r="E407" s="78">
+        <v>170480</v>
+      </c>
+      <c r="F407" s="59">
+        <v>204686</v>
+      </c>
+      <c r="G407" s="14"/>
+      <c r="H407" s="32"/>
+      <c r="I407" s="32"/>
       <c r="J407" s="9"/>
-      <c r="K407" s="44"/>
-      <c r="L407" s="44"/>
+      <c r="K407" s="13"/>
+      <c r="L407" s="13"/>
       <c r="M407" s="9"/>
       <c r="N407" s="6"/>
       <c r="P407" s="6"/>
     </row>
-    <row r="408" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="408" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="22" t="s">
+        <v>43</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C408" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D408" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E408" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F408" s="14"/>
-[...2 lines deleted...]
-      <c r="I408" s="34"/>
+      <c r="F408" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G408" s="14"/>
+      <c r="H408" s="32"/>
+      <c r="I408" s="32"/>
       <c r="J408" s="9"/>
-      <c r="K408" s="44"/>
-      <c r="L408" s="44"/>
+      <c r="K408" s="42"/>
+      <c r="L408" s="42"/>
       <c r="M408" s="9"/>
-      <c r="N408" s="6"/>
-      <c r="P408" s="6"/>
+      <c r="N408" s="16"/>
+      <c r="P408" s="16"/>
     </row>
     <row r="409" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A409" s="24" t="s">
-        <v>40</v>
+      <c r="A409" s="21" t="s">
+        <v>67</v>
       </c>
       <c r="B409" s="9" t="s">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="D409" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E409" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F409" s="14"/>
-[...2 lines deleted...]
-      <c r="I409" s="34"/>
+      <c r="F409" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G409" s="14"/>
+      <c r="H409" s="32"/>
+      <c r="I409" s="32"/>
       <c r="J409" s="9"/>
-      <c r="K409" s="44"/>
-      <c r="L409" s="44"/>
+      <c r="K409" s="42"/>
+      <c r="L409" s="42"/>
       <c r="M409" s="9"/>
-      <c r="N409" s="17"/>
-      <c r="P409" s="17"/>
+      <c r="N409" s="16"/>
+      <c r="P409" s="16"/>
     </row>
     <row r="410" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A410" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B410" s="54"/>
+      <c r="A410" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B410" s="50"/>
       <c r="C410" s="7"/>
-      <c r="D410" s="54"/>
-[...4 lines deleted...]
-      <c r="I410" s="34"/>
+      <c r="D410" s="50"/>
+      <c r="E410" s="59"/>
+      <c r="F410" s="50"/>
+      <c r="G410" s="14"/>
+      <c r="H410" s="32"/>
+      <c r="I410" s="32"/>
       <c r="J410" s="9"/>
-      <c r="K410" s="44"/>
-      <c r="L410" s="44"/>
+      <c r="K410" s="42"/>
+      <c r="L410" s="42"/>
       <c r="M410" s="9"/>
       <c r="N410" s="6"/>
       <c r="P410" s="6"/>
     </row>
     <row r="411" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A411" s="49" t="s">
+      <c r="A411" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C411" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D411" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E411" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F411" s="14"/>
-[...2 lines deleted...]
-      <c r="I411" s="34"/>
+      <c r="F411" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G411" s="14"/>
+      <c r="H411" s="32"/>
+      <c r="I411" s="32"/>
       <c r="J411" s="9"/>
-      <c r="K411" s="44"/>
-      <c r="L411" s="44"/>
+      <c r="K411" s="42"/>
+      <c r="L411" s="42"/>
       <c r="M411" s="9"/>
       <c r="N411" s="6"/>
       <c r="P411" s="6"/>
     </row>
-    <row r="412" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A412" s="24" t="s">
+    <row r="412" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B412" s="9">
-[...14 lines deleted...]
-      <c r="I412" s="34"/>
+      <c r="B412" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C412" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D412" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E412" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F412" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G412" s="14"/>
+      <c r="H412" s="32"/>
+      <c r="I412" s="32"/>
       <c r="J412" s="9"/>
-      <c r="K412" s="14"/>
-      <c r="L412" s="14"/>
+      <c r="K412" s="42"/>
+      <c r="L412" s="42"/>
       <c r="M412" s="9"/>
-      <c r="N412" s="6"/>
-[...21 lines deleted...]
-      <c r="I413" s="34"/>
+      <c r="N412" s="16"/>
+      <c r="P412" s="16"/>
+    </row>
+    <row r="413" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B413" s="52"/>
+      <c r="C413" s="7"/>
+      <c r="D413" s="52"/>
+      <c r="E413" s="59"/>
+      <c r="F413" s="52"/>
+      <c r="G413" s="14"/>
+      <c r="H413" s="32"/>
+      <c r="I413" s="32"/>
       <c r="J413" s="9"/>
-      <c r="K413" s="14"/>
-      <c r="L413" s="14"/>
+      <c r="K413" s="42"/>
+      <c r="L413" s="42"/>
       <c r="M413" s="9"/>
       <c r="N413" s="6"/>
       <c r="P413" s="6"/>
     </row>
     <row r="414" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A414" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I414" s="34"/>
+      <c r="A414" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B414" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C414" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D414" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E414" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F414" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G414" s="14"/>
+      <c r="H414" s="32"/>
+      <c r="I414" s="32"/>
       <c r="J414" s="9"/>
-      <c r="K414" s="14"/>
-      <c r="L414" s="14"/>
+      <c r="K414" s="42"/>
+      <c r="L414" s="42"/>
       <c r="M414" s="9"/>
       <c r="N414" s="6"/>
       <c r="P414" s="6"/>
     </row>
     <row r="415" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A415" s="24" t="s">
-        <v>42</v>
+      <c r="A415" s="22" t="s">
+        <v>40</v>
       </c>
       <c r="B415" s="9">
-        <v>1739715</v>
-[...2 lines deleted...]
-        <v>3402457</v>
+        <v>2384149</v>
+      </c>
+      <c r="C415" s="64">
+        <v>4545033</v>
       </c>
       <c r="D415" s="9">
-        <v>4776821</v>
-[...7 lines deleted...]
-      <c r="I415" s="34"/>
+        <v>6290106</v>
+      </c>
+      <c r="E415" s="78">
+        <v>7337294</v>
+      </c>
+      <c r="F415" s="59">
+        <v>7456553</v>
+      </c>
+      <c r="G415" s="14"/>
+      <c r="H415" s="32"/>
+      <c r="I415" s="32"/>
       <c r="J415" s="9"/>
-      <c r="K415" s="14"/>
-      <c r="L415" s="14"/>
+      <c r="K415" s="13"/>
+      <c r="L415" s="13"/>
       <c r="M415" s="9"/>
       <c r="N415" s="6"/>
       <c r="P415" s="6"/>
     </row>
     <row r="416" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A416" s="23" t="s">
-        <v>66</v>
+      <c r="A416" s="22" t="s">
+        <v>41</v>
       </c>
       <c r="B416" s="9">
-        <v>10367</v>
-[...2 lines deleted...]
-        <v>25864</v>
+        <v>213915</v>
+      </c>
+      <c r="C416" s="64">
+        <v>469504</v>
       </c>
       <c r="D416" s="9">
-        <v>41361</v>
-[...7 lines deleted...]
-      <c r="I416" s="34"/>
+        <v>702035</v>
+      </c>
+      <c r="E416" s="78">
+        <v>856149</v>
+      </c>
+      <c r="F416" s="59">
+        <v>856149</v>
+      </c>
+      <c r="G416" s="14"/>
+      <c r="H416" s="32"/>
+      <c r="I416" s="32"/>
       <c r="J416" s="9"/>
-      <c r="K416" s="14"/>
-      <c r="L416" s="14"/>
+      <c r="K416" s="13"/>
+      <c r="L416" s="13"/>
       <c r="M416" s="9"/>
       <c r="N416" s="6"/>
       <c r="P416" s="6"/>
     </row>
     <row r="417" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A417" s="23" t="s">
-        <v>46</v>
+      <c r="A417" s="21" t="s">
+        <v>70</v>
       </c>
       <c r="B417" s="9">
-        <v>160677</v>
-[...2 lines deleted...]
-        <v>381324</v>
+        <v>525264</v>
+      </c>
+      <c r="C417" s="64">
+        <v>986296</v>
       </c>
       <c r="D417" s="9">
-        <v>605273</v>
-[...7 lines deleted...]
-      <c r="I417" s="34"/>
+        <v>1383012</v>
+      </c>
+      <c r="E417" s="78">
+        <v>1575980</v>
+      </c>
+      <c r="F417" s="59">
+        <v>1627720</v>
+      </c>
+      <c r="G417" s="14"/>
+      <c r="H417" s="32"/>
+      <c r="I417" s="32"/>
       <c r="J417" s="9"/>
-      <c r="K417" s="14"/>
-      <c r="L417" s="14"/>
+      <c r="K417" s="13"/>
+      <c r="L417" s="13"/>
       <c r="M417" s="9"/>
       <c r="N417" s="6"/>
       <c r="P417" s="6"/>
     </row>
     <row r="418" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A418" s="23" t="s">
-        <v>47</v>
+      <c r="A418" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="B418" s="9">
-        <v>25487</v>
-[...2 lines deleted...]
-        <v>49411</v>
+        <v>1739715</v>
+      </c>
+      <c r="C418" s="64">
+        <v>3402457</v>
       </c>
       <c r="D418" s="9">
-        <v>73334</v>
-[...7 lines deleted...]
-      <c r="I418" s="34"/>
+        <v>4776821</v>
+      </c>
+      <c r="E418" s="78">
+        <v>5701331</v>
+      </c>
+      <c r="F418" s="59">
+        <v>6102917</v>
+      </c>
+      <c r="G418" s="14"/>
+      <c r="H418" s="32"/>
+      <c r="I418" s="32"/>
       <c r="J418" s="9"/>
-      <c r="K418" s="14"/>
-      <c r="L418" s="14"/>
+      <c r="K418" s="13"/>
+      <c r="L418" s="13"/>
       <c r="M418" s="9"/>
       <c r="N418" s="6"/>
       <c r="P418" s="6"/>
     </row>
     <row r="419" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A419" s="23" t="s">
-        <v>68</v>
+      <c r="A419" s="21" t="s">
+        <v>66</v>
       </c>
       <c r="B419" s="9">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>10367</v>
+      </c>
+      <c r="C419" s="64">
+        <v>25864</v>
       </c>
       <c r="D419" s="9">
-        <v>2479</v>
-[...7 lines deleted...]
-      <c r="I419" s="34"/>
+        <v>41361</v>
+      </c>
+      <c r="E419" s="78">
+        <v>56858</v>
+      </c>
+      <c r="F419" s="59">
+        <v>73637</v>
+      </c>
+      <c r="G419" s="14"/>
+      <c r="H419" s="32"/>
+      <c r="I419" s="32"/>
       <c r="J419" s="9"/>
-      <c r="K419" s="14"/>
-      <c r="L419" s="14"/>
+      <c r="K419" s="13"/>
+      <c r="L419" s="13"/>
       <c r="M419" s="9"/>
       <c r="N419" s="6"/>
       <c r="P419" s="6"/>
     </row>
     <row r="420" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A420" s="23" t="s">
-        <v>48</v>
+      <c r="A420" s="21" t="s">
+        <v>46</v>
       </c>
       <c r="B420" s="9">
-        <v>293394</v>
-[...2 lines deleted...]
-        <v>621305</v>
+        <v>160677</v>
+      </c>
+      <c r="C420" s="64">
+        <v>381324</v>
       </c>
       <c r="D420" s="9">
-        <v>983766</v>
-[...7 lines deleted...]
-      <c r="I420" s="34"/>
+        <v>605273</v>
+      </c>
+      <c r="E420" s="78">
+        <v>819547</v>
+      </c>
+      <c r="F420" s="59">
+        <v>877841</v>
+      </c>
+      <c r="G420" s="14"/>
+      <c r="H420" s="32"/>
+      <c r="I420" s="32"/>
       <c r="J420" s="9"/>
-      <c r="K420" s="14"/>
-      <c r="L420" s="14"/>
+      <c r="K420" s="13"/>
+      <c r="L420" s="13"/>
       <c r="M420" s="9"/>
       <c r="N420" s="6"/>
       <c r="P420" s="6"/>
     </row>
     <row r="421" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A421" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I421" s="34"/>
+      <c r="A421" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B421" s="9">
+        <v>25487</v>
+      </c>
+      <c r="C421" s="64">
+        <v>49411</v>
+      </c>
+      <c r="D421" s="9">
+        <v>73334</v>
+      </c>
+      <c r="E421" s="78">
+        <v>97257</v>
+      </c>
+      <c r="F421" s="59">
+        <v>122301</v>
+      </c>
+      <c r="G421" s="14"/>
+      <c r="H421" s="32"/>
+      <c r="I421" s="32"/>
       <c r="J421" s="9"/>
-      <c r="K421" s="14"/>
-      <c r="L421" s="14"/>
+      <c r="K421" s="13"/>
+      <c r="L421" s="13"/>
       <c r="M421" s="9"/>
       <c r="N421" s="6"/>
       <c r="P421" s="6"/>
     </row>
     <row r="422" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A422" s="23" t="s">
-        <v>49</v>
+      <c r="A422" s="21" t="s">
+        <v>68</v>
       </c>
       <c r="B422" s="9">
-        <v>37647</v>
-[...2 lines deleted...]
-        <v>106004</v>
+        <v>826</v>
+      </c>
+      <c r="C422" s="64">
+        <v>1653</v>
       </c>
       <c r="D422" s="9">
-        <v>166360</v>
-[...7 lines deleted...]
-      <c r="I422" s="34"/>
+        <v>2479</v>
+      </c>
+      <c r="E422" s="78">
+        <v>3305</v>
+      </c>
+      <c r="F422" s="59">
+        <v>4132</v>
+      </c>
+      <c r="G422" s="14"/>
+      <c r="H422" s="32"/>
+      <c r="I422" s="32"/>
       <c r="J422" s="9"/>
-      <c r="K422" s="14"/>
-      <c r="L422" s="14"/>
+      <c r="K422" s="13"/>
+      <c r="L422" s="13"/>
       <c r="M422" s="9"/>
       <c r="N422" s="6"/>
       <c r="P422" s="6"/>
     </row>
     <row r="423" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A423" s="23" t="s">
-        <v>50</v>
+      <c r="A423" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B423" s="9">
-        <v>24526</v>
-[...2 lines deleted...]
-        <v>46440</v>
+        <v>293394</v>
+      </c>
+      <c r="C423" s="64">
+        <v>621305</v>
       </c>
       <c r="D423" s="9">
-        <v>68354</v>
-[...7 lines deleted...]
-      <c r="I423" s="34"/>
+        <v>983766</v>
+      </c>
+      <c r="E423" s="78">
+        <v>1288623</v>
+      </c>
+      <c r="F423" s="59">
+        <v>1348188</v>
+      </c>
+      <c r="G423" s="14"/>
+      <c r="H423" s="32"/>
+      <c r="I423" s="32"/>
       <c r="J423" s="9"/>
-      <c r="K423" s="14"/>
-      <c r="L423" s="14"/>
+      <c r="K423" s="13"/>
+      <c r="L423" s="13"/>
       <c r="M423" s="9"/>
       <c r="N423" s="6"/>
       <c r="P423" s="6"/>
     </row>
     <row r="424" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A424" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I424" s="34"/>
+      <c r="A424" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B424" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C424" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D424" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E424" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F424" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G424" s="14"/>
+      <c r="H424" s="32"/>
+      <c r="I424" s="32"/>
       <c r="J424" s="9"/>
-      <c r="K424" s="14"/>
-      <c r="L424" s="14"/>
+      <c r="K424" s="13"/>
+      <c r="L424" s="13"/>
       <c r="M424" s="9"/>
       <c r="N424" s="6"/>
       <c r="P424" s="6"/>
     </row>
     <row r="425" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A425" s="23" t="s">
-        <v>51</v>
+      <c r="A425" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B425" s="9">
-        <v>69414</v>
-[...2 lines deleted...]
-        <v>127062</v>
+        <v>37647</v>
+      </c>
+      <c r="C425" s="64">
+        <v>106004</v>
       </c>
       <c r="D425" s="9">
-        <v>184709</v>
-[...7 lines deleted...]
-      <c r="I425" s="34"/>
+        <v>166360</v>
+      </c>
+      <c r="E425" s="78">
+        <v>264937</v>
+      </c>
+      <c r="F425" s="59">
+        <v>267806</v>
+      </c>
+      <c r="G425" s="14"/>
+      <c r="H425" s="32"/>
+      <c r="I425" s="32"/>
       <c r="J425" s="9"/>
-      <c r="K425" s="14"/>
-      <c r="L425" s="14"/>
+      <c r="K425" s="13"/>
+      <c r="L425" s="13"/>
       <c r="M425" s="9"/>
       <c r="N425" s="6"/>
       <c r="P425" s="6"/>
     </row>
     <row r="426" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A426" s="23" t="s">
-        <v>52</v>
+      <c r="A426" s="21" t="s">
+        <v>50</v>
       </c>
       <c r="B426" s="9">
-        <v>6467</v>
-[...2 lines deleted...]
-        <v>13114</v>
+        <v>24526</v>
+      </c>
+      <c r="C426" s="64">
+        <v>46440</v>
       </c>
       <c r="D426" s="9">
-        <v>19761</v>
-[...7 lines deleted...]
-      <c r="I426" s="34"/>
+        <v>68354</v>
+      </c>
+      <c r="E426" s="78">
+        <v>90267</v>
+      </c>
+      <c r="F426" s="59">
+        <v>114907</v>
+      </c>
+      <c r="G426" s="14"/>
+      <c r="H426" s="32"/>
+      <c r="I426" s="32"/>
       <c r="J426" s="9"/>
-      <c r="K426" s="14"/>
-      <c r="L426" s="14"/>
+      <c r="K426" s="13"/>
+      <c r="L426" s="13"/>
       <c r="M426" s="9"/>
       <c r="N426" s="6"/>
       <c r="P426" s="6"/>
     </row>
     <row r="427" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A427" s="23" t="s">
-        <v>53</v>
+      <c r="A427" s="21" t="s">
+        <v>43</v>
       </c>
       <c r="B427" s="9">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>2582</v>
+        <v>79755</v>
+      </c>
+      <c r="C427" s="64">
+        <v>168335</v>
       </c>
       <c r="D427" s="9">
-        <v>3873</v>
-[...7 lines deleted...]
-      <c r="I427" s="34"/>
+        <v>243502</v>
+      </c>
+      <c r="E427" s="78">
+        <v>327669</v>
+      </c>
+      <c r="F427" s="59">
+        <v>331236</v>
+      </c>
+      <c r="G427" s="14"/>
+      <c r="H427" s="32"/>
+      <c r="I427" s="32"/>
       <c r="J427" s="9"/>
-      <c r="K427" s="14"/>
-      <c r="L427" s="14"/>
+      <c r="K427" s="13"/>
+      <c r="L427" s="13"/>
       <c r="M427" s="9"/>
       <c r="N427" s="6"/>
       <c r="P427" s="6"/>
     </row>
     <row r="428" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="23" t="s">
-[...17 lines deleted...]
-      <c r="I428" s="34"/>
+      <c r="A428" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B428" s="9">
+        <v>69414</v>
+      </c>
+      <c r="C428" s="64">
+        <v>127062</v>
+      </c>
+      <c r="D428" s="9">
+        <v>184709</v>
+      </c>
+      <c r="E428" s="78">
+        <v>242356</v>
+      </c>
+      <c r="F428" s="59">
+        <v>321825</v>
+      </c>
+      <c r="G428" s="14"/>
+      <c r="H428" s="32"/>
+      <c r="I428" s="32"/>
       <c r="J428" s="9"/>
-      <c r="K428" s="44"/>
-      <c r="L428" s="44"/>
+      <c r="K428" s="13"/>
+      <c r="L428" s="13"/>
       <c r="M428" s="9"/>
       <c r="N428" s="6"/>
       <c r="P428" s="6"/>
     </row>
     <row r="429" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A429" s="23" t="s">
-[...6 lines deleted...]
-        <v>31486</v>
+      <c r="A429" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B429" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C429" s="64">
+        <v>13114</v>
       </c>
       <c r="D429" s="9">
-        <v>62973</v>
-[...7 lines deleted...]
-      <c r="I429" s="34"/>
+        <v>19761</v>
+      </c>
+      <c r="E429" s="78">
+        <v>26408</v>
+      </c>
+      <c r="F429" s="59">
+        <v>33394</v>
+      </c>
+      <c r="G429" s="14"/>
+      <c r="H429" s="32"/>
+      <c r="I429" s="32"/>
       <c r="J429" s="9"/>
-      <c r="K429" s="44"/>
-      <c r="L429" s="44"/>
+      <c r="K429" s="13"/>
+      <c r="L429" s="13"/>
       <c r="M429" s="9"/>
       <c r="N429" s="6"/>
       <c r="P429" s="6"/>
     </row>
-    <row r="430" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="430" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="21" t="s">
+        <v>53</v>
       </c>
       <c r="B430" s="9">
-        <v>30593</v>
-[...2 lines deleted...]
-        <v>50475</v>
+        <v>1291</v>
+      </c>
+      <c r="C430" s="64">
+        <v>2582</v>
       </c>
       <c r="D430" s="9">
-        <v>70357</v>
-[...7 lines deleted...]
-      <c r="I430" s="34"/>
+        <v>3873</v>
+      </c>
+      <c r="E430" s="78">
+        <v>5164</v>
+      </c>
+      <c r="F430" s="59">
+        <v>6455</v>
+      </c>
+      <c r="G430" s="14"/>
+      <c r="H430" s="32"/>
+      <c r="I430" s="32"/>
       <c r="J430" s="9"/>
-      <c r="K430" s="14"/>
-      <c r="L430" s="14"/>
+      <c r="K430" s="13"/>
+      <c r="L430" s="13"/>
       <c r="M430" s="9"/>
-      <c r="N430" s="17"/>
-[...13 lines deleted...]
-      <c r="I431" s="34"/>
+      <c r="N430" s="6"/>
+      <c r="P430" s="6"/>
+    </row>
+    <row r="431" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G431" s="7"/>
+      <c r="H431" s="32"/>
+      <c r="I431" s="32"/>
       <c r="J431" s="9"/>
-      <c r="K431" s="14"/>
-      <c r="L431" s="14"/>
+      <c r="K431" s="42"/>
+      <c r="L431" s="42"/>
       <c r="M431" s="9"/>
       <c r="N431" s="6"/>
       <c r="P431" s="6"/>
     </row>
     <row r="432" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A432" s="49" t="s">
-[...17 lines deleted...]
-      <c r="I432" s="34"/>
+      <c r="A432" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B432" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C432" s="64">
+        <v>31486</v>
+      </c>
+      <c r="D432" s="9">
+        <v>62973</v>
+      </c>
+      <c r="E432" s="78">
+        <v>94459</v>
+      </c>
+      <c r="F432" s="59">
+        <v>112725</v>
+      </c>
+      <c r="G432" s="7"/>
+      <c r="H432" s="32"/>
+      <c r="I432" s="32"/>
       <c r="J432" s="9"/>
-      <c r="K432" s="14"/>
-      <c r="L432" s="14"/>
+      <c r="K432" s="42"/>
+      <c r="L432" s="42"/>
       <c r="M432" s="9"/>
       <c r="N432" s="6"/>
       <c r="P432" s="6"/>
     </row>
-    <row r="433" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="433" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="21" t="s">
+        <v>55</v>
       </c>
       <c r="B433" s="9">
-        <v>913041</v>
-[...13 lines deleted...]
-      <c r="I433" s="34"/>
+        <v>30593</v>
+      </c>
+      <c r="C433" s="64">
+        <v>50475</v>
+      </c>
+      <c r="D433" s="9">
+        <v>70357</v>
+      </c>
+      <c r="E433" s="78">
+        <v>90239</v>
+      </c>
+      <c r="F433" s="59">
+        <v>151398</v>
+      </c>
+      <c r="G433" s="14"/>
+      <c r="H433" s="32"/>
+      <c r="I433" s="32"/>
       <c r="J433" s="9"/>
-      <c r="K433" s="14"/>
-      <c r="L433" s="14"/>
+      <c r="K433" s="13"/>
+      <c r="L433" s="13"/>
       <c r="M433" s="9"/>
-      <c r="N433" s="6"/>
-[...21 lines deleted...]
-      <c r="I434" s="34"/>
+      <c r="N433" s="16"/>
+      <c r="P433" s="16"/>
+    </row>
+    <row r="434" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B434" s="52"/>
+      <c r="C434" s="9"/>
+      <c r="D434" s="52"/>
+      <c r="E434" s="59"/>
+      <c r="F434" s="52"/>
+      <c r="G434" s="14"/>
+      <c r="H434" s="32"/>
+      <c r="I434" s="32"/>
       <c r="J434" s="9"/>
-      <c r="K434" s="14"/>
-      <c r="L434" s="14"/>
+      <c r="K434" s="13"/>
+      <c r="L434" s="13"/>
       <c r="M434" s="9"/>
       <c r="N434" s="6"/>
       <c r="P434" s="6"/>
     </row>
     <row r="435" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A435" s="23" t="s">
-        <v>70</v>
+      <c r="A435" s="47" t="s">
+        <v>73</v>
       </c>
       <c r="B435" s="9">
-        <v>94569</v>
-[...13 lines deleted...]
-      <c r="I435" s="34"/>
+        <v>2141156</v>
+      </c>
+      <c r="C435" s="68">
+        <v>4406021</v>
+      </c>
+      <c r="D435" s="59">
+        <v>6641036</v>
+      </c>
+      <c r="E435" s="78">
+        <v>8870374</v>
+      </c>
+      <c r="F435" s="59">
+        <v>11093890</v>
+      </c>
+      <c r="G435" s="14"/>
+      <c r="H435" s="32"/>
+      <c r="I435" s="32"/>
       <c r="J435" s="9"/>
-      <c r="K435" s="14"/>
-      <c r="L435" s="14"/>
+      <c r="K435" s="13"/>
+      <c r="L435" s="13"/>
       <c r="M435" s="9"/>
       <c r="N435" s="6"/>
       <c r="P435" s="6"/>
     </row>
     <row r="436" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A436" s="24" t="s">
-        <v>42</v>
+      <c r="A436" s="22" t="s">
+        <v>40</v>
       </c>
       <c r="B436" s="9">
-        <v>660412</v>
-[...13 lines deleted...]
-      <c r="I436" s="34"/>
+        <v>913041</v>
+      </c>
+      <c r="C436" s="68">
+        <v>1915795</v>
+      </c>
+      <c r="D436" s="59">
+        <v>2902115</v>
+      </c>
+      <c r="E436" s="78">
+        <v>3878729</v>
+      </c>
+      <c r="F436" s="59">
+        <v>4827362</v>
+      </c>
+      <c r="G436" s="14"/>
+      <c r="H436" s="32"/>
+      <c r="I436" s="32"/>
       <c r="J436" s="9"/>
-      <c r="K436" s="14"/>
-      <c r="L436" s="14"/>
+      <c r="K436" s="13"/>
+      <c r="L436" s="13"/>
       <c r="M436" s="9"/>
       <c r="N436" s="6"/>
       <c r="P436" s="6"/>
     </row>
     <row r="437" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A437" s="23" t="s">
-        <v>45</v>
+      <c r="A437" s="22" t="s">
+        <v>41</v>
       </c>
       <c r="B437" s="9">
-        <v>23960</v>
-[...13 lines deleted...]
-      <c r="I437" s="34"/>
+        <v>61432</v>
+      </c>
+      <c r="C437" s="68">
+        <v>127693</v>
+      </c>
+      <c r="D437" s="59">
+        <v>196713</v>
+      </c>
+      <c r="E437" s="78">
+        <v>269965</v>
+      </c>
+      <c r="F437" s="59">
+        <v>326501</v>
+      </c>
+      <c r="G437" s="14"/>
+      <c r="H437" s="32"/>
+      <c r="I437" s="32"/>
       <c r="J437" s="9"/>
-      <c r="K437" s="14"/>
-      <c r="L437" s="14"/>
+      <c r="K437" s="13"/>
+      <c r="L437" s="13"/>
       <c r="M437" s="9"/>
       <c r="N437" s="6"/>
       <c r="P437" s="6"/>
     </row>
     <row r="438" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A438" s="23" t="s">
-        <v>66</v>
+      <c r="A438" s="21" t="s">
+        <v>70</v>
       </c>
       <c r="B438" s="9">
-        <v>6077</v>
-[...13 lines deleted...]
-      <c r="I438" s="34"/>
+        <v>94569</v>
+      </c>
+      <c r="C438" s="68">
+        <v>191622</v>
+      </c>
+      <c r="D438" s="59">
+        <v>286080</v>
+      </c>
+      <c r="E438" s="78">
+        <v>383348</v>
+      </c>
+      <c r="F438" s="59">
+        <v>479957</v>
+      </c>
+      <c r="G438" s="14"/>
+      <c r="H438" s="32"/>
+      <c r="I438" s="32"/>
       <c r="J438" s="9"/>
-      <c r="K438" s="14"/>
-      <c r="L438" s="14"/>
+      <c r="K438" s="13"/>
+      <c r="L438" s="13"/>
       <c r="M438" s="9"/>
       <c r="N438" s="6"/>
       <c r="P438" s="6"/>
     </row>
     <row r="439" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A439" s="23" t="s">
-        <v>46</v>
+      <c r="A439" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="B439" s="9">
-        <v>22236</v>
-[...13 lines deleted...]
-      <c r="I439" s="34"/>
+        <v>660412</v>
+      </c>
+      <c r="C439" s="68">
+        <v>1316089</v>
+      </c>
+      <c r="D439" s="59">
+        <v>1972135</v>
+      </c>
+      <c r="E439" s="78">
+        <v>2621876</v>
+      </c>
+      <c r="F439" s="59">
+        <v>3290220</v>
+      </c>
+      <c r="G439" s="14"/>
+      <c r="H439" s="32"/>
+      <c r="I439" s="32"/>
       <c r="J439" s="9"/>
-      <c r="K439" s="14"/>
-      <c r="L439" s="14"/>
+      <c r="K439" s="13"/>
+      <c r="L439" s="13"/>
       <c r="M439" s="9"/>
       <c r="N439" s="6"/>
       <c r="P439" s="6"/>
     </row>
     <row r="440" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A440" s="23" t="s">
-        <v>47</v>
+      <c r="A440" s="21" t="s">
+        <v>45</v>
       </c>
       <c r="B440" s="9">
-        <v>11325</v>
-[...13 lines deleted...]
-      <c r="I440" s="34"/>
+        <v>23960</v>
+      </c>
+      <c r="C440" s="68">
+        <v>45905</v>
+      </c>
+      <c r="D440" s="59">
+        <v>67851</v>
+      </c>
+      <c r="E440" s="78">
+        <v>89796</v>
+      </c>
+      <c r="F440" s="59">
+        <v>112349</v>
+      </c>
+      <c r="G440" s="14"/>
+      <c r="H440" s="32"/>
+      <c r="I440" s="32"/>
       <c r="J440" s="9"/>
-      <c r="K440" s="14"/>
-      <c r="L440" s="14"/>
+      <c r="K440" s="13"/>
+      <c r="L440" s="13"/>
       <c r="M440" s="9"/>
       <c r="N440" s="6"/>
       <c r="P440" s="6"/>
     </row>
     <row r="441" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A441" s="23" t="s">
-        <v>68</v>
+      <c r="A441" s="21" t="s">
+        <v>66</v>
       </c>
       <c r="B441" s="9">
-        <v>11062</v>
-[...13 lines deleted...]
-      <c r="I441" s="34"/>
+        <v>6077</v>
+      </c>
+      <c r="C441" s="68">
+        <v>21671</v>
+      </c>
+      <c r="D441" s="59">
+        <v>37266</v>
+      </c>
+      <c r="E441" s="78">
+        <v>52861</v>
+      </c>
+      <c r="F441" s="59">
+        <v>63438</v>
+      </c>
+      <c r="G441" s="14"/>
+      <c r="H441" s="32"/>
+      <c r="I441" s="32"/>
       <c r="J441" s="9"/>
-      <c r="K441" s="14"/>
-      <c r="L441" s="14"/>
+      <c r="K441" s="13"/>
+      <c r="L441" s="13"/>
       <c r="M441" s="9"/>
       <c r="N441" s="6"/>
       <c r="P441" s="6"/>
     </row>
     <row r="442" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A442" s="23" t="s">
-        <v>48</v>
+      <c r="A442" s="21" t="s">
+        <v>46</v>
       </c>
       <c r="B442" s="9">
-        <v>108809</v>
-[...13 lines deleted...]
-      <c r="I442" s="34"/>
+        <v>22236</v>
+      </c>
+      <c r="C442" s="68">
+        <v>45323</v>
+      </c>
+      <c r="D442" s="59">
+        <v>68470</v>
+      </c>
+      <c r="E442" s="78">
+        <v>91221</v>
+      </c>
+      <c r="F442" s="59">
+        <v>114748</v>
+      </c>
+      <c r="G442" s="14"/>
+      <c r="H442" s="32"/>
+      <c r="I442" s="32"/>
       <c r="J442" s="9"/>
-      <c r="K442" s="14"/>
-      <c r="L442" s="14"/>
+      <c r="K442" s="13"/>
+      <c r="L442" s="13"/>
       <c r="M442" s="9"/>
       <c r="N442" s="6"/>
       <c r="P442" s="6"/>
     </row>
     <row r="443" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A443" s="23" t="s">
-        <v>69</v>
+      <c r="A443" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B443" s="9">
-        <v>6367</v>
-[...13 lines deleted...]
-      <c r="I443" s="34"/>
+        <v>11325</v>
+      </c>
+      <c r="C443" s="68">
+        <v>36701</v>
+      </c>
+      <c r="D443" s="59">
+        <v>62076</v>
+      </c>
+      <c r="E443" s="78">
+        <v>87451</v>
+      </c>
+      <c r="F443" s="59">
+        <v>101012</v>
+      </c>
+      <c r="G443" s="14"/>
+      <c r="H443" s="32"/>
+      <c r="I443" s="32"/>
       <c r="J443" s="9"/>
-      <c r="K443" s="14"/>
-      <c r="L443" s="14"/>
+      <c r="K443" s="13"/>
+      <c r="L443" s="13"/>
       <c r="M443" s="9"/>
       <c r="N443" s="6"/>
       <c r="P443" s="6"/>
     </row>
     <row r="444" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A444" s="23" t="s">
-        <v>49</v>
+      <c r="A444" s="21" t="s">
+        <v>68</v>
       </c>
       <c r="B444" s="9">
-        <v>25565</v>
-[...13 lines deleted...]
-      <c r="I444" s="34"/>
+        <v>11062</v>
+      </c>
+      <c r="C444" s="68">
+        <v>21896</v>
+      </c>
+      <c r="D444" s="59">
+        <v>32730</v>
+      </c>
+      <c r="E444" s="78">
+        <v>43564</v>
+      </c>
+      <c r="F444" s="59">
+        <v>54150</v>
+      </c>
+      <c r="G444" s="14"/>
+      <c r="H444" s="32"/>
+      <c r="I444" s="32"/>
       <c r="J444" s="9"/>
-      <c r="K444" s="14"/>
-      <c r="L444" s="14"/>
+      <c r="K444" s="13"/>
+      <c r="L444" s="13"/>
       <c r="M444" s="9"/>
       <c r="N444" s="6"/>
       <c r="P444" s="6"/>
     </row>
     <row r="445" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A445" s="23" t="s">
-        <v>50</v>
+      <c r="A445" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B445" s="9">
-        <v>19651</v>
-[...13 lines deleted...]
-      <c r="I445" s="34"/>
+        <v>108809</v>
+      </c>
+      <c r="C445" s="68">
+        <v>207234</v>
+      </c>
+      <c r="D445" s="59">
+        <v>301939</v>
+      </c>
+      <c r="E445" s="78">
+        <v>406308</v>
+      </c>
+      <c r="F445" s="59">
+        <v>507038</v>
+      </c>
+      <c r="G445" s="14"/>
+      <c r="H445" s="32"/>
+      <c r="I445" s="32"/>
       <c r="J445" s="9"/>
-      <c r="K445" s="14"/>
-      <c r="L445" s="14"/>
+      <c r="K445" s="13"/>
+      <c r="L445" s="13"/>
       <c r="M445" s="9"/>
       <c r="N445" s="6"/>
       <c r="P445" s="6"/>
     </row>
     <row r="446" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A446" s="23" t="s">
-        <v>43</v>
+      <c r="A446" s="21" t="s">
+        <v>69</v>
       </c>
       <c r="B446" s="9">
-        <v>99512</v>
-[...13 lines deleted...]
-      <c r="I446" s="34"/>
+        <v>6367</v>
+      </c>
+      <c r="C446" s="68">
+        <v>11530</v>
+      </c>
+      <c r="D446" s="59">
+        <v>16693</v>
+      </c>
+      <c r="E446" s="78">
+        <v>21855</v>
+      </c>
+      <c r="F446" s="59">
+        <v>30843</v>
+      </c>
+      <c r="G446" s="14"/>
+      <c r="H446" s="32"/>
+      <c r="I446" s="32"/>
       <c r="J446" s="9"/>
-      <c r="K446" s="14"/>
-      <c r="L446" s="14"/>
+      <c r="K446" s="13"/>
+      <c r="L446" s="13"/>
       <c r="M446" s="9"/>
       <c r="N446" s="6"/>
       <c r="P446" s="6"/>
     </row>
     <row r="447" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A447" s="23" t="s">
-        <v>51</v>
+      <c r="A447" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B447" s="9">
-        <v>17190</v>
-[...13 lines deleted...]
-      <c r="I447" s="34"/>
+        <v>25565</v>
+      </c>
+      <c r="C447" s="68">
+        <v>58138</v>
+      </c>
+      <c r="D447" s="59">
+        <v>92025</v>
+      </c>
+      <c r="E447" s="78">
+        <v>116479</v>
+      </c>
+      <c r="F447" s="59">
+        <v>147318</v>
+      </c>
+      <c r="G447" s="14"/>
+      <c r="H447" s="32"/>
+      <c r="I447" s="32"/>
       <c r="J447" s="9"/>
-      <c r="K447" s="14"/>
-      <c r="L447" s="14"/>
+      <c r="K447" s="13"/>
+      <c r="L447" s="13"/>
       <c r="M447" s="9"/>
       <c r="N447" s="6"/>
       <c r="P447" s="6"/>
     </row>
     <row r="448" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A448" s="23" t="s">
-        <v>52</v>
+      <c r="A448" s="21" t="s">
+        <v>50</v>
       </c>
       <c r="B448" s="9">
-        <v>2773</v>
-[...13 lines deleted...]
-      <c r="I448" s="34"/>
+        <v>19651</v>
+      </c>
+      <c r="C448" s="68">
+        <v>41211</v>
+      </c>
+      <c r="D448" s="59">
+        <v>62771</v>
+      </c>
+      <c r="E448" s="78">
+        <v>84331</v>
+      </c>
+      <c r="F448" s="59">
+        <v>106562</v>
+      </c>
+      <c r="G448" s="14"/>
+      <c r="H448" s="32"/>
+      <c r="I448" s="32"/>
       <c r="J448" s="9"/>
-      <c r="K448" s="14"/>
-      <c r="L448" s="14"/>
+      <c r="K448" s="13"/>
+      <c r="L448" s="13"/>
       <c r="M448" s="9"/>
       <c r="N448" s="6"/>
       <c r="P448" s="6"/>
     </row>
     <row r="449" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="23" t="s">
-        <v>53</v>
+      <c r="A449" s="21" t="s">
+        <v>43</v>
       </c>
       <c r="B449" s="9">
-        <v>9623</v>
-[...13 lines deleted...]
-      <c r="I449" s="34"/>
+        <v>99512</v>
+      </c>
+      <c r="C449" s="68">
+        <v>201705</v>
+      </c>
+      <c r="D449" s="59">
+        <v>291531</v>
+      </c>
+      <c r="E449" s="78">
+        <v>382855</v>
+      </c>
+      <c r="F449" s="59">
+        <v>495770</v>
+      </c>
+      <c r="G449" s="14"/>
+      <c r="H449" s="32"/>
+      <c r="I449" s="32"/>
       <c r="J449" s="9"/>
-      <c r="K449" s="14"/>
-      <c r="L449" s="14"/>
+      <c r="K449" s="13"/>
+      <c r="L449" s="13"/>
       <c r="M449" s="9"/>
       <c r="N449" s="6"/>
       <c r="P449" s="6"/>
     </row>
     <row r="450" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="23" t="s">
-        <v>67</v>
+      <c r="A450" s="21" t="s">
+        <v>51</v>
       </c>
       <c r="B450" s="9">
-        <v>15314</v>
-[...13 lines deleted...]
-      <c r="I450" s="34"/>
+        <v>17190</v>
+      </c>
+      <c r="C450" s="68">
+        <v>29739</v>
+      </c>
+      <c r="D450" s="59">
+        <v>42288</v>
+      </c>
+      <c r="E450" s="78">
+        <v>54837</v>
+      </c>
+      <c r="F450" s="59">
+        <v>72503</v>
+      </c>
+      <c r="G450" s="14"/>
+      <c r="H450" s="32"/>
+      <c r="I450" s="32"/>
       <c r="J450" s="9"/>
-      <c r="K450" s="14"/>
-      <c r="L450" s="14"/>
+      <c r="K450" s="13"/>
+      <c r="L450" s="13"/>
       <c r="M450" s="9"/>
       <c r="N450" s="6"/>
       <c r="P450" s="6"/>
     </row>
     <row r="451" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A451" s="23" t="s">
-        <v>54</v>
+      <c r="A451" s="21" t="s">
+        <v>52</v>
       </c>
       <c r="B451" s="9">
-        <v>18999</v>
-[...13 lines deleted...]
-      <c r="I451" s="34"/>
+        <v>2773</v>
+      </c>
+      <c r="C451" s="68">
+        <v>7487</v>
+      </c>
+      <c r="D451" s="59">
+        <v>12200</v>
+      </c>
+      <c r="E451" s="78">
+        <v>16913</v>
+      </c>
+      <c r="F451" s="59">
+        <v>19369</v>
+      </c>
+      <c r="G451" s="14"/>
+      <c r="H451" s="32"/>
+      <c r="I451" s="32"/>
       <c r="J451" s="9"/>
-      <c r="K451" s="14"/>
-      <c r="L451" s="14"/>
+      <c r="K451" s="13"/>
+      <c r="L451" s="13"/>
       <c r="M451" s="9"/>
       <c r="N451" s="6"/>
       <c r="P451" s="6"/>
     </row>
-    <row r="452" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A452" s="25" t="s">
+    <row r="452" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B452" s="9">
+        <v>9623</v>
+      </c>
+      <c r="C452" s="68">
+        <v>20252</v>
+      </c>
+      <c r="D452" s="59">
+        <v>31085</v>
+      </c>
+      <c r="E452" s="78">
+        <v>44617</v>
+      </c>
+      <c r="F452" s="59">
+        <v>57727</v>
+      </c>
+      <c r="G452" s="14"/>
+      <c r="H452" s="32"/>
+      <c r="I452" s="32"/>
+      <c r="J452" s="9"/>
+      <c r="K452" s="13"/>
+      <c r="L452" s="13"/>
+      <c r="M452" s="9"/>
+      <c r="N452" s="6"/>
+      <c r="P452" s="6"/>
+    </row>
+    <row r="453" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B453" s="9">
+        <v>15314</v>
+      </c>
+      <c r="C453" s="68">
+        <v>35028</v>
+      </c>
+      <c r="D453" s="59">
+        <v>55297</v>
+      </c>
+      <c r="E453" s="78">
+        <v>74829</v>
+      </c>
+      <c r="F453" s="59">
+        <v>92278</v>
+      </c>
+      <c r="G453" s="14"/>
+      <c r="H453" s="32"/>
+      <c r="I453" s="32"/>
+      <c r="J453" s="9"/>
+      <c r="K453" s="13"/>
+      <c r="L453" s="13"/>
+      <c r="M453" s="9"/>
+      <c r="N453" s="6"/>
+      <c r="P453" s="6"/>
+    </row>
+    <row r="454" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B454" s="9">
+        <v>18999</v>
+      </c>
+      <c r="C454" s="68">
+        <v>40026</v>
+      </c>
+      <c r="D454" s="59">
+        <v>61054</v>
+      </c>
+      <c r="E454" s="78">
+        <v>82082</v>
+      </c>
+      <c r="F454" s="59">
+        <v>110994</v>
+      </c>
+      <c r="G454" s="14"/>
+      <c r="H454" s="32"/>
+      <c r="I454" s="32"/>
+      <c r="J454" s="9"/>
+      <c r="K454" s="13"/>
+      <c r="L454" s="13"/>
+      <c r="M454" s="9"/>
+      <c r="N454" s="6"/>
+      <c r="P454" s="6"/>
+    </row>
+    <row r="455" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B452" s="41">
+      <c r="B455" s="39">
         <v>13240</v>
       </c>
-      <c r="C452" s="71">
+      <c r="C455" s="69">
         <v>30983</v>
       </c>
-      <c r="D452" s="41">
+      <c r="D455" s="39">
         <v>48725</v>
       </c>
-      <c r="E452" s="91">
+      <c r="E455" s="81">
         <v>66467</v>
       </c>
-      <c r="F452" s="13"/>
-[...11 lines deleted...]
-      <c r="A453" s="72" t="s">
+      <c r="F455" s="39">
+        <v>83764</v>
+      </c>
+      <c r="G455" s="49"/>
+      <c r="H455" s="37"/>
+      <c r="I455" s="37"/>
+      <c r="J455" s="39"/>
+      <c r="K455" s="45"/>
+      <c r="L455" s="45"/>
+      <c r="M455" s="39"/>
+      <c r="N455" s="16"/>
+      <c r="P455" s="16"/>
+    </row>
+    <row r="456" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="70" t="s">
         <v>63</v>
       </c>
-      <c r="B453" s="61"/>
-[...15 lines deleted...]
-      <c r="A454" s="73" t="s">
+      <c r="B456" s="59"/>
+      <c r="C456" s="59"/>
+      <c r="D456" s="60"/>
+      <c r="E456" s="59"/>
+      <c r="F456" s="61"/>
+      <c r="G456" s="62"/>
+      <c r="H456" s="63"/>
+      <c r="I456" s="63"/>
+      <c r="J456" s="59"/>
+      <c r="K456" s="60"/>
+      <c r="L456" s="60"/>
+      <c r="M456" s="59"/>
+      <c r="N456" s="16"/>
+      <c r="P456" s="16"/>
+    </row>
+    <row r="457" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="71" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="455" spans="1:16" s="60" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A455" s="83" t="s">
+    <row r="458" spans="1:16" s="58" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="85" t="s">
         <v>76</v>
       </c>
-      <c r="B455" s="83"/>
-[...12 lines deleted...]
-    <row r="456" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B458" s="85"/>
+      <c r="C458" s="85"/>
+      <c r="D458" s="85"/>
+      <c r="E458" s="85"/>
+      <c r="F458" s="85"/>
+      <c r="G458" s="85"/>
+      <c r="H458" s="86"/>
+      <c r="I458" s="86"/>
+      <c r="J458" s="86"/>
+      <c r="K458" s="86"/>
+      <c r="L458" s="86"/>
+      <c r="M458" s="86"/>
+    </row>
+    <row r="459" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
-    <mergeCell ref="A455:M455"/>
+    <mergeCell ref="A458:M458"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>