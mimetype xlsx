--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="75" windowWidth="12510" windowHeight="11835"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$P$459</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$5:$P$461</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="80">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
@@ -208,115 +208,120 @@
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Production of furniture</t>
   </si>
   <si>
     <t>Manufacture noun finished goods</t>
   </si>
   <si>
     <t>Manufacture of textile goods</t>
   </si>
   <si>
     <t>Manufacture of leather, рroducts of leather and manufacture of footwear</t>
   </si>
   <si>
     <t>Manufacture of clothing</t>
   </si>
   <si>
     <t>Printing and reproduction of recorded materials</t>
   </si>
   <si>
     <t>"-" - no production</t>
   </si>
   <si>
-    <t>* - operative data</t>
-[...1 lines deleted...]
-  <si>
     <t>Water supply; sanitation, waste collection, treatment and disposal, pollution elimination activities</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Zhangeldi</t>
   </si>
   <si>
     <t>Kamysti</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>production of other motor vehicles</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Light industry</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>ferrous metallurgy, except for metal casting</t>
   </si>
   <si>
     <t>production of computers, electronic and optical products</t>
   </si>
   <si>
     <t>The volume of industrial production by type of economic activity in the context of the regions of Kostanay region</t>
   </si>
   <si>
-    <t>2026*</t>
+    <t xml:space="preserve">Manufacture of coke and petroleum refining goods </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -457,61 +462,415 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+        <bgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+        <bgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+        <bgColor indexed="24"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+        <bgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+        <bgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+        <bgColor indexed="13"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+        <bgColor indexed="21"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="20"/>
+        <bgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+        <bgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+        <bgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+        <bgColor indexed="56"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+        <bgColor indexed="60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+        <bgColor indexed="21"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+        <bgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+        <bgColor indexed="23"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -545,380 +904,1484 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="37">
+  <cellStyleXfs count="531">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="34" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="34" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="34" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="34" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="37">
+  <cellStyles count="531">
+    <cellStyle name="20% - Акцент1 2" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3" xfId="472"/>
+    <cellStyle name="20% - Акцент2 2" xfId="61"/>
+    <cellStyle name="20% - Акцент2 3" xfId="473"/>
+    <cellStyle name="20% - Акцент3 2" xfId="62"/>
+    <cellStyle name="20% - Акцент3 3" xfId="474"/>
+    <cellStyle name="20% - Акцент4 2" xfId="63"/>
+    <cellStyle name="20% - Акцент4 3" xfId="475"/>
+    <cellStyle name="20% - Акцент5 2" xfId="64"/>
+    <cellStyle name="20% - Акцент5 3" xfId="476"/>
+    <cellStyle name="20% - Акцент6 2" xfId="65"/>
+    <cellStyle name="20% - Акцент6 3" xfId="477"/>
+    <cellStyle name="40% - Акцент1 2" xfId="66"/>
+    <cellStyle name="40% - Акцент1 3" xfId="478"/>
+    <cellStyle name="40% - Акцент2 2" xfId="67"/>
+    <cellStyle name="40% - Акцент2 3" xfId="479"/>
+    <cellStyle name="40% - Акцент3 2" xfId="68"/>
+    <cellStyle name="40% - Акцент3 3" xfId="480"/>
+    <cellStyle name="40% - Акцент4 2" xfId="69"/>
+    <cellStyle name="40% - Акцент4 3" xfId="481"/>
+    <cellStyle name="40% - Акцент5 2" xfId="70"/>
+    <cellStyle name="40% - Акцент5 3" xfId="482"/>
+    <cellStyle name="40% - Акцент6 2" xfId="71"/>
+    <cellStyle name="40% - Акцент6 3" xfId="483"/>
+    <cellStyle name="60% - Акцент1 2" xfId="72"/>
+    <cellStyle name="60% - Акцент1 3" xfId="484"/>
+    <cellStyle name="60% - Акцент2 2" xfId="73"/>
+    <cellStyle name="60% - Акцент2 3" xfId="485"/>
+    <cellStyle name="60% - Акцент3 2" xfId="74"/>
+    <cellStyle name="60% - Акцент3 3" xfId="486"/>
+    <cellStyle name="60% - Акцент4 2" xfId="75"/>
+    <cellStyle name="60% - Акцент4 3" xfId="487"/>
+    <cellStyle name="60% - Акцент5 2" xfId="76"/>
+    <cellStyle name="60% - Акцент5 3" xfId="488"/>
+    <cellStyle name="60% - Акцент6 2" xfId="77"/>
+    <cellStyle name="60% - Акцент6 3" xfId="489"/>
+    <cellStyle name="Акцент1 2" xfId="490"/>
+    <cellStyle name="Акцент2 2" xfId="491"/>
+    <cellStyle name="Акцент3 2" xfId="492"/>
+    <cellStyle name="Акцент4 2" xfId="493"/>
+    <cellStyle name="Акцент5 2" xfId="494"/>
+    <cellStyle name="Акцент6 2" xfId="495"/>
+    <cellStyle name="Ввод  2" xfId="496"/>
+    <cellStyle name="Ввод  2 2" xfId="516"/>
+    <cellStyle name="Вывод 2" xfId="497"/>
+    <cellStyle name="Вывод 2 2" xfId="517"/>
+    <cellStyle name="Вычисление 2" xfId="498"/>
+    <cellStyle name="Вычисление 2 2" xfId="518"/>
     <cellStyle name="Гиперссылка" xfId="36" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2 2" xfId="32"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="48"/>
+    <cellStyle name="Гиперссылка 2 4" xfId="78"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="43"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="499"/>
+    <cellStyle name="Гиперссылка 3 4" xfId="530"/>
+    <cellStyle name="Гиперссылка 4" xfId="525"/>
+    <cellStyle name="Гиперссылка 5" xfId="45"/>
+    <cellStyle name="Заголовок 1 2" xfId="500"/>
+    <cellStyle name="Заголовок 2 2" xfId="501"/>
+    <cellStyle name="Заголовок 3 2" xfId="502"/>
+    <cellStyle name="Заголовок 4 2" xfId="503"/>
+    <cellStyle name="Итог 2" xfId="504"/>
+    <cellStyle name="Итог 2 2" xfId="519"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="505"/>
+    <cellStyle name="Название 2" xfId="506"/>
+    <cellStyle name="Нейтральный 2" xfId="507"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="25"/>
+    <cellStyle name="Обычный 10 2" xfId="50"/>
+    <cellStyle name="Обычный 10 3" xfId="79"/>
+    <cellStyle name="Обычный 102" xfId="80"/>
+    <cellStyle name="Обычный 102 2" xfId="81"/>
+    <cellStyle name="Обычный 103" xfId="82"/>
+    <cellStyle name="Обычный 103 2" xfId="83"/>
+    <cellStyle name="Обычный 104" xfId="84"/>
+    <cellStyle name="Обычный 104 2" xfId="85"/>
+    <cellStyle name="Обычный 105" xfId="86"/>
+    <cellStyle name="Обычный 105 2" xfId="87"/>
+    <cellStyle name="Обычный 106" xfId="88"/>
+    <cellStyle name="Обычный 106 2" xfId="89"/>
+    <cellStyle name="Обычный 107" xfId="90"/>
+    <cellStyle name="Обычный 107 2" xfId="91"/>
+    <cellStyle name="Обычный 109" xfId="92"/>
+    <cellStyle name="Обычный 109 2" xfId="93"/>
+    <cellStyle name="Обычный 11" xfId="94"/>
+    <cellStyle name="Обычный 111" xfId="95"/>
+    <cellStyle name="Обычный 111 2" xfId="96"/>
+    <cellStyle name="Обычный 112" xfId="97"/>
+    <cellStyle name="Обычный 112 2" xfId="98"/>
+    <cellStyle name="Обычный 113" xfId="99"/>
+    <cellStyle name="Обычный 113 2" xfId="100"/>
+    <cellStyle name="Обычный 114" xfId="101"/>
+    <cellStyle name="Обычный 114 2" xfId="102"/>
+    <cellStyle name="Обычный 116" xfId="103"/>
+    <cellStyle name="Обычный 116 2" xfId="104"/>
+    <cellStyle name="Обычный 117" xfId="105"/>
+    <cellStyle name="Обычный 117 2" xfId="106"/>
+    <cellStyle name="Обычный 118" xfId="107"/>
+    <cellStyle name="Обычный 118 2" xfId="108"/>
+    <cellStyle name="Обычный 119" xfId="109"/>
+    <cellStyle name="Обычный 119 2" xfId="110"/>
+    <cellStyle name="Обычный 12" xfId="49"/>
+    <cellStyle name="Обычный 12 2" xfId="111"/>
+    <cellStyle name="Обычный 120" xfId="112"/>
+    <cellStyle name="Обычный 120 2" xfId="113"/>
+    <cellStyle name="Обычный 121" xfId="114"/>
+    <cellStyle name="Обычный 121 2" xfId="115"/>
+    <cellStyle name="Обычный 122" xfId="116"/>
+    <cellStyle name="Обычный 122 2" xfId="117"/>
+    <cellStyle name="Обычный 123" xfId="118"/>
+    <cellStyle name="Обычный 123 2" xfId="119"/>
+    <cellStyle name="Обычный 124" xfId="120"/>
+    <cellStyle name="Обычный 124 2" xfId="121"/>
+    <cellStyle name="Обычный 125" xfId="122"/>
+    <cellStyle name="Обычный 125 2" xfId="123"/>
+    <cellStyle name="Обычный 126" xfId="124"/>
+    <cellStyle name="Обычный 126 2" xfId="125"/>
+    <cellStyle name="Обычный 127" xfId="126"/>
+    <cellStyle name="Обычный 127 2" xfId="127"/>
+    <cellStyle name="Обычный 128" xfId="128"/>
+    <cellStyle name="Обычный 128 2" xfId="129"/>
+    <cellStyle name="Обычный 129" xfId="130"/>
+    <cellStyle name="Обычный 129 2" xfId="131"/>
+    <cellStyle name="Обычный 13" xfId="52"/>
+    <cellStyle name="Обычный 13 2" xfId="132"/>
+    <cellStyle name="Обычный 130" xfId="133"/>
+    <cellStyle name="Обычный 130 2" xfId="134"/>
+    <cellStyle name="Обычный 131" xfId="135"/>
+    <cellStyle name="Обычный 131 2" xfId="136"/>
+    <cellStyle name="Обычный 132" xfId="137"/>
+    <cellStyle name="Обычный 132 2" xfId="138"/>
+    <cellStyle name="Обычный 134" xfId="139"/>
+    <cellStyle name="Обычный 134 2" xfId="140"/>
+    <cellStyle name="Обычный 135" xfId="141"/>
+    <cellStyle name="Обычный 135 2" xfId="142"/>
+    <cellStyle name="Обычный 136" xfId="143"/>
+    <cellStyle name="Обычный 136 2" xfId="144"/>
+    <cellStyle name="Обычный 137" xfId="145"/>
+    <cellStyle name="Обычный 137 2" xfId="146"/>
+    <cellStyle name="Обычный 139" xfId="147"/>
+    <cellStyle name="Обычный 139 2" xfId="148"/>
     <cellStyle name="Обычный 14" xfId="1"/>
+    <cellStyle name="Обычный 14 2" xfId="149"/>
+    <cellStyle name="Обычный 140" xfId="150"/>
+    <cellStyle name="Обычный 140 2" xfId="151"/>
+    <cellStyle name="Обычный 141" xfId="152"/>
+    <cellStyle name="Обычный 141 2" xfId="153"/>
+    <cellStyle name="Обычный 142" xfId="154"/>
+    <cellStyle name="Обычный 142 2" xfId="155"/>
+    <cellStyle name="Обычный 143" xfId="156"/>
+    <cellStyle name="Обычный 143 2" xfId="157"/>
+    <cellStyle name="Обычный 144" xfId="158"/>
+    <cellStyle name="Обычный 144 2" xfId="159"/>
+    <cellStyle name="Обычный 145" xfId="160"/>
+    <cellStyle name="Обычный 145 2" xfId="161"/>
+    <cellStyle name="Обычный 146" xfId="162"/>
+    <cellStyle name="Обычный 146 2" xfId="163"/>
+    <cellStyle name="Обычный 147" xfId="164"/>
+    <cellStyle name="Обычный 147 2" xfId="165"/>
+    <cellStyle name="Обычный 148" xfId="166"/>
+    <cellStyle name="Обычный 148 2" xfId="167"/>
+    <cellStyle name="Обычный 15" xfId="469"/>
+    <cellStyle name="Обычный 15 2" xfId="514"/>
+    <cellStyle name="Обычный 15 3" xfId="471"/>
+    <cellStyle name="Обычный 151" xfId="168"/>
+    <cellStyle name="Обычный 151 2" xfId="169"/>
+    <cellStyle name="Обычный 152" xfId="170"/>
+    <cellStyle name="Обычный 152 2" xfId="171"/>
+    <cellStyle name="Обычный 153" xfId="172"/>
+    <cellStyle name="Обычный 153 2" xfId="173"/>
+    <cellStyle name="Обычный 154" xfId="174"/>
+    <cellStyle name="Обычный 154 2" xfId="175"/>
+    <cellStyle name="Обычный 155" xfId="176"/>
+    <cellStyle name="Обычный 155 2" xfId="177"/>
+    <cellStyle name="Обычный 156" xfId="178"/>
+    <cellStyle name="Обычный 156 2" xfId="179"/>
+    <cellStyle name="Обычный 157" xfId="180"/>
+    <cellStyle name="Обычный 157 2" xfId="181"/>
+    <cellStyle name="Обычный 158" xfId="182"/>
+    <cellStyle name="Обычный 158 2" xfId="183"/>
+    <cellStyle name="Обычный 159" xfId="184"/>
+    <cellStyle name="Обычный 159 2" xfId="185"/>
+    <cellStyle name="Обычный 16" xfId="470"/>
+    <cellStyle name="Обычный 16 2" xfId="521"/>
+    <cellStyle name="Обычный 160" xfId="186"/>
+    <cellStyle name="Обычный 160 2" xfId="187"/>
+    <cellStyle name="Обычный 161" xfId="188"/>
+    <cellStyle name="Обычный 161 2" xfId="189"/>
+    <cellStyle name="Обычный 162" xfId="190"/>
+    <cellStyle name="Обычный 162 2" xfId="191"/>
+    <cellStyle name="Обычный 163" xfId="192"/>
+    <cellStyle name="Обычный 163 2" xfId="193"/>
+    <cellStyle name="Обычный 164" xfId="194"/>
+    <cellStyle name="Обычный 164 2" xfId="195"/>
+    <cellStyle name="Обычный 165" xfId="196"/>
+    <cellStyle name="Обычный 165 2" xfId="197"/>
+    <cellStyle name="Обычный 166" xfId="198"/>
+    <cellStyle name="Обычный 166 2" xfId="199"/>
+    <cellStyle name="Обычный 167" xfId="200"/>
+    <cellStyle name="Обычный 167 2" xfId="201"/>
+    <cellStyle name="Обычный 169" xfId="202"/>
+    <cellStyle name="Обычный 169 2" xfId="203"/>
+    <cellStyle name="Обычный 17" xfId="523"/>
+    <cellStyle name="Обычный 170" xfId="204"/>
+    <cellStyle name="Обычный 170 2" xfId="205"/>
+    <cellStyle name="Обычный 171" xfId="206"/>
+    <cellStyle name="Обычный 171 2" xfId="207"/>
+    <cellStyle name="Обычный 172" xfId="208"/>
+    <cellStyle name="Обычный 172 2" xfId="209"/>
+    <cellStyle name="Обычный 173" xfId="210"/>
+    <cellStyle name="Обычный 173 2" xfId="211"/>
+    <cellStyle name="Обычный 174" xfId="212"/>
+    <cellStyle name="Обычный 174 2" xfId="213"/>
+    <cellStyle name="Обычный 175" xfId="214"/>
+    <cellStyle name="Обычный 175 2" xfId="215"/>
+    <cellStyle name="Обычный 176" xfId="216"/>
+    <cellStyle name="Обычный 176 2" xfId="217"/>
+    <cellStyle name="Обычный 177" xfId="218"/>
+    <cellStyle name="Обычный 177 2" xfId="219"/>
+    <cellStyle name="Обычный 178" xfId="220"/>
+    <cellStyle name="Обычный 178 2" xfId="221"/>
+    <cellStyle name="Обычный 179" xfId="222"/>
+    <cellStyle name="Обычный 179 2" xfId="223"/>
+    <cellStyle name="Обычный 18" xfId="224"/>
+    <cellStyle name="Обычный 18 2" xfId="225"/>
+    <cellStyle name="Обычный 180" xfId="226"/>
+    <cellStyle name="Обычный 180 2" xfId="227"/>
+    <cellStyle name="Обычный 182" xfId="228"/>
+    <cellStyle name="Обычный 182 2" xfId="229"/>
+    <cellStyle name="Обычный 183" xfId="230"/>
+    <cellStyle name="Обычный 183 2" xfId="231"/>
+    <cellStyle name="Обычный 184" xfId="232"/>
+    <cellStyle name="Обычный 184 2" xfId="233"/>
+    <cellStyle name="Обычный 185" xfId="234"/>
+    <cellStyle name="Обычный 185 2" xfId="235"/>
+    <cellStyle name="Обычный 186" xfId="236"/>
+    <cellStyle name="Обычный 186 2" xfId="237"/>
+    <cellStyle name="Обычный 187" xfId="238"/>
+    <cellStyle name="Обычный 187 2" xfId="239"/>
+    <cellStyle name="Обычный 19" xfId="240"/>
+    <cellStyle name="Обычный 19 2" xfId="241"/>
+    <cellStyle name="Обычный 190" xfId="242"/>
+    <cellStyle name="Обычный 190 2" xfId="243"/>
+    <cellStyle name="Обычный 190 3" xfId="244"/>
+    <cellStyle name="Обычный 190_Лист1" xfId="245"/>
+    <cellStyle name="Обычный 191" xfId="246"/>
+    <cellStyle name="Обычный 191 2" xfId="247"/>
+    <cellStyle name="Обычный 191 3" xfId="248"/>
+    <cellStyle name="Обычный 191_Лист1" xfId="249"/>
+    <cellStyle name="Обычный 193" xfId="250"/>
+    <cellStyle name="Обычный 193 2" xfId="251"/>
+    <cellStyle name="Обычный 193 3" xfId="252"/>
+    <cellStyle name="Обычный 193_Лист1" xfId="253"/>
+    <cellStyle name="Обычный 197" xfId="254"/>
+    <cellStyle name="Обычный 197 2" xfId="255"/>
+    <cellStyle name="Обычный 197 3" xfId="256"/>
+    <cellStyle name="Обычный 197_Лист1" xfId="257"/>
+    <cellStyle name="Обычный 198" xfId="258"/>
+    <cellStyle name="Обычный 198 2" xfId="259"/>
+    <cellStyle name="Обычный 198 3" xfId="260"/>
+    <cellStyle name="Обычный 198_Лист1" xfId="261"/>
+    <cellStyle name="Обычный 199" xfId="262"/>
+    <cellStyle name="Обычный 199 2" xfId="263"/>
+    <cellStyle name="Обычный 199 3" xfId="264"/>
+    <cellStyle name="Обычный 199_Лист1" xfId="265"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="20"/>
     <cellStyle name="Обычный 2 11" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="37"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="46"/>
     <cellStyle name="Обычный 2 3" xfId="11"/>
+    <cellStyle name="Обычный 2 3 2" xfId="41"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 4 2" xfId="33"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 5" xfId="26"/>
+    <cellStyle name="Обычный 2 5 2" xfId="40"/>
     <cellStyle name="Обычный 2 6" xfId="3"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
+    <cellStyle name="Обычный 2 7 2" xfId="522"/>
     <cellStyle name="Обычный 2 8" xfId="12"/>
     <cellStyle name="Обычный 2 9" xfId="4"/>
+    <cellStyle name="Обычный 200" xfId="266"/>
+    <cellStyle name="Обычный 200 2" xfId="267"/>
+    <cellStyle name="Обычный 200 3" xfId="268"/>
+    <cellStyle name="Обычный 200_Лист1" xfId="269"/>
+    <cellStyle name="Обычный 201" xfId="270"/>
+    <cellStyle name="Обычный 201 2" xfId="271"/>
+    <cellStyle name="Обычный 201 3" xfId="272"/>
+    <cellStyle name="Обычный 201_Лист1" xfId="273"/>
+    <cellStyle name="Обычный 202" xfId="274"/>
+    <cellStyle name="Обычный 202 2" xfId="275"/>
+    <cellStyle name="Обычный 202 3" xfId="276"/>
+    <cellStyle name="Обычный 202_Лист1" xfId="277"/>
+    <cellStyle name="Обычный 203" xfId="278"/>
+    <cellStyle name="Обычный 203 2" xfId="279"/>
+    <cellStyle name="Обычный 203 3" xfId="280"/>
+    <cellStyle name="Обычный 203_Лист1" xfId="281"/>
+    <cellStyle name="Обычный 204" xfId="282"/>
+    <cellStyle name="Обычный 204 2" xfId="283"/>
+    <cellStyle name="Обычный 204 3" xfId="284"/>
+    <cellStyle name="Обычный 204_Лист1" xfId="285"/>
+    <cellStyle name="Обычный 205" xfId="286"/>
+    <cellStyle name="Обычный 205 2" xfId="287"/>
+    <cellStyle name="Обычный 205 3" xfId="288"/>
+    <cellStyle name="Обычный 205_Лист1" xfId="289"/>
+    <cellStyle name="Обычный 206" xfId="290"/>
+    <cellStyle name="Обычный 206 2" xfId="291"/>
+    <cellStyle name="Обычный 206 3" xfId="292"/>
+    <cellStyle name="Обычный 206_Лист1" xfId="293"/>
+    <cellStyle name="Обычный 207" xfId="294"/>
+    <cellStyle name="Обычный 207 2" xfId="295"/>
+    <cellStyle name="Обычный 207 3" xfId="296"/>
+    <cellStyle name="Обычный 207_Лист1" xfId="297"/>
+    <cellStyle name="Обычный 208" xfId="298"/>
+    <cellStyle name="Обычный 208 2" xfId="299"/>
+    <cellStyle name="Обычный 208 3" xfId="300"/>
+    <cellStyle name="Обычный 208_Лист1" xfId="301"/>
+    <cellStyle name="Обычный 209" xfId="302"/>
+    <cellStyle name="Обычный 209 2" xfId="303"/>
+    <cellStyle name="Обычный 209 3" xfId="304"/>
+    <cellStyle name="Обычный 209_Лист1" xfId="305"/>
+    <cellStyle name="Обычный 210" xfId="306"/>
+    <cellStyle name="Обычный 210 2" xfId="307"/>
+    <cellStyle name="Обычный 210 3" xfId="308"/>
+    <cellStyle name="Обычный 210_Лист1" xfId="309"/>
+    <cellStyle name="Обычный 211" xfId="310"/>
+    <cellStyle name="Обычный 211 2" xfId="311"/>
+    <cellStyle name="Обычный 211 3" xfId="312"/>
+    <cellStyle name="Обычный 211_Лист1" xfId="313"/>
+    <cellStyle name="Обычный 212" xfId="314"/>
+    <cellStyle name="Обычный 212 2" xfId="315"/>
+    <cellStyle name="Обычный 212 3" xfId="316"/>
+    <cellStyle name="Обычный 212_Лист1" xfId="317"/>
+    <cellStyle name="Обычный 213" xfId="318"/>
+    <cellStyle name="Обычный 213 2" xfId="319"/>
+    <cellStyle name="Обычный 213 3" xfId="320"/>
+    <cellStyle name="Обычный 213_Лист1" xfId="321"/>
+    <cellStyle name="Обычный 214" xfId="322"/>
+    <cellStyle name="Обычный 214 2" xfId="323"/>
+    <cellStyle name="Обычный 214 3" xfId="324"/>
+    <cellStyle name="Обычный 214_Лист1" xfId="325"/>
+    <cellStyle name="Обычный 215" xfId="326"/>
+    <cellStyle name="Обычный 215 2" xfId="327"/>
+    <cellStyle name="Обычный 215 3" xfId="328"/>
+    <cellStyle name="Обычный 215_Лист1" xfId="329"/>
+    <cellStyle name="Обычный 216" xfId="330"/>
+    <cellStyle name="Обычный 216 2" xfId="331"/>
+    <cellStyle name="Обычный 216 3" xfId="332"/>
+    <cellStyle name="Обычный 216_Лист1" xfId="333"/>
+    <cellStyle name="Обычный 217" xfId="334"/>
+    <cellStyle name="Обычный 217 2" xfId="335"/>
+    <cellStyle name="Обычный 217 3" xfId="336"/>
+    <cellStyle name="Обычный 217_Лист1" xfId="337"/>
+    <cellStyle name="Обычный 218" xfId="338"/>
+    <cellStyle name="Обычный 218 2" xfId="339"/>
+    <cellStyle name="Обычный 218 3" xfId="340"/>
+    <cellStyle name="Обычный 218_Лист1" xfId="341"/>
+    <cellStyle name="Обычный 219" xfId="342"/>
+    <cellStyle name="Обычный 219 2" xfId="343"/>
+    <cellStyle name="Обычный 219 3" xfId="344"/>
+    <cellStyle name="Обычный 219_Лист1" xfId="345"/>
+    <cellStyle name="Обычный 220" xfId="346"/>
+    <cellStyle name="Обычный 220 2" xfId="347"/>
+    <cellStyle name="Обычный 220 3" xfId="348"/>
+    <cellStyle name="Обычный 220_Лист1" xfId="349"/>
+    <cellStyle name="Обычный 222" xfId="350"/>
+    <cellStyle name="Обычный 222 2" xfId="351"/>
+    <cellStyle name="Обычный 222 3" xfId="352"/>
+    <cellStyle name="Обычный 222_Лист1" xfId="353"/>
+    <cellStyle name="Обычный 223" xfId="354"/>
+    <cellStyle name="Обычный 223 2" xfId="355"/>
+    <cellStyle name="Обычный 223 3" xfId="356"/>
+    <cellStyle name="Обычный 223_Лист1" xfId="357"/>
+    <cellStyle name="Обычный 224" xfId="358"/>
+    <cellStyle name="Обычный 224 2" xfId="359"/>
+    <cellStyle name="Обычный 224 3" xfId="360"/>
+    <cellStyle name="Обычный 224_Лист1" xfId="361"/>
+    <cellStyle name="Обычный 225" xfId="362"/>
+    <cellStyle name="Обычный 225 2" xfId="363"/>
+    <cellStyle name="Обычный 225 3" xfId="364"/>
+    <cellStyle name="Обычный 225_Лист1" xfId="365"/>
+    <cellStyle name="Обычный 226" xfId="366"/>
+    <cellStyle name="Обычный 226 2" xfId="367"/>
+    <cellStyle name="Обычный 226 3" xfId="368"/>
+    <cellStyle name="Обычный 226_Лист1" xfId="369"/>
+    <cellStyle name="Обычный 227" xfId="370"/>
+    <cellStyle name="Обычный 227 2" xfId="371"/>
+    <cellStyle name="Обычный 227 3" xfId="372"/>
+    <cellStyle name="Обычный 227_Лист1" xfId="373"/>
+    <cellStyle name="Обычный 228" xfId="374"/>
+    <cellStyle name="Обычный 228 2" xfId="375"/>
+    <cellStyle name="Обычный 228 3" xfId="376"/>
+    <cellStyle name="Обычный 228_Лист1" xfId="377"/>
+    <cellStyle name="Обычный 229" xfId="378"/>
+    <cellStyle name="Обычный 229 2" xfId="379"/>
+    <cellStyle name="Обычный 229 3" xfId="380"/>
+    <cellStyle name="Обычный 229_Лист1" xfId="381"/>
+    <cellStyle name="Обычный 230" xfId="382"/>
+    <cellStyle name="Обычный 230 2" xfId="383"/>
+    <cellStyle name="Обычный 230 3" xfId="384"/>
+    <cellStyle name="Обычный 230_Лист1" xfId="385"/>
+    <cellStyle name="Обычный 231" xfId="386"/>
+    <cellStyle name="Обычный 231 2" xfId="387"/>
+    <cellStyle name="Обычный 231 3" xfId="388"/>
+    <cellStyle name="Обычный 231_Лист1" xfId="389"/>
+    <cellStyle name="Обычный 232" xfId="390"/>
+    <cellStyle name="Обычный 232 2" xfId="391"/>
+    <cellStyle name="Обычный 232 3" xfId="392"/>
+    <cellStyle name="Обычный 232_Лист1" xfId="393"/>
+    <cellStyle name="Обычный 233" xfId="394"/>
+    <cellStyle name="Обычный 233 2" xfId="395"/>
+    <cellStyle name="Обычный 233 3" xfId="396"/>
+    <cellStyle name="Обычный 233_Лист1" xfId="397"/>
+    <cellStyle name="Обычный 234" xfId="398"/>
+    <cellStyle name="Обычный 234 2" xfId="399"/>
+    <cellStyle name="Обычный 234 3" xfId="400"/>
+    <cellStyle name="Обычный 234_Лист1" xfId="401"/>
+    <cellStyle name="Обычный 235" xfId="402"/>
+    <cellStyle name="Обычный 235 2" xfId="403"/>
+    <cellStyle name="Обычный 235 3" xfId="404"/>
+    <cellStyle name="Обычный 235_Лист1" xfId="405"/>
+    <cellStyle name="Обычный 236" xfId="406"/>
+    <cellStyle name="Обычный 236 2" xfId="407"/>
+    <cellStyle name="Обычный 236 3" xfId="408"/>
+    <cellStyle name="Обычный 236_Лист1" xfId="409"/>
+    <cellStyle name="Обычный 237" xfId="410"/>
+    <cellStyle name="Обычный 237 2" xfId="411"/>
+    <cellStyle name="Обычный 237 3" xfId="412"/>
+    <cellStyle name="Обычный 237_Лист1" xfId="413"/>
+    <cellStyle name="Обычный 238" xfId="414"/>
+    <cellStyle name="Обычный 238 2" xfId="415"/>
+    <cellStyle name="Обычный 238 3" xfId="416"/>
+    <cellStyle name="Обычный 238_Лист1" xfId="417"/>
+    <cellStyle name="Обычный 239" xfId="418"/>
+    <cellStyle name="Обычный 239 2" xfId="419"/>
+    <cellStyle name="Обычный 239 3" xfId="420"/>
+    <cellStyle name="Обычный 239_Лист1" xfId="421"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="21"/>
+    <cellStyle name="Обычный 3 2 2" xfId="44"/>
+    <cellStyle name="Обычный 3 2 3" xfId="423"/>
     <cellStyle name="Обычный 3 3" xfId="28"/>
+    <cellStyle name="Обычный 3 3 2" xfId="422"/>
     <cellStyle name="Обычный 3 4" xfId="16"/>
+    <cellStyle name="Обычный 3 4 2" xfId="58"/>
+    <cellStyle name="Обычный 3 4 3" xfId="55"/>
+    <cellStyle name="Обычный 3 4 4" xfId="47"/>
+    <cellStyle name="Обычный 3 5" xfId="57"/>
+    <cellStyle name="Обычный 3 6" xfId="54"/>
+    <cellStyle name="Обычный 3_1.1 " xfId="468"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный 4 2 2" xfId="14"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="526"/>
+    <cellStyle name="Обычный 4 2 3" xfId="59"/>
     <cellStyle name="Обычный 4 3" xfId="22"/>
     <cellStyle name="Обычный 4 3 2" xfId="35"/>
     <cellStyle name="Обычный 4 4" xfId="13"/>
+    <cellStyle name="Обычный 4 4 2" xfId="424"/>
+    <cellStyle name="Обычный 4 5" xfId="425"/>
+    <cellStyle name="Обычный 4 6" xfId="524"/>
+    <cellStyle name="Обычный 4 7" xfId="529"/>
+    <cellStyle name="Обычный 4_3 " xfId="515"/>
     <cellStyle name="Обычный 5" xfId="15"/>
     <cellStyle name="Обычный 5 2" xfId="29"/>
+    <cellStyle name="Обычный 56" xfId="426"/>
+    <cellStyle name="Обычный 56 2" xfId="427"/>
+    <cellStyle name="Обычный 57" xfId="428"/>
+    <cellStyle name="Обычный 57 2" xfId="429"/>
+    <cellStyle name="Обычный 58" xfId="430"/>
+    <cellStyle name="Обычный 58 2" xfId="431"/>
+    <cellStyle name="Обычный 59" xfId="432"/>
+    <cellStyle name="Обычный 59 2" xfId="433"/>
     <cellStyle name="Обычный 6" xfId="9"/>
+    <cellStyle name="Обычный 6 2" xfId="51"/>
+    <cellStyle name="Обычный 6 2 2" xfId="527"/>
+    <cellStyle name="Обычный 6 3" xfId="434"/>
+    <cellStyle name="Обычный 63" xfId="435"/>
+    <cellStyle name="Обычный 63 2" xfId="436"/>
+    <cellStyle name="Обычный 69" xfId="437"/>
+    <cellStyle name="Обычный 69 2" xfId="438"/>
     <cellStyle name="Обычный 7" xfId="23"/>
+    <cellStyle name="Обычный 7 2" xfId="53"/>
+    <cellStyle name="Обычный 7 3" xfId="439"/>
+    <cellStyle name="Обычный 70" xfId="440"/>
+    <cellStyle name="Обычный 70 2" xfId="441"/>
+    <cellStyle name="Обычный 77" xfId="442"/>
+    <cellStyle name="Обычный 77 2" xfId="443"/>
+    <cellStyle name="Обычный 78" xfId="444"/>
+    <cellStyle name="Обычный 78 2" xfId="445"/>
+    <cellStyle name="Обычный 79" xfId="446"/>
+    <cellStyle name="Обычный 79 2" xfId="447"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 8 2" xfId="31"/>
+    <cellStyle name="Обычный 8 2 2" xfId="38"/>
+    <cellStyle name="Обычный 8 3" xfId="56"/>
+    <cellStyle name="Обычный 8 4" xfId="448"/>
+    <cellStyle name="Обычный 80" xfId="449"/>
+    <cellStyle name="Обычный 80 2" xfId="450"/>
+    <cellStyle name="Обычный 85" xfId="451"/>
+    <cellStyle name="Обычный 85 2" xfId="452"/>
+    <cellStyle name="Обычный 86" xfId="453"/>
+    <cellStyle name="Обычный 86 2" xfId="454"/>
+    <cellStyle name="Обычный 89" xfId="455"/>
+    <cellStyle name="Обычный 89 2" xfId="456"/>
+    <cellStyle name="Обычный 9" xfId="457"/>
+    <cellStyle name="Обычный 90" xfId="458"/>
+    <cellStyle name="Обычный 90 2" xfId="459"/>
+    <cellStyle name="Обычный 96" xfId="460"/>
+    <cellStyle name="Обычный 96 2" xfId="461"/>
+    <cellStyle name="Обычный 97" xfId="462"/>
+    <cellStyle name="Обычный 97 2" xfId="463"/>
+    <cellStyle name="Обычный 98" xfId="464"/>
+    <cellStyle name="Обычный 98 2" xfId="465"/>
+    <cellStyle name="Обычный 99" xfId="466"/>
+    <cellStyle name="Обычный 99 2" xfId="467"/>
+    <cellStyle name="Плохой 2" xfId="508"/>
+    <cellStyle name="Пояснение 2" xfId="509"/>
+    <cellStyle name="Примечание 2" xfId="510"/>
+    <cellStyle name="Примечание 2 2" xfId="520"/>
+    <cellStyle name="Связанная ячейка 2" xfId="511"/>
+    <cellStyle name="Стиль 1" xfId="528"/>
+    <cellStyle name="Текст предупреждения 2" xfId="512"/>
+    <cellStyle name="Хороший 2" xfId="513"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1181,12926 +2644,13824 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P459"/>
+  <dimension ref="A1:P462"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A316" sqref="A316"/>
-      <selection pane="topRight" activeCell="K444" sqref="K444"/>
+      <selection pane="topRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="4" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11" style="4" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="6" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
       <c r="I1" s="82"/>
       <c r="J1" s="82"/>
       <c r="K1" s="82"/>
       <c r="L1" s="82"/>
       <c r="M1" s="82"/>
       <c r="N1" s="6"/>
       <c r="P1" s="6"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="46"/>
-[...9 lines deleted...]
-      <c r="K2" s="46"/>
+      <c r="A2" s="40"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
       <c r="L2" s="83" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M2" s="84"/>
       <c r="N2" s="6"/>
       <c r="P2" s="6"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="87"/>
-      <c r="B3" s="89" t="s">
-        <v>80</v>
+      <c r="B3" s="89">
+        <v>2026</v>
       </c>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
       <c r="G3" s="89"/>
       <c r="H3" s="89"/>
       <c r="I3" s="89"/>
       <c r="J3" s="89"/>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="89"/>
       <c r="N3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="88"/>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="54" t="s">
+      <c r="C4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="77" t="s">
+      <c r="D4" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="55" t="s">
+      <c r="E4" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="56" t="s">
+      <c r="F4" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="56" t="s">
+      <c r="G4" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="53" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="53" t="s">
+      <c r="I4" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="J4" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="53" t="s">
+      <c r="K4" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="53" t="s">
+      <c r="L4" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="57" t="s">
+      <c r="M4" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="6"/>
       <c r="P4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="12"/>
-      <c r="G5" s="14"/>
-[...1 lines deleted...]
-      <c r="I5" s="32"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
       <c r="J5" s="9"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="9"/>
       <c r="N5" s="16"/>
       <c r="P5" s="16"/>
     </row>
     <row r="6" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="47" t="s">
-        <v>73</v>
+      <c r="A6" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B6" s="9">
         <v>216506692</v>
       </c>
-      <c r="C6" s="64">
+      <c r="C6" s="57">
         <v>473878789</v>
       </c>
-      <c r="D6" s="59">
+      <c r="D6" s="52">
         <v>740854797</v>
       </c>
-      <c r="E6" s="78">
+      <c r="E6" s="71">
         <v>1032028604</v>
       </c>
-      <c r="F6" s="59">
+      <c r="F6" s="52">
         <v>1294265384</v>
       </c>
-      <c r="G6" s="14"/>
-[...1 lines deleted...]
-      <c r="I6" s="32"/>
+      <c r="G6" s="80">
+        <v>1570178874</v>
+      </c>
+      <c r="H6" s="80"/>
+      <c r="I6" s="56"/>
       <c r="J6" s="9"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="9"/>
       <c r="N6" s="16"/>
       <c r="P6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="9">
         <v>94776408</v>
       </c>
-      <c r="C7" s="64">
+      <c r="C7" s="57">
         <v>233158481</v>
       </c>
-      <c r="D7" s="59">
+      <c r="D7" s="52">
         <v>376370943</v>
       </c>
-      <c r="E7" s="78">
+      <c r="E7" s="71">
         <v>541371107</v>
       </c>
-      <c r="F7" s="59">
+      <c r="F7" s="52">
         <v>676376504</v>
       </c>
-      <c r="G7" s="14"/>
-[...1 lines deleted...]
-      <c r="I7" s="32"/>
+      <c r="G7" s="80">
+        <v>829238253</v>
+      </c>
+      <c r="H7" s="80"/>
+      <c r="I7" s="56"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="21" t="s">
+      <c r="A8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="9">
         <v>1137516</v>
       </c>
-      <c r="C8" s="64">
+      <c r="C8" s="57">
         <v>3657056</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D8" s="52">
         <v>6178671</v>
       </c>
-      <c r="E8" s="78">
+      <c r="E8" s="71">
         <v>8563067</v>
       </c>
-      <c r="F8" s="59">
+      <c r="F8" s="52">
         <v>9873359</v>
       </c>
-      <c r="G8" s="14"/>
-[...1 lines deleted...]
-      <c r="I8" s="32"/>
+      <c r="G8" s="80">
+        <v>11087312</v>
+      </c>
+      <c r="H8" s="80"/>
+      <c r="I8" s="56"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="6"/>
       <c r="P8" s="6"/>
     </row>
     <row r="9" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="21" t="s">
-        <v>70</v>
+      <c r="A9" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B9" s="9">
         <v>9413393</v>
       </c>
-      <c r="C9" s="64">
+      <c r="C9" s="57">
         <v>18421111</v>
       </c>
-      <c r="D9" s="59">
+      <c r="D9" s="52">
         <v>27718458</v>
       </c>
-      <c r="E9" s="78">
+      <c r="E9" s="71">
         <v>35185200</v>
       </c>
-      <c r="F9" s="59">
+      <c r="F9" s="52">
         <v>42949831</v>
       </c>
-      <c r="G9" s="14"/>
-[...1 lines deleted...]
-      <c r="I9" s="32"/>
+      <c r="G9" s="80">
+        <v>50558368</v>
+      </c>
+      <c r="H9" s="80"/>
+      <c r="I9" s="56"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="6"/>
       <c r="P9" s="6"/>
     </row>
     <row r="10" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="9">
         <v>55650839</v>
       </c>
-      <c r="C10" s="64">
+      <c r="C10" s="57">
         <v>107282612</v>
       </c>
-      <c r="D10" s="59">
+      <c r="D10" s="52">
         <v>162680216</v>
       </c>
-      <c r="E10" s="78">
+      <c r="E10" s="71">
         <v>221665367</v>
       </c>
-      <c r="F10" s="59">
+      <c r="F10" s="52">
         <v>277178898</v>
       </c>
-      <c r="G10" s="14"/>
-[...1 lines deleted...]
-      <c r="I10" s="32"/>
+      <c r="G10" s="80">
+        <v>330434204</v>
+      </c>
+      <c r="H10" s="80"/>
+      <c r="I10" s="56"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="9">
         <v>144676</v>
       </c>
-      <c r="C11" s="64">
+      <c r="C11" s="57">
         <v>264758</v>
       </c>
-      <c r="D11" s="59">
+      <c r="D11" s="52">
         <v>384840</v>
       </c>
-      <c r="E11" s="78">
+      <c r="E11" s="71">
         <v>504921</v>
       </c>
-      <c r="F11" s="59">
+      <c r="F11" s="52">
         <v>665468</v>
       </c>
-      <c r="G11" s="14"/>
-[...1 lines deleted...]
-      <c r="I11" s="32"/>
+      <c r="G11" s="80">
+        <v>826015</v>
+      </c>
+      <c r="H11" s="80"/>
+      <c r="I11" s="56"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="21" t="s">
-        <v>66</v>
+      <c r="A12" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B12" s="9">
         <v>20584</v>
       </c>
-      <c r="C12" s="64">
+      <c r="C12" s="57">
         <v>55762</v>
       </c>
-      <c r="D12" s="59">
+      <c r="D12" s="52">
         <v>90939</v>
       </c>
-      <c r="E12" s="78">
+      <c r="E12" s="71">
         <v>126117</v>
       </c>
-      <c r="F12" s="59">
+      <c r="F12" s="52">
         <v>157560</v>
       </c>
-      <c r="G12" s="14"/>
-[...1 lines deleted...]
-      <c r="I12" s="32"/>
+      <c r="G12" s="80">
+        <v>189004</v>
+      </c>
+      <c r="H12" s="80"/>
+      <c r="I12" s="56"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="9">
         <v>633289</v>
       </c>
-      <c r="C13" s="64">
+      <c r="C13" s="57">
         <v>1450230</v>
       </c>
-      <c r="D13" s="59">
+      <c r="D13" s="52">
         <v>2257913</v>
       </c>
-      <c r="E13" s="78">
+      <c r="E13" s="71">
         <v>3167662</v>
       </c>
-      <c r="F13" s="59">
+      <c r="F13" s="52">
         <v>4094677</v>
       </c>
-      <c r="G13" s="14"/>
-[...1 lines deleted...]
-      <c r="I13" s="32"/>
+      <c r="G13" s="80">
+        <v>5049252</v>
+      </c>
+      <c r="H13" s="80"/>
+      <c r="I13" s="56"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="6"/>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="9">
         <v>218480</v>
       </c>
-      <c r="C14" s="64">
+      <c r="C14" s="57">
         <v>410605</v>
       </c>
-      <c r="D14" s="59">
+      <c r="D14" s="52">
         <v>602729</v>
       </c>
-      <c r="E14" s="78">
+      <c r="E14" s="71">
         <v>794854</v>
       </c>
-      <c r="F14" s="59">
+      <c r="F14" s="52">
         <v>975046</v>
       </c>
-      <c r="G14" s="14"/>
-[...1 lines deleted...]
-      <c r="I14" s="32"/>
+      <c r="G14" s="80">
+        <v>1155239</v>
+      </c>
+      <c r="H14" s="80"/>
+      <c r="I14" s="56"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="6"/>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="21" t="s">
-        <v>68</v>
+      <c r="A15" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B15" s="9">
         <v>15190</v>
       </c>
-      <c r="C15" s="64">
+      <c r="C15" s="57">
         <v>30153</v>
       </c>
-      <c r="D15" s="59">
+      <c r="D15" s="52">
         <v>45115</v>
       </c>
-      <c r="E15" s="78">
+      <c r="E15" s="71">
         <v>60077</v>
       </c>
-      <c r="F15" s="59">
+      <c r="F15" s="52">
         <v>74792</v>
       </c>
-      <c r="G15" s="14"/>
-[...1 lines deleted...]
-      <c r="I15" s="32"/>
+      <c r="G15" s="80">
+        <v>89506</v>
+      </c>
+      <c r="H15" s="80"/>
+      <c r="I15" s="56"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="6"/>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="9">
         <v>9924652</v>
       </c>
-      <c r="C16" s="64">
+      <c r="C16" s="57">
         <v>20800687</v>
       </c>
-      <c r="D16" s="59">
+      <c r="D16" s="52">
         <v>29781441</v>
       </c>
-      <c r="E16" s="78">
+      <c r="E16" s="71">
         <v>42167053</v>
       </c>
-      <c r="F16" s="59">
+      <c r="F16" s="52">
         <v>55696430</v>
       </c>
-      <c r="G16" s="14"/>
-[...1 lines deleted...]
-      <c r="I16" s="32"/>
+      <c r="G16" s="80">
+        <v>72553649</v>
+      </c>
+      <c r="H16" s="80"/>
+      <c r="I16" s="56"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
-        <v>69</v>
+      <c r="A17" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B17" s="9">
         <v>433610</v>
       </c>
-      <c r="C17" s="64">
+      <c r="C17" s="57">
         <v>694610</v>
       </c>
-      <c r="D17" s="59">
+      <c r="D17" s="52">
         <v>971882</v>
       </c>
-      <c r="E17" s="78">
+      <c r="E17" s="71">
         <v>1303057</v>
       </c>
-      <c r="F17" s="59">
+      <c r="F17" s="52">
         <v>1566019</v>
       </c>
-      <c r="G17" s="14"/>
-[...1 lines deleted...]
-      <c r="I17" s="32"/>
+      <c r="G17" s="80">
+        <v>2043538</v>
+      </c>
+      <c r="H17" s="80"/>
+      <c r="I17" s="56"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="6"/>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="9">
         <v>1195095</v>
       </c>
-      <c r="C18" s="64">
+      <c r="C18" s="57">
         <v>3267785</v>
       </c>
-      <c r="D18" s="59">
+      <c r="D18" s="52">
         <v>5357495</v>
       </c>
-      <c r="E18" s="78">
+      <c r="E18" s="71">
         <v>7852714</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="52">
         <v>10503728</v>
       </c>
-      <c r="G18" s="14"/>
-[...1 lines deleted...]
-      <c r="I18" s="32"/>
+      <c r="G18" s="80">
+        <v>12976991</v>
+      </c>
+      <c r="H18" s="80"/>
+      <c r="I18" s="56"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+      <c r="A19" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="9">
         <v>55536</v>
       </c>
-      <c r="C19" s="64">
+      <c r="C19" s="57">
         <v>157418</v>
       </c>
-      <c r="D19" s="59">
+      <c r="D19" s="52">
         <v>259300</v>
       </c>
-      <c r="E19" s="78">
+      <c r="E19" s="71">
         <v>361183</v>
       </c>
-      <c r="F19" s="59">
+      <c r="F19" s="52">
         <v>419879</v>
       </c>
-      <c r="G19" s="14"/>
-[...1 lines deleted...]
-      <c r="I19" s="32"/>
+      <c r="G19" s="80">
+        <v>478575</v>
+      </c>
+      <c r="H19" s="80"/>
+      <c r="I19" s="56"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="6"/>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="9">
         <v>3226056</v>
       </c>
-      <c r="C20" s="64">
+      <c r="C20" s="57">
         <v>7447575</v>
       </c>
-      <c r="D20" s="59">
+      <c r="D20" s="52">
         <v>11584275</v>
       </c>
-      <c r="E20" s="78">
+      <c r="E20" s="71">
         <v>15953804</v>
       </c>
-      <c r="F20" s="59">
+      <c r="F20" s="52">
         <v>20337118</v>
       </c>
-      <c r="G20" s="14"/>
-[...1 lines deleted...]
-      <c r="I20" s="32"/>
+      <c r="G20" s="80">
+        <v>24296334</v>
+      </c>
+      <c r="H20" s="80"/>
+      <c r="I20" s="56"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="6"/>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="9">
         <v>556201</v>
       </c>
-      <c r="C21" s="64">
+      <c r="C21" s="57">
         <v>1131903</v>
       </c>
-      <c r="D21" s="59">
+      <c r="D21" s="52">
         <v>2156985</v>
       </c>
-      <c r="E21" s="78">
+      <c r="E21" s="71">
         <v>3180060</v>
       </c>
-      <c r="F21" s="59">
+      <c r="F21" s="52">
         <v>4477164</v>
       </c>
-      <c r="G21" s="14"/>
-[...1 lines deleted...]
-      <c r="I21" s="32"/>
+      <c r="G21" s="80">
+        <v>5603440</v>
+      </c>
+      <c r="H21" s="80"/>
+      <c r="I21" s="56"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="6"/>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="21" t="s">
+      <c r="A22" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="9">
         <v>11090</v>
       </c>
-      <c r="C22" s="64">
+      <c r="C22" s="57">
         <v>24392</v>
       </c>
-      <c r="D22" s="59">
+      <c r="D22" s="52">
         <v>37695</v>
       </c>
-      <c r="E22" s="78">
+      <c r="E22" s="71">
         <v>50998</v>
       </c>
-      <c r="F22" s="59">
+      <c r="F22" s="52">
         <v>62213</v>
       </c>
-      <c r="G22" s="14"/>
-[...1 lines deleted...]
-      <c r="I22" s="32"/>
+      <c r="G22" s="80">
+        <v>73429</v>
+      </c>
+      <c r="H22" s="80"/>
+      <c r="I22" s="56"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="6"/>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="21" t="s">
+      <c r="A23" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="9">
         <v>474214</v>
       </c>
-      <c r="C23" s="64">
+      <c r="C23" s="57">
         <v>950388</v>
       </c>
-      <c r="D23" s="59">
+      <c r="D23" s="52">
         <v>1384337</v>
       </c>
-      <c r="E23" s="78">
+      <c r="E23" s="71">
         <v>1788979</v>
       </c>
-      <c r="F23" s="59">
+      <c r="F23" s="52">
         <v>2243134</v>
       </c>
-      <c r="G23" s="14"/>
-[...1 lines deleted...]
-      <c r="I23" s="32"/>
+      <c r="G23" s="80">
+        <v>2877831</v>
+      </c>
+      <c r="H23" s="80"/>
+      <c r="I23" s="56"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="6"/>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="21" t="s">
-        <v>67</v>
+      <c r="A24" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B24" s="9">
         <v>37266394</v>
       </c>
-      <c r="C24" s="64">
+      <c r="C24" s="57">
         <v>71929172</v>
       </c>
-      <c r="D24" s="59">
+      <c r="D24" s="52">
         <v>108837084</v>
       </c>
-      <c r="E24" s="78">
+      <c r="E24" s="71">
         <v>141932705</v>
       </c>
-      <c r="F24" s="59">
+      <c r="F24" s="52">
         <v>178770462</v>
       </c>
-      <c r="G24" s="14"/>
-[...1 lines deleted...]
-      <c r="I24" s="32"/>
+      <c r="G24" s="80">
+        <v>210867860</v>
+      </c>
+      <c r="H24" s="80"/>
+      <c r="I24" s="56"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="6"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="21" t="s">
+      <c r="A25" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="9">
         <v>50055</v>
       </c>
-      <c r="C25" s="64">
+      <c r="C25" s="57">
         <v>132632</v>
       </c>
-      <c r="D25" s="59">
+      <c r="D25" s="52">
         <v>215208</v>
       </c>
-      <c r="E25" s="78">
+      <c r="E25" s="71">
         <v>297785</v>
       </c>
-      <c r="F25" s="59">
+      <c r="F25" s="52">
         <v>378982</v>
       </c>
-      <c r="G25" s="14"/>
-[...1 lines deleted...]
-      <c r="I25" s="32"/>
+      <c r="G25" s="80">
+        <v>460178</v>
+      </c>
+      <c r="H25" s="80"/>
+      <c r="I25" s="56"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="6"/>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="21" t="s">
+      <c r="A26" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="9">
         <v>414031</v>
       </c>
-      <c r="C26" s="64">
+      <c r="C26" s="57">
         <v>812932</v>
       </c>
-      <c r="D26" s="59">
+      <c r="D26" s="52">
         <v>1211834</v>
       </c>
-      <c r="E26" s="78">
+      <c r="E26" s="71">
         <v>1610735</v>
       </c>
-      <c r="F26" s="59">
+      <c r="F26" s="52">
         <v>2025835</v>
       </c>
-      <c r="G26" s="14"/>
-[...1 lines deleted...]
-      <c r="I26" s="32"/>
+      <c r="G26" s="80">
+        <v>2440935</v>
+      </c>
+      <c r="H26" s="80"/>
+      <c r="I26" s="56"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="6"/>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="26" t="s">
+      <c r="A27" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="50"/>
+      <c r="B27" s="43"/>
       <c r="C27" s="9"/>
-      <c r="D27" s="50"/>
-[...4 lines deleted...]
-      <c r="I27" s="32"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="80"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="56"/>
       <c r="J27" s="9"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="9"/>
       <c r="N27" s="16"/>
       <c r="P27" s="16"/>
     </row>
     <row r="28" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="47" t="s">
-        <v>73</v>
+      <c r="A28" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B28" s="9">
         <v>62904861</v>
       </c>
-      <c r="C28" s="64">
+      <c r="C28" s="57">
         <v>121881548</v>
       </c>
-      <c r="D28" s="59">
+      <c r="D28" s="52">
         <v>182797049</v>
       </c>
-      <c r="E28" s="78">
+      <c r="E28" s="71">
         <v>249885088</v>
       </c>
-      <c r="F28" s="59">
+      <c r="F28" s="52">
         <v>314061020</v>
       </c>
-      <c r="G28" s="14"/>
-[...1 lines deleted...]
-      <c r="I28" s="32"/>
+      <c r="G28" s="80">
+        <v>378243575</v>
+      </c>
+      <c r="H28" s="80"/>
+      <c r="I28" s="56"/>
       <c r="J28" s="9"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="9"/>
       <c r="N28" s="16"/>
       <c r="P28" s="16"/>
     </row>
     <row r="29" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C29" s="64">
+      <c r="C29" s="57">
         <v>6342</v>
       </c>
-      <c r="D29" s="59">
+      <c r="D29" s="52">
         <v>12685</v>
       </c>
-      <c r="E29" s="78">
+      <c r="E29" s="71">
         <v>19027</v>
       </c>
-      <c r="F29" s="59">
+      <c r="F29" s="52">
         <v>19027</v>
       </c>
-      <c r="G29" s="14"/>
-[...1 lines deleted...]
-      <c r="I29" s="32"/>
+      <c r="G29" s="80">
+        <v>19027</v>
+      </c>
+      <c r="H29" s="80"/>
+      <c r="I29" s="56"/>
       <c r="J29" s="9"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="9"/>
       <c r="N29" s="16"/>
       <c r="P29" s="16"/>
     </row>
     <row r="30" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="21" t="s">
+      <c r="A30" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="9">
         <v>51848</v>
       </c>
-      <c r="C30" s="64">
+      <c r="C30" s="57">
         <v>334317</v>
       </c>
-      <c r="D30" s="59">
+      <c r="D30" s="52">
         <v>595753</v>
       </c>
-      <c r="E30" s="78">
+      <c r="E30" s="71">
         <v>890580</v>
       </c>
-      <c r="F30" s="59">
+      <c r="F30" s="52">
         <v>966339</v>
       </c>
-      <c r="G30" s="14"/>
-[...1 lines deleted...]
-      <c r="I30" s="32"/>
+      <c r="G30" s="80">
+        <v>1111023</v>
+      </c>
+      <c r="H30" s="80"/>
+      <c r="I30" s="56"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="6"/>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="21" t="s">
-        <v>70</v>
+      <c r="A31" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B31" s="9">
         <v>8232748</v>
       </c>
-      <c r="C31" s="64">
+      <c r="C31" s="57">
         <v>16019362</v>
       </c>
-      <c r="D31" s="59">
+      <c r="D31" s="52">
         <v>23769797</v>
       </c>
-      <c r="E31" s="78">
+      <c r="E31" s="71">
         <v>29693685</v>
       </c>
-      <c r="F31" s="59">
+      <c r="F31" s="52">
         <v>36064878</v>
       </c>
-      <c r="G31" s="14"/>
-[...1 lines deleted...]
-      <c r="I31" s="32"/>
+      <c r="G31" s="80">
+        <v>42259360</v>
+      </c>
+      <c r="H31" s="80"/>
+      <c r="I31" s="56"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="6"/>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="9">
         <v>39977751</v>
       </c>
-      <c r="C32" s="64">
+      <c r="C32" s="57">
         <v>76261812</v>
       </c>
-      <c r="D32" s="59">
+      <c r="D32" s="52">
         <v>115632194</v>
       </c>
-      <c r="E32" s="78">
+      <c r="E32" s="71">
         <v>159211507</v>
       </c>
-      <c r="F32" s="59">
+      <c r="F32" s="52">
         <v>201241299</v>
       </c>
-      <c r="G32" s="14"/>
-[...1 lines deleted...]
-      <c r="I32" s="32"/>
+      <c r="G32" s="80">
+        <v>240151463</v>
+      </c>
+      <c r="H32" s="80"/>
+      <c r="I32" s="56"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="6"/>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="21" t="s">
+      <c r="A33" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="64">
+      <c r="C33" s="57">
         <v>5912</v>
       </c>
-      <c r="D33" s="59">
+      <c r="D33" s="52">
         <v>5912</v>
       </c>
-      <c r="E33" s="78">
+      <c r="E33" s="71">
         <v>5912</v>
       </c>
-      <c r="F33" s="59">
+      <c r="F33" s="52">
         <v>5912</v>
       </c>
-      <c r="G33" s="14"/>
-[...1 lines deleted...]
-      <c r="I33" s="32"/>
+      <c r="G33" s="80">
+        <v>10506</v>
+      </c>
+      <c r="H33" s="80"/>
+      <c r="I33" s="56"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="13"/>
       <c r="M33" s="9"/>
       <c r="N33" s="6"/>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="21" t="s">
+      <c r="A34" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="9">
         <v>21727</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="57">
         <v>67372</v>
       </c>
-      <c r="D34" s="59">
+      <c r="D34" s="52">
         <v>113016</v>
       </c>
-      <c r="E34" s="78">
+      <c r="E34" s="71">
         <v>158660</v>
       </c>
-      <c r="F34" s="59">
+      <c r="F34" s="52">
         <v>206257</v>
       </c>
-      <c r="G34" s="14"/>
-[...1 lines deleted...]
-      <c r="I34" s="32"/>
+      <c r="G34" s="80">
+        <v>253854</v>
+      </c>
+      <c r="H34" s="80"/>
+      <c r="I34" s="56"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="6"/>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="21" t="s">
+      <c r="A35" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="9">
         <v>8372197</v>
       </c>
-      <c r="C35" s="64">
+      <c r="C35" s="57">
         <v>17064772</v>
       </c>
-      <c r="D35" s="59">
+      <c r="D35" s="52">
         <v>24734157</v>
       </c>
-      <c r="E35" s="78">
+      <c r="E35" s="71">
         <v>35943747</v>
       </c>
-      <c r="F35" s="59">
+      <c r="F35" s="52">
         <v>45403100</v>
       </c>
-      <c r="G35" s="14"/>
-[...1 lines deleted...]
-      <c r="I35" s="32"/>
+      <c r="G35" s="80">
+        <v>57904417</v>
+      </c>
+      <c r="H35" s="80"/>
+      <c r="I35" s="56"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="21" t="s">
-        <v>69</v>
+      <c r="A36" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B36" s="9">
         <v>300861</v>
       </c>
-      <c r="C36" s="64">
+      <c r="C36" s="57">
         <v>378167</v>
       </c>
-      <c r="D36" s="59">
+      <c r="D36" s="52">
         <v>471745</v>
       </c>
-      <c r="E36" s="78">
+      <c r="E36" s="71">
         <v>619228</v>
       </c>
-      <c r="F36" s="59">
+      <c r="F36" s="52">
         <v>841187</v>
       </c>
-      <c r="G36" s="14"/>
-[...1 lines deleted...]
-      <c r="I36" s="32"/>
+      <c r="G36" s="80">
+        <v>1277704</v>
+      </c>
+      <c r="H36" s="80"/>
+      <c r="I36" s="56"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="21" t="s">
+      <c r="A37" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="9">
         <v>136697</v>
       </c>
-      <c r="C37" s="64">
+      <c r="C37" s="57">
         <v>286357</v>
       </c>
-      <c r="D37" s="59">
+      <c r="D37" s="52">
         <v>485264</v>
       </c>
-      <c r="E37" s="78">
+      <c r="E37" s="71">
         <v>652267</v>
       </c>
-      <c r="F37" s="59">
+      <c r="F37" s="52">
         <v>784836</v>
       </c>
-      <c r="G37" s="14"/>
-[...1 lines deleted...]
-      <c r="I37" s="32"/>
+      <c r="G37" s="80">
+        <v>927187</v>
+      </c>
+      <c r="H37" s="80"/>
+      <c r="I37" s="56"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11590</v>
       </c>
-      <c r="C38" s="64">
+      <c r="C38" s="57">
         <v>19013</v>
       </c>
-      <c r="D38" s="59">
+      <c r="D38" s="52">
         <v>26436</v>
       </c>
-      <c r="E38" s="78">
+      <c r="E38" s="71">
         <v>33859</v>
       </c>
-      <c r="F38" s="59">
+      <c r="F38" s="52">
         <v>33859</v>
       </c>
-      <c r="G38" s="14"/>
-[...1 lines deleted...]
-      <c r="I38" s="32"/>
+      <c r="G38" s="80">
+        <v>33859</v>
+      </c>
+      <c r="H38" s="80"/>
+      <c r="I38" s="56"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="6"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="21" t="s">
-        <v>67</v>
+      <c r="A39" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B39" s="9">
         <v>5793046</v>
       </c>
-      <c r="C39" s="64">
+      <c r="C39" s="57">
         <v>11431727</v>
       </c>
-      <c r="D39" s="59">
+      <c r="D39" s="52">
         <v>16943695</v>
       </c>
-      <c r="E39" s="78">
+      <c r="E39" s="71">
         <v>22650220</v>
       </c>
-      <c r="F39" s="59">
+      <c r="F39" s="52">
         <v>28487931</v>
       </c>
-      <c r="G39" s="14"/>
-[...1 lines deleted...]
-      <c r="I39" s="32"/>
+      <c r="G39" s="80">
+        <v>34288780</v>
+      </c>
+      <c r="H39" s="80"/>
+      <c r="I39" s="56"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="6"/>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="11">
         <v>6395</v>
       </c>
-      <c r="C40" s="64">
+      <c r="C40" s="57">
         <v>6395</v>
       </c>
-      <c r="D40" s="72">
+      <c r="D40" s="65">
         <v>6395</v>
       </c>
-      <c r="E40" s="78">
+      <c r="E40" s="71">
         <v>6395</v>
       </c>
-      <c r="F40" s="72">
+      <c r="F40" s="65">
         <v>6395</v>
       </c>
-      <c r="G40" s="14"/>
-[...1 lines deleted...]
-      <c r="I40" s="32"/>
+      <c r="G40" s="80">
+        <v>6395</v>
+      </c>
+      <c r="H40" s="80"/>
+      <c r="I40" s="56"/>
       <c r="J40" s="9"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="9"/>
       <c r="N40" s="6"/>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="50"/>
+      <c r="B41" s="43"/>
       <c r="C41" s="9"/>
-      <c r="D41" s="50"/>
-[...4 lines deleted...]
-      <c r="I41" s="32"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="56"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="16"/>
       <c r="P41" s="16"/>
     </row>
     <row r="42" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="47" t="s">
-        <v>73</v>
+      <c r="A42" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B42" s="9">
         <v>57555379</v>
       </c>
-      <c r="C42" s="64">
+      <c r="C42" s="57">
         <v>110440451</v>
       </c>
-      <c r="D42" s="59">
+      <c r="D42" s="52">
         <v>167049779</v>
       </c>
-      <c r="E42" s="78">
+      <c r="E42" s="71">
         <v>229579445</v>
       </c>
-      <c r="F42" s="59">
+      <c r="F42" s="52">
         <v>287991273</v>
       </c>
-      <c r="G42" s="14"/>
-[...1 lines deleted...]
-      <c r="I42" s="32"/>
+      <c r="G42" s="80">
+        <v>346089294</v>
+      </c>
+      <c r="H42" s="80"/>
+      <c r="I42" s="56"/>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="16"/>
       <c r="P42" s="16"/>
     </row>
     <row r="43" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="21" t="s">
-        <v>70</v>
+      <c r="A43" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B43" s="9">
         <v>8205769</v>
       </c>
-      <c r="C43" s="64">
+      <c r="C43" s="57">
         <v>15619062</v>
       </c>
-      <c r="D43" s="59">
+      <c r="D43" s="52">
         <v>23301313</v>
       </c>
-      <c r="E43" s="78">
+      <c r="E43" s="71">
         <v>29183209</v>
       </c>
-      <c r="F43" s="59">
+      <c r="F43" s="52">
         <v>35515772</v>
       </c>
-      <c r="G43" s="14"/>
-[...1 lines deleted...]
-      <c r="I43" s="32"/>
+      <c r="G43" s="80">
+        <v>41657465</v>
+      </c>
+      <c r="H43" s="80"/>
+      <c r="I43" s="56"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="6"/>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="21" t="s">
+      <c r="A44" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I44" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G44" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H44" s="80"/>
+      <c r="I44" s="56"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="6"/>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="21" t="s">
+      <c r="A45" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I45" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G45" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H45" s="80"/>
+      <c r="I45" s="56"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="6"/>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="21" t="s">
-        <v>67</v>
+      <c r="A46" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I46" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G46" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H46" s="80"/>
+      <c r="I46" s="56"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="6"/>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="24" t="s">
+      <c r="A47" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B47" s="50"/>
+      <c r="B47" s="43"/>
       <c r="C47" s="9"/>
-      <c r="D47" s="50"/>
-[...4 lines deleted...]
-      <c r="I47" s="32"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="52"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="80"/>
+      <c r="H47" s="80"/>
+      <c r="I47" s="56"/>
       <c r="J47" s="9"/>
       <c r="K47" s="9"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="16"/>
       <c r="P47" s="16"/>
     </row>
     <row r="48" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="47" t="s">
-        <v>73</v>
+      <c r="A48" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B48" s="9">
         <v>41112111</v>
       </c>
-      <c r="C48" s="64">
+      <c r="C48" s="57">
         <v>78088245</v>
       </c>
-      <c r="D48" s="59">
+      <c r="D48" s="52">
         <v>118454325</v>
       </c>
-      <c r="E48" s="78">
+      <c r="E48" s="71">
         <v>162711857</v>
       </c>
-      <c r="F48" s="59">
+      <c r="F48" s="52">
         <v>205334425</v>
       </c>
-      <c r="G48" s="14"/>
-[...1 lines deleted...]
-      <c r="I48" s="32"/>
+      <c r="G48" s="80">
+        <v>244858079</v>
+      </c>
+      <c r="H48" s="80"/>
+      <c r="I48" s="56"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="16"/>
       <c r="P48" s="16"/>
     </row>
     <row r="49" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="21" t="s">
-        <v>70</v>
+      <c r="A49" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I49" s="8"/>
+        <v>64</v>
+      </c>
+      <c r="G49" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H49" s="80"/>
+      <c r="I49" s="56"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="7"/>
       <c r="N49" s="6"/>
       <c r="P49" s="6"/>
     </row>
     <row r="50" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="22" t="s">
+      <c r="A50" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I50" s="7"/>
+        <v>64</v>
+      </c>
+      <c r="G50" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H50" s="80"/>
+      <c r="I50" s="56"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="6"/>
       <c r="P50" s="6"/>
     </row>
     <row r="51" spans="1:16" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="24" t="s">
+      <c r="A51" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="50"/>
+      <c r="B51" s="43"/>
       <c r="C51" s="9"/>
-      <c r="D51" s="50"/>
-[...4 lines deleted...]
-      <c r="I51" s="32"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="52"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="80"/>
+      <c r="H51" s="80"/>
+      <c r="I51" s="56"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="16"/>
       <c r="P51" s="16"/>
     </row>
     <row r="52" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="47" t="s">
-        <v>73</v>
+      <c r="A52" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B52" s="9">
         <v>16443268</v>
       </c>
-      <c r="C52" s="64">
+      <c r="C52" s="57">
         <v>32352206</v>
       </c>
-      <c r="D52" s="59">
+      <c r="D52" s="52">
         <v>48595454</v>
       </c>
-      <c r="E52" s="78">
+      <c r="E52" s="71">
         <v>66867588</v>
       </c>
-      <c r="F52" s="59">
+      <c r="F52" s="52">
         <v>82656848</v>
       </c>
-      <c r="G52" s="14"/>
-[...1 lines deleted...]
-      <c r="I52" s="32"/>
+      <c r="G52" s="80">
+        <v>101231215</v>
+      </c>
+      <c r="H52" s="80"/>
+      <c r="I52" s="56"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
       <c r="N52" s="16"/>
       <c r="P52" s="16"/>
     </row>
     <row r="53" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="21" t="s">
-        <v>70</v>
+      <c r="A53" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I53" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G53" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H53" s="80"/>
+      <c r="I53" s="56"/>
       <c r="J53" s="9"/>
       <c r="K53" s="9"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="6"/>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="21" t="s">
+      <c r="A54" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I54" s="7"/>
+        <v>64</v>
+      </c>
+      <c r="G54" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H54" s="80"/>
+      <c r="I54" s="56"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="6"/>
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="21" t="s">
-        <v>67</v>
+      <c r="A55" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I55" s="8"/>
+        <v>64</v>
+      </c>
+      <c r="G55" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H55" s="80"/>
+      <c r="I55" s="56"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="6"/>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="26" t="s">
+      <c r="A56" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="50"/>
+      <c r="B56" s="43"/>
       <c r="C56" s="9"/>
-      <c r="D56" s="50"/>
-[...4 lines deleted...]
-      <c r="I56" s="32"/>
+      <c r="D56" s="43"/>
+      <c r="E56" s="52"/>
+      <c r="F56" s="43"/>
+      <c r="G56" s="80"/>
+      <c r="H56" s="80"/>
+      <c r="I56" s="56"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13"/>
       <c r="N56" s="16"/>
       <c r="P56" s="16"/>
     </row>
     <row r="57" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="47" t="s">
-        <v>73</v>
+      <c r="A57" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B57" s="9">
         <v>3785401</v>
       </c>
-      <c r="C57" s="64">
+      <c r="C57" s="57">
         <v>8210095</v>
       </c>
-      <c r="D57" s="59">
+      <c r="D57" s="52">
         <v>11468953</v>
       </c>
-      <c r="E57" s="78">
+      <c r="E57" s="71">
         <v>14716229</v>
       </c>
-      <c r="F57" s="59">
+      <c r="F57" s="52">
         <v>18838460</v>
       </c>
-      <c r="G57" s="14"/>
-[...1 lines deleted...]
-      <c r="I57" s="32"/>
+      <c r="G57" s="80">
+        <v>22961833</v>
+      </c>
+      <c r="H57" s="80"/>
+      <c r="I57" s="56"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13"/>
       <c r="N57" s="16"/>
       <c r="P57" s="16"/>
     </row>
     <row r="58" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="21" t="s">
+      <c r="A58" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C58" s="64">
+      <c r="C58" s="57">
         <v>6342</v>
       </c>
-      <c r="D58" s="59">
+      <c r="D58" s="52">
         <v>12685</v>
       </c>
-      <c r="E58" s="78">
+      <c r="E58" s="71">
         <v>19027</v>
       </c>
-      <c r="F58" s="59">
+      <c r="F58" s="52">
         <v>19027</v>
       </c>
-      <c r="G58" s="14"/>
-[...1 lines deleted...]
-      <c r="I58" s="32"/>
+      <c r="G58" s="80">
+        <v>19027</v>
+      </c>
+      <c r="H58" s="80"/>
+      <c r="I58" s="56"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
       <c r="N58" s="16"/>
       <c r="P58" s="16"/>
     </row>
     <row r="59" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="22" t="s">
+      <c r="A59" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="9">
         <v>17692</v>
       </c>
-      <c r="C59" s="64">
+      <c r="C59" s="57">
         <v>245859</v>
       </c>
-      <c r="D59" s="59">
+      <c r="D59" s="52">
         <v>474026</v>
       </c>
-      <c r="E59" s="78">
+      <c r="E59" s="71">
         <v>702193</v>
       </c>
-      <c r="F59" s="59">
+      <c r="F59" s="52">
         <v>756135</v>
       </c>
-      <c r="G59" s="14"/>
-[...1 lines deleted...]
-      <c r="I59" s="32"/>
+      <c r="G59" s="80">
+        <v>810076</v>
+      </c>
+      <c r="H59" s="80"/>
+      <c r="I59" s="56"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="13"/>
       <c r="M59" s="13"/>
       <c r="N59" s="6"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="22" t="s">
+      <c r="A60" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="9">
         <v>3413</v>
       </c>
-      <c r="C60" s="64">
+      <c r="C60" s="57">
         <v>116705</v>
       </c>
-      <c r="D60" s="59">
+      <c r="D60" s="52">
         <v>394073</v>
       </c>
-      <c r="E60" s="78">
+      <c r="E60" s="71">
         <v>480919</v>
       </c>
-      <c r="F60" s="59">
+      <c r="F60" s="52">
         <v>716588</v>
       </c>
-      <c r="G60" s="14"/>
-[...1 lines deleted...]
-      <c r="I60" s="32"/>
+      <c r="G60" s="80">
+        <v>924884</v>
+      </c>
+      <c r="H60" s="80"/>
+      <c r="I60" s="56"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13"/>
       <c r="N60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="21" t="s">
+      <c r="A61" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="7">
         <v>20144</v>
       </c>
-      <c r="C61" s="64">
+      <c r="C61" s="57">
         <v>20466</v>
       </c>
       <c r="D61" s="7">
         <v>20788</v>
       </c>
-      <c r="E61" s="78">
+      <c r="E61" s="71">
         <v>21110</v>
       </c>
       <c r="F61" s="7">
         <v>21110</v>
       </c>
-      <c r="G61" s="14"/>
-[...1 lines deleted...]
-      <c r="I61" s="32"/>
+      <c r="G61" s="80">
+        <v>21110</v>
+      </c>
+      <c r="H61" s="80"/>
+      <c r="I61" s="56"/>
       <c r="J61" s="9"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="13"/>
       <c r="N61" s="6"/>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="21" t="s">
+      <c r="A62" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="9">
         <v>3395251</v>
       </c>
-      <c r="C62" s="64">
+      <c r="C62" s="57">
         <v>7085724</v>
       </c>
-      <c r="D62" s="59">
+      <c r="D62" s="52">
         <v>9397036</v>
       </c>
-      <c r="E62" s="78">
+      <c r="E62" s="71">
         <v>11919194</v>
       </c>
-      <c r="F62" s="59">
+      <c r="F62" s="52">
         <v>15425486</v>
       </c>
-      <c r="G62" s="14"/>
-[...1 lines deleted...]
-      <c r="I62" s="32"/>
+      <c r="G62" s="80">
+        <v>18950511</v>
+      </c>
+      <c r="H62" s="80"/>
+      <c r="I62" s="56"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
       <c r="L62" s="13"/>
       <c r="M62" s="13"/>
       <c r="N62" s="6"/>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="21" t="s">
-        <v>69</v>
+      <c r="A63" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B63" s="9">
         <v>32997</v>
       </c>
-      <c r="C63" s="64">
+      <c r="C63" s="57">
         <v>57795</v>
       </c>
-      <c r="D63" s="59">
+      <c r="D63" s="52">
         <v>82594</v>
       </c>
-      <c r="E63" s="78">
+      <c r="E63" s="71">
         <v>107393</v>
       </c>
-      <c r="F63" s="59">
+      <c r="F63" s="52">
         <v>129099</v>
       </c>
-      <c r="G63" s="14"/>
-[...1 lines deleted...]
-      <c r="I63" s="32"/>
+      <c r="G63" s="80">
+        <v>150806</v>
+      </c>
+      <c r="H63" s="80"/>
+      <c r="I63" s="56"/>
       <c r="J63" s="9"/>
       <c r="K63" s="9"/>
       <c r="L63" s="13"/>
       <c r="M63" s="13"/>
       <c r="N63" s="6"/>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="21" t="s">
+      <c r="A64" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="9">
         <v>136697</v>
       </c>
-      <c r="C64" s="64">
+      <c r="C64" s="57">
         <v>286357</v>
       </c>
-      <c r="D64" s="59">
+      <c r="D64" s="52">
         <v>485264</v>
       </c>
-      <c r="E64" s="78">
+      <c r="E64" s="71">
         <v>652267</v>
       </c>
-      <c r="F64" s="59">
+      <c r="F64" s="52">
         <v>784836</v>
       </c>
-      <c r="G64" s="14"/>
-[...1 lines deleted...]
-      <c r="I64" s="32"/>
+      <c r="G64" s="80">
+        <v>927187</v>
+      </c>
+      <c r="H64" s="80"/>
+      <c r="I64" s="56"/>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
       <c r="L64" s="13"/>
       <c r="M64" s="13"/>
       <c r="N64" s="6"/>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="22" t="s">
+      <c r="A65" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="9">
         <v>11590</v>
       </c>
-      <c r="C65" s="64">
+      <c r="C65" s="57">
         <v>19013</v>
       </c>
-      <c r="D65" s="59">
+      <c r="D65" s="52">
         <v>26436</v>
       </c>
-      <c r="E65" s="78">
+      <c r="E65" s="71">
         <v>33859</v>
       </c>
-      <c r="F65" s="59">
+      <c r="F65" s="52">
         <v>33859</v>
       </c>
-      <c r="G65" s="14"/>
-[...1 lines deleted...]
-      <c r="I65" s="32"/>
+      <c r="G65" s="80">
+        <v>33859</v>
+      </c>
+      <c r="H65" s="80"/>
+      <c r="I65" s="56"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
       <c r="L65" s="13"/>
       <c r="M65" s="13"/>
       <c r="N65" s="6"/>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="21" t="s">
-        <v>67</v>
+      <c r="A66" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B66" s="9">
         <v>167616</v>
       </c>
-      <c r="C66" s="64">
+      <c r="C66" s="57">
         <v>371833</v>
       </c>
-      <c r="D66" s="59">
+      <c r="D66" s="52">
         <v>576050</v>
       </c>
-      <c r="E66" s="78">
+      <c r="E66" s="71">
         <v>780266</v>
       </c>
-      <c r="F66" s="59">
+      <c r="F66" s="52">
         <v>952320</v>
       </c>
-      <c r="G66" s="14"/>
-[...1 lines deleted...]
-      <c r="I66" s="32"/>
+      <c r="G66" s="80">
+        <v>1124373</v>
+      </c>
+      <c r="H66" s="80"/>
+      <c r="I66" s="56"/>
       <c r="J66" s="9"/>
       <c r="K66" s="9"/>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="N66" s="6"/>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="26" t="s">
+      <c r="A67" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B67" s="50"/>
+      <c r="B67" s="43"/>
       <c r="C67" s="9"/>
-      <c r="D67" s="50"/>
-[...4 lines deleted...]
-      <c r="I67" s="32"/>
+      <c r="D67" s="43"/>
+      <c r="E67" s="52"/>
+      <c r="F67" s="43"/>
+      <c r="G67" s="80"/>
+      <c r="H67" s="80"/>
+      <c r="I67" s="56"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
       <c r="L67" s="13"/>
       <c r="M67" s="13"/>
       <c r="N67" s="6"/>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="47" t="s">
-        <v>73</v>
+      <c r="A68" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B68" s="9">
         <v>1564081</v>
       </c>
-      <c r="C68" s="64">
+      <c r="C68" s="57">
         <v>3231002</v>
       </c>
-      <c r="D68" s="59">
+      <c r="D68" s="52">
         <v>4278317</v>
       </c>
-      <c r="E68" s="78">
+      <c r="E68" s="71">
         <v>5589414</v>
       </c>
-      <c r="F68" s="59">
+      <c r="F68" s="52">
         <v>7231287</v>
       </c>
-      <c r="G68" s="14"/>
-[...1 lines deleted...]
-      <c r="I68" s="32"/>
+      <c r="G68" s="80">
+        <v>9192448</v>
+      </c>
+      <c r="H68" s="80"/>
+      <c r="I68" s="56"/>
       <c r="J68" s="9"/>
       <c r="K68" s="9"/>
       <c r="L68" s="13"/>
       <c r="M68" s="13"/>
       <c r="N68" s="6"/>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="22" t="s">
+      <c r="A69" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="9">
         <v>34156</v>
       </c>
-      <c r="C69" s="64">
+      <c r="C69" s="57">
         <v>88458</v>
       </c>
-      <c r="D69" s="59">
+      <c r="D69" s="52">
         <v>121727</v>
       </c>
-      <c r="E69" s="78">
+      <c r="E69" s="71">
         <v>188387</v>
       </c>
-      <c r="F69" s="59">
+      <c r="F69" s="52">
         <v>210205</v>
       </c>
-      <c r="G69" s="14"/>
-[...1 lines deleted...]
-      <c r="I69" s="32"/>
+      <c r="G69" s="80">
+        <v>300947</v>
+      </c>
+      <c r="H69" s="80"/>
+      <c r="I69" s="56"/>
       <c r="J69" s="9"/>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="9"/>
       <c r="N69" s="16"/>
       <c r="P69" s="16"/>
     </row>
     <row r="70" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="21" t="s">
-        <v>70</v>
+      <c r="A70" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I70" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G70" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H70" s="80"/>
+      <c r="I70" s="56"/>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
       <c r="N70" s="6"/>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="22" t="s">
+      <c r="A71" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I71" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G71" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H71" s="80"/>
+      <c r="I71" s="56"/>
       <c r="J71" s="9"/>
       <c r="K71" s="9"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
       <c r="N71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="21" t="s">
+      <c r="A72" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I72" s="32"/>
+        <v>64</v>
+      </c>
+      <c r="G72" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H72" s="80"/>
+      <c r="I72" s="56"/>
       <c r="J72" s="9"/>
       <c r="K72" s="13"/>
       <c r="L72" s="13"/>
       <c r="M72" s="9"/>
       <c r="N72" s="6"/>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="21" t="s">
+      <c r="A73" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="9">
         <v>1583</v>
       </c>
-      <c r="C73" s="64">
+      <c r="C73" s="57">
         <v>46905</v>
       </c>
-      <c r="D73" s="59">
+      <c r="D73" s="52">
         <v>92228</v>
       </c>
-      <c r="E73" s="78">
+      <c r="E73" s="71">
         <v>137550</v>
       </c>
-      <c r="F73" s="59">
+      <c r="F73" s="52">
         <v>185147</v>
       </c>
-      <c r="G73" s="14"/>
-[...1 lines deleted...]
-      <c r="I73" s="32"/>
+      <c r="G73" s="80">
+        <v>232744</v>
+      </c>
+      <c r="H73" s="80"/>
+      <c r="I73" s="56"/>
       <c r="J73" s="9"/>
       <c r="K73" s="9"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
       <c r="N73" s="6"/>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="21" t="s">
+      <c r="A74" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="9">
         <v>325324</v>
       </c>
-      <c r="C74" s="64">
+      <c r="C74" s="57">
         <v>749849</v>
       </c>
-      <c r="D74" s="59">
+      <c r="D74" s="52">
         <v>997291</v>
       </c>
-      <c r="E74" s="78">
+      <c r="E74" s="71">
         <v>1252854</v>
       </c>
-      <c r="F74" s="59">
+      <c r="F74" s="52">
         <v>1644687</v>
       </c>
-      <c r="G74" s="14"/>
-[...1 lines deleted...]
-      <c r="I74" s="32"/>
+      <c r="G74" s="80">
+        <v>2090434</v>
+      </c>
+      <c r="H74" s="80"/>
+      <c r="I74" s="56"/>
       <c r="J74" s="9"/>
       <c r="K74" s="9"/>
       <c r="L74" s="13"/>
       <c r="M74" s="13"/>
       <c r="N74" s="6"/>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="21" t="s">
-        <v>69</v>
+      <c r="A75" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I75" s="32"/>
+        <v>64</v>
+      </c>
+      <c r="G75" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H75" s="80"/>
+      <c r="I75" s="56"/>
       <c r="J75" s="9"/>
       <c r="K75" s="9"/>
       <c r="L75" s="13"/>
       <c r="M75" s="13"/>
       <c r="N75" s="6"/>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="21" t="s">
-        <v>67</v>
+      <c r="A76" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B76" s="9">
         <v>872860</v>
       </c>
-      <c r="C76" s="64">
+      <c r="C76" s="57">
         <v>1554754</v>
       </c>
-      <c r="D76" s="59">
+      <c r="D76" s="52">
         <v>2109935</v>
       </c>
-      <c r="E76" s="78">
+      <c r="E76" s="71">
         <v>2859674</v>
       </c>
-      <c r="F76" s="59">
+      <c r="F76" s="52">
         <v>3772761</v>
       </c>
-      <c r="G76" s="14"/>
-[...1 lines deleted...]
-      <c r="I76" s="32"/>
+      <c r="G76" s="80">
+        <v>4648987</v>
+      </c>
+      <c r="H76" s="80"/>
+      <c r="I76" s="56"/>
       <c r="J76" s="9"/>
       <c r="K76" s="9"/>
       <c r="L76" s="13"/>
       <c r="M76" s="13"/>
       <c r="N76" s="6"/>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="21" t="s">
+      <c r="A77" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B77" s="11">
         <v>6395</v>
       </c>
-      <c r="C77" s="64">
+      <c r="C77" s="57">
         <v>6395</v>
       </c>
-      <c r="D77" s="72">
+      <c r="D77" s="65">
         <v>6395</v>
       </c>
-      <c r="E77" s="78">
+      <c r="E77" s="71">
         <v>6395</v>
       </c>
-      <c r="F77" s="72">
+      <c r="F77" s="65">
         <v>6395</v>
       </c>
-      <c r="G77" s="14"/>
-[...1 lines deleted...]
-      <c r="I77" s="32"/>
+      <c r="G77" s="80">
+        <v>6395</v>
+      </c>
+      <c r="H77" s="80"/>
+      <c r="I77" s="56"/>
       <c r="J77" s="9"/>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="9"/>
       <c r="N77" s="6"/>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="26" t="s">
+      <c r="A78" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="50"/>
+      <c r="B78" s="43"/>
       <c r="C78" s="9"/>
-      <c r="D78" s="50"/>
-[...4 lines deleted...]
-      <c r="I78" s="32"/>
+      <c r="D78" s="43"/>
+      <c r="E78" s="52"/>
+      <c r="F78" s="43"/>
+      <c r="G78" s="80"/>
+      <c r="H78" s="80"/>
+      <c r="I78" s="56"/>
       <c r="J78" s="9"/>
       <c r="K78" s="9"/>
       <c r="L78" s="13"/>
       <c r="M78" s="13"/>
       <c r="N78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="47" t="s">
-        <v>73</v>
+      <c r="A79" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B79" s="9">
         <v>140184103</v>
       </c>
-      <c r="C79" s="64">
+      <c r="C79" s="57">
         <v>325347141</v>
       </c>
-      <c r="D79" s="59">
+      <c r="D79" s="52">
         <v>519128756</v>
       </c>
-      <c r="E79" s="78">
+      <c r="E79" s="71">
         <v>732379978</v>
       </c>
-      <c r="F79" s="59">
+      <c r="F79" s="52">
         <v>921941845</v>
       </c>
-      <c r="G79" s="14"/>
-[...1 lines deleted...]
-      <c r="I79" s="32"/>
+      <c r="G79" s="80">
+        <v>1125132668</v>
+      </c>
+      <c r="H79" s="80"/>
+      <c r="I79" s="56"/>
       <c r="J79" s="9"/>
       <c r="K79" s="9"/>
       <c r="L79" s="13"/>
       <c r="M79" s="13"/>
       <c r="N79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="21" t="s">
+      <c r="A80" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B80" s="9">
         <v>88237770</v>
       </c>
-      <c r="C80" s="64">
+      <c r="C80" s="57">
         <v>220473859</v>
       </c>
-      <c r="D80" s="59">
+      <c r="D80" s="52">
         <v>358064741</v>
       </c>
-      <c r="E80" s="78">
+      <c r="E80" s="71">
         <v>518124796</v>
       </c>
-      <c r="F80" s="59">
+      <c r="F80" s="52">
         <v>649417557</v>
       </c>
-      <c r="G80" s="14"/>
-[...1 lines deleted...]
-      <c r="I80" s="32"/>
+      <c r="G80" s="80">
+        <v>798203868</v>
+      </c>
+      <c r="H80" s="80"/>
+      <c r="I80" s="56"/>
       <c r="J80" s="9"/>
       <c r="K80" s="9"/>
       <c r="L80" s="13"/>
       <c r="M80" s="13"/>
       <c r="N80" s="16"/>
       <c r="P80" s="16"/>
     </row>
     <row r="81" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="21" t="s">
+      <c r="A81" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B81" s="9">
         <v>267166</v>
       </c>
-      <c r="C81" s="64">
+      <c r="C81" s="57">
         <v>1559863</v>
       </c>
-      <c r="D81" s="59">
+      <c r="D81" s="52">
         <v>2852560</v>
       </c>
-      <c r="E81" s="78">
+      <c r="E81" s="71">
         <v>4145258</v>
       </c>
-      <c r="F81" s="59">
+      <c r="F81" s="52">
         <v>4428889</v>
       </c>
-      <c r="G81" s="14"/>
-[...1 lines deleted...]
-      <c r="I81" s="32"/>
+      <c r="G81" s="80">
+        <v>4712521</v>
+      </c>
+      <c r="H81" s="80"/>
+      <c r="I81" s="56"/>
       <c r="J81" s="9"/>
       <c r="K81" s="9"/>
       <c r="L81" s="13"/>
       <c r="M81" s="13"/>
       <c r="N81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="21" t="s">
-        <v>70</v>
+      <c r="A82" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B82" s="9">
         <v>523025</v>
       </c>
-      <c r="C82" s="64">
+      <c r="C82" s="57">
         <v>1149455</v>
       </c>
-      <c r="D82" s="59">
+      <c r="D82" s="52">
         <v>2169324</v>
       </c>
-      <c r="E82" s="78">
+      <c r="E82" s="71">
         <v>3387472</v>
       </c>
-      <c r="F82" s="59">
+      <c r="F82" s="52">
         <v>4592918</v>
       </c>
-      <c r="G82" s="14"/>
-[...1 lines deleted...]
-      <c r="I82" s="32"/>
+      <c r="G82" s="80">
+        <v>5819122</v>
+      </c>
+      <c r="H82" s="80"/>
+      <c r="I82" s="56"/>
       <c r="J82" s="9"/>
       <c r="K82" s="9"/>
       <c r="L82" s="13"/>
       <c r="M82" s="13"/>
       <c r="N82" s="6"/>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="21" t="s">
+      <c r="A83" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="9">
         <v>11904949</v>
       </c>
-      <c r="C83" s="64">
+      <c r="C83" s="57">
         <v>23538940</v>
       </c>
-      <c r="D83" s="59">
+      <c r="D83" s="52">
         <v>36295141</v>
       </c>
-      <c r="E83" s="78">
+      <c r="E83" s="71">
         <v>48832636</v>
       </c>
-      <c r="F83" s="59">
+      <c r="F83" s="52">
         <v>60012883</v>
       </c>
-      <c r="G83" s="14"/>
-[...1 lines deleted...]
-      <c r="I83" s="32"/>
+      <c r="G83" s="80">
+        <v>72029073</v>
+      </c>
+      <c r="H83" s="80"/>
+      <c r="I83" s="56"/>
       <c r="J83" s="9"/>
       <c r="K83" s="9"/>
       <c r="L83" s="13"/>
       <c r="M83" s="13"/>
       <c r="N83" s="6"/>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="21" t="s">
+      <c r="A84" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B84" s="9">
         <v>120716</v>
       </c>
-      <c r="C84" s="64">
+      <c r="C84" s="57">
         <v>218853</v>
       </c>
-      <c r="D84" s="59">
+      <c r="D84" s="52">
         <v>316989</v>
       </c>
-      <c r="E84" s="78">
+      <c r="E84" s="71">
         <v>415125</v>
       </c>
-      <c r="F84" s="59">
+      <c r="F84" s="52">
         <v>553119</v>
       </c>
-      <c r="G84" s="14"/>
-[...1 lines deleted...]
-      <c r="I84" s="32"/>
+      <c r="G84" s="80">
+        <v>691112</v>
+      </c>
+      <c r="H84" s="80"/>
+      <c r="I84" s="56"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="13"/>
       <c r="M84" s="13"/>
       <c r="N84" s="6"/>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="21" t="s">
-        <v>66</v>
+      <c r="A85" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B85" s="9">
         <v>4141</v>
       </c>
-      <c r="C85" s="64">
+      <c r="C85" s="57">
         <v>8227</v>
       </c>
-      <c r="D85" s="59">
+      <c r="D85" s="52">
         <v>12313</v>
       </c>
-      <c r="E85" s="78">
+      <c r="E85" s="71">
         <v>16399</v>
       </c>
-      <c r="F85" s="59">
+      <c r="F85" s="52">
         <v>20485</v>
       </c>
-      <c r="G85" s="14"/>
-[...1 lines deleted...]
-      <c r="I85" s="32"/>
+      <c r="G85" s="80">
+        <v>24571</v>
+      </c>
+      <c r="H85" s="80"/>
+      <c r="I85" s="56"/>
       <c r="J85" s="9"/>
       <c r="K85" s="9"/>
       <c r="L85" s="13"/>
       <c r="M85" s="13"/>
       <c r="N85" s="6"/>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="21" t="s">
+      <c r="A86" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B86" s="9">
         <v>450376</v>
       </c>
-      <c r="C86" s="64">
+      <c r="C86" s="57">
         <v>1017672</v>
       </c>
-      <c r="D86" s="59">
+      <c r="D86" s="52">
         <v>1578257</v>
       </c>
-      <c r="E86" s="78">
+      <c r="E86" s="71">
         <v>2250982</v>
       </c>
-      <c r="F86" s="59">
+      <c r="F86" s="52">
         <v>3096177</v>
       </c>
-      <c r="G86" s="14"/>
-[...1 lines deleted...]
-      <c r="I86" s="32"/>
+      <c r="G86" s="80">
+        <v>3964021</v>
+      </c>
+      <c r="H86" s="80"/>
+      <c r="I86" s="56"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="13"/>
       <c r="M86" s="13"/>
       <c r="N86" s="6"/>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="21" t="s">
+      <c r="A87" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B87" s="9">
         <v>159940</v>
       </c>
-      <c r="C87" s="64">
+      <c r="C87" s="57">
         <v>257122</v>
       </c>
-      <c r="D87" s="59">
+      <c r="D87" s="52">
         <v>354303</v>
       </c>
-      <c r="E87" s="78">
+      <c r="E87" s="71">
         <v>451485</v>
       </c>
-      <c r="F87" s="59">
+      <c r="F87" s="52">
         <v>545476</v>
       </c>
-      <c r="G87" s="14"/>
-[...1 lines deleted...]
-      <c r="I87" s="32"/>
+      <c r="G87" s="80">
+        <v>639466</v>
+      </c>
+      <c r="H87" s="80"/>
+      <c r="I87" s="56"/>
       <c r="J87" s="9"/>
       <c r="K87" s="9"/>
       <c r="L87" s="13"/>
       <c r="M87" s="13"/>
       <c r="N87" s="6"/>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="21" t="s">
-        <v>68</v>
+      <c r="A88" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B88" s="9">
         <v>3302</v>
       </c>
-      <c r="C88" s="64">
+      <c r="C88" s="57">
         <v>6604</v>
       </c>
-      <c r="D88" s="59">
+      <c r="D88" s="52">
         <v>9906</v>
       </c>
-      <c r="E88" s="78">
+      <c r="E88" s="71">
         <v>13208</v>
       </c>
-      <c r="F88" s="59">
+      <c r="F88" s="52">
         <v>16510</v>
       </c>
-      <c r="G88" s="14"/>
-[...1 lines deleted...]
-      <c r="I88" s="32"/>
+      <c r="G88" s="80">
+        <v>19812</v>
+      </c>
+      <c r="H88" s="80"/>
+      <c r="I88" s="56"/>
       <c r="J88" s="9"/>
       <c r="K88" s="9"/>
       <c r="L88" s="13"/>
       <c r="M88" s="13"/>
       <c r="N88" s="6"/>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="21" t="s">
+      <c r="A89" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B89" s="9">
         <v>1114291</v>
       </c>
-      <c r="C89" s="64">
+      <c r="C89" s="57">
         <v>2821154</v>
       </c>
-      <c r="D89" s="59">
+      <c r="D89" s="52">
         <v>3631261</v>
       </c>
-      <c r="E89" s="78">
+      <c r="E89" s="71">
         <v>4357895</v>
       </c>
-      <c r="F89" s="59">
+      <c r="F89" s="52">
         <v>8233418</v>
       </c>
-      <c r="G89" s="14"/>
-[...1 lines deleted...]
-      <c r="I89" s="32"/>
+      <c r="G89" s="80">
+        <v>12384988</v>
+      </c>
+      <c r="H89" s="80"/>
+      <c r="I89" s="56"/>
       <c r="J89" s="9"/>
       <c r="K89" s="9"/>
       <c r="L89" s="13"/>
       <c r="M89" s="13"/>
       <c r="N89" s="6"/>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="21" t="s">
-        <v>69</v>
+      <c r="A90" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B90" s="9">
         <v>125886</v>
       </c>
-      <c r="C90" s="64">
+      <c r="C90" s="57">
         <v>304416</v>
       </c>
-      <c r="D90" s="59">
+      <c r="D90" s="52">
         <v>482947</v>
       </c>
-      <c r="E90" s="78">
+      <c r="E90" s="71">
         <v>661478</v>
       </c>
-      <c r="F90" s="59">
+      <c r="F90" s="52">
         <v>693492</v>
       </c>
-      <c r="G90" s="14"/>
-[...1 lines deleted...]
-      <c r="I90" s="32"/>
+      <c r="G90" s="80">
+        <v>725506</v>
+      </c>
+      <c r="H90" s="80"/>
+      <c r="I90" s="56"/>
       <c r="J90" s="9"/>
       <c r="K90" s="9"/>
       <c r="L90" s="13"/>
       <c r="M90" s="13"/>
       <c r="N90" s="6"/>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="21" t="s">
+      <c r="A91" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B91" s="9">
         <v>995186</v>
       </c>
-      <c r="C91" s="64">
+      <c r="C91" s="57">
         <v>2817286</v>
       </c>
-      <c r="D91" s="59">
+      <c r="D91" s="52">
         <v>4613846</v>
       </c>
-      <c r="E91" s="78">
+      <c r="E91" s="71">
         <v>6819031</v>
       </c>
-      <c r="F91" s="59">
+      <c r="F91" s="52">
         <v>9303768</v>
       </c>
-      <c r="G91" s="14"/>
-[...1 lines deleted...]
-      <c r="I91" s="32"/>
+      <c r="G91" s="80">
+        <v>11604584</v>
+      </c>
+      <c r="H91" s="80"/>
+      <c r="I91" s="56"/>
       <c r="J91" s="9"/>
       <c r="K91" s="9"/>
       <c r="L91" s="13"/>
       <c r="M91" s="13"/>
       <c r="N91" s="6"/>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="21" t="s">
+      <c r="A92" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B92" s="9">
         <v>11358</v>
       </c>
-      <c r="C92" s="64">
+      <c r="C92" s="57">
         <v>69767</v>
       </c>
-      <c r="D92" s="59">
+      <c r="D92" s="52">
         <v>128176</v>
       </c>
-      <c r="E92" s="78">
+      <c r="E92" s="71">
         <v>186584</v>
       </c>
-      <c r="F92" s="59">
+      <c r="F92" s="52">
         <v>198409</v>
       </c>
-      <c r="G92" s="14"/>
-[...1 lines deleted...]
-      <c r="I92" s="32"/>
+      <c r="G92" s="80">
+        <v>210234</v>
+      </c>
+      <c r="H92" s="80"/>
+      <c r="I92" s="56"/>
       <c r="J92" s="9"/>
       <c r="K92" s="9"/>
       <c r="L92" s="13"/>
       <c r="M92" s="13"/>
       <c r="N92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="21" t="s">
+      <c r="A93" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="9">
         <v>2631319</v>
       </c>
-      <c r="C93" s="64">
+      <c r="C93" s="57">
         <v>6246383</v>
       </c>
-      <c r="D93" s="59">
+      <c r="D93" s="52">
         <v>9771067</v>
       </c>
-      <c r="E93" s="78">
+      <c r="E93" s="71">
         <v>13527840</v>
       </c>
-      <c r="F93" s="59">
+      <c r="F93" s="52">
         <v>17397791</v>
       </c>
-      <c r="G93" s="14"/>
-[...1 lines deleted...]
-      <c r="I93" s="32"/>
+      <c r="G93" s="80">
+        <v>21022943</v>
+      </c>
+      <c r="H93" s="80"/>
+      <c r="I93" s="56"/>
       <c r="J93" s="9"/>
       <c r="K93" s="9"/>
       <c r="L93" s="13"/>
       <c r="M93" s="13"/>
       <c r="N93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="21" t="s">
+      <c r="A94" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B94" s="9">
         <v>469597</v>
       </c>
-      <c r="C94" s="64">
+      <c r="C94" s="57">
         <v>975104</v>
       </c>
-      <c r="D94" s="59">
+      <c r="D94" s="52">
         <v>1929991</v>
       </c>
-      <c r="E94" s="78">
+      <c r="E94" s="71">
         <v>2882870</v>
       </c>
-      <c r="F94" s="59">
+      <c r="F94" s="52">
         <v>4082841</v>
       </c>
-      <c r="G94" s="14"/>
-[...1 lines deleted...]
-      <c r="I94" s="32"/>
+      <c r="G94" s="80">
+        <v>5111985</v>
+      </c>
+      <c r="H94" s="80"/>
+      <c r="I94" s="56"/>
       <c r="J94" s="9"/>
       <c r="K94" s="9"/>
       <c r="L94" s="13"/>
       <c r="M94" s="13"/>
       <c r="N94" s="6"/>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="21" t="s">
+      <c r="A95" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="9">
         <v>1850</v>
       </c>
-      <c r="C95" s="64">
+      <c r="C95" s="57">
         <v>3792</v>
       </c>
-      <c r="D95" s="59">
+      <c r="D95" s="52">
         <v>5734</v>
       </c>
-      <c r="E95" s="78">
+      <c r="E95" s="71">
         <v>7677</v>
       </c>
-      <c r="F95" s="59">
+      <c r="F95" s="52">
         <v>9451</v>
       </c>
-      <c r="G95" s="14"/>
-[...1 lines deleted...]
-      <c r="I95" s="32"/>
+      <c r="G95" s="80">
+        <v>11225</v>
+      </c>
+      <c r="H95" s="80"/>
+      <c r="I95" s="56"/>
       <c r="J95" s="9"/>
       <c r="K95" s="9"/>
       <c r="L95" s="13"/>
       <c r="M95" s="13"/>
       <c r="N95" s="6"/>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="21" t="s">
+      <c r="A96" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B96" s="9">
         <v>463299</v>
       </c>
-      <c r="C96" s="64">
+      <c r="C96" s="57">
         <v>927552</v>
       </c>
-      <c r="D96" s="59">
+      <c r="D96" s="52">
         <v>1349376</v>
       </c>
-      <c r="E96" s="78">
+      <c r="E96" s="71">
         <v>1739194</v>
       </c>
-      <c r="F96" s="59">
+      <c r="F96" s="52">
         <v>2178947</v>
       </c>
-      <c r="G96" s="14"/>
-[...1 lines deleted...]
-      <c r="I96" s="32"/>
+      <c r="G96" s="80">
+        <v>2800035</v>
+      </c>
+      <c r="H96" s="80"/>
+      <c r="I96" s="56"/>
       <c r="J96" s="9"/>
       <c r="K96" s="9"/>
       <c r="L96" s="13"/>
       <c r="M96" s="13"/>
       <c r="N96" s="6"/>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="21" t="s">
-        <v>67</v>
+      <c r="A97" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B97" s="9">
         <v>31415690</v>
       </c>
-      <c r="C97" s="64">
+      <c r="C97" s="57">
         <v>60366363</v>
       </c>
-      <c r="D97" s="59">
+      <c r="D97" s="52">
         <v>91657845</v>
       </c>
-      <c r="E97" s="78">
+      <c r="E97" s="71">
         <v>118900008</v>
       </c>
-      <c r="F97" s="59">
+      <c r="F97" s="52">
         <v>149781885</v>
       </c>
-      <c r="G97" s="14"/>
-[...1 lines deleted...]
-      <c r="I97" s="32"/>
+      <c r="G97" s="80">
+        <v>175968433</v>
+      </c>
+      <c r="H97" s="80"/>
+      <c r="I97" s="56"/>
       <c r="J97" s="9"/>
       <c r="K97" s="9"/>
       <c r="L97" s="13"/>
       <c r="M97" s="13"/>
       <c r="N97" s="6"/>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="21" t="s">
+      <c r="A98" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B98" s="9">
         <v>31056</v>
       </c>
-      <c r="C98" s="64">
+      <c r="C98" s="57">
         <v>61119</v>
       </c>
-      <c r="D98" s="59">
+      <c r="D98" s="52">
         <v>91182</v>
       </c>
-      <c r="E98" s="78">
+      <c r="E98" s="71">
         <v>121244</v>
       </c>
-      <c r="F98" s="59">
+      <c r="F98" s="52">
         <v>155262</v>
       </c>
-      <c r="G98" s="14"/>
-[...1 lines deleted...]
-      <c r="I98" s="32"/>
+      <c r="G98" s="80">
+        <v>189280</v>
+      </c>
+      <c r="H98" s="80"/>
+      <c r="I98" s="56"/>
       <c r="J98" s="9"/>
       <c r="K98" s="9"/>
       <c r="L98" s="13"/>
       <c r="M98" s="13"/>
       <c r="N98" s="6"/>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="21" t="s">
+      <c r="A99" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B99" s="9">
         <v>363804</v>
       </c>
-      <c r="C99" s="64">
+      <c r="C99" s="57">
         <v>725082</v>
       </c>
-      <c r="D99" s="59">
+      <c r="D99" s="52">
         <v>1086360</v>
       </c>
-      <c r="E99" s="78">
+      <c r="E99" s="71">
         <v>1447638</v>
       </c>
-      <c r="F99" s="59">
+      <c r="F99" s="52">
         <v>1784283</v>
       </c>
-      <c r="G99" s="14"/>
-[...1 lines deleted...]
-      <c r="I99" s="32"/>
+      <c r="G99" s="80">
+        <v>2120928</v>
+      </c>
+      <c r="H99" s="80"/>
+      <c r="I99" s="56"/>
       <c r="J99" s="9"/>
       <c r="K99" s="9"/>
       <c r="L99" s="13"/>
       <c r="M99" s="13"/>
       <c r="N99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="26" t="s">
+      <c r="A100" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B100" s="50"/>
+      <c r="B100" s="43"/>
       <c r="C100" s="9"/>
-      <c r="D100" s="50"/>
-[...4 lines deleted...]
-      <c r="I100" s="32"/>
+      <c r="D100" s="43"/>
+      <c r="E100" s="43"/>
+      <c r="F100" s="43"/>
+      <c r="G100" s="80"/>
+      <c r="H100" s="80"/>
+      <c r="I100" s="56"/>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
       <c r="L100" s="13"/>
       <c r="M100" s="13"/>
       <c r="N100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="47" t="s">
-        <v>73</v>
+      <c r="A101" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B101" s="9">
         <v>34127110</v>
       </c>
-      <c r="C101" s="64">
+      <c r="C101" s="57">
         <v>77484191</v>
       </c>
-      <c r="D101" s="59">
+      <c r="D101" s="52">
         <v>122162707</v>
       </c>
-      <c r="E101" s="78">
+      <c r="E101" s="71">
         <v>164497926</v>
       </c>
-      <c r="F101" s="59">
+      <c r="F101" s="52">
         <v>205382173</v>
       </c>
-      <c r="G101" s="14"/>
-[...1 lines deleted...]
-      <c r="I101" s="32"/>
+      <c r="G101" s="80">
+        <v>249848503</v>
+      </c>
+      <c r="H101" s="80"/>
+      <c r="I101" s="56"/>
       <c r="J101" s="9"/>
       <c r="K101" s="9"/>
       <c r="L101" s="13"/>
       <c r="M101" s="13"/>
       <c r="N101" s="6"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="21" t="s">
+      <c r="A102" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B102" s="9">
         <v>24972783</v>
       </c>
-      <c r="C102" s="64">
+      <c r="C102" s="57">
         <v>57571422</v>
       </c>
-      <c r="D102" s="59">
+      <c r="D102" s="52">
         <v>92098564</v>
       </c>
-      <c r="E102" s="78">
+      <c r="E102" s="71">
         <v>123132717</v>
       </c>
-      <c r="F102" s="59">
+      <c r="F102" s="52">
         <v>151801148</v>
       </c>
-      <c r="G102" s="14"/>
-[...1 lines deleted...]
-      <c r="I102" s="32"/>
+      <c r="G102" s="80">
+        <v>184086819</v>
+      </c>
+      <c r="H102" s="80"/>
+      <c r="I102" s="56"/>
       <c r="J102" s="9"/>
       <c r="K102" s="9"/>
       <c r="L102" s="13"/>
       <c r="M102" s="13"/>
       <c r="N102" s="16"/>
       <c r="P102" s="16"/>
     </row>
     <row r="103" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="21" t="s">
+      <c r="A103" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B103" s="9">
         <v>206842</v>
       </c>
-      <c r="C103" s="64">
+      <c r="C103" s="57">
         <v>452298</v>
       </c>
-      <c r="D103" s="59">
+      <c r="D103" s="52">
         <v>697753</v>
       </c>
-      <c r="E103" s="78">
+      <c r="E103" s="71">
         <v>943208</v>
       </c>
-      <c r="F103" s="59">
+      <c r="F103" s="52">
         <v>1158195</v>
       </c>
-      <c r="G103" s="14"/>
-[...1 lines deleted...]
-      <c r="I103" s="32"/>
+      <c r="G103" s="80">
+        <v>1373182</v>
+      </c>
+      <c r="H103" s="80"/>
+      <c r="I103" s="56"/>
       <c r="J103" s="9"/>
       <c r="K103" s="9"/>
       <c r="L103" s="13"/>
       <c r="M103" s="13"/>
       <c r="N103" s="6"/>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="21" t="s">
-        <v>70</v>
+      <c r="A104" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B104" s="9">
         <v>32729</v>
       </c>
-      <c r="C104" s="64">
+      <c r="C104" s="57">
         <v>65458</v>
       </c>
-      <c r="D104" s="59">
+      <c r="D104" s="52">
         <v>98187</v>
       </c>
-      <c r="E104" s="78">
+      <c r="E104" s="71">
         <v>130916</v>
       </c>
-      <c r="F104" s="59">
+      <c r="F104" s="52">
         <v>163645</v>
       </c>
-      <c r="G104" s="14"/>
-[...1 lines deleted...]
-      <c r="I104" s="32"/>
+      <c r="G104" s="80">
+        <v>196374</v>
+      </c>
+      <c r="H104" s="80"/>
+      <c r="I104" s="56"/>
       <c r="J104" s="9"/>
       <c r="K104" s="9"/>
       <c r="L104" s="13"/>
       <c r="M104" s="13"/>
       <c r="N104" s="6"/>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="21" t="s">
+      <c r="A105" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B105" s="9">
         <v>3119629</v>
       </c>
-      <c r="C105" s="64">
+      <c r="C105" s="57">
         <v>6556829</v>
       </c>
-      <c r="D105" s="59">
+      <c r="D105" s="52">
         <v>9071497</v>
       </c>
-      <c r="E105" s="78">
+      <c r="E105" s="71">
         <v>12017764</v>
       </c>
-      <c r="F105" s="59">
+      <c r="F105" s="52">
         <v>15136367</v>
       </c>
-      <c r="G105" s="14"/>
-[...1 lines deleted...]
-      <c r="I105" s="32"/>
+      <c r="G105" s="80">
+        <v>18562157</v>
+      </c>
+      <c r="H105" s="80"/>
+      <c r="I105" s="56"/>
       <c r="J105" s="9"/>
       <c r="K105" s="9"/>
       <c r="L105" s="13"/>
       <c r="M105" s="13"/>
       <c r="N105" s="6"/>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="21" t="s">
+      <c r="A106" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B106" s="9">
         <v>26941</v>
       </c>
-      <c r="C106" s="64">
+      <c r="C106" s="57">
         <v>59705</v>
       </c>
-      <c r="D106" s="59">
+      <c r="D106" s="52">
         <v>92470</v>
       </c>
-      <c r="E106" s="78">
+      <c r="E106" s="71">
         <v>125235</v>
       </c>
-      <c r="F106" s="59">
+      <c r="F106" s="52">
         <v>171024</v>
       </c>
-      <c r="G106" s="14"/>
-[...1 lines deleted...]
-      <c r="I106" s="32"/>
+      <c r="G106" s="80">
+        <v>216813</v>
+      </c>
+      <c r="H106" s="80"/>
+      <c r="I106" s="56"/>
       <c r="J106" s="9"/>
       <c r="K106" s="9"/>
       <c r="L106" s="13"/>
       <c r="M106" s="13"/>
       <c r="N106" s="6"/>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="21" t="s">
-        <v>66</v>
+      <c r="A107" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B107" s="9">
         <v>719</v>
       </c>
-      <c r="C107" s="64">
+      <c r="C107" s="57">
         <v>1438</v>
       </c>
-      <c r="D107" s="59">
+      <c r="D107" s="52">
         <v>2157</v>
       </c>
-      <c r="E107" s="78">
+      <c r="E107" s="71">
         <v>2876</v>
       </c>
-      <c r="F107" s="59">
+      <c r="F107" s="52">
         <v>3595</v>
       </c>
-      <c r="G107" s="14"/>
-[...1 lines deleted...]
-      <c r="I107" s="32"/>
+      <c r="G107" s="80">
+        <v>4314</v>
+      </c>
+      <c r="H107" s="80"/>
+      <c r="I107" s="56"/>
       <c r="J107" s="9"/>
       <c r="K107" s="9"/>
       <c r="L107" s="13"/>
       <c r="M107" s="13"/>
       <c r="N107" s="6"/>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="21" t="s">
+      <c r="A108" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="9">
         <v>113318</v>
       </c>
-      <c r="C108" s="64">
+      <c r="C108" s="57">
         <v>275579</v>
       </c>
-      <c r="D108" s="59">
+      <c r="D108" s="52">
         <v>437841</v>
       </c>
-      <c r="E108" s="78">
+      <c r="E108" s="71">
         <v>600103</v>
       </c>
-      <c r="F108" s="59">
+      <c r="F108" s="52">
         <v>733451</v>
       </c>
-      <c r="G108" s="14"/>
-[...1 lines deleted...]
-      <c r="I108" s="32"/>
+      <c r="G108" s="80">
+        <v>866799</v>
+      </c>
+      <c r="H108" s="80"/>
+      <c r="I108" s="56"/>
       <c r="J108" s="9"/>
       <c r="K108" s="9"/>
       <c r="L108" s="13"/>
       <c r="M108" s="13"/>
       <c r="N108" s="6"/>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="21" t="s">
+      <c r="A109" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B109" s="9">
         <v>156844</v>
       </c>
-      <c r="C109" s="64">
+      <c r="C109" s="57">
         <v>244229</v>
       </c>
-      <c r="D109" s="59">
+      <c r="D109" s="52">
         <v>331614</v>
       </c>
-      <c r="E109" s="78">
+      <c r="E109" s="71">
         <v>418999</v>
       </c>
-      <c r="F109" s="59">
+      <c r="F109" s="52">
         <v>509596</v>
       </c>
-      <c r="G109" s="14"/>
-[...1 lines deleted...]
-      <c r="I109" s="32"/>
+      <c r="G109" s="80">
+        <v>600194</v>
+      </c>
+      <c r="H109" s="80"/>
+      <c r="I109" s="56"/>
       <c r="J109" s="9"/>
       <c r="K109" s="9"/>
       <c r="L109" s="13"/>
       <c r="M109" s="13"/>
       <c r="N109" s="6"/>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="21" t="s">
-        <v>68</v>
+      <c r="A110" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B110" s="9">
         <v>1112</v>
       </c>
-      <c r="C110" s="64">
+      <c r="C110" s="57">
         <v>2224</v>
       </c>
-      <c r="D110" s="59">
+      <c r="D110" s="52">
         <v>3336</v>
       </c>
-      <c r="E110" s="78">
+      <c r="E110" s="71">
         <v>4448</v>
       </c>
-      <c r="F110" s="59">
+      <c r="F110" s="52">
         <v>5560</v>
       </c>
-      <c r="G110" s="14"/>
-[...1 lines deleted...]
-      <c r="I110" s="32"/>
+      <c r="G110" s="80">
+        <v>6672</v>
+      </c>
+      <c r="H110" s="80"/>
+      <c r="I110" s="56"/>
       <c r="J110" s="9"/>
       <c r="K110" s="9"/>
       <c r="L110" s="13"/>
       <c r="M110" s="13"/>
       <c r="N110" s="6"/>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="21" t="s">
+      <c r="A111" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B111" s="9">
         <v>82470</v>
       </c>
-      <c r="C111" s="64">
+      <c r="C111" s="57">
         <v>282600</v>
       </c>
-      <c r="D111" s="59">
+      <c r="D111" s="52">
         <v>516095</v>
       </c>
-      <c r="E111" s="78">
+      <c r="E111" s="71">
         <v>666236</v>
       </c>
-      <c r="F111" s="59">
+      <c r="F111" s="52">
         <v>803681</v>
       </c>
-      <c r="G111" s="14"/>
-[...1 lines deleted...]
-      <c r="I111" s="32"/>
+      <c r="G111" s="80">
+        <v>879606</v>
+      </c>
+      <c r="H111" s="80"/>
+      <c r="I111" s="56"/>
       <c r="J111" s="9"/>
       <c r="K111" s="9"/>
       <c r="L111" s="13"/>
       <c r="M111" s="13"/>
       <c r="N111" s="6"/>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="21" t="s">
-        <v>69</v>
+      <c r="A112" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B112" s="9">
         <v>125836</v>
       </c>
-      <c r="C112" s="64">
+      <c r="C112" s="57">
         <v>176285</v>
       </c>
-      <c r="D112" s="59">
+      <c r="D112" s="52">
         <v>226734</v>
       </c>
-      <c r="E112" s="78">
+      <c r="E112" s="71">
         <v>277183</v>
       </c>
-      <c r="F112" s="59">
+      <c r="F112" s="52">
         <v>309147</v>
       </c>
-      <c r="G112" s="14"/>
-[...1 lines deleted...]
-      <c r="I112" s="32"/>
+      <c r="G112" s="80">
+        <v>341111</v>
+      </c>
+      <c r="H112" s="80"/>
+      <c r="I112" s="56"/>
       <c r="J112" s="9"/>
       <c r="K112" s="9"/>
       <c r="L112" s="13"/>
       <c r="M112" s="13"/>
       <c r="N112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="21" t="s">
+      <c r="A113" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B113" s="9">
         <v>964964</v>
       </c>
-      <c r="C113" s="64">
+      <c r="C113" s="57">
         <v>2720792</v>
       </c>
-      <c r="D113" s="59">
+      <c r="D113" s="52">
         <v>4451079</v>
       </c>
-      <c r="E113" s="78">
+      <c r="E113" s="71">
         <v>6589992</v>
       </c>
-      <c r="F113" s="59">
+      <c r="F113" s="52">
         <v>9039437</v>
       </c>
-      <c r="G113" s="14"/>
-[...1 lines deleted...]
-      <c r="I113" s="32"/>
+      <c r="G113" s="80">
+        <v>11304960</v>
+      </c>
+      <c r="H113" s="80"/>
+      <c r="I113" s="56"/>
       <c r="J113" s="9"/>
       <c r="K113" s="9"/>
       <c r="L113" s="13"/>
       <c r="M113" s="13"/>
       <c r="N113" s="6"/>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="21" t="s">
+      <c r="A114" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="9">
         <v>10539</v>
       </c>
-      <c r="C114" s="64">
+      <c r="C114" s="57">
         <v>55673</v>
       </c>
-      <c r="D114" s="59">
+      <c r="D114" s="52">
         <v>100807</v>
       </c>
-      <c r="E114" s="78">
+      <c r="E114" s="71">
         <v>145941</v>
       </c>
-      <c r="F114" s="59">
+      <c r="F114" s="52">
         <v>157297</v>
       </c>
-      <c r="G114" s="14"/>
-[...1 lines deleted...]
-      <c r="I114" s="32"/>
+      <c r="G114" s="80">
+        <v>168653</v>
+      </c>
+      <c r="H114" s="80"/>
+      <c r="I114" s="56"/>
       <c r="J114" s="9"/>
       <c r="K114" s="9"/>
       <c r="L114" s="13"/>
       <c r="M114" s="13"/>
       <c r="N114" s="6"/>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="21" t="s">
+      <c r="A115" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="9">
         <v>2123413</v>
       </c>
-      <c r="C115" s="64">
+      <c r="C115" s="57">
         <v>4579050</v>
       </c>
-      <c r="D115" s="59">
+      <c r="D115" s="52">
         <v>6915986</v>
       </c>
-      <c r="E115" s="78">
+      <c r="E115" s="71">
         <v>9253187</v>
       </c>
-      <c r="F115" s="59">
+      <c r="F115" s="52">
         <v>11853669</v>
       </c>
-      <c r="G115" s="14"/>
-[...1 lines deleted...]
-      <c r="I115" s="32"/>
+      <c r="G115" s="80">
+        <v>14253576</v>
+      </c>
+      <c r="H115" s="80"/>
+      <c r="I115" s="56"/>
       <c r="J115" s="9"/>
       <c r="K115" s="9"/>
       <c r="L115" s="13"/>
       <c r="M115" s="13"/>
       <c r="N115" s="6"/>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="21" t="s">
+      <c r="A116" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B116" s="9">
         <v>464571</v>
       </c>
-      <c r="C116" s="64">
+      <c r="C116" s="57">
         <v>960004</v>
       </c>
-      <c r="D116" s="59">
+      <c r="D116" s="52">
         <v>1904817</v>
       </c>
-      <c r="E116" s="78">
+      <c r="E116" s="71">
         <v>2847623</v>
       </c>
-      <c r="F116" s="59">
+      <c r="F116" s="52">
         <v>4042508</v>
       </c>
-      <c r="G116" s="14"/>
-[...1 lines deleted...]
-      <c r="I116" s="32"/>
+      <c r="G116" s="80">
+        <v>5066565</v>
+      </c>
+      <c r="H116" s="80"/>
+      <c r="I116" s="56"/>
       <c r="J116" s="9"/>
       <c r="K116" s="9"/>
       <c r="L116" s="13"/>
       <c r="M116" s="13"/>
       <c r="N116" s="6"/>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="21" t="s">
+      <c r="A117" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B117" s="9">
         <v>505</v>
       </c>
-      <c r="C117" s="64">
+      <c r="C117" s="57">
         <v>1102</v>
       </c>
-      <c r="D117" s="59">
+      <c r="D117" s="52">
         <v>1699</v>
       </c>
-      <c r="E117" s="78">
+      <c r="E117" s="71">
         <v>2297</v>
       </c>
-      <c r="F117" s="59">
+      <c r="F117" s="52">
         <v>2726</v>
       </c>
-      <c r="G117" s="14"/>
-[...1 lines deleted...]
-      <c r="I117" s="32"/>
+      <c r="G117" s="80">
+        <v>3155</v>
+      </c>
+      <c r="H117" s="80"/>
+      <c r="I117" s="56"/>
       <c r="J117" s="9"/>
       <c r="K117" s="9"/>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
       <c r="N117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="21" t="s">
+      <c r="A118" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B118" s="9">
         <v>444708</v>
       </c>
-      <c r="C118" s="64">
+      <c r="C118" s="57">
         <v>890370</v>
       </c>
-      <c r="D118" s="59">
+      <c r="D118" s="52">
         <v>1293603</v>
       </c>
-      <c r="E118" s="78">
+      <c r="E118" s="71">
         <v>1664830</v>
       </c>
-      <c r="F118" s="59">
+      <c r="F118" s="52">
         <v>2085992</v>
       </c>
-      <c r="G118" s="14"/>
-[...1 lines deleted...]
-      <c r="I118" s="32"/>
+      <c r="G118" s="80">
+        <v>2688489</v>
+      </c>
+      <c r="H118" s="80"/>
+      <c r="I118" s="56"/>
       <c r="J118" s="9"/>
       <c r="K118" s="9"/>
       <c r="L118" s="13"/>
       <c r="M118" s="13"/>
       <c r="N118" s="6"/>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="21" t="s">
-        <v>67</v>
+      <c r="A119" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B119" s="9">
         <v>42027</v>
       </c>
-      <c r="C119" s="64">
+      <c r="C119" s="57">
         <v>108347</v>
       </c>
-      <c r="D119" s="59">
+      <c r="D119" s="52">
         <v>174668</v>
       </c>
-      <c r="E119" s="78">
+      <c r="E119" s="71">
         <v>240989</v>
       </c>
-      <c r="F119" s="59">
+      <c r="F119" s="52">
         <v>291056</v>
       </c>
-      <c r="G119" s="14"/>
-[...1 lines deleted...]
-      <c r="I119" s="32"/>
+      <c r="G119" s="80">
+        <v>341123</v>
+      </c>
+      <c r="H119" s="80"/>
+      <c r="I119" s="56"/>
       <c r="J119" s="9"/>
       <c r="K119" s="9"/>
       <c r="L119" s="13"/>
       <c r="M119" s="13"/>
       <c r="N119" s="6"/>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="21" t="s">
+      <c r="A120" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B120" s="9">
         <v>6061</v>
       </c>
-      <c r="C120" s="64">
+      <c r="C120" s="57">
         <v>14793</v>
       </c>
-      <c r="D120" s="59">
+      <c r="D120" s="52">
         <v>23525</v>
       </c>
-      <c r="E120" s="78">
+      <c r="E120" s="71">
         <v>32258</v>
       </c>
-      <c r="F120" s="59">
+      <c r="F120" s="52">
         <v>38851</v>
       </c>
-      <c r="G120" s="14"/>
-[...1 lines deleted...]
-      <c r="I120" s="32"/>
+      <c r="G120" s="80">
+        <v>45444</v>
+      </c>
+      <c r="H120" s="80"/>
+      <c r="I120" s="56"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
       <c r="L120" s="13"/>
       <c r="M120" s="13"/>
       <c r="N120" s="6"/>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="21" t="s">
+      <c r="A121" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B121" s="9">
         <v>358569</v>
       </c>
-      <c r="C121" s="64">
+      <c r="C121" s="57">
         <v>701539</v>
       </c>
-      <c r="D121" s="59">
+      <c r="D121" s="52">
         <v>1044508</v>
       </c>
-      <c r="E121" s="78">
+      <c r="E121" s="71">
         <v>1387477</v>
       </c>
-      <c r="F121" s="59">
+      <c r="F121" s="52">
         <v>1720002</v>
       </c>
-      <c r="G121" s="14"/>
-[...1 lines deleted...]
-      <c r="I121" s="32"/>
+      <c r="G121" s="80">
+        <v>2052527</v>
+      </c>
+      <c r="H121" s="80"/>
+      <c r="I121" s="56"/>
       <c r="J121" s="9"/>
       <c r="K121" s="9"/>
       <c r="L121" s="13"/>
       <c r="M121" s="13"/>
       <c r="N121" s="6"/>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="26" t="s">
+      <c r="A122" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B122" s="50"/>
+      <c r="B122" s="43"/>
       <c r="C122" s="9"/>
-      <c r="D122" s="50"/>
-[...4 lines deleted...]
-      <c r="I122" s="9"/>
+      <c r="D122" s="43"/>
+      <c r="E122" s="67"/>
+      <c r="F122" s="43"/>
+      <c r="G122" s="80"/>
+      <c r="H122" s="80"/>
+      <c r="I122" s="56"/>
       <c r="J122" s="9"/>
       <c r="K122" s="9"/>
       <c r="L122" s="13"/>
       <c r="M122" s="13"/>
       <c r="N122" s="6"/>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="47" t="s">
-        <v>73</v>
+      <c r="A123" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B123" s="9">
         <v>1478611</v>
       </c>
-      <c r="C123" s="64">
+      <c r="C123" s="57">
         <v>3164968</v>
       </c>
-      <c r="D123" s="59">
+      <c r="D123" s="52">
         <v>5540970</v>
       </c>
-      <c r="E123" s="78">
+      <c r="E123" s="71">
         <v>8139938</v>
       </c>
-      <c r="F123" s="59">
+      <c r="F123" s="52">
         <v>11074984</v>
       </c>
-      <c r="G123" s="14"/>
-[...1 lines deleted...]
-      <c r="I123" s="9"/>
+      <c r="G123" s="80">
+        <v>14023770</v>
+      </c>
+      <c r="H123" s="80"/>
+      <c r="I123" s="56"/>
       <c r="J123" s="9"/>
       <c r="K123" s="9"/>
       <c r="L123" s="13"/>
       <c r="M123" s="13"/>
       <c r="N123" s="6"/>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="22" t="s">
+      <c r="A124" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B124" s="9">
         <v>387966</v>
       </c>
-      <c r="C124" s="64">
+      <c r="C124" s="57">
         <v>1150173</v>
       </c>
-      <c r="D124" s="59">
+      <c r="D124" s="52">
         <v>1752527</v>
       </c>
-      <c r="E124" s="78">
+      <c r="E124" s="71">
         <v>2262492</v>
       </c>
-      <c r="F124" s="59">
+      <c r="F124" s="52">
         <v>3476655</v>
       </c>
-      <c r="G124" s="14"/>
-[...1 lines deleted...]
-      <c r="I124" s="9"/>
+      <c r="G124" s="80">
+        <v>4534651</v>
+      </c>
+      <c r="H124" s="80"/>
+      <c r="I124" s="56"/>
       <c r="J124" s="9"/>
       <c r="K124" s="9"/>
       <c r="L124" s="13"/>
       <c r="M124" s="13"/>
       <c r="N124" s="16"/>
       <c r="P124" s="16"/>
     </row>
     <row r="125" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="21" t="s">
+      <c r="A125" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E125" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I125" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G125" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H125" s="80"/>
+      <c r="I125" s="56"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
       <c r="L125" s="13"/>
       <c r="M125" s="13"/>
       <c r="N125" s="6"/>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B126" s="64">
+      <c r="A126" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B126" s="57">
         <v>43096</v>
       </c>
-      <c r="C126" s="64">
+      <c r="C126" s="57">
         <v>79851</v>
       </c>
-      <c r="D126" s="59">
+      <c r="D126" s="52">
         <v>123274</v>
       </c>
-      <c r="E126" s="78">
+      <c r="E126" s="71">
         <v>172851</v>
       </c>
-      <c r="F126" s="59">
+      <c r="F126" s="52">
         <v>221132</v>
       </c>
-      <c r="G126" s="9"/>
-[...1 lines deleted...]
-      <c r="I126" s="9"/>
+      <c r="G126" s="80">
+        <v>293920</v>
+      </c>
+      <c r="H126" s="80"/>
+      <c r="I126" s="56"/>
       <c r="J126" s="9"/>
       <c r="K126" s="9"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
       <c r="N126" s="6"/>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="22" t="s">
+      <c r="A127" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E127" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I127" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="G127" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H127" s="80"/>
+      <c r="I127" s="56"/>
       <c r="J127" s="9"/>
       <c r="K127" s="9"/>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
       <c r="N127" s="6"/>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="21" t="s">
+      <c r="A128" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B128" s="9">
         <v>44174</v>
       </c>
-      <c r="C128" s="64">
+      <c r="C128" s="57">
         <v>90622</v>
       </c>
-      <c r="D128" s="59">
+      <c r="D128" s="52">
         <v>137071</v>
       </c>
-      <c r="E128" s="78">
+      <c r="E128" s="71">
         <v>183520</v>
       </c>
-      <c r="F128" s="59">
+      <c r="F128" s="52">
         <v>230854</v>
       </c>
-      <c r="G128" s="14"/>
-[...1 lines deleted...]
-      <c r="I128" s="9"/>
+      <c r="G128" s="80">
+        <v>278188</v>
+      </c>
+      <c r="H128" s="80"/>
+      <c r="I128" s="56"/>
       <c r="J128" s="9"/>
       <c r="K128" s="9"/>
       <c r="L128" s="13"/>
       <c r="M128" s="13"/>
       <c r="N128" s="6"/>
       <c r="P128" s="6"/>
     </row>
     <row r="129" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A129" s="21" t="s">
+      <c r="A129" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B129" s="1">
         <v>97</v>
       </c>
-      <c r="C129" s="64">
+      <c r="C129" s="57">
         <v>194</v>
       </c>
-      <c r="D129" s="73">
+      <c r="D129" s="66">
         <v>291</v>
       </c>
-      <c r="E129" s="78">
+      <c r="E129" s="71">
         <v>388</v>
       </c>
-      <c r="F129" s="73">
+      <c r="F129" s="66">
         <v>485</v>
       </c>
-      <c r="G129" s="14"/>
-[...1 lines deleted...]
-      <c r="I129" s="9"/>
+      <c r="G129" s="80">
+        <v>582</v>
+      </c>
+      <c r="H129" s="80"/>
+      <c r="I129" s="56"/>
       <c r="J129" s="9"/>
       <c r="K129" s="9"/>
       <c r="L129" s="13"/>
       <c r="M129" s="13"/>
       <c r="N129" s="6"/>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A130" s="22" t="s">
+      <c r="A130" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B130" s="9">
         <v>19239</v>
       </c>
-      <c r="C130" s="64">
+      <c r="C130" s="57">
         <v>42736</v>
       </c>
-      <c r="D130" s="59">
+      <c r="D130" s="52">
         <v>66234</v>
       </c>
-      <c r="E130" s="78">
+      <c r="E130" s="71">
         <v>89731</v>
       </c>
-      <c r="F130" s="59">
+      <c r="F130" s="52">
         <v>112172</v>
       </c>
-      <c r="G130" s="14"/>
-[...1 lines deleted...]
-      <c r="I130" s="9"/>
+      <c r="G130" s="80">
+        <v>134613</v>
+      </c>
+      <c r="H130" s="80"/>
+      <c r="I130" s="56"/>
       <c r="J130" s="9"/>
       <c r="K130" s="9"/>
       <c r="L130" s="13"/>
       <c r="M130" s="13"/>
       <c r="N130" s="6"/>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="48" t="s">
-        <v>74</v>
+      <c r="A131" s="42" t="s">
+        <v>73</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="9"/>
-      <c r="D131" s="59"/>
-[...4 lines deleted...]
-      <c r="I131" s="9"/>
+      <c r="D131" s="52"/>
+      <c r="E131" s="52"/>
+      <c r="F131" s="52"/>
+      <c r="G131" s="80"/>
+      <c r="H131" s="80"/>
+      <c r="I131" s="56"/>
       <c r="J131" s="9"/>
       <c r="K131" s="9"/>
       <c r="L131" s="13"/>
       <c r="M131" s="13"/>
       <c r="N131" s="6"/>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="47" t="s">
-        <v>73</v>
+      <c r="A132" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B132" s="9">
         <v>213725</v>
       </c>
-      <c r="C132" s="64">
+      <c r="C132" s="57">
         <v>463075</v>
       </c>
-      <c r="D132" s="59">
+      <c r="D132" s="52">
         <v>725928</v>
       </c>
-      <c r="E132" s="78">
+      <c r="E132" s="71">
         <v>986594</v>
       </c>
-      <c r="F132" s="59">
+      <c r="F132" s="52">
         <v>1220348</v>
       </c>
-      <c r="G132" s="14"/>
-[...1 lines deleted...]
-      <c r="I132" s="9"/>
+      <c r="G132" s="80">
+        <v>1421486</v>
+      </c>
+      <c r="H132" s="80"/>
+      <c r="I132" s="56"/>
       <c r="J132" s="9"/>
       <c r="K132" s="9"/>
       <c r="L132" s="13"/>
       <c r="M132" s="13"/>
       <c r="N132" s="6"/>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="22" t="s">
+      <c r="A133" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="9">
         <v>154355</v>
       </c>
-      <c r="C133" s="64">
+      <c r="C133" s="57">
         <v>293760</v>
       </c>
-      <c r="D133" s="59">
+      <c r="D133" s="52">
         <v>446546</v>
       </c>
-      <c r="E133" s="78">
+      <c r="E133" s="71">
         <v>594465</v>
       </c>
-      <c r="F133" s="59">
+      <c r="F133" s="52">
         <v>768818</v>
       </c>
-      <c r="G133" s="14"/>
-[...1 lines deleted...]
-      <c r="I133" s="9"/>
+      <c r="G133" s="80">
+        <v>910169</v>
+      </c>
+      <c r="H133" s="80"/>
+      <c r="I133" s="56"/>
       <c r="J133" s="9"/>
       <c r="K133" s="9"/>
       <c r="L133" s="13"/>
       <c r="M133" s="13"/>
       <c r="N133" s="6"/>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="21" t="s">
+      <c r="A134" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B134" s="9">
         <v>1269</v>
       </c>
-      <c r="C134" s="64">
+      <c r="C134" s="57">
         <v>2538</v>
       </c>
-      <c r="D134" s="59">
+      <c r="D134" s="52">
         <v>3807</v>
       </c>
-      <c r="E134" s="78">
+      <c r="E134" s="71">
         <v>5076</v>
       </c>
-      <c r="F134" s="59">
+      <c r="F134" s="52">
         <v>6345</v>
       </c>
-      <c r="G134" s="14"/>
-[...1 lines deleted...]
-      <c r="I134" s="9"/>
+      <c r="G134" s="80">
+        <v>7614</v>
+      </c>
+      <c r="H134" s="80"/>
+      <c r="I134" s="56"/>
       <c r="J134" s="9"/>
       <c r="K134" s="9"/>
       <c r="L134" s="13"/>
       <c r="M134" s="13"/>
       <c r="N134" s="6"/>
       <c r="P134" s="6"/>
     </row>
     <row r="135" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="21" t="s">
-        <v>70</v>
+      <c r="A135" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B135" s="9">
         <v>840</v>
       </c>
-      <c r="C135" s="64">
+      <c r="C135" s="57">
         <v>1680</v>
       </c>
-      <c r="D135" s="59">
+      <c r="D135" s="52">
         <v>2520</v>
       </c>
-      <c r="E135" s="78">
+      <c r="E135" s="71">
         <v>3360</v>
       </c>
-      <c r="F135" s="59">
+      <c r="F135" s="52">
         <v>4200</v>
       </c>
-      <c r="G135" s="14"/>
-[...1 lines deleted...]
-      <c r="I135" s="9"/>
+      <c r="G135" s="80">
+        <v>5040</v>
+      </c>
+      <c r="H135" s="80"/>
+      <c r="I135" s="56"/>
       <c r="J135" s="9"/>
       <c r="K135" s="9"/>
       <c r="L135" s="13"/>
       <c r="M135" s="13"/>
       <c r="N135" s="6"/>
       <c r="P135" s="6"/>
     </row>
     <row r="136" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="22" t="s">
+      <c r="A136" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B136" s="9">
         <v>12806</v>
       </c>
-      <c r="C136" s="64">
+      <c r="C136" s="57">
         <v>22035</v>
       </c>
-      <c r="D136" s="59">
+      <c r="D136" s="52">
         <v>31265</v>
       </c>
-      <c r="E136" s="78">
+      <c r="E136" s="71">
         <v>40494</v>
       </c>
-      <c r="F136" s="59">
+      <c r="F136" s="52">
         <v>57610</v>
       </c>
-      <c r="G136" s="14"/>
-[...1 lines deleted...]
-      <c r="I136" s="9"/>
+      <c r="G136" s="80">
+        <v>74726</v>
+      </c>
+      <c r="H136" s="80"/>
+      <c r="I136" s="56"/>
       <c r="J136" s="9"/>
       <c r="K136" s="9"/>
       <c r="L136" s="13"/>
       <c r="M136" s="13"/>
       <c r="N136" s="6"/>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="21" t="s">
-        <v>66</v>
+      <c r="A137" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B137" s="9">
         <v>65</v>
       </c>
-      <c r="C137" s="64">
+      <c r="C137" s="57">
         <v>130</v>
       </c>
-      <c r="D137" s="59">
+      <c r="D137" s="52">
         <v>195</v>
       </c>
-      <c r="E137" s="78">
+      <c r="E137" s="71">
         <v>260</v>
       </c>
-      <c r="F137" s="59">
+      <c r="F137" s="52">
         <v>325</v>
       </c>
-      <c r="G137" s="14"/>
-[...1 lines deleted...]
-      <c r="I137" s="9"/>
+      <c r="G137" s="80">
+        <v>390</v>
+      </c>
+      <c r="H137" s="80"/>
+      <c r="I137" s="56"/>
       <c r="J137" s="9"/>
       <c r="K137" s="9"/>
       <c r="L137" s="13"/>
       <c r="M137" s="13"/>
       <c r="N137" s="6"/>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="21" t="s">
+      <c r="A138" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B138" s="9">
         <v>601</v>
       </c>
-      <c r="C138" s="64">
+      <c r="C138" s="57">
         <v>1132</v>
       </c>
-      <c r="D138" s="59">
+      <c r="D138" s="52">
         <v>1664</v>
       </c>
-      <c r="E138" s="78">
+      <c r="E138" s="71">
         <v>2196</v>
       </c>
-      <c r="F138" s="59">
+      <c r="F138" s="52">
         <v>2737</v>
       </c>
-      <c r="G138" s="14"/>
-[...1 lines deleted...]
-      <c r="I138" s="9"/>
+      <c r="G138" s="80">
+        <v>3278</v>
+      </c>
+      <c r="H138" s="80"/>
+      <c r="I138" s="56"/>
       <c r="J138" s="9"/>
       <c r="K138" s="9"/>
       <c r="L138" s="13"/>
       <c r="M138" s="13"/>
       <c r="N138" s="6"/>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="21" t="s">
-        <v>68</v>
+      <c r="A139" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B139" s="9">
         <v>29</v>
       </c>
-      <c r="C139" s="64">
+      <c r="C139" s="57">
         <v>58</v>
       </c>
-      <c r="D139" s="59">
+      <c r="D139" s="52">
         <v>87</v>
       </c>
-      <c r="E139" s="78">
+      <c r="E139" s="71">
         <v>116</v>
       </c>
-      <c r="F139" s="59">
+      <c r="F139" s="52">
         <v>145</v>
       </c>
-      <c r="G139" s="14"/>
-[...1 lines deleted...]
-      <c r="I139" s="9"/>
+      <c r="G139" s="80">
+        <v>174</v>
+      </c>
+      <c r="H139" s="80"/>
+      <c r="I139" s="56"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="13"/>
       <c r="M139" s="13"/>
       <c r="N139" s="6"/>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="21" t="s">
+      <c r="A140" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B140" s="9">
         <v>31880</v>
       </c>
-      <c r="C140" s="64">
+      <c r="C140" s="57">
         <v>59004</v>
       </c>
-      <c r="D140" s="59">
+      <c r="D140" s="52">
         <v>86128</v>
       </c>
-      <c r="E140" s="78">
+      <c r="E140" s="71">
         <v>113253</v>
       </c>
-      <c r="F140" s="59">
+      <c r="F140" s="52">
         <v>138415</v>
       </c>
-      <c r="G140" s="14"/>
-[...1 lines deleted...]
-      <c r="I140" s="9"/>
+      <c r="G140" s="80">
+        <v>163577</v>
+      </c>
+      <c r="H140" s="80"/>
+      <c r="I140" s="56"/>
       <c r="J140" s="9"/>
       <c r="K140" s="9"/>
       <c r="L140" s="13"/>
       <c r="M140" s="13"/>
       <c r="N140" s="6"/>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="21" t="s">
+      <c r="A141" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B141" s="9">
         <v>1205</v>
       </c>
-      <c r="C141" s="64">
+      <c r="C141" s="57">
         <v>2410</v>
       </c>
-      <c r="D141" s="59">
+      <c r="D141" s="52">
         <v>3615</v>
       </c>
-      <c r="E141" s="78">
+      <c r="E141" s="71">
         <v>4820</v>
       </c>
-      <c r="F141" s="59">
+      <c r="F141" s="52">
         <v>6025</v>
       </c>
-      <c r="G141" s="14"/>
-[...1 lines deleted...]
-      <c r="I141" s="9"/>
+      <c r="G141" s="80">
+        <v>7230</v>
+      </c>
+      <c r="H141" s="80"/>
+      <c r="I141" s="56"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
       <c r="L141" s="13"/>
       <c r="M141" s="13"/>
       <c r="N141" s="6"/>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="22" t="s">
+      <c r="A142" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B142" s="9">
         <v>2827</v>
       </c>
-      <c r="C142" s="64">
+      <c r="C142" s="57">
         <v>63687</v>
       </c>
-      <c r="D142" s="59">
+      <c r="D142" s="52">
         <v>124547</v>
       </c>
-      <c r="E142" s="78">
+      <c r="E142" s="71">
         <v>185407</v>
       </c>
-      <c r="F142" s="59">
+      <c r="F142" s="52">
         <v>192024</v>
       </c>
-      <c r="G142" s="14"/>
-[...1 lines deleted...]
-      <c r="I142" s="9"/>
+      <c r="G142" s="80">
+        <v>198641</v>
+      </c>
+      <c r="H142" s="80"/>
+      <c r="I142" s="56"/>
       <c r="J142" s="9"/>
       <c r="K142" s="9"/>
       <c r="L142" s="13"/>
       <c r="M142" s="13"/>
       <c r="N142" s="6"/>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="21" t="s">
+      <c r="A143" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B143" s="9">
         <v>150</v>
       </c>
-      <c r="C143" s="64">
+      <c r="C143" s="57">
         <v>300</v>
       </c>
-      <c r="D143" s="59">
+      <c r="D143" s="52">
         <v>450</v>
       </c>
-      <c r="E143" s="78">
+      <c r="E143" s="71">
         <v>600</v>
       </c>
-      <c r="F143" s="59">
+      <c r="F143" s="52">
         <v>750</v>
       </c>
-      <c r="G143" s="14"/>
-[...1 lines deleted...]
-      <c r="I143" s="9"/>
+      <c r="G143" s="80">
+        <v>900</v>
+      </c>
+      <c r="H143" s="80"/>
+      <c r="I143" s="56"/>
       <c r="J143" s="9"/>
       <c r="K143" s="9"/>
       <c r="L143" s="13"/>
       <c r="M143" s="13"/>
       <c r="N143" s="6"/>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="21" t="s">
+      <c r="A144" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B144" s="9">
         <v>70</v>
       </c>
-      <c r="C144" s="64">
+      <c r="C144" s="57">
         <v>140</v>
       </c>
-      <c r="D144" s="59">
+      <c r="D144" s="52">
         <v>210</v>
       </c>
-      <c r="E144" s="78">
+      <c r="E144" s="71">
         <v>280</v>
       </c>
-      <c r="F144" s="59">
+      <c r="F144" s="52">
         <v>350</v>
       </c>
-      <c r="G144" s="14"/>
-[...1 lines deleted...]
-      <c r="I144" s="9"/>
+      <c r="G144" s="80">
+        <v>420</v>
+      </c>
+      <c r="H144" s="80"/>
+      <c r="I144" s="56"/>
       <c r="J144" s="9"/>
       <c r="K144" s="9"/>
       <c r="L144" s="13"/>
       <c r="M144" s="13"/>
       <c r="N144" s="6"/>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="21" t="s">
+      <c r="A145" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B145" s="9">
         <v>30</v>
       </c>
-      <c r="C145" s="64">
+      <c r="C145" s="57">
         <v>60</v>
       </c>
-      <c r="D145" s="59">
+      <c r="D145" s="52">
         <v>90</v>
       </c>
-      <c r="E145" s="78">
+      <c r="E145" s="71">
         <v>120</v>
       </c>
-      <c r="F145" s="59">
+      <c r="F145" s="52">
         <v>150</v>
       </c>
-      <c r="G145" s="14"/>
-[...1 lines deleted...]
-      <c r="I145" s="9"/>
+      <c r="G145" s="80">
+        <v>180</v>
+      </c>
+      <c r="H145" s="80"/>
+      <c r="I145" s="56"/>
       <c r="J145" s="9"/>
       <c r="K145" s="9"/>
       <c r="L145" s="13"/>
       <c r="M145" s="13"/>
       <c r="N145" s="6"/>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="21" t="s">
+      <c r="A146" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B146" s="9">
         <v>2117</v>
       </c>
-      <c r="C146" s="64">
+      <c r="C146" s="57">
         <v>5055</v>
       </c>
-      <c r="D146" s="59">
+      <c r="D146" s="52">
         <v>7992</v>
       </c>
-      <c r="E146" s="78">
+      <c r="E146" s="71">
         <v>10930</v>
       </c>
-      <c r="F146" s="59">
+      <c r="F146" s="52">
         <v>11686</v>
       </c>
-      <c r="G146" s="14"/>
-[...1 lines deleted...]
-      <c r="I146" s="9"/>
+      <c r="G146" s="80">
+        <v>12443</v>
+      </c>
+      <c r="H146" s="80"/>
+      <c r="I146" s="56"/>
       <c r="J146" s="9"/>
       <c r="K146" s="9"/>
       <c r="L146" s="13"/>
       <c r="M146" s="13"/>
       <c r="N146" s="6"/>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="26" t="s">
+      <c r="A147" s="24" t="s">
         <v>58</v>
       </c>
-      <c r="B147" s="50"/>
+      <c r="B147" s="43"/>
       <c r="C147" s="9"/>
-      <c r="D147" s="50"/>
-[...4 lines deleted...]
-      <c r="I147" s="9"/>
+      <c r="D147" s="43"/>
+      <c r="E147" s="52"/>
+      <c r="F147" s="43"/>
+      <c r="G147" s="80"/>
+      <c r="H147" s="80"/>
+      <c r="I147" s="56"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
       <c r="L147" s="13"/>
       <c r="M147" s="13"/>
       <c r="N147" s="6"/>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="47" t="s">
-        <v>73</v>
+      <c r="A148" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B148" s="9">
         <v>129099</v>
       </c>
-      <c r="C148" s="64">
+      <c r="C148" s="57">
         <v>305115</v>
       </c>
-      <c r="D148" s="59">
+      <c r="D148" s="52">
         <v>483886</v>
       </c>
-      <c r="E148" s="78">
+      <c r="E148" s="71">
         <v>662899</v>
       </c>
-      <c r="F148" s="59">
+      <c r="F148" s="52">
         <v>783819</v>
       </c>
-      <c r="G148" s="14"/>
-[...1 lines deleted...]
-      <c r="I148" s="9"/>
+      <c r="G148" s="80">
+        <v>905169</v>
+      </c>
+      <c r="H148" s="80"/>
+      <c r="I148" s="56"/>
       <c r="J148" s="9"/>
       <c r="K148" s="9"/>
       <c r="L148" s="13"/>
       <c r="M148" s="13"/>
       <c r="N148" s="6"/>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="22" t="s">
+      <c r="A149" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B149" s="9">
         <v>92631</v>
       </c>
-      <c r="C149" s="64">
+      <c r="C149" s="57">
         <v>178868</v>
       </c>
-      <c r="D149" s="59">
+      <c r="D149" s="52">
         <v>267738</v>
       </c>
-      <c r="E149" s="78">
+      <c r="E149" s="71">
         <v>354169</v>
       </c>
-      <c r="F149" s="59">
+      <c r="F149" s="52">
         <v>445698</v>
       </c>
-      <c r="G149" s="14"/>
-[...1 lines deleted...]
-      <c r="I149" s="9"/>
+      <c r="G149" s="80">
+        <v>537271</v>
+      </c>
+      <c r="H149" s="80"/>
+      <c r="I149" s="56"/>
       <c r="J149" s="9"/>
       <c r="K149" s="9"/>
       <c r="L149" s="13"/>
       <c r="M149" s="13"/>
       <c r="N149" s="16"/>
       <c r="P149" s="16"/>
     </row>
     <row r="150" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="21" t="s">
+      <c r="A150" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B150" s="11">
         <v>1119</v>
       </c>
-      <c r="C150" s="64">
+      <c r="C150" s="57">
         <v>2238</v>
       </c>
-      <c r="D150" s="72">
+      <c r="D150" s="65">
         <v>3357</v>
       </c>
-      <c r="E150" s="78">
+      <c r="E150" s="71">
         <v>4476</v>
       </c>
-      <c r="F150" s="72">
+      <c r="F150" s="65">
         <v>5595</v>
       </c>
-      <c r="G150" s="14"/>
-[...1 lines deleted...]
-      <c r="I150" s="9"/>
+      <c r="G150" s="80">
+        <v>6714</v>
+      </c>
+      <c r="H150" s="80"/>
+      <c r="I150" s="56"/>
       <c r="J150" s="9"/>
       <c r="K150" s="9"/>
       <c r="L150" s="13"/>
       <c r="M150" s="13"/>
       <c r="N150" s="6"/>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="21" t="s">
-        <v>70</v>
+      <c r="A151" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B151" s="9">
         <v>126</v>
       </c>
-      <c r="C151" s="64">
+      <c r="C151" s="57">
         <v>252</v>
       </c>
-      <c r="D151" s="59">
+      <c r="D151" s="52">
         <v>378</v>
       </c>
-      <c r="E151" s="78">
+      <c r="E151" s="71">
         <v>504</v>
       </c>
-      <c r="F151" s="59">
+      <c r="F151" s="52">
         <v>630</v>
       </c>
-      <c r="G151" s="14"/>
-[...1 lines deleted...]
-      <c r="I151" s="9"/>
+      <c r="G151" s="80">
+        <v>756</v>
+      </c>
+      <c r="H151" s="80"/>
+      <c r="I151" s="56"/>
       <c r="J151" s="9"/>
       <c r="K151" s="9"/>
       <c r="L151" s="13"/>
       <c r="M151" s="13"/>
       <c r="N151" s="6"/>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="22" t="s">
+      <c r="A152" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B152" s="9">
         <v>2946</v>
       </c>
-      <c r="C152" s="64">
+      <c r="C152" s="57">
         <v>5892</v>
       </c>
-      <c r="D152" s="59">
+      <c r="D152" s="52">
         <v>8838</v>
       </c>
-      <c r="E152" s="78">
+      <c r="E152" s="71">
         <v>11784</v>
       </c>
-      <c r="F152" s="59">
+      <c r="F152" s="52">
         <v>14730</v>
       </c>
-      <c r="G152" s="14"/>
-[...1 lines deleted...]
-      <c r="I152" s="9"/>
+      <c r="G152" s="80">
+        <v>17676</v>
+      </c>
+      <c r="H152" s="80"/>
+      <c r="I152" s="56"/>
       <c r="J152" s="9"/>
       <c r="K152" s="9"/>
       <c r="L152" s="13"/>
       <c r="M152" s="13"/>
       <c r="N152" s="6"/>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="21" t="s">
-        <v>66</v>
+      <c r="A153" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B153" s="9">
         <v>15</v>
       </c>
-      <c r="C153" s="64">
+      <c r="C153" s="57">
         <v>30</v>
       </c>
-      <c r="D153" s="59">
+      <c r="D153" s="52">
         <v>45</v>
       </c>
-      <c r="E153" s="78">
+      <c r="E153" s="71">
         <v>60</v>
       </c>
-      <c r="F153" s="59">
+      <c r="F153" s="52">
         <v>75</v>
       </c>
-      <c r="G153" s="14"/>
-[...1 lines deleted...]
-      <c r="I153" s="9"/>
+      <c r="G153" s="80">
+        <v>90</v>
+      </c>
+      <c r="H153" s="80"/>
+      <c r="I153" s="56"/>
       <c r="J153" s="9"/>
       <c r="K153" s="9"/>
       <c r="L153" s="13"/>
       <c r="M153" s="13"/>
       <c r="N153" s="6"/>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="21" t="s">
+      <c r="A154" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B154" s="9">
         <v>379</v>
       </c>
-      <c r="C154" s="64">
+      <c r="C154" s="57">
         <v>714</v>
       </c>
-      <c r="D154" s="59">
+      <c r="D154" s="52">
         <v>1048</v>
       </c>
-      <c r="E154" s="78">
+      <c r="E154" s="71">
         <v>1383</v>
       </c>
-      <c r="F154" s="59">
+      <c r="F154" s="52">
         <v>1718</v>
       </c>
-      <c r="G154" s="14"/>
-[...1 lines deleted...]
-      <c r="I154" s="9"/>
+      <c r="G154" s="80">
+        <v>2053</v>
+      </c>
+      <c r="H154" s="80"/>
+      <c r="I154" s="56"/>
       <c r="J154" s="9"/>
       <c r="K154" s="9"/>
       <c r="L154" s="13"/>
       <c r="M154" s="13"/>
       <c r="N154" s="6"/>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="21" t="s">
+      <c r="A155" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B155" s="11">
         <v>21706</v>
       </c>
-      <c r="C155" s="64">
+      <c r="C155" s="57">
         <v>37792</v>
       </c>
-      <c r="D155" s="72">
+      <c r="D155" s="65">
         <v>53878</v>
       </c>
-      <c r="E155" s="78">
+      <c r="E155" s="71">
         <v>69964</v>
       </c>
-      <c r="F155" s="72">
+      <c r="F155" s="65">
         <v>82139</v>
       </c>
-      <c r="G155" s="14"/>
-[...1 lines deleted...]
-      <c r="I155" s="9"/>
+      <c r="G155" s="80">
+        <v>94315</v>
+      </c>
+      <c r="H155" s="80"/>
+      <c r="I155" s="56"/>
       <c r="J155" s="9"/>
       <c r="K155" s="9"/>
       <c r="L155" s="13"/>
       <c r="M155" s="13"/>
       <c r="N155" s="6"/>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A156" s="22" t="s">
+      <c r="A156" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B156" s="9">
         <v>2549</v>
       </c>
-      <c r="C156" s="64">
+      <c r="C156" s="57">
         <v>63131</v>
       </c>
-      <c r="D156" s="59">
+      <c r="D156" s="52">
         <v>123713</v>
       </c>
-      <c r="E156" s="78">
+      <c r="E156" s="71">
         <v>184295</v>
       </c>
-      <c r="F156" s="59">
+      <c r="F156" s="52">
         <v>190634</v>
       </c>
-      <c r="G156" s="14"/>
-[...1 lines deleted...]
-      <c r="I156" s="9"/>
+      <c r="G156" s="80">
+        <v>196973</v>
+      </c>
+      <c r="H156" s="80"/>
+      <c r="I156" s="56"/>
       <c r="J156" s="9"/>
       <c r="K156" s="9"/>
       <c r="L156" s="13"/>
       <c r="M156" s="13"/>
       <c r="N156" s="6"/>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="21" t="s">
+      <c r="A157" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B157" s="9">
         <v>30</v>
       </c>
-      <c r="C157" s="64">
+      <c r="C157" s="57">
         <v>60</v>
       </c>
-      <c r="D157" s="59">
+      <c r="D157" s="52">
         <v>90</v>
       </c>
-      <c r="E157" s="78">
+      <c r="E157" s="71">
         <v>120</v>
       </c>
-      <c r="F157" s="59">
+      <c r="F157" s="52">
         <v>150</v>
       </c>
-      <c r="G157" s="14"/>
-[...1 lines deleted...]
-      <c r="I157" s="9"/>
+      <c r="G157" s="80">
+        <v>180</v>
+      </c>
+      <c r="H157" s="80"/>
+      <c r="I157" s="56"/>
       <c r="J157" s="9"/>
       <c r="K157" s="9"/>
       <c r="L157" s="13"/>
       <c r="M157" s="13"/>
       <c r="N157" s="6"/>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A158" s="21" t="s">
+      <c r="A158" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B158" s="9">
         <v>2117</v>
       </c>
-      <c r="C158" s="64">
+      <c r="C158" s="57">
         <v>5055</v>
       </c>
-      <c r="D158" s="59">
+      <c r="D158" s="52">
         <v>7992</v>
       </c>
-      <c r="E158" s="78">
+      <c r="E158" s="71">
         <v>10930</v>
       </c>
-      <c r="F158" s="59">
+      <c r="F158" s="52">
         <v>11686</v>
       </c>
-      <c r="G158" s="14"/>
-[...1 lines deleted...]
-      <c r="I158" s="9"/>
+      <c r="G158" s="80">
+        <v>12443</v>
+      </c>
+      <c r="H158" s="80"/>
+      <c r="I158" s="56"/>
       <c r="J158" s="9"/>
       <c r="K158" s="9"/>
       <c r="L158" s="13"/>
       <c r="M158" s="13"/>
       <c r="N158" s="6"/>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="26" t="s">
+      <c r="A159" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="B159" s="50"/>
+      <c r="B159" s="43"/>
       <c r="C159" s="9"/>
-      <c r="D159" s="50"/>
-[...4 lines deleted...]
-      <c r="I159" s="9"/>
+      <c r="D159" s="43"/>
+      <c r="E159" s="52"/>
+      <c r="F159" s="43"/>
+      <c r="G159" s="80"/>
+      <c r="H159" s="80"/>
+      <c r="I159" s="56"/>
       <c r="J159" s="9"/>
       <c r="K159" s="9"/>
       <c r="L159" s="13"/>
       <c r="M159" s="13"/>
       <c r="N159" s="6"/>
       <c r="P159" s="6"/>
     </row>
     <row r="160" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="47" t="s">
-        <v>73</v>
+      <c r="A160" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B160" s="9">
         <v>84552</v>
       </c>
-      <c r="C160" s="64">
+      <c r="C160" s="57">
         <v>157810</v>
       </c>
-      <c r="D160" s="59">
+      <c r="D160" s="52">
         <v>241817</v>
       </c>
-      <c r="E160" s="78">
+      <c r="E160" s="71">
         <v>323396</v>
       </c>
-      <c r="F160" s="59">
+      <c r="F160" s="52">
         <v>436154</v>
       </c>
-      <c r="G160" s="14"/>
-[...1 lines deleted...]
-      <c r="I160" s="9"/>
+      <c r="G160" s="80">
+        <v>515695</v>
+      </c>
+      <c r="H160" s="80"/>
+      <c r="I160" s="56"/>
       <c r="J160" s="9"/>
       <c r="K160" s="9"/>
       <c r="L160" s="13"/>
       <c r="M160" s="13"/>
       <c r="N160" s="6"/>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="22" t="s">
+      <c r="A161" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B161" s="9">
         <v>61649</v>
       </c>
-      <c r="C161" s="64">
+      <c r="C161" s="57">
         <v>114742</v>
       </c>
-      <c r="D161" s="59">
+      <c r="D161" s="52">
         <v>178583</v>
       </c>
-      <c r="E161" s="78">
+      <c r="E161" s="71">
         <v>239996</v>
       </c>
-      <c r="F161" s="59">
+      <c r="F161" s="52">
         <v>322744</v>
       </c>
-      <c r="G161" s="14"/>
-[...1 lines deleted...]
-      <c r="I161" s="9"/>
+      <c r="G161" s="80">
+        <v>372276</v>
+      </c>
+      <c r="H161" s="80"/>
+      <c r="I161" s="56"/>
       <c r="J161" s="9"/>
       <c r="K161" s="9"/>
       <c r="L161" s="13"/>
       <c r="M161" s="13"/>
       <c r="N161" s="16"/>
       <c r="P161" s="16"/>
     </row>
     <row r="162" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="21" t="s">
+      <c r="A162" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B162" s="1">
         <v>150</v>
       </c>
-      <c r="C162" s="64">
+      <c r="C162" s="57">
         <v>300</v>
       </c>
-      <c r="D162" s="73">
+      <c r="D162" s="66">
         <v>450</v>
       </c>
-      <c r="E162" s="78">
+      <c r="E162" s="71">
         <v>600</v>
       </c>
-      <c r="F162" s="73">
+      <c r="F162" s="66">
         <v>750</v>
       </c>
-      <c r="G162" s="14"/>
-[...1 lines deleted...]
-      <c r="I162" s="9"/>
+      <c r="G162" s="80">
+        <v>900</v>
+      </c>
+      <c r="H162" s="80"/>
+      <c r="I162" s="56"/>
       <c r="J162" s="9"/>
       <c r="K162" s="9"/>
       <c r="L162" s="13"/>
       <c r="M162" s="13"/>
       <c r="N162" s="6"/>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="21" t="s">
-        <v>70</v>
+      <c r="A163" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B163" s="9">
         <v>715</v>
       </c>
-      <c r="C163" s="64">
+      <c r="C163" s="57">
         <v>1430</v>
       </c>
-      <c r="D163" s="59">
+      <c r="D163" s="52">
         <v>2145</v>
       </c>
-      <c r="E163" s="78">
+      <c r="E163" s="71">
         <v>2860</v>
       </c>
-      <c r="F163" s="59">
+      <c r="F163" s="52">
         <v>3575</v>
       </c>
-      <c r="G163" s="14"/>
-[...1 lines deleted...]
-      <c r="I163" s="9"/>
+      <c r="G163" s="80">
+        <v>4290</v>
+      </c>
+      <c r="H163" s="80"/>
+      <c r="I163" s="56"/>
       <c r="J163" s="9"/>
       <c r="K163" s="9"/>
       <c r="L163" s="13"/>
       <c r="M163" s="13"/>
       <c r="N163" s="6"/>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="22" t="s">
+      <c r="A164" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B164" s="9">
         <v>9859</v>
       </c>
-      <c r="C164" s="64">
+      <c r="C164" s="57">
         <v>16141</v>
       </c>
-      <c r="D164" s="59">
+      <c r="D164" s="52">
         <v>22424</v>
       </c>
-      <c r="E164" s="78">
+      <c r="E164" s="71">
         <v>28706</v>
       </c>
-      <c r="F164" s="59">
+      <c r="F164" s="52">
         <v>42875</v>
       </c>
-      <c r="G164" s="14"/>
-[...1 lines deleted...]
-      <c r="I164" s="9"/>
+      <c r="G164" s="80">
+        <v>57044</v>
+      </c>
+      <c r="H164" s="80"/>
+      <c r="I164" s="56"/>
       <c r="J164" s="9"/>
       <c r="K164" s="9"/>
       <c r="L164" s="13"/>
       <c r="M164" s="13"/>
       <c r="N164" s="6"/>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="21" t="s">
-        <v>66</v>
+      <c r="A165" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B165" s="9">
         <v>50</v>
       </c>
-      <c r="C165" s="64">
+      <c r="C165" s="57">
         <v>100</v>
       </c>
-      <c r="D165" s="59">
+      <c r="D165" s="52">
         <v>150</v>
       </c>
-      <c r="E165" s="78">
+      <c r="E165" s="71">
         <v>200</v>
       </c>
-      <c r="F165" s="59">
+      <c r="F165" s="52">
         <v>250</v>
       </c>
-      <c r="G165" s="14"/>
-[...1 lines deleted...]
-      <c r="I165" s="9"/>
+      <c r="G165" s="80">
+        <v>300</v>
+      </c>
+      <c r="H165" s="80"/>
+      <c r="I165" s="56"/>
       <c r="J165" s="9"/>
       <c r="K165" s="9"/>
       <c r="L165" s="13"/>
       <c r="M165" s="13"/>
       <c r="N165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="21" t="s">
+      <c r="A166" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B166" s="9">
         <v>222</v>
       </c>
-      <c r="C166" s="64">
+      <c r="C166" s="57">
         <v>419</v>
       </c>
-      <c r="D166" s="59">
+      <c r="D166" s="52">
         <v>616</v>
       </c>
-      <c r="E166" s="78">
+      <c r="E166" s="71">
         <v>813</v>
       </c>
-      <c r="F166" s="59">
+      <c r="F166" s="52">
         <v>1019</v>
       </c>
-      <c r="G166" s="14"/>
-[...1 lines deleted...]
-      <c r="I166" s="9"/>
+      <c r="G166" s="80">
+        <v>1225</v>
+      </c>
+      <c r="H166" s="80"/>
+      <c r="I166" s="56"/>
       <c r="J166" s="9"/>
       <c r="K166" s="9"/>
       <c r="L166" s="13"/>
       <c r="M166" s="13"/>
       <c r="N166" s="6"/>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="21" t="s">
-        <v>68</v>
+      <c r="A167" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B167" s="1">
         <v>29</v>
       </c>
-      <c r="C167" s="64">
+      <c r="C167" s="57">
         <v>58</v>
       </c>
-      <c r="D167" s="73">
+      <c r="D167" s="66">
         <v>87</v>
       </c>
-      <c r="E167" s="78">
+      <c r="E167" s="71">
         <v>116</v>
       </c>
-      <c r="F167" s="73">
+      <c r="F167" s="66">
         <v>145</v>
       </c>
-      <c r="G167" s="14"/>
-[...1 lines deleted...]
-      <c r="I167" s="9"/>
+      <c r="G167" s="80">
+        <v>174</v>
+      </c>
+      <c r="H167" s="80"/>
+      <c r="I167" s="56"/>
       <c r="J167" s="9"/>
       <c r="K167" s="9"/>
       <c r="L167" s="13"/>
       <c r="M167" s="13"/>
       <c r="N167" s="6"/>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="21" t="s">
+      <c r="A168" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B168" s="9">
         <v>10173</v>
       </c>
-      <c r="C168" s="64">
+      <c r="C168" s="57">
         <v>21210</v>
       </c>
-      <c r="D168" s="59">
+      <c r="D168" s="52">
         <v>32248</v>
       </c>
-      <c r="E168" s="78">
+      <c r="E168" s="71">
         <v>43285</v>
       </c>
-      <c r="F168" s="59">
+      <c r="F168" s="52">
         <v>56271</v>
       </c>
-      <c r="G168" s="14"/>
-[...1 lines deleted...]
-      <c r="I168" s="9"/>
+      <c r="G168" s="80">
+        <v>69256</v>
+      </c>
+      <c r="H168" s="80"/>
+      <c r="I168" s="56"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="13"/>
       <c r="M168" s="13"/>
       <c r="N168" s="6"/>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="21" t="s">
+      <c r="A169" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="9">
         <v>1205</v>
       </c>
-      <c r="C169" s="64">
+      <c r="C169" s="57">
         <v>2410</v>
       </c>
-      <c r="D169" s="59">
+      <c r="D169" s="52">
         <v>3615</v>
       </c>
-      <c r="E169" s="78">
+      <c r="E169" s="71">
         <v>4820</v>
       </c>
-      <c r="F169" s="59">
+      <c r="F169" s="52">
         <v>6025</v>
       </c>
-      <c r="G169" s="14"/>
-[...1 lines deleted...]
-      <c r="I169" s="9"/>
+      <c r="G169" s="80">
+        <v>7230</v>
+      </c>
+      <c r="H169" s="80"/>
+      <c r="I169" s="56"/>
       <c r="J169" s="9"/>
       <c r="K169" s="9"/>
       <c r="L169" s="13"/>
       <c r="M169" s="13"/>
       <c r="N169" s="6"/>
       <c r="P169" s="6"/>
     </row>
     <row r="170" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="21" t="s">
+      <c r="A170" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B170" s="9">
         <v>278</v>
       </c>
-      <c r="C170" s="64">
+      <c r="C170" s="57">
         <v>556</v>
       </c>
-      <c r="D170" s="59">
+      <c r="D170" s="52">
         <v>834</v>
       </c>
-      <c r="E170" s="78">
+      <c r="E170" s="71">
         <v>1112</v>
       </c>
-      <c r="F170" s="59">
+      <c r="F170" s="52">
         <v>1390</v>
       </c>
-      <c r="G170" s="14"/>
-[...1 lines deleted...]
-      <c r="I170" s="9"/>
+      <c r="G170" s="80">
+        <v>1668</v>
+      </c>
+      <c r="H170" s="80"/>
+      <c r="I170" s="56"/>
       <c r="J170" s="9"/>
       <c r="K170" s="9"/>
       <c r="L170" s="13"/>
       <c r="M170" s="13"/>
       <c r="N170" s="6"/>
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="21" t="s">
+      <c r="A171" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B171" s="1">
         <v>150</v>
       </c>
-      <c r="C171" s="64">
+      <c r="C171" s="57">
         <v>300</v>
       </c>
-      <c r="D171" s="73">
+      <c r="D171" s="66">
         <v>450</v>
       </c>
-      <c r="E171" s="78">
+      <c r="E171" s="71">
         <v>600</v>
       </c>
-      <c r="F171" s="73">
+      <c r="F171" s="66">
         <v>750</v>
       </c>
-      <c r="G171" s="14"/>
-[...1 lines deleted...]
-      <c r="I171" s="9"/>
+      <c r="G171" s="80">
+        <v>900</v>
+      </c>
+      <c r="H171" s="80"/>
+      <c r="I171" s="56"/>
       <c r="J171" s="9"/>
       <c r="K171" s="9"/>
       <c r="L171" s="13"/>
       <c r="M171" s="13"/>
       <c r="N171" s="6"/>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="21" t="s">
+      <c r="A172" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="9">
         <v>70</v>
       </c>
-      <c r="C172" s="64">
+      <c r="C172" s="57">
         <v>140</v>
       </c>
-      <c r="D172" s="59">
+      <c r="D172" s="52">
         <v>210</v>
       </c>
-      <c r="E172" s="78">
+      <c r="E172" s="71">
         <v>280</v>
       </c>
-      <c r="F172" s="59">
+      <c r="F172" s="52">
         <v>350</v>
       </c>
-      <c r="G172" s="14"/>
-[...1 lines deleted...]
-      <c r="I172" s="9"/>
+      <c r="G172" s="80">
+        <v>420</v>
+      </c>
+      <c r="H172" s="80"/>
+      <c r="I172" s="56"/>
       <c r="J172" s="9"/>
       <c r="K172" s="9"/>
       <c r="L172" s="13"/>
       <c r="M172" s="13"/>
       <c r="N172" s="6"/>
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="26" t="s">
+      <c r="A173" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="B173" s="50"/>
+      <c r="B173" s="43"/>
       <c r="C173" s="9"/>
-      <c r="D173" s="50"/>
-[...4 lines deleted...]
-      <c r="I173" s="9"/>
+      <c r="D173" s="43"/>
+      <c r="E173" s="52"/>
+      <c r="F173" s="43"/>
+      <c r="G173" s="80"/>
+      <c r="H173" s="80"/>
+      <c r="I173" s="56"/>
       <c r="J173" s="9"/>
       <c r="K173" s="9"/>
       <c r="L173" s="13"/>
       <c r="M173" s="13"/>
       <c r="N173" s="6"/>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="47" t="s">
-        <v>73</v>
+      <c r="A174" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B174" s="9">
         <v>75</v>
       </c>
-      <c r="C174" s="64">
+      <c r="C174" s="57">
         <v>150</v>
       </c>
-      <c r="D174" s="59">
+      <c r="D174" s="52">
         <v>225</v>
       </c>
-      <c r="E174" s="78">
+      <c r="E174" s="71">
         <v>300</v>
       </c>
-      <c r="F174" s="59">
+      <c r="F174" s="52">
         <v>375</v>
       </c>
-      <c r="G174" s="14"/>
-[...1 lines deleted...]
-      <c r="I174" s="9"/>
+      <c r="G174" s="80">
+        <v>622</v>
+      </c>
+      <c r="H174" s="80"/>
+      <c r="I174" s="56"/>
       <c r="J174" s="9"/>
       <c r="K174" s="9"/>
       <c r="L174" s="13"/>
       <c r="M174" s="13"/>
       <c r="N174" s="6"/>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="22" t="s">
+      <c r="A175" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B175" s="9">
         <v>75</v>
       </c>
-      <c r="C175" s="64">
+      <c r="C175" s="57">
         <v>150</v>
       </c>
-      <c r="D175" s="59">
+      <c r="D175" s="52">
         <v>225</v>
       </c>
-      <c r="E175" s="78">
+      <c r="E175" s="71">
         <v>300</v>
       </c>
-      <c r="F175" s="59">
+      <c r="F175" s="52">
         <v>375</v>
       </c>
-      <c r="G175" s="14"/>
-[...1 lines deleted...]
-      <c r="I175" s="9"/>
+      <c r="G175" s="80">
+        <v>622</v>
+      </c>
+      <c r="H175" s="80"/>
+      <c r="I175" s="56"/>
       <c r="J175" s="9"/>
       <c r="K175" s="9"/>
       <c r="L175" s="13"/>
       <c r="M175" s="13"/>
       <c r="N175" s="16"/>
       <c r="P175" s="16"/>
     </row>
-    <row r="176" spans="1:16" s="29" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="27" t="s">
+    <row r="176" spans="1:16" s="27" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B176" s="50"/>
+      <c r="B176" s="43"/>
       <c r="C176" s="9"/>
-      <c r="D176" s="50"/>
-[...4 lines deleted...]
-      <c r="I176" s="9"/>
+      <c r="D176" s="43"/>
+      <c r="E176" s="52"/>
+      <c r="F176" s="43"/>
+      <c r="G176" s="80"/>
+      <c r="H176" s="80"/>
+      <c r="I176" s="56"/>
       <c r="J176" s="9"/>
       <c r="K176" s="9"/>
       <c r="L176" s="13"/>
       <c r="M176" s="13"/>
-      <c r="N176" s="28"/>
-[...4 lines deleted...]
-        <v>73</v>
+      <c r="N176" s="26"/>
+      <c r="P176" s="26"/>
+    </row>
+    <row r="177" spans="1:16" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B177" s="9">
         <v>211512</v>
       </c>
-      <c r="C177" s="64">
+      <c r="C177" s="57">
         <v>418112</v>
       </c>
-      <c r="D177" s="59">
+      <c r="D177" s="52">
         <v>624966</v>
       </c>
-      <c r="E177" s="78">
+      <c r="E177" s="71">
         <v>837378</v>
       </c>
-      <c r="F177" s="59">
+      <c r="F177" s="52">
         <v>1011204</v>
       </c>
-      <c r="G177" s="14"/>
-[...1 lines deleted...]
-      <c r="I177" s="9"/>
+      <c r="G177" s="80">
+        <v>1185030</v>
+      </c>
+      <c r="H177" s="80"/>
+      <c r="I177" s="56"/>
       <c r="J177" s="9"/>
       <c r="K177" s="9"/>
       <c r="L177" s="13"/>
       <c r="M177" s="13"/>
-      <c r="N177" s="28"/>
-      <c r="P177" s="28"/>
+      <c r="N177" s="26"/>
+      <c r="P177" s="26"/>
     </row>
     <row r="178" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="22" t="s">
+      <c r="A178" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B178" s="9">
         <v>76842</v>
       </c>
-      <c r="C178" s="64">
+      <c r="C178" s="57">
         <v>160459</v>
       </c>
-      <c r="D178" s="59">
+      <c r="D178" s="52">
         <v>244076</v>
       </c>
-      <c r="E178" s="78">
+      <c r="E178" s="71">
         <v>327693</v>
       </c>
-      <c r="F178" s="59">
+      <c r="F178" s="52">
         <v>404804</v>
       </c>
-      <c r="G178" s="14"/>
-[...1 lines deleted...]
-      <c r="I178" s="9"/>
+      <c r="G178" s="80">
+        <v>481915</v>
+      </c>
+      <c r="H178" s="80"/>
+      <c r="I178" s="56"/>
       <c r="J178" s="9"/>
       <c r="K178" s="9"/>
       <c r="L178" s="13"/>
       <c r="M178" s="13"/>
       <c r="N178" s="16"/>
       <c r="P178" s="16"/>
     </row>
     <row r="179" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="21" t="s">
-        <v>70</v>
+      <c r="A179" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B179" s="9">
         <v>3776</v>
       </c>
-      <c r="C179" s="64">
+      <c r="C179" s="57">
         <v>6534</v>
       </c>
-      <c r="D179" s="59">
+      <c r="D179" s="52">
         <v>9293</v>
       </c>
-      <c r="E179" s="78">
+      <c r="E179" s="71">
         <v>12051</v>
       </c>
-      <c r="F179" s="59">
+      <c r="F179" s="52">
         <v>15969</v>
       </c>
-      <c r="G179" s="14"/>
-[...1 lines deleted...]
-      <c r="I179" s="9"/>
+      <c r="G179" s="80">
+        <v>19887</v>
+      </c>
+      <c r="H179" s="80"/>
+      <c r="I179" s="56"/>
       <c r="J179" s="9"/>
       <c r="K179" s="9"/>
       <c r="L179" s="13"/>
       <c r="M179" s="13"/>
       <c r="N179" s="6"/>
       <c r="P179" s="6"/>
     </row>
     <row r="180" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="22" t="s">
+      <c r="A180" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="9">
         <v>6436</v>
       </c>
-      <c r="C180" s="64">
+      <c r="C180" s="57">
         <v>16649</v>
       </c>
-      <c r="D180" s="59">
+      <c r="D180" s="52">
         <v>26861</v>
       </c>
-      <c r="E180" s="78">
+      <c r="E180" s="71">
         <v>37074</v>
       </c>
-      <c r="F180" s="59">
+      <c r="F180" s="52">
         <v>48022</v>
       </c>
-      <c r="G180" s="14"/>
-[...1 lines deleted...]
-      <c r="I180" s="9"/>
+      <c r="G180" s="80">
+        <v>58970</v>
+      </c>
+      <c r="H180" s="80"/>
+      <c r="I180" s="56"/>
       <c r="J180" s="9"/>
       <c r="K180" s="9"/>
       <c r="L180" s="13"/>
       <c r="M180" s="13"/>
       <c r="N180" s="6"/>
       <c r="P180" s="6"/>
     </row>
     <row r="181" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="21" t="s">
+      <c r="A181" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B181" s="9">
         <v>700</v>
       </c>
-      <c r="C181" s="64">
+      <c r="C181" s="57">
         <v>1400</v>
       </c>
-      <c r="D181" s="59">
+      <c r="D181" s="52">
         <v>2100</v>
       </c>
-      <c r="E181" s="78">
+      <c r="E181" s="71">
         <v>2800</v>
       </c>
-      <c r="F181" s="59">
+      <c r="F181" s="52">
         <v>3500</v>
       </c>
-      <c r="G181" s="14"/>
-[...1 lines deleted...]
-      <c r="I181" s="9"/>
+      <c r="G181" s="80">
+        <v>4200</v>
+      </c>
+      <c r="H181" s="80"/>
+      <c r="I181" s="56"/>
       <c r="J181" s="9"/>
       <c r="K181" s="9"/>
       <c r="L181" s="13"/>
       <c r="M181" s="13"/>
       <c r="N181" s="6"/>
       <c r="P181" s="6"/>
     </row>
     <row r="182" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A182" s="21" t="s">
+      <c r="A182" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B182" s="9">
         <v>6387</v>
       </c>
-      <c r="C182" s="64">
+      <c r="C182" s="57">
         <v>12774</v>
       </c>
-      <c r="D182" s="59">
+      <c r="D182" s="52">
         <v>19161</v>
       </c>
-      <c r="E182" s="78">
+      <c r="E182" s="71">
         <v>25548</v>
       </c>
-      <c r="F182" s="59">
+      <c r="F182" s="52">
         <v>31935</v>
       </c>
-      <c r="G182" s="14"/>
-[...1 lines deleted...]
-      <c r="I182" s="9"/>
+      <c r="G182" s="80">
+        <v>38322</v>
+      </c>
+      <c r="H182" s="80"/>
+      <c r="I182" s="56"/>
       <c r="J182" s="9"/>
       <c r="K182" s="9"/>
       <c r="L182" s="13"/>
       <c r="M182" s="13"/>
       <c r="N182" s="6"/>
       <c r="P182" s="6"/>
     </row>
     <row r="183" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A183" s="21" t="s">
+      <c r="A183" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B183" s="9">
         <v>44429</v>
       </c>
-      <c r="C183" s="64">
+      <c r="C183" s="57">
         <v>90780</v>
       </c>
-      <c r="D183" s="59">
+      <c r="D183" s="52">
         <v>137132</v>
       </c>
-      <c r="E183" s="78">
+      <c r="E183" s="71">
         <v>183484</v>
       </c>
-      <c r="F183" s="59">
+      <c r="F183" s="52">
         <v>210350</v>
       </c>
-      <c r="G183" s="14"/>
-[...1 lines deleted...]
-      <c r="I183" s="9"/>
+      <c r="G183" s="80">
+        <v>237216</v>
+      </c>
+      <c r="H183" s="80"/>
+      <c r="I183" s="56"/>
       <c r="J183" s="9"/>
       <c r="K183" s="9"/>
       <c r="L183" s="13"/>
       <c r="M183" s="13"/>
       <c r="N183" s="6"/>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="21" t="s">
+      <c r="A184" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B184" s="9">
         <v>3770</v>
       </c>
-      <c r="C184" s="64">
+      <c r="C184" s="57">
         <v>7540</v>
       </c>
-      <c r="D184" s="59">
+      <c r="D184" s="52">
         <v>11310</v>
       </c>
-      <c r="E184" s="78">
+      <c r="E184" s="71">
         <v>15080</v>
       </c>
-      <c r="F184" s="59">
+      <c r="F184" s="52">
         <v>18850</v>
       </c>
-      <c r="G184" s="14"/>
-[...1 lines deleted...]
-      <c r="I184" s="9"/>
+      <c r="G184" s="80">
+        <v>22620</v>
+      </c>
+      <c r="H184" s="80"/>
+      <c r="I184" s="56"/>
       <c r="J184" s="9"/>
       <c r="K184" s="9"/>
       <c r="L184" s="13"/>
       <c r="M184" s="13"/>
       <c r="N184" s="6"/>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A185" s="21" t="s">
+      <c r="A185" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B185" s="9">
         <v>163</v>
       </c>
-      <c r="C185" s="64">
+      <c r="C185" s="57">
         <v>326</v>
       </c>
-      <c r="D185" s="59">
+      <c r="D185" s="52">
         <v>489</v>
       </c>
-      <c r="E185" s="78">
+      <c r="E185" s="71">
         <v>652</v>
       </c>
-      <c r="F185" s="59">
+      <c r="F185" s="52">
         <v>815</v>
       </c>
-      <c r="G185" s="14"/>
-[...1 lines deleted...]
-      <c r="I185" s="9"/>
+      <c r="G185" s="80">
+        <v>978</v>
+      </c>
+      <c r="H185" s="80"/>
+      <c r="I185" s="56"/>
       <c r="J185" s="9"/>
       <c r="K185" s="9"/>
       <c r="L185" s="13"/>
       <c r="M185" s="13"/>
       <c r="N185" s="6"/>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A186" s="21" t="s">
+      <c r="A186" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B186" s="9">
         <v>52881</v>
       </c>
-      <c r="C186" s="64">
+      <c r="C186" s="57">
         <v>89141</v>
       </c>
-      <c r="D186" s="59">
+      <c r="D186" s="52">
         <v>125401</v>
       </c>
-      <c r="E186" s="78">
+      <c r="E186" s="71">
         <v>161661</v>
       </c>
-      <c r="F186" s="59">
+      <c r="F186" s="52">
         <v>200865</v>
       </c>
-      <c r="G186" s="14"/>
-[...1 lines deleted...]
-      <c r="I186" s="9"/>
+      <c r="G186" s="80">
+        <v>240069</v>
+      </c>
+      <c r="H186" s="80"/>
+      <c r="I186" s="56"/>
       <c r="J186" s="9"/>
       <c r="K186" s="9"/>
       <c r="L186" s="13"/>
       <c r="M186" s="13"/>
       <c r="N186" s="6"/>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="21" t="s">
+      <c r="A187" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B187" s="9">
         <v>1273</v>
       </c>
-      <c r="C187" s="64">
+      <c r="C187" s="57">
         <v>2546</v>
       </c>
-      <c r="D187" s="59">
+      <c r="D187" s="52">
         <v>3819</v>
       </c>
-      <c r="E187" s="78">
+      <c r="E187" s="71">
         <v>5092</v>
       </c>
-      <c r="F187" s="59">
+      <c r="F187" s="52">
         <v>6365</v>
       </c>
-      <c r="G187" s="14"/>
-[...1 lines deleted...]
-      <c r="I187" s="9"/>
+      <c r="G187" s="80">
+        <v>7638</v>
+      </c>
+      <c r="H187" s="80"/>
+      <c r="I187" s="56"/>
       <c r="J187" s="9"/>
       <c r="K187" s="9"/>
       <c r="L187" s="13"/>
       <c r="M187" s="13"/>
       <c r="N187" s="6"/>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="21" t="s">
+      <c r="A188" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B188" s="9">
         <v>2816</v>
       </c>
-      <c r="C188" s="64">
+      <c r="C188" s="57">
         <v>5632</v>
       </c>
-      <c r="D188" s="59">
+      <c r="D188" s="52">
         <v>8448</v>
       </c>
-      <c r="E188" s="78">
+      <c r="E188" s="71">
         <v>11264</v>
       </c>
-      <c r="F188" s="59">
+      <c r="F188" s="52">
         <v>14080</v>
       </c>
-      <c r="G188" s="14"/>
-[...1 lines deleted...]
-      <c r="I188" s="9"/>
+      <c r="G188" s="80">
+        <v>16896</v>
+      </c>
+      <c r="H188" s="80"/>
+      <c r="I188" s="56"/>
       <c r="J188" s="9"/>
       <c r="K188" s="9"/>
       <c r="L188" s="13"/>
       <c r="M188" s="13"/>
       <c r="N188" s="6"/>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="21" t="s">
-        <v>67</v>
+      <c r="A189" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B189" s="1">
         <v>623</v>
       </c>
-      <c r="C189" s="64">
+      <c r="C189" s="57">
         <v>1246</v>
       </c>
-      <c r="D189" s="72">
+      <c r="D189" s="65">
         <v>1869</v>
       </c>
-      <c r="E189" s="78">
+      <c r="E189" s="71">
         <v>2492</v>
       </c>
-      <c r="F189" s="72">
+      <c r="F189" s="65">
         <v>3115</v>
       </c>
-      <c r="G189" s="14"/>
-[...1 lines deleted...]
-      <c r="I189" s="9"/>
+      <c r="G189" s="80">
+        <v>3738</v>
+      </c>
+      <c r="H189" s="80"/>
+      <c r="I189" s="56"/>
       <c r="J189" s="9"/>
       <c r="K189" s="9"/>
       <c r="L189" s="13"/>
       <c r="M189" s="13"/>
       <c r="N189" s="6"/>
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A190" s="21" t="s">
+      <c r="A190" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B190" s="1">
         <v>48</v>
       </c>
-      <c r="C190" s="64">
+      <c r="C190" s="57">
         <v>96</v>
       </c>
-      <c r="D190" s="73">
+      <c r="D190" s="66">
         <v>144</v>
       </c>
-      <c r="E190" s="78">
+      <c r="E190" s="71">
         <v>192</v>
       </c>
-      <c r="F190" s="73">
+      <c r="F190" s="66">
         <v>240</v>
       </c>
-      <c r="G190" s="14"/>
-[...1 lines deleted...]
-      <c r="I190" s="9"/>
+      <c r="G190" s="80">
+        <v>288</v>
+      </c>
+      <c r="H190" s="80"/>
+      <c r="I190" s="56"/>
       <c r="J190" s="9"/>
       <c r="K190" s="9"/>
       <c r="L190" s="13"/>
       <c r="M190" s="13"/>
       <c r="N190" s="6"/>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="26" t="s">
+      <c r="A191" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B191" s="50"/>
+      <c r="B191" s="43"/>
       <c r="C191" s="9"/>
-      <c r="D191" s="50"/>
-[...4 lines deleted...]
-      <c r="I191" s="9"/>
+      <c r="D191" s="43"/>
+      <c r="E191" s="52"/>
+      <c r="F191" s="43"/>
+      <c r="G191" s="80"/>
+      <c r="H191" s="80"/>
+      <c r="I191" s="56"/>
       <c r="J191" s="9"/>
       <c r="K191" s="9"/>
       <c r="L191" s="13"/>
       <c r="M191" s="13"/>
       <c r="N191" s="6"/>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A192" s="47" t="s">
-        <v>73</v>
+      <c r="A192" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B192" s="9">
         <v>60253</v>
       </c>
-      <c r="C192" s="64">
+      <c r="C192" s="57">
         <v>199257</v>
       </c>
-      <c r="D192" s="59">
+      <c r="D192" s="52">
         <v>338260</v>
       </c>
-      <c r="E192" s="78">
+      <c r="E192" s="71">
         <v>477264</v>
       </c>
-      <c r="F192" s="59">
+      <c r="F192" s="52">
         <v>743449</v>
       </c>
-      <c r="G192" s="14"/>
-[...1 lines deleted...]
-      <c r="I192" s="9"/>
+      <c r="G192" s="80">
+        <v>1009635</v>
+      </c>
+      <c r="H192" s="80"/>
+      <c r="I192" s="56"/>
       <c r="J192" s="9"/>
       <c r="K192" s="9"/>
       <c r="L192" s="13"/>
       <c r="M192" s="13"/>
       <c r="N192" s="6"/>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="22" t="s">
+      <c r="A193" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B193" s="9">
         <v>56525</v>
       </c>
-      <c r="C193" s="64">
+      <c r="C193" s="57">
         <v>190887</v>
       </c>
-      <c r="D193" s="59">
+      <c r="D193" s="52">
         <v>325249</v>
       </c>
-      <c r="E193" s="78">
+      <c r="E193" s="71">
         <v>459612</v>
       </c>
-      <c r="F193" s="59">
+      <c r="F193" s="52">
         <v>720819</v>
       </c>
-      <c r="G193" s="14"/>
-[...1 lines deleted...]
-      <c r="I193" s="9"/>
+      <c r="G193" s="80">
+        <v>982027</v>
+      </c>
+      <c r="H193" s="80"/>
+      <c r="I193" s="56"/>
       <c r="J193" s="9"/>
       <c r="K193" s="9"/>
       <c r="L193" s="13"/>
       <c r="M193" s="13"/>
       <c r="N193" s="16"/>
       <c r="P193" s="16"/>
     </row>
     <row r="194" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="21" t="s">
-        <v>70</v>
+      <c r="A194" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B194" s="9">
         <v>1355</v>
       </c>
-      <c r="C194" s="64">
+      <c r="C194" s="57">
         <v>2908</v>
       </c>
-      <c r="D194" s="59">
+      <c r="D194" s="52">
         <v>4461</v>
       </c>
-      <c r="E194" s="78">
+      <c r="E194" s="71">
         <v>6014</v>
       </c>
-      <c r="F194" s="59">
+      <c r="F194" s="52">
         <v>7313</v>
       </c>
-      <c r="G194" s="14"/>
-[...1 lines deleted...]
-      <c r="I194" s="9"/>
+      <c r="G194" s="80">
+        <v>8612</v>
+      </c>
+      <c r="H194" s="80"/>
+      <c r="I194" s="56"/>
       <c r="J194" s="9"/>
       <c r="K194" s="9"/>
       <c r="L194" s="13"/>
       <c r="M194" s="13"/>
       <c r="N194" s="6"/>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="22" t="s">
+      <c r="A195" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B195" s="9">
         <v>2373</v>
       </c>
-      <c r="C195" s="64">
+      <c r="C195" s="57">
         <v>5461</v>
       </c>
-      <c r="D195" s="59">
+      <c r="D195" s="52">
         <v>8550</v>
       </c>
-      <c r="E195" s="78">
+      <c r="E195" s="71">
         <v>11638</v>
       </c>
-      <c r="F195" s="59">
+      <c r="F195" s="52">
         <v>15317</v>
       </c>
-      <c r="G195" s="14"/>
-[...1 lines deleted...]
-      <c r="I195" s="9"/>
+      <c r="G195" s="80">
+        <v>18996</v>
+      </c>
+      <c r="H195" s="80"/>
+      <c r="I195" s="56"/>
       <c r="J195" s="9"/>
       <c r="K195" s="9"/>
       <c r="L195" s="13"/>
       <c r="M195" s="13"/>
       <c r="N195" s="6"/>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="26" t="s">
+      <c r="A196" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B196" s="50"/>
+      <c r="B196" s="43"/>
       <c r="C196" s="9"/>
-      <c r="D196" s="50"/>
-[...4 lines deleted...]
-      <c r="I196" s="9"/>
+      <c r="D196" s="43"/>
+      <c r="E196" s="52"/>
+      <c r="F196" s="43"/>
+      <c r="G196" s="80"/>
+      <c r="H196" s="80"/>
+      <c r="I196" s="56"/>
       <c r="J196" s="9"/>
       <c r="K196" s="9"/>
       <c r="L196" s="13"/>
       <c r="M196" s="13"/>
       <c r="N196" s="6"/>
       <c r="P196" s="6"/>
     </row>
     <row r="197" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="47" t="s">
-        <v>73</v>
+      <c r="A197" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B197" s="9">
         <v>43964</v>
       </c>
-      <c r="C197" s="64">
+      <c r="C197" s="57">
         <v>96642</v>
       </c>
-      <c r="D197" s="59">
+      <c r="D197" s="52">
         <v>149319</v>
       </c>
-      <c r="E197" s="78">
+      <c r="E197" s="71">
         <v>201996</v>
       </c>
-      <c r="F197" s="59">
+      <c r="F197" s="52">
         <v>244763</v>
       </c>
-      <c r="G197" s="14"/>
-[...1 lines deleted...]
-      <c r="I197" s="9"/>
+      <c r="G197" s="80">
+        <v>287530</v>
+      </c>
+      <c r="H197" s="80"/>
+      <c r="I197" s="56"/>
       <c r="J197" s="9"/>
       <c r="K197" s="9"/>
       <c r="L197" s="13"/>
       <c r="M197" s="13"/>
       <c r="N197" s="6"/>
       <c r="P197" s="6"/>
     </row>
     <row r="198" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="22" t="s">
+      <c r="A198" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B198" s="9">
         <v>26289</v>
       </c>
-      <c r="C198" s="64">
+      <c r="C198" s="57">
         <v>57161</v>
       </c>
-      <c r="D198" s="59">
+      <c r="D198" s="52">
         <v>88033</v>
       </c>
-      <c r="E198" s="78">
+      <c r="E198" s="71">
         <v>118904</v>
       </c>
-      <c r="F198" s="59">
+      <c r="F198" s="52">
         <v>146387</v>
       </c>
-      <c r="G198" s="14"/>
-[...1 lines deleted...]
-      <c r="I198" s="9"/>
+      <c r="G198" s="80">
+        <v>173869</v>
+      </c>
+      <c r="H198" s="80"/>
+      <c r="I198" s="56"/>
       <c r="J198" s="9"/>
       <c r="K198" s="9"/>
       <c r="L198" s="13"/>
       <c r="M198" s="13"/>
       <c r="N198" s="16"/>
       <c r="P198" s="16"/>
     </row>
     <row r="199" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="22" t="s">
+      <c r="A199" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B199" s="1">
         <v>317</v>
       </c>
-      <c r="C199" s="64">
+      <c r="C199" s="57">
         <v>634</v>
       </c>
-      <c r="D199" s="73">
+      <c r="D199" s="66">
         <v>951</v>
       </c>
-      <c r="E199" s="78">
+      <c r="E199" s="71">
         <v>1268</v>
       </c>
-      <c r="F199" s="72">
+      <c r="F199" s="65">
         <v>1585</v>
       </c>
-      <c r="G199" s="14"/>
-[...1 lines deleted...]
-      <c r="I199" s="9"/>
+      <c r="G199" s="80">
+        <v>1902</v>
+      </c>
+      <c r="H199" s="80"/>
+      <c r="I199" s="56"/>
       <c r="J199" s="9"/>
       <c r="K199" s="9"/>
       <c r="L199" s="13"/>
       <c r="M199" s="13"/>
       <c r="N199" s="6"/>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="21" t="s">
-        <v>70</v>
+      <c r="A200" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B200" s="9">
         <v>40</v>
       </c>
-      <c r="C200" s="64">
+      <c r="C200" s="57">
         <v>80</v>
       </c>
-      <c r="D200" s="59">
+      <c r="D200" s="52">
         <v>120</v>
       </c>
-      <c r="E200" s="78">
+      <c r="E200" s="71">
         <v>160</v>
       </c>
-      <c r="F200" s="59">
+      <c r="F200" s="52">
         <v>200</v>
       </c>
-      <c r="G200" s="14"/>
-[...1 lines deleted...]
-      <c r="I200" s="9"/>
+      <c r="G200" s="80">
+        <v>240</v>
+      </c>
+      <c r="H200" s="80"/>
+      <c r="I200" s="56"/>
       <c r="J200" s="9"/>
       <c r="K200" s="9"/>
       <c r="L200" s="13"/>
       <c r="M200" s="13"/>
       <c r="N200" s="6"/>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="22" t="s">
+      <c r="A201" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B201" s="9">
         <v>14353</v>
       </c>
-      <c r="C201" s="64">
+      <c r="C201" s="57">
         <v>31952</v>
       </c>
-      <c r="D201" s="59">
+      <c r="D201" s="52">
         <v>49550</v>
       </c>
-      <c r="E201" s="78">
+      <c r="E201" s="71">
         <v>67149</v>
       </c>
-      <c r="F201" s="59">
+      <c r="F201" s="52">
         <v>79398</v>
       </c>
-      <c r="G201" s="14"/>
-[...1 lines deleted...]
-      <c r="I201" s="9"/>
+      <c r="G201" s="80">
+        <v>91647</v>
+      </c>
+      <c r="H201" s="80"/>
+      <c r="I201" s="56"/>
       <c r="J201" s="9"/>
       <c r="K201" s="9"/>
       <c r="L201" s="13"/>
       <c r="M201" s="13"/>
       <c r="N201" s="6"/>
       <c r="P201" s="6"/>
     </row>
     <row r="202" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="21" t="s">
-        <v>68</v>
+      <c r="A202" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B202" s="9">
         <v>67</v>
       </c>
-      <c r="C202" s="64">
+      <c r="C202" s="57">
         <v>134</v>
       </c>
-      <c r="D202" s="59">
+      <c r="D202" s="52">
         <v>201</v>
       </c>
-      <c r="E202" s="78">
+      <c r="E202" s="71">
         <v>268</v>
       </c>
-      <c r="F202" s="59">
+      <c r="F202" s="52">
         <v>335</v>
       </c>
-      <c r="G202" s="14"/>
-[...1 lines deleted...]
-      <c r="I202" s="9"/>
+      <c r="G202" s="80">
+        <v>402</v>
+      </c>
+      <c r="H202" s="80"/>
+      <c r="I202" s="56"/>
       <c r="J202" s="9"/>
       <c r="K202" s="9"/>
       <c r="L202" s="13"/>
       <c r="M202" s="13"/>
       <c r="N202" s="6"/>
       <c r="P202" s="6"/>
     </row>
     <row r="203" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="21" t="s">
+      <c r="A203" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B203" s="9">
         <v>2585</v>
       </c>
-      <c r="C203" s="64">
+      <c r="C203" s="57">
         <v>6055</v>
       </c>
-      <c r="D203" s="59">
+      <c r="D203" s="52">
         <v>9525</v>
       </c>
-      <c r="E203" s="78">
+      <c r="E203" s="71">
         <v>12995</v>
       </c>
-      <c r="F203" s="59">
+      <c r="F203" s="52">
         <v>15293</v>
       </c>
-      <c r="G203" s="14"/>
-[...1 lines deleted...]
-      <c r="I203" s="9"/>
+      <c r="G203" s="80">
+        <v>17592</v>
+      </c>
+      <c r="H203" s="80"/>
+      <c r="I203" s="56"/>
       <c r="J203" s="9"/>
       <c r="K203" s="9"/>
       <c r="L203" s="13"/>
       <c r="M203" s="13"/>
       <c r="N203" s="6"/>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="22" t="s">
+      <c r="A204" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="9">
         <v>49</v>
       </c>
-      <c r="C204" s="64">
+      <c r="C204" s="57">
         <v>98</v>
       </c>
-      <c r="D204" s="59">
+      <c r="D204" s="52">
         <v>147</v>
       </c>
-      <c r="E204" s="78">
+      <c r="E204" s="71">
         <v>196</v>
       </c>
-      <c r="F204" s="59">
+      <c r="F204" s="52">
         <v>245</v>
       </c>
-      <c r="G204" s="14"/>
-[...1 lines deleted...]
-      <c r="I204" s="9"/>
+      <c r="G204" s="80">
+        <v>294</v>
+      </c>
+      <c r="H204" s="80"/>
+      <c r="I204" s="56"/>
       <c r="J204" s="9"/>
       <c r="K204" s="9"/>
       <c r="L204" s="13"/>
       <c r="M204" s="13"/>
       <c r="N204" s="6"/>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="21" t="s">
+      <c r="A205" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B205" s="1">
         <v>262</v>
       </c>
-      <c r="C205" s="64">
+      <c r="C205" s="57">
         <v>524</v>
       </c>
-      <c r="D205" s="73">
+      <c r="D205" s="66">
         <v>786</v>
       </c>
-      <c r="E205" s="78">
+      <c r="E205" s="71">
         <v>1048</v>
       </c>
-      <c r="F205" s="72">
+      <c r="F205" s="65">
         <v>1310</v>
       </c>
-      <c r="G205" s="14"/>
-[...1 lines deleted...]
-      <c r="I205" s="9"/>
+      <c r="G205" s="80">
+        <v>1572</v>
+      </c>
+      <c r="H205" s="80"/>
+      <c r="I205" s="56"/>
       <c r="J205" s="9"/>
       <c r="K205" s="9"/>
       <c r="L205" s="13"/>
       <c r="M205" s="13"/>
       <c r="N205" s="6"/>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="21" t="s">
-        <v>67</v>
+      <c r="A206" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B206" s="1">
         <v>3</v>
       </c>
-      <c r="C206" s="64">
+      <c r="C206" s="57">
         <v>6</v>
       </c>
-      <c r="D206" s="73">
+      <c r="D206" s="66">
         <v>9</v>
       </c>
-      <c r="E206" s="78">
+      <c r="E206" s="71">
         <v>12</v>
       </c>
-      <c r="F206" s="73">
+      <c r="F206" s="66">
         <v>15</v>
       </c>
-      <c r="G206" s="14"/>
-[...1 lines deleted...]
-      <c r="I206" s="9"/>
+      <c r="G206" s="80">
+        <v>18</v>
+      </c>
+      <c r="H206" s="80"/>
+      <c r="I206" s="56"/>
       <c r="J206" s="9"/>
       <c r="K206" s="9"/>
       <c r="L206" s="13"/>
       <c r="M206" s="13"/>
       <c r="N206" s="6"/>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="27" t="s">
-[...11 lines deleted...]
-      <c r="K207" s="9"/>
+      <c r="A207" s="81" t="s">
+        <v>79</v>
+      </c>
+      <c r="B207" s="77"/>
+      <c r="C207" s="57"/>
+      <c r="D207" s="66"/>
+      <c r="E207" s="71"/>
+      <c r="F207" s="66"/>
+      <c r="G207" s="80"/>
+      <c r="H207" s="78"/>
+      <c r="I207" s="56"/>
+      <c r="J207" s="76"/>
+      <c r="K207" s="76"/>
       <c r="L207" s="13"/>
       <c r="M207" s="13"/>
       <c r="N207" s="6"/>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="47" t="s">
-[...21 lines deleted...]
-      <c r="K208" s="9"/>
+      <c r="A208" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F208" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="G208" s="76">
+        <v>3621</v>
+      </c>
+      <c r="H208" s="80"/>
+      <c r="I208" s="56"/>
+      <c r="J208" s="76"/>
+      <c r="K208" s="76"/>
       <c r="L208" s="13"/>
       <c r="M208" s="13"/>
       <c r="N208" s="6"/>
       <c r="P208" s="6"/>
     </row>
-    <row r="209" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="22" t="s">
+    <row r="209" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B209" s="9">
-[...18 lines deleted...]
-      <c r="K209" s="9"/>
+      <c r="B209" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F209" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="G209" s="76">
+        <v>3621</v>
+      </c>
+      <c r="H209" s="80"/>
+      <c r="I209" s="56"/>
+      <c r="J209" s="76"/>
+      <c r="K209" s="76"/>
       <c r="L209" s="13"/>
       <c r="M209" s="13"/>
-      <c r="N209" s="16"/>
-[...23 lines deleted...]
-      <c r="I210" s="9"/>
+      <c r="N209" s="6"/>
+      <c r="P209" s="6"/>
+    </row>
+    <row r="210" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B210" s="43"/>
+      <c r="C210" s="9"/>
+      <c r="D210" s="43"/>
+      <c r="E210" s="52"/>
+      <c r="F210" s="43"/>
+      <c r="G210" s="80"/>
+      <c r="H210" s="80"/>
+      <c r="I210" s="56"/>
       <c r="J210" s="9"/>
       <c r="K210" s="9"/>
       <c r="L210" s="13"/>
       <c r="M210" s="13"/>
       <c r="N210" s="6"/>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I211" s="9"/>
+      <c r="A211" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B211" s="9">
+        <v>1207545</v>
+      </c>
+      <c r="C211" s="57">
+        <v>2573320</v>
+      </c>
+      <c r="D211" s="67">
+        <v>3924049</v>
+      </c>
+      <c r="E211" s="71">
+        <v>5470188</v>
+      </c>
+      <c r="F211" s="52">
+        <v>6437721</v>
+      </c>
+      <c r="G211" s="80">
+        <v>7424871</v>
+      </c>
+      <c r="H211" s="80"/>
+      <c r="I211" s="56"/>
       <c r="J211" s="9"/>
       <c r="K211" s="9"/>
       <c r="L211" s="13"/>
       <c r="M211" s="13"/>
       <c r="N211" s="6"/>
       <c r="P211" s="6"/>
     </row>
-    <row r="212" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="212" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B212" s="9">
-        <v>833060</v>
-[...15 lines deleted...]
-      <c r="I212" s="9"/>
+        <v>192161</v>
+      </c>
+      <c r="C212" s="57">
+        <v>318322</v>
+      </c>
+      <c r="D212" s="52">
+        <v>445666</v>
+      </c>
+      <c r="E212" s="71">
+        <v>577177</v>
+      </c>
+      <c r="F212" s="52">
+        <v>642351</v>
+      </c>
+      <c r="G212" s="80">
+        <v>706894</v>
+      </c>
+      <c r="H212" s="80"/>
+      <c r="I212" s="56"/>
       <c r="J212" s="9"/>
       <c r="K212" s="9"/>
       <c r="L212" s="13"/>
       <c r="M212" s="13"/>
-      <c r="N212" s="6"/>
-      <c r="P212" s="6"/>
+      <c r="N212" s="16"/>
+      <c r="P212" s="16"/>
     </row>
     <row r="213" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="21" t="s">
-[...23 lines deleted...]
-      <c r="M213" s="1"/>
+      <c r="A213" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C213" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E213" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F213" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G213" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H213" s="80"/>
+      <c r="I213" s="56"/>
+      <c r="J213" s="9"/>
+      <c r="K213" s="9"/>
+      <c r="L213" s="13"/>
+      <c r="M213" s="13"/>
       <c r="N213" s="6"/>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I214" s="9"/>
+      <c r="A214" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B214" s="1">
+        <v>76</v>
+      </c>
+      <c r="C214" s="57">
+        <v>152</v>
+      </c>
+      <c r="D214" s="66">
+        <v>228</v>
+      </c>
+      <c r="E214" s="71">
+        <v>304</v>
+      </c>
+      <c r="F214" s="66">
+        <v>380</v>
+      </c>
+      <c r="G214" s="80">
+        <v>456</v>
+      </c>
+      <c r="H214" s="80"/>
+      <c r="I214" s="56"/>
       <c r="J214" s="9"/>
       <c r="K214" s="9"/>
-      <c r="L214" s="9"/>
-      <c r="M214" s="9"/>
+      <c r="L214" s="13"/>
+      <c r="M214" s="13"/>
       <c r="N214" s="6"/>
       <c r="P214" s="6"/>
     </row>
-    <row r="215" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I215" s="9"/>
+    <row r="215" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B215" s="9">
+        <v>833060</v>
+      </c>
+      <c r="C215" s="57">
+        <v>1926213</v>
+      </c>
+      <c r="D215" s="52">
+        <v>3018518</v>
+      </c>
+      <c r="E215" s="71">
+        <v>4205167</v>
+      </c>
+      <c r="F215" s="52">
+        <v>4921000</v>
+      </c>
+      <c r="G215" s="80">
+        <v>5675198</v>
+      </c>
+      <c r="H215" s="80"/>
+      <c r="I215" s="56"/>
       <c r="J215" s="9"/>
       <c r="K215" s="9"/>
       <c r="L215" s="13"/>
       <c r="M215" s="13"/>
       <c r="N215" s="6"/>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="47" t="s">
-        <v>73</v>
+      <c r="A216" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B216" s="9">
-        <v>9202</v>
-[...19 lines deleted...]
-      <c r="M216" s="13"/>
+        <v>416</v>
+      </c>
+      <c r="C216" s="57">
+        <v>832</v>
+      </c>
+      <c r="D216" s="52">
+        <v>1248</v>
+      </c>
+      <c r="E216" s="71">
+        <v>1664</v>
+      </c>
+      <c r="F216" s="52">
+        <v>2080</v>
+      </c>
+      <c r="G216" s="80">
+        <v>2496</v>
+      </c>
+      <c r="H216" s="80"/>
+      <c r="I216" s="56"/>
+      <c r="J216" s="1"/>
+      <c r="K216" s="1"/>
+      <c r="L216" s="1"/>
+      <c r="M216" s="1"/>
       <c r="N216" s="6"/>
       <c r="P216" s="6"/>
     </row>
-    <row r="217" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="I217" s="9"/>
+    <row r="217" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B217" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C217" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E217" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F217" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G217" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H217" s="80"/>
+      <c r="I217" s="56"/>
       <c r="J217" s="9"/>
       <c r="K217" s="9"/>
-      <c r="L217" s="13"/>
-[...8 lines deleted...]
-      <c r="B218" s="50"/>
+      <c r="L217" s="9"/>
+      <c r="M217" s="9"/>
+      <c r="N217" s="6"/>
+      <c r="P217" s="6"/>
+    </row>
+    <row r="218" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B218" s="43"/>
       <c r="C218" s="9"/>
-      <c r="D218" s="50"/>
-[...4 lines deleted...]
-      <c r="I218" s="9"/>
+      <c r="D218" s="43"/>
+      <c r="E218" s="52"/>
+      <c r="F218" s="43"/>
+      <c r="G218" s="80"/>
+      <c r="H218" s="80"/>
+      <c r="I218" s="56"/>
       <c r="J218" s="9"/>
       <c r="K218" s="9"/>
       <c r="L218" s="13"/>
       <c r="M218" s="13"/>
       <c r="N218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="47" t="s">
-        <v>73</v>
+      <c r="A219" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B219" s="9">
-        <v>359344</v>
-[...15 lines deleted...]
-      <c r="I219" s="9"/>
+        <v>9202</v>
+      </c>
+      <c r="C219" s="57">
+        <v>20743</v>
+      </c>
+      <c r="D219" s="52">
+        <v>32283</v>
+      </c>
+      <c r="E219" s="71">
+        <v>43823</v>
+      </c>
+      <c r="F219" s="52">
+        <v>49548</v>
+      </c>
+      <c r="G219" s="80">
+        <v>55273</v>
+      </c>
+      <c r="H219" s="80"/>
+      <c r="I219" s="56"/>
       <c r="J219" s="9"/>
       <c r="K219" s="9"/>
       <c r="L219" s="13"/>
       <c r="M219" s="13"/>
       <c r="N219" s="6"/>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="22" t="s">
+      <c r="A220" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B220" s="9">
-        <v>192888</v>
-[...15 lines deleted...]
-      <c r="I220" s="9"/>
+        <v>9202</v>
+      </c>
+      <c r="C220" s="57">
+        <v>20743</v>
+      </c>
+      <c r="D220" s="52">
+        <v>32283</v>
+      </c>
+      <c r="E220" s="71">
+        <v>43823</v>
+      </c>
+      <c r="F220" s="52">
+        <v>49548</v>
+      </c>
+      <c r="G220" s="80">
+        <v>55273</v>
+      </c>
+      <c r="H220" s="80"/>
+      <c r="I220" s="56"/>
       <c r="J220" s="9"/>
       <c r="K220" s="9"/>
       <c r="L220" s="13"/>
       <c r="M220" s="13"/>
       <c r="N220" s="16"/>
       <c r="P220" s="16"/>
     </row>
-    <row r="221" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="I221" s="9"/>
+    <row r="221" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B221" s="43"/>
+      <c r="C221" s="9"/>
+      <c r="D221" s="43"/>
+      <c r="E221" s="52"/>
+      <c r="F221" s="43"/>
+      <c r="G221" s="80"/>
+      <c r="H221" s="80"/>
+      <c r="I221" s="56"/>
       <c r="J221" s="9"/>
       <c r="K221" s="9"/>
       <c r="L221" s="13"/>
       <c r="M221" s="13"/>
       <c r="N221" s="6"/>
       <c r="P221" s="6"/>
     </row>
     <row r="222" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="21" t="s">
-        <v>70</v>
+      <c r="A222" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B222" s="9">
-        <v>69722</v>
-[...15 lines deleted...]
-      <c r="I222" s="9"/>
+        <v>359344</v>
+      </c>
+      <c r="C222" s="57">
+        <v>964576</v>
+      </c>
+      <c r="D222" s="52">
+        <v>1613845</v>
+      </c>
+      <c r="E222" s="71">
+        <v>2312451</v>
+      </c>
+      <c r="F222" s="52">
+        <v>2945880</v>
+      </c>
+      <c r="G222" s="80">
+        <v>3548774</v>
+      </c>
+      <c r="H222" s="80"/>
+      <c r="I222" s="56"/>
       <c r="J222" s="9"/>
       <c r="K222" s="9"/>
       <c r="L222" s="13"/>
       <c r="M222" s="13"/>
       <c r="N222" s="6"/>
       <c r="P222" s="6"/>
     </row>
-    <row r="223" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="223" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B223" s="9">
-        <v>67690</v>
-[...15 lines deleted...]
-      <c r="I223" s="9"/>
+        <v>192888</v>
+      </c>
+      <c r="C223" s="57">
+        <v>509443</v>
+      </c>
+      <c r="D223" s="52">
+        <v>842756</v>
+      </c>
+      <c r="E223" s="71">
+        <v>1251581</v>
+      </c>
+      <c r="F223" s="52">
+        <v>1630880</v>
+      </c>
+      <c r="G223" s="80">
+        <v>1981797</v>
+      </c>
+      <c r="H223" s="80"/>
+      <c r="I223" s="56"/>
       <c r="J223" s="9"/>
       <c r="K223" s="9"/>
       <c r="L223" s="13"/>
       <c r="M223" s="13"/>
-      <c r="N223" s="6"/>
-      <c r="P223" s="6"/>
+      <c r="N223" s="16"/>
+      <c r="P223" s="16"/>
     </row>
     <row r="224" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="21" t="s">
-        <v>46</v>
+      <c r="A224" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B224" s="9">
-        <v>4537</v>
-[...15 lines deleted...]
-      <c r="I224" s="9"/>
+        <v>4592</v>
+      </c>
+      <c r="C224" s="57">
+        <v>9184</v>
+      </c>
+      <c r="D224" s="52">
+        <v>13776</v>
+      </c>
+      <c r="E224" s="71">
+        <v>18368</v>
+      </c>
+      <c r="F224" s="52">
+        <v>22960</v>
+      </c>
+      <c r="G224" s="80">
+        <v>27552</v>
+      </c>
+      <c r="H224" s="80"/>
+      <c r="I224" s="56"/>
       <c r="J224" s="9"/>
       <c r="K224" s="9"/>
       <c r="L224" s="13"/>
       <c r="M224" s="13"/>
       <c r="N224" s="6"/>
       <c r="P224" s="6"/>
     </row>
     <row r="225" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="21" t="s">
-        <v>47</v>
+      <c r="A225" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B225" s="9">
-        <v>2210</v>
-[...15 lines deleted...]
-      <c r="I225" s="9"/>
+        <v>69722</v>
+      </c>
+      <c r="C225" s="57">
+        <v>137732</v>
+      </c>
+      <c r="D225" s="52">
+        <v>233021</v>
+      </c>
+      <c r="E225" s="71">
+        <v>302134</v>
+      </c>
+      <c r="F225" s="52">
+        <v>427046</v>
+      </c>
+      <c r="G225" s="80">
+        <v>549805</v>
+      </c>
+      <c r="H225" s="80"/>
+      <c r="I225" s="56"/>
       <c r="J225" s="9"/>
       <c r="K225" s="9"/>
       <c r="L225" s="13"/>
       <c r="M225" s="13"/>
       <c r="N225" s="6"/>
       <c r="P225" s="6"/>
     </row>
     <row r="226" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A226" s="21" t="s">
-        <v>48</v>
+      <c r="A226" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B226" s="9">
-        <v>8166</v>
-[...15 lines deleted...]
-      <c r="I226" s="9"/>
+        <v>67690</v>
+      </c>
+      <c r="C226" s="57">
+        <v>249890</v>
+      </c>
+      <c r="D226" s="52">
+        <v>432090</v>
+      </c>
+      <c r="E226" s="71">
+        <v>614291</v>
+      </c>
+      <c r="F226" s="52">
+        <v>712847</v>
+      </c>
+      <c r="G226" s="80">
+        <v>811404</v>
+      </c>
+      <c r="H226" s="80"/>
+      <c r="I226" s="56"/>
       <c r="J226" s="9"/>
       <c r="K226" s="9"/>
       <c r="L226" s="13"/>
       <c r="M226" s="13"/>
       <c r="N226" s="6"/>
       <c r="P226" s="6"/>
     </row>
     <row r="227" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="21" t="s">
-        <v>49</v>
+      <c r="A227" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B227" s="9">
-        <v>6792</v>
-[...15 lines deleted...]
-      <c r="I227" s="9"/>
+        <v>4537</v>
+      </c>
+      <c r="C227" s="57">
+        <v>9074</v>
+      </c>
+      <c r="D227" s="52">
+        <v>13611</v>
+      </c>
+      <c r="E227" s="71">
+        <v>18148</v>
+      </c>
+      <c r="F227" s="52">
+        <v>22685</v>
+      </c>
+      <c r="G227" s="80">
+        <v>27222</v>
+      </c>
+      <c r="H227" s="80"/>
+      <c r="I227" s="56"/>
       <c r="J227" s="9"/>
       <c r="K227" s="9"/>
       <c r="L227" s="13"/>
       <c r="M227" s="13"/>
       <c r="N227" s="6"/>
       <c r="P227" s="6"/>
     </row>
     <row r="228" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A228" s="22" t="s">
-        <v>43</v>
+      <c r="A228" s="19" t="s">
+        <v>47</v>
       </c>
       <c r="B228" s="9">
-        <v>1969</v>
-[...15 lines deleted...]
-      <c r="I228" s="9"/>
+        <v>2210</v>
+      </c>
+      <c r="C228" s="57">
+        <v>11001</v>
+      </c>
+      <c r="D228" s="52">
+        <v>19792</v>
+      </c>
+      <c r="E228" s="71">
+        <v>28583</v>
+      </c>
+      <c r="F228" s="52">
+        <v>31012</v>
+      </c>
+      <c r="G228" s="80">
+        <v>33442</v>
+      </c>
+      <c r="H228" s="80"/>
+      <c r="I228" s="56"/>
       <c r="J228" s="9"/>
       <c r="K228" s="9"/>
       <c r="L228" s="13"/>
       <c r="M228" s="13"/>
       <c r="N228" s="6"/>
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A229" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I229" s="9"/>
+      <c r="A229" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B229" s="9">
+        <v>8166</v>
+      </c>
+      <c r="C229" s="57">
+        <v>19174</v>
+      </c>
+      <c r="D229" s="52">
+        <v>30182</v>
+      </c>
+      <c r="E229" s="71">
+        <v>41190</v>
+      </c>
+      <c r="F229" s="52">
+        <v>50754</v>
+      </c>
+      <c r="G229" s="80">
+        <v>60318</v>
+      </c>
+      <c r="H229" s="80"/>
+      <c r="I229" s="56"/>
       <c r="J229" s="9"/>
       <c r="K229" s="9"/>
       <c r="L229" s="13"/>
       <c r="M229" s="13"/>
       <c r="N229" s="6"/>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="21" t="s">
-        <v>53</v>
+      <c r="A230" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B230" s="9">
-        <v>766</v>
-[...15 lines deleted...]
-      <c r="I230" s="9"/>
+        <v>6792</v>
+      </c>
+      <c r="C230" s="57">
+        <v>13584</v>
+      </c>
+      <c r="D230" s="52">
+        <v>20376</v>
+      </c>
+      <c r="E230" s="71">
+        <v>27168</v>
+      </c>
+      <c r="F230" s="52">
+        <v>33960</v>
+      </c>
+      <c r="G230" s="80">
+        <v>40752</v>
+      </c>
+      <c r="H230" s="80"/>
+      <c r="I230" s="56"/>
       <c r="J230" s="9"/>
       <c r="K230" s="9"/>
       <c r="L230" s="13"/>
       <c r="M230" s="13"/>
       <c r="N230" s="6"/>
       <c r="P230" s="6"/>
     </row>
-    <row r="231" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I231" s="32"/>
+    <row r="231" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B231" s="9">
+        <v>1969</v>
+      </c>
+      <c r="C231" s="57">
+        <v>3938</v>
+      </c>
+      <c r="D231" s="52">
+        <v>5907</v>
+      </c>
+      <c r="E231" s="71">
+        <v>7876</v>
+      </c>
+      <c r="F231" s="52">
+        <v>9845</v>
+      </c>
+      <c r="G231" s="80">
+        <v>11814</v>
+      </c>
+      <c r="H231" s="80"/>
+      <c r="I231" s="56"/>
       <c r="J231" s="9"/>
       <c r="K231" s="9"/>
       <c r="L231" s="13"/>
       <c r="M231" s="13"/>
       <c r="N231" s="6"/>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A232" s="47" t="s">
-[...19 lines deleted...]
-      <c r="I232" s="32"/>
+      <c r="A232" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B232" s="1">
+        <v>13</v>
+      </c>
+      <c r="C232" s="57">
+        <v>26</v>
+      </c>
+      <c r="D232" s="66">
+        <v>39</v>
+      </c>
+      <c r="E232" s="71">
+        <v>52</v>
+      </c>
+      <c r="F232" s="66">
+        <v>65</v>
+      </c>
+      <c r="G232" s="80">
+        <v>78</v>
+      </c>
+      <c r="H232" s="80"/>
+      <c r="I232" s="56"/>
       <c r="J232" s="9"/>
       <c r="K232" s="9"/>
       <c r="L232" s="13"/>
       <c r="M232" s="13"/>
       <c r="N232" s="6"/>
       <c r="P232" s="6"/>
     </row>
-    <row r="233" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="233" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B233" s="9">
-        <v>1112938</v>
-[...15 lines deleted...]
-      <c r="I233" s="32"/>
+        <v>766</v>
+      </c>
+      <c r="C233" s="57">
+        <v>1532</v>
+      </c>
+      <c r="D233" s="52">
+        <v>2298</v>
+      </c>
+      <c r="E233" s="71">
+        <v>3064</v>
+      </c>
+      <c r="F233" s="52">
+        <v>3830</v>
+      </c>
+      <c r="G233" s="80">
+        <v>4596</v>
+      </c>
+      <c r="H233" s="80"/>
+      <c r="I233" s="56"/>
       <c r="J233" s="9"/>
       <c r="K233" s="9"/>
       <c r="L233" s="13"/>
       <c r="M233" s="13"/>
-      <c r="N233" s="16"/>
-[...23 lines deleted...]
-      <c r="I234" s="32"/>
+      <c r="N233" s="6"/>
+      <c r="P233" s="6"/>
+    </row>
+    <row r="234" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B234" s="43"/>
+      <c r="C234" s="9"/>
+      <c r="D234" s="43"/>
+      <c r="E234" s="52"/>
+      <c r="F234" s="43"/>
+      <c r="G234" s="80"/>
+      <c r="H234" s="80"/>
+      <c r="I234" s="56"/>
       <c r="J234" s="9"/>
       <c r="K234" s="9"/>
       <c r="L234" s="13"/>
       <c r="M234" s="13"/>
       <c r="N234" s="6"/>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="21" t="s">
-        <v>70</v>
+      <c r="A235" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B235" s="9">
-        <v>1259</v>
-[...15 lines deleted...]
-      <c r="I235" s="32"/>
+        <v>2635647</v>
+      </c>
+      <c r="C235" s="57">
+        <v>7619322</v>
+      </c>
+      <c r="D235" s="52">
+        <v>12844812</v>
+      </c>
+      <c r="E235" s="71">
+        <v>18227062</v>
+      </c>
+      <c r="F235" s="52">
+        <v>22283410</v>
+      </c>
+      <c r="G235" s="80">
+        <v>26485065</v>
+      </c>
+      <c r="H235" s="80"/>
+      <c r="I235" s="56"/>
       <c r="J235" s="9"/>
       <c r="K235" s="9"/>
       <c r="L235" s="13"/>
       <c r="M235" s="13"/>
       <c r="N235" s="6"/>
       <c r="P235" s="6"/>
     </row>
-    <row r="236" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="236" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B236" s="9">
-        <v>1067339</v>
-[...15 lines deleted...]
-      <c r="I236" s="32"/>
+        <v>1112938</v>
+      </c>
+      <c r="C236" s="57">
+        <v>2947701</v>
+      </c>
+      <c r="D236" s="52">
+        <v>4970030</v>
+      </c>
+      <c r="E236" s="71">
+        <v>7130964</v>
+      </c>
+      <c r="F236" s="52">
+        <v>9158490</v>
+      </c>
+      <c r="G236" s="80">
+        <v>11279010</v>
+      </c>
+      <c r="H236" s="80"/>
+      <c r="I236" s="56"/>
       <c r="J236" s="9"/>
       <c r="K236" s="9"/>
       <c r="L236" s="13"/>
       <c r="M236" s="13"/>
-      <c r="N236" s="6"/>
-      <c r="P236" s="6"/>
+      <c r="N236" s="16"/>
+      <c r="P236" s="16"/>
     </row>
     <row r="237" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I237" s="32"/>
+      <c r="A237" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B237" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C237" s="57">
+        <v>1018892</v>
+      </c>
+      <c r="D237" s="52">
+        <v>2037784</v>
+      </c>
+      <c r="E237" s="71">
+        <v>3056676</v>
+      </c>
+      <c r="F237" s="52">
+        <v>3114224</v>
+      </c>
+      <c r="G237" s="80">
+        <v>3171772</v>
+      </c>
+      <c r="H237" s="80"/>
+      <c r="I237" s="56"/>
       <c r="J237" s="9"/>
       <c r="K237" s="9"/>
       <c r="L237" s="13"/>
       <c r="M237" s="13"/>
       <c r="N237" s="6"/>
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="21" t="s">
-        <v>46</v>
+      <c r="A238" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B238" s="9">
-        <v>8608</v>
-[...15 lines deleted...]
-      <c r="I238" s="32"/>
+        <v>1259</v>
+      </c>
+      <c r="C238" s="57">
+        <v>21904</v>
+      </c>
+      <c r="D238" s="52">
+        <v>42550</v>
+      </c>
+      <c r="E238" s="71">
+        <v>63196</v>
+      </c>
+      <c r="F238" s="52">
+        <v>65744</v>
+      </c>
+      <c r="G238" s="80">
+        <v>68292</v>
+      </c>
+      <c r="H238" s="80"/>
+      <c r="I238" s="56"/>
       <c r="J238" s="9"/>
       <c r="K238" s="9"/>
       <c r="L238" s="13"/>
       <c r="M238" s="13"/>
       <c r="N238" s="6"/>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="21" t="s">
-        <v>47</v>
+      <c r="A239" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B239" s="9">
-        <v>68</v>
-[...15 lines deleted...]
-      <c r="I239" s="32"/>
+        <v>1067339</v>
+      </c>
+      <c r="C239" s="57">
+        <v>2362018</v>
+      </c>
+      <c r="D239" s="52">
+        <v>3674431</v>
+      </c>
+      <c r="E239" s="71">
+        <v>4905957</v>
+      </c>
+      <c r="F239" s="52">
+        <v>6016807</v>
+      </c>
+      <c r="G239" s="80">
+        <v>7096346</v>
+      </c>
+      <c r="H239" s="80"/>
+      <c r="I239" s="56"/>
       <c r="J239" s="9"/>
       <c r="K239" s="9"/>
       <c r="L239" s="13"/>
       <c r="M239" s="13"/>
       <c r="N239" s="6"/>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A240" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I240" s="32"/>
+      <c r="A240" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B240" s="11">
+        <v>3135</v>
+      </c>
+      <c r="C240" s="57">
+        <v>6270</v>
+      </c>
+      <c r="D240" s="65">
+        <v>9405</v>
+      </c>
+      <c r="E240" s="71">
+        <v>12540</v>
+      </c>
+      <c r="F240" s="65">
+        <v>15675</v>
+      </c>
+      <c r="G240" s="80">
+        <v>18810</v>
+      </c>
+      <c r="H240" s="80"/>
+      <c r="I240" s="56"/>
       <c r="J240" s="9"/>
       <c r="K240" s="9"/>
       <c r="L240" s="13"/>
       <c r="M240" s="13"/>
       <c r="N240" s="6"/>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I241" s="32"/>
+      <c r="A241" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B241" s="9">
+        <v>8608</v>
+      </c>
+      <c r="C241" s="57">
+        <v>17216</v>
+      </c>
+      <c r="D241" s="52">
+        <v>25824</v>
+      </c>
+      <c r="E241" s="71">
+        <v>34432</v>
+      </c>
+      <c r="F241" s="52">
+        <v>43040</v>
+      </c>
+      <c r="G241" s="80">
+        <v>51648</v>
+      </c>
+      <c r="H241" s="80"/>
+      <c r="I241" s="56"/>
       <c r="J241" s="9"/>
       <c r="K241" s="9"/>
       <c r="L241" s="13"/>
       <c r="M241" s="13"/>
       <c r="N241" s="6"/>
       <c r="P241" s="6"/>
     </row>
     <row r="242" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A242" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I242" s="32"/>
+      <c r="A242" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B242" s="9">
+        <v>68</v>
+      </c>
+      <c r="C242" s="57">
+        <v>136</v>
+      </c>
+      <c r="D242" s="52">
+        <v>204</v>
+      </c>
+      <c r="E242" s="71">
+        <v>272</v>
+      </c>
+      <c r="F242" s="52">
+        <v>340</v>
+      </c>
+      <c r="G242" s="80">
+        <v>408</v>
+      </c>
+      <c r="H242" s="80"/>
+      <c r="I242" s="56"/>
       <c r="J242" s="9"/>
       <c r="K242" s="9"/>
       <c r="L242" s="13"/>
       <c r="M242" s="13"/>
       <c r="N242" s="6"/>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A243" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I243" s="32"/>
+      <c r="A243" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B243" s="9">
+        <v>390</v>
+      </c>
+      <c r="C243" s="57">
+        <v>28800</v>
+      </c>
+      <c r="D243" s="52">
+        <v>57209</v>
+      </c>
+      <c r="E243" s="71">
+        <v>85619</v>
+      </c>
+      <c r="F243" s="52">
+        <v>86009</v>
+      </c>
+      <c r="G243" s="80">
+        <v>86399</v>
+      </c>
+      <c r="H243" s="80"/>
+      <c r="I243" s="56"/>
       <c r="J243" s="9"/>
       <c r="K243" s="9"/>
       <c r="L243" s="13"/>
       <c r="M243" s="13"/>
       <c r="N243" s="6"/>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="22" t="s">
-[...19 lines deleted...]
-      <c r="I244" s="32"/>
+      <c r="A244" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B244" s="1">
+        <v>50</v>
+      </c>
+      <c r="C244" s="57">
+        <v>128132</v>
+      </c>
+      <c r="D244" s="65">
+        <v>256213</v>
+      </c>
+      <c r="E244" s="71">
+        <v>384295</v>
+      </c>
+      <c r="F244" s="65">
+        <v>384345</v>
+      </c>
+      <c r="G244" s="80">
+        <v>384395</v>
+      </c>
+      <c r="H244" s="80"/>
+      <c r="I244" s="56"/>
       <c r="J244" s="9"/>
       <c r="K244" s="9"/>
       <c r="L244" s="13"/>
       <c r="M244" s="13"/>
       <c r="N244" s="6"/>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="21" t="s">
-        <v>53</v>
+      <c r="A245" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B245" s="1">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="C245" s="64">
+        <v>150</v>
+      </c>
+      <c r="C245" s="57">
+        <v>300</v>
+      </c>
+      <c r="D245" s="66">
         <v>450</v>
       </c>
-      <c r="D245" s="73">
-[...2 lines deleted...]
-      <c r="E245" s="78">
+      <c r="E245" s="71">
+        <v>600</v>
+      </c>
+      <c r="F245" s="66">
+        <v>750</v>
+      </c>
+      <c r="G245" s="80">
         <v>900</v>
       </c>
-      <c r="F245" s="72">
-[...4 lines deleted...]
-      <c r="I245" s="32"/>
+      <c r="H245" s="80"/>
+      <c r="I245" s="56"/>
       <c r="J245" s="9"/>
       <c r="K245" s="9"/>
       <c r="L245" s="13"/>
       <c r="M245" s="13"/>
       <c r="N245" s="6"/>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I246" s="32"/>
+      <c r="A246" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="57">
+        <v>12806</v>
+      </c>
+      <c r="D246" s="65">
+        <v>25611</v>
+      </c>
+      <c r="E246" s="71">
+        <v>38417</v>
+      </c>
+      <c r="F246" s="65">
+        <v>38417</v>
+      </c>
+      <c r="G246" s="80">
+        <v>38417</v>
+      </c>
+      <c r="H246" s="80"/>
+      <c r="I246" s="56"/>
       <c r="J246" s="9"/>
       <c r="K246" s="9"/>
       <c r="L246" s="13"/>
       <c r="M246" s="13"/>
       <c r="N246" s="6"/>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A247" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I247" s="32"/>
+      <c r="A247" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B247" s="9">
+        <v>190565</v>
+      </c>
+      <c r="C247" s="57">
+        <v>476233</v>
+      </c>
+      <c r="D247" s="52">
+        <v>844551</v>
+      </c>
+      <c r="E247" s="71">
+        <v>1271914</v>
+      </c>
+      <c r="F247" s="52">
+        <v>1796356</v>
+      </c>
+      <c r="G247" s="80">
+        <v>2428828</v>
+      </c>
+      <c r="H247" s="80"/>
+      <c r="I247" s="56"/>
       <c r="J247" s="9"/>
       <c r="K247" s="9"/>
-      <c r="L247" s="9"/>
+      <c r="L247" s="13"/>
       <c r="M247" s="13"/>
       <c r="N247" s="6"/>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A248" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I248" s="32"/>
+      <c r="A248" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B248" s="1">
+        <v>225</v>
+      </c>
+      <c r="C248" s="57">
+        <v>450</v>
+      </c>
+      <c r="D248" s="66">
+        <v>675</v>
+      </c>
+      <c r="E248" s="71">
+        <v>900</v>
+      </c>
+      <c r="F248" s="65">
+        <v>1125</v>
+      </c>
+      <c r="G248" s="80">
+        <v>1350</v>
+      </c>
+      <c r="H248" s="80"/>
+      <c r="I248" s="56"/>
       <c r="J248" s="9"/>
       <c r="K248" s="9"/>
-      <c r="L248" s="9"/>
+      <c r="L248" s="13"/>
       <c r="M248" s="13"/>
       <c r="N248" s="6"/>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I249" s="32"/>
+      <c r="A249" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B249" s="9">
+        <v>250921</v>
+      </c>
+      <c r="C249" s="57">
+        <v>584624</v>
+      </c>
+      <c r="D249" s="52">
+        <v>872192</v>
+      </c>
+      <c r="E249" s="71">
+        <v>1199755</v>
+      </c>
+      <c r="F249" s="52">
+        <v>1520565</v>
+      </c>
+      <c r="G249" s="80">
+        <v>1816967</v>
+      </c>
+      <c r="H249" s="80"/>
+      <c r="I249" s="56"/>
       <c r="J249" s="9"/>
       <c r="K249" s="9"/>
       <c r="L249" s="13"/>
       <c r="M249" s="13"/>
       <c r="N249" s="6"/>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="47" t="s">
-[...19 lines deleted...]
-      <c r="I250" s="32"/>
+      <c r="A250" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B250" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C250" s="57">
+        <v>1590</v>
+      </c>
+      <c r="D250" s="52">
+        <v>3180</v>
+      </c>
+      <c r="E250" s="71">
+        <v>4770</v>
+      </c>
+      <c r="F250" s="52">
+        <v>4770</v>
+      </c>
+      <c r="G250" s="80">
+        <v>4770</v>
+      </c>
+      <c r="H250" s="80"/>
+      <c r="I250" s="56"/>
       <c r="J250" s="9"/>
       <c r="K250" s="9"/>
-      <c r="L250" s="13"/>
+      <c r="L250" s="9"/>
       <c r="M250" s="13"/>
       <c r="N250" s="6"/>
       <c r="P250" s="6"/>
     </row>
-    <row r="251" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="I251" s="32"/>
+    <row r="251" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B251" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C251" s="57">
+        <v>12253</v>
+      </c>
+      <c r="D251" s="52">
+        <v>24506</v>
+      </c>
+      <c r="E251" s="71">
+        <v>36759</v>
+      </c>
+      <c r="F251" s="52">
+        <v>36759</v>
+      </c>
+      <c r="G251" s="80">
+        <v>36759</v>
+      </c>
+      <c r="H251" s="80"/>
+      <c r="I251" s="56"/>
       <c r="J251" s="9"/>
       <c r="K251" s="9"/>
-      <c r="L251" s="13"/>
+      <c r="L251" s="9"/>
       <c r="M251" s="13"/>
-      <c r="N251" s="16"/>
-[...23 lines deleted...]
-      <c r="I252" s="32"/>
+      <c r="N251" s="6"/>
+      <c r="P251" s="6"/>
+    </row>
+    <row r="252" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B252" s="43"/>
+      <c r="C252" s="9"/>
+      <c r="D252" s="43"/>
+      <c r="E252" s="52"/>
+      <c r="F252" s="43"/>
+      <c r="G252" s="80"/>
+      <c r="H252" s="80"/>
+      <c r="I252" s="56"/>
       <c r="J252" s="9"/>
       <c r="K252" s="9"/>
       <c r="L252" s="13"/>
       <c r="M252" s="13"/>
-      <c r="N252" s="16"/>
-      <c r="P252" s="16"/>
+      <c r="N252" s="6"/>
+      <c r="P252" s="6"/>
     </row>
     <row r="253" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A253" s="22" t="s">
-        <v>42</v>
+      <c r="A253" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B253" s="9">
-        <v>1008689</v>
-[...15 lines deleted...]
-      <c r="I253" s="32"/>
+        <v>43720953</v>
+      </c>
+      <c r="C253" s="57">
+        <v>84834646</v>
+      </c>
+      <c r="D253" s="52">
+        <v>128421226</v>
+      </c>
+      <c r="E253" s="71">
+        <v>167858505</v>
+      </c>
+      <c r="F253" s="52">
+        <v>214811882</v>
+      </c>
+      <c r="G253" s="80">
+        <v>257895545</v>
+      </c>
+      <c r="H253" s="80"/>
+      <c r="I253" s="56"/>
       <c r="J253" s="9"/>
       <c r="K253" s="9"/>
       <c r="L253" s="13"/>
       <c r="M253" s="13"/>
       <c r="N253" s="6"/>
       <c r="P253" s="6"/>
     </row>
-    <row r="254" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="I254" s="9"/>
+    <row r="254" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B254" s="9">
+        <v>11794992</v>
+      </c>
+      <c r="C254" s="57">
+        <v>22633931</v>
+      </c>
+      <c r="D254" s="52">
+        <v>34116296</v>
+      </c>
+      <c r="E254" s="71">
+        <v>45995646</v>
+      </c>
+      <c r="F254" s="52">
+        <v>58484661</v>
+      </c>
+      <c r="G254" s="80">
+        <v>71188459</v>
+      </c>
+      <c r="H254" s="80"/>
+      <c r="I254" s="56"/>
       <c r="J254" s="9"/>
       <c r="K254" s="9"/>
-      <c r="L254" s="9"/>
-[...25 lines deleted...]
-      <c r="I255" s="32"/>
+      <c r="L254" s="13"/>
+      <c r="M254" s="13"/>
+      <c r="N254" s="16"/>
+      <c r="P254" s="16"/>
+    </row>
+    <row r="255" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C255" s="57">
+        <v>4523</v>
+      </c>
+      <c r="D255" s="52">
+        <v>9046</v>
+      </c>
+      <c r="E255" s="71">
+        <v>13569</v>
+      </c>
+      <c r="F255" s="52">
+        <v>13763</v>
+      </c>
+      <c r="G255" s="80">
+        <v>13956</v>
+      </c>
+      <c r="H255" s="80"/>
+      <c r="I255" s="56"/>
       <c r="J255" s="9"/>
-      <c r="K255" s="13"/>
+      <c r="K255" s="9"/>
       <c r="L255" s="13"/>
-      <c r="M255" s="9"/>
-[...1 lines deleted...]
-      <c r="P255" s="6"/>
+      <c r="M255" s="13"/>
+      <c r="N255" s="16"/>
+      <c r="P255" s="16"/>
     </row>
     <row r="256" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A256" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I256" s="9"/>
+      <c r="A256" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B256" s="9">
+        <v>1008689</v>
+      </c>
+      <c r="C256" s="57">
+        <v>1962544</v>
+      </c>
+      <c r="D256" s="52">
+        <v>3307364</v>
+      </c>
+      <c r="E256" s="71">
+        <v>4281439</v>
+      </c>
+      <c r="F256" s="52">
+        <v>5459858</v>
+      </c>
+      <c r="G256" s="80">
+        <v>6793737</v>
+      </c>
+      <c r="H256" s="80"/>
+      <c r="I256" s="56"/>
       <c r="J256" s="9"/>
       <c r="K256" s="9"/>
-      <c r="L256" s="9"/>
-      <c r="M256" s="9"/>
+      <c r="L256" s="13"/>
+      <c r="M256" s="13"/>
       <c r="N256" s="6"/>
       <c r="P256" s="6"/>
     </row>
-    <row r="257" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I257" s="32"/>
+    <row r="257" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E257" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F257" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G257" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H257" s="80"/>
+      <c r="I257" s="56"/>
       <c r="J257" s="9"/>
       <c r="K257" s="9"/>
       <c r="L257" s="9"/>
-      <c r="M257" s="13"/>
+      <c r="M257" s="9"/>
       <c r="N257" s="6"/>
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A258" s="47" t="s">
-        <v>73</v>
+      <c r="A258" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B258" s="9">
-        <v>12224517</v>
-[...15 lines deleted...]
-      <c r="I258" s="32"/>
+        <v>69074</v>
+      </c>
+      <c r="C258" s="57">
+        <v>1069783</v>
+      </c>
+      <c r="D258" s="52">
+        <v>1106663</v>
+      </c>
+      <c r="E258" s="71">
+        <v>1154215</v>
+      </c>
+      <c r="F258" s="52">
+        <v>4179262</v>
+      </c>
+      <c r="G258" s="80">
+        <v>7617159</v>
+      </c>
+      <c r="H258" s="80"/>
+      <c r="I258" s="56"/>
       <c r="J258" s="9"/>
-      <c r="K258" s="9"/>
-[...1 lines deleted...]
-      <c r="M258" s="13"/>
+      <c r="K258" s="13"/>
+      <c r="L258" s="13"/>
+      <c r="M258" s="9"/>
       <c r="N258" s="6"/>
       <c r="P258" s="6"/>
     </row>
-    <row r="259" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="I259" s="32"/>
+    <row r="259" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B259" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E259" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F259" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G259" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H259" s="80"/>
+      <c r="I259" s="56"/>
       <c r="J259" s="9"/>
       <c r="K259" s="9"/>
       <c r="L259" s="9"/>
-      <c r="M259" s="13"/>
-[...24 lines deleted...]
-      <c r="I260" s="32"/>
+      <c r="M259" s="9"/>
+      <c r="N259" s="6"/>
+      <c r="P259" s="6"/>
+    </row>
+    <row r="260" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B260" s="43"/>
+      <c r="C260" s="9"/>
+      <c r="D260" s="43"/>
+      <c r="E260" s="53"/>
+      <c r="F260" s="43"/>
+      <c r="G260" s="80"/>
+      <c r="H260" s="80"/>
+      <c r="I260" s="56"/>
       <c r="J260" s="9"/>
       <c r="K260" s="9"/>
       <c r="L260" s="9"/>
       <c r="M260" s="13"/>
-      <c r="N260" s="16"/>
-      <c r="P260" s="16"/>
+      <c r="N260" s="6"/>
+      <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="65" t="s">
-[...19 lines deleted...]
-      <c r="I261" s="9"/>
+      <c r="A261" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B261" s="9">
+        <v>12224517</v>
+      </c>
+      <c r="C261" s="57">
+        <v>23366766</v>
+      </c>
+      <c r="D261" s="52">
+        <v>35559502</v>
+      </c>
+      <c r="E261" s="71">
+        <v>47761232</v>
+      </c>
+      <c r="F261" s="52">
+        <v>60609776</v>
+      </c>
+      <c r="G261" s="80">
+        <v>73837055</v>
+      </c>
+      <c r="H261" s="80"/>
+      <c r="I261" s="56"/>
       <c r="J261" s="9"/>
       <c r="K261" s="9"/>
       <c r="L261" s="9"/>
-      <c r="M261" s="9"/>
+      <c r="M261" s="13"/>
       <c r="N261" s="6"/>
       <c r="P261" s="6"/>
     </row>
-    <row r="262" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="B263" s="1" t="s">
+    <row r="262" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B262" s="9">
+        <v>11758068</v>
+      </c>
+      <c r="C262" s="57">
+        <v>22527043</v>
+      </c>
+      <c r="D262" s="52">
+        <v>33977836</v>
+      </c>
+      <c r="E262" s="71">
+        <v>45799238</v>
+      </c>
+      <c r="F262" s="52">
+        <v>58241307</v>
+      </c>
+      <c r="G262" s="80">
+        <v>70901654</v>
+      </c>
+      <c r="H262" s="80"/>
+      <c r="I262" s="56"/>
+      <c r="J262" s="9"/>
+      <c r="K262" s="9"/>
+      <c r="L262" s="9"/>
+      <c r="M262" s="13"/>
+      <c r="N262" s="16"/>
+      <c r="P262" s="16"/>
+    </row>
+    <row r="263" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="B263" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C263" s="67" t="s">
-[...32 lines deleted...]
-      <c r="I264" s="32"/>
+      <c r="C263" s="57">
+        <v>4523</v>
+      </c>
+      <c r="D263" s="52">
+        <v>9046</v>
+      </c>
+      <c r="E263" s="71">
+        <v>13569</v>
+      </c>
+      <c r="F263" s="52">
+        <v>13763</v>
+      </c>
+      <c r="G263" s="80">
+        <v>13956</v>
+      </c>
+      <c r="H263" s="80"/>
+      <c r="I263" s="56"/>
+      <c r="J263" s="9"/>
+      <c r="K263" s="9"/>
+      <c r="L263" s="9"/>
+      <c r="M263" s="13"/>
+      <c r="N263" s="16"/>
+      <c r="P263" s="16"/>
+    </row>
+    <row r="264" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E264" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F264" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G264" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H264" s="80"/>
+      <c r="I264" s="56"/>
       <c r="J264" s="9"/>
-      <c r="K264" s="13"/>
-[...1 lines deleted...]
-      <c r="M264" s="10"/>
+      <c r="K264" s="9"/>
+      <c r="L264" s="9"/>
+      <c r="M264" s="9"/>
       <c r="N264" s="6"/>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A265" s="47" t="s">
-[...23 lines deleted...]
-      <c r="M265" s="10"/>
+      <c r="A265" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C265" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D265" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F265" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G265" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H265" s="75"/>
+      <c r="I265" s="56"/>
+      <c r="J265" s="7"/>
+      <c r="K265" s="7"/>
+      <c r="L265" s="7"/>
+      <c r="M265" s="7"/>
       <c r="N265" s="6"/>
       <c r="P265" s="6"/>
     </row>
-    <row r="266" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="A267" s="21" t="s">
+    <row r="266" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="59" t="s">
         <v>48</v>
       </c>
-      <c r="B267" s="7" t="s">
+      <c r="B266" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C267" s="7" t="s">
-[...19 lines deleted...]
-      <c r="P267" s="16"/>
+      <c r="C266" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G266" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="H266" s="66"/>
+      <c r="I266" s="56"/>
+      <c r="J266" s="1"/>
+      <c r="K266" s="34"/>
+      <c r="L266" s="34"/>
+      <c r="M266" s="1"/>
+      <c r="N266" s="6"/>
+      <c r="P266" s="6"/>
+    </row>
+    <row r="267" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B267" s="44"/>
+      <c r="C267" s="9"/>
+      <c r="D267" s="44"/>
+      <c r="E267" s="72"/>
+      <c r="F267" s="44"/>
+      <c r="G267" s="80"/>
+      <c r="H267" s="80"/>
+      <c r="I267" s="56"/>
+      <c r="J267" s="9"/>
+      <c r="K267" s="13"/>
+      <c r="L267" s="10"/>
+      <c r="M267" s="10"/>
+      <c r="N267" s="6"/>
+      <c r="P267" s="6"/>
     </row>
     <row r="268" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="21" t="s">
-[...23 lines deleted...]
-      <c r="M268" s="7"/>
+      <c r="A268" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B268" s="9">
+        <v>30881860</v>
+      </c>
+      <c r="C268" s="57">
+        <v>60062185</v>
+      </c>
+      <c r="D268" s="52">
+        <v>90790156</v>
+      </c>
+      <c r="E268" s="71">
+        <v>117331914</v>
+      </c>
+      <c r="F268" s="52">
+        <v>150624086</v>
+      </c>
+      <c r="G268" s="80">
+        <v>179664280</v>
+      </c>
+      <c r="H268" s="80"/>
+      <c r="I268" s="56"/>
+      <c r="J268" s="9"/>
+      <c r="K268" s="13"/>
+      <c r="L268" s="10"/>
+      <c r="M268" s="10"/>
       <c r="N268" s="6"/>
       <c r="P268" s="6"/>
     </row>
-    <row r="269" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="J269" s="9"/>
+    <row r="269" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D269" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F269" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G269" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H269" s="75"/>
+      <c r="I269" s="56"/>
+      <c r="J269" s="7"/>
       <c r="K269" s="7"/>
       <c r="L269" s="7"/>
       <c r="M269" s="7"/>
-      <c r="N269" s="6"/>
-[...24 lines deleted...]
-      <c r="J270" s="9"/>
+      <c r="N269" s="16"/>
+      <c r="P269" s="16"/>
+    </row>
+    <row r="270" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B270" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C270" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D270" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F270" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G270" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H270" s="75"/>
+      <c r="I270" s="56"/>
+      <c r="J270" s="7"/>
       <c r="K270" s="7"/>
       <c r="L270" s="7"/>
       <c r="M270" s="7"/>
-      <c r="N270" s="6"/>
-      <c r="P270" s="6"/>
+      <c r="N270" s="16"/>
+      <c r="P270" s="16"/>
     </row>
     <row r="271" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="22" t="s">
-        <v>40</v>
+      <c r="A271" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B271" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E271" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F271" s="7" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I271" s="7"/>
+        <v>64</v>
+      </c>
+      <c r="G271" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H271" s="75"/>
+      <c r="I271" s="56"/>
       <c r="J271" s="7"/>
       <c r="K271" s="7"/>
       <c r="L271" s="7"/>
       <c r="M271" s="7"/>
       <c r="N271" s="6"/>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="22" t="s">
-        <v>42</v>
-[...19 lines deleted...]
-      <c r="J272" s="7"/>
+        <v>30</v>
+      </c>
+      <c r="B272" s="45"/>
+      <c r="C272" s="18"/>
+      <c r="D272" s="45"/>
+      <c r="E272" s="72"/>
+      <c r="F272" s="45"/>
+      <c r="G272" s="80"/>
+      <c r="H272" s="80"/>
+      <c r="I272" s="56"/>
+      <c r="J272" s="9"/>
       <c r="K272" s="7"/>
       <c r="L272" s="7"/>
       <c r="M272" s="7"/>
       <c r="N272" s="6"/>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="21" t="s">
-[...20 lines deleted...]
-      <c r="J273" s="7"/>
+      <c r="A273" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B273" s="18">
+        <v>614576</v>
+      </c>
+      <c r="C273" s="57">
+        <v>1405695</v>
+      </c>
+      <c r="D273" s="68">
+        <v>2071568</v>
+      </c>
+      <c r="E273" s="71">
+        <v>2765359</v>
+      </c>
+      <c r="F273" s="68">
+        <v>3578020</v>
+      </c>
+      <c r="G273" s="80">
+        <v>4394210</v>
+      </c>
+      <c r="H273" s="80"/>
+      <c r="I273" s="56"/>
+      <c r="J273" s="9"/>
       <c r="K273" s="7"/>
       <c r="L273" s="7"/>
       <c r="M273" s="7"/>
       <c r="N273" s="6"/>
       <c r="P273" s="6"/>
     </row>
-    <row r="274" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M274" s="13"/>
+    <row r="274" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B274" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D274" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F274" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G274" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H274" s="75"/>
+      <c r="I274" s="56"/>
+      <c r="J274" s="7"/>
+      <c r="K274" s="7"/>
+      <c r="L274" s="7"/>
+      <c r="M274" s="7"/>
       <c r="N274" s="6"/>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A275" s="47" t="s">
-[...23 lines deleted...]
-      <c r="M275" s="13"/>
+      <c r="A275" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D275" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F275" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G275" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H275" s="75"/>
+      <c r="I275" s="56"/>
+      <c r="J275" s="7"/>
+      <c r="K275" s="7"/>
+      <c r="L275" s="7"/>
+      <c r="M275" s="7"/>
       <c r="N275" s="6"/>
       <c r="P275" s="6"/>
     </row>
-    <row r="276" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-      <c r="I277" s="32"/>
+    <row r="276" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B276" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D276" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F276" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G276" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H276" s="75"/>
+      <c r="I276" s="56"/>
+      <c r="J276" s="7"/>
+      <c r="K276" s="7"/>
+      <c r="L276" s="7"/>
+      <c r="M276" s="7"/>
+      <c r="N276" s="6"/>
+      <c r="P276" s="6"/>
+    </row>
+    <row r="277" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B277" s="43"/>
+      <c r="C277" s="9"/>
+      <c r="D277" s="43"/>
+      <c r="E277" s="52"/>
+      <c r="F277" s="43"/>
+      <c r="G277" s="80"/>
+      <c r="H277" s="80"/>
+      <c r="I277" s="56"/>
       <c r="J277" s="9"/>
       <c r="K277" s="9"/>
       <c r="L277" s="13"/>
       <c r="M277" s="13"/>
       <c r="N277" s="6"/>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A278" s="21" t="s">
-        <v>70</v>
+      <c r="A278" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B278" s="9">
-        <v>13366</v>
-[...15 lines deleted...]
-      <c r="I278" s="32"/>
+        <v>1081251</v>
+      </c>
+      <c r="C278" s="57">
+        <v>2674880</v>
+      </c>
+      <c r="D278" s="52">
+        <v>3870461</v>
+      </c>
+      <c r="E278" s="71">
+        <v>5452879</v>
+      </c>
+      <c r="F278" s="52">
+        <v>6545134</v>
+      </c>
+      <c r="G278" s="80">
+        <v>7464243</v>
+      </c>
+      <c r="H278" s="80"/>
+      <c r="I278" s="56"/>
       <c r="J278" s="9"/>
       <c r="K278" s="9"/>
       <c r="L278" s="13"/>
       <c r="M278" s="13"/>
       <c r="N278" s="6"/>
       <c r="P278" s="6"/>
     </row>
-    <row r="279" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="279" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B279" s="9">
-        <v>664421</v>
-[...15 lines deleted...]
-      <c r="I279" s="32"/>
+        <v>375622</v>
+      </c>
+      <c r="C279" s="57">
+        <v>1102474</v>
+      </c>
+      <c r="D279" s="52">
+        <v>1773659</v>
+      </c>
+      <c r="E279" s="71">
+        <v>2491203</v>
+      </c>
+      <c r="F279" s="52">
+        <v>2823525</v>
+      </c>
+      <c r="G279" s="80">
+        <v>3148051</v>
+      </c>
+      <c r="H279" s="80"/>
+      <c r="I279" s="56"/>
       <c r="J279" s="9"/>
       <c r="K279" s="9"/>
       <c r="L279" s="13"/>
       <c r="M279" s="13"/>
-      <c r="N279" s="6"/>
-      <c r="P279" s="6"/>
+      <c r="N279" s="16"/>
+      <c r="P279" s="16"/>
     </row>
     <row r="280" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="21" t="s">
-        <v>46</v>
+      <c r="A280" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B280" s="9">
-        <v>167</v>
-[...15 lines deleted...]
-      <c r="I280" s="32"/>
+        <v>123</v>
+      </c>
+      <c r="C280" s="57">
+        <v>9454</v>
+      </c>
+      <c r="D280" s="52">
+        <v>18786</v>
+      </c>
+      <c r="E280" s="71">
+        <v>28117</v>
+      </c>
+      <c r="F280" s="52">
+        <v>28240</v>
+      </c>
+      <c r="G280" s="80">
+        <v>28363</v>
+      </c>
+      <c r="H280" s="80"/>
+      <c r="I280" s="56"/>
       <c r="J280" s="9"/>
       <c r="K280" s="9"/>
       <c r="L280" s="13"/>
       <c r="M280" s="13"/>
       <c r="N280" s="6"/>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="21" t="s">
-        <v>68</v>
+      <c r="A281" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B281" s="9">
-        <v>893</v>
-[...15 lines deleted...]
-      <c r="I281" s="32"/>
+        <v>13366</v>
+      </c>
+      <c r="C281" s="57">
+        <v>56265</v>
+      </c>
+      <c r="D281" s="52">
+        <v>109732</v>
+      </c>
+      <c r="E281" s="71">
+        <v>218409</v>
+      </c>
+      <c r="F281" s="52">
+        <v>242283</v>
+      </c>
+      <c r="G281" s="80">
+        <v>357185</v>
+      </c>
+      <c r="H281" s="80"/>
+      <c r="I281" s="56"/>
       <c r="J281" s="9"/>
       <c r="K281" s="9"/>
       <c r="L281" s="13"/>
       <c r="M281" s="13"/>
       <c r="N281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="21" t="s">
-        <v>48</v>
+      <c r="A282" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B282" s="9">
-        <v>1479</v>
-[...15 lines deleted...]
-      <c r="I282" s="32"/>
+        <v>664421</v>
+      </c>
+      <c r="C282" s="57">
+        <v>1427797</v>
+      </c>
+      <c r="D282" s="52">
+        <v>1838226</v>
+      </c>
+      <c r="E282" s="71">
+        <v>2533923</v>
+      </c>
+      <c r="F282" s="52">
+        <v>3235388</v>
+      </c>
+      <c r="G282" s="80">
+        <v>3680475</v>
+      </c>
+      <c r="H282" s="80"/>
+      <c r="I282" s="56"/>
       <c r="J282" s="9"/>
       <c r="K282" s="9"/>
       <c r="L282" s="13"/>
       <c r="M282" s="13"/>
       <c r="N282" s="6"/>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="21" t="s">
-        <v>49</v>
+      <c r="A283" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B283" s="9">
-        <v>32</v>
-[...15 lines deleted...]
-      <c r="I283" s="32"/>
+        <v>167</v>
+      </c>
+      <c r="C283" s="57">
+        <v>334</v>
+      </c>
+      <c r="D283" s="52">
+        <v>501</v>
+      </c>
+      <c r="E283" s="71">
+        <v>668</v>
+      </c>
+      <c r="F283" s="52">
+        <v>835</v>
+      </c>
+      <c r="G283" s="80">
+        <v>1002</v>
+      </c>
+      <c r="H283" s="80"/>
+      <c r="I283" s="56"/>
       <c r="J283" s="9"/>
       <c r="K283" s="9"/>
       <c r="L283" s="13"/>
       <c r="M283" s="13"/>
       <c r="N283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="21" t="s">
-        <v>43</v>
+      <c r="A284" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B284" s="9">
-        <v>21737</v>
-[...15 lines deleted...]
-      <c r="I284" s="32"/>
+        <v>893</v>
+      </c>
+      <c r="C284" s="57">
+        <v>1786</v>
+      </c>
+      <c r="D284" s="52">
+        <v>2679</v>
+      </c>
+      <c r="E284" s="71">
+        <v>3572</v>
+      </c>
+      <c r="F284" s="52">
+        <v>4465</v>
+      </c>
+      <c r="G284" s="80">
+        <v>5358</v>
+      </c>
+      <c r="H284" s="80"/>
+      <c r="I284" s="56"/>
       <c r="J284" s="9"/>
-      <c r="K284" s="13"/>
+      <c r="K284" s="9"/>
       <c r="L284" s="13"/>
-      <c r="M284" s="9"/>
+      <c r="M284" s="13"/>
       <c r="N284" s="6"/>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A285" s="21" t="s">
-        <v>54</v>
+      <c r="A285" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B285" s="9">
-        <v>2433</v>
-[...15 lines deleted...]
-      <c r="I285" s="32"/>
+        <v>1479</v>
+      </c>
+      <c r="C285" s="57">
+        <v>2958</v>
+      </c>
+      <c r="D285" s="52">
+        <v>4437</v>
+      </c>
+      <c r="E285" s="71">
+        <v>5916</v>
+      </c>
+      <c r="F285" s="52">
+        <v>7395</v>
+      </c>
+      <c r="G285" s="80">
+        <v>8874</v>
+      </c>
+      <c r="H285" s="80"/>
+      <c r="I285" s="56"/>
       <c r="J285" s="9"/>
       <c r="K285" s="9"/>
       <c r="L285" s="13"/>
       <c r="M285" s="13"/>
       <c r="N285" s="6"/>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A286" s="21" t="s">
-        <v>55</v>
+      <c r="A286" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B286" s="9">
-        <v>981</v>
-[...15 lines deleted...]
-      <c r="I286" s="32"/>
+        <v>32</v>
+      </c>
+      <c r="C286" s="57">
+        <v>64</v>
+      </c>
+      <c r="D286" s="52">
+        <v>96</v>
+      </c>
+      <c r="E286" s="71">
+        <v>128</v>
+      </c>
+      <c r="F286" s="52">
+        <v>160</v>
+      </c>
+      <c r="G286" s="80">
+        <v>192</v>
+      </c>
+      <c r="H286" s="80"/>
+      <c r="I286" s="56"/>
       <c r="J286" s="9"/>
       <c r="K286" s="9"/>
       <c r="L286" s="13"/>
       <c r="M286" s="13"/>
       <c r="N286" s="6"/>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A287" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I287" s="32"/>
+      <c r="A287" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B287" s="9">
+        <v>21737</v>
+      </c>
+      <c r="C287" s="57">
+        <v>66923</v>
+      </c>
+      <c r="D287" s="52">
+        <v>112109</v>
+      </c>
+      <c r="E287" s="71">
+        <v>157296</v>
+      </c>
+      <c r="F287" s="52">
+        <v>185783</v>
+      </c>
+      <c r="G287" s="80">
+        <v>214271</v>
+      </c>
+      <c r="H287" s="80"/>
+      <c r="I287" s="56"/>
       <c r="J287" s="9"/>
-      <c r="K287" s="9"/>
+      <c r="K287" s="13"/>
       <c r="L287" s="13"/>
-      <c r="M287" s="13"/>
+      <c r="M287" s="9"/>
       <c r="N287" s="6"/>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="47" t="s">
-        <v>73</v>
+      <c r="A288" s="19" t="s">
+        <v>54</v>
       </c>
       <c r="B288" s="9">
-        <v>54655223</v>
-[...15 lines deleted...]
-      <c r="I288" s="32"/>
+        <v>2433</v>
+      </c>
+      <c r="C288" s="57">
+        <v>4866</v>
+      </c>
+      <c r="D288" s="52">
+        <v>7299</v>
+      </c>
+      <c r="E288" s="71">
+        <v>9732</v>
+      </c>
+      <c r="F288" s="52">
+        <v>12165</v>
+      </c>
+      <c r="G288" s="80">
+        <v>14598</v>
+      </c>
+      <c r="H288" s="80"/>
+      <c r="I288" s="56"/>
       <c r="J288" s="9"/>
       <c r="K288" s="9"/>
       <c r="L288" s="13"/>
       <c r="M288" s="13"/>
       <c r="N288" s="6"/>
       <c r="P288" s="6"/>
     </row>
-    <row r="289" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="289" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="B289" s="9">
-        <v>48609938</v>
-[...15 lines deleted...]
-      <c r="I289" s="32"/>
+        <v>981</v>
+      </c>
+      <c r="C289" s="57">
+        <v>1962</v>
+      </c>
+      <c r="D289" s="52">
+        <v>2943</v>
+      </c>
+      <c r="E289" s="71">
+        <v>3924</v>
+      </c>
+      <c r="F289" s="52">
+        <v>4905</v>
+      </c>
+      <c r="G289" s="80">
+        <v>5886</v>
+      </c>
+      <c r="H289" s="80"/>
+      <c r="I289" s="56"/>
       <c r="J289" s="9"/>
       <c r="K289" s="9"/>
       <c r="L289" s="13"/>
       <c r="M289" s="13"/>
-      <c r="N289" s="16"/>
-      <c r="P289" s="16"/>
+      <c r="N289" s="6"/>
+      <c r="P289" s="6"/>
     </row>
     <row r="290" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A290" s="22" t="s">
-[...19 lines deleted...]
-      <c r="I290" s="32"/>
+      <c r="A290" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B290" s="43"/>
+      <c r="C290" s="9"/>
+      <c r="D290" s="43"/>
+      <c r="E290" s="52"/>
+      <c r="F290" s="43"/>
+      <c r="G290" s="80"/>
+      <c r="H290" s="80"/>
+      <c r="I290" s="56"/>
       <c r="J290" s="9"/>
       <c r="K290" s="9"/>
       <c r="L290" s="13"/>
       <c r="M290" s="13"/>
       <c r="N290" s="6"/>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A291" s="21" t="s">
-        <v>70</v>
+      <c r="A291" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B291" s="9">
-        <v>339981</v>
-[...15 lines deleted...]
-      <c r="I291" s="32"/>
+        <v>54655223</v>
+      </c>
+      <c r="C291" s="57">
+        <v>143876176</v>
+      </c>
+      <c r="D291" s="52">
+        <v>237345227</v>
+      </c>
+      <c r="E291" s="71">
+        <v>355761801</v>
+      </c>
+      <c r="F291" s="52">
+        <v>446679860</v>
+      </c>
+      <c r="G291" s="80">
+        <v>551566382</v>
+      </c>
+      <c r="H291" s="80"/>
+      <c r="I291" s="56"/>
       <c r="J291" s="9"/>
       <c r="K291" s="9"/>
       <c r="L291" s="13"/>
       <c r="M291" s="13"/>
       <c r="N291" s="6"/>
       <c r="P291" s="6"/>
     </row>
-    <row r="292" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="292" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B292" s="9">
-        <v>4069850</v>
-[...15 lines deleted...]
-      <c r="I292" s="32"/>
+        <v>48609938</v>
+      </c>
+      <c r="C292" s="57">
+        <v>132791740</v>
+      </c>
+      <c r="D292" s="52">
+        <v>219753037</v>
+      </c>
+      <c r="E292" s="71">
+        <v>332112125</v>
+      </c>
+      <c r="F292" s="52">
+        <v>417395315</v>
+      </c>
+      <c r="G292" s="80">
+        <v>516469396</v>
+      </c>
+      <c r="H292" s="80"/>
+      <c r="I292" s="56"/>
       <c r="J292" s="9"/>
       <c r="K292" s="9"/>
       <c r="L292" s="13"/>
       <c r="M292" s="13"/>
-      <c r="N292" s="6"/>
-      <c r="P292" s="6"/>
+      <c r="N292" s="16"/>
+      <c r="P292" s="16"/>
     </row>
     <row r="293" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="21" t="s">
-        <v>45</v>
+      <c r="A293" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B293" s="9">
-        <v>47615</v>
-[...15 lines deleted...]
-      <c r="I293" s="32"/>
+        <v>52791</v>
+      </c>
+      <c r="C293" s="57">
+        <v>60026</v>
+      </c>
+      <c r="D293" s="52">
+        <v>67261</v>
+      </c>
+      <c r="E293" s="71">
+        <v>74496</v>
+      </c>
+      <c r="F293" s="52">
+        <v>78061</v>
+      </c>
+      <c r="G293" s="80">
+        <v>81626</v>
+      </c>
+      <c r="H293" s="80"/>
+      <c r="I293" s="56"/>
       <c r="J293" s="9"/>
       <c r="K293" s="9"/>
       <c r="L293" s="13"/>
       <c r="M293" s="13"/>
       <c r="N293" s="6"/>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A294" s="21" t="s">
-        <v>66</v>
+      <c r="A294" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B294" s="9">
-        <v>55</v>
-[...15 lines deleted...]
-      <c r="I294" s="32"/>
+        <v>339981</v>
+      </c>
+      <c r="C294" s="57">
+        <v>741032</v>
+      </c>
+      <c r="D294" s="52">
+        <v>1491007</v>
+      </c>
+      <c r="E294" s="71">
+        <v>2404074</v>
+      </c>
+      <c r="F294" s="52">
+        <v>3356201</v>
+      </c>
+      <c r="G294" s="80">
+        <v>4213566</v>
+      </c>
+      <c r="H294" s="80"/>
+      <c r="I294" s="56"/>
       <c r="J294" s="9"/>
       <c r="K294" s="9"/>
       <c r="L294" s="13"/>
       <c r="M294" s="13"/>
       <c r="N294" s="6"/>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A295" s="21" t="s">
-        <v>46</v>
+      <c r="A295" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B295" s="9">
-        <v>316132</v>
-[...15 lines deleted...]
-      <c r="I295" s="32"/>
+        <v>4069850</v>
+      </c>
+      <c r="C295" s="57">
+        <v>7047257</v>
+      </c>
+      <c r="D295" s="52">
+        <v>11171672</v>
+      </c>
+      <c r="E295" s="71">
+        <v>14408601</v>
+      </c>
+      <c r="F295" s="52">
+        <v>16953900</v>
+      </c>
+      <c r="G295" s="80">
+        <v>19976420</v>
+      </c>
+      <c r="H295" s="80"/>
+      <c r="I295" s="56"/>
       <c r="J295" s="9"/>
       <c r="K295" s="9"/>
       <c r="L295" s="13"/>
       <c r="M295" s="13"/>
       <c r="N295" s="6"/>
       <c r="P295" s="6"/>
     </row>
     <row r="296" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I296" s="32"/>
+      <c r="A296" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B296" s="9">
+        <v>47615</v>
+      </c>
+      <c r="C296" s="57">
+        <v>64659</v>
+      </c>
+      <c r="D296" s="52">
+        <v>81702</v>
+      </c>
+      <c r="E296" s="71">
+        <v>98745</v>
+      </c>
+      <c r="F296" s="52">
+        <v>142916</v>
+      </c>
+      <c r="G296" s="80">
+        <v>187086</v>
+      </c>
+      <c r="H296" s="80"/>
+      <c r="I296" s="56"/>
       <c r="J296" s="9"/>
       <c r="K296" s="9"/>
       <c r="L296" s="13"/>
       <c r="M296" s="13"/>
       <c r="N296" s="6"/>
       <c r="P296" s="6"/>
     </row>
     <row r="297" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A297" s="21" t="s">
-        <v>68</v>
+      <c r="A297" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B297" s="9">
-        <v>220</v>
-[...15 lines deleted...]
-      <c r="I297" s="32"/>
+        <v>55</v>
+      </c>
+      <c r="C297" s="57">
+        <v>55</v>
+      </c>
+      <c r="D297" s="52">
+        <v>55</v>
+      </c>
+      <c r="E297" s="71">
+        <v>55</v>
+      </c>
+      <c r="F297" s="52">
+        <v>55</v>
+      </c>
+      <c r="G297" s="80">
+        <v>55</v>
+      </c>
+      <c r="H297" s="80"/>
+      <c r="I297" s="56"/>
       <c r="J297" s="9"/>
       <c r="K297" s="9"/>
       <c r="L297" s="13"/>
       <c r="M297" s="13"/>
       <c r="N297" s="6"/>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="21" t="s">
-        <v>48</v>
+      <c r="A298" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B298" s="9">
-        <v>866857</v>
-[...15 lines deleted...]
-      <c r="I298" s="32"/>
+        <v>316132</v>
+      </c>
+      <c r="C298" s="57">
+        <v>700344</v>
+      </c>
+      <c r="D298" s="52">
+        <v>1077845</v>
+      </c>
+      <c r="E298" s="71">
+        <v>1567485</v>
+      </c>
+      <c r="F298" s="52">
+        <v>2258555</v>
+      </c>
+      <c r="G298" s="80">
+        <v>2972274</v>
+      </c>
+      <c r="H298" s="80"/>
+      <c r="I298" s="56"/>
       <c r="J298" s="9"/>
       <c r="K298" s="9"/>
       <c r="L298" s="13"/>
       <c r="M298" s="13"/>
       <c r="N298" s="6"/>
       <c r="P298" s="6"/>
     </row>
     <row r="299" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="21" t="s">
-        <v>69</v>
+      <c r="A299" s="19" t="s">
+        <v>47</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C299" s="9" t="s">
-[...13 lines deleted...]
-      <c r="I299" s="32"/>
+      <c r="C299" s="57">
+        <v>120</v>
+      </c>
+      <c r="D299" s="52">
+        <v>239</v>
+      </c>
+      <c r="E299" s="71">
+        <v>359</v>
+      </c>
+      <c r="F299" s="52">
+        <v>437</v>
+      </c>
+      <c r="G299" s="80">
+        <v>515</v>
+      </c>
+      <c r="H299" s="80"/>
+      <c r="I299" s="56"/>
       <c r="J299" s="9"/>
       <c r="K299" s="9"/>
       <c r="L299" s="13"/>
       <c r="M299" s="13"/>
       <c r="N299" s="6"/>
       <c r="P299" s="6"/>
     </row>
     <row r="300" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="21" t="s">
-        <v>49</v>
+      <c r="A300" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B300" s="9">
-        <v>17206</v>
-[...15 lines deleted...]
-      <c r="I300" s="32"/>
+        <v>220</v>
+      </c>
+      <c r="C300" s="57">
+        <v>440</v>
+      </c>
+      <c r="D300" s="52">
+        <v>660</v>
+      </c>
+      <c r="E300" s="71">
+        <v>880</v>
+      </c>
+      <c r="F300" s="52">
+        <v>1100</v>
+      </c>
+      <c r="G300" s="80">
+        <v>1320</v>
+      </c>
+      <c r="H300" s="80"/>
+      <c r="I300" s="56"/>
       <c r="J300" s="9"/>
       <c r="K300" s="9"/>
       <c r="L300" s="13"/>
       <c r="M300" s="13"/>
       <c r="N300" s="6"/>
       <c r="P300" s="6"/>
     </row>
     <row r="301" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A301" s="21" t="s">
-        <v>50</v>
+      <c r="A301" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B301" s="9">
-        <v>370</v>
-[...15 lines deleted...]
-      <c r="I301" s="32"/>
+        <v>866857</v>
+      </c>
+      <c r="C301" s="57">
+        <v>1248076</v>
+      </c>
+      <c r="D301" s="52">
+        <v>1663002</v>
+      </c>
+      <c r="E301" s="71">
+        <v>2067140</v>
+      </c>
+      <c r="F301" s="52">
+        <v>2707448</v>
+      </c>
+      <c r="G301" s="80">
+        <v>3272474</v>
+      </c>
+      <c r="H301" s="80"/>
+      <c r="I301" s="56"/>
       <c r="J301" s="9"/>
       <c r="K301" s="9"/>
       <c r="L301" s="13"/>
       <c r="M301" s="13"/>
       <c r="N301" s="6"/>
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A302" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I302" s="32"/>
+      <c r="A302" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B302" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C302" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D302" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E302" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="F302" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G302" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="H302" s="80"/>
+      <c r="I302" s="56"/>
       <c r="J302" s="9"/>
       <c r="K302" s="9"/>
       <c r="L302" s="13"/>
       <c r="M302" s="13"/>
       <c r="N302" s="6"/>
       <c r="P302" s="6"/>
     </row>
     <row r="303" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A303" s="21" t="s">
-        <v>51</v>
+      <c r="A303" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B303" s="9">
-        <v>2376</v>
-[...15 lines deleted...]
-      <c r="I303" s="32"/>
+        <v>17206</v>
+      </c>
+      <c r="C303" s="57">
+        <v>70462</v>
+      </c>
+      <c r="D303" s="52">
+        <v>123718</v>
+      </c>
+      <c r="E303" s="71">
+        <v>176975</v>
+      </c>
+      <c r="F303" s="52">
+        <v>199251</v>
+      </c>
+      <c r="G303" s="80">
+        <v>221527</v>
+      </c>
+      <c r="H303" s="80"/>
+      <c r="I303" s="56"/>
       <c r="J303" s="9"/>
       <c r="K303" s="9"/>
       <c r="L303" s="13"/>
       <c r="M303" s="13"/>
       <c r="N303" s="6"/>
       <c r="P303" s="6"/>
     </row>
     <row r="304" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A304" s="21" t="s">
-        <v>53</v>
+      <c r="A304" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B304" s="9">
-        <v>8707</v>
-[...15 lines deleted...]
-      <c r="I304" s="32"/>
+        <v>370</v>
+      </c>
+      <c r="C304" s="57">
+        <v>390</v>
+      </c>
+      <c r="D304" s="52">
+        <v>410</v>
+      </c>
+      <c r="E304" s="71">
+        <v>430</v>
+      </c>
+      <c r="F304" s="52">
+        <v>450</v>
+      </c>
+      <c r="G304" s="80">
+        <v>470</v>
+      </c>
+      <c r="H304" s="80"/>
+      <c r="I304" s="56"/>
       <c r="J304" s="9"/>
       <c r="K304" s="9"/>
       <c r="L304" s="13"/>
       <c r="M304" s="13"/>
       <c r="N304" s="6"/>
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="21" t="s">
-        <v>67</v>
+      <c r="A305" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B305" s="9">
-        <v>92079</v>
-[...15 lines deleted...]
-      <c r="I305" s="32"/>
+        <v>207091</v>
+      </c>
+      <c r="C305" s="57">
+        <v>901251</v>
+      </c>
+      <c r="D305" s="52">
+        <v>1541082</v>
+      </c>
+      <c r="E305" s="71">
+        <v>2353691</v>
+      </c>
+      <c r="F305" s="52">
+        <v>2988024</v>
+      </c>
+      <c r="G305" s="80">
+        <v>3470103</v>
+      </c>
+      <c r="H305" s="80"/>
+      <c r="I305" s="56"/>
       <c r="J305" s="9"/>
       <c r="K305" s="9"/>
       <c r="L305" s="13"/>
       <c r="M305" s="13"/>
       <c r="N305" s="6"/>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="21" t="s">
-        <v>54</v>
+      <c r="A306" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B306" s="9">
-        <v>22533</v>
-[...15 lines deleted...]
-      <c r="I306" s="32"/>
+        <v>2376</v>
+      </c>
+      <c r="C306" s="57">
+        <v>9800</v>
+      </c>
+      <c r="D306" s="52">
+        <v>17224</v>
+      </c>
+      <c r="E306" s="71">
+        <v>24647</v>
+      </c>
+      <c r="F306" s="52">
+        <v>27084</v>
+      </c>
+      <c r="G306" s="80">
+        <v>29520</v>
+      </c>
+      <c r="H306" s="80"/>
+      <c r="I306" s="56"/>
       <c r="J306" s="9"/>
       <c r="K306" s="9"/>
       <c r="L306" s="13"/>
       <c r="M306" s="13"/>
       <c r="N306" s="6"/>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A307" s="21" t="s">
-        <v>55</v>
+      <c r="A307" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B307" s="9">
-        <v>1422</v>
-[...15 lines deleted...]
-      <c r="I307" s="32"/>
+        <v>8707</v>
+      </c>
+      <c r="C307" s="57">
+        <v>17414</v>
+      </c>
+      <c r="D307" s="52">
+        <v>26121</v>
+      </c>
+      <c r="E307" s="71">
+        <v>34828</v>
+      </c>
+      <c r="F307" s="52">
+        <v>43535</v>
+      </c>
+      <c r="G307" s="80">
+        <v>52242</v>
+      </c>
+      <c r="H307" s="80"/>
+      <c r="I307" s="56"/>
       <c r="J307" s="9"/>
       <c r="K307" s="9"/>
       <c r="L307" s="13"/>
       <c r="M307" s="13"/>
       <c r="N307" s="6"/>
       <c r="P307" s="6"/>
     </row>
-    <row r="308" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M308" s="38"/>
+    <row r="308" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B308" s="9">
+        <v>92079</v>
+      </c>
+      <c r="C308" s="57">
+        <v>180460</v>
+      </c>
+      <c r="D308" s="52">
+        <v>268840</v>
+      </c>
+      <c r="E308" s="71">
+        <v>357220</v>
+      </c>
+      <c r="F308" s="52">
+        <v>420851</v>
+      </c>
+      <c r="G308" s="80">
+        <v>484482</v>
+      </c>
+      <c r="H308" s="80"/>
+      <c r="I308" s="56"/>
+      <c r="J308" s="9"/>
+      <c r="K308" s="9"/>
+      <c r="L308" s="13"/>
+      <c r="M308" s="13"/>
       <c r="N308" s="6"/>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A309" s="47" t="s">
-        <v>73</v>
+      <c r="A309" s="19" t="s">
+        <v>54</v>
       </c>
       <c r="B309" s="9">
-        <v>1412</v>
-[...19 lines deleted...]
-      <c r="M309" s="38"/>
+        <v>22533</v>
+      </c>
+      <c r="C309" s="57">
+        <v>39810</v>
+      </c>
+      <c r="D309" s="52">
+        <v>57087</v>
+      </c>
+      <c r="E309" s="71">
+        <v>74365</v>
+      </c>
+      <c r="F309" s="52">
+        <v>99326</v>
+      </c>
+      <c r="G309" s="80">
+        <v>124288</v>
+      </c>
+      <c r="H309" s="80"/>
+      <c r="I309" s="56"/>
+      <c r="J309" s="9"/>
+      <c r="K309" s="9"/>
+      <c r="L309" s="13"/>
+      <c r="M309" s="13"/>
       <c r="N309" s="6"/>
       <c r="P309" s="6"/>
     </row>
     <row r="310" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A310" s="22" t="s">
-        <v>40</v>
+      <c r="A310" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="B310" s="9">
-        <v>1412</v>
-[...19 lines deleted...]
-      <c r="M310" s="38"/>
+        <v>1422</v>
+      </c>
+      <c r="C310" s="57">
+        <v>2844</v>
+      </c>
+      <c r="D310" s="52">
+        <v>4266</v>
+      </c>
+      <c r="E310" s="71">
+        <v>5688</v>
+      </c>
+      <c r="F310" s="52">
+        <v>7356</v>
+      </c>
+      <c r="G310" s="80">
+        <v>9023</v>
+      </c>
+      <c r="H310" s="80"/>
+      <c r="I310" s="56"/>
+      <c r="J310" s="9"/>
+      <c r="K310" s="9"/>
+      <c r="L310" s="13"/>
+      <c r="M310" s="13"/>
       <c r="N310" s="6"/>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A311" s="25" t="s">
-[...13 lines deleted...]
-      <c r="M311" s="13"/>
+      <c r="A311" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B311" s="32"/>
+      <c r="C311" s="13"/>
+      <c r="D311" s="69"/>
+      <c r="E311" s="53"/>
+      <c r="F311" s="69"/>
+      <c r="G311" s="80"/>
+      <c r="H311" s="80"/>
+      <c r="I311" s="56"/>
+      <c r="J311" s="32"/>
+      <c r="K311" s="35"/>
+      <c r="L311" s="35"/>
+      <c r="M311" s="32"/>
       <c r="N311" s="6"/>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A312" s="47" t="s">
-        <v>73</v>
+      <c r="A312" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B312" s="9">
-        <v>121198</v>
-[...19 lines deleted...]
-      <c r="M312" s="13"/>
+        <v>1412</v>
+      </c>
+      <c r="C312" s="57">
+        <v>3199</v>
+      </c>
+      <c r="D312" s="52">
+        <v>4986</v>
+      </c>
+      <c r="E312" s="71">
+        <v>6774</v>
+      </c>
+      <c r="F312" s="52">
+        <v>7352</v>
+      </c>
+      <c r="G312" s="80">
+        <v>7931</v>
+      </c>
+      <c r="H312" s="80"/>
+      <c r="I312" s="56"/>
+      <c r="J312" s="32"/>
+      <c r="K312" s="35"/>
+      <c r="L312" s="35"/>
+      <c r="M312" s="32"/>
       <c r="N312" s="6"/>
       <c r="P312" s="6"/>
     </row>
-    <row r="313" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A313" s="22" t="s">
+    <row r="313" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B313" s="9">
-        <v>121198</v>
-[...44 lines deleted...]
-      <c r="I314" s="32"/>
+        <v>1412</v>
+      </c>
+      <c r="C313" s="57">
+        <v>3199</v>
+      </c>
+      <c r="D313" s="52">
+        <v>4986</v>
+      </c>
+      <c r="E313" s="71">
+        <v>6774</v>
+      </c>
+      <c r="F313" s="52">
+        <v>7352</v>
+      </c>
+      <c r="G313" s="80">
+        <v>7931</v>
+      </c>
+      <c r="H313" s="80"/>
+      <c r="I313" s="56"/>
+      <c r="J313" s="32"/>
+      <c r="K313" s="35"/>
+      <c r="L313" s="35"/>
+      <c r="M313" s="32"/>
+      <c r="N313" s="6"/>
+      <c r="P313" s="6"/>
+    </row>
+    <row r="314" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B314" s="43"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="43"/>
+      <c r="E314" s="52"/>
+      <c r="F314" s="43"/>
+      <c r="G314" s="80"/>
+      <c r="H314" s="80"/>
+      <c r="I314" s="56"/>
       <c r="J314" s="9"/>
       <c r="K314" s="9"/>
       <c r="L314" s="13"/>
       <c r="M314" s="13"/>
-      <c r="N314" s="16"/>
-[...13 lines deleted...]
-      <c r="I315" s="32"/>
+      <c r="N314" s="6"/>
+      <c r="P314" s="6"/>
+    </row>
+    <row r="315" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B315" s="9">
+        <v>121198</v>
+      </c>
+      <c r="C315" s="57">
+        <v>386690</v>
+      </c>
+      <c r="D315" s="52">
+        <v>652182</v>
+      </c>
+      <c r="E315" s="71">
+        <v>917675</v>
+      </c>
+      <c r="F315" s="52">
+        <v>1130760</v>
+      </c>
+      <c r="G315" s="80">
+        <v>1343845</v>
+      </c>
+      <c r="H315" s="80"/>
+      <c r="I315" s="56"/>
       <c r="J315" s="9"/>
       <c r="K315" s="9"/>
       <c r="L315" s="13"/>
       <c r="M315" s="13"/>
-      <c r="N315" s="28"/>
-[...4 lines deleted...]
-        <v>73</v>
+      <c r="N315" s="6"/>
+      <c r="P315" s="6"/>
+    </row>
+    <row r="316" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B316" s="9">
-        <v>6690312</v>
-[...15 lines deleted...]
-      <c r="I316" s="32"/>
+        <v>121198</v>
+      </c>
+      <c r="C316" s="57">
+        <v>386690</v>
+      </c>
+      <c r="D316" s="52">
+        <v>652182</v>
+      </c>
+      <c r="E316" s="71">
+        <v>917675</v>
+      </c>
+      <c r="F316" s="52">
+        <v>1130746</v>
+      </c>
+      <c r="G316" s="80">
+        <v>1343817</v>
+      </c>
+      <c r="H316" s="80"/>
+      <c r="I316" s="56"/>
       <c r="J316" s="9"/>
       <c r="K316" s="9"/>
       <c r="L316" s="13"/>
       <c r="M316" s="13"/>
-      <c r="N316" s="28"/>
-      <c r="P316" s="28"/>
+      <c r="N316" s="16"/>
+      <c r="P316" s="16"/>
     </row>
     <row r="317" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A317" s="22" t="s">
-[...19 lines deleted...]
-      <c r="I317" s="32"/>
+      <c r="A317" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B317" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C317" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D317" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E317" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="F317" s="52">
+        <v>14</v>
+      </c>
+      <c r="G317" s="80">
+        <v>27</v>
+      </c>
+      <c r="H317" s="80"/>
+      <c r="I317" s="56"/>
       <c r="J317" s="9"/>
       <c r="K317" s="9"/>
       <c r="L317" s="13"/>
       <c r="M317" s="13"/>
       <c r="N317" s="16"/>
       <c r="P317" s="16"/>
     </row>
-    <row r="318" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B318" s="9" t="s">
+    <row r="318" spans="1:16" s="27" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B318" s="43"/>
+      <c r="C318" s="9"/>
+      <c r="D318" s="43"/>
+      <c r="E318" s="52"/>
+      <c r="F318" s="43"/>
+      <c r="G318" s="80"/>
+      <c r="H318" s="80"/>
+      <c r="I318" s="56"/>
+      <c r="J318" s="9"/>
+      <c r="K318" s="9"/>
+      <c r="L318" s="13"/>
+      <c r="M318" s="13"/>
+      <c r="N318" s="26"/>
+      <c r="P318" s="26"/>
+    </row>
+    <row r="319" spans="1:16" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B319" s="9">
+        <v>6690312</v>
+      </c>
+      <c r="C319" s="57">
+        <v>15141898</v>
+      </c>
+      <c r="D319" s="52">
+        <v>24681611</v>
+      </c>
+      <c r="E319" s="71">
+        <v>46997830</v>
+      </c>
+      <c r="F319" s="52">
+        <v>62711800</v>
+      </c>
+      <c r="G319" s="80">
+        <v>76180155</v>
+      </c>
+      <c r="H319" s="80"/>
+      <c r="I319" s="56"/>
+      <c r="J319" s="9"/>
+      <c r="K319" s="9"/>
+      <c r="L319" s="13"/>
+      <c r="M319" s="13"/>
+      <c r="N319" s="26"/>
+      <c r="P319" s="26"/>
+    </row>
+    <row r="320" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B320" s="9">
+        <v>4861064</v>
+      </c>
+      <c r="C320" s="57">
+        <v>13177624</v>
+      </c>
+      <c r="D320" s="52">
+        <v>22083646</v>
+      </c>
+      <c r="E320" s="71">
+        <v>43839477</v>
+      </c>
+      <c r="F320" s="52">
+        <v>58767647</v>
+      </c>
+      <c r="G320" s="80">
+        <v>71523569</v>
+      </c>
+      <c r="H320" s="80"/>
+      <c r="I320" s="56"/>
+      <c r="J320" s="9"/>
+      <c r="K320" s="9"/>
+      <c r="L320" s="13"/>
+      <c r="M320" s="13"/>
+      <c r="N320" s="16"/>
+      <c r="P320" s="16"/>
+    </row>
+    <row r="321" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B321" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C318" s="64">
+      <c r="C321" s="57">
         <v>7153</v>
       </c>
-      <c r="D318" s="59">
+      <c r="D321" s="52">
         <v>363230</v>
       </c>
-      <c r="E318" s="78">
+      <c r="E321" s="71">
         <v>882400</v>
       </c>
-      <c r="F318" s="59">
+      <c r="F321" s="52">
         <v>1512897</v>
       </c>
-      <c r="G318" s="14"/>
-[...78 lines deleted...]
-      <c r="I321" s="32"/>
+      <c r="G321" s="80">
+        <v>2048634</v>
+      </c>
+      <c r="H321" s="80"/>
+      <c r="I321" s="56"/>
       <c r="J321" s="9"/>
-      <c r="K321" s="7"/>
-[...1 lines deleted...]
-      <c r="M321" s="7"/>
+      <c r="K321" s="36"/>
+      <c r="L321" s="36"/>
+      <c r="M321" s="9"/>
       <c r="N321" s="6"/>
       <c r="P321" s="6"/>
     </row>
     <row r="322" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A322" s="47" t="s">
-        <v>73</v>
+      <c r="A322" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B322" s="9">
-        <v>42970140</v>
-[...15 lines deleted...]
-      <c r="I322" s="32"/>
+        <v>1765178</v>
+      </c>
+      <c r="C322" s="57">
+        <v>1866897</v>
+      </c>
+      <c r="D322" s="52">
+        <v>2118356</v>
+      </c>
+      <c r="E322" s="71">
+        <v>2133421</v>
+      </c>
+      <c r="F322" s="52">
+        <v>2254051</v>
+      </c>
+      <c r="G322" s="80">
+        <v>2396076</v>
+      </c>
+      <c r="H322" s="80"/>
+      <c r="I322" s="56"/>
       <c r="J322" s="9"/>
-      <c r="K322" s="7"/>
-[...1 lines deleted...]
-      <c r="M322" s="7"/>
+      <c r="K322" s="36"/>
+      <c r="L322" s="36"/>
+      <c r="M322" s="9"/>
       <c r="N322" s="6"/>
       <c r="P322" s="6"/>
     </row>
-    <row r="323" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A323" s="22" t="s">
+    <row r="323" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B323" s="9">
+        <v>64070</v>
+      </c>
+      <c r="C323" s="57">
+        <v>90224</v>
+      </c>
+      <c r="D323" s="52">
+        <v>116378</v>
+      </c>
+      <c r="E323" s="71">
+        <v>142532</v>
+      </c>
+      <c r="F323" s="52">
+        <v>177204</v>
+      </c>
+      <c r="G323" s="80">
+        <v>211876</v>
+      </c>
+      <c r="H323" s="80"/>
+      <c r="I323" s="56"/>
+      <c r="J323" s="9"/>
+      <c r="K323" s="13"/>
+      <c r="L323" s="13"/>
+      <c r="M323" s="9"/>
+      <c r="N323" s="6"/>
+      <c r="P323" s="6"/>
+    </row>
+    <row r="324" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B324" s="43"/>
+      <c r="C324" s="14"/>
+      <c r="D324" s="43"/>
+      <c r="E324" s="52"/>
+      <c r="F324" s="43"/>
+      <c r="G324" s="80"/>
+      <c r="H324" s="80"/>
+      <c r="I324" s="56"/>
+      <c r="J324" s="9"/>
+      <c r="K324" s="7"/>
+      <c r="L324" s="7"/>
+      <c r="M324" s="7"/>
+      <c r="N324" s="6"/>
+      <c r="P324" s="6"/>
+    </row>
+    <row r="325" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B325" s="9">
+        <v>42970140</v>
+      </c>
+      <c r="C325" s="57">
+        <v>117580764</v>
+      </c>
+      <c r="D325" s="52">
+        <v>194443674</v>
+      </c>
+      <c r="E325" s="71">
+        <v>283849975</v>
+      </c>
+      <c r="F325" s="52">
+        <v>353287130</v>
+      </c>
+      <c r="G325" s="80">
+        <v>438746528</v>
+      </c>
+      <c r="H325" s="80"/>
+      <c r="I325" s="56"/>
+      <c r="J325" s="9"/>
+      <c r="K325" s="7"/>
+      <c r="L325" s="7"/>
+      <c r="M325" s="7"/>
+      <c r="N325" s="6"/>
+      <c r="P325" s="6"/>
+    </row>
+    <row r="326" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B323" s="9">
+      <c r="B326" s="9">
         <v>42970140</v>
       </c>
-      <c r="C323" s="64">
+      <c r="C326" s="57">
         <v>117580764</v>
       </c>
-      <c r="D323" s="59">
+      <c r="D326" s="52">
         <v>194443674</v>
       </c>
-      <c r="E323" s="78">
+      <c r="E326" s="71">
         <v>283849975</v>
       </c>
-      <c r="F323" s="59">
+      <c r="F326" s="52">
         <v>353275219</v>
       </c>
-      <c r="G323" s="14"/>
-[...10 lines deleted...]
-      <c r="A324" s="21" t="s">
+      <c r="G326" s="80">
+        <v>438722706</v>
+      </c>
+      <c r="H326" s="80"/>
+      <c r="I326" s="56"/>
+      <c r="J326" s="9"/>
+      <c r="K326" s="36"/>
+      <c r="L326" s="36"/>
+      <c r="M326" s="9"/>
+      <c r="N326" s="16"/>
+      <c r="P326" s="16"/>
+    </row>
+    <row r="327" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="19" t="s">
         <v>43</v>
-      </c>
-[...75 lines deleted...]
-        <v>42</v>
       </c>
       <c r="B327" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C327" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D327" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E327" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F327" s="60" t="s">
-[...8 lines deleted...]
-      <c r="M327" s="13"/>
+      <c r="F327" s="52">
+        <v>11911</v>
+      </c>
+      <c r="G327" s="80">
+        <v>23823</v>
+      </c>
+      <c r="H327" s="80"/>
+      <c r="I327" s="56"/>
+      <c r="J327" s="9"/>
+      <c r="K327" s="36"/>
+      <c r="L327" s="36"/>
+      <c r="M327" s="9"/>
       <c r="N327" s="16"/>
       <c r="P327" s="16"/>
     </row>
-    <row r="328" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B328" s="13" t="s">
+    <row r="328" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B328" s="44"/>
+      <c r="C328" s="7"/>
+      <c r="D328" s="44"/>
+      <c r="E328" s="7"/>
+      <c r="F328" s="44"/>
+      <c r="G328" s="80"/>
+      <c r="H328" s="80"/>
+      <c r="I328" s="56"/>
+      <c r="J328" s="13"/>
+      <c r="K328" s="37"/>
+      <c r="L328" s="37"/>
+      <c r="M328" s="13"/>
+      <c r="N328" s="6"/>
+      <c r="P328" s="17"/>
+    </row>
+    <row r="329" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B329" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C328" s="13" t="s">
+      <c r="C329" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="D328" s="13" t="s">
+      <c r="D329" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E328" s="13" t="s">
+      <c r="E329" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F328" s="60">
+      <c r="F329" s="53">
         <v>40</v>
       </c>
-      <c r="G328" s="12"/>
-[...23 lines deleted...]
-      <c r="L329" s="13"/>
+      <c r="G329" s="80">
+        <v>81</v>
+      </c>
+      <c r="H329" s="80"/>
+      <c r="I329" s="56"/>
+      <c r="J329" s="13"/>
+      <c r="K329" s="37"/>
+      <c r="L329" s="37"/>
       <c r="M329" s="13"/>
       <c r="N329" s="6"/>
-      <c r="P329" s="6"/>
-[...25 lines deleted...]
-      <c r="L330" s="13"/>
+      <c r="P329" s="17"/>
+    </row>
+    <row r="330" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B330" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C330" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D330" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E330" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F330" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G330" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="H330" s="80"/>
+      <c r="I330" s="56"/>
+      <c r="J330" s="13"/>
+      <c r="K330" s="37"/>
+      <c r="L330" s="37"/>
       <c r="M330" s="13"/>
-      <c r="N330" s="6"/>
-[...3 lines deleted...]
-      <c r="A331" s="21" t="s">
+      <c r="N330" s="16"/>
+      <c r="P330" s="16"/>
+    </row>
+    <row r="331" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D331" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E331" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F331" s="53">
         <v>40</v>
       </c>
-      <c r="B331" s="9">
-[...19 lines deleted...]
-      <c r="L331" s="13"/>
+      <c r="G331" s="80">
+        <v>81</v>
+      </c>
+      <c r="H331" s="80"/>
+      <c r="I331" s="56"/>
+      <c r="J331" s="13"/>
+      <c r="K331" s="37"/>
+      <c r="L331" s="37"/>
       <c r="M331" s="13"/>
-      <c r="N331" s="6"/>
-[...23 lines deleted...]
-      <c r="I332" s="32"/>
+      <c r="N331" s="16"/>
+      <c r="P331" s="16"/>
+    </row>
+    <row r="332" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B332" s="45"/>
+      <c r="C332" s="9"/>
+      <c r="D332" s="45"/>
+      <c r="E332" s="52"/>
+      <c r="F332" s="45"/>
+      <c r="G332" s="80"/>
+      <c r="H332" s="80"/>
+      <c r="I332" s="56"/>
       <c r="J332" s="9"/>
       <c r="K332" s="9"/>
       <c r="L332" s="13"/>
       <c r="M332" s="13"/>
       <c r="N332" s="6"/>
       <c r="P332" s="6"/>
     </row>
     <row r="333" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="21" t="s">
-        <v>70</v>
+      <c r="A333" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B333" s="9">
-        <v>339981</v>
-[...15 lines deleted...]
-      <c r="I333" s="32"/>
+        <v>4872161</v>
+      </c>
+      <c r="C333" s="57">
+        <v>10763623</v>
+      </c>
+      <c r="D333" s="52">
+        <v>17562770</v>
+      </c>
+      <c r="E333" s="71">
+        <v>23989544</v>
+      </c>
+      <c r="F333" s="52">
+        <v>29542773</v>
+      </c>
+      <c r="G333" s="80">
+        <v>35287836</v>
+      </c>
+      <c r="H333" s="80"/>
+      <c r="I333" s="56"/>
       <c r="J333" s="9"/>
       <c r="K333" s="9"/>
       <c r="L333" s="13"/>
       <c r="M333" s="13"/>
       <c r="N333" s="6"/>
       <c r="P333" s="6"/>
     </row>
     <row r="334" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="21" t="s">
-        <v>42</v>
+      <c r="A334" s="19" t="s">
+        <v>40</v>
       </c>
       <c r="B334" s="9">
-        <v>2304672</v>
-[...15 lines deleted...]
-      <c r="I334" s="32"/>
+        <v>656124</v>
+      </c>
+      <c r="C334" s="57">
+        <v>1643461</v>
+      </c>
+      <c r="D334" s="52">
+        <v>2568546</v>
+      </c>
+      <c r="E334" s="71">
+        <v>3498221</v>
+      </c>
+      <c r="F334" s="52">
+        <v>4214346</v>
+      </c>
+      <c r="G334" s="80">
+        <v>4871367</v>
+      </c>
+      <c r="H334" s="80"/>
+      <c r="I334" s="56"/>
       <c r="J334" s="9"/>
       <c r="K334" s="9"/>
       <c r="L334" s="13"/>
       <c r="M334" s="13"/>
       <c r="N334" s="6"/>
       <c r="P334" s="6"/>
     </row>
     <row r="335" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="21" t="s">
-        <v>45</v>
+      <c r="A335" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B335" s="9">
-        <v>47615</v>
-[...15 lines deleted...]
-      <c r="I335" s="32"/>
+        <v>52791</v>
+      </c>
+      <c r="C335" s="57">
+        <v>60026</v>
+      </c>
+      <c r="D335" s="52">
+        <v>67261</v>
+      </c>
+      <c r="E335" s="71">
+        <v>74496</v>
+      </c>
+      <c r="F335" s="52">
+        <v>78061</v>
+      </c>
+      <c r="G335" s="80">
+        <v>81626</v>
+      </c>
+      <c r="H335" s="80"/>
+      <c r="I335" s="56"/>
       <c r="J335" s="9"/>
       <c r="K335" s="9"/>
       <c r="L335" s="13"/>
       <c r="M335" s="13"/>
       <c r="N335" s="6"/>
       <c r="P335" s="6"/>
     </row>
     <row r="336" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="21" t="s">
-        <v>66</v>
+      <c r="A336" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B336" s="9">
-        <v>55</v>
-[...15 lines deleted...]
-      <c r="I336" s="32"/>
+        <v>339981</v>
+      </c>
+      <c r="C336" s="57">
+        <v>733879</v>
+      </c>
+      <c r="D336" s="52">
+        <v>1127777</v>
+      </c>
+      <c r="E336" s="71">
+        <v>1521674</v>
+      </c>
+      <c r="F336" s="52">
+        <v>1843303</v>
+      </c>
+      <c r="G336" s="80">
+        <v>2164932</v>
+      </c>
+      <c r="H336" s="80"/>
+      <c r="I336" s="56"/>
       <c r="J336" s="9"/>
-      <c r="K336" s="13"/>
+      <c r="K336" s="9"/>
       <c r="L336" s="13"/>
-      <c r="M336" s="9"/>
+      <c r="M336" s="13"/>
       <c r="N336" s="6"/>
       <c r="P336" s="6"/>
     </row>
     <row r="337" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A337" s="21" t="s">
-        <v>46</v>
+      <c r="A337" s="19" t="s">
+        <v>42</v>
       </c>
       <c r="B337" s="9">
-        <v>316132</v>
-[...15 lines deleted...]
-      <c r="I337" s="32"/>
+        <v>2304672</v>
+      </c>
+      <c r="C337" s="57">
+        <v>5180360</v>
+      </c>
+      <c r="D337" s="52">
+        <v>9053316</v>
+      </c>
+      <c r="E337" s="71">
+        <v>12275180</v>
+      </c>
+      <c r="F337" s="52">
+        <v>14699849</v>
+      </c>
+      <c r="G337" s="80">
+        <v>17580344</v>
+      </c>
+      <c r="H337" s="80"/>
+      <c r="I337" s="56"/>
       <c r="J337" s="9"/>
       <c r="K337" s="9"/>
       <c r="L337" s="13"/>
       <c r="M337" s="13"/>
       <c r="N337" s="6"/>
       <c r="P337" s="6"/>
     </row>
     <row r="338" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A338" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I338" s="32"/>
+      <c r="A338" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B338" s="9">
+        <v>47615</v>
+      </c>
+      <c r="C338" s="57">
+        <v>64659</v>
+      </c>
+      <c r="D338" s="52">
+        <v>81702</v>
+      </c>
+      <c r="E338" s="71">
+        <v>98745</v>
+      </c>
+      <c r="F338" s="52">
+        <v>142916</v>
+      </c>
+      <c r="G338" s="80">
+        <v>187086</v>
+      </c>
+      <c r="H338" s="80"/>
+      <c r="I338" s="56"/>
       <c r="J338" s="9"/>
       <c r="K338" s="9"/>
       <c r="L338" s="13"/>
       <c r="M338" s="13"/>
       <c r="N338" s="6"/>
       <c r="P338" s="6"/>
     </row>
     <row r="339" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A339" s="21" t="s">
-        <v>68</v>
+      <c r="A339" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B339" s="9">
-        <v>220</v>
-[...15 lines deleted...]
-      <c r="I339" s="32"/>
+        <v>55</v>
+      </c>
+      <c r="C339" s="57">
+        <v>55</v>
+      </c>
+      <c r="D339" s="52">
+        <v>55</v>
+      </c>
+      <c r="E339" s="71">
+        <v>55</v>
+      </c>
+      <c r="F339" s="52">
+        <v>55</v>
+      </c>
+      <c r="G339" s="80">
+        <v>55</v>
+      </c>
+      <c r="H339" s="80"/>
+      <c r="I339" s="56"/>
       <c r="J339" s="9"/>
       <c r="K339" s="13"/>
       <c r="L339" s="13"/>
       <c r="M339" s="9"/>
       <c r="N339" s="6"/>
       <c r="P339" s="6"/>
     </row>
     <row r="340" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A340" s="21" t="s">
-        <v>48</v>
+      <c r="A340" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B340" s="9">
-        <v>866857</v>
-[...15 lines deleted...]
-      <c r="I340" s="32"/>
+        <v>316132</v>
+      </c>
+      <c r="C340" s="57">
+        <v>700344</v>
+      </c>
+      <c r="D340" s="52">
+        <v>1077845</v>
+      </c>
+      <c r="E340" s="71">
+        <v>1567485</v>
+      </c>
+      <c r="F340" s="52">
+        <v>2258555</v>
+      </c>
+      <c r="G340" s="80">
+        <v>2972274</v>
+      </c>
+      <c r="H340" s="80"/>
+      <c r="I340" s="56"/>
       <c r="J340" s="9"/>
       <c r="K340" s="9"/>
       <c r="L340" s="13"/>
       <c r="M340" s="13"/>
       <c r="N340" s="6"/>
       <c r="P340" s="6"/>
     </row>
     <row r="341" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A341" s="21" t="s">
-        <v>69</v>
+      <c r="A341" s="19" t="s">
+        <v>47</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C341" s="9" t="s">
-[...13 lines deleted...]
-      <c r="I341" s="32"/>
+      <c r="C341" s="57">
+        <v>120</v>
+      </c>
+      <c r="D341" s="52">
+        <v>239</v>
+      </c>
+      <c r="E341" s="71">
+        <v>359</v>
+      </c>
+      <c r="F341" s="52">
+        <v>437</v>
+      </c>
+      <c r="G341" s="80">
+        <v>515</v>
+      </c>
+      <c r="H341" s="80"/>
+      <c r="I341" s="56"/>
       <c r="J341" s="9"/>
       <c r="K341" s="9"/>
       <c r="L341" s="13"/>
       <c r="M341" s="13"/>
       <c r="N341" s="6"/>
       <c r="P341" s="6"/>
     </row>
     <row r="342" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A342" s="21" t="s">
-        <v>49</v>
+      <c r="A342" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B342" s="9">
-        <v>17206</v>
-[...15 lines deleted...]
-      <c r="I342" s="32"/>
+        <v>220</v>
+      </c>
+      <c r="C342" s="57">
+        <v>440</v>
+      </c>
+      <c r="D342" s="52">
+        <v>660</v>
+      </c>
+      <c r="E342" s="71">
+        <v>880</v>
+      </c>
+      <c r="F342" s="52">
+        <v>1100</v>
+      </c>
+      <c r="G342" s="80">
+        <v>1320</v>
+      </c>
+      <c r="H342" s="80"/>
+      <c r="I342" s="56"/>
       <c r="J342" s="9"/>
-      <c r="K342" s="9"/>
+      <c r="K342" s="13"/>
       <c r="L342" s="13"/>
-      <c r="M342" s="13"/>
+      <c r="M342" s="9"/>
       <c r="N342" s="6"/>
       <c r="P342" s="6"/>
     </row>
     <row r="343" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A343" s="21" t="s">
-        <v>50</v>
+      <c r="A343" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B343" s="9">
-        <v>370</v>
-[...15 lines deleted...]
-      <c r="I343" s="32"/>
+        <v>866857</v>
+      </c>
+      <c r="C343" s="57">
+        <v>1248076</v>
+      </c>
+      <c r="D343" s="52">
+        <v>1663002</v>
+      </c>
+      <c r="E343" s="71">
+        <v>2067140</v>
+      </c>
+      <c r="F343" s="52">
+        <v>2707448</v>
+      </c>
+      <c r="G343" s="80">
+        <v>3272474</v>
+      </c>
+      <c r="H343" s="80"/>
+      <c r="I343" s="56"/>
       <c r="J343" s="9"/>
       <c r="K343" s="9"/>
       <c r="L343" s="13"/>
       <c r="M343" s="13"/>
       <c r="N343" s="6"/>
       <c r="P343" s="6"/>
     </row>
     <row r="344" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A344" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I344" s="32"/>
+      <c r="A344" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B344" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C344" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D344" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E344" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="F344" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G344" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="H344" s="80"/>
+      <c r="I344" s="56"/>
       <c r="J344" s="9"/>
-      <c r="K344" s="44"/>
-[...1 lines deleted...]
-      <c r="M344" s="9"/>
+      <c r="K344" s="9"/>
+      <c r="L344" s="13"/>
+      <c r="M344" s="13"/>
       <c r="N344" s="6"/>
       <c r="P344" s="6"/>
     </row>
     <row r="345" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A345" s="21" t="s">
-        <v>51</v>
+      <c r="A345" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B345" s="9">
-        <v>2376</v>
-[...15 lines deleted...]
-      <c r="I345" s="32"/>
+        <v>17206</v>
+      </c>
+      <c r="C345" s="57">
+        <v>70462</v>
+      </c>
+      <c r="D345" s="52">
+        <v>123718</v>
+      </c>
+      <c r="E345" s="71">
+        <v>176975</v>
+      </c>
+      <c r="F345" s="52">
+        <v>199251</v>
+      </c>
+      <c r="G345" s="80">
+        <v>221527</v>
+      </c>
+      <c r="H345" s="80"/>
+      <c r="I345" s="56"/>
       <c r="J345" s="9"/>
       <c r="K345" s="9"/>
       <c r="L345" s="13"/>
       <c r="M345" s="13"/>
       <c r="N345" s="6"/>
       <c r="P345" s="6"/>
     </row>
     <row r="346" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A346" s="21" t="s">
-        <v>53</v>
+      <c r="A346" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B346" s="9">
-        <v>8707</v>
-[...15 lines deleted...]
-      <c r="I346" s="32"/>
+        <v>370</v>
+      </c>
+      <c r="C346" s="57">
+        <v>390</v>
+      </c>
+      <c r="D346" s="52">
+        <v>410</v>
+      </c>
+      <c r="E346" s="71">
+        <v>430</v>
+      </c>
+      <c r="F346" s="52">
+        <v>450</v>
+      </c>
+      <c r="G346" s="80">
+        <v>470</v>
+      </c>
+      <c r="H346" s="80"/>
+      <c r="I346" s="56"/>
       <c r="J346" s="9"/>
       <c r="K346" s="9"/>
       <c r="L346" s="13"/>
       <c r="M346" s="13"/>
       <c r="N346" s="6"/>
       <c r="P346" s="6"/>
     </row>
     <row r="347" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A347" s="21" t="s">
-        <v>67</v>
+      <c r="A347" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B347" s="9">
-        <v>92079</v>
-[...15 lines deleted...]
-      <c r="I347" s="32"/>
+        <v>143021</v>
+      </c>
+      <c r="C347" s="57">
+        <v>811026</v>
+      </c>
+      <c r="D347" s="52">
+        <v>1424704</v>
+      </c>
+      <c r="E347" s="71">
+        <v>2211159</v>
+      </c>
+      <c r="F347" s="52">
+        <v>2798854</v>
+      </c>
+      <c r="G347" s="80">
+        <v>3234296</v>
+      </c>
+      <c r="H347" s="80"/>
+      <c r="I347" s="56"/>
       <c r="J347" s="9"/>
-      <c r="K347" s="9"/>
-[...1 lines deleted...]
-      <c r="M347" s="13"/>
+      <c r="K347" s="38"/>
+      <c r="L347" s="38"/>
+      <c r="M347" s="9"/>
       <c r="N347" s="6"/>
       <c r="P347" s="6"/>
     </row>
     <row r="348" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A348" s="21" t="s">
-        <v>54</v>
+      <c r="A348" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B348" s="9">
-        <v>22533</v>
-[...15 lines deleted...]
-      <c r="I348" s="32"/>
+        <v>2376</v>
+      </c>
+      <c r="C348" s="57">
+        <v>9800</v>
+      </c>
+      <c r="D348" s="52">
+        <v>17224</v>
+      </c>
+      <c r="E348" s="71">
+        <v>24647</v>
+      </c>
+      <c r="F348" s="52">
+        <v>27084</v>
+      </c>
+      <c r="G348" s="80">
+        <v>29520</v>
+      </c>
+      <c r="H348" s="80"/>
+      <c r="I348" s="56"/>
       <c r="J348" s="9"/>
       <c r="K348" s="9"/>
       <c r="L348" s="13"/>
       <c r="M348" s="13"/>
       <c r="N348" s="6"/>
       <c r="P348" s="6"/>
     </row>
-    <row r="349" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="349" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B349" s="9">
-        <v>1422</v>
-[...15 lines deleted...]
-      <c r="I349" s="32"/>
+        <v>8707</v>
+      </c>
+      <c r="C349" s="57">
+        <v>17414</v>
+      </c>
+      <c r="D349" s="52">
+        <v>26121</v>
+      </c>
+      <c r="E349" s="71">
+        <v>34828</v>
+      </c>
+      <c r="F349" s="52">
+        <v>43535</v>
+      </c>
+      <c r="G349" s="80">
+        <v>52242</v>
+      </c>
+      <c r="H349" s="80"/>
+      <c r="I349" s="56"/>
       <c r="J349" s="9"/>
       <c r="K349" s="9"/>
       <c r="L349" s="13"/>
       <c r="M349" s="13"/>
-      <c r="N349" s="16"/>
-      <c r="P349" s="16"/>
+      <c r="N349" s="6"/>
+      <c r="P349" s="6"/>
     </row>
     <row r="350" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A350" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I350" s="32"/>
+      <c r="A350" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B350" s="9">
+        <v>92079</v>
+      </c>
+      <c r="C350" s="57">
+        <v>180460</v>
+      </c>
+      <c r="D350" s="52">
+        <v>268840</v>
+      </c>
+      <c r="E350" s="71">
+        <v>357220</v>
+      </c>
+      <c r="F350" s="52">
+        <v>420851</v>
+      </c>
+      <c r="G350" s="80">
+        <v>484482</v>
+      </c>
+      <c r="H350" s="80"/>
+      <c r="I350" s="56"/>
       <c r="J350" s="9"/>
       <c r="K350" s="9"/>
       <c r="L350" s="13"/>
       <c r="M350" s="13"/>
       <c r="N350" s="6"/>
       <c r="P350" s="6"/>
     </row>
     <row r="351" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A351" s="47" t="s">
-        <v>73</v>
+      <c r="A351" s="19" t="s">
+        <v>54</v>
       </c>
       <c r="B351" s="9">
-        <v>345847</v>
-[...15 lines deleted...]
-      <c r="I351" s="32"/>
+        <v>22533</v>
+      </c>
+      <c r="C351" s="57">
+        <v>39810</v>
+      </c>
+      <c r="D351" s="52">
+        <v>57087</v>
+      </c>
+      <c r="E351" s="71">
+        <v>74365</v>
+      </c>
+      <c r="F351" s="52">
+        <v>99326</v>
+      </c>
+      <c r="G351" s="80">
+        <v>124288</v>
+      </c>
+      <c r="H351" s="80"/>
+      <c r="I351" s="56"/>
       <c r="J351" s="9"/>
       <c r="K351" s="9"/>
       <c r="L351" s="13"/>
       <c r="M351" s="13"/>
       <c r="N351" s="6"/>
       <c r="P351" s="6"/>
     </row>
-    <row r="352" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="352" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="B352" s="9">
-        <v>246295</v>
-[...15 lines deleted...]
-      <c r="I352" s="32"/>
+        <v>1422</v>
+      </c>
+      <c r="C352" s="57">
+        <v>2844</v>
+      </c>
+      <c r="D352" s="52">
+        <v>4266</v>
+      </c>
+      <c r="E352" s="71">
+        <v>5688</v>
+      </c>
+      <c r="F352" s="52">
+        <v>7356</v>
+      </c>
+      <c r="G352" s="80">
+        <v>9023</v>
+      </c>
+      <c r="H352" s="80"/>
+      <c r="I352" s="56"/>
       <c r="J352" s="9"/>
       <c r="K352" s="9"/>
       <c r="L352" s="13"/>
       <c r="M352" s="13"/>
-      <c r="N352" s="6"/>
-      <c r="P352" s="6"/>
+      <c r="N352" s="16"/>
+      <c r="P352" s="16"/>
     </row>
     <row r="353" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="22" t="s">
-[...19 lines deleted...]
-      <c r="I353" s="32"/>
+      <c r="A353" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B353" s="45"/>
+      <c r="C353" s="9"/>
+      <c r="D353" s="45"/>
+      <c r="E353" s="52"/>
+      <c r="F353" s="45"/>
+      <c r="G353" s="80"/>
+      <c r="H353" s="80"/>
+      <c r="I353" s="56"/>
       <c r="J353" s="9"/>
       <c r="K353" s="9"/>
       <c r="L353" s="13"/>
       <c r="M353" s="13"/>
       <c r="N353" s="6"/>
       <c r="P353" s="6"/>
     </row>
     <row r="354" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A354" s="21" t="s">
-        <v>70</v>
+      <c r="A354" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B354" s="9">
-        <v>16524</v>
-[...15 lines deleted...]
-      <c r="I354" s="32"/>
+        <v>345847</v>
+      </c>
+      <c r="C354" s="57">
+        <v>870932</v>
+      </c>
+      <c r="D354" s="52">
+        <v>1396016</v>
+      </c>
+      <c r="E354" s="71">
+        <v>1921101</v>
+      </c>
+      <c r="F354" s="52">
+        <v>2277935</v>
+      </c>
+      <c r="G354" s="80">
+        <v>2634769</v>
+      </c>
+      <c r="H354" s="80"/>
+      <c r="I354" s="56"/>
       <c r="J354" s="9"/>
       <c r="K354" s="9"/>
       <c r="L354" s="13"/>
       <c r="M354" s="13"/>
       <c r="N354" s="6"/>
       <c r="P354" s="6"/>
     </row>
     <row r="355" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A355" s="22" t="s">
-        <v>42</v>
+      <c r="A355" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B355" s="9">
-        <v>50178</v>
-[...15 lines deleted...]
-      <c r="I355" s="32"/>
+        <v>246295</v>
+      </c>
+      <c r="C355" s="57">
+        <v>653600</v>
+      </c>
+      <c r="D355" s="52">
+        <v>1060905</v>
+      </c>
+      <c r="E355" s="71">
+        <v>1468210</v>
+      </c>
+      <c r="F355" s="52">
+        <v>1724613</v>
+      </c>
+      <c r="G355" s="80">
+        <v>1981016</v>
+      </c>
+      <c r="H355" s="80"/>
+      <c r="I355" s="56"/>
       <c r="J355" s="9"/>
       <c r="K355" s="9"/>
       <c r="L355" s="13"/>
       <c r="M355" s="13"/>
       <c r="N355" s="6"/>
       <c r="P355" s="6"/>
     </row>
     <row r="356" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A356" s="21" t="s">
-        <v>45</v>
+      <c r="A356" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B356" s="9">
-        <v>1287</v>
-[...15 lines deleted...]
-      <c r="I356" s="32"/>
+        <v>1133</v>
+      </c>
+      <c r="C356" s="57">
+        <v>2266</v>
+      </c>
+      <c r="D356" s="52">
+        <v>3399</v>
+      </c>
+      <c r="E356" s="71">
+        <v>4532</v>
+      </c>
+      <c r="F356" s="52">
+        <v>5665</v>
+      </c>
+      <c r="G356" s="80">
+        <v>6798</v>
+      </c>
+      <c r="H356" s="80"/>
+      <c r="I356" s="56"/>
       <c r="J356" s="9"/>
       <c r="K356" s="9"/>
       <c r="L356" s="13"/>
       <c r="M356" s="13"/>
       <c r="N356" s="6"/>
       <c r="P356" s="6"/>
     </row>
     <row r="357" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="21" t="s">
-        <v>46</v>
+      <c r="A357" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B357" s="9">
-        <v>615</v>
-[...15 lines deleted...]
-      <c r="I357" s="32"/>
+        <v>16524</v>
+      </c>
+      <c r="C357" s="57">
+        <v>30813</v>
+      </c>
+      <c r="D357" s="52">
+        <v>45102</v>
+      </c>
+      <c r="E357" s="71">
+        <v>59390</v>
+      </c>
+      <c r="F357" s="52">
+        <v>73738</v>
+      </c>
+      <c r="G357" s="80">
+        <v>88086</v>
+      </c>
+      <c r="H357" s="80"/>
+      <c r="I357" s="56"/>
       <c r="J357" s="9"/>
       <c r="K357" s="9"/>
       <c r="L357" s="13"/>
       <c r="M357" s="13"/>
       <c r="N357" s="6"/>
       <c r="P357" s="6"/>
     </row>
     <row r="358" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="21" t="s">
-        <v>47</v>
+      <c r="A358" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B358" s="9">
-        <v>247</v>
-[...15 lines deleted...]
-      <c r="I358" s="32"/>
+        <v>50178</v>
+      </c>
+      <c r="C358" s="57">
+        <v>120730</v>
+      </c>
+      <c r="D358" s="52">
+        <v>191283</v>
+      </c>
+      <c r="E358" s="71">
+        <v>261836</v>
+      </c>
+      <c r="F358" s="52">
+        <v>316067</v>
+      </c>
+      <c r="G358" s="80">
+        <v>370298</v>
+      </c>
+      <c r="H358" s="80"/>
+      <c r="I358" s="56"/>
       <c r="J358" s="9"/>
       <c r="K358" s="9"/>
       <c r="L358" s="13"/>
       <c r="M358" s="13"/>
       <c r="N358" s="6"/>
       <c r="P358" s="6"/>
     </row>
     <row r="359" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="21" t="s">
-        <v>68</v>
+      <c r="A359" s="19" t="s">
+        <v>45</v>
       </c>
       <c r="B359" s="9">
-        <v>981</v>
-[...15 lines deleted...]
-      <c r="I359" s="32"/>
+        <v>1287</v>
+      </c>
+      <c r="C359" s="57">
+        <v>2466</v>
+      </c>
+      <c r="D359" s="52">
+        <v>3646</v>
+      </c>
+      <c r="E359" s="71">
+        <v>4826</v>
+      </c>
+      <c r="F359" s="52">
+        <v>4826</v>
+      </c>
+      <c r="G359" s="80">
+        <v>4826</v>
+      </c>
+      <c r="H359" s="80"/>
+      <c r="I359" s="56"/>
       <c r="J359" s="9"/>
       <c r="K359" s="9"/>
       <c r="L359" s="13"/>
       <c r="M359" s="13"/>
       <c r="N359" s="6"/>
       <c r="P359" s="6"/>
     </row>
     <row r="360" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="21" t="s">
-        <v>48</v>
+      <c r="A360" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B360" s="9">
-        <v>6866</v>
-[...15 lines deleted...]
-      <c r="I360" s="32"/>
+        <v>615</v>
+      </c>
+      <c r="C360" s="57">
+        <v>1196</v>
+      </c>
+      <c r="D360" s="52">
+        <v>1777</v>
+      </c>
+      <c r="E360" s="71">
+        <v>2358</v>
+      </c>
+      <c r="F360" s="52">
+        <v>2884</v>
+      </c>
+      <c r="G360" s="80">
+        <v>3409</v>
+      </c>
+      <c r="H360" s="80"/>
+      <c r="I360" s="56"/>
       <c r="J360" s="9"/>
       <c r="K360" s="9"/>
       <c r="L360" s="13"/>
       <c r="M360" s="13"/>
       <c r="N360" s="6"/>
       <c r="P360" s="6"/>
     </row>
     <row r="361" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A361" s="21" t="s">
-        <v>49</v>
+      <c r="A361" s="19" t="s">
+        <v>47</v>
       </c>
       <c r="B361" s="9">
-        <v>1068</v>
-[...15 lines deleted...]
-      <c r="I361" s="32"/>
+        <v>247</v>
+      </c>
+      <c r="C361" s="57">
+        <v>494</v>
+      </c>
+      <c r="D361" s="52">
+        <v>741</v>
+      </c>
+      <c r="E361" s="71">
+        <v>988</v>
+      </c>
+      <c r="F361" s="52">
+        <v>1235</v>
+      </c>
+      <c r="G361" s="80">
+        <v>1482</v>
+      </c>
+      <c r="H361" s="80"/>
+      <c r="I361" s="56"/>
       <c r="J361" s="9"/>
       <c r="K361" s="9"/>
       <c r="L361" s="13"/>
       <c r="M361" s="13"/>
       <c r="N361" s="6"/>
       <c r="P361" s="6"/>
     </row>
     <row r="362" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A362" s="21" t="s">
-        <v>50</v>
+      <c r="A362" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B362" s="9">
-        <v>286</v>
-[...15 lines deleted...]
-      <c r="I362" s="32"/>
+        <v>981</v>
+      </c>
+      <c r="C362" s="57">
+        <v>1962</v>
+      </c>
+      <c r="D362" s="52">
+        <v>2943</v>
+      </c>
+      <c r="E362" s="71">
+        <v>3924</v>
+      </c>
+      <c r="F362" s="52">
+        <v>4905</v>
+      </c>
+      <c r="G362" s="80">
+        <v>5886</v>
+      </c>
+      <c r="H362" s="80"/>
+      <c r="I362" s="56"/>
       <c r="J362" s="9"/>
       <c r="K362" s="9"/>
       <c r="L362" s="13"/>
       <c r="M362" s="13"/>
       <c r="N362" s="6"/>
       <c r="P362" s="6"/>
     </row>
     <row r="363" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A363" s="21" t="s">
-        <v>43</v>
+      <c r="A363" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B363" s="9">
-        <v>11542</v>
-[...15 lines deleted...]
-      <c r="I363" s="32"/>
+        <v>6866</v>
+      </c>
+      <c r="C363" s="57">
+        <v>13732</v>
+      </c>
+      <c r="D363" s="52">
+        <v>20598</v>
+      </c>
+      <c r="E363" s="71">
+        <v>27464</v>
+      </c>
+      <c r="F363" s="52">
+        <v>34330</v>
+      </c>
+      <c r="G363" s="80">
+        <v>41196</v>
+      </c>
+      <c r="H363" s="80"/>
+      <c r="I363" s="56"/>
       <c r="J363" s="9"/>
       <c r="K363" s="9"/>
       <c r="L363" s="13"/>
       <c r="M363" s="13"/>
       <c r="N363" s="6"/>
       <c r="P363" s="6"/>
     </row>
     <row r="364" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A364" s="21" t="s">
-        <v>51</v>
+      <c r="A364" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B364" s="9">
-        <v>1214</v>
-[...15 lines deleted...]
-      <c r="I364" s="32"/>
+        <v>1068</v>
+      </c>
+      <c r="C364" s="57">
+        <v>2136</v>
+      </c>
+      <c r="D364" s="52">
+        <v>3204</v>
+      </c>
+      <c r="E364" s="71">
+        <v>4272</v>
+      </c>
+      <c r="F364" s="52">
+        <v>5340</v>
+      </c>
+      <c r="G364" s="80">
+        <v>6408</v>
+      </c>
+      <c r="H364" s="80"/>
+      <c r="I364" s="56"/>
       <c r="J364" s="9"/>
       <c r="K364" s="9"/>
       <c r="L364" s="13"/>
       <c r="M364" s="13"/>
       <c r="N364" s="6"/>
       <c r="P364" s="6"/>
     </row>
     <row r="365" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A365" s="21" t="s">
-        <v>52</v>
+      <c r="A365" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B365" s="9">
-        <v>1083</v>
-[...15 lines deleted...]
-      <c r="I365" s="32"/>
+        <v>286</v>
+      </c>
+      <c r="C365" s="57">
+        <v>572</v>
+      </c>
+      <c r="D365" s="52">
+        <v>858</v>
+      </c>
+      <c r="E365" s="71">
+        <v>1144</v>
+      </c>
+      <c r="F365" s="52">
+        <v>1430</v>
+      </c>
+      <c r="G365" s="80">
+        <v>1716</v>
+      </c>
+      <c r="H365" s="80"/>
+      <c r="I365" s="56"/>
       <c r="J365" s="9"/>
       <c r="K365" s="9"/>
       <c r="L365" s="13"/>
       <c r="M365" s="13"/>
       <c r="N365" s="6"/>
       <c r="P365" s="6"/>
     </row>
     <row r="366" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A366" s="21" t="s">
-        <v>53</v>
+      <c r="A366" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B366" s="9">
-        <v>5523</v>
-[...15 lines deleted...]
-      <c r="I366" s="32"/>
+        <v>11542</v>
+      </c>
+      <c r="C366" s="57">
+        <v>23314</v>
+      </c>
+      <c r="D366" s="52">
+        <v>35085</v>
+      </c>
+      <c r="E366" s="71">
+        <v>46857</v>
+      </c>
+      <c r="F366" s="52">
+        <v>58778</v>
+      </c>
+      <c r="G366" s="80">
+        <v>70698</v>
+      </c>
+      <c r="H366" s="80"/>
+      <c r="I366" s="56"/>
       <c r="J366" s="9"/>
       <c r="K366" s="9"/>
       <c r="L366" s="13"/>
       <c r="M366" s="13"/>
       <c r="N366" s="6"/>
       <c r="P366" s="6"/>
     </row>
     <row r="367" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A367" s="21" t="s">
-        <v>67</v>
+      <c r="A367" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B367" s="9">
-        <v>340</v>
-[...15 lines deleted...]
-      <c r="I367" s="32"/>
+        <v>1214</v>
+      </c>
+      <c r="C367" s="57">
+        <v>2428</v>
+      </c>
+      <c r="D367" s="52">
+        <v>3642</v>
+      </c>
+      <c r="E367" s="71">
+        <v>4856</v>
+      </c>
+      <c r="F367" s="52">
+        <v>6070</v>
+      </c>
+      <c r="G367" s="80">
+        <v>7284</v>
+      </c>
+      <c r="H367" s="80"/>
+      <c r="I367" s="56"/>
       <c r="J367" s="9"/>
       <c r="K367" s="9"/>
       <c r="L367" s="13"/>
       <c r="M367" s="13"/>
       <c r="N367" s="6"/>
       <c r="P367" s="6"/>
     </row>
-    <row r="368" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="368" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="19" t="s">
+        <v>52</v>
       </c>
       <c r="B368" s="9">
-        <v>667</v>
-[...15 lines deleted...]
-      <c r="I368" s="32"/>
+        <v>1083</v>
+      </c>
+      <c r="C368" s="57">
+        <v>2166</v>
+      </c>
+      <c r="D368" s="52">
+        <v>3249</v>
+      </c>
+      <c r="E368" s="71">
+        <v>4332</v>
+      </c>
+      <c r="F368" s="52">
+        <v>5415</v>
+      </c>
+      <c r="G368" s="80">
+        <v>6498</v>
+      </c>
+      <c r="H368" s="80"/>
+      <c r="I368" s="56"/>
       <c r="J368" s="9"/>
       <c r="K368" s="9"/>
       <c r="L368" s="13"/>
       <c r="M368" s="13"/>
-      <c r="N368" s="16"/>
-      <c r="P368" s="16"/>
+      <c r="N368" s="6"/>
+      <c r="P368" s="6"/>
     </row>
     <row r="369" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A369" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I369" s="32"/>
+      <c r="A369" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B369" s="9">
+        <v>5523</v>
+      </c>
+      <c r="C369" s="57">
+        <v>11046</v>
+      </c>
+      <c r="D369" s="52">
+        <v>16569</v>
+      </c>
+      <c r="E369" s="71">
+        <v>22092</v>
+      </c>
+      <c r="F369" s="52">
+        <v>27615</v>
+      </c>
+      <c r="G369" s="80">
+        <v>33138</v>
+      </c>
+      <c r="H369" s="80"/>
+      <c r="I369" s="56"/>
       <c r="J369" s="9"/>
       <c r="K369" s="9"/>
       <c r="L369" s="13"/>
       <c r="M369" s="13"/>
       <c r="N369" s="6"/>
       <c r="P369" s="6"/>
     </row>
     <row r="370" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A370" s="47" t="s">
-        <v>73</v>
+      <c r="A370" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B370" s="9">
-        <v>33917</v>
-[...15 lines deleted...]
-      <c r="I370" s="32"/>
+        <v>340</v>
+      </c>
+      <c r="C370" s="57">
+        <v>680</v>
+      </c>
+      <c r="D370" s="52">
+        <v>1020</v>
+      </c>
+      <c r="E370" s="71">
+        <v>1360</v>
+      </c>
+      <c r="F370" s="52">
+        <v>1700</v>
+      </c>
+      <c r="G370" s="80">
+        <v>2040</v>
+      </c>
+      <c r="H370" s="80"/>
+      <c r="I370" s="56"/>
       <c r="J370" s="9"/>
       <c r="K370" s="9"/>
       <c r="L370" s="13"/>
       <c r="M370" s="13"/>
       <c r="N370" s="6"/>
       <c r="P370" s="6"/>
     </row>
-    <row r="371" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="371" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="B371" s="9">
-        <v>28974</v>
-[...15 lines deleted...]
-      <c r="I371" s="32"/>
+        <v>667</v>
+      </c>
+      <c r="C371" s="57">
+        <v>1334</v>
+      </c>
+      <c r="D371" s="52">
+        <v>2001</v>
+      </c>
+      <c r="E371" s="71">
+        <v>2668</v>
+      </c>
+      <c r="F371" s="52">
+        <v>3335</v>
+      </c>
+      <c r="G371" s="80">
+        <v>4002</v>
+      </c>
+      <c r="H371" s="80"/>
+      <c r="I371" s="56"/>
       <c r="J371" s="9"/>
       <c r="K371" s="9"/>
       <c r="L371" s="13"/>
       <c r="M371" s="13"/>
-      <c r="N371" s="6"/>
-      <c r="P371" s="6"/>
+      <c r="N371" s="16"/>
+      <c r="P371" s="16"/>
     </row>
     <row r="372" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="22" t="s">
-[...19 lines deleted...]
-      <c r="I372" s="32"/>
+      <c r="A372" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B372" s="45"/>
+      <c r="C372" s="9"/>
+      <c r="D372" s="45"/>
+      <c r="E372" s="52"/>
+      <c r="F372" s="45"/>
+      <c r="G372" s="80"/>
+      <c r="H372" s="80"/>
+      <c r="I372" s="56"/>
       <c r="J372" s="9"/>
       <c r="K372" s="9"/>
       <c r="L372" s="13"/>
       <c r="M372" s="13"/>
       <c r="N372" s="6"/>
       <c r="P372" s="6"/>
     </row>
     <row r="373" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A373" s="21" t="s">
-        <v>70</v>
+      <c r="A373" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B373" s="9">
-        <v>261</v>
-[...15 lines deleted...]
-      <c r="I373" s="32"/>
+        <v>33917</v>
+      </c>
+      <c r="C373" s="57">
+        <v>86304</v>
+      </c>
+      <c r="D373" s="52">
+        <v>138692</v>
+      </c>
+      <c r="E373" s="71">
+        <v>191080</v>
+      </c>
+      <c r="F373" s="52">
+        <v>233562</v>
+      </c>
+      <c r="G373" s="80">
+        <v>278181</v>
+      </c>
+      <c r="H373" s="80"/>
+      <c r="I373" s="56"/>
       <c r="J373" s="9"/>
       <c r="K373" s="9"/>
       <c r="L373" s="13"/>
       <c r="M373" s="13"/>
       <c r="N373" s="6"/>
       <c r="P373" s="6"/>
     </row>
     <row r="374" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A374" s="22" t="s">
-        <v>42</v>
+      <c r="A374" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B374" s="9">
-        <v>4173</v>
-[...15 lines deleted...]
-      <c r="I374" s="32"/>
+        <v>28974</v>
+      </c>
+      <c r="C374" s="57">
+        <v>72044</v>
+      </c>
+      <c r="D374" s="52">
+        <v>115114</v>
+      </c>
+      <c r="E374" s="71">
+        <v>158184</v>
+      </c>
+      <c r="F374" s="52">
+        <v>189543</v>
+      </c>
+      <c r="G374" s="80">
+        <v>220902</v>
+      </c>
+      <c r="H374" s="80"/>
+      <c r="I374" s="56"/>
       <c r="J374" s="9"/>
       <c r="K374" s="9"/>
       <c r="L374" s="13"/>
       <c r="M374" s="13"/>
       <c r="N374" s="6"/>
       <c r="P374" s="6"/>
     </row>
     <row r="375" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A375" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I375" s="32"/>
+      <c r="A375" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B375" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C375" s="57">
+        <v>4375</v>
+      </c>
+      <c r="D375" s="52">
+        <v>8749</v>
+      </c>
+      <c r="E375" s="71">
+        <v>13124</v>
+      </c>
+      <c r="F375" s="52">
+        <v>13124</v>
+      </c>
+      <c r="G375" s="80">
+        <v>13124</v>
+      </c>
+      <c r="H375" s="80"/>
+      <c r="I375" s="56"/>
       <c r="J375" s="9"/>
       <c r="K375" s="9"/>
       <c r="L375" s="13"/>
       <c r="M375" s="13"/>
       <c r="N375" s="6"/>
       <c r="P375" s="6"/>
     </row>
     <row r="376" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A376" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I376" s="32"/>
+      <c r="A376" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B376" s="9">
+        <v>261</v>
+      </c>
+      <c r="C376" s="57">
+        <v>522</v>
+      </c>
+      <c r="D376" s="52">
+        <v>783</v>
+      </c>
+      <c r="E376" s="71">
+        <v>1044</v>
+      </c>
+      <c r="F376" s="52">
+        <v>1305</v>
+      </c>
+      <c r="G376" s="80">
+        <v>3703</v>
+      </c>
+      <c r="H376" s="80"/>
+      <c r="I376" s="56"/>
       <c r="J376" s="9"/>
       <c r="K376" s="9"/>
       <c r="L376" s="13"/>
       <c r="M376" s="13"/>
       <c r="N376" s="6"/>
       <c r="P376" s="6"/>
     </row>
     <row r="377" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A377" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I377" s="32"/>
+      <c r="A377" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B377" s="9">
+        <v>4173</v>
+      </c>
+      <c r="C377" s="57">
+        <v>8346</v>
+      </c>
+      <c r="D377" s="52">
+        <v>12519</v>
+      </c>
+      <c r="E377" s="71">
+        <v>16692</v>
+      </c>
+      <c r="F377" s="52">
+        <v>27045</v>
+      </c>
+      <c r="G377" s="80">
+        <v>37398</v>
+      </c>
+      <c r="H377" s="80"/>
+      <c r="I377" s="56"/>
       <c r="J377" s="9"/>
       <c r="K377" s="9"/>
       <c r="L377" s="13"/>
       <c r="M377" s="13"/>
       <c r="N377" s="6"/>
       <c r="P377" s="6"/>
     </row>
     <row r="378" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A378" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I378" s="32"/>
+      <c r="A378" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B378" s="1">
+        <v>167</v>
+      </c>
+      <c r="C378" s="57">
+        <v>334</v>
+      </c>
+      <c r="D378" s="66">
+        <v>501</v>
+      </c>
+      <c r="E378" s="71">
+        <v>668</v>
+      </c>
+      <c r="F378" s="66">
+        <v>835</v>
+      </c>
+      <c r="G378" s="80">
+        <v>1002</v>
+      </c>
+      <c r="H378" s="80"/>
+      <c r="I378" s="56"/>
       <c r="J378" s="9"/>
       <c r="K378" s="9"/>
       <c r="L378" s="13"/>
       <c r="M378" s="13"/>
       <c r="N378" s="6"/>
       <c r="P378" s="6"/>
     </row>
-    <row r="379" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="I379" s="32"/>
+    <row r="379" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B379" s="1">
+        <v>11</v>
+      </c>
+      <c r="C379" s="57">
+        <v>22</v>
+      </c>
+      <c r="D379" s="66">
+        <v>33</v>
+      </c>
+      <c r="E379" s="71">
+        <v>44</v>
+      </c>
+      <c r="F379" s="66">
+        <v>55</v>
+      </c>
+      <c r="G379" s="80">
+        <v>66</v>
+      </c>
+      <c r="H379" s="80"/>
+      <c r="I379" s="56"/>
       <c r="J379" s="9"/>
       <c r="K379" s="9"/>
       <c r="L379" s="13"/>
       <c r="M379" s="13"/>
-      <c r="N379" s="16"/>
-[...13 lines deleted...]
-      <c r="I380" s="32"/>
+      <c r="N379" s="6"/>
+      <c r="P379" s="6"/>
+    </row>
+    <row r="380" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B380" s="1">
+        <v>5</v>
+      </c>
+      <c r="C380" s="57">
+        <v>10</v>
+      </c>
+      <c r="D380" s="66">
+        <v>15</v>
+      </c>
+      <c r="E380" s="71">
+        <v>20</v>
+      </c>
+      <c r="F380" s="66">
+        <v>25</v>
+      </c>
+      <c r="G380" s="80">
+        <v>30</v>
+      </c>
+      <c r="H380" s="80"/>
+      <c r="I380" s="56"/>
       <c r="J380" s="9"/>
       <c r="K380" s="9"/>
       <c r="L380" s="13"/>
       <c r="M380" s="13"/>
       <c r="N380" s="6"/>
       <c r="P380" s="6"/>
     </row>
     <row r="381" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="47" t="s">
-        <v>73</v>
+      <c r="A381" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B381" s="9">
-        <v>11276570</v>
-[...15 lines deleted...]
-      <c r="I381" s="32"/>
+        <v>70</v>
+      </c>
+      <c r="C381" s="57">
+        <v>140</v>
+      </c>
+      <c r="D381" s="52">
+        <v>210</v>
+      </c>
+      <c r="E381" s="71">
+        <v>280</v>
+      </c>
+      <c r="F381" s="52">
+        <v>350</v>
+      </c>
+      <c r="G381" s="80">
+        <v>420</v>
+      </c>
+      <c r="H381" s="80"/>
+      <c r="I381" s="56"/>
       <c r="J381" s="9"/>
       <c r="K381" s="9"/>
       <c r="L381" s="13"/>
       <c r="M381" s="13"/>
       <c r="N381" s="6"/>
       <c r="P381" s="6"/>
     </row>
-    <row r="382" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="382" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B382" s="9">
-        <v>5625598</v>
-[...15 lines deleted...]
-      <c r="I382" s="32"/>
+        <v>256</v>
+      </c>
+      <c r="C382" s="57">
+        <v>512</v>
+      </c>
+      <c r="D382" s="52">
+        <v>768</v>
+      </c>
+      <c r="E382" s="71">
+        <v>1024</v>
+      </c>
+      <c r="F382" s="52">
+        <v>1280</v>
+      </c>
+      <c r="G382" s="80">
+        <v>1536</v>
+      </c>
+      <c r="H382" s="80"/>
+      <c r="I382" s="56"/>
       <c r="J382" s="9"/>
       <c r="K382" s="9"/>
       <c r="L382" s="13"/>
       <c r="M382" s="13"/>
-      <c r="N382" s="6"/>
-[...23 lines deleted...]
-      <c r="I383" s="32"/>
+      <c r="N382" s="16"/>
+      <c r="P382" s="16"/>
+    </row>
+    <row r="383" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B383" s="45"/>
+      <c r="C383" s="9"/>
+      <c r="D383" s="45"/>
+      <c r="E383" s="52"/>
+      <c r="F383" s="45"/>
+      <c r="G383" s="80"/>
+      <c r="H383" s="80"/>
+      <c r="I383" s="56"/>
       <c r="J383" s="9"/>
       <c r="K383" s="9"/>
       <c r="L383" s="13"/>
       <c r="M383" s="13"/>
       <c r="N383" s="6"/>
       <c r="P383" s="6"/>
     </row>
     <row r="384" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A384" s="21" t="s">
-        <v>70</v>
+      <c r="A384" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B384" s="9">
-        <v>563051</v>
-[...15 lines deleted...]
-      <c r="I384" s="32"/>
+        <v>11276570</v>
+      </c>
+      <c r="C384" s="57">
+        <v>22244077</v>
+      </c>
+      <c r="D384" s="52">
+        <v>32287954</v>
+      </c>
+      <c r="E384" s="71">
+        <v>40893159</v>
+      </c>
+      <c r="F384" s="52">
+        <v>47168624</v>
+      </c>
+      <c r="G384" s="80">
+        <v>53300381</v>
+      </c>
+      <c r="H384" s="80"/>
+      <c r="I384" s="56"/>
       <c r="J384" s="9"/>
       <c r="K384" s="9"/>
       <c r="L384" s="13"/>
       <c r="M384" s="13"/>
       <c r="N384" s="6"/>
       <c r="P384" s="6"/>
     </row>
     <row r="385" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="22" t="s">
-        <v>42</v>
+      <c r="A385" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B385" s="9">
-        <v>3107726</v>
-[...15 lines deleted...]
-      <c r="I385" s="32"/>
+        <v>5625598</v>
+      </c>
+      <c r="C385" s="57">
+        <v>10762487</v>
+      </c>
+      <c r="D385" s="52">
+        <v>15391406</v>
+      </c>
+      <c r="E385" s="71">
+        <v>19348559</v>
+      </c>
+      <c r="F385" s="52">
+        <v>22112563</v>
+      </c>
+      <c r="G385" s="80">
+        <v>25018719</v>
+      </c>
+      <c r="H385" s="80"/>
+      <c r="I385" s="56"/>
       <c r="J385" s="9"/>
       <c r="K385" s="9"/>
       <c r="L385" s="13"/>
       <c r="M385" s="13"/>
       <c r="N385" s="6"/>
       <c r="P385" s="6"/>
     </row>
     <row r="386" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A386" s="21" t="s">
-        <v>66</v>
+      <c r="A386" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B386" s="9">
-        <v>10367</v>
-[...15 lines deleted...]
-      <c r="I386" s="32"/>
+        <v>757070</v>
+      </c>
+      <c r="C386" s="57">
+        <v>1635182</v>
+      </c>
+      <c r="D386" s="52">
+        <v>2533644</v>
+      </c>
+      <c r="E386" s="71">
+        <v>3257264</v>
+      </c>
+      <c r="F386" s="52">
+        <v>4151629</v>
+      </c>
+      <c r="G386" s="80">
+        <v>4880665</v>
+      </c>
+      <c r="H386" s="80"/>
+      <c r="I386" s="56"/>
       <c r="J386" s="9"/>
       <c r="K386" s="9"/>
       <c r="L386" s="13"/>
       <c r="M386" s="13"/>
       <c r="N386" s="6"/>
       <c r="P386" s="6"/>
     </row>
     <row r="387" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A387" s="21" t="s">
-        <v>46</v>
+      <c r="A387" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B387" s="9">
-        <v>160677</v>
-[...15 lines deleted...]
-      <c r="I387" s="32"/>
+        <v>563051</v>
+      </c>
+      <c r="C387" s="57">
+        <v>1060672</v>
+      </c>
+      <c r="D387" s="52">
+        <v>1493258</v>
+      </c>
+      <c r="E387" s="71">
+        <v>1720695</v>
+      </c>
+      <c r="F387" s="52">
+        <v>1812078</v>
+      </c>
+      <c r="G387" s="80">
+        <v>1900846</v>
+      </c>
+      <c r="H387" s="80"/>
+      <c r="I387" s="56"/>
       <c r="J387" s="9"/>
       <c r="K387" s="9"/>
       <c r="L387" s="13"/>
       <c r="M387" s="13"/>
       <c r="N387" s="6"/>
       <c r="P387" s="6"/>
     </row>
     <row r="388" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="21" t="s">
-        <v>47</v>
+      <c r="A388" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B388" s="9">
-        <v>25487</v>
-[...15 lines deleted...]
-      <c r="I388" s="32"/>
+        <v>3107726</v>
+      </c>
+      <c r="C388" s="57">
+        <v>6165771</v>
+      </c>
+      <c r="D388" s="52">
+        <v>8780746</v>
+      </c>
+      <c r="E388" s="71">
+        <v>10999347</v>
+      </c>
+      <c r="F388" s="52">
+        <v>12634496</v>
+      </c>
+      <c r="G388" s="80">
+        <v>14333195</v>
+      </c>
+      <c r="H388" s="80"/>
+      <c r="I388" s="56"/>
       <c r="J388" s="9"/>
       <c r="K388" s="9"/>
       <c r="L388" s="13"/>
       <c r="M388" s="13"/>
       <c r="N388" s="6"/>
       <c r="P388" s="6"/>
     </row>
     <row r="389" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A389" s="21" t="s">
-        <v>68</v>
+      <c r="A389" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B389" s="9">
-        <v>826</v>
-[...15 lines deleted...]
-      <c r="I389" s="32"/>
+        <v>10367</v>
+      </c>
+      <c r="C389" s="57">
+        <v>25864</v>
+      </c>
+      <c r="D389" s="52">
+        <v>41361</v>
+      </c>
+      <c r="E389" s="71">
+        <v>56858</v>
+      </c>
+      <c r="F389" s="52">
+        <v>73637</v>
+      </c>
+      <c r="G389" s="80">
+        <v>90417</v>
+      </c>
+      <c r="H389" s="80"/>
+      <c r="I389" s="56"/>
       <c r="J389" s="9"/>
       <c r="K389" s="9"/>
       <c r="L389" s="13"/>
       <c r="M389" s="13"/>
       <c r="N389" s="6"/>
       <c r="P389" s="6"/>
     </row>
     <row r="390" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="21" t="s">
-        <v>48</v>
+      <c r="A390" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B390" s="9">
-        <v>329355</v>
-[...15 lines deleted...]
-      <c r="I390" s="32"/>
+        <v>160677</v>
+      </c>
+      <c r="C390" s="57">
+        <v>381324</v>
+      </c>
+      <c r="D390" s="52">
+        <v>605273</v>
+      </c>
+      <c r="E390" s="71">
+        <v>819547</v>
+      </c>
+      <c r="F390" s="52">
+        <v>877841</v>
+      </c>
+      <c r="G390" s="80">
+        <v>936134</v>
+      </c>
+      <c r="H390" s="80"/>
+      <c r="I390" s="56"/>
       <c r="J390" s="9"/>
       <c r="K390" s="9"/>
       <c r="L390" s="13"/>
       <c r="M390" s="13"/>
       <c r="N390" s="6"/>
       <c r="P390" s="6"/>
     </row>
     <row r="391" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A391" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I391" s="32"/>
+      <c r="A391" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B391" s="9">
+        <v>25487</v>
+      </c>
+      <c r="C391" s="57">
+        <v>49411</v>
+      </c>
+      <c r="D391" s="52">
+        <v>73334</v>
+      </c>
+      <c r="E391" s="71">
+        <v>97257</v>
+      </c>
+      <c r="F391" s="52">
+        <v>122301</v>
+      </c>
+      <c r="G391" s="80">
+        <v>147345</v>
+      </c>
+      <c r="H391" s="80"/>
+      <c r="I391" s="56"/>
       <c r="J391" s="9"/>
       <c r="K391" s="9"/>
       <c r="L391" s="13"/>
       <c r="M391" s="13"/>
       <c r="N391" s="6"/>
       <c r="P391" s="6"/>
     </row>
     <row r="392" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="21" t="s">
-        <v>49</v>
+      <c r="A392" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B392" s="9">
-        <v>37647</v>
-[...15 lines deleted...]
-      <c r="I392" s="32"/>
+        <v>826</v>
+      </c>
+      <c r="C392" s="57">
+        <v>1653</v>
+      </c>
+      <c r="D392" s="52">
+        <v>2479</v>
+      </c>
+      <c r="E392" s="71">
+        <v>3305</v>
+      </c>
+      <c r="F392" s="52">
+        <v>4132</v>
+      </c>
+      <c r="G392" s="80">
+        <v>4958</v>
+      </c>
+      <c r="H392" s="80"/>
+      <c r="I392" s="56"/>
       <c r="J392" s="9"/>
       <c r="K392" s="9"/>
       <c r="L392" s="13"/>
       <c r="M392" s="13"/>
       <c r="N392" s="6"/>
       <c r="P392" s="6"/>
     </row>
     <row r="393" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A393" s="21" t="s">
-        <v>50</v>
+      <c r="A393" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B393" s="9">
-        <v>24526</v>
-[...15 lines deleted...]
-      <c r="I393" s="32"/>
+        <v>329355</v>
+      </c>
+      <c r="C393" s="57">
+        <v>707527</v>
+      </c>
+      <c r="D393" s="52">
+        <v>1114083</v>
+      </c>
+      <c r="E393" s="71">
+        <v>1459103</v>
+      </c>
+      <c r="F393" s="52">
+        <v>1552874</v>
+      </c>
+      <c r="G393" s="80">
+        <v>1652294</v>
+      </c>
+      <c r="H393" s="80"/>
+      <c r="I393" s="56"/>
       <c r="J393" s="9"/>
       <c r="K393" s="9"/>
       <c r="L393" s="13"/>
       <c r="M393" s="13"/>
       <c r="N393" s="6"/>
       <c r="P393" s="6"/>
     </row>
     <row r="394" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A394" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I394" s="32"/>
+      <c r="A394" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B394" s="57">
+        <v>497</v>
+      </c>
+      <c r="C394" s="57">
+        <v>497</v>
+      </c>
+      <c r="D394" s="52">
+        <v>497</v>
+      </c>
+      <c r="E394" s="71">
+        <v>497</v>
+      </c>
+      <c r="F394" s="52">
+        <v>497</v>
+      </c>
+      <c r="G394" s="80">
+        <v>497</v>
+      </c>
+      <c r="H394" s="80"/>
+      <c r="I394" s="56"/>
       <c r="J394" s="9"/>
       <c r="K394" s="9"/>
       <c r="L394" s="13"/>
       <c r="M394" s="13"/>
       <c r="N394" s="6"/>
       <c r="P394" s="6"/>
     </row>
     <row r="395" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A395" s="21" t="s">
-        <v>51</v>
+      <c r="A395" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B395" s="9">
-        <v>69414</v>
-[...15 lines deleted...]
-      <c r="I395" s="32"/>
+        <v>37647</v>
+      </c>
+      <c r="C395" s="57">
+        <v>106004</v>
+      </c>
+      <c r="D395" s="52">
+        <v>166360</v>
+      </c>
+      <c r="E395" s="71">
+        <v>264937</v>
+      </c>
+      <c r="F395" s="52">
+        <v>267806</v>
+      </c>
+      <c r="G395" s="80">
+        <v>267806</v>
+      </c>
+      <c r="H395" s="80"/>
+      <c r="I395" s="56"/>
       <c r="J395" s="9"/>
       <c r="K395" s="9"/>
       <c r="L395" s="13"/>
       <c r="M395" s="13"/>
       <c r="N395" s="6"/>
       <c r="P395" s="6"/>
     </row>
     <row r="396" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A396" s="21" t="s">
-        <v>52</v>
+      <c r="A396" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B396" s="9">
-        <v>6467</v>
-[...15 lines deleted...]
-      <c r="I396" s="32"/>
+        <v>24526</v>
+      </c>
+      <c r="C396" s="57">
+        <v>46440</v>
+      </c>
+      <c r="D396" s="52">
+        <v>68354</v>
+      </c>
+      <c r="E396" s="71">
+        <v>90267</v>
+      </c>
+      <c r="F396" s="52">
+        <v>114907</v>
+      </c>
+      <c r="G396" s="80">
+        <v>139547</v>
+      </c>
+      <c r="H396" s="80"/>
+      <c r="I396" s="56"/>
       <c r="J396" s="9"/>
       <c r="K396" s="9"/>
       <c r="L396" s="13"/>
       <c r="M396" s="13"/>
       <c r="N396" s="6"/>
       <c r="P396" s="6"/>
     </row>
     <row r="397" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A397" s="21" t="s">
-        <v>53</v>
+      <c r="A397" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B397" s="9">
-        <v>1291</v>
-[...15 lines deleted...]
-      <c r="I397" s="32"/>
+        <v>483635</v>
+      </c>
+      <c r="C397" s="57">
+        <v>980474</v>
+      </c>
+      <c r="D397" s="52">
+        <v>1495241</v>
+      </c>
+      <c r="E397" s="71">
+        <v>2009250</v>
+      </c>
+      <c r="F397" s="52">
+        <v>2409698</v>
+      </c>
+      <c r="G397" s="80">
+        <v>2632407</v>
+      </c>
+      <c r="H397" s="80"/>
+      <c r="I397" s="56"/>
       <c r="J397" s="9"/>
       <c r="K397" s="9"/>
       <c r="L397" s="13"/>
       <c r="M397" s="13"/>
       <c r="N397" s="6"/>
       <c r="P397" s="6"/>
     </row>
     <row r="398" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A398" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I398" s="32"/>
+      <c r="A398" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B398" s="9">
+        <v>69414</v>
+      </c>
+      <c r="C398" s="57">
+        <v>127062</v>
+      </c>
+      <c r="D398" s="52">
+        <v>184709</v>
+      </c>
+      <c r="E398" s="71">
+        <v>242356</v>
+      </c>
+      <c r="F398" s="52">
+        <v>321825</v>
+      </c>
+      <c r="G398" s="80">
+        <v>401293</v>
+      </c>
+      <c r="H398" s="80"/>
+      <c r="I398" s="56"/>
       <c r="J398" s="9"/>
-      <c r="K398" s="13"/>
+      <c r="K398" s="9"/>
       <c r="L398" s="13"/>
-      <c r="M398" s="9"/>
+      <c r="M398" s="13"/>
       <c r="N398" s="6"/>
       <c r="P398" s="6"/>
     </row>
     <row r="399" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A399" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I399" s="32"/>
+      <c r="A399" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B399" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C399" s="57">
+        <v>13114</v>
+      </c>
+      <c r="D399" s="52">
+        <v>19761</v>
+      </c>
+      <c r="E399" s="71">
+        <v>26408</v>
+      </c>
+      <c r="F399" s="52">
+        <v>33394</v>
+      </c>
+      <c r="G399" s="80">
+        <v>40380</v>
+      </c>
+      <c r="H399" s="80"/>
+      <c r="I399" s="56"/>
       <c r="J399" s="9"/>
-      <c r="K399" s="13"/>
+      <c r="K399" s="9"/>
       <c r="L399" s="13"/>
-      <c r="M399" s="9"/>
+      <c r="M399" s="13"/>
       <c r="N399" s="6"/>
       <c r="P399" s="6"/>
     </row>
-    <row r="400" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="400" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B400" s="9">
-        <v>30593</v>
-[...15 lines deleted...]
-      <c r="I400" s="32"/>
+        <v>1291</v>
+      </c>
+      <c r="C400" s="57">
+        <v>2582</v>
+      </c>
+      <c r="D400" s="52">
+        <v>3873</v>
+      </c>
+      <c r="E400" s="71">
+        <v>5164</v>
+      </c>
+      <c r="F400" s="52">
+        <v>6455</v>
+      </c>
+      <c r="G400" s="80">
+        <v>7746</v>
+      </c>
+      <c r="H400" s="80"/>
+      <c r="I400" s="56"/>
       <c r="J400" s="9"/>
       <c r="K400" s="9"/>
       <c r="L400" s="13"/>
       <c r="M400" s="13"/>
-      <c r="N400" s="16"/>
-[...13 lines deleted...]
-      <c r="I401" s="32"/>
+      <c r="N400" s="6"/>
+      <c r="P400" s="6"/>
+    </row>
+    <row r="401" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B401" s="57">
+        <v>42343</v>
+      </c>
+      <c r="C401" s="57">
+        <v>96054</v>
+      </c>
+      <c r="D401" s="52">
+        <v>180247</v>
+      </c>
+      <c r="E401" s="71">
+        <v>307647</v>
+      </c>
+      <c r="F401" s="52">
+        <v>408369</v>
+      </c>
+      <c r="G401" s="80">
+        <v>502585</v>
+      </c>
+      <c r="H401" s="80"/>
+      <c r="I401" s="56"/>
       <c r="J401" s="9"/>
-      <c r="K401" s="9"/>
+      <c r="K401" s="13"/>
       <c r="L401" s="13"/>
-      <c r="M401" s="13"/>
+      <c r="M401" s="9"/>
       <c r="N401" s="6"/>
       <c r="P401" s="6"/>
     </row>
     <row r="402" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A402" s="47" t="s">
-[...19 lines deleted...]
-      <c r="I402" s="32"/>
+      <c r="A402" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B402" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C402" s="57">
+        <v>31486</v>
+      </c>
+      <c r="D402" s="52">
+        <v>62973</v>
+      </c>
+      <c r="E402" s="71">
+        <v>94459</v>
+      </c>
+      <c r="F402" s="52">
+        <v>112725</v>
+      </c>
+      <c r="G402" s="80">
+        <v>130992</v>
+      </c>
+      <c r="H402" s="80"/>
+      <c r="I402" s="56"/>
       <c r="J402" s="9"/>
-      <c r="K402" s="9"/>
+      <c r="K402" s="13"/>
       <c r="L402" s="13"/>
-      <c r="M402" s="13"/>
+      <c r="M402" s="9"/>
       <c r="N402" s="6"/>
       <c r="P402" s="6"/>
     </row>
-    <row r="403" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="403" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="B403" s="9">
-        <v>2440940</v>
-[...15 lines deleted...]
-      <c r="I403" s="32"/>
+        <v>30593</v>
+      </c>
+      <c r="C403" s="57">
+        <v>50475</v>
+      </c>
+      <c r="D403" s="52">
+        <v>70357</v>
+      </c>
+      <c r="E403" s="71">
+        <v>90239</v>
+      </c>
+      <c r="F403" s="52">
+        <v>151398</v>
+      </c>
+      <c r="G403" s="80">
+        <v>212557</v>
+      </c>
+      <c r="H403" s="80"/>
+      <c r="I403" s="56"/>
       <c r="J403" s="9"/>
-      <c r="K403" s="13"/>
+      <c r="K403" s="9"/>
       <c r="L403" s="13"/>
       <c r="M403" s="13"/>
-      <c r="N403" s="6"/>
-[...23 lines deleted...]
-      <c r="I404" s="32"/>
+      <c r="N403" s="16"/>
+      <c r="P403" s="16"/>
+    </row>
+    <row r="404" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B404" s="45"/>
+      <c r="C404" s="9"/>
+      <c r="D404" s="45"/>
+      <c r="E404" s="52"/>
+      <c r="F404" s="45"/>
+      <c r="G404" s="80"/>
+      <c r="H404" s="80"/>
+      <c r="I404" s="56"/>
       <c r="J404" s="9"/>
       <c r="K404" s="9"/>
       <c r="L404" s="13"/>
       <c r="M404" s="13"/>
       <c r="N404" s="6"/>
       <c r="P404" s="6"/>
     </row>
     <row r="405" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A405" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I405" s="32"/>
+      <c r="A405" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B405" s="57">
+        <v>4829735</v>
+      </c>
+      <c r="C405" s="57">
+        <v>9657213</v>
+      </c>
+      <c r="D405" s="52">
+        <v>14408850</v>
+      </c>
+      <c r="E405" s="71">
+        <v>19373986</v>
+      </c>
+      <c r="F405" s="52">
+        <v>24518292</v>
+      </c>
+      <c r="G405" s="80">
+        <v>29516177</v>
+      </c>
+      <c r="H405" s="80"/>
+      <c r="I405" s="56"/>
       <c r="J405" s="9"/>
-      <c r="K405" s="42"/>
-[...1 lines deleted...]
-      <c r="M405" s="9"/>
+      <c r="K405" s="9"/>
+      <c r="L405" s="13"/>
+      <c r="M405" s="13"/>
       <c r="N405" s="6"/>
       <c r="P405" s="6"/>
     </row>
     <row r="406" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A406" s="22" t="s">
-        <v>42</v>
+      <c r="A406" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B406" s="9">
-        <v>1368011</v>
-[...15 lines deleted...]
-      <c r="I406" s="32"/>
+        <v>2440940</v>
+      </c>
+      <c r="C406" s="57">
+        <v>4755484</v>
+      </c>
+      <c r="D406" s="52">
+        <v>7044799</v>
+      </c>
+      <c r="E406" s="71">
+        <v>9558006</v>
+      </c>
+      <c r="F406" s="52">
+        <v>12002932</v>
+      </c>
+      <c r="G406" s="80">
+        <v>14496382</v>
+      </c>
+      <c r="H406" s="80"/>
+      <c r="I406" s="56"/>
       <c r="J406" s="9"/>
-      <c r="K406" s="44"/>
-      <c r="L406" s="7"/>
+      <c r="K406" s="13"/>
+      <c r="L406" s="13"/>
       <c r="M406" s="13"/>
       <c r="N406" s="6"/>
       <c r="P406" s="6"/>
     </row>
     <row r="407" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="21" t="s">
-        <v>48</v>
+      <c r="A407" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B407" s="9">
-        <v>35961</v>
-[...15 lines deleted...]
-      <c r="I407" s="32"/>
+        <v>543155</v>
+      </c>
+      <c r="C407" s="57">
+        <v>1165678</v>
+      </c>
+      <c r="D407" s="52">
+        <v>1831609</v>
+      </c>
+      <c r="E407" s="71">
+        <v>2401115</v>
+      </c>
+      <c r="F407" s="52">
+        <v>3295480</v>
+      </c>
+      <c r="G407" s="80">
+        <v>4024516</v>
+      </c>
+      <c r="H407" s="80"/>
+      <c r="I407" s="56"/>
       <c r="J407" s="9"/>
-      <c r="K407" s="13"/>
+      <c r="K407" s="9"/>
       <c r="L407" s="13"/>
-      <c r="M407" s="9"/>
+      <c r="M407" s="13"/>
       <c r="N407" s="6"/>
       <c r="P407" s="6"/>
     </row>
-    <row r="408" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="408" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B408" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C408" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D408" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E408" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F408" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I408" s="32"/>
+        <v>64</v>
+      </c>
+      <c r="G408" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H408" s="80"/>
+      <c r="I408" s="56"/>
       <c r="J408" s="9"/>
-      <c r="K408" s="42"/>
-      <c r="L408" s="42"/>
+      <c r="K408" s="36"/>
+      <c r="L408" s="36"/>
       <c r="M408" s="9"/>
-      <c r="N408" s="16"/>
-[...23 lines deleted...]
-      <c r="I409" s="32"/>
+      <c r="N408" s="6"/>
+      <c r="P408" s="6"/>
+    </row>
+    <row r="409" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B409" s="9">
+        <v>1368011</v>
+      </c>
+      <c r="C409" s="57">
+        <v>2763314</v>
+      </c>
+      <c r="D409" s="52">
+        <v>4003925</v>
+      </c>
+      <c r="E409" s="71">
+        <v>5298016</v>
+      </c>
+      <c r="F409" s="52">
+        <v>6531579</v>
+      </c>
+      <c r="G409" s="80">
+        <v>7912193</v>
+      </c>
+      <c r="H409" s="80"/>
+      <c r="I409" s="56"/>
       <c r="J409" s="9"/>
-      <c r="K409" s="42"/>
-[...16 lines deleted...]
-      <c r="I410" s="32"/>
+      <c r="K409" s="38"/>
+      <c r="L409" s="7"/>
+      <c r="M409" s="13"/>
+      <c r="N409" s="6"/>
+      <c r="P409" s="6"/>
+    </row>
+    <row r="410" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B410" s="9">
+        <v>35961</v>
+      </c>
+      <c r="C410" s="57">
+        <v>86222</v>
+      </c>
+      <c r="D410" s="52">
+        <v>130317</v>
+      </c>
+      <c r="E410" s="71">
+        <v>170480</v>
+      </c>
+      <c r="F410" s="52">
+        <v>204686</v>
+      </c>
+      <c r="G410" s="80">
+        <v>244541</v>
+      </c>
+      <c r="H410" s="80"/>
+      <c r="I410" s="56"/>
       <c r="J410" s="9"/>
-      <c r="K410" s="42"/>
-      <c r="L410" s="42"/>
+      <c r="K410" s="13"/>
+      <c r="L410" s="13"/>
       <c r="M410" s="9"/>
       <c r="N410" s="6"/>
       <c r="P410" s="6"/>
     </row>
-    <row r="411" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="411" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="20" t="s">
+        <v>43</v>
       </c>
       <c r="B411" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D411" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E411" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F411" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I411" s="32"/>
+        <v>64</v>
+      </c>
+      <c r="G411" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H411" s="80"/>
+      <c r="I411" s="56"/>
       <c r="J411" s="9"/>
-      <c r="K411" s="42"/>
-      <c r="L411" s="42"/>
+      <c r="K411" s="36"/>
+      <c r="L411" s="36"/>
       <c r="M411" s="9"/>
-      <c r="N411" s="6"/>
-      <c r="P411" s="6"/>
+      <c r="N411" s="16"/>
+      <c r="P411" s="16"/>
     </row>
     <row r="412" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A412" s="22" t="s">
-        <v>40</v>
+      <c r="A412" s="19" t="s">
+        <v>66</v>
       </c>
       <c r="B412" s="9" t="s">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="C412" s="9" t="s">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="D412" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E412" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F412" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I412" s="32"/>
+        <v>64</v>
+      </c>
+      <c r="G412" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H412" s="80"/>
+      <c r="I412" s="56"/>
       <c r="J412" s="9"/>
-      <c r="K412" s="42"/>
-      <c r="L412" s="42"/>
+      <c r="K412" s="36"/>
+      <c r="L412" s="36"/>
       <c r="M412" s="9"/>
       <c r="N412" s="16"/>
       <c r="P412" s="16"/>
     </row>
     <row r="413" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A413" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B413" s="52"/>
+      <c r="A413" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B413" s="43"/>
       <c r="C413" s="7"/>
-      <c r="D413" s="52"/>
-[...4 lines deleted...]
-      <c r="I413" s="32"/>
+      <c r="D413" s="43"/>
+      <c r="E413" s="52"/>
+      <c r="F413" s="43"/>
+      <c r="G413" s="80"/>
+      <c r="H413" s="80"/>
+      <c r="I413" s="56"/>
       <c r="J413" s="9"/>
-      <c r="K413" s="42"/>
-      <c r="L413" s="42"/>
+      <c r="K413" s="36"/>
+      <c r="L413" s="36"/>
       <c r="M413" s="9"/>
       <c r="N413" s="6"/>
       <c r="P413" s="6"/>
     </row>
     <row r="414" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A414" s="47" t="s">
-        <v>73</v>
+      <c r="A414" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B414" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D414" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E414" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F414" s="9" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="I414" s="32"/>
+        <v>64</v>
+      </c>
+      <c r="G414" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H414" s="80"/>
+      <c r="I414" s="56"/>
       <c r="J414" s="9"/>
-      <c r="K414" s="42"/>
-      <c r="L414" s="42"/>
+      <c r="K414" s="36"/>
+      <c r="L414" s="36"/>
       <c r="M414" s="9"/>
       <c r="N414" s="6"/>
       <c r="P414" s="6"/>
     </row>
-    <row r="415" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A415" s="22" t="s">
+    <row r="415" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B415" s="9">
-[...16 lines deleted...]
-      <c r="I415" s="32"/>
+      <c r="B415" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C415" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E415" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F415" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G415" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H415" s="80"/>
+      <c r="I415" s="56"/>
       <c r="J415" s="9"/>
-      <c r="K415" s="13"/>
-      <c r="L415" s="13"/>
+      <c r="K415" s="36"/>
+      <c r="L415" s="36"/>
       <c r="M415" s="9"/>
-      <c r="N415" s="6"/>
-[...23 lines deleted...]
-      <c r="I416" s="32"/>
+      <c r="N415" s="16"/>
+      <c r="P415" s="16"/>
+    </row>
+    <row r="416" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B416" s="45"/>
+      <c r="C416" s="7"/>
+      <c r="D416" s="45"/>
+      <c r="E416" s="52"/>
+      <c r="F416" s="45"/>
+      <c r="G416" s="78"/>
+      <c r="H416" s="78"/>
+      <c r="I416" s="56"/>
       <c r="J416" s="9"/>
-      <c r="K416" s="13"/>
-      <c r="L416" s="13"/>
+      <c r="K416" s="36"/>
+      <c r="L416" s="36"/>
       <c r="M416" s="9"/>
       <c r="N416" s="6"/>
       <c r="P416" s="6"/>
     </row>
     <row r="417" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A417" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I417" s="32"/>
+      <c r="A417" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B417" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C417" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D417" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E417" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F417" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G417" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H417" s="80"/>
+      <c r="I417" s="56"/>
       <c r="J417" s="9"/>
-      <c r="K417" s="13"/>
-      <c r="L417" s="13"/>
+      <c r="K417" s="36"/>
+      <c r="L417" s="36"/>
       <c r="M417" s="9"/>
       <c r="N417" s="6"/>
       <c r="P417" s="6"/>
     </row>
     <row r="418" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A418" s="22" t="s">
-        <v>42</v>
+      <c r="A418" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B418" s="9">
-        <v>1739715</v>
-[...2 lines deleted...]
-        <v>3402457</v>
+        <v>2384149</v>
+      </c>
+      <c r="C418" s="57">
+        <v>4545033</v>
       </c>
       <c r="D418" s="9">
-        <v>4776821</v>
-[...9 lines deleted...]
-      <c r="I418" s="32"/>
+        <v>6290106</v>
+      </c>
+      <c r="E418" s="71">
+        <v>7337294</v>
+      </c>
+      <c r="F418" s="52">
+        <v>7456553</v>
+      </c>
+      <c r="G418" s="80">
+        <v>7705921</v>
+      </c>
+      <c r="H418" s="80"/>
+      <c r="I418" s="56"/>
       <c r="J418" s="9"/>
       <c r="K418" s="13"/>
       <c r="L418" s="13"/>
       <c r="M418" s="9"/>
       <c r="N418" s="6"/>
       <c r="P418" s="6"/>
     </row>
     <row r="419" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A419" s="21" t="s">
-        <v>66</v>
+      <c r="A419" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B419" s="9">
-        <v>10367</v>
-[...2 lines deleted...]
-        <v>25864</v>
+        <v>213915</v>
+      </c>
+      <c r="C419" s="57">
+        <v>469504</v>
       </c>
       <c r="D419" s="9">
-        <v>41361</v>
-[...9 lines deleted...]
-      <c r="I419" s="32"/>
+        <v>702035</v>
+      </c>
+      <c r="E419" s="71">
+        <v>856149</v>
+      </c>
+      <c r="F419" s="52">
+        <v>856149</v>
+      </c>
+      <c r="G419" s="80">
+        <v>856149</v>
+      </c>
+      <c r="H419" s="80"/>
+      <c r="I419" s="56"/>
       <c r="J419" s="9"/>
       <c r="K419" s="13"/>
       <c r="L419" s="13"/>
       <c r="M419" s="9"/>
       <c r="N419" s="6"/>
       <c r="P419" s="6"/>
     </row>
     <row r="420" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A420" s="21" t="s">
-        <v>46</v>
+      <c r="A420" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B420" s="9">
-        <v>160677</v>
-[...2 lines deleted...]
-        <v>381324</v>
+        <v>525264</v>
+      </c>
+      <c r="C420" s="57">
+        <v>986296</v>
       </c>
       <c r="D420" s="9">
-        <v>605273</v>
-[...9 lines deleted...]
-      <c r="I420" s="32"/>
+        <v>1383012</v>
+      </c>
+      <c r="E420" s="71">
+        <v>1575980</v>
+      </c>
+      <c r="F420" s="52">
+        <v>1627720</v>
+      </c>
+      <c r="G420" s="80">
+        <v>1677528</v>
+      </c>
+      <c r="H420" s="80"/>
+      <c r="I420" s="56"/>
       <c r="J420" s="9"/>
       <c r="K420" s="13"/>
       <c r="L420" s="13"/>
       <c r="M420" s="9"/>
       <c r="N420" s="6"/>
       <c r="P420" s="6"/>
     </row>
     <row r="421" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A421" s="21" t="s">
-        <v>47</v>
+      <c r="A421" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B421" s="9">
-        <v>25487</v>
-[...2 lines deleted...]
-        <v>49411</v>
+        <v>1739715</v>
+      </c>
+      <c r="C421" s="57">
+        <v>3402457</v>
       </c>
       <c r="D421" s="9">
-        <v>73334</v>
-[...9 lines deleted...]
-      <c r="I421" s="32"/>
+        <v>4776821</v>
+      </c>
+      <c r="E421" s="71">
+        <v>5701331</v>
+      </c>
+      <c r="F421" s="52">
+        <v>6102917</v>
+      </c>
+      <c r="G421" s="80">
+        <v>6421002</v>
+      </c>
+      <c r="H421" s="80"/>
+      <c r="I421" s="56"/>
       <c r="J421" s="9"/>
       <c r="K421" s="13"/>
       <c r="L421" s="13"/>
       <c r="M421" s="9"/>
       <c r="N421" s="6"/>
       <c r="P421" s="6"/>
     </row>
     <row r="422" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A422" s="21" t="s">
-        <v>68</v>
+      <c r="A422" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B422" s="9">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>10367</v>
+      </c>
+      <c r="C422" s="57">
+        <v>25864</v>
       </c>
       <c r="D422" s="9">
-        <v>2479</v>
-[...9 lines deleted...]
-      <c r="I422" s="32"/>
+        <v>41361</v>
+      </c>
+      <c r="E422" s="71">
+        <v>56858</v>
+      </c>
+      <c r="F422" s="52">
+        <v>73637</v>
+      </c>
+      <c r="G422" s="80">
+        <v>90417</v>
+      </c>
+      <c r="H422" s="80"/>
+      <c r="I422" s="56"/>
       <c r="J422" s="9"/>
       <c r="K422" s="13"/>
       <c r="L422" s="13"/>
       <c r="M422" s="9"/>
       <c r="N422" s="6"/>
       <c r="P422" s="6"/>
     </row>
     <row r="423" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A423" s="21" t="s">
-        <v>48</v>
+      <c r="A423" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B423" s="9">
-        <v>293394</v>
-[...2 lines deleted...]
-        <v>621305</v>
+        <v>160677</v>
+      </c>
+      <c r="C423" s="57">
+        <v>381324</v>
       </c>
       <c r="D423" s="9">
-        <v>983766</v>
-[...9 lines deleted...]
-      <c r="I423" s="32"/>
+        <v>605273</v>
+      </c>
+      <c r="E423" s="71">
+        <v>819547</v>
+      </c>
+      <c r="F423" s="52">
+        <v>877841</v>
+      </c>
+      <c r="G423" s="80">
+        <v>936134</v>
+      </c>
+      <c r="H423" s="80"/>
+      <c r="I423" s="56"/>
       <c r="J423" s="9"/>
       <c r="K423" s="13"/>
       <c r="L423" s="13"/>
       <c r="M423" s="9"/>
       <c r="N423" s="6"/>
       <c r="P423" s="6"/>
     </row>
     <row r="424" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A424" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I424" s="32"/>
+      <c r="A424" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B424" s="9">
+        <v>25487</v>
+      </c>
+      <c r="C424" s="57">
+        <v>49411</v>
+      </c>
+      <c r="D424" s="9">
+        <v>73334</v>
+      </c>
+      <c r="E424" s="71">
+        <v>97257</v>
+      </c>
+      <c r="F424" s="52">
+        <v>122301</v>
+      </c>
+      <c r="G424" s="80">
+        <v>147345</v>
+      </c>
+      <c r="H424" s="80"/>
+      <c r="I424" s="56"/>
       <c r="J424" s="9"/>
       <c r="K424" s="13"/>
       <c r="L424" s="13"/>
       <c r="M424" s="9"/>
       <c r="N424" s="6"/>
       <c r="P424" s="6"/>
     </row>
     <row r="425" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A425" s="21" t="s">
-        <v>49</v>
+      <c r="A425" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B425" s="9">
-        <v>37647</v>
-[...2 lines deleted...]
-        <v>106004</v>
+        <v>826</v>
+      </c>
+      <c r="C425" s="57">
+        <v>1653</v>
       </c>
       <c r="D425" s="9">
-        <v>166360</v>
-[...9 lines deleted...]
-      <c r="I425" s="32"/>
+        <v>2479</v>
+      </c>
+      <c r="E425" s="71">
+        <v>3305</v>
+      </c>
+      <c r="F425" s="52">
+        <v>4132</v>
+      </c>
+      <c r="G425" s="80">
+        <v>4958</v>
+      </c>
+      <c r="H425" s="80"/>
+      <c r="I425" s="56"/>
       <c r="J425" s="9"/>
       <c r="K425" s="13"/>
       <c r="L425" s="13"/>
       <c r="M425" s="9"/>
       <c r="N425" s="6"/>
       <c r="P425" s="6"/>
     </row>
     <row r="426" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A426" s="21" t="s">
-        <v>50</v>
+      <c r="A426" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B426" s="9">
-        <v>24526</v>
-[...2 lines deleted...]
-        <v>46440</v>
+        <v>293394</v>
+      </c>
+      <c r="C426" s="57">
+        <v>621305</v>
       </c>
       <c r="D426" s="9">
-        <v>68354</v>
-[...9 lines deleted...]
-      <c r="I426" s="32"/>
+        <v>983766</v>
+      </c>
+      <c r="E426" s="71">
+        <v>1288623</v>
+      </c>
+      <c r="F426" s="52">
+        <v>1348188</v>
+      </c>
+      <c r="G426" s="80">
+        <v>1407753</v>
+      </c>
+      <c r="H426" s="80"/>
+      <c r="I426" s="56"/>
       <c r="J426" s="9"/>
       <c r="K426" s="13"/>
       <c r="L426" s="13"/>
       <c r="M426" s="9"/>
       <c r="N426" s="6"/>
       <c r="P426" s="6"/>
     </row>
     <row r="427" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A427" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I427" s="32"/>
+      <c r="A427" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B427" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C427" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D427" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E427" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F427" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G427" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H427" s="80"/>
+      <c r="I427" s="56"/>
       <c r="J427" s="9"/>
       <c r="K427" s="13"/>
       <c r="L427" s="13"/>
       <c r="M427" s="9"/>
       <c r="N427" s="6"/>
       <c r="P427" s="6"/>
     </row>
     <row r="428" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="21" t="s">
-        <v>51</v>
+      <c r="A428" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B428" s="9">
-        <v>69414</v>
-[...2 lines deleted...]
-        <v>127062</v>
+        <v>37647</v>
+      </c>
+      <c r="C428" s="57">
+        <v>106004</v>
       </c>
       <c r="D428" s="9">
-        <v>184709</v>
-[...9 lines deleted...]
-      <c r="I428" s="32"/>
+        <v>166360</v>
+      </c>
+      <c r="E428" s="71">
+        <v>264937</v>
+      </c>
+      <c r="F428" s="52">
+        <v>267806</v>
+      </c>
+      <c r="G428" s="80">
+        <v>267806</v>
+      </c>
+      <c r="H428" s="80"/>
+      <c r="I428" s="56"/>
       <c r="J428" s="9"/>
       <c r="K428" s="13"/>
       <c r="L428" s="13"/>
       <c r="M428" s="9"/>
       <c r="N428" s="6"/>
       <c r="P428" s="6"/>
     </row>
     <row r="429" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A429" s="21" t="s">
-        <v>52</v>
+      <c r="A429" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B429" s="9">
-        <v>6467</v>
-[...2 lines deleted...]
-        <v>13114</v>
+        <v>24526</v>
+      </c>
+      <c r="C429" s="57">
+        <v>46440</v>
       </c>
       <c r="D429" s="9">
-        <v>19761</v>
-[...9 lines deleted...]
-      <c r="I429" s="32"/>
+        <v>68354</v>
+      </c>
+      <c r="E429" s="71">
+        <v>90267</v>
+      </c>
+      <c r="F429" s="52">
+        <v>114907</v>
+      </c>
+      <c r="G429" s="80">
+        <v>139547</v>
+      </c>
+      <c r="H429" s="80"/>
+      <c r="I429" s="56"/>
       <c r="J429" s="9"/>
       <c r="K429" s="13"/>
       <c r="L429" s="13"/>
       <c r="M429" s="9"/>
       <c r="N429" s="6"/>
       <c r="P429" s="6"/>
     </row>
     <row r="430" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A430" s="21" t="s">
-        <v>53</v>
+      <c r="A430" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B430" s="9">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>2582</v>
+        <v>79755</v>
+      </c>
+      <c r="C430" s="57">
+        <v>168335</v>
       </c>
       <c r="D430" s="9">
-        <v>3873</v>
-[...9 lines deleted...]
-      <c r="I430" s="32"/>
+        <v>243502</v>
+      </c>
+      <c r="E430" s="71">
+        <v>327669</v>
+      </c>
+      <c r="F430" s="52">
+        <v>331236</v>
+      </c>
+      <c r="G430" s="80">
+        <v>332190</v>
+      </c>
+      <c r="H430" s="80"/>
+      <c r="I430" s="56"/>
       <c r="J430" s="9"/>
       <c r="K430" s="13"/>
       <c r="L430" s="13"/>
       <c r="M430" s="9"/>
       <c r="N430" s="6"/>
       <c r="P430" s="6"/>
     </row>
     <row r="431" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A431" s="21" t="s">
-[...19 lines deleted...]
-      <c r="I431" s="32"/>
+      <c r="A431" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B431" s="9">
+        <v>69414</v>
+      </c>
+      <c r="C431" s="57">
+        <v>127062</v>
+      </c>
+      <c r="D431" s="9">
+        <v>184709</v>
+      </c>
+      <c r="E431" s="71">
+        <v>242356</v>
+      </c>
+      <c r="F431" s="52">
+        <v>321825</v>
+      </c>
+      <c r="G431" s="80">
+        <v>401293</v>
+      </c>
+      <c r="H431" s="80"/>
+      <c r="I431" s="56"/>
       <c r="J431" s="9"/>
-      <c r="K431" s="42"/>
-      <c r="L431" s="42"/>
+      <c r="K431" s="13"/>
+      <c r="L431" s="13"/>
       <c r="M431" s="9"/>
       <c r="N431" s="6"/>
       <c r="P431" s="6"/>
     </row>
     <row r="432" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A432" s="21" t="s">
-[...6 lines deleted...]
-        <v>31486</v>
+      <c r="A432" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B432" s="9">
+        <v>6467</v>
+      </c>
+      <c r="C432" s="57">
+        <v>13114</v>
       </c>
       <c r="D432" s="9">
-        <v>62973</v>
-[...9 lines deleted...]
-      <c r="I432" s="32"/>
+        <v>19761</v>
+      </c>
+      <c r="E432" s="71">
+        <v>26408</v>
+      </c>
+      <c r="F432" s="52">
+        <v>33394</v>
+      </c>
+      <c r="G432" s="80">
+        <v>40380</v>
+      </c>
+      <c r="H432" s="80"/>
+      <c r="I432" s="56"/>
       <c r="J432" s="9"/>
-      <c r="K432" s="42"/>
-      <c r="L432" s="42"/>
+      <c r="K432" s="13"/>
+      <c r="L432" s="13"/>
       <c r="M432" s="9"/>
       <c r="N432" s="6"/>
       <c r="P432" s="6"/>
     </row>
-    <row r="433" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="433" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B433" s="9">
-        <v>30593</v>
-[...2 lines deleted...]
-        <v>50475</v>
+        <v>1291</v>
+      </c>
+      <c r="C433" s="57">
+        <v>2582</v>
       </c>
       <c r="D433" s="9">
-        <v>70357</v>
-[...9 lines deleted...]
-      <c r="I433" s="32"/>
+        <v>3873</v>
+      </c>
+      <c r="E433" s="71">
+        <v>5164</v>
+      </c>
+      <c r="F433" s="52">
+        <v>6455</v>
+      </c>
+      <c r="G433" s="80">
+        <v>7746</v>
+      </c>
+      <c r="H433" s="80"/>
+      <c r="I433" s="56"/>
       <c r="J433" s="9"/>
       <c r="K433" s="13"/>
       <c r="L433" s="13"/>
       <c r="M433" s="9"/>
-      <c r="N433" s="16"/>
-[...13 lines deleted...]
-      <c r="I434" s="32"/>
+      <c r="N433" s="6"/>
+      <c r="P433" s="6"/>
+    </row>
+    <row r="434" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C434" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D434" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E434" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F434" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G434" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="H434" s="80"/>
+      <c r="I434" s="56"/>
       <c r="J434" s="9"/>
-      <c r="K434" s="13"/>
-      <c r="L434" s="13"/>
+      <c r="K434" s="36"/>
+      <c r="L434" s="36"/>
       <c r="M434" s="9"/>
       <c r="N434" s="6"/>
       <c r="P434" s="6"/>
     </row>
     <row r="435" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A435" s="47" t="s">
-[...19 lines deleted...]
-      <c r="I435" s="32"/>
+      <c r="A435" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B435" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C435" s="57">
+        <v>31486</v>
+      </c>
+      <c r="D435" s="9">
+        <v>62973</v>
+      </c>
+      <c r="E435" s="71">
+        <v>94459</v>
+      </c>
+      <c r="F435" s="52">
+        <v>112725</v>
+      </c>
+      <c r="G435" s="80">
+        <v>130992</v>
+      </c>
+      <c r="H435" s="80"/>
+      <c r="I435" s="56"/>
       <c r="J435" s="9"/>
-      <c r="K435" s="13"/>
-      <c r="L435" s="13"/>
+      <c r="K435" s="36"/>
+      <c r="L435" s="36"/>
       <c r="M435" s="9"/>
       <c r="N435" s="6"/>
       <c r="P435" s="6"/>
     </row>
-    <row r="436" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="436" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="B436" s="9">
-        <v>913041</v>
-[...15 lines deleted...]
-      <c r="I436" s="32"/>
+        <v>30593</v>
+      </c>
+      <c r="C436" s="57">
+        <v>50475</v>
+      </c>
+      <c r="D436" s="9">
+        <v>70357</v>
+      </c>
+      <c r="E436" s="71">
+        <v>90239</v>
+      </c>
+      <c r="F436" s="52">
+        <v>151398</v>
+      </c>
+      <c r="G436" s="80">
+        <v>212557</v>
+      </c>
+      <c r="H436" s="80"/>
+      <c r="I436" s="56"/>
       <c r="J436" s="9"/>
       <c r="K436" s="13"/>
       <c r="L436" s="13"/>
       <c r="M436" s="9"/>
-      <c r="N436" s="6"/>
-[...23 lines deleted...]
-      <c r="I437" s="32"/>
+      <c r="N436" s="16"/>
+      <c r="P436" s="16"/>
+    </row>
+    <row r="437" spans="1:16" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B437" s="45"/>
+      <c r="C437" s="9"/>
+      <c r="D437" s="45"/>
+      <c r="E437" s="52"/>
+      <c r="F437" s="45"/>
+      <c r="G437" s="80"/>
+      <c r="H437" s="80"/>
+      <c r="I437" s="56"/>
       <c r="J437" s="9"/>
       <c r="K437" s="13"/>
       <c r="L437" s="13"/>
       <c r="M437" s="9"/>
       <c r="N437" s="6"/>
       <c r="P437" s="6"/>
     </row>
     <row r="438" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A438" s="21" t="s">
-        <v>70</v>
+      <c r="A438" s="41" t="s">
+        <v>72</v>
       </c>
       <c r="B438" s="9">
-        <v>94569</v>
-[...15 lines deleted...]
-      <c r="I438" s="32"/>
+        <v>2141156</v>
+      </c>
+      <c r="C438" s="61">
+        <v>4406021</v>
+      </c>
+      <c r="D438" s="52">
+        <v>6641036</v>
+      </c>
+      <c r="E438" s="71">
+        <v>8870374</v>
+      </c>
+      <c r="F438" s="52">
+        <v>11093890</v>
+      </c>
+      <c r="G438" s="80">
+        <v>13502244</v>
+      </c>
+      <c r="H438" s="80"/>
+      <c r="I438" s="56"/>
       <c r="J438" s="9"/>
       <c r="K438" s="13"/>
       <c r="L438" s="13"/>
       <c r="M438" s="9"/>
       <c r="N438" s="6"/>
       <c r="P438" s="6"/>
     </row>
     <row r="439" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A439" s="22" t="s">
-        <v>42</v>
+      <c r="A439" s="20" t="s">
+        <v>40</v>
       </c>
       <c r="B439" s="9">
-        <v>660412</v>
-[...15 lines deleted...]
-      <c r="I439" s="32"/>
+        <v>913041</v>
+      </c>
+      <c r="C439" s="61">
+        <v>1915795</v>
+      </c>
+      <c r="D439" s="52">
+        <v>2902115</v>
+      </c>
+      <c r="E439" s="71">
+        <v>3878729</v>
+      </c>
+      <c r="F439" s="52">
+        <v>4827362</v>
+      </c>
+      <c r="G439" s="80">
+        <v>5996645</v>
+      </c>
+      <c r="H439" s="80"/>
+      <c r="I439" s="56"/>
       <c r="J439" s="9"/>
       <c r="K439" s="13"/>
       <c r="L439" s="13"/>
       <c r="M439" s="9"/>
       <c r="N439" s="6"/>
       <c r="P439" s="6"/>
     </row>
     <row r="440" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A440" s="21" t="s">
-        <v>45</v>
+      <c r="A440" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="B440" s="9">
-        <v>23960</v>
-[...15 lines deleted...]
-      <c r="I440" s="32"/>
+        <v>61432</v>
+      </c>
+      <c r="C440" s="61">
+        <v>127693</v>
+      </c>
+      <c r="D440" s="52">
+        <v>196713</v>
+      </c>
+      <c r="E440" s="71">
+        <v>269965</v>
+      </c>
+      <c r="F440" s="52">
+        <v>326501</v>
+      </c>
+      <c r="G440" s="80">
+        <v>383103</v>
+      </c>
+      <c r="H440" s="80"/>
+      <c r="I440" s="56"/>
       <c r="J440" s="9"/>
       <c r="K440" s="13"/>
       <c r="L440" s="13"/>
       <c r="M440" s="9"/>
       <c r="N440" s="6"/>
       <c r="P440" s="6"/>
     </row>
     <row r="441" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A441" s="21" t="s">
-        <v>66</v>
+      <c r="A441" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="B441" s="9">
-        <v>6077</v>
-[...15 lines deleted...]
-      <c r="I441" s="32"/>
+        <v>94569</v>
+      </c>
+      <c r="C441" s="61">
+        <v>191622</v>
+      </c>
+      <c r="D441" s="52">
+        <v>286080</v>
+      </c>
+      <c r="E441" s="71">
+        <v>383348</v>
+      </c>
+      <c r="F441" s="52">
+        <v>479957</v>
+      </c>
+      <c r="G441" s="80">
+        <v>579040</v>
+      </c>
+      <c r="H441" s="80"/>
+      <c r="I441" s="56"/>
       <c r="J441" s="9"/>
       <c r="K441" s="13"/>
       <c r="L441" s="13"/>
       <c r="M441" s="9"/>
       <c r="N441" s="6"/>
       <c r="P441" s="6"/>
     </row>
     <row r="442" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A442" s="21" t="s">
-        <v>46</v>
+      <c r="A442" s="20" t="s">
+        <v>42</v>
       </c>
       <c r="B442" s="9">
-        <v>22236</v>
-[...15 lines deleted...]
-      <c r="I442" s="32"/>
+        <v>660412</v>
+      </c>
+      <c r="C442" s="61">
+        <v>1316089</v>
+      </c>
+      <c r="D442" s="52">
+        <v>1972135</v>
+      </c>
+      <c r="E442" s="71">
+        <v>2621876</v>
+      </c>
+      <c r="F442" s="52">
+        <v>3290220</v>
+      </c>
+      <c r="G442" s="80">
+        <v>3920473</v>
+      </c>
+      <c r="H442" s="80"/>
+      <c r="I442" s="56"/>
       <c r="J442" s="9"/>
       <c r="K442" s="13"/>
       <c r="L442" s="13"/>
       <c r="M442" s="9"/>
       <c r="N442" s="6"/>
       <c r="P442" s="6"/>
     </row>
     <row r="443" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A443" s="21" t="s">
-        <v>47</v>
+      <c r="A443" s="19" t="s">
+        <v>45</v>
       </c>
       <c r="B443" s="9">
-        <v>11325</v>
-[...15 lines deleted...]
-      <c r="I443" s="32"/>
+        <v>23960</v>
+      </c>
+      <c r="C443" s="61">
+        <v>45905</v>
+      </c>
+      <c r="D443" s="52">
+        <v>67851</v>
+      </c>
+      <c r="E443" s="71">
+        <v>89796</v>
+      </c>
+      <c r="F443" s="52">
+        <v>112349</v>
+      </c>
+      <c r="G443" s="80">
+        <v>134903</v>
+      </c>
+      <c r="H443" s="80"/>
+      <c r="I443" s="56"/>
       <c r="J443" s="9"/>
       <c r="K443" s="13"/>
       <c r="L443" s="13"/>
       <c r="M443" s="9"/>
       <c r="N443" s="6"/>
       <c r="P443" s="6"/>
     </row>
     <row r="444" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A444" s="21" t="s">
-        <v>68</v>
+      <c r="A444" s="19" t="s">
+        <v>65</v>
       </c>
       <c r="B444" s="9">
-        <v>11062</v>
-[...15 lines deleted...]
-      <c r="I444" s="32"/>
+        <v>6077</v>
+      </c>
+      <c r="C444" s="61">
+        <v>21671</v>
+      </c>
+      <c r="D444" s="52">
+        <v>37266</v>
+      </c>
+      <c r="E444" s="71">
+        <v>52861</v>
+      </c>
+      <c r="F444" s="52">
+        <v>63438</v>
+      </c>
+      <c r="G444" s="80">
+        <v>74016</v>
+      </c>
+      <c r="H444" s="80"/>
+      <c r="I444" s="56"/>
       <c r="J444" s="9"/>
       <c r="K444" s="13"/>
       <c r="L444" s="13"/>
       <c r="M444" s="9"/>
       <c r="N444" s="6"/>
       <c r="P444" s="6"/>
     </row>
     <row r="445" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A445" s="21" t="s">
-        <v>48</v>
+      <c r="A445" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="B445" s="9">
-        <v>108809</v>
-[...15 lines deleted...]
-      <c r="I445" s="32"/>
+        <v>22236</v>
+      </c>
+      <c r="C445" s="61">
+        <v>45323</v>
+      </c>
+      <c r="D445" s="52">
+        <v>68470</v>
+      </c>
+      <c r="E445" s="71">
+        <v>91221</v>
+      </c>
+      <c r="F445" s="52">
+        <v>114748</v>
+      </c>
+      <c r="G445" s="80">
+        <v>138591</v>
+      </c>
+      <c r="H445" s="80"/>
+      <c r="I445" s="56"/>
       <c r="J445" s="9"/>
       <c r="K445" s="13"/>
       <c r="L445" s="13"/>
       <c r="M445" s="9"/>
       <c r="N445" s="6"/>
       <c r="P445" s="6"/>
     </row>
     <row r="446" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A446" s="21" t="s">
-        <v>69</v>
+      <c r="A446" s="19" t="s">
+        <v>47</v>
       </c>
       <c r="B446" s="9">
-        <v>6367</v>
-[...15 lines deleted...]
-      <c r="I446" s="32"/>
+        <v>11325</v>
+      </c>
+      <c r="C446" s="61">
+        <v>36701</v>
+      </c>
+      <c r="D446" s="52">
+        <v>62076</v>
+      </c>
+      <c r="E446" s="71">
+        <v>87451</v>
+      </c>
+      <c r="F446" s="52">
+        <v>101012</v>
+      </c>
+      <c r="G446" s="80">
+        <v>114573</v>
+      </c>
+      <c r="H446" s="80"/>
+      <c r="I446" s="56"/>
       <c r="J446" s="9"/>
       <c r="K446" s="13"/>
       <c r="L446" s="13"/>
       <c r="M446" s="9"/>
       <c r="N446" s="6"/>
       <c r="P446" s="6"/>
     </row>
     <row r="447" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A447" s="21" t="s">
-        <v>49</v>
+      <c r="A447" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="B447" s="9">
-        <v>25565</v>
-[...15 lines deleted...]
-      <c r="I447" s="32"/>
+        <v>11062</v>
+      </c>
+      <c r="C447" s="61">
+        <v>21896</v>
+      </c>
+      <c r="D447" s="52">
+        <v>32730</v>
+      </c>
+      <c r="E447" s="71">
+        <v>43564</v>
+      </c>
+      <c r="F447" s="52">
+        <v>54150</v>
+      </c>
+      <c r="G447" s="80">
+        <v>64736</v>
+      </c>
+      <c r="H447" s="80"/>
+      <c r="I447" s="56"/>
       <c r="J447" s="9"/>
       <c r="K447" s="13"/>
       <c r="L447" s="13"/>
       <c r="M447" s="9"/>
       <c r="N447" s="6"/>
       <c r="P447" s="6"/>
     </row>
     <row r="448" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A448" s="21" t="s">
-        <v>50</v>
+      <c r="A448" s="19" t="s">
+        <v>48</v>
       </c>
       <c r="B448" s="9">
-        <v>19651</v>
-[...15 lines deleted...]
-      <c r="I448" s="32"/>
+        <v>108809</v>
+      </c>
+      <c r="C448" s="61">
+        <v>207234</v>
+      </c>
+      <c r="D448" s="52">
+        <v>301939</v>
+      </c>
+      <c r="E448" s="71">
+        <v>406308</v>
+      </c>
+      <c r="F448" s="52">
+        <v>507038</v>
+      </c>
+      <c r="G448" s="80">
+        <v>611950</v>
+      </c>
+      <c r="H448" s="80"/>
+      <c r="I448" s="56"/>
       <c r="J448" s="9"/>
       <c r="K448" s="13"/>
       <c r="L448" s="13"/>
       <c r="M448" s="9"/>
       <c r="N448" s="6"/>
       <c r="P448" s="6"/>
     </row>
     <row r="449" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="21" t="s">
-        <v>43</v>
+      <c r="A449" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="B449" s="9">
-        <v>99512</v>
-[...15 lines deleted...]
-      <c r="I449" s="32"/>
+        <v>6367</v>
+      </c>
+      <c r="C449" s="61">
+        <v>11530</v>
+      </c>
+      <c r="D449" s="52">
+        <v>16693</v>
+      </c>
+      <c r="E449" s="71">
+        <v>21855</v>
+      </c>
+      <c r="F449" s="52">
+        <v>30843</v>
+      </c>
+      <c r="G449" s="80">
+        <v>39831</v>
+      </c>
+      <c r="H449" s="80"/>
+      <c r="I449" s="56"/>
       <c r="J449" s="9"/>
       <c r="K449" s="13"/>
       <c r="L449" s="13"/>
       <c r="M449" s="9"/>
       <c r="N449" s="6"/>
       <c r="P449" s="6"/>
     </row>
     <row r="450" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="21" t="s">
-        <v>51</v>
+      <c r="A450" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="B450" s="9">
-        <v>17190</v>
-[...15 lines deleted...]
-      <c r="I450" s="32"/>
+        <v>25565</v>
+      </c>
+      <c r="C450" s="61">
+        <v>58138</v>
+      </c>
+      <c r="D450" s="52">
+        <v>92025</v>
+      </c>
+      <c r="E450" s="71">
+        <v>116479</v>
+      </c>
+      <c r="F450" s="52">
+        <v>147318</v>
+      </c>
+      <c r="G450" s="80">
+        <v>177414</v>
+      </c>
+      <c r="H450" s="80"/>
+      <c r="I450" s="56"/>
       <c r="J450" s="9"/>
       <c r="K450" s="13"/>
       <c r="L450" s="13"/>
       <c r="M450" s="9"/>
       <c r="N450" s="6"/>
       <c r="P450" s="6"/>
     </row>
     <row r="451" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A451" s="21" t="s">
-        <v>52</v>
+      <c r="A451" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B451" s="9">
-        <v>2773</v>
-[...15 lines deleted...]
-      <c r="I451" s="32"/>
+        <v>19651</v>
+      </c>
+      <c r="C451" s="61">
+        <v>41211</v>
+      </c>
+      <c r="D451" s="52">
+        <v>62771</v>
+      </c>
+      <c r="E451" s="71">
+        <v>84331</v>
+      </c>
+      <c r="F451" s="52">
+        <v>106562</v>
+      </c>
+      <c r="G451" s="80">
+        <v>128794</v>
+      </c>
+      <c r="H451" s="80"/>
+      <c r="I451" s="56"/>
       <c r="J451" s="9"/>
       <c r="K451" s="13"/>
       <c r="L451" s="13"/>
       <c r="M451" s="9"/>
       <c r="N451" s="6"/>
       <c r="P451" s="6"/>
     </row>
     <row r="452" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A452" s="21" t="s">
-        <v>53</v>
+      <c r="A452" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B452" s="9">
-        <v>9623</v>
-[...15 lines deleted...]
-      <c r="I452" s="32"/>
+        <v>99512</v>
+      </c>
+      <c r="C452" s="61">
+        <v>201705</v>
+      </c>
+      <c r="D452" s="52">
+        <v>291531</v>
+      </c>
+      <c r="E452" s="71">
+        <v>382855</v>
+      </c>
+      <c r="F452" s="52">
+        <v>495770</v>
+      </c>
+      <c r="G452" s="80">
+        <v>607126</v>
+      </c>
+      <c r="H452" s="80"/>
+      <c r="I452" s="56"/>
       <c r="J452" s="9"/>
       <c r="K452" s="13"/>
       <c r="L452" s="13"/>
       <c r="M452" s="9"/>
       <c r="N452" s="6"/>
       <c r="P452" s="6"/>
     </row>
     <row r="453" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A453" s="21" t="s">
-        <v>67</v>
+      <c r="A453" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B453" s="9">
-        <v>15314</v>
-[...15 lines deleted...]
-      <c r="I453" s="32"/>
+        <v>17190</v>
+      </c>
+      <c r="C453" s="61">
+        <v>29739</v>
+      </c>
+      <c r="D453" s="52">
+        <v>42288</v>
+      </c>
+      <c r="E453" s="71">
+        <v>54837</v>
+      </c>
+      <c r="F453" s="52">
+        <v>72503</v>
+      </c>
+      <c r="G453" s="80">
+        <v>90169</v>
+      </c>
+      <c r="H453" s="80"/>
+      <c r="I453" s="56"/>
       <c r="J453" s="9"/>
       <c r="K453" s="13"/>
       <c r="L453" s="13"/>
       <c r="M453" s="9"/>
       <c r="N453" s="6"/>
       <c r="P453" s="6"/>
     </row>
     <row r="454" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A454" s="21" t="s">
-        <v>54</v>
+      <c r="A454" s="19" t="s">
+        <v>52</v>
       </c>
       <c r="B454" s="9">
-        <v>18999</v>
-[...15 lines deleted...]
-      <c r="I454" s="32"/>
+        <v>2773</v>
+      </c>
+      <c r="C454" s="61">
+        <v>7487</v>
+      </c>
+      <c r="D454" s="52">
+        <v>12200</v>
+      </c>
+      <c r="E454" s="71">
+        <v>16913</v>
+      </c>
+      <c r="F454" s="52">
+        <v>19369</v>
+      </c>
+      <c r="G454" s="80">
+        <v>21825</v>
+      </c>
+      <c r="H454" s="80"/>
+      <c r="I454" s="56"/>
       <c r="J454" s="9"/>
       <c r="K454" s="13"/>
       <c r="L454" s="13"/>
       <c r="M454" s="9"/>
       <c r="N454" s="6"/>
       <c r="P454" s="6"/>
     </row>
-    <row r="455" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A455" s="23" t="s">
+    <row r="455" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B455" s="9">
+        <v>9623</v>
+      </c>
+      <c r="C455" s="61">
+        <v>20252</v>
+      </c>
+      <c r="D455" s="52">
+        <v>31085</v>
+      </c>
+      <c r="E455" s="71">
+        <v>44617</v>
+      </c>
+      <c r="F455" s="52">
+        <v>57727</v>
+      </c>
+      <c r="G455" s="80">
+        <v>70044</v>
+      </c>
+      <c r="H455" s="80"/>
+      <c r="I455" s="56"/>
+      <c r="J455" s="9"/>
+      <c r="K455" s="13"/>
+      <c r="L455" s="13"/>
+      <c r="M455" s="9"/>
+      <c r="N455" s="6"/>
+      <c r="P455" s="6"/>
+    </row>
+    <row r="456" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B456" s="9">
+        <v>15314</v>
+      </c>
+      <c r="C456" s="61">
+        <v>35028</v>
+      </c>
+      <c r="D456" s="52">
+        <v>55297</v>
+      </c>
+      <c r="E456" s="71">
+        <v>74829</v>
+      </c>
+      <c r="F456" s="52">
+        <v>92278</v>
+      </c>
+      <c r="G456" s="80">
+        <v>108062</v>
+      </c>
+      <c r="H456" s="80"/>
+      <c r="I456" s="56"/>
+      <c r="J456" s="9"/>
+      <c r="K456" s="13"/>
+      <c r="L456" s="13"/>
+      <c r="M456" s="9"/>
+      <c r="N456" s="6"/>
+      <c r="P456" s="6"/>
+    </row>
+    <row r="457" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B457" s="9">
+        <v>18999</v>
+      </c>
+      <c r="C457" s="61">
+        <v>40026</v>
+      </c>
+      <c r="D457" s="52">
+        <v>61054</v>
+      </c>
+      <c r="E457" s="71">
+        <v>82082</v>
+      </c>
+      <c r="F457" s="52">
+        <v>110994</v>
+      </c>
+      <c r="G457" s="80">
+        <v>139907</v>
+      </c>
+      <c r="H457" s="80"/>
+      <c r="I457" s="56"/>
+      <c r="J457" s="9"/>
+      <c r="K457" s="13"/>
+      <c r="L457" s="13"/>
+      <c r="M457" s="9"/>
+      <c r="N457" s="6"/>
+      <c r="P457" s="6"/>
+    </row>
+    <row r="458" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="B455" s="39">
+      <c r="B458" s="33">
         <v>13240</v>
       </c>
-      <c r="C455" s="69">
+      <c r="C458" s="62">
         <v>30983</v>
       </c>
-      <c r="D455" s="39">
+      <c r="D458" s="33">
         <v>48725</v>
       </c>
-      <c r="E455" s="81">
+      <c r="E458" s="74">
         <v>66467</v>
       </c>
-      <c r="F455" s="39">
+      <c r="F458" s="33">
         <v>83764</v>
       </c>
-      <c r="G455" s="49"/>
-[...29 lines deleted...]
-      <c r="A457" s="71" t="s">
+      <c r="G458" s="79">
+        <v>101061</v>
+      </c>
+      <c r="H458" s="79"/>
+      <c r="I458" s="31"/>
+      <c r="J458" s="33"/>
+      <c r="K458" s="39"/>
+      <c r="L458" s="39"/>
+      <c r="M458" s="33"/>
+      <c r="N458" s="16"/>
+      <c r="P458" s="16"/>
+    </row>
+    <row r="459" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="63"/>
+      <c r="B459" s="52"/>
+      <c r="C459" s="52"/>
+      <c r="D459" s="53"/>
+      <c r="E459" s="52"/>
+      <c r="F459" s="54"/>
+      <c r="G459" s="55"/>
+      <c r="H459" s="56"/>
+      <c r="I459" s="56"/>
+      <c r="J459" s="52"/>
+      <c r="K459" s="53"/>
+      <c r="L459" s="53"/>
+      <c r="M459" s="52"/>
+      <c r="N459" s="16"/>
+      <c r="P459" s="16"/>
+    </row>
+    <row r="460" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="458" spans="1:16" s="58" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    <row r="459" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" spans="1:16" s="51" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B461" s="85"/>
+      <c r="C461" s="85"/>
+      <c r="D461" s="85"/>
+      <c r="E461" s="85"/>
+      <c r="F461" s="85"/>
+      <c r="G461" s="85"/>
+      <c r="H461" s="86"/>
+      <c r="I461" s="86"/>
+      <c r="J461" s="86"/>
+      <c r="K461" s="86"/>
+      <c r="L461" s="86"/>
+      <c r="M461" s="86"/>
+    </row>
+    <row r="462" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
-    <mergeCell ref="A458:M458"/>
+    <mergeCell ref="A461:M461"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -14109,89 +16470,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84B93ED9-8605-4DF2-B911-912E34DD9945}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84B93ED9-8605-4DF2-B911-912E34DD9945}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>