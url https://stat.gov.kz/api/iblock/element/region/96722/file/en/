--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14295" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="42">
   <si>
     <t>Natural water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Non-drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
@@ -67,53 +67,50 @@
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-september</t>
   </si>
   <si>
     <t>january-october</t>
   </si>
   <si>
     <t>january-november</t>
   </si>
   <si>
     <t>"-" - no production</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>january-december</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
   <si>
-    <t>Production of industrial products in the section water supply, sewerage system, control over the collection and distribution of waste in Kostanay region for 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
     <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t>Denisov</t>
@@ -137,50 +134,56 @@
     <t>Kostanay</t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
+  <si>
+    <t>Production of industrial products in the section water supply, sewerage system, control over the collection and distribution of waste in Kostanay region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -284,51 +287,51 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -342,50 +345,83 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -396,51 +432,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -462,53 +498,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -546,60 +579,75 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="41">
     <cellStyle name="Гиперссылка 2" xfId="14"/>
     <cellStyle name="Гиперссылка 3" xfId="15"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="28"/>
     <cellStyle name="Обычный 11" xfId="29"/>
     <cellStyle name="Обычный 12" xfId="30"/>
     <cellStyle name="Обычный 13" xfId="31"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="16"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 2 3" xfId="33"/>
     <cellStyle name="Обычный 2 2 4" xfId="17"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="34"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="32"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 2 9" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="13"/>
@@ -905,1469 +953,1581 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI80"/>
+  <dimension ref="A1:AI81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="A53" sqref="A53"/>
+      <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
-    <col min="8" max="8" width="7.85546875" style="33" customWidth="1"/>
+    <col min="8" max="8" width="7.85546875" style="32" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="6" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="59" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
     </row>
-    <row r="2" spans="1:15" s="14" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="1:15" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="63"/>
+      <c r="B2" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="50"/>
+    </row>
+    <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="64"/>
+      <c r="B3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="29" t="s">
+      <c r="C3" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="29" t="s">
+      <c r="D3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="E3" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F3" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="28" t="s">
+      <c r="G3" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="31" t="s">
+      <c r="H3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="28" t="s">
+      <c r="I3" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="28" t="s">
+      <c r="J3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="28" t="s">
+      <c r="K3" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="28" t="s">
+      <c r="L3" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="30" t="s">
+      <c r="M3" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="N2" s="3"/>
-[...3 lines deleted...]
-      <c r="A3" s="47" t="s">
+      <c r="N3" s="3"/>
+      <c r="O3" s="26"/>
+    </row>
+    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="8"/>
-[...22 lines deleted...]
-      </c>
+      <c r="B4" s="8"/>
+      <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="22"/>
-      <c r="F4" s="25"/>
-[...3 lines deleted...]
-      <c r="J4" s="36"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="9"/>
       <c r="K4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="7"/>
     </row>
-    <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" s="9">
+    <row r="5" spans="1:15" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="55">
+        <v>4206.7</v>
+      </c>
+      <c r="C5" s="55">
+        <v>8459.2999999999993</v>
+      </c>
+      <c r="D5" s="9">
+        <v>12636.1</v>
+      </c>
+      <c r="E5" s="22"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="7"/>
+    </row>
+    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="9">
         <v>1555.5</v>
       </c>
-      <c r="C5" s="56">
+      <c r="C6" s="55">
         <v>3141.7</v>
       </c>
-      <c r="D5" s="9"/>
-[...21 lines deleted...]
-      <c r="D6" s="9"/>
+      <c r="D6" s="9">
+        <v>4715.8</v>
+      </c>
       <c r="E6" s="9"/>
-      <c r="F6" s="37"/>
+      <c r="F6" s="36"/>
       <c r="G6" s="9"/>
-      <c r="H6" s="56"/>
-[...1 lines deleted...]
-      <c r="J6" s="36"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="37" t="s">
-        <v>21</v>
+      <c r="A7" s="36" t="s">
+        <v>19</v>
       </c>
       <c r="B7" s="9">
-        <v>228.5</v>
-[...4 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>192.5</v>
+      </c>
+      <c r="C7" s="55">
+        <v>348.8</v>
+      </c>
+      <c r="D7" s="9">
+        <v>533.29999999999995</v>
+      </c>
       <c r="E7" s="9"/>
-      <c r="F7" s="37"/>
+      <c r="F7" s="36"/>
       <c r="G7" s="9"/>
-      <c r="H7" s="56"/>
-[...1 lines deleted...]
-      <c r="J7" s="36"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D8" s="9"/>
+      <c r="A8" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="9">
+        <v>228.5</v>
+      </c>
+      <c r="C8" s="55">
+        <v>420.3</v>
+      </c>
+      <c r="D8" s="9">
+        <v>633.9</v>
+      </c>
       <c r="E8" s="9"/>
-      <c r="F8" s="37"/>
-[...3 lines deleted...]
-      <c r="J8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D9" s="9"/>
+      <c r="A9" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>17</v>
+      </c>
       <c r="E9" s="9"/>
-      <c r="F9" s="37"/>
-[...3 lines deleted...]
-      <c r="J9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D10" s="9"/>
+      <c r="A10" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="38">
+        <v>28.6</v>
+      </c>
+      <c r="C10" s="55">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D10" s="9">
+        <v>99.6</v>
+      </c>
       <c r="E10" s="9"/>
-      <c r="F10" s="37"/>
-[...3 lines deleted...]
-      <c r="J10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D11" s="9"/>
+      <c r="A11" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="38">
+        <v>16</v>
+      </c>
+      <c r="C11" s="55">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D11" s="9">
+        <v>64.400000000000006</v>
+      </c>
       <c r="E11" s="9"/>
-      <c r="F11" s="37"/>
-[...3 lines deleted...]
-      <c r="J11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D12" s="9"/>
+      <c r="A12" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="38">
+        <v>68</v>
+      </c>
+      <c r="C12" s="55">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D12" s="9">
+        <v>205.6</v>
+      </c>
       <c r="E12" s="9"/>
-      <c r="F12" s="37"/>
-[...3 lines deleted...]
-      <c r="J12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="35"/>
+      <c r="J12" s="35"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D13" s="9"/>
+      <c r="A13" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="38">
+        <v>10.9</v>
+      </c>
+      <c r="C13" s="55">
+        <v>24.3</v>
+      </c>
+      <c r="D13" s="9">
+        <v>37.700000000000003</v>
+      </c>
       <c r="E13" s="9"/>
-      <c r="F13" s="37"/>
-[...3 lines deleted...]
-      <c r="J13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="35"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D14" s="9"/>
+      <c r="A14" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="38">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C14" s="55">
+        <v>69</v>
+      </c>
+      <c r="D14" s="9">
+        <v>104.3</v>
+      </c>
       <c r="E14" s="9"/>
-      <c r="F14" s="37"/>
-[...3 lines deleted...]
-      <c r="J14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="35"/>
+      <c r="J14" s="35"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="9"/>
+      <c r="A15" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="38">
+        <v>141</v>
+      </c>
+      <c r="C15" s="55">
+        <v>264.8</v>
+      </c>
+      <c r="D15" s="9">
+        <v>383.7</v>
+      </c>
       <c r="E15" s="9"/>
-      <c r="F15" s="37"/>
-[...3 lines deleted...]
-      <c r="J15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="35"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D16" s="9"/>
+      <c r="A16" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="38">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C16" s="55">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D16" s="9">
+        <v>26.5</v>
+      </c>
       <c r="E16" s="9"/>
-      <c r="F16" s="37"/>
-[...3 lines deleted...]
-      <c r="J16" s="36"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="9"/>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D17" s="9"/>
+      <c r="A17" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="38">
+        <v>35.6</v>
+      </c>
+      <c r="C17" s="55">
+        <v>72.3</v>
+      </c>
+      <c r="D17" s="9">
+        <v>107.9</v>
+      </c>
       <c r="E17" s="9"/>
-      <c r="F17" s="37"/>
-[...3 lines deleted...]
-      <c r="J17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="9"/>
+      <c r="A18" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="38">
+        <v>28.5</v>
+      </c>
+      <c r="C18" s="55">
+        <v>52.6</v>
+      </c>
+      <c r="D18" s="9">
+        <v>76.7</v>
+      </c>
       <c r="E18" s="9"/>
-      <c r="F18" s="37"/>
-[...3 lines deleted...]
-      <c r="J18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="35"/>
+      <c r="J18" s="35"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="9"/>
+      <c r="A19" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="38">
+        <v>131.1</v>
+      </c>
+      <c r="C19" s="55">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D19" s="9">
+        <v>361.7</v>
+      </c>
       <c r="E19" s="9"/>
-      <c r="F19" s="37"/>
-[...3 lines deleted...]
-      <c r="J19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="9"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D20" s="9"/>
+      <c r="A20" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="38">
+        <v>20.7</v>
+      </c>
+      <c r="C20" s="55">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D20" s="9">
+        <v>58.7</v>
+      </c>
       <c r="E20" s="9"/>
-      <c r="F20" s="37"/>
-[...3 lines deleted...]
-      <c r="J20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="9"/>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="9"/>
+      <c r="A21" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="38">
+        <v>6</v>
+      </c>
+      <c r="C21" s="55">
+        <v>15</v>
+      </c>
+      <c r="D21" s="9">
+        <v>24</v>
+      </c>
       <c r="E21" s="9"/>
-      <c r="F21" s="37"/>
-[...3 lines deleted...]
-      <c r="J21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="9"/>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="9"/>
+      <c r="A22" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>17</v>
+      </c>
       <c r="E22" s="9"/>
-      <c r="F22" s="37"/>
-[...3 lines deleted...]
-      <c r="J22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="9"/>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="37" t="s">
-[...8 lines deleted...]
-      <c r="D23" s="9"/>
+      <c r="A23" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>17</v>
+      </c>
       <c r="E23" s="9"/>
-      <c r="F23" s="37"/>
-[...3 lines deleted...]
-      <c r="J23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="9"/>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="25" t="s">
-        <v>38</v>
+      <c r="A24" s="36" t="s">
+        <v>36</v>
       </c>
       <c r="B24" s="9">
-        <v>27.4</v>
-[...4 lines deleted...]
-      <c r="D24" s="9"/>
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C24" s="55">
+        <v>36.6</v>
+      </c>
+      <c r="D24" s="9">
+        <v>55.1</v>
+      </c>
       <c r="E24" s="9"/>
-      <c r="F24" s="25"/>
+      <c r="F24" s="36"/>
       <c r="G24" s="9"/>
-      <c r="H24" s="56"/>
-[...1 lines deleted...]
-      <c r="J24" s="36"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="9"/>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="48" t="s">
+      <c r="A25" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="9">
+        <v>27.4</v>
+      </c>
+      <c r="C25" s="55">
+        <v>58</v>
+      </c>
+      <c r="D25" s="9">
+        <v>88.6</v>
+      </c>
+      <c r="E25" s="9"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="7"/>
+    </row>
+    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="21"/>
-[...23 lines deleted...]
-      <c r="D26" s="56"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="55"/>
       <c r="E26" s="22"/>
-      <c r="F26" s="25"/>
+      <c r="F26" s="47"/>
       <c r="G26" s="21"/>
-      <c r="H26" s="40"/>
-[...1 lines deleted...]
-      <c r="J26" s="36"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="24"/>
       <c r="N26" s="7"/>
     </row>
-    <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="21">
+        <v>3855.9</v>
+      </c>
+      <c r="C27" s="39">
+        <v>7775.8</v>
+      </c>
+      <c r="D27" s="55">
+        <v>11602</v>
+      </c>
+      <c r="E27" s="22"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="7"/>
+    </row>
+    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="9">
+        <v>1555.5</v>
+      </c>
+      <c r="C28" s="39">
+        <v>3141.7</v>
+      </c>
+      <c r="D28" s="55">
+        <v>4715.8</v>
+      </c>
+      <c r="E28" s="40"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="9"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="7"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="9">
-[...18 lines deleted...]
-      <c r="A28" s="37" t="s">
+      <c r="B29" s="9">
+        <v>113.6</v>
+      </c>
+      <c r="C29" s="39">
+        <v>211</v>
+      </c>
+      <c r="D29" s="55">
+        <v>325.10000000000002</v>
+      </c>
+      <c r="E29" s="40"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="7"/>
+    </row>
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="9">
-[...18 lines deleted...]
-      <c r="A29" s="37" t="s">
+      <c r="B30" s="9">
+        <v>228.5</v>
+      </c>
+      <c r="C30" s="39">
+        <v>420.3</v>
+      </c>
+      <c r="D30" s="55">
+        <v>633.9</v>
+      </c>
+      <c r="E30" s="40"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="7"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="9">
-[...18 lines deleted...]
-      <c r="A30" s="37" t="s">
+      <c r="B31" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="40"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="7"/>
+    </row>
+    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="39" t="s">
-[...18 lines deleted...]
-      <c r="A31" s="37" t="s">
+      <c r="B32" s="9">
+        <v>28.6</v>
+      </c>
+      <c r="C32" s="39">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D32" s="55">
+        <v>99.6</v>
+      </c>
+      <c r="E32" s="40"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="39"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="7"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="9">
-[...18 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B33" s="9">
+        <v>16</v>
+      </c>
+      <c r="C33" s="39">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D33" s="55">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E33" s="40"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="7"/>
+    </row>
+    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="9">
-[...18 lines deleted...]
-      <c r="A33" s="37" t="s">
+      <c r="B34" s="9">
+        <v>68</v>
+      </c>
+      <c r="C34" s="39">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D34" s="55">
+        <v>205.6</v>
+      </c>
+      <c r="E34" s="40"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="39"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="37"/>
+      <c r="N34" s="7"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="9">
-[...18 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B35" s="9">
+        <v>10.9</v>
+      </c>
+      <c r="C35" s="39">
+        <v>24.3</v>
+      </c>
+      <c r="D35" s="55">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E35" s="40"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="7"/>
+    </row>
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="9">
-[...18 lines deleted...]
-      <c r="A35" s="37" t="s">
+      <c r="B36" s="9">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C36" s="39">
+        <v>69</v>
+      </c>
+      <c r="D36" s="55">
+        <v>104.3</v>
+      </c>
+      <c r="E36" s="40"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="37"/>
+      <c r="N36" s="7"/>
+    </row>
+    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="9">
-[...18 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B37" s="9">
+        <v>141</v>
+      </c>
+      <c r="C37" s="39">
+        <v>264.8</v>
+      </c>
+      <c r="D37" s="55">
+        <v>383.7</v>
+      </c>
+      <c r="E37" s="40"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="37"/>
+      <c r="N37" s="7"/>
+    </row>
+    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="9">
-[...18 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="B38" s="9">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C38" s="39">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D38" s="55">
+        <v>26.5</v>
+      </c>
+      <c r="E38" s="40"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="7"/>
+    </row>
+    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B37" s="9">
-[...2 lines deleted...]
-      <c r="C37" s="40">
+      <c r="B39" s="9">
+        <v>35.6</v>
+      </c>
+      <c r="C39" s="39">
+        <v>72.3</v>
+      </c>
+      <c r="D39" s="55">
+        <v>107.9</v>
+      </c>
+      <c r="E39" s="40"/>
+      <c r="F39" s="36"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="9"/>
+      <c r="M39" s="37"/>
+      <c r="N39" s="7"/>
+    </row>
+    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="9">
+        <v>28.5</v>
+      </c>
+      <c r="C40" s="39">
+        <v>52.6</v>
+      </c>
+      <c r="D40" s="55">
+        <v>76.7</v>
+      </c>
+      <c r="E40" s="40"/>
+      <c r="F40" s="36"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="39"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="39"/>
+      <c r="L40" s="9"/>
+      <c r="M40" s="37"/>
+      <c r="N40" s="7"/>
+    </row>
+    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="9">
+        <v>131.1</v>
+      </c>
+      <c r="C41" s="39">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D41" s="55">
+        <v>361.7</v>
+      </c>
+      <c r="E41" s="40"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="9"/>
+      <c r="M41" s="37"/>
+      <c r="N41" s="7"/>
+    </row>
+    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="9">
+        <v>20.7</v>
+      </c>
+      <c r="C42" s="39">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D42" s="55">
+        <v>58.7</v>
+      </c>
+      <c r="E42" s="40"/>
+      <c r="F42" s="36"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="37"/>
+      <c r="N42" s="7"/>
+    </row>
+    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="9">
+        <v>6</v>
+      </c>
+      <c r="C43" s="39">
+        <v>15</v>
+      </c>
+      <c r="D43" s="55">
+        <v>24</v>
+      </c>
+      <c r="E43" s="40"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="37"/>
+      <c r="N43" s="7"/>
+    </row>
+    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B44" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="40"/>
+      <c r="F44" s="36"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="7"/>
+    </row>
+    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="40"/>
+      <c r="F45" s="36"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="9"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="7"/>
+    </row>
+    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B46" s="9">
         <v>18.100000000000001</v>
       </c>
-      <c r="D37" s="8"/>
-[...166 lines deleted...]
-      <c r="A45" s="37" t="s">
+      <c r="C46" s="39">
+        <v>36.6</v>
+      </c>
+      <c r="D46" s="55">
+        <v>55.1</v>
+      </c>
+      <c r="E46" s="40"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="9"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="9"/>
+      <c r="M46" s="37"/>
+      <c r="N46" s="7"/>
+    </row>
+    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B45" s="9">
-[...18 lines deleted...]
-      <c r="A46" s="25" t="s">
+      <c r="B47" s="9">
+        <v>27.4</v>
+      </c>
+      <c r="C47" s="39">
+        <v>58</v>
+      </c>
+      <c r="D47" s="55">
+        <v>88.6</v>
+      </c>
+      <c r="E47" s="40"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="39"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="37"/>
+      <c r="N47" s="7"/>
+    </row>
+    <row r="48" spans="1:14" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="21"/>
+      <c r="C48" s="40"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="40"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="34"/>
+      <c r="N48" s="7"/>
+    </row>
+    <row r="49" spans="1:35" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="B46" s="9">
-[...39 lines deleted...]
-      <c r="B48" s="21">
+      <c r="B49" s="21">
         <v>350.8</v>
       </c>
-      <c r="C48" s="41">
+      <c r="C49" s="40">
         <v>683.5</v>
       </c>
-      <c r="D48" s="56"/>
-[...21 lines deleted...]
-      <c r="D49" s="8"/>
+      <c r="D49" s="55">
+        <v>1034.0999999999999</v>
+      </c>
       <c r="E49" s="41"/>
-      <c r="F49" s="37"/>
-[...5 lines deleted...]
-      <c r="L49" s="8"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="40"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
       <c r="M49" s="34"/>
       <c r="N49" s="7"/>
     </row>
     <row r="50" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="37" t="s">
-[...14 lines deleted...]
-      <c r="J50" s="36"/>
+      <c r="A50" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="9">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C50" s="40">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D50" s="55">
+        <v>208.2</v>
+      </c>
+      <c r="E50" s="40"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="40"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
-      <c r="M50" s="34"/>
+      <c r="M50" s="33"/>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="43" t="s">
-[...17 lines deleted...]
-      <c r="M51" s="46"/>
+      <c r="A51" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="40"/>
+      <c r="F51" s="36"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="33"/>
       <c r="N51" s="7"/>
     </row>
-    <row r="52" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="16" t="s">
+    <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="44"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="7"/>
+    </row>
+    <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="16" t="s">
         <v>14</v>
-      </c>
-[...32 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
-      <c r="H53" s="32"/>
+      <c r="H53" s="31"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="S53" s="13"/>
       <c r="T53" s="14"/>
       <c r="U53" s="13"/>
       <c r="V53" s="14"/>
       <c r="W53" s="14"/>
       <c r="X53" s="14"/>
       <c r="Y53" s="14"/>
       <c r="Z53" s="14"/>
       <c r="AA53" s="14"/>
       <c r="AB53" s="13"/>
       <c r="AC53" s="14"/>
       <c r="AD53" s="13"/>
       <c r="AE53" s="14"/>
       <c r="AF53" s="14"/>
       <c r="AG53" s="15"/>
       <c r="AH53" s="14"/>
       <c r="AI53" s="15"/>
     </row>
-    <row r="54" spans="1:35" s="51" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="AF54" s="62"/>
+    <row r="54" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12"/>
+      <c r="K54" s="12"/>
+      <c r="L54" s="12"/>
+      <c r="M54" s="12"/>
+      <c r="S54" s="13"/>
+      <c r="T54" s="14"/>
+      <c r="U54" s="13"/>
+      <c r="V54" s="14"/>
+      <c r="W54" s="14"/>
+      <c r="X54" s="14"/>
+      <c r="Y54" s="14"/>
+      <c r="Z54" s="14"/>
+      <c r="AA54" s="14"/>
+      <c r="AB54" s="13"/>
+      <c r="AC54" s="14"/>
+      <c r="AD54" s="13"/>
+      <c r="AE54" s="14"/>
+      <c r="AF54" s="14"/>
       <c r="AG54" s="15"/>
-      <c r="AH54" s="62"/>
+      <c r="AH54" s="14"/>
       <c r="AI54" s="15"/>
     </row>
-    <row r="55" spans="1:35" s="49" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AF55" s="50"/>
+    <row r="55" spans="1:35" s="50" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="B55" s="60"/>
+      <c r="C55" s="60"/>
+      <c r="D55" s="60"/>
+      <c r="E55" s="60"/>
+      <c r="F55" s="60"/>
+      <c r="G55" s="60"/>
+      <c r="H55" s="61"/>
+      <c r="I55" s="61"/>
+      <c r="J55" s="61"/>
+      <c r="K55" s="61"/>
+      <c r="L55" s="61"/>
+      <c r="M55" s="61"/>
+      <c r="S55" s="12"/>
+      <c r="T55" s="58"/>
+      <c r="U55" s="12"/>
+      <c r="V55" s="58"/>
+      <c r="W55" s="58"/>
+      <c r="X55" s="58"/>
+      <c r="Y55" s="58"/>
+      <c r="Z55" s="58"/>
+      <c r="AA55" s="58"/>
+      <c r="AB55" s="12"/>
+      <c r="AC55" s="58"/>
+      <c r="AD55" s="12"/>
+      <c r="AE55" s="58"/>
+      <c r="AF55" s="58"/>
       <c r="AG55" s="15"/>
-      <c r="AH55" s="50"/>
+      <c r="AH55" s="58"/>
       <c r="AI55" s="15"/>
     </row>
-    <row r="56" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A56" s="17"/>
+    <row r="56" spans="1:35" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="51"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
-      <c r="H56" s="32"/>
+      <c r="H56" s="31"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
+      <c r="N56" s="50"/>
       <c r="S56" s="13"/>
-      <c r="T56" s="14"/>
+      <c r="T56" s="49"/>
       <c r="U56" s="13"/>
-      <c r="V56" s="14"/>
-[...4 lines deleted...]
-      <c r="AA56" s="14"/>
+      <c r="V56" s="49"/>
+      <c r="W56" s="49"/>
+      <c r="X56" s="49"/>
+      <c r="Y56" s="49"/>
+      <c r="Z56" s="49"/>
+      <c r="AA56" s="49"/>
       <c r="AB56" s="13"/>
-      <c r="AC56" s="14"/>
+      <c r="AC56" s="49"/>
       <c r="AD56" s="13"/>
-      <c r="AE56" s="14"/>
-      <c r="AF56" s="14"/>
+      <c r="AE56" s="49"/>
+      <c r="AF56" s="49"/>
       <c r="AG56" s="15"/>
-      <c r="AH56" s="14"/>
+      <c r="AH56" s="49"/>
       <c r="AI56" s="15"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A57" s="17"/>
-      <c r="B57" s="4"/>
-[...1 lines deleted...]
-      <c r="E57" s="4"/>
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="31"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="S57" s="13"/>
       <c r="T57" s="14"/>
       <c r="U57" s="13"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="13"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="13"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="15"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="15"/>
     </row>
     <row r="58" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A58" s="17"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="18"/>
+      <c r="E58" s="4"/>
       <c r="M58" s="12"/>
       <c r="S58" s="13"/>
       <c r="T58" s="14"/>
       <c r="U58" s="13"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="13"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="13"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="15"/>
       <c r="AH58" s="14"/>
       <c r="AI58" s="15"/>
     </row>
     <row r="59" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A59" s="17"/>
-      <c r="I59" s="5"/>
       <c r="M59" s="12"/>
       <c r="S59" s="13"/>
       <c r="T59" s="14"/>
       <c r="U59" s="13"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="13"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="13"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="15"/>
       <c r="AH59" s="14"/>
       <c r="AI59" s="15"/>
     </row>
     <row r="60" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A60" s="17"/>
+      <c r="I60" s="5"/>
+      <c r="M60" s="12"/>
       <c r="S60" s="13"/>
       <c r="T60" s="14"/>
       <c r="U60" s="13"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="14"/>
       <c r="AA60" s="14"/>
       <c r="AB60" s="13"/>
       <c r="AC60" s="14"/>
       <c r="AD60" s="13"/>
       <c r="AE60" s="14"/>
       <c r="AF60" s="14"/>
       <c r="AG60" s="15"/>
       <c r="AH60" s="14"/>
       <c r="AI60" s="15"/>
     </row>
-    <row r="80" spans="2:10" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="J80" s="1"/>
+    <row r="61" spans="1:35" ht="13.15" x14ac:dyDescent="0.25">
+      <c r="S61" s="13"/>
+      <c r="T61" s="14"/>
+      <c r="U61" s="13"/>
+      <c r="V61" s="14"/>
+      <c r="W61" s="14"/>
+      <c r="X61" s="14"/>
+      <c r="Y61" s="14"/>
+      <c r="Z61" s="14"/>
+      <c r="AA61" s="14"/>
+      <c r="AB61" s="13"/>
+      <c r="AC61" s="14"/>
+      <c r="AD61" s="13"/>
+      <c r="AE61" s="14"/>
+      <c r="AF61" s="14"/>
+      <c r="AG61" s="15"/>
+      <c r="AH61" s="14"/>
+      <c r="AI61" s="15"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B81" s="6"/>
+      <c r="C81" s="20"/>
+      <c r="D81" s="20"/>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="A55:M55"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>