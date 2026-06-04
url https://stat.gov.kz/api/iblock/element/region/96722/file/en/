--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14295" windowHeight="12840" tabRatio="768"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="42">
   <si>
     <t>Natural water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Non-drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
@@ -150,51 +150,51 @@
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>Production of industrial products in the section water supply, sewerage system, control over the collection and distribution of waste in Kostanay region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -278,50 +278,55 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -538,115 +543,115 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="41">
     <cellStyle name="Гиперссылка 2" xfId="14"/>
     <cellStyle name="Гиперссылка 3" xfId="15"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="28"/>
     <cellStyle name="Обычный 11" xfId="29"/>
     <cellStyle name="Обычный 12" xfId="30"/>
     <cellStyle name="Обычный 13" xfId="31"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="16"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 2 3" xfId="33"/>
     <cellStyle name="Обычный 2 2 4" xfId="17"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="34"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="32"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 2 9" xfId="12"/>
@@ -956,1310 +961,1401 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:A3"/>
+      <selection activeCell="E5" sqref="E5:E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
-    <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8" style="1" customWidth="1"/>
+    <col min="5" max="6" width="8" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="32" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="6" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="59"/>
-[...14 lines deleted...]
-      <c r="B2" s="65" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+    </row>
+    <row r="2" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="61"/>
+      <c r="B2" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="66"/>
-[...10 lines deleted...]
-      <c r="N2" s="50"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="48"/>
     </row>
     <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="26"/>
     </row>
     <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="22"/>
-      <c r="F4" s="46"/>
-[...1 lines deleted...]
-      <c r="H4" s="55"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
       <c r="I4" s="35"/>
       <c r="J4" s="9"/>
       <c r="K4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="7"/>
     </row>
-    <row r="5" spans="1:15" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+    <row r="5" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="53">
         <v>4206.7</v>
       </c>
-      <c r="C5" s="55">
+      <c r="C5" s="53">
         <v>8459.2999999999993</v>
       </c>
       <c r="D5" s="9">
         <v>12636.1</v>
       </c>
-      <c r="E5" s="22"/>
+      <c r="E5" s="65">
+        <v>16937.7</v>
+      </c>
       <c r="F5" s="25"/>
-      <c r="G5" s="55"/>
-      <c r="H5" s="55"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="23"/>
       <c r="L5" s="24"/>
       <c r="M5" s="23"/>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="9">
         <v>1555.5</v>
       </c>
-      <c r="C6" s="55">
+      <c r="C6" s="53">
         <v>3141.7</v>
       </c>
       <c r="D6" s="9">
         <v>4715.8</v>
       </c>
-      <c r="E6" s="9"/>
+      <c r="E6" s="65">
+        <v>6335</v>
+      </c>
       <c r="F6" s="36"/>
       <c r="G6" s="9"/>
-      <c r="H6" s="55"/>
+      <c r="H6" s="53"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>192.5</v>
       </c>
-      <c r="C7" s="55">
+      <c r="C7" s="53">
         <v>348.8</v>
       </c>
       <c r="D7" s="9">
         <v>533.29999999999995</v>
       </c>
-      <c r="E7" s="9"/>
+      <c r="E7" s="65">
+        <v>698.9</v>
+      </c>
       <c r="F7" s="36"/>
       <c r="G7" s="9"/>
-      <c r="H7" s="55"/>
+      <c r="H7" s="53"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="9">
         <v>228.5</v>
       </c>
-      <c r="C8" s="55">
+      <c r="C8" s="53">
         <v>420.3</v>
       </c>
       <c r="D8" s="9">
         <v>633.9</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="65">
+        <v>830.4</v>
+      </c>
       <c r="F8" s="36"/>
       <c r="G8" s="9"/>
-      <c r="H8" s="55"/>
+      <c r="H8" s="53"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F9" s="36"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="38">
         <v>28.6</v>
       </c>
-      <c r="C10" s="55">
+      <c r="C10" s="53">
         <v>64.099999999999994</v>
       </c>
       <c r="D10" s="9">
         <v>99.6</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="65">
+        <v>135.1</v>
+      </c>
       <c r="F10" s="36"/>
       <c r="G10" s="38"/>
-      <c r="H10" s="55"/>
+      <c r="H10" s="53"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="38">
         <v>16</v>
       </c>
-      <c r="C11" s="55">
+      <c r="C11" s="53">
         <v>40.200000000000003</v>
       </c>
       <c r="D11" s="9">
         <v>64.400000000000006</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="65">
+        <v>88.5</v>
+      </c>
       <c r="F11" s="36"/>
       <c r="G11" s="38"/>
-      <c r="H11" s="55"/>
+      <c r="H11" s="53"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="38">
         <v>68</v>
       </c>
-      <c r="C12" s="55">
+      <c r="C12" s="53">
         <v>136.69999999999999</v>
       </c>
       <c r="D12" s="9">
         <v>205.6</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="65">
+        <v>273.2</v>
+      </c>
       <c r="F12" s="36"/>
       <c r="G12" s="38"/>
-      <c r="H12" s="55"/>
+      <c r="H12" s="53"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="38">
         <v>10.9</v>
       </c>
-      <c r="C13" s="55">
+      <c r="C13" s="53">
         <v>24.3</v>
       </c>
       <c r="D13" s="9">
         <v>37.700000000000003</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="65">
+        <v>51.1</v>
+      </c>
       <c r="F13" s="36"/>
       <c r="G13" s="38"/>
-      <c r="H13" s="55"/>
+      <c r="H13" s="53"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="38">
         <v>33.700000000000003</v>
       </c>
-      <c r="C14" s="55">
+      <c r="C14" s="53">
         <v>69</v>
       </c>
       <c r="D14" s="9">
         <v>104.3</v>
       </c>
-      <c r="E14" s="9"/>
+      <c r="E14" s="65">
+        <v>139.69999999999999</v>
+      </c>
       <c r="F14" s="36"/>
       <c r="G14" s="38"/>
-      <c r="H14" s="55"/>
+      <c r="H14" s="53"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="38">
         <v>141</v>
       </c>
-      <c r="C15" s="55">
+      <c r="C15" s="53">
         <v>264.8</v>
       </c>
       <c r="D15" s="9">
         <v>383.7</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="65">
+        <v>516</v>
+      </c>
       <c r="F15" s="36"/>
       <c r="G15" s="38"/>
-      <c r="H15" s="55"/>
+      <c r="H15" s="53"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="38">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C16" s="55">
+      <c r="C16" s="53">
         <v>18.100000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>26.5</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="65">
+        <v>34.799999999999997</v>
+      </c>
       <c r="F16" s="36"/>
       <c r="G16" s="38"/>
-      <c r="H16" s="55"/>
+      <c r="H16" s="53"/>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="9"/>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="38">
         <v>35.6</v>
       </c>
-      <c r="C17" s="55">
+      <c r="C17" s="53">
         <v>72.3</v>
       </c>
       <c r="D17" s="9">
         <v>107.9</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="65">
+        <v>137.4</v>
+      </c>
       <c r="F17" s="36"/>
       <c r="G17" s="38"/>
-      <c r="H17" s="55"/>
+      <c r="H17" s="53"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="38">
         <v>28.5</v>
       </c>
-      <c r="C18" s="55">
+      <c r="C18" s="53">
         <v>52.6</v>
       </c>
       <c r="D18" s="9">
         <v>76.7</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="65">
+        <v>100.8</v>
+      </c>
       <c r="F18" s="36"/>
       <c r="G18" s="38"/>
-      <c r="H18" s="55"/>
+      <c r="H18" s="53"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="38">
         <v>131.1</v>
       </c>
-      <c r="C19" s="55">
+      <c r="C19" s="53">
         <v>256.60000000000002</v>
       </c>
       <c r="D19" s="9">
         <v>361.7</v>
       </c>
-      <c r="E19" s="9"/>
+      <c r="E19" s="65">
+        <v>475.9</v>
+      </c>
       <c r="F19" s="36"/>
       <c r="G19" s="38"/>
-      <c r="H19" s="55"/>
+      <c r="H19" s="53"/>
       <c r="I19" s="35"/>
       <c r="J19" s="35"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="9"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="38">
         <v>20.7</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="53">
         <v>39.700000000000003</v>
       </c>
       <c r="D20" s="9">
         <v>58.7</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="65">
+        <v>77.7</v>
+      </c>
       <c r="F20" s="36"/>
       <c r="G20" s="38"/>
-      <c r="H20" s="55"/>
+      <c r="H20" s="53"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="9"/>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="38">
         <v>6</v>
       </c>
-      <c r="C21" s="55">
+      <c r="C21" s="53">
         <v>15</v>
       </c>
       <c r="D21" s="9">
         <v>24</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="65">
+        <v>33</v>
+      </c>
       <c r="F21" s="36"/>
       <c r="G21" s="38"/>
-      <c r="H21" s="55"/>
+      <c r="H21" s="53"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="9"/>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E22" s="9"/>
+      <c r="E22" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F22" s="36"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="9"/>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F23" s="36"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="35"/>
       <c r="J23" s="35"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="9"/>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="9">
         <v>18.100000000000001</v>
       </c>
-      <c r="C24" s="55">
+      <c r="C24" s="53">
         <v>36.6</v>
       </c>
       <c r="D24" s="9">
         <v>55.1</v>
       </c>
-      <c r="E24" s="9"/>
+      <c r="E24" s="65">
+        <v>73.599999999999994</v>
+      </c>
       <c r="F24" s="36"/>
       <c r="G24" s="9"/>
-      <c r="H24" s="55"/>
+      <c r="H24" s="53"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="9"/>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="9">
         <v>27.4</v>
       </c>
-      <c r="C25" s="55">
+      <c r="C25" s="53">
         <v>58</v>
       </c>
       <c r="D25" s="9">
         <v>88.6</v>
       </c>
-      <c r="E25" s="9"/>
+      <c r="E25" s="65">
+        <v>119.2</v>
+      </c>
       <c r="F25" s="25"/>
       <c r="G25" s="9"/>
-      <c r="H25" s="55"/>
+      <c r="H25" s="53"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="9"/>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="47" t="s">
+      <c r="A26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="21"/>
       <c r="C26" s="39"/>
-      <c r="D26" s="55"/>
-[...1 lines deleted...]
-      <c r="F26" s="47"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="45"/>
       <c r="G26" s="21"/>
       <c r="H26" s="39"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="24"/>
       <c r="N26" s="7"/>
     </row>
-    <row r="27" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="56" t="s">
+    <row r="27" spans="1:14" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="21">
         <v>3855.9</v>
       </c>
       <c r="C27" s="39">
         <v>7775.8</v>
       </c>
-      <c r="D27" s="55">
+      <c r="D27" s="53">
         <v>11602</v>
       </c>
-      <c r="E27" s="22"/>
+      <c r="E27" s="65">
+        <v>15533.1</v>
+      </c>
       <c r="F27" s="25"/>
       <c r="G27" s="21"/>
       <c r="H27" s="39"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="24"/>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="9">
         <v>1555.5</v>
       </c>
       <c r="C28" s="39">
         <v>3141.7</v>
       </c>
-      <c r="D28" s="55">
+      <c r="D28" s="53">
         <v>4715.8</v>
       </c>
-      <c r="E28" s="40"/>
+      <c r="E28" s="65">
+        <v>6335</v>
+      </c>
       <c r="F28" s="36"/>
       <c r="G28" s="9"/>
       <c r="H28" s="39"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="39"/>
       <c r="L28" s="9"/>
       <c r="M28" s="37"/>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="9">
         <v>113.6</v>
       </c>
       <c r="C29" s="39">
         <v>211</v>
       </c>
-      <c r="D29" s="55">
+      <c r="D29" s="53">
         <v>325.10000000000002</v>
       </c>
-      <c r="E29" s="40"/>
+      <c r="E29" s="65">
+        <v>442.6</v>
+      </c>
       <c r="F29" s="36"/>
       <c r="G29" s="9"/>
       <c r="H29" s="39"/>
       <c r="I29" s="35"/>
       <c r="J29" s="35"/>
       <c r="K29" s="39"/>
       <c r="L29" s="9"/>
       <c r="M29" s="37"/>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="9">
         <v>228.5</v>
       </c>
       <c r="C30" s="39">
         <v>420.3</v>
       </c>
-      <c r="D30" s="55">
+      <c r="D30" s="53">
         <v>633.9</v>
       </c>
-      <c r="E30" s="40"/>
+      <c r="E30" s="65">
+        <v>830.4</v>
+      </c>
       <c r="F30" s="36"/>
       <c r="G30" s="9"/>
       <c r="H30" s="39"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="39"/>
       <c r="L30" s="9"/>
       <c r="M30" s="37"/>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="D31" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="40"/>
+      <c r="D31" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F31" s="36"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="39"/>
       <c r="L31" s="9"/>
       <c r="M31" s="37"/>
       <c r="N31" s="7"/>
     </row>
     <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9">
         <v>28.6</v>
       </c>
       <c r="C32" s="39">
         <v>64.099999999999994</v>
       </c>
-      <c r="D32" s="55">
+      <c r="D32" s="53">
         <v>99.6</v>
       </c>
-      <c r="E32" s="40"/>
+      <c r="E32" s="65">
+        <v>135.1</v>
+      </c>
       <c r="F32" s="36"/>
       <c r="G32" s="9"/>
       <c r="H32" s="39"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="39"/>
       <c r="L32" s="9"/>
       <c r="M32" s="37"/>
       <c r="N32" s="7"/>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9">
         <v>16</v>
       </c>
       <c r="C33" s="39">
         <v>40.200000000000003</v>
       </c>
-      <c r="D33" s="55">
+      <c r="D33" s="53">
         <v>64.400000000000006</v>
       </c>
-      <c r="E33" s="40"/>
+      <c r="E33" s="65">
+        <v>88.5</v>
+      </c>
       <c r="F33" s="36"/>
       <c r="G33" s="9"/>
       <c r="H33" s="39"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="39"/>
       <c r="L33" s="9"/>
       <c r="M33" s="37"/>
       <c r="N33" s="7"/>
     </row>
     <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9">
         <v>68</v>
       </c>
       <c r="C34" s="39">
         <v>136.69999999999999</v>
       </c>
-      <c r="D34" s="55">
+      <c r="D34" s="53">
         <v>205.6</v>
       </c>
-      <c r="E34" s="40"/>
+      <c r="E34" s="65">
+        <v>273.2</v>
+      </c>
       <c r="F34" s="36"/>
       <c r="G34" s="9"/>
       <c r="H34" s="39"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
       <c r="K34" s="39"/>
       <c r="L34" s="9"/>
       <c r="M34" s="37"/>
       <c r="N34" s="7"/>
     </row>
     <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="9">
         <v>10.9</v>
       </c>
       <c r="C35" s="39">
         <v>24.3</v>
       </c>
-      <c r="D35" s="55">
+      <c r="D35" s="53">
         <v>37.700000000000003</v>
       </c>
-      <c r="E35" s="40"/>
+      <c r="E35" s="65">
+        <v>51.1</v>
+      </c>
       <c r="F35" s="36"/>
       <c r="G35" s="9"/>
       <c r="H35" s="39"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="39"/>
       <c r="L35" s="9"/>
       <c r="M35" s="37"/>
       <c r="N35" s="7"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="9">
         <v>33.700000000000003</v>
       </c>
       <c r="C36" s="39">
         <v>69</v>
       </c>
-      <c r="D36" s="55">
+      <c r="D36" s="53">
         <v>104.3</v>
       </c>
-      <c r="E36" s="40"/>
+      <c r="E36" s="65">
+        <v>139.69999999999999</v>
+      </c>
       <c r="F36" s="36"/>
       <c r="G36" s="9"/>
       <c r="H36" s="39"/>
       <c r="I36" s="35"/>
       <c r="J36" s="35"/>
       <c r="K36" s="39"/>
       <c r="L36" s="9"/>
       <c r="M36" s="37"/>
       <c r="N36" s="7"/>
     </row>
     <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="9">
         <v>141</v>
       </c>
       <c r="C37" s="39">
         <v>264.8</v>
       </c>
-      <c r="D37" s="55">
+      <c r="D37" s="53">
         <v>383.7</v>
       </c>
-      <c r="E37" s="40"/>
+      <c r="E37" s="65">
+        <v>516</v>
+      </c>
       <c r="F37" s="36"/>
       <c r="G37" s="9"/>
       <c r="H37" s="39"/>
       <c r="I37" s="35"/>
       <c r="J37" s="35"/>
       <c r="K37" s="39"/>
       <c r="L37" s="9"/>
       <c r="M37" s="37"/>
       <c r="N37" s="7"/>
     </row>
     <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="C38" s="39">
         <v>18.100000000000001</v>
       </c>
-      <c r="D38" s="55">
+      <c r="D38" s="53">
         <v>26.5</v>
       </c>
-      <c r="E38" s="40"/>
+      <c r="E38" s="65">
+        <v>34.799999999999997</v>
+      </c>
       <c r="F38" s="36"/>
       <c r="G38" s="9"/>
       <c r="H38" s="39"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="39"/>
       <c r="L38" s="9"/>
       <c r="M38" s="37"/>
       <c r="N38" s="7"/>
     </row>
     <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="9">
         <v>35.6</v>
       </c>
       <c r="C39" s="39">
         <v>72.3</v>
       </c>
-      <c r="D39" s="55">
+      <c r="D39" s="53">
         <v>107.9</v>
       </c>
-      <c r="E39" s="40"/>
+      <c r="E39" s="65">
+        <v>137.4</v>
+      </c>
       <c r="F39" s="36"/>
       <c r="G39" s="9"/>
       <c r="H39" s="39"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="39"/>
       <c r="L39" s="9"/>
       <c r="M39" s="37"/>
       <c r="N39" s="7"/>
     </row>
     <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="9">
         <v>28.5</v>
       </c>
       <c r="C40" s="39">
         <v>52.6</v>
       </c>
-      <c r="D40" s="55">
+      <c r="D40" s="53">
         <v>76.7</v>
       </c>
-      <c r="E40" s="40"/>
+      <c r="E40" s="65">
+        <v>100.8</v>
+      </c>
       <c r="F40" s="36"/>
       <c r="G40" s="9"/>
       <c r="H40" s="39"/>
       <c r="I40" s="35"/>
       <c r="J40" s="35"/>
       <c r="K40" s="39"/>
       <c r="L40" s="9"/>
       <c r="M40" s="37"/>
       <c r="N40" s="7"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="9">
         <v>131.1</v>
       </c>
       <c r="C41" s="39">
         <v>256.60000000000002</v>
       </c>
-      <c r="D41" s="55">
+      <c r="D41" s="53">
         <v>361.7</v>
       </c>
-      <c r="E41" s="40"/>
+      <c r="E41" s="65">
+        <v>475.9</v>
+      </c>
       <c r="F41" s="36"/>
       <c r="G41" s="9"/>
       <c r="H41" s="39"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="39"/>
       <c r="L41" s="9"/>
       <c r="M41" s="37"/>
       <c r="N41" s="7"/>
     </row>
     <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="9">
         <v>20.7</v>
       </c>
       <c r="C42" s="39">
         <v>39.700000000000003</v>
       </c>
-      <c r="D42" s="55">
+      <c r="D42" s="53">
         <v>58.7</v>
       </c>
-      <c r="E42" s="40"/>
+      <c r="E42" s="65">
+        <v>77.7</v>
+      </c>
       <c r="F42" s="36"/>
       <c r="G42" s="9"/>
       <c r="H42" s="39"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="39"/>
       <c r="L42" s="9"/>
       <c r="M42" s="37"/>
       <c r="N42" s="7"/>
     </row>
     <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="9">
         <v>6</v>
       </c>
       <c r="C43" s="39">
         <v>15</v>
       </c>
-      <c r="D43" s="55">
+      <c r="D43" s="53">
         <v>24</v>
       </c>
-      <c r="E43" s="40"/>
+      <c r="E43" s="65">
+        <v>33</v>
+      </c>
       <c r="F43" s="36"/>
       <c r="G43" s="9"/>
       <c r="H43" s="39"/>
       <c r="I43" s="35"/>
       <c r="J43" s="35"/>
       <c r="K43" s="39"/>
       <c r="L43" s="9"/>
       <c r="M43" s="37"/>
       <c r="N43" s="7"/>
     </row>
     <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="D44" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="40"/>
+      <c r="D44" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F44" s="36"/>
       <c r="G44" s="38"/>
       <c r="H44" s="38"/>
       <c r="I44" s="35"/>
       <c r="J44" s="35"/>
       <c r="K44" s="39"/>
       <c r="L44" s="9"/>
       <c r="M44" s="37"/>
       <c r="N44" s="7"/>
     </row>
     <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="D45" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="40"/>
+      <c r="D45" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F45" s="36"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="39"/>
       <c r="L45" s="9"/>
       <c r="M45" s="37"/>
       <c r="N45" s="7"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="9">
         <v>18.100000000000001</v>
       </c>
       <c r="C46" s="39">
         <v>36.6</v>
       </c>
-      <c r="D46" s="55">
+      <c r="D46" s="53">
         <v>55.1</v>
       </c>
-      <c r="E46" s="40"/>
+      <c r="E46" s="65">
+        <v>73.599999999999994</v>
+      </c>
       <c r="F46" s="36"/>
       <c r="G46" s="9"/>
       <c r="H46" s="39"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="39"/>
       <c r="L46" s="9"/>
       <c r="M46" s="37"/>
       <c r="N46" s="7"/>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="9">
         <v>27.4</v>
       </c>
       <c r="C47" s="39">
         <v>58</v>
       </c>
-      <c r="D47" s="55">
+      <c r="D47" s="53">
         <v>88.6</v>
       </c>
-      <c r="E47" s="40"/>
+      <c r="E47" s="65">
+        <v>119.2</v>
+      </c>
       <c r="F47" s="25"/>
       <c r="G47" s="9"/>
       <c r="H47" s="39"/>
       <c r="I47" s="35"/>
       <c r="J47" s="35"/>
       <c r="K47" s="39"/>
       <c r="L47" s="9"/>
       <c r="M47" s="37"/>
       <c r="N47" s="7"/>
     </row>
-    <row r="48" spans="1:14" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="53" t="s">
+    <row r="48" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="21"/>
       <c r="C48" s="40"/>
-      <c r="D48" s="55"/>
-[...1 lines deleted...]
-      <c r="F48" s="53"/>
+      <c r="D48" s="53"/>
+      <c r="E48" s="40"/>
+      <c r="F48" s="51"/>
       <c r="G48" s="21"/>
       <c r="H48" s="40"/>
       <c r="I48" s="35"/>
       <c r="J48" s="35"/>
       <c r="K48" s="35"/>
       <c r="L48" s="35"/>
       <c r="M48" s="34"/>
       <c r="N48" s="7"/>
     </row>
-    <row r="49" spans="1:35" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="56" t="s">
+    <row r="49" spans="1:35" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="21">
         <v>350.8</v>
       </c>
       <c r="C49" s="40">
         <v>683.5</v>
       </c>
-      <c r="D49" s="55">
+      <c r="D49" s="53">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E49" s="41"/>
+      <c r="E49" s="66">
+        <v>1404.6</v>
+      </c>
       <c r="F49" s="25"/>
       <c r="G49" s="21"/>
       <c r="H49" s="40"/>
       <c r="I49" s="35"/>
       <c r="J49" s="35"/>
       <c r="K49" s="35"/>
       <c r="L49" s="35"/>
       <c r="M49" s="34"/>
       <c r="N49" s="7"/>
     </row>
     <row r="50" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="9">
         <v>78.900000000000006</v>
       </c>
       <c r="C50" s="40">
         <v>137.80000000000001</v>
       </c>
-      <c r="D50" s="55">
+      <c r="D50" s="53">
         <v>208.2</v>
       </c>
-      <c r="E50" s="40"/>
+      <c r="E50" s="66">
+        <v>256.3</v>
+      </c>
       <c r="F50" s="36"/>
       <c r="G50" s="9"/>
       <c r="H50" s="40"/>
       <c r="I50" s="35"/>
       <c r="J50" s="35"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="33"/>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="D51" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="40"/>
+      <c r="D51" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="F51" s="36"/>
       <c r="G51" s="38"/>
       <c r="H51" s="38"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="33"/>
       <c r="N51" s="7"/>
     </row>
     <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="42" t="s">
+      <c r="A52" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="B52" s="43" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="43" t="s">
+      <c r="B52" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="42" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="E52" s="44"/>
-[...4 lines deleted...]
-      <c r="J52" s="57"/>
+      <c r="E52" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="41"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="42"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
       <c r="K52" s="10"/>
       <c r="L52" s="10"/>
-      <c r="M52" s="45"/>
+      <c r="M52" s="43"/>
       <c r="N52" s="7"/>
     </row>
     <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
       <c r="H53" s="31"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="S53" s="13"/>
       <c r="T53" s="14"/>
       <c r="U53" s="13"/>
       <c r="V53" s="14"/>
       <c r="W53" s="14"/>
       <c r="X53" s="14"/>
       <c r="Y53" s="14"/>
@@ -2286,115 +2382,115 @@
       <c r="G54" s="12"/>
       <c r="H54" s="31"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="S54" s="13"/>
       <c r="T54" s="14"/>
       <c r="U54" s="13"/>
       <c r="V54" s="14"/>
       <c r="W54" s="14"/>
       <c r="X54" s="14"/>
       <c r="Y54" s="14"/>
       <c r="Z54" s="14"/>
       <c r="AA54" s="14"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="14"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="14"/>
       <c r="AF54" s="14"/>
       <c r="AG54" s="15"/>
       <c r="AH54" s="14"/>
       <c r="AI54" s="15"/>
     </row>
-    <row r="55" spans="1:35" s="50" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="60" t="s">
+    <row r="55" spans="1:35" s="48" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="60"/>
-[...10 lines deleted...]
-      <c r="M55" s="61"/>
+      <c r="B55" s="59"/>
+      <c r="C55" s="59"/>
+      <c r="D55" s="59"/>
+      <c r="E55" s="59"/>
+      <c r="F55" s="59"/>
+      <c r="G55" s="59"/>
+      <c r="H55" s="60"/>
+      <c r="I55" s="60"/>
+      <c r="J55" s="60"/>
+      <c r="K55" s="60"/>
+      <c r="L55" s="60"/>
+      <c r="M55" s="60"/>
       <c r="S55" s="12"/>
-      <c r="T55" s="58"/>
+      <c r="T55" s="56"/>
       <c r="U55" s="12"/>
-      <c r="V55" s="58"/>
-[...4 lines deleted...]
-      <c r="AA55" s="58"/>
+      <c r="V55" s="56"/>
+      <c r="W55" s="56"/>
+      <c r="X55" s="56"/>
+      <c r="Y55" s="56"/>
+      <c r="Z55" s="56"/>
+      <c r="AA55" s="56"/>
       <c r="AB55" s="12"/>
-      <c r="AC55" s="58"/>
+      <c r="AC55" s="56"/>
       <c r="AD55" s="12"/>
-      <c r="AE55" s="58"/>
-      <c r="AF55" s="58"/>
+      <c r="AE55" s="56"/>
+      <c r="AF55" s="56"/>
       <c r="AG55" s="15"/>
-      <c r="AH55" s="58"/>
+      <c r="AH55" s="56"/>
       <c r="AI55" s="15"/>
     </row>
-    <row r="56" spans="1:35" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="51"/>
+    <row r="56" spans="1:35" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="49"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="31"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
-      <c r="N56" s="50"/>
+      <c r="N56" s="48"/>
       <c r="S56" s="13"/>
-      <c r="T56" s="49"/>
+      <c r="T56" s="47"/>
       <c r="U56" s="13"/>
-      <c r="V56" s="49"/>
-[...4 lines deleted...]
-      <c r="AA56" s="49"/>
+      <c r="V56" s="47"/>
+      <c r="W56" s="47"/>
+      <c r="X56" s="47"/>
+      <c r="Y56" s="47"/>
+      <c r="Z56" s="47"/>
+      <c r="AA56" s="47"/>
       <c r="AB56" s="13"/>
-      <c r="AC56" s="49"/>
+      <c r="AC56" s="47"/>
       <c r="AD56" s="13"/>
-      <c r="AE56" s="49"/>
-      <c r="AF56" s="49"/>
+      <c r="AE56" s="47"/>
+      <c r="AF56" s="47"/>
       <c r="AG56" s="15"/>
-      <c r="AH56" s="49"/>
+      <c r="AH56" s="47"/>
       <c r="AI56" s="15"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A57" s="17"/>
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="31"/>
       <c r="I57" s="12"/>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="S57" s="13"/>
       <c r="T57" s="14"/>
       <c r="U57" s="13"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
@@ -2452,104 +2548,107 @@
       <c r="AH59" s="14"/>
       <c r="AI59" s="15"/>
     </row>
     <row r="60" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A60" s="17"/>
       <c r="I60" s="5"/>
       <c r="M60" s="12"/>
       <c r="S60" s="13"/>
       <c r="T60" s="14"/>
       <c r="U60" s="13"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="14"/>
       <c r="AA60" s="14"/>
       <c r="AB60" s="13"/>
       <c r="AC60" s="14"/>
       <c r="AD60" s="13"/>
       <c r="AE60" s="14"/>
       <c r="AF60" s="14"/>
       <c r="AG60" s="15"/>
       <c r="AH60" s="14"/>
       <c r="AI60" s="15"/>
     </row>
-    <row r="61" spans="1:35" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:35" x14ac:dyDescent="0.2">
       <c r="S61" s="13"/>
       <c r="T61" s="14"/>
       <c r="U61" s="13"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="14"/>
       <c r="AA61" s="14"/>
       <c r="AB61" s="13"/>
       <c r="AC61" s="14"/>
       <c r="AD61" s="13"/>
       <c r="AE61" s="14"/>
       <c r="AF61" s="14"/>
       <c r="AG61" s="15"/>
       <c r="AH61" s="14"/>
       <c r="AI61" s="15"/>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B81" s="6"/>
       <c r="C81" s="20"/>
       <c r="D81" s="20"/>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2558,92 +2657,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4183870-5A9D-43F8-AA14-81867164FCD0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D4B7B0-519F-4B66-876A-810A6A203261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4183870-5A9D-43F8-AA14-81867164FCD0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>