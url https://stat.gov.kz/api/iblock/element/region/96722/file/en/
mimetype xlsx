--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
+    <workbookView xWindow="9816" yWindow="12" windowWidth="12096" windowHeight="10572" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="43">
   <si>
     <t>Natural water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Non-drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
@@ -140,50 +140,53 @@
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>Production of industrial products in the section water supply, sewerage system, control over the collection and distribution of waste in Kostanay region</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -437,51 +440,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -582,75 +585,78 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="41">
     <cellStyle name="Гиперссылка 2" xfId="14"/>
     <cellStyle name="Гиперссылка 3" xfId="15"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="28"/>
     <cellStyle name="Обычный 11" xfId="29"/>
     <cellStyle name="Обычный 12" xfId="30"/>
     <cellStyle name="Обычный 13" xfId="31"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="16"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 2 3" xfId="33"/>
     <cellStyle name="Обычный 2 2 4" xfId="17"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="34"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="32"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
@@ -958,1697 +964,1842 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI81"/>
+  <dimension ref="A1:AI83"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5:E52"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="G50" sqref="G50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
-    <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="1" customWidth="1"/>
     <col min="5" max="6" width="8" style="1" customWidth="1"/>
-    <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="26" max="16384" width="8.85546875" style="2"/>
+    <col min="7" max="7" width="8.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.88671875" style="32" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="9.44140625" style="6" customWidth="1"/>
+    <col min="11" max="11" width="8.109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.5546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.88671875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="14.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.109375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="58"/>
-[...14 lines deleted...]
-      <c r="B2" s="63" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+    </row>
+    <row r="2" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="63"/>
+      <c r="B2" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="64"/>
-[...9 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
       <c r="N2" s="48"/>
     </row>
-    <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="62"/>
+    <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="64"/>
       <c r="B3" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="26"/>
     </row>
-    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="22"/>
       <c r="F4" s="44"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="35"/>
       <c r="J4" s="9"/>
       <c r="K4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="7"/>
     </row>
-    <row r="5" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="53">
         <v>4206.7</v>
       </c>
       <c r="C5" s="53">
         <v>8459.2999999999993</v>
       </c>
       <c r="D5" s="9">
         <v>12636.1</v>
       </c>
-      <c r="E5" s="65">
+      <c r="E5" s="58">
         <v>16937.7</v>
       </c>
-      <c r="F5" s="25"/>
+      <c r="F5" s="58">
+        <v>21289.9</v>
+      </c>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="23"/>
       <c r="L5" s="24"/>
       <c r="M5" s="23"/>
       <c r="N5" s="7"/>
     </row>
-    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="9">
         <v>1555.5</v>
       </c>
       <c r="C6" s="53">
         <v>3141.7</v>
       </c>
       <c r="D6" s="9">
         <v>4715.8</v>
       </c>
-      <c r="E6" s="65">
+      <c r="E6" s="58">
         <v>6335</v>
       </c>
-      <c r="F6" s="36"/>
+      <c r="F6" s="58">
+        <v>7851.9</v>
+      </c>
       <c r="G6" s="9"/>
       <c r="H6" s="53"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
-    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>192.5</v>
       </c>
       <c r="C7" s="53">
         <v>348.8</v>
       </c>
       <c r="D7" s="9">
         <v>533.29999999999995</v>
       </c>
-      <c r="E7" s="65">
+      <c r="E7" s="58">
         <v>698.9</v>
       </c>
-      <c r="F7" s="36"/>
+      <c r="F7" s="58">
+        <v>803.1</v>
+      </c>
       <c r="G7" s="9"/>
       <c r="H7" s="53"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="9">
         <v>228.5</v>
       </c>
       <c r="C8" s="53">
         <v>420.3</v>
       </c>
       <c r="D8" s="9">
         <v>633.9</v>
       </c>
-      <c r="E8" s="65">
+      <c r="E8" s="58">
         <v>830.4</v>
       </c>
-      <c r="F8" s="36"/>
+      <c r="F8" s="58">
+        <v>1075.9000000000001</v>
+      </c>
       <c r="G8" s="9"/>
       <c r="H8" s="53"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="36"/>
+      <c r="F9" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="38">
         <v>28.6</v>
       </c>
       <c r="C10" s="53">
         <v>64.099999999999994</v>
       </c>
       <c r="D10" s="9">
         <v>99.6</v>
       </c>
-      <c r="E10" s="65">
+      <c r="E10" s="58">
         <v>135.1</v>
       </c>
-      <c r="F10" s="36"/>
+      <c r="F10" s="58">
+        <v>164.4</v>
+      </c>
       <c r="G10" s="38"/>
       <c r="H10" s="53"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="38">
         <v>16</v>
       </c>
       <c r="C11" s="53">
         <v>40.200000000000003</v>
       </c>
       <c r="D11" s="9">
         <v>64.400000000000006</v>
       </c>
-      <c r="E11" s="65">
+      <c r="E11" s="58">
         <v>88.5</v>
       </c>
-      <c r="F11" s="36"/>
+      <c r="F11" s="58">
+        <v>108</v>
+      </c>
       <c r="G11" s="38"/>
       <c r="H11" s="53"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="38">
         <v>68</v>
       </c>
       <c r="C12" s="53">
         <v>136.69999999999999</v>
       </c>
       <c r="D12" s="9">
         <v>205.6</v>
       </c>
-      <c r="E12" s="65">
+      <c r="E12" s="58">
         <v>273.2</v>
       </c>
-      <c r="F12" s="36"/>
+      <c r="F12" s="58">
+        <v>341.3</v>
+      </c>
       <c r="G12" s="38"/>
       <c r="H12" s="53"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="38">
         <v>10.9</v>
       </c>
       <c r="C13" s="53">
         <v>24.3</v>
       </c>
       <c r="D13" s="9">
         <v>37.700000000000003</v>
       </c>
-      <c r="E13" s="65">
+      <c r="E13" s="58">
         <v>51.1</v>
       </c>
-      <c r="F13" s="36"/>
+      <c r="F13" s="58">
+        <v>61.1</v>
+      </c>
       <c r="G13" s="38"/>
       <c r="H13" s="53"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="38">
         <v>33.700000000000003</v>
       </c>
       <c r="C14" s="53">
         <v>69</v>
       </c>
       <c r="D14" s="9">
         <v>104.3</v>
       </c>
-      <c r="E14" s="65">
+      <c r="E14" s="58">
         <v>139.69999999999999</v>
       </c>
-      <c r="F14" s="36"/>
+      <c r="F14" s="58">
+        <v>175.7</v>
+      </c>
       <c r="G14" s="38"/>
       <c r="H14" s="53"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="N14" s="7"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="38">
         <v>141</v>
       </c>
       <c r="C15" s="53">
         <v>264.8</v>
       </c>
       <c r="D15" s="9">
         <v>383.7</v>
       </c>
-      <c r="E15" s="65">
+      <c r="E15" s="58">
         <v>516</v>
       </c>
-      <c r="F15" s="36"/>
+      <c r="F15" s="58">
+        <v>645.5</v>
+      </c>
       <c r="G15" s="38"/>
       <c r="H15" s="53"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="7"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="38">
         <v>9.6999999999999993</v>
       </c>
       <c r="C16" s="53">
         <v>18.100000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>26.5</v>
       </c>
-      <c r="E16" s="65">
+      <c r="E16" s="58">
         <v>34.799999999999997</v>
       </c>
-      <c r="F16" s="36"/>
+      <c r="F16" s="58">
+        <v>46</v>
+      </c>
       <c r="G16" s="38"/>
       <c r="H16" s="53"/>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="9"/>
       <c r="N16" s="7"/>
     </row>
-    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="38">
         <v>35.6</v>
       </c>
       <c r="C17" s="53">
         <v>72.3</v>
       </c>
       <c r="D17" s="9">
         <v>107.9</v>
       </c>
-      <c r="E17" s="65">
+      <c r="E17" s="58">
         <v>137.4</v>
       </c>
-      <c r="F17" s="36"/>
+      <c r="F17" s="58">
+        <v>173.2</v>
+      </c>
       <c r="G17" s="38"/>
       <c r="H17" s="53"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="N17" s="7"/>
     </row>
-    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="38">
         <v>28.5</v>
       </c>
       <c r="C18" s="53">
         <v>52.6</v>
       </c>
       <c r="D18" s="9">
         <v>76.7</v>
       </c>
-      <c r="E18" s="65">
+      <c r="E18" s="58">
         <v>100.8</v>
       </c>
-      <c r="F18" s="36"/>
+      <c r="F18" s="58">
+        <v>139.80000000000001</v>
+      </c>
       <c r="G18" s="38"/>
       <c r="H18" s="53"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
       <c r="N18" s="7"/>
     </row>
-    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="38">
         <v>131.1</v>
       </c>
       <c r="C19" s="53">
         <v>256.60000000000002</v>
       </c>
       <c r="D19" s="9">
         <v>361.7</v>
       </c>
-      <c r="E19" s="65">
+      <c r="E19" s="58">
         <v>475.9</v>
       </c>
-      <c r="F19" s="36"/>
+      <c r="F19" s="58">
+        <v>583</v>
+      </c>
       <c r="G19" s="38"/>
       <c r="H19" s="53"/>
       <c r="I19" s="35"/>
       <c r="J19" s="35"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="9"/>
       <c r="N19" s="7"/>
     </row>
-    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="38">
         <v>20.7</v>
       </c>
       <c r="C20" s="53">
         <v>39.700000000000003</v>
       </c>
       <c r="D20" s="9">
         <v>58.7</v>
       </c>
-      <c r="E20" s="65">
+      <c r="E20" s="58">
         <v>77.7</v>
       </c>
-      <c r="F20" s="36"/>
+      <c r="F20" s="58">
+        <v>99</v>
+      </c>
       <c r="G20" s="38"/>
       <c r="H20" s="53"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="9"/>
       <c r="N20" s="7"/>
     </row>
-    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="38">
         <v>6</v>
       </c>
       <c r="C21" s="53">
         <v>15</v>
       </c>
       <c r="D21" s="9">
         <v>24</v>
       </c>
-      <c r="E21" s="65">
+      <c r="E21" s="58">
         <v>33</v>
       </c>
-      <c r="F21" s="36"/>
+      <c r="F21" s="58">
+        <v>40.200000000000003</v>
+      </c>
       <c r="G21" s="38"/>
       <c r="H21" s="53"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="9"/>
       <c r="N21" s="7"/>
     </row>
-    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F22" s="36"/>
+      <c r="F22" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="9"/>
       <c r="N22" s="7"/>
     </row>
-    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F23" s="36"/>
+      <c r="F23" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="35"/>
       <c r="J23" s="35"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="9"/>
       <c r="N23" s="7"/>
     </row>
-    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="9">
         <v>18.100000000000001</v>
       </c>
       <c r="C24" s="53">
         <v>36.6</v>
       </c>
       <c r="D24" s="9">
         <v>55.1</v>
       </c>
-      <c r="E24" s="65">
+      <c r="E24" s="58">
         <v>73.599999999999994</v>
       </c>
-      <c r="F24" s="36"/>
+      <c r="F24" s="58">
+        <v>99.9</v>
+      </c>
       <c r="G24" s="9"/>
       <c r="H24" s="53"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="9"/>
       <c r="N24" s="7"/>
     </row>
-    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="9">
         <v>27.4</v>
       </c>
       <c r="C25" s="53">
         <v>58</v>
       </c>
       <c r="D25" s="9">
         <v>88.6</v>
       </c>
-      <c r="E25" s="65">
+      <c r="E25" s="58">
         <v>119.2</v>
       </c>
-      <c r="F25" s="25"/>
+      <c r="F25" s="58">
+        <v>150.4</v>
+      </c>
       <c r="G25" s="9"/>
       <c r="H25" s="53"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="9"/>
       <c r="N25" s="7"/>
     </row>
-    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="21"/>
       <c r="C26" s="39"/>
       <c r="D26" s="53"/>
       <c r="E26" s="50"/>
       <c r="F26" s="45"/>
       <c r="G26" s="21"/>
       <c r="H26" s="39"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="24"/>
       <c r="N26" s="7"/>
     </row>
-    <row r="27" spans="1:14" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="21">
         <v>3855.9</v>
       </c>
       <c r="C27" s="39">
         <v>7775.8</v>
       </c>
       <c r="D27" s="53">
         <v>11602</v>
       </c>
-      <c r="E27" s="65">
+      <c r="E27" s="58">
         <v>15533.1</v>
       </c>
-      <c r="F27" s="25"/>
+      <c r="F27" s="58">
+        <v>19379.5</v>
+      </c>
       <c r="G27" s="21"/>
       <c r="H27" s="39"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="24"/>
       <c r="N27" s="7"/>
     </row>
-    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="9">
         <v>1555.5</v>
       </c>
       <c r="C28" s="39">
         <v>3141.7</v>
       </c>
       <c r="D28" s="53">
         <v>4715.8</v>
       </c>
-      <c r="E28" s="65">
+      <c r="E28" s="58">
         <v>6335</v>
       </c>
-      <c r="F28" s="36"/>
+      <c r="F28" s="58">
+        <v>7812.9</v>
+      </c>
       <c r="G28" s="9"/>
       <c r="H28" s="39"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="39"/>
       <c r="L28" s="9"/>
       <c r="M28" s="37"/>
       <c r="N28" s="7"/>
     </row>
-    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="9">
         <v>113.6</v>
       </c>
       <c r="C29" s="39">
         <v>211</v>
       </c>
       <c r="D29" s="53">
         <v>325.10000000000002</v>
       </c>
-      <c r="E29" s="65">
+      <c r="E29" s="58">
         <v>442.6</v>
       </c>
-      <c r="F29" s="36"/>
+      <c r="F29" s="58">
+        <v>544.6</v>
+      </c>
       <c r="G29" s="9"/>
       <c r="H29" s="39"/>
       <c r="I29" s="35"/>
       <c r="J29" s="35"/>
       <c r="K29" s="39"/>
       <c r="L29" s="9"/>
       <c r="M29" s="37"/>
       <c r="N29" s="7"/>
     </row>
-    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="9">
         <v>228.5</v>
       </c>
       <c r="C30" s="39">
         <v>420.3</v>
       </c>
       <c r="D30" s="53">
         <v>633.9</v>
       </c>
-      <c r="E30" s="65">
+      <c r="E30" s="58">
         <v>830.4</v>
       </c>
-      <c r="F30" s="36"/>
+      <c r="F30" s="58">
+        <v>1075.9000000000001</v>
+      </c>
       <c r="G30" s="9"/>
       <c r="H30" s="39"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="39"/>
       <c r="L30" s="9"/>
       <c r="M30" s="37"/>
       <c r="N30" s="7"/>
     </row>
-    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F31" s="36"/>
+      <c r="F31" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="39"/>
       <c r="L31" s="9"/>
       <c r="M31" s="37"/>
       <c r="N31" s="7"/>
     </row>
-    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9">
         <v>28.6</v>
       </c>
       <c r="C32" s="39">
         <v>64.099999999999994</v>
       </c>
       <c r="D32" s="53">
         <v>99.6</v>
       </c>
-      <c r="E32" s="65">
+      <c r="E32" s="58">
         <v>135.1</v>
       </c>
-      <c r="F32" s="36"/>
+      <c r="F32" s="58">
+        <v>164.4</v>
+      </c>
       <c r="G32" s="9"/>
       <c r="H32" s="39"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="39"/>
       <c r="L32" s="9"/>
       <c r="M32" s="37"/>
       <c r="N32" s="7"/>
     </row>
-    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9">
         <v>16</v>
       </c>
       <c r="C33" s="39">
         <v>40.200000000000003</v>
       </c>
       <c r="D33" s="53">
         <v>64.400000000000006</v>
       </c>
-      <c r="E33" s="65">
+      <c r="E33" s="58">
         <v>88.5</v>
       </c>
-      <c r="F33" s="36"/>
+      <c r="F33" s="58">
+        <v>108</v>
+      </c>
       <c r="G33" s="9"/>
       <c r="H33" s="39"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="39"/>
       <c r="L33" s="9"/>
       <c r="M33" s="37"/>
       <c r="N33" s="7"/>
     </row>
-    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9">
         <v>68</v>
       </c>
       <c r="C34" s="39">
         <v>136.69999999999999</v>
       </c>
       <c r="D34" s="53">
         <v>205.6</v>
       </c>
-      <c r="E34" s="65">
+      <c r="E34" s="58">
         <v>273.2</v>
       </c>
-      <c r="F34" s="36"/>
+      <c r="F34" s="58">
+        <v>341.3</v>
+      </c>
       <c r="G34" s="9"/>
       <c r="H34" s="39"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
       <c r="K34" s="39"/>
       <c r="L34" s="9"/>
       <c r="M34" s="37"/>
       <c r="N34" s="7"/>
     </row>
-    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="9">
         <v>10.9</v>
       </c>
       <c r="C35" s="39">
         <v>24.3</v>
       </c>
       <c r="D35" s="53">
         <v>37.700000000000003</v>
       </c>
-      <c r="E35" s="65">
+      <c r="E35" s="58">
         <v>51.1</v>
       </c>
-      <c r="F35" s="36"/>
+      <c r="F35" s="58">
+        <v>61.1</v>
+      </c>
       <c r="G35" s="9"/>
       <c r="H35" s="39"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="39"/>
       <c r="L35" s="9"/>
       <c r="M35" s="37"/>
       <c r="N35" s="7"/>
     </row>
-    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="9">
         <v>33.700000000000003</v>
       </c>
       <c r="C36" s="39">
         <v>69</v>
       </c>
       <c r="D36" s="53">
         <v>104.3</v>
       </c>
-      <c r="E36" s="65">
+      <c r="E36" s="58">
         <v>139.69999999999999</v>
       </c>
-      <c r="F36" s="36"/>
+      <c r="F36" s="58">
+        <v>175.7</v>
+      </c>
       <c r="G36" s="9"/>
       <c r="H36" s="39"/>
       <c r="I36" s="35"/>
       <c r="J36" s="35"/>
       <c r="K36" s="39"/>
       <c r="L36" s="9"/>
       <c r="M36" s="37"/>
       <c r="N36" s="7"/>
     </row>
-    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="9">
         <v>141</v>
       </c>
       <c r="C37" s="39">
         <v>264.8</v>
       </c>
       <c r="D37" s="53">
         <v>383.7</v>
       </c>
-      <c r="E37" s="65">
+      <c r="E37" s="58">
         <v>516</v>
       </c>
-      <c r="F37" s="36"/>
+      <c r="F37" s="58">
+        <v>620.5</v>
+      </c>
       <c r="G37" s="9"/>
       <c r="H37" s="39"/>
       <c r="I37" s="35"/>
       <c r="J37" s="35"/>
       <c r="K37" s="39"/>
       <c r="L37" s="9"/>
       <c r="M37" s="37"/>
       <c r="N37" s="7"/>
     </row>
-    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="C38" s="39">
         <v>18.100000000000001</v>
       </c>
       <c r="D38" s="53">
         <v>26.5</v>
       </c>
-      <c r="E38" s="65">
+      <c r="E38" s="58">
         <v>34.799999999999997</v>
       </c>
-      <c r="F38" s="36"/>
+      <c r="F38" s="58">
+        <v>46</v>
+      </c>
       <c r="G38" s="9"/>
       <c r="H38" s="39"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="39"/>
       <c r="L38" s="9"/>
       <c r="M38" s="37"/>
       <c r="N38" s="7"/>
     </row>
-    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="9">
         <v>35.6</v>
       </c>
       <c r="C39" s="39">
         <v>72.3</v>
       </c>
       <c r="D39" s="53">
         <v>107.9</v>
       </c>
-      <c r="E39" s="65">
+      <c r="E39" s="58">
         <v>137.4</v>
       </c>
-      <c r="F39" s="36"/>
+      <c r="F39" s="58">
+        <v>173.2</v>
+      </c>
       <c r="G39" s="9"/>
       <c r="H39" s="39"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="39"/>
       <c r="L39" s="9"/>
       <c r="M39" s="37"/>
       <c r="N39" s="7"/>
     </row>
-    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="9">
         <v>28.5</v>
       </c>
       <c r="C40" s="39">
         <v>52.6</v>
       </c>
       <c r="D40" s="53">
         <v>76.7</v>
       </c>
-      <c r="E40" s="65">
+      <c r="E40" s="58">
         <v>100.8</v>
       </c>
-      <c r="F40" s="36"/>
+      <c r="F40" s="58">
+        <v>139.80000000000001</v>
+      </c>
       <c r="G40" s="9"/>
       <c r="H40" s="39"/>
       <c r="I40" s="35"/>
       <c r="J40" s="35"/>
       <c r="K40" s="39"/>
       <c r="L40" s="9"/>
       <c r="M40" s="37"/>
       <c r="N40" s="7"/>
     </row>
-    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="9">
         <v>131.1</v>
       </c>
       <c r="C41" s="39">
         <v>256.60000000000002</v>
       </c>
       <c r="D41" s="53">
         <v>361.7</v>
       </c>
-      <c r="E41" s="65">
+      <c r="E41" s="58">
         <v>475.9</v>
       </c>
-      <c r="F41" s="36"/>
+      <c r="F41" s="58">
+        <v>583</v>
+      </c>
       <c r="G41" s="9"/>
       <c r="H41" s="39"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="39"/>
       <c r="L41" s="9"/>
       <c r="M41" s="37"/>
       <c r="N41" s="7"/>
     </row>
-    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="9">
         <v>20.7</v>
       </c>
       <c r="C42" s="39">
         <v>39.700000000000003</v>
       </c>
       <c r="D42" s="53">
         <v>58.7</v>
       </c>
-      <c r="E42" s="65">
+      <c r="E42" s="58">
         <v>77.7</v>
       </c>
-      <c r="F42" s="36"/>
+      <c r="F42" s="58">
+        <v>99</v>
+      </c>
       <c r="G42" s="9"/>
       <c r="H42" s="39"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="39"/>
       <c r="L42" s="9"/>
       <c r="M42" s="37"/>
       <c r="N42" s="7"/>
     </row>
-    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="9">
         <v>6</v>
       </c>
       <c r="C43" s="39">
         <v>15</v>
       </c>
       <c r="D43" s="53">
         <v>24</v>
       </c>
-      <c r="E43" s="65">
+      <c r="E43" s="58">
         <v>33</v>
       </c>
-      <c r="F43" s="36"/>
+      <c r="F43" s="58">
+        <v>40.200000000000003</v>
+      </c>
       <c r="G43" s="9"/>
       <c r="H43" s="39"/>
       <c r="I43" s="35"/>
       <c r="J43" s="35"/>
       <c r="K43" s="39"/>
       <c r="L43" s="9"/>
       <c r="M43" s="37"/>
       <c r="N43" s="7"/>
     </row>
-    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D44" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F44" s="36"/>
+      <c r="F44" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="G44" s="38"/>
       <c r="H44" s="38"/>
       <c r="I44" s="35"/>
       <c r="J44" s="35"/>
       <c r="K44" s="39"/>
       <c r="L44" s="9"/>
       <c r="M44" s="37"/>
       <c r="N44" s="7"/>
     </row>
-    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D45" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F45" s="36"/>
+      <c r="F45" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="39"/>
       <c r="L45" s="9"/>
       <c r="M45" s="37"/>
       <c r="N45" s="7"/>
     </row>
-    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="9">
         <v>18.100000000000001</v>
       </c>
       <c r="C46" s="39">
         <v>36.6</v>
       </c>
       <c r="D46" s="53">
         <v>55.1</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="58">
         <v>73.599999999999994</v>
       </c>
-      <c r="F46" s="36"/>
+      <c r="F46" s="58">
+        <v>99.9</v>
+      </c>
       <c r="G46" s="9"/>
       <c r="H46" s="39"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="39"/>
       <c r="L46" s="9"/>
       <c r="M46" s="37"/>
       <c r="N46" s="7"/>
     </row>
-    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="9">
         <v>27.4</v>
       </c>
       <c r="C47" s="39">
         <v>58</v>
       </c>
       <c r="D47" s="53">
         <v>88.6</v>
       </c>
-      <c r="E47" s="65">
+      <c r="E47" s="58">
         <v>119.2</v>
       </c>
-      <c r="F47" s="25"/>
+      <c r="F47" s="58">
+        <v>150.4</v>
+      </c>
       <c r="G47" s="9"/>
       <c r="H47" s="39"/>
       <c r="I47" s="35"/>
       <c r="J47" s="35"/>
       <c r="K47" s="39"/>
       <c r="L47" s="9"/>
       <c r="M47" s="37"/>
       <c r="N47" s="7"/>
     </row>
-    <row r="48" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="21"/>
       <c r="C48" s="40"/>
       <c r="D48" s="53"/>
       <c r="E48" s="40"/>
       <c r="F48" s="51"/>
       <c r="G48" s="21"/>
       <c r="H48" s="40"/>
       <c r="I48" s="35"/>
       <c r="J48" s="35"/>
       <c r="K48" s="35"/>
       <c r="L48" s="35"/>
       <c r="M48" s="34"/>
       <c r="N48" s="7"/>
     </row>
-    <row r="49" spans="1:35" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:35" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="21">
         <v>350.8</v>
       </c>
       <c r="C49" s="40">
         <v>683.5</v>
       </c>
       <c r="D49" s="53">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E49" s="66">
+      <c r="E49" s="59">
         <v>1404.6</v>
       </c>
-      <c r="F49" s="25"/>
+      <c r="F49" s="59">
+        <v>1910.4</v>
+      </c>
       <c r="G49" s="21"/>
       <c r="H49" s="40"/>
       <c r="I49" s="35"/>
       <c r="J49" s="35"/>
       <c r="K49" s="35"/>
       <c r="L49" s="35"/>
       <c r="M49" s="34"/>
       <c r="N49" s="7"/>
     </row>
-    <row r="50" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:35" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="36" t="s">
-        <v>19</v>
-[...13 lines deleted...]
-      <c r="F50" s="36"/>
+        <v>18</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F50" s="59">
+        <v>39</v>
+      </c>
       <c r="G50" s="9"/>
-      <c r="H50" s="40"/>
+      <c r="H50" s="39"/>
       <c r="I50" s="35"/>
       <c r="J50" s="35"/>
-      <c r="K50" s="8"/>
-[...1 lines deleted...]
-      <c r="M50" s="33"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="9"/>
+      <c r="M50" s="37"/>
       <c r="N50" s="7"/>
     </row>
-    <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="36" t="s">
-        <v>21</v>
-[...15 lines deleted...]
-      <c r="H51" s="38"/>
+        <v>19</v>
+      </c>
+      <c r="B51" s="9">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C51" s="40">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D51" s="53">
+        <v>208.2</v>
+      </c>
+      <c r="E51" s="59">
+        <v>256.3</v>
+      </c>
+      <c r="F51" s="59">
+        <v>258.5</v>
+      </c>
+      <c r="G51" s="9"/>
+      <c r="H51" s="40"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="33"/>
       <c r="N51" s="7"/>
     </row>
-    <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="41" t="s">
+    <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B52" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="38"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="8"/>
+      <c r="M52" s="33"/>
+      <c r="N52" s="7"/>
+    </row>
+    <row r="53" spans="1:35" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F53" s="59">
+        <v>25</v>
+      </c>
+      <c r="G53" s="9"/>
+      <c r="H53" s="39"/>
+      <c r="I53" s="35"/>
+      <c r="J53" s="35"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="9"/>
+      <c r="M53" s="37"/>
+      <c r="N53" s="7"/>
+    </row>
+    <row r="54" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="B52" s="42" t="s">
-[...22 lines deleted...]
-      <c r="A53" s="16" t="s">
+      <c r="B54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="42"/>
+      <c r="H54" s="42"/>
+      <c r="I54" s="55"/>
+      <c r="J54" s="55"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="7"/>
+    </row>
+    <row r="55" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="12"/>
-[...30 lines deleted...]
-      <c r="A54" s="11" t="s">
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="31"/>
+      <c r="I55" s="12"/>
+      <c r="J55" s="12"/>
+      <c r="K55" s="12"/>
+      <c r="L55" s="12"/>
+      <c r="M55" s="12"/>
+      <c r="S55" s="13"/>
+      <c r="T55" s="14"/>
+      <c r="U55" s="13"/>
+      <c r="V55" s="14"/>
+      <c r="W55" s="14"/>
+      <c r="X55" s="14"/>
+      <c r="Y55" s="14"/>
+      <c r="Z55" s="14"/>
+      <c r="AA55" s="14"/>
+      <c r="AB55" s="13"/>
+      <c r="AC55" s="14"/>
+      <c r="AD55" s="13"/>
+      <c r="AE55" s="14"/>
+      <c r="AF55" s="14"/>
+      <c r="AG55" s="15"/>
+      <c r="AH55" s="14"/>
+      <c r="AI55" s="15"/>
+    </row>
+    <row r="56" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B54" s="12"/>
-[...64 lines deleted...]
-      <c r="A56" s="49"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="31"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
-      <c r="N56" s="48"/>
       <c r="S56" s="13"/>
-      <c r="T56" s="47"/>
+      <c r="T56" s="14"/>
       <c r="U56" s="13"/>
-      <c r="V56" s="47"/>
-[...4 lines deleted...]
-      <c r="AA56" s="47"/>
+      <c r="V56" s="14"/>
+      <c r="W56" s="14"/>
+      <c r="X56" s="14"/>
+      <c r="Y56" s="14"/>
+      <c r="Z56" s="14"/>
+      <c r="AA56" s="14"/>
       <c r="AB56" s="13"/>
-      <c r="AC56" s="47"/>
+      <c r="AC56" s="14"/>
       <c r="AD56" s="13"/>
-      <c r="AE56" s="47"/>
-      <c r="AF56" s="47"/>
+      <c r="AE56" s="14"/>
+      <c r="AF56" s="14"/>
       <c r="AG56" s="15"/>
-      <c r="AH56" s="47"/>
+      <c r="AH56" s="14"/>
       <c r="AI56" s="15"/>
     </row>
-    <row r="57" spans="1:35" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AF57" s="14"/>
+    <row r="57" spans="1:35" s="48" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="B57" s="61"/>
+      <c r="C57" s="61"/>
+      <c r="D57" s="61"/>
+      <c r="E57" s="61"/>
+      <c r="F57" s="61"/>
+      <c r="G57" s="61"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="62"/>
+      <c r="S57" s="12"/>
+      <c r="T57" s="56"/>
+      <c r="U57" s="12"/>
+      <c r="V57" s="56"/>
+      <c r="W57" s="56"/>
+      <c r="X57" s="56"/>
+      <c r="Y57" s="56"/>
+      <c r="Z57" s="56"/>
+      <c r="AA57" s="56"/>
+      <c r="AB57" s="12"/>
+      <c r="AC57" s="56"/>
+      <c r="AD57" s="12"/>
+      <c r="AE57" s="56"/>
+      <c r="AF57" s="56"/>
       <c r="AG57" s="15"/>
-      <c r="AH57" s="14"/>
+      <c r="AH57" s="56"/>
       <c r="AI57" s="15"/>
     </row>
-    <row r="58" spans="1:35" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E58" s="4"/>
+    <row r="58" spans="1:35" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="49"/>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="31"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
       <c r="M58" s="12"/>
+      <c r="N58" s="48"/>
       <c r="S58" s="13"/>
-      <c r="T58" s="14"/>
+      <c r="T58" s="47"/>
       <c r="U58" s="13"/>
-      <c r="V58" s="14"/>
-[...4 lines deleted...]
-      <c r="AA58" s="14"/>
+      <c r="V58" s="47"/>
+      <c r="W58" s="47"/>
+      <c r="X58" s="47"/>
+      <c r="Y58" s="47"/>
+      <c r="Z58" s="47"/>
+      <c r="AA58" s="47"/>
       <c r="AB58" s="13"/>
-      <c r="AC58" s="14"/>
+      <c r="AC58" s="47"/>
       <c r="AD58" s="13"/>
-      <c r="AE58" s="14"/>
-      <c r="AF58" s="14"/>
+      <c r="AE58" s="47"/>
+      <c r="AF58" s="47"/>
       <c r="AG58" s="15"/>
-      <c r="AH58" s="14"/>
+      <c r="AH58" s="47"/>
       <c r="AI58" s="15"/>
     </row>
-    <row r="59" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A59" s="17"/>
+      <c r="B59" s="12"/>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="31"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
       <c r="M59" s="12"/>
       <c r="S59" s="13"/>
       <c r="T59" s="14"/>
       <c r="U59" s="13"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="13"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="13"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="15"/>
       <c r="AH59" s="14"/>
       <c r="AI59" s="15"/>
     </row>
-    <row r="60" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A60" s="17"/>
-      <c r="I60" s="5"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="18"/>
+      <c r="E60" s="4"/>
       <c r="M60" s="12"/>
       <c r="S60" s="13"/>
       <c r="T60" s="14"/>
       <c r="U60" s="13"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="14"/>
       <c r="AA60" s="14"/>
       <c r="AB60" s="13"/>
       <c r="AC60" s="14"/>
       <c r="AD60" s="13"/>
       <c r="AE60" s="14"/>
       <c r="AF60" s="14"/>
       <c r="AG60" s="15"/>
       <c r="AH60" s="14"/>
       <c r="AI60" s="15"/>
     </row>
-    <row r="61" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A61" s="17"/>
+      <c r="M61" s="12"/>
       <c r="S61" s="13"/>
       <c r="T61" s="14"/>
       <c r="U61" s="13"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="14"/>
       <c r="AA61" s="14"/>
       <c r="AB61" s="13"/>
       <c r="AC61" s="14"/>
       <c r="AD61" s="13"/>
       <c r="AE61" s="14"/>
       <c r="AF61" s="14"/>
       <c r="AG61" s="15"/>
       <c r="AH61" s="14"/>
       <c r="AI61" s="15"/>
     </row>
-    <row r="81" spans="2:10" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="J81" s="1"/>
+    <row r="62" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A62" s="17"/>
+      <c r="I62" s="5"/>
+      <c r="M62" s="12"/>
+      <c r="S62" s="13"/>
+      <c r="T62" s="14"/>
+      <c r="U62" s="13"/>
+      <c r="V62" s="14"/>
+      <c r="W62" s="14"/>
+      <c r="X62" s="14"/>
+      <c r="Y62" s="14"/>
+      <c r="Z62" s="14"/>
+      <c r="AA62" s="14"/>
+      <c r="AB62" s="13"/>
+      <c r="AC62" s="14"/>
+      <c r="AD62" s="13"/>
+      <c r="AE62" s="14"/>
+      <c r="AF62" s="14"/>
+      <c r="AG62" s="15"/>
+      <c r="AH62" s="14"/>
+      <c r="AI62" s="15"/>
+    </row>
+    <row r="63" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="S63" s="13"/>
+      <c r="T63" s="14"/>
+      <c r="U63" s="13"/>
+      <c r="V63" s="14"/>
+      <c r="W63" s="14"/>
+      <c r="X63" s="14"/>
+      <c r="Y63" s="14"/>
+      <c r="Z63" s="14"/>
+      <c r="AA63" s="14"/>
+      <c r="AB63" s="13"/>
+      <c r="AC63" s="14"/>
+      <c r="AD63" s="13"/>
+      <c r="AE63" s="14"/>
+      <c r="AF63" s="14"/>
+      <c r="AG63" s="15"/>
+      <c r="AH63" s="14"/>
+      <c r="AI63" s="15"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="6"/>
+      <c r="C83" s="20"/>
+      <c r="D83" s="20"/>
+      <c r="I83" s="1"/>
+      <c r="J83" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A55:M55"/>
+    <mergeCell ref="A57:M57"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2657,89 +2808,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4183870-5A9D-43F8-AA14-81867164FCD0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D4B7B0-519F-4B66-876A-810A6A203261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4183870-5A9D-43F8-AA14-81867164FCD0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>