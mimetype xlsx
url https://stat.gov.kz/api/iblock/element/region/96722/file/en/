--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9816" yWindow="12" windowWidth="12096" windowHeight="10572" tabRatio="768"/>
+    <workbookView xWindow="9810" yWindow="15" windowWidth="12090" windowHeight="10575" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="43">
   <si>
     <t>Natural water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Non-drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
@@ -153,51 +153,51 @@
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>Production of industrial products in the section water supply, sewerage system, control over the collection and distribution of waste in Kostanay region</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -285,50 +285,57 @@
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -440,51 +447,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -575,89 +582,95 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="41">
     <cellStyle name="Гиперссылка 2" xfId="14"/>
     <cellStyle name="Гиперссылка 3" xfId="15"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="28"/>
     <cellStyle name="Обычный 11" xfId="29"/>
     <cellStyle name="Обычный 12" xfId="30"/>
     <cellStyle name="Обычный 13" xfId="31"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="16"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 2 3" xfId="33"/>
     <cellStyle name="Обычный 2 2 4" xfId="17"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="34"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="32"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 2 9" xfId="12"/>
@@ -966,1806 +979,1902 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI83"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="G50" sqref="G50"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="A49" sqref="A49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
-    <col min="3" max="3" width="8.88671875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="8.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="8" style="1" customWidth="1"/>
-    <col min="7" max="7" width="8.6640625" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="26" max="16384" width="8.88671875" style="2"/>
+    <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.85546875" style="32" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" style="6" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
+    <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
+    <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
     </row>
-    <row r="2" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="63"/>
       <c r="B2" s="65" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
       <c r="M2" s="66"/>
       <c r="N2" s="48"/>
     </row>
-    <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="64"/>
-      <c r="B3" s="57" t="s">
+      <c r="B3" s="56" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="26"/>
     </row>
-    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="44" t="s">
+    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="22"/>
       <c r="F4" s="44"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="35"/>
       <c r="J4" s="9"/>
       <c r="K4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="7"/>
     </row>
-    <row r="5" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="53">
         <v>4206.7</v>
       </c>
       <c r="C5" s="53">
         <v>8459.2999999999993</v>
       </c>
       <c r="D5" s="9">
         <v>12636.1</v>
       </c>
-      <c r="E5" s="58">
+      <c r="E5" s="57">
         <v>16937.7</v>
       </c>
-      <c r="F5" s="58">
+      <c r="F5" s="57">
         <v>21289.9</v>
       </c>
-      <c r="G5" s="53"/>
+      <c r="G5" s="53">
+        <v>25988.3</v>
+      </c>
       <c r="H5" s="53"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="23"/>
       <c r="L5" s="24"/>
       <c r="M5" s="23"/>
       <c r="N5" s="7"/>
     </row>
-    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="9">
         <v>1555.5</v>
       </c>
       <c r="C6" s="53">
         <v>3141.7</v>
       </c>
       <c r="D6" s="9">
         <v>4715.8</v>
       </c>
-      <c r="E6" s="58">
+      <c r="E6" s="57">
         <v>6335</v>
       </c>
-      <c r="F6" s="58">
+      <c r="F6" s="57">
         <v>7851.9</v>
       </c>
-      <c r="G6" s="9"/>
+      <c r="G6" s="9">
+        <v>9762.2999999999993</v>
+      </c>
       <c r="H6" s="53"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
-    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>192.5</v>
       </c>
       <c r="C7" s="53">
         <v>348.8</v>
       </c>
       <c r="D7" s="9">
         <v>533.29999999999995</v>
       </c>
-      <c r="E7" s="58">
+      <c r="E7" s="57">
         <v>698.9</v>
       </c>
-      <c r="F7" s="58">
+      <c r="F7" s="57">
         <v>803.1</v>
       </c>
-      <c r="G7" s="9"/>
+      <c r="G7" s="9">
+        <v>907.2</v>
+      </c>
       <c r="H7" s="53"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="9">
         <v>228.5</v>
       </c>
       <c r="C8" s="53">
         <v>420.3</v>
       </c>
       <c r="D8" s="9">
         <v>633.9</v>
       </c>
-      <c r="E8" s="58">
+      <c r="E8" s="57">
         <v>830.4</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="57">
         <v>1075.9000000000001</v>
       </c>
-      <c r="G8" s="9"/>
+      <c r="G8" s="9">
+        <v>1304.0999999999999</v>
+      </c>
       <c r="H8" s="53"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="38"/>
+      <c r="G9" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H9" s="38"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="38">
         <v>28.6</v>
       </c>
       <c r="C10" s="53">
         <v>64.099999999999994</v>
       </c>
       <c r="D10" s="9">
         <v>99.6</v>
       </c>
-      <c r="E10" s="58">
+      <c r="E10" s="57">
         <v>135.1</v>
       </c>
-      <c r="F10" s="58">
+      <c r="F10" s="57">
         <v>164.4</v>
       </c>
-      <c r="G10" s="38"/>
+      <c r="G10" s="38">
+        <v>193.6</v>
+      </c>
       <c r="H10" s="53"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="38">
         <v>16</v>
       </c>
       <c r="C11" s="53">
         <v>40.200000000000003</v>
       </c>
       <c r="D11" s="9">
         <v>64.400000000000006</v>
       </c>
-      <c r="E11" s="58">
+      <c r="E11" s="57">
         <v>88.5</v>
       </c>
-      <c r="F11" s="58">
+      <c r="F11" s="57">
         <v>108</v>
       </c>
-      <c r="G11" s="38"/>
+      <c r="G11" s="38">
+        <v>127.5</v>
+      </c>
       <c r="H11" s="53"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="38">
         <v>68</v>
       </c>
       <c r="C12" s="53">
         <v>136.69999999999999</v>
       </c>
       <c r="D12" s="9">
         <v>205.6</v>
       </c>
-      <c r="E12" s="58">
+      <c r="E12" s="57">
         <v>273.2</v>
       </c>
-      <c r="F12" s="58">
+      <c r="F12" s="57">
         <v>341.3</v>
       </c>
-      <c r="G12" s="38"/>
+      <c r="G12" s="38">
+        <v>410.3</v>
+      </c>
       <c r="H12" s="53"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="38">
         <v>10.9</v>
       </c>
       <c r="C13" s="53">
         <v>24.3</v>
       </c>
       <c r="D13" s="9">
         <v>37.700000000000003</v>
       </c>
-      <c r="E13" s="58">
+      <c r="E13" s="57">
         <v>51.1</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="57">
         <v>61.1</v>
       </c>
-      <c r="G13" s="38"/>
+      <c r="G13" s="38">
+        <v>71.099999999999994</v>
+      </c>
       <c r="H13" s="53"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="38">
         <v>33.700000000000003</v>
       </c>
       <c r="C14" s="53">
         <v>69</v>
       </c>
       <c r="D14" s="9">
         <v>104.3</v>
       </c>
-      <c r="E14" s="58">
+      <c r="E14" s="57">
         <v>139.69999999999999</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="57">
         <v>175.7</v>
       </c>
-      <c r="G14" s="38"/>
+      <c r="G14" s="38">
+        <v>211.7</v>
+      </c>
       <c r="H14" s="53"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="N14" s="7"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="38">
         <v>141</v>
       </c>
       <c r="C15" s="53">
         <v>264.8</v>
       </c>
       <c r="D15" s="9">
         <v>383.7</v>
       </c>
-      <c r="E15" s="58">
+      <c r="E15" s="57">
         <v>516</v>
       </c>
-      <c r="F15" s="58">
+      <c r="F15" s="57">
         <v>645.5</v>
       </c>
-      <c r="G15" s="38"/>
+      <c r="G15" s="38">
+        <v>798</v>
+      </c>
       <c r="H15" s="53"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="7"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="38">
         <v>9.6999999999999993</v>
       </c>
       <c r="C16" s="53">
         <v>18.100000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>26.5</v>
       </c>
-      <c r="E16" s="58">
+      <c r="E16" s="57">
         <v>34.799999999999997</v>
       </c>
-      <c r="F16" s="58">
+      <c r="F16" s="57">
         <v>46</v>
       </c>
-      <c r="G16" s="38"/>
+      <c r="G16" s="38">
+        <v>57.2</v>
+      </c>
       <c r="H16" s="53"/>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="9"/>
       <c r="N16" s="7"/>
     </row>
-    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="38">
         <v>35.6</v>
       </c>
       <c r="C17" s="53">
         <v>72.3</v>
       </c>
       <c r="D17" s="9">
         <v>107.9</v>
       </c>
-      <c r="E17" s="58">
+      <c r="E17" s="57">
         <v>137.4</v>
       </c>
-      <c r="F17" s="58">
+      <c r="F17" s="57">
         <v>173.2</v>
       </c>
-      <c r="G17" s="38"/>
+      <c r="G17" s="38">
+        <v>207.9</v>
+      </c>
       <c r="H17" s="53"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="N17" s="7"/>
     </row>
-    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="38">
         <v>28.5</v>
       </c>
       <c r="C18" s="53">
         <v>52.6</v>
       </c>
       <c r="D18" s="9">
         <v>76.7</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="57">
         <v>100.8</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="57">
         <v>139.80000000000001</v>
       </c>
-      <c r="G18" s="38"/>
+      <c r="G18" s="38">
+        <v>178.8</v>
+      </c>
       <c r="H18" s="53"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
       <c r="N18" s="7"/>
     </row>
-    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="38">
         <v>131.1</v>
       </c>
       <c r="C19" s="53">
         <v>256.60000000000002</v>
       </c>
       <c r="D19" s="9">
         <v>361.7</v>
       </c>
-      <c r="E19" s="58">
+      <c r="E19" s="57">
         <v>475.9</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="57">
         <v>583</v>
       </c>
-      <c r="G19" s="38"/>
+      <c r="G19" s="38">
+        <v>695.1</v>
+      </c>
       <c r="H19" s="53"/>
       <c r="I19" s="35"/>
       <c r="J19" s="35"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="9"/>
       <c r="N19" s="7"/>
     </row>
-    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="38">
         <v>20.7</v>
       </c>
       <c r="C20" s="53">
         <v>39.700000000000003</v>
       </c>
       <c r="D20" s="9">
         <v>58.7</v>
       </c>
-      <c r="E20" s="58">
+      <c r="E20" s="57">
         <v>77.7</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="57">
         <v>99</v>
       </c>
-      <c r="G20" s="38"/>
+      <c r="G20" s="38">
+        <v>120.3</v>
+      </c>
       <c r="H20" s="53"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="9"/>
       <c r="N20" s="7"/>
     </row>
-    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="38">
         <v>6</v>
       </c>
       <c r="C21" s="53">
         <v>15</v>
       </c>
       <c r="D21" s="9">
         <v>24</v>
       </c>
-      <c r="E21" s="58">
+      <c r="E21" s="57">
         <v>33</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="57">
         <v>40.200000000000003</v>
       </c>
-      <c r="G21" s="38"/>
+      <c r="G21" s="38">
+        <v>47.4</v>
+      </c>
       <c r="H21" s="53"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="9"/>
       <c r="N21" s="7"/>
     </row>
-    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="G22" s="38"/>
+      <c r="G22" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H22" s="38"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="9"/>
       <c r="N22" s="7"/>
     </row>
-    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="G23" s="38"/>
+      <c r="G23" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H23" s="38"/>
       <c r="I23" s="35"/>
       <c r="J23" s="35"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="9"/>
       <c r="N23" s="7"/>
     </row>
-    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="9">
         <v>18.100000000000001</v>
       </c>
       <c r="C24" s="53">
         <v>36.6</v>
       </c>
       <c r="D24" s="9">
         <v>55.1</v>
       </c>
-      <c r="E24" s="58">
+      <c r="E24" s="57">
         <v>73.599999999999994</v>
       </c>
-      <c r="F24" s="58">
+      <c r="F24" s="57">
         <v>99.9</v>
       </c>
-      <c r="G24" s="9"/>
+      <c r="G24" s="9">
+        <v>126.2</v>
+      </c>
       <c r="H24" s="53"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="9"/>
       <c r="N24" s="7"/>
     </row>
-    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="9">
         <v>27.4</v>
       </c>
       <c r="C25" s="53">
         <v>58</v>
       </c>
       <c r="D25" s="9">
         <v>88.6</v>
       </c>
-      <c r="E25" s="58">
+      <c r="E25" s="57">
         <v>119.2</v>
       </c>
-      <c r="F25" s="58">
+      <c r="F25" s="57">
         <v>150.4</v>
       </c>
-      <c r="G25" s="9"/>
+      <c r="G25" s="9">
+        <v>181.7</v>
+      </c>
       <c r="H25" s="53"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="9"/>
       <c r="N25" s="7"/>
     </row>
-    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="45" t="s">
+    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="68" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="21"/>
       <c r="C26" s="39"/>
       <c r="D26" s="53"/>
       <c r="E26" s="50"/>
       <c r="F26" s="45"/>
       <c r="G26" s="21"/>
       <c r="H26" s="39"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="24"/>
       <c r="N26" s="7"/>
     </row>
-    <row r="27" spans="1:14" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="54" t="s">
+    <row r="27" spans="1:14" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="21">
         <v>3855.9</v>
       </c>
       <c r="C27" s="39">
         <v>7775.8</v>
       </c>
       <c r="D27" s="53">
         <v>11602</v>
       </c>
-      <c r="E27" s="58">
+      <c r="E27" s="57">
         <v>15533.1</v>
       </c>
-      <c r="F27" s="58">
+      <c r="F27" s="57">
         <v>19379.5</v>
       </c>
-      <c r="G27" s="21"/>
+      <c r="G27" s="21">
+        <v>23521.4</v>
+      </c>
       <c r="H27" s="39"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="24"/>
       <c r="N27" s="7"/>
     </row>
-    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="9">
         <v>1555.5</v>
       </c>
       <c r="C28" s="39">
         <v>3141.7</v>
       </c>
       <c r="D28" s="53">
         <v>4715.8</v>
       </c>
-      <c r="E28" s="58">
+      <c r="E28" s="57">
         <v>6335</v>
       </c>
-      <c r="F28" s="58">
+      <c r="F28" s="57">
         <v>7812.9</v>
       </c>
-      <c r="G28" s="9"/>
+      <c r="G28" s="9">
+        <v>9683.2999999999993</v>
+      </c>
       <c r="H28" s="39"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="39"/>
       <c r="L28" s="9"/>
       <c r="M28" s="37"/>
       <c r="N28" s="7"/>
     </row>
-    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="9">
         <v>113.6</v>
       </c>
       <c r="C29" s="39">
         <v>211</v>
       </c>
       <c r="D29" s="53">
         <v>325.10000000000002</v>
       </c>
-      <c r="E29" s="58">
+      <c r="E29" s="57">
         <v>442.6</v>
       </c>
-      <c r="F29" s="58">
+      <c r="F29" s="57">
         <v>544.6</v>
       </c>
-      <c r="G29" s="9"/>
+      <c r="G29" s="9">
+        <v>646.5</v>
+      </c>
       <c r="H29" s="39"/>
       <c r="I29" s="35"/>
       <c r="J29" s="35"/>
       <c r="K29" s="39"/>
       <c r="L29" s="9"/>
       <c r="M29" s="37"/>
       <c r="N29" s="7"/>
     </row>
-    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="9">
         <v>228.5</v>
       </c>
       <c r="C30" s="39">
         <v>420.3</v>
       </c>
       <c r="D30" s="53">
         <v>633.9</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="57">
         <v>830.4</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="57">
         <v>1075.9000000000001</v>
       </c>
-      <c r="G30" s="9"/>
+      <c r="G30" s="9">
+        <v>1304.0999999999999</v>
+      </c>
       <c r="H30" s="39"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="39"/>
       <c r="L30" s="9"/>
       <c r="M30" s="37"/>
       <c r="N30" s="7"/>
     </row>
-    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="G31" s="38"/>
+      <c r="G31" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H31" s="38"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="39"/>
       <c r="L31" s="9"/>
       <c r="M31" s="37"/>
       <c r="N31" s="7"/>
     </row>
-    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9">
         <v>28.6</v>
       </c>
       <c r="C32" s="39">
         <v>64.099999999999994</v>
       </c>
       <c r="D32" s="53">
         <v>99.6</v>
       </c>
-      <c r="E32" s="58">
+      <c r="E32" s="57">
         <v>135.1</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="57">
         <v>164.4</v>
       </c>
-      <c r="G32" s="9"/>
+      <c r="G32" s="9">
+        <v>193.6</v>
+      </c>
       <c r="H32" s="39"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="39"/>
       <c r="L32" s="9"/>
       <c r="M32" s="37"/>
       <c r="N32" s="7"/>
     </row>
-    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9">
         <v>16</v>
       </c>
       <c r="C33" s="39">
         <v>40.200000000000003</v>
       </c>
       <c r="D33" s="53">
         <v>64.400000000000006</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="57">
         <v>88.5</v>
       </c>
-      <c r="F33" s="58">
+      <c r="F33" s="57">
         <v>108</v>
       </c>
-      <c r="G33" s="9"/>
+      <c r="G33" s="9">
+        <v>127.5</v>
+      </c>
       <c r="H33" s="39"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="39"/>
       <c r="L33" s="9"/>
       <c r="M33" s="37"/>
       <c r="N33" s="7"/>
     </row>
-    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9">
         <v>68</v>
       </c>
       <c r="C34" s="39">
         <v>136.69999999999999</v>
       </c>
       <c r="D34" s="53">
         <v>205.6</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="57">
         <v>273.2</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="57">
         <v>341.3</v>
       </c>
-      <c r="G34" s="9"/>
+      <c r="G34" s="9">
+        <v>410.3</v>
+      </c>
       <c r="H34" s="39"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
       <c r="K34" s="39"/>
       <c r="L34" s="9"/>
       <c r="M34" s="37"/>
       <c r="N34" s="7"/>
     </row>
-    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="9">
         <v>10.9</v>
       </c>
       <c r="C35" s="39">
         <v>24.3</v>
       </c>
       <c r="D35" s="53">
         <v>37.700000000000003</v>
       </c>
-      <c r="E35" s="58">
+      <c r="E35" s="57">
         <v>51.1</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="57">
         <v>61.1</v>
       </c>
-      <c r="G35" s="9"/>
+      <c r="G35" s="9">
+        <v>71.099999999999994</v>
+      </c>
       <c r="H35" s="39"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="39"/>
       <c r="L35" s="9"/>
       <c r="M35" s="37"/>
       <c r="N35" s="7"/>
     </row>
-    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="9">
         <v>33.700000000000003</v>
       </c>
       <c r="C36" s="39">
         <v>69</v>
       </c>
       <c r="D36" s="53">
         <v>104.3</v>
       </c>
-      <c r="E36" s="58">
+      <c r="E36" s="57">
         <v>139.69999999999999</v>
       </c>
-      <c r="F36" s="58">
+      <c r="F36" s="57">
         <v>175.7</v>
       </c>
-      <c r="G36" s="9"/>
+      <c r="G36" s="9">
+        <v>211.7</v>
+      </c>
       <c r="H36" s="39"/>
       <c r="I36" s="35"/>
       <c r="J36" s="35"/>
       <c r="K36" s="39"/>
       <c r="L36" s="9"/>
       <c r="M36" s="37"/>
       <c r="N36" s="7"/>
     </row>
-    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="9">
         <v>141</v>
       </c>
       <c r="C37" s="39">
         <v>264.8</v>
       </c>
       <c r="D37" s="53">
         <v>383.7</v>
       </c>
-      <c r="E37" s="58">
+      <c r="E37" s="57">
         <v>516</v>
       </c>
-      <c r="F37" s="58">
+      <c r="F37" s="57">
         <v>620.5</v>
       </c>
-      <c r="G37" s="9"/>
+      <c r="G37" s="9">
+        <v>726</v>
+      </c>
       <c r="H37" s="39"/>
       <c r="I37" s="35"/>
       <c r="J37" s="35"/>
       <c r="K37" s="39"/>
       <c r="L37" s="9"/>
       <c r="M37" s="37"/>
       <c r="N37" s="7"/>
     </row>
-    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="C38" s="39">
         <v>18.100000000000001</v>
       </c>
       <c r="D38" s="53">
         <v>26.5</v>
       </c>
-      <c r="E38" s="58">
+      <c r="E38" s="57">
         <v>34.799999999999997</v>
       </c>
-      <c r="F38" s="58">
+      <c r="F38" s="57">
         <v>46</v>
       </c>
-      <c r="G38" s="9"/>
+      <c r="G38" s="9">
+        <v>57.2</v>
+      </c>
       <c r="H38" s="39"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="39"/>
       <c r="L38" s="9"/>
       <c r="M38" s="37"/>
       <c r="N38" s="7"/>
     </row>
-    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="9">
         <v>35.6</v>
       </c>
       <c r="C39" s="39">
         <v>72.3</v>
       </c>
       <c r="D39" s="53">
         <v>107.9</v>
       </c>
-      <c r="E39" s="58">
+      <c r="E39" s="57">
         <v>137.4</v>
       </c>
-      <c r="F39" s="58">
+      <c r="F39" s="57">
         <v>173.2</v>
       </c>
-      <c r="G39" s="9"/>
+      <c r="G39" s="9">
+        <v>207.9</v>
+      </c>
       <c r="H39" s="39"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="39"/>
       <c r="L39" s="9"/>
       <c r="M39" s="37"/>
       <c r="N39" s="7"/>
     </row>
-    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="9">
         <v>28.5</v>
       </c>
       <c r="C40" s="39">
         <v>52.6</v>
       </c>
       <c r="D40" s="53">
         <v>76.7</v>
       </c>
-      <c r="E40" s="58">
+      <c r="E40" s="57">
         <v>100.8</v>
       </c>
-      <c r="F40" s="58">
+      <c r="F40" s="57">
         <v>139.80000000000001</v>
       </c>
-      <c r="G40" s="9"/>
+      <c r="G40" s="9">
+        <v>178.8</v>
+      </c>
       <c r="H40" s="39"/>
       <c r="I40" s="35"/>
       <c r="J40" s="35"/>
       <c r="K40" s="39"/>
       <c r="L40" s="9"/>
       <c r="M40" s="37"/>
       <c r="N40" s="7"/>
     </row>
-    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="9">
         <v>131.1</v>
       </c>
       <c r="C41" s="39">
         <v>256.60000000000002</v>
       </c>
       <c r="D41" s="53">
         <v>361.7</v>
       </c>
-      <c r="E41" s="58">
+      <c r="E41" s="57">
         <v>475.9</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="57">
         <v>583</v>
       </c>
-      <c r="G41" s="9"/>
+      <c r="G41" s="9">
+        <v>695.1</v>
+      </c>
       <c r="H41" s="39"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="39"/>
       <c r="L41" s="9"/>
       <c r="M41" s="37"/>
       <c r="N41" s="7"/>
     </row>
-    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="9">
         <v>20.7</v>
       </c>
       <c r="C42" s="39">
         <v>39.700000000000003</v>
       </c>
       <c r="D42" s="53">
         <v>58.7</v>
       </c>
-      <c r="E42" s="58">
+      <c r="E42" s="57">
         <v>77.7</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="57">
         <v>99</v>
       </c>
-      <c r="G42" s="9"/>
+      <c r="G42" s="9">
+        <v>120.3</v>
+      </c>
       <c r="H42" s="39"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="39"/>
       <c r="L42" s="9"/>
       <c r="M42" s="37"/>
       <c r="N42" s="7"/>
     </row>
-    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="9">
         <v>6</v>
       </c>
       <c r="C43" s="39">
         <v>15</v>
       </c>
       <c r="D43" s="53">
         <v>24</v>
       </c>
-      <c r="E43" s="58">
+      <c r="E43" s="57">
         <v>33</v>
       </c>
-      <c r="F43" s="58">
+      <c r="F43" s="57">
         <v>40.200000000000003</v>
       </c>
-      <c r="G43" s="9"/>
+      <c r="G43" s="9">
+        <v>47.4</v>
+      </c>
       <c r="H43" s="39"/>
       <c r="I43" s="35"/>
       <c r="J43" s="35"/>
       <c r="K43" s="39"/>
       <c r="L43" s="9"/>
       <c r="M43" s="37"/>
       <c r="N43" s="7"/>
     </row>
-    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D44" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="G44" s="38"/>
+      <c r="G44" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H44" s="38"/>
       <c r="I44" s="35"/>
       <c r="J44" s="35"/>
       <c r="K44" s="39"/>
       <c r="L44" s="9"/>
       <c r="M44" s="37"/>
       <c r="N44" s="7"/>
     </row>
-    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D45" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="G45" s="38"/>
+      <c r="G45" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H45" s="38"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="39"/>
       <c r="L45" s="9"/>
       <c r="M45" s="37"/>
       <c r="N45" s="7"/>
     </row>
-    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="9">
         <v>18.100000000000001</v>
       </c>
       <c r="C46" s="39">
         <v>36.6</v>
       </c>
       <c r="D46" s="53">
         <v>55.1</v>
       </c>
-      <c r="E46" s="58">
+      <c r="E46" s="57">
         <v>73.599999999999994</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="57">
         <v>99.9</v>
       </c>
-      <c r="G46" s="9"/>
+      <c r="G46" s="9">
+        <v>126.2</v>
+      </c>
       <c r="H46" s="39"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="39"/>
       <c r="L46" s="9"/>
       <c r="M46" s="37"/>
       <c r="N46" s="7"/>
     </row>
-    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="9">
         <v>27.4</v>
       </c>
       <c r="C47" s="39">
         <v>58</v>
       </c>
       <c r="D47" s="53">
         <v>88.6</v>
       </c>
-      <c r="E47" s="58">
+      <c r="E47" s="57">
         <v>119.2</v>
       </c>
-      <c r="F47" s="58">
+      <c r="F47" s="57">
         <v>150.4</v>
       </c>
-      <c r="G47" s="9"/>
+      <c r="G47" s="9">
+        <v>181.7</v>
+      </c>
       <c r="H47" s="39"/>
       <c r="I47" s="35"/>
       <c r="J47" s="35"/>
       <c r="K47" s="39"/>
       <c r="L47" s="9"/>
       <c r="M47" s="37"/>
       <c r="N47" s="7"/>
     </row>
-    <row r="48" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="51" t="s">
+    <row r="48" spans="1:14" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="67" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="21"/>
       <c r="C48" s="40"/>
       <c r="D48" s="53"/>
       <c r="E48" s="40"/>
       <c r="F48" s="51"/>
       <c r="G48" s="21"/>
       <c r="H48" s="40"/>
       <c r="I48" s="35"/>
       <c r="J48" s="35"/>
       <c r="K48" s="35"/>
       <c r="L48" s="35"/>
       <c r="M48" s="34"/>
       <c r="N48" s="7"/>
     </row>
-    <row r="49" spans="1:35" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="54" t="s">
+    <row r="49" spans="1:35" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="21">
         <v>350.8</v>
       </c>
       <c r="C49" s="40">
         <v>683.5</v>
       </c>
       <c r="D49" s="53">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E49" s="59">
+      <c r="E49" s="58">
         <v>1404.6</v>
       </c>
-      <c r="F49" s="59">
+      <c r="F49" s="58">
         <v>1910.4</v>
       </c>
-      <c r="G49" s="21"/>
+      <c r="G49" s="21">
+        <v>2466.9</v>
+      </c>
       <c r="H49" s="40"/>
       <c r="I49" s="35"/>
       <c r="J49" s="35"/>
       <c r="K49" s="35"/>
       <c r="L49" s="35"/>
       <c r="M49" s="34"/>
       <c r="N49" s="7"/>
     </row>
-    <row r="50" spans="1:35" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:35" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F50" s="59">
+      <c r="F50" s="58">
         <v>39</v>
       </c>
-      <c r="G50" s="9"/>
+      <c r="G50" s="9">
+        <v>79</v>
+      </c>
       <c r="H50" s="39"/>
       <c r="I50" s="35"/>
       <c r="J50" s="35"/>
       <c r="K50" s="39"/>
       <c r="L50" s="9"/>
       <c r="M50" s="37"/>
       <c r="N50" s="7"/>
     </row>
-    <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="9">
         <v>78.900000000000006</v>
       </c>
       <c r="C51" s="40">
         <v>137.80000000000001</v>
       </c>
       <c r="D51" s="53">
         <v>208.2</v>
       </c>
-      <c r="E51" s="59">
+      <c r="E51" s="58">
         <v>256.3</v>
       </c>
-      <c r="F51" s="59">
+      <c r="F51" s="58">
         <v>258.5</v>
       </c>
-      <c r="G51" s="9"/>
+      <c r="G51" s="9">
+        <v>260.7</v>
+      </c>
       <c r="H51" s="40"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="33"/>
       <c r="N51" s="7"/>
     </row>
-    <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F52" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="38"/>
+      <c r="F52" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="H52" s="38"/>
       <c r="I52" s="35"/>
       <c r="J52" s="35"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="33"/>
       <c r="N52" s="7"/>
     </row>
-    <row r="53" spans="1:35" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:35" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>25</v>
       </c>
-      <c r="G53" s="9"/>
+      <c r="G53" s="9">
+        <v>72</v>
+      </c>
       <c r="H53" s="39"/>
       <c r="I53" s="35"/>
       <c r="J53" s="35"/>
       <c r="K53" s="39"/>
       <c r="L53" s="9"/>
       <c r="M53" s="37"/>
       <c r="N53" s="7"/>
     </row>
-    <row r="54" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="42" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="42" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="42" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="42"/>
+      <c r="G54" s="42" t="s">
+        <v>17</v>
+      </c>
       <c r="H54" s="42"/>
-      <c r="I54" s="55"/>
-      <c r="J54" s="55"/>
+      <c r="I54" s="54"/>
+      <c r="J54" s="54"/>
       <c r="K54" s="10"/>
       <c r="L54" s="10"/>
       <c r="M54" s="43"/>
       <c r="N54" s="7"/>
     </row>
-    <row r="55" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
       <c r="F55" s="12"/>
       <c r="G55" s="12"/>
       <c r="H55" s="31"/>
       <c r="I55" s="12"/>
       <c r="J55" s="12"/>
       <c r="K55" s="12"/>
       <c r="L55" s="12"/>
       <c r="M55" s="12"/>
       <c r="S55" s="13"/>
       <c r="T55" s="14"/>
       <c r="U55" s="13"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
       <c r="AB55" s="13"/>
       <c r="AC55" s="14"/>
       <c r="AD55" s="13"/>
       <c r="AE55" s="14"/>
       <c r="AF55" s="14"/>
       <c r="AG55" s="15"/>
       <c r="AH55" s="14"/>
       <c r="AI55" s="15"/>
     </row>
-    <row r="56" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="31"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
       <c r="S56" s="13"/>
       <c r="T56" s="14"/>
       <c r="U56" s="13"/>
       <c r="V56" s="14"/>
       <c r="W56" s="14"/>
       <c r="X56" s="14"/>
       <c r="Y56" s="14"/>
       <c r="Z56" s="14"/>
       <c r="AA56" s="14"/>
       <c r="AB56" s="13"/>
       <c r="AC56" s="14"/>
       <c r="AD56" s="13"/>
       <c r="AE56" s="14"/>
       <c r="AF56" s="14"/>
       <c r="AG56" s="15"/>
       <c r="AH56" s="14"/>
       <c r="AI56" s="15"/>
     </row>
-    <row r="57" spans="1:35" s="48" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:35" s="48" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B57" s="61"/>
       <c r="C57" s="61"/>
       <c r="D57" s="61"/>
       <c r="E57" s="61"/>
       <c r="F57" s="61"/>
       <c r="G57" s="61"/>
       <c r="H57" s="62"/>
       <c r="I57" s="62"/>
       <c r="J57" s="62"/>
       <c r="K57" s="62"/>
       <c r="L57" s="62"/>
       <c r="M57" s="62"/>
       <c r="S57" s="12"/>
-      <c r="T57" s="56"/>
+      <c r="T57" s="55"/>
       <c r="U57" s="12"/>
-      <c r="V57" s="56"/>
-[...4 lines deleted...]
-      <c r="AA57" s="56"/>
+      <c r="V57" s="55"/>
+      <c r="W57" s="55"/>
+      <c r="X57" s="55"/>
+      <c r="Y57" s="55"/>
+      <c r="Z57" s="55"/>
+      <c r="AA57" s="55"/>
       <c r="AB57" s="12"/>
-      <c r="AC57" s="56"/>
+      <c r="AC57" s="55"/>
       <c r="AD57" s="12"/>
-      <c r="AE57" s="56"/>
-      <c r="AF57" s="56"/>
+      <c r="AE57" s="55"/>
+      <c r="AF57" s="55"/>
       <c r="AG57" s="15"/>
-      <c r="AH57" s="56"/>
+      <c r="AH57" s="55"/>
       <c r="AI57" s="15"/>
     </row>
-    <row r="58" spans="1:35" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:35" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="49"/>
       <c r="B58" s="12"/>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="31"/>
       <c r="I58" s="12"/>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
       <c r="M58" s="12"/>
       <c r="N58" s="48"/>
       <c r="S58" s="13"/>
       <c r="T58" s="47"/>
       <c r="U58" s="13"/>
       <c r="V58" s="47"/>
       <c r="W58" s="47"/>
       <c r="X58" s="47"/>
       <c r="Y58" s="47"/>
       <c r="Z58" s="47"/>
       <c r="AA58" s="47"/>
       <c r="AB58" s="13"/>
       <c r="AC58" s="47"/>
       <c r="AD58" s="13"/>
       <c r="AE58" s="47"/>
       <c r="AF58" s="47"/>
       <c r="AG58" s="15"/>
       <c r="AH58" s="47"/>
       <c r="AI58" s="15"/>
     </row>
-    <row r="59" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A59" s="17"/>
       <c r="B59" s="12"/>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="31"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12"/>
       <c r="S59" s="13"/>
       <c r="T59" s="14"/>
       <c r="U59" s="13"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="13"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="13"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="15"/>
       <c r="AH59" s="14"/>
       <c r="AI59" s="15"/>
     </row>
-    <row r="60" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A60" s="17"/>
       <c r="B60" s="4"/>
       <c r="C60" s="18"/>
       <c r="E60" s="4"/>
       <c r="M60" s="12"/>
       <c r="S60" s="13"/>
       <c r="T60" s="14"/>
       <c r="U60" s="13"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="14"/>
       <c r="AA60" s="14"/>
       <c r="AB60" s="13"/>
       <c r="AC60" s="14"/>
       <c r="AD60" s="13"/>
       <c r="AE60" s="14"/>
       <c r="AF60" s="14"/>
       <c r="AG60" s="15"/>
       <c r="AH60" s="14"/>
       <c r="AI60" s="15"/>
     </row>
-    <row r="61" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A61" s="17"/>
       <c r="M61" s="12"/>
       <c r="S61" s="13"/>
       <c r="T61" s="14"/>
       <c r="U61" s="13"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="14"/>
       <c r="AA61" s="14"/>
       <c r="AB61" s="13"/>
       <c r="AC61" s="14"/>
       <c r="AD61" s="13"/>
       <c r="AE61" s="14"/>
       <c r="AF61" s="14"/>
       <c r="AG61" s="15"/>
       <c r="AH61" s="14"/>
       <c r="AI61" s="15"/>
     </row>
-    <row r="62" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A62" s="17"/>
       <c r="I62" s="5"/>
       <c r="M62" s="12"/>
       <c r="S62" s="13"/>
       <c r="T62" s="14"/>
       <c r="U62" s="13"/>
       <c r="V62" s="14"/>
       <c r="W62" s="14"/>
       <c r="X62" s="14"/>
       <c r="Y62" s="14"/>
       <c r="Z62" s="14"/>
       <c r="AA62" s="14"/>
       <c r="AB62" s="13"/>
       <c r="AC62" s="14"/>
       <c r="AD62" s="13"/>
       <c r="AE62" s="14"/>
       <c r="AF62" s="14"/>
       <c r="AG62" s="15"/>
       <c r="AH62" s="14"/>
       <c r="AI62" s="15"/>
     </row>
-    <row r="63" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:35" x14ac:dyDescent="0.2">
       <c r="S63" s="13"/>
       <c r="T63" s="14"/>
       <c r="U63" s="13"/>
       <c r="V63" s="14"/>
       <c r="W63" s="14"/>
       <c r="X63" s="14"/>
       <c r="Y63" s="14"/>
       <c r="Z63" s="14"/>
       <c r="AA63" s="14"/>
       <c r="AB63" s="13"/>
       <c r="AC63" s="14"/>
       <c r="AD63" s="13"/>
       <c r="AE63" s="14"/>
       <c r="AF63" s="14"/>
       <c r="AG63" s="15"/>
       <c r="AH63" s="14"/>
       <c r="AI63" s="15"/>
     </row>
-    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B83" s="6"/>
       <c r="C83" s="20"/>
       <c r="D83" s="20"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>