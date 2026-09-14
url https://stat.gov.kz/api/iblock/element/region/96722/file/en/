--- v4 (2026-08-17)
+++ v5 (2026-09-14)
@@ -1,733 +1,986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9810" yWindow="15" windowWidth="12090" windowHeight="10575" tabRatio="768"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="10392" windowHeight="9480"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
+  </definedNames>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="81">
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Production of industrial products in the section water supply, sewerage system, control over the collection and distribution of waste in Kostanay region</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
+  <si>
+    <t>january</t>
+  </si>
+  <si>
+    <t>january-february</t>
+  </si>
+  <si>
+    <t>january-march</t>
+  </si>
+  <si>
+    <t>january-april</t>
+  </si>
+  <si>
+    <t>january-may</t>
+  </si>
+  <si>
+    <t>january-june</t>
+  </si>
+  <si>
+    <t>january-july</t>
+  </si>
+  <si>
+    <t>january-august</t>
+  </si>
+  <si>
+    <t>january-september</t>
+  </si>
+  <si>
+    <t>january-october</t>
+  </si>
+  <si>
+    <t>january-november</t>
+  </si>
+  <si>
+    <t>january-december</t>
+  </si>
   <si>
     <t>Natural water, thousands of cubic meters</t>
   </si>
   <si>
+    <t>Kostanay region</t>
+  </si>
+  <si>
+    <t>Kostanay city</t>
+  </si>
+  <si>
+    <t>Arkalyk c.a.</t>
+  </si>
+  <si>
+    <t>Lisakov c.a.</t>
+  </si>
+  <si>
+    <t>Rudny c.a.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Altynsarin</t>
+  </si>
+  <si>
+    <t>Amangeldi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auliekol </t>
+  </si>
+  <si>
+    <t>Denisov</t>
+  </si>
+  <si>
+    <t>Zhangeldi</t>
+  </si>
+  <si>
+    <t>Zhitikara</t>
+  </si>
+  <si>
+    <t>Kamysti</t>
+  </si>
+  <si>
+    <t>Karabalyk</t>
+  </si>
+  <si>
+    <t>Karasu</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Mendykara</t>
+  </si>
+  <si>
+    <t>Naurzum</t>
+  </si>
+  <si>
+    <t>Sarykol</t>
+  </si>
+  <si>
+    <t>Beimbet Maylin</t>
+  </si>
+  <si>
+    <t>Uzunkol</t>
+  </si>
+  <si>
+    <t>Fedorov</t>
+  </si>
+  <si>
     <t>Drinking water, thousands of cubic meters</t>
   </si>
   <si>
     <t>Non-drinking water, thousands of cubic meters</t>
   </si>
   <si>
-    <t>january</t>
-[...116 lines deleted...]
-    <t>-</t>
+    <t xml:space="preserve">Industrial production and environment statistics </t>
+  </si>
+  <si>
+    <t>Ernazarova Nurgul Orazovna</t>
+  </si>
+  <si>
+    <t>+7 7142536045</t>
+  </si>
+  <si>
+    <t>n.ernazarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>thousands of cubic meters</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
+  </si>
+  <si>
+    <t>"-" - no case</t>
+  </si>
+  <si>
+    <t>0.0 - insignificant value</t>
+  </si>
+  <si>
+    <t>X - data is confidential</t>
+  </si>
+  <si>
+    <t>... - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...23 lines deleted...]
-      <color indexed="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...30 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...7 lines deleted...]
-      </top>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="41">
+  <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="41">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 3" xfId="15"/>
+  <cellStyles count="19">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="28"/>
-[...36 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="40"/>
+    <cellStyle name="Обычный 10" xfId="4"/>
+    <cellStyle name="Обычный 11" xfId="5"/>
+    <cellStyle name="Обычный 12" xfId="6"/>
+    <cellStyle name="Обычный 13" xfId="7"/>
+    <cellStyle name="Обычный 2" xfId="8"/>
+    <cellStyle name="Обычный 2 10" xfId="9"/>
+    <cellStyle name="Обычный 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 3" xfId="11"/>
+    <cellStyle name="Обычный 3" xfId="12"/>
+    <cellStyle name="Обычный 3 2" xfId="13"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="1"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -972,2052 +1225,2347 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI83"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="A49" sqref="A49"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39" style="2" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="26" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="3">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="69" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="69" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="69" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="M13" s="7"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="70" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="M14" s="7"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="M15" s="7"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="11">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="12"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="69" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="11">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="13"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="69" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="M18" s="12"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M19" s="13"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="69" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="M20" s="12"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="13"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="12"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="13"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="12"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B19"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="20" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="20"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="19"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="21"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="21"/>
+    </row>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="21"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="21"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="21"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="21"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="21"/>
+    </row>
+    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AI80"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.21875" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" style="23" customWidth="1"/>
+    <col min="4" max="4" width="8.109375" style="23" customWidth="1"/>
+    <col min="5" max="6" width="8" style="23" customWidth="1"/>
+    <col min="7" max="7" width="7.44140625" style="23" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="63" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="64" customWidth="1"/>
+    <col min="10" max="10" width="9.44140625" style="65" customWidth="1"/>
+    <col min="11" max="11" width="8.109375" style="23" customWidth="1"/>
+    <col min="12" max="12" width="9.5546875" style="23" customWidth="1"/>
+    <col min="13" max="13" width="10.88671875" style="23" customWidth="1"/>
+    <col min="14" max="14" width="15.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.5546875" style="24" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.109375" style="24" customWidth="1"/>
+    <col min="19" max="19" width="14.5546875" style="24" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.109375" style="24" customWidth="1"/>
+    <col min="24" max="24" width="9.33203125" style="24" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.88671875" style="24" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="8.88671875" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+    </row>
+    <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="73"/>
+      <c r="B2" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+    </row>
+    <row r="3" spans="1:15" s="32" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="74"/>
+      <c r="B3" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" s="30"/>
+      <c r="O3" s="31"/>
+    </row>
+    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="34"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="38"/>
+    </row>
+    <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="34">
+        <v>4206.7</v>
+      </c>
+      <c r="C5" s="34">
+        <v>8459.2999999999993</v>
+      </c>
+      <c r="D5" s="35">
+        <v>12636.1</v>
+      </c>
+      <c r="E5" s="35">
+        <v>16937.7</v>
+      </c>
+      <c r="F5" s="35">
+        <v>21289.9</v>
+      </c>
+      <c r="G5" s="34">
+        <v>25988.3</v>
+      </c>
+      <c r="H5" s="34">
+        <v>30388.3</v>
+      </c>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="38"/>
+    </row>
+    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="35">
+        <v>1555.5</v>
+      </c>
+      <c r="C6" s="34">
+        <v>3141.7</v>
+      </c>
+      <c r="D6" s="35">
+        <v>4715.8</v>
+      </c>
+      <c r="E6" s="35">
+        <v>6335</v>
+      </c>
+      <c r="F6" s="35">
+        <v>7851.9</v>
+      </c>
+      <c r="G6" s="35">
+        <v>9762.2999999999993</v>
+      </c>
+      <c r="H6" s="34">
+        <v>11471.7</v>
+      </c>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="38"/>
+    </row>
+    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="35">
+        <v>192.5</v>
+      </c>
+      <c r="C7" s="34">
+        <v>348.8</v>
+      </c>
+      <c r="D7" s="35">
+        <v>533.29999999999995</v>
+      </c>
+      <c r="E7" s="35">
+        <v>698.9</v>
+      </c>
+      <c r="F7" s="35">
+        <v>803.1</v>
+      </c>
+      <c r="G7" s="35">
+        <v>907.2</v>
+      </c>
+      <c r="H7" s="34">
+        <v>1042.3</v>
+      </c>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="38"/>
+    </row>
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="35">
+        <v>228.5</v>
+      </c>
+      <c r="C8" s="34">
+        <v>420.3</v>
+      </c>
+      <c r="D8" s="35">
+        <v>633.9</v>
+      </c>
+      <c r="E8" s="35">
+        <v>830.4</v>
+      </c>
+      <c r="F8" s="35">
+        <v>1075.9000000000001</v>
+      </c>
+      <c r="G8" s="35">
+        <v>1304.0999999999999</v>
+      </c>
+      <c r="H8" s="34">
+        <v>1539.9</v>
+      </c>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="38"/>
+    </row>
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="38"/>
+    </row>
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="41">
+        <v>28.6</v>
+      </c>
+      <c r="C10" s="34">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D10" s="35">
+        <v>99.6</v>
+      </c>
+      <c r="E10" s="35">
+        <v>135.1</v>
+      </c>
+      <c r="F10" s="35">
+        <v>164.4</v>
+      </c>
+      <c r="G10" s="41">
+        <v>193.6</v>
+      </c>
+      <c r="H10" s="34">
+        <v>222.9</v>
+      </c>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="38"/>
+    </row>
+    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="41">
+        <v>16</v>
+      </c>
+      <c r="C11" s="34">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D11" s="35">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E11" s="35">
+        <v>88.5</v>
+      </c>
+      <c r="F11" s="35">
+        <v>108</v>
+      </c>
+      <c r="G11" s="41">
+        <v>127.5</v>
+      </c>
+      <c r="H11" s="34">
+        <v>146.9</v>
+      </c>
+      <c r="I11" s="34"/>
+      <c r="J11" s="34"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="35"/>
+      <c r="N11" s="38"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="41">
+        <v>68</v>
+      </c>
+      <c r="C12" s="34">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D12" s="35">
+        <v>205.6</v>
+      </c>
+      <c r="E12" s="35">
+        <v>273.2</v>
+      </c>
+      <c r="F12" s="35">
+        <v>341.3</v>
+      </c>
+      <c r="G12" s="41">
+        <v>410.3</v>
+      </c>
+      <c r="H12" s="34">
+        <v>481.8</v>
+      </c>
+      <c r="I12" s="34"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="35"/>
+      <c r="N12" s="38"/>
+    </row>
+    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="41">
+        <v>10.9</v>
+      </c>
+      <c r="C13" s="34">
+        <v>24.3</v>
+      </c>
+      <c r="D13" s="35">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E13" s="35">
+        <v>51.1</v>
+      </c>
+      <c r="F13" s="35">
+        <v>61.1</v>
+      </c>
+      <c r="G13" s="41">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H13" s="34">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="38"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="41">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C14" s="34">
+        <v>69</v>
+      </c>
+      <c r="D14" s="35">
+        <v>104.3</v>
+      </c>
+      <c r="E14" s="35">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F14" s="35">
+        <v>175.7</v>
+      </c>
+      <c r="G14" s="41">
+        <v>211.7</v>
+      </c>
+      <c r="H14" s="34">
+        <v>247.7</v>
+      </c>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="34"/>
+      <c r="M14" s="35"/>
+      <c r="N14" s="38"/>
+    </row>
+    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="41">
+        <v>141</v>
+      </c>
+      <c r="C15" s="34">
+        <v>264.8</v>
+      </c>
+      <c r="D15" s="35">
+        <v>383.7</v>
+      </c>
+      <c r="E15" s="35">
+        <v>516</v>
+      </c>
+      <c r="F15" s="35">
+        <v>645.5</v>
+      </c>
+      <c r="G15" s="41">
+        <v>798</v>
+      </c>
+      <c r="H15" s="34">
+        <v>943</v>
+      </c>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="35"/>
+      <c r="N15" s="38"/>
+    </row>
+    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="41">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C16" s="34">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D16" s="35">
+        <v>26.5</v>
+      </c>
+      <c r="E16" s="35">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="F16" s="35">
+        <v>46</v>
+      </c>
+      <c r="G16" s="41">
+        <v>57.2</v>
+      </c>
+      <c r="H16" s="34">
+        <v>68.3</v>
+      </c>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="35"/>
+      <c r="N16" s="38"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="41">
+        <v>35.6</v>
+      </c>
+      <c r="C17" s="34">
+        <v>72.3</v>
+      </c>
+      <c r="D17" s="35">
+        <v>107.9</v>
+      </c>
+      <c r="E17" s="35">
+        <v>137.4</v>
+      </c>
+      <c r="F17" s="35">
+        <v>173.2</v>
+      </c>
+      <c r="G17" s="41">
+        <v>207.9</v>
+      </c>
+      <c r="H17" s="34">
+        <v>239.3</v>
+      </c>
+      <c r="I17" s="34"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="35"/>
+      <c r="N17" s="38"/>
+    </row>
+    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="41">
+        <v>28.5</v>
+      </c>
+      <c r="C18" s="34">
+        <v>52.6</v>
+      </c>
+      <c r="D18" s="35">
+        <v>76.7</v>
+      </c>
+      <c r="E18" s="35">
+        <v>100.8</v>
+      </c>
+      <c r="F18" s="35">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="G18" s="41">
+        <v>178.8</v>
+      </c>
+      <c r="H18" s="34">
+        <v>217.9</v>
+      </c>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="38"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="60"/>
-[...14 lines deleted...]
-      <c r="B2" s="65" t="s">
+      <c r="B19" s="41">
+        <v>131.1</v>
+      </c>
+      <c r="C19" s="34">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D19" s="35">
+        <v>361.7</v>
+      </c>
+      <c r="E19" s="35">
+        <v>475.9</v>
+      </c>
+      <c r="F19" s="35">
+        <v>583</v>
+      </c>
+      <c r="G19" s="41">
+        <v>695.1</v>
+      </c>
+      <c r="H19" s="34">
+        <v>815.2</v>
+      </c>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="38"/>
+    </row>
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="41">
+        <v>20.7</v>
+      </c>
+      <c r="C20" s="34">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D20" s="35">
+        <v>58.7</v>
+      </c>
+      <c r="E20" s="35">
+        <v>77.7</v>
+      </c>
+      <c r="F20" s="35">
+        <v>99</v>
+      </c>
+      <c r="G20" s="41">
+        <v>120.3</v>
+      </c>
+      <c r="H20" s="34">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="34"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="35"/>
+      <c r="N20" s="38"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="41">
+        <v>6</v>
+      </c>
+      <c r="C21" s="34">
+        <v>15</v>
+      </c>
+      <c r="D21" s="35">
+        <v>24</v>
+      </c>
+      <c r="E21" s="35">
+        <v>33</v>
+      </c>
+      <c r="F21" s="35">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G21" s="41">
+        <v>47.4</v>
+      </c>
+      <c r="H21" s="34">
+        <v>54.6</v>
+      </c>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="38"/>
+    </row>
+    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="38"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F23" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="38"/>
+    </row>
+    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="35">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C24" s="34">
+        <v>36.6</v>
+      </c>
+      <c r="D24" s="35">
+        <v>55.1</v>
+      </c>
+      <c r="E24" s="35">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="F24" s="35">
+        <v>99.9</v>
+      </c>
+      <c r="G24" s="35">
+        <v>126.2</v>
+      </c>
+      <c r="H24" s="34">
+        <v>152.5</v>
+      </c>
+      <c r="I24" s="34"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="35"/>
+      <c r="N24" s="38"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="35">
+        <v>27.4</v>
+      </c>
+      <c r="C25" s="34">
+        <v>58</v>
+      </c>
+      <c r="D25" s="35">
+        <v>88.6</v>
+      </c>
+      <c r="E25" s="35">
+        <v>119.2</v>
+      </c>
+      <c r="F25" s="35">
+        <v>150.4</v>
+      </c>
+      <c r="G25" s="35">
+        <v>181.7</v>
+      </c>
+      <c r="H25" s="34">
+        <v>213</v>
+      </c>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="35"/>
+      <c r="N25" s="38"/>
+    </row>
+    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="44"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="38"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="44">
+        <v>3855.9</v>
+      </c>
+      <c r="C27" s="45">
+        <v>7775.8</v>
+      </c>
+      <c r="D27" s="34">
+        <v>11602</v>
+      </c>
+      <c r="E27" s="35">
+        <v>15533.1</v>
+      </c>
+      <c r="F27" s="35">
+        <v>19379.5</v>
+      </c>
+      <c r="G27" s="44">
+        <v>23521.4</v>
+      </c>
+      <c r="H27" s="45">
+        <v>27476.400000000001</v>
+      </c>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="37"/>
+      <c r="N27" s="38"/>
+    </row>
+    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="35">
+        <v>1555.5</v>
+      </c>
+      <c r="C28" s="45">
+        <v>3141.7</v>
+      </c>
+      <c r="D28" s="34">
+        <v>4715.8</v>
+      </c>
+      <c r="E28" s="35">
+        <v>6335</v>
+      </c>
+      <c r="F28" s="35">
+        <v>7812.9</v>
+      </c>
+      <c r="G28" s="35">
+        <v>9683.2999999999993</v>
+      </c>
+      <c r="H28" s="45">
+        <v>11349.7</v>
+      </c>
+      <c r="I28" s="34"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="35"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="38"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="35">
+        <v>113.6</v>
+      </c>
+      <c r="C29" s="45">
+        <v>211</v>
+      </c>
+      <c r="D29" s="34">
+        <v>325.10000000000002</v>
+      </c>
+      <c r="E29" s="35">
+        <v>442.6</v>
+      </c>
+      <c r="F29" s="35">
+        <v>544.6</v>
+      </c>
+      <c r="G29" s="35">
+        <v>646.5</v>
+      </c>
+      <c r="H29" s="45">
+        <v>779.3</v>
+      </c>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="38"/>
+    </row>
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="35">
+        <v>228.5</v>
+      </c>
+      <c r="C30" s="45">
+        <v>420.3</v>
+      </c>
+      <c r="D30" s="34">
+        <v>633.9</v>
+      </c>
+      <c r="E30" s="35">
+        <v>830.4</v>
+      </c>
+      <c r="F30" s="35">
+        <v>1075.9000000000001</v>
+      </c>
+      <c r="G30" s="35">
+        <v>1304.0999999999999</v>
+      </c>
+      <c r="H30" s="45">
+        <v>1539.9</v>
+      </c>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="38"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F31" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H31" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I31" s="34"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="45"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="38"/>
+    </row>
+    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="35">
+        <v>28.6</v>
+      </c>
+      <c r="C32" s="45">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D32" s="34">
+        <v>99.6</v>
+      </c>
+      <c r="E32" s="35">
+        <v>135.1</v>
+      </c>
+      <c r="F32" s="35">
+        <v>164.4</v>
+      </c>
+      <c r="G32" s="35">
+        <v>193.6</v>
+      </c>
+      <c r="H32" s="45">
+        <v>222.9</v>
+      </c>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="45"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="35">
+        <v>16</v>
+      </c>
+      <c r="C33" s="45">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D33" s="34">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E33" s="35">
+        <v>88.5</v>
+      </c>
+      <c r="F33" s="35">
+        <v>108</v>
+      </c>
+      <c r="G33" s="35">
+        <v>127.5</v>
+      </c>
+      <c r="H33" s="45">
+        <v>146.9</v>
+      </c>
+      <c r="I33" s="34"/>
+      <c r="J33" s="34"/>
+      <c r="K33" s="45"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="38"/>
+    </row>
+    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="35">
+        <v>68</v>
+      </c>
+      <c r="C34" s="45">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D34" s="34">
+        <v>205.6</v>
+      </c>
+      <c r="E34" s="35">
+        <v>273.2</v>
+      </c>
+      <c r="F34" s="35">
+        <v>341.3</v>
+      </c>
+      <c r="G34" s="35">
+        <v>410.3</v>
+      </c>
+      <c r="H34" s="45">
+        <v>481.8</v>
+      </c>
+      <c r="I34" s="34"/>
+      <c r="J34" s="34"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="37"/>
+      <c r="N34" s="38"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="35">
+        <v>10.9</v>
+      </c>
+      <c r="C35" s="45">
+        <v>24.3</v>
+      </c>
+      <c r="D35" s="34">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E35" s="35">
+        <v>51.1</v>
+      </c>
+      <c r="F35" s="35">
+        <v>61.1</v>
+      </c>
+      <c r="G35" s="35">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H35" s="45">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="I35" s="34"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="38"/>
+    </row>
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="35">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C36" s="45">
+        <v>69</v>
+      </c>
+      <c r="D36" s="34">
+        <v>104.3</v>
+      </c>
+      <c r="E36" s="35">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F36" s="35">
+        <v>175.7</v>
+      </c>
+      <c r="G36" s="35">
+        <v>211.7</v>
+      </c>
+      <c r="H36" s="45">
+        <v>247.7</v>
+      </c>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="37"/>
+      <c r="N36" s="38"/>
+    </row>
+    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="35">
+        <v>141</v>
+      </c>
+      <c r="C37" s="45">
+        <v>264.8</v>
+      </c>
+      <c r="D37" s="34">
+        <v>383.7</v>
+      </c>
+      <c r="E37" s="35">
+        <v>516</v>
+      </c>
+      <c r="F37" s="35">
+        <v>620.5</v>
+      </c>
+      <c r="G37" s="35">
+        <v>726</v>
+      </c>
+      <c r="H37" s="45">
+        <v>832</v>
+      </c>
+      <c r="I37" s="34"/>
+      <c r="J37" s="34"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="37"/>
+      <c r="N37" s="38"/>
+    </row>
+    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C38" s="45">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D38" s="34">
+        <v>26.5</v>
+      </c>
+      <c r="E38" s="35">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="F38" s="35">
+        <v>46</v>
+      </c>
+      <c r="G38" s="35">
+        <v>57.2</v>
+      </c>
+      <c r="H38" s="45">
+        <v>68.3</v>
+      </c>
+      <c r="I38" s="34"/>
+      <c r="J38" s="34"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="38"/>
+    </row>
+    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="35">
+        <v>35.6</v>
+      </c>
+      <c r="C39" s="45">
+        <v>72.3</v>
+      </c>
+      <c r="D39" s="34">
+        <v>107.9</v>
+      </c>
+      <c r="E39" s="35">
+        <v>137.4</v>
+      </c>
+      <c r="F39" s="35">
+        <v>173.2</v>
+      </c>
+      <c r="G39" s="35">
+        <v>207.9</v>
+      </c>
+      <c r="H39" s="45">
+        <v>239.3</v>
+      </c>
+      <c r="I39" s="34"/>
+      <c r="J39" s="34"/>
+      <c r="K39" s="45"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="37"/>
+      <c r="N39" s="38"/>
+    </row>
+    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="66"/>
-[...23 lines deleted...]
-      <c r="E3" s="27" t="s">
+      <c r="B40" s="35">
+        <v>28.5</v>
+      </c>
+      <c r="C40" s="45">
+        <v>52.6</v>
+      </c>
+      <c r="D40" s="34">
+        <v>76.7</v>
+      </c>
+      <c r="E40" s="35">
+        <v>100.8</v>
+      </c>
+      <c r="F40" s="35">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="G40" s="35">
+        <v>178.8</v>
+      </c>
+      <c r="H40" s="45">
+        <v>217.9</v>
+      </c>
+      <c r="I40" s="34"/>
+      <c r="J40" s="34"/>
+      <c r="K40" s="45"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="37"/>
+      <c r="N40" s="38"/>
+    </row>
+    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="35">
+        <v>131.1</v>
+      </c>
+      <c r="C41" s="45">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D41" s="34">
+        <v>361.7</v>
+      </c>
+      <c r="E41" s="35">
+        <v>475.9</v>
+      </c>
+      <c r="F41" s="35">
+        <v>583</v>
+      </c>
+      <c r="G41" s="35">
+        <v>695.1</v>
+      </c>
+      <c r="H41" s="45">
+        <v>815.2</v>
+      </c>
+      <c r="I41" s="34"/>
+      <c r="J41" s="34"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="37"/>
+      <c r="N41" s="38"/>
+    </row>
+    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="35">
+        <v>20.7</v>
+      </c>
+      <c r="C42" s="45">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D42" s="34">
+        <v>58.7</v>
+      </c>
+      <c r="E42" s="35">
+        <v>77.7</v>
+      </c>
+      <c r="F42" s="35">
+        <v>99</v>
+      </c>
+      <c r="G42" s="35">
+        <v>120.3</v>
+      </c>
+      <c r="H42" s="45">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="I42" s="34"/>
+      <c r="J42" s="34"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="37"/>
+      <c r="N42" s="38"/>
+    </row>
+    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="35">
         <v>6</v>
       </c>
-      <c r="F3" s="27" t="s">
-[...11 lines deleted...]
-      <c r="J3" s="27" t="s">
+      <c r="C43" s="45">
+        <v>15</v>
+      </c>
+      <c r="D43" s="34">
+        <v>24</v>
+      </c>
+      <c r="E43" s="35">
+        <v>33</v>
+      </c>
+      <c r="F43" s="35">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G43" s="35">
+        <v>47.4</v>
+      </c>
+      <c r="H43" s="45">
+        <v>54.6</v>
+      </c>
+      <c r="I43" s="34"/>
+      <c r="J43" s="34"/>
+      <c r="K43" s="45"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="37"/>
+      <c r="N43" s="38"/>
+    </row>
+    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C44" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E44" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F44" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I44" s="34"/>
+      <c r="J44" s="34"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="38"/>
+    </row>
+    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E45" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F45" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G45" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="38"/>
+    </row>
+    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="35">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C46" s="45">
+        <v>36.6</v>
+      </c>
+      <c r="D46" s="34">
+        <v>55.1</v>
+      </c>
+      <c r="E46" s="35">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="F46" s="35">
+        <v>99.9</v>
+      </c>
+      <c r="G46" s="35">
+        <v>126.2</v>
+      </c>
+      <c r="H46" s="45">
+        <v>152.5</v>
+      </c>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="45"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="37"/>
+      <c r="N46" s="38"/>
+    </row>
+    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="35">
+        <v>27.4</v>
+      </c>
+      <c r="C47" s="45">
+        <v>58</v>
+      </c>
+      <c r="D47" s="34">
+        <v>88.6</v>
+      </c>
+      <c r="E47" s="35">
+        <v>119.2</v>
+      </c>
+      <c r="F47" s="35">
+        <v>150.4</v>
+      </c>
+      <c r="G47" s="35">
+        <v>181.7</v>
+      </c>
+      <c r="H47" s="45">
+        <v>213</v>
+      </c>
+      <c r="I47" s="34"/>
+      <c r="J47" s="34"/>
+      <c r="K47" s="45"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="37"/>
+      <c r="N47" s="38"/>
+    </row>
+    <row r="48" spans="1:14" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="44"/>
+      <c r="C48" s="48"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="48"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="44"/>
+      <c r="H48" s="48"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="34"/>
+      <c r="L48" s="34"/>
+      <c r="M48" s="49"/>
+      <c r="N48" s="38"/>
+    </row>
+    <row r="49" spans="1:35" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" s="44">
+        <v>350.8</v>
+      </c>
+      <c r="C49" s="48">
+        <v>683.5</v>
+      </c>
+      <c r="D49" s="34">
+        <v>1034.0999999999999</v>
+      </c>
+      <c r="E49" s="34">
+        <v>1404.6</v>
+      </c>
+      <c r="F49" s="34">
+        <v>1910.4</v>
+      </c>
+      <c r="G49" s="44">
+        <v>2466.9</v>
+      </c>
+      <c r="H49" s="48">
+        <v>2911.9</v>
+      </c>
+      <c r="I49" s="34"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="34"/>
+      <c r="M49" s="49"/>
+      <c r="N49" s="38"/>
+    </row>
+    <row r="50" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B50" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="27" t="s">
-[...270 lines deleted...]
-      <c r="A13" s="36" t="s">
+      <c r="C50" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="34">
+        <v>39</v>
+      </c>
+      <c r="G50" s="35">
+        <v>79</v>
+      </c>
+      <c r="H50" s="45">
+        <v>122</v>
+      </c>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="37"/>
+      <c r="N50" s="38"/>
+    </row>
+    <row r="51" spans="1:35" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B51" s="35">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C51" s="48">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D51" s="34">
+        <v>208.2</v>
+      </c>
+      <c r="E51" s="34">
+        <v>256.3</v>
+      </c>
+      <c r="F51" s="34">
+        <v>258.5</v>
+      </c>
+      <c r="G51" s="35">
+        <v>260.7</v>
+      </c>
+      <c r="H51" s="48">
+        <v>263</v>
+      </c>
+      <c r="I51" s="34"/>
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+      <c r="L51" s="34"/>
+      <c r="M51" s="49"/>
+      <c r="N51" s="38"/>
+    </row>
+    <row r="52" spans="1:35" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E52" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H52" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="49"/>
+      <c r="N52" s="38"/>
+    </row>
+    <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="34">
         <v>25</v>
       </c>
-      <c r="B13" s="38">
-[...1190 lines deleted...]
-      <c r="G53" s="9">
+      <c r="G53" s="35">
         <v>72</v>
       </c>
-      <c r="H53" s="39"/>
-[...3 lines deleted...]
-      <c r="L53" s="9"/>
+      <c r="H53" s="45">
+        <v>111</v>
+      </c>
+      <c r="I53" s="34"/>
+      <c r="J53" s="34"/>
+      <c r="K53" s="45"/>
+      <c r="L53" s="35"/>
       <c r="M53" s="37"/>
-      <c r="N53" s="7"/>
-[...102 lines deleted...]
-      </c>
+      <c r="N53" s="38"/>
+    </row>
+    <row r="54" spans="1:35" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="C54" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="E54" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="F54" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G54" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="I54" s="53"/>
+      <c r="J54" s="53"/>
+      <c r="K54" s="53"/>
+      <c r="L54" s="53"/>
+      <c r="M54" s="54"/>
+      <c r="N54" s="38"/>
+    </row>
+    <row r="55" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A55" s="55"/>
+      <c r="B55" s="56"/>
+      <c r="C55" s="56"/>
+      <c r="D55" s="56"/>
+      <c r="E55" s="56"/>
+      <c r="F55" s="56"/>
+      <c r="G55" s="56"/>
+      <c r="H55" s="57"/>
+      <c r="I55" s="56"/>
+      <c r="J55" s="56"/>
+      <c r="K55" s="56"/>
+      <c r="L55" s="56"/>
+      <c r="M55" s="56"/>
+      <c r="S55" s="58"/>
+      <c r="T55" s="32"/>
+      <c r="U55" s="58"/>
+      <c r="V55" s="32"/>
+      <c r="W55" s="32"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="32"/>
+      <c r="Z55" s="32"/>
+      <c r="AA55" s="32"/>
+      <c r="AB55" s="58"/>
+      <c r="AC55" s="32"/>
+      <c r="AD55" s="58"/>
+      <c r="AE55" s="32"/>
+      <c r="AF55" s="32"/>
+      <c r="AG55" s="59"/>
+      <c r="AH55" s="32"/>
+      <c r="AI55" s="59"/>
+    </row>
+    <row r="56" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A56" s="60"/>
+      <c r="B56" s="56"/>
+      <c r="C56" s="56"/>
+      <c r="D56" s="56"/>
+      <c r="E56" s="56"/>
+      <c r="F56" s="56"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="57"/>
+      <c r="I56" s="56"/>
+      <c r="J56" s="56"/>
+      <c r="K56" s="56"/>
+      <c r="L56" s="56"/>
+      <c r="M56" s="56"/>
+      <c r="S56" s="58"/>
+      <c r="T56" s="32"/>
+      <c r="U56" s="58"/>
+      <c r="V56" s="32"/>
+      <c r="W56" s="32"/>
+      <c r="X56" s="32"/>
+      <c r="Y56" s="32"/>
+      <c r="Z56" s="32"/>
+      <c r="AA56" s="32"/>
+      <c r="AB56" s="58"/>
+      <c r="AC56" s="32"/>
+      <c r="AD56" s="58"/>
+      <c r="AE56" s="32"/>
+      <c r="AF56" s="32"/>
+      <c r="AG56" s="59"/>
+      <c r="AH56" s="32"/>
+      <c r="AI56" s="59"/>
+    </row>
+    <row r="57" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A57" s="60"/>
       <c r="B57" s="61"/>
-      <c r="C57" s="61"/>
-      <c r="D57" s="61"/>
+      <c r="C57" s="62"/>
       <c r="E57" s="61"/>
-      <c r="F57" s="61"/>
-[...181 lines deleted...]
-      <c r="J83" s="1"/>
+      <c r="M57" s="56"/>
+      <c r="S57" s="58"/>
+      <c r="T57" s="32"/>
+      <c r="U57" s="58"/>
+      <c r="V57" s="32"/>
+      <c r="W57" s="32"/>
+      <c r="X57" s="32"/>
+      <c r="Y57" s="32"/>
+      <c r="Z57" s="32"/>
+      <c r="AA57" s="32"/>
+      <c r="AB57" s="58"/>
+      <c r="AC57" s="32"/>
+      <c r="AD57" s="58"/>
+      <c r="AE57" s="32"/>
+      <c r="AF57" s="32"/>
+      <c r="AG57" s="59"/>
+      <c r="AH57" s="32"/>
+      <c r="AI57" s="59"/>
+    </row>
+    <row r="58" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A58" s="60"/>
+      <c r="M58" s="56"/>
+      <c r="S58" s="58"/>
+      <c r="T58" s="32"/>
+      <c r="U58" s="58"/>
+      <c r="V58" s="32"/>
+      <c r="W58" s="32"/>
+      <c r="X58" s="32"/>
+      <c r="Y58" s="32"/>
+      <c r="Z58" s="32"/>
+      <c r="AA58" s="32"/>
+      <c r="AB58" s="58"/>
+      <c r="AC58" s="32"/>
+      <c r="AD58" s="58"/>
+      <c r="AE58" s="32"/>
+      <c r="AF58" s="32"/>
+      <c r="AG58" s="59"/>
+      <c r="AH58" s="32"/>
+      <c r="AI58" s="59"/>
+    </row>
+    <row r="59" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A59" s="60"/>
+      <c r="I59" s="66"/>
+      <c r="M59" s="56"/>
+      <c r="S59" s="58"/>
+      <c r="T59" s="32"/>
+      <c r="U59" s="58"/>
+      <c r="V59" s="32"/>
+      <c r="W59" s="32"/>
+      <c r="X59" s="32"/>
+      <c r="Y59" s="32"/>
+      <c r="Z59" s="32"/>
+      <c r="AA59" s="32"/>
+      <c r="AB59" s="58"/>
+      <c r="AC59" s="32"/>
+      <c r="AD59" s="58"/>
+      <c r="AE59" s="32"/>
+      <c r="AF59" s="32"/>
+      <c r="AG59" s="59"/>
+      <c r="AH59" s="32"/>
+      <c r="AI59" s="59"/>
+    </row>
+    <row r="60" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="S60" s="58"/>
+      <c r="T60" s="32"/>
+      <c r="U60" s="58"/>
+      <c r="V60" s="32"/>
+      <c r="W60" s="32"/>
+      <c r="X60" s="32"/>
+      <c r="Y60" s="32"/>
+      <c r="Z60" s="32"/>
+      <c r="AA60" s="32"/>
+      <c r="AB60" s="58"/>
+      <c r="AC60" s="32"/>
+      <c r="AD60" s="58"/>
+      <c r="AE60" s="32"/>
+      <c r="AF60" s="32"/>
+      <c r="AG60" s="59"/>
+      <c r="AH60" s="32"/>
+      <c r="AI60" s="59"/>
+    </row>
+    <row r="62" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B62" s="24"/>
+      <c r="C62" s="24"/>
+      <c r="D62" s="24"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="24"/>
+      <c r="G62" s="24"/>
+      <c r="H62" s="24"/>
+      <c r="I62" s="24"/>
+      <c r="J62" s="24"/>
+      <c r="K62" s="24"/>
+      <c r="L62" s="24"/>
+      <c r="M62" s="24"/>
+      <c r="N62" s="24"/>
+    </row>
+    <row r="63" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B63" s="24"/>
+      <c r="C63" s="24"/>
+      <c r="D63" s="24"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="24"/>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+      <c r="K63" s="24"/>
+      <c r="L63" s="24"/>
+      <c r="M63" s="24"/>
+      <c r="N63" s="24"/>
+    </row>
+    <row r="64" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B64" s="24"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="24"/>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+      <c r="K64" s="24"/>
+      <c r="L64" s="24"/>
+      <c r="M64" s="24"/>
+      <c r="N64" s="24"/>
+    </row>
+    <row r="65" spans="2:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="24"/>
+      <c r="D65" s="24"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+      <c r="M65" s="24"/>
+      <c r="N65" s="24"/>
+    </row>
+    <row r="66" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="24"/>
+      <c r="C66" s="24"/>
+      <c r="D66" s="24"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="24"/>
+    </row>
+    <row r="67" spans="2:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="24"/>
+      <c r="C67" s="24"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+    </row>
+    <row r="68" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B68" s="24"/>
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="24"/>
+    </row>
+    <row r="80" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B80" s="65"/>
+      <c r="C80" s="67"/>
+      <c r="D80" s="67"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="24"/>
+      <c r="L80" s="24"/>
+      <c r="M80" s="24"/>
+      <c r="N80" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A57:M57"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
 </worksheet>
-</file>
-[...112 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>натура-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>aerzhanova</dc:creator>
+  <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>