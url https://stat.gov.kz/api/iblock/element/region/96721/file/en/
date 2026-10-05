--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -5,123 +5,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="10392" windowHeight="9480"/>
+    <workbookView xWindow="0" yWindow="-15" windowWidth="14505" windowHeight="12360"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="79">
   <si>
     <t>Products produced in kind</t>
   </si>
   <si>
     <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
-[...10 lines deleted...]
-  <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
@@ -198,60 +186,51 @@
   <si>
     <t>Kamysti</t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Karasu</t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
-    <t xml:space="preserve"> thousand kWh; thousand Gcal</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Industrial production and environment statistics </t>
-  </si>
-[...4 lines deleted...]
-    <t>+7 7142536045</t>
   </si>
   <si>
     <t>n.ernazarova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -268,106 +247,127 @@
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
-    <t>Methodological Explanations:</t>
-[...13 lines deleted...]
-  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t>Telephone Number:</t>
-[...1 lines deleted...]
-  <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
   </si>
   <si>
     <t>"-" - no case</t>
   </si>
   <si>
     <t>0.0 - insignificant value</t>
   </si>
   <si>
     <t>X - data is confidential</t>
   </si>
   <si>
     <t>... - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25833/</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=158717&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>Ernazarova Nurgul</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>+7 714 2 536045</t>
+  </si>
+  <si>
+    <t>thousand kWh; thousand Gcal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -628,57 +628,57 @@
     </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -715,127 +715,136 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
     <cellStyle name="Обычный 14 2" xfId="21"/>
@@ -1224,1486 +1233,1540 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="3"/>
+    <col min="1" max="1" width="40.5703125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="88.85546875" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="63" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B2" s="4">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="63" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="63" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="63" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B6" s="4">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="64" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66" t="s">
+        <v>53</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="64" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="64" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B11" s="7"/>
       <c r="M11" s="8"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="64" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>4</v>
+        <v>66</v>
       </c>
       <c r="M12" s="8"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="64" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="M13" s="8"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="65" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="M14" s="8"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="64" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="M15" s="8"/>
     </row>
-    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="64" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B16" s="12">
-        <v>46251</v>
+        <v>46281</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="64" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B17" s="12">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="64" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="64" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="64" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="64" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="20"/>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B4" s="22"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="22"/>
     </row>
-    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="22" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22"/>
     </row>
-    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22"/>
     </row>
-    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22"/>
     </row>
-    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22"/>
     </row>
-    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22"/>
     </row>
-    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="22"/>
     </row>
-    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.33203125" style="25" customWidth="1"/>
+    <col min="1" max="1" width="25.7109375" style="25" customWidth="1"/>
     <col min="2" max="2" width="9" style="25" customWidth="1"/>
-    <col min="3" max="3" width="8.88671875" style="57" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="9.33203125" style="57" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="57" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="57" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="57" customWidth="1"/>
+    <col min="6" max="6" width="9" style="57" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="57" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="58" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="59" customWidth="1"/>
+    <col min="11" max="11" width="9.28515625" style="57" customWidth="1"/>
     <col min="12" max="12" width="10" style="60" customWidth="1"/>
-    <col min="13" max="13" width="9.5546875" style="57" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="28" max="16384" width="9.109375" style="25"/>
+    <col min="13" max="13" width="9.5703125" style="57" customWidth="1"/>
+    <col min="14" max="14" width="30.5703125" style="25" customWidth="1"/>
+    <col min="15" max="15" width="24.7109375" style="25" customWidth="1"/>
+    <col min="16" max="16" width="15.5703125" style="25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5703125" style="25" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="25" customWidth="1"/>
+    <col min="21" max="21" width="14.5703125" style="25" bestFit="1" customWidth="1"/>
+    <col min="22" max="25" width="9.140625" style="25" customWidth="1"/>
+    <col min="26" max="26" width="9.28515625" style="25" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="24"/>
+    </row>
+    <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="70"/>
+      <c r="B2" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="24"/>
+    </row>
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="71"/>
+      <c r="B3" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="66"/>
-[...15 lines deleted...]
-      <c r="B2" s="69" t="s">
+      <c r="E3" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="70"/>
-[...14 lines deleted...]
-      <c r="B3" s="26" t="s">
+      <c r="F3" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="G3" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="H3" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="I3" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="J3" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="K3" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="L3" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="M3" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="J3" s="28" t="s">
+      <c r="N3" s="30"/>
+    </row>
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="31" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="33"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="35"/>
       <c r="L4" s="32"/>
       <c r="M4" s="34"/>
       <c r="O4" s="36"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="37"/>
       <c r="S4" s="39"/>
       <c r="T4" s="40"/>
       <c r="U4" s="41"/>
       <c r="V4" s="39"/>
     </row>
-    <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="42" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B5" s="32">
         <v>115136</v>
       </c>
       <c r="C5" s="34">
         <v>228951.6</v>
       </c>
       <c r="D5" s="32">
         <v>352352.9</v>
       </c>
       <c r="E5" s="34">
         <v>471163.2</v>
       </c>
       <c r="F5" s="34">
         <v>572662.69999999995</v>
       </c>
       <c r="G5" s="34">
         <v>656427.19999999995</v>
       </c>
       <c r="H5" s="32">
         <v>739069.3</v>
       </c>
-      <c r="I5" s="32"/>
+      <c r="I5" s="32">
+        <v>805660.2</v>
+      </c>
       <c r="J5" s="32"/>
       <c r="K5" s="35"/>
       <c r="L5" s="32"/>
       <c r="M5" s="34"/>
       <c r="O5" s="36"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="37"/>
       <c r="S5" s="39"/>
       <c r="T5" s="40"/>
       <c r="U5" s="41"/>
       <c r="V5" s="39"/>
     </row>
-    <row r="6" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B6" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C6" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D6" s="32" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E6" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F6" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G6" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H6" s="32" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I6" s="32"/>
+        <v>23</v>
+      </c>
+      <c r="I6" s="32" t="s">
+        <v>23</v>
+      </c>
       <c r="J6" s="32"/>
       <c r="K6" s="34"/>
       <c r="L6" s="32"/>
       <c r="M6" s="34"/>
       <c r="O6" s="46"/>
       <c r="P6" s="47"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="47"/>
       <c r="S6" s="49"/>
       <c r="T6" s="50"/>
       <c r="U6" s="51"/>
       <c r="V6" s="49"/>
     </row>
-    <row r="7" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="43" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B7" s="44">
         <v>15991</v>
       </c>
       <c r="C7" s="34">
         <v>34217.800000000003</v>
       </c>
       <c r="D7" s="32">
         <v>53532.5</v>
       </c>
       <c r="E7" s="34">
         <v>69916.3</v>
       </c>
       <c r="F7" s="34">
         <v>103304.3</v>
       </c>
       <c r="G7" s="34">
         <v>130635.3</v>
       </c>
       <c r="H7" s="32">
         <v>154371.29999999999</v>
       </c>
-      <c r="I7" s="32"/>
+      <c r="I7" s="32">
+        <v>179111</v>
+      </c>
       <c r="J7" s="32"/>
       <c r="K7" s="34"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="O7" s="46"/>
       <c r="P7" s="47"/>
       <c r="Q7" s="48"/>
       <c r="R7" s="47"/>
       <c r="S7" s="49"/>
       <c r="T7" s="50"/>
       <c r="U7" s="51"/>
       <c r="V7" s="49"/>
     </row>
-    <row r="8" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="43" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B8" s="44">
         <v>72279</v>
       </c>
       <c r="C8" s="34">
         <v>140771.79999999999</v>
       </c>
       <c r="D8" s="32">
         <v>215484.79999999999</v>
       </c>
       <c r="E8" s="34">
         <v>289471.8</v>
       </c>
       <c r="F8" s="34">
         <v>338424.8</v>
       </c>
       <c r="G8" s="34">
         <v>380811</v>
       </c>
       <c r="H8" s="32">
         <v>422468</v>
       </c>
-      <c r="I8" s="32"/>
+      <c r="I8" s="32">
+        <v>446836.5</v>
+      </c>
       <c r="J8" s="32"/>
       <c r="K8" s="34"/>
       <c r="L8" s="32"/>
       <c r="M8" s="34"/>
       <c r="O8" s="46"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="48"/>
       <c r="R8" s="47"/>
       <c r="S8" s="49"/>
       <c r="T8" s="50"/>
       <c r="U8" s="51"/>
       <c r="V8" s="49"/>
     </row>
-    <row r="9" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C9" s="34">
         <v>237</v>
       </c>
       <c r="D9" s="32">
         <v>473.9</v>
       </c>
       <c r="E9" s="34">
         <v>710.9</v>
       </c>
       <c r="F9" s="34">
         <v>1027</v>
       </c>
       <c r="G9" s="34">
         <v>1343</v>
       </c>
       <c r="H9" s="32">
         <v>1659.1</v>
       </c>
-      <c r="I9" s="32"/>
+      <c r="I9" s="32">
+        <v>2141.8000000000002</v>
+      </c>
       <c r="J9" s="32"/>
       <c r="K9" s="34"/>
       <c r="L9" s="32"/>
       <c r="M9" s="34"/>
       <c r="O9" s="46"/>
       <c r="P9" s="47"/>
       <c r="Q9" s="48"/>
       <c r="R9" s="47"/>
       <c r="S9" s="49"/>
       <c r="T9" s="50"/>
       <c r="U9" s="51"/>
       <c r="V9" s="49"/>
     </row>
-    <row r="10" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="43" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C10" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" s="32" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E10" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F10" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G10" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H10" s="32" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I10" s="32"/>
+        <v>23</v>
+      </c>
+      <c r="I10" s="32" t="s">
+        <v>23</v>
+      </c>
       <c r="J10" s="32"/>
       <c r="K10" s="34"/>
       <c r="L10" s="32"/>
       <c r="M10" s="34"/>
       <c r="O10" s="46"/>
       <c r="P10" s="47"/>
       <c r="Q10" s="48"/>
       <c r="R10" s="47"/>
       <c r="S10" s="49"/>
       <c r="T10" s="50"/>
       <c r="U10" s="51"/>
       <c r="V10" s="49"/>
     </row>
-    <row r="11" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="54" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B11" s="53" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C11" s="53" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" s="32" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E11" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F11" s="55">
         <v>7161.7</v>
       </c>
       <c r="G11" s="34">
         <v>10217.700000000001</v>
       </c>
       <c r="H11" s="32">
         <v>13647.7</v>
       </c>
-      <c r="I11" s="32"/>
+      <c r="I11" s="32">
+        <v>16952.7</v>
+      </c>
       <c r="J11" s="32"/>
       <c r="K11" s="34"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="O11" s="46"/>
       <c r="P11" s="47"/>
       <c r="Q11" s="48"/>
       <c r="R11" s="47"/>
       <c r="S11" s="49"/>
       <c r="T11" s="50"/>
       <c r="U11" s="51"/>
       <c r="V11" s="49"/>
     </row>
-    <row r="12" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="25"/>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="35"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
       <c r="O12" s="36"/>
       <c r="P12" s="37"/>
       <c r="Q12" s="38"/>
       <c r="R12" s="40"/>
     </row>
-    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B13" s="32">
         <v>672.9</v>
       </c>
       <c r="C13" s="34">
         <v>1291.8</v>
       </c>
       <c r="D13" s="32">
         <v>1828.7</v>
       </c>
       <c r="E13" s="32">
         <v>2173.1999999999998</v>
       </c>
       <c r="F13" s="32">
         <v>2282.6</v>
       </c>
       <c r="G13" s="34">
         <v>2386</v>
       </c>
       <c r="H13" s="32">
         <v>2486.1999999999998</v>
       </c>
-      <c r="I13" s="32"/>
+      <c r="I13" s="32">
+        <v>2528.6</v>
+      </c>
       <c r="J13" s="32"/>
       <c r="K13" s="35"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="O13" s="36"/>
       <c r="P13" s="37"/>
       <c r="Q13" s="38"/>
       <c r="R13" s="40"/>
     </row>
-    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="54" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B14" s="34">
         <v>272.3</v>
       </c>
       <c r="C14" s="34">
         <v>526.29999999999995</v>
       </c>
       <c r="D14" s="32">
         <v>735.8</v>
       </c>
       <c r="E14" s="32">
         <v>865.4</v>
       </c>
       <c r="F14" s="32">
         <v>885.8</v>
       </c>
       <c r="G14" s="34">
         <v>922.3</v>
       </c>
       <c r="H14" s="32">
         <v>959.7</v>
       </c>
-      <c r="I14" s="32"/>
+      <c r="I14" s="32">
+        <v>977.6</v>
+      </c>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="32"/>
       <c r="O14" s="36"/>
       <c r="P14" s="37"/>
       <c r="Q14" s="38"/>
       <c r="R14" s="40"/>
     </row>
-    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="54" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B15" s="34">
         <v>27.1</v>
       </c>
       <c r="C15" s="34">
         <v>53.9</v>
       </c>
       <c r="D15" s="32">
         <v>76</v>
       </c>
       <c r="E15" s="32">
         <v>89.2</v>
       </c>
       <c r="F15" s="32">
         <v>89.2</v>
       </c>
       <c r="G15" s="34">
         <v>89.2</v>
       </c>
       <c r="H15" s="32">
         <v>89.2</v>
       </c>
-      <c r="I15" s="32"/>
+      <c r="I15" s="32">
+        <v>89.2</v>
+      </c>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="O15" s="36"/>
       <c r="P15" s="37"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="40"/>
     </row>
-    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="54" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B16" s="34">
         <v>54</v>
       </c>
       <c r="C16" s="34">
         <v>98.5</v>
       </c>
       <c r="D16" s="32">
         <v>139.80000000000001</v>
       </c>
       <c r="E16" s="32">
         <v>156.80000000000001</v>
       </c>
       <c r="F16" s="32">
         <v>163</v>
       </c>
       <c r="G16" s="34">
         <v>167</v>
       </c>
       <c r="H16" s="32">
         <v>171.4</v>
       </c>
-      <c r="I16" s="32"/>
+      <c r="I16" s="32">
+        <v>175.7</v>
+      </c>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="O16" s="36"/>
       <c r="P16" s="37"/>
       <c r="Q16" s="38"/>
       <c r="R16" s="40"/>
     </row>
-    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="54" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B17" s="34">
         <v>253.9</v>
       </c>
       <c r="C17" s="34">
         <v>474.3</v>
       </c>
       <c r="D17" s="32">
         <v>667.9</v>
       </c>
       <c r="E17" s="32">
         <v>784.6</v>
       </c>
       <c r="F17" s="32">
         <v>845.6</v>
       </c>
       <c r="G17" s="34">
         <v>887.2</v>
       </c>
       <c r="H17" s="32">
         <v>924</v>
       </c>
-      <c r="I17" s="32"/>
+      <c r="I17" s="32">
+        <v>939</v>
+      </c>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="O17" s="36"/>
       <c r="P17" s="37"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="40"/>
     </row>
-    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="54" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>0.5</v>
       </c>
       <c r="C18" s="34">
         <v>1.1000000000000001</v>
       </c>
       <c r="D18" s="32">
         <v>1.6</v>
       </c>
       <c r="E18" s="32">
         <v>2.1</v>
       </c>
       <c r="F18" s="32">
         <v>2.7</v>
       </c>
       <c r="G18" s="34">
         <v>3.2</v>
       </c>
       <c r="H18" s="32">
         <v>3.7</v>
       </c>
-      <c r="I18" s="32"/>
+      <c r="I18" s="32">
+        <v>4</v>
+      </c>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
       <c r="O18" s="36"/>
       <c r="P18" s="37"/>
       <c r="Q18" s="38"/>
       <c r="R18" s="40"/>
     </row>
-    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="54" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>15.7</v>
       </c>
       <c r="C19" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="D19" s="32">
         <v>51.3</v>
       </c>
       <c r="E19" s="32">
         <v>68.3</v>
       </c>
       <c r="F19" s="32">
         <v>70.099999999999994</v>
       </c>
       <c r="G19" s="34">
         <v>71.900000000000006</v>
       </c>
       <c r="H19" s="32">
         <v>73.8</v>
       </c>
-      <c r="I19" s="32"/>
+      <c r="I19" s="32">
+        <v>74.400000000000006</v>
+      </c>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="O19" s="36"/>
       <c r="P19" s="37"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="40"/>
     </row>
-    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="54" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>1.2</v>
       </c>
       <c r="C20" s="34">
         <v>2.5</v>
       </c>
       <c r="D20" s="32">
         <v>3.7</v>
       </c>
       <c r="E20" s="32">
         <v>5</v>
       </c>
       <c r="F20" s="32">
         <v>6.3</v>
       </c>
       <c r="G20" s="34">
         <v>7.6</v>
       </c>
       <c r="H20" s="32">
         <v>8.9</v>
       </c>
-      <c r="I20" s="32"/>
+      <c r="I20" s="32">
+        <v>9.4</v>
+      </c>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
       <c r="O20" s="36"/>
       <c r="P20" s="37"/>
       <c r="Q20" s="38"/>
       <c r="R20" s="40"/>
     </row>
-    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="54" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>0.1</v>
       </c>
       <c r="C21" s="34">
         <v>0.3</v>
       </c>
       <c r="D21" s="32">
         <v>0.4</v>
       </c>
       <c r="E21" s="32">
         <v>0.5</v>
       </c>
       <c r="F21" s="32">
         <v>0.7</v>
       </c>
       <c r="G21" s="34">
         <v>0.8</v>
       </c>
       <c r="H21" s="32">
         <v>0.9</v>
       </c>
-      <c r="I21" s="32"/>
+      <c r="I21" s="32">
+        <v>1</v>
+      </c>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="O21" s="36"/>
       <c r="P21" s="37"/>
       <c r="Q21" s="38"/>
       <c r="R21" s="40"/>
     </row>
-    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="54" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B22" s="34">
         <v>28.1</v>
       </c>
       <c r="C22" s="34">
         <v>58.7</v>
       </c>
       <c r="D22" s="32">
         <v>88.3</v>
       </c>
       <c r="E22" s="32">
         <v>113.3</v>
       </c>
       <c r="F22" s="32">
         <v>120.4</v>
       </c>
       <c r="G22" s="34">
         <v>127.6</v>
       </c>
       <c r="H22" s="32">
         <v>134.69999999999999</v>
       </c>
-      <c r="I22" s="32"/>
+      <c r="I22" s="32">
+        <v>135.4</v>
+      </c>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="O22" s="36"/>
       <c r="P22" s="37"/>
       <c r="Q22" s="38"/>
       <c r="R22" s="40"/>
     </row>
-    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="54" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B23" s="34">
         <v>0.1</v>
       </c>
       <c r="C23" s="34">
         <v>0.1</v>
       </c>
       <c r="D23" s="32">
         <v>0.1</v>
       </c>
       <c r="E23" s="32">
         <v>0.1</v>
       </c>
       <c r="F23" s="32">
         <v>0.1</v>
       </c>
       <c r="G23" s="34">
         <v>0.1</v>
       </c>
       <c r="H23" s="32">
         <v>0.1</v>
       </c>
-      <c r="I23" s="32"/>
+      <c r="I23" s="32">
+        <v>0.1</v>
+      </c>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="O23" s="36"/>
       <c r="P23" s="37"/>
       <c r="Q23" s="38"/>
       <c r="R23" s="40"/>
     </row>
-    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="54" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B24" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="C24" s="34">
         <v>6.1</v>
       </c>
       <c r="D24" s="32">
         <v>9.5</v>
       </c>
       <c r="E24" s="32">
         <v>15.6</v>
       </c>
       <c r="F24" s="32">
         <v>15.8</v>
       </c>
       <c r="G24" s="34">
         <v>15.8</v>
       </c>
       <c r="H24" s="32">
         <v>15.8</v>
       </c>
-      <c r="I24" s="32"/>
+      <c r="I24" s="32">
+        <v>15.8</v>
+      </c>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="O24" s="36"/>
       <c r="P24" s="37"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="40"/>
     </row>
-    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="54" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B25" s="34">
         <v>1.8</v>
       </c>
       <c r="C25" s="34">
         <v>3.3</v>
       </c>
       <c r="D25" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="E25" s="32">
         <v>6.4</v>
       </c>
       <c r="F25" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="G25" s="34">
         <v>10</v>
       </c>
       <c r="H25" s="32">
         <v>11.8</v>
       </c>
-      <c r="I25" s="32"/>
+      <c r="I25" s="32">
+        <v>12.7</v>
+      </c>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="O25" s="36"/>
       <c r="P25" s="37"/>
       <c r="Q25" s="38"/>
       <c r="R25" s="40"/>
     </row>
-    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="54" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B26" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C26" s="34">
         <v>9.1999999999999993</v>
       </c>
       <c r="D26" s="32">
         <v>13.2</v>
       </c>
       <c r="E26" s="32">
         <v>17.7</v>
       </c>
       <c r="F26" s="32">
         <v>18</v>
       </c>
       <c r="G26" s="34">
         <v>18.100000000000001</v>
       </c>
       <c r="H26" s="32">
         <v>18.2</v>
       </c>
-      <c r="I26" s="32"/>
+      <c r="I26" s="32">
+        <v>18.399999999999999</v>
+      </c>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
       <c r="O26" s="36"/>
       <c r="P26" s="37"/>
       <c r="Q26" s="38"/>
       <c r="R26" s="40"/>
     </row>
-    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="54" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B27" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="C27" s="34">
         <v>7.4</v>
       </c>
       <c r="D27" s="32">
         <v>10.8</v>
       </c>
       <c r="E27" s="32">
         <v>14.2</v>
       </c>
       <c r="F27" s="32">
         <v>18.399999999999999</v>
       </c>
       <c r="G27" s="34">
         <v>22.6</v>
       </c>
       <c r="H27" s="32">
         <v>26.9</v>
       </c>
-      <c r="I27" s="32"/>
+      <c r="I27" s="32">
+        <v>27.4</v>
+      </c>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="O27" s="36"/>
       <c r="P27" s="37"/>
       <c r="Q27" s="38"/>
       <c r="R27" s="40"/>
     </row>
-    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="54" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B28" s="34">
         <v>0.5</v>
       </c>
       <c r="C28" s="34">
         <v>0.9</v>
       </c>
       <c r="D28" s="32">
         <v>1.3</v>
       </c>
       <c r="E28" s="32">
         <v>1.7</v>
       </c>
       <c r="F28" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="G28" s="34">
         <v>2.9</v>
       </c>
       <c r="H28" s="32">
         <v>3.5</v>
       </c>
-      <c r="I28" s="32"/>
+      <c r="I28" s="32">
+        <v>3.7</v>
+      </c>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="O28" s="36"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="38"/>
       <c r="R28" s="40"/>
     </row>
-    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="54" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B29" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C29" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D29" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E29" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F29" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G29" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H29" s="32" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I29" s="32"/>
+        <v>23</v>
+      </c>
+      <c r="I29" s="32" t="s">
+        <v>23</v>
+      </c>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="O29" s="36"/>
       <c r="P29" s="37"/>
       <c r="Q29" s="38"/>
       <c r="R29" s="40"/>
     </row>
-    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="54" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B30" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C30" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D30" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E30" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F30" s="34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G30" s="44" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H30" s="32" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I30" s="32"/>
+        <v>23</v>
+      </c>
+      <c r="I30" s="32" t="s">
+        <v>23</v>
+      </c>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
       <c r="O30" s="36"/>
       <c r="P30" s="37"/>
       <c r="Q30" s="38"/>
       <c r="R30" s="40"/>
     </row>
-    <row r="31" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="52" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B31" s="53" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C31" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="D31" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="E31" s="32">
         <v>6.9</v>
       </c>
       <c r="F31" s="32">
         <v>7.9</v>
       </c>
       <c r="G31" s="34">
         <v>8.8000000000000007</v>
       </c>
       <c r="H31" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="I31" s="32"/>
+      <c r="I31" s="32">
+        <v>10.1</v>
+      </c>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="O31" s="36"/>
       <c r="P31" s="37"/>
       <c r="Q31" s="38"/>
       <c r="R31" s="40"/>
     </row>
-    <row r="32" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="56" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B32" s="1">
         <v>2.9</v>
       </c>
       <c r="C32" s="1">
         <v>4.5999999999999996</v>
       </c>
       <c r="D32" s="1">
         <v>6.4</v>
       </c>
       <c r="E32" s="1">
         <v>8.1</v>
       </c>
       <c r="F32" s="1">
         <v>10.8</v>
       </c>
       <c r="G32" s="1">
         <v>13.5</v>
       </c>
       <c r="H32" s="1">
         <v>16.2</v>
       </c>
-      <c r="I32" s="1"/>
+      <c r="I32" s="1">
+        <v>17.100000000000001</v>
+      </c>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="O32" s="36"/>
       <c r="P32" s="37"/>
       <c r="Q32" s="38"/>
       <c r="R32" s="40"/>
     </row>
-    <row r="45" spans="5:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="5:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E45" s="57"/>
       <c r="F45" s="57"/>
       <c r="G45" s="57"/>
       <c r="I45" s="58"/>
       <c r="J45" s="59"/>
       <c r="K45" s="57"/>
       <c r="L45" s="60"/>
       <c r="M45" s="57"/>
     </row>
-    <row r="46" spans="5:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="49" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="46" spans="5:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="5:13" s="25" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="5:13" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="49" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B49" s="61"/>
       <c r="C49" s="62"/>
       <c r="D49" s="62"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>