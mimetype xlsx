--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -52,74 +52,71 @@
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="78">
   <si>
     <t>Products produced in kind</t>
   </si>
   <si>
     <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
   </si>
   <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026*</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
@@ -274,102 +271,102 @@
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
   </si>
   <si>
     <t>"-" - no case</t>
   </si>
   <si>
     <t>0.0 - insignificant value</t>
   </si>
   <si>
     <t>X - data is confidential</t>
   </si>
   <si>
     <t>... - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
-[...1 lines deleted...]
-  <si>
     <t>Methodological Explanations</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25833/</t>
   </si>
   <si>
     <t>Related Publications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=158717&amp;period=month&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful Links</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608?keyword=</t>
   </si>
   <si>
     <t>Date of Last Update</t>
   </si>
   <si>
     <t>Date of Next Update</t>
   </si>
   <si>
     <t>Ernazarova Nurgul</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>+7 714 2 536045</t>
   </si>
   <si>
     <t>thousand kWh; thousand Gcal</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28252&amp;year=2026&amp;name=86292&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -491,50 +488,57 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -632,94 +636,82 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -737,53 +729,50 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -800,50 +789,62 @@
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
@@ -1217,1567 +1218,1620 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.5703125" style="19" customWidth="1"/>
-    <col min="2" max="2" width="88.85546875" style="19" customWidth="1"/>
+    <col min="1" max="1" width="40.5703125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="88.85546875" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63" t="s">
-        <v>46</v>
+      <c r="A2" s="58" t="s">
+        <v>45</v>
       </c>
       <c r="B2" s="4">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="67" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="63" t="s">
+      <c r="B4" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58" t="s">
         <v>48</v>
-      </c>
-[...6 lines deleted...]
-        <v>49</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="63" t="s">
-        <v>50</v>
+      <c r="A6" s="58" t="s">
+        <v>49</v>
       </c>
       <c r="B6" s="4">
         <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="66" t="s">
-        <v>51</v>
+      <c r="A7" s="61" t="s">
+        <v>50</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="64" t="s">
-        <v>52</v>
+      <c r="A8" s="59" t="s">
+        <v>51</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="66" t="s">
-        <v>53</v>
+      <c r="A9" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="64" t="s">
+      <c r="A10" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59" t="s">
         <v>54</v>
-      </c>
-[...6 lines deleted...]
-        <v>55</v>
       </c>
       <c r="B11" s="7"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="64" t="s">
+      <c r="A12" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="9">
+        <v>46311</v>
+      </c>
+      <c r="M16" s="10"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46342</v>
+      </c>
+      <c r="M17" s="11"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="59" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...26 lines deleted...]
-      <c r="B15" s="11" t="s">
+      <c r="B18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="10"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="M15" s="8"/>
-[...2 lines deleted...]
-      <c r="A16" s="64" t="s">
+      <c r="M19" s="11"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="59" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="12">
-[...5 lines deleted...]
-      <c r="A17" s="64" t="s">
+      <c r="B20" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="B17" s="12">
-[...8 lines deleted...]
-      <c r="B18" s="6" t="s">
+      <c r="M20" s="10"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="M18" s="13"/>
-[...26 lines deleted...]
-      <c r="M21" s="14"/>
+      <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="14"/>
+      <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="13"/>
+      <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="14"/>
+      <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="13"/>
+      <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
-    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="17" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="20"/>
+      <c r="B2" s="16"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="22"/>
+      <c r="B4" s="18"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="22"/>
+      <c r="B5" s="18"/>
     </row>
     <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="18" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="22" t="s">
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="18" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="22" t="s">
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="18" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="22" t="s">
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="18"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="18" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    </row>
     <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="22"/>
+      <c r="B13" s="18"/>
     </row>
     <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="22"/>
+      <c r="B14" s="18"/>
     </row>
     <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="22"/>
+      <c r="B15" s="18"/>
     </row>
     <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="22"/>
+      <c r="B16" s="18"/>
     </row>
     <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="22"/>
+      <c r="B17" s="18"/>
     </row>
     <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="23" t="s">
+      <c r="B18" s="19" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.7109375" style="25" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="25.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="9" style="21" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="52" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="52" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="52" customWidth="1"/>
+    <col min="6" max="6" width="9" style="52" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="52" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="21" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="53" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="54" customWidth="1"/>
+    <col min="11" max="11" width="9.28515625" style="52" customWidth="1"/>
+    <col min="12" max="12" width="10" style="55" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" style="52" customWidth="1"/>
+    <col min="14" max="14" width="30.5703125" style="21" customWidth="1"/>
+    <col min="15" max="15" width="24.7109375" style="21" customWidth="1"/>
+    <col min="16" max="16" width="15.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="21" customWidth="1"/>
+    <col min="21" max="21" width="14.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="22" max="25" width="9.140625" style="21" customWidth="1"/>
+    <col min="26" max="26" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.85546875" style="21" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="69"/>
-[...11 lines deleted...]
-      <c r="N1" s="24"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="20"/>
     </row>
     <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="70"/>
-      <c r="B2" s="72" t="s">
+      <c r="A2" s="69"/>
+      <c r="B2" s="71">
+        <v>2026</v>
+      </c>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="20"/>
+    </row>
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="70"/>
+      <c r="B3" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="73"/>
-[...14 lines deleted...]
-      <c r="B3" s="26" t="s">
+      <c r="C3" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="D3" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="E3" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="F3" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="G3" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="H3" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="I3" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="J3" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="28" t="s">
+      <c r="K3" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="L3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="M3" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="M3" s="29" t="s">
+      <c r="N3" s="26"/>
+    </row>
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="N3" s="30"/>
-[...2 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="30"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="35"/>
+    </row>
+    <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="32"/>
-[...21 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B5" s="28">
+        <v>115136</v>
+      </c>
+      <c r="C5" s="30">
+        <v>228951.6</v>
+      </c>
+      <c r="D5" s="28">
+        <v>352352.9</v>
+      </c>
+      <c r="E5" s="30">
+        <v>471163.2</v>
+      </c>
+      <c r="F5" s="30">
+        <v>572662.69999999995</v>
+      </c>
+      <c r="G5" s="30">
+        <v>656427.19999999995</v>
+      </c>
+      <c r="H5" s="28">
+        <v>739069.3</v>
+      </c>
+      <c r="I5" s="28">
+        <v>805660.2</v>
+      </c>
+      <c r="J5" s="28">
+        <v>911805.3</v>
+      </c>
+      <c r="K5" s="31"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="30"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="37"/>
+      <c r="V5" s="35"/>
+    </row>
+    <row r="6" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="32">
-[...40 lines deleted...]
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="30"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="30"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="44"/>
+    </row>
+    <row r="7" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="B7" s="39">
+        <v>15991</v>
+      </c>
+      <c r="C7" s="30">
+        <v>34217.800000000003</v>
+      </c>
+      <c r="D7" s="28">
+        <v>53532.5</v>
+      </c>
+      <c r="E7" s="30">
+        <v>69916.3</v>
+      </c>
+      <c r="F7" s="30">
+        <v>103304.3</v>
+      </c>
+      <c r="G7" s="30">
+        <v>130635.3</v>
+      </c>
+      <c r="H7" s="28">
+        <v>154371.29999999999</v>
+      </c>
+      <c r="I7" s="28">
+        <v>179111</v>
+      </c>
+      <c r="J7" s="28">
+        <v>209400.6</v>
+      </c>
+      <c r="K7" s="30"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="30"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="45"/>
+      <c r="U7" s="46"/>
+      <c r="V7" s="44"/>
+    </row>
+    <row r="8" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="39">
+        <v>72279</v>
+      </c>
+      <c r="C8" s="30">
+        <v>140771.79999999999</v>
+      </c>
+      <c r="D8" s="28">
+        <v>215484.79999999999</v>
+      </c>
+      <c r="E8" s="30">
+        <v>289471.8</v>
+      </c>
+      <c r="F8" s="30">
+        <v>338424.8</v>
+      </c>
+      <c r="G8" s="30">
+        <v>380811</v>
+      </c>
+      <c r="H8" s="28">
+        <v>422468</v>
+      </c>
+      <c r="I8" s="28">
+        <v>446836.5</v>
+      </c>
+      <c r="J8" s="28">
+        <v>499663.2</v>
+      </c>
+      <c r="K8" s="30"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="30"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="44"/>
+    </row>
+    <row r="9" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="30">
+        <v>237</v>
+      </c>
+      <c r="D9" s="28">
+        <v>473.9</v>
+      </c>
+      <c r="E9" s="30">
+        <v>710.9</v>
+      </c>
+      <c r="F9" s="30">
+        <v>1027</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1343</v>
+      </c>
+      <c r="H9" s="28">
+        <v>1659.1</v>
+      </c>
+      <c r="I9" s="28">
+        <v>2141.8000000000002</v>
+      </c>
+      <c r="J9" s="28">
+        <v>2624.4</v>
+      </c>
+      <c r="K9" s="30"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="30"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="43"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="45"/>
+      <c r="U9" s="46"/>
+      <c r="V9" s="44"/>
+    </row>
+    <row r="10" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="30"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="30"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="43"/>
+      <c r="R10" s="42"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="45"/>
+      <c r="U10" s="46"/>
+      <c r="V10" s="44"/>
+    </row>
+    <row r="11" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="50">
+        <v>7161.7</v>
+      </c>
+      <c r="G11" s="30">
+        <v>10217.700000000001</v>
+      </c>
+      <c r="H11" s="28">
+        <v>13647.7</v>
+      </c>
+      <c r="I11" s="28">
+        <v>16952.7</v>
+      </c>
+      <c r="J11" s="28">
+        <v>20256.7</v>
+      </c>
+      <c r="K11" s="30"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="30"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="43"/>
+      <c r="R11" s="42"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="45"/>
+      <c r="U11" s="46"/>
+      <c r="V11" s="44"/>
+    </row>
+    <row r="12" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="28"/>
+      <c r="O12" s="32"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="34"/>
+      <c r="R12" s="36"/>
+    </row>
+    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="28">
+        <v>672.9</v>
+      </c>
+      <c r="C13" s="30">
+        <v>1291.8</v>
+      </c>
+      <c r="D13" s="28">
+        <v>1828.7</v>
+      </c>
+      <c r="E13" s="28">
+        <v>2173.1999999999998</v>
+      </c>
+      <c r="F13" s="28">
+        <v>2282.6</v>
+      </c>
+      <c r="G13" s="30">
+        <v>2386</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2486.1999999999998</v>
+      </c>
+      <c r="I13" s="28">
+        <v>2528.6</v>
+      </c>
+      <c r="J13" s="28">
+        <v>2629</v>
+      </c>
+      <c r="K13" s="31"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="28"/>
+      <c r="O13" s="32"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="34"/>
+      <c r="R13" s="36"/>
+    </row>
+    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="30">
+        <v>272.3</v>
+      </c>
+      <c r="C14" s="30">
+        <v>526.29999999999995</v>
+      </c>
+      <c r="D14" s="28">
+        <v>735.8</v>
+      </c>
+      <c r="E14" s="28">
+        <v>865.4</v>
+      </c>
+      <c r="F14" s="28">
+        <v>885.8</v>
+      </c>
+      <c r="G14" s="30">
+        <v>922.3</v>
+      </c>
+      <c r="H14" s="28">
+        <v>959.7</v>
+      </c>
+      <c r="I14" s="28">
+        <v>977.6</v>
+      </c>
+      <c r="J14" s="28">
+        <v>1021.6</v>
+      </c>
+      <c r="K14" s="28"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="28"/>
+      <c r="O14" s="32"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="34"/>
+      <c r="R14" s="36"/>
+    </row>
+    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="32" t="s">
-[...31 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="B15" s="30">
+        <v>27.1</v>
+      </c>
+      <c r="C15" s="30">
+        <v>53.9</v>
+      </c>
+      <c r="D15" s="28">
+        <v>76</v>
+      </c>
+      <c r="E15" s="28">
+        <v>89.2</v>
+      </c>
+      <c r="F15" s="28">
+        <v>89.2</v>
+      </c>
+      <c r="G15" s="30">
+        <v>89.2</v>
+      </c>
+      <c r="H15" s="28">
+        <v>89.2</v>
+      </c>
+      <c r="I15" s="28">
+        <v>89.2</v>
+      </c>
+      <c r="J15" s="28">
+        <v>89.2</v>
+      </c>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="28"/>
+      <c r="O15" s="32"/>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="34"/>
+      <c r="R15" s="36"/>
+    </row>
+    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="30">
+        <v>54</v>
+      </c>
+      <c r="C16" s="30">
+        <v>98.5</v>
+      </c>
+      <c r="D16" s="28">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E16" s="28">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="F16" s="28">
+        <v>163</v>
+      </c>
+      <c r="G16" s="30">
+        <v>167</v>
+      </c>
+      <c r="H16" s="28">
+        <v>171.4</v>
+      </c>
+      <c r="I16" s="28">
+        <v>175.7</v>
+      </c>
+      <c r="J16" s="28">
+        <v>179.8</v>
+      </c>
+      <c r="K16" s="28"/>
+      <c r="L16" s="28"/>
+      <c r="M16" s="28"/>
+      <c r="O16" s="32"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="36"/>
+    </row>
+    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="44">
-[...37 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="B17" s="30">
+        <v>253.9</v>
+      </c>
+      <c r="C17" s="30">
+        <v>474.3</v>
+      </c>
+      <c r="D17" s="28">
+        <v>667.9</v>
+      </c>
+      <c r="E17" s="28">
+        <v>784.6</v>
+      </c>
+      <c r="F17" s="28">
+        <v>845.6</v>
+      </c>
+      <c r="G17" s="30">
+        <v>887.2</v>
+      </c>
+      <c r="H17" s="28">
+        <v>924</v>
+      </c>
+      <c r="I17" s="28">
+        <v>939</v>
+      </c>
+      <c r="J17" s="28">
+        <v>985.6</v>
+      </c>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="28"/>
+      <c r="O17" s="32"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="34"/>
+      <c r="R17" s="36"/>
+    </row>
+    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="30">
+        <v>0.5</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D18" s="28">
+        <v>1.6</v>
+      </c>
+      <c r="E18" s="28">
+        <v>2.1</v>
+      </c>
+      <c r="F18" s="28">
+        <v>2.7</v>
+      </c>
+      <c r="G18" s="30">
+        <v>3.2</v>
+      </c>
+      <c r="H18" s="28">
+        <v>3.7</v>
+      </c>
+      <c r="I18" s="28">
+        <v>4</v>
+      </c>
+      <c r="J18" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="28"/>
+      <c r="O18" s="32"/>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="34"/>
+      <c r="R18" s="36"/>
+    </row>
+    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="30">
+        <v>15.7</v>
+      </c>
+      <c r="C19" s="30">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="D19" s="28">
+        <v>51.3</v>
+      </c>
+      <c r="E19" s="28">
+        <v>68.3</v>
+      </c>
+      <c r="F19" s="28">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G19" s="30">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H19" s="28">
+        <v>73.8</v>
+      </c>
+      <c r="I19" s="28">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="J19" s="28">
+        <v>75</v>
+      </c>
+      <c r="K19" s="28"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="28"/>
+      <c r="O19" s="32"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="36"/>
+    </row>
+    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="30">
+        <v>1.2</v>
+      </c>
+      <c r="C20" s="30">
+        <v>2.5</v>
+      </c>
+      <c r="D20" s="28">
+        <v>3.7</v>
+      </c>
+      <c r="E20" s="28">
+        <v>5</v>
+      </c>
+      <c r="F20" s="28">
+        <v>6.3</v>
+      </c>
+      <c r="G20" s="30">
+        <v>7.6</v>
+      </c>
+      <c r="H20" s="28">
+        <v>8.9</v>
+      </c>
+      <c r="I20" s="28">
+        <v>9.4</v>
+      </c>
+      <c r="J20" s="28">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+      <c r="O20" s="32"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="34"/>
+      <c r="R20" s="36"/>
+    </row>
+    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="C21" s="30">
+        <v>0.3</v>
+      </c>
+      <c r="D21" s="28">
+        <v>0.4</v>
+      </c>
+      <c r="E21" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="G21" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="H21" s="28">
+        <v>0.9</v>
+      </c>
+      <c r="I21" s="28">
+        <v>1</v>
+      </c>
+      <c r="J21" s="28">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+      <c r="O21" s="32"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="36"/>
+    </row>
+    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="44">
-[...37 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="B22" s="30">
+        <v>28.1</v>
+      </c>
+      <c r="C22" s="30">
+        <v>58.7</v>
+      </c>
+      <c r="D22" s="28">
+        <v>88.3</v>
+      </c>
+      <c r="E22" s="28">
+        <v>113.3</v>
+      </c>
+      <c r="F22" s="28">
+        <v>120.4</v>
+      </c>
+      <c r="G22" s="30">
+        <v>127.6</v>
+      </c>
+      <c r="H22" s="28">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="I22" s="28">
+        <v>135.4</v>
+      </c>
+      <c r="J22" s="28">
+        <v>136</v>
+      </c>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
+      <c r="O22" s="32"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="34"/>
+      <c r="R22" s="36"/>
+    </row>
+    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="C23" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="D23" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E23" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G23" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="H23" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="I23" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="J23" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="28"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="34"/>
+      <c r="R23" s="36"/>
+    </row>
+    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="30">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C24" s="30">
+        <v>6.1</v>
+      </c>
+      <c r="D24" s="28">
+        <v>9.5</v>
+      </c>
+      <c r="E24" s="28">
+        <v>15.6</v>
+      </c>
+      <c r="F24" s="28">
+        <v>15.8</v>
+      </c>
+      <c r="G24" s="30">
+        <v>15.8</v>
+      </c>
+      <c r="H24" s="28">
+        <v>15.8</v>
+      </c>
+      <c r="I24" s="28">
+        <v>15.8</v>
+      </c>
+      <c r="J24" s="28">
+        <v>16.3</v>
+      </c>
+      <c r="K24" s="28"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="28"/>
+      <c r="O24" s="32"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="34"/>
+      <c r="R24" s="36"/>
+    </row>
+    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="30">
+        <v>1.8</v>
+      </c>
+      <c r="C25" s="30">
+        <v>3.3</v>
+      </c>
+      <c r="D25" s="28">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E25" s="28">
+        <v>6.4</v>
+      </c>
+      <c r="F25" s="28">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G25" s="30">
+        <v>10</v>
+      </c>
+      <c r="H25" s="28">
+        <v>11.8</v>
+      </c>
+      <c r="I25" s="28">
+        <v>12.7</v>
+      </c>
+      <c r="J25" s="28">
+        <v>13.6</v>
+      </c>
+      <c r="K25" s="28"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
+      <c r="O25" s="32"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="34"/>
+      <c r="R25" s="36"/>
+    </row>
+    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="30">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C26" s="30">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D26" s="28">
+        <v>13.2</v>
+      </c>
+      <c r="E26" s="28">
+        <v>17.7</v>
+      </c>
+      <c r="F26" s="28">
+        <v>18</v>
+      </c>
+      <c r="G26" s="30">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H26" s="28">
+        <v>18.2</v>
+      </c>
+      <c r="I26" s="28">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J26" s="28">
+        <v>18.5</v>
+      </c>
+      <c r="K26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
+      <c r="O26" s="32"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="34"/>
+      <c r="R26" s="36"/>
+    </row>
+    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C27" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="D27" s="28">
+        <v>10.8</v>
+      </c>
+      <c r="E27" s="28">
+        <v>14.2</v>
+      </c>
+      <c r="F27" s="28">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G27" s="30">
+        <v>22.6</v>
+      </c>
+      <c r="H27" s="28">
+        <v>26.9</v>
+      </c>
+      <c r="I27" s="28">
+        <v>27.4</v>
+      </c>
+      <c r="J27" s="28">
+        <v>28</v>
+      </c>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="O27" s="32"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="34"/>
+      <c r="R27" s="36"/>
+    </row>
+    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="30">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="D28" s="28">
+        <v>1.3</v>
+      </c>
+      <c r="E28" s="28">
+        <v>1.7</v>
+      </c>
+      <c r="F28" s="28">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G28" s="30">
+        <v>2.9</v>
+      </c>
+      <c r="H28" s="28">
+        <v>3.5</v>
+      </c>
+      <c r="I28" s="28">
+        <v>3.7</v>
+      </c>
+      <c r="J28" s="28">
+        <v>4</v>
+      </c>
+      <c r="K28" s="28"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="O28" s="32"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="34"/>
+      <c r="R28" s="36"/>
+    </row>
+    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="J29" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="28"/>
+      <c r="O29" s="32"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="34"/>
+      <c r="R29" s="36"/>
+    </row>
+    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="J30" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="O30" s="32"/>
+      <c r="P30" s="33"/>
+      <c r="Q30" s="34"/>
+      <c r="R30" s="36"/>
+    </row>
+    <row r="31" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="53" t="s">
-[...710 lines deleted...]
-      <c r="F28" s="32">
+      <c r="C31" s="30">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G28" s="34">
-[...92 lines deleted...]
-      <c r="A31" s="52" t="s">
+      <c r="D31" s="28">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E31" s="28">
+        <v>6.9</v>
+      </c>
+      <c r="F31" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="G31" s="30">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H31" s="28">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I31" s="28">
+        <v>10.1</v>
+      </c>
+      <c r="J31" s="28">
+        <v>10.4</v>
+      </c>
+      <c r="K31" s="28"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="28"/>
+      <c r="O31" s="32"/>
+      <c r="P31" s="33"/>
+      <c r="Q31" s="34"/>
+      <c r="R31" s="36"/>
+    </row>
+    <row r="32" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="51" t="s">
         <v>42</v>
-      </c>
-[...35 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B32" s="1">
         <v>2.9</v>
       </c>
       <c r="C32" s="1">
         <v>4.5999999999999996</v>
       </c>
       <c r="D32" s="1">
         <v>6.4</v>
       </c>
       <c r="E32" s="1">
         <v>8.1</v>
       </c>
       <c r="F32" s="1">
         <v>10.8</v>
       </c>
       <c r="G32" s="1">
         <v>13.5</v>
       </c>
       <c r="H32" s="1">
         <v>16.2</v>
       </c>
       <c r="I32" s="1">
         <v>17.100000000000001</v>
       </c>
-      <c r="J32" s="1"/>
+      <c r="J32" s="1">
+        <v>18</v>
+      </c>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
-      <c r="O32" s="36"/>
-[...16 lines deleted...]
-    <row r="48" spans="5:13" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="O32" s="32"/>
+      <c r="P32" s="33"/>
+      <c r="Q32" s="34"/>
+      <c r="R32" s="36"/>
+    </row>
+    <row r="45" spans="5:13" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E45" s="52"/>
+      <c r="F45" s="52"/>
+      <c r="G45" s="52"/>
+      <c r="I45" s="53"/>
+      <c r="J45" s="54"/>
+      <c r="K45" s="52"/>
+      <c r="L45" s="55"/>
+      <c r="M45" s="52"/>
+    </row>
+    <row r="46" spans="5:13" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="5:13" s="21" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="5:13" s="21" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="49" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B49" s="61"/>
-[...9 lines deleted...]
-      <c r="M49" s="25"/>
+      <c r="B49" s="56"/>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>