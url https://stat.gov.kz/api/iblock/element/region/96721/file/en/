--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -14,103 +14,100 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14445" yWindow="15" windowWidth="14520" windowHeight="12825" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="41">
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-september</t>
   </si>
   <si>
     <t>january-october</t>
   </si>
   <si>
     <t>january-november</t>
   </si>
   <si>
     <t>"-" - no production</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>january-december</t>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
   <si>
-    <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region for 2026*</t>
-[...1 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
     <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t>Denisov</t>
@@ -134,50 +131,56 @@
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
+  </si>
+  <si>
+    <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -535,51 +538,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -700,50 +703,83 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -801,51 +837,51 @@
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -855,53 +891,50 @@
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -930,55 +963,70 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="169" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="88">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Акцент1 2" xfId="19"/>
     <cellStyle name="Акцент2 2" xfId="20"/>
     <cellStyle name="Акцент3 2" xfId="21"/>
     <cellStyle name="Акцент4 2" xfId="22"/>
@@ -1332,897 +1380,1000 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V50"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="9" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="12" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="30.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="24.7109375" style="11" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="11" customWidth="1"/>
     <col min="21" max="21" width="14.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="11" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="A1" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
       <c r="N1" s="9"/>
     </row>
-    <row r="2" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="7" t="s">
+    <row r="2" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55"/>
+      <c r="B2" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="9"/>
+    </row>
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="54"/>
+      <c r="B3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="J2" s="7" t="s">
+      <c r="J3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="7" t="s">
+      <c r="K3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="L2" s="7" t="s">
+      <c r="L3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="M2" s="24" t="s">
+      <c r="M3" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="N2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="39" t="s">
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="25"/>
-[...34 lines deleted...]
-      <c r="H4" s="42"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="24"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="14"/>
-      <c r="L4" s="42"/>
-      <c r="M4" s="27"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="26"/>
       <c r="O4" s="15"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="16"/>
       <c r="S4" s="18"/>
       <c r="T4" s="13"/>
       <c r="U4" s="19"/>
       <c r="V4" s="18"/>
     </row>
-    <row r="5" spans="1:22" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E5" s="28"/>
+    <row r="5" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="41">
+        <v>115136</v>
+      </c>
+      <c r="C5" s="29">
+        <v>228951.6</v>
+      </c>
+      <c r="D5" s="41">
+        <v>352352.9</v>
+      </c>
+      <c r="E5" s="44"/>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
-      <c r="H5" s="42"/>
+      <c r="H5" s="41"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="30"/>
-[...25 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="26"/>
+      <c r="O5" s="15"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="18"/>
+      <c r="T5" s="13"/>
+      <c r="U5" s="19"/>
+      <c r="V5" s="18"/>
+    </row>
+    <row r="6" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="27"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="41"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
-      <c r="K6" s="30"/>
-[...25 lines deleted...]
-      <c r="H7" s="42"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="29"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="34"/>
+    </row>
+    <row r="7" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="28">
+        <v>15991</v>
+      </c>
+      <c r="C7" s="29">
+        <v>34217.800000000003</v>
+      </c>
+      <c r="D7" s="41">
+        <v>53532.5</v>
+      </c>
+      <c r="E7" s="27"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="41"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
-      <c r="K7" s="30"/>
-[...25 lines deleted...]
-      <c r="H8" s="42"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="29"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="34"/>
+      <c r="T7" s="35"/>
+      <c r="U7" s="36"/>
+      <c r="V7" s="34"/>
+    </row>
+    <row r="8" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="28">
+        <v>72279</v>
+      </c>
+      <c r="C8" s="29">
+        <v>140771.79999999999</v>
+      </c>
+      <c r="D8" s="41">
+        <v>215484.79999999999</v>
+      </c>
+      <c r="E8" s="27"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="41"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
-      <c r="K8" s="30"/>
-[...23 lines deleted...]
-      <c r="F9" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="29"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="34"/>
+      <c r="T8" s="35"/>
+      <c r="U8" s="36"/>
+      <c r="V8" s="34"/>
+    </row>
+    <row r="9" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="29">
+        <v>237</v>
+      </c>
+      <c r="D9" s="41">
+        <v>473.9</v>
+      </c>
+      <c r="E9" s="45"/>
+      <c r="F9" s="46"/>
       <c r="G9" s="29"/>
-      <c r="H9" s="42"/>
+      <c r="H9" s="41"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
-      <c r="K9" s="30"/>
-[...21 lines deleted...]
-      <c r="H10" s="42"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="29"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="32"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="34"/>
+      <c r="T9" s="35"/>
+      <c r="U9" s="36"/>
+      <c r="V9" s="34"/>
+    </row>
+    <row r="10" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="27"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="41"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
-      <c r="K10" s="14"/>
-[...21 lines deleted...]
-      <c r="H11" s="42"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="29"/>
+      <c r="O10" s="31"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="34"/>
+      <c r="T10" s="35"/>
+      <c r="U10" s="36"/>
+      <c r="V10" s="34"/>
+    </row>
+    <row r="11" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="41">
+        <v>1174.7</v>
+      </c>
+      <c r="E11" s="27"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="41"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="14"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K11" s="29"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="29"/>
+      <c r="O11" s="31"/>
+      <c r="P11" s="32"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="32"/>
+      <c r="S11" s="34"/>
+      <c r="T11" s="35"/>
+      <c r="U11" s="36"/>
+      <c r="V11" s="34"/>
+    </row>
+    <row r="12" spans="1:22" s="40" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-      <c r="H12" s="42"/>
+        <v>14</v>
+      </c>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
-      <c r="K12" s="25"/>
-[...1 lines deleted...]
-      <c r="M12" s="25"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="10"/>
       <c r="O12" s="15"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="13"/>
     </row>
-    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H13" s="42"/>
+    <row r="13" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="41">
+        <v>672.9</v>
+      </c>
+      <c r="C13" s="29">
+        <v>1291.8</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1828.7</v>
+      </c>
+      <c r="E13" s="47"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="41"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="25"/>
-[...1 lines deleted...]
-      <c r="M13" s="25"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="10"/>
       <c r="O13" s="15"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="13"/>
     </row>
     <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H14" s="42"/>
+      <c r="A14" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="29">
+        <v>272.3</v>
+      </c>
+      <c r="C14" s="29">
+        <v>526.29999999999995</v>
+      </c>
+      <c r="D14" s="41">
+        <v>735.8</v>
+      </c>
+      <c r="E14" s="37"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="41"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
-      <c r="K14" s="25"/>
-[...1 lines deleted...]
-      <c r="M14" s="25"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
       <c r="O14" s="15"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H15" s="42"/>
+      <c r="A15" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="29">
+        <v>27.1</v>
+      </c>
+      <c r="C15" s="29">
+        <v>53.9</v>
+      </c>
+      <c r="D15" s="41">
+        <v>76</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="41"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
-      <c r="K15" s="25"/>
-[...1 lines deleted...]
-      <c r="M15" s="25"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
       <c r="O15" s="15"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H16" s="42"/>
+      <c r="A16" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="29">
+        <v>54</v>
+      </c>
+      <c r="C16" s="29">
+        <v>98.5</v>
+      </c>
+      <c r="D16" s="41">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E16" s="37"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="41"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
-      <c r="K16" s="25"/>
-[...1 lines deleted...]
-      <c r="M16" s="25"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
       <c r="O16" s="15"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="13"/>
     </row>
     <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H17" s="42"/>
+      <c r="A17" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="29">
+        <v>253.9</v>
+      </c>
+      <c r="C17" s="29">
+        <v>474.3</v>
+      </c>
+      <c r="D17" s="41">
+        <v>667.9</v>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="41"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
-      <c r="K17" s="25"/>
-[...1 lines deleted...]
-      <c r="M17" s="25"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
       <c r="O17" s="15"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="13"/>
     </row>
     <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H18" s="42"/>
+      <c r="A18" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="29">
+        <v>0.5</v>
+      </c>
+      <c r="C18" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D18" s="41">
+        <v>1.6</v>
+      </c>
+      <c r="E18" s="37"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="41"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
-      <c r="K18" s="25"/>
-[...1 lines deleted...]
-      <c r="M18" s="25"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
       <c r="O18" s="15"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="13"/>
     </row>
     <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H19" s="42"/>
+      <c r="A19" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="29">
+        <v>15.7</v>
+      </c>
+      <c r="C19" s="29">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="D19" s="41">
+        <v>51.3</v>
+      </c>
+      <c r="E19" s="37"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="41"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
-      <c r="K19" s="25"/>
-[...1 lines deleted...]
-      <c r="M19" s="25"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
       <c r="O19" s="15"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="13"/>
     </row>
     <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H20" s="42"/>
+      <c r="A20" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="29">
+        <v>1.2</v>
+      </c>
+      <c r="C20" s="29">
+        <v>2.5</v>
+      </c>
+      <c r="D20" s="41">
+        <v>3.7</v>
+      </c>
+      <c r="E20" s="37"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="41"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
-      <c r="K20" s="25"/>
-[...1 lines deleted...]
-      <c r="M20" s="25"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
       <c r="O20" s="15"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="13"/>
     </row>
     <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="30">
+      <c r="A21" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="29">
         <v>0.1</v>
       </c>
-      <c r="C21" s="30">
-[...6 lines deleted...]
-      <c r="H21" s="42"/>
+      <c r="C21" s="29">
+        <v>0.3</v>
+      </c>
+      <c r="D21" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="E21" s="37"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="41"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
-      <c r="K21" s="25"/>
-[...1 lines deleted...]
-      <c r="M21" s="25"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
       <c r="O21" s="15"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="13"/>
     </row>
     <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H22" s="42"/>
+      <c r="A22" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="29">
+        <v>28.1</v>
+      </c>
+      <c r="C22" s="29">
+        <v>58.7</v>
+      </c>
+      <c r="D22" s="41">
+        <v>88.3</v>
+      </c>
+      <c r="E22" s="37"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="41"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
-      <c r="K22" s="25"/>
-[...1 lines deleted...]
-      <c r="M22" s="25"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
       <c r="O22" s="15"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="13"/>
     </row>
     <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H23" s="42"/>
+      <c r="A23" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="29">
+        <v>0.1</v>
+      </c>
+      <c r="C23" s="29">
+        <v>0.1</v>
+      </c>
+      <c r="D23" s="41">
+        <v>0.1</v>
+      </c>
+      <c r="E23" s="37"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="41"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="25"/>
-[...1 lines deleted...]
-      <c r="M23" s="25"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
       <c r="O23" s="15"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="13"/>
     </row>
     <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H24" s="42"/>
+      <c r="A24" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="29">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C24" s="29">
+        <v>6.1</v>
+      </c>
+      <c r="D24" s="41">
+        <v>9.5</v>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="41"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
-      <c r="K24" s="25"/>
-[...1 lines deleted...]
-      <c r="M24" s="25"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
       <c r="O24" s="15"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="13"/>
     </row>
     <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H25" s="42"/>
+      <c r="A25" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="29">
+        <v>1.8</v>
+      </c>
+      <c r="C25" s="29">
+        <v>3.3</v>
+      </c>
+      <c r="D25" s="41">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E25" s="37"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="41"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
-      <c r="K25" s="25"/>
-[...1 lines deleted...]
-      <c r="M25" s="25"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
       <c r="O25" s="15"/>
       <c r="P25" s="16"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="13"/>
     </row>
     <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H26" s="42"/>
+      <c r="A26" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="29">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C26" s="29">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D26" s="41">
+        <v>13.2</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="41"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
-      <c r="K26" s="25"/>
-[...1 lines deleted...]
-      <c r="M26" s="25"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
       <c r="O26" s="15"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="13"/>
     </row>
     <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="38" t="s">
-[...12 lines deleted...]
-      <c r="H27" s="42"/>
+      <c r="A27" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="29">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C27" s="29">
+        <v>7.4</v>
+      </c>
+      <c r="D27" s="41">
+        <v>10.8</v>
+      </c>
+      <c r="E27" s="37"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="41"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
-      <c r="K27" s="25"/>
-[...1 lines deleted...]
-      <c r="M27" s="25"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
       <c r="O27" s="15"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="13"/>
     </row>
     <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="38" t="s">
-[...9 lines deleted...]
-      <c r="E28" s="38"/>
+      <c r="A28" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="29">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="29">
+        <v>0.9</v>
+      </c>
+      <c r="D28" s="41">
+        <v>1.3</v>
+      </c>
+      <c r="E28" s="37"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
-      <c r="H28" s="42"/>
+      <c r="H28" s="41"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
-      <c r="K28" s="25"/>
-[...1 lines deleted...]
-      <c r="M28" s="25"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
       <c r="O28" s="15"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="13"/>
     </row>
-    <row r="29" spans="1:18" s="41" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H29" s="42"/>
+    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="37"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="41"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
-      <c r="K29" s="42"/>
-[...1 lines deleted...]
-      <c r="M29" s="42"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
       <c r="O29" s="15"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="13"/>
     </row>
-    <row r="30" spans="1:18" s="41" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="M30" s="26"/>
+    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="37"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
       <c r="O30" s="15"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="13"/>
     </row>
-    <row r="31" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="29">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D31" s="41">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E31" s="45"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="O31" s="15"/>
+      <c r="P31" s="16"/>
+      <c r="Q31" s="17"/>
+      <c r="R31" s="13"/>
+    </row>
+    <row r="32" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="C32" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D32" s="25">
+        <v>6.4</v>
+      </c>
+      <c r="E32" s="48"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="25"/>
+      <c r="O32" s="15"/>
+      <c r="P32" s="16"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="13"/>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="6" t="s">
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="D50" s="22"/>
+    <row r="35" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="51"/>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="51"/>
+      <c r="G35" s="51"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B52" s="21"/>
+      <c r="C52" s="22"/>
+      <c r="D52" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>