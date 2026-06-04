--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14445" yWindow="15" windowWidth="14520" windowHeight="12825" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="41">
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-september</t>
   </si>
   <si>
@@ -151,51 +151,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -418,50 +418,55 @@
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -946,87 +951,87 @@
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="53" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="53" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="169" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="88">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Акцент1 2" xfId="19"/>
     <cellStyle name="Акцент2 2" xfId="20"/>
     <cellStyle name="Акцент3 2" xfId="21"/>
     <cellStyle name="Акцент4 2" xfId="22"/>
@@ -1383,119 +1388,119 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="E5" sqref="E5:E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="9" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="4" customWidth="1"/>
-    <col min="5" max="5" width="6.85546875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="12" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="30.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="24.7109375" style="11" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="11" customWidth="1"/>
     <col min="21" max="21" width="14.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="11" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
       <c r="N1" s="9"/>
     </row>
     <row r="2" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="55"/>
-      <c r="B2" s="56" t="s">
+      <c r="A2" s="51"/>
+      <c r="B2" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="57"/>
-[...9 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
       <c r="N2" s="9"/>
     </row>
     <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="54"/>
-      <c r="B3" s="53" t="s">
+      <c r="A3" s="52"/>
+      <c r="B3" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>7</v>
@@ -1527,875 +1532,931 @@
       <c r="K4" s="14"/>
       <c r="L4" s="24"/>
       <c r="M4" s="26"/>
       <c r="O4" s="15"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="16"/>
       <c r="S4" s="18"/>
       <c r="T4" s="13"/>
       <c r="U4" s="19"/>
       <c r="V4" s="18"/>
     </row>
     <row r="5" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="41">
         <v>115136</v>
       </c>
       <c r="C5" s="29">
         <v>228951.6</v>
       </c>
       <c r="D5" s="41">
         <v>352352.9</v>
       </c>
-      <c r="E5" s="44"/>
+      <c r="E5" s="55">
+        <v>471163.2</v>
+      </c>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="H5" s="41"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="14"/>
       <c r="L5" s="41"/>
       <c r="M5" s="26"/>
       <c r="O5" s="15"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="16"/>
       <c r="S5" s="18"/>
       <c r="T5" s="13"/>
       <c r="U5" s="19"/>
       <c r="V5" s="18"/>
     </row>
     <row r="6" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="27"/>
+      <c r="E6" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="F6" s="28"/>
       <c r="G6" s="28"/>
       <c r="H6" s="41"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="29"/>
       <c r="L6" s="24"/>
       <c r="M6" s="29"/>
       <c r="O6" s="31"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="33"/>
       <c r="R6" s="32"/>
       <c r="S6" s="34"/>
       <c r="T6" s="35"/>
       <c r="U6" s="36"/>
       <c r="V6" s="34"/>
     </row>
     <row r="7" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="28">
         <v>15991</v>
       </c>
       <c r="C7" s="29">
         <v>34217.800000000003</v>
       </c>
       <c r="D7" s="41">
         <v>53532.5</v>
       </c>
-      <c r="E7" s="27"/>
+      <c r="E7" s="55">
+        <v>69916.3</v>
+      </c>
       <c r="F7" s="28"/>
       <c r="G7" s="29"/>
       <c r="H7" s="41"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="29"/>
       <c r="L7" s="24"/>
       <c r="M7" s="29"/>
       <c r="O7" s="31"/>
       <c r="P7" s="32"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="32"/>
       <c r="S7" s="34"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="34"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="28">
         <v>72279</v>
       </c>
       <c r="C8" s="29">
         <v>140771.79999999999</v>
       </c>
       <c r="D8" s="41">
         <v>215484.79999999999</v>
       </c>
-      <c r="E8" s="27"/>
+      <c r="E8" s="55">
+        <v>289471.8</v>
+      </c>
       <c r="F8" s="28"/>
       <c r="G8" s="29"/>
       <c r="H8" s="41"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="29"/>
       <c r="L8" s="24"/>
       <c r="M8" s="29"/>
       <c r="O8" s="31"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
       <c r="R8" s="32"/>
       <c r="S8" s="34"/>
       <c r="T8" s="35"/>
       <c r="U8" s="36"/>
       <c r="V8" s="34"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="29">
         <v>237</v>
       </c>
       <c r="D9" s="41">
         <v>473.9</v>
       </c>
-      <c r="E9" s="45"/>
-      <c r="F9" s="46"/>
+      <c r="E9" s="55">
+        <v>710.9</v>
+      </c>
+      <c r="F9" s="45"/>
       <c r="G9" s="29"/>
       <c r="H9" s="41"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="29"/>
       <c r="L9" s="41"/>
       <c r="M9" s="29"/>
       <c r="O9" s="31"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
       <c r="R9" s="32"/>
       <c r="S9" s="34"/>
       <c r="T9" s="35"/>
       <c r="U9" s="36"/>
       <c r="V9" s="34"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="27"/>
+      <c r="E10" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="41"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="29"/>
       <c r="L10" s="24"/>
       <c r="M10" s="29"/>
       <c r="O10" s="31"/>
       <c r="P10" s="32"/>
       <c r="Q10" s="33"/>
       <c r="R10" s="32"/>
       <c r="S10" s="34"/>
       <c r="T10" s="35"/>
       <c r="U10" s="36"/>
       <c r="V10" s="34"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="46" t="s">
+      <c r="C11" s="45" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="41">
         <v>1174.7</v>
       </c>
-      <c r="E11" s="27"/>
+      <c r="E11" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="41"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="29"/>
       <c r="L11" s="41"/>
       <c r="M11" s="29"/>
       <c r="O11" s="31"/>
       <c r="P11" s="32"/>
       <c r="Q11" s="33"/>
       <c r="R11" s="32"/>
       <c r="S11" s="34"/>
       <c r="T11" s="35"/>
       <c r="U11" s="36"/>
       <c r="V11" s="34"/>
     </row>
     <row r="12" spans="1:22" s="40" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
-      <c r="E12" s="47"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="14"/>
       <c r="L12" s="41"/>
       <c r="M12" s="10"/>
       <c r="O12" s="15"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="13"/>
     </row>
     <row r="13" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="41">
         <v>672.9</v>
       </c>
       <c r="C13" s="29">
         <v>1291.8</v>
       </c>
       <c r="D13" s="41">
         <v>1828.7</v>
       </c>
-      <c r="E13" s="47"/>
+      <c r="E13" s="56">
+        <v>2173.1999999999998</v>
+      </c>
       <c r="F13" s="41"/>
       <c r="G13" s="29"/>
       <c r="H13" s="41"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="14"/>
       <c r="L13" s="41"/>
       <c r="M13" s="10"/>
       <c r="O13" s="15"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="13"/>
     </row>
     <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="29">
         <v>272.3</v>
       </c>
       <c r="C14" s="29">
         <v>526.29999999999995</v>
       </c>
       <c r="D14" s="41">
         <v>735.8</v>
       </c>
-      <c r="E14" s="37"/>
+      <c r="E14" s="56">
+        <v>865.4</v>
+      </c>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="41"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="O14" s="15"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="29">
         <v>27.1</v>
       </c>
       <c r="C15" s="29">
         <v>53.9</v>
       </c>
       <c r="D15" s="41">
         <v>76</v>
       </c>
-      <c r="E15" s="37"/>
+      <c r="E15" s="56">
+        <v>89.2</v>
+      </c>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="41"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="O15" s="15"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="29">
         <v>54</v>
       </c>
       <c r="C16" s="29">
         <v>98.5</v>
       </c>
       <c r="D16" s="41">
         <v>139.80000000000001</v>
       </c>
-      <c r="E16" s="37"/>
+      <c r="E16" s="56">
+        <v>156.80000000000001</v>
+      </c>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="41"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="O16" s="15"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="13"/>
     </row>
     <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="29">
         <v>253.9</v>
       </c>
       <c r="C17" s="29">
         <v>474.3</v>
       </c>
       <c r="D17" s="41">
         <v>667.9</v>
       </c>
-      <c r="E17" s="37"/>
+      <c r="E17" s="56">
+        <v>784.6</v>
+      </c>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="41"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="O17" s="15"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="13"/>
     </row>
     <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="29">
         <v>0.5</v>
       </c>
       <c r="C18" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="D18" s="41">
         <v>1.6</v>
       </c>
-      <c r="E18" s="37"/>
+      <c r="E18" s="56">
+        <v>2.1</v>
+      </c>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="41"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="O18" s="15"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="13"/>
     </row>
     <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="29">
         <v>15.7</v>
       </c>
       <c r="C19" s="29">
         <v>33.299999999999997</v>
       </c>
       <c r="D19" s="41">
         <v>51.3</v>
       </c>
-      <c r="E19" s="37"/>
+      <c r="E19" s="56">
+        <v>68.3</v>
+      </c>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="41"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="O19" s="15"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="13"/>
     </row>
     <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="29">
         <v>1.2</v>
       </c>
       <c r="C20" s="29">
         <v>2.5</v>
       </c>
       <c r="D20" s="41">
         <v>3.7</v>
       </c>
-      <c r="E20" s="37"/>
+      <c r="E20" s="56">
+        <v>5</v>
+      </c>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="41"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="O20" s="15"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="13"/>
     </row>
     <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="29">
         <v>0.1</v>
       </c>
       <c r="C21" s="29">
         <v>0.3</v>
       </c>
       <c r="D21" s="41">
         <v>0.4</v>
       </c>
-      <c r="E21" s="37"/>
+      <c r="E21" s="56">
+        <v>0.5</v>
+      </c>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="41"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="O21" s="15"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="13"/>
     </row>
     <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="29">
         <v>28.1</v>
       </c>
       <c r="C22" s="29">
         <v>58.7</v>
       </c>
       <c r="D22" s="41">
         <v>88.3</v>
       </c>
-      <c r="E22" s="37"/>
+      <c r="E22" s="56">
+        <v>113.3</v>
+      </c>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="41"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="O22" s="15"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="13"/>
     </row>
     <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29">
         <v>0.1</v>
       </c>
       <c r="C23" s="29">
         <v>0.1</v>
       </c>
       <c r="D23" s="41">
         <v>0.1</v>
       </c>
-      <c r="E23" s="37"/>
+      <c r="E23" s="56">
+        <v>0.1</v>
+      </c>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="41"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="O23" s="15"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="13"/>
     </row>
     <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="C24" s="29">
         <v>6.1</v>
       </c>
       <c r="D24" s="41">
         <v>9.5</v>
       </c>
-      <c r="E24" s="37"/>
+      <c r="E24" s="56">
+        <v>15.6</v>
+      </c>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="41"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="O24" s="15"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="13"/>
     </row>
     <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="29">
         <v>1.8</v>
       </c>
       <c r="C25" s="29">
         <v>3.3</v>
       </c>
       <c r="D25" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E25" s="37"/>
+      <c r="E25" s="56">
+        <v>6.4</v>
+      </c>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="41"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="O25" s="15"/>
       <c r="P25" s="16"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="13"/>
     </row>
     <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C26" s="29">
         <v>9.1999999999999993</v>
       </c>
       <c r="D26" s="41">
         <v>13.2</v>
       </c>
-      <c r="E26" s="37"/>
+      <c r="E26" s="56">
+        <v>17.7</v>
+      </c>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="41"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="O26" s="15"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="13"/>
     </row>
     <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>7.4</v>
       </c>
       <c r="D27" s="41">
         <v>10.8</v>
       </c>
-      <c r="E27" s="37"/>
+      <c r="E27" s="56">
+        <v>14.2</v>
+      </c>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="41"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="O27" s="15"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="13"/>
     </row>
     <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="29">
         <v>0.5</v>
       </c>
       <c r="C28" s="29">
         <v>0.9</v>
       </c>
       <c r="D28" s="41">
         <v>1.3</v>
       </c>
-      <c r="E28" s="37"/>
+      <c r="E28" s="56">
+        <v>1.7</v>
+      </c>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="41"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="O28" s="15"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="13"/>
     </row>
     <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="37"/>
+      <c r="E29" s="29" t="s">
+        <v>16</v>
+      </c>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="41"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="O29" s="15"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="13"/>
     </row>
     <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="37"/>
+      <c r="E30" s="29" t="s">
+        <v>16</v>
+      </c>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="41"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="O30" s="15"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="13"/>
     </row>
     <row r="31" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="46" t="s">
+      <c r="B31" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="D31" s="41">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E31" s="45"/>
-      <c r="F31" s="46"/>
+      <c r="E31" s="56">
+        <v>6.9</v>
+      </c>
+      <c r="F31" s="45"/>
       <c r="G31" s="29"/>
       <c r="H31" s="41"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="O31" s="15"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="13"/>
     </row>
     <row r="32" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="25">
         <v>2.9</v>
       </c>
       <c r="C32" s="25">
         <v>4.5999999999999996</v>
       </c>
       <c r="D32" s="25">
         <v>6.4</v>
       </c>
-      <c r="E32" s="48"/>
+      <c r="E32" s="57">
+        <v>8.1</v>
+      </c>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
-      <c r="I32" s="49"/>
-      <c r="J32" s="49"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="46"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="O32" s="15"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="13"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="51" t="s">
+      <c r="A35" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="51"/>
-[...10 lines deleted...]
-      <c r="M35" s="52"/>
+      <c r="B35" s="49"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="50"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="50"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="50"/>
     </row>
     <row r="52" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B52" s="21"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2404,92 +2465,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29D62D2-11C2-4C6C-9CCE-15A6C028C420}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5A99F2-5185-4338-ADBB-65D50D1A86C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29D62D2-11C2-4C6C-9CCE-15A6C028C420}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>