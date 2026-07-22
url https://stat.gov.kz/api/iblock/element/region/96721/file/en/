--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14445" yWindow="15" windowWidth="14520" windowHeight="12825" tabRatio="768"/>
+    <workbookView xWindow="10800" yWindow="12" windowWidth="18168" windowHeight="12828" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="41">
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-september</t>
   </si>
   <si>
@@ -144,56 +144,56 @@
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -789,51 +789,51 @@
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
@@ -844,194 +844,194 @@
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="53" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="53" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="40" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="88">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Акцент1 2" xfId="19"/>
     <cellStyle name="Акцент2 2" xfId="20"/>
     <cellStyle name="Акцент3 2" xfId="21"/>
     <cellStyle name="Акцент4 2" xfId="22"/>
@@ -1388,1040 +1388,1094 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5:E32"/>
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.140625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="31.109375" style="11" customWidth="1"/>
     <col min="2" max="2" width="9" style="11" customWidth="1"/>
-    <col min="3" max="3" width="8.85546875" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="8.6640625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" style="11" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="8.5546875" style="12" customWidth="1"/>
+    <col min="11" max="11" width="9.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
-    <col min="13" max="13" width="9.5703125" style="4" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="11"/>
+    <col min="13" max="13" width="9.5546875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="30.5546875" style="11" customWidth="1"/>
+    <col min="15" max="15" width="24.6640625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="15.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="9.109375" style="11" customWidth="1"/>
+    <col min="21" max="21" width="14.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="25" width="9.109375" style="11" customWidth="1"/>
+    <col min="26" max="26" width="9.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
       <c r="N1" s="9"/>
     </row>
-    <row r="2" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="53" t="s">
+    <row r="2" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="54"/>
+      <c r="B2" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="54"/>
-[...9 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
       <c r="N2" s="9"/>
     </row>
-    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52"/>
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="55"/>
       <c r="B3" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="2"/>
     </row>
-    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="24"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="44"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="24"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="14"/>
       <c r="L4" s="24"/>
       <c r="M4" s="26"/>
       <c r="O4" s="15"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="16"/>
       <c r="S4" s="18"/>
       <c r="T4" s="13"/>
       <c r="U4" s="19"/>
       <c r="V4" s="18"/>
     </row>
-    <row r="5" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="41">
         <v>115136</v>
       </c>
       <c r="C5" s="29">
         <v>228951.6</v>
       </c>
       <c r="D5" s="41">
         <v>352352.9</v>
       </c>
-      <c r="E5" s="55">
+      <c r="E5" s="48">
         <v>471163.2</v>
       </c>
-      <c r="F5" s="29"/>
+      <c r="F5" s="29">
+        <v>572662.69999999995</v>
+      </c>
       <c r="G5" s="29"/>
       <c r="H5" s="41"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="14"/>
       <c r="L5" s="41"/>
       <c r="M5" s="26"/>
       <c r="O5" s="15"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="16"/>
       <c r="S5" s="18"/>
       <c r="T5" s="13"/>
       <c r="U5" s="19"/>
       <c r="V5" s="18"/>
     </row>
-    <row r="6" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="28"/>
+      <c r="F6" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="G6" s="28"/>
       <c r="H6" s="41"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="29"/>
       <c r="L6" s="24"/>
       <c r="M6" s="29"/>
       <c r="O6" s="31"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="33"/>
       <c r="R6" s="32"/>
       <c r="S6" s="34"/>
       <c r="T6" s="35"/>
       <c r="U6" s="36"/>
       <c r="V6" s="34"/>
     </row>
-    <row r="7" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="28">
         <v>15991</v>
       </c>
       <c r="C7" s="29">
         <v>34217.800000000003</v>
       </c>
       <c r="D7" s="41">
         <v>53532.5</v>
       </c>
-      <c r="E7" s="55">
+      <c r="E7" s="48">
         <v>69916.3</v>
       </c>
-      <c r="F7" s="28"/>
+      <c r="F7" s="29">
+        <v>103304.3</v>
+      </c>
       <c r="G7" s="29"/>
       <c r="H7" s="41"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="29"/>
       <c r="L7" s="24"/>
       <c r="M7" s="29"/>
       <c r="O7" s="31"/>
       <c r="P7" s="32"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="32"/>
       <c r="S7" s="34"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="34"/>
     </row>
-    <row r="8" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="28">
         <v>72279</v>
       </c>
       <c r="C8" s="29">
         <v>140771.79999999999</v>
       </c>
       <c r="D8" s="41">
         <v>215484.79999999999</v>
       </c>
-      <c r="E8" s="55">
+      <c r="E8" s="48">
         <v>289471.8</v>
       </c>
-      <c r="F8" s="28"/>
+      <c r="F8" s="29">
+        <v>338424.8</v>
+      </c>
       <c r="G8" s="29"/>
       <c r="H8" s="41"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="29"/>
       <c r="L8" s="24"/>
       <c r="M8" s="29"/>
       <c r="O8" s="31"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
       <c r="R8" s="32"/>
       <c r="S8" s="34"/>
       <c r="T8" s="35"/>
       <c r="U8" s="36"/>
       <c r="V8" s="34"/>
     </row>
-    <row r="9" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="29">
         <v>237</v>
       </c>
       <c r="D9" s="41">
         <v>473.9</v>
       </c>
-      <c r="E9" s="55">
+      <c r="E9" s="48">
         <v>710.9</v>
       </c>
-      <c r="F9" s="45"/>
+      <c r="F9" s="29">
+        <v>1027</v>
+      </c>
       <c r="G9" s="29"/>
       <c r="H9" s="41"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="29"/>
       <c r="L9" s="41"/>
       <c r="M9" s="29"/>
       <c r="O9" s="31"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
       <c r="R9" s="32"/>
       <c r="S9" s="34"/>
       <c r="T9" s="35"/>
       <c r="U9" s="36"/>
       <c r="V9" s="34"/>
     </row>
-    <row r="10" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F10" s="28"/>
+      <c r="F10" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="G10" s="28"/>
       <c r="H10" s="41"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="29"/>
       <c r="L10" s="24"/>
       <c r="M10" s="29"/>
       <c r="O10" s="31"/>
       <c r="P10" s="32"/>
       <c r="Q10" s="33"/>
       <c r="R10" s="32"/>
       <c r="S10" s="34"/>
       <c r="T10" s="35"/>
       <c r="U10" s="36"/>
       <c r="V10" s="34"/>
     </row>
-    <row r="11" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="41">
-        <v>1174.7</v>
+      <c r="D11" s="41" t="s">
+        <v>16</v>
       </c>
       <c r="E11" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="28"/>
+      <c r="F11" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="G11" s="28"/>
       <c r="H11" s="41"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="29"/>
       <c r="L11" s="41"/>
       <c r="M11" s="29"/>
       <c r="O11" s="31"/>
       <c r="P11" s="32"/>
       <c r="Q11" s="33"/>
       <c r="R11" s="32"/>
       <c r="S11" s="34"/>
       <c r="T11" s="35"/>
       <c r="U11" s="36"/>
       <c r="V11" s="34"/>
     </row>
-    <row r="12" spans="1:22" s="40" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:22" s="40" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="14"/>
       <c r="L12" s="41"/>
       <c r="M12" s="10"/>
       <c r="O12" s="15"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="13"/>
     </row>
-    <row r="13" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="41">
         <v>672.9</v>
       </c>
       <c r="C13" s="29">
         <v>1291.8</v>
       </c>
       <c r="D13" s="41">
         <v>1828.7</v>
       </c>
-      <c r="E13" s="56">
+      <c r="E13" s="49">
         <v>2173.1999999999998</v>
       </c>
-      <c r="F13" s="41"/>
+      <c r="F13" s="41">
+        <v>2282.6</v>
+      </c>
       <c r="G13" s="29"/>
       <c r="H13" s="41"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="14"/>
       <c r="L13" s="41"/>
       <c r="M13" s="10"/>
       <c r="O13" s="15"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="13"/>
     </row>
-    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="29">
         <v>272.3</v>
       </c>
       <c r="C14" s="29">
         <v>526.29999999999995</v>
       </c>
       <c r="D14" s="41">
         <v>735.8</v>
       </c>
-      <c r="E14" s="56">
+      <c r="E14" s="49">
         <v>865.4</v>
       </c>
-      <c r="F14" s="29"/>
+      <c r="F14" s="41">
+        <v>885.8</v>
+      </c>
       <c r="G14" s="29"/>
       <c r="H14" s="41"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="O14" s="15"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="13"/>
     </row>
-    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="29">
         <v>27.1</v>
       </c>
       <c r="C15" s="29">
         <v>53.9</v>
       </c>
       <c r="D15" s="41">
         <v>76</v>
       </c>
-      <c r="E15" s="56">
+      <c r="E15" s="49">
         <v>89.2</v>
       </c>
-      <c r="F15" s="29"/>
+      <c r="F15" s="41">
+        <v>89.2</v>
+      </c>
       <c r="G15" s="29"/>
       <c r="H15" s="41"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="O15" s="15"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="13"/>
     </row>
-    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="29">
         <v>54</v>
       </c>
       <c r="C16" s="29">
         <v>98.5</v>
       </c>
       <c r="D16" s="41">
         <v>139.80000000000001</v>
       </c>
-      <c r="E16" s="56">
+      <c r="E16" s="49">
         <v>156.80000000000001</v>
       </c>
-      <c r="F16" s="29"/>
+      <c r="F16" s="41">
+        <v>163</v>
+      </c>
       <c r="G16" s="29"/>
       <c r="H16" s="41"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="O16" s="15"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="13"/>
     </row>
-    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="29">
         <v>253.9</v>
       </c>
       <c r="C17" s="29">
         <v>474.3</v>
       </c>
       <c r="D17" s="41">
         <v>667.9</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <v>784.6</v>
       </c>
-      <c r="F17" s="29"/>
+      <c r="F17" s="41">
+        <v>845.6</v>
+      </c>
       <c r="G17" s="29"/>
       <c r="H17" s="41"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="O17" s="15"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="13"/>
     </row>
-    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="29">
         <v>0.5</v>
       </c>
       <c r="C18" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="D18" s="41">
         <v>1.6</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="49">
         <v>2.1</v>
       </c>
-      <c r="F18" s="29"/>
+      <c r="F18" s="41">
+        <v>2.7</v>
+      </c>
       <c r="G18" s="29"/>
       <c r="H18" s="41"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="O18" s="15"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="13"/>
     </row>
-    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="29">
         <v>15.7</v>
       </c>
       <c r="C19" s="29">
         <v>33.299999999999997</v>
       </c>
       <c r="D19" s="41">
         <v>51.3</v>
       </c>
-      <c r="E19" s="56">
+      <c r="E19" s="49">
         <v>68.3</v>
       </c>
-      <c r="F19" s="29"/>
+      <c r="F19" s="41">
+        <v>70.099999999999994</v>
+      </c>
       <c r="G19" s="29"/>
       <c r="H19" s="41"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="O19" s="15"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="13"/>
     </row>
-    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="29">
         <v>1.2</v>
       </c>
       <c r="C20" s="29">
         <v>2.5</v>
       </c>
       <c r="D20" s="41">
         <v>3.7</v>
       </c>
-      <c r="E20" s="56">
+      <c r="E20" s="49">
         <v>5</v>
       </c>
-      <c r="F20" s="29"/>
+      <c r="F20" s="41">
+        <v>6.3</v>
+      </c>
       <c r="G20" s="29"/>
       <c r="H20" s="41"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="O20" s="15"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="13"/>
     </row>
-    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="29">
         <v>0.1</v>
       </c>
       <c r="C21" s="29">
         <v>0.3</v>
       </c>
       <c r="D21" s="41">
         <v>0.4</v>
       </c>
-      <c r="E21" s="56">
+      <c r="E21" s="49">
         <v>0.5</v>
       </c>
-      <c r="F21" s="29"/>
+      <c r="F21" s="41">
+        <v>0.7</v>
+      </c>
       <c r="G21" s="29"/>
       <c r="H21" s="41"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="O21" s="15"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="13"/>
     </row>
-    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="29">
         <v>28.1</v>
       </c>
       <c r="C22" s="29">
         <v>58.7</v>
       </c>
       <c r="D22" s="41">
         <v>88.3</v>
       </c>
-      <c r="E22" s="56">
+      <c r="E22" s="49">
         <v>113.3</v>
       </c>
-      <c r="F22" s="29"/>
+      <c r="F22" s="41">
+        <v>120.4</v>
+      </c>
       <c r="G22" s="29"/>
       <c r="H22" s="41"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="O22" s="15"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="13"/>
     </row>
-    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29">
         <v>0.1</v>
       </c>
       <c r="C23" s="29">
         <v>0.1</v>
       </c>
       <c r="D23" s="41">
         <v>0.1</v>
       </c>
-      <c r="E23" s="56">
+      <c r="E23" s="49">
         <v>0.1</v>
       </c>
-      <c r="F23" s="29"/>
+      <c r="F23" s="41">
+        <v>0.1</v>
+      </c>
       <c r="G23" s="29"/>
       <c r="H23" s="41"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="O23" s="15"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="13"/>
     </row>
-    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="C24" s="29">
         <v>6.1</v>
       </c>
       <c r="D24" s="41">
         <v>9.5</v>
       </c>
-      <c r="E24" s="56">
+      <c r="E24" s="49">
         <v>15.6</v>
       </c>
-      <c r="F24" s="29"/>
+      <c r="F24" s="41">
+        <v>15.8</v>
+      </c>
       <c r="G24" s="29"/>
       <c r="H24" s="41"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="O24" s="15"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="13"/>
     </row>
-    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="29">
         <v>1.8</v>
       </c>
       <c r="C25" s="29">
         <v>3.3</v>
       </c>
       <c r="D25" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="49">
         <v>6.4</v>
       </c>
-      <c r="F25" s="29"/>
+      <c r="F25" s="41">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="G25" s="29"/>
       <c r="H25" s="41"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="O25" s="15"/>
       <c r="P25" s="16"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="13"/>
     </row>
-    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C26" s="29">
         <v>9.1999999999999993</v>
       </c>
       <c r="D26" s="41">
         <v>13.2</v>
       </c>
-      <c r="E26" s="56">
+      <c r="E26" s="49">
         <v>17.7</v>
       </c>
-      <c r="F26" s="29"/>
+      <c r="F26" s="41">
+        <v>18</v>
+      </c>
       <c r="G26" s="29"/>
       <c r="H26" s="41"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="O26" s="15"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="13"/>
     </row>
-    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>7.4</v>
       </c>
       <c r="D27" s="41">
         <v>10.8</v>
       </c>
-      <c r="E27" s="56">
+      <c r="E27" s="49">
         <v>14.2</v>
       </c>
-      <c r="F27" s="29"/>
+      <c r="F27" s="41">
+        <v>18.399999999999999</v>
+      </c>
       <c r="G27" s="29"/>
       <c r="H27" s="41"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="O27" s="15"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="13"/>
     </row>
-    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="29">
         <v>0.5</v>
       </c>
       <c r="C28" s="29">
         <v>0.9</v>
       </c>
       <c r="D28" s="41">
         <v>1.3</v>
       </c>
-      <c r="E28" s="56">
+      <c r="E28" s="49">
         <v>1.7</v>
       </c>
-      <c r="F28" s="29"/>
+      <c r="F28" s="41">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="G28" s="29"/>
       <c r="H28" s="41"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="O28" s="15"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="13"/>
     </row>
-    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="F29" s="29"/>
+      <c r="F29" s="29" t="s">
+        <v>16</v>
+      </c>
       <c r="G29" s="29"/>
       <c r="H29" s="41"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="O29" s="15"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="13"/>
     </row>
-    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="F30" s="28"/>
+      <c r="F30" s="29" t="s">
+        <v>16</v>
+      </c>
       <c r="G30" s="28"/>
       <c r="H30" s="41"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="O30" s="15"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="13"/>
     </row>
-    <row r="31" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="D31" s="41">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E31" s="56">
+      <c r="E31" s="49">
         <v>6.9</v>
       </c>
-      <c r="F31" s="45"/>
+      <c r="F31" s="41">
+        <v>7.9</v>
+      </c>
       <c r="G31" s="29"/>
       <c r="H31" s="41"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="O31" s="15"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="13"/>
     </row>
-    <row r="32" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="25">
         <v>2.9</v>
       </c>
       <c r="C32" s="25">
         <v>4.5999999999999996</v>
       </c>
       <c r="D32" s="25">
         <v>6.4</v>
       </c>
-      <c r="E32" s="57">
+      <c r="E32" s="50">
         <v>8.1</v>
       </c>
-      <c r="F32" s="25"/>
+      <c r="F32" s="25">
+        <v>10.8</v>
+      </c>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="46"/>
       <c r="J32" s="46"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="O32" s="15"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="13"/>
     </row>
-    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="49" t="s">
+    <row r="35" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="49"/>
-[...12 lines deleted...]
-    <row r="52" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="53"/>
+      <c r="L35" s="53"/>
+      <c r="M35" s="53"/>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B52" s="21"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>