--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10800" yWindow="12" windowWidth="18168" windowHeight="12828" tabRatio="768"/>
+    <workbookView xWindow="10800" yWindow="15" windowWidth="18165" windowHeight="12825" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="41">
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-september</t>
   </si>
   <si>
@@ -144,58 +144,58 @@
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -423,50 +423,58 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -789,51 +797,51 @@
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
@@ -842,196 +850,199 @@
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="53" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="40" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="53" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="88">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Акцент1 2" xfId="19"/>
     <cellStyle name="Акцент2 2" xfId="20"/>
     <cellStyle name="Акцент3 2" xfId="21"/>
     <cellStyle name="Акцент4 2" xfId="22"/>
@@ -1388,1094 +1399,1148 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="28.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="9" style="11" customWidth="1"/>
-    <col min="3" max="3" width="8.88671875" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="9.33203125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" style="11" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="12" customWidth="1"/>
+    <col min="11" max="11" width="9.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
-    <col min="13" max="13" width="9.5546875" style="4" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="28" max="16384" width="9.109375" style="11"/>
+    <col min="13" max="13" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14" max="14" width="30.5703125" style="11" customWidth="1"/>
+    <col min="15" max="15" width="24.7109375" style="11" customWidth="1"/>
+    <col min="16" max="16" width="15.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="11" customWidth="1"/>
+    <col min="21" max="21" width="14.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="25" width="9.140625" style="11" customWidth="1"/>
+    <col min="26" max="26" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
       <c r="N1" s="9"/>
     </row>
-    <row r="2" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B2" s="56" t="s">
+    <row r="2" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="53"/>
+      <c r="B2" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="57"/>
-[...9 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
       <c r="N2" s="9"/>
     </row>
-    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="47" t="s">
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="54"/>
+      <c r="B3" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="2"/>
     </row>
-    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="38" t="s">
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="24"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
-      <c r="E4" s="44"/>
+      <c r="E4" s="43"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="24"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="14"/>
       <c r="L4" s="24"/>
       <c r="M4" s="26"/>
       <c r="O4" s="15"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="16"/>
       <c r="S4" s="18"/>
       <c r="T4" s="13"/>
       <c r="U4" s="19"/>
       <c r="V4" s="18"/>
     </row>
-    <row r="5" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="42" t="s">
+    <row r="5" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="41">
         <v>115136</v>
       </c>
       <c r="C5" s="29">
         <v>228951.6</v>
       </c>
       <c r="D5" s="41">
         <v>352352.9</v>
       </c>
-      <c r="E5" s="48">
+      <c r="E5" s="47">
         <v>471163.2</v>
       </c>
       <c r="F5" s="29">
         <v>572662.69999999995</v>
       </c>
-      <c r="G5" s="29"/>
+      <c r="G5" s="29">
+        <v>656427.19999999995</v>
+      </c>
       <c r="H5" s="41"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="14"/>
       <c r="L5" s="41"/>
       <c r="M5" s="26"/>
       <c r="O5" s="15"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="16"/>
       <c r="S5" s="18"/>
       <c r="T5" s="13"/>
       <c r="U5" s="19"/>
       <c r="V5" s="18"/>
     </row>
-    <row r="6" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="28"/>
+      <c r="G6" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="H6" s="41"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="29"/>
       <c r="L6" s="24"/>
       <c r="M6" s="29"/>
       <c r="O6" s="31"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="33"/>
       <c r="R6" s="32"/>
       <c r="S6" s="34"/>
       <c r="T6" s="35"/>
       <c r="U6" s="36"/>
       <c r="V6" s="34"/>
     </row>
-    <row r="7" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="28">
         <v>15991</v>
       </c>
       <c r="C7" s="29">
         <v>34217.800000000003</v>
       </c>
       <c r="D7" s="41">
         <v>53532.5</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="47">
         <v>69916.3</v>
       </c>
       <c r="F7" s="29">
         <v>103304.3</v>
       </c>
-      <c r="G7" s="29"/>
+      <c r="G7" s="29">
+        <v>130635.3</v>
+      </c>
       <c r="H7" s="41"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="29"/>
       <c r="L7" s="24"/>
       <c r="M7" s="29"/>
       <c r="O7" s="31"/>
       <c r="P7" s="32"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="32"/>
       <c r="S7" s="34"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="34"/>
     </row>
-    <row r="8" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="28">
         <v>72279</v>
       </c>
       <c r="C8" s="29">
         <v>140771.79999999999</v>
       </c>
       <c r="D8" s="41">
         <v>215484.79999999999</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="47">
         <v>289471.8</v>
       </c>
       <c r="F8" s="29">
         <v>338424.8</v>
       </c>
-      <c r="G8" s="29"/>
+      <c r="G8" s="29">
+        <v>380811</v>
+      </c>
       <c r="H8" s="41"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="29"/>
       <c r="L8" s="24"/>
       <c r="M8" s="29"/>
       <c r="O8" s="31"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
       <c r="R8" s="32"/>
       <c r="S8" s="34"/>
       <c r="T8" s="35"/>
       <c r="U8" s="36"/>
       <c r="V8" s="34"/>
     </row>
-    <row r="9" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="43" t="s">
+    <row r="9" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="29">
         <v>237</v>
       </c>
       <c r="D9" s="41">
         <v>473.9</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="47">
         <v>710.9</v>
       </c>
       <c r="F9" s="29">
         <v>1027</v>
       </c>
-      <c r="G9" s="29"/>
+      <c r="G9" s="29">
+        <v>1343</v>
+      </c>
       <c r="H9" s="41"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="29"/>
       <c r="L9" s="41"/>
       <c r="M9" s="29"/>
       <c r="O9" s="31"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
       <c r="R9" s="32"/>
       <c r="S9" s="34"/>
       <c r="T9" s="35"/>
       <c r="U9" s="36"/>
       <c r="V9" s="34"/>
     </row>
-    <row r="10" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="28"/>
+      <c r="G10" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="H10" s="41"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="29"/>
       <c r="L10" s="24"/>
       <c r="M10" s="29"/>
       <c r="O10" s="31"/>
       <c r="P10" s="32"/>
       <c r="Q10" s="33"/>
       <c r="R10" s="32"/>
       <c r="S10" s="34"/>
       <c r="T10" s="35"/>
       <c r="U10" s="36"/>
       <c r="V10" s="34"/>
     </row>
-    <row r="11" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:22" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="45" t="s">
+      <c r="C11" s="44" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="28"/>
+      <c r="F11" s="58">
+        <v>7161.7</v>
+      </c>
+      <c r="G11" s="29">
+        <v>10217.700000000001</v>
+      </c>
       <c r="H11" s="41"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="29"/>
       <c r="L11" s="41"/>
       <c r="M11" s="29"/>
       <c r="O11" s="31"/>
       <c r="P11" s="32"/>
       <c r="Q11" s="33"/>
       <c r="R11" s="32"/>
       <c r="S11" s="34"/>
       <c r="T11" s="35"/>
       <c r="U11" s="36"/>
       <c r="V11" s="34"/>
     </row>
-    <row r="12" spans="1:22" s="40" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="38" t="s">
+    <row r="12" spans="1:22" s="40" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="14"/>
       <c r="L12" s="41"/>
       <c r="M12" s="10"/>
       <c r="O12" s="15"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="13"/>
     </row>
-    <row r="13" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="42" t="s">
+    <row r="13" spans="1:22" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="41">
         <v>672.9</v>
       </c>
       <c r="C13" s="29">
         <v>1291.8</v>
       </c>
       <c r="D13" s="41">
         <v>1828.7</v>
       </c>
-      <c r="E13" s="49">
+      <c r="E13" s="48">
         <v>2173.1999999999998</v>
       </c>
       <c r="F13" s="41">
         <v>2282.6</v>
       </c>
-      <c r="G13" s="29"/>
+      <c r="G13" s="29">
+        <v>2386</v>
+      </c>
       <c r="H13" s="41"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="14"/>
       <c r="L13" s="41"/>
       <c r="M13" s="10"/>
       <c r="O13" s="15"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="13"/>
     </row>
-    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="29">
         <v>272.3</v>
       </c>
       <c r="C14" s="29">
         <v>526.29999999999995</v>
       </c>
       <c r="D14" s="41">
         <v>735.8</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="48">
         <v>865.4</v>
       </c>
       <c r="F14" s="41">
         <v>885.8</v>
       </c>
-      <c r="G14" s="29"/>
+      <c r="G14" s="29">
+        <v>922.3</v>
+      </c>
       <c r="H14" s="41"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="O14" s="15"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="13"/>
     </row>
-    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="29">
         <v>27.1</v>
       </c>
       <c r="C15" s="29">
         <v>53.9</v>
       </c>
       <c r="D15" s="41">
         <v>76</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="48">
         <v>89.2</v>
       </c>
       <c r="F15" s="41">
         <v>89.2</v>
       </c>
-      <c r="G15" s="29"/>
+      <c r="G15" s="29">
+        <v>89.2</v>
+      </c>
       <c r="H15" s="41"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="O15" s="15"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="13"/>
     </row>
-    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="29">
         <v>54</v>
       </c>
       <c r="C16" s="29">
         <v>98.5</v>
       </c>
       <c r="D16" s="41">
         <v>139.80000000000001</v>
       </c>
-      <c r="E16" s="49">
+      <c r="E16" s="48">
         <v>156.80000000000001</v>
       </c>
       <c r="F16" s="41">
         <v>163</v>
       </c>
-      <c r="G16" s="29"/>
+      <c r="G16" s="29">
+        <v>167</v>
+      </c>
       <c r="H16" s="41"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="O16" s="15"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="13"/>
     </row>
-    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="29">
         <v>253.9</v>
       </c>
       <c r="C17" s="29">
         <v>474.3</v>
       </c>
       <c r="D17" s="41">
         <v>667.9</v>
       </c>
-      <c r="E17" s="49">
+      <c r="E17" s="48">
         <v>784.6</v>
       </c>
       <c r="F17" s="41">
         <v>845.6</v>
       </c>
-      <c r="G17" s="29"/>
+      <c r="G17" s="29">
+        <v>887.2</v>
+      </c>
       <c r="H17" s="41"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="O17" s="15"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="13"/>
     </row>
-    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="29">
         <v>0.5</v>
       </c>
       <c r="C18" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="D18" s="41">
         <v>1.6</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="48">
         <v>2.1</v>
       </c>
       <c r="F18" s="41">
         <v>2.7</v>
       </c>
-      <c r="G18" s="29"/>
+      <c r="G18" s="29">
+        <v>3.2</v>
+      </c>
       <c r="H18" s="41"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="O18" s="15"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="13"/>
     </row>
-    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="29">
         <v>15.7</v>
       </c>
       <c r="C19" s="29">
         <v>33.299999999999997</v>
       </c>
       <c r="D19" s="41">
         <v>51.3</v>
       </c>
-      <c r="E19" s="49">
+      <c r="E19" s="48">
         <v>68.3</v>
       </c>
       <c r="F19" s="41">
         <v>70.099999999999994</v>
       </c>
-      <c r="G19" s="29"/>
+      <c r="G19" s="29">
+        <v>71.900000000000006</v>
+      </c>
       <c r="H19" s="41"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="O19" s="15"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="13"/>
     </row>
-    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="29">
         <v>1.2</v>
       </c>
       <c r="C20" s="29">
         <v>2.5</v>
       </c>
       <c r="D20" s="41">
         <v>3.7</v>
       </c>
-      <c r="E20" s="49">
+      <c r="E20" s="48">
         <v>5</v>
       </c>
       <c r="F20" s="41">
         <v>6.3</v>
       </c>
-      <c r="G20" s="29"/>
+      <c r="G20" s="29">
+        <v>7.6</v>
+      </c>
       <c r="H20" s="41"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="O20" s="15"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="13"/>
     </row>
-    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="29">
         <v>0.1</v>
       </c>
       <c r="C21" s="29">
         <v>0.3</v>
       </c>
       <c r="D21" s="41">
         <v>0.4</v>
       </c>
-      <c r="E21" s="49">
+      <c r="E21" s="48">
         <v>0.5</v>
       </c>
       <c r="F21" s="41">
         <v>0.7</v>
       </c>
-      <c r="G21" s="29"/>
+      <c r="G21" s="29">
+        <v>0.8</v>
+      </c>
       <c r="H21" s="41"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="O21" s="15"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="13"/>
     </row>
-    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="29">
         <v>28.1</v>
       </c>
       <c r="C22" s="29">
         <v>58.7</v>
       </c>
       <c r="D22" s="41">
         <v>88.3</v>
       </c>
-      <c r="E22" s="49">
+      <c r="E22" s="48">
         <v>113.3</v>
       </c>
       <c r="F22" s="41">
         <v>120.4</v>
       </c>
-      <c r="G22" s="29"/>
+      <c r="G22" s="29">
+        <v>127.6</v>
+      </c>
       <c r="H22" s="41"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="O22" s="15"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="13"/>
     </row>
-    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29">
         <v>0.1</v>
       </c>
       <c r="C23" s="29">
         <v>0.1</v>
       </c>
       <c r="D23" s="41">
         <v>0.1</v>
       </c>
-      <c r="E23" s="49">
+      <c r="E23" s="48">
         <v>0.1</v>
       </c>
       <c r="F23" s="41">
         <v>0.1</v>
       </c>
-      <c r="G23" s="29"/>
+      <c r="G23" s="29">
+        <v>0.1</v>
+      </c>
       <c r="H23" s="41"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="O23" s="15"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="13"/>
     </row>
-    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="C24" s="29">
         <v>6.1</v>
       </c>
       <c r="D24" s="41">
         <v>9.5</v>
       </c>
-      <c r="E24" s="49">
+      <c r="E24" s="48">
         <v>15.6</v>
       </c>
       <c r="F24" s="41">
         <v>15.8</v>
       </c>
-      <c r="G24" s="29"/>
+      <c r="G24" s="29">
+        <v>15.8</v>
+      </c>
       <c r="H24" s="41"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="O24" s="15"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="13"/>
     </row>
-    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="29">
         <v>1.8</v>
       </c>
       <c r="C25" s="29">
         <v>3.3</v>
       </c>
       <c r="D25" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E25" s="49">
+      <c r="E25" s="48">
         <v>6.4</v>
       </c>
       <c r="F25" s="41">
         <v>8.1999999999999993</v>
       </c>
-      <c r="G25" s="29"/>
+      <c r="G25" s="29">
+        <v>10</v>
+      </c>
       <c r="H25" s="41"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="O25" s="15"/>
       <c r="P25" s="16"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="13"/>
     </row>
-    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C26" s="29">
         <v>9.1999999999999993</v>
       </c>
       <c r="D26" s="41">
         <v>13.2</v>
       </c>
-      <c r="E26" s="49">
+      <c r="E26" s="48">
         <v>17.7</v>
       </c>
       <c r="F26" s="41">
         <v>18</v>
       </c>
-      <c r="G26" s="29"/>
+      <c r="G26" s="29">
+        <v>18.100000000000001</v>
+      </c>
       <c r="H26" s="41"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="O26" s="15"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="13"/>
     </row>
-    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>7.4</v>
       </c>
       <c r="D27" s="41">
         <v>10.8</v>
       </c>
-      <c r="E27" s="49">
+      <c r="E27" s="48">
         <v>14.2</v>
       </c>
       <c r="F27" s="41">
         <v>18.399999999999999</v>
       </c>
-      <c r="G27" s="29"/>
+      <c r="G27" s="29">
+        <v>22.6</v>
+      </c>
       <c r="H27" s="41"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="O27" s="15"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="13"/>
     </row>
-    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="29">
         <v>0.5</v>
       </c>
       <c r="C28" s="29">
         <v>0.9</v>
       </c>
       <c r="D28" s="41">
         <v>1.3</v>
       </c>
-      <c r="E28" s="49">
+      <c r="E28" s="48">
         <v>1.7</v>
       </c>
       <c r="F28" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G28" s="29"/>
+      <c r="G28" s="29">
+        <v>2.9</v>
+      </c>
       <c r="H28" s="41"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="O28" s="15"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="13"/>
     </row>
-    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="29" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="G29" s="29"/>
+      <c r="G29" s="29" t="s">
+        <v>16</v>
+      </c>
       <c r="H29" s="41"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="O29" s="15"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="13"/>
     </row>
-    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="29" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="G30" s="28"/>
+      <c r="G30" s="28" t="s">
+        <v>16</v>
+      </c>
       <c r="H30" s="41"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="O30" s="15"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="13"/>
     </row>
-    <row r="31" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="43" t="s">
+    <row r="31" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="45" t="s">
+      <c r="B31" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="D31" s="41">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E31" s="49">
+      <c r="E31" s="48">
         <v>6.9</v>
       </c>
       <c r="F31" s="41">
         <v>7.9</v>
       </c>
-      <c r="G31" s="29"/>
+      <c r="G31" s="29">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H31" s="41"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="O31" s="15"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="13"/>
     </row>
-    <row r="32" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="25">
         <v>2.9</v>
       </c>
       <c r="C32" s="25">
         <v>4.5999999999999996</v>
       </c>
       <c r="D32" s="25">
         <v>6.4</v>
       </c>
-      <c r="E32" s="50">
+      <c r="E32" s="49">
         <v>8.1</v>
       </c>
       <c r="F32" s="25">
         <v>10.8</v>
       </c>
-      <c r="G32" s="25"/>
+      <c r="G32" s="25">
+        <v>13.5</v>
+      </c>
       <c r="H32" s="25"/>
-      <c r="I32" s="46"/>
-      <c r="J32" s="46"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="O32" s="15"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="13"/>
     </row>
-    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="52" t="s">
+    <row r="35" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="52"/>
-[...12 lines deleted...]
-    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" s="51"/>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="51"/>
+      <c r="G35" s="51"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B52" s="21"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>