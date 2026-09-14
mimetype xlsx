--- v4 (2026-08-17)
+++ v5 (2026-09-14)
@@ -1,1152 +1,969 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10800" yWindow="15" windowWidth="18165" windowHeight="12825" tabRatio="768"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="10392" windowHeight="9480"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
+  </definedNames>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="79">
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Production of industrial products in the section of power supply, gas supply, steam and air condictioning in Kostanay region</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
+    <t>january-august</t>
+  </si>
+  <si>
     <t>january-september</t>
   </si>
   <si>
     <t>january-october</t>
   </si>
   <si>
     <t>january-november</t>
   </si>
   <si>
-    <t>"-" - no production</t>
-[...4 lines deleted...]
-  <si>
     <t>january-december</t>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
+    <t>Kostanay region</t>
+  </si>
+  <si>
+    <t>Kostanay city</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Arkalyk c.a.</t>
+  </si>
+  <si>
+    <t>Rudny c.a.</t>
+  </si>
+  <si>
+    <t>Zhitikara</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Beimbet Maylin</t>
+  </si>
+  <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
-    <t>january-august</t>
-[...16 lines deleted...]
-  <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t>Denisov</t>
   </si>
   <si>
     <t>Zhangeldi</t>
   </si>
   <si>
-    <t>Zhitikara</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamysti</t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Karasu</t>
   </si>
   <si>
+    <t>Mendykara</t>
+  </si>
+  <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
-    <t>Beimbet Maylin</t>
+    <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
-    <t>Mendykara</t>
-[...17 lines deleted...]
-    <t>2026*</t>
+    <t xml:space="preserve"> thousand kWh; thousand Gcal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Industrial production and environment statistics </t>
+  </si>
+  <si>
+    <t>Ernazarova Nurgul Orazovna</t>
+  </si>
+  <si>
+    <t>+7 7142536045</t>
+  </si>
+  <si>
+    <t>n.ernazarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
+  </si>
+  <si>
+    <t>"-" - no case</t>
+  </si>
+  <si>
+    <t>0.0 - insignificant value</t>
+  </si>
+  <si>
+    <t>X - data is confidential</t>
+  </si>
+  <si>
+    <t>... - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
-[...22 lines deleted...]
-    </font>
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...120 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...21 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...30 lines deleted...]
-    <font>
       <sz val="9"/>
-      <name val="Arial CYR"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="24">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...108 lines deleted...]
-    </fill>
   </fills>
-  <borders count="17">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="23"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="23"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="23"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="23"/>
-[...14 lines deleted...]
-        <color indexed="63"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-        <color indexed="62"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
-      <top/>
-[...10 lines deleted...]
-        <color indexed="30"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="62"/>
-[...29 lines deleted...]
-        <color indexed="22"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="22"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...2 lines deleted...]
-        <color indexed="52"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...48 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="88">
+  <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="71">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...46 lines deleted...]
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="88">
-[...36 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="35"/>
+  <cellStyles count="22">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="75"/>
-[...48 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="47"/>
+    <cellStyle name="Обычный 10" xfId="3"/>
+    <cellStyle name="Обычный 11" xfId="4"/>
+    <cellStyle name="Обычный 12" xfId="5"/>
+    <cellStyle name="Обычный 13" xfId="6"/>
+    <cellStyle name="Обычный 14 2" xfId="21"/>
+    <cellStyle name="Обычный 2" xfId="7"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 2" xfId="20"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
+    <cellStyle name="Финансовый" xfId="19" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1391,1297 +1208,1539 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V52"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="11" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="42.33203125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="106.21875" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="4">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="4">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="64" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="64" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="12">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="64" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="12">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="64" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="64" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="20"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="22"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="22"/>
+    </row>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="22"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="22"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="22"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="22"/>
+    </row>
+    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V49"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J15" sqref="J15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="28.33203125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="9" style="25" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="57" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="57" customWidth="1"/>
+    <col min="5" max="5" width="7.5546875" style="57" customWidth="1"/>
+    <col min="6" max="6" width="7.77734375" style="57" customWidth="1"/>
+    <col min="7" max="7" width="8" style="57" customWidth="1"/>
+    <col min="8" max="8" width="8" style="25" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" style="58" customWidth="1"/>
+    <col min="10" max="10" width="8.5546875" style="59" customWidth="1"/>
+    <col min="11" max="11" width="9.33203125" style="57" customWidth="1"/>
+    <col min="12" max="12" width="10" style="60" customWidth="1"/>
+    <col min="13" max="13" width="9.5546875" style="57" customWidth="1"/>
+    <col min="14" max="14" width="30.5546875" style="25" customWidth="1"/>
+    <col min="15" max="15" width="24.6640625" style="25" customWidth="1"/>
+    <col min="16" max="16" width="15.5546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="9.109375" style="25" customWidth="1"/>
+    <col min="21" max="21" width="14.5546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="22" max="25" width="9.109375" style="25" customWidth="1"/>
+    <col min="26" max="26" width="9.33203125" style="25" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.88671875" style="25" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="24"/>
+    </row>
+    <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67"/>
+      <c r="B2" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="24"/>
+    </row>
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="68"/>
+      <c r="B3" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="L3" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" s="30"/>
+    </row>
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="34"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="39"/>
+    </row>
+    <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="32">
+        <v>115136</v>
+      </c>
+      <c r="C5" s="34">
+        <v>228951.6</v>
+      </c>
+      <c r="D5" s="32">
+        <v>352352.9</v>
+      </c>
+      <c r="E5" s="34">
+        <v>471163.2</v>
+      </c>
+      <c r="F5" s="34">
+        <v>572662.69999999995</v>
+      </c>
+      <c r="G5" s="34">
+        <v>656427.19999999995</v>
+      </c>
+      <c r="H5" s="32">
+        <v>739069.3</v>
+      </c>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="34"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="37"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="41"/>
+      <c r="V5" s="39"/>
+    </row>
+    <row r="6" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="34"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="49"/>
+    </row>
+    <row r="7" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="44">
+        <v>15991</v>
+      </c>
+      <c r="C7" s="34">
+        <v>34217.800000000003</v>
+      </c>
+      <c r="D7" s="32">
+        <v>53532.5</v>
+      </c>
+      <c r="E7" s="34">
+        <v>69916.3</v>
+      </c>
+      <c r="F7" s="34">
+        <v>103304.3</v>
+      </c>
+      <c r="G7" s="34">
+        <v>130635.3</v>
+      </c>
+      <c r="H7" s="32">
+        <v>154371.29999999999</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="34"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="49"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="51"/>
+      <c r="V7" s="49"/>
+    </row>
+    <row r="8" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="44">
+        <v>72279</v>
+      </c>
+      <c r="C8" s="34">
+        <v>140771.79999999999</v>
+      </c>
+      <c r="D8" s="32">
+        <v>215484.79999999999</v>
+      </c>
+      <c r="E8" s="34">
+        <v>289471.8</v>
+      </c>
+      <c r="F8" s="34">
+        <v>338424.8</v>
+      </c>
+      <c r="G8" s="34">
+        <v>380811</v>
+      </c>
+      <c r="H8" s="32">
+        <v>422468</v>
+      </c>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="34"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="49"/>
+    </row>
+    <row r="9" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="34">
+        <v>237</v>
+      </c>
+      <c r="D9" s="32">
+        <v>473.9</v>
+      </c>
+      <c r="E9" s="34">
+        <v>710.9</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1027</v>
+      </c>
+      <c r="G9" s="34">
+        <v>1343</v>
+      </c>
+      <c r="H9" s="32">
+        <v>1659.1</v>
+      </c>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="34"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="48"/>
+      <c r="R9" s="47"/>
+      <c r="S9" s="49"/>
+      <c r="T9" s="50"/>
+      <c r="U9" s="51"/>
+      <c r="V9" s="49"/>
+    </row>
+    <row r="10" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="34"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="48"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="49"/>
+      <c r="T10" s="50"/>
+      <c r="U10" s="51"/>
+      <c r="V10" s="49"/>
+    </row>
+    <row r="11" spans="1:22" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="55">
+        <v>7161.7</v>
+      </c>
+      <c r="G11" s="34">
+        <v>10217.700000000001</v>
+      </c>
+      <c r="H11" s="32">
+        <v>13647.7</v>
+      </c>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="34"/>
+      <c r="O11" s="46"/>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="48"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="49"/>
+      <c r="T11" s="50"/>
+      <c r="U11" s="51"/>
+      <c r="V11" s="49"/>
+    </row>
+    <row r="12" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="32"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="37"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="32">
+        <v>672.9</v>
+      </c>
+      <c r="C13" s="34">
+        <v>1291.8</v>
+      </c>
+      <c r="D13" s="32">
+        <v>1828.7</v>
+      </c>
+      <c r="E13" s="32">
+        <v>2173.1999999999998</v>
+      </c>
+      <c r="F13" s="32">
+        <v>2282.6</v>
+      </c>
+      <c r="G13" s="34">
+        <v>2386</v>
+      </c>
+      <c r="H13" s="32">
+        <v>2486.1999999999998</v>
+      </c>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
+      <c r="O13" s="36"/>
+      <c r="P13" s="37"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="34">
+        <v>272.3</v>
+      </c>
+      <c r="C14" s="34">
+        <v>526.29999999999995</v>
+      </c>
+      <c r="D14" s="32">
+        <v>735.8</v>
+      </c>
+      <c r="E14" s="32">
+        <v>865.4</v>
+      </c>
+      <c r="F14" s="32">
+        <v>885.8</v>
+      </c>
+      <c r="G14" s="34">
+        <v>922.3</v>
+      </c>
+      <c r="H14" s="32">
+        <v>959.7</v>
+      </c>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="32"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="37"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="34">
+        <v>27.1</v>
+      </c>
+      <c r="C15" s="34">
+        <v>53.9</v>
+      </c>
+      <c r="D15" s="32">
+        <v>76</v>
+      </c>
+      <c r="E15" s="32">
+        <v>89.2</v>
+      </c>
+      <c r="F15" s="32">
+        <v>89.2</v>
+      </c>
+      <c r="G15" s="34">
+        <v>89.2</v>
+      </c>
+      <c r="H15" s="32">
+        <v>89.2</v>
+      </c>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="37"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="34">
+        <v>54</v>
+      </c>
+      <c r="C16" s="34">
+        <v>98.5</v>
+      </c>
+      <c r="D16" s="32">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E16" s="32">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="F16" s="32">
+        <v>163</v>
+      </c>
+      <c r="G16" s="34">
+        <v>167</v>
+      </c>
+      <c r="H16" s="32">
+        <v>171.4</v>
+      </c>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+      <c r="O16" s="36"/>
+      <c r="P16" s="37"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="34">
+        <v>253.9</v>
+      </c>
+      <c r="C17" s="34">
+        <v>474.3</v>
+      </c>
+      <c r="D17" s="32">
+        <v>667.9</v>
+      </c>
+      <c r="E17" s="32">
+        <v>784.6</v>
+      </c>
+      <c r="F17" s="32">
+        <v>845.6</v>
+      </c>
+      <c r="G17" s="34">
+        <v>887.2</v>
+      </c>
+      <c r="H17" s="32">
+        <v>924</v>
+      </c>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="37"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="C18" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D18" s="32">
+        <v>1.6</v>
+      </c>
+      <c r="E18" s="32">
+        <v>2.1</v>
+      </c>
+      <c r="F18" s="32">
+        <v>2.7</v>
+      </c>
+      <c r="G18" s="34">
+        <v>3.2</v>
+      </c>
+      <c r="H18" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="37"/>
+      <c r="Q18" s="38"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="34">
+        <v>15.7</v>
+      </c>
+      <c r="C19" s="34">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="D19" s="32">
+        <v>51.3</v>
+      </c>
+      <c r="E19" s="32">
+        <v>68.3</v>
+      </c>
+      <c r="F19" s="32">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G19" s="34">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H19" s="32">
+        <v>73.8</v>
+      </c>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="37"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="34">
+        <v>1.2</v>
+      </c>
+      <c r="C20" s="34">
+        <v>2.5</v>
+      </c>
+      <c r="D20" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E20" s="32">
+        <v>5</v>
+      </c>
+      <c r="F20" s="32">
+        <v>6.3</v>
+      </c>
+      <c r="G20" s="34">
+        <v>7.6</v>
+      </c>
+      <c r="H20" s="32">
+        <v>8.9</v>
+      </c>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="32"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="37"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="50"/>
-[...15 lines deleted...]
-      <c r="B2" s="55" t="s">
+      <c r="B21" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="C21" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="D21" s="32">
+        <v>0.4</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0.7</v>
+      </c>
+      <c r="G21" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="H21" s="32">
+        <v>0.9</v>
+      </c>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="37"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="34">
+        <v>28.1</v>
+      </c>
+      <c r="C22" s="34">
+        <v>58.7</v>
+      </c>
+      <c r="D22" s="32">
+        <v>88.3</v>
+      </c>
+      <c r="E22" s="32">
+        <v>113.3</v>
+      </c>
+      <c r="F22" s="32">
+        <v>120.4</v>
+      </c>
+      <c r="G22" s="34">
+        <v>127.6</v>
+      </c>
+      <c r="H22" s="32">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="I22" s="32"/>
+      <c r="J22" s="32"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="32"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="56"/>
-[...152 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="B23" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="C23" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="D23" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="G23" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H23" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="34">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C24" s="34">
+        <v>6.1</v>
+      </c>
+      <c r="D24" s="32">
+        <v>9.5</v>
+      </c>
+      <c r="E24" s="32">
+        <v>15.6</v>
+      </c>
+      <c r="F24" s="32">
+        <v>15.8</v>
+      </c>
+      <c r="G24" s="34">
+        <v>15.8</v>
+      </c>
+      <c r="H24" s="32">
+        <v>15.8</v>
+      </c>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="37"/>
+      <c r="Q24" s="38"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="34">
+        <v>1.8</v>
+      </c>
+      <c r="C25" s="34">
+        <v>3.3</v>
+      </c>
+      <c r="D25" s="32">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E25" s="32">
+        <v>6.4</v>
+      </c>
+      <c r="F25" s="32">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G25" s="34">
+        <v>10</v>
+      </c>
+      <c r="H25" s="32">
+        <v>11.8</v>
+      </c>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="O25" s="36"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="38"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="34">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C26" s="34">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D26" s="32">
+        <v>13.2</v>
+      </c>
+      <c r="E26" s="32">
+        <v>17.7</v>
+      </c>
+      <c r="F26" s="32">
         <v>18</v>
       </c>
-      <c r="B7" s="28">
-[...369 lines deleted...]
-      <c r="B18" s="29">
+      <c r="G26" s="34">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H26" s="32">
+        <v>18.2</v>
+      </c>
+      <c r="I26" s="32"/>
+      <c r="J26" s="32"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="32"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="38"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="34">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C27" s="34">
+        <v>7.4</v>
+      </c>
+      <c r="D27" s="32">
+        <v>10.8</v>
+      </c>
+      <c r="E27" s="32">
+        <v>14.2</v>
+      </c>
+      <c r="F27" s="32">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G27" s="34">
+        <v>22.6</v>
+      </c>
+      <c r="H27" s="32">
+        <v>26.9</v>
+      </c>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="O27" s="36"/>
+      <c r="P27" s="37"/>
+      <c r="Q27" s="38"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="34">
         <v>0.5</v>
       </c>
-      <c r="C18" s="29">
-[...236 lines deleted...]
-      <c r="E25" s="48">
+      <c r="C28" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1.3</v>
+      </c>
+      <c r="E28" s="32">
+        <v>1.7</v>
+      </c>
+      <c r="F28" s="32">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G28" s="34">
+        <v>2.9</v>
+      </c>
+      <c r="H28" s="32">
+        <v>3.5</v>
+      </c>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="32"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="38"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="38"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" s="32"/>
+      <c r="J30" s="32"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="32"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="38"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="34">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D31" s="32">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E31" s="32">
+        <v>6.9</v>
+      </c>
+      <c r="F31" s="32">
+        <v>7.9</v>
+      </c>
+      <c r="G31" s="34">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H31" s="32">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="C32" s="1">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D32" s="1">
         <v>6.4</v>
       </c>
-      <c r="F25" s="41">
-[...59 lines deleted...]
-      <c r="D27" s="41">
+      <c r="E32" s="1">
+        <v>8.1</v>
+      </c>
+      <c r="F32" s="1">
         <v>10.8</v>
       </c>
-      <c r="E27" s="48">
-[...170 lines deleted...]
-      <c r="G32" s="25">
+      <c r="G32" s="1">
         <v>13.5</v>
       </c>
-      <c r="H32" s="25"/>
-[...40 lines deleted...]
-      <c r="D52" s="22"/>
+      <c r="H32" s="1">
+        <v>16.2</v>
+      </c>
+      <c r="I32" s="1"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="38"/>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="45" spans="5:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E45" s="57"/>
+      <c r="F45" s="57"/>
+      <c r="G45" s="57"/>
+      <c r="I45" s="58"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="57"/>
+    </row>
+    <row r="46" spans="5:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="5:13" s="25" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="5:13" s="25" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B49" s="61"/>
+      <c r="C49" s="62"/>
+      <c r="D49" s="62"/>
+      <c r="E49" s="25"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="25"/>
+      <c r="I49" s="25"/>
+      <c r="J49" s="25"/>
+      <c r="K49" s="25"/>
+      <c r="L49" s="25"/>
+      <c r="M49" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A35:M35"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
 </worksheet>
-</file>
-[...112 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>натура-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>aerzhanova</dc:creator>
+  <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>