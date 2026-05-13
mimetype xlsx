--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="32">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
@@ -76,81 +76,84 @@
   <si>
     <t>Gold-bearing ores,  thousand tons</t>
   </si>
   <si>
     <t>"-" - no production</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>january-december</t>
   </si>
   <si>
     <t>Aluminum ores (bauxites), thousand tons</t>
   </si>
   <si>
     <t>Asbestos, thousand tons</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
   <si>
-    <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region for 2026*</t>
-[...1 lines deleted...]
-  <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Non-agglomerated iron ores, thousand tons</t>
   </si>
   <si>
     <t>Copper ore, thousand tonss</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Zhitikara</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
+  </si>
+  <si>
+    <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -311,66 +314,64 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
@@ -391,51 +392,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -597,54 +598,51 @@
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -666,64 +664,73 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="Гиперссылка 2" xfId="15"/>
     <cellStyle name="Гиперссылка 3" xfId="16"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="29"/>
     <cellStyle name="Обычный 11" xfId="30"/>
     <cellStyle name="Обычный 12" xfId="31"/>
     <cellStyle name="Обычный 13" xfId="32"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 2 4" xfId="18"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 4" xfId="20"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 5" xfId="21"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="33"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
@@ -1031,2198 +1038,2242 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S137"/>
+  <dimension ref="A1:S138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:M22"/>
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="8" style="15" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="8" style="11" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="16" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="17" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="18" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="37.140625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="115"/>
+      <c r="B2" s="116" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="116"/>
+      <c r="M2" s="116"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="114"/>
+      <c r="B3" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="N3" s="84"/>
+    </row>
+    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="95" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="105" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="90">
+        <v>1966.1</v>
+      </c>
+      <c r="C5" s="90">
+        <v>3784.8</v>
+      </c>
+      <c r="D5" s="90">
+        <v>5804.5</v>
+      </c>
+      <c r="E5" s="99"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="92"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="92"/>
+      <c r="K5" s="81"/>
+      <c r="L5" s="92"/>
+      <c r="M5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="110"/>
-[...54 lines deleted...]
-      <c r="A3" s="96" t="s">
+      <c r="C6" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="96"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
+      <c r="N6" s="93"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="96"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="90"/>
+      <c r="M7" s="90"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="90"/>
+      <c r="P7" s="90"/>
+      <c r="Q7" s="90"/>
+      <c r="R7" s="90"/>
+      <c r="S7" s="90"/>
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="91"/>
-[...37 lines deleted...]
-      <c r="B5" s="91" t="s">
+      <c r="B8" s="90"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="97"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="90"/>
+      <c r="K8" s="90"/>
+      <c r="L8" s="90"/>
+      <c r="M8" s="90"/>
+      <c r="N8" s="93"/>
+      <c r="O8" s="90"/>
+      <c r="P8" s="90"/>
+      <c r="Q8" s="90"/>
+      <c r="R8" s="90"/>
+      <c r="S8" s="90"/>
+    </row>
+    <row r="9" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="105" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="91" t="s">
+      <c r="C9" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="99"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="90"/>
+      <c r="H9" s="92"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="97"/>
+      <c r="K9" s="97"/>
+      <c r="L9" s="97"/>
+      <c r="M9" s="97"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="97"/>
+      <c r="P9" s="97"/>
+      <c r="Q9" s="97"/>
+      <c r="R9" s="97"/>
+      <c r="S9" s="97"/>
+    </row>
+    <row r="10" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="91"/>
-[...121 lines deleted...]
-      <c r="A10" s="104" t="s">
+      <c r="C10" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="96"/>
+      <c r="F10" s="90"/>
+      <c r="G10" s="90"/>
+      <c r="H10" s="92"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="97"/>
+      <c r="K10" s="97"/>
+      <c r="L10" s="97"/>
+      <c r="M10" s="97"/>
+      <c r="N10" s="13"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="97"/>
+      <c r="Q10" s="97"/>
+      <c r="R10" s="97"/>
+      <c r="S10" s="97"/>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="83"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B11" s="83"/>
+      <c r="C11" s="90"/>
       <c r="D11" s="83"/>
-      <c r="E11" s="100"/>
-[...2 lines deleted...]
-      <c r="H11" s="93"/>
+      <c r="E11" s="103"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="92"/>
       <c r="I11" s="78"/>
-      <c r="J11" s="83"/>
-[...2 lines deleted...]
-      <c r="M11" s="93"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="90"/>
+      <c r="L11" s="90"/>
+      <c r="M11" s="90"/>
+      <c r="N11" s="89"/>
+      <c r="O11" s="83"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="83"/>
+      <c r="R11" s="83"/>
+      <c r="S11" s="83"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="97" t="s">
-[...12 lines deleted...]
-      <c r="H12" s="93"/>
+      <c r="A12" s="105" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="99"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="92"/>
       <c r="I12" s="78"/>
       <c r="J12" s="83"/>
       <c r="K12" s="79"/>
       <c r="L12" s="83"/>
-      <c r="M12" s="93"/>
+      <c r="M12" s="92"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="104" t="s">
+      <c r="A13" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="96"/>
+      <c r="F13" s="90"/>
+      <c r="G13" s="90"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="79"/>
+      <c r="L13" s="83"/>
+      <c r="M13" s="92"/>
+    </row>
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="91"/>
-[...22 lines deleted...]
-      <c r="B14" s="91">
+      <c r="B14" s="90"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="90"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="92"/>
+      <c r="I14" s="78"/>
+      <c r="J14" s="80"/>
+      <c r="K14" s="90"/>
+      <c r="L14" s="90"/>
+      <c r="M14" s="90"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="83"/>
+      <c r="P14" s="83"/>
+      <c r="Q14" s="83"/>
+      <c r="R14" s="83"/>
+      <c r="S14" s="83"/>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="105" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="90">
         <v>251.6</v>
       </c>
-      <c r="C14" s="91">
+      <c r="C15" s="90">
         <v>476.8</v>
       </c>
-      <c r="D14" s="91"/>
-[...11 lines deleted...]
-      <c r="A15" s="100" t="s">
+      <c r="D15" s="90">
+        <v>751.3</v>
+      </c>
+      <c r="E15" s="99"/>
+      <c r="F15" s="90"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="92"/>
+      <c r="I15" s="78"/>
+      <c r="J15" s="92"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="92"/>
+      <c r="M15" s="92"/>
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="99" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="99"/>
+      <c r="F16" s="90"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="92"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="92"/>
+      <c r="K16" s="81"/>
+      <c r="L16" s="92"/>
+      <c r="M16" s="92"/>
+    </row>
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="96"/>
+      <c r="F17" s="90"/>
+      <c r="G17" s="90"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="80"/>
+      <c r="K17" s="90"/>
+      <c r="L17" s="90"/>
+      <c r="M17" s="90"/>
+      <c r="N17" s="100"/>
+      <c r="O17" s="83"/>
+      <c r="P17" s="83"/>
+      <c r="Q17" s="83"/>
+      <c r="R17" s="83"/>
+      <c r="S17" s="83"/>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="104" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="79"/>
+      <c r="C18" s="90"/>
+      <c r="D18" s="79"/>
+      <c r="E18" s="106"/>
+      <c r="F18" s="79"/>
+      <c r="G18" s="90"/>
+      <c r="H18" s="92"/>
+      <c r="I18" s="78"/>
+      <c r="J18" s="90"/>
+      <c r="K18" s="90"/>
+      <c r="L18" s="90"/>
+      <c r="M18" s="90"/>
+      <c r="N18" s="100"/>
+      <c r="O18" s="90"/>
+      <c r="P18" s="90"/>
+      <c r="Q18" s="90"/>
+      <c r="R18" s="90"/>
+      <c r="S18" s="90"/>
+    </row>
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="91" t="s">
-[...17 lines deleted...]
-      <c r="A16" s="97" t="s">
+      <c r="B19" s="79">
+        <v>21.1</v>
+      </c>
+      <c r="C19" s="79">
+        <v>41.6</v>
+      </c>
+      <c r="D19" s="79">
+        <v>59.7</v>
+      </c>
+      <c r="E19" s="99"/>
+      <c r="F19" s="79"/>
+      <c r="G19" s="79"/>
+      <c r="H19" s="92"/>
+      <c r="I19" s="78"/>
+      <c r="J19" s="78"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="78"/>
+      <c r="M19" s="78"/>
+    </row>
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="102" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="91" t="s">
-[...49 lines deleted...]
-      <c r="B18" s="79">
+      <c r="B20" s="91">
         <v>21.1</v>
       </c>
-      <c r="C18" s="79">
+      <c r="C20" s="91">
         <v>41.6</v>
       </c>
-      <c r="D18" s="79"/>
-[...42 lines deleted...]
-      <c r="I20" s="108"/>
+      <c r="D20" s="91">
+        <v>59.7</v>
+      </c>
+      <c r="E20" s="102"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="109"/>
+      <c r="I20" s="109"/>
       <c r="J20" s="109"/>
-      <c r="K20" s="109"/>
+      <c r="K20" s="110"/>
       <c r="L20" s="109"/>
       <c r="M20" s="109"/>
-      <c r="N20" s="12" t="s">
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="107"/>
+      <c r="F21" s="107"/>
+      <c r="G21" s="107"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="108"/>
+      <c r="K21" s="108"/>
+      <c r="L21" s="108"/>
+      <c r="M21" s="108"/>
+      <c r="N21" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="9" t="s">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="95"/>
-[...57 lines deleted...]
-      <c r="L24" s="27"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:19" s="15" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="112"/>
+      <c r="C23" s="112"/>
+      <c r="D23" s="112"/>
+      <c r="E23" s="112"/>
+      <c r="F23" s="112"/>
+      <c r="G23" s="112"/>
+      <c r="H23" s="113"/>
+      <c r="I23" s="113"/>
+      <c r="J23" s="113"/>
+      <c r="K23" s="113"/>
+      <c r="L23" s="113"/>
+      <c r="M23" s="113"/>
+      <c r="N23" s="59"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="20"/>
+      <c r="K24" s="19"/>
+      <c r="L24" s="20"/>
       <c r="M24" s="24"/>
-      <c r="N24" s="28"/>
-[...2 lines deleted...]
-      <c r="A25" s="33"/>
+      <c r="N24" s="22"/>
+    </row>
+    <row r="25" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="86"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="5"/>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
-      <c r="J25" s="29"/>
-[...6 lines deleted...]
-      <c r="Q25" s="7"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="28"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A26" s="33"/>
-      <c r="B26" s="34"/>
-[...11 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="32"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A27" s="33"/>
-      <c r="B27" s="19"/>
-[...8 lines deleted...]
-      <c r="L27" s="20"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="35"/>
       <c r="M27" s="21"/>
       <c r="N27" s="12"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A28" s="33"/>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="20"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="K28" s="19"/>
       <c r="L28" s="20"/>
       <c r="M28" s="21"/>
       <c r="N28" s="12"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A29" s="33"/>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="20"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="K29" s="19"/>
       <c r="L29" s="20"/>
       <c r="M29" s="21"/>
       <c r="N29" s="12"/>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A30" s="33"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="20"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="K30" s="19"/>
       <c r="L30" s="20"/>
       <c r="M30" s="21"/>
       <c r="N30" s="12"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A31" s="33"/>
-      <c r="B31" s="4"/>
-[...9 lines deleted...]
-      <c r="L31" s="30"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+      <c r="K31" s="19"/>
+      <c r="L31" s="20"/>
       <c r="M31" s="21"/>
-      <c r="N31" s="22"/>
+      <c r="N31" s="12"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A32" s="88"/>
+      <c r="A32" s="33"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="5"/>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
-      <c r="J32" s="25"/>
-[...1 lines deleted...]
-      <c r="N32" s="38"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="22"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A33" s="88"/>
-[...11 lines deleted...]
-      <c r="M33" s="24"/>
+      <c r="A33" s="87"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="25"/>
+      <c r="M33" s="37"/>
       <c r="N33" s="38"/>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A34" s="33"/>
-[...14 lines deleted...]
-      <c r="Q34" s="7"/>
+      <c r="A34" s="87"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="34"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="38"/>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A35" s="33"/>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="20"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="K35" s="19"/>
       <c r="L35" s="20"/>
-      <c r="M35" s="21"/>
-      <c r="N35" s="22"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="32"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A36" s="33"/>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="20"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="K36" s="19"/>
       <c r="L36" s="20"/>
       <c r="M36" s="21"/>
-      <c r="N36" s="3"/>
+      <c r="N36" s="22"/>
       <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A37" s="33"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="20"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="K37" s="19"/>
       <c r="L37" s="20"/>
       <c r="M37" s="21"/>
       <c r="N37" s="3"/>
+      <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A38" s="33"/>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="20"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="K38" s="19"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A39" s="88"/>
+      <c r="A39" s="33"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="20"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="K39" s="19"/>
       <c r="L39" s="20"/>
-      <c r="M39" s="24"/>
-      <c r="N39" s="38"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A40" s="87"/>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="20"/>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="K40" s="19"/>
       <c r="L40" s="20"/>
-      <c r="N40" s="39"/>
+      <c r="M40" s="24"/>
+      <c r="N40" s="38"/>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A41" s="33"/>
-[...15 lines deleted...]
-      <c r="Q41" s="7"/>
+      <c r="A41" s="86"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="K41" s="19"/>
+      <c r="L41" s="20"/>
+      <c r="N41" s="39"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A42" s="33"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="5"/>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
-      <c r="J42" s="25"/>
-[...1 lines deleted...]
-      <c r="N42" s="22"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="32"/>
       <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A43" s="33"/>
-      <c r="B43" s="34"/>
-[...9 lines deleted...]
-      <c r="L43" s="35"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="25"/>
       <c r="M43" s="21"/>
       <c r="N43" s="22"/>
+      <c r="O43" s="7"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A44" s="33"/>
-      <c r="B44" s="19"/>
-[...8 lines deleted...]
-      <c r="L44" s="20"/>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="35"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="36"/>
+      <c r="K44" s="34"/>
+      <c r="L44" s="35"/>
       <c r="M44" s="21"/>
       <c r="N44" s="22"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A45" s="33"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="20"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="K45" s="19"/>
       <c r="L45" s="20"/>
       <c r="M45" s="21"/>
       <c r="N45" s="22"/>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A46" s="33"/>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="20"/>
       <c r="G46" s="19"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="K46" s="19"/>
       <c r="L46" s="20"/>
       <c r="M46" s="21"/>
       <c r="N46" s="22"/>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A47" s="33"/>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
       <c r="D47" s="19"/>
       <c r="E47" s="19"/>
       <c r="F47" s="20"/>
       <c r="G47" s="19"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="K47" s="19"/>
       <c r="L47" s="20"/>
       <c r="M47" s="21"/>
       <c r="N47" s="22"/>
     </row>
-    <row r="48" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A48" s="33"/>
       <c r="B48" s="19"/>
       <c r="C48" s="19"/>
       <c r="D48" s="19"/>
       <c r="E48" s="19"/>
       <c r="F48" s="20"/>
       <c r="G48" s="19"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="K48" s="19"/>
       <c r="L48" s="20"/>
       <c r="M48" s="21"/>
       <c r="N48" s="22"/>
     </row>
-    <row r="49" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="33"/>
       <c r="B49" s="19"/>
       <c r="C49" s="19"/>
       <c r="D49" s="19"/>
       <c r="E49" s="19"/>
       <c r="F49" s="20"/>
       <c r="G49" s="19"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="K49" s="19"/>
       <c r="L49" s="20"/>
-      <c r="M49" s="24"/>
+      <c r="M49" s="21"/>
       <c r="N49" s="22"/>
     </row>
-    <row r="50" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="A51" s="33"/>
+    <row r="50" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="33"/>
+      <c r="B50" s="19"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="19"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="20"/>
+      <c r="K50" s="19"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="24"/>
+      <c r="N50" s="22"/>
+    </row>
+    <row r="51" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="88"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="5"/>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
-      <c r="J51" s="25"/>
-[...3 lines deleted...]
-      <c r="Q51" s="7"/>
+      <c r="J51" s="29"/>
+      <c r="K51" s="24"/>
+      <c r="L51" s="30"/>
+      <c r="N51" s="40"/>
     </row>
     <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="33"/>
-      <c r="B52" s="34"/>
-[...11 lines deleted...]
-      <c r="N52" s="22"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="25"/>
+      <c r="M52" s="31"/>
+      <c r="N52" s="41"/>
+      <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
     </row>
     <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="33"/>
-      <c r="B53" s="19"/>
-[...8 lines deleted...]
-      <c r="L53" s="20"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="35"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="35"/>
+      <c r="I53" s="35"/>
+      <c r="J53" s="36"/>
+      <c r="K53" s="34"/>
+      <c r="L53" s="35"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="Q53" s="7"/>
     </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A54" s="42"/>
+    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="33"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="20"/>
       <c r="G54" s="19"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="K54" s="19"/>
       <c r="L54" s="20"/>
       <c r="M54" s="21"/>
-      <c r="N54" s="4"/>
+      <c r="N54" s="22"/>
+      <c r="Q54" s="7"/>
     </row>
     <row r="55" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A55" s="33"/>
+      <c r="A55" s="42"/>
       <c r="B55" s="19"/>
       <c r="C55" s="19"/>
       <c r="D55" s="19"/>
       <c r="E55" s="19"/>
       <c r="F55" s="20"/>
       <c r="G55" s="19"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="K55" s="19"/>
       <c r="L55" s="20"/>
       <c r="M55" s="21"/>
-      <c r="N55" s="3"/>
+      <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="33"/>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="20"/>
       <c r="G56" s="19"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="K56" s="19"/>
       <c r="L56" s="20"/>
       <c r="M56" s="21"/>
       <c r="N56" s="3"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A57" s="33"/>
-      <c r="B57" s="4"/>
-[...9 lines deleted...]
-      <c r="L57" s="30"/>
+      <c r="B57" s="19"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="20"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="20"/>
+      <c r="I57" s="20"/>
+      <c r="K57" s="19"/>
+      <c r="L57" s="20"/>
       <c r="M57" s="21"/>
-      <c r="N57" s="22"/>
+      <c r="N57" s="3"/>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="33"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="5"/>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
-      <c r="J58" s="25"/>
-[...1 lines deleted...]
-      <c r="N58" s="3"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="30"/>
+      <c r="M58" s="21"/>
+      <c r="N58" s="22"/>
     </row>
     <row r="59" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A59" s="88"/>
-[...11 lines deleted...]
-      <c r="N59" s="43"/>
+      <c r="A59" s="33"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="4"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+      <c r="J59" s="25"/>
+      <c r="M59" s="24"/>
+      <c r="N59" s="3"/>
     </row>
     <row r="60" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A60" s="33"/>
-[...12 lines deleted...]
-      <c r="P60" s="7"/>
+      <c r="A60" s="87"/>
+      <c r="B60" s="34"/>
+      <c r="C60" s="34"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="34"/>
+      <c r="F60" s="35"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="35"/>
+      <c r="I60" s="35"/>
+      <c r="J60" s="36"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="35"/>
+      <c r="N60" s="43"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="33"/>
-      <c r="B61" s="4"/>
-[...11 lines deleted...]
-      <c r="N61" s="3"/>
+      <c r="B61" s="19"/>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="20"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="20"/>
+      <c r="I61" s="20"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="20"/>
+      <c r="M61" s="31"/>
+      <c r="N61" s="32"/>
+      <c r="P61" s="7"/>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="33"/>
-      <c r="B62" s="41"/>
-[...9 lines deleted...]
-      <c r="N62" s="22"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="44"/>
+      <c r="K62" s="45"/>
+      <c r="L62" s="46"/>
+      <c r="M62" s="47"/>
+      <c r="N62" s="3"/>
     </row>
     <row r="63" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A63" s="33"/>
-      <c r="B63" s="34"/>
-[...9 lines deleted...]
-      <c r="L63" s="35"/>
+      <c r="B63" s="41"/>
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="48"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="48"/>
+      <c r="I63" s="48"/>
+      <c r="J63" s="25"/>
       <c r="M63" s="21"/>
-      <c r="N63" s="3"/>
+      <c r="N63" s="22"/>
     </row>
     <row r="64" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A64" s="33"/>
-      <c r="B64" s="19"/>
-[...8 lines deleted...]
-      <c r="L64" s="20"/>
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="34"/>
+      <c r="F64" s="35"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="35"/>
+      <c r="I64" s="35"/>
+      <c r="J64" s="36"/>
+      <c r="K64" s="34"/>
+      <c r="L64" s="35"/>
       <c r="M64" s="21"/>
       <c r="N64" s="3"/>
     </row>
     <row r="65" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A65" s="33"/>
       <c r="B65" s="19"/>
       <c r="C65" s="19"/>
       <c r="D65" s="19"/>
       <c r="E65" s="19"/>
       <c r="F65" s="20"/>
       <c r="G65" s="19"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="K65" s="19"/>
       <c r="L65" s="20"/>
-      <c r="M65" s="24"/>
+      <c r="M65" s="21"/>
       <c r="N65" s="3"/>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A66" s="88"/>
+      <c r="A66" s="33"/>
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="20"/>
       <c r="G66" s="19"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="K66" s="19"/>
       <c r="L66" s="20"/>
-      <c r="N66" s="49"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="3"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A67" s="33"/>
+      <c r="A67" s="87"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="19"/>
       <c r="F67" s="20"/>
       <c r="G67" s="19"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="K67" s="19"/>
       <c r="L67" s="20"/>
-      <c r="M67" s="31"/>
-      <c r="N67" s="32"/>
+      <c r="N67" s="49"/>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="33"/>
       <c r="B68" s="19"/>
       <c r="C68" s="19"/>
       <c r="D68" s="19"/>
       <c r="E68" s="19"/>
       <c r="F68" s="20"/>
       <c r="G68" s="19"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="K68" s="19"/>
       <c r="L68" s="20"/>
-      <c r="M68" s="21"/>
-      <c r="N68" s="22"/>
+      <c r="M68" s="31"/>
+      <c r="N68" s="32"/>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="33"/>
       <c r="B69" s="19"/>
       <c r="C69" s="19"/>
       <c r="D69" s="19"/>
       <c r="E69" s="19"/>
       <c r="F69" s="20"/>
       <c r="G69" s="19"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="K69" s="19"/>
       <c r="L69" s="20"/>
-      <c r="M69" s="45"/>
+      <c r="M69" s="21"/>
       <c r="N69" s="22"/>
     </row>
     <row r="70" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A70" s="88"/>
+      <c r="A70" s="33"/>
       <c r="B70" s="19"/>
       <c r="C70" s="19"/>
       <c r="D70" s="19"/>
       <c r="E70" s="19"/>
       <c r="F70" s="20"/>
       <c r="G70" s="19"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="K70" s="19"/>
       <c r="L70" s="20"/>
-      <c r="N70" s="49"/>
-      <c r="P70" s="7"/>
+      <c r="M70" s="45"/>
+      <c r="N70" s="22"/>
     </row>
     <row r="71" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A71" s="33"/>
-[...7 lines deleted...]
-      <c r="O71" s="7"/>
+      <c r="A71" s="87"/>
+      <c r="B71" s="19"/>
+      <c r="C71" s="19"/>
+      <c r="D71" s="19"/>
+      <c r="E71" s="19"/>
+      <c r="F71" s="20"/>
+      <c r="G71" s="19"/>
+      <c r="H71" s="20"/>
+      <c r="I71" s="20"/>
+      <c r="K71" s="19"/>
+      <c r="L71" s="20"/>
+      <c r="N71" s="49"/>
       <c r="P71" s="7"/>
-      <c r="Q71" s="7"/>
     </row>
     <row r="72" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A72" s="33"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
-      <c r="J72" s="25"/>
-[...1 lines deleted...]
-      <c r="N72" s="3"/>
+      <c r="J72" s="29"/>
+      <c r="K72" s="24"/>
+      <c r="L72" s="30"/>
+      <c r="M72" s="31"/>
+      <c r="N72" s="32"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="33"/>
-      <c r="B73" s="34"/>
-[...9 lines deleted...]
-      <c r="L73" s="35"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="11"/>
+      <c r="J73" s="25"/>
       <c r="M73" s="21"/>
-      <c r="N73" s="22"/>
+      <c r="N73" s="3"/>
       <c r="O73" s="7"/>
+      <c r="P73" s="7"/>
+      <c r="Q73" s="7"/>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="33"/>
-      <c r="B74" s="19"/>
-[...8 lines deleted...]
-      <c r="L74" s="20"/>
+      <c r="B74" s="34"/>
+      <c r="C74" s="34"/>
+      <c r="D74" s="34"/>
+      <c r="E74" s="34"/>
+      <c r="F74" s="35"/>
+      <c r="G74" s="34"/>
+      <c r="H74" s="35"/>
+      <c r="I74" s="35"/>
+      <c r="J74" s="36"/>
+      <c r="K74" s="34"/>
+      <c r="L74" s="35"/>
       <c r="M74" s="21"/>
-      <c r="N74" s="3"/>
+      <c r="N74" s="22"/>
       <c r="O74" s="7"/>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="33"/>
       <c r="B75" s="19"/>
       <c r="C75" s="19"/>
       <c r="D75" s="19"/>
       <c r="E75" s="19"/>
       <c r="F75" s="20"/>
       <c r="G75" s="19"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="K75" s="19"/>
       <c r="L75" s="20"/>
       <c r="M75" s="21"/>
-      <c r="N75" s="22"/>
+      <c r="N75" s="3"/>
+      <c r="O75" s="7"/>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="33"/>
       <c r="B76" s="19"/>
       <c r="C76" s="19"/>
       <c r="D76" s="19"/>
       <c r="E76" s="19"/>
       <c r="F76" s="20"/>
       <c r="G76" s="19"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="K76" s="19"/>
       <c r="L76" s="20"/>
       <c r="M76" s="21"/>
-      <c r="N76" s="50"/>
+      <c r="N76" s="22"/>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A77" s="23"/>
-[...10 lines deleted...]
-      <c r="L77" s="30"/>
+      <c r="A77" s="33"/>
+      <c r="B77" s="19"/>
+      <c r="C77" s="19"/>
+      <c r="D77" s="19"/>
+      <c r="E77" s="19"/>
+      <c r="F77" s="20"/>
+      <c r="G77" s="19"/>
+      <c r="H77" s="20"/>
+      <c r="I77" s="20"/>
+      <c r="K77" s="19"/>
+      <c r="L77" s="20"/>
       <c r="M77" s="21"/>
-      <c r="N77" s="22"/>
+      <c r="N77" s="50"/>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A78" s="33"/>
-[...2 lines deleted...]
-      <c r="J78" s="25"/>
+      <c r="A78" s="23"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="4"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="24"/>
+      <c r="L78" s="30"/>
       <c r="M78" s="21"/>
       <c r="N78" s="22"/>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="33"/>
-      <c r="B79" s="34"/>
-[...10 lines deleted...]
-      <c r="M79" s="24"/>
+      <c r="H79" s="11"/>
+      <c r="I79" s="11"/>
+      <c r="J79" s="25"/>
+      <c r="M79" s="21"/>
       <c r="N79" s="22"/>
     </row>
     <row r="80" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A80" s="88"/>
-[...10 lines deleted...]
-      <c r="N80" s="49"/>
+      <c r="A80" s="33"/>
+      <c r="B80" s="34"/>
+      <c r="C80" s="34"/>
+      <c r="D80" s="34"/>
+      <c r="E80" s="34"/>
+      <c r="F80" s="35"/>
+      <c r="G80" s="34"/>
+      <c r="H80" s="35"/>
+      <c r="I80" s="35"/>
+      <c r="J80" s="36"/>
+      <c r="K80" s="34"/>
+      <c r="L80" s="35"/>
+      <c r="M80" s="24"/>
+      <c r="N80" s="22"/>
     </row>
     <row r="81" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A81" s="33"/>
-[...15 lines deleted...]
-      <c r="Q81" s="7"/>
+      <c r="A81" s="87"/>
+      <c r="B81" s="19"/>
+      <c r="C81" s="19"/>
+      <c r="D81" s="19"/>
+      <c r="E81" s="19"/>
+      <c r="F81" s="20"/>
+      <c r="G81" s="19"/>
+      <c r="H81" s="20"/>
+      <c r="I81" s="20"/>
+      <c r="K81" s="19"/>
+      <c r="L81" s="20"/>
+      <c r="N81" s="49"/>
     </row>
     <row r="82" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A82" s="33"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="4"/>
       <c r="F82" s="5"/>
       <c r="G82" s="4"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
-      <c r="J82" s="25"/>
-[...1 lines deleted...]
-      <c r="N82" s="22"/>
+      <c r="J82" s="29"/>
+      <c r="K82" s="24"/>
+      <c r="L82" s="30"/>
+      <c r="M82" s="31"/>
+      <c r="N82" s="32"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
     </row>
     <row r="83" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A83" s="23"/>
-[...10 lines deleted...]
-      <c r="L83" s="35"/>
+      <c r="A83" s="33"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="D83" s="4"/>
+      <c r="E83" s="4"/>
+      <c r="F83" s="5"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="5"/>
+      <c r="J83" s="25"/>
       <c r="M83" s="21"/>
       <c r="N83" s="22"/>
       <c r="O83" s="7"/>
+      <c r="P83" s="7"/>
+      <c r="Q83" s="7"/>
     </row>
     <row r="84" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A84" s="33"/>
-[...9 lines deleted...]
-      <c r="L84" s="20"/>
+      <c r="A84" s="23"/>
+      <c r="B84" s="34"/>
+      <c r="C84" s="34"/>
+      <c r="D84" s="34"/>
+      <c r="E84" s="34"/>
+      <c r="F84" s="35"/>
+      <c r="G84" s="34"/>
+      <c r="H84" s="35"/>
+      <c r="I84" s="35"/>
+      <c r="J84" s="36"/>
+      <c r="K84" s="34"/>
+      <c r="L84" s="35"/>
       <c r="M84" s="21"/>
       <c r="N84" s="22"/>
+      <c r="O84" s="7"/>
     </row>
     <row r="85" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A85" s="33"/>
       <c r="B85" s="19"/>
       <c r="C85" s="19"/>
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
       <c r="F85" s="20"/>
       <c r="G85" s="19"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="K85" s="19"/>
       <c r="L85" s="20"/>
-      <c r="M85" s="24"/>
+      <c r="M85" s="21"/>
       <c r="N85" s="22"/>
     </row>
-    <row r="86" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="A87" s="33"/>
+    <row r="86" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A86" s="33"/>
+      <c r="B86" s="19"/>
+      <c r="C86" s="19"/>
+      <c r="D86" s="19"/>
+      <c r="E86" s="19"/>
+      <c r="F86" s="20"/>
+      <c r="G86" s="19"/>
+      <c r="H86" s="20"/>
+      <c r="I86" s="20"/>
+      <c r="K86" s="19"/>
+      <c r="L86" s="20"/>
+      <c r="M86" s="24"/>
+      <c r="N86" s="22"/>
+    </row>
+    <row r="87" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="87"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="5"/>
       <c r="G87" s="4"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
-      <c r="J87" s="25"/>
-[...1 lines deleted...]
-      <c r="N87" s="32"/>
+      <c r="J87" s="29"/>
+      <c r="K87" s="24"/>
+      <c r="L87" s="30"/>
+      <c r="N87" s="49"/>
     </row>
     <row r="88" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="33"/>
-      <c r="B88" s="34"/>
-[...11 lines deleted...]
-      <c r="N88" s="22"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4"/>
+      <c r="F88" s="5"/>
+      <c r="G88" s="4"/>
+      <c r="H88" s="5"/>
+      <c r="I88" s="5"/>
+      <c r="J88" s="25"/>
+      <c r="M88" s="31"/>
+      <c r="N88" s="32"/>
     </row>
     <row r="89" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="33"/>
-      <c r="B89" s="19"/>
-[...9 lines deleted...]
-      <c r="M89" s="24"/>
+      <c r="B89" s="34"/>
+      <c r="C89" s="34"/>
+      <c r="D89" s="34"/>
+      <c r="E89" s="34"/>
+      <c r="F89" s="35"/>
+      <c r="G89" s="34"/>
+      <c r="H89" s="35"/>
+      <c r="I89" s="35"/>
+      <c r="J89" s="36"/>
+      <c r="K89" s="34"/>
+      <c r="L89" s="35"/>
+      <c r="M89" s="21"/>
       <c r="N89" s="22"/>
     </row>
-    <row r="90" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A90" s="88"/>
+    <row r="90" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="33"/>
       <c r="B90" s="19"/>
       <c r="C90" s="19"/>
       <c r="D90" s="19"/>
       <c r="E90" s="19"/>
       <c r="F90" s="20"/>
       <c r="G90" s="19"/>
       <c r="H90" s="20"/>
       <c r="I90" s="20"/>
       <c r="K90" s="19"/>
       <c r="L90" s="20"/>
-      <c r="N90" s="49"/>
+      <c r="M90" s="24"/>
+      <c r="N90" s="22"/>
     </row>
     <row r="91" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A91" s="33"/>
+      <c r="A91" s="87"/>
       <c r="B91" s="19"/>
       <c r="C91" s="19"/>
       <c r="D91" s="19"/>
       <c r="E91" s="19"/>
       <c r="F91" s="20"/>
       <c r="G91" s="19"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
       <c r="K91" s="19"/>
       <c r="L91" s="20"/>
-      <c r="M91" s="31"/>
-[...2 lines deleted...]
-      <c r="Q91" s="7"/>
+      <c r="N91" s="49"/>
     </row>
     <row r="92" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A92" s="33"/>
-      <c r="B92" s="4"/>
-[...12 lines deleted...]
-      <c r="O92" s="7"/>
+      <c r="B92" s="19"/>
+      <c r="C92" s="19"/>
+      <c r="D92" s="19"/>
+      <c r="E92" s="19"/>
+      <c r="F92" s="20"/>
+      <c r="G92" s="19"/>
+      <c r="H92" s="20"/>
+      <c r="I92" s="20"/>
+      <c r="K92" s="19"/>
+      <c r="L92" s="20"/>
+      <c r="M92" s="31"/>
+      <c r="N92" s="32"/>
+      <c r="P92" s="7"/>
+      <c r="Q92" s="7"/>
     </row>
     <row r="93" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A93" s="33"/>
-      <c r="H93" s="11"/>
-[...1 lines deleted...]
-      <c r="J93" s="25"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="D93" s="4"/>
+      <c r="E93" s="4"/>
+      <c r="F93" s="5"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="5"/>
+      <c r="I93" s="5"/>
+      <c r="J93" s="29"/>
+      <c r="K93" s="24"/>
+      <c r="L93" s="30"/>
       <c r="M93" s="21"/>
       <c r="N93" s="22"/>
-    </row>
-    <row r="94" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O93" s="7"/>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A94" s="33"/>
-      <c r="B94" s="34"/>
-[...10 lines deleted...]
-      <c r="M94" s="24"/>
+      <c r="H94" s="11"/>
+      <c r="I94" s="11"/>
+      <c r="J94" s="25"/>
+      <c r="M94" s="21"/>
       <c r="N94" s="22"/>
     </row>
-    <row r="95" spans="1:17" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="N95" s="49"/>
+    <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="33"/>
+      <c r="B95" s="34"/>
+      <c r="C95" s="34"/>
+      <c r="D95" s="34"/>
+      <c r="E95" s="34"/>
+      <c r="F95" s="35"/>
+      <c r="G95" s="34"/>
+      <c r="H95" s="35"/>
+      <c r="I95" s="35"/>
+      <c r="J95" s="36"/>
+      <c r="K95" s="34"/>
+      <c r="L95" s="35"/>
+      <c r="M95" s="24"/>
+      <c r="N95" s="22"/>
     </row>
     <row r="96" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A96" s="33"/>
+      <c r="A96" s="87"/>
       <c r="B96" s="19"/>
       <c r="C96" s="19"/>
       <c r="D96" s="19"/>
       <c r="E96" s="19"/>
       <c r="F96" s="20"/>
       <c r="G96" s="19"/>
       <c r="H96" s="20"/>
       <c r="I96" s="20"/>
       <c r="K96" s="19"/>
       <c r="L96" s="20"/>
-      <c r="M96" s="31"/>
-[...3 lines deleted...]
-      <c r="Q96" s="7"/>
+      <c r="N96" s="49"/>
     </row>
     <row r="97" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A97" s="33"/>
-      <c r="B97" s="4"/>
-[...11 lines deleted...]
-      <c r="N97" s="22"/>
+      <c r="B97" s="19"/>
+      <c r="C97" s="19"/>
+      <c r="D97" s="19"/>
+      <c r="E97" s="19"/>
+      <c r="F97" s="20"/>
+      <c r="G97" s="19"/>
+      <c r="H97" s="20"/>
+      <c r="I97" s="20"/>
+      <c r="K97" s="19"/>
+      <c r="L97" s="20"/>
+      <c r="M97" s="31"/>
+      <c r="N97" s="32"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
     </row>
     <row r="98" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A98" s="33"/>
-      <c r="H98" s="11"/>
-[...1 lines deleted...]
-      <c r="J98" s="25"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="D98" s="4"/>
+      <c r="E98" s="4"/>
+      <c r="F98" s="5"/>
+      <c r="G98" s="4"/>
+      <c r="H98" s="5"/>
+      <c r="I98" s="5"/>
+      <c r="J98" s="29"/>
+      <c r="K98" s="24"/>
+      <c r="L98" s="30"/>
       <c r="M98" s="21"/>
       <c r="N98" s="22"/>
       <c r="O98" s="7"/>
+      <c r="P98" s="7"/>
+      <c r="Q98" s="7"/>
     </row>
     <row r="99" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A99" s="33"/>
-      <c r="B99" s="34"/>
-[...9 lines deleted...]
-      <c r="L99" s="35"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11"/>
+      <c r="J99" s="25"/>
       <c r="M99" s="21"/>
       <c r="N99" s="22"/>
+      <c r="O99" s="7"/>
     </row>
     <row r="100" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A100" s="33"/>
-      <c r="B100" s="19"/>
-[...9 lines deleted...]
-      <c r="M100" s="24"/>
+      <c r="B100" s="34"/>
+      <c r="C100" s="34"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="34"/>
+      <c r="F100" s="35"/>
+      <c r="G100" s="34"/>
+      <c r="H100" s="35"/>
+      <c r="I100" s="35"/>
+      <c r="J100" s="36"/>
+      <c r="K100" s="34"/>
+      <c r="L100" s="35"/>
+      <c r="M100" s="21"/>
       <c r="N100" s="22"/>
     </row>
     <row r="101" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A101" s="88"/>
-[...10 lines deleted...]
-      <c r="N101" s="49"/>
+      <c r="A101" s="33"/>
+      <c r="B101" s="19"/>
+      <c r="C101" s="19"/>
+      <c r="D101" s="19"/>
+      <c r="E101" s="19"/>
+      <c r="F101" s="20"/>
+      <c r="G101" s="19"/>
+      <c r="H101" s="20"/>
+      <c r="I101" s="20"/>
+      <c r="K101" s="19"/>
+      <c r="L101" s="20"/>
+      <c r="M101" s="24"/>
+      <c r="N101" s="22"/>
     </row>
     <row r="102" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A102" s="33"/>
-[...1 lines deleted...]
-      <c r="I102" s="11"/>
+      <c r="A102" s="87"/>
+      <c r="B102" s="51"/>
+      <c r="C102" s="51"/>
+      <c r="D102" s="51"/>
+      <c r="E102" s="51"/>
+      <c r="F102" s="52"/>
+      <c r="G102" s="51"/>
+      <c r="H102" s="52"/>
+      <c r="I102" s="52"/>
       <c r="K102" s="51"/>
       <c r="L102" s="52"/>
-      <c r="M102" s="31"/>
-      <c r="N102" s="32"/>
+      <c r="N102" s="49"/>
     </row>
     <row r="103" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A103" s="33"/>
-      <c r="B103" s="34"/>
-[...11 lines deleted...]
-      <c r="N103" s="22"/>
+      <c r="H103" s="11"/>
+      <c r="I103" s="11"/>
+      <c r="K103" s="51"/>
+      <c r="L103" s="52"/>
+      <c r="M103" s="31"/>
+      <c r="N103" s="32"/>
     </row>
     <row r="104" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A104" s="33"/>
-      <c r="B104" s="19"/>
-[...10 lines deleted...]
-      <c r="N104" s="50"/>
+      <c r="B104" s="34"/>
+      <c r="C104" s="34"/>
+      <c r="D104" s="34"/>
+      <c r="E104" s="34"/>
+      <c r="F104" s="35"/>
+      <c r="G104" s="34"/>
+      <c r="H104" s="35"/>
+      <c r="I104" s="35"/>
+      <c r="J104" s="36"/>
+      <c r="K104" s="34"/>
+      <c r="L104" s="35"/>
+      <c r="M104" s="21"/>
+      <c r="N104" s="22"/>
     </row>
     <row r="105" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A105" s="33"/>
       <c r="B105" s="19"/>
       <c r="C105" s="19"/>
       <c r="D105" s="19"/>
       <c r="E105" s="19"/>
       <c r="F105" s="20"/>
       <c r="G105" s="19"/>
       <c r="H105" s="20"/>
       <c r="I105" s="20"/>
-      <c r="J105" s="53"/>
-[...2 lines deleted...]
-      <c r="M105" s="24"/>
+      <c r="K105" s="19"/>
+      <c r="L105" s="20"/>
+      <c r="M105" s="6"/>
       <c r="N105" s="50"/>
     </row>
-    <row r="106" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="87"/>
+    <row r="106" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A106" s="33"/>
       <c r="B106" s="19"/>
       <c r="C106" s="19"/>
       <c r="D106" s="19"/>
       <c r="E106" s="19"/>
       <c r="F106" s="20"/>
       <c r="G106" s="19"/>
       <c r="H106" s="20"/>
       <c r="I106" s="20"/>
       <c r="J106" s="53"/>
       <c r="K106" s="4"/>
       <c r="L106" s="5"/>
-      <c r="M106" s="4"/>
-      <c r="N106" s="39"/>
+      <c r="M106" s="24"/>
+      <c r="N106" s="50"/>
     </row>
     <row r="107" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="42"/>
-[...12 lines deleted...]
-      <c r="N107" s="41"/>
+      <c r="A107" s="86"/>
+      <c r="B107" s="19"/>
+      <c r="C107" s="19"/>
+      <c r="D107" s="19"/>
+      <c r="E107" s="19"/>
+      <c r="F107" s="20"/>
+      <c r="G107" s="19"/>
+      <c r="H107" s="20"/>
+      <c r="I107" s="20"/>
+      <c r="J107" s="53"/>
+      <c r="K107" s="4"/>
+      <c r="L107" s="5"/>
+      <c r="M107" s="4"/>
+      <c r="N107" s="39"/>
     </row>
     <row r="108" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="42"/>
-      <c r="B108" s="57"/>
-[...22 lines deleted...]
-      <c r="I109" s="52"/>
+      <c r="B108" s="54"/>
+      <c r="C108" s="54"/>
+      <c r="D108" s="54"/>
+      <c r="E108" s="54"/>
+      <c r="F108" s="55"/>
+      <c r="G108" s="54"/>
+      <c r="H108" s="55"/>
+      <c r="I108" s="55"/>
+      <c r="J108" s="36"/>
+      <c r="K108" s="54"/>
+      <c r="L108" s="55"/>
+      <c r="M108" s="56"/>
+      <c r="N108" s="41"/>
+    </row>
+    <row r="109" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="42"/>
+      <c r="B109" s="57"/>
+      <c r="C109" s="57"/>
+      <c r="D109" s="57"/>
+      <c r="E109" s="57"/>
+      <c r="F109" s="58"/>
+      <c r="G109" s="57"/>
+      <c r="H109" s="58"/>
+      <c r="I109" s="58"/>
+      <c r="J109" s="18"/>
       <c r="K109" s="57"/>
       <c r="L109" s="58"/>
-      <c r="M109" s="60"/>
-[...11 lines deleted...]
-      <c r="I110" s="58"/>
+      <c r="M109" s="6"/>
+      <c r="N109" s="59"/>
+    </row>
+    <row r="110" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A110" s="33"/>
+      <c r="B110" s="51"/>
+      <c r="C110" s="51"/>
+      <c r="D110" s="51"/>
+      <c r="E110" s="51"/>
+      <c r="F110" s="52"/>
+      <c r="G110" s="51"/>
+      <c r="H110" s="52"/>
+      <c r="I110" s="52"/>
       <c r="K110" s="57"/>
       <c r="L110" s="58"/>
       <c r="M110" s="60"/>
-      <c r="N110" s="49"/>
-[...2 lines deleted...]
-      <c r="A111" s="3"/>
+      <c r="N110" s="22"/>
+    </row>
+    <row r="111" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="87"/>
       <c r="B111" s="57"/>
       <c r="C111" s="57"/>
       <c r="D111" s="57"/>
       <c r="E111" s="57"/>
       <c r="F111" s="58"/>
       <c r="G111" s="57"/>
       <c r="H111" s="58"/>
       <c r="I111" s="58"/>
       <c r="K111" s="57"/>
       <c r="L111" s="58"/>
-      <c r="M111" s="31"/>
-      <c r="N111" s="32"/>
+      <c r="M111" s="60"/>
+      <c r="N111" s="49"/>
     </row>
     <row r="112" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A112" s="33"/>
-[...11 lines deleted...]
-      <c r="N112" s="22"/>
+      <c r="A112" s="3"/>
+      <c r="B112" s="57"/>
+      <c r="C112" s="57"/>
+      <c r="D112" s="57"/>
+      <c r="E112" s="57"/>
+      <c r="F112" s="58"/>
+      <c r="G112" s="57"/>
+      <c r="H112" s="58"/>
+      <c r="I112" s="58"/>
+      <c r="K112" s="57"/>
+      <c r="L112" s="58"/>
+      <c r="M112" s="31"/>
+      <c r="N112" s="32"/>
     </row>
     <row r="113" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A113" s="33"/>
       <c r="B113" s="51"/>
       <c r="C113" s="51"/>
       <c r="D113" s="51"/>
       <c r="E113" s="51"/>
       <c r="F113" s="52"/>
       <c r="G113" s="51"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
-      <c r="K113" s="51"/>
-      <c r="L113" s="52"/>
+      <c r="K113" s="19"/>
+      <c r="L113" s="20"/>
+      <c r="M113" s="21"/>
       <c r="N113" s="22"/>
     </row>
-    <row r="114" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E114" s="57"/>
+    <row r="114" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A114" s="33"/>
+      <c r="B114" s="51"/>
+      <c r="C114" s="51"/>
+      <c r="D114" s="51"/>
+      <c r="E114" s="51"/>
       <c r="F114" s="52"/>
       <c r="G114" s="51"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
-      <c r="K114" s="57"/>
-[...5 lines deleted...]
-      <c r="A115" s="33"/>
+      <c r="K114" s="51"/>
+      <c r="L114" s="52"/>
+      <c r="N114" s="22"/>
+    </row>
+    <row r="115" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="87"/>
       <c r="B115" s="57"/>
       <c r="C115" s="57"/>
       <c r="D115" s="57"/>
       <c r="E115" s="57"/>
-      <c r="F115" s="58"/>
-[...2 lines deleted...]
-      <c r="I115" s="58"/>
+      <c r="F115" s="52"/>
+      <c r="G115" s="51"/>
+      <c r="H115" s="52"/>
+      <c r="I115" s="52"/>
       <c r="K115" s="57"/>
       <c r="L115" s="58"/>
-      <c r="M115" s="61"/>
-      <c r="N115" s="32"/>
+      <c r="N115" s="49"/>
       <c r="P115" s="7"/>
-      <c r="Q115" s="7"/>
     </row>
     <row r="116" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A116" s="33"/>
       <c r="B116" s="57"/>
       <c r="C116" s="57"/>
       <c r="D116" s="57"/>
       <c r="E116" s="57"/>
       <c r="F116" s="58"/>
       <c r="G116" s="57"/>
       <c r="H116" s="58"/>
       <c r="I116" s="58"/>
       <c r="K116" s="57"/>
       <c r="L116" s="58"/>
-      <c r="M116" s="62"/>
-[...3 lines deleted...]
-    <row r="117" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M116" s="61"/>
+      <c r="N116" s="32"/>
+      <c r="P116" s="7"/>
+      <c r="Q116" s="7"/>
+    </row>
+    <row r="117" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A117" s="33"/>
       <c r="B117" s="57"/>
       <c r="C117" s="57"/>
       <c r="D117" s="57"/>
       <c r="E117" s="57"/>
       <c r="F117" s="58"/>
       <c r="G117" s="57"/>
       <c r="H117" s="58"/>
       <c r="I117" s="58"/>
       <c r="K117" s="57"/>
       <c r="L117" s="58"/>
       <c r="M117" s="62"/>
       <c r="N117" s="22"/>
       <c r="O117" s="7"/>
     </row>
     <row r="118" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="42"/>
-[...7 lines deleted...]
-      <c r="I118" s="52"/>
+      <c r="A118" s="33"/>
+      <c r="B118" s="57"/>
+      <c r="C118" s="57"/>
+      <c r="D118" s="57"/>
+      <c r="E118" s="57"/>
+      <c r="F118" s="58"/>
+      <c r="G118" s="57"/>
+      <c r="H118" s="58"/>
+      <c r="I118" s="58"/>
       <c r="K118" s="57"/>
       <c r="L118" s="58"/>
       <c r="M118" s="62"/>
       <c r="N118" s="22"/>
       <c r="O118" s="7"/>
     </row>
     <row r="119" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="33"/>
+      <c r="A119" s="42"/>
       <c r="B119" s="51"/>
       <c r="C119" s="51"/>
       <c r="D119" s="51"/>
       <c r="E119" s="51"/>
-      <c r="F119" s="58"/>
-[...2 lines deleted...]
-      <c r="I119" s="58"/>
+      <c r="F119" s="52"/>
+      <c r="G119" s="51"/>
+      <c r="H119" s="52"/>
+      <c r="I119" s="52"/>
       <c r="K119" s="57"/>
       <c r="L119" s="58"/>
       <c r="M119" s="62"/>
       <c r="N119" s="22"/>
       <c r="O119" s="7"/>
     </row>
     <row r="120" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="33"/>
       <c r="B120" s="51"/>
       <c r="C120" s="51"/>
       <c r="D120" s="51"/>
       <c r="E120" s="51"/>
-      <c r="H120" s="11"/>
-      <c r="I120" s="11"/>
+      <c r="F120" s="58"/>
+      <c r="G120" s="57"/>
+      <c r="H120" s="58"/>
+      <c r="I120" s="58"/>
       <c r="K120" s="57"/>
       <c r="L120" s="58"/>
       <c r="M120" s="62"/>
       <c r="N120" s="22"/>
       <c r="O120" s="7"/>
     </row>
     <row r="121" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="33"/>
+      <c r="B121" s="51"/>
+      <c r="C121" s="51"/>
+      <c r="D121" s="51"/>
+      <c r="E121" s="51"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11"/>
-      <c r="J121" s="29"/>
-[...1 lines deleted...]
-      <c r="L121" s="30"/>
+      <c r="K121" s="57"/>
+      <c r="L121" s="58"/>
       <c r="M121" s="62"/>
-      <c r="N121" s="50"/>
+      <c r="N121" s="22"/>
       <c r="O121" s="7"/>
     </row>
     <row r="122" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="33"/>
-      <c r="B122" s="34"/>
-[...9 lines deleted...]
-      <c r="L122" s="35"/>
+      <c r="H122" s="11"/>
+      <c r="I122" s="11"/>
+      <c r="J122" s="29"/>
+      <c r="K122" s="24"/>
+      <c r="L122" s="30"/>
       <c r="M122" s="62"/>
-      <c r="N122" s="22"/>
+      <c r="N122" s="50"/>
       <c r="O122" s="7"/>
     </row>
-    <row r="123" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="33"/>
-      <c r="B123" s="63"/>
-[...9 lines deleted...]
-      <c r="L123" s="64"/>
+      <c r="B123" s="34"/>
+      <c r="C123" s="34"/>
+      <c r="D123" s="34"/>
+      <c r="E123" s="34"/>
+      <c r="F123" s="35"/>
+      <c r="G123" s="34"/>
+      <c r="H123" s="35"/>
+      <c r="I123" s="35"/>
+      <c r="J123" s="36"/>
+      <c r="K123" s="34"/>
+      <c r="L123" s="35"/>
       <c r="M123" s="62"/>
-      <c r="N123" s="3"/>
+      <c r="N123" s="22"/>
+      <c r="O123" s="7"/>
     </row>
     <row r="124" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A124" s="33"/>
-      <c r="B124" s="4"/>
-[...7 lines deleted...]
-      <c r="J124" s="25"/>
+      <c r="B124" s="63"/>
+      <c r="C124" s="63"/>
+      <c r="D124" s="63"/>
+      <c r="E124" s="63"/>
+      <c r="F124" s="64"/>
+      <c r="G124" s="63"/>
+      <c r="H124" s="64"/>
+      <c r="I124" s="64"/>
+      <c r="J124" s="65"/>
+      <c r="K124" s="63"/>
+      <c r="L124" s="64"/>
       <c r="M124" s="62"/>
-      <c r="N124" s="22"/>
+      <c r="N124" s="3"/>
     </row>
     <row r="125" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A125" s="33"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="66"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="66"/>
+      <c r="F125" s="67"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="68"/>
+      <c r="I125" s="69"/>
       <c r="J125" s="25"/>
       <c r="M125" s="62"/>
       <c r="N125" s="22"/>
     </row>
     <row r="126" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A126" s="33"/>
       <c r="J126" s="25"/>
       <c r="M126" s="62"/>
       <c r="N126" s="22"/>
     </row>
     <row r="127" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A127" s="33"/>
       <c r="J127" s="25"/>
       <c r="M127" s="62"/>
-      <c r="N127" s="50"/>
+      <c r="N127" s="22"/>
     </row>
     <row r="128" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="M128" s="70"/>
+      <c r="A128" s="33"/>
+      <c r="J128" s="25"/>
+      <c r="M128" s="62"/>
+      <c r="N128" s="50"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A129" s="88"/>
-[...27 lines deleted...]
-      </c>
+      <c r="M129" s="70"/>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A130" s="87"/>
+      <c r="M130" s="24"/>
+      <c r="N130" s="49"/>
+    </row>
+    <row r="131" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="33"/>
+      <c r="B131" s="71"/>
+      <c r="C131" s="15"/>
+      <c r="D131" s="15"/>
+      <c r="E131" s="15"/>
+      <c r="F131" s="11"/>
+      <c r="G131" s="15"/>
+      <c r="H131" s="16"/>
+      <c r="I131" s="17"/>
+      <c r="J131" s="18"/>
+      <c r="K131" s="15"/>
+      <c r="L131" s="11"/>
+      <c r="M131" s="31"/>
+      <c r="N131" s="32"/>
+    </row>
+    <row r="132" spans="1:14" ht="13.15" x14ac:dyDescent="0.25">
+      <c r="A132" s="73"/>
+      <c r="M132" s="21"/>
+      <c r="N132" s="74"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A134" s="75" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A135" s="75" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="135" spans="1:14" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B137" s="71"/>
+    <row r="136" spans="1:14" ht="13.15" x14ac:dyDescent="0.25">
+      <c r="B136" s="71"/>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B138" s="71"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">