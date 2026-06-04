--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="32">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
@@ -122,51 +122,51 @@
     <t>Zhitikara</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -263,50 +263,55 @@
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -392,51 +397,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -657,80 +662,86 @@
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="Гиперссылка 2" xfId="15"/>
     <cellStyle name="Гиперссылка 3" xfId="16"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="29"/>
     <cellStyle name="Обычный 11" xfId="30"/>
     <cellStyle name="Обычный 12" xfId="31"/>
     <cellStyle name="Обычный 13" xfId="32"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 2 4" xfId="18"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 4" xfId="20"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 5" xfId="21"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="33"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
@@ -1041,106 +1052,106 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+      <selection activeCell="E5" sqref="E5:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="8" style="15" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="8" style="11" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="16" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="17" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="18" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="37.140625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="111"/>
-[...10 lines deleted...]
-      <c r="M1" s="111"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="115"/>
-      <c r="B2" s="116" t="s">
+      <c r="A2" s="113"/>
+      <c r="B2" s="115" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="116"/>
-[...9 lines deleted...]
-      <c r="M2" s="116"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="115"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="114"/>
       <c r="B3" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="76" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="76" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="76" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="76" t="s">
         <v>8</v>
       </c>
@@ -1169,488 +1180,512 @@
       <c r="C4" s="82"/>
       <c r="D4" s="82"/>
       <c r="E4" s="103"/>
       <c r="F4" s="90"/>
       <c r="G4" s="90"/>
       <c r="H4" s="92"/>
       <c r="I4" s="78"/>
       <c r="J4" s="92"/>
       <c r="K4" s="81"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="90">
         <v>1966.1</v>
       </c>
       <c r="C5" s="90">
         <v>3784.8</v>
       </c>
       <c r="D5" s="90">
         <v>5804.5</v>
       </c>
-      <c r="E5" s="99"/>
+      <c r="E5" s="116">
+        <v>8101.5</v>
+      </c>
       <c r="F5" s="90"/>
       <c r="G5" s="90"/>
       <c r="H5" s="92"/>
       <c r="I5" s="78"/>
       <c r="J5" s="92"/>
       <c r="K5" s="81"/>
       <c r="L5" s="92"/>
       <c r="M5" s="92"/>
     </row>
     <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="96" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="96"/>
+      <c r="E6" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F6" s="90"/>
       <c r="G6" s="90"/>
       <c r="H6" s="92"/>
       <c r="I6" s="78"/>
       <c r="J6" s="90"/>
       <c r="K6" s="90"/>
       <c r="L6" s="90"/>
       <c r="M6" s="90"/>
       <c r="N6" s="93"/>
       <c r="O6" s="90"/>
       <c r="P6" s="90"/>
       <c r="Q6" s="90"/>
       <c r="R6" s="90"/>
       <c r="S6" s="90"/>
     </row>
     <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="96" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="96"/>
+      <c r="E7" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F7" s="90"/>
       <c r="G7" s="90"/>
       <c r="H7" s="92"/>
       <c r="I7" s="78"/>
       <c r="J7" s="90"/>
       <c r="K7" s="90"/>
       <c r="L7" s="90"/>
       <c r="M7" s="90"/>
       <c r="N7" s="93"/>
       <c r="O7" s="90"/>
       <c r="P7" s="90"/>
       <c r="Q7" s="90"/>
       <c r="R7" s="90"/>
       <c r="S7" s="90"/>
     </row>
     <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
       <c r="D8" s="97"/>
-      <c r="E8" s="13"/>
+      <c r="E8" s="2"/>
       <c r="F8" s="90"/>
       <c r="G8" s="90"/>
       <c r="H8" s="92"/>
       <c r="I8" s="78"/>
       <c r="J8" s="90"/>
       <c r="K8" s="90"/>
       <c r="L8" s="90"/>
       <c r="M8" s="90"/>
       <c r="N8" s="93"/>
       <c r="O8" s="90"/>
       <c r="P8" s="90"/>
       <c r="Q8" s="90"/>
       <c r="R8" s="90"/>
       <c r="S8" s="90"/>
     </row>
     <row r="9" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="90" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="99"/>
+      <c r="E9" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F9" s="90"/>
       <c r="G9" s="90"/>
       <c r="H9" s="92"/>
       <c r="I9" s="78"/>
       <c r="J9" s="97"/>
       <c r="K9" s="97"/>
       <c r="L9" s="97"/>
       <c r="M9" s="97"/>
       <c r="N9" s="13"/>
       <c r="O9" s="97"/>
       <c r="P9" s="97"/>
       <c r="Q9" s="97"/>
       <c r="R9" s="97"/>
       <c r="S9" s="97"/>
     </row>
     <row r="10" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="96" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="96"/>
+      <c r="E10" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F10" s="90"/>
       <c r="G10" s="90"/>
       <c r="H10" s="92"/>
       <c r="I10" s="78"/>
       <c r="J10" s="97"/>
       <c r="K10" s="97"/>
       <c r="L10" s="97"/>
       <c r="M10" s="97"/>
       <c r="N10" s="13"/>
       <c r="O10" s="97"/>
       <c r="P10" s="97"/>
       <c r="Q10" s="97"/>
       <c r="R10" s="97"/>
       <c r="S10" s="97"/>
     </row>
     <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="103" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="83"/>
       <c r="C11" s="90"/>
       <c r="D11" s="83"/>
-      <c r="E11" s="103"/>
+      <c r="E11" s="2"/>
       <c r="F11" s="90"/>
       <c r="G11" s="90"/>
       <c r="H11" s="92"/>
       <c r="I11" s="78"/>
       <c r="J11" s="80"/>
       <c r="K11" s="90"/>
       <c r="L11" s="90"/>
       <c r="M11" s="90"/>
       <c r="N11" s="89"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
       <c r="S11" s="83"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="99"/>
+      <c r="E12" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F12" s="90"/>
       <c r="G12" s="90"/>
       <c r="H12" s="92"/>
       <c r="I12" s="78"/>
       <c r="J12" s="83"/>
       <c r="K12" s="79"/>
       <c r="L12" s="83"/>
       <c r="M12" s="92"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="96" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="96"/>
+      <c r="E13" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F13" s="90"/>
       <c r="G13" s="90"/>
       <c r="H13" s="92"/>
       <c r="I13" s="78"/>
       <c r="J13" s="83"/>
       <c r="K13" s="79"/>
       <c r="L13" s="83"/>
       <c r="M13" s="92"/>
     </row>
     <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="103" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="90"/>
       <c r="C14" s="90"/>
       <c r="D14" s="90"/>
-      <c r="E14" s="103"/>
+      <c r="E14" s="2"/>
       <c r="F14" s="90"/>
       <c r="G14" s="90"/>
       <c r="H14" s="92"/>
       <c r="I14" s="78"/>
       <c r="J14" s="80"/>
       <c r="K14" s="90"/>
       <c r="L14" s="90"/>
       <c r="M14" s="90"/>
       <c r="N14" s="8"/>
       <c r="O14" s="83"/>
       <c r="P14" s="83"/>
       <c r="Q14" s="83"/>
       <c r="R14" s="83"/>
       <c r="S14" s="83"/>
     </row>
     <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="90">
         <v>251.6</v>
       </c>
       <c r="C15" s="90">
         <v>476.8</v>
       </c>
       <c r="D15" s="90">
         <v>751.3</v>
       </c>
-      <c r="E15" s="99"/>
+      <c r="E15" s="116">
+        <v>999</v>
+      </c>
       <c r="F15" s="90"/>
       <c r="G15" s="90"/>
       <c r="H15" s="92"/>
       <c r="I15" s="78"/>
       <c r="J15" s="92"/>
       <c r="K15" s="81"/>
       <c r="L15" s="92"/>
       <c r="M15" s="92"/>
     </row>
     <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="99" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="E16" s="99"/>
+      <c r="E16" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F16" s="90"/>
       <c r="G16" s="90"/>
       <c r="H16" s="92"/>
       <c r="I16" s="78"/>
       <c r="J16" s="92"/>
       <c r="K16" s="81"/>
       <c r="L16" s="92"/>
       <c r="M16" s="92"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="96" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="E17" s="96"/>
+      <c r="E17" s="90" t="s">
+        <v>20</v>
+      </c>
       <c r="F17" s="90"/>
       <c r="G17" s="90"/>
       <c r="H17" s="92"/>
       <c r="I17" s="78"/>
       <c r="J17" s="80"/>
       <c r="K17" s="90"/>
       <c r="L17" s="90"/>
       <c r="M17" s="90"/>
       <c r="N17" s="100"/>
       <c r="O17" s="83"/>
       <c r="P17" s="83"/>
       <c r="Q17" s="83"/>
       <c r="R17" s="83"/>
       <c r="S17" s="83"/>
     </row>
     <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="104" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="79"/>
       <c r="C18" s="90"/>
       <c r="D18" s="79"/>
-      <c r="E18" s="106"/>
+      <c r="E18" s="2"/>
       <c r="F18" s="79"/>
       <c r="G18" s="90"/>
       <c r="H18" s="92"/>
       <c r="I18" s="78"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
       <c r="N18" s="100"/>
       <c r="O18" s="90"/>
       <c r="P18" s="90"/>
       <c r="Q18" s="90"/>
       <c r="R18" s="90"/>
       <c r="S18" s="90"/>
     </row>
     <row r="19" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="79">
         <v>21.1</v>
       </c>
       <c r="C19" s="79">
         <v>41.6</v>
       </c>
       <c r="D19" s="79">
         <v>59.7</v>
       </c>
-      <c r="E19" s="99"/>
+      <c r="E19" s="117">
+        <v>77.8</v>
+      </c>
       <c r="F19" s="79"/>
       <c r="G19" s="79"/>
       <c r="H19" s="92"/>
       <c r="I19" s="78"/>
       <c r="J19" s="78"/>
       <c r="K19" s="101"/>
       <c r="L19" s="78"/>
       <c r="M19" s="78"/>
     </row>
     <row r="20" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="102" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="91">
         <v>21.1</v>
       </c>
       <c r="C20" s="91">
         <v>41.6</v>
       </c>
       <c r="D20" s="91">
         <v>59.7</v>
       </c>
-      <c r="E20" s="102"/>
+      <c r="E20" s="118">
+        <v>77.8</v>
+      </c>
       <c r="F20" s="91"/>
       <c r="G20" s="91"/>
-      <c r="H20" s="109"/>
-[...4 lines deleted...]
-      <c r="M20" s="109"/>
+      <c r="H20" s="108"/>
+      <c r="I20" s="108"/>
+      <c r="J20" s="108"/>
+      <c r="K20" s="109"/>
+      <c r="L20" s="108"/>
+      <c r="M20" s="108"/>
     </row>
     <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
-      <c r="E21" s="107"/>
-[...7 lines deleted...]
-      <c r="M21" s="108"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="106"/>
+      <c r="G21" s="106"/>
+      <c r="H21" s="106"/>
+      <c r="I21" s="106"/>
+      <c r="J21" s="107"/>
+      <c r="K21" s="107"/>
+      <c r="L21" s="107"/>
+      <c r="M21" s="107"/>
       <c r="N21" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="94"/>
       <c r="C22" s="94"/>
       <c r="D22" s="94"/>
       <c r="E22" s="94"/>
       <c r="F22" s="94"/>
       <c r="G22" s="94"/>
       <c r="H22" s="94"/>
       <c r="I22" s="94"/>
       <c r="J22" s="10"/>
       <c r="K22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:19" s="15" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="112" t="s">
+      <c r="A23" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="112"/>
-[...10 lines deleted...]
-      <c r="M23" s="113"/>
+      <c r="B23" s="111"/>
+      <c r="C23" s="111"/>
+      <c r="D23" s="111"/>
+      <c r="E23" s="111"/>
+      <c r="F23" s="111"/>
+      <c r="G23" s="111"/>
+      <c r="H23" s="112"/>
+      <c r="I23" s="112"/>
+      <c r="J23" s="112"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
       <c r="N23" s="59"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="20"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="K24" s="19"/>
       <c r="L24" s="20"/>
       <c r="M24" s="24"/>
       <c r="N24" s="22"/>
     </row>
     <row r="25" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="86"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="5"/>
       <c r="G25" s="4"/>
@@ -3203,193 +3238,193 @@
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.2">
       <c r="M129" s="70"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A130" s="87"/>
       <c r="M130" s="24"/>
       <c r="N130" s="49"/>
     </row>
     <row r="131" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="33"/>
       <c r="B131" s="71"/>
       <c r="C131" s="15"/>
       <c r="D131" s="15"/>
       <c r="E131" s="15"/>
       <c r="F131" s="11"/>
       <c r="G131" s="15"/>
       <c r="H131" s="16"/>
       <c r="I131" s="17"/>
       <c r="J131" s="18"/>
       <c r="K131" s="15"/>
       <c r="L131" s="11"/>
       <c r="M131" s="31"/>
       <c r="N131" s="32"/>
     </row>
-    <row r="132" spans="1:14" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A132" s="73"/>
       <c r="M132" s="21"/>
       <c r="N132" s="74"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A134" s="75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A135" s="75" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="136" spans="1:14" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B136" s="71"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B138" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4C093BC-8460-4C52-9FDC-458CE2451AA5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4C093BC-8460-4C52-9FDC-458CE2451AA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>