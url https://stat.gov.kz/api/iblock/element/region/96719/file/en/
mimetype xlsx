--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="32">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
@@ -397,51 +397,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -672,68 +672,81 @@
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="Гиперссылка 2" xfId="15"/>
     <cellStyle name="Гиперссылка 3" xfId="16"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="29"/>
     <cellStyle name="Обычный 11" xfId="30"/>
     <cellStyle name="Обычный 12" xfId="31"/>
     <cellStyle name="Обычный 13" xfId="32"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 2 4" xfId="18"/>
@@ -1052,2379 +1065,2403 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5:E20"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.5703125" style="15" customWidth="1"/>
+    <col min="1" max="1" width="39.88671875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="8.5546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="8" style="15" customWidth="1"/>
-    <col min="5" max="5" width="8.85546875" style="15" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" style="15" customWidth="1"/>
     <col min="6" max="6" width="8" style="11" customWidth="1"/>
-    <col min="7" max="7" width="8.28515625" style="15" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="7.85546875" style="15" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="15" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="16" customWidth="1"/>
+    <col min="9" max="9" width="8.33203125" style="17" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="15" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="11" customWidth="1"/>
-    <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="13" max="13" width="9.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="37.109375" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="110" t="s">
+    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="110"/>
-[...10 lines deleted...]
-      <c r="M1" s="110"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
       <c r="N1" s="1"/>
     </row>
-    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="115" t="s">
+    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="116"/>
+      <c r="B2" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="115"/>
-[...9 lines deleted...]
-      <c r="M2" s="115"/>
+      <c r="C2" s="118"/>
+      <c r="D2" s="118"/>
+      <c r="E2" s="118"/>
+      <c r="F2" s="118"/>
+      <c r="G2" s="118"/>
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
+      <c r="J2" s="118"/>
+      <c r="K2" s="118"/>
+      <c r="L2" s="118"/>
+      <c r="M2" s="118"/>
       <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="1:19" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="114"/>
+    <row r="3" spans="1:19" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="117"/>
       <c r="B3" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="76" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="76" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="76" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="76" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="76" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="76" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="76" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="85" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="84"/>
     </row>
-    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="95" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="90"/>
       <c r="C4" s="82"/>
       <c r="D4" s="82"/>
       <c r="E4" s="103"/>
       <c r="F4" s="90"/>
       <c r="G4" s="90"/>
       <c r="H4" s="92"/>
       <c r="I4" s="78"/>
       <c r="J4" s="92"/>
       <c r="K4" s="81"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
     </row>
-    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="90">
         <v>1966.1</v>
       </c>
       <c r="C5" s="90">
         <v>3784.8</v>
       </c>
       <c r="D5" s="90">
         <v>5804.5</v>
       </c>
-      <c r="E5" s="116">
+      <c r="E5" s="110">
         <v>8101.5</v>
       </c>
-      <c r="F5" s="90"/>
+      <c r="F5" s="121">
+        <v>10397.299999999999</v>
+      </c>
       <c r="G5" s="90"/>
       <c r="H5" s="92"/>
       <c r="I5" s="78"/>
       <c r="J5" s="92"/>
       <c r="K5" s="81"/>
       <c r="L5" s="92"/>
       <c r="M5" s="92"/>
     </row>
-    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="96" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="90"/>
+      <c r="F6" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G6" s="90"/>
       <c r="H6" s="92"/>
       <c r="I6" s="78"/>
       <c r="J6" s="90"/>
       <c r="K6" s="90"/>
       <c r="L6" s="90"/>
       <c r="M6" s="90"/>
       <c r="N6" s="93"/>
       <c r="O6" s="90"/>
       <c r="P6" s="90"/>
       <c r="Q6" s="90"/>
       <c r="R6" s="90"/>
       <c r="S6" s="90"/>
     </row>
-    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="96" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="90"/>
+      <c r="F7" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G7" s="90"/>
       <c r="H7" s="92"/>
       <c r="I7" s="78"/>
       <c r="J7" s="90"/>
       <c r="K7" s="90"/>
       <c r="L7" s="90"/>
       <c r="M7" s="90"/>
       <c r="N7" s="93"/>
       <c r="O7" s="90"/>
       <c r="P7" s="90"/>
       <c r="Q7" s="90"/>
       <c r="R7" s="90"/>
       <c r="S7" s="90"/>
     </row>
-    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
       <c r="D8" s="97"/>
       <c r="E8" s="2"/>
-      <c r="F8" s="90"/>
+      <c r="F8" s="120"/>
       <c r="G8" s="90"/>
       <c r="H8" s="92"/>
       <c r="I8" s="78"/>
       <c r="J8" s="90"/>
       <c r="K8" s="90"/>
       <c r="L8" s="90"/>
       <c r="M8" s="90"/>
       <c r="N8" s="93"/>
       <c r="O8" s="90"/>
       <c r="P8" s="90"/>
       <c r="Q8" s="90"/>
       <c r="R8" s="90"/>
       <c r="S8" s="90"/>
     </row>
-    <row r="9" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="90" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="90"/>
+      <c r="F9" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G9" s="90"/>
       <c r="H9" s="92"/>
       <c r="I9" s="78"/>
       <c r="J9" s="97"/>
       <c r="K9" s="97"/>
       <c r="L9" s="97"/>
       <c r="M9" s="97"/>
       <c r="N9" s="13"/>
       <c r="O9" s="97"/>
       <c r="P9" s="97"/>
       <c r="Q9" s="97"/>
       <c r="R9" s="97"/>
       <c r="S9" s="97"/>
     </row>
-    <row r="10" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="96" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="90"/>
+      <c r="F10" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G10" s="90"/>
       <c r="H10" s="92"/>
       <c r="I10" s="78"/>
       <c r="J10" s="97"/>
       <c r="K10" s="97"/>
       <c r="L10" s="97"/>
       <c r="M10" s="97"/>
       <c r="N10" s="13"/>
       <c r="O10" s="97"/>
       <c r="P10" s="97"/>
       <c r="Q10" s="97"/>
       <c r="R10" s="97"/>
       <c r="S10" s="97"/>
     </row>
-    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="103" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="83"/>
       <c r="C11" s="90"/>
       <c r="D11" s="83"/>
       <c r="E11" s="2"/>
-      <c r="F11" s="90"/>
+      <c r="F11" s="120"/>
       <c r="G11" s="90"/>
       <c r="H11" s="92"/>
       <c r="I11" s="78"/>
       <c r="J11" s="80"/>
       <c r="K11" s="90"/>
       <c r="L11" s="90"/>
       <c r="M11" s="90"/>
       <c r="N11" s="89"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
       <c r="S11" s="83"/>
     </row>
-    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F12" s="90"/>
+      <c r="F12" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G12" s="90"/>
       <c r="H12" s="92"/>
       <c r="I12" s="78"/>
       <c r="J12" s="83"/>
       <c r="K12" s="79"/>
       <c r="L12" s="83"/>
       <c r="M12" s="92"/>
     </row>
-    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="96" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="90"/>
+      <c r="F13" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G13" s="90"/>
       <c r="H13" s="92"/>
       <c r="I13" s="78"/>
       <c r="J13" s="83"/>
       <c r="K13" s="79"/>
       <c r="L13" s="83"/>
       <c r="M13" s="92"/>
     </row>
-    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="103" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="90"/>
       <c r="C14" s="90"/>
       <c r="D14" s="90"/>
       <c r="E14" s="2"/>
-      <c r="F14" s="90"/>
+      <c r="F14" s="120"/>
       <c r="G14" s="90"/>
       <c r="H14" s="92"/>
       <c r="I14" s="78"/>
       <c r="J14" s="80"/>
       <c r="K14" s="90"/>
       <c r="L14" s="90"/>
       <c r="M14" s="90"/>
       <c r="N14" s="8"/>
       <c r="O14" s="83"/>
       <c r="P14" s="83"/>
       <c r="Q14" s="83"/>
       <c r="R14" s="83"/>
       <c r="S14" s="83"/>
     </row>
-    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="90">
         <v>251.6</v>
       </c>
       <c r="C15" s="90">
         <v>476.8</v>
       </c>
       <c r="D15" s="90">
         <v>751.3</v>
       </c>
-      <c r="E15" s="116">
+      <c r="E15" s="110">
         <v>999</v>
       </c>
-      <c r="F15" s="90"/>
+      <c r="F15" s="121">
+        <v>1376.1</v>
+      </c>
       <c r="G15" s="90"/>
       <c r="H15" s="92"/>
       <c r="I15" s="78"/>
       <c r="J15" s="92"/>
       <c r="K15" s="81"/>
       <c r="L15" s="92"/>
       <c r="M15" s="92"/>
     </row>
-    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="99" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F16" s="90"/>
+      <c r="F16" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G16" s="90"/>
       <c r="H16" s="92"/>
       <c r="I16" s="78"/>
       <c r="J16" s="92"/>
       <c r="K16" s="81"/>
       <c r="L16" s="92"/>
       <c r="M16" s="92"/>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="96" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F17" s="90"/>
+      <c r="F17" s="119" t="s">
+        <v>20</v>
+      </c>
       <c r="G17" s="90"/>
       <c r="H17" s="92"/>
       <c r="I17" s="78"/>
       <c r="J17" s="80"/>
       <c r="K17" s="90"/>
       <c r="L17" s="90"/>
       <c r="M17" s="90"/>
       <c r="N17" s="100"/>
       <c r="O17" s="83"/>
       <c r="P17" s="83"/>
       <c r="Q17" s="83"/>
       <c r="R17" s="83"/>
       <c r="S17" s="83"/>
     </row>
-    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="104" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="79"/>
       <c r="C18" s="90"/>
       <c r="D18" s="79"/>
       <c r="E18" s="2"/>
-      <c r="F18" s="79"/>
+      <c r="F18" s="120"/>
       <c r="G18" s="90"/>
       <c r="H18" s="92"/>
       <c r="I18" s="78"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
       <c r="N18" s="100"/>
       <c r="O18" s="90"/>
       <c r="P18" s="90"/>
       <c r="Q18" s="90"/>
       <c r="R18" s="90"/>
       <c r="S18" s="90"/>
     </row>
-    <row r="19" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="105" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="79">
         <v>21.1</v>
       </c>
       <c r="C19" s="79">
         <v>41.6</v>
       </c>
       <c r="D19" s="79">
         <v>59.7</v>
       </c>
-      <c r="E19" s="117">
+      <c r="E19" s="111">
         <v>77.8</v>
       </c>
-      <c r="F19" s="79"/>
+      <c r="F19" s="122">
+        <v>99.3</v>
+      </c>
       <c r="G19" s="79"/>
       <c r="H19" s="92"/>
       <c r="I19" s="78"/>
       <c r="J19" s="78"/>
       <c r="K19" s="101"/>
       <c r="L19" s="78"/>
       <c r="M19" s="78"/>
     </row>
-    <row r="20" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="102" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="91">
         <v>21.1</v>
       </c>
       <c r="C20" s="91">
         <v>41.6</v>
       </c>
       <c r="D20" s="91">
         <v>59.7</v>
       </c>
-      <c r="E20" s="118">
+      <c r="E20" s="112">
         <v>77.8</v>
       </c>
-      <c r="F20" s="91"/>
+      <c r="F20" s="123">
+        <v>99.3</v>
+      </c>
       <c r="G20" s="91"/>
       <c r="H20" s="108"/>
       <c r="I20" s="108"/>
       <c r="J20" s="108"/>
       <c r="K20" s="109"/>
       <c r="L20" s="108"/>
       <c r="M20" s="108"/>
     </row>
-    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="106"/>
       <c r="F21" s="106"/>
       <c r="G21" s="106"/>
       <c r="H21" s="106"/>
       <c r="I21" s="106"/>
       <c r="J21" s="107"/>
       <c r="K21" s="107"/>
       <c r="L21" s="107"/>
       <c r="M21" s="107"/>
       <c r="N21" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="94"/>
       <c r="C22" s="94"/>
       <c r="D22" s="94"/>
       <c r="E22" s="94"/>
       <c r="F22" s="94"/>
       <c r="G22" s="94"/>
       <c r="H22" s="94"/>
       <c r="I22" s="94"/>
       <c r="J22" s="10"/>
       <c r="K22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="12"/>
     </row>
-    <row r="23" spans="1:19" s="15" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="111" t="s">
+    <row r="23" spans="1:19" s="15" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="111"/>
-[...10 lines deleted...]
-      <c r="M23" s="112"/>
+      <c r="B23" s="114"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="114"/>
+      <c r="F23" s="114"/>
+      <c r="G23" s="114"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="115"/>
+      <c r="J23" s="115"/>
+      <c r="K23" s="115"/>
+      <c r="L23" s="115"/>
+      <c r="M23" s="115"/>
       <c r="N23" s="59"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="20"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="K24" s="19"/>
       <c r="L24" s="20"/>
       <c r="M24" s="24"/>
       <c r="N24" s="22"/>
     </row>
-    <row r="25" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="86"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="5"/>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="25"/>
       <c r="K25" s="26"/>
       <c r="L25" s="27"/>
       <c r="M25" s="24"/>
       <c r="N25" s="28"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" s="33"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="5"/>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="29"/>
       <c r="K26" s="24"/>
       <c r="L26" s="30"/>
       <c r="M26" s="31"/>
       <c r="N26" s="32"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" s="33"/>
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="35"/>
       <c r="G27" s="34"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="36"/>
       <c r="K27" s="34"/>
       <c r="L27" s="35"/>
       <c r="M27" s="21"/>
       <c r="N27" s="12"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" s="33"/>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="20"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="K28" s="19"/>
       <c r="L28" s="20"/>
       <c r="M28" s="21"/>
       <c r="N28" s="12"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="20"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="K29" s="19"/>
       <c r="L29" s="20"/>
       <c r="M29" s="21"/>
       <c r="N29" s="12"/>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" s="33"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="20"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="K30" s="19"/>
       <c r="L30" s="20"/>
       <c r="M30" s="21"/>
       <c r="N30" s="12"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="33"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="20"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="K31" s="19"/>
       <c r="L31" s="20"/>
       <c r="M31" s="21"/>
       <c r="N31" s="12"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" s="33"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="5"/>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="29"/>
       <c r="K32" s="24"/>
       <c r="L32" s="30"/>
       <c r="M32" s="21"/>
       <c r="N32" s="22"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="87"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="5"/>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="25"/>
       <c r="M33" s="37"/>
       <c r="N33" s="38"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="87"/>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="35"/>
       <c r="G34" s="34"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="36"/>
       <c r="K34" s="34"/>
       <c r="L34" s="35"/>
       <c r="M34" s="24"/>
       <c r="N34" s="38"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="33"/>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="20"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="K35" s="19"/>
       <c r="L35" s="20"/>
       <c r="M35" s="31"/>
       <c r="N35" s="32"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" s="33"/>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="20"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="K36" s="19"/>
       <c r="L36" s="20"/>
       <c r="M36" s="21"/>
       <c r="N36" s="22"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="33"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="20"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="K37" s="19"/>
       <c r="L37" s="20"/>
       <c r="M37" s="21"/>
       <c r="N37" s="3"/>
       <c r="O37" s="7"/>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="33"/>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="20"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="K38" s="19"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="3"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" s="33"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="20"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="K39" s="19"/>
       <c r="L39" s="20"/>
       <c r="M39" s="21"/>
       <c r="N39" s="3"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" s="87"/>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="20"/>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="K40" s="19"/>
       <c r="L40" s="20"/>
       <c r="M40" s="24"/>
       <c r="N40" s="38"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" s="86"/>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="20"/>
       <c r="G41" s="19"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="N41" s="39"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A42" s="33"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="5"/>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="29"/>
       <c r="K42" s="24"/>
       <c r="L42" s="30"/>
       <c r="M42" s="31"/>
       <c r="N42" s="32"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A43" s="33"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="5"/>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="25"/>
       <c r="M43" s="21"/>
       <c r="N43" s="22"/>
       <c r="O43" s="7"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" s="33"/>
       <c r="B44" s="34"/>
       <c r="C44" s="34"/>
       <c r="D44" s="34"/>
       <c r="E44" s="34"/>
       <c r="F44" s="35"/>
       <c r="G44" s="34"/>
       <c r="H44" s="35"/>
       <c r="I44" s="35"/>
       <c r="J44" s="36"/>
       <c r="K44" s="34"/>
       <c r="L44" s="35"/>
       <c r="M44" s="21"/>
       <c r="N44" s="22"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A45" s="33"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="20"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="K45" s="19"/>
       <c r="L45" s="20"/>
       <c r="M45" s="21"/>
       <c r="N45" s="22"/>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A46" s="33"/>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="20"/>
       <c r="G46" s="19"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="K46" s="19"/>
       <c r="L46" s="20"/>
       <c r="M46" s="21"/>
       <c r="N46" s="22"/>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A47" s="33"/>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
       <c r="D47" s="19"/>
       <c r="E47" s="19"/>
       <c r="F47" s="20"/>
       <c r="G47" s="19"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="K47" s="19"/>
       <c r="L47" s="20"/>
       <c r="M47" s="21"/>
       <c r="N47" s="22"/>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A48" s="33"/>
       <c r="B48" s="19"/>
       <c r="C48" s="19"/>
       <c r="D48" s="19"/>
       <c r="E48" s="19"/>
       <c r="F48" s="20"/>
       <c r="G48" s="19"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="K48" s="19"/>
       <c r="L48" s="20"/>
       <c r="M48" s="21"/>
       <c r="N48" s="22"/>
     </row>
-    <row r="49" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="33"/>
       <c r="B49" s="19"/>
       <c r="C49" s="19"/>
       <c r="D49" s="19"/>
       <c r="E49" s="19"/>
       <c r="F49" s="20"/>
       <c r="G49" s="19"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="K49" s="19"/>
       <c r="L49" s="20"/>
       <c r="M49" s="21"/>
       <c r="N49" s="22"/>
     </row>
-    <row r="50" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="33"/>
       <c r="B50" s="19"/>
       <c r="C50" s="19"/>
       <c r="D50" s="19"/>
       <c r="E50" s="19"/>
       <c r="F50" s="20"/>
       <c r="G50" s="19"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="K50" s="19"/>
       <c r="L50" s="20"/>
       <c r="M50" s="24"/>
       <c r="N50" s="22"/>
     </row>
-    <row r="51" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="88"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="5"/>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="29"/>
       <c r="K51" s="24"/>
       <c r="L51" s="30"/>
       <c r="N51" s="40"/>
     </row>
-    <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="33"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="5"/>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="25"/>
       <c r="M52" s="31"/>
       <c r="N52" s="41"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
     </row>
-    <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="33"/>
       <c r="B53" s="34"/>
       <c r="C53" s="34"/>
       <c r="D53" s="34"/>
       <c r="E53" s="34"/>
       <c r="F53" s="35"/>
       <c r="G53" s="34"/>
       <c r="H53" s="35"/>
       <c r="I53" s="35"/>
       <c r="J53" s="36"/>
       <c r="K53" s="34"/>
       <c r="L53" s="35"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="Q53" s="7"/>
     </row>
-    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="33"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="20"/>
       <c r="G54" s="19"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="K54" s="19"/>
       <c r="L54" s="20"/>
       <c r="M54" s="21"/>
       <c r="N54" s="22"/>
       <c r="Q54" s="7"/>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A55" s="42"/>
       <c r="B55" s="19"/>
       <c r="C55" s="19"/>
       <c r="D55" s="19"/>
       <c r="E55" s="19"/>
       <c r="F55" s="20"/>
       <c r="G55" s="19"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="K55" s="19"/>
       <c r="L55" s="20"/>
       <c r="M55" s="21"/>
       <c r="N55" s="4"/>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A56" s="33"/>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="20"/>
       <c r="G56" s="19"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="K56" s="19"/>
       <c r="L56" s="20"/>
       <c r="M56" s="21"/>
       <c r="N56" s="3"/>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A57" s="33"/>
       <c r="B57" s="19"/>
       <c r="C57" s="19"/>
       <c r="D57" s="19"/>
       <c r="E57" s="19"/>
       <c r="F57" s="20"/>
       <c r="G57" s="19"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="K57" s="19"/>
       <c r="L57" s="20"/>
       <c r="M57" s="21"/>
       <c r="N57" s="3"/>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A58" s="33"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="5"/>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="29"/>
       <c r="K58" s="24"/>
       <c r="L58" s="30"/>
       <c r="M58" s="21"/>
       <c r="N58" s="22"/>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A59" s="33"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="5"/>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="25"/>
       <c r="M59" s="24"/>
       <c r="N59" s="3"/>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A60" s="87"/>
       <c r="B60" s="34"/>
       <c r="C60" s="34"/>
       <c r="D60" s="34"/>
       <c r="E60" s="34"/>
       <c r="F60" s="35"/>
       <c r="G60" s="34"/>
       <c r="H60" s="35"/>
       <c r="I60" s="35"/>
       <c r="J60" s="36"/>
       <c r="K60" s="34"/>
       <c r="L60" s="35"/>
       <c r="N60" s="43"/>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A61" s="33"/>
       <c r="B61" s="19"/>
       <c r="C61" s="19"/>
       <c r="D61" s="19"/>
       <c r="E61" s="19"/>
       <c r="F61" s="20"/>
       <c r="G61" s="19"/>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="K61" s="19"/>
       <c r="L61" s="20"/>
       <c r="M61" s="31"/>
       <c r="N61" s="32"/>
       <c r="P61" s="7"/>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A62" s="33"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
       <c r="F62" s="5"/>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="44"/>
       <c r="K62" s="45"/>
       <c r="L62" s="46"/>
       <c r="M62" s="47"/>
       <c r="N62" s="3"/>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A63" s="33"/>
       <c r="B63" s="41"/>
       <c r="C63" s="41"/>
       <c r="D63" s="41"/>
       <c r="E63" s="41"/>
       <c r="F63" s="48"/>
       <c r="G63" s="41"/>
       <c r="H63" s="48"/>
       <c r="I63" s="48"/>
       <c r="J63" s="25"/>
       <c r="M63" s="21"/>
       <c r="N63" s="22"/>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A64" s="33"/>
       <c r="B64" s="34"/>
       <c r="C64" s="34"/>
       <c r="D64" s="34"/>
       <c r="E64" s="34"/>
       <c r="F64" s="35"/>
       <c r="G64" s="34"/>
       <c r="H64" s="35"/>
       <c r="I64" s="35"/>
       <c r="J64" s="36"/>
       <c r="K64" s="34"/>
       <c r="L64" s="35"/>
       <c r="M64" s="21"/>
       <c r="N64" s="3"/>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A65" s="33"/>
       <c r="B65" s="19"/>
       <c r="C65" s="19"/>
       <c r="D65" s="19"/>
       <c r="E65" s="19"/>
       <c r="F65" s="20"/>
       <c r="G65" s="19"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="K65" s="19"/>
       <c r="L65" s="20"/>
       <c r="M65" s="21"/>
       <c r="N65" s="3"/>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A66" s="33"/>
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="20"/>
       <c r="G66" s="19"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="K66" s="19"/>
       <c r="L66" s="20"/>
       <c r="M66" s="24"/>
       <c r="N66" s="3"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A67" s="87"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="19"/>
       <c r="F67" s="20"/>
       <c r="G67" s="19"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="K67" s="19"/>
       <c r="L67" s="20"/>
       <c r="N67" s="49"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A68" s="33"/>
       <c r="B68" s="19"/>
       <c r="C68" s="19"/>
       <c r="D68" s="19"/>
       <c r="E68" s="19"/>
       <c r="F68" s="20"/>
       <c r="G68" s="19"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="K68" s="19"/>
       <c r="L68" s="20"/>
       <c r="M68" s="31"/>
       <c r="N68" s="32"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A69" s="33"/>
       <c r="B69" s="19"/>
       <c r="C69" s="19"/>
       <c r="D69" s="19"/>
       <c r="E69" s="19"/>
       <c r="F69" s="20"/>
       <c r="G69" s="19"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="K69" s="19"/>
       <c r="L69" s="20"/>
       <c r="M69" s="21"/>
       <c r="N69" s="22"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A70" s="33"/>
       <c r="B70" s="19"/>
       <c r="C70" s="19"/>
       <c r="D70" s="19"/>
       <c r="E70" s="19"/>
       <c r="F70" s="20"/>
       <c r="G70" s="19"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="K70" s="19"/>
       <c r="L70" s="20"/>
       <c r="M70" s="45"/>
       <c r="N70" s="22"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A71" s="87"/>
       <c r="B71" s="19"/>
       <c r="C71" s="19"/>
       <c r="D71" s="19"/>
       <c r="E71" s="19"/>
       <c r="F71" s="20"/>
       <c r="G71" s="19"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="K71" s="19"/>
       <c r="L71" s="20"/>
       <c r="N71" s="49"/>
       <c r="P71" s="7"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A72" s="33"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="29"/>
       <c r="K72" s="24"/>
       <c r="L72" s="30"/>
       <c r="M72" s="31"/>
       <c r="N72" s="32"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A73" s="33"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="25"/>
       <c r="M73" s="21"/>
       <c r="N73" s="3"/>
       <c r="O73" s="7"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A74" s="33"/>
       <c r="B74" s="34"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
       <c r="E74" s="34"/>
       <c r="F74" s="35"/>
       <c r="G74" s="34"/>
       <c r="H74" s="35"/>
       <c r="I74" s="35"/>
       <c r="J74" s="36"/>
       <c r="K74" s="34"/>
       <c r="L74" s="35"/>
       <c r="M74" s="21"/>
       <c r="N74" s="22"/>
       <c r="O74" s="7"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A75" s="33"/>
       <c r="B75" s="19"/>
       <c r="C75" s="19"/>
       <c r="D75" s="19"/>
       <c r="E75" s="19"/>
       <c r="F75" s="20"/>
       <c r="G75" s="19"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="K75" s="19"/>
       <c r="L75" s="20"/>
       <c r="M75" s="21"/>
       <c r="N75" s="3"/>
       <c r="O75" s="7"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A76" s="33"/>
       <c r="B76" s="19"/>
       <c r="C76" s="19"/>
       <c r="D76" s="19"/>
       <c r="E76" s="19"/>
       <c r="F76" s="20"/>
       <c r="G76" s="19"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="K76" s="19"/>
       <c r="L76" s="20"/>
       <c r="M76" s="21"/>
       <c r="N76" s="22"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A77" s="33"/>
       <c r="B77" s="19"/>
       <c r="C77" s="19"/>
       <c r="D77" s="19"/>
       <c r="E77" s="19"/>
       <c r="F77" s="20"/>
       <c r="G77" s="19"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
       <c r="K77" s="19"/>
       <c r="L77" s="20"/>
       <c r="M77" s="21"/>
       <c r="N77" s="50"/>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A78" s="23"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="4"/>
       <c r="F78" s="5"/>
       <c r="G78" s="4"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="29"/>
       <c r="K78" s="24"/>
       <c r="L78" s="30"/>
       <c r="M78" s="21"/>
       <c r="N78" s="22"/>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A79" s="33"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11"/>
       <c r="J79" s="25"/>
       <c r="M79" s="21"/>
       <c r="N79" s="22"/>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A80" s="33"/>
       <c r="B80" s="34"/>
       <c r="C80" s="34"/>
       <c r="D80" s="34"/>
       <c r="E80" s="34"/>
       <c r="F80" s="35"/>
       <c r="G80" s="34"/>
       <c r="H80" s="35"/>
       <c r="I80" s="35"/>
       <c r="J80" s="36"/>
       <c r="K80" s="34"/>
       <c r="L80" s="35"/>
       <c r="M80" s="24"/>
       <c r="N80" s="22"/>
     </row>
-    <row r="81" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A81" s="87"/>
       <c r="B81" s="19"/>
       <c r="C81" s="19"/>
       <c r="D81" s="19"/>
       <c r="E81" s="19"/>
       <c r="F81" s="20"/>
       <c r="G81" s="19"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="K81" s="19"/>
       <c r="L81" s="20"/>
       <c r="N81" s="49"/>
     </row>
-    <row r="82" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A82" s="33"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="4"/>
       <c r="F82" s="5"/>
       <c r="G82" s="4"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="29"/>
       <c r="K82" s="24"/>
       <c r="L82" s="30"/>
       <c r="M82" s="31"/>
       <c r="N82" s="32"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
     </row>
-    <row r="83" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A83" s="33"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
       <c r="F83" s="5"/>
       <c r="G83" s="4"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="25"/>
       <c r="M83" s="21"/>
       <c r="N83" s="22"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
     </row>
-    <row r="84" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A84" s="23"/>
       <c r="B84" s="34"/>
       <c r="C84" s="34"/>
       <c r="D84" s="34"/>
       <c r="E84" s="34"/>
       <c r="F84" s="35"/>
       <c r="G84" s="34"/>
       <c r="H84" s="35"/>
       <c r="I84" s="35"/>
       <c r="J84" s="36"/>
       <c r="K84" s="34"/>
       <c r="L84" s="35"/>
       <c r="M84" s="21"/>
       <c r="N84" s="22"/>
       <c r="O84" s="7"/>
     </row>
-    <row r="85" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A85" s="33"/>
       <c r="B85" s="19"/>
       <c r="C85" s="19"/>
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
       <c r="F85" s="20"/>
       <c r="G85" s="19"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="K85" s="19"/>
       <c r="L85" s="20"/>
       <c r="M85" s="21"/>
       <c r="N85" s="22"/>
     </row>
-    <row r="86" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A86" s="33"/>
       <c r="B86" s="19"/>
       <c r="C86" s="19"/>
       <c r="D86" s="19"/>
       <c r="E86" s="19"/>
       <c r="F86" s="20"/>
       <c r="G86" s="19"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="K86" s="19"/>
       <c r="L86" s="20"/>
       <c r="M86" s="24"/>
       <c r="N86" s="22"/>
     </row>
-    <row r="87" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="87"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="5"/>
       <c r="G87" s="4"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
       <c r="J87" s="29"/>
       <c r="K87" s="24"/>
       <c r="L87" s="30"/>
       <c r="N87" s="49"/>
     </row>
-    <row r="88" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="33"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="4"/>
       <c r="F88" s="5"/>
       <c r="G88" s="4"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
       <c r="J88" s="25"/>
       <c r="M88" s="31"/>
       <c r="N88" s="32"/>
     </row>
-    <row r="89" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="33"/>
       <c r="B89" s="34"/>
       <c r="C89" s="34"/>
       <c r="D89" s="34"/>
       <c r="E89" s="34"/>
       <c r="F89" s="35"/>
       <c r="G89" s="34"/>
       <c r="H89" s="35"/>
       <c r="I89" s="35"/>
       <c r="J89" s="36"/>
       <c r="K89" s="34"/>
       <c r="L89" s="35"/>
       <c r="M89" s="21"/>
       <c r="N89" s="22"/>
     </row>
-    <row r="90" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="33"/>
       <c r="B90" s="19"/>
       <c r="C90" s="19"/>
       <c r="D90" s="19"/>
       <c r="E90" s="19"/>
       <c r="F90" s="20"/>
       <c r="G90" s="19"/>
       <c r="H90" s="20"/>
       <c r="I90" s="20"/>
       <c r="K90" s="19"/>
       <c r="L90" s="20"/>
       <c r="M90" s="24"/>
       <c r="N90" s="22"/>
     </row>
-    <row r="91" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A91" s="87"/>
       <c r="B91" s="19"/>
       <c r="C91" s="19"/>
       <c r="D91" s="19"/>
       <c r="E91" s="19"/>
       <c r="F91" s="20"/>
       <c r="G91" s="19"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
       <c r="K91" s="19"/>
       <c r="L91" s="20"/>
       <c r="N91" s="49"/>
     </row>
-    <row r="92" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A92" s="33"/>
       <c r="B92" s="19"/>
       <c r="C92" s="19"/>
       <c r="D92" s="19"/>
       <c r="E92" s="19"/>
       <c r="F92" s="20"/>
       <c r="G92" s="19"/>
       <c r="H92" s="20"/>
       <c r="I92" s="20"/>
       <c r="K92" s="19"/>
       <c r="L92" s="20"/>
       <c r="M92" s="31"/>
       <c r="N92" s="32"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
     </row>
-    <row r="93" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A93" s="33"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
       <c r="F93" s="5"/>
       <c r="G93" s="4"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
       <c r="J93" s="29"/>
       <c r="K93" s="24"/>
       <c r="L93" s="30"/>
       <c r="M93" s="21"/>
       <c r="N93" s="22"/>
       <c r="O93" s="7"/>
     </row>
-    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A94" s="33"/>
       <c r="H94" s="11"/>
       <c r="I94" s="11"/>
       <c r="J94" s="25"/>
       <c r="M94" s="21"/>
       <c r="N94" s="22"/>
     </row>
-    <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="33"/>
       <c r="B95" s="34"/>
       <c r="C95" s="34"/>
       <c r="D95" s="34"/>
       <c r="E95" s="34"/>
       <c r="F95" s="35"/>
       <c r="G95" s="34"/>
       <c r="H95" s="35"/>
       <c r="I95" s="35"/>
       <c r="J95" s="36"/>
       <c r="K95" s="34"/>
       <c r="L95" s="35"/>
       <c r="M95" s="24"/>
       <c r="N95" s="22"/>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A96" s="87"/>
       <c r="B96" s="19"/>
       <c r="C96" s="19"/>
       <c r="D96" s="19"/>
       <c r="E96" s="19"/>
       <c r="F96" s="20"/>
       <c r="G96" s="19"/>
       <c r="H96" s="20"/>
       <c r="I96" s="20"/>
       <c r="K96" s="19"/>
       <c r="L96" s="20"/>
       <c r="N96" s="49"/>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A97" s="33"/>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
       <c r="F97" s="20"/>
       <c r="G97" s="19"/>
       <c r="H97" s="20"/>
       <c r="I97" s="20"/>
       <c r="K97" s="19"/>
       <c r="L97" s="20"/>
       <c r="M97" s="31"/>
       <c r="N97" s="32"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A98" s="33"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="4"/>
       <c r="F98" s="5"/>
       <c r="G98" s="4"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
       <c r="J98" s="29"/>
       <c r="K98" s="24"/>
       <c r="L98" s="30"/>
       <c r="M98" s="21"/>
       <c r="N98" s="22"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A99" s="33"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11"/>
       <c r="J99" s="25"/>
       <c r="M99" s="21"/>
       <c r="N99" s="22"/>
       <c r="O99" s="7"/>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A100" s="33"/>
       <c r="B100" s="34"/>
       <c r="C100" s="34"/>
       <c r="D100" s="34"/>
       <c r="E100" s="34"/>
       <c r="F100" s="35"/>
       <c r="G100" s="34"/>
       <c r="H100" s="35"/>
       <c r="I100" s="35"/>
       <c r="J100" s="36"/>
       <c r="K100" s="34"/>
       <c r="L100" s="35"/>
       <c r="M100" s="21"/>
       <c r="N100" s="22"/>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A101" s="33"/>
       <c r="B101" s="19"/>
       <c r="C101" s="19"/>
       <c r="D101" s="19"/>
       <c r="E101" s="19"/>
       <c r="F101" s="20"/>
       <c r="G101" s="19"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
       <c r="K101" s="19"/>
       <c r="L101" s="20"/>
       <c r="M101" s="24"/>
       <c r="N101" s="22"/>
     </row>
-    <row r="102" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A102" s="87"/>
       <c r="B102" s="51"/>
       <c r="C102" s="51"/>
       <c r="D102" s="51"/>
       <c r="E102" s="51"/>
       <c r="F102" s="52"/>
       <c r="G102" s="51"/>
       <c r="H102" s="52"/>
       <c r="I102" s="52"/>
       <c r="K102" s="51"/>
       <c r="L102" s="52"/>
       <c r="N102" s="49"/>
     </row>
-    <row r="103" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A103" s="33"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11"/>
       <c r="K103" s="51"/>
       <c r="L103" s="52"/>
       <c r="M103" s="31"/>
       <c r="N103" s="32"/>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A104" s="33"/>
       <c r="B104" s="34"/>
       <c r="C104" s="34"/>
       <c r="D104" s="34"/>
       <c r="E104" s="34"/>
       <c r="F104" s="35"/>
       <c r="G104" s="34"/>
       <c r="H104" s="35"/>
       <c r="I104" s="35"/>
       <c r="J104" s="36"/>
       <c r="K104" s="34"/>
       <c r="L104" s="35"/>
       <c r="M104" s="21"/>
       <c r="N104" s="22"/>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A105" s="33"/>
       <c r="B105" s="19"/>
       <c r="C105" s="19"/>
       <c r="D105" s="19"/>
       <c r="E105" s="19"/>
       <c r="F105" s="20"/>
       <c r="G105" s="19"/>
       <c r="H105" s="20"/>
       <c r="I105" s="20"/>
       <c r="K105" s="19"/>
       <c r="L105" s="20"/>
       <c r="M105" s="6"/>
       <c r="N105" s="50"/>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A106" s="33"/>
       <c r="B106" s="19"/>
       <c r="C106" s="19"/>
       <c r="D106" s="19"/>
       <c r="E106" s="19"/>
       <c r="F106" s="20"/>
       <c r="G106" s="19"/>
       <c r="H106" s="20"/>
       <c r="I106" s="20"/>
       <c r="J106" s="53"/>
       <c r="K106" s="4"/>
       <c r="L106" s="5"/>
       <c r="M106" s="24"/>
       <c r="N106" s="50"/>
     </row>
-    <row r="107" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="86"/>
       <c r="B107" s="19"/>
       <c r="C107" s="19"/>
       <c r="D107" s="19"/>
       <c r="E107" s="19"/>
       <c r="F107" s="20"/>
       <c r="G107" s="19"/>
       <c r="H107" s="20"/>
       <c r="I107" s="20"/>
       <c r="J107" s="53"/>
       <c r="K107" s="4"/>
       <c r="L107" s="5"/>
       <c r="M107" s="4"/>
       <c r="N107" s="39"/>
     </row>
-    <row r="108" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="42"/>
       <c r="B108" s="54"/>
       <c r="C108" s="54"/>
       <c r="D108" s="54"/>
       <c r="E108" s="54"/>
       <c r="F108" s="55"/>
       <c r="G108" s="54"/>
       <c r="H108" s="55"/>
       <c r="I108" s="55"/>
       <c r="J108" s="36"/>
       <c r="K108" s="54"/>
       <c r="L108" s="55"/>
       <c r="M108" s="56"/>
       <c r="N108" s="41"/>
     </row>
-    <row r="109" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="42"/>
       <c r="B109" s="57"/>
       <c r="C109" s="57"/>
       <c r="D109" s="57"/>
       <c r="E109" s="57"/>
       <c r="F109" s="58"/>
       <c r="G109" s="57"/>
       <c r="H109" s="58"/>
       <c r="I109" s="58"/>
       <c r="J109" s="18"/>
       <c r="K109" s="57"/>
       <c r="L109" s="58"/>
       <c r="M109" s="6"/>
       <c r="N109" s="59"/>
     </row>
-    <row r="110" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A110" s="33"/>
       <c r="B110" s="51"/>
       <c r="C110" s="51"/>
       <c r="D110" s="51"/>
       <c r="E110" s="51"/>
       <c r="F110" s="52"/>
       <c r="G110" s="51"/>
       <c r="H110" s="52"/>
       <c r="I110" s="52"/>
       <c r="K110" s="57"/>
       <c r="L110" s="58"/>
       <c r="M110" s="60"/>
       <c r="N110" s="22"/>
     </row>
-    <row r="111" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="87"/>
       <c r="B111" s="57"/>
       <c r="C111" s="57"/>
       <c r="D111" s="57"/>
       <c r="E111" s="57"/>
       <c r="F111" s="58"/>
       <c r="G111" s="57"/>
       <c r="H111" s="58"/>
       <c r="I111" s="58"/>
       <c r="K111" s="57"/>
       <c r="L111" s="58"/>
       <c r="M111" s="60"/>
       <c r="N111" s="49"/>
     </row>
-    <row r="112" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A112" s="3"/>
       <c r="B112" s="57"/>
       <c r="C112" s="57"/>
       <c r="D112" s="57"/>
       <c r="E112" s="57"/>
       <c r="F112" s="58"/>
       <c r="G112" s="57"/>
       <c r="H112" s="58"/>
       <c r="I112" s="58"/>
       <c r="K112" s="57"/>
       <c r="L112" s="58"/>
       <c r="M112" s="31"/>
       <c r="N112" s="32"/>
     </row>
-    <row r="113" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A113" s="33"/>
       <c r="B113" s="51"/>
       <c r="C113" s="51"/>
       <c r="D113" s="51"/>
       <c r="E113" s="51"/>
       <c r="F113" s="52"/>
       <c r="G113" s="51"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="K113" s="19"/>
       <c r="L113" s="20"/>
       <c r="M113" s="21"/>
       <c r="N113" s="22"/>
     </row>
-    <row r="114" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A114" s="33"/>
       <c r="B114" s="51"/>
       <c r="C114" s="51"/>
       <c r="D114" s="51"/>
       <c r="E114" s="51"/>
       <c r="F114" s="52"/>
       <c r="G114" s="51"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="K114" s="51"/>
       <c r="L114" s="52"/>
       <c r="N114" s="22"/>
     </row>
-    <row r="115" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="87"/>
       <c r="B115" s="57"/>
       <c r="C115" s="57"/>
       <c r="D115" s="57"/>
       <c r="E115" s="57"/>
       <c r="F115" s="52"/>
       <c r="G115" s="51"/>
       <c r="H115" s="52"/>
       <c r="I115" s="52"/>
       <c r="K115" s="57"/>
       <c r="L115" s="58"/>
       <c r="N115" s="49"/>
       <c r="P115" s="7"/>
     </row>
-    <row r="116" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A116" s="33"/>
       <c r="B116" s="57"/>
       <c r="C116" s="57"/>
       <c r="D116" s="57"/>
       <c r="E116" s="57"/>
       <c r="F116" s="58"/>
       <c r="G116" s="57"/>
       <c r="H116" s="58"/>
       <c r="I116" s="58"/>
       <c r="K116" s="57"/>
       <c r="L116" s="58"/>
       <c r="M116" s="61"/>
       <c r="N116" s="32"/>
       <c r="P116" s="7"/>
       <c r="Q116" s="7"/>
     </row>
-    <row r="117" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A117" s="33"/>
       <c r="B117" s="57"/>
       <c r="C117" s="57"/>
       <c r="D117" s="57"/>
       <c r="E117" s="57"/>
       <c r="F117" s="58"/>
       <c r="G117" s="57"/>
       <c r="H117" s="58"/>
       <c r="I117" s="58"/>
       <c r="K117" s="57"/>
       <c r="L117" s="58"/>
       <c r="M117" s="62"/>
       <c r="N117" s="22"/>
       <c r="O117" s="7"/>
     </row>
-    <row r="118" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="33"/>
       <c r="B118" s="57"/>
       <c r="C118" s="57"/>
       <c r="D118" s="57"/>
       <c r="E118" s="57"/>
       <c r="F118" s="58"/>
       <c r="G118" s="57"/>
       <c r="H118" s="58"/>
       <c r="I118" s="58"/>
       <c r="K118" s="57"/>
       <c r="L118" s="58"/>
       <c r="M118" s="62"/>
       <c r="N118" s="22"/>
       <c r="O118" s="7"/>
     </row>
-    <row r="119" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="42"/>
       <c r="B119" s="51"/>
       <c r="C119" s="51"/>
       <c r="D119" s="51"/>
       <c r="E119" s="51"/>
       <c r="F119" s="52"/>
       <c r="G119" s="51"/>
       <c r="H119" s="52"/>
       <c r="I119" s="52"/>
       <c r="K119" s="57"/>
       <c r="L119" s="58"/>
       <c r="M119" s="62"/>
       <c r="N119" s="22"/>
       <c r="O119" s="7"/>
     </row>
-    <row r="120" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="33"/>
       <c r="B120" s="51"/>
       <c r="C120" s="51"/>
       <c r="D120" s="51"/>
       <c r="E120" s="51"/>
       <c r="F120" s="58"/>
       <c r="G120" s="57"/>
       <c r="H120" s="58"/>
       <c r="I120" s="58"/>
       <c r="K120" s="57"/>
       <c r="L120" s="58"/>
       <c r="M120" s="62"/>
       <c r="N120" s="22"/>
       <c r="O120" s="7"/>
     </row>
-    <row r="121" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="33"/>
       <c r="B121" s="51"/>
       <c r="C121" s="51"/>
       <c r="D121" s="51"/>
       <c r="E121" s="51"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11"/>
       <c r="K121" s="57"/>
       <c r="L121" s="58"/>
       <c r="M121" s="62"/>
       <c r="N121" s="22"/>
       <c r="O121" s="7"/>
     </row>
-    <row r="122" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="33"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11"/>
       <c r="J122" s="29"/>
       <c r="K122" s="24"/>
       <c r="L122" s="30"/>
       <c r="M122" s="62"/>
       <c r="N122" s="50"/>
       <c r="O122" s="7"/>
     </row>
-    <row r="123" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="33"/>
       <c r="B123" s="34"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
       <c r="E123" s="34"/>
       <c r="F123" s="35"/>
       <c r="G123" s="34"/>
       <c r="H123" s="35"/>
       <c r="I123" s="35"/>
       <c r="J123" s="36"/>
       <c r="K123" s="34"/>
       <c r="L123" s="35"/>
       <c r="M123" s="62"/>
       <c r="N123" s="22"/>
       <c r="O123" s="7"/>
     </row>
-    <row r="124" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A124" s="33"/>
       <c r="B124" s="63"/>
       <c r="C124" s="63"/>
       <c r="D124" s="63"/>
       <c r="E124" s="63"/>
       <c r="F124" s="64"/>
       <c r="G124" s="63"/>
       <c r="H124" s="64"/>
       <c r="I124" s="64"/>
       <c r="J124" s="65"/>
       <c r="K124" s="63"/>
       <c r="L124" s="64"/>
       <c r="M124" s="62"/>
       <c r="N124" s="3"/>
     </row>
-    <row r="125" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A125" s="33"/>
       <c r="B125" s="4"/>
       <c r="C125" s="66"/>
       <c r="D125" s="4"/>
       <c r="E125" s="66"/>
       <c r="F125" s="67"/>
       <c r="G125" s="4"/>
       <c r="H125" s="68"/>
       <c r="I125" s="69"/>
       <c r="J125" s="25"/>
       <c r="M125" s="62"/>
       <c r="N125" s="22"/>
     </row>
-    <row r="126" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A126" s="33"/>
       <c r="J126" s="25"/>
       <c r="M126" s="62"/>
       <c r="N126" s="22"/>
     </row>
-    <row r="127" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A127" s="33"/>
       <c r="J127" s="25"/>
       <c r="M127" s="62"/>
       <c r="N127" s="22"/>
     </row>
-    <row r="128" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A128" s="33"/>
       <c r="J128" s="25"/>
       <c r="M128" s="62"/>
       <c r="N128" s="50"/>
     </row>
-    <row r="129" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
       <c r="M129" s="70"/>
     </row>
-    <row r="130" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A130" s="87"/>
       <c r="M130" s="24"/>
       <c r="N130" s="49"/>
     </row>
-    <row r="131" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="33"/>
       <c r="B131" s="71"/>
       <c r="C131" s="15"/>
       <c r="D131" s="15"/>
       <c r="E131" s="15"/>
       <c r="F131" s="11"/>
       <c r="G131" s="15"/>
       <c r="H131" s="16"/>
       <c r="I131" s="17"/>
       <c r="J131" s="18"/>
       <c r="K131" s="15"/>
       <c r="L131" s="11"/>
       <c r="M131" s="31"/>
       <c r="N131" s="32"/>
     </row>
-    <row r="132" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A132" s="73"/>
       <c r="M132" s="21"/>
       <c r="N132" s="74"/>
     </row>
-    <row r="134" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A134" s="75" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="135" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A135" s="75" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="136" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B136" s="71"/>
     </row>
-    <row r="138" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B138" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4C093BC-8460-4C52-9FDC-458CE2451AA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4C093BC-8460-4C52-9FDC-458CE2451AA5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>