--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="32">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
@@ -122,51 +122,51 @@
     <t>Zhitikara</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the region and (or) in the regions. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -267,50 +267,58 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -397,51 +405,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -632,129 +640,135 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="Гиперссылка 2" xfId="15"/>
     <cellStyle name="Гиперссылка 3" xfId="16"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="29"/>
     <cellStyle name="Обычный 11" xfId="30"/>
     <cellStyle name="Обычный 12" xfId="31"/>
     <cellStyle name="Обычный 13" xfId="32"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 2 4" xfId="18"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 4" xfId="20"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 5" xfId="21"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 7" xfId="33"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
@@ -1065,2279 +1079,2303 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="39.88671875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.5546875" style="15" customWidth="1"/>
+    <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="8" style="15" customWidth="1"/>
-    <col min="5" max="5" width="8.88671875" style="15" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="8" style="11" customWidth="1"/>
-    <col min="7" max="7" width="8.33203125" style="15" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="7.88671875" style="15" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="15" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="16" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="11" customWidth="1"/>
-    <col min="13" max="13" width="9.88671875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="2"/>
+    <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="37.140625" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="113" t="s">
+    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="116" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="113"/>
-[...10 lines deleted...]
-      <c r="M1" s="113"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
       <c r="N1" s="1"/>
     </row>
-    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B2" s="118" t="s">
+    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="119"/>
+      <c r="B2" s="121" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="118"/>
-[...9 lines deleted...]
-      <c r="M2" s="118"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
       <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="1:19" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="117"/>
+    <row r="3" spans="1:19" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="120"/>
       <c r="B3" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="76" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="76" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="76" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="76" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="76" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="76" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="76" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="85" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="84"/>
     </row>
-    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="95" t="s">
+    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="122" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="90"/>
       <c r="C4" s="82"/>
       <c r="D4" s="82"/>
-      <c r="E4" s="103"/>
+      <c r="E4" s="102"/>
       <c r="F4" s="90"/>
       <c r="G4" s="90"/>
       <c r="H4" s="92"/>
       <c r="I4" s="78"/>
       <c r="J4" s="92"/>
       <c r="K4" s="81"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
     </row>
-    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="105" t="s">
+    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="103" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="90">
         <v>1966.1</v>
       </c>
       <c r="C5" s="90">
         <v>3784.8</v>
       </c>
       <c r="D5" s="90">
         <v>5804.5</v>
       </c>
-      <c r="E5" s="110">
+      <c r="E5" s="108">
         <v>8101.5</v>
       </c>
-      <c r="F5" s="121">
+      <c r="F5" s="113">
         <v>10397.299999999999</v>
       </c>
-      <c r="G5" s="90"/>
+      <c r="G5" s="111">
+        <v>12475.7</v>
+      </c>
       <c r="H5" s="92"/>
       <c r="I5" s="78"/>
       <c r="J5" s="92"/>
       <c r="K5" s="81"/>
       <c r="L5" s="92"/>
       <c r="M5" s="92"/>
     </row>
-    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="96" t="s">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="90"/>
+      <c r="F6" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H6" s="92"/>
       <c r="I6" s="78"/>
       <c r="J6" s="90"/>
       <c r="K6" s="90"/>
       <c r="L6" s="90"/>
       <c r="M6" s="90"/>
       <c r="N6" s="93"/>
       <c r="O6" s="90"/>
       <c r="P6" s="90"/>
       <c r="Q6" s="90"/>
       <c r="R6" s="90"/>
       <c r="S6" s="90"/>
     </row>
-    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="96" t="s">
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="95" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="90"/>
+      <c r="F7" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H7" s="92"/>
       <c r="I7" s="78"/>
       <c r="J7" s="90"/>
       <c r="K7" s="90"/>
       <c r="L7" s="90"/>
       <c r="M7" s="90"/>
       <c r="N7" s="93"/>
       <c r="O7" s="90"/>
       <c r="P7" s="90"/>
       <c r="Q7" s="90"/>
       <c r="R7" s="90"/>
       <c r="S7" s="90"/>
     </row>
-    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="13" t="s">
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="123" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
-      <c r="D8" s="97"/>
+      <c r="D8" s="96"/>
       <c r="E8" s="2"/>
-      <c r="F8" s="120"/>
-      <c r="G8" s="90"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="111"/>
       <c r="H8" s="92"/>
       <c r="I8" s="78"/>
       <c r="J8" s="90"/>
       <c r="K8" s="90"/>
       <c r="L8" s="90"/>
       <c r="M8" s="90"/>
       <c r="N8" s="93"/>
       <c r="O8" s="90"/>
       <c r="P8" s="90"/>
       <c r="Q8" s="90"/>
       <c r="R8" s="90"/>
       <c r="S8" s="90"/>
     </row>
-    <row r="9" spans="1:19" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="105" t="s">
+    <row r="9" spans="1:19" s="97" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="103" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="90" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="90"/>
+      <c r="F9" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H9" s="92"/>
       <c r="I9" s="78"/>
-      <c r="J9" s="97"/>
-[...2 lines deleted...]
-      <c r="M9" s="97"/>
+      <c r="J9" s="96"/>
+      <c r="K9" s="96"/>
+      <c r="L9" s="96"/>
+      <c r="M9" s="96"/>
       <c r="N9" s="13"/>
-      <c r="O9" s="97"/>
-[...6 lines deleted...]
-      <c r="A10" s="96" t="s">
+      <c r="O9" s="96"/>
+      <c r="P9" s="96"/>
+      <c r="Q9" s="96"/>
+      <c r="R9" s="96"/>
+      <c r="S9" s="96"/>
+    </row>
+    <row r="10" spans="1:19" s="97" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="95" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="90"/>
+      <c r="F10" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H10" s="92"/>
       <c r="I10" s="78"/>
-      <c r="J10" s="97"/>
-[...2 lines deleted...]
-      <c r="M10" s="97"/>
+      <c r="J10" s="96"/>
+      <c r="K10" s="96"/>
+      <c r="L10" s="96"/>
+      <c r="M10" s="96"/>
       <c r="N10" s="13"/>
-      <c r="O10" s="97"/>
-[...6 lines deleted...]
-      <c r="A11" s="103" t="s">
+      <c r="O10" s="96"/>
+      <c r="P10" s="96"/>
+      <c r="Q10" s="96"/>
+      <c r="R10" s="96"/>
+      <c r="S10" s="96"/>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="124" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="83"/>
       <c r="C11" s="90"/>
       <c r="D11" s="83"/>
       <c r="E11" s="2"/>
-      <c r="F11" s="120"/>
-      <c r="G11" s="90"/>
+      <c r="F11" s="112"/>
+      <c r="G11" s="111"/>
       <c r="H11" s="92"/>
       <c r="I11" s="78"/>
       <c r="J11" s="80"/>
       <c r="K11" s="90"/>
       <c r="L11" s="90"/>
       <c r="M11" s="90"/>
       <c r="N11" s="89"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
       <c r="S11" s="83"/>
     </row>
-    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="105" t="s">
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="103" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F12" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="90"/>
+      <c r="F12" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H12" s="92"/>
       <c r="I12" s="78"/>
       <c r="J12" s="83"/>
       <c r="K12" s="79"/>
       <c r="L12" s="83"/>
       <c r="M12" s="92"/>
     </row>
-    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="96" t="s">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="90"/>
+      <c r="F13" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H13" s="92"/>
       <c r="I13" s="78"/>
       <c r="J13" s="83"/>
       <c r="K13" s="79"/>
       <c r="L13" s="83"/>
       <c r="M13" s="92"/>
     </row>
-    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="103" t="s">
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="124" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="90"/>
       <c r="C14" s="90"/>
       <c r="D14" s="90"/>
       <c r="E14" s="2"/>
-      <c r="F14" s="120"/>
-      <c r="G14" s="90"/>
+      <c r="F14" s="112"/>
+      <c r="G14" s="111"/>
       <c r="H14" s="92"/>
       <c r="I14" s="78"/>
       <c r="J14" s="80"/>
       <c r="K14" s="90"/>
       <c r="L14" s="90"/>
       <c r="M14" s="90"/>
       <c r="N14" s="8"/>
       <c r="O14" s="83"/>
       <c r="P14" s="83"/>
       <c r="Q14" s="83"/>
       <c r="R14" s="83"/>
       <c r="S14" s="83"/>
     </row>
-    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="105" t="s">
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="103" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="90">
         <v>251.6</v>
       </c>
       <c r="C15" s="90">
         <v>476.8</v>
       </c>
       <c r="D15" s="90">
         <v>751.3</v>
       </c>
-      <c r="E15" s="110">
+      <c r="E15" s="108">
         <v>999</v>
       </c>
-      <c r="F15" s="121">
+      <c r="F15" s="113">
         <v>1376.1</v>
       </c>
-      <c r="G15" s="90"/>
+      <c r="G15" s="111">
+        <v>1797.4</v>
+      </c>
       <c r="H15" s="92"/>
       <c r="I15" s="78"/>
       <c r="J15" s="92"/>
       <c r="K15" s="81"/>
       <c r="L15" s="92"/>
       <c r="M15" s="92"/>
     </row>
-    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="99" t="s">
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="98" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="83" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F16" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="90"/>
+      <c r="F16" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H16" s="92"/>
       <c r="I16" s="78"/>
       <c r="J16" s="92"/>
       <c r="K16" s="81"/>
       <c r="L16" s="92"/>
       <c r="M16" s="92"/>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="96" t="s">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="95" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="90" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="F17" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="90"/>
+      <c r="F17" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="111" t="s">
+        <v>20</v>
+      </c>
       <c r="H17" s="92"/>
       <c r="I17" s="78"/>
       <c r="J17" s="80"/>
       <c r="K17" s="90"/>
       <c r="L17" s="90"/>
       <c r="M17" s="90"/>
-      <c r="N17" s="100"/>
+      <c r="N17" s="99"/>
       <c r="O17" s="83"/>
       <c r="P17" s="83"/>
       <c r="Q17" s="83"/>
       <c r="R17" s="83"/>
       <c r="S17" s="83"/>
     </row>
-    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="104" t="s">
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="125" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="79"/>
       <c r="C18" s="90"/>
       <c r="D18" s="79"/>
       <c r="E18" s="2"/>
-      <c r="F18" s="120"/>
-      <c r="G18" s="90"/>
+      <c r="F18" s="112"/>
+      <c r="G18" s="111"/>
       <c r="H18" s="92"/>
       <c r="I18" s="78"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
-      <c r="N18" s="100"/>
+      <c r="N18" s="99"/>
       <c r="O18" s="90"/>
       <c r="P18" s="90"/>
       <c r="Q18" s="90"/>
       <c r="R18" s="90"/>
       <c r="S18" s="90"/>
     </row>
-    <row r="19" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="105" t="s">
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="103" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="79">
         <v>21.1</v>
       </c>
       <c r="C19" s="79">
         <v>41.6</v>
       </c>
       <c r="D19" s="79">
         <v>59.7</v>
       </c>
-      <c r="E19" s="111">
+      <c r="E19" s="109">
         <v>77.8</v>
       </c>
-      <c r="F19" s="122">
+      <c r="F19" s="114">
         <v>99.3</v>
       </c>
-      <c r="G19" s="79"/>
+      <c r="G19" s="79">
+        <v>121.4</v>
+      </c>
       <c r="H19" s="92"/>
       <c r="I19" s="78"/>
       <c r="J19" s="78"/>
-      <c r="K19" s="101"/>
+      <c r="K19" s="100"/>
       <c r="L19" s="78"/>
       <c r="M19" s="78"/>
     </row>
-    <row r="20" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="102" t="s">
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="101" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="91">
         <v>21.1</v>
       </c>
       <c r="C20" s="91">
         <v>41.6</v>
       </c>
       <c r="D20" s="91">
         <v>59.7</v>
       </c>
-      <c r="E20" s="112">
+      <c r="E20" s="110">
         <v>77.8</v>
       </c>
-      <c r="F20" s="123">
+      <c r="F20" s="115">
         <v>99.3</v>
       </c>
-      <c r="G20" s="91"/>
-[...7 lines deleted...]
-    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G20" s="91">
+        <v>121.4</v>
+      </c>
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="107"/>
+      <c r="L20" s="106"/>
+      <c r="M20" s="106"/>
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
-      <c r="E21" s="106"/>
-[...7 lines deleted...]
-      <c r="M21" s="107"/>
+      <c r="E21" s="104"/>
+      <c r="F21" s="104"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="104"/>
+      <c r="I21" s="104"/>
+      <c r="J21" s="105"/>
+      <c r="K21" s="105"/>
+      <c r="L21" s="105"/>
+      <c r="M21" s="105"/>
       <c r="N21" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="94"/>
       <c r="C22" s="94"/>
       <c r="D22" s="94"/>
       <c r="E22" s="94"/>
       <c r="F22" s="94"/>
       <c r="G22" s="94"/>
       <c r="H22" s="94"/>
       <c r="I22" s="94"/>
       <c r="J22" s="10"/>
       <c r="K22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="12"/>
     </row>
-    <row r="23" spans="1:19" s="15" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="114" t="s">
+    <row r="23" spans="1:19" s="15" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="114"/>
-[...10 lines deleted...]
-      <c r="M23" s="115"/>
+      <c r="B23" s="117"/>
+      <c r="C23" s="117"/>
+      <c r="D23" s="117"/>
+      <c r="E23" s="117"/>
+      <c r="F23" s="117"/>
+      <c r="G23" s="117"/>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="118"/>
+      <c r="K23" s="118"/>
+      <c r="L23" s="118"/>
+      <c r="M23" s="118"/>
       <c r="N23" s="59"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="20"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="K24" s="19"/>
       <c r="L24" s="20"/>
       <c r="M24" s="24"/>
       <c r="N24" s="22"/>
     </row>
-    <row r="25" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="86"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="5"/>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="25"/>
       <c r="K25" s="26"/>
       <c r="L25" s="27"/>
       <c r="M25" s="24"/>
       <c r="N25" s="28"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A26" s="33"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="5"/>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="29"/>
       <c r="K26" s="24"/>
       <c r="L26" s="30"/>
       <c r="M26" s="31"/>
       <c r="N26" s="32"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A27" s="33"/>
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="35"/>
       <c r="G27" s="34"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="36"/>
       <c r="K27" s="34"/>
       <c r="L27" s="35"/>
       <c r="M27" s="21"/>
       <c r="N27" s="12"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A28" s="33"/>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="20"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="K28" s="19"/>
       <c r="L28" s="20"/>
       <c r="M28" s="21"/>
       <c r="N28" s="12"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A29" s="33"/>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="20"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="K29" s="19"/>
       <c r="L29" s="20"/>
       <c r="M29" s="21"/>
       <c r="N29" s="12"/>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A30" s="33"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="20"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="K30" s="19"/>
       <c r="L30" s="20"/>
       <c r="M30" s="21"/>
       <c r="N30" s="12"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A31" s="33"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="20"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="K31" s="19"/>
       <c r="L31" s="20"/>
       <c r="M31" s="21"/>
       <c r="N31" s="12"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A32" s="33"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="5"/>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="29"/>
       <c r="K32" s="24"/>
       <c r="L32" s="30"/>
       <c r="M32" s="21"/>
       <c r="N32" s="22"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="87"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="5"/>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="25"/>
       <c r="M33" s="37"/>
       <c r="N33" s="38"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A34" s="87"/>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="35"/>
       <c r="G34" s="34"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="36"/>
       <c r="K34" s="34"/>
       <c r="L34" s="35"/>
       <c r="M34" s="24"/>
       <c r="N34" s="38"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A35" s="33"/>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="20"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="K35" s="19"/>
       <c r="L35" s="20"/>
       <c r="M35" s="31"/>
       <c r="N35" s="32"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A36" s="33"/>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="20"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="K36" s="19"/>
       <c r="L36" s="20"/>
       <c r="M36" s="21"/>
       <c r="N36" s="22"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A37" s="33"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="20"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="K37" s="19"/>
       <c r="L37" s="20"/>
       <c r="M37" s="21"/>
       <c r="N37" s="3"/>
       <c r="O37" s="7"/>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A38" s="33"/>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="20"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="K38" s="19"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="3"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A39" s="33"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="20"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="K39" s="19"/>
       <c r="L39" s="20"/>
       <c r="M39" s="21"/>
       <c r="N39" s="3"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A40" s="87"/>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="20"/>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="K40" s="19"/>
       <c r="L40" s="20"/>
       <c r="M40" s="24"/>
       <c r="N40" s="38"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A41" s="86"/>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="20"/>
       <c r="G41" s="19"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="N41" s="39"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A42" s="33"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="5"/>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="29"/>
       <c r="K42" s="24"/>
       <c r="L42" s="30"/>
       <c r="M42" s="31"/>
       <c r="N42" s="32"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A43" s="33"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="5"/>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="25"/>
       <c r="M43" s="21"/>
       <c r="N43" s="22"/>
       <c r="O43" s="7"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A44" s="33"/>
       <c r="B44" s="34"/>
       <c r="C44" s="34"/>
       <c r="D44" s="34"/>
       <c r="E44" s="34"/>
       <c r="F44" s="35"/>
       <c r="G44" s="34"/>
       <c r="H44" s="35"/>
       <c r="I44" s="35"/>
       <c r="J44" s="36"/>
       <c r="K44" s="34"/>
       <c r="L44" s="35"/>
       <c r="M44" s="21"/>
       <c r="N44" s="22"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A45" s="33"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="20"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="K45" s="19"/>
       <c r="L45" s="20"/>
       <c r="M45" s="21"/>
       <c r="N45" s="22"/>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A46" s="33"/>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="20"/>
       <c r="G46" s="19"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="K46" s="19"/>
       <c r="L46" s="20"/>
       <c r="M46" s="21"/>
       <c r="N46" s="22"/>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A47" s="33"/>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
       <c r="D47" s="19"/>
       <c r="E47" s="19"/>
       <c r="F47" s="20"/>
       <c r="G47" s="19"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="K47" s="19"/>
       <c r="L47" s="20"/>
       <c r="M47" s="21"/>
       <c r="N47" s="22"/>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A48" s="33"/>
       <c r="B48" s="19"/>
       <c r="C48" s="19"/>
       <c r="D48" s="19"/>
       <c r="E48" s="19"/>
       <c r="F48" s="20"/>
       <c r="G48" s="19"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="K48" s="19"/>
       <c r="L48" s="20"/>
       <c r="M48" s="21"/>
       <c r="N48" s="22"/>
     </row>
-    <row r="49" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="33"/>
       <c r="B49" s="19"/>
       <c r="C49" s="19"/>
       <c r="D49" s="19"/>
       <c r="E49" s="19"/>
       <c r="F49" s="20"/>
       <c r="G49" s="19"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="K49" s="19"/>
       <c r="L49" s="20"/>
       <c r="M49" s="21"/>
       <c r="N49" s="22"/>
     </row>
-    <row r="50" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="33"/>
       <c r="B50" s="19"/>
       <c r="C50" s="19"/>
       <c r="D50" s="19"/>
       <c r="E50" s="19"/>
       <c r="F50" s="20"/>
       <c r="G50" s="19"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="K50" s="19"/>
       <c r="L50" s="20"/>
       <c r="M50" s="24"/>
       <c r="N50" s="22"/>
     </row>
-    <row r="51" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="88"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="5"/>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="29"/>
       <c r="K51" s="24"/>
       <c r="L51" s="30"/>
       <c r="N51" s="40"/>
     </row>
-    <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="33"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="5"/>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="25"/>
       <c r="M52" s="31"/>
       <c r="N52" s="41"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
     </row>
-    <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="33"/>
       <c r="B53" s="34"/>
       <c r="C53" s="34"/>
       <c r="D53" s="34"/>
       <c r="E53" s="34"/>
       <c r="F53" s="35"/>
       <c r="G53" s="34"/>
       <c r="H53" s="35"/>
       <c r="I53" s="35"/>
       <c r="J53" s="36"/>
       <c r="K53" s="34"/>
       <c r="L53" s="35"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="Q53" s="7"/>
     </row>
-    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="33"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="20"/>
       <c r="G54" s="19"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="K54" s="19"/>
       <c r="L54" s="20"/>
       <c r="M54" s="21"/>
       <c r="N54" s="22"/>
       <c r="Q54" s="7"/>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A55" s="42"/>
       <c r="B55" s="19"/>
       <c r="C55" s="19"/>
       <c r="D55" s="19"/>
       <c r="E55" s="19"/>
       <c r="F55" s="20"/>
       <c r="G55" s="19"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="K55" s="19"/>
       <c r="L55" s="20"/>
       <c r="M55" s="21"/>
       <c r="N55" s="4"/>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="33"/>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="20"/>
       <c r="G56" s="19"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="K56" s="19"/>
       <c r="L56" s="20"/>
       <c r="M56" s="21"/>
       <c r="N56" s="3"/>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A57" s="33"/>
       <c r="B57" s="19"/>
       <c r="C57" s="19"/>
       <c r="D57" s="19"/>
       <c r="E57" s="19"/>
       <c r="F57" s="20"/>
       <c r="G57" s="19"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="K57" s="19"/>
       <c r="L57" s="20"/>
       <c r="M57" s="21"/>
       <c r="N57" s="3"/>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="33"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="5"/>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="29"/>
       <c r="K58" s="24"/>
       <c r="L58" s="30"/>
       <c r="M58" s="21"/>
       <c r="N58" s="22"/>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A59" s="33"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="5"/>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="25"/>
       <c r="M59" s="24"/>
       <c r="N59" s="3"/>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A60" s="87"/>
       <c r="B60" s="34"/>
       <c r="C60" s="34"/>
       <c r="D60" s="34"/>
       <c r="E60" s="34"/>
       <c r="F60" s="35"/>
       <c r="G60" s="34"/>
       <c r="H60" s="35"/>
       <c r="I60" s="35"/>
       <c r="J60" s="36"/>
       <c r="K60" s="34"/>
       <c r="L60" s="35"/>
       <c r="N60" s="43"/>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="33"/>
       <c r="B61" s="19"/>
       <c r="C61" s="19"/>
       <c r="D61" s="19"/>
       <c r="E61" s="19"/>
       <c r="F61" s="20"/>
       <c r="G61" s="19"/>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="K61" s="19"/>
       <c r="L61" s="20"/>
       <c r="M61" s="31"/>
       <c r="N61" s="32"/>
       <c r="P61" s="7"/>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="33"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
       <c r="F62" s="5"/>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="44"/>
       <c r="K62" s="45"/>
       <c r="L62" s="46"/>
       <c r="M62" s="47"/>
       <c r="N62" s="3"/>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A63" s="33"/>
       <c r="B63" s="41"/>
       <c r="C63" s="41"/>
       <c r="D63" s="41"/>
       <c r="E63" s="41"/>
       <c r="F63" s="48"/>
       <c r="G63" s="41"/>
       <c r="H63" s="48"/>
       <c r="I63" s="48"/>
       <c r="J63" s="25"/>
       <c r="M63" s="21"/>
       <c r="N63" s="22"/>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A64" s="33"/>
       <c r="B64" s="34"/>
       <c r="C64" s="34"/>
       <c r="D64" s="34"/>
       <c r="E64" s="34"/>
       <c r="F64" s="35"/>
       <c r="G64" s="34"/>
       <c r="H64" s="35"/>
       <c r="I64" s="35"/>
       <c r="J64" s="36"/>
       <c r="K64" s="34"/>
       <c r="L64" s="35"/>
       <c r="M64" s="21"/>
       <c r="N64" s="3"/>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A65" s="33"/>
       <c r="B65" s="19"/>
       <c r="C65" s="19"/>
       <c r="D65" s="19"/>
       <c r="E65" s="19"/>
       <c r="F65" s="20"/>
       <c r="G65" s="19"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="K65" s="19"/>
       <c r="L65" s="20"/>
       <c r="M65" s="21"/>
       <c r="N65" s="3"/>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="33"/>
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="20"/>
       <c r="G66" s="19"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="K66" s="19"/>
       <c r="L66" s="20"/>
       <c r="M66" s="24"/>
       <c r="N66" s="3"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="87"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="19"/>
       <c r="F67" s="20"/>
       <c r="G67" s="19"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="K67" s="19"/>
       <c r="L67" s="20"/>
       <c r="N67" s="49"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="33"/>
       <c r="B68" s="19"/>
       <c r="C68" s="19"/>
       <c r="D68" s="19"/>
       <c r="E68" s="19"/>
       <c r="F68" s="20"/>
       <c r="G68" s="19"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="K68" s="19"/>
       <c r="L68" s="20"/>
       <c r="M68" s="31"/>
       <c r="N68" s="32"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="33"/>
       <c r="B69" s="19"/>
       <c r="C69" s="19"/>
       <c r="D69" s="19"/>
       <c r="E69" s="19"/>
       <c r="F69" s="20"/>
       <c r="G69" s="19"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="K69" s="19"/>
       <c r="L69" s="20"/>
       <c r="M69" s="21"/>
       <c r="N69" s="22"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A70" s="33"/>
       <c r="B70" s="19"/>
       <c r="C70" s="19"/>
       <c r="D70" s="19"/>
       <c r="E70" s="19"/>
       <c r="F70" s="20"/>
       <c r="G70" s="19"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="K70" s="19"/>
       <c r="L70" s="20"/>
       <c r="M70" s="45"/>
       <c r="N70" s="22"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A71" s="87"/>
       <c r="B71" s="19"/>
       <c r="C71" s="19"/>
       <c r="D71" s="19"/>
       <c r="E71" s="19"/>
       <c r="F71" s="20"/>
       <c r="G71" s="19"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="K71" s="19"/>
       <c r="L71" s="20"/>
       <c r="N71" s="49"/>
       <c r="P71" s="7"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A72" s="33"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="29"/>
       <c r="K72" s="24"/>
       <c r="L72" s="30"/>
       <c r="M72" s="31"/>
       <c r="N72" s="32"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="33"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="25"/>
       <c r="M73" s="21"/>
       <c r="N73" s="3"/>
       <c r="O73" s="7"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="33"/>
       <c r="B74" s="34"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
       <c r="E74" s="34"/>
       <c r="F74" s="35"/>
       <c r="G74" s="34"/>
       <c r="H74" s="35"/>
       <c r="I74" s="35"/>
       <c r="J74" s="36"/>
       <c r="K74" s="34"/>
       <c r="L74" s="35"/>
       <c r="M74" s="21"/>
       <c r="N74" s="22"/>
       <c r="O74" s="7"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="33"/>
       <c r="B75" s="19"/>
       <c r="C75" s="19"/>
       <c r="D75" s="19"/>
       <c r="E75" s="19"/>
       <c r="F75" s="20"/>
       <c r="G75" s="19"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="K75" s="19"/>
       <c r="L75" s="20"/>
       <c r="M75" s="21"/>
       <c r="N75" s="3"/>
       <c r="O75" s="7"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="33"/>
       <c r="B76" s="19"/>
       <c r="C76" s="19"/>
       <c r="D76" s="19"/>
       <c r="E76" s="19"/>
       <c r="F76" s="20"/>
       <c r="G76" s="19"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="K76" s="19"/>
       <c r="L76" s="20"/>
       <c r="M76" s="21"/>
       <c r="N76" s="22"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="33"/>
       <c r="B77" s="19"/>
       <c r="C77" s="19"/>
       <c r="D77" s="19"/>
       <c r="E77" s="19"/>
       <c r="F77" s="20"/>
       <c r="G77" s="19"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
       <c r="K77" s="19"/>
       <c r="L77" s="20"/>
       <c r="M77" s="21"/>
       <c r="N77" s="50"/>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="23"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="4"/>
       <c r="F78" s="5"/>
       <c r="G78" s="4"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="29"/>
       <c r="K78" s="24"/>
       <c r="L78" s="30"/>
       <c r="M78" s="21"/>
       <c r="N78" s="22"/>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="33"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11"/>
       <c r="J79" s="25"/>
       <c r="M79" s="21"/>
       <c r="N79" s="22"/>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A80" s="33"/>
       <c r="B80" s="34"/>
       <c r="C80" s="34"/>
       <c r="D80" s="34"/>
       <c r="E80" s="34"/>
       <c r="F80" s="35"/>
       <c r="G80" s="34"/>
       <c r="H80" s="35"/>
       <c r="I80" s="35"/>
       <c r="J80" s="36"/>
       <c r="K80" s="34"/>
       <c r="L80" s="35"/>
       <c r="M80" s="24"/>
       <c r="N80" s="22"/>
     </row>
-    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A81" s="87"/>
       <c r="B81" s="19"/>
       <c r="C81" s="19"/>
       <c r="D81" s="19"/>
       <c r="E81" s="19"/>
       <c r="F81" s="20"/>
       <c r="G81" s="19"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="K81" s="19"/>
       <c r="L81" s="20"/>
       <c r="N81" s="49"/>
     </row>
-    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A82" s="33"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="4"/>
       <c r="F82" s="5"/>
       <c r="G82" s="4"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="29"/>
       <c r="K82" s="24"/>
       <c r="L82" s="30"/>
       <c r="M82" s="31"/>
       <c r="N82" s="32"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
     </row>
-    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A83" s="33"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
       <c r="F83" s="5"/>
       <c r="G83" s="4"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="25"/>
       <c r="M83" s="21"/>
       <c r="N83" s="22"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
     </row>
-    <row r="84" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A84" s="23"/>
       <c r="B84" s="34"/>
       <c r="C84" s="34"/>
       <c r="D84" s="34"/>
       <c r="E84" s="34"/>
       <c r="F84" s="35"/>
       <c r="G84" s="34"/>
       <c r="H84" s="35"/>
       <c r="I84" s="35"/>
       <c r="J84" s="36"/>
       <c r="K84" s="34"/>
       <c r="L84" s="35"/>
       <c r="M84" s="21"/>
       <c r="N84" s="22"/>
       <c r="O84" s="7"/>
     </row>
-    <row r="85" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A85" s="33"/>
       <c r="B85" s="19"/>
       <c r="C85" s="19"/>
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
       <c r="F85" s="20"/>
       <c r="G85" s="19"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="K85" s="19"/>
       <c r="L85" s="20"/>
       <c r="M85" s="21"/>
       <c r="N85" s="22"/>
     </row>
-    <row r="86" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A86" s="33"/>
       <c r="B86" s="19"/>
       <c r="C86" s="19"/>
       <c r="D86" s="19"/>
       <c r="E86" s="19"/>
       <c r="F86" s="20"/>
       <c r="G86" s="19"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="K86" s="19"/>
       <c r="L86" s="20"/>
       <c r="M86" s="24"/>
       <c r="N86" s="22"/>
     </row>
-    <row r="87" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="87"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="5"/>
       <c r="G87" s="4"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
       <c r="J87" s="29"/>
       <c r="K87" s="24"/>
       <c r="L87" s="30"/>
       <c r="N87" s="49"/>
     </row>
-    <row r="88" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="33"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="4"/>
       <c r="F88" s="5"/>
       <c r="G88" s="4"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
       <c r="J88" s="25"/>
       <c r="M88" s="31"/>
       <c r="N88" s="32"/>
     </row>
-    <row r="89" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="33"/>
       <c r="B89" s="34"/>
       <c r="C89" s="34"/>
       <c r="D89" s="34"/>
       <c r="E89" s="34"/>
       <c r="F89" s="35"/>
       <c r="G89" s="34"/>
       <c r="H89" s="35"/>
       <c r="I89" s="35"/>
       <c r="J89" s="36"/>
       <c r="K89" s="34"/>
       <c r="L89" s="35"/>
       <c r="M89" s="21"/>
       <c r="N89" s="22"/>
     </row>
-    <row r="90" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="33"/>
       <c r="B90" s="19"/>
       <c r="C90" s="19"/>
       <c r="D90" s="19"/>
       <c r="E90" s="19"/>
       <c r="F90" s="20"/>
       <c r="G90" s="19"/>
       <c r="H90" s="20"/>
       <c r="I90" s="20"/>
       <c r="K90" s="19"/>
       <c r="L90" s="20"/>
       <c r="M90" s="24"/>
       <c r="N90" s="22"/>
     </row>
-    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A91" s="87"/>
       <c r="B91" s="19"/>
       <c r="C91" s="19"/>
       <c r="D91" s="19"/>
       <c r="E91" s="19"/>
       <c r="F91" s="20"/>
       <c r="G91" s="19"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
       <c r="K91" s="19"/>
       <c r="L91" s="20"/>
       <c r="N91" s="49"/>
     </row>
-    <row r="92" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A92" s="33"/>
       <c r="B92" s="19"/>
       <c r="C92" s="19"/>
       <c r="D92" s="19"/>
       <c r="E92" s="19"/>
       <c r="F92" s="20"/>
       <c r="G92" s="19"/>
       <c r="H92" s="20"/>
       <c r="I92" s="20"/>
       <c r="K92" s="19"/>
       <c r="L92" s="20"/>
       <c r="M92" s="31"/>
       <c r="N92" s="32"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
     </row>
-    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A93" s="33"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
       <c r="F93" s="5"/>
       <c r="G93" s="4"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
       <c r="J93" s="29"/>
       <c r="K93" s="24"/>
       <c r="L93" s="30"/>
       <c r="M93" s="21"/>
       <c r="N93" s="22"/>
       <c r="O93" s="7"/>
     </row>
-    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A94" s="33"/>
       <c r="H94" s="11"/>
       <c r="I94" s="11"/>
       <c r="J94" s="25"/>
       <c r="M94" s="21"/>
       <c r="N94" s="22"/>
     </row>
-    <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="33"/>
       <c r="B95" s="34"/>
       <c r="C95" s="34"/>
       <c r="D95" s="34"/>
       <c r="E95" s="34"/>
       <c r="F95" s="35"/>
       <c r="G95" s="34"/>
       <c r="H95" s="35"/>
       <c r="I95" s="35"/>
       <c r="J95" s="36"/>
       <c r="K95" s="34"/>
       <c r="L95" s="35"/>
       <c r="M95" s="24"/>
       <c r="N95" s="22"/>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A96" s="87"/>
       <c r="B96" s="19"/>
       <c r="C96" s="19"/>
       <c r="D96" s="19"/>
       <c r="E96" s="19"/>
       <c r="F96" s="20"/>
       <c r="G96" s="19"/>
       <c r="H96" s="20"/>
       <c r="I96" s="20"/>
       <c r="K96" s="19"/>
       <c r="L96" s="20"/>
       <c r="N96" s="49"/>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A97" s="33"/>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
       <c r="F97" s="20"/>
       <c r="G97" s="19"/>
       <c r="H97" s="20"/>
       <c r="I97" s="20"/>
       <c r="K97" s="19"/>
       <c r="L97" s="20"/>
       <c r="M97" s="31"/>
       <c r="N97" s="32"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A98" s="33"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="4"/>
       <c r="F98" s="5"/>
       <c r="G98" s="4"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
       <c r="J98" s="29"/>
       <c r="K98" s="24"/>
       <c r="L98" s="30"/>
       <c r="M98" s="21"/>
       <c r="N98" s="22"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A99" s="33"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11"/>
       <c r="J99" s="25"/>
       <c r="M99" s="21"/>
       <c r="N99" s="22"/>
       <c r="O99" s="7"/>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A100" s="33"/>
       <c r="B100" s="34"/>
       <c r="C100" s="34"/>
       <c r="D100" s="34"/>
       <c r="E100" s="34"/>
       <c r="F100" s="35"/>
       <c r="G100" s="34"/>
       <c r="H100" s="35"/>
       <c r="I100" s="35"/>
       <c r="J100" s="36"/>
       <c r="K100" s="34"/>
       <c r="L100" s="35"/>
       <c r="M100" s="21"/>
       <c r="N100" s="22"/>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A101" s="33"/>
       <c r="B101" s="19"/>
       <c r="C101" s="19"/>
       <c r="D101" s="19"/>
       <c r="E101" s="19"/>
       <c r="F101" s="20"/>
       <c r="G101" s="19"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
       <c r="K101" s="19"/>
       <c r="L101" s="20"/>
       <c r="M101" s="24"/>
       <c r="N101" s="22"/>
     </row>
-    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A102" s="87"/>
       <c r="B102" s="51"/>
       <c r="C102" s="51"/>
       <c r="D102" s="51"/>
       <c r="E102" s="51"/>
       <c r="F102" s="52"/>
       <c r="G102" s="51"/>
       <c r="H102" s="52"/>
       <c r="I102" s="52"/>
       <c r="K102" s="51"/>
       <c r="L102" s="52"/>
       <c r="N102" s="49"/>
     </row>
-    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A103" s="33"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11"/>
       <c r="K103" s="51"/>
       <c r="L103" s="52"/>
       <c r="M103" s="31"/>
       <c r="N103" s="32"/>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A104" s="33"/>
       <c r="B104" s="34"/>
       <c r="C104" s="34"/>
       <c r="D104" s="34"/>
       <c r="E104" s="34"/>
       <c r="F104" s="35"/>
       <c r="G104" s="34"/>
       <c r="H104" s="35"/>
       <c r="I104" s="35"/>
       <c r="J104" s="36"/>
       <c r="K104" s="34"/>
       <c r="L104" s="35"/>
       <c r="M104" s="21"/>
       <c r="N104" s="22"/>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A105" s="33"/>
       <c r="B105" s="19"/>
       <c r="C105" s="19"/>
       <c r="D105" s="19"/>
       <c r="E105" s="19"/>
       <c r="F105" s="20"/>
       <c r="G105" s="19"/>
       <c r="H105" s="20"/>
       <c r="I105" s="20"/>
       <c r="K105" s="19"/>
       <c r="L105" s="20"/>
       <c r="M105" s="6"/>
       <c r="N105" s="50"/>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A106" s="33"/>
       <c r="B106" s="19"/>
       <c r="C106" s="19"/>
       <c r="D106" s="19"/>
       <c r="E106" s="19"/>
       <c r="F106" s="20"/>
       <c r="G106" s="19"/>
       <c r="H106" s="20"/>
       <c r="I106" s="20"/>
       <c r="J106" s="53"/>
       <c r="K106" s="4"/>
       <c r="L106" s="5"/>
       <c r="M106" s="24"/>
       <c r="N106" s="50"/>
     </row>
-    <row r="107" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="86"/>
       <c r="B107" s="19"/>
       <c r="C107" s="19"/>
       <c r="D107" s="19"/>
       <c r="E107" s="19"/>
       <c r="F107" s="20"/>
       <c r="G107" s="19"/>
       <c r="H107" s="20"/>
       <c r="I107" s="20"/>
       <c r="J107" s="53"/>
       <c r="K107" s="4"/>
       <c r="L107" s="5"/>
       <c r="M107" s="4"/>
       <c r="N107" s="39"/>
     </row>
-    <row r="108" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="42"/>
       <c r="B108" s="54"/>
       <c r="C108" s="54"/>
       <c r="D108" s="54"/>
       <c r="E108" s="54"/>
       <c r="F108" s="55"/>
       <c r="G108" s="54"/>
       <c r="H108" s="55"/>
       <c r="I108" s="55"/>
       <c r="J108" s="36"/>
       <c r="K108" s="54"/>
       <c r="L108" s="55"/>
       <c r="M108" s="56"/>
       <c r="N108" s="41"/>
     </row>
-    <row r="109" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="42"/>
       <c r="B109" s="57"/>
       <c r="C109" s="57"/>
       <c r="D109" s="57"/>
       <c r="E109" s="57"/>
       <c r="F109" s="58"/>
       <c r="G109" s="57"/>
       <c r="H109" s="58"/>
       <c r="I109" s="58"/>
       <c r="J109" s="18"/>
       <c r="K109" s="57"/>
       <c r="L109" s="58"/>
       <c r="M109" s="6"/>
       <c r="N109" s="59"/>
     </row>
-    <row r="110" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A110" s="33"/>
       <c r="B110" s="51"/>
       <c r="C110" s="51"/>
       <c r="D110" s="51"/>
       <c r="E110" s="51"/>
       <c r="F110" s="52"/>
       <c r="G110" s="51"/>
       <c r="H110" s="52"/>
       <c r="I110" s="52"/>
       <c r="K110" s="57"/>
       <c r="L110" s="58"/>
       <c r="M110" s="60"/>
       <c r="N110" s="22"/>
     </row>
-    <row r="111" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="87"/>
       <c r="B111" s="57"/>
       <c r="C111" s="57"/>
       <c r="D111" s="57"/>
       <c r="E111" s="57"/>
       <c r="F111" s="58"/>
       <c r="G111" s="57"/>
       <c r="H111" s="58"/>
       <c r="I111" s="58"/>
       <c r="K111" s="57"/>
       <c r="L111" s="58"/>
       <c r="M111" s="60"/>
       <c r="N111" s="49"/>
     </row>
-    <row r="112" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A112" s="3"/>
       <c r="B112" s="57"/>
       <c r="C112" s="57"/>
       <c r="D112" s="57"/>
       <c r="E112" s="57"/>
       <c r="F112" s="58"/>
       <c r="G112" s="57"/>
       <c r="H112" s="58"/>
       <c r="I112" s="58"/>
       <c r="K112" s="57"/>
       <c r="L112" s="58"/>
       <c r="M112" s="31"/>
       <c r="N112" s="32"/>
     </row>
-    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A113" s="33"/>
       <c r="B113" s="51"/>
       <c r="C113" s="51"/>
       <c r="D113" s="51"/>
       <c r="E113" s="51"/>
       <c r="F113" s="52"/>
       <c r="G113" s="51"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="K113" s="19"/>
       <c r="L113" s="20"/>
       <c r="M113" s="21"/>
       <c r="N113" s="22"/>
     </row>
-    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A114" s="33"/>
       <c r="B114" s="51"/>
       <c r="C114" s="51"/>
       <c r="D114" s="51"/>
       <c r="E114" s="51"/>
       <c r="F114" s="52"/>
       <c r="G114" s="51"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="K114" s="51"/>
       <c r="L114" s="52"/>
       <c r="N114" s="22"/>
     </row>
-    <row r="115" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="87"/>
       <c r="B115" s="57"/>
       <c r="C115" s="57"/>
       <c r="D115" s="57"/>
       <c r="E115" s="57"/>
       <c r="F115" s="52"/>
       <c r="G115" s="51"/>
       <c r="H115" s="52"/>
       <c r="I115" s="52"/>
       <c r="K115" s="57"/>
       <c r="L115" s="58"/>
       <c r="N115" s="49"/>
       <c r="P115" s="7"/>
     </row>
-    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A116" s="33"/>
       <c r="B116" s="57"/>
       <c r="C116" s="57"/>
       <c r="D116" s="57"/>
       <c r="E116" s="57"/>
       <c r="F116" s="58"/>
       <c r="G116" s="57"/>
       <c r="H116" s="58"/>
       <c r="I116" s="58"/>
       <c r="K116" s="57"/>
       <c r="L116" s="58"/>
       <c r="M116" s="61"/>
       <c r="N116" s="32"/>
       <c r="P116" s="7"/>
       <c r="Q116" s="7"/>
     </row>
-    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A117" s="33"/>
       <c r="B117" s="57"/>
       <c r="C117" s="57"/>
       <c r="D117" s="57"/>
       <c r="E117" s="57"/>
       <c r="F117" s="58"/>
       <c r="G117" s="57"/>
       <c r="H117" s="58"/>
       <c r="I117" s="58"/>
       <c r="K117" s="57"/>
       <c r="L117" s="58"/>
       <c r="M117" s="62"/>
       <c r="N117" s="22"/>
       <c r="O117" s="7"/>
     </row>
-    <row r="118" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="33"/>
       <c r="B118" s="57"/>
       <c r="C118" s="57"/>
       <c r="D118" s="57"/>
       <c r="E118" s="57"/>
       <c r="F118" s="58"/>
       <c r="G118" s="57"/>
       <c r="H118" s="58"/>
       <c r="I118" s="58"/>
       <c r="K118" s="57"/>
       <c r="L118" s="58"/>
       <c r="M118" s="62"/>
       <c r="N118" s="22"/>
       <c r="O118" s="7"/>
     </row>
-    <row r="119" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="42"/>
       <c r="B119" s="51"/>
       <c r="C119" s="51"/>
       <c r="D119" s="51"/>
       <c r="E119" s="51"/>
       <c r="F119" s="52"/>
       <c r="G119" s="51"/>
       <c r="H119" s="52"/>
       <c r="I119" s="52"/>
       <c r="K119" s="57"/>
       <c r="L119" s="58"/>
       <c r="M119" s="62"/>
       <c r="N119" s="22"/>
       <c r="O119" s="7"/>
     </row>
-    <row r="120" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="33"/>
       <c r="B120" s="51"/>
       <c r="C120" s="51"/>
       <c r="D120" s="51"/>
       <c r="E120" s="51"/>
       <c r="F120" s="58"/>
       <c r="G120" s="57"/>
       <c r="H120" s="58"/>
       <c r="I120" s="58"/>
       <c r="K120" s="57"/>
       <c r="L120" s="58"/>
       <c r="M120" s="62"/>
       <c r="N120" s="22"/>
       <c r="O120" s="7"/>
     </row>
-    <row r="121" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="33"/>
       <c r="B121" s="51"/>
       <c r="C121" s="51"/>
       <c r="D121" s="51"/>
       <c r="E121" s="51"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11"/>
       <c r="K121" s="57"/>
       <c r="L121" s="58"/>
       <c r="M121" s="62"/>
       <c r="N121" s="22"/>
       <c r="O121" s="7"/>
     </row>
-    <row r="122" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="33"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11"/>
       <c r="J122" s="29"/>
       <c r="K122" s="24"/>
       <c r="L122" s="30"/>
       <c r="M122" s="62"/>
       <c r="N122" s="50"/>
       <c r="O122" s="7"/>
     </row>
-    <row r="123" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="33"/>
       <c r="B123" s="34"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
       <c r="E123" s="34"/>
       <c r="F123" s="35"/>
       <c r="G123" s="34"/>
       <c r="H123" s="35"/>
       <c r="I123" s="35"/>
       <c r="J123" s="36"/>
       <c r="K123" s="34"/>
       <c r="L123" s="35"/>
       <c r="M123" s="62"/>
       <c r="N123" s="22"/>
       <c r="O123" s="7"/>
     </row>
-    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A124" s="33"/>
       <c r="B124" s="63"/>
       <c r="C124" s="63"/>
       <c r="D124" s="63"/>
       <c r="E124" s="63"/>
       <c r="F124" s="64"/>
       <c r="G124" s="63"/>
       <c r="H124" s="64"/>
       <c r="I124" s="64"/>
       <c r="J124" s="65"/>
       <c r="K124" s="63"/>
       <c r="L124" s="64"/>
       <c r="M124" s="62"/>
       <c r="N124" s="3"/>
     </row>
-    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A125" s="33"/>
       <c r="B125" s="4"/>
       <c r="C125" s="66"/>
       <c r="D125" s="4"/>
       <c r="E125" s="66"/>
       <c r="F125" s="67"/>
       <c r="G125" s="4"/>
       <c r="H125" s="68"/>
       <c r="I125" s="69"/>
       <c r="J125" s="25"/>
       <c r="M125" s="62"/>
       <c r="N125" s="22"/>
     </row>
-    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A126" s="33"/>
       <c r="J126" s="25"/>
       <c r="M126" s="62"/>
       <c r="N126" s="22"/>
     </row>
-    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A127" s="33"/>
       <c r="J127" s="25"/>
       <c r="M127" s="62"/>
       <c r="N127" s="22"/>
     </row>
-    <row r="128" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A128" s="33"/>
       <c r="J128" s="25"/>
       <c r="M128" s="62"/>
       <c r="N128" s="50"/>
     </row>
-    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:14" x14ac:dyDescent="0.2">
       <c r="M129" s="70"/>
     </row>
-    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A130" s="87"/>
       <c r="M130" s="24"/>
       <c r="N130" s="49"/>
     </row>
-    <row r="131" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="33"/>
       <c r="B131" s="71"/>
       <c r="C131" s="15"/>
       <c r="D131" s="15"/>
       <c r="E131" s="15"/>
       <c r="F131" s="11"/>
       <c r="G131" s="15"/>
       <c r="H131" s="16"/>
       <c r="I131" s="17"/>
       <c r="J131" s="18"/>
       <c r="K131" s="15"/>
       <c r="L131" s="11"/>
       <c r="M131" s="31"/>
       <c r="N131" s="32"/>
     </row>
-    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A132" s="73"/>
       <c r="M132" s="21"/>
       <c r="N132" s="74"/>
     </row>
-    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A134" s="75" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A135" s="75" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B136" s="71"/>
     </row>
-    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B138" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>