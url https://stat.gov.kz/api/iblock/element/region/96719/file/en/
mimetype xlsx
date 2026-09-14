--- v4 (2026-08-17)
+++ v5 (2026-09-14)
@@ -1,832 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="10392" windowHeight="9480"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$4:$U$4</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
+  </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="32">
-[...4 lines deleted...]
-    <t>* - оперативные данные</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="67">
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
+    <t>january-august</t>
+  </si>
+  <si>
     <t>january-september</t>
   </si>
   <si>
     <t>january-october</t>
   </si>
   <si>
     <t>january-november</t>
   </si>
   <si>
+    <t>january-december</t>
+  </si>
+  <si>
+    <t>Non-agglomerated iron ores, thousand tons</t>
+  </si>
+  <si>
+    <t>Kostanay region</t>
+  </si>
+  <si>
+    <t>Lisakov c.a.</t>
+  </si>
+  <si>
+    <t>х</t>
+  </si>
+  <si>
+    <t>Rudny c.a.</t>
+  </si>
+  <si>
+    <t>Copper ore, thousand tonss</t>
+  </si>
+  <si>
+    <t>Beimbet Maylin</t>
+  </si>
+  <si>
+    <t>Aluminum ores (bauxites), thousand tons</t>
+  </si>
+  <si>
     <t>Gold-bearing ores,  thousand tons</t>
   </si>
   <si>
-    <t>"-" - no production</t>
-[...11 lines deleted...]
-    <t>Aluminum ores (bauxites), thousand tons</t>
+    <t>Zhitikara</t>
   </si>
   <si>
     <t>Asbestos, thousand tons</t>
   </si>
   <si>
-    <t>january-august</t>
-[...35 lines deleted...]
-    <t>2026*</t>
+    <t>thousand tons</t>
+  </si>
+  <si>
+    <t>n.ernazarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Industrial production and environment statistics </t>
+  </si>
+  <si>
+    <t>Ernazarova Nurgul Orazovna</t>
+  </si>
+  <si>
+    <t>+7 7142536045</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
+  </si>
+  <si>
+    <t>"-" - no case</t>
+  </si>
+  <si>
+    <t>0.0 - insignificant value</t>
+  </si>
+  <si>
+    <t>X - data is confidential</t>
+  </si>
+  <si>
+    <t>... - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
-[...17 lines deleted...]
-    </font>
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
+      <b/>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...21 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...43 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...16 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...29 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...110 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 3" xfId="16"/>
+  <cellStyles count="20">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="29"/>
-[...37 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="41"/>
+    <cellStyle name="Обычный 10" xfId="3"/>
+    <cellStyle name="Обычный 11" xfId="4"/>
+    <cellStyle name="Обычный 12" xfId="5"/>
+    <cellStyle name="Обычный 13" xfId="6"/>
+    <cellStyle name="Обычный 14" xfId="19"/>
+    <cellStyle name="Обычный 2" xfId="7"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1071,2450 +1289,2634 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S138"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="98.88671875" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="116" t="s">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="115" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="6">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="115" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="115" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="115" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="115" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="6">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="116" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="116" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="116" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="116" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="116" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="116" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="116" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="117" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="116" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="116" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="14">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="116" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="14">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="116" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="116" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="116" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="116" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B6" sqref="A6:XFD18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="22"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="24"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="24"/>
+    </row>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="24" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="24" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="24"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="24" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="24"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="24"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="24"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="24"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="24"/>
+    </row>
+    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:S135"/>
+  <sheetViews>
+    <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.21875" style="27" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.5546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="109" customWidth="1"/>
+    <col min="9" max="9" width="8.33203125" style="110" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="62" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.88671875" style="3" customWidth="1"/>
+    <col min="14" max="14" width="37.109375" style="27" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="122" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
+      <c r="N1" s="26"/>
+    </row>
+    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="123"/>
+      <c r="B2" s="125" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+      <c r="N2" s="26"/>
+    </row>
+    <row r="3" spans="1:19" s="32" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="124"/>
+      <c r="B3" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" s="31"/>
+    </row>
+    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+    </row>
+    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="34">
+        <v>1966.1</v>
+      </c>
+      <c r="C5" s="34">
+        <v>3784.8</v>
+      </c>
+      <c r="D5" s="34">
+        <v>5804.5</v>
+      </c>
+      <c r="E5" s="34">
+        <v>8101.5</v>
+      </c>
+      <c r="F5" s="34">
+        <v>10397.299999999999</v>
+      </c>
+      <c r="G5" s="34">
+        <v>12475.7</v>
+      </c>
+      <c r="H5" s="34">
+        <v>14080.9</v>
+      </c>
+      <c r="I5" s="36"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+    </row>
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="36"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="36"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="34"/>
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="116"/>
-[...15 lines deleted...]
-      <c r="B2" s="121" t="s">
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="34"/>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="34"/>
+      <c r="R8" s="34"/>
+      <c r="S8" s="34"/>
+    </row>
+    <row r="9" spans="1:19" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="36"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+    </row>
+    <row r="10" spans="1:19" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="121"/>
-[...41 lines deleted...]
-      <c r="K3" s="76" t="s">
+      <c r="B10" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="76" t="s">
-[...182 lines deleted...]
-      <c r="A10" s="95" t="s">
+      <c r="C10" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="36"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="43"/>
+      <c r="O10" s="42"/>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="42"/>
+      <c r="R10" s="42"/>
+      <c r="S10" s="42"/>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="34"/>
+      <c r="N11" s="48"/>
+      <c r="O11" s="45"/>
+      <c r="P11" s="45"/>
+      <c r="Q11" s="45"/>
+      <c r="R11" s="45"/>
+      <c r="S11" s="45"/>
+    </row>
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="90" t="s">
-[...138 lines deleted...]
-      <c r="B15" s="90">
+      <c r="B12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I12" s="36"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="34"/>
+    </row>
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="36"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="34"/>
+    </row>
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="34"/>
+      <c r="M14" s="34"/>
+      <c r="N14" s="49"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="34">
         <v>251.6</v>
       </c>
-      <c r="C15" s="90">
+      <c r="C15" s="34">
         <v>476.8</v>
       </c>
-      <c r="D15" s="90">
+      <c r="D15" s="34">
         <v>751.3</v>
       </c>
-      <c r="E15" s="108">
+      <c r="E15" s="34">
         <v>999</v>
       </c>
-      <c r="F15" s="113">
+      <c r="F15" s="34">
         <v>1376.1</v>
       </c>
-      <c r="G15" s="111">
+      <c r="G15" s="34">
         <v>1797.4</v>
       </c>
-      <c r="H15" s="92"/>
-[...36 lines deleted...]
-      <c r="A17" s="95" t="s">
+      <c r="H15" s="34">
+        <v>2234.9</v>
+      </c>
+      <c r="I15" s="36"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I16" s="36"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="37"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="36"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="51"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="45"/>
+      <c r="S17" s="45"/>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="36"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="34"/>
+      <c r="N18" s="51"/>
+      <c r="O18" s="34"/>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="34"/>
+      <c r="R18" s="34"/>
+      <c r="S18" s="34"/>
+    </row>
+    <row r="19" spans="1:19" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="90" t="s">
-[...57 lines deleted...]
-      <c r="B19" s="79">
+      <c r="B19" s="36">
         <v>21.1</v>
       </c>
-      <c r="C19" s="79">
+      <c r="C19" s="36">
         <v>41.6</v>
       </c>
-      <c r="D19" s="79">
+      <c r="D19" s="36">
         <v>59.7</v>
       </c>
-      <c r="E19" s="109">
+      <c r="E19" s="36">
         <v>77.8</v>
       </c>
-      <c r="F19" s="114">
+      <c r="F19" s="36">
         <v>99.3</v>
       </c>
-      <c r="G19" s="79">
+      <c r="G19" s="36">
         <v>121.4</v>
       </c>
-      <c r="H19" s="92"/>
-[...10 lines deleted...]
-      <c r="B20" s="91">
+      <c r="H19" s="34">
+        <v>142.4</v>
+      </c>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+    </row>
+    <row r="20" spans="1:19" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="55">
         <v>21.1</v>
       </c>
-      <c r="C20" s="91">
+      <c r="C20" s="55">
         <v>41.6</v>
       </c>
-      <c r="D20" s="91">
+      <c r="D20" s="55">
         <v>59.7</v>
       </c>
-      <c r="E20" s="110">
+      <c r="E20" s="55">
         <v>77.8</v>
       </c>
-      <c r="F20" s="115">
+      <c r="F20" s="55">
         <v>99.3</v>
       </c>
-      <c r="G20" s="91">
+      <c r="G20" s="55">
         <v>121.4</v>
       </c>
-      <c r="H20" s="106"/>
-[...247 lines deleted...]
-      <c r="M35" s="31"/>
+      <c r="H20" s="55">
+        <v>142.4</v>
+      </c>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A21" s="59"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="63"/>
+      <c r="N21" s="64"/>
+    </row>
+    <row r="22" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="65"/>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="70"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" s="71"/>
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66"/>
+      <c r="J23" s="72"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="74"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="76"/>
+      <c r="P23" s="76"/>
+      <c r="Q23" s="76"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A24" s="71"/>
+      <c r="B24" s="77"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="78"/>
+      <c r="J24" s="79"/>
+      <c r="K24" s="77"/>
+      <c r="L24" s="78"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="76"/>
+      <c r="P24" s="76"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A25" s="71"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="80"/>
+      <c r="N25" s="57"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A26" s="71"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="80"/>
+      <c r="N26" s="57"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" s="71"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="80"/>
+      <c r="N27" s="57"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" s="71"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="57"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A29" s="71"/>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="64"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30" s="81"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="67"/>
+      <c r="M30" s="82"/>
+      <c r="N30" s="83"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A31" s="81"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="77"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="79"/>
+      <c r="K31" s="77"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="83"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A32" s="71"/>
+      <c r="B32" s="60"/>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
+      <c r="F32" s="61"/>
+      <c r="G32" s="60"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="75"/>
+      <c r="O32" s="76"/>
+      <c r="P32" s="76"/>
+      <c r="Q32" s="76"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A33" s="71"/>
+      <c r="B33" s="60"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="61"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="80"/>
+      <c r="N33" s="64"/>
+      <c r="O33" s="76"/>
+      <c r="P33" s="76"/>
+      <c r="Q33" s="76"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A34" s="71"/>
+      <c r="B34" s="60"/>
+      <c r="C34" s="60"/>
+      <c r="D34" s="60"/>
+      <c r="E34" s="60"/>
+      <c r="F34" s="61"/>
+      <c r="G34" s="60"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="61"/>
+      <c r="K34" s="60"/>
+      <c r="L34" s="61"/>
+      <c r="M34" s="80"/>
+      <c r="N34" s="32"/>
+      <c r="O34" s="76"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A35" s="71"/>
+      <c r="B35" s="60"/>
+      <c r="C35" s="60"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="60"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="60"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="80"/>
       <c r="N35" s="32"/>
-      <c r="O35" s="7"/>
-[...402 lines deleted...]
-      <c r="M61" s="31"/>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A36" s="71"/>
+      <c r="B36" s="60"/>
+      <c r="C36" s="60"/>
+      <c r="D36" s="60"/>
+      <c r="E36" s="60"/>
+      <c r="F36" s="61"/>
+      <c r="G36" s="60"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="K36" s="60"/>
+      <c r="L36" s="61"/>
+      <c r="M36" s="80"/>
+      <c r="N36" s="32"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A37" s="81"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="60"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="61"/>
+      <c r="G37" s="60"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="K37" s="60"/>
+      <c r="L37" s="61"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="83"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A38" s="65"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="61"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="61"/>
+      <c r="N38" s="84"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A39" s="71"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="66"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="63"/>
+      <c r="L39" s="73"/>
+      <c r="M39" s="74"/>
+      <c r="N39" s="75"/>
+      <c r="O39" s="76"/>
+      <c r="P39" s="76"/>
+      <c r="Q39" s="76"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A40" s="71"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="66"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="66"/>
+      <c r="J40" s="67"/>
+      <c r="M40" s="80"/>
+      <c r="N40" s="64"/>
+      <c r="O40" s="76"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A41" s="71"/>
+      <c r="B41" s="77"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="78"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="78"/>
+      <c r="I41" s="78"/>
+      <c r="J41" s="79"/>
+      <c r="K41" s="77"/>
+      <c r="L41" s="78"/>
+      <c r="M41" s="80"/>
+      <c r="N41" s="64"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A42" s="71"/>
+      <c r="B42" s="60"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="60"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="K42" s="60"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="80"/>
+      <c r="N42" s="64"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A43" s="71"/>
+      <c r="B43" s="60"/>
+      <c r="C43" s="60"/>
+      <c r="D43" s="60"/>
+      <c r="E43" s="60"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="60"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="K43" s="60"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="80"/>
+      <c r="N43" s="64"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A44" s="71"/>
+      <c r="B44" s="60"/>
+      <c r="C44" s="60"/>
+      <c r="D44" s="60"/>
+      <c r="E44" s="60"/>
+      <c r="F44" s="61"/>
+      <c r="G44" s="60"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="K44" s="60"/>
+      <c r="L44" s="61"/>
+      <c r="M44" s="80"/>
+      <c r="N44" s="64"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A45" s="71"/>
+      <c r="B45" s="60"/>
+      <c r="C45" s="60"/>
+      <c r="D45" s="60"/>
+      <c r="E45" s="60"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="60"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="61"/>
+      <c r="M45" s="80"/>
+      <c r="N45" s="64"/>
+    </row>
+    <row r="46" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="71"/>
+      <c r="B46" s="60"/>
+      <c r="C46" s="60"/>
+      <c r="D46" s="60"/>
+      <c r="E46" s="60"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="60"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="K46" s="60"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="80"/>
+      <c r="N46" s="64"/>
+    </row>
+    <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="71"/>
+      <c r="B47" s="60"/>
+      <c r="C47" s="60"/>
+      <c r="D47" s="60"/>
+      <c r="E47" s="60"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="60"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="K47" s="60"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="63"/>
+      <c r="N47" s="64"/>
+    </row>
+    <row r="48" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="85"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="66"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="66"/>
+      <c r="I48" s="66"/>
+      <c r="J48" s="72"/>
+      <c r="K48" s="63"/>
+      <c r="L48" s="73"/>
+      <c r="N48" s="86"/>
+    </row>
+    <row r="49" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="71"/>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="66"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="66"/>
+      <c r="I49" s="66"/>
+      <c r="J49" s="67"/>
+      <c r="M49" s="74"/>
+      <c r="N49" s="87"/>
+      <c r="P49" s="76"/>
+      <c r="Q49" s="76"/>
+    </row>
+    <row r="50" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="71"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="77"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="77"/>
+      <c r="H50" s="78"/>
+      <c r="I50" s="78"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="77"/>
+      <c r="L50" s="78"/>
+      <c r="M50" s="80"/>
+      <c r="N50" s="64"/>
+      <c r="Q50" s="76"/>
+    </row>
+    <row r="51" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="71"/>
+      <c r="B51" s="60"/>
+      <c r="C51" s="60"/>
+      <c r="D51" s="60"/>
+      <c r="E51" s="60"/>
+      <c r="F51" s="61"/>
+      <c r="G51" s="60"/>
+      <c r="H51" s="61"/>
+      <c r="I51" s="61"/>
+      <c r="K51" s="60"/>
+      <c r="L51" s="61"/>
+      <c r="M51" s="80"/>
+      <c r="N51" s="64"/>
+      <c r="Q51" s="76"/>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A52" s="88"/>
+      <c r="B52" s="60"/>
+      <c r="C52" s="60"/>
+      <c r="D52" s="60"/>
+      <c r="E52" s="60"/>
+      <c r="F52" s="61"/>
+      <c r="G52" s="60"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="61"/>
+      <c r="K52" s="60"/>
+      <c r="L52" s="61"/>
+      <c r="M52" s="80"/>
+      <c r="N52" s="3"/>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A53" s="71"/>
+      <c r="B53" s="60"/>
+      <c r="C53" s="60"/>
+      <c r="D53" s="60"/>
+      <c r="E53" s="60"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="60"/>
+      <c r="H53" s="61"/>
+      <c r="I53" s="61"/>
+      <c r="K53" s="60"/>
+      <c r="L53" s="61"/>
+      <c r="M53" s="80"/>
+      <c r="N53" s="32"/>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A54" s="71"/>
+      <c r="B54" s="60"/>
+      <c r="C54" s="60"/>
+      <c r="D54" s="60"/>
+      <c r="E54" s="60"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="60"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="K54" s="60"/>
+      <c r="L54" s="61"/>
+      <c r="M54" s="80"/>
+      <c r="N54" s="32"/>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A55" s="71"/>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="66"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="66"/>
+      <c r="I55" s="66"/>
+      <c r="J55" s="72"/>
+      <c r="K55" s="63"/>
+      <c r="L55" s="73"/>
+      <c r="M55" s="80"/>
+      <c r="N55" s="64"/>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A56" s="71"/>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="66"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="66"/>
+      <c r="I56" s="66"/>
+      <c r="J56" s="67"/>
+      <c r="M56" s="63"/>
+      <c r="N56" s="32"/>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A57" s="81"/>
+      <c r="B57" s="77"/>
+      <c r="C57" s="77"/>
+      <c r="D57" s="77"/>
+      <c r="E57" s="77"/>
+      <c r="F57" s="78"/>
+      <c r="G57" s="77"/>
+      <c r="H57" s="78"/>
+      <c r="I57" s="78"/>
+      <c r="J57" s="79"/>
+      <c r="K57" s="77"/>
+      <c r="L57" s="78"/>
+      <c r="N57" s="89"/>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A58" s="71"/>
+      <c r="B58" s="60"/>
+      <c r="C58" s="60"/>
+      <c r="D58" s="60"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="60"/>
+      <c r="H58" s="61"/>
+      <c r="I58" s="61"/>
+      <c r="K58" s="60"/>
+      <c r="L58" s="61"/>
+      <c r="M58" s="74"/>
+      <c r="N58" s="75"/>
+      <c r="P58" s="76"/>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A59" s="71"/>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="66"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="66"/>
+      <c r="I59" s="66"/>
+      <c r="J59" s="90"/>
+      <c r="K59" s="91"/>
+      <c r="L59" s="92"/>
+      <c r="M59" s="93"/>
+      <c r="N59" s="32"/>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A60" s="71"/>
+      <c r="B60" s="87"/>
+      <c r="C60" s="87"/>
+      <c r="D60" s="87"/>
+      <c r="E60" s="87"/>
+      <c r="F60" s="94"/>
+      <c r="G60" s="87"/>
+      <c r="H60" s="94"/>
+      <c r="I60" s="94"/>
+      <c r="J60" s="67"/>
+      <c r="M60" s="80"/>
+      <c r="N60" s="64"/>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A61" s="71"/>
+      <c r="B61" s="77"/>
+      <c r="C61" s="77"/>
+      <c r="D61" s="77"/>
+      <c r="E61" s="77"/>
+      <c r="F61" s="78"/>
+      <c r="G61" s="77"/>
+      <c r="H61" s="78"/>
+      <c r="I61" s="78"/>
+      <c r="J61" s="79"/>
+      <c r="K61" s="77"/>
+      <c r="L61" s="78"/>
+      <c r="M61" s="80"/>
       <c r="N61" s="32"/>
-      <c r="P61" s="7"/>
-[...158 lines deleted...]
-      <c r="M72" s="31"/>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A62" s="71"/>
+      <c r="B62" s="60"/>
+      <c r="C62" s="60"/>
+      <c r="D62" s="60"/>
+      <c r="E62" s="60"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="60"/>
+      <c r="H62" s="61"/>
+      <c r="I62" s="61"/>
+      <c r="K62" s="60"/>
+      <c r="L62" s="61"/>
+      <c r="M62" s="80"/>
+      <c r="N62" s="32"/>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A63" s="71"/>
+      <c r="B63" s="60"/>
+      <c r="C63" s="60"/>
+      <c r="D63" s="60"/>
+      <c r="E63" s="60"/>
+      <c r="F63" s="61"/>
+      <c r="G63" s="60"/>
+      <c r="H63" s="61"/>
+      <c r="I63" s="61"/>
+      <c r="K63" s="60"/>
+      <c r="L63" s="61"/>
+      <c r="M63" s="63"/>
+      <c r="N63" s="32"/>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A64" s="81"/>
+      <c r="B64" s="60"/>
+      <c r="C64" s="60"/>
+      <c r="D64" s="60"/>
+      <c r="E64" s="60"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="60"/>
+      <c r="H64" s="61"/>
+      <c r="I64" s="61"/>
+      <c r="K64" s="60"/>
+      <c r="L64" s="61"/>
+      <c r="N64" s="95"/>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A65" s="71"/>
+      <c r="B65" s="60"/>
+      <c r="C65" s="60"/>
+      <c r="D65" s="60"/>
+      <c r="E65" s="60"/>
+      <c r="F65" s="61"/>
+      <c r="G65" s="60"/>
+      <c r="H65" s="61"/>
+      <c r="I65" s="61"/>
+      <c r="K65" s="60"/>
+      <c r="L65" s="61"/>
+      <c r="M65" s="74"/>
+      <c r="N65" s="75"/>
+    </row>
+    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A66" s="71"/>
+      <c r="B66" s="60"/>
+      <c r="C66" s="60"/>
+      <c r="D66" s="60"/>
+      <c r="E66" s="60"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="60"/>
+      <c r="H66" s="61"/>
+      <c r="I66" s="61"/>
+      <c r="K66" s="60"/>
+      <c r="L66" s="61"/>
+      <c r="M66" s="80"/>
+      <c r="N66" s="64"/>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A67" s="71"/>
+      <c r="B67" s="60"/>
+      <c r="C67" s="60"/>
+      <c r="D67" s="60"/>
+      <c r="E67" s="60"/>
+      <c r="F67" s="61"/>
+      <c r="G67" s="60"/>
+      <c r="H67" s="61"/>
+      <c r="I67" s="61"/>
+      <c r="K67" s="60"/>
+      <c r="L67" s="61"/>
+      <c r="M67" s="91"/>
+      <c r="N67" s="64"/>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A68" s="81"/>
+      <c r="B68" s="60"/>
+      <c r="C68" s="60"/>
+      <c r="D68" s="60"/>
+      <c r="E68" s="60"/>
+      <c r="F68" s="61"/>
+      <c r="G68" s="60"/>
+      <c r="H68" s="61"/>
+      <c r="I68" s="61"/>
+      <c r="K68" s="60"/>
+      <c r="L68" s="61"/>
+      <c r="N68" s="95"/>
+      <c r="P68" s="76"/>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A69" s="71"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="72"/>
+      <c r="K69" s="63"/>
+      <c r="L69" s="73"/>
+      <c r="M69" s="74"/>
+      <c r="N69" s="75"/>
+      <c r="O69" s="76"/>
+      <c r="P69" s="76"/>
+      <c r="Q69" s="76"/>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A70" s="71"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="67"/>
+      <c r="M70" s="80"/>
+      <c r="N70" s="32"/>
+      <c r="O70" s="76"/>
+      <c r="P70" s="76"/>
+      <c r="Q70" s="76"/>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A71" s="71"/>
+      <c r="B71" s="77"/>
+      <c r="C71" s="77"/>
+      <c r="D71" s="77"/>
+      <c r="E71" s="77"/>
+      <c r="F71" s="78"/>
+      <c r="G71" s="77"/>
+      <c r="H71" s="78"/>
+      <c r="I71" s="78"/>
+      <c r="J71" s="79"/>
+      <c r="K71" s="77"/>
+      <c r="L71" s="78"/>
+      <c r="M71" s="80"/>
+      <c r="N71" s="64"/>
+      <c r="O71" s="76"/>
+    </row>
+    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A72" s="71"/>
+      <c r="B72" s="60"/>
+      <c r="C72" s="60"/>
+      <c r="D72" s="60"/>
+      <c r="E72" s="60"/>
+      <c r="F72" s="61"/>
+      <c r="G72" s="60"/>
+      <c r="H72" s="61"/>
+      <c r="I72" s="61"/>
+      <c r="K72" s="60"/>
+      <c r="L72" s="61"/>
+      <c r="M72" s="80"/>
       <c r="N72" s="32"/>
-      <c r="O72" s="7"/>
-[...858 lines deleted...]
-      <c r="B138" s="71"/>
+      <c r="O72" s="76"/>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A73" s="71"/>
+      <c r="B73" s="60"/>
+      <c r="C73" s="60"/>
+      <c r="D73" s="60"/>
+      <c r="E73" s="60"/>
+      <c r="F73" s="61"/>
+      <c r="G73" s="60"/>
+      <c r="H73" s="61"/>
+      <c r="I73" s="61"/>
+      <c r="K73" s="60"/>
+      <c r="L73" s="61"/>
+      <c r="M73" s="80"/>
+      <c r="N73" s="64"/>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A74" s="71"/>
+      <c r="B74" s="60"/>
+      <c r="C74" s="60"/>
+      <c r="D74" s="60"/>
+      <c r="E74" s="60"/>
+      <c r="F74" s="61"/>
+      <c r="G74" s="60"/>
+      <c r="H74" s="61"/>
+      <c r="I74" s="61"/>
+      <c r="K74" s="60"/>
+      <c r="L74" s="61"/>
+      <c r="M74" s="80"/>
+      <c r="N74" s="96"/>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A75" s="59"/>
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="66"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="66"/>
+      <c r="I75" s="66"/>
+      <c r="J75" s="72"/>
+      <c r="K75" s="63"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="80"/>
+      <c r="N75" s="64"/>
+    </row>
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A76" s="71"/>
+      <c r="H76" s="1"/>
+      <c r="I76" s="1"/>
+      <c r="J76" s="67"/>
+      <c r="M76" s="80"/>
+      <c r="N76" s="64"/>
+    </row>
+    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A77" s="71"/>
+      <c r="B77" s="77"/>
+      <c r="C77" s="77"/>
+      <c r="D77" s="77"/>
+      <c r="E77" s="77"/>
+      <c r="F77" s="78"/>
+      <c r="G77" s="77"/>
+      <c r="H77" s="78"/>
+      <c r="I77" s="78"/>
+      <c r="J77" s="79"/>
+      <c r="K77" s="77"/>
+      <c r="L77" s="78"/>
+      <c r="M77" s="63"/>
+      <c r="N77" s="64"/>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A78" s="81"/>
+      <c r="B78" s="60"/>
+      <c r="C78" s="60"/>
+      <c r="D78" s="60"/>
+      <c r="E78" s="60"/>
+      <c r="F78" s="61"/>
+      <c r="G78" s="60"/>
+      <c r="H78" s="61"/>
+      <c r="I78" s="61"/>
+      <c r="K78" s="60"/>
+      <c r="L78" s="61"/>
+      <c r="N78" s="95"/>
+    </row>
+    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A79" s="71"/>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="66"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="66"/>
+      <c r="I79" s="66"/>
+      <c r="J79" s="72"/>
+      <c r="K79" s="63"/>
+      <c r="L79" s="73"/>
+      <c r="M79" s="74"/>
+      <c r="N79" s="75"/>
+      <c r="O79" s="76"/>
+      <c r="P79" s="76"/>
+      <c r="Q79" s="76"/>
+    </row>
+    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A80" s="71"/>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="66"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="67"/>
+      <c r="M80" s="80"/>
+      <c r="N80" s="64"/>
+      <c r="O80" s="76"/>
+      <c r="P80" s="76"/>
+      <c r="Q80" s="76"/>
+    </row>
+    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A81" s="59"/>
+      <c r="B81" s="77"/>
+      <c r="C81" s="77"/>
+      <c r="D81" s="77"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="78"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="78"/>
+      <c r="I81" s="78"/>
+      <c r="J81" s="79"/>
+      <c r="K81" s="77"/>
+      <c r="L81" s="78"/>
+      <c r="M81" s="80"/>
+      <c r="N81" s="64"/>
+      <c r="O81" s="76"/>
+    </row>
+    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A82" s="71"/>
+      <c r="B82" s="60"/>
+      <c r="C82" s="60"/>
+      <c r="D82" s="60"/>
+      <c r="E82" s="60"/>
+      <c r="F82" s="61"/>
+      <c r="G82" s="60"/>
+      <c r="H82" s="61"/>
+      <c r="I82" s="61"/>
+      <c r="K82" s="60"/>
+      <c r="L82" s="61"/>
+      <c r="M82" s="80"/>
+      <c r="N82" s="64"/>
+    </row>
+    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A83" s="71"/>
+      <c r="B83" s="60"/>
+      <c r="C83" s="60"/>
+      <c r="D83" s="60"/>
+      <c r="E83" s="60"/>
+      <c r="F83" s="61"/>
+      <c r="G83" s="60"/>
+      <c r="H83" s="61"/>
+      <c r="I83" s="61"/>
+      <c r="K83" s="60"/>
+      <c r="L83" s="61"/>
+      <c r="M83" s="63"/>
+      <c r="N83" s="64"/>
+    </row>
+    <row r="84" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="81"/>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="66"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="66"/>
+      <c r="I84" s="66"/>
+      <c r="J84" s="72"/>
+      <c r="K84" s="63"/>
+      <c r="L84" s="73"/>
+      <c r="N84" s="95"/>
+    </row>
+    <row r="85" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="71"/>
+      <c r="B85" s="3"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="66"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="66"/>
+      <c r="I85" s="66"/>
+      <c r="J85" s="67"/>
+      <c r="M85" s="74"/>
+      <c r="N85" s="75"/>
+    </row>
+    <row r="86" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="71"/>
+      <c r="B86" s="77"/>
+      <c r="C86" s="77"/>
+      <c r="D86" s="77"/>
+      <c r="E86" s="77"/>
+      <c r="F86" s="78"/>
+      <c r="G86" s="77"/>
+      <c r="H86" s="78"/>
+      <c r="I86" s="78"/>
+      <c r="J86" s="79"/>
+      <c r="K86" s="77"/>
+      <c r="L86" s="78"/>
+      <c r="M86" s="80"/>
+      <c r="N86" s="64"/>
+    </row>
+    <row r="87" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="71"/>
+      <c r="B87" s="60"/>
+      <c r="C87" s="60"/>
+      <c r="D87" s="60"/>
+      <c r="E87" s="60"/>
+      <c r="F87" s="61"/>
+      <c r="G87" s="60"/>
+      <c r="H87" s="61"/>
+      <c r="I87" s="61"/>
+      <c r="K87" s="60"/>
+      <c r="L87" s="61"/>
+      <c r="M87" s="63"/>
+      <c r="N87" s="64"/>
+    </row>
+    <row r="88" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A88" s="81"/>
+      <c r="B88" s="60"/>
+      <c r="C88" s="60"/>
+      <c r="D88" s="60"/>
+      <c r="E88" s="60"/>
+      <c r="F88" s="61"/>
+      <c r="G88" s="60"/>
+      <c r="H88" s="61"/>
+      <c r="I88" s="61"/>
+      <c r="K88" s="60"/>
+      <c r="L88" s="61"/>
+      <c r="N88" s="95"/>
+    </row>
+    <row r="89" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A89" s="71"/>
+      <c r="B89" s="60"/>
+      <c r="C89" s="60"/>
+      <c r="D89" s="60"/>
+      <c r="E89" s="60"/>
+      <c r="F89" s="61"/>
+      <c r="G89" s="60"/>
+      <c r="H89" s="61"/>
+      <c r="I89" s="61"/>
+      <c r="K89" s="60"/>
+      <c r="L89" s="61"/>
+      <c r="M89" s="74"/>
+      <c r="N89" s="75"/>
+      <c r="P89" s="76"/>
+      <c r="Q89" s="76"/>
+    </row>
+    <row r="90" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A90" s="71"/>
+      <c r="B90" s="3"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="66"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="66"/>
+      <c r="I90" s="66"/>
+      <c r="J90" s="72"/>
+      <c r="K90" s="63"/>
+      <c r="L90" s="73"/>
+      <c r="M90" s="80"/>
+      <c r="N90" s="64"/>
+      <c r="O90" s="76"/>
+    </row>
+    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A91" s="71"/>
+      <c r="H91" s="1"/>
+      <c r="I91" s="1"/>
+      <c r="J91" s="67"/>
+      <c r="M91" s="80"/>
+      <c r="N91" s="64"/>
+    </row>
+    <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="71"/>
+      <c r="B92" s="77"/>
+      <c r="C92" s="77"/>
+      <c r="D92" s="77"/>
+      <c r="E92" s="77"/>
+      <c r="F92" s="78"/>
+      <c r="G92" s="77"/>
+      <c r="H92" s="78"/>
+      <c r="I92" s="78"/>
+      <c r="J92" s="79"/>
+      <c r="K92" s="77"/>
+      <c r="L92" s="78"/>
+      <c r="M92" s="63"/>
+      <c r="N92" s="64"/>
+    </row>
+    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A93" s="81"/>
+      <c r="B93" s="60"/>
+      <c r="C93" s="60"/>
+      <c r="D93" s="60"/>
+      <c r="E93" s="60"/>
+      <c r="F93" s="61"/>
+      <c r="G93" s="60"/>
+      <c r="H93" s="61"/>
+      <c r="I93" s="61"/>
+      <c r="K93" s="60"/>
+      <c r="L93" s="61"/>
+      <c r="N93" s="95"/>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A94" s="71"/>
+      <c r="B94" s="60"/>
+      <c r="C94" s="60"/>
+      <c r="D94" s="60"/>
+      <c r="E94" s="60"/>
+      <c r="F94" s="61"/>
+      <c r="G94" s="60"/>
+      <c r="H94" s="61"/>
+      <c r="I94" s="61"/>
+      <c r="K94" s="60"/>
+      <c r="L94" s="61"/>
+      <c r="M94" s="74"/>
+      <c r="N94" s="75"/>
+      <c r="O94" s="76"/>
+      <c r="P94" s="76"/>
+      <c r="Q94" s="76"/>
+    </row>
+    <row r="95" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A95" s="71"/>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="66"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="66"/>
+      <c r="I95" s="66"/>
+      <c r="J95" s="72"/>
+      <c r="K95" s="63"/>
+      <c r="L95" s="73"/>
+      <c r="M95" s="80"/>
+      <c r="N95" s="64"/>
+      <c r="O95" s="76"/>
+      <c r="P95" s="76"/>
+      <c r="Q95" s="76"/>
+    </row>
+    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A96" s="71"/>
+      <c r="H96" s="1"/>
+      <c r="I96" s="1"/>
+      <c r="J96" s="67"/>
+      <c r="M96" s="80"/>
+      <c r="N96" s="64"/>
+      <c r="O96" s="76"/>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="71"/>
+      <c r="B97" s="77"/>
+      <c r="C97" s="77"/>
+      <c r="D97" s="77"/>
+      <c r="E97" s="77"/>
+      <c r="F97" s="78"/>
+      <c r="G97" s="77"/>
+      <c r="H97" s="78"/>
+      <c r="I97" s="78"/>
+      <c r="J97" s="79"/>
+      <c r="K97" s="77"/>
+      <c r="L97" s="78"/>
+      <c r="M97" s="80"/>
+      <c r="N97" s="64"/>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="71"/>
+      <c r="B98" s="60"/>
+      <c r="C98" s="60"/>
+      <c r="D98" s="60"/>
+      <c r="E98" s="60"/>
+      <c r="F98" s="61"/>
+      <c r="G98" s="60"/>
+      <c r="H98" s="61"/>
+      <c r="I98" s="61"/>
+      <c r="K98" s="60"/>
+      <c r="L98" s="61"/>
+      <c r="M98" s="63"/>
+      <c r="N98" s="64"/>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="81"/>
+      <c r="B99" s="97"/>
+      <c r="C99" s="97"/>
+      <c r="D99" s="97"/>
+      <c r="E99" s="97"/>
+      <c r="F99" s="98"/>
+      <c r="G99" s="97"/>
+      <c r="H99" s="98"/>
+      <c r="I99" s="98"/>
+      <c r="K99" s="97"/>
+      <c r="L99" s="98"/>
+      <c r="N99" s="95"/>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="71"/>
+      <c r="H100" s="1"/>
+      <c r="I100" s="1"/>
+      <c r="K100" s="97"/>
+      <c r="L100" s="98"/>
+      <c r="M100" s="74"/>
+      <c r="N100" s="75"/>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="71"/>
+      <c r="B101" s="77"/>
+      <c r="C101" s="77"/>
+      <c r="D101" s="77"/>
+      <c r="E101" s="77"/>
+      <c r="F101" s="78"/>
+      <c r="G101" s="77"/>
+      <c r="H101" s="78"/>
+      <c r="I101" s="78"/>
+      <c r="J101" s="79"/>
+      <c r="K101" s="77"/>
+      <c r="L101" s="78"/>
+      <c r="M101" s="80"/>
+      <c r="N101" s="64"/>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="71"/>
+      <c r="B102" s="60"/>
+      <c r="C102" s="60"/>
+      <c r="D102" s="60"/>
+      <c r="E102" s="60"/>
+      <c r="F102" s="61"/>
+      <c r="G102" s="60"/>
+      <c r="H102" s="61"/>
+      <c r="I102" s="61"/>
+      <c r="K102" s="60"/>
+      <c r="L102" s="61"/>
+      <c r="M102" s="99"/>
+      <c r="N102" s="96"/>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="71"/>
+      <c r="B103" s="60"/>
+      <c r="C103" s="60"/>
+      <c r="D103" s="60"/>
+      <c r="E103" s="60"/>
+      <c r="F103" s="61"/>
+      <c r="G103" s="60"/>
+      <c r="H103" s="61"/>
+      <c r="I103" s="61"/>
+      <c r="J103" s="100"/>
+      <c r="K103" s="3"/>
+      <c r="L103" s="66"/>
+      <c r="M103" s="63"/>
+      <c r="N103" s="96"/>
+    </row>
+    <row r="104" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="65"/>
+      <c r="B104" s="60"/>
+      <c r="C104" s="60"/>
+      <c r="D104" s="60"/>
+      <c r="E104" s="60"/>
+      <c r="F104" s="61"/>
+      <c r="G104" s="60"/>
+      <c r="H104" s="61"/>
+      <c r="I104" s="61"/>
+      <c r="J104" s="100"/>
+      <c r="K104" s="3"/>
+      <c r="L104" s="66"/>
+      <c r="M104" s="3"/>
+      <c r="N104" s="84"/>
+    </row>
+    <row r="105" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="88"/>
+      <c r="B105" s="101"/>
+      <c r="C105" s="101"/>
+      <c r="D105" s="101"/>
+      <c r="E105" s="101"/>
+      <c r="F105" s="102"/>
+      <c r="G105" s="101"/>
+      <c r="H105" s="102"/>
+      <c r="I105" s="102"/>
+      <c r="J105" s="79"/>
+      <c r="K105" s="101"/>
+      <c r="L105" s="102"/>
+      <c r="M105" s="103"/>
+      <c r="N105" s="87"/>
+    </row>
+    <row r="106" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="88"/>
+      <c r="B106" s="104"/>
+      <c r="C106" s="104"/>
+      <c r="D106" s="104"/>
+      <c r="E106" s="104"/>
+      <c r="F106" s="105"/>
+      <c r="G106" s="104"/>
+      <c r="H106" s="105"/>
+      <c r="I106" s="105"/>
+      <c r="J106" s="62"/>
+      <c r="K106" s="104"/>
+      <c r="L106" s="105"/>
+      <c r="M106" s="99"/>
+      <c r="N106" s="58"/>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="71"/>
+      <c r="B107" s="97"/>
+      <c r="C107" s="97"/>
+      <c r="D107" s="97"/>
+      <c r="E107" s="97"/>
+      <c r="F107" s="98"/>
+      <c r="G107" s="97"/>
+      <c r="H107" s="98"/>
+      <c r="I107" s="98"/>
+      <c r="K107" s="104"/>
+      <c r="L107" s="105"/>
+      <c r="M107" s="106"/>
+      <c r="N107" s="64"/>
+    </row>
+    <row r="108" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="81"/>
+      <c r="B108" s="104"/>
+      <c r="C108" s="104"/>
+      <c r="D108" s="104"/>
+      <c r="E108" s="104"/>
+      <c r="F108" s="105"/>
+      <c r="G108" s="104"/>
+      <c r="H108" s="105"/>
+      <c r="I108" s="105"/>
+      <c r="K108" s="104"/>
+      <c r="L108" s="105"/>
+      <c r="M108" s="106"/>
+      <c r="N108" s="95"/>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A109" s="32"/>
+      <c r="B109" s="104"/>
+      <c r="C109" s="104"/>
+      <c r="D109" s="104"/>
+      <c r="E109" s="104"/>
+      <c r="F109" s="105"/>
+      <c r="G109" s="104"/>
+      <c r="H109" s="105"/>
+      <c r="I109" s="105"/>
+      <c r="K109" s="104"/>
+      <c r="L109" s="105"/>
+      <c r="M109" s="74"/>
+      <c r="N109" s="75"/>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A110" s="71"/>
+      <c r="B110" s="97"/>
+      <c r="C110" s="97"/>
+      <c r="D110" s="97"/>
+      <c r="E110" s="97"/>
+      <c r="F110" s="98"/>
+      <c r="G110" s="97"/>
+      <c r="H110" s="98"/>
+      <c r="I110" s="98"/>
+      <c r="K110" s="60"/>
+      <c r="L110" s="61"/>
+      <c r="M110" s="80"/>
+      <c r="N110" s="64"/>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A111" s="71"/>
+      <c r="B111" s="97"/>
+      <c r="C111" s="97"/>
+      <c r="D111" s="97"/>
+      <c r="E111" s="97"/>
+      <c r="F111" s="98"/>
+      <c r="G111" s="97"/>
+      <c r="H111" s="98"/>
+      <c r="I111" s="98"/>
+      <c r="K111" s="97"/>
+      <c r="L111" s="98"/>
+      <c r="N111" s="64"/>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A112" s="81"/>
+      <c r="B112" s="104"/>
+      <c r="C112" s="104"/>
+      <c r="D112" s="104"/>
+      <c r="E112" s="104"/>
+      <c r="F112" s="98"/>
+      <c r="G112" s="97"/>
+      <c r="H112" s="98"/>
+      <c r="I112" s="98"/>
+      <c r="K112" s="104"/>
+      <c r="L112" s="105"/>
+      <c r="N112" s="95"/>
+      <c r="P112" s="76"/>
+    </row>
+    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A113" s="71"/>
+      <c r="B113" s="104"/>
+      <c r="C113" s="104"/>
+      <c r="D113" s="104"/>
+      <c r="E113" s="104"/>
+      <c r="F113" s="105"/>
+      <c r="G113" s="104"/>
+      <c r="H113" s="105"/>
+      <c r="I113" s="105"/>
+      <c r="K113" s="104"/>
+      <c r="L113" s="105"/>
+      <c r="M113" s="107"/>
+      <c r="N113" s="75"/>
+      <c r="P113" s="76"/>
+      <c r="Q113" s="76"/>
+    </row>
+    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A114" s="71"/>
+      <c r="B114" s="104"/>
+      <c r="C114" s="104"/>
+      <c r="D114" s="104"/>
+      <c r="E114" s="104"/>
+      <c r="F114" s="105"/>
+      <c r="G114" s="104"/>
+      <c r="H114" s="105"/>
+      <c r="I114" s="105"/>
+      <c r="K114" s="104"/>
+      <c r="L114" s="105"/>
+      <c r="M114" s="108"/>
+      <c r="N114" s="64"/>
+      <c r="O114" s="76"/>
+    </row>
+    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A115" s="71"/>
+      <c r="B115" s="104"/>
+      <c r="C115" s="104"/>
+      <c r="D115" s="104"/>
+      <c r="E115" s="104"/>
+      <c r="F115" s="105"/>
+      <c r="G115" s="104"/>
+      <c r="H115" s="105"/>
+      <c r="I115" s="105"/>
+      <c r="K115" s="104"/>
+      <c r="L115" s="105"/>
+      <c r="M115" s="108"/>
+      <c r="N115" s="64"/>
+      <c r="O115" s="76"/>
+    </row>
+    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A116" s="88"/>
+      <c r="B116" s="97"/>
+      <c r="C116" s="97"/>
+      <c r="D116" s="97"/>
+      <c r="E116" s="97"/>
+      <c r="F116" s="98"/>
+      <c r="G116" s="97"/>
+      <c r="H116" s="98"/>
+      <c r="I116" s="98"/>
+      <c r="K116" s="104"/>
+      <c r="L116" s="105"/>
+      <c r="M116" s="108"/>
+      <c r="N116" s="64"/>
+      <c r="O116" s="76"/>
+    </row>
+    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A117" s="71"/>
+      <c r="B117" s="97"/>
+      <c r="C117" s="97"/>
+      <c r="D117" s="97"/>
+      <c r="E117" s="97"/>
+      <c r="F117" s="105"/>
+      <c r="G117" s="104"/>
+      <c r="H117" s="105"/>
+      <c r="I117" s="105"/>
+      <c r="K117" s="104"/>
+      <c r="L117" s="105"/>
+      <c r="M117" s="108"/>
+      <c r="N117" s="64"/>
+      <c r="O117" s="76"/>
+    </row>
+    <row r="118" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A118" s="71"/>
+      <c r="B118" s="97"/>
+      <c r="C118" s="97"/>
+      <c r="D118" s="97"/>
+      <c r="E118" s="97"/>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1"/>
+      <c r="K118" s="104"/>
+      <c r="L118" s="105"/>
+      <c r="M118" s="108"/>
+      <c r="N118" s="64"/>
+      <c r="O118" s="76"/>
+    </row>
+    <row r="119" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A119" s="71"/>
+      <c r="H119" s="1"/>
+      <c r="I119" s="1"/>
+      <c r="J119" s="72"/>
+      <c r="K119" s="63"/>
+      <c r="L119" s="73"/>
+      <c r="M119" s="108"/>
+      <c r="N119" s="96"/>
+      <c r="O119" s="76"/>
+    </row>
+    <row r="120" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A120" s="71"/>
+      <c r="B120" s="77"/>
+      <c r="C120" s="77"/>
+      <c r="D120" s="77"/>
+      <c r="E120" s="77"/>
+      <c r="F120" s="78"/>
+      <c r="G120" s="77"/>
+      <c r="H120" s="78"/>
+      <c r="I120" s="78"/>
+      <c r="J120" s="79"/>
+      <c r="K120" s="77"/>
+      <c r="L120" s="78"/>
+      <c r="M120" s="108"/>
+      <c r="N120" s="64"/>
+      <c r="O120" s="76"/>
+    </row>
+    <row r="121" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A121" s="71"/>
+      <c r="B121" s="99"/>
+      <c r="C121" s="99"/>
+      <c r="D121" s="99"/>
+      <c r="E121" s="99"/>
+      <c r="F121" s="118"/>
+      <c r="G121" s="99"/>
+      <c r="H121" s="118"/>
+      <c r="I121" s="118"/>
+      <c r="J121" s="72"/>
+      <c r="K121" s="99"/>
+      <c r="L121" s="118"/>
+      <c r="M121" s="108"/>
+      <c r="N121" s="32"/>
+    </row>
+    <row r="122" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A122" s="71"/>
+      <c r="B122" s="3"/>
+      <c r="C122" s="3"/>
+      <c r="D122" s="3"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="66"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="119"/>
+      <c r="I122" s="120"/>
+      <c r="J122" s="100"/>
+      <c r="K122" s="3"/>
+      <c r="L122" s="66"/>
+      <c r="M122" s="108"/>
+      <c r="N122" s="64"/>
+    </row>
+    <row r="123" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A123" s="71"/>
+      <c r="B123" s="3"/>
+      <c r="C123" s="3"/>
+      <c r="D123" s="3"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="66"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="119"/>
+      <c r="I123" s="121"/>
+      <c r="J123" s="100"/>
+      <c r="K123" s="3"/>
+      <c r="L123" s="66"/>
+      <c r="M123" s="108"/>
+      <c r="N123" s="64"/>
+    </row>
+    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A124" s="71"/>
+      <c r="B124" s="3"/>
+      <c r="C124" s="3"/>
+      <c r="D124" s="3"/>
+      <c r="E124" s="3"/>
+      <c r="F124" s="66"/>
+      <c r="G124" s="3"/>
+      <c r="H124" s="119"/>
+      <c r="I124" s="121"/>
+      <c r="J124" s="100"/>
+      <c r="K124" s="3"/>
+      <c r="L124" s="66"/>
+      <c r="M124" s="108"/>
+      <c r="N124" s="64"/>
+    </row>
+    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A125" s="71"/>
+      <c r="J125" s="67"/>
+      <c r="M125" s="108"/>
+      <c r="N125" s="96"/>
+    </row>
+    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="M126" s="111"/>
+    </row>
+    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A127" s="81"/>
+      <c r="M127" s="63"/>
+      <c r="N127" s="95"/>
+    </row>
+    <row r="128" spans="1:17" s="113" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="71"/>
+      <c r="B128" s="112"/>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+      <c r="F128" s="1"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="109"/>
+      <c r="I128" s="110"/>
+      <c r="J128" s="62"/>
+      <c r="K128" s="2"/>
+      <c r="L128" s="1"/>
+      <c r="M128" s="74"/>
+      <c r="N128" s="75"/>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A129" s="71"/>
+      <c r="M129" s="80"/>
+      <c r="N129" s="64"/>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A130" s="32"/>
+      <c r="N130" s="32"/>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A131" s="114"/>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A132" s="114"/>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B133" s="112"/>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B135" s="112"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
 </worksheet>
-</file>
-[...112 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>натура-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>aerzhanova</dc:creator>
+  <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>