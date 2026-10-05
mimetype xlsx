--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -5,124 +5,108 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="10392" windowHeight="9480"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14295" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$4:$U$4</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="67">
   <si>
     <t>Products produced in kind</t>
   </si>
   <si>
-    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
-[...1 lines deleted...]
-  <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
-[...10 lines deleted...]
-  <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
@@ -170,56 +154,50 @@
     <t>Copper ore, thousand tonss</t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t>Aluminum ores (bauxites), thousand tons</t>
   </si>
   <si>
     <t>Gold-bearing ores,  thousand tons</t>
   </si>
   <si>
     <t>Zhitikara</t>
   </si>
   <si>
     <t>Asbestos, thousand tons</t>
   </si>
   <si>
     <t>thousand tons</t>
   </si>
   <si>
     <t>n.ernazarova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial production and environment statistics </t>
-  </si>
-[...4 lines deleted...]
-    <t>+7 7142536045</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
@@ -233,93 +211,114 @@
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
-    <t>Methodological Explanations:</t>
-[...13 lines deleted...]
-  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t>Telephone Number:</t>
-[...1 lines deleted...]
-  <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
   </si>
   <si>
     <t>"-" - no case</t>
   </si>
   <si>
     <t>0.0 - insignificant value</t>
   </si>
   <si>
     <t>X - data is confidential</t>
   </si>
   <si>
     <t>... - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover) and produced from raw materials</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=158717&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608?keyword=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25833/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
+  </si>
+  <si>
+    <t>Ernazarova Nurgul</t>
+  </si>
+  <si>
+    <t>+7 714 2 536045</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -570,51 +569,51 @@
   <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -866,74 +865,80 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
     <cellStyle name="Обычный 14" xfId="19"/>
     <cellStyle name="Обычный 2" xfId="7"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 3" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="11"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 7" xfId="16"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1289,2616 +1294,2636 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="39.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="94.140625" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="115" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B2" s="6">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="115" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="115" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B4" s="8" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="115" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="115" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B6" s="6">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="126" t="s">
+        <v>39</v>
       </c>
       <c r="B7" s="9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="8" t="s">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="126" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="116" t="s">
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="9" t="s">
-[...11 lines deleted...]
-    <row r="11" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="116" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="116" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>4</v>
+        <v>58</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="116" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="127" t="s">
+        <v>62</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="116" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="116" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B16" s="14">
-        <v>46251</v>
+        <v>46281</v>
       </c>
       <c r="M16" s="15"/>
     </row>
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="116" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B17" s="14">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M17" s="16"/>
     </row>
-    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="116" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="M18" s="15"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="116" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="M19" s="16"/>
     </row>
-    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="116" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B20" s="17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="M20" s="15"/>
     </row>
-    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="116" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M21" s="16"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B6" sqref="A6:XFD18"/>
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="22"/>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B4" s="24"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="24"/>
     </row>
-    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="24" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="24" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="24" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="24" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="24"/>
     </row>
-    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="24" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="24"/>
     </row>
-    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="24"/>
     </row>
-    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="24"/>
     </row>
-    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="24"/>
     </row>
-    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="24"/>
     </row>
-    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="25" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S135"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.21875" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.5546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="31.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8" style="2" customWidth="1"/>
-    <col min="5" max="5" width="8.5546875" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="7.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9" style="109" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="110" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="62" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
-    <col min="13" max="13" width="9.88671875" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="27"/>
+    <col min="13" max="13" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14" max="14" width="37.140625" style="27" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="121" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
+      <c r="N1" s="26"/>
+    </row>
+    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="122"/>
+      <c r="B2" s="125" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="124"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="124"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="124"/>
+      <c r="H2" s="124"/>
+      <c r="I2" s="124"/>
+      <c r="J2" s="124"/>
+      <c r="K2" s="124"/>
+      <c r="L2" s="124"/>
+      <c r="M2" s="124"/>
+      <c r="N2" s="26"/>
+    </row>
+    <row r="3" spans="1:19" s="32" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="123"/>
+      <c r="B3" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="122"/>
-[...15 lines deleted...]
-      <c r="B2" s="125" t="s">
+      <c r="F3" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="125"/>
-[...14 lines deleted...]
-      <c r="B3" s="28" t="s">
+      <c r="G3" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="H3" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="I3" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="J3" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="K3" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="L3" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="M3" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="N3" s="31"/>
+    </row>
+    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="33" t="s">
         <v>20</v>
-      </c>
-[...16 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="35"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="36"/>
       <c r="J4" s="34"/>
       <c r="K4" s="37"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
     </row>
-    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B5" s="34">
         <v>1966.1</v>
       </c>
       <c r="C5" s="34">
         <v>3784.8</v>
       </c>
       <c r="D5" s="34">
         <v>5804.5</v>
       </c>
       <c r="E5" s="34">
         <v>8101.5</v>
       </c>
       <c r="F5" s="34">
         <v>10397.299999999999</v>
       </c>
       <c r="G5" s="34">
         <v>12475.7</v>
       </c>
       <c r="H5" s="34">
         <v>14080.9</v>
       </c>
-      <c r="I5" s="36"/>
+      <c r="I5" s="36">
+        <v>15461.9</v>
+      </c>
       <c r="J5" s="34"/>
       <c r="K5" s="37"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
     </row>
-    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C6" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D6" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E6" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F6" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G6" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H6" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I6" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="40"/>
       <c r="O6" s="34"/>
       <c r="P6" s="34"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="34"/>
       <c r="S6" s="34"/>
     </row>
-    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C7" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D7" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E7" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F7" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G7" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H7" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I7" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I7" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="40"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
     </row>
-    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="42"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="36"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="40"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
     </row>
-    <row r="9" spans="1:19" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C9" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D9" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E9" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F9" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G9" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H9" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I9" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
       <c r="N9" s="43"/>
       <c r="O9" s="42"/>
       <c r="P9" s="42"/>
       <c r="Q9" s="42"/>
       <c r="R9" s="42"/>
       <c r="S9" s="42"/>
     </row>
-    <row r="10" spans="1:19" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C10" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" s="45" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E10" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F10" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G10" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H10" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I10" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J10" s="42"/>
       <c r="K10" s="42"/>
       <c r="L10" s="42"/>
       <c r="M10" s="42"/>
       <c r="N10" s="43"/>
       <c r="O10" s="42"/>
       <c r="P10" s="42"/>
       <c r="Q10" s="42"/>
       <c r="R10" s="42"/>
       <c r="S10" s="42"/>
     </row>
-    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="34"/>
       <c r="D11" s="45"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="36"/>
       <c r="J11" s="47"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
       <c r="N11" s="48"/>
       <c r="O11" s="45"/>
       <c r="P11" s="45"/>
       <c r="Q11" s="45"/>
       <c r="R11" s="45"/>
       <c r="S11" s="45"/>
     </row>
-    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C12" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" s="45" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E12" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F12" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G12" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H12" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I12" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I12" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J12" s="45"/>
       <c r="K12" s="36"/>
       <c r="L12" s="45"/>
       <c r="M12" s="34"/>
     </row>
-    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B13" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C13" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D13" s="45" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E13" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F13" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G13" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H13" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I13" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J13" s="45"/>
       <c r="K13" s="36"/>
       <c r="L13" s="45"/>
       <c r="M13" s="34"/>
     </row>
-    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="46" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="36"/>
       <c r="J14" s="47"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
       <c r="N14" s="49"/>
       <c r="O14" s="45"/>
       <c r="P14" s="45"/>
       <c r="Q14" s="45"/>
       <c r="R14" s="45"/>
       <c r="S14" s="45"/>
     </row>
-    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="38" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B15" s="34">
         <v>251.6</v>
       </c>
       <c r="C15" s="34">
         <v>476.8</v>
       </c>
       <c r="D15" s="34">
         <v>751.3</v>
       </c>
       <c r="E15" s="34">
         <v>999</v>
       </c>
       <c r="F15" s="34">
         <v>1376.1</v>
       </c>
       <c r="G15" s="34">
         <v>1797.4</v>
       </c>
       <c r="H15" s="34">
         <v>2234.9</v>
       </c>
-      <c r="I15" s="36"/>
+      <c r="I15" s="36">
+        <v>2673.4</v>
+      </c>
       <c r="J15" s="34"/>
       <c r="K15" s="37"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
     </row>
-    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="50" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B16" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C16" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D16" s="45" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E16" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F16" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G16" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H16" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I16" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I16" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J16" s="34"/>
       <c r="K16" s="37"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B17" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C17" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D17" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E17" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F17" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G17" s="34" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H17" s="34" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I17" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I17" s="36" t="s">
+        <v>23</v>
+      </c>
       <c r="J17" s="47"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
       <c r="N17" s="51"/>
       <c r="O17" s="45"/>
       <c r="P17" s="45"/>
       <c r="Q17" s="45"/>
       <c r="R17" s="45"/>
       <c r="S17" s="45"/>
     </row>
-    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="52" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="34"/>
       <c r="D18" s="36"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="36"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
       <c r="N18" s="51"/>
       <c r="O18" s="34"/>
       <c r="P18" s="34"/>
       <c r="Q18" s="34"/>
       <c r="R18" s="34"/>
       <c r="S18" s="34"/>
     </row>
-    <row r="19" spans="1:19" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B19" s="36">
         <v>21.1</v>
       </c>
       <c r="C19" s="36">
         <v>41.6</v>
       </c>
       <c r="D19" s="36">
         <v>59.7</v>
       </c>
       <c r="E19" s="36">
         <v>77.8</v>
       </c>
       <c r="F19" s="36">
         <v>99.3</v>
       </c>
       <c r="G19" s="36">
         <v>121.4</v>
       </c>
       <c r="H19" s="34">
         <v>142.4</v>
       </c>
-      <c r="I19" s="36"/>
+      <c r="I19" s="36">
+        <v>164.9</v>
+      </c>
       <c r="J19" s="36"/>
       <c r="K19" s="53"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
     </row>
-    <row r="20" spans="1:19" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="54" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B20" s="55">
         <v>21.1</v>
       </c>
       <c r="C20" s="55">
         <v>41.6</v>
       </c>
       <c r="D20" s="55">
         <v>59.7</v>
       </c>
       <c r="E20" s="55">
         <v>77.8</v>
       </c>
       <c r="F20" s="55">
         <v>99.3</v>
       </c>
       <c r="G20" s="55">
         <v>121.4</v>
       </c>
       <c r="H20" s="55">
         <v>142.4</v>
       </c>
-      <c r="I20" s="55"/>
+      <c r="I20" s="55">
+        <v>164.9</v>
+      </c>
       <c r="J20" s="55"/>
       <c r="K20" s="56"/>
       <c r="L20" s="55"/>
       <c r="M20" s="55"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A21" s="59"/>
       <c r="B21" s="60"/>
       <c r="C21" s="60"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="61"/>
       <c r="G21" s="60"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="K21" s="60"/>
       <c r="L21" s="61"/>
       <c r="M21" s="63"/>
       <c r="N21" s="64"/>
     </row>
-    <row r="22" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="65"/>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="66"/>
       <c r="G22" s="3"/>
       <c r="H22" s="66"/>
       <c r="I22" s="66"/>
       <c r="J22" s="67"/>
       <c r="K22" s="68"/>
       <c r="L22" s="69"/>
       <c r="M22" s="63"/>
       <c r="N22" s="70"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A23" s="71"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="66"/>
       <c r="G23" s="3"/>
       <c r="H23" s="66"/>
       <c r="I23" s="66"/>
       <c r="J23" s="72"/>
       <c r="K23" s="63"/>
       <c r="L23" s="73"/>
       <c r="M23" s="74"/>
       <c r="N23" s="75"/>
       <c r="O23" s="76"/>
       <c r="P23" s="76"/>
       <c r="Q23" s="76"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="71"/>
       <c r="B24" s="77"/>
       <c r="C24" s="77"/>
       <c r="D24" s="77"/>
       <c r="E24" s="77"/>
       <c r="F24" s="78"/>
       <c r="G24" s="77"/>
       <c r="H24" s="78"/>
       <c r="I24" s="78"/>
       <c r="J24" s="79"/>
       <c r="K24" s="77"/>
       <c r="L24" s="78"/>
       <c r="M24" s="80"/>
       <c r="N24" s="57"/>
       <c r="O24" s="76"/>
       <c r="P24" s="76"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="71"/>
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="61"/>
       <c r="G25" s="60"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="K25" s="60"/>
       <c r="L25" s="61"/>
       <c r="M25" s="80"/>
       <c r="N25" s="57"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A26" s="71"/>
       <c r="B26" s="60"/>
       <c r="C26" s="60"/>
       <c r="D26" s="60"/>
       <c r="E26" s="60"/>
       <c r="F26" s="61"/>
       <c r="G26" s="60"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="K26" s="60"/>
       <c r="L26" s="61"/>
       <c r="M26" s="80"/>
       <c r="N26" s="57"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A27" s="71"/>
       <c r="B27" s="60"/>
       <c r="C27" s="60"/>
       <c r="D27" s="60"/>
       <c r="E27" s="60"/>
       <c r="F27" s="61"/>
       <c r="G27" s="60"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="K27" s="60"/>
       <c r="L27" s="61"/>
       <c r="M27" s="80"/>
       <c r="N27" s="57"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A28" s="71"/>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60"/>
       <c r="E28" s="60"/>
       <c r="F28" s="61"/>
       <c r="G28" s="60"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="K28" s="60"/>
       <c r="L28" s="61"/>
       <c r="M28" s="80"/>
       <c r="N28" s="57"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A29" s="71"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="66"/>
       <c r="G29" s="3"/>
       <c r="H29" s="66"/>
       <c r="I29" s="66"/>
       <c r="J29" s="72"/>
       <c r="K29" s="63"/>
       <c r="L29" s="73"/>
       <c r="M29" s="80"/>
       <c r="N29" s="64"/>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A30" s="81"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="66"/>
       <c r="G30" s="3"/>
       <c r="H30" s="66"/>
       <c r="I30" s="66"/>
       <c r="J30" s="67"/>
       <c r="M30" s="82"/>
       <c r="N30" s="83"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A31" s="81"/>
       <c r="B31" s="77"/>
       <c r="C31" s="77"/>
       <c r="D31" s="77"/>
       <c r="E31" s="77"/>
       <c r="F31" s="78"/>
       <c r="G31" s="77"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="79"/>
       <c r="K31" s="77"/>
       <c r="L31" s="78"/>
       <c r="M31" s="63"/>
       <c r="N31" s="83"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A32" s="71"/>
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="61"/>
       <c r="G32" s="60"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="K32" s="60"/>
       <c r="L32" s="61"/>
       <c r="M32" s="74"/>
       <c r="N32" s="75"/>
       <c r="O32" s="76"/>
       <c r="P32" s="76"/>
       <c r="Q32" s="76"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="71"/>
       <c r="B33" s="60"/>
       <c r="C33" s="60"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
       <c r="F33" s="61"/>
       <c r="G33" s="60"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="K33" s="60"/>
       <c r="L33" s="61"/>
       <c r="M33" s="80"/>
       <c r="N33" s="64"/>
       <c r="O33" s="76"/>
       <c r="P33" s="76"/>
       <c r="Q33" s="76"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A34" s="71"/>
       <c r="B34" s="60"/>
       <c r="C34" s="60"/>
       <c r="D34" s="60"/>
       <c r="E34" s="60"/>
       <c r="F34" s="61"/>
       <c r="G34" s="60"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="K34" s="60"/>
       <c r="L34" s="61"/>
       <c r="M34" s="80"/>
       <c r="N34" s="32"/>
       <c r="O34" s="76"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A35" s="71"/>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="60"/>
       <c r="F35" s="61"/>
       <c r="G35" s="60"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="K35" s="60"/>
       <c r="L35" s="61"/>
       <c r="M35" s="80"/>
       <c r="N35" s="32"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A36" s="71"/>
       <c r="B36" s="60"/>
       <c r="C36" s="60"/>
       <c r="D36" s="60"/>
       <c r="E36" s="60"/>
       <c r="F36" s="61"/>
       <c r="G36" s="60"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="K36" s="60"/>
       <c r="L36" s="61"/>
       <c r="M36" s="80"/>
       <c r="N36" s="32"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A37" s="81"/>
       <c r="B37" s="60"/>
       <c r="C37" s="60"/>
       <c r="D37" s="60"/>
       <c r="E37" s="60"/>
       <c r="F37" s="61"/>
       <c r="G37" s="60"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="K37" s="60"/>
       <c r="L37" s="61"/>
       <c r="M37" s="63"/>
       <c r="N37" s="83"/>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A38" s="65"/>
       <c r="B38" s="60"/>
       <c r="C38" s="60"/>
       <c r="D38" s="60"/>
       <c r="E38" s="60"/>
       <c r="F38" s="61"/>
       <c r="G38" s="60"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="K38" s="60"/>
       <c r="L38" s="61"/>
       <c r="N38" s="84"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A39" s="71"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="66"/>
       <c r="G39" s="3"/>
       <c r="H39" s="66"/>
       <c r="I39" s="66"/>
       <c r="J39" s="72"/>
       <c r="K39" s="63"/>
       <c r="L39" s="73"/>
       <c r="M39" s="74"/>
       <c r="N39" s="75"/>
       <c r="O39" s="76"/>
       <c r="P39" s="76"/>
       <c r="Q39" s="76"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A40" s="71"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="66"/>
       <c r="G40" s="3"/>
       <c r="H40" s="66"/>
       <c r="I40" s="66"/>
       <c r="J40" s="67"/>
       <c r="M40" s="80"/>
       <c r="N40" s="64"/>
       <c r="O40" s="76"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A41" s="71"/>
       <c r="B41" s="77"/>
       <c r="C41" s="77"/>
       <c r="D41" s="77"/>
       <c r="E41" s="77"/>
       <c r="F41" s="78"/>
       <c r="G41" s="77"/>
       <c r="H41" s="78"/>
       <c r="I41" s="78"/>
       <c r="J41" s="79"/>
       <c r="K41" s="77"/>
       <c r="L41" s="78"/>
       <c r="M41" s="80"/>
       <c r="N41" s="64"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A42" s="71"/>
       <c r="B42" s="60"/>
       <c r="C42" s="60"/>
       <c r="D42" s="60"/>
       <c r="E42" s="60"/>
       <c r="F42" s="61"/>
       <c r="G42" s="60"/>
       <c r="H42" s="61"/>
       <c r="I42" s="61"/>
       <c r="K42" s="60"/>
       <c r="L42" s="61"/>
       <c r="M42" s="80"/>
       <c r="N42" s="64"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A43" s="71"/>
       <c r="B43" s="60"/>
       <c r="C43" s="60"/>
       <c r="D43" s="60"/>
       <c r="E43" s="60"/>
       <c r="F43" s="61"/>
       <c r="G43" s="60"/>
       <c r="H43" s="61"/>
       <c r="I43" s="61"/>
       <c r="K43" s="60"/>
       <c r="L43" s="61"/>
       <c r="M43" s="80"/>
       <c r="N43" s="64"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A44" s="71"/>
       <c r="B44" s="60"/>
       <c r="C44" s="60"/>
       <c r="D44" s="60"/>
       <c r="E44" s="60"/>
       <c r="F44" s="61"/>
       <c r="G44" s="60"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="K44" s="60"/>
       <c r="L44" s="61"/>
       <c r="M44" s="80"/>
       <c r="N44" s="64"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A45" s="71"/>
       <c r="B45" s="60"/>
       <c r="C45" s="60"/>
       <c r="D45" s="60"/>
       <c r="E45" s="60"/>
       <c r="F45" s="61"/>
       <c r="G45" s="60"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="K45" s="60"/>
       <c r="L45" s="61"/>
       <c r="M45" s="80"/>
       <c r="N45" s="64"/>
     </row>
-    <row r="46" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="71"/>
       <c r="B46" s="60"/>
       <c r="C46" s="60"/>
       <c r="D46" s="60"/>
       <c r="E46" s="60"/>
       <c r="F46" s="61"/>
       <c r="G46" s="60"/>
       <c r="H46" s="61"/>
       <c r="I46" s="61"/>
       <c r="K46" s="60"/>
       <c r="L46" s="61"/>
       <c r="M46" s="80"/>
       <c r="N46" s="64"/>
     </row>
-    <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="71"/>
       <c r="B47" s="60"/>
       <c r="C47" s="60"/>
       <c r="D47" s="60"/>
       <c r="E47" s="60"/>
       <c r="F47" s="61"/>
       <c r="G47" s="60"/>
       <c r="H47" s="61"/>
       <c r="I47" s="61"/>
       <c r="K47" s="60"/>
       <c r="L47" s="61"/>
       <c r="M47" s="63"/>
       <c r="N47" s="64"/>
     </row>
-    <row r="48" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="85"/>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="66"/>
       <c r="G48" s="3"/>
       <c r="H48" s="66"/>
       <c r="I48" s="66"/>
       <c r="J48" s="72"/>
       <c r="K48" s="63"/>
       <c r="L48" s="73"/>
       <c r="N48" s="86"/>
     </row>
-    <row r="49" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="71"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="66"/>
       <c r="G49" s="3"/>
       <c r="H49" s="66"/>
       <c r="I49" s="66"/>
       <c r="J49" s="67"/>
       <c r="M49" s="74"/>
       <c r="N49" s="87"/>
       <c r="P49" s="76"/>
       <c r="Q49" s="76"/>
     </row>
-    <row r="50" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="71"/>
       <c r="B50" s="77"/>
       <c r="C50" s="77"/>
       <c r="D50" s="77"/>
       <c r="E50" s="77"/>
       <c r="F50" s="78"/>
       <c r="G50" s="77"/>
       <c r="H50" s="78"/>
       <c r="I50" s="78"/>
       <c r="J50" s="79"/>
       <c r="K50" s="77"/>
       <c r="L50" s="78"/>
       <c r="M50" s="80"/>
       <c r="N50" s="64"/>
       <c r="Q50" s="76"/>
     </row>
-    <row r="51" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="71"/>
       <c r="B51" s="60"/>
       <c r="C51" s="60"/>
       <c r="D51" s="60"/>
       <c r="E51" s="60"/>
       <c r="F51" s="61"/>
       <c r="G51" s="60"/>
       <c r="H51" s="61"/>
       <c r="I51" s="61"/>
       <c r="K51" s="60"/>
       <c r="L51" s="61"/>
       <c r="M51" s="80"/>
       <c r="N51" s="64"/>
       <c r="Q51" s="76"/>
     </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A52" s="88"/>
       <c r="B52" s="60"/>
       <c r="C52" s="60"/>
       <c r="D52" s="60"/>
       <c r="E52" s="60"/>
       <c r="F52" s="61"/>
       <c r="G52" s="60"/>
       <c r="H52" s="61"/>
       <c r="I52" s="61"/>
       <c r="K52" s="60"/>
       <c r="L52" s="61"/>
       <c r="M52" s="80"/>
       <c r="N52" s="3"/>
     </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A53" s="71"/>
       <c r="B53" s="60"/>
       <c r="C53" s="60"/>
       <c r="D53" s="60"/>
       <c r="E53" s="60"/>
       <c r="F53" s="61"/>
       <c r="G53" s="60"/>
       <c r="H53" s="61"/>
       <c r="I53" s="61"/>
       <c r="K53" s="60"/>
       <c r="L53" s="61"/>
       <c r="M53" s="80"/>
       <c r="N53" s="32"/>
     </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A54" s="71"/>
       <c r="B54" s="60"/>
       <c r="C54" s="60"/>
       <c r="D54" s="60"/>
       <c r="E54" s="60"/>
       <c r="F54" s="61"/>
       <c r="G54" s="60"/>
       <c r="H54" s="61"/>
       <c r="I54" s="61"/>
       <c r="K54" s="60"/>
       <c r="L54" s="61"/>
       <c r="M54" s="80"/>
       <c r="N54" s="32"/>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A55" s="71"/>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="66"/>
       <c r="G55" s="3"/>
       <c r="H55" s="66"/>
       <c r="I55" s="66"/>
       <c r="J55" s="72"/>
       <c r="K55" s="63"/>
       <c r="L55" s="73"/>
       <c r="M55" s="80"/>
       <c r="N55" s="64"/>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="71"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="66"/>
       <c r="G56" s="3"/>
       <c r="H56" s="66"/>
       <c r="I56" s="66"/>
       <c r="J56" s="67"/>
       <c r="M56" s="63"/>
       <c r="N56" s="32"/>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A57" s="81"/>
       <c r="B57" s="77"/>
       <c r="C57" s="77"/>
       <c r="D57" s="77"/>
       <c r="E57" s="77"/>
       <c r="F57" s="78"/>
       <c r="G57" s="77"/>
       <c r="H57" s="78"/>
       <c r="I57" s="78"/>
       <c r="J57" s="79"/>
       <c r="K57" s="77"/>
       <c r="L57" s="78"/>
       <c r="N57" s="89"/>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="71"/>
       <c r="B58" s="60"/>
       <c r="C58" s="60"/>
       <c r="D58" s="60"/>
       <c r="E58" s="60"/>
       <c r="F58" s="61"/>
       <c r="G58" s="60"/>
       <c r="H58" s="61"/>
       <c r="I58" s="61"/>
       <c r="K58" s="60"/>
       <c r="L58" s="61"/>
       <c r="M58" s="74"/>
       <c r="N58" s="75"/>
       <c r="P58" s="76"/>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A59" s="71"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="66"/>
       <c r="G59" s="3"/>
       <c r="H59" s="66"/>
       <c r="I59" s="66"/>
       <c r="J59" s="90"/>
       <c r="K59" s="91"/>
       <c r="L59" s="92"/>
       <c r="M59" s="93"/>
       <c r="N59" s="32"/>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A60" s="71"/>
       <c r="B60" s="87"/>
       <c r="C60" s="87"/>
       <c r="D60" s="87"/>
       <c r="E60" s="87"/>
       <c r="F60" s="94"/>
       <c r="G60" s="87"/>
       <c r="H60" s="94"/>
       <c r="I60" s="94"/>
       <c r="J60" s="67"/>
       <c r="M60" s="80"/>
       <c r="N60" s="64"/>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="71"/>
       <c r="B61" s="77"/>
       <c r="C61" s="77"/>
       <c r="D61" s="77"/>
       <c r="E61" s="77"/>
       <c r="F61" s="78"/>
       <c r="G61" s="77"/>
       <c r="H61" s="78"/>
       <c r="I61" s="78"/>
       <c r="J61" s="79"/>
       <c r="K61" s="77"/>
       <c r="L61" s="78"/>
       <c r="M61" s="80"/>
       <c r="N61" s="32"/>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="71"/>
       <c r="B62" s="60"/>
       <c r="C62" s="60"/>
       <c r="D62" s="60"/>
       <c r="E62" s="60"/>
       <c r="F62" s="61"/>
       <c r="G62" s="60"/>
       <c r="H62" s="61"/>
       <c r="I62" s="61"/>
       <c r="K62" s="60"/>
       <c r="L62" s="61"/>
       <c r="M62" s="80"/>
       <c r="N62" s="32"/>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A63" s="71"/>
       <c r="B63" s="60"/>
       <c r="C63" s="60"/>
       <c r="D63" s="60"/>
       <c r="E63" s="60"/>
       <c r="F63" s="61"/>
       <c r="G63" s="60"/>
       <c r="H63" s="61"/>
       <c r="I63" s="61"/>
       <c r="K63" s="60"/>
       <c r="L63" s="61"/>
       <c r="M63" s="63"/>
       <c r="N63" s="32"/>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A64" s="81"/>
       <c r="B64" s="60"/>
       <c r="C64" s="60"/>
       <c r="D64" s="60"/>
       <c r="E64" s="60"/>
       <c r="F64" s="61"/>
       <c r="G64" s="60"/>
       <c r="H64" s="61"/>
       <c r="I64" s="61"/>
       <c r="K64" s="60"/>
       <c r="L64" s="61"/>
       <c r="N64" s="95"/>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A65" s="71"/>
       <c r="B65" s="60"/>
       <c r="C65" s="60"/>
       <c r="D65" s="60"/>
       <c r="E65" s="60"/>
       <c r="F65" s="61"/>
       <c r="G65" s="60"/>
       <c r="H65" s="61"/>
       <c r="I65" s="61"/>
       <c r="K65" s="60"/>
       <c r="L65" s="61"/>
       <c r="M65" s="74"/>
       <c r="N65" s="75"/>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="71"/>
       <c r="B66" s="60"/>
       <c r="C66" s="60"/>
       <c r="D66" s="60"/>
       <c r="E66" s="60"/>
       <c r="F66" s="61"/>
       <c r="G66" s="60"/>
       <c r="H66" s="61"/>
       <c r="I66" s="61"/>
       <c r="K66" s="60"/>
       <c r="L66" s="61"/>
       <c r="M66" s="80"/>
       <c r="N66" s="64"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="71"/>
       <c r="B67" s="60"/>
       <c r="C67" s="60"/>
       <c r="D67" s="60"/>
       <c r="E67" s="60"/>
       <c r="F67" s="61"/>
       <c r="G67" s="60"/>
       <c r="H67" s="61"/>
       <c r="I67" s="61"/>
       <c r="K67" s="60"/>
       <c r="L67" s="61"/>
       <c r="M67" s="91"/>
       <c r="N67" s="64"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="81"/>
       <c r="B68" s="60"/>
       <c r="C68" s="60"/>
       <c r="D68" s="60"/>
       <c r="E68" s="60"/>
       <c r="F68" s="61"/>
       <c r="G68" s="60"/>
       <c r="H68" s="61"/>
       <c r="I68" s="61"/>
       <c r="K68" s="60"/>
       <c r="L68" s="61"/>
       <c r="N68" s="95"/>
       <c r="P68" s="76"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="71"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="72"/>
       <c r="K69" s="63"/>
       <c r="L69" s="73"/>
       <c r="M69" s="74"/>
       <c r="N69" s="75"/>
       <c r="O69" s="76"/>
       <c r="P69" s="76"/>
       <c r="Q69" s="76"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A70" s="71"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="67"/>
       <c r="M70" s="80"/>
       <c r="N70" s="32"/>
       <c r="O70" s="76"/>
       <c r="P70" s="76"/>
       <c r="Q70" s="76"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A71" s="71"/>
       <c r="B71" s="77"/>
       <c r="C71" s="77"/>
       <c r="D71" s="77"/>
       <c r="E71" s="77"/>
       <c r="F71" s="78"/>
       <c r="G71" s="77"/>
       <c r="H71" s="78"/>
       <c r="I71" s="78"/>
       <c r="J71" s="79"/>
       <c r="K71" s="77"/>
       <c r="L71" s="78"/>
       <c r="M71" s="80"/>
       <c r="N71" s="64"/>
       <c r="O71" s="76"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A72" s="71"/>
       <c r="B72" s="60"/>
       <c r="C72" s="60"/>
       <c r="D72" s="60"/>
       <c r="E72" s="60"/>
       <c r="F72" s="61"/>
       <c r="G72" s="60"/>
       <c r="H72" s="61"/>
       <c r="I72" s="61"/>
       <c r="K72" s="60"/>
       <c r="L72" s="61"/>
       <c r="M72" s="80"/>
       <c r="N72" s="32"/>
       <c r="O72" s="76"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="71"/>
       <c r="B73" s="60"/>
       <c r="C73" s="60"/>
       <c r="D73" s="60"/>
       <c r="E73" s="60"/>
       <c r="F73" s="61"/>
       <c r="G73" s="60"/>
       <c r="H73" s="61"/>
       <c r="I73" s="61"/>
       <c r="K73" s="60"/>
       <c r="L73" s="61"/>
       <c r="M73" s="80"/>
       <c r="N73" s="64"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="71"/>
       <c r="B74" s="60"/>
       <c r="C74" s="60"/>
       <c r="D74" s="60"/>
       <c r="E74" s="60"/>
       <c r="F74" s="61"/>
       <c r="G74" s="60"/>
       <c r="H74" s="61"/>
       <c r="I74" s="61"/>
       <c r="K74" s="60"/>
       <c r="L74" s="61"/>
       <c r="M74" s="80"/>
       <c r="N74" s="96"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="59"/>
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="66"/>
       <c r="G75" s="3"/>
       <c r="H75" s="66"/>
       <c r="I75" s="66"/>
       <c r="J75" s="72"/>
       <c r="K75" s="63"/>
       <c r="L75" s="73"/>
       <c r="M75" s="80"/>
       <c r="N75" s="64"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="71"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="67"/>
       <c r="M76" s="80"/>
       <c r="N76" s="64"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="71"/>
       <c r="B77" s="77"/>
       <c r="C77" s="77"/>
       <c r="D77" s="77"/>
       <c r="E77" s="77"/>
       <c r="F77" s="78"/>
       <c r="G77" s="77"/>
       <c r="H77" s="78"/>
       <c r="I77" s="78"/>
       <c r="J77" s="79"/>
       <c r="K77" s="77"/>
       <c r="L77" s="78"/>
       <c r="M77" s="63"/>
       <c r="N77" s="64"/>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="81"/>
       <c r="B78" s="60"/>
       <c r="C78" s="60"/>
       <c r="D78" s="60"/>
       <c r="E78" s="60"/>
       <c r="F78" s="61"/>
       <c r="G78" s="60"/>
       <c r="H78" s="61"/>
       <c r="I78" s="61"/>
       <c r="K78" s="60"/>
       <c r="L78" s="61"/>
       <c r="N78" s="95"/>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="71"/>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="66"/>
       <c r="G79" s="3"/>
       <c r="H79" s="66"/>
       <c r="I79" s="66"/>
       <c r="J79" s="72"/>
       <c r="K79" s="63"/>
       <c r="L79" s="73"/>
       <c r="M79" s="74"/>
       <c r="N79" s="75"/>
       <c r="O79" s="76"/>
       <c r="P79" s="76"/>
       <c r="Q79" s="76"/>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A80" s="71"/>
       <c r="B80" s="3"/>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="66"/>
       <c r="G80" s="3"/>
       <c r="H80" s="66"/>
       <c r="I80" s="66"/>
       <c r="J80" s="67"/>
       <c r="M80" s="80"/>
       <c r="N80" s="64"/>
       <c r="O80" s="76"/>
       <c r="P80" s="76"/>
       <c r="Q80" s="76"/>
     </row>
-    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A81" s="59"/>
       <c r="B81" s="77"/>
       <c r="C81" s="77"/>
       <c r="D81" s="77"/>
       <c r="E81" s="77"/>
       <c r="F81" s="78"/>
       <c r="G81" s="77"/>
       <c r="H81" s="78"/>
       <c r="I81" s="78"/>
       <c r="J81" s="79"/>
       <c r="K81" s="77"/>
       <c r="L81" s="78"/>
       <c r="M81" s="80"/>
       <c r="N81" s="64"/>
       <c r="O81" s="76"/>
     </row>
-    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A82" s="71"/>
       <c r="B82" s="60"/>
       <c r="C82" s="60"/>
       <c r="D82" s="60"/>
       <c r="E82" s="60"/>
       <c r="F82" s="61"/>
       <c r="G82" s="60"/>
       <c r="H82" s="61"/>
       <c r="I82" s="61"/>
       <c r="K82" s="60"/>
       <c r="L82" s="61"/>
       <c r="M82" s="80"/>
       <c r="N82" s="64"/>
     </row>
-    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A83" s="71"/>
       <c r="B83" s="60"/>
       <c r="C83" s="60"/>
       <c r="D83" s="60"/>
       <c r="E83" s="60"/>
       <c r="F83" s="61"/>
       <c r="G83" s="60"/>
       <c r="H83" s="61"/>
       <c r="I83" s="61"/>
       <c r="K83" s="60"/>
       <c r="L83" s="61"/>
       <c r="M83" s="63"/>
       <c r="N83" s="64"/>
     </row>
-    <row r="84" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="81"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="66"/>
       <c r="G84" s="3"/>
       <c r="H84" s="66"/>
       <c r="I84" s="66"/>
       <c r="J84" s="72"/>
       <c r="K84" s="63"/>
       <c r="L84" s="73"/>
       <c r="N84" s="95"/>
     </row>
-    <row r="85" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="71"/>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="66"/>
       <c r="G85" s="3"/>
       <c r="H85" s="66"/>
       <c r="I85" s="66"/>
       <c r="J85" s="67"/>
       <c r="M85" s="74"/>
       <c r="N85" s="75"/>
     </row>
-    <row r="86" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="71"/>
       <c r="B86" s="77"/>
       <c r="C86" s="77"/>
       <c r="D86" s="77"/>
       <c r="E86" s="77"/>
       <c r="F86" s="78"/>
       <c r="G86" s="77"/>
       <c r="H86" s="78"/>
       <c r="I86" s="78"/>
       <c r="J86" s="79"/>
       <c r="K86" s="77"/>
       <c r="L86" s="78"/>
       <c r="M86" s="80"/>
       <c r="N86" s="64"/>
     </row>
-    <row r="87" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="71"/>
       <c r="B87" s="60"/>
       <c r="C87" s="60"/>
       <c r="D87" s="60"/>
       <c r="E87" s="60"/>
       <c r="F87" s="61"/>
       <c r="G87" s="60"/>
       <c r="H87" s="61"/>
       <c r="I87" s="61"/>
       <c r="K87" s="60"/>
       <c r="L87" s="61"/>
       <c r="M87" s="63"/>
       <c r="N87" s="64"/>
     </row>
-    <row r="88" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A88" s="81"/>
       <c r="B88" s="60"/>
       <c r="C88" s="60"/>
       <c r="D88" s="60"/>
       <c r="E88" s="60"/>
       <c r="F88" s="61"/>
       <c r="G88" s="60"/>
       <c r="H88" s="61"/>
       <c r="I88" s="61"/>
       <c r="K88" s="60"/>
       <c r="L88" s="61"/>
       <c r="N88" s="95"/>
     </row>
-    <row r="89" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A89" s="71"/>
       <c r="B89" s="60"/>
       <c r="C89" s="60"/>
       <c r="D89" s="60"/>
       <c r="E89" s="60"/>
       <c r="F89" s="61"/>
       <c r="G89" s="60"/>
       <c r="H89" s="61"/>
       <c r="I89" s="61"/>
       <c r="K89" s="60"/>
       <c r="L89" s="61"/>
       <c r="M89" s="74"/>
       <c r="N89" s="75"/>
       <c r="P89" s="76"/>
       <c r="Q89" s="76"/>
     </row>
-    <row r="90" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A90" s="71"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
       <c r="F90" s="66"/>
       <c r="G90" s="3"/>
       <c r="H90" s="66"/>
       <c r="I90" s="66"/>
       <c r="J90" s="72"/>
       <c r="K90" s="63"/>
       <c r="L90" s="73"/>
       <c r="M90" s="80"/>
       <c r="N90" s="64"/>
       <c r="O90" s="76"/>
     </row>
-    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A91" s="71"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="67"/>
       <c r="M91" s="80"/>
       <c r="N91" s="64"/>
     </row>
-    <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="71"/>
       <c r="B92" s="77"/>
       <c r="C92" s="77"/>
       <c r="D92" s="77"/>
       <c r="E92" s="77"/>
       <c r="F92" s="78"/>
       <c r="G92" s="77"/>
       <c r="H92" s="78"/>
       <c r="I92" s="78"/>
       <c r="J92" s="79"/>
       <c r="K92" s="77"/>
       <c r="L92" s="78"/>
       <c r="M92" s="63"/>
       <c r="N92" s="64"/>
     </row>
-    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A93" s="81"/>
       <c r="B93" s="60"/>
       <c r="C93" s="60"/>
       <c r="D93" s="60"/>
       <c r="E93" s="60"/>
       <c r="F93" s="61"/>
       <c r="G93" s="60"/>
       <c r="H93" s="61"/>
       <c r="I93" s="61"/>
       <c r="K93" s="60"/>
       <c r="L93" s="61"/>
       <c r="N93" s="95"/>
     </row>
-    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A94" s="71"/>
       <c r="B94" s="60"/>
       <c r="C94" s="60"/>
       <c r="D94" s="60"/>
       <c r="E94" s="60"/>
       <c r="F94" s="61"/>
       <c r="G94" s="60"/>
       <c r="H94" s="61"/>
       <c r="I94" s="61"/>
       <c r="K94" s="60"/>
       <c r="L94" s="61"/>
       <c r="M94" s="74"/>
       <c r="N94" s="75"/>
       <c r="O94" s="76"/>
       <c r="P94" s="76"/>
       <c r="Q94" s="76"/>
     </row>
-    <row r="95" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A95" s="71"/>
       <c r="B95" s="3"/>
       <c r="C95" s="3"/>
       <c r="D95" s="3"/>
       <c r="E95" s="3"/>
       <c r="F95" s="66"/>
       <c r="G95" s="3"/>
       <c r="H95" s="66"/>
       <c r="I95" s="66"/>
       <c r="J95" s="72"/>
       <c r="K95" s="63"/>
       <c r="L95" s="73"/>
       <c r="M95" s="80"/>
       <c r="N95" s="64"/>
       <c r="O95" s="76"/>
       <c r="P95" s="76"/>
       <c r="Q95" s="76"/>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A96" s="71"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="67"/>
       <c r="M96" s="80"/>
       <c r="N96" s="64"/>
       <c r="O96" s="76"/>
     </row>
-    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="71"/>
       <c r="B97" s="77"/>
       <c r="C97" s="77"/>
       <c r="D97" s="77"/>
       <c r="E97" s="77"/>
       <c r="F97" s="78"/>
       <c r="G97" s="77"/>
       <c r="H97" s="78"/>
       <c r="I97" s="78"/>
       <c r="J97" s="79"/>
       <c r="K97" s="77"/>
       <c r="L97" s="78"/>
       <c r="M97" s="80"/>
       <c r="N97" s="64"/>
     </row>
-    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="71"/>
       <c r="B98" s="60"/>
       <c r="C98" s="60"/>
       <c r="D98" s="60"/>
       <c r="E98" s="60"/>
       <c r="F98" s="61"/>
       <c r="G98" s="60"/>
       <c r="H98" s="61"/>
       <c r="I98" s="61"/>
       <c r="K98" s="60"/>
       <c r="L98" s="61"/>
       <c r="M98" s="63"/>
       <c r="N98" s="64"/>
     </row>
-    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="81"/>
       <c r="B99" s="97"/>
       <c r="C99" s="97"/>
       <c r="D99" s="97"/>
       <c r="E99" s="97"/>
       <c r="F99" s="98"/>
       <c r="G99" s="97"/>
       <c r="H99" s="98"/>
       <c r="I99" s="98"/>
       <c r="K99" s="97"/>
       <c r="L99" s="98"/>
       <c r="N99" s="95"/>
     </row>
-    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="71"/>
       <c r="H100" s="1"/>
       <c r="I100" s="1"/>
       <c r="K100" s="97"/>
       <c r="L100" s="98"/>
       <c r="M100" s="74"/>
       <c r="N100" s="75"/>
     </row>
-    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="71"/>
       <c r="B101" s="77"/>
       <c r="C101" s="77"/>
       <c r="D101" s="77"/>
       <c r="E101" s="77"/>
       <c r="F101" s="78"/>
       <c r="G101" s="77"/>
       <c r="H101" s="78"/>
       <c r="I101" s="78"/>
       <c r="J101" s="79"/>
       <c r="K101" s="77"/>
       <c r="L101" s="78"/>
       <c r="M101" s="80"/>
       <c r="N101" s="64"/>
     </row>
-    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="71"/>
       <c r="B102" s="60"/>
       <c r="C102" s="60"/>
       <c r="D102" s="60"/>
       <c r="E102" s="60"/>
       <c r="F102" s="61"/>
       <c r="G102" s="60"/>
       <c r="H102" s="61"/>
       <c r="I102" s="61"/>
       <c r="K102" s="60"/>
       <c r="L102" s="61"/>
       <c r="M102" s="99"/>
       <c r="N102" s="96"/>
     </row>
-    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="71"/>
       <c r="B103" s="60"/>
       <c r="C103" s="60"/>
       <c r="D103" s="60"/>
       <c r="E103" s="60"/>
       <c r="F103" s="61"/>
       <c r="G103" s="60"/>
       <c r="H103" s="61"/>
       <c r="I103" s="61"/>
       <c r="J103" s="100"/>
       <c r="K103" s="3"/>
       <c r="L103" s="66"/>
       <c r="M103" s="63"/>
       <c r="N103" s="96"/>
     </row>
-    <row r="104" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="65"/>
       <c r="B104" s="60"/>
       <c r="C104" s="60"/>
       <c r="D104" s="60"/>
       <c r="E104" s="60"/>
       <c r="F104" s="61"/>
       <c r="G104" s="60"/>
       <c r="H104" s="61"/>
       <c r="I104" s="61"/>
       <c r="J104" s="100"/>
       <c r="K104" s="3"/>
       <c r="L104" s="66"/>
       <c r="M104" s="3"/>
       <c r="N104" s="84"/>
     </row>
-    <row r="105" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="88"/>
       <c r="B105" s="101"/>
       <c r="C105" s="101"/>
       <c r="D105" s="101"/>
       <c r="E105" s="101"/>
       <c r="F105" s="102"/>
       <c r="G105" s="101"/>
       <c r="H105" s="102"/>
       <c r="I105" s="102"/>
       <c r="J105" s="79"/>
       <c r="K105" s="101"/>
       <c r="L105" s="102"/>
       <c r="M105" s="103"/>
       <c r="N105" s="87"/>
     </row>
-    <row r="106" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="88"/>
       <c r="B106" s="104"/>
       <c r="C106" s="104"/>
       <c r="D106" s="104"/>
       <c r="E106" s="104"/>
       <c r="F106" s="105"/>
       <c r="G106" s="104"/>
       <c r="H106" s="105"/>
       <c r="I106" s="105"/>
       <c r="J106" s="62"/>
       <c r="K106" s="104"/>
       <c r="L106" s="105"/>
       <c r="M106" s="99"/>
       <c r="N106" s="58"/>
     </row>
-    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="71"/>
       <c r="B107" s="97"/>
       <c r="C107" s="97"/>
       <c r="D107" s="97"/>
       <c r="E107" s="97"/>
       <c r="F107" s="98"/>
       <c r="G107" s="97"/>
       <c r="H107" s="98"/>
       <c r="I107" s="98"/>
       <c r="K107" s="104"/>
       <c r="L107" s="105"/>
       <c r="M107" s="106"/>
       <c r="N107" s="64"/>
     </row>
-    <row r="108" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="81"/>
       <c r="B108" s="104"/>
       <c r="C108" s="104"/>
       <c r="D108" s="104"/>
       <c r="E108" s="104"/>
       <c r="F108" s="105"/>
       <c r="G108" s="104"/>
       <c r="H108" s="105"/>
       <c r="I108" s="105"/>
       <c r="K108" s="104"/>
       <c r="L108" s="105"/>
       <c r="M108" s="106"/>
       <c r="N108" s="95"/>
     </row>
-    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="32"/>
       <c r="B109" s="104"/>
       <c r="C109" s="104"/>
       <c r="D109" s="104"/>
       <c r="E109" s="104"/>
       <c r="F109" s="105"/>
       <c r="G109" s="104"/>
       <c r="H109" s="105"/>
       <c r="I109" s="105"/>
       <c r="K109" s="104"/>
       <c r="L109" s="105"/>
       <c r="M109" s="74"/>
       <c r="N109" s="75"/>
     </row>
-    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="71"/>
       <c r="B110" s="97"/>
       <c r="C110" s="97"/>
       <c r="D110" s="97"/>
       <c r="E110" s="97"/>
       <c r="F110" s="98"/>
       <c r="G110" s="97"/>
       <c r="H110" s="98"/>
       <c r="I110" s="98"/>
       <c r="K110" s="60"/>
       <c r="L110" s="61"/>
       <c r="M110" s="80"/>
       <c r="N110" s="64"/>
     </row>
-    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="71"/>
       <c r="B111" s="97"/>
       <c r="C111" s="97"/>
       <c r="D111" s="97"/>
       <c r="E111" s="97"/>
       <c r="F111" s="98"/>
       <c r="G111" s="97"/>
       <c r="H111" s="98"/>
       <c r="I111" s="98"/>
       <c r="K111" s="97"/>
       <c r="L111" s="98"/>
       <c r="N111" s="64"/>
     </row>
-    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="81"/>
       <c r="B112" s="104"/>
       <c r="C112" s="104"/>
       <c r="D112" s="104"/>
       <c r="E112" s="104"/>
       <c r="F112" s="98"/>
       <c r="G112" s="97"/>
       <c r="H112" s="98"/>
       <c r="I112" s="98"/>
       <c r="K112" s="104"/>
       <c r="L112" s="105"/>
       <c r="N112" s="95"/>
       <c r="P112" s="76"/>
     </row>
-    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A113" s="71"/>
       <c r="B113" s="104"/>
       <c r="C113" s="104"/>
       <c r="D113" s="104"/>
       <c r="E113" s="104"/>
       <c r="F113" s="105"/>
       <c r="G113" s="104"/>
       <c r="H113" s="105"/>
       <c r="I113" s="105"/>
       <c r="K113" s="104"/>
       <c r="L113" s="105"/>
       <c r="M113" s="107"/>
       <c r="N113" s="75"/>
       <c r="P113" s="76"/>
       <c r="Q113" s="76"/>
     </row>
-    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A114" s="71"/>
       <c r="B114" s="104"/>
       <c r="C114" s="104"/>
       <c r="D114" s="104"/>
       <c r="E114" s="104"/>
       <c r="F114" s="105"/>
       <c r="G114" s="104"/>
       <c r="H114" s="105"/>
       <c r="I114" s="105"/>
       <c r="K114" s="104"/>
       <c r="L114" s="105"/>
       <c r="M114" s="108"/>
       <c r="N114" s="64"/>
       <c r="O114" s="76"/>
     </row>
-    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A115" s="71"/>
       <c r="B115" s="104"/>
       <c r="C115" s="104"/>
       <c r="D115" s="104"/>
       <c r="E115" s="104"/>
       <c r="F115" s="105"/>
       <c r="G115" s="104"/>
       <c r="H115" s="105"/>
       <c r="I115" s="105"/>
       <c r="K115" s="104"/>
       <c r="L115" s="105"/>
       <c r="M115" s="108"/>
       <c r="N115" s="64"/>
       <c r="O115" s="76"/>
     </row>
-    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A116" s="88"/>
       <c r="B116" s="97"/>
       <c r="C116" s="97"/>
       <c r="D116" s="97"/>
       <c r="E116" s="97"/>
       <c r="F116" s="98"/>
       <c r="G116" s="97"/>
       <c r="H116" s="98"/>
       <c r="I116" s="98"/>
       <c r="K116" s="104"/>
       <c r="L116" s="105"/>
       <c r="M116" s="108"/>
       <c r="N116" s="64"/>
       <c r="O116" s="76"/>
     </row>
-    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A117" s="71"/>
       <c r="B117" s="97"/>
       <c r="C117" s="97"/>
       <c r="D117" s="97"/>
       <c r="E117" s="97"/>
       <c r="F117" s="105"/>
       <c r="G117" s="104"/>
       <c r="H117" s="105"/>
       <c r="I117" s="105"/>
       <c r="K117" s="104"/>
       <c r="L117" s="105"/>
       <c r="M117" s="108"/>
       <c r="N117" s="64"/>
       <c r="O117" s="76"/>
     </row>
-    <row r="118" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A118" s="71"/>
       <c r="B118" s="97"/>
       <c r="C118" s="97"/>
       <c r="D118" s="97"/>
       <c r="E118" s="97"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="K118" s="104"/>
       <c r="L118" s="105"/>
       <c r="M118" s="108"/>
       <c r="N118" s="64"/>
       <c r="O118" s="76"/>
     </row>
-    <row r="119" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A119" s="71"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="72"/>
       <c r="K119" s="63"/>
       <c r="L119" s="73"/>
       <c r="M119" s="108"/>
       <c r="N119" s="96"/>
       <c r="O119" s="76"/>
     </row>
-    <row r="120" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A120" s="71"/>
       <c r="B120" s="77"/>
       <c r="C120" s="77"/>
       <c r="D120" s="77"/>
       <c r="E120" s="77"/>
       <c r="F120" s="78"/>
       <c r="G120" s="77"/>
       <c r="H120" s="78"/>
       <c r="I120" s="78"/>
       <c r="J120" s="79"/>
       <c r="K120" s="77"/>
       <c r="L120" s="78"/>
       <c r="M120" s="108"/>
       <c r="N120" s="64"/>
       <c r="O120" s="76"/>
     </row>
-    <row r="121" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A121" s="71"/>
       <c r="B121" s="99"/>
       <c r="C121" s="99"/>
       <c r="D121" s="99"/>
       <c r="E121" s="99"/>
-      <c r="F121" s="118"/>
+      <c r="F121" s="117"/>
       <c r="G121" s="99"/>
-      <c r="H121" s="118"/>
-      <c r="I121" s="118"/>
+      <c r="H121" s="117"/>
+      <c r="I121" s="117"/>
       <c r="J121" s="72"/>
       <c r="K121" s="99"/>
-      <c r="L121" s="118"/>
+      <c r="L121" s="117"/>
       <c r="M121" s="108"/>
       <c r="N121" s="32"/>
     </row>
-    <row r="122" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A122" s="71"/>
       <c r="B122" s="3"/>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
       <c r="F122" s="66"/>
       <c r="G122" s="3"/>
-      <c r="H122" s="119"/>
-      <c r="I122" s="120"/>
+      <c r="H122" s="118"/>
+      <c r="I122" s="119"/>
       <c r="J122" s="100"/>
       <c r="K122" s="3"/>
       <c r="L122" s="66"/>
       <c r="M122" s="108"/>
       <c r="N122" s="64"/>
     </row>
-    <row r="123" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A123" s="71"/>
       <c r="B123" s="3"/>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
       <c r="F123" s="66"/>
       <c r="G123" s="3"/>
-      <c r="H123" s="119"/>
-      <c r="I123" s="121"/>
+      <c r="H123" s="118"/>
+      <c r="I123" s="120"/>
       <c r="J123" s="100"/>
       <c r="K123" s="3"/>
       <c r="L123" s="66"/>
       <c r="M123" s="108"/>
       <c r="N123" s="64"/>
     </row>
-    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A124" s="71"/>
       <c r="B124" s="3"/>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
       <c r="F124" s="66"/>
       <c r="G124" s="3"/>
-      <c r="H124" s="119"/>
-      <c r="I124" s="121"/>
+      <c r="H124" s="118"/>
+      <c r="I124" s="120"/>
       <c r="J124" s="100"/>
       <c r="K124" s="3"/>
       <c r="L124" s="66"/>
       <c r="M124" s="108"/>
       <c r="N124" s="64"/>
     </row>
-    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A125" s="71"/>
       <c r="J125" s="67"/>
       <c r="M125" s="108"/>
       <c r="N125" s="96"/>
     </row>
-    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:17" x14ac:dyDescent="0.2">
       <c r="M126" s="111"/>
     </row>
-    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A127" s="81"/>
       <c r="M127" s="63"/>
       <c r="N127" s="95"/>
     </row>
-    <row r="128" spans="1:17" s="113" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:17" s="113" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="71"/>
       <c r="B128" s="112"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
       <c r="F128" s="1"/>
       <c r="G128" s="2"/>
       <c r="H128" s="109"/>
       <c r="I128" s="110"/>
       <c r="J128" s="62"/>
       <c r="K128" s="2"/>
       <c r="L128" s="1"/>
       <c r="M128" s="74"/>
       <c r="N128" s="75"/>
     </row>
-    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A129" s="71"/>
       <c r="M129" s="80"/>
       <c r="N129" s="64"/>
     </row>
-    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A130" s="32"/>
       <c r="N130" s="32"/>
     </row>
-    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A131" s="114"/>
     </row>
-    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A132" s="114"/>
     </row>
-    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B133" s="112"/>
     </row>
-    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B135" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
-  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Symbols </vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>