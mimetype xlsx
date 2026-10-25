--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -52,74 +52,71 @@
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="66">
   <si>
     <t>Products produced in kind</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
   </si>
   <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Production of industrial products in the mining industry and quary devolepment in Kostanay region</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026*</t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>january-february</t>
   </si>
   <si>
     <t>january-march</t>
   </si>
   <si>
     <t>january-april</t>
   </si>
   <si>
     <t>january-may</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>january-july</t>
   </si>
   <si>
     <t>january-august</t>
   </si>
@@ -241,97 +238,97 @@
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>1-P (mes), 1-P (kv), 1-P (year), 01-IP (prom), D 004</t>
   </si>
   <si>
     <t>"-" - no case</t>
   </si>
   <si>
     <t>0.0 - insignificant value</t>
   </si>
   <si>
     <t>X - data is confidential</t>
   </si>
   <si>
     <t>... - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover) and produced from raw materials</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=158717&amp;period=month&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25833/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
-[...1 lines deleted...]
-  <si>
     <t>Ernazarova Nurgul</t>
   </si>
   <si>
     <t>+7 714 2 536045</t>
   </si>
   <si>
     <t>Methodological Explanations</t>
   </si>
   <si>
     <t>Related Publications</t>
   </si>
   <si>
     <t>Useful Links</t>
   </si>
   <si>
     <t>Date of Last Update</t>
   </si>
   <si>
     <t>Date of Next Update</t>
   </si>
   <si>
     <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28252&amp;year=2026&amp;name=86292&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -431,72 +428,80 @@
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -591,124 +596,109 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -748,197 +738,212 @@
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
     <cellStyle name="Обычный 14" xfId="19"/>
     <cellStyle name="Обычный 2" xfId="7"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 3" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="11"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 7" xfId="16"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1310,2612 +1315,2636 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="39.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="94.140625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="39.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="94.140625" style="17" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="115" t="s">
-        <v>34</v>
+      <c r="A2" s="110" t="s">
+        <v>33</v>
       </c>
       <c r="B2" s="6">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="115" t="s">
-        <v>35</v>
+      <c r="A3" s="110" t="s">
+        <v>34</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="115" t="s">
+      <c r="A4" s="110" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="110" t="s">
         <v>36</v>
-      </c>
-[...6 lines deleted...]
-        <v>37</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="115" t="s">
-        <v>38</v>
+      <c r="A6" s="110" t="s">
+        <v>37</v>
       </c>
       <c r="B6" s="6">
         <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="126" t="s">
+      <c r="A7" s="116" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="111" t="s">
         <v>39</v>
-      </c>
-[...6 lines deleted...]
-        <v>40</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="126" t="s">
-        <v>41</v>
+      <c r="A9" s="116" t="s">
+        <v>40</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="116" t="s">
+      <c r="A10" s="111" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="111" t="s">
         <v>42</v>
-      </c>
-[...6 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="116" t="s">
+      <c r="A12" s="111" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="119" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="111" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="120" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="117" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="120" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="111" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="121" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="11">
+        <v>46311</v>
+      </c>
+      <c r="M16" s="12"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="111" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="11">
+        <v>46342</v>
+      </c>
+      <c r="M17" s="13"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...8 lines deleted...]
-      <c r="B13" s="12" t="s">
+      <c r="B18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" s="12"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="111" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M19" s="13"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="M13" s="10"/>
-[...47 lines deleted...]
-      <c r="A19" s="116" t="s">
+      <c r="M20" s="12"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="111" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="8" t="s">
-[...20 lines deleted...]
-      <c r="M21" s="16"/>
+      <c r="B21" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="19"/>
-      <c r="B22" s="20"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="16"/>
+      <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="15"/>
+      <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="16"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="15"/>
+      <c r="M26" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="4.42578125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="22"/>
+      <c r="B2" s="18"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="24"/>
+      <c r="B4" s="20"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="24"/>
+      <c r="B5" s="20"/>
     </row>
     <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="20" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="24" t="s">
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="20" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="24" t="s">
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="20" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="24" t="s">
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="20" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    </row>
     <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="24"/>
+      <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="24"/>
+      <c r="B14" s="20"/>
     </row>
     <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="24"/>
+      <c r="B15" s="20"/>
     </row>
     <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="24"/>
+      <c r="B16" s="20"/>
     </row>
     <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="24"/>
+      <c r="B17" s="20"/>
     </row>
     <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="21" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S135"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="27" customWidth="1"/>
+    <col min="1" max="1" width="31.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="2" customWidth="1"/>
-    <col min="8" max="8" width="9" style="109" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="8.85546875" style="62" customWidth="1"/>
+    <col min="8" max="8" width="9" style="104" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="105" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="57" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="3" customWidth="1"/>
-    <col min="14" max="14" width="37.140625" style="27" customWidth="1"/>
-    <col min="15" max="16384" width="8.85546875" style="27"/>
+    <col min="14" max="14" width="37.140625" style="23" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="123" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="121"/>
-[...11 lines deleted...]
-      <c r="N1" s="26"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+      <c r="K1" s="123"/>
+      <c r="L1" s="123"/>
+      <c r="M1" s="123"/>
+      <c r="N1" s="22"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="122"/>
-      <c r="B2" s="125" t="s">
+      <c r="A2" s="124"/>
+      <c r="B2" s="126">
+        <v>2026</v>
+      </c>
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="127"/>
+      <c r="F2" s="127"/>
+      <c r="G2" s="127"/>
+      <c r="H2" s="127"/>
+      <c r="I2" s="127"/>
+      <c r="J2" s="127"/>
+      <c r="K2" s="127"/>
+      <c r="L2" s="127"/>
+      <c r="M2" s="127"/>
+      <c r="N2" s="22"/>
+    </row>
+    <row r="3" spans="1:19" s="28" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="125"/>
+      <c r="B3" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="124"/>
-[...14 lines deleted...]
-      <c r="B3" s="28" t="s">
+      <c r="C3" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="D3" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="E3" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="F3" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="G3" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="H3" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="I3" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="J3" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="28" t="s">
+      <c r="K3" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="L3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="M3" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="N3" s="27"/>
+    </row>
+    <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="N3" s="31"/>
-[...2 lines deleted...]
-      <c r="A4" s="33" t="s">
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+    </row>
+    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="34"/>
-[...13 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="B5" s="30">
+        <v>1966.1</v>
+      </c>
+      <c r="C5" s="30">
+        <v>3784.8</v>
+      </c>
+      <c r="D5" s="30">
+        <v>5804.5</v>
+      </c>
+      <c r="E5" s="30">
+        <v>8101.5</v>
+      </c>
+      <c r="F5" s="30">
+        <v>10397.299999999999</v>
+      </c>
+      <c r="G5" s="30">
+        <v>12475.7</v>
+      </c>
+      <c r="H5" s="30">
+        <v>14080.9</v>
+      </c>
+      <c r="I5" s="32">
+        <v>15461.9</v>
+      </c>
+      <c r="J5" s="30">
+        <v>17524.900000000001</v>
+      </c>
+      <c r="K5" s="33"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+    </row>
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="34">
-[...32 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...32 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="B7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="34" t="s">
-[...35 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+    </row>
+    <row r="9" spans="1:19" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="37"/>
+      <c r="L9" s="37"/>
+      <c r="M9" s="37"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="37"/>
+      <c r="Q9" s="37"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+    </row>
+    <row r="10" spans="1:19" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="34"/>
-[...19 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="B10" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="37"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="37"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="37"/>
+      <c r="P10" s="37"/>
+      <c r="Q10" s="37"/>
+      <c r="R10" s="37"/>
+      <c r="S10" s="37"/>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+      <c r="S11" s="40"/>
+    </row>
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="118" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J12" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="32"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="34" t="s">
-[...74 lines deleted...]
-      <c r="A11" s="46" t="s">
+      <c r="B13" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J13" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="32"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="45"/>
-[...85 lines deleted...]
-      <c r="A14" s="46" t="s">
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="44"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40"/>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="30">
+        <v>251.6</v>
+      </c>
+      <c r="C15" s="30">
+        <v>476.8</v>
+      </c>
+      <c r="D15" s="30">
+        <v>751.3</v>
+      </c>
+      <c r="E15" s="30">
+        <v>999</v>
+      </c>
+      <c r="F15" s="30">
+        <v>1376.1</v>
+      </c>
+      <c r="G15" s="30">
+        <v>1797.4</v>
+      </c>
+      <c r="H15" s="30">
+        <v>2234.9</v>
+      </c>
+      <c r="I15" s="32">
+        <v>2673.4</v>
+      </c>
+      <c r="J15" s="30">
+        <v>3051.6</v>
+      </c>
+      <c r="K15" s="33"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="34"/>
-[...52 lines deleted...]
-      <c r="A16" s="50" t="s">
+      <c r="B16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="33"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="30"/>
+    </row>
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J17" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="30"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="46"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+      <c r="S17" s="40"/>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="34" t="s">
-[...94 lines deleted...]
-      <c r="B19" s="36">
+      <c r="B18" s="32"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="46"/>
+      <c r="O18" s="30"/>
+      <c r="P18" s="30"/>
+      <c r="Q18" s="30"/>
+      <c r="R18" s="30"/>
+      <c r="S18" s="30"/>
+    </row>
+    <row r="19" spans="1:19" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="32">
         <v>21.1</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="32">
         <v>41.6</v>
       </c>
-      <c r="D19" s="36">
+      <c r="D19" s="32">
         <v>59.7</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="32">
         <v>77.8</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="32">
         <v>99.3</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="32">
         <v>121.4</v>
       </c>
-      <c r="H19" s="34">
+      <c r="H19" s="30">
         <v>142.4</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="32">
         <v>164.9</v>
       </c>
-      <c r="J19" s="36"/>
-[...8 lines deleted...]
-      <c r="B20" s="55">
+      <c r="J19" s="32">
+        <v>186.6</v>
+      </c>
+      <c r="K19" s="48"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+    </row>
+    <row r="20" spans="1:19" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="50">
         <v>21.1</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="50">
         <v>41.6</v>
       </c>
-      <c r="D20" s="55">
+      <c r="D20" s="50">
         <v>59.7</v>
       </c>
-      <c r="E20" s="55">
+      <c r="E20" s="50">
         <v>77.8</v>
       </c>
-      <c r="F20" s="55">
+      <c r="F20" s="50">
         <v>99.3</v>
       </c>
-      <c r="G20" s="55">
+      <c r="G20" s="50">
         <v>121.4</v>
       </c>
-      <c r="H20" s="55">
+      <c r="H20" s="50">
         <v>142.4</v>
       </c>
-      <c r="I20" s="55">
+      <c r="I20" s="50">
         <v>164.9</v>
       </c>
-      <c r="J20" s="55"/>
-[...2 lines deleted...]
-      <c r="M20" s="55"/>
+      <c r="J20" s="50">
+        <v>186.6</v>
+      </c>
+      <c r="K20" s="51"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A21" s="59"/>
-[...11 lines deleted...]
-      <c r="N21" s="64"/>
+      <c r="A21" s="54"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="56"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="56"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="59"/>
     </row>
     <row r="22" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="65"/>
+      <c r="A22" s="60"/>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
-      <c r="F22" s="66"/>
+      <c r="F22" s="61"/>
       <c r="G22" s="3"/>
-      <c r="H22" s="66"/>
-[...5 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="65"/>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A23" s="71"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
-      <c r="F23" s="66"/>
+      <c r="F23" s="61"/>
       <c r="G23" s="3"/>
-      <c r="H23" s="66"/>
-[...8 lines deleted...]
-      <c r="Q23" s="76"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="69"/>
+      <c r="N23" s="70"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="71"/>
+      <c r="Q23" s="71"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A24" s="71"/>
-[...14 lines deleted...]
-      <c r="P24" s="76"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="73"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="73"/>
+      <c r="M24" s="75"/>
+      <c r="N24" s="52"/>
+      <c r="O24" s="71"/>
+      <c r="P24" s="71"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A25" s="71"/>
-[...11 lines deleted...]
-      <c r="N25" s="57"/>
+      <c r="A25" s="66"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="56"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="56"/>
+      <c r="M25" s="75"/>
+      <c r="N25" s="52"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="57"/>
+      <c r="A26" s="66"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="56"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="56"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="75"/>
+      <c r="N26" s="52"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A27" s="71"/>
-[...11 lines deleted...]
-      <c r="N27" s="57"/>
+      <c r="A27" s="66"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="56"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="56"/>
+      <c r="M27" s="75"/>
+      <c r="N27" s="52"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="57"/>
+      <c r="A28" s="66"/>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="56"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="52"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A29" s="71"/>
+      <c r="A29" s="66"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
-      <c r="F29" s="66"/>
+      <c r="F29" s="61"/>
       <c r="G29" s="3"/>
-      <c r="H29" s="66"/>
-[...5 lines deleted...]
-      <c r="N29" s="64"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="59"/>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A30" s="81"/>
+      <c r="A30" s="76"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
-      <c r="F30" s="66"/>
+      <c r="F30" s="61"/>
       <c r="G30" s="3"/>
-      <c r="H30" s="66"/>
-[...3 lines deleted...]
-      <c r="N30" s="83"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="62"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="78"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A31" s="81"/>
-[...12 lines deleted...]
-      <c r="N31" s="83"/>
+      <c r="A31" s="76"/>
+      <c r="B31" s="72"/>
+      <c r="C31" s="72"/>
+      <c r="D31" s="72"/>
+      <c r="E31" s="72"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="72"/>
+      <c r="H31" s="73"/>
+      <c r="I31" s="73"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="72"/>
+      <c r="L31" s="73"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="78"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A32" s="71"/>
-[...14 lines deleted...]
-      <c r="Q32" s="76"/>
+      <c r="A32" s="66"/>
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="56"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="56"/>
+      <c r="I32" s="56"/>
+      <c r="K32" s="55"/>
+      <c r="L32" s="56"/>
+      <c r="M32" s="69"/>
+      <c r="N32" s="70"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A33" s="71"/>
-[...14 lines deleted...]
-      <c r="Q33" s="76"/>
+      <c r="A33" s="66"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="56"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="56"/>
+      <c r="I33" s="56"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="56"/>
+      <c r="M33" s="75"/>
+      <c r="N33" s="59"/>
+      <c r="O33" s="71"/>
+      <c r="P33" s="71"/>
+      <c r="Q33" s="71"/>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A34" s="71"/>
-[...12 lines deleted...]
-      <c r="O34" s="76"/>
+      <c r="A34" s="66"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="56"/>
+      <c r="K34" s="55"/>
+      <c r="L34" s="56"/>
+      <c r="M34" s="75"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="71"/>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A35" s="71"/>
-[...11 lines deleted...]
-      <c r="N35" s="32"/>
+      <c r="A35" s="66"/>
+      <c r="B35" s="55"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="56"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="56"/>
+      <c r="I35" s="56"/>
+      <c r="K35" s="55"/>
+      <c r="L35" s="56"/>
+      <c r="M35" s="75"/>
+      <c r="N35" s="28"/>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A36" s="71"/>
-[...11 lines deleted...]
-      <c r="N36" s="32"/>
+      <c r="A36" s="66"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="56"/>
+      <c r="M36" s="75"/>
+      <c r="N36" s="28"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A37" s="81"/>
-[...11 lines deleted...]
-      <c r="N37" s="83"/>
+      <c r="A37" s="76"/>
+      <c r="B37" s="55"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="56"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="56"/>
+      <c r="I37" s="56"/>
+      <c r="K37" s="55"/>
+      <c r="L37" s="56"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="78"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A38" s="65"/>
-[...10 lines deleted...]
-      <c r="N38" s="84"/>
+      <c r="A38" s="60"/>
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="56"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="56"/>
+      <c r="I38" s="56"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="56"/>
+      <c r="N38" s="79"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A39" s="71"/>
+      <c r="A39" s="66"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
-      <c r="F39" s="66"/>
+      <c r="F39" s="61"/>
       <c r="G39" s="3"/>
-      <c r="H39" s="66"/>
-[...8 lines deleted...]
-      <c r="Q39" s="76"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="67"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="68"/>
+      <c r="M39" s="69"/>
+      <c r="N39" s="70"/>
+      <c r="O39" s="71"/>
+      <c r="P39" s="71"/>
+      <c r="Q39" s="71"/>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A40" s="71"/>
+      <c r="A40" s="66"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
-      <c r="F40" s="66"/>
+      <c r="F40" s="61"/>
       <c r="G40" s="3"/>
-      <c r="H40" s="66"/>
-[...4 lines deleted...]
-      <c r="O40" s="76"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="62"/>
+      <c r="M40" s="75"/>
+      <c r="N40" s="59"/>
+      <c r="O40" s="71"/>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A41" s="71"/>
-[...12 lines deleted...]
-      <c r="N41" s="64"/>
+      <c r="A41" s="66"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
+      <c r="D41" s="72"/>
+      <c r="E41" s="72"/>
+      <c r="F41" s="73"/>
+      <c r="G41" s="72"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="J41" s="74"/>
+      <c r="K41" s="72"/>
+      <c r="L41" s="73"/>
+      <c r="M41" s="75"/>
+      <c r="N41" s="59"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A42" s="71"/>
-[...11 lines deleted...]
-      <c r="N42" s="64"/>
+      <c r="A42" s="66"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="56"/>
+      <c r="G42" s="55"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="56"/>
+      <c r="K42" s="55"/>
+      <c r="L42" s="56"/>
+      <c r="M42" s="75"/>
+      <c r="N42" s="59"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A43" s="71"/>
-[...11 lines deleted...]
-      <c r="N43" s="64"/>
+      <c r="A43" s="66"/>
+      <c r="B43" s="55"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="56"/>
+      <c r="G43" s="55"/>
+      <c r="H43" s="56"/>
+      <c r="I43" s="56"/>
+      <c r="K43" s="55"/>
+      <c r="L43" s="56"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="59"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A44" s="71"/>
-[...11 lines deleted...]
-      <c r="N44" s="64"/>
+      <c r="A44" s="66"/>
+      <c r="B44" s="55"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="56"/>
+      <c r="G44" s="55"/>
+      <c r="H44" s="56"/>
+      <c r="I44" s="56"/>
+      <c r="K44" s="55"/>
+      <c r="L44" s="56"/>
+      <c r="M44" s="75"/>
+      <c r="N44" s="59"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A45" s="71"/>
-[...11 lines deleted...]
-      <c r="N45" s="64"/>
+      <c r="A45" s="66"/>
+      <c r="B45" s="55"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="56"/>
+      <c r="G45" s="55"/>
+      <c r="H45" s="56"/>
+      <c r="I45" s="56"/>
+      <c r="K45" s="55"/>
+      <c r="L45" s="56"/>
+      <c r="M45" s="75"/>
+      <c r="N45" s="59"/>
     </row>
     <row r="46" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="71"/>
-[...11 lines deleted...]
-      <c r="N46" s="64"/>
+      <c r="A46" s="66"/>
+      <c r="B46" s="55"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="56"/>
+      <c r="G46" s="55"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="56"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="56"/>
+      <c r="M46" s="75"/>
+      <c r="N46" s="59"/>
     </row>
     <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="71"/>
-[...11 lines deleted...]
-      <c r="N47" s="64"/>
+      <c r="A47" s="66"/>
+      <c r="B47" s="55"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="56"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="56"/>
+      <c r="I47" s="56"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="56"/>
+      <c r="M47" s="58"/>
+      <c r="N47" s="59"/>
     </row>
     <row r="48" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="85"/>
+      <c r="A48" s="80"/>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
-      <c r="F48" s="66"/>
+      <c r="F48" s="61"/>
       <c r="G48" s="3"/>
-      <c r="H48" s="66"/>
-[...4 lines deleted...]
-      <c r="N48" s="86"/>
+      <c r="H48" s="61"/>
+      <c r="I48" s="61"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="68"/>
+      <c r="N48" s="81"/>
     </row>
     <row r="49" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="71"/>
+      <c r="A49" s="66"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
-      <c r="F49" s="66"/>
+      <c r="F49" s="61"/>
       <c r="G49" s="3"/>
-      <c r="H49" s="66"/>
-[...5 lines deleted...]
-      <c r="Q49" s="76"/>
+      <c r="H49" s="61"/>
+      <c r="I49" s="61"/>
+      <c r="J49" s="62"/>
+      <c r="M49" s="69"/>
+      <c r="N49" s="82"/>
+      <c r="P49" s="71"/>
+      <c r="Q49" s="71"/>
     </row>
     <row r="50" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="71"/>
-[...13 lines deleted...]
-      <c r="Q50" s="76"/>
+      <c r="A50" s="66"/>
+      <c r="B50" s="72"/>
+      <c r="C50" s="72"/>
+      <c r="D50" s="72"/>
+      <c r="E50" s="72"/>
+      <c r="F50" s="73"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="73"/>
+      <c r="I50" s="73"/>
+      <c r="J50" s="74"/>
+      <c r="K50" s="72"/>
+      <c r="L50" s="73"/>
+      <c r="M50" s="75"/>
+      <c r="N50" s="59"/>
+      <c r="Q50" s="71"/>
     </row>
     <row r="51" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="71"/>
-[...12 lines deleted...]
-      <c r="Q51" s="76"/>
+      <c r="A51" s="66"/>
+      <c r="B51" s="55"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="56"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="56"/>
+      <c r="I51" s="56"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="56"/>
+      <c r="M51" s="75"/>
+      <c r="N51" s="59"/>
+      <c r="Q51" s="71"/>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A52" s="88"/>
-[...10 lines deleted...]
-      <c r="M52" s="80"/>
+      <c r="A52" s="83"/>
+      <c r="B52" s="55"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="56"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="56"/>
+      <c r="I52" s="56"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="56"/>
+      <c r="M52" s="75"/>
       <c r="N52" s="3"/>
     </row>
     <row r="53" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A53" s="71"/>
-[...11 lines deleted...]
-      <c r="N53" s="32"/>
+      <c r="A53" s="66"/>
+      <c r="B53" s="55"/>
+      <c r="C53" s="55"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="56"/>
+      <c r="G53" s="55"/>
+      <c r="H53" s="56"/>
+      <c r="I53" s="56"/>
+      <c r="K53" s="55"/>
+      <c r="L53" s="56"/>
+      <c r="M53" s="75"/>
+      <c r="N53" s="28"/>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A54" s="71"/>
-[...11 lines deleted...]
-      <c r="N54" s="32"/>
+      <c r="A54" s="66"/>
+      <c r="B54" s="55"/>
+      <c r="C54" s="55"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="56"/>
+      <c r="G54" s="55"/>
+      <c r="H54" s="56"/>
+      <c r="I54" s="56"/>
+      <c r="K54" s="55"/>
+      <c r="L54" s="56"/>
+      <c r="M54" s="75"/>
+      <c r="N54" s="28"/>
     </row>
     <row r="55" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A55" s="71"/>
+      <c r="A55" s="66"/>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
-      <c r="F55" s="66"/>
+      <c r="F55" s="61"/>
       <c r="G55" s="3"/>
-      <c r="H55" s="66"/>
-[...5 lines deleted...]
-      <c r="N55" s="64"/>
+      <c r="H55" s="61"/>
+      <c r="I55" s="61"/>
+      <c r="J55" s="67"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="68"/>
+      <c r="M55" s="75"/>
+      <c r="N55" s="59"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A56" s="71"/>
+      <c r="A56" s="66"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
-      <c r="F56" s="66"/>
+      <c r="F56" s="61"/>
       <c r="G56" s="3"/>
-      <c r="H56" s="66"/>
-[...3 lines deleted...]
-      <c r="N56" s="32"/>
+      <c r="H56" s="61"/>
+      <c r="I56" s="61"/>
+      <c r="J56" s="62"/>
+      <c r="M56" s="58"/>
+      <c r="N56" s="28"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A57" s="81"/>
-[...11 lines deleted...]
-      <c r="N57" s="89"/>
+      <c r="A57" s="76"/>
+      <c r="B57" s="72"/>
+      <c r="C57" s="72"/>
+      <c r="D57" s="72"/>
+      <c r="E57" s="72"/>
+      <c r="F57" s="73"/>
+      <c r="G57" s="72"/>
+      <c r="H57" s="73"/>
+      <c r="I57" s="73"/>
+      <c r="J57" s="74"/>
+      <c r="K57" s="72"/>
+      <c r="L57" s="73"/>
+      <c r="N57" s="84"/>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A58" s="71"/>
-[...12 lines deleted...]
-      <c r="P58" s="76"/>
+      <c r="A58" s="66"/>
+      <c r="B58" s="55"/>
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+      <c r="E58" s="55"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="55"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="K58" s="55"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="69"/>
+      <c r="N58" s="70"/>
+      <c r="P58" s="71"/>
     </row>
     <row r="59" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A59" s="71"/>
+      <c r="A59" s="66"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
-      <c r="F59" s="66"/>
+      <c r="F59" s="61"/>
       <c r="G59" s="3"/>
-      <c r="H59" s="66"/>
-[...5 lines deleted...]
-      <c r="N59" s="32"/>
+      <c r="H59" s="61"/>
+      <c r="I59" s="61"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="86"/>
+      <c r="L59" s="87"/>
+      <c r="M59" s="88"/>
+      <c r="N59" s="28"/>
     </row>
     <row r="60" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A60" s="71"/>
-[...10 lines deleted...]
-      <c r="N60" s="64"/>
+      <c r="A60" s="66"/>
+      <c r="B60" s="82"/>
+      <c r="C60" s="82"/>
+      <c r="D60" s="82"/>
+      <c r="E60" s="82"/>
+      <c r="F60" s="89"/>
+      <c r="G60" s="82"/>
+      <c r="H60" s="89"/>
+      <c r="I60" s="89"/>
+      <c r="J60" s="62"/>
+      <c r="M60" s="75"/>
+      <c r="N60" s="59"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A61" s="71"/>
-[...12 lines deleted...]
-      <c r="N61" s="32"/>
+      <c r="A61" s="66"/>
+      <c r="B61" s="72"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="72"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="73"/>
+      <c r="J61" s="74"/>
+      <c r="K61" s="72"/>
+      <c r="L61" s="73"/>
+      <c r="M61" s="75"/>
+      <c r="N61" s="28"/>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A62" s="71"/>
-[...11 lines deleted...]
-      <c r="N62" s="32"/>
+      <c r="A62" s="66"/>
+      <c r="B62" s="55"/>
+      <c r="C62" s="55"/>
+      <c r="D62" s="55"/>
+      <c r="E62" s="55"/>
+      <c r="F62" s="56"/>
+      <c r="G62" s="55"/>
+      <c r="H62" s="56"/>
+      <c r="I62" s="56"/>
+      <c r="K62" s="55"/>
+      <c r="L62" s="56"/>
+      <c r="M62" s="75"/>
+      <c r="N62" s="28"/>
     </row>
     <row r="63" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A63" s="71"/>
-[...11 lines deleted...]
-      <c r="N63" s="32"/>
+      <c r="A63" s="66"/>
+      <c r="B63" s="55"/>
+      <c r="C63" s="55"/>
+      <c r="D63" s="55"/>
+      <c r="E63" s="55"/>
+      <c r="F63" s="56"/>
+      <c r="G63" s="55"/>
+      <c r="H63" s="56"/>
+      <c r="I63" s="56"/>
+      <c r="K63" s="55"/>
+      <c r="L63" s="56"/>
+      <c r="M63" s="58"/>
+      <c r="N63" s="28"/>
     </row>
     <row r="64" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A64" s="81"/>
-[...10 lines deleted...]
-      <c r="N64" s="95"/>
+      <c r="A64" s="76"/>
+      <c r="B64" s="55"/>
+      <c r="C64" s="55"/>
+      <c r="D64" s="55"/>
+      <c r="E64" s="55"/>
+      <c r="F64" s="56"/>
+      <c r="G64" s="55"/>
+      <c r="H64" s="56"/>
+      <c r="I64" s="56"/>
+      <c r="K64" s="55"/>
+      <c r="L64" s="56"/>
+      <c r="N64" s="90"/>
     </row>
     <row r="65" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A65" s="71"/>
-[...11 lines deleted...]
-      <c r="N65" s="75"/>
+      <c r="A65" s="66"/>
+      <c r="B65" s="55"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="56"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="56"/>
+      <c r="I65" s="56"/>
+      <c r="K65" s="55"/>
+      <c r="L65" s="56"/>
+      <c r="M65" s="69"/>
+      <c r="N65" s="70"/>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A66" s="71"/>
-[...11 lines deleted...]
-      <c r="N66" s="64"/>
+      <c r="A66" s="66"/>
+      <c r="B66" s="55"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="56"/>
+      <c r="G66" s="55"/>
+      <c r="H66" s="56"/>
+      <c r="I66" s="56"/>
+      <c r="K66" s="55"/>
+      <c r="L66" s="56"/>
+      <c r="M66" s="75"/>
+      <c r="N66" s="59"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A67" s="71"/>
-[...11 lines deleted...]
-      <c r="N67" s="64"/>
+      <c r="A67" s="66"/>
+      <c r="B67" s="55"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="56"/>
+      <c r="G67" s="55"/>
+      <c r="H67" s="56"/>
+      <c r="I67" s="56"/>
+      <c r="K67" s="55"/>
+      <c r="L67" s="56"/>
+      <c r="M67" s="86"/>
+      <c r="N67" s="59"/>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A68" s="81"/>
-[...11 lines deleted...]
-      <c r="P68" s="76"/>
+      <c r="A68" s="76"/>
+      <c r="B68" s="55"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="56"/>
+      <c r="G68" s="55"/>
+      <c r="H68" s="56"/>
+      <c r="I68" s="56"/>
+      <c r="K68" s="55"/>
+      <c r="L68" s="56"/>
+      <c r="N68" s="90"/>
+      <c r="P68" s="71"/>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A69" s="71"/>
+      <c r="A69" s="66"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="72"/>
-[...6 lines deleted...]
-      <c r="Q69" s="76"/>
+      <c r="J69" s="67"/>
+      <c r="K69" s="58"/>
+      <c r="L69" s="68"/>
+      <c r="M69" s="69"/>
+      <c r="N69" s="70"/>
+      <c r="O69" s="71"/>
+      <c r="P69" s="71"/>
+      <c r="Q69" s="71"/>
     </row>
     <row r="70" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A70" s="71"/>
+      <c r="A70" s="66"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
-      <c r="J70" s="67"/>
-[...4 lines deleted...]
-      <c r="Q70" s="76"/>
+      <c r="J70" s="62"/>
+      <c r="M70" s="75"/>
+      <c r="N70" s="28"/>
+      <c r="O70" s="71"/>
+      <c r="P70" s="71"/>
+      <c r="Q70" s="71"/>
     </row>
     <row r="71" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A71" s="71"/>
-[...13 lines deleted...]
-      <c r="O71" s="76"/>
+      <c r="A71" s="66"/>
+      <c r="B71" s="72"/>
+      <c r="C71" s="72"/>
+      <c r="D71" s="72"/>
+      <c r="E71" s="72"/>
+      <c r="F71" s="73"/>
+      <c r="G71" s="72"/>
+      <c r="H71" s="73"/>
+      <c r="I71" s="73"/>
+      <c r="J71" s="74"/>
+      <c r="K71" s="72"/>
+      <c r="L71" s="73"/>
+      <c r="M71" s="75"/>
+      <c r="N71" s="59"/>
+      <c r="O71" s="71"/>
     </row>
     <row r="72" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A72" s="71"/>
-[...12 lines deleted...]
-      <c r="O72" s="76"/>
+      <c r="A72" s="66"/>
+      <c r="B72" s="55"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="56"/>
+      <c r="G72" s="55"/>
+      <c r="H72" s="56"/>
+      <c r="I72" s="56"/>
+      <c r="K72" s="55"/>
+      <c r="L72" s="56"/>
+      <c r="M72" s="75"/>
+      <c r="N72" s="28"/>
+      <c r="O72" s="71"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A73" s="71"/>
-[...11 lines deleted...]
-      <c r="N73" s="64"/>
+      <c r="A73" s="66"/>
+      <c r="B73" s="55"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="56"/>
+      <c r="G73" s="55"/>
+      <c r="H73" s="56"/>
+      <c r="I73" s="56"/>
+      <c r="K73" s="55"/>
+      <c r="L73" s="56"/>
+      <c r="M73" s="75"/>
+      <c r="N73" s="59"/>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A74" s="71"/>
-[...11 lines deleted...]
-      <c r="N74" s="96"/>
+      <c r="A74" s="66"/>
+      <c r="B74" s="55"/>
+      <c r="C74" s="55"/>
+      <c r="D74" s="55"/>
+      <c r="E74" s="55"/>
+      <c r="F74" s="56"/>
+      <c r="G74" s="55"/>
+      <c r="H74" s="56"/>
+      <c r="I74" s="56"/>
+      <c r="K74" s="55"/>
+      <c r="L74" s="56"/>
+      <c r="M74" s="75"/>
+      <c r="N74" s="91"/>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A75" s="59"/>
+      <c r="A75" s="54"/>
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
-      <c r="F75" s="66"/>
+      <c r="F75" s="61"/>
       <c r="G75" s="3"/>
-      <c r="H75" s="66"/>
-[...5 lines deleted...]
-      <c r="N75" s="64"/>
+      <c r="H75" s="61"/>
+      <c r="I75" s="61"/>
+      <c r="J75" s="67"/>
+      <c r="K75" s="58"/>
+      <c r="L75" s="68"/>
+      <c r="M75" s="75"/>
+      <c r="N75" s="59"/>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A76" s="71"/>
+      <c r="A76" s="66"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
-      <c r="J76" s="67"/>
-[...1 lines deleted...]
-      <c r="N76" s="64"/>
+      <c r="J76" s="62"/>
+      <c r="M76" s="75"/>
+      <c r="N76" s="59"/>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A77" s="71"/>
-[...12 lines deleted...]
-      <c r="N77" s="64"/>
+      <c r="A77" s="66"/>
+      <c r="B77" s="72"/>
+      <c r="C77" s="72"/>
+      <c r="D77" s="72"/>
+      <c r="E77" s="72"/>
+      <c r="F77" s="73"/>
+      <c r="G77" s="72"/>
+      <c r="H77" s="73"/>
+      <c r="I77" s="73"/>
+      <c r="J77" s="74"/>
+      <c r="K77" s="72"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="58"/>
+      <c r="N77" s="59"/>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A78" s="81"/>
-[...10 lines deleted...]
-      <c r="N78" s="95"/>
+      <c r="A78" s="76"/>
+      <c r="B78" s="55"/>
+      <c r="C78" s="55"/>
+      <c r="D78" s="55"/>
+      <c r="E78" s="55"/>
+      <c r="F78" s="56"/>
+      <c r="G78" s="55"/>
+      <c r="H78" s="56"/>
+      <c r="I78" s="56"/>
+      <c r="K78" s="55"/>
+      <c r="L78" s="56"/>
+      <c r="N78" s="90"/>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A79" s="71"/>
+      <c r="A79" s="66"/>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
-      <c r="F79" s="66"/>
+      <c r="F79" s="61"/>
       <c r="G79" s="3"/>
-      <c r="H79" s="66"/>
-[...8 lines deleted...]
-      <c r="Q79" s="76"/>
+      <c r="H79" s="61"/>
+      <c r="I79" s="61"/>
+      <c r="J79" s="67"/>
+      <c r="K79" s="58"/>
+      <c r="L79" s="68"/>
+      <c r="M79" s="69"/>
+      <c r="N79" s="70"/>
+      <c r="O79" s="71"/>
+      <c r="P79" s="71"/>
+      <c r="Q79" s="71"/>
     </row>
     <row r="80" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A80" s="71"/>
+      <c r="A80" s="66"/>
       <c r="B80" s="3"/>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
-      <c r="F80" s="66"/>
+      <c r="F80" s="61"/>
       <c r="G80" s="3"/>
-      <c r="H80" s="66"/>
-[...6 lines deleted...]
-      <c r="Q80" s="76"/>
+      <c r="H80" s="61"/>
+      <c r="I80" s="61"/>
+      <c r="J80" s="62"/>
+      <c r="M80" s="75"/>
+      <c r="N80" s="59"/>
+      <c r="O80" s="71"/>
+      <c r="P80" s="71"/>
+      <c r="Q80" s="71"/>
     </row>
     <row r="81" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A81" s="59"/>
-[...13 lines deleted...]
-      <c r="O81" s="76"/>
+      <c r="A81" s="54"/>
+      <c r="B81" s="72"/>
+      <c r="C81" s="72"/>
+      <c r="D81" s="72"/>
+      <c r="E81" s="72"/>
+      <c r="F81" s="73"/>
+      <c r="G81" s="72"/>
+      <c r="H81" s="73"/>
+      <c r="I81" s="73"/>
+      <c r="J81" s="74"/>
+      <c r="K81" s="72"/>
+      <c r="L81" s="73"/>
+      <c r="M81" s="75"/>
+      <c r="N81" s="59"/>
+      <c r="O81" s="71"/>
     </row>
     <row r="82" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A82" s="71"/>
-[...11 lines deleted...]
-      <c r="N82" s="64"/>
+      <c r="A82" s="66"/>
+      <c r="B82" s="55"/>
+      <c r="C82" s="55"/>
+      <c r="D82" s="55"/>
+      <c r="E82" s="55"/>
+      <c r="F82" s="56"/>
+      <c r="G82" s="55"/>
+      <c r="H82" s="56"/>
+      <c r="I82" s="56"/>
+      <c r="K82" s="55"/>
+      <c r="L82" s="56"/>
+      <c r="M82" s="75"/>
+      <c r="N82" s="59"/>
     </row>
     <row r="83" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A83" s="71"/>
-[...11 lines deleted...]
-      <c r="N83" s="64"/>
+      <c r="A83" s="66"/>
+      <c r="B83" s="55"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="56"/>
+      <c r="G83" s="55"/>
+      <c r="H83" s="56"/>
+      <c r="I83" s="56"/>
+      <c r="K83" s="55"/>
+      <c r="L83" s="56"/>
+      <c r="M83" s="58"/>
+      <c r="N83" s="59"/>
     </row>
     <row r="84" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="81"/>
+      <c r="A84" s="76"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
-      <c r="F84" s="66"/>
+      <c r="F84" s="61"/>
       <c r="G84" s="3"/>
-      <c r="H84" s="66"/>
-[...4 lines deleted...]
-      <c r="N84" s="95"/>
+      <c r="H84" s="61"/>
+      <c r="I84" s="61"/>
+      <c r="J84" s="67"/>
+      <c r="K84" s="58"/>
+      <c r="L84" s="68"/>
+      <c r="N84" s="90"/>
     </row>
     <row r="85" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="71"/>
+      <c r="A85" s="66"/>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
-      <c r="F85" s="66"/>
+      <c r="F85" s="61"/>
       <c r="G85" s="3"/>
-      <c r="H85" s="66"/>
-[...3 lines deleted...]
-      <c r="N85" s="75"/>
+      <c r="H85" s="61"/>
+      <c r="I85" s="61"/>
+      <c r="J85" s="62"/>
+      <c r="M85" s="69"/>
+      <c r="N85" s="70"/>
     </row>
     <row r="86" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="71"/>
-[...12 lines deleted...]
-      <c r="N86" s="64"/>
+      <c r="A86" s="66"/>
+      <c r="B86" s="72"/>
+      <c r="C86" s="72"/>
+      <c r="D86" s="72"/>
+      <c r="E86" s="72"/>
+      <c r="F86" s="73"/>
+      <c r="G86" s="72"/>
+      <c r="H86" s="73"/>
+      <c r="I86" s="73"/>
+      <c r="J86" s="74"/>
+      <c r="K86" s="72"/>
+      <c r="L86" s="73"/>
+      <c r="M86" s="75"/>
+      <c r="N86" s="59"/>
     </row>
     <row r="87" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="71"/>
-[...11 lines deleted...]
-      <c r="N87" s="64"/>
+      <c r="A87" s="66"/>
+      <c r="B87" s="55"/>
+      <c r="C87" s="55"/>
+      <c r="D87" s="55"/>
+      <c r="E87" s="55"/>
+      <c r="F87" s="56"/>
+      <c r="G87" s="55"/>
+      <c r="H87" s="56"/>
+      <c r="I87" s="56"/>
+      <c r="K87" s="55"/>
+      <c r="L87" s="56"/>
+      <c r="M87" s="58"/>
+      <c r="N87" s="59"/>
     </row>
     <row r="88" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A88" s="81"/>
-[...10 lines deleted...]
-      <c r="N88" s="95"/>
+      <c r="A88" s="76"/>
+      <c r="B88" s="55"/>
+      <c r="C88" s="55"/>
+      <c r="D88" s="55"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="56"/>
+      <c r="G88" s="55"/>
+      <c r="H88" s="56"/>
+      <c r="I88" s="56"/>
+      <c r="K88" s="55"/>
+      <c r="L88" s="56"/>
+      <c r="N88" s="90"/>
     </row>
     <row r="89" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A89" s="71"/>
-[...13 lines deleted...]
-      <c r="Q89" s="76"/>
+      <c r="A89" s="66"/>
+      <c r="B89" s="55"/>
+      <c r="C89" s="55"/>
+      <c r="D89" s="55"/>
+      <c r="E89" s="55"/>
+      <c r="F89" s="56"/>
+      <c r="G89" s="55"/>
+      <c r="H89" s="56"/>
+      <c r="I89" s="56"/>
+      <c r="K89" s="55"/>
+      <c r="L89" s="56"/>
+      <c r="M89" s="69"/>
+      <c r="N89" s="70"/>
+      <c r="P89" s="71"/>
+      <c r="Q89" s="71"/>
     </row>
     <row r="90" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A90" s="71"/>
+      <c r="A90" s="66"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
-      <c r="F90" s="66"/>
+      <c r="F90" s="61"/>
       <c r="G90" s="3"/>
-      <c r="H90" s="66"/>
-[...6 lines deleted...]
-      <c r="O90" s="76"/>
+      <c r="H90" s="61"/>
+      <c r="I90" s="61"/>
+      <c r="J90" s="67"/>
+      <c r="K90" s="58"/>
+      <c r="L90" s="68"/>
+      <c r="M90" s="75"/>
+      <c r="N90" s="59"/>
+      <c r="O90" s="71"/>
     </row>
     <row r="91" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A91" s="71"/>
+      <c r="A91" s="66"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
-      <c r="J91" s="67"/>
-[...1 lines deleted...]
-      <c r="N91" s="64"/>
+      <c r="J91" s="62"/>
+      <c r="M91" s="75"/>
+      <c r="N91" s="59"/>
     </row>
     <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="71"/>
-[...12 lines deleted...]
-      <c r="N92" s="64"/>
+      <c r="A92" s="66"/>
+      <c r="B92" s="72"/>
+      <c r="C92" s="72"/>
+      <c r="D92" s="72"/>
+      <c r="E92" s="72"/>
+      <c r="F92" s="73"/>
+      <c r="G92" s="72"/>
+      <c r="H92" s="73"/>
+      <c r="I92" s="73"/>
+      <c r="J92" s="74"/>
+      <c r="K92" s="72"/>
+      <c r="L92" s="73"/>
+      <c r="M92" s="58"/>
+      <c r="N92" s="59"/>
     </row>
     <row r="93" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A93" s="81"/>
-[...10 lines deleted...]
-      <c r="N93" s="95"/>
+      <c r="A93" s="76"/>
+      <c r="B93" s="55"/>
+      <c r="C93" s="55"/>
+      <c r="D93" s="55"/>
+      <c r="E93" s="55"/>
+      <c r="F93" s="56"/>
+      <c r="G93" s="55"/>
+      <c r="H93" s="56"/>
+      <c r="I93" s="56"/>
+      <c r="K93" s="55"/>
+      <c r="L93" s="56"/>
+      <c r="N93" s="90"/>
     </row>
     <row r="94" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A94" s="71"/>
-[...14 lines deleted...]
-      <c r="Q94" s="76"/>
+      <c r="A94" s="66"/>
+      <c r="B94" s="55"/>
+      <c r="C94" s="55"/>
+      <c r="D94" s="55"/>
+      <c r="E94" s="55"/>
+      <c r="F94" s="56"/>
+      <c r="G94" s="55"/>
+      <c r="H94" s="56"/>
+      <c r="I94" s="56"/>
+      <c r="K94" s="55"/>
+      <c r="L94" s="56"/>
+      <c r="M94" s="69"/>
+      <c r="N94" s="70"/>
+      <c r="O94" s="71"/>
+      <c r="P94" s="71"/>
+      <c r="Q94" s="71"/>
     </row>
     <row r="95" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A95" s="71"/>
+      <c r="A95" s="66"/>
       <c r="B95" s="3"/>
       <c r="C95" s="3"/>
       <c r="D95" s="3"/>
       <c r="E95" s="3"/>
-      <c r="F95" s="66"/>
+      <c r="F95" s="61"/>
       <c r="G95" s="3"/>
-      <c r="H95" s="66"/>
-[...8 lines deleted...]
-      <c r="Q95" s="76"/>
+      <c r="H95" s="61"/>
+      <c r="I95" s="61"/>
+      <c r="J95" s="67"/>
+      <c r="K95" s="58"/>
+      <c r="L95" s="68"/>
+      <c r="M95" s="75"/>
+      <c r="N95" s="59"/>
+      <c r="O95" s="71"/>
+      <c r="P95" s="71"/>
+      <c r="Q95" s="71"/>
     </row>
     <row r="96" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A96" s="71"/>
+      <c r="A96" s="66"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
-      <c r="J96" s="67"/>
-[...2 lines deleted...]
-      <c r="O96" s="76"/>
+      <c r="J96" s="62"/>
+      <c r="M96" s="75"/>
+      <c r="N96" s="59"/>
+      <c r="O96" s="71"/>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A97" s="71"/>
-[...12 lines deleted...]
-      <c r="N97" s="64"/>
+      <c r="A97" s="66"/>
+      <c r="B97" s="72"/>
+      <c r="C97" s="72"/>
+      <c r="D97" s="72"/>
+      <c r="E97" s="72"/>
+      <c r="F97" s="73"/>
+      <c r="G97" s="72"/>
+      <c r="H97" s="73"/>
+      <c r="I97" s="73"/>
+      <c r="J97" s="74"/>
+      <c r="K97" s="72"/>
+      <c r="L97" s="73"/>
+      <c r="M97" s="75"/>
+      <c r="N97" s="59"/>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A98" s="71"/>
-[...11 lines deleted...]
-      <c r="N98" s="64"/>
+      <c r="A98" s="66"/>
+      <c r="B98" s="55"/>
+      <c r="C98" s="55"/>
+      <c r="D98" s="55"/>
+      <c r="E98" s="55"/>
+      <c r="F98" s="56"/>
+      <c r="G98" s="55"/>
+      <c r="H98" s="56"/>
+      <c r="I98" s="56"/>
+      <c r="K98" s="55"/>
+      <c r="L98" s="56"/>
+      <c r="M98" s="58"/>
+      <c r="N98" s="59"/>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A99" s="81"/>
-[...10 lines deleted...]
-      <c r="N99" s="95"/>
+      <c r="A99" s="76"/>
+      <c r="B99" s="92"/>
+      <c r="C99" s="92"/>
+      <c r="D99" s="92"/>
+      <c r="E99" s="92"/>
+      <c r="F99" s="93"/>
+      <c r="G99" s="92"/>
+      <c r="H99" s="93"/>
+      <c r="I99" s="93"/>
+      <c r="K99" s="92"/>
+      <c r="L99" s="93"/>
+      <c r="N99" s="90"/>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A100" s="71"/>
+      <c r="A100" s="66"/>
       <c r="H100" s="1"/>
       <c r="I100" s="1"/>
-      <c r="K100" s="97"/>
-[...2 lines deleted...]
-      <c r="N100" s="75"/>
+      <c r="K100" s="92"/>
+      <c r="L100" s="93"/>
+      <c r="M100" s="69"/>
+      <c r="N100" s="70"/>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A101" s="71"/>
-[...12 lines deleted...]
-      <c r="N101" s="64"/>
+      <c r="A101" s="66"/>
+      <c r="B101" s="72"/>
+      <c r="C101" s="72"/>
+      <c r="D101" s="72"/>
+      <c r="E101" s="72"/>
+      <c r="F101" s="73"/>
+      <c r="G101" s="72"/>
+      <c r="H101" s="73"/>
+      <c r="I101" s="73"/>
+      <c r="J101" s="74"/>
+      <c r="K101" s="72"/>
+      <c r="L101" s="73"/>
+      <c r="M101" s="75"/>
+      <c r="N101" s="59"/>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A102" s="71"/>
-[...11 lines deleted...]
-      <c r="N102" s="96"/>
+      <c r="A102" s="66"/>
+      <c r="B102" s="55"/>
+      <c r="C102" s="55"/>
+      <c r="D102" s="55"/>
+      <c r="E102" s="55"/>
+      <c r="F102" s="56"/>
+      <c r="G102" s="55"/>
+      <c r="H102" s="56"/>
+      <c r="I102" s="56"/>
+      <c r="K102" s="55"/>
+      <c r="L102" s="56"/>
+      <c r="M102" s="94"/>
+      <c r="N102" s="91"/>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A103" s="71"/>
-[...8 lines deleted...]
-      <c r="J103" s="100"/>
+      <c r="A103" s="66"/>
+      <c r="B103" s="55"/>
+      <c r="C103" s="55"/>
+      <c r="D103" s="55"/>
+      <c r="E103" s="55"/>
+      <c r="F103" s="56"/>
+      <c r="G103" s="55"/>
+      <c r="H103" s="56"/>
+      <c r="I103" s="56"/>
+      <c r="J103" s="95"/>
       <c r="K103" s="3"/>
-      <c r="L103" s="66"/>
-[...1 lines deleted...]
-      <c r="N103" s="96"/>
+      <c r="L103" s="61"/>
+      <c r="M103" s="58"/>
+      <c r="N103" s="91"/>
     </row>
     <row r="104" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="65"/>
-[...8 lines deleted...]
-      <c r="J104" s="100"/>
+      <c r="A104" s="60"/>
+      <c r="B104" s="55"/>
+      <c r="C104" s="55"/>
+      <c r="D104" s="55"/>
+      <c r="E104" s="55"/>
+      <c r="F104" s="56"/>
+      <c r="G104" s="55"/>
+      <c r="H104" s="56"/>
+      <c r="I104" s="56"/>
+      <c r="J104" s="95"/>
       <c r="K104" s="3"/>
-      <c r="L104" s="66"/>
+      <c r="L104" s="61"/>
       <c r="M104" s="3"/>
-      <c r="N104" s="84"/>
+      <c r="N104" s="79"/>
     </row>
     <row r="105" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="88"/>
-[...12 lines deleted...]
-      <c r="N105" s="87"/>
+      <c r="A105" s="83"/>
+      <c r="B105" s="96"/>
+      <c r="C105" s="96"/>
+      <c r="D105" s="96"/>
+      <c r="E105" s="96"/>
+      <c r="F105" s="97"/>
+      <c r="G105" s="96"/>
+      <c r="H105" s="97"/>
+      <c r="I105" s="97"/>
+      <c r="J105" s="74"/>
+      <c r="K105" s="96"/>
+      <c r="L105" s="97"/>
+      <c r="M105" s="98"/>
+      <c r="N105" s="82"/>
     </row>
     <row r="106" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="88"/>
-[...12 lines deleted...]
-      <c r="N106" s="58"/>
+      <c r="A106" s="83"/>
+      <c r="B106" s="99"/>
+      <c r="C106" s="99"/>
+      <c r="D106" s="99"/>
+      <c r="E106" s="99"/>
+      <c r="F106" s="100"/>
+      <c r="G106" s="99"/>
+      <c r="H106" s="100"/>
+      <c r="I106" s="100"/>
+      <c r="J106" s="57"/>
+      <c r="K106" s="99"/>
+      <c r="L106" s="100"/>
+      <c r="M106" s="94"/>
+      <c r="N106" s="53"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A107" s="71"/>
-[...11 lines deleted...]
-      <c r="N107" s="64"/>
+      <c r="A107" s="66"/>
+      <c r="B107" s="92"/>
+      <c r="C107" s="92"/>
+      <c r="D107" s="92"/>
+      <c r="E107" s="92"/>
+      <c r="F107" s="93"/>
+      <c r="G107" s="92"/>
+      <c r="H107" s="93"/>
+      <c r="I107" s="93"/>
+      <c r="K107" s="99"/>
+      <c r="L107" s="100"/>
+      <c r="M107" s="101"/>
+      <c r="N107" s="59"/>
     </row>
     <row r="108" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="81"/>
-[...11 lines deleted...]
-      <c r="N108" s="95"/>
+      <c r="A108" s="76"/>
+      <c r="B108" s="99"/>
+      <c r="C108" s="99"/>
+      <c r="D108" s="99"/>
+      <c r="E108" s="99"/>
+      <c r="F108" s="100"/>
+      <c r="G108" s="99"/>
+      <c r="H108" s="100"/>
+      <c r="I108" s="100"/>
+      <c r="K108" s="99"/>
+      <c r="L108" s="100"/>
+      <c r="M108" s="101"/>
+      <c r="N108" s="90"/>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A109" s="32"/>
-[...11 lines deleted...]
-      <c r="N109" s="75"/>
+      <c r="A109" s="28"/>
+      <c r="B109" s="99"/>
+      <c r="C109" s="99"/>
+      <c r="D109" s="99"/>
+      <c r="E109" s="99"/>
+      <c r="F109" s="100"/>
+      <c r="G109" s="99"/>
+      <c r="H109" s="100"/>
+      <c r="I109" s="100"/>
+      <c r="K109" s="99"/>
+      <c r="L109" s="100"/>
+      <c r="M109" s="69"/>
+      <c r="N109" s="70"/>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A110" s="71"/>
-[...11 lines deleted...]
-      <c r="N110" s="64"/>
+      <c r="A110" s="66"/>
+      <c r="B110" s="92"/>
+      <c r="C110" s="92"/>
+      <c r="D110" s="92"/>
+      <c r="E110" s="92"/>
+      <c r="F110" s="93"/>
+      <c r="G110" s="92"/>
+      <c r="H110" s="93"/>
+      <c r="I110" s="93"/>
+      <c r="K110" s="55"/>
+      <c r="L110" s="56"/>
+      <c r="M110" s="75"/>
+      <c r="N110" s="59"/>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A111" s="71"/>
-[...10 lines deleted...]
-      <c r="N111" s="64"/>
+      <c r="A111" s="66"/>
+      <c r="B111" s="92"/>
+      <c r="C111" s="92"/>
+      <c r="D111" s="92"/>
+      <c r="E111" s="92"/>
+      <c r="F111" s="93"/>
+      <c r="G111" s="92"/>
+      <c r="H111" s="93"/>
+      <c r="I111" s="93"/>
+      <c r="K111" s="92"/>
+      <c r="L111" s="93"/>
+      <c r="N111" s="59"/>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A112" s="81"/>
-[...11 lines deleted...]
-      <c r="P112" s="76"/>
+      <c r="A112" s="76"/>
+      <c r="B112" s="99"/>
+      <c r="C112" s="99"/>
+      <c r="D112" s="99"/>
+      <c r="E112" s="99"/>
+      <c r="F112" s="93"/>
+      <c r="G112" s="92"/>
+      <c r="H112" s="93"/>
+      <c r="I112" s="93"/>
+      <c r="K112" s="99"/>
+      <c r="L112" s="100"/>
+      <c r="N112" s="90"/>
+      <c r="P112" s="71"/>
     </row>
     <row r="113" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A113" s="71"/>
-[...13 lines deleted...]
-      <c r="Q113" s="76"/>
+      <c r="A113" s="66"/>
+      <c r="B113" s="99"/>
+      <c r="C113" s="99"/>
+      <c r="D113" s="99"/>
+      <c r="E113" s="99"/>
+      <c r="F113" s="100"/>
+      <c r="G113" s="99"/>
+      <c r="H113" s="100"/>
+      <c r="I113" s="100"/>
+      <c r="K113" s="99"/>
+      <c r="L113" s="100"/>
+      <c r="M113" s="102"/>
+      <c r="N113" s="70"/>
+      <c r="P113" s="71"/>
+      <c r="Q113" s="71"/>
     </row>
     <row r="114" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A114" s="71"/>
-[...12 lines deleted...]
-      <c r="O114" s="76"/>
+      <c r="A114" s="66"/>
+      <c r="B114" s="99"/>
+      <c r="C114" s="99"/>
+      <c r="D114" s="99"/>
+      <c r="E114" s="99"/>
+      <c r="F114" s="100"/>
+      <c r="G114" s="99"/>
+      <c r="H114" s="100"/>
+      <c r="I114" s="100"/>
+      <c r="K114" s="99"/>
+      <c r="L114" s="100"/>
+      <c r="M114" s="103"/>
+      <c r="N114" s="59"/>
+      <c r="O114" s="71"/>
     </row>
     <row r="115" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A115" s="71"/>
-[...12 lines deleted...]
-      <c r="O115" s="76"/>
+      <c r="A115" s="66"/>
+      <c r="B115" s="99"/>
+      <c r="C115" s="99"/>
+      <c r="D115" s="99"/>
+      <c r="E115" s="99"/>
+      <c r="F115" s="100"/>
+      <c r="G115" s="99"/>
+      <c r="H115" s="100"/>
+      <c r="I115" s="100"/>
+      <c r="K115" s="99"/>
+      <c r="L115" s="100"/>
+      <c r="M115" s="103"/>
+      <c r="N115" s="59"/>
+      <c r="O115" s="71"/>
     </row>
     <row r="116" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A116" s="88"/>
-[...12 lines deleted...]
-      <c r="O116" s="76"/>
+      <c r="A116" s="83"/>
+      <c r="B116" s="92"/>
+      <c r="C116" s="92"/>
+      <c r="D116" s="92"/>
+      <c r="E116" s="92"/>
+      <c r="F116" s="93"/>
+      <c r="G116" s="92"/>
+      <c r="H116" s="93"/>
+      <c r="I116" s="93"/>
+      <c r="K116" s="99"/>
+      <c r="L116" s="100"/>
+      <c r="M116" s="103"/>
+      <c r="N116" s="59"/>
+      <c r="O116" s="71"/>
     </row>
     <row r="117" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A117" s="71"/>
-[...12 lines deleted...]
-      <c r="O117" s="76"/>
+      <c r="A117" s="66"/>
+      <c r="B117" s="92"/>
+      <c r="C117" s="92"/>
+      <c r="D117" s="92"/>
+      <c r="E117" s="92"/>
+      <c r="F117" s="100"/>
+      <c r="G117" s="99"/>
+      <c r="H117" s="100"/>
+      <c r="I117" s="100"/>
+      <c r="K117" s="99"/>
+      <c r="L117" s="100"/>
+      <c r="M117" s="103"/>
+      <c r="N117" s="59"/>
+      <c r="O117" s="71"/>
     </row>
     <row r="118" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A118" s="71"/>
-[...3 lines deleted...]
-      <c r="E118" s="97"/>
+      <c r="A118" s="66"/>
+      <c r="B118" s="92"/>
+      <c r="C118" s="92"/>
+      <c r="D118" s="92"/>
+      <c r="E118" s="92"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
-      <c r="K118" s="104"/>
-[...3 lines deleted...]
-      <c r="O118" s="76"/>
+      <c r="K118" s="99"/>
+      <c r="L118" s="100"/>
+      <c r="M118" s="103"/>
+      <c r="N118" s="59"/>
+      <c r="O118" s="71"/>
     </row>
     <row r="119" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A119" s="71"/>
+      <c r="A119" s="66"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
-      <c r="J119" s="72"/>
-[...4 lines deleted...]
-      <c r="O119" s="76"/>
+      <c r="J119" s="67"/>
+      <c r="K119" s="58"/>
+      <c r="L119" s="68"/>
+      <c r="M119" s="103"/>
+      <c r="N119" s="91"/>
+      <c r="O119" s="71"/>
     </row>
     <row r="120" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A120" s="71"/>
-[...13 lines deleted...]
-      <c r="O120" s="76"/>
+      <c r="A120" s="66"/>
+      <c r="B120" s="72"/>
+      <c r="C120" s="72"/>
+      <c r="D120" s="72"/>
+      <c r="E120" s="72"/>
+      <c r="F120" s="73"/>
+      <c r="G120" s="72"/>
+      <c r="H120" s="73"/>
+      <c r="I120" s="73"/>
+      <c r="J120" s="74"/>
+      <c r="K120" s="72"/>
+      <c r="L120" s="73"/>
+      <c r="M120" s="103"/>
+      <c r="N120" s="59"/>
+      <c r="O120" s="71"/>
     </row>
     <row r="121" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A121" s="71"/>
-[...12 lines deleted...]
-      <c r="N121" s="32"/>
+      <c r="A121" s="66"/>
+      <c r="B121" s="94"/>
+      <c r="C121" s="94"/>
+      <c r="D121" s="94"/>
+      <c r="E121" s="94"/>
+      <c r="F121" s="112"/>
+      <c r="G121" s="94"/>
+      <c r="H121" s="112"/>
+      <c r="I121" s="112"/>
+      <c r="J121" s="67"/>
+      <c r="K121" s="94"/>
+      <c r="L121" s="112"/>
+      <c r="M121" s="103"/>
+      <c r="N121" s="28"/>
     </row>
     <row r="122" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A122" s="71"/>
+      <c r="A122" s="66"/>
       <c r="B122" s="3"/>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
-      <c r="F122" s="66"/>
+      <c r="F122" s="61"/>
       <c r="G122" s="3"/>
-      <c r="H122" s="118"/>
-[...1 lines deleted...]
-      <c r="J122" s="100"/>
+      <c r="H122" s="113"/>
+      <c r="I122" s="114"/>
+      <c r="J122" s="95"/>
       <c r="K122" s="3"/>
-      <c r="L122" s="66"/>
-[...1 lines deleted...]
-      <c r="N122" s="64"/>
+      <c r="L122" s="61"/>
+      <c r="M122" s="103"/>
+      <c r="N122" s="59"/>
     </row>
     <row r="123" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A123" s="71"/>
+      <c r="A123" s="66"/>
       <c r="B123" s="3"/>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
-      <c r="F123" s="66"/>
+      <c r="F123" s="61"/>
       <c r="G123" s="3"/>
-      <c r="H123" s="118"/>
-[...1 lines deleted...]
-      <c r="J123" s="100"/>
+      <c r="H123" s="113"/>
+      <c r="I123" s="115"/>
+      <c r="J123" s="95"/>
       <c r="K123" s="3"/>
-      <c r="L123" s="66"/>
-[...1 lines deleted...]
-      <c r="N123" s="64"/>
+      <c r="L123" s="61"/>
+      <c r="M123" s="103"/>
+      <c r="N123" s="59"/>
     </row>
     <row r="124" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A124" s="71"/>
+      <c r="A124" s="66"/>
       <c r="B124" s="3"/>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
-      <c r="F124" s="66"/>
+      <c r="F124" s="61"/>
       <c r="G124" s="3"/>
-      <c r="H124" s="118"/>
-[...1 lines deleted...]
-      <c r="J124" s="100"/>
+      <c r="H124" s="113"/>
+      <c r="I124" s="115"/>
+      <c r="J124" s="95"/>
       <c r="K124" s="3"/>
-      <c r="L124" s="66"/>
-[...1 lines deleted...]
-      <c r="N124" s="64"/>
+      <c r="L124" s="61"/>
+      <c r="M124" s="103"/>
+      <c r="N124" s="59"/>
     </row>
     <row r="125" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A125" s="71"/>
-[...2 lines deleted...]
-      <c r="N125" s="96"/>
+      <c r="A125" s="66"/>
+      <c r="J125" s="62"/>
+      <c r="M125" s="103"/>
+      <c r="N125" s="91"/>
     </row>
     <row r="126" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="M126" s="111"/>
+      <c r="M126" s="106"/>
     </row>
     <row r="127" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A127" s="81"/>
-[...5 lines deleted...]
-      <c r="B128" s="112"/>
+      <c r="A127" s="76"/>
+      <c r="M127" s="58"/>
+      <c r="N127" s="90"/>
+    </row>
+    <row r="128" spans="1:17" s="108" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="66"/>
+      <c r="B128" s="107"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
       <c r="F128" s="1"/>
       <c r="G128" s="2"/>
-      <c r="H128" s="109"/>
-[...1 lines deleted...]
-      <c r="J128" s="62"/>
+      <c r="H128" s="104"/>
+      <c r="I128" s="105"/>
+      <c r="J128" s="57"/>
       <c r="K128" s="2"/>
       <c r="L128" s="1"/>
-      <c r="M128" s="74"/>
-      <c r="N128" s="75"/>
+      <c r="M128" s="69"/>
+      <c r="N128" s="70"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A129" s="71"/>
-[...1 lines deleted...]
-      <c r="N129" s="64"/>
+      <c r="A129" s="66"/>
+      <c r="M129" s="75"/>
+      <c r="N129" s="59"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A130" s="32"/>
-      <c r="N130" s="32"/>
+      <c r="A130" s="28"/>
+      <c r="N130" s="28"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A131" s="114"/>
+      <c r="A131" s="109"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A132" s="114"/>
+      <c r="A132" s="109"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="B133" s="112"/>
+      <c r="B133" s="107"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="B135" s="112"/>
+      <c r="B135" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>