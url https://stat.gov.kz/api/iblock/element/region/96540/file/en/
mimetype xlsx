--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Millyatbekov\Desktop\1-КС\01\ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Millyatbekov\Desktop\1-КС\052026\ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="105" yWindow="855" windowWidth="13335" windowHeight="12360"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_периоду" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="68">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in fixed capital, mln.tenge   </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -882,51 +882,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="9" style="15" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="10" style="15" customWidth="1"/>
     <col min="8" max="8" width="9" style="15" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="15" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
@@ -1148,67 +1148,75 @@
       <c r="D8" s="16">
         <v>34098</v>
       </c>
       <c r="E8" s="16">
         <v>23145</v>
       </c>
       <c r="F8" s="16">
         <v>27107</v>
       </c>
       <c r="G8" s="17">
         <v>62538</v>
       </c>
       <c r="H8" s="17">
         <v>47098</v>
       </c>
       <c r="I8" s="17">
         <v>50620</v>
       </c>
       <c r="J8" s="17">
         <v>88778</v>
       </c>
       <c r="K8" s="17">
         <v>52014</v>
       </c>
       <c r="L8" s="17">
-        <v>78742</v>
+        <v>78741</v>
       </c>
       <c r="M8" s="17">
         <v>120935</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="16">
         <v>16321</v>
       </c>
-      <c r="C9" s="16"/>
-[...2 lines deleted...]
-      <c r="F9" s="16"/>
+      <c r="C9" s="16">
+        <v>16703</v>
+      </c>
+      <c r="D9" s="16">
+        <v>50874</v>
+      </c>
+      <c r="E9" s="16">
+        <v>27132</v>
+      </c>
+      <c r="F9" s="16">
+        <v>39478</v>
+      </c>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="35"/>
     </row>
@@ -1378,54 +1386,62 @@
         <v>75.2</v>
       </c>
       <c r="I15" s="21">
         <v>107.3</v>
       </c>
       <c r="J15" s="21">
         <v>175.4</v>
       </c>
       <c r="K15" s="21">
         <v>58.3</v>
       </c>
       <c r="L15" s="21">
         <v>151.1</v>
       </c>
       <c r="M15" s="21">
         <v>153.4</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="20">
         <v>13</v>
       </c>
-      <c r="C16" s="20"/>
-[...2 lines deleted...]
-      <c r="F16" s="20"/>
+      <c r="C16" s="20">
+        <v>103.7</v>
+      </c>
+      <c r="D16" s="20">
+        <v>304.3</v>
+      </c>
+      <c r="E16" s="20">
+        <v>53.2</v>
+      </c>
+      <c r="F16" s="20">
+        <v>142.19999999999999</v>
+      </c>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
     </row>
@@ -1595,54 +1611,62 @@
         <v>81</v>
       </c>
       <c r="I22" s="14">
         <v>144</v>
       </c>
       <c r="J22" s="13">
         <v>117.1</v>
       </c>
       <c r="K22" s="13">
         <v>77.8</v>
       </c>
       <c r="L22" s="13">
         <v>147.9</v>
       </c>
       <c r="M22" s="13">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="13">
         <v>137.4</v>
       </c>
-      <c r="C23" s="13"/>
-[...2 lines deleted...]
-      <c r="F23" s="13"/>
+      <c r="C23" s="13">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="D23" s="13">
+        <v>142.6</v>
+      </c>
+      <c r="E23" s="13">
+        <v>112.5</v>
+      </c>
+      <c r="F23" s="13">
+        <v>135.9</v>
+      </c>
       <c r="G23" s="13"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
@@ -1661,51 +1685,51 @@
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
@@ -1939,54 +1963,62 @@
         <v>225073</v>
       </c>
       <c r="I8" s="7">
         <v>275964</v>
       </c>
       <c r="J8" s="7">
         <v>364472</v>
       </c>
       <c r="K8" s="8">
         <v>416486</v>
       </c>
       <c r="L8" s="8">
         <v>495227</v>
       </c>
       <c r="M8" s="8">
         <v>616162</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7">
         <v>16321</v>
       </c>
-      <c r="C9" s="7"/>
-[...2 lines deleted...]
-      <c r="F9" s="7"/>
+      <c r="C9" s="7">
+        <v>33024</v>
+      </c>
+      <c r="D9" s="7">
+        <v>83897</v>
+      </c>
+      <c r="E9" s="7">
+        <v>111028</v>
+      </c>
+      <c r="F9" s="7">
+        <v>150507</v>
+      </c>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
       <c r="G10" s="32"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
@@ -2156,54 +2188,62 @@
         <v>92.8</v>
       </c>
       <c r="I15" s="13">
         <v>99.3</v>
       </c>
       <c r="J15" s="13">
         <v>103.1</v>
       </c>
       <c r="K15" s="13">
         <v>99.1</v>
       </c>
       <c r="L15" s="13">
         <v>104.6</v>
       </c>
       <c r="M15" s="13">
         <v>106.8</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="13">
         <v>137.4</v>
       </c>
-      <c r="C16" s="13"/>
-[...2 lines deleted...]
-      <c r="F16" s="13"/>
+      <c r="C16" s="13">
+        <v>100.2</v>
+      </c>
+      <c r="D16" s="13">
+        <v>121.8</v>
+      </c>
+      <c r="E16" s="13">
+        <v>119.4</v>
+      </c>
+      <c r="F16" s="13">
+        <v>123.5</v>
+      </c>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>