--- v1 (2026-06-24)
+++ v2 (2026-08-27)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Millyatbekov\Desktop\1-КС\052026\ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ABAYSEM201-05\DOSTUP FIN otdel\Электронная номенклатура\2026\05-16  Основные показатели (динамические ряды) по статистике финансов, строительства и инвестиций\Инвестиции\072026\ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A248E5A-D041-43DC-8C1E-EF843D5DA42D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="855" windowWidth="13335" windowHeight="12360"/>
+    <workbookView xWindow="11715" yWindow="1770" windowWidth="14730" windowHeight="15420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_периоду" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="68">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in fixed capital, mln.tenge   </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -227,57 +228,57 @@
   <si>
     <t>99,7*</t>
   </si>
   <si>
     <t>108,1*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>* - Abay region in new borders</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -660,85 +661,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -878,1381 +913,1401 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="9" style="15" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="10" style="15" customWidth="1"/>
     <col min="8" max="8" width="9" style="15" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="15" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="18" customHeight="1" thickBot="1">
       <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
-    <row r="2" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="25.5" customHeight="1">
       <c r="A2" s="39"/>
       <c r="B2" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="37" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="37" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="37" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="37" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="37" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="37" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="10.5" customHeight="1" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
     </row>
-    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="3">
         <v>2022</v>
       </c>
       <c r="B5" s="16">
         <v>25404</v>
       </c>
       <c r="C5" s="16">
         <v>49300</v>
       </c>
       <c r="D5" s="16">
         <v>85462</v>
       </c>
       <c r="E5" s="16">
         <v>44012</v>
       </c>
       <c r="F5" s="16">
         <v>62679</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>32</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="16">
         <v>11875</v>
       </c>
       <c r="C6" s="16">
         <v>17545</v>
       </c>
       <c r="D6" s="16">
         <v>43335.199999999997</v>
       </c>
       <c r="E6" s="16">
         <v>18307.7</v>
       </c>
       <c r="F6" s="16">
         <v>37995</v>
       </c>
       <c r="G6" s="17">
         <v>101417</v>
       </c>
       <c r="H6" s="17">
         <v>31370</v>
       </c>
       <c r="I6" s="17">
         <v>34023</v>
       </c>
       <c r="J6" s="17">
         <v>63742</v>
       </c>
       <c r="K6" s="17">
         <v>66625</v>
       </c>
       <c r="L6" s="17">
         <v>46041</v>
       </c>
       <c r="M6" s="17">
         <v>96643</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="16">
         <v>10472</v>
       </c>
       <c r="C7" s="16">
         <v>20672</v>
       </c>
       <c r="D7" s="16">
         <v>23444</v>
       </c>
       <c r="E7" s="16">
         <v>19421</v>
       </c>
       <c r="F7" s="16">
         <v>24379</v>
       </c>
       <c r="G7" s="17">
         <v>80366</v>
       </c>
       <c r="H7" s="17">
         <v>58832</v>
       </c>
       <c r="I7" s="17">
         <v>35883</v>
       </c>
       <c r="J7" s="17">
         <v>76539</v>
       </c>
       <c r="K7" s="17">
         <v>67558</v>
       </c>
       <c r="L7" s="17">
         <v>54020</v>
       </c>
       <c r="M7" s="17">
         <v>103806</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="16">
         <v>11112</v>
       </c>
       <c r="C8" s="16">
         <v>19975</v>
       </c>
       <c r="D8" s="16">
         <v>34098</v>
       </c>
       <c r="E8" s="16">
         <v>23145</v>
       </c>
       <c r="F8" s="16">
         <v>27107</v>
       </c>
       <c r="G8" s="17">
         <v>62538</v>
       </c>
       <c r="H8" s="17">
         <v>47098</v>
       </c>
       <c r="I8" s="17">
         <v>50620</v>
       </c>
       <c r="J8" s="17">
         <v>88778</v>
       </c>
       <c r="K8" s="17">
         <v>52014</v>
       </c>
       <c r="L8" s="17">
         <v>78741</v>
       </c>
       <c r="M8" s="17">
         <v>120935</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="16">
         <v>16321</v>
       </c>
       <c r="C9" s="16">
         <v>16703</v>
       </c>
       <c r="D9" s="16">
         <v>50874</v>
       </c>
       <c r="E9" s="16">
         <v>27132</v>
       </c>
       <c r="F9" s="16">
         <v>39478</v>
       </c>
-      <c r="G9" s="17"/>
-      <c r="H9" s="17"/>
+      <c r="G9" s="17">
+        <v>81831</v>
+      </c>
+      <c r="H9" s="17">
+        <v>50450</v>
+      </c>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="11.25" customHeight="1">
       <c r="A10" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="35"/>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="31"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="3">
         <v>2022</v>
       </c>
       <c r="B12" s="18">
         <v>19.2</v>
       </c>
       <c r="C12" s="18">
         <v>193.7</v>
       </c>
       <c r="D12" s="18">
         <v>172.5</v>
       </c>
       <c r="E12" s="18">
         <v>51.3</v>
       </c>
       <c r="F12" s="18">
         <v>140.69999999999999</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="19" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="19" t="s">
         <v>37</v>
       </c>
       <c r="J12" s="19" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L12" s="19" t="s">
         <v>40</v>
       </c>
       <c r="M12" s="19" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="18">
         <v>12.8</v>
       </c>
       <c r="C13" s="18">
         <v>147.6</v>
       </c>
       <c r="D13" s="18">
         <v>247.7</v>
       </c>
       <c r="E13" s="18">
         <v>42.3</v>
       </c>
       <c r="F13" s="18">
         <v>204.9</v>
       </c>
       <c r="G13" s="19">
         <v>266.89999999999998</v>
       </c>
       <c r="H13" s="19">
         <v>30.9</v>
       </c>
       <c r="I13" s="19">
         <v>108.7</v>
       </c>
       <c r="J13" s="19">
         <v>187.9</v>
       </c>
       <c r="K13" s="19">
         <v>104.6</v>
       </c>
       <c r="L13" s="19">
         <v>69.099999999999994</v>
       </c>
       <c r="M13" s="19">
         <v>209.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="20">
         <v>10.8</v>
       </c>
       <c r="C14" s="20">
         <v>198</v>
       </c>
       <c r="D14" s="20">
         <v>113.4</v>
       </c>
       <c r="E14" s="20">
         <v>82.9</v>
       </c>
       <c r="F14" s="20">
         <v>125.3</v>
       </c>
       <c r="G14" s="21">
         <v>329</v>
       </c>
       <c r="H14" s="21">
         <v>73.099999999999994</v>
       </c>
       <c r="I14" s="21">
         <v>61.1</v>
       </c>
       <c r="J14" s="21">
         <v>212.7</v>
       </c>
       <c r="K14" s="21">
         <v>87.7</v>
       </c>
       <c r="L14" s="21">
         <v>79.900000000000006</v>
       </c>
       <c r="M14" s="21">
         <v>191.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="20">
         <v>10.7</v>
       </c>
       <c r="C15" s="20">
         <v>179.2</v>
       </c>
       <c r="D15" s="20">
         <v>169.3</v>
       </c>
       <c r="E15" s="20">
         <v>67.5</v>
       </c>
       <c r="F15" s="20">
         <v>117.6</v>
       </c>
       <c r="G15" s="21">
         <v>230.2</v>
       </c>
       <c r="H15" s="21">
         <v>75.2</v>
       </c>
       <c r="I15" s="21">
         <v>107.3</v>
       </c>
       <c r="J15" s="21">
         <v>175.4</v>
       </c>
       <c r="K15" s="21">
         <v>58.3</v>
       </c>
       <c r="L15" s="21">
         <v>151.1</v>
       </c>
       <c r="M15" s="21">
         <v>153.4</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="20">
         <v>13</v>
       </c>
       <c r="C16" s="20">
         <v>103.7</v>
       </c>
       <c r="D16" s="20">
         <v>304.3</v>
       </c>
       <c r="E16" s="20">
         <v>53.2</v>
       </c>
       <c r="F16" s="20">
         <v>142.19999999999999</v>
       </c>
-      <c r="G16" s="21"/>
-      <c r="H16" s="21"/>
+      <c r="G16" s="19">
+        <v>205.6</v>
+      </c>
+      <c r="H16" s="21">
+        <v>62</v>
+      </c>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
     </row>
-    <row r="17" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="14.25" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
     </row>
-    <row r="18" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="14.25" customHeight="1">
       <c r="A18" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="31"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>2022</v>
       </c>
       <c r="B19" s="18">
         <v>123.3</v>
       </c>
       <c r="C19" s="18">
         <v>96.2</v>
       </c>
       <c r="D19" s="18">
         <v>129.5</v>
       </c>
       <c r="E19" s="18">
         <v>86.6</v>
       </c>
       <c r="F19" s="18">
         <v>112.1</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>43</v>
       </c>
       <c r="I19" s="19" t="s">
         <v>44</v>
       </c>
       <c r="J19" s="19" t="s">
         <v>45</v>
       </c>
       <c r="K19" s="19" t="s">
         <v>46</v>
       </c>
       <c r="L19" s="19" t="s">
         <v>47</v>
       </c>
       <c r="M19" s="19" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="18">
         <v>89.2</v>
       </c>
       <c r="C20" s="18">
         <v>100.4</v>
       </c>
       <c r="D20" s="18">
         <v>135.69999999999999</v>
       </c>
       <c r="E20" s="18">
         <v>101.9</v>
       </c>
       <c r="F20" s="18">
         <v>147.30000000000001</v>
       </c>
       <c r="G20" s="19">
         <v>241.6</v>
       </c>
       <c r="H20" s="19">
         <v>156.6</v>
       </c>
       <c r="I20" s="19">
         <v>100.2</v>
       </c>
       <c r="J20" s="19">
         <v>105.5</v>
       </c>
       <c r="K20" s="19">
         <v>217.8</v>
       </c>
       <c r="L20" s="19">
         <v>115.3</v>
       </c>
       <c r="M20" s="19">
         <v>103.6</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="18">
         <v>85.4</v>
       </c>
       <c r="C21" s="18">
         <v>117.9</v>
       </c>
       <c r="D21" s="18">
         <v>53.4</v>
       </c>
       <c r="E21" s="18">
         <v>104.3</v>
       </c>
       <c r="F21" s="18">
         <v>64</v>
       </c>
       <c r="G21" s="19">
         <v>77.900000000000006</v>
       </c>
       <c r="H21" s="19">
         <v>221.7</v>
       </c>
       <c r="I21" s="19">
         <v>123.5</v>
       </c>
       <c r="J21" s="19">
         <v>134.4</v>
       </c>
       <c r="K21" s="19">
         <v>112.7</v>
       </c>
       <c r="L21" s="19">
         <v>132.69999999999999</v>
       </c>
       <c r="M21" s="19">
         <v>117.4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="13">
         <v>104</v>
       </c>
       <c r="C22" s="13">
         <v>94.1</v>
       </c>
       <c r="D22" s="13">
         <v>141.1</v>
       </c>
       <c r="E22" s="13">
         <v>114.5</v>
       </c>
       <c r="F22" s="13">
         <v>107.8</v>
       </c>
       <c r="G22" s="13">
         <v>75.400000000000006</v>
       </c>
       <c r="H22" s="14">
         <v>81</v>
       </c>
       <c r="I22" s="14">
         <v>144</v>
       </c>
       <c r="J22" s="13">
         <v>117.1</v>
       </c>
       <c r="K22" s="13">
         <v>77.8</v>
       </c>
       <c r="L22" s="13">
         <v>147.9</v>
       </c>
       <c r="M22" s="13">
         <v>117</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="A23" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="13">
         <v>137.4</v>
       </c>
       <c r="C23" s="13">
         <v>79.400000000000006</v>
       </c>
       <c r="D23" s="13">
         <v>142.6</v>
       </c>
       <c r="E23" s="13">
         <v>112.5</v>
       </c>
       <c r="F23" s="13">
         <v>135.9</v>
       </c>
-      <c r="G23" s="13"/>
-      <c r="H23" s="14"/>
+      <c r="G23" s="19">
+        <v>121.7</v>
+      </c>
+      <c r="H23" s="14">
+        <v>91.6</v>
+      </c>
       <c r="I23" s="14"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="23"/>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="15" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="18" customHeight="1" thickBot="1">
       <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
-    <row r="2" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="25.5" customHeight="1">
       <c r="A2" s="39"/>
       <c r="B2" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="37" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="37" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F2" s="37" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="37" t="s">
         <v>20</v>
       </c>
       <c r="H2" s="37" t="s">
         <v>21</v>
       </c>
       <c r="I2" s="37" t="s">
         <v>22</v>
       </c>
       <c r="J2" s="37" t="s">
         <v>23</v>
       </c>
       <c r="K2" s="37" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="M2" s="37" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="10.5" customHeight="1" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
     </row>
-    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="3">
         <v>2022</v>
       </c>
       <c r="B5" s="2">
         <v>25404</v>
       </c>
       <c r="C5" s="2">
         <v>74704</v>
       </c>
       <c r="D5" s="2">
         <v>160167</v>
       </c>
       <c r="E5" s="2">
         <v>204179</v>
       </c>
       <c r="F5" s="2">
         <v>266858</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>51</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>52</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="4">
         <v>11875</v>
       </c>
       <c r="C6" s="4">
         <v>29420</v>
       </c>
       <c r="D6" s="4">
         <v>72755.7</v>
       </c>
       <c r="E6" s="4">
         <v>91063</v>
       </c>
       <c r="F6" s="4">
         <v>129058</v>
       </c>
       <c r="G6" s="4">
         <v>230475</v>
       </c>
       <c r="H6" s="4">
         <v>261844</v>
       </c>
       <c r="I6" s="4">
         <v>295868</v>
       </c>
       <c r="J6" s="4">
         <v>359610</v>
       </c>
       <c r="K6" s="5">
         <v>426235</v>
       </c>
       <c r="L6" s="5">
         <v>472276</v>
       </c>
       <c r="M6" s="5">
         <v>568919</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="7">
         <v>10472</v>
       </c>
       <c r="C7" s="7">
         <v>31143</v>
       </c>
       <c r="D7" s="7">
         <v>54587</v>
       </c>
       <c r="E7" s="7">
         <v>74009</v>
       </c>
       <c r="F7" s="7">
         <v>98388</v>
       </c>
       <c r="G7" s="7">
         <v>178753</v>
       </c>
       <c r="H7" s="7">
         <v>237586</v>
       </c>
       <c r="I7" s="7">
         <v>273469</v>
       </c>
       <c r="J7" s="7">
         <v>350008</v>
       </c>
       <c r="K7" s="8">
         <v>417566</v>
       </c>
       <c r="L7" s="8">
         <v>471586</v>
       </c>
       <c r="M7" s="8">
         <v>575392</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="7">
         <v>11112</v>
       </c>
       <c r="C8" s="7">
         <v>31087</v>
       </c>
       <c r="D8" s="7">
         <v>65185</v>
       </c>
       <c r="E8" s="7">
         <v>88330</v>
       </c>
       <c r="F8" s="7">
         <v>115437</v>
       </c>
       <c r="G8" s="7">
         <v>177975</v>
       </c>
       <c r="H8" s="7">
         <v>225073</v>
       </c>
       <c r="I8" s="7">
         <v>275964</v>
       </c>
       <c r="J8" s="7">
         <v>364472</v>
       </c>
       <c r="K8" s="8">
         <v>416486</v>
       </c>
       <c r="L8" s="8">
         <v>495227</v>
       </c>
       <c r="M8" s="8">
         <v>616162</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7">
         <v>16321</v>
       </c>
       <c r="C9" s="7">
         <v>33024</v>
       </c>
       <c r="D9" s="7">
         <v>83897</v>
       </c>
       <c r="E9" s="7">
         <v>111028</v>
       </c>
       <c r="F9" s="7">
         <v>150507</v>
       </c>
-      <c r="G9" s="7"/>
-      <c r="H9" s="7"/>
+      <c r="G9" s="17">
+        <v>232338</v>
+      </c>
+      <c r="H9" s="7">
+        <v>282788</v>
+      </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
     </row>
-    <row r="10" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="14.25" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
       <c r="G10" s="32"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
-    <row r="11" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="14.25" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="31"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="3">
         <v>2022</v>
       </c>
       <c r="B12" s="10">
         <v>123.3</v>
       </c>
       <c r="C12" s="11">
         <v>103.9</v>
       </c>
       <c r="D12" s="11">
         <v>116.2</v>
       </c>
       <c r="E12" s="12">
         <v>108.1</v>
       </c>
       <c r="F12" s="11">
         <v>109.1</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>56</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="K12" s="11" t="s">
         <v>60</v>
       </c>
       <c r="L12" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="11" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="13">
         <v>89.2</v>
       </c>
       <c r="C13" s="13">
         <v>95.5</v>
       </c>
       <c r="D13" s="13">
         <v>115.9</v>
       </c>
       <c r="E13" s="13">
         <v>112.9</v>
       </c>
       <c r="F13" s="14">
         <v>121</v>
       </c>
       <c r="G13" s="13">
         <v>154.19999999999999</v>
       </c>
       <c r="H13" s="13">
         <v>154.30000000000001</v>
       </c>
       <c r="I13" s="13">
         <v>145</v>
       </c>
       <c r="J13" s="14">
         <v>135.69999999999999</v>
       </c>
       <c r="K13" s="13">
         <v>144.19999999999999</v>
       </c>
       <c r="L13" s="13">
         <v>140.80000000000001</v>
       </c>
       <c r="M13" s="13">
         <v>132.69999999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="13">
         <v>85.4</v>
       </c>
       <c r="C14" s="13">
         <v>104.7</v>
       </c>
       <c r="D14" s="13">
         <v>74.099999999999994</v>
       </c>
       <c r="E14" s="13">
         <v>80.099999999999994</v>
       </c>
       <c r="F14" s="14">
         <v>75.3</v>
       </c>
       <c r="G14" s="13">
         <v>76</v>
       </c>
       <c r="H14" s="13">
         <v>90.6</v>
       </c>
       <c r="I14" s="13">
         <v>93.8</v>
       </c>
       <c r="J14" s="14">
         <v>100.5</v>
       </c>
       <c r="K14" s="13">
         <v>102.3</v>
       </c>
       <c r="L14" s="13">
         <v>105</v>
       </c>
       <c r="M14" s="13">
         <v>107</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="13">
         <v>104</v>
       </c>
       <c r="C15" s="13">
         <v>97.5</v>
       </c>
       <c r="D15" s="13">
         <v>116.4</v>
       </c>
       <c r="E15" s="13">
         <v>116</v>
       </c>
       <c r="F15" s="13">
         <v>113.8</v>
       </c>
       <c r="G15" s="13">
         <v>96.7</v>
       </c>
       <c r="H15" s="13">
         <v>92.8</v>
       </c>
       <c r="I15" s="13">
         <v>99.3</v>
       </c>
       <c r="J15" s="13">
         <v>103.1</v>
       </c>
       <c r="K15" s="13">
         <v>99.1</v>
       </c>
       <c r="L15" s="13">
         <v>104.6</v>
       </c>
       <c r="M15" s="13">
         <v>106.8</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="13">
         <v>137.4</v>
       </c>
       <c r="C16" s="13">
         <v>100.2</v>
       </c>
       <c r="D16" s="13">
         <v>121.8</v>
       </c>
       <c r="E16" s="13">
         <v>119.4</v>
       </c>
       <c r="F16" s="13">
         <v>123.5</v>
       </c>
-      <c r="G16" s="13"/>
-      <c r="H16" s="13"/>
+      <c r="G16" s="13">
+        <v>123.2</v>
+      </c>
+      <c r="H16" s="13">
+        <v>116.1</v>
+      </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:3">
       <c r="A17" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:M4"/>