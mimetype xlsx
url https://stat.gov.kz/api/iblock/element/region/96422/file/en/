--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20338"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Дана\Документы\Динамика на сайт\Динамика_КУЛЬТУРА ВКО_на сайт\1-ПАРКИ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3673C716-54CB-438A-9C7F-F877994E8F0F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="9120"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="9120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Parks area located in the open air, hectar</t>
   </si>
   <si>
     <t>Parks area located indoors, sq.m</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>attractions</t>
   </si>
   <si>
     <t>slots</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
@@ -166,58 +172,58 @@
   <si>
     <t>Ust-Kamenogorsk city</t>
   </si>
   <si>
     <t>Semey city</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
     <t>Abai district</t>
   </si>
   <si>
     <t>Urdzhar district</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve"> the value “X”  - meaning confidentially data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -361,50 +367,55 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -908,230 +919,274 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="36" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="36" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="44">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 4" xfId="36"/>
-    <cellStyle name="Обычный_Лист1" xfId="37"/>
+    <cellStyle name="Обычный 4" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Плохой" xfId="38" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="39" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="40" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="41" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="42" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="43" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1264,91 +1319,91 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AJ81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E82" sqref="E82"/>
+      <selection activeCell="AA66" sqref="AA66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="74" customWidth="1"/>
     <col min="2" max="5" width="7.5703125" style="74" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="74" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="74" bestFit="1" customWidth="1"/>
     <col min="8" max="20" width="8.42578125" style="74" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="74" bestFit="1" customWidth="1"/>
     <col min="22" max="24" width="8.42578125" style="74" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="82"/>
-[...16 lines deleted...]
-    <row r="4" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+    </row>
+    <row r="3" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="3">
         <v>2001</v>
       </c>
       <c r="C4" s="4">
         <v>2002</v>
       </c>
       <c r="D4" s="4">
         <v>2003</v>
       </c>
       <c r="E4" s="4">
         <v>2004</v>
       </c>
       <c r="F4" s="4">
         <v>2005</v>
       </c>
       <c r="G4" s="4">
         <v>2006</v>
       </c>
       <c r="H4" s="4">
         <v>2007</v>
       </c>
       <c r="I4" s="4">
         <v>2008</v>
       </c>
@@ -1378,52 +1433,55 @@
       </c>
       <c r="R4" s="4">
         <v>2017</v>
       </c>
       <c r="S4" s="4">
         <v>2018</v>
       </c>
       <c r="T4" s="4">
         <v>2019</v>
       </c>
       <c r="U4" s="4">
         <v>2020</v>
       </c>
       <c r="V4" s="4">
         <v>2021</v>
       </c>
       <c r="W4" s="4">
         <v>2022</v>
       </c>
       <c r="X4" s="4">
         <v>2023</v>
       </c>
       <c r="Y4" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z4" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="6">
         <v>2</v>
       </c>
       <c r="C5" s="6">
         <v>2</v>
       </c>
       <c r="D5" s="6">
         <v>1</v>
       </c>
       <c r="E5" s="7">
         <v>1</v>
       </c>
       <c r="F5" s="7">
         <v>1</v>
       </c>
       <c r="G5" s="7">
         <v>3</v>
       </c>
       <c r="H5" s="7">
         <v>3</v>
       </c>
       <c r="I5" s="8">
@@ -1455,52 +1513,55 @@
       </c>
       <c r="R5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="X5" s="7">
         <v>6</v>
       </c>
       <c r="Y5" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" s="1" customFormat="1" ht="22.5">
+      <c r="Z5" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="11">
         <v>24.7</v>
       </c>
       <c r="C6" s="12">
         <v>24.5</v>
       </c>
       <c r="D6" s="12">
         <v>17.8</v>
       </c>
       <c r="E6" s="12">
         <v>17.8</v>
       </c>
       <c r="F6" s="12">
         <v>17.8</v>
       </c>
       <c r="G6" s="12">
         <v>25.7</v>
       </c>
       <c r="H6" s="12">
         <v>25.2</v>
       </c>
       <c r="I6" s="12">
@@ -1532,52 +1593,55 @@
       </c>
       <c r="R6" s="12">
         <v>21.9</v>
       </c>
       <c r="S6" s="13">
         <v>22.9</v>
       </c>
       <c r="T6" s="13">
         <v>22.9</v>
       </c>
       <c r="U6" s="13">
         <v>22.9</v>
       </c>
       <c r="V6" s="13">
         <v>37.9</v>
       </c>
       <c r="W6" s="13">
         <v>16</v>
       </c>
       <c r="X6" s="13">
         <v>16</v>
       </c>
       <c r="Y6" s="75">
         <v>16</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z6" s="75">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="14" t="s">
@@ -1609,52 +1673,55 @@
       </c>
       <c r="R7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="S7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="T7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="V7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="X7" s="17">
         <v>6518</v>
       </c>
       <c r="Y7" s="75">
         <v>6518</v>
       </c>
-    </row>
-    <row r="8" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z7" s="75">
+        <v>8734</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="6">
         <v>33</v>
       </c>
       <c r="C8" s="6">
         <v>43</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>3</v>
       </c>
       <c r="F8" s="7">
         <v>4</v>
       </c>
       <c r="G8" s="7">
         <v>45</v>
       </c>
       <c r="H8" s="7">
         <v>48</v>
       </c>
       <c r="I8" s="8">
@@ -1686,52 +1753,55 @@
       </c>
       <c r="R8" s="8">
         <v>706</v>
       </c>
       <c r="S8" s="18">
         <v>878</v>
       </c>
       <c r="T8" s="18">
         <v>743</v>
       </c>
       <c r="U8" s="18">
         <v>29</v>
       </c>
       <c r="V8" s="19">
         <v>70</v>
       </c>
       <c r="W8" s="18">
         <v>39</v>
       </c>
       <c r="X8" s="18">
         <v>57</v>
       </c>
       <c r="Y8" s="76">
         <v>56</v>
       </c>
-    </row>
-    <row r="9" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z8" s="76">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>33</v>
       </c>
       <c r="C9" s="6">
         <v>35</v>
       </c>
       <c r="D9" s="6">
         <v>19</v>
       </c>
       <c r="E9" s="7">
         <v>18</v>
       </c>
       <c r="F9" s="7">
         <v>14</v>
       </c>
       <c r="G9" s="7">
         <v>33</v>
       </c>
       <c r="H9" s="8">
         <v>38</v>
       </c>
       <c r="I9" s="8">
@@ -1763,81 +1833,85 @@
       </c>
       <c r="R9" s="8">
         <v>166</v>
       </c>
       <c r="S9" s="20">
         <v>144</v>
       </c>
       <c r="T9" s="20">
         <v>195</v>
       </c>
       <c r="U9" s="20">
         <v>206</v>
       </c>
       <c r="V9" s="21">
         <v>165</v>
       </c>
       <c r="W9" s="20">
         <v>99</v>
       </c>
       <c r="X9" s="20">
         <v>182</v>
       </c>
       <c r="Y9" s="76">
         <v>128</v>
       </c>
-    </row>
-    <row r="10" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z9" s="76">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="23"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="24"/>
       <c r="W10" s="17"/>
       <c r="X10" s="17"/>
       <c r="Y10" s="17"/>
-    </row>
-    <row r="11" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z10" s="17"/>
+    </row>
+    <row r="11" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="25">
         <v>18</v>
       </c>
       <c r="C11" s="25">
         <v>21</v>
       </c>
       <c r="D11" s="25">
         <v>10</v>
       </c>
       <c r="E11" s="25">
         <v>10</v>
       </c>
       <c r="F11" s="25">
         <v>9</v>
       </c>
       <c r="G11" s="26">
         <v>9</v>
       </c>
       <c r="H11" s="26">
         <v>9</v>
       </c>
       <c r="I11" s="26">
@@ -1869,52 +1943,55 @@
       </c>
       <c r="R11" s="26">
         <v>81</v>
       </c>
       <c r="S11" s="28">
         <v>67</v>
       </c>
       <c r="T11" s="28">
         <v>119</v>
       </c>
       <c r="U11" s="28">
         <v>125</v>
       </c>
       <c r="V11" s="29">
         <v>76</v>
       </c>
       <c r="W11" s="8">
         <v>57</v>
       </c>
       <c r="X11" s="8">
         <v>85</v>
       </c>
       <c r="Y11" s="76">
         <v>55</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z11" s="76">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="14" t="s">
@@ -1946,52 +2023,55 @@
       </c>
       <c r="R12" s="24" t="s">
         <v>21</v>
       </c>
       <c r="S12" s="28">
         <v>55</v>
       </c>
       <c r="T12" s="28">
         <v>54</v>
       </c>
       <c r="U12" s="28">
         <v>54</v>
       </c>
       <c r="V12" s="29">
         <v>61</v>
       </c>
       <c r="W12" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X12" s="8">
         <v>84</v>
       </c>
       <c r="Y12" s="76">
         <v>53</v>
       </c>
-    </row>
-    <row r="13" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z12" s="76">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="14" t="s">
@@ -2023,52 +2103,55 @@
       </c>
       <c r="R13" s="26">
         <v>9</v>
       </c>
       <c r="S13" s="28">
         <v>22</v>
       </c>
       <c r="T13" s="28">
         <v>22</v>
       </c>
       <c r="U13" s="28">
         <v>27</v>
       </c>
       <c r="V13" s="29">
         <v>28</v>
       </c>
       <c r="W13" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X13" s="8">
         <v>13</v>
       </c>
       <c r="Y13" s="76">
         <v>20</v>
       </c>
-    </row>
-    <row r="14" spans="1:25" s="1" customFormat="1" ht="22.5">
+      <c r="Z13" s="76">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="6">
         <v>29780</v>
       </c>
       <c r="C14" s="6">
         <v>72000</v>
       </c>
       <c r="D14" s="6">
         <v>78000</v>
       </c>
       <c r="E14" s="8">
         <v>57598</v>
       </c>
       <c r="F14" s="8">
         <v>47515</v>
       </c>
       <c r="G14" s="8">
         <v>71488</v>
       </c>
       <c r="H14" s="8">
         <v>83335</v>
       </c>
       <c r="I14" s="8">
@@ -2100,81 +2183,85 @@
       </c>
       <c r="R14" s="6">
         <v>188592</v>
       </c>
       <c r="S14" s="30">
         <v>162336</v>
       </c>
       <c r="T14" s="30">
         <v>195810</v>
       </c>
       <c r="U14" s="30">
         <v>35336</v>
       </c>
       <c r="V14" s="31">
         <v>202412</v>
       </c>
       <c r="W14" s="30">
         <v>228876</v>
       </c>
       <c r="X14" s="30">
         <v>338900</v>
       </c>
       <c r="Y14" s="76">
         <v>423834</v>
       </c>
-    </row>
-    <row r="15" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z14" s="76">
+        <v>479645</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="23"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="33"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
-    </row>
-    <row r="16" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z15" s="10"/>
+    </row>
+    <row r="16" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="34">
         <v>18116</v>
       </c>
       <c r="C16" s="34">
         <v>67168</v>
       </c>
       <c r="D16" s="34">
         <v>74712</v>
       </c>
       <c r="E16" s="34">
         <v>54534</v>
       </c>
       <c r="F16" s="34">
         <v>42015</v>
       </c>
       <c r="G16" s="34">
         <v>62938</v>
       </c>
       <c r="H16" s="34">
         <v>74830</v>
       </c>
       <c r="I16" s="34">
@@ -2206,52 +2293,55 @@
       </c>
       <c r="R16" s="34">
         <v>112086</v>
       </c>
       <c r="S16" s="30">
         <v>113086</v>
       </c>
       <c r="T16" s="30">
         <v>145762</v>
       </c>
       <c r="U16" s="30">
         <v>26864</v>
       </c>
       <c r="V16" s="31">
         <v>165262</v>
       </c>
       <c r="W16" s="8">
         <v>193064</v>
       </c>
       <c r="X16" s="8">
         <v>246076</v>
       </c>
       <c r="Y16" s="76">
         <v>261860</v>
       </c>
-    </row>
-    <row r="17" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z16" s="76">
+        <v>238792</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="34">
         <v>11428</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="34">
         <v>3050</v>
       </c>
       <c r="H17" s="34" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="34">
@@ -2283,52 +2373,55 @@
       </c>
       <c r="R17" s="34">
         <v>27133</v>
       </c>
       <c r="S17" s="30">
         <v>17050</v>
       </c>
       <c r="T17" s="30">
         <v>19348</v>
       </c>
       <c r="U17" s="30">
         <v>1872</v>
       </c>
       <c r="V17" s="31">
         <v>7850</v>
       </c>
       <c r="W17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="X17" s="8">
         <v>72572</v>
       </c>
       <c r="Y17" s="76">
         <v>61000</v>
       </c>
-    </row>
-    <row r="18" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z17" s="76">
+        <v>139995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8">
         <v>236</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="22">
         <v>5500</v>
       </c>
       <c r="H18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="22">
@@ -2360,119 +2453,121 @@
       </c>
       <c r="R18" s="34">
         <v>49373</v>
       </c>
       <c r="S18" s="30">
         <v>32200</v>
       </c>
       <c r="T18" s="30">
         <v>30700</v>
       </c>
       <c r="U18" s="30">
         <v>6600</v>
       </c>
       <c r="V18" s="31">
         <v>29300</v>
       </c>
       <c r="W18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="X18" s="8">
         <v>20252</v>
       </c>
       <c r="Y18" s="76">
         <v>100974</v>
       </c>
-    </row>
-    <row r="19" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z18" s="76">
+        <v>100858</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35"/>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="36"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
       <c r="N19" s="36"/>
       <c r="O19" s="36"/>
     </row>
-    <row r="20" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="82" t="s">
+    <row r="20" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="82"/>
-[...15 lines deleted...]
-    <row r="21" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B20" s="81"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="81"/>
+      <c r="L20" s="81"/>
+      <c r="M20" s="81"/>
+      <c r="N20" s="81"/>
+      <c r="O20" s="81"/>
+      <c r="P20" s="81"/>
+    </row>
+    <row r="21" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37"/>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
       <c r="L21" s="37"/>
       <c r="M21" s="37"/>
-      <c r="X21" s="79" t="s">
+      <c r="Y21" s="37"/>
+      <c r="Z21" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="Y21" s="79"/>
-      <c r="Z21" s="39"/>
       <c r="AA21" s="39"/>
       <c r="AB21" s="39"/>
       <c r="AC21" s="39"/>
       <c r="AD21" s="39"/>
       <c r="AE21" s="39"/>
       <c r="AF21" s="39"/>
       <c r="AG21" s="39"/>
       <c r="AH21" s="39"/>
       <c r="AI21" s="39"/>
       <c r="AJ21" s="39"/>
     </row>
-    <row r="22" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="22" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="40"/>
       <c r="B22" s="4">
         <v>2001</v>
       </c>
       <c r="C22" s="4">
         <v>2002</v>
       </c>
       <c r="D22" s="4">
         <v>2003</v>
       </c>
       <c r="E22" s="4">
         <v>2004</v>
       </c>
       <c r="F22" s="4">
         <v>2005</v>
       </c>
       <c r="G22" s="4">
         <v>2006</v>
       </c>
       <c r="H22" s="4">
         <v>2007</v>
       </c>
       <c r="I22" s="4">
         <v>2008</v>
       </c>
@@ -2502,52 +2597,55 @@
       </c>
       <c r="R22" s="4">
         <v>2017</v>
       </c>
       <c r="S22" s="41">
         <v>2018</v>
       </c>
       <c r="T22" s="41">
         <v>2019</v>
       </c>
       <c r="U22" s="41">
         <v>2020</v>
       </c>
       <c r="V22" s="41">
         <v>2021</v>
       </c>
       <c r="W22" s="41">
         <v>2022</v>
       </c>
       <c r="X22" s="41">
         <v>2023</v>
       </c>
       <c r="Y22" s="41">
         <v>2024</v>
       </c>
-    </row>
-    <row r="23" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z22" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="43">
         <v>2</v>
       </c>
       <c r="C23" s="43">
         <v>2</v>
       </c>
       <c r="D23" s="43">
         <v>1</v>
       </c>
       <c r="E23" s="44">
         <v>1</v>
       </c>
       <c r="F23" s="44">
         <v>1</v>
       </c>
       <c r="G23" s="44">
         <v>3</v>
       </c>
       <c r="H23" s="44">
         <v>3</v>
       </c>
       <c r="I23" s="45">
@@ -2579,52 +2677,55 @@
       </c>
       <c r="R23" s="2">
         <v>10</v>
       </c>
       <c r="S23" s="43">
         <v>10</v>
       </c>
       <c r="T23" s="43">
         <v>10</v>
       </c>
       <c r="U23" s="43">
         <v>11</v>
       </c>
       <c r="V23" s="43">
         <v>11</v>
       </c>
       <c r="W23" s="43">
         <v>5</v>
       </c>
       <c r="X23" s="48">
         <v>6</v>
       </c>
       <c r="Y23" s="48">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:36" s="50" customFormat="1">
+      <c r="Z23" s="48">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="6">
         <v>1</v>
       </c>
       <c r="C24" s="6">
         <v>1</v>
       </c>
       <c r="D24" s="6">
         <v>1</v>
       </c>
       <c r="E24" s="7">
         <v>1</v>
       </c>
       <c r="F24" s="7">
         <v>1</v>
       </c>
       <c r="G24" s="9">
         <v>1</v>
       </c>
       <c r="H24" s="9">
         <v>1</v>
       </c>
       <c r="I24" s="9">
@@ -2656,52 +2757,55 @@
       </c>
       <c r="R24" s="7" t="s">
         <v>32</v>
       </c>
       <c r="S24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="T24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="U24" s="7" t="s">
         <v>32</v>
       </c>
       <c r="V24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="W24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="X24" s="7">
         <v>6</v>
       </c>
       <c r="Y24" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:36" s="50" customFormat="1">
+      <c r="Z24" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="9">
         <v>2</v>
       </c>
       <c r="H25" s="9">
         <v>2</v>
       </c>
       <c r="I25" s="9">
@@ -2733,52 +2837,55 @@
       </c>
       <c r="R25" s="7" t="s">
         <v>33</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>33</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>33</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>33</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>33</v>
       </c>
       <c r="W25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y25" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="26" spans="1:36" s="50" customFormat="1">
+      <c r="Z25" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="49" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="7">
         <v>1</v>
       </c>
       <c r="C26" s="7">
         <v>1</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -2810,52 +2917,55 @@
       </c>
       <c r="R26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="S26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:36" s="50" customFormat="1">
+      <c r="Z26" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="7" t="s">
@@ -2887,52 +2997,55 @@
       </c>
       <c r="R27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="S27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="7" t="s">
         <v>34</v>
       </c>
       <c r="W27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y27" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="28" spans="1:36" s="50" customFormat="1">
+      <c r="Z27" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="49" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="s">
@@ -2964,92 +3077,95 @@
       </c>
       <c r="R28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S28" s="7" t="s">
         <v>34</v>
       </c>
       <c r="T28" s="7" t="s">
         <v>34</v>
       </c>
       <c r="U28" s="7" t="s">
         <v>34</v>
       </c>
       <c r="V28" s="7" t="s">
         <v>34</v>
       </c>
       <c r="W28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y28" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A30" s="81" t="s">
+      <c r="Z28" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="81"/>
-[...15 lines deleted...]
-    <row r="31" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="80"/>
+      <c r="E30" s="80"/>
+      <c r="F30" s="80"/>
+      <c r="G30" s="80"/>
+      <c r="H30" s="80"/>
+      <c r="I30" s="80"/>
+      <c r="J30" s="80"/>
+      <c r="K30" s="80"/>
+      <c r="L30" s="80"/>
+      <c r="M30" s="80"/>
+      <c r="N30" s="80"/>
+      <c r="O30" s="80"/>
+      <c r="P30" s="80"/>
+    </row>
+    <row r="31" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="X31" s="51"/>
-      <c r="Y31" s="51" t="s">
+      <c r="Z31" s="51" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="32" spans="1:36" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="40"/>
       <c r="B32" s="52">
         <v>2001</v>
       </c>
       <c r="C32" s="52">
         <v>2002</v>
       </c>
       <c r="D32" s="52">
         <v>2003</v>
       </c>
       <c r="E32" s="52">
         <v>2004</v>
       </c>
       <c r="F32" s="52">
         <v>2005</v>
       </c>
       <c r="G32" s="52">
         <v>2006</v>
       </c>
       <c r="H32" s="52">
         <v>2007</v>
       </c>
       <c r="I32" s="52">
         <v>2008</v>
       </c>
@@ -3079,52 +3195,55 @@
       </c>
       <c r="R32" s="53">
         <v>2017</v>
       </c>
       <c r="S32" s="52">
         <v>2018</v>
       </c>
       <c r="T32" s="52">
         <v>2019</v>
       </c>
       <c r="U32" s="52">
         <v>2020</v>
       </c>
       <c r="V32" s="52">
         <v>2021</v>
       </c>
       <c r="W32" s="52">
         <v>2022</v>
       </c>
       <c r="X32" s="53">
         <v>2023</v>
       </c>
       <c r="Y32" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="33" spans="1:25" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="Z32" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="57" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="55">
         <v>24.7</v>
       </c>
       <c r="C33" s="55">
         <v>24.5</v>
       </c>
       <c r="D33" s="55">
         <v>17.8</v>
       </c>
       <c r="E33" s="55">
         <v>17.8</v>
       </c>
       <c r="F33" s="17">
         <v>17.8</v>
       </c>
       <c r="G33" s="17">
         <v>25.7</v>
       </c>
       <c r="H33" s="17">
         <v>25.2</v>
       </c>
       <c r="I33" s="17">
@@ -3156,52 +3275,55 @@
       </c>
       <c r="R33" s="17">
         <v>21.9</v>
       </c>
       <c r="S33" s="13">
         <v>22.9</v>
       </c>
       <c r="T33" s="13">
         <v>22.9</v>
       </c>
       <c r="U33" s="13">
         <v>22.9</v>
       </c>
       <c r="V33" s="13">
         <v>37.9</v>
       </c>
       <c r="W33" s="13">
         <v>16</v>
       </c>
       <c r="X33" s="13">
         <v>16</v>
       </c>
       <c r="Y33" s="13">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:25" s="50" customFormat="1">
+      <c r="Z33" s="13">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="58">
         <v>18</v>
       </c>
       <c r="C34" s="26">
         <v>17.8</v>
       </c>
       <c r="D34" s="26">
         <v>17.8</v>
       </c>
       <c r="E34" s="26">
         <v>17.8</v>
       </c>
       <c r="F34" s="26">
         <v>17.8</v>
       </c>
       <c r="G34" s="26">
         <v>17.8</v>
       </c>
       <c r="H34" s="26">
         <v>17.8</v>
       </c>
       <c r="I34" s="26">
@@ -3233,52 +3355,55 @@
       </c>
       <c r="R34" s="58">
         <v>16</v>
       </c>
       <c r="S34" s="59">
         <v>16</v>
       </c>
       <c r="T34" s="59">
         <v>16</v>
       </c>
       <c r="U34" s="59">
         <v>16</v>
       </c>
       <c r="V34" s="59">
         <v>16</v>
       </c>
       <c r="W34" s="13">
         <v>16</v>
       </c>
       <c r="X34" s="13">
         <v>16</v>
       </c>
       <c r="Y34" s="13">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:25" s="50" customFormat="1">
+      <c r="Z34" s="13">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="58" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="58" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="58" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="58" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="58" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="26">
         <v>7.9</v>
       </c>
       <c r="H35" s="26">
         <v>7.4</v>
       </c>
       <c r="I35" s="26">
@@ -3310,52 +3435,55 @@
       </c>
       <c r="R35" s="26">
         <v>5.9</v>
       </c>
       <c r="S35" s="59">
         <v>5.9</v>
       </c>
       <c r="T35" s="59">
         <v>5.9</v>
       </c>
       <c r="U35" s="59">
         <v>5.9</v>
       </c>
       <c r="V35" s="59">
         <v>5.9</v>
       </c>
       <c r="W35" s="55" t="s">
         <v>47</v>
       </c>
       <c r="X35" s="55" t="s">
         <v>47</v>
       </c>
       <c r="Y35" s="55" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="36" spans="1:25" s="50" customFormat="1">
+      <c r="Z35" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="49" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="58">
         <v>6.7</v>
       </c>
       <c r="C36" s="26">
         <v>6.7</v>
       </c>
       <c r="D36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="55" t="s">
@@ -3387,52 +3515,55 @@
       </c>
       <c r="R36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="S36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="T36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="55" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="55" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:25" s="50" customFormat="1">
+      <c r="Z36" s="55" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -3464,218 +3595,227 @@
       </c>
       <c r="R37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="59" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="59" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="59" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="59" t="s">
         <v>1</v>
       </c>
       <c r="W37" s="55" t="s">
         <v>47</v>
       </c>
       <c r="X37" s="55" t="s">
         <v>47</v>
       </c>
       <c r="Y37" s="55" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="38" spans="1:25" s="50" customFormat="1">
+      <c r="Z37" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="49" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="59">
         <v>1</v>
       </c>
       <c r="T38" s="59" t="s">
         <v>1</v>
       </c>
       <c r="U38" s="59">
         <v>1</v>
       </c>
       <c r="V38" s="59">
         <v>1</v>
       </c>
       <c r="W38" s="13" t="s">
         <v>47</v>
       </c>
       <c r="X38" s="13" t="s">
         <v>47</v>
       </c>
       <c r="Y38" s="13" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="39" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z38" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="60"/>
       <c r="B39" s="61"/>
       <c r="C39" s="61"/>
       <c r="D39" s="62"/>
       <c r="E39" s="62"/>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="38"/>
       <c r="I39" s="62"/>
       <c r="J39" s="62"/>
       <c r="K39" s="63"/>
       <c r="L39" s="64"/>
       <c r="M39" s="62"/>
       <c r="N39" s="62"/>
       <c r="O39" s="62"/>
     </row>
-    <row r="40" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A40" s="81" t="s">
+    <row r="40" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="81"/>
-[...14 lines deleted...]
-    <row r="41" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B40" s="80"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="80"/>
+      <c r="E40" s="80"/>
+      <c r="F40" s="80"/>
+      <c r="G40" s="80"/>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+      <c r="J40" s="80"/>
+      <c r="K40" s="80"/>
+      <c r="L40" s="80"/>
+      <c r="M40" s="80"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="80"/>
+    </row>
+    <row r="41" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="65"/>
       <c r="B41" s="65"/>
       <c r="C41" s="65"/>
       <c r="D41" s="65"/>
       <c r="E41" s="65"/>
       <c r="F41" s="65"/>
       <c r="G41" s="65"/>
       <c r="H41" s="65"/>
       <c r="I41" s="65"/>
       <c r="J41" s="65"/>
       <c r="K41" s="65"/>
       <c r="L41" s="65"/>
       <c r="M41" s="65"/>
       <c r="N41" s="65"/>
       <c r="O41" s="65"/>
     </row>
-    <row r="42" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="42" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="37"/>
       <c r="B42" s="37"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="37"/>
       <c r="P42" s="51"/>
-      <c r="Q42" s="51" t="s">
+      <c r="R42" s="51" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="43" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="40"/>
       <c r="B43" s="52">
         <v>2009</v>
       </c>
       <c r="C43" s="52">
         <v>2010</v>
       </c>
       <c r="D43" s="52">
         <v>2011</v>
       </c>
       <c r="E43" s="52">
         <v>2012</v>
       </c>
       <c r="F43" s="52">
         <v>2013</v>
       </c>
       <c r="G43" s="52">
         <v>2014</v>
       </c>
       <c r="H43" s="52">
         <v>2015</v>
       </c>
       <c r="I43" s="4">
         <v>2016</v>
       </c>
       <c r="J43" s="53">
         <v>2017</v>
       </c>
       <c r="K43" s="52">
         <v>2018</v>
       </c>
       <c r="L43" s="52">
         <v>2019</v>
       </c>
       <c r="M43" s="52">
         <v>2020</v>
       </c>
       <c r="N43" s="52">
         <v>2021</v>
       </c>
       <c r="O43" s="52">
         <v>2022</v>
       </c>
       <c r="P43" s="53">
         <v>2023</v>
       </c>
       <c r="Q43" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="44" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="R43" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="66" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="67" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="67" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="67" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="67" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="67" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="67" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="67" t="s">
@@ -3683,52 +3823,55 @@
       </c>
       <c r="J44" s="67">
         <v>2444.5</v>
       </c>
       <c r="K44" s="66">
         <v>1611</v>
       </c>
       <c r="L44" s="66">
         <v>1611</v>
       </c>
       <c r="M44" s="66">
         <v>4009</v>
       </c>
       <c r="N44" s="66">
         <v>5991</v>
       </c>
       <c r="O44" s="66">
         <v>3318</v>
       </c>
       <c r="P44" s="55">
         <v>6518</v>
       </c>
       <c r="Q44" s="75">
         <v>6518</v>
       </c>
-    </row>
-    <row r="45" spans="1:25" s="50" customFormat="1">
+      <c r="R44" s="75">
+        <v>8734</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="55" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="55" t="s">
@@ -3736,52 +3879,55 @@
       </c>
       <c r="J45" s="7" t="s">
         <v>35</v>
       </c>
       <c r="K45" s="7" t="s">
         <v>36</v>
       </c>
       <c r="L45" s="7" t="s">
         <v>36</v>
       </c>
       <c r="M45" s="7" t="s">
         <v>37</v>
       </c>
       <c r="N45" s="7" t="s">
         <v>38</v>
       </c>
       <c r="O45" s="7" t="s">
         <v>31</v>
       </c>
       <c r="P45" s="55">
         <v>6518</v>
       </c>
       <c r="Q45" s="75">
         <v>6518</v>
       </c>
-    </row>
-    <row r="46" spans="1:25" s="50" customFormat="1">
+      <c r="R45" s="75">
+        <v>8734</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="55" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="55" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="55" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="55" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I46" s="17" t="s">
@@ -3789,92 +3935,95 @@
       </c>
       <c r="J46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="K46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="L46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="M46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="N46" s="7" t="s">
         <v>40</v>
       </c>
       <c r="O46" s="55" t="s">
         <v>47</v>
       </c>
       <c r="P46" s="55" t="s">
         <v>47</v>
       </c>
       <c r="Q46" s="55" t="s">
         <v>47</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A48" s="81" t="s">
+      <c r="R46" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="B48" s="81"/>
-[...15 lines deleted...]
-    <row r="49" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B48" s="80"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="80"/>
+      <c r="E48" s="80"/>
+      <c r="F48" s="80"/>
+      <c r="G48" s="80"/>
+      <c r="H48" s="80"/>
+      <c r="I48" s="80"/>
+      <c r="J48" s="80"/>
+      <c r="K48" s="80"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="80"/>
+      <c r="N48" s="80"/>
+      <c r="O48" s="80"/>
+      <c r="P48" s="80"/>
+    </row>
+    <row r="49" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="37"/>
       <c r="B49" s="37"/>
       <c r="C49" s="37"/>
       <c r="D49" s="37"/>
       <c r="E49" s="37"/>
       <c r="F49" s="37"/>
       <c r="G49" s="37"/>
       <c r="H49" s="37"/>
       <c r="I49" s="37"/>
       <c r="J49" s="37"/>
       <c r="K49" s="37"/>
       <c r="L49" s="37"/>
       <c r="M49" s="37"/>
       <c r="X49" s="51"/>
-      <c r="Y49" s="51" t="s">
+      <c r="Z49" s="51" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="50" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="40"/>
       <c r="B50" s="52">
         <v>2001</v>
       </c>
       <c r="C50" s="52">
         <v>2002</v>
       </c>
       <c r="D50" s="52">
         <v>2003</v>
       </c>
       <c r="E50" s="52">
         <v>2004</v>
       </c>
       <c r="F50" s="52">
         <v>2005</v>
       </c>
       <c r="G50" s="52">
         <v>2006</v>
       </c>
       <c r="H50" s="52">
         <v>2007</v>
       </c>
       <c r="I50" s="52">
         <v>2008</v>
       </c>
@@ -3904,52 +4053,55 @@
       </c>
       <c r="R50" s="4">
         <v>2017</v>
       </c>
       <c r="S50" s="52">
         <v>2018</v>
       </c>
       <c r="T50" s="52">
         <v>2019</v>
       </c>
       <c r="U50" s="52">
         <v>2020</v>
       </c>
       <c r="V50" s="52">
         <v>2021</v>
       </c>
       <c r="W50" s="52">
         <v>2022</v>
       </c>
       <c r="X50" s="53">
         <v>2023</v>
       </c>
       <c r="Y50" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="51" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z50" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="43">
         <v>33</v>
       </c>
       <c r="C51" s="43">
         <v>43</v>
       </c>
       <c r="D51" s="43">
         <v>2</v>
       </c>
       <c r="E51" s="43">
         <v>3</v>
       </c>
       <c r="F51" s="44">
         <v>4</v>
       </c>
       <c r="G51" s="44">
         <v>45</v>
       </c>
       <c r="H51" s="44">
         <v>48</v>
       </c>
       <c r="I51" s="45">
@@ -3981,52 +4133,55 @@
       </c>
       <c r="R51" s="45">
         <v>706</v>
       </c>
       <c r="S51" s="68">
         <v>878</v>
       </c>
       <c r="T51" s="68">
         <v>743</v>
       </c>
       <c r="U51" s="68">
         <v>29</v>
       </c>
       <c r="V51" s="68">
         <v>70</v>
       </c>
       <c r="W51" s="18">
         <v>39</v>
       </c>
       <c r="X51" s="18">
         <v>57</v>
       </c>
       <c r="Y51" s="76">
         <v>56</v>
       </c>
-    </row>
-    <row r="52" spans="1:25" s="50" customFormat="1">
+      <c r="Z51" s="76">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="25">
         <v>33</v>
       </c>
       <c r="C52" s="26">
         <v>43</v>
       </c>
       <c r="D52" s="26">
         <v>2</v>
       </c>
       <c r="E52" s="26">
         <v>3</v>
       </c>
       <c r="F52" s="26">
         <v>4</v>
       </c>
       <c r="G52" s="26">
         <v>5</v>
       </c>
       <c r="H52" s="26">
         <v>6</v>
       </c>
       <c r="I52" s="26">
@@ -4058,52 +4213,55 @@
       </c>
       <c r="R52" s="26">
         <v>82</v>
       </c>
       <c r="S52" s="28">
         <v>124</v>
       </c>
       <c r="T52" s="28">
         <v>132</v>
       </c>
       <c r="U52" s="28">
         <v>9</v>
       </c>
       <c r="V52" s="28">
         <v>32</v>
       </c>
       <c r="W52" s="6">
         <v>39</v>
       </c>
       <c r="X52" s="6">
         <v>57</v>
       </c>
       <c r="Y52" s="76">
         <v>56</v>
       </c>
-    </row>
-    <row r="53" spans="1:25" s="50" customFormat="1">
+      <c r="Z52" s="76">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="26">
         <v>40</v>
       </c>
       <c r="H53" s="26">
         <v>42</v>
       </c>
       <c r="I53" s="26">
@@ -4135,52 +4293,55 @@
       </c>
       <c r="R53" s="26">
         <v>624</v>
       </c>
       <c r="S53" s="28">
         <v>735</v>
       </c>
       <c r="T53" s="28">
         <v>592</v>
       </c>
       <c r="U53" s="28" t="s">
         <v>1</v>
       </c>
       <c r="V53" s="28">
         <v>18</v>
       </c>
       <c r="W53" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X53" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y53" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="54" spans="1:25" s="50" customFormat="1">
+      <c r="Z53" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="s">
@@ -4212,52 +4373,55 @@
       </c>
       <c r="R54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T54" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U54" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V54" s="28" t="s">
         <v>1</v>
       </c>
       <c r="W54" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X54" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y54" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="55" spans="1:25" s="50" customFormat="1">
+      <c r="Z54" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="49" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="s">
@@ -4289,92 +4453,95 @@
       </c>
       <c r="R55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S55" s="28">
         <v>19</v>
       </c>
       <c r="T55" s="28" t="s">
         <v>1</v>
       </c>
       <c r="U55" s="28">
         <v>19</v>
       </c>
       <c r="V55" s="28">
         <v>19</v>
       </c>
       <c r="W55" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X55" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y55" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A57" s="81" t="s">
+      <c r="Z55" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="B57" s="81"/>
-[...15 lines deleted...]
-    <row r="58" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B57" s="80"/>
+      <c r="C57" s="80"/>
+      <c r="D57" s="80"/>
+      <c r="E57" s="80"/>
+      <c r="F57" s="80"/>
+      <c r="G57" s="80"/>
+      <c r="H57" s="80"/>
+      <c r="I57" s="80"/>
+      <c r="J57" s="80"/>
+      <c r="K57" s="80"/>
+      <c r="L57" s="80"/>
+      <c r="M57" s="80"/>
+      <c r="N57" s="80"/>
+      <c r="O57" s="80"/>
+      <c r="P57" s="80"/>
+    </row>
+    <row r="58" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="37"/>
       <c r="B58" s="37"/>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58" s="37"/>
       <c r="M58" s="37"/>
       <c r="X58" s="51"/>
-      <c r="Y58" s="51" t="s">
+      <c r="Z58" s="51" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="59" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="59" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="40"/>
       <c r="B59" s="52">
         <v>2001</v>
       </c>
       <c r="C59" s="52">
         <v>2002</v>
       </c>
       <c r="D59" s="52">
         <v>2003</v>
       </c>
       <c r="E59" s="52">
         <v>2004</v>
       </c>
       <c r="F59" s="52">
         <v>2005</v>
       </c>
       <c r="G59" s="52">
         <v>2006</v>
       </c>
       <c r="H59" s="52">
         <v>2007</v>
       </c>
       <c r="I59" s="52">
         <v>2008</v>
       </c>
@@ -4404,52 +4571,55 @@
       </c>
       <c r="R59" s="53">
         <v>2017</v>
       </c>
       <c r="S59" s="52">
         <v>2018</v>
       </c>
       <c r="T59" s="52">
         <v>2019</v>
       </c>
       <c r="U59" s="52">
         <v>2020</v>
       </c>
       <c r="V59" s="52">
         <v>2021</v>
       </c>
       <c r="W59" s="52">
         <v>2022</v>
       </c>
       <c r="X59" s="53">
         <v>2023</v>
       </c>
       <c r="Y59" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="60" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z59" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="43">
         <v>33</v>
       </c>
       <c r="C60" s="43">
         <v>35</v>
       </c>
       <c r="D60" s="43">
         <v>19</v>
       </c>
       <c r="E60" s="44">
         <v>18</v>
       </c>
       <c r="F60" s="44">
         <v>14</v>
       </c>
       <c r="G60" s="44">
         <v>33</v>
       </c>
       <c r="H60" s="45">
         <v>38</v>
       </c>
       <c r="I60" s="45">
@@ -4481,52 +4651,55 @@
       </c>
       <c r="R60" s="45">
         <v>166</v>
       </c>
       <c r="S60" s="69">
         <v>144</v>
       </c>
       <c r="T60" s="69">
         <v>195</v>
       </c>
       <c r="U60" s="69">
         <v>206</v>
       </c>
       <c r="V60" s="69">
         <v>165</v>
       </c>
       <c r="W60" s="69">
         <v>99</v>
       </c>
       <c r="X60" s="70">
         <v>182</v>
       </c>
       <c r="Y60" s="76">
         <v>128</v>
       </c>
-    </row>
-    <row r="61" spans="1:25" s="50" customFormat="1">
+      <c r="Z60" s="76">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="25">
         <v>33</v>
       </c>
       <c r="C61" s="26">
         <v>35</v>
       </c>
       <c r="D61" s="26">
         <v>19</v>
       </c>
       <c r="E61" s="26">
         <v>18</v>
       </c>
       <c r="F61" s="26">
         <v>14</v>
       </c>
       <c r="G61" s="26">
         <v>14</v>
       </c>
       <c r="H61" s="26">
         <v>14</v>
       </c>
       <c r="I61" s="26">
@@ -4558,52 +4731,55 @@
       </c>
       <c r="R61" s="26">
         <v>93</v>
       </c>
       <c r="S61" s="28">
         <v>56</v>
       </c>
       <c r="T61" s="28">
         <v>56</v>
       </c>
       <c r="U61" s="28">
         <v>62</v>
       </c>
       <c r="V61" s="28">
         <v>54</v>
       </c>
       <c r="W61" s="71">
         <v>99</v>
       </c>
       <c r="X61" s="71">
         <v>182</v>
       </c>
       <c r="Y61" s="76">
         <v>128</v>
       </c>
-    </row>
-    <row r="62" spans="1:25" s="50" customFormat="1">
+      <c r="Z61" s="76">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="26">
         <v>19</v>
       </c>
       <c r="H62" s="26">
         <v>24</v>
       </c>
       <c r="I62" s="26">
@@ -4635,52 +4811,55 @@
       </c>
       <c r="R62" s="25">
         <v>73</v>
       </c>
       <c r="S62" s="28">
         <v>73</v>
       </c>
       <c r="T62" s="28">
         <v>124</v>
       </c>
       <c r="U62" s="28">
         <v>124</v>
       </c>
       <c r="V62" s="28">
         <v>87</v>
       </c>
       <c r="W62" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X62" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y62" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="63" spans="1:25" s="50" customFormat="1">
+      <c r="Z62" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="s">
@@ -4712,52 +4891,55 @@
       </c>
       <c r="R63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V63" s="28" t="s">
         <v>1</v>
       </c>
       <c r="W63" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X63" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y63" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="64" spans="1:25" s="50" customFormat="1">
+      <c r="Z63" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="49" t="s">
         <v>46</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="s">
@@ -4789,92 +4971,95 @@
       </c>
       <c r="R64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S64" s="28">
         <v>15</v>
       </c>
       <c r="T64" s="28" t="s">
         <v>1</v>
       </c>
       <c r="U64" s="28">
         <v>20</v>
       </c>
       <c r="V64" s="28">
         <v>20</v>
       </c>
       <c r="W64" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X64" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y64" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A66" s="81" t="s">
+      <c r="Z64" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="B66" s="81"/>
-[...15 lines deleted...]
-    <row r="67" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="80"/>
+      <c r="G66" s="80"/>
+      <c r="H66" s="80"/>
+      <c r="I66" s="80"/>
+      <c r="J66" s="80"/>
+      <c r="K66" s="80"/>
+      <c r="L66" s="80"/>
+      <c r="M66" s="80"/>
+      <c r="N66" s="80"/>
+      <c r="O66" s="80"/>
+      <c r="P66" s="80"/>
+    </row>
+    <row r="67" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="37"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="X67" s="51"/>
-      <c r="Y67" s="51" t="s">
+      <c r="Z67" s="51" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="68" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="40"/>
       <c r="B68" s="52">
         <v>2001</v>
       </c>
       <c r="C68" s="52">
         <v>2002</v>
       </c>
       <c r="D68" s="52">
         <v>2003</v>
       </c>
       <c r="E68" s="52">
         <v>2004</v>
       </c>
       <c r="F68" s="52">
         <v>2005</v>
       </c>
       <c r="G68" s="52">
         <v>2006</v>
       </c>
       <c r="H68" s="52">
         <v>2007</v>
       </c>
       <c r="I68" s="52">
         <v>2008</v>
       </c>
@@ -4904,52 +5089,55 @@
       </c>
       <c r="R68" s="53">
         <v>2017</v>
       </c>
       <c r="S68" s="52">
         <v>2018</v>
       </c>
       <c r="T68" s="52">
         <v>2019</v>
       </c>
       <c r="U68" s="52">
         <v>2020</v>
       </c>
       <c r="V68" s="52">
         <v>2021</v>
       </c>
       <c r="W68" s="52">
         <v>2022</v>
       </c>
       <c r="X68" s="53">
         <v>2023</v>
       </c>
       <c r="Y68" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="69" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z68" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="43">
         <v>29780</v>
       </c>
       <c r="C69" s="43">
         <v>72000</v>
       </c>
       <c r="D69" s="43">
         <v>78000</v>
       </c>
       <c r="E69" s="45">
         <v>57598</v>
       </c>
       <c r="F69" s="45">
         <v>47515</v>
       </c>
       <c r="G69" s="45">
         <v>71488</v>
       </c>
       <c r="H69" s="45">
         <v>83335</v>
       </c>
       <c r="I69" s="45">
@@ -4981,52 +5169,55 @@
       </c>
       <c r="R69" s="43">
         <v>188592</v>
       </c>
       <c r="S69" s="72">
         <v>162336</v>
       </c>
       <c r="T69" s="72">
         <v>195810</v>
       </c>
       <c r="U69" s="72">
         <v>35336</v>
       </c>
       <c r="V69" s="72">
         <v>202412</v>
       </c>
       <c r="W69" s="72">
         <v>228876</v>
       </c>
       <c r="X69" s="30">
         <v>338900</v>
       </c>
       <c r="Y69" s="76">
         <v>423834</v>
       </c>
-    </row>
-    <row r="70" spans="1:25" s="50" customFormat="1">
+      <c r="Z69" s="82">
+        <v>479645</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="34">
         <v>29780</v>
       </c>
       <c r="C70" s="34">
         <v>72000</v>
       </c>
       <c r="D70" s="34">
         <v>78000</v>
       </c>
       <c r="E70" s="34">
         <v>57598</v>
       </c>
       <c r="F70" s="34">
         <v>47515</v>
       </c>
       <c r="G70" s="34">
         <v>65488</v>
       </c>
       <c r="H70" s="34">
         <v>61930</v>
       </c>
       <c r="I70" s="34">
@@ -5058,52 +5249,55 @@
       </c>
       <c r="R70" s="34">
         <v>150592</v>
       </c>
       <c r="S70" s="30">
         <v>116086</v>
       </c>
       <c r="T70" s="30">
         <v>130894</v>
       </c>
       <c r="U70" s="30">
         <v>23512</v>
       </c>
       <c r="V70" s="30">
         <v>148592</v>
       </c>
       <c r="W70" s="30">
         <v>228876</v>
       </c>
       <c r="X70" s="30">
         <v>338900</v>
       </c>
       <c r="Y70" s="76">
         <v>423834</v>
       </c>
-    </row>
-    <row r="71" spans="1:25" s="50" customFormat="1">
+      <c r="Z70" s="82">
+        <v>479645</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B71" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E71" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G71" s="34">
         <v>6000</v>
       </c>
       <c r="H71" s="34">
         <v>21405</v>
       </c>
       <c r="I71" s="34">
@@ -5135,52 +5329,55 @@
       </c>
       <c r="R71" s="34">
         <v>38000</v>
       </c>
       <c r="S71" s="30">
         <v>41050</v>
       </c>
       <c r="T71" s="30">
         <v>59716</v>
       </c>
       <c r="U71" s="30">
         <v>5824</v>
       </c>
       <c r="V71" s="30">
         <v>27570</v>
       </c>
       <c r="W71" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X71" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y71" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="72" spans="1:25" s="50" customFormat="1">
+      <c r="Z71" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="H72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="I72" s="34" t="s">
@@ -5212,52 +5409,55 @@
       </c>
       <c r="R72" s="34" t="s">
         <v>0</v>
       </c>
       <c r="S72" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T72" s="30" t="s">
         <v>0</v>
       </c>
       <c r="U72" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V72" s="30" t="s">
         <v>1</v>
       </c>
       <c r="W72" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X72" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y72" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="73" spans="1:25" s="50" customFormat="1">
+      <c r="Z72" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="49" t="s">
         <v>46</v>
       </c>
       <c r="B73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="H73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="I73" s="34" t="s">
@@ -5289,120 +5489,122 @@
       </c>
       <c r="R73" s="34" t="s">
         <v>0</v>
       </c>
       <c r="S73" s="30">
         <v>5200</v>
       </c>
       <c r="T73" s="30" t="s">
         <v>1</v>
       </c>
       <c r="U73" s="30">
         <v>6000</v>
       </c>
       <c r="V73" s="30">
         <v>8000</v>
       </c>
       <c r="W73" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X73" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y73" s="6" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="80" t="s">
+      <c r="Z73" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A74" s="79" t="s">
         <v>48</v>
       </c>
-      <c r="B74" s="80"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:25">
+      <c r="B74" s="79"/>
+      <c r="C74" s="79"/>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="77"/>
     </row>
-    <row r="77" spans="1:25">
+    <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="77"/>
     </row>
-    <row r="78" spans="1:25">
+    <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="77"/>
     </row>
-    <row r="79" spans="1:25">
+    <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="77"/>
     </row>
-    <row r="80" spans="1:25">
+    <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="77"/>
     </row>
-    <row r="81" spans="1:1">
+    <row r="81" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A81" s="78"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="X21:Y21"/>
+  <mergeCells count="8">
     <mergeCell ref="A74:C74"/>
     <mergeCell ref="A66:P66"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A20:P20"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="A48:P48"/>
     <mergeCell ref="A40:O40"/>
     <mergeCell ref="A57:P57"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5411,61 +5613,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FBDC01-5A58-431F-8633-BA6E0B0FD35F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FBDC01-5A58-431F-8633-BA6E0B0FD35F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79191A6-BD2D-4BD1-B49F-DD468D4C245E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>