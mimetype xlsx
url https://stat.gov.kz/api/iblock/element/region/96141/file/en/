--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="24240" windowHeight="7185" tabRatio="846" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="Number of deaths by gender" sheetId="5" r:id="rId2"/>
     <sheet name="Number of infant deaths up to 1" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1042" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -1000,52 +1000,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BN71"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView topLeftCell="AS1" workbookViewId="0">
+      <selection activeCell="BJ30" sqref="BJ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="12"/>
     <col min="31" max="31" width="9.140625" style="12"/>
     <col min="43" max="43" width="9.140625" style="12"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" style="12"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
@@ -1581,55 +1581,65 @@
       </c>
       <c r="AT7" s="51">
         <v>462</v>
       </c>
       <c r="AU7" s="82">
         <v>386</v>
       </c>
       <c r="AV7" s="28">
         <v>434</v>
       </c>
       <c r="AW7" s="28">
         <v>440</v>
       </c>
       <c r="AX7" s="28">
         <v>397</v>
       </c>
       <c r="AY7" s="28">
         <v>395</v>
       </c>
       <c r="AZ7" s="28">
         <v>422</v>
       </c>
       <c r="BA7" s="28">
         <v>420</v>
       </c>
-      <c r="BB7" s="28"/>
-[...3 lines deleted...]
-      <c r="BF7" s="51"/>
+      <c r="BB7" s="28">
+        <v>494</v>
+      </c>
+      <c r="BC7" s="28">
+        <v>369</v>
+      </c>
+      <c r="BD7" s="28">
+        <v>347</v>
+      </c>
+      <c r="BE7" s="28">
+        <v>424</v>
+      </c>
+      <c r="BF7" s="28">
+        <v>401</v>
+      </c>
       <c r="BG7" s="82"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="28"/>
       <c r="BJ7" s="28"/>
       <c r="BK7" s="28"/>
       <c r="BL7" s="28"/>
       <c r="BM7" s="28"/>
       <c r="BN7" s="28"/>
     </row>
     <row r="8" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
@@ -1731,55 +1741,65 @@
       </c>
       <c r="AT8" s="51">
         <v>115</v>
       </c>
       <c r="AU8" s="82">
         <v>115</v>
       </c>
       <c r="AV8" s="28">
         <v>119</v>
       </c>
       <c r="AW8" s="28">
         <v>135</v>
       </c>
       <c r="AX8" s="28">
         <v>102</v>
       </c>
       <c r="AY8" s="28">
         <v>107</v>
       </c>
       <c r="AZ8" s="28">
         <v>112</v>
       </c>
       <c r="BA8" s="28">
         <v>136</v>
       </c>
-      <c r="BB8" s="28"/>
-[...3 lines deleted...]
-      <c r="BF8" s="51"/>
+      <c r="BB8" s="28">
+        <v>142</v>
+      </c>
+      <c r="BC8" s="28">
+        <v>125</v>
+      </c>
+      <c r="BD8" s="28">
+        <v>94</v>
+      </c>
+      <c r="BE8" s="28">
+        <v>124</v>
+      </c>
+      <c r="BF8" s="28">
+        <v>116</v>
+      </c>
       <c r="BG8" s="82"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="28"/>
       <c r="BJ8" s="28"/>
       <c r="BK8" s="28"/>
       <c r="BL8" s="28"/>
       <c r="BM8" s="28"/>
       <c r="BN8" s="28"/>
     </row>
     <row r="9" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="27"/>
       <c r="I9" s="30"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
@@ -1881,55 +1901,65 @@
       </c>
       <c r="AT9" s="51">
         <v>28</v>
       </c>
       <c r="AU9" s="82">
         <v>22</v>
       </c>
       <c r="AV9" s="28">
         <v>24</v>
       </c>
       <c r="AW9" s="28">
         <v>27</v>
       </c>
       <c r="AX9" s="28">
         <v>22</v>
       </c>
       <c r="AY9" s="28">
         <v>27</v>
       </c>
       <c r="AZ9" s="28">
         <v>30</v>
       </c>
       <c r="BA9" s="28">
         <v>21</v>
       </c>
-      <c r="BB9" s="28"/>
-[...3 lines deleted...]
-      <c r="BF9" s="51"/>
+      <c r="BB9" s="28">
+        <v>41</v>
+      </c>
+      <c r="BC9" s="28">
+        <v>24</v>
+      </c>
+      <c r="BD9" s="28">
+        <v>25</v>
+      </c>
+      <c r="BE9" s="28">
+        <v>28</v>
+      </c>
+      <c r="BF9" s="28">
+        <v>29</v>
+      </c>
       <c r="BG9" s="82"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="28"/>
       <c r="BJ9" s="28"/>
       <c r="BK9" s="28"/>
       <c r="BL9" s="28"/>
       <c r="BM9" s="28"/>
       <c r="BN9" s="28"/>
     </row>
     <row r="10" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="27"/>
       <c r="I10" s="30"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
@@ -2031,55 +2061,65 @@
       </c>
       <c r="AT10" s="51">
         <v>24</v>
       </c>
       <c r="AU10" s="82">
         <v>27</v>
       </c>
       <c r="AV10" s="28">
         <v>22</v>
       </c>
       <c r="AW10" s="28">
         <v>17</v>
       </c>
       <c r="AX10" s="28">
         <v>22</v>
       </c>
       <c r="AY10" s="28">
         <v>16</v>
       </c>
       <c r="AZ10" s="28">
         <v>21</v>
       </c>
       <c r="BA10" s="28">
         <v>23</v>
       </c>
-      <c r="BB10" s="28"/>
-[...3 lines deleted...]
-      <c r="BF10" s="51"/>
+      <c r="BB10" s="28">
+        <v>18</v>
+      </c>
+      <c r="BC10" s="28">
+        <v>18</v>
+      </c>
+      <c r="BD10" s="28">
+        <v>11</v>
+      </c>
+      <c r="BE10" s="28">
+        <v>16</v>
+      </c>
+      <c r="BF10" s="28">
+        <v>19</v>
+      </c>
       <c r="BG10" s="82"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="28"/>
       <c r="BJ10" s="28"/>
       <c r="BK10" s="28"/>
       <c r="BL10" s="28"/>
       <c r="BM10" s="28"/>
       <c r="BN10" s="28"/>
     </row>
     <row r="11" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="27"/>
       <c r="I11" s="30"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
@@ -2181,55 +2221,65 @@
       </c>
       <c r="AT11" s="51">
         <v>51</v>
       </c>
       <c r="AU11" s="82">
         <v>45</v>
       </c>
       <c r="AV11" s="28">
         <v>40</v>
       </c>
       <c r="AW11" s="28">
         <v>45</v>
       </c>
       <c r="AX11" s="28">
         <v>45</v>
       </c>
       <c r="AY11" s="28">
         <v>43</v>
       </c>
       <c r="AZ11" s="28">
         <v>41</v>
       </c>
       <c r="BA11" s="28">
         <v>31</v>
       </c>
-      <c r="BB11" s="28"/>
-[...3 lines deleted...]
-      <c r="BF11" s="51"/>
+      <c r="BB11" s="28">
+        <v>43</v>
+      </c>
+      <c r="BC11" s="28">
+        <v>34</v>
+      </c>
+      <c r="BD11" s="28">
+        <v>34</v>
+      </c>
+      <c r="BE11" s="28">
+        <v>51</v>
+      </c>
+      <c r="BF11" s="28">
+        <v>31</v>
+      </c>
       <c r="BG11" s="82"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="28"/>
       <c r="BJ11" s="28"/>
       <c r="BK11" s="28"/>
       <c r="BL11" s="28"/>
       <c r="BM11" s="28"/>
       <c r="BN11" s="28"/>
     </row>
     <row r="12" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="27"/>
       <c r="I12" s="30"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
@@ -2331,55 +2381,65 @@
       </c>
       <c r="AT12" s="51">
         <v>41</v>
       </c>
       <c r="AU12" s="82">
         <v>27</v>
       </c>
       <c r="AV12" s="28">
         <v>40</v>
       </c>
       <c r="AW12" s="28">
         <v>36</v>
       </c>
       <c r="AX12" s="28">
         <v>41</v>
       </c>
       <c r="AY12" s="28">
         <v>34</v>
       </c>
       <c r="AZ12" s="28">
         <v>38</v>
       </c>
       <c r="BA12" s="28">
         <v>29</v>
       </c>
-      <c r="BB12" s="28"/>
-[...3 lines deleted...]
-      <c r="BF12" s="51"/>
+      <c r="BB12" s="28">
+        <v>36</v>
+      </c>
+      <c r="BC12" s="28">
+        <v>27</v>
+      </c>
+      <c r="BD12" s="28">
+        <v>32</v>
+      </c>
+      <c r="BE12" s="28">
+        <v>39</v>
+      </c>
+      <c r="BF12" s="28">
+        <v>45</v>
+      </c>
       <c r="BG12" s="82"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="28"/>
       <c r="BJ12" s="28"/>
       <c r="BK12" s="28"/>
       <c r="BL12" s="28"/>
       <c r="BM12" s="28"/>
       <c r="BN12" s="28"/>
     </row>
     <row r="13" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="27"/>
       <c r="I13" s="30"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
@@ -2481,55 +2541,65 @@
       </c>
       <c r="AT13" s="51">
         <v>29</v>
       </c>
       <c r="AU13" s="82">
         <v>24</v>
       </c>
       <c r="AV13" s="28">
         <v>23</v>
       </c>
       <c r="AW13" s="28">
         <v>27</v>
       </c>
       <c r="AX13" s="28">
         <v>29</v>
       </c>
       <c r="AY13" s="28">
         <v>25</v>
       </c>
       <c r="AZ13" s="28">
         <v>22</v>
       </c>
       <c r="BA13" s="28">
         <v>28</v>
       </c>
-      <c r="BB13" s="28"/>
-[...3 lines deleted...]
-      <c r="BF13" s="51"/>
+      <c r="BB13" s="28">
+        <v>34</v>
+      </c>
+      <c r="BC13" s="28">
+        <v>24</v>
+      </c>
+      <c r="BD13" s="28">
+        <v>34</v>
+      </c>
+      <c r="BE13" s="28">
+        <v>24</v>
+      </c>
+      <c r="BF13" s="28">
+        <v>23</v>
+      </c>
       <c r="BG13" s="82"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="28"/>
       <c r="BJ13" s="28"/>
       <c r="BK13" s="28"/>
       <c r="BL13" s="28"/>
       <c r="BM13" s="28"/>
       <c r="BN13" s="28"/>
     </row>
     <row r="14" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="27"/>
       <c r="I14" s="30"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
@@ -2631,55 +2701,65 @@
       </c>
       <c r="AT14" s="51">
         <v>36</v>
       </c>
       <c r="AU14" s="82">
         <v>17</v>
       </c>
       <c r="AV14" s="28">
         <v>31</v>
       </c>
       <c r="AW14" s="28">
         <v>31</v>
       </c>
       <c r="AX14" s="28">
         <v>24</v>
       </c>
       <c r="AY14" s="28">
         <v>22</v>
       </c>
       <c r="AZ14" s="28">
         <v>21</v>
       </c>
       <c r="BA14" s="28">
         <v>27</v>
       </c>
-      <c r="BB14" s="28"/>
-[...3 lines deleted...]
-      <c r="BF14" s="51"/>
+      <c r="BB14" s="28">
+        <v>30</v>
+      </c>
+      <c r="BC14" s="28">
+        <v>15</v>
+      </c>
+      <c r="BD14" s="28">
+        <v>16</v>
+      </c>
+      <c r="BE14" s="28">
+        <v>18</v>
+      </c>
+      <c r="BF14" s="28">
+        <v>20</v>
+      </c>
       <c r="BG14" s="82"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="28"/>
       <c r="BJ14" s="28"/>
       <c r="BK14" s="28"/>
       <c r="BL14" s="28"/>
       <c r="BM14" s="28"/>
       <c r="BN14" s="28"/>
     </row>
     <row r="15" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
@@ -2781,55 +2861,65 @@
       </c>
       <c r="AT15" s="51">
         <v>30</v>
       </c>
       <c r="AU15" s="82">
         <v>30</v>
       </c>
       <c r="AV15" s="28">
         <v>41</v>
       </c>
       <c r="AW15" s="28">
         <v>31</v>
       </c>
       <c r="AX15" s="28">
         <v>25</v>
       </c>
       <c r="AY15" s="28">
         <v>30</v>
       </c>
       <c r="AZ15" s="28">
         <v>31</v>
       </c>
       <c r="BA15" s="28">
         <v>28</v>
       </c>
-      <c r="BB15" s="28"/>
-[...3 lines deleted...]
-      <c r="BF15" s="51"/>
+      <c r="BB15" s="28">
+        <v>42</v>
+      </c>
+      <c r="BC15" s="28">
+        <v>33</v>
+      </c>
+      <c r="BD15" s="28">
+        <v>20</v>
+      </c>
+      <c r="BE15" s="28">
+        <v>40</v>
+      </c>
+      <c r="BF15" s="28">
+        <v>25</v>
+      </c>
       <c r="BG15" s="82"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="28"/>
       <c r="BJ15" s="28"/>
       <c r="BK15" s="28"/>
       <c r="BL15" s="28"/>
       <c r="BM15" s="28"/>
       <c r="BN15" s="28"/>
     </row>
     <row r="16" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="27"/>
       <c r="I16" s="30"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
@@ -2931,55 +3021,65 @@
       </c>
       <c r="AT16" s="51">
         <v>73</v>
       </c>
       <c r="AU16" s="82">
         <v>54</v>
       </c>
       <c r="AV16" s="28">
         <v>55</v>
       </c>
       <c r="AW16" s="28">
         <v>56</v>
       </c>
       <c r="AX16" s="28">
         <v>60</v>
       </c>
       <c r="AY16" s="28">
         <v>64</v>
       </c>
       <c r="AZ16" s="28">
         <v>63</v>
       </c>
       <c r="BA16" s="28">
         <v>67</v>
       </c>
-      <c r="BB16" s="28"/>
-[...3 lines deleted...]
-      <c r="BF16" s="51"/>
+      <c r="BB16" s="28">
+        <v>88</v>
+      </c>
+      <c r="BC16" s="28">
+        <v>48</v>
+      </c>
+      <c r="BD16" s="28">
+        <v>63</v>
+      </c>
+      <c r="BE16" s="28">
+        <v>59</v>
+      </c>
+      <c r="BF16" s="28">
+        <v>68</v>
+      </c>
       <c r="BG16" s="82"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="28"/>
       <c r="BJ16" s="28"/>
       <c r="BK16" s="28"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="28"/>
       <c r="BN16" s="28"/>
     </row>
     <row r="17" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="27"/>
       <c r="I17" s="30"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
@@ -3081,55 +3181,65 @@
       </c>
       <c r="AT17" s="51">
         <v>35</v>
       </c>
       <c r="AU17" s="82">
         <v>25</v>
       </c>
       <c r="AV17" s="28">
         <v>39</v>
       </c>
       <c r="AW17" s="28">
         <v>35</v>
       </c>
       <c r="AX17" s="28">
         <v>27</v>
       </c>
       <c r="AY17" s="28">
         <v>27</v>
       </c>
       <c r="AZ17" s="28">
         <v>43</v>
       </c>
       <c r="BA17" s="28">
         <v>30</v>
       </c>
-      <c r="BB17" s="28"/>
-[...3 lines deleted...]
-      <c r="BF17" s="51"/>
+      <c r="BB17" s="28">
+        <v>20</v>
+      </c>
+      <c r="BC17" s="28">
+        <v>21</v>
+      </c>
+      <c r="BD17" s="28">
+        <v>18</v>
+      </c>
+      <c r="BE17" s="28">
+        <v>25</v>
+      </c>
+      <c r="BF17" s="28">
+        <v>25</v>
+      </c>
       <c r="BG17" s="82"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="28"/>
       <c r="BJ17" s="28"/>
       <c r="BK17" s="28"/>
       <c r="BL17" s="28"/>
       <c r="BM17" s="28"/>
       <c r="BN17" s="28"/>
     </row>
     <row r="18" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A18" s="89" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="89"/>
       <c r="L18" s="89"/>
       <c r="M18" s="89"/>
@@ -3301,55 +3411,65 @@
       </c>
       <c r="AT19" s="51">
         <v>206</v>
       </c>
       <c r="AU19" s="82">
         <v>181</v>
       </c>
       <c r="AV19" s="28">
         <v>201</v>
       </c>
       <c r="AW19" s="28">
         <v>216</v>
       </c>
       <c r="AX19" s="28">
         <v>167</v>
       </c>
       <c r="AY19" s="28">
         <v>178</v>
       </c>
       <c r="AZ19" s="28">
         <v>202</v>
       </c>
       <c r="BA19" s="28">
         <v>191</v>
       </c>
-      <c r="BB19" s="28"/>
-[...3 lines deleted...]
-      <c r="BF19" s="51"/>
+      <c r="BB19" s="28">
+        <v>239</v>
+      </c>
+      <c r="BC19" s="28">
+        <v>195</v>
+      </c>
+      <c r="BD19" s="28">
+        <v>160</v>
+      </c>
+      <c r="BE19" s="28">
+        <v>212</v>
+      </c>
+      <c r="BF19" s="28">
+        <v>192</v>
+      </c>
       <c r="BG19" s="82"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="28"/>
       <c r="BJ19" s="28"/>
       <c r="BK19" s="28"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="28"/>
       <c r="BN19" s="28"/>
     </row>
     <row r="20" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="32"/>
       <c r="I20" s="31"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
@@ -3451,55 +3571,65 @@
       </c>
       <c r="AT20" s="51">
         <v>99</v>
       </c>
       <c r="AU20" s="82">
         <v>96</v>
       </c>
       <c r="AV20" s="28">
         <v>99</v>
       </c>
       <c r="AW20" s="28">
         <v>114</v>
       </c>
       <c r="AX20" s="28">
         <v>89</v>
       </c>
       <c r="AY20" s="28">
         <v>85</v>
       </c>
       <c r="AZ20" s="28">
         <v>93</v>
       </c>
       <c r="BA20" s="28">
         <v>105</v>
       </c>
-      <c r="BB20" s="28"/>
-[...3 lines deleted...]
-      <c r="BF20" s="51"/>
+      <c r="BB20" s="28">
+        <v>117</v>
+      </c>
+      <c r="BC20" s="28">
+        <v>107</v>
+      </c>
+      <c r="BD20" s="28">
+        <v>76</v>
+      </c>
+      <c r="BE20" s="28">
+        <v>104</v>
+      </c>
+      <c r="BF20" s="28">
+        <v>98</v>
+      </c>
       <c r="BG20" s="82"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="28"/>
       <c r="BJ20" s="28"/>
       <c r="BK20" s="28"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="28"/>
       <c r="BN20" s="28"/>
     </row>
     <row r="21" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
@@ -3601,55 +3731,65 @@
       </c>
       <c r="AT21" s="51">
         <v>27</v>
       </c>
       <c r="AU21" s="82">
         <v>21</v>
       </c>
       <c r="AV21" s="28">
         <v>23</v>
       </c>
       <c r="AW21" s="28">
         <v>26</v>
       </c>
       <c r="AX21" s="28">
         <v>19</v>
       </c>
       <c r="AY21" s="28">
         <v>27</v>
       </c>
       <c r="AZ21" s="28">
         <v>30</v>
       </c>
       <c r="BA21" s="28">
         <v>19</v>
       </c>
-      <c r="BB21" s="28"/>
-[...3 lines deleted...]
-      <c r="BF21" s="51"/>
+      <c r="BB21" s="28">
+        <v>39</v>
+      </c>
+      <c r="BC21" s="28">
+        <v>23</v>
+      </c>
+      <c r="BD21" s="28">
+        <v>25</v>
+      </c>
+      <c r="BE21" s="28">
+        <v>26</v>
+      </c>
+      <c r="BF21" s="28">
+        <v>28</v>
+      </c>
       <c r="BG21" s="82"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="28"/>
       <c r="BJ21" s="28"/>
       <c r="BK21" s="28"/>
       <c r="BL21" s="28"/>
       <c r="BM21" s="28"/>
       <c r="BN21" s="28"/>
     </row>
     <row r="22" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="32"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
@@ -3751,55 +3891,65 @@
       </c>
       <c r="AT22" s="51">
         <v>15</v>
       </c>
       <c r="AU22" s="82">
         <v>15</v>
       </c>
       <c r="AV22" s="28">
         <v>7</v>
       </c>
       <c r="AW22" s="28">
         <v>10</v>
       </c>
       <c r="AX22" s="28">
         <v>11</v>
       </c>
       <c r="AY22" s="28">
         <v>12</v>
       </c>
       <c r="AZ22" s="28">
         <v>10</v>
       </c>
       <c r="BA22" s="28">
         <v>8</v>
       </c>
-      <c r="BB22" s="28"/>
-[...3 lines deleted...]
-      <c r="BF22" s="51"/>
+      <c r="BB22" s="28">
+        <v>10</v>
+      </c>
+      <c r="BC22" s="28">
+        <v>11</v>
+      </c>
+      <c r="BD22" s="28">
+        <v>9</v>
+      </c>
+      <c r="BE22" s="28">
+        <v>18</v>
+      </c>
+      <c r="BF22" s="28">
+        <v>10</v>
+      </c>
       <c r="BG22" s="82"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="28"/>
       <c r="BJ22" s="28"/>
       <c r="BK22" s="28"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="28"/>
       <c r="BN22" s="28"/>
     </row>
     <row r="23" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="32"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
@@ -3901,55 +4051,65 @@
       </c>
       <c r="AT23" s="51">
         <v>15</v>
       </c>
       <c r="AU23" s="82">
         <v>19</v>
       </c>
       <c r="AV23" s="28">
         <v>22</v>
       </c>
       <c r="AW23" s="28">
         <v>19</v>
       </c>
       <c r="AX23" s="28">
         <v>10</v>
       </c>
       <c r="AY23" s="28">
         <v>13</v>
       </c>
       <c r="AZ23" s="28">
         <v>17</v>
       </c>
       <c r="BA23" s="28">
         <v>16</v>
       </c>
-      <c r="BB23" s="28"/>
-[...3 lines deleted...]
-      <c r="BF23" s="51"/>
+      <c r="BB23" s="28">
+        <v>26</v>
+      </c>
+      <c r="BC23" s="28">
+        <v>25</v>
+      </c>
+      <c r="BD23" s="28">
+        <v>11</v>
+      </c>
+      <c r="BE23" s="28">
+        <v>26</v>
+      </c>
+      <c r="BF23" s="28">
+        <v>13</v>
+      </c>
       <c r="BG23" s="82"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="28"/>
       <c r="BJ23" s="28"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="28"/>
       <c r="BN23" s="28"/>
     </row>
     <row r="24" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="32"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
@@ -4051,55 +4211,65 @@
       </c>
       <c r="AT24" s="51">
         <v>32</v>
       </c>
       <c r="AU24" s="82">
         <v>19</v>
       </c>
       <c r="AV24" s="28">
         <v>26</v>
       </c>
       <c r="AW24" s="28">
         <v>31</v>
       </c>
       <c r="AX24" s="28">
         <v>23</v>
       </c>
       <c r="AY24" s="28">
         <v>29</v>
       </c>
       <c r="AZ24" s="28">
         <v>35</v>
       </c>
       <c r="BA24" s="28">
         <v>28</v>
       </c>
-      <c r="BB24" s="28"/>
-[...3 lines deleted...]
-      <c r="BF24" s="51"/>
+      <c r="BB24" s="28">
+        <v>37</v>
+      </c>
+      <c r="BC24" s="28">
+        <v>20</v>
+      </c>
+      <c r="BD24" s="28">
+        <v>29</v>
+      </c>
+      <c r="BE24" s="28">
+        <v>28</v>
+      </c>
+      <c r="BF24" s="28">
+        <v>33</v>
+      </c>
       <c r="BG24" s="82"/>
       <c r="BH24" s="28"/>
       <c r="BI24" s="28"/>
       <c r="BJ24" s="28"/>
       <c r="BK24" s="28"/>
       <c r="BL24" s="28"/>
       <c r="BM24" s="28"/>
       <c r="BN24" s="28"/>
     </row>
     <row r="25" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="32"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
@@ -4201,55 +4371,65 @@
       </c>
       <c r="AT25" s="51">
         <v>18</v>
       </c>
       <c r="AU25" s="82">
         <v>11</v>
       </c>
       <c r="AV25" s="28">
         <v>24</v>
       </c>
       <c r="AW25" s="28">
         <v>16</v>
       </c>
       <c r="AX25" s="28">
         <v>15</v>
       </c>
       <c r="AY25" s="28">
         <v>12</v>
       </c>
       <c r="AZ25" s="28">
         <v>17</v>
       </c>
       <c r="BA25" s="28">
         <v>15</v>
       </c>
-      <c r="BB25" s="28"/>
-[...3 lines deleted...]
-      <c r="BF25" s="51"/>
+      <c r="BB25" s="28">
+        <v>10</v>
+      </c>
+      <c r="BC25" s="28">
+        <v>9</v>
+      </c>
+      <c r="BD25" s="28">
+        <v>10</v>
+      </c>
+      <c r="BE25" s="28">
+        <v>10</v>
+      </c>
+      <c r="BF25" s="28">
+        <v>10</v>
+      </c>
       <c r="BG25" s="82"/>
       <c r="BH25" s="28"/>
       <c r="BI25" s="28"/>
       <c r="BJ25" s="28"/>
       <c r="BK25" s="28"/>
       <c r="BL25" s="28"/>
       <c r="BM25" s="28"/>
       <c r="BN25" s="28"/>
     </row>
     <row r="26" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A26" s="90" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="90"/>
       <c r="C26" s="90"/>
       <c r="D26" s="90"/>
       <c r="E26" s="90"/>
       <c r="F26" s="90"/>
       <c r="G26" s="90"/>
       <c r="H26" s="90"/>
       <c r="I26" s="90"/>
       <c r="J26" s="90"/>
       <c r="K26" s="90"/>
       <c r="L26" s="90"/>
       <c r="M26" s="90"/>
@@ -4421,55 +4601,65 @@
       </c>
       <c r="AT27" s="51">
         <v>256</v>
       </c>
       <c r="AU27" s="82">
         <v>205</v>
       </c>
       <c r="AV27" s="51">
         <v>233</v>
       </c>
       <c r="AW27" s="28">
         <v>224</v>
       </c>
       <c r="AX27" s="28">
         <v>230</v>
       </c>
       <c r="AY27" s="51">
         <v>217</v>
       </c>
       <c r="AZ27" s="28">
         <v>220</v>
       </c>
       <c r="BA27" s="51">
         <v>229</v>
       </c>
-      <c r="BB27" s="39"/>
-[...3 lines deleted...]
-      <c r="BF27" s="51"/>
+      <c r="BB27" s="28">
+        <v>255</v>
+      </c>
+      <c r="BC27" s="51">
+        <v>174</v>
+      </c>
+      <c r="BD27" s="28">
+        <v>187</v>
+      </c>
+      <c r="BE27" s="28">
+        <v>212</v>
+      </c>
+      <c r="BF27" s="28">
+        <v>209</v>
+      </c>
       <c r="BG27" s="82"/>
       <c r="BH27" s="51"/>
       <c r="BI27" s="28"/>
       <c r="BJ27" s="28"/>
       <c r="BK27" s="51"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="51"/>
       <c r="BN27" s="39"/>
     </row>
     <row r="28" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="32"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
@@ -4571,55 +4761,65 @@
       </c>
       <c r="AT28" s="51">
         <v>16</v>
       </c>
       <c r="AU28" s="82">
         <v>19</v>
       </c>
       <c r="AV28" s="51">
         <v>20</v>
       </c>
       <c r="AW28" s="28">
         <v>21</v>
       </c>
       <c r="AX28" s="28">
         <v>13</v>
       </c>
       <c r="AY28" s="51">
         <v>22</v>
       </c>
       <c r="AZ28" s="28">
         <v>19</v>
       </c>
       <c r="BA28" s="51">
         <v>31</v>
       </c>
-      <c r="BB28" s="39"/>
-[...3 lines deleted...]
-      <c r="BF28" s="51"/>
+      <c r="BB28" s="28">
+        <v>25</v>
+      </c>
+      <c r="BC28" s="51">
+        <v>18</v>
+      </c>
+      <c r="BD28" s="28">
+        <v>18</v>
+      </c>
+      <c r="BE28" s="28">
+        <v>20</v>
+      </c>
+      <c r="BF28" s="28">
+        <v>18</v>
+      </c>
       <c r="BG28" s="82"/>
       <c r="BH28" s="51"/>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="51"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="51"/>
       <c r="BN28" s="39"/>
     </row>
     <row r="29" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="32"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
@@ -4721,55 +4921,63 @@
       </c>
       <c r="AT29" s="51">
         <v>1</v>
       </c>
       <c r="AU29" s="82">
         <v>1</v>
       </c>
       <c r="AV29" s="51">
         <v>1</v>
       </c>
       <c r="AW29" s="28">
         <v>1</v>
       </c>
       <c r="AX29" s="28">
         <v>3</v>
       </c>
       <c r="AY29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="51">
         <v>2</v>
       </c>
-      <c r="BB29" s="39"/>
-[...3 lines deleted...]
-      <c r="BF29" s="51"/>
+      <c r="BB29" s="28">
+        <v>2</v>
+      </c>
+      <c r="BC29" s="51">
+        <v>1</v>
+      </c>
+      <c r="BD29" s="28"/>
+      <c r="BE29" s="28">
+        <v>2</v>
+      </c>
+      <c r="BF29" s="28">
+        <v>1</v>
+      </c>
       <c r="BG29" s="82"/>
       <c r="BH29" s="51"/>
       <c r="BI29" s="28"/>
       <c r="BJ29" s="28"/>
       <c r="BK29" s="59"/>
       <c r="BL29" s="59"/>
       <c r="BM29" s="51"/>
       <c r="BN29" s="39"/>
     </row>
     <row r="30" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="30">
         <v>422</v>
       </c>
       <c r="C30" s="30">
         <v>361</v>
       </c>
       <c r="D30" s="30">
         <v>393</v>
       </c>
       <c r="E30" s="31">
         <v>445</v>
       </c>
@@ -4895,55 +5103,65 @@
       </c>
       <c r="AT30" s="51">
         <v>24</v>
       </c>
       <c r="AU30" s="82">
         <v>27</v>
       </c>
       <c r="AV30" s="51">
         <v>22</v>
       </c>
       <c r="AW30" s="28">
         <v>17</v>
       </c>
       <c r="AX30" s="28">
         <v>22</v>
       </c>
       <c r="AY30" s="51">
         <v>16</v>
       </c>
       <c r="AZ30" s="28">
         <v>21</v>
       </c>
       <c r="BA30" s="51">
         <v>23</v>
       </c>
-      <c r="BB30" s="39"/>
-[...3 lines deleted...]
-      <c r="BF30" s="51"/>
+      <c r="BB30" s="28">
+        <v>18</v>
+      </c>
+      <c r="BC30" s="51">
+        <v>18</v>
+      </c>
+      <c r="BD30" s="51">
+        <v>11</v>
+      </c>
+      <c r="BE30" s="28">
+        <v>16</v>
+      </c>
+      <c r="BF30" s="28">
+        <v>19</v>
+      </c>
       <c r="BG30" s="82"/>
       <c r="BH30" s="51"/>
       <c r="BI30" s="28"/>
       <c r="BJ30" s="28"/>
       <c r="BK30" s="51"/>
       <c r="BL30" s="28"/>
       <c r="BM30" s="51"/>
       <c r="BN30" s="39"/>
     </row>
     <row r="31" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="30">
         <v>160</v>
       </c>
       <c r="C31" s="30">
         <v>133</v>
       </c>
       <c r="D31" s="30">
         <v>171</v>
       </c>
       <c r="E31" s="31">
         <v>200</v>
       </c>
@@ -5069,55 +5287,65 @@
       </c>
       <c r="AT31" s="51">
         <v>36</v>
       </c>
       <c r="AU31" s="82">
         <v>30</v>
       </c>
       <c r="AV31" s="51">
         <v>33</v>
       </c>
       <c r="AW31" s="28">
         <v>35</v>
       </c>
       <c r="AX31" s="28">
         <v>34</v>
       </c>
       <c r="AY31" s="51">
         <v>31</v>
       </c>
       <c r="AZ31" s="28">
         <v>31</v>
       </c>
       <c r="BA31" s="51">
         <v>23</v>
       </c>
-      <c r="BB31" s="39"/>
-[...3 lines deleted...]
-      <c r="BF31" s="51"/>
+      <c r="BB31" s="28">
+        <v>33</v>
+      </c>
+      <c r="BC31" s="51">
+        <v>23</v>
+      </c>
+      <c r="BD31" s="51">
+        <v>25</v>
+      </c>
+      <c r="BE31" s="28">
+        <v>33</v>
+      </c>
+      <c r="BF31" s="28">
+        <v>21</v>
+      </c>
       <c r="BG31" s="82"/>
       <c r="BH31" s="51"/>
       <c r="BI31" s="28"/>
       <c r="BJ31" s="28"/>
       <c r="BK31" s="51"/>
       <c r="BL31" s="28"/>
       <c r="BM31" s="51"/>
       <c r="BN31" s="39"/>
     </row>
     <row r="32" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="30">
         <v>285</v>
       </c>
       <c r="C32" s="30">
         <v>266</v>
       </c>
       <c r="D32" s="30">
         <v>308</v>
       </c>
       <c r="E32" s="31">
         <v>327</v>
       </c>
@@ -5243,55 +5471,65 @@
       </c>
       <c r="AT32" s="51">
         <v>41</v>
       </c>
       <c r="AU32" s="82">
         <v>27</v>
       </c>
       <c r="AV32" s="51">
         <v>40</v>
       </c>
       <c r="AW32" s="28">
         <v>36</v>
       </c>
       <c r="AX32" s="28">
         <v>41</v>
       </c>
       <c r="AY32" s="51">
         <v>34</v>
       </c>
       <c r="AZ32" s="28">
         <v>38</v>
       </c>
       <c r="BA32" s="51">
         <v>29</v>
       </c>
-      <c r="BB32" s="39"/>
-[...3 lines deleted...]
-      <c r="BF32" s="51"/>
+      <c r="BB32" s="28">
+        <v>36</v>
+      </c>
+      <c r="BC32" s="51">
+        <v>27</v>
+      </c>
+      <c r="BD32" s="51">
+        <v>32</v>
+      </c>
+      <c r="BE32" s="28">
+        <v>39</v>
+      </c>
+      <c r="BF32" s="28">
+        <v>45</v>
+      </c>
       <c r="BG32" s="82"/>
       <c r="BH32" s="51"/>
       <c r="BI32" s="28"/>
       <c r="BJ32" s="28"/>
       <c r="BK32" s="51"/>
       <c r="BL32" s="28"/>
       <c r="BM32" s="51"/>
       <c r="BN32" s="39"/>
     </row>
     <row r="33" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="30">
         <v>345</v>
       </c>
       <c r="C33" s="30">
         <v>332</v>
       </c>
       <c r="D33" s="30">
         <v>366</v>
       </c>
       <c r="E33" s="31">
         <v>362</v>
       </c>
@@ -5417,55 +5655,65 @@
       </c>
       <c r="AT33" s="51">
         <v>29</v>
       </c>
       <c r="AU33" s="82">
         <v>24</v>
       </c>
       <c r="AV33" s="51">
         <v>23</v>
       </c>
       <c r="AW33" s="28">
         <v>27</v>
       </c>
       <c r="AX33" s="28">
         <v>29</v>
       </c>
       <c r="AY33" s="51">
         <v>25</v>
       </c>
       <c r="AZ33" s="28">
         <v>22</v>
       </c>
       <c r="BA33" s="51">
         <v>28</v>
       </c>
-      <c r="BB33" s="39"/>
-[...3 lines deleted...]
-      <c r="BF33" s="51"/>
+      <c r="BB33" s="28">
+        <v>34</v>
+      </c>
+      <c r="BC33" s="51">
+        <v>24</v>
+      </c>
+      <c r="BD33" s="51">
+        <v>34</v>
+      </c>
+      <c r="BE33" s="28">
+        <v>24</v>
+      </c>
+      <c r="BF33" s="28">
+        <v>23</v>
+      </c>
       <c r="BG33" s="82"/>
       <c r="BH33" s="51"/>
       <c r="BI33" s="28"/>
       <c r="BJ33" s="28"/>
       <c r="BK33" s="51"/>
       <c r="BL33" s="28"/>
       <c r="BM33" s="51"/>
       <c r="BN33" s="39"/>
     </row>
     <row r="34" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="30" t="s">
         <v>13</v>
       </c>
@@ -5591,55 +5839,65 @@
       </c>
       <c r="AT34" s="51">
         <v>36</v>
       </c>
       <c r="AU34" s="82">
         <v>17</v>
       </c>
       <c r="AV34" s="51">
         <v>31</v>
       </c>
       <c r="AW34" s="28">
         <v>31</v>
       </c>
       <c r="AX34" s="28">
         <v>24</v>
       </c>
       <c r="AY34" s="51">
         <v>22</v>
       </c>
       <c r="AZ34" s="28">
         <v>21</v>
       </c>
       <c r="BA34" s="51">
         <v>27</v>
       </c>
-      <c r="BB34" s="39"/>
-[...3 lines deleted...]
-      <c r="BF34" s="51"/>
+      <c r="BB34" s="28">
+        <v>30</v>
+      </c>
+      <c r="BC34" s="51">
+        <v>15</v>
+      </c>
+      <c r="BD34" s="51">
+        <v>16</v>
+      </c>
+      <c r="BE34" s="28">
+        <v>18</v>
+      </c>
+      <c r="BF34" s="28">
+        <v>20</v>
+      </c>
       <c r="BG34" s="82"/>
       <c r="BH34" s="51"/>
       <c r="BI34" s="28"/>
       <c r="BJ34" s="28"/>
       <c r="BK34" s="51"/>
       <c r="BL34" s="28"/>
       <c r="BM34" s="51"/>
       <c r="BN34" s="39"/>
     </row>
     <row r="35" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="30">
         <v>1014</v>
       </c>
       <c r="C35" s="30">
         <v>905</v>
       </c>
       <c r="D35" s="30">
         <v>1028</v>
       </c>
       <c r="E35" s="31">
         <v>993</v>
       </c>
@@ -5765,55 +6023,65 @@
       </c>
       <c r="AT35" s="51">
         <v>15</v>
       </c>
       <c r="AU35" s="82">
         <v>11</v>
       </c>
       <c r="AV35" s="51">
         <v>19</v>
       </c>
       <c r="AW35" s="28">
         <v>12</v>
       </c>
       <c r="AX35" s="28">
         <v>15</v>
       </c>
       <c r="AY35" s="51">
         <v>17</v>
       </c>
       <c r="AZ35" s="28">
         <v>14</v>
       </c>
       <c r="BA35" s="51">
         <v>12</v>
       </c>
-      <c r="BB35" s="39"/>
-[...3 lines deleted...]
-      <c r="BF35" s="51"/>
+      <c r="BB35" s="28">
+        <v>16</v>
+      </c>
+      <c r="BC35" s="51">
+        <v>8</v>
+      </c>
+      <c r="BD35" s="51">
+        <v>9</v>
+      </c>
+      <c r="BE35" s="28">
+        <v>14</v>
+      </c>
+      <c r="BF35" s="28">
+        <v>12</v>
+      </c>
       <c r="BG35" s="82"/>
       <c r="BH35" s="51"/>
       <c r="BI35" s="28"/>
       <c r="BJ35" s="28"/>
       <c r="BK35" s="51"/>
       <c r="BL35" s="28"/>
       <c r="BM35" s="51"/>
       <c r="BN35" s="39"/>
     </row>
     <row r="36" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="30">
         <v>593</v>
       </c>
       <c r="C36" s="30">
         <v>448</v>
       </c>
       <c r="D36" s="30">
         <v>529</v>
       </c>
       <c r="E36" s="31">
         <v>441</v>
       </c>
@@ -5939,55 +6207,65 @@
       </c>
       <c r="AT36" s="51">
         <v>41</v>
       </c>
       <c r="AU36" s="82">
         <v>35</v>
       </c>
       <c r="AV36" s="51">
         <v>29</v>
       </c>
       <c r="AW36" s="28">
         <v>25</v>
       </c>
       <c r="AX36" s="28">
         <v>37</v>
       </c>
       <c r="AY36" s="51">
         <v>35</v>
       </c>
       <c r="AZ36" s="28">
         <v>28</v>
       </c>
       <c r="BA36" s="51">
         <v>39</v>
       </c>
-      <c r="BB36" s="39"/>
-[...3 lines deleted...]
-      <c r="BF36" s="51"/>
+      <c r="BB36" s="28">
+        <v>51</v>
+      </c>
+      <c r="BC36" s="51">
+        <v>28</v>
+      </c>
+      <c r="BD36" s="51">
+        <v>34</v>
+      </c>
+      <c r="BE36" s="28">
+        <v>31</v>
+      </c>
+      <c r="BF36" s="28">
+        <v>35</v>
+      </c>
       <c r="BG36" s="82"/>
       <c r="BH36" s="51"/>
       <c r="BI36" s="28"/>
       <c r="BJ36" s="28"/>
       <c r="BK36" s="51"/>
       <c r="BL36" s="28"/>
       <c r="BM36" s="51"/>
       <c r="BN36" s="39"/>
     </row>
     <row r="37" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A37" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="35">
         <v>180</v>
       </c>
       <c r="C37" s="35">
         <v>191</v>
       </c>
       <c r="D37" s="35">
         <v>176</v>
       </c>
       <c r="E37" s="35">
         <v>199</v>
       </c>
@@ -6113,55 +6391,65 @@
       </c>
       <c r="AT37" s="75">
         <v>17</v>
       </c>
       <c r="AU37" s="83">
         <v>14</v>
       </c>
       <c r="AV37" s="75">
         <v>15</v>
       </c>
       <c r="AW37" s="75">
         <v>19</v>
       </c>
       <c r="AX37" s="75">
         <v>12</v>
       </c>
       <c r="AY37" s="75">
         <v>15</v>
       </c>
       <c r="AZ37" s="75">
         <v>26</v>
       </c>
       <c r="BA37" s="75">
         <v>15</v>
       </c>
-      <c r="BB37" s="81"/>
-[...3 lines deleted...]
-      <c r="BF37" s="75"/>
+      <c r="BB37" s="75">
+        <v>10</v>
+      </c>
+      <c r="BC37" s="75">
+        <v>12</v>
+      </c>
+      <c r="BD37" s="75">
+        <v>8</v>
+      </c>
+      <c r="BE37" s="75">
+        <v>15</v>
+      </c>
+      <c r="BF37" s="75">
+        <v>15</v>
+      </c>
       <c r="BG37" s="83"/>
       <c r="BH37" s="75"/>
       <c r="BI37" s="75"/>
       <c r="BJ37" s="75"/>
       <c r="BK37" s="75"/>
       <c r="BL37" s="75"/>
       <c r="BM37" s="75"/>
       <c r="BN37" s="81"/>
     </row>
     <row r="38" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A38" s="37"/>
       <c r="B38" s="30">
         <v>137</v>
       </c>
       <c r="C38" s="30">
         <v>121</v>
       </c>
       <c r="D38" s="30">
         <v>136</v>
       </c>
       <c r="E38" s="31">
         <v>143</v>
       </c>
       <c r="F38" s="31">
         <v>166</v>
@@ -7286,160 +7574,166 @@
       <c r="S68" s="82"/>
     </row>
     <row r="69" spans="9:19">
       <c r="O69" s="28"/>
       <c r="P69" s="28"/>
       <c r="Q69" s="28"/>
       <c r="R69" s="28"/>
       <c r="S69" s="82"/>
     </row>
     <row r="70" spans="9:19">
       <c r="O70" s="28"/>
       <c r="P70" s="28"/>
       <c r="Q70" s="28"/>
       <c r="R70" s="28"/>
       <c r="S70" s="82"/>
     </row>
     <row r="71" spans="9:19">
       <c r="O71" s="75"/>
       <c r="P71" s="75"/>
       <c r="Q71" s="75"/>
       <c r="R71" s="75"/>
       <c r="S71" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BC4:BN4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AQ4:BB4"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="AE4:AP4"/>
+    <mergeCell ref="BC4:BN4"/>
+    <mergeCell ref="A6:BN6"/>
+    <mergeCell ref="A18:BN18"/>
+    <mergeCell ref="A26:BN26"/>
+    <mergeCell ref="AQ4:BB4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BB64"/>
+  <dimension ref="A1:BN64"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView topLeftCell="AN1" workbookViewId="0">
+      <selection activeCell="BI30" sqref="BI30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="12"/>
     <col min="31" max="31" width="9.140625" style="12"/>
     <col min="43" max="43" width="9.140625" style="12"/>
+    <col min="55" max="55" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:66">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:66">
       <c r="A2" s="91" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="91"/>
       <c r="C2" s="91"/>
       <c r="D2" s="91"/>
       <c r="E2" s="91"/>
       <c r="F2" s="91"/>
       <c r="G2" s="91"/>
       <c r="H2" s="91"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
       <c r="K2" s="91"/>
       <c r="L2" s="91"/>
       <c r="M2" s="91"/>
       <c r="N2" s="91"/>
       <c r="O2" s="91"/>
       <c r="P2" s="91"/>
       <c r="Q2" s="91"/>
       <c r="R2" s="91"/>
       <c r="S2" s="91"/>
       <c r="T2" s="91"/>
       <c r="U2" s="91"/>
       <c r="V2" s="91"/>
       <c r="W2" s="91"/>
       <c r="X2" s="91"/>
       <c r="Y2" s="91"/>
       <c r="Z2" s="91"/>
       <c r="AA2" s="91"/>
       <c r="AB2" s="91"/>
       <c r="AC2" s="91"/>
       <c r="AD2" s="91"/>
       <c r="AE2" s="91"/>
       <c r="AF2" s="91"/>
       <c r="AG2" s="91"/>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:54" s="18" customFormat="1" ht="11.25">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:66" s="18" customFormat="1" ht="11.25">
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="19"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="20"/>
       <c r="AE3" s="78"/>
       <c r="AH3" s="78"/>
       <c r="AK3" s="78"/>
       <c r="AP3" s="79"/>
       <c r="AQ3" s="78"/>
       <c r="AT3" s="78"/>
       <c r="AW3" s="78"/>
-      <c r="BB3" s="79" t="s">
+      <c r="BB3" s="79"/>
+      <c r="BC3" s="78"/>
+      <c r="BF3" s="78"/>
+      <c r="BI3" s="78"/>
+      <c r="BN3" s="79" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="43" customFormat="1" ht="11.25">
+    <row r="4" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A4" s="92"/>
       <c r="B4" s="94">
         <v>2021</v>
       </c>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="95"/>
       <c r="L4" s="95"/>
       <c r="M4" s="95"/>
       <c r="N4" s="95">
         <v>2022</v>
       </c>
       <c r="O4" s="95"/>
       <c r="P4" s="95"/>
       <c r="Q4" s="95"/>
       <c r="R4" s="95"/>
       <c r="S4" s="95"/>
       <c r="T4" s="96"/>
       <c r="U4" s="97">
@@ -7447,65 +7741,79 @@
       </c>
       <c r="V4" s="98"/>
       <c r="W4" s="98"/>
       <c r="X4" s="98"/>
       <c r="Y4" s="98"/>
       <c r="Z4" s="98"/>
       <c r="AA4" s="98"/>
       <c r="AB4" s="98"/>
       <c r="AC4" s="46"/>
       <c r="AD4" s="46"/>
       <c r="AE4" s="85">
         <v>2024</v>
       </c>
       <c r="AF4" s="86"/>
       <c r="AG4" s="86"/>
       <c r="AH4" s="86"/>
       <c r="AI4" s="86"/>
       <c r="AJ4" s="86"/>
       <c r="AK4" s="86"/>
       <c r="AL4" s="86"/>
       <c r="AM4" s="86"/>
       <c r="AN4" s="86"/>
       <c r="AO4" s="86"/>
       <c r="AP4" s="87"/>
       <c r="AQ4" s="85">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="AR4" s="86"/>
       <c r="AS4" s="86"/>
       <c r="AT4" s="86"/>
       <c r="AU4" s="86"/>
       <c r="AV4" s="86"/>
       <c r="AW4" s="86"/>
       <c r="AX4" s="86"/>
       <c r="AY4" s="86"/>
       <c r="AZ4" s="86"/>
       <c r="BA4" s="86"/>
       <c r="BB4" s="87"/>
-    </row>
-    <row r="5" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC4" s="85">
+        <v>2026</v>
+      </c>
+      <c r="BD4" s="86"/>
+      <c r="BE4" s="86"/>
+      <c r="BF4" s="86"/>
+      <c r="BG4" s="86"/>
+      <c r="BH4" s="86"/>
+      <c r="BI4" s="86"/>
+      <c r="BJ4" s="86"/>
+      <c r="BK4" s="86"/>
+      <c r="BL4" s="86"/>
+      <c r="BM4" s="86"/>
+      <c r="BN4" s="87"/>
+    </row>
+    <row r="5" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A5" s="93"/>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>3</v>
       </c>
@@ -7622,98 +7930,134 @@
       </c>
       <c r="AU5" s="24" t="s">
         <v>40</v>
       </c>
       <c r="AV5" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AY5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AZ5" s="24" t="s">
         <v>33</v>
       </c>
       <c r="BA5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="BB5" s="24" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="6" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC5" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD5" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE5" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF5" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG5" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH5" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="BI5" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="BJ5" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK5" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL5" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM5" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN5" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A6" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="88"/>
       <c r="C6" s="88"/>
       <c r="D6" s="88"/>
       <c r="E6" s="88"/>
       <c r="F6" s="88"/>
       <c r="G6" s="88"/>
       <c r="H6" s="88"/>
       <c r="I6" s="88"/>
       <c r="J6" s="88"/>
       <c r="K6" s="88"/>
       <c r="L6" s="88"/>
       <c r="M6" s="88"/>
       <c r="N6" s="88"/>
       <c r="O6" s="88"/>
       <c r="P6" s="88"/>
       <c r="Q6" s="88"/>
       <c r="R6" s="88"/>
       <c r="S6" s="88"/>
       <c r="T6" s="88"/>
       <c r="U6" s="88"/>
       <c r="V6" s="88"/>
       <c r="W6" s="88"/>
       <c r="X6" s="88"/>
       <c r="Y6" s="88"/>
       <c r="Z6" s="88"/>
       <c r="AA6" s="88"/>
       <c r="AB6" s="88"/>
       <c r="AC6" s="88"/>
       <c r="AD6" s="88"/>
       <c r="AE6" s="88"/>
       <c r="AF6" s="88"/>
       <c r="AG6" s="88"/>
       <c r="AH6" s="88"/>
       <c r="AI6" s="88"/>
       <c r="AJ6" s="88"/>
       <c r="AK6" s="88"/>
       <c r="AL6" s="88"/>
       <c r="AM6" s="88"/>
       <c r="AN6" s="88"/>
       <c r="AO6" s="88"/>
       <c r="AP6" s="88"/>
     </row>
-    <row r="7" spans="1:54" s="43" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:66" s="43" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="30"/>
       <c r="C7" s="30"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="27"/>
       <c r="I7" s="30"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
       <c r="N7" s="55">
         <v>412</v>
       </c>
       <c r="O7" s="56">
         <v>393</v>
       </c>
       <c r="P7" s="56">
         <v>439</v>
       </c>
       <c r="Q7" s="56">
@@ -7805,53 +8149,75 @@
       </c>
       <c r="AT7" s="28">
         <v>462</v>
       </c>
       <c r="AU7" s="80">
         <v>386</v>
       </c>
       <c r="AV7" s="28">
         <v>434</v>
       </c>
       <c r="AW7" s="28">
         <v>440</v>
       </c>
       <c r="AX7" s="51">
         <v>397</v>
       </c>
       <c r="AY7" s="28">
         <v>395</v>
       </c>
       <c r="AZ7" s="28">
         <v>422</v>
       </c>
       <c r="BA7" s="28">
         <v>420</v>
       </c>
-      <c r="BB7" s="28"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB7" s="28">
+        <v>494</v>
+      </c>
+      <c r="BC7" s="28">
+        <v>369</v>
+      </c>
+      <c r="BD7" s="28">
+        <v>347</v>
+      </c>
+      <c r="BE7" s="28">
+        <v>424</v>
+      </c>
+      <c r="BF7" s="28">
+        <v>401</v>
+      </c>
+      <c r="BG7" s="80"/>
+      <c r="BH7" s="28"/>
+      <c r="BI7" s="28"/>
+      <c r="BJ7" s="51"/>
+      <c r="BK7" s="28"/>
+      <c r="BL7" s="28"/>
+      <c r="BM7" s="28"/>
+      <c r="BN7" s="28"/>
+    </row>
+    <row r="8" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="60">
         <v>97</v>
       </c>
       <c r="O8" s="56">
         <v>123</v>
       </c>
       <c r="P8" s="56">
         <v>117</v>
       </c>
       <c r="Q8" s="56">
@@ -7943,53 +8309,75 @@
       </c>
       <c r="AT8" s="28">
         <v>115</v>
       </c>
       <c r="AU8" s="80">
         <v>115</v>
       </c>
       <c r="AV8" s="28">
         <v>119</v>
       </c>
       <c r="AW8" s="28">
         <v>135</v>
       </c>
       <c r="AX8" s="51">
         <v>102</v>
       </c>
       <c r="AY8" s="28">
         <v>107</v>
       </c>
       <c r="AZ8" s="28">
         <v>112</v>
       </c>
       <c r="BA8" s="28">
         <v>136</v>
       </c>
-      <c r="BB8" s="28"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB8" s="28">
+        <v>142</v>
+      </c>
+      <c r="BC8" s="28">
+        <v>125</v>
+      </c>
+      <c r="BD8" s="28">
+        <v>94</v>
+      </c>
+      <c r="BE8" s="28">
+        <v>124</v>
+      </c>
+      <c r="BF8" s="28">
+        <v>116</v>
+      </c>
+      <c r="BG8" s="80"/>
+      <c r="BH8" s="28"/>
+      <c r="BI8" s="28"/>
+      <c r="BJ8" s="51"/>
+      <c r="BK8" s="28"/>
+      <c r="BL8" s="28"/>
+      <c r="BM8" s="28"/>
+      <c r="BN8" s="28"/>
+    </row>
+    <row r="9" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="27"/>
       <c r="I9" s="30"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="60">
         <v>21</v>
       </c>
       <c r="O9" s="56">
         <v>27</v>
       </c>
       <c r="P9" s="56">
         <v>39</v>
       </c>
       <c r="Q9" s="56">
@@ -8081,53 +8469,75 @@
       </c>
       <c r="AT9" s="28">
         <v>28</v>
       </c>
       <c r="AU9" s="80">
         <v>22</v>
       </c>
       <c r="AV9" s="28">
         <v>24</v>
       </c>
       <c r="AW9" s="28">
         <v>27</v>
       </c>
       <c r="AX9" s="51">
         <v>22</v>
       </c>
       <c r="AY9" s="28">
         <v>27</v>
       </c>
       <c r="AZ9" s="28">
         <v>30</v>
       </c>
       <c r="BA9" s="28">
         <v>21</v>
       </c>
-      <c r="BB9" s="28"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB9" s="28">
+        <v>41</v>
+      </c>
+      <c r="BC9" s="28">
+        <v>24</v>
+      </c>
+      <c r="BD9" s="28">
+        <v>25</v>
+      </c>
+      <c r="BE9" s="28">
+        <v>28</v>
+      </c>
+      <c r="BF9" s="28">
+        <v>29</v>
+      </c>
+      <c r="BG9" s="80"/>
+      <c r="BH9" s="28"/>
+      <c r="BI9" s="28"/>
+      <c r="BJ9" s="51"/>
+      <c r="BK9" s="28"/>
+      <c r="BL9" s="28"/>
+      <c r="BM9" s="28"/>
+      <c r="BN9" s="28"/>
+    </row>
+    <row r="10" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="27"/>
       <c r="I10" s="30"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="60">
         <v>26</v>
       </c>
       <c r="O10" s="56">
         <v>23</v>
       </c>
       <c r="P10" s="56">
         <v>19</v>
       </c>
       <c r="Q10" s="56">
@@ -8219,53 +8629,75 @@
       </c>
       <c r="AT10" s="28">
         <v>24</v>
       </c>
       <c r="AU10" s="80">
         <v>27</v>
       </c>
       <c r="AV10" s="28">
         <v>22</v>
       </c>
       <c r="AW10" s="28">
         <v>17</v>
       </c>
       <c r="AX10" s="51">
         <v>22</v>
       </c>
       <c r="AY10" s="28">
         <v>16</v>
       </c>
       <c r="AZ10" s="28">
         <v>21</v>
       </c>
       <c r="BA10" s="28">
         <v>23</v>
       </c>
-      <c r="BB10" s="28"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB10" s="28">
+        <v>18</v>
+      </c>
+      <c r="BC10" s="28">
+        <v>18</v>
+      </c>
+      <c r="BD10" s="28">
+        <v>11</v>
+      </c>
+      <c r="BE10" s="28">
+        <v>16</v>
+      </c>
+      <c r="BF10" s="28">
+        <v>19</v>
+      </c>
+      <c r="BG10" s="80"/>
+      <c r="BH10" s="28"/>
+      <c r="BI10" s="28"/>
+      <c r="BJ10" s="51"/>
+      <c r="BK10" s="28"/>
+      <c r="BL10" s="28"/>
+      <c r="BM10" s="28"/>
+      <c r="BN10" s="28"/>
+    </row>
+    <row r="11" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="27"/>
       <c r="I11" s="30"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="60">
         <v>56</v>
       </c>
       <c r="O11" s="56">
         <v>43</v>
       </c>
       <c r="P11" s="56">
         <v>42</v>
       </c>
       <c r="Q11" s="56">
@@ -8357,53 +8789,75 @@
       </c>
       <c r="AT11" s="28">
         <v>51</v>
       </c>
       <c r="AU11" s="80">
         <v>45</v>
       </c>
       <c r="AV11" s="28">
         <v>40</v>
       </c>
       <c r="AW11" s="28">
         <v>45</v>
       </c>
       <c r="AX11" s="51">
         <v>45</v>
       </c>
       <c r="AY11" s="28">
         <v>43</v>
       </c>
       <c r="AZ11" s="28">
         <v>41</v>
       </c>
       <c r="BA11" s="28">
         <v>31</v>
       </c>
-      <c r="BB11" s="28"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB11" s="28">
+        <v>43</v>
+      </c>
+      <c r="BC11" s="28">
+        <v>34</v>
+      </c>
+      <c r="BD11" s="28">
+        <v>34</v>
+      </c>
+      <c r="BE11" s="28">
+        <v>51</v>
+      </c>
+      <c r="BF11" s="28">
+        <v>31</v>
+      </c>
+      <c r="BG11" s="80"/>
+      <c r="BH11" s="28"/>
+      <c r="BI11" s="28"/>
+      <c r="BJ11" s="51"/>
+      <c r="BK11" s="28"/>
+      <c r="BL11" s="28"/>
+      <c r="BM11" s="28"/>
+      <c r="BN11" s="28"/>
+    </row>
+    <row r="12" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="27"/>
       <c r="I12" s="30"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="60">
         <v>32</v>
       </c>
       <c r="O12" s="56">
         <v>31</v>
       </c>
       <c r="P12" s="56">
         <v>28</v>
       </c>
       <c r="Q12" s="56">
@@ -8495,53 +8949,75 @@
       </c>
       <c r="AT12" s="28">
         <v>41</v>
       </c>
       <c r="AU12" s="80">
         <v>27</v>
       </c>
       <c r="AV12" s="28">
         <v>40</v>
       </c>
       <c r="AW12" s="28">
         <v>36</v>
       </c>
       <c r="AX12" s="51">
         <v>41</v>
       </c>
       <c r="AY12" s="28">
         <v>34</v>
       </c>
       <c r="AZ12" s="28">
         <v>38</v>
       </c>
       <c r="BA12" s="28">
         <v>29</v>
       </c>
-      <c r="BB12" s="28"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB12" s="28">
+        <v>36</v>
+      </c>
+      <c r="BC12" s="28">
+        <v>27</v>
+      </c>
+      <c r="BD12" s="28">
+        <v>32</v>
+      </c>
+      <c r="BE12" s="28">
+        <v>39</v>
+      </c>
+      <c r="BF12" s="28">
+        <v>45</v>
+      </c>
+      <c r="BG12" s="80"/>
+      <c r="BH12" s="28"/>
+      <c r="BI12" s="28"/>
+      <c r="BJ12" s="51"/>
+      <c r="BK12" s="28"/>
+      <c r="BL12" s="28"/>
+      <c r="BM12" s="28"/>
+      <c r="BN12" s="28"/>
+    </row>
+    <row r="13" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="27"/>
       <c r="I13" s="30"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="62">
         <v>27</v>
       </c>
       <c r="O13" s="56">
         <v>31</v>
       </c>
       <c r="P13" s="56">
         <v>22</v>
       </c>
       <c r="Q13" s="56">
@@ -8633,53 +9109,75 @@
       </c>
       <c r="AT13" s="28">
         <v>29</v>
       </c>
       <c r="AU13" s="80">
         <v>24</v>
       </c>
       <c r="AV13" s="28">
         <v>23</v>
       </c>
       <c r="AW13" s="28">
         <v>27</v>
       </c>
       <c r="AX13" s="51">
         <v>29</v>
       </c>
       <c r="AY13" s="28">
         <v>25</v>
       </c>
       <c r="AZ13" s="28">
         <v>22</v>
       </c>
       <c r="BA13" s="28">
         <v>28</v>
       </c>
-      <c r="BB13" s="28"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB13" s="28">
+        <v>34</v>
+      </c>
+      <c r="BC13" s="28">
+        <v>24</v>
+      </c>
+      <c r="BD13" s="28">
+        <v>34</v>
+      </c>
+      <c r="BE13" s="28">
+        <v>24</v>
+      </c>
+      <c r="BF13" s="28">
+        <v>23</v>
+      </c>
+      <c r="BG13" s="80"/>
+      <c r="BH13" s="28"/>
+      <c r="BI13" s="28"/>
+      <c r="BJ13" s="51"/>
+      <c r="BK13" s="28"/>
+      <c r="BL13" s="28"/>
+      <c r="BM13" s="28"/>
+      <c r="BN13" s="28"/>
+    </row>
+    <row r="14" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="27"/>
       <c r="I14" s="30"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="62">
         <v>18</v>
       </c>
       <c r="O14" s="56">
         <v>29</v>
       </c>
       <c r="P14" s="56">
         <v>38</v>
       </c>
       <c r="Q14" s="56">
@@ -8771,53 +9269,75 @@
       </c>
       <c r="AT14" s="28">
         <v>36</v>
       </c>
       <c r="AU14" s="80">
         <v>17</v>
       </c>
       <c r="AV14" s="28">
         <v>31</v>
       </c>
       <c r="AW14" s="28">
         <v>31</v>
       </c>
       <c r="AX14" s="51">
         <v>24</v>
       </c>
       <c r="AY14" s="28">
         <v>22</v>
       </c>
       <c r="AZ14" s="28">
         <v>21</v>
       </c>
       <c r="BA14" s="28">
         <v>27</v>
       </c>
-      <c r="BB14" s="28"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB14" s="28">
+        <v>30</v>
+      </c>
+      <c r="BC14" s="28">
+        <v>15</v>
+      </c>
+      <c r="BD14" s="28">
+        <v>16</v>
+      </c>
+      <c r="BE14" s="28">
+        <v>18</v>
+      </c>
+      <c r="BF14" s="28">
+        <v>20</v>
+      </c>
+      <c r="BG14" s="80"/>
+      <c r="BH14" s="28"/>
+      <c r="BI14" s="28"/>
+      <c r="BJ14" s="51"/>
+      <c r="BK14" s="28"/>
+      <c r="BL14" s="28"/>
+      <c r="BM14" s="28"/>
+      <c r="BN14" s="28"/>
+    </row>
+    <row r="15" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="62">
         <v>38</v>
       </c>
       <c r="O15" s="56">
         <v>26</v>
       </c>
       <c r="P15" s="56">
         <v>20</v>
       </c>
       <c r="Q15" s="56">
@@ -8909,53 +9429,75 @@
       </c>
       <c r="AT15" s="28">
         <v>30</v>
       </c>
       <c r="AU15" s="80">
         <v>30</v>
       </c>
       <c r="AV15" s="28">
         <v>41</v>
       </c>
       <c r="AW15" s="28">
         <v>31</v>
       </c>
       <c r="AX15" s="51">
         <v>25</v>
       </c>
       <c r="AY15" s="28">
         <v>30</v>
       </c>
       <c r="AZ15" s="28">
         <v>31</v>
       </c>
       <c r="BA15" s="28">
         <v>28</v>
       </c>
-      <c r="BB15" s="28"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB15" s="28">
+        <v>42</v>
+      </c>
+      <c r="BC15" s="28">
+        <v>33</v>
+      </c>
+      <c r="BD15" s="28">
+        <v>20</v>
+      </c>
+      <c r="BE15" s="28">
+        <v>40</v>
+      </c>
+      <c r="BF15" s="28">
+        <v>25</v>
+      </c>
+      <c r="BG15" s="80"/>
+      <c r="BH15" s="28"/>
+      <c r="BI15" s="28"/>
+      <c r="BJ15" s="51"/>
+      <c r="BK15" s="28"/>
+      <c r="BL15" s="28"/>
+      <c r="BM15" s="28"/>
+      <c r="BN15" s="28"/>
+    </row>
+    <row r="16" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="27"/>
       <c r="I16" s="30"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="62">
         <v>67</v>
       </c>
       <c r="O16" s="56">
         <v>41</v>
       </c>
       <c r="P16" s="56">
         <v>78</v>
       </c>
       <c r="Q16" s="56">
@@ -9047,53 +9589,75 @@
       </c>
       <c r="AT16" s="28">
         <v>73</v>
       </c>
       <c r="AU16" s="80">
         <v>54</v>
       </c>
       <c r="AV16" s="28">
         <v>55</v>
       </c>
       <c r="AW16" s="28">
         <v>56</v>
       </c>
       <c r="AX16" s="51">
         <v>60</v>
       </c>
       <c r="AY16" s="28">
         <v>64</v>
       </c>
       <c r="AZ16" s="28">
         <v>63</v>
       </c>
       <c r="BA16" s="28">
         <v>67</v>
       </c>
-      <c r="BB16" s="28"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB16" s="28">
+        <v>88</v>
+      </c>
+      <c r="BC16" s="28">
+        <v>48</v>
+      </c>
+      <c r="BD16" s="28">
+        <v>63</v>
+      </c>
+      <c r="BE16" s="28">
+        <v>59</v>
+      </c>
+      <c r="BF16" s="28">
+        <v>68</v>
+      </c>
+      <c r="BG16" s="80"/>
+      <c r="BH16" s="28"/>
+      <c r="BI16" s="28"/>
+      <c r="BJ16" s="51"/>
+      <c r="BK16" s="28"/>
+      <c r="BL16" s="28"/>
+      <c r="BM16" s="28"/>
+      <c r="BN16" s="28"/>
+    </row>
+    <row r="17" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="27"/>
       <c r="I17" s="30"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="62">
         <v>30</v>
       </c>
       <c r="O17" s="56">
         <v>19</v>
       </c>
       <c r="P17" s="56">
         <v>36</v>
       </c>
       <c r="Q17" s="56">
@@ -9185,100 +9749,123 @@
       </c>
       <c r="AT17" s="28">
         <v>35</v>
       </c>
       <c r="AU17" s="80">
         <v>25</v>
       </c>
       <c r="AV17" s="28">
         <v>39</v>
       </c>
       <c r="AW17" s="28">
         <v>35</v>
       </c>
       <c r="AX17" s="51">
         <v>27</v>
       </c>
       <c r="AY17" s="28">
         <v>27</v>
       </c>
       <c r="AZ17" s="28">
         <v>43</v>
       </c>
       <c r="BA17" s="28">
         <v>30</v>
       </c>
-      <c r="BB17" s="28"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB17" s="28">
+        <v>20</v>
+      </c>
+      <c r="BC17" s="28">
+        <v>21</v>
+      </c>
+      <c r="BD17" s="28">
+        <v>18</v>
+      </c>
+      <c r="BE17" s="28">
+        <v>25</v>
+      </c>
+      <c r="BF17" s="28">
+        <v>25</v>
+      </c>
+      <c r="BG17" s="80"/>
+      <c r="BH17" s="28"/>
+      <c r="BI17" s="28"/>
+      <c r="BJ17" s="51"/>
+      <c r="BK17" s="28"/>
+      <c r="BL17" s="28"/>
+      <c r="BM17" s="28"/>
+      <c r="BN17" s="28"/>
+    </row>
+    <row r="18" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A18" s="89" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="89"/>
       <c r="L18" s="89"/>
       <c r="M18" s="89"/>
       <c r="N18" s="89"/>
       <c r="O18" s="89"/>
       <c r="P18" s="89"/>
       <c r="Q18" s="89"/>
       <c r="R18" s="89"/>
       <c r="S18" s="89"/>
       <c r="T18" s="89"/>
       <c r="U18" s="89"/>
       <c r="V18" s="89"/>
       <c r="W18" s="89"/>
       <c r="X18" s="89"/>
       <c r="Y18" s="89"/>
       <c r="Z18" s="89"/>
       <c r="AA18" s="89"/>
       <c r="AB18" s="89"/>
       <c r="AC18" s="89"/>
       <c r="AD18" s="89"/>
       <c r="AE18" s="89"/>
       <c r="AF18" s="89"/>
       <c r="AG18" s="89"/>
       <c r="AH18" s="89"/>
       <c r="AI18" s="89"/>
       <c r="AJ18" s="89"/>
       <c r="AK18" s="89"/>
       <c r="AL18" s="89"/>
       <c r="AM18" s="89"/>
       <c r="AN18" s="89"/>
       <c r="AO18" s="89"/>
       <c r="AP18" s="89"/>
       <c r="AX18" s="51"/>
-    </row>
-    <row r="19" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BJ18" s="51"/>
+    </row>
+    <row r="19" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="32"/>
       <c r="I19" s="31"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="73">
         <v>235</v>
       </c>
       <c r="O19" s="67">
         <v>241</v>
       </c>
       <c r="P19" s="67">
         <v>251</v>
       </c>
       <c r="Q19" s="67">
@@ -9370,53 +9957,75 @@
       </c>
       <c r="AT19" s="28">
         <v>273</v>
       </c>
       <c r="AU19" s="28">
         <v>222</v>
       </c>
       <c r="AV19" s="28">
         <v>255</v>
       </c>
       <c r="AW19" s="28">
         <v>142</v>
       </c>
       <c r="AX19" s="51">
         <v>211</v>
       </c>
       <c r="AY19" s="28">
         <v>238</v>
       </c>
       <c r="AZ19" s="28">
         <v>232</v>
       </c>
       <c r="BA19" s="28">
         <v>233</v>
       </c>
-      <c r="BB19" s="28"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB19" s="28">
+        <v>263</v>
+      </c>
+      <c r="BC19" s="28">
+        <v>225</v>
+      </c>
+      <c r="BD19" s="28">
+        <v>198</v>
+      </c>
+      <c r="BE19" s="28">
+        <v>241</v>
+      </c>
+      <c r="BF19" s="28">
+        <v>227</v>
+      </c>
+      <c r="BG19" s="28"/>
+      <c r="BH19" s="28"/>
+      <c r="BI19" s="28"/>
+      <c r="BJ19" s="51"/>
+      <c r="BK19" s="28"/>
+      <c r="BL19" s="28"/>
+      <c r="BM19" s="28"/>
+      <c r="BN19" s="28"/>
+    </row>
+    <row r="20" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="30"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="30"/>
       <c r="N20" s="67">
         <v>62</v>
       </c>
       <c r="O20" s="67">
         <v>73</v>
       </c>
       <c r="P20" s="67">
         <v>56</v>
       </c>
       <c r="Q20" s="67">
@@ -9508,53 +10117,75 @@
       </c>
       <c r="AT20" s="28">
         <v>57</v>
       </c>
       <c r="AU20" s="28">
         <v>64</v>
       </c>
       <c r="AV20" s="28">
         <v>62</v>
       </c>
       <c r="AW20" s="28">
         <v>13</v>
       </c>
       <c r="AX20" s="51">
         <v>56</v>
       </c>
       <c r="AY20" s="28">
         <v>60</v>
       </c>
       <c r="AZ20" s="28">
         <v>60</v>
       </c>
       <c r="BA20" s="28">
         <v>69</v>
       </c>
-      <c r="BB20" s="28"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB20" s="28">
+        <v>70</v>
+      </c>
+      <c r="BC20" s="28">
+        <v>81</v>
+      </c>
+      <c r="BD20" s="28">
+        <v>57</v>
+      </c>
+      <c r="BE20" s="28">
+        <v>69</v>
+      </c>
+      <c r="BF20" s="28">
+        <v>54</v>
+      </c>
+      <c r="BG20" s="28"/>
+      <c r="BH20" s="28"/>
+      <c r="BI20" s="28"/>
+      <c r="BJ20" s="51"/>
+      <c r="BK20" s="28"/>
+      <c r="BL20" s="28"/>
+      <c r="BM20" s="28"/>
+      <c r="BN20" s="28"/>
+    </row>
+    <row r="21" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="32"/>
       <c r="I21" s="31"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="67">
         <v>9</v>
       </c>
       <c r="O21" s="67">
         <v>14</v>
       </c>
       <c r="P21" s="67">
         <v>20</v>
       </c>
       <c r="Q21" s="67">
@@ -9646,53 +10277,75 @@
       </c>
       <c r="AT21" s="28">
         <v>14</v>
       </c>
       <c r="AU21" s="28">
         <v>13</v>
       </c>
       <c r="AV21" s="28">
         <v>12</v>
       </c>
       <c r="AW21" s="28">
         <v>1</v>
       </c>
       <c r="AX21" s="51">
         <v>12</v>
       </c>
       <c r="AY21" s="28">
         <v>15</v>
       </c>
       <c r="AZ21" s="28">
         <v>17</v>
       </c>
       <c r="BA21" s="28">
         <v>14</v>
       </c>
-      <c r="BB21" s="28"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB21" s="28">
+        <v>22</v>
+      </c>
+      <c r="BC21" s="28">
+        <v>14</v>
+      </c>
+      <c r="BD21" s="28">
+        <v>17</v>
+      </c>
+      <c r="BE21" s="28">
+        <v>13</v>
+      </c>
+      <c r="BF21" s="28">
+        <v>14</v>
+      </c>
+      <c r="BG21" s="28"/>
+      <c r="BH21" s="28"/>
+      <c r="BI21" s="28"/>
+      <c r="BJ21" s="51"/>
+      <c r="BK21" s="28"/>
+      <c r="BL21" s="28"/>
+      <c r="BM21" s="28"/>
+      <c r="BN21" s="28"/>
+    </row>
+    <row r="22" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="32"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="67">
         <v>20</v>
       </c>
       <c r="O22" s="67">
         <v>7</v>
       </c>
       <c r="P22" s="67">
         <v>12</v>
       </c>
       <c r="Q22" s="67">
@@ -9784,53 +10437,75 @@
       </c>
       <c r="AT22" s="28">
         <v>17</v>
       </c>
       <c r="AU22" s="28">
         <v>15</v>
       </c>
       <c r="AV22" s="28">
         <v>14</v>
       </c>
       <c r="AW22" s="28">
         <v>10</v>
       </c>
       <c r="AX22" s="51">
         <v>14</v>
       </c>
       <c r="AY22" s="28">
         <v>9</v>
       </c>
       <c r="AZ22" s="28">
         <v>13</v>
       </c>
       <c r="BA22" s="28">
         <v>13</v>
       </c>
-      <c r="BB22" s="28"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB22" s="28">
+        <v>12</v>
+      </c>
+      <c r="BC22" s="28">
+        <v>15</v>
+      </c>
+      <c r="BD22" s="28">
+        <v>6</v>
+      </c>
+      <c r="BE22" s="28">
+        <v>9</v>
+      </c>
+      <c r="BF22" s="28">
+        <v>10</v>
+      </c>
+      <c r="BG22" s="28"/>
+      <c r="BH22" s="28"/>
+      <c r="BI22" s="28"/>
+      <c r="BJ22" s="51"/>
+      <c r="BK22" s="28"/>
+      <c r="BL22" s="28"/>
+      <c r="BM22" s="28"/>
+      <c r="BN22" s="28"/>
+    </row>
+    <row r="23" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="32"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="67">
         <v>33</v>
       </c>
       <c r="O23" s="67">
         <v>34</v>
       </c>
       <c r="P23" s="67">
         <v>24</v>
       </c>
       <c r="Q23" s="67">
@@ -9922,53 +10597,75 @@
       </c>
       <c r="AT23" s="28">
         <v>32</v>
       </c>
       <c r="AU23" s="28">
         <v>25</v>
       </c>
       <c r="AV23" s="28">
         <v>21</v>
       </c>
       <c r="AW23" s="28">
         <v>20</v>
       </c>
       <c r="AX23" s="51">
         <v>21</v>
       </c>
       <c r="AY23" s="28">
         <v>26</v>
       </c>
       <c r="AZ23" s="28">
         <v>27</v>
       </c>
       <c r="BA23" s="28">
         <v>18</v>
       </c>
-      <c r="BB23" s="28"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB23" s="28">
+        <v>19</v>
+      </c>
+      <c r="BC23" s="28">
+        <v>21</v>
+      </c>
+      <c r="BD23" s="28">
+        <v>21</v>
+      </c>
+      <c r="BE23" s="28">
+        <v>29</v>
+      </c>
+      <c r="BF23" s="28">
+        <v>18</v>
+      </c>
+      <c r="BG23" s="28"/>
+      <c r="BH23" s="28"/>
+      <c r="BI23" s="28"/>
+      <c r="BJ23" s="51"/>
+      <c r="BK23" s="28"/>
+      <c r="BL23" s="28"/>
+      <c r="BM23" s="28"/>
+      <c r="BN23" s="28"/>
+    </row>
+    <row r="24" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="32"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="67">
         <v>19</v>
       </c>
       <c r="O24" s="67">
         <v>18</v>
       </c>
       <c r="P24" s="67">
         <v>14</v>
       </c>
       <c r="Q24" s="67">
@@ -10060,53 +10757,75 @@
       </c>
       <c r="AT24" s="28">
         <v>25</v>
       </c>
       <c r="AU24" s="28">
         <v>15</v>
       </c>
       <c r="AV24" s="28">
         <v>26</v>
       </c>
       <c r="AW24" s="28">
         <v>23</v>
       </c>
       <c r="AX24" s="51">
         <v>23</v>
       </c>
       <c r="AY24" s="28">
         <v>22</v>
       </c>
       <c r="AZ24" s="28">
         <v>22</v>
       </c>
       <c r="BA24" s="28">
         <v>17</v>
       </c>
-      <c r="BB24" s="28"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB24" s="28">
+        <v>18</v>
+      </c>
+      <c r="BC24" s="28">
+        <v>16</v>
+      </c>
+      <c r="BD24" s="28">
+        <v>19</v>
+      </c>
+      <c r="BE24" s="28">
+        <v>23</v>
+      </c>
+      <c r="BF24" s="28">
+        <v>27</v>
+      </c>
+      <c r="BG24" s="28"/>
+      <c r="BH24" s="28"/>
+      <c r="BI24" s="28"/>
+      <c r="BJ24" s="51"/>
+      <c r="BK24" s="28"/>
+      <c r="BL24" s="28"/>
+      <c r="BM24" s="28"/>
+      <c r="BN24" s="28"/>
+    </row>
+    <row r="25" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="32"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="67">
         <v>15</v>
       </c>
       <c r="O25" s="67">
         <v>18</v>
       </c>
       <c r="P25" s="67">
         <v>15</v>
       </c>
       <c r="Q25" s="67">
@@ -10198,53 +10917,75 @@
       </c>
       <c r="AT25" s="28">
         <v>15</v>
       </c>
       <c r="AU25" s="28">
         <v>17</v>
       </c>
       <c r="AV25" s="28">
         <v>16</v>
       </c>
       <c r="AW25" s="28">
         <v>16</v>
       </c>
       <c r="AX25" s="51">
         <v>14</v>
       </c>
       <c r="AY25" s="28">
         <v>20</v>
       </c>
       <c r="AZ25" s="28">
         <v>12</v>
       </c>
       <c r="BA25" s="28">
         <v>15</v>
       </c>
-      <c r="BB25" s="28"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB25" s="28">
+        <v>18</v>
+      </c>
+      <c r="BC25" s="28">
+        <v>13</v>
+      </c>
+      <c r="BD25" s="28">
+        <v>18</v>
+      </c>
+      <c r="BE25" s="28">
+        <v>16</v>
+      </c>
+      <c r="BF25" s="28">
+        <v>19</v>
+      </c>
+      <c r="BG25" s="28"/>
+      <c r="BH25" s="28"/>
+      <c r="BI25" s="28"/>
+      <c r="BJ25" s="51"/>
+      <c r="BK25" s="28"/>
+      <c r="BL25" s="28"/>
+      <c r="BM25" s="28"/>
+      <c r="BN25" s="28"/>
+    </row>
+    <row r="26" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="32"/>
       <c r="I26" s="31"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
       <c r="N26" s="67">
         <v>9</v>
       </c>
       <c r="O26" s="67">
         <v>23</v>
       </c>
       <c r="P26" s="67">
         <v>26</v>
       </c>
       <c r="Q26" s="67">
@@ -10336,53 +11077,75 @@
       </c>
       <c r="AT26" s="28">
         <v>22</v>
       </c>
       <c r="AU26" s="28">
         <v>11</v>
       </c>
       <c r="AV26" s="28">
         <v>21</v>
       </c>
       <c r="AW26" s="28">
         <v>22</v>
       </c>
       <c r="AX26" s="51">
         <v>11</v>
       </c>
       <c r="AY26" s="28">
         <v>12</v>
       </c>
       <c r="AZ26" s="28">
         <v>10</v>
       </c>
       <c r="BA26" s="28">
         <v>17</v>
       </c>
-      <c r="BB26" s="28"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB26" s="28">
+        <v>19</v>
+      </c>
+      <c r="BC26" s="28">
+        <v>11</v>
+      </c>
+      <c r="BD26" s="28">
+        <v>8</v>
+      </c>
+      <c r="BE26" s="28">
+        <v>8</v>
+      </c>
+      <c r="BF26" s="28">
+        <v>12</v>
+      </c>
+      <c r="BG26" s="28"/>
+      <c r="BH26" s="28"/>
+      <c r="BI26" s="28"/>
+      <c r="BJ26" s="51"/>
+      <c r="BK26" s="28"/>
+      <c r="BL26" s="28"/>
+      <c r="BM26" s="28"/>
+      <c r="BN26" s="28"/>
+    </row>
+    <row r="27" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="67">
         <v>17</v>
       </c>
       <c r="O27" s="67">
         <v>13</v>
       </c>
       <c r="P27" s="67">
         <v>11</v>
       </c>
       <c r="Q27" s="67">
@@ -10474,53 +11237,75 @@
       </c>
       <c r="AT27" s="28">
         <v>20</v>
       </c>
       <c r="AU27" s="28">
         <v>12</v>
       </c>
       <c r="AV27" s="28">
         <v>25</v>
       </c>
       <c r="AW27" s="28">
         <v>10</v>
       </c>
       <c r="AX27" s="51">
         <v>17</v>
       </c>
       <c r="AY27" s="28">
         <v>20</v>
       </c>
       <c r="AZ27" s="28">
         <v>15</v>
       </c>
       <c r="BA27" s="28">
         <v>22</v>
       </c>
-      <c r="BB27" s="28"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB27" s="28">
+        <v>22</v>
+      </c>
+      <c r="BC27" s="28">
+        <v>18</v>
+      </c>
+      <c r="BD27" s="28">
+        <v>9</v>
+      </c>
+      <c r="BE27" s="28">
+        <v>24</v>
+      </c>
+      <c r="BF27" s="28">
+        <v>16</v>
+      </c>
+      <c r="BG27" s="28"/>
+      <c r="BH27" s="28"/>
+      <c r="BI27" s="28"/>
+      <c r="BJ27" s="51"/>
+      <c r="BK27" s="28"/>
+      <c r="BL27" s="28"/>
+      <c r="BM27" s="28"/>
+      <c r="BN27" s="28"/>
+    </row>
+    <row r="28" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="32"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="N28" s="67">
         <v>36</v>
       </c>
       <c r="O28" s="67">
         <v>27</v>
       </c>
       <c r="P28" s="67">
         <v>46</v>
       </c>
       <c r="Q28" s="67">
@@ -10612,53 +11397,75 @@
       </c>
       <c r="AT28" s="28">
         <v>46</v>
       </c>
       <c r="AU28" s="28">
         <v>35</v>
       </c>
       <c r="AV28" s="28">
         <v>35</v>
       </c>
       <c r="AW28" s="28">
         <v>12</v>
       </c>
       <c r="AX28" s="51">
         <v>29</v>
       </c>
       <c r="AY28" s="28">
         <v>34</v>
       </c>
       <c r="AZ28" s="28">
         <v>29</v>
       </c>
       <c r="BA28" s="28">
         <v>32</v>
       </c>
-      <c r="BB28" s="28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB28" s="28">
+        <v>51</v>
+      </c>
+      <c r="BC28" s="28">
+        <v>25</v>
+      </c>
+      <c r="BD28" s="28">
+        <v>33</v>
+      </c>
+      <c r="BE28" s="28">
+        <v>33</v>
+      </c>
+      <c r="BF28" s="28">
+        <v>42</v>
+      </c>
+      <c r="BG28" s="28"/>
+      <c r="BH28" s="28"/>
+      <c r="BI28" s="28"/>
+      <c r="BJ28" s="51"/>
+      <c r="BK28" s="28"/>
+      <c r="BL28" s="28"/>
+      <c r="BM28" s="28"/>
+      <c r="BN28" s="28"/>
+    </row>
+    <row r="29" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="32"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="67">
         <v>15</v>
       </c>
       <c r="O29" s="67">
         <v>14</v>
       </c>
       <c r="P29" s="67">
         <v>27</v>
       </c>
       <c r="Q29" s="67">
@@ -10750,100 +11557,123 @@
       </c>
       <c r="AT29" s="28">
         <v>25</v>
       </c>
       <c r="AU29" s="28">
         <v>15</v>
       </c>
       <c r="AV29" s="28">
         <v>23</v>
       </c>
       <c r="AW29" s="28">
         <v>15</v>
       </c>
       <c r="AX29" s="51">
         <v>14</v>
       </c>
       <c r="AY29" s="28">
         <v>20</v>
       </c>
       <c r="AZ29" s="28">
         <v>27</v>
       </c>
       <c r="BA29" s="28">
         <v>16</v>
       </c>
-      <c r="BB29" s="28"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB29" s="28">
+        <v>12</v>
+      </c>
+      <c r="BC29" s="28">
+        <v>11</v>
+      </c>
+      <c r="BD29" s="28">
+        <v>10</v>
+      </c>
+      <c r="BE29" s="28">
+        <v>17</v>
+      </c>
+      <c r="BF29" s="28">
+        <v>15</v>
+      </c>
+      <c r="BG29" s="28"/>
+      <c r="BH29" s="28"/>
+      <c r="BI29" s="28"/>
+      <c r="BJ29" s="51"/>
+      <c r="BK29" s="28"/>
+      <c r="BL29" s="28"/>
+      <c r="BM29" s="28"/>
+      <c r="BN29" s="28"/>
+    </row>
+    <row r="30" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A30" s="90" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="90"/>
       <c r="C30" s="90"/>
       <c r="D30" s="90"/>
       <c r="E30" s="90"/>
       <c r="F30" s="90"/>
       <c r="G30" s="90"/>
       <c r="H30" s="90"/>
       <c r="I30" s="90"/>
       <c r="J30" s="90"/>
       <c r="K30" s="90"/>
       <c r="L30" s="90"/>
       <c r="M30" s="90"/>
       <c r="N30" s="90"/>
       <c r="O30" s="90"/>
       <c r="P30" s="90"/>
       <c r="Q30" s="90"/>
       <c r="R30" s="90"/>
       <c r="S30" s="90"/>
       <c r="T30" s="90"/>
       <c r="U30" s="90"/>
       <c r="V30" s="90"/>
       <c r="W30" s="90"/>
       <c r="X30" s="90"/>
       <c r="Y30" s="90"/>
       <c r="Z30" s="90"/>
       <c r="AA30" s="90"/>
       <c r="AB30" s="90"/>
       <c r="AC30" s="90"/>
       <c r="AD30" s="90"/>
       <c r="AE30" s="90"/>
       <c r="AF30" s="90"/>
       <c r="AG30" s="90"/>
       <c r="AH30" s="90"/>
       <c r="AI30" s="90"/>
       <c r="AJ30" s="90"/>
       <c r="AK30" s="90"/>
       <c r="AL30" s="90"/>
       <c r="AM30" s="90"/>
       <c r="AN30" s="90"/>
       <c r="AO30" s="90"/>
       <c r="AP30" s="90"/>
       <c r="AX30" s="51"/>
-    </row>
-    <row r="31" spans="1:54" s="43" customFormat="1" ht="16.5" customHeight="1">
+      <c r="BJ30" s="51"/>
+    </row>
+    <row r="31" spans="1:66" s="43" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>45</v>
       </c>
       <c r="N31" s="74">
         <v>177</v>
       </c>
       <c r="O31" s="64">
         <v>152</v>
       </c>
       <c r="P31" s="64">
         <v>188</v>
       </c>
       <c r="Q31" s="64">
         <v>156</v>
       </c>
       <c r="R31" s="64">
         <v>163</v>
       </c>
       <c r="S31" s="64">
         <v>188</v>
       </c>
       <c r="T31" s="64">
         <v>181</v>
       </c>
       <c r="U31" s="64">
@@ -10923,53 +11753,75 @@
       </c>
       <c r="AT31" s="28">
         <v>189</v>
       </c>
       <c r="AU31" s="28">
         <v>164</v>
       </c>
       <c r="AV31" s="51">
         <v>179</v>
       </c>
       <c r="AW31" s="51">
         <v>82</v>
       </c>
       <c r="AX31" s="51">
         <v>186</v>
       </c>
       <c r="AY31" s="28">
         <v>157</v>
       </c>
       <c r="AZ31" s="51">
         <v>190</v>
       </c>
       <c r="BA31" s="51">
         <v>187</v>
       </c>
-      <c r="BB31" s="51"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB31" s="51">
+        <v>231</v>
+      </c>
+      <c r="BC31" s="51">
+        <v>144</v>
+      </c>
+      <c r="BD31" s="51">
+        <v>149</v>
+      </c>
+      <c r="BE31" s="51">
+        <v>183</v>
+      </c>
+      <c r="BF31" s="51">
+        <v>174</v>
+      </c>
+      <c r="BG31" s="28"/>
+      <c r="BH31" s="51"/>
+      <c r="BI31" s="51"/>
+      <c r="BJ31" s="51"/>
+      <c r="BK31" s="28"/>
+      <c r="BL31" s="51"/>
+      <c r="BM31" s="51"/>
+      <c r="BN31" s="51"/>
+    </row>
+    <row r="32" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>18</v>
       </c>
       <c r="N32" s="64">
         <v>35</v>
       </c>
       <c r="O32" s="64">
         <v>50</v>
       </c>
       <c r="P32" s="64">
         <v>61</v>
       </c>
       <c r="Q32" s="64">
         <v>61</v>
       </c>
       <c r="R32" s="64">
         <v>40</v>
       </c>
       <c r="S32" s="64">
         <v>60</v>
       </c>
       <c r="T32" s="64">
         <v>57</v>
       </c>
       <c r="U32" s="64">
@@ -11049,53 +11901,75 @@
       </c>
       <c r="AT32" s="28">
         <v>58</v>
       </c>
       <c r="AU32" s="28">
         <v>51</v>
       </c>
       <c r="AV32" s="51">
         <v>57</v>
       </c>
       <c r="AW32" s="51">
         <v>8</v>
       </c>
       <c r="AX32" s="51">
         <v>46</v>
       </c>
       <c r="AY32" s="28">
         <v>47</v>
       </c>
       <c r="AZ32" s="51">
         <v>52</v>
       </c>
       <c r="BA32" s="51">
         <v>67</v>
       </c>
-      <c r="BB32" s="51"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB32" s="51">
+        <v>72</v>
+      </c>
+      <c r="BC32" s="51">
+        <v>44</v>
+      </c>
+      <c r="BD32" s="51">
+        <v>37</v>
+      </c>
+      <c r="BE32" s="51">
+        <v>55</v>
+      </c>
+      <c r="BF32" s="51">
+        <v>62</v>
+      </c>
+      <c r="BG32" s="28"/>
+      <c r="BH32" s="51"/>
+      <c r="BI32" s="51"/>
+      <c r="BJ32" s="51"/>
+      <c r="BK32" s="28"/>
+      <c r="BL32" s="51"/>
+      <c r="BM32" s="51"/>
+      <c r="BN32" s="51"/>
+    </row>
+    <row r="33" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>19</v>
       </c>
       <c r="N33" s="64">
         <v>12</v>
       </c>
       <c r="O33" s="64">
         <v>13</v>
       </c>
       <c r="P33" s="64">
         <v>19</v>
       </c>
       <c r="Q33" s="64">
         <v>7</v>
       </c>
       <c r="R33" s="64">
         <v>14</v>
       </c>
       <c r="S33" s="64">
         <v>16</v>
       </c>
       <c r="T33" s="64">
         <v>11</v>
       </c>
       <c r="U33" s="64">
@@ -11171,53 +12045,75 @@
       <c r="AS33" s="28">
         <v>15</v>
       </c>
       <c r="AT33" s="28">
         <v>14</v>
       </c>
       <c r="AU33" s="28">
         <v>9</v>
       </c>
       <c r="AV33" s="51">
         <v>12</v>
       </c>
       <c r="AW33" s="51"/>
       <c r="AX33" s="51">
         <v>10</v>
       </c>
       <c r="AY33" s="28">
         <v>12</v>
       </c>
       <c r="AZ33" s="51">
         <v>13</v>
       </c>
       <c r="BA33" s="51">
         <v>7</v>
       </c>
-      <c r="BB33" s="51"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB33" s="51">
+        <v>19</v>
+      </c>
+      <c r="BC33" s="51">
+        <v>10</v>
+      </c>
+      <c r="BD33" s="51">
+        <v>8</v>
+      </c>
+      <c r="BE33" s="51">
+        <v>15</v>
+      </c>
+      <c r="BF33" s="51">
+        <v>15</v>
+      </c>
+      <c r="BG33" s="28"/>
+      <c r="BH33" s="51"/>
+      <c r="BI33" s="51"/>
+      <c r="BJ33" s="51"/>
+      <c r="BK33" s="28"/>
+      <c r="BL33" s="51"/>
+      <c r="BM33" s="51"/>
+      <c r="BN33" s="51"/>
+    </row>
+    <row r="34" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>20</v>
       </c>
       <c r="N34" s="64">
         <v>6</v>
       </c>
       <c r="O34" s="64">
         <v>16</v>
       </c>
       <c r="P34" s="64">
         <v>7</v>
       </c>
       <c r="Q34" s="64">
         <v>6</v>
       </c>
       <c r="R34" s="64">
         <v>11</v>
       </c>
       <c r="S34" s="64">
         <v>7</v>
       </c>
       <c r="T34" s="64">
         <v>7</v>
       </c>
       <c r="U34" s="64">
@@ -11297,53 +12193,75 @@
       </c>
       <c r="AT34" s="28">
         <v>7</v>
       </c>
       <c r="AU34" s="28">
         <v>12</v>
       </c>
       <c r="AV34" s="51">
         <v>8</v>
       </c>
       <c r="AW34" s="51">
         <v>7</v>
       </c>
       <c r="AX34" s="51">
         <v>8</v>
       </c>
       <c r="AY34" s="28">
         <v>7</v>
       </c>
       <c r="AZ34" s="51">
         <v>8</v>
       </c>
       <c r="BA34" s="51">
         <v>10</v>
       </c>
-      <c r="BB34" s="51"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB34" s="51">
+        <v>6</v>
+      </c>
+      <c r="BC34" s="51">
+        <v>3</v>
+      </c>
+      <c r="BD34" s="51">
+        <v>5</v>
+      </c>
+      <c r="BE34" s="51">
+        <v>7</v>
+      </c>
+      <c r="BF34" s="51">
+        <v>9</v>
+      </c>
+      <c r="BG34" s="28"/>
+      <c r="BH34" s="51"/>
+      <c r="BI34" s="51"/>
+      <c r="BJ34" s="51"/>
+      <c r="BK34" s="28"/>
+      <c r="BL34" s="51"/>
+      <c r="BM34" s="51"/>
+      <c r="BN34" s="51"/>
+    </row>
+    <row r="35" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>21</v>
       </c>
       <c r="N35" s="64">
         <v>23</v>
       </c>
       <c r="O35" s="64">
         <v>9</v>
       </c>
       <c r="P35" s="64">
         <v>18</v>
       </c>
       <c r="Q35" s="64">
         <v>15</v>
       </c>
       <c r="R35" s="64">
         <v>14</v>
       </c>
       <c r="S35" s="64">
         <v>14</v>
       </c>
       <c r="T35" s="64">
         <v>15</v>
       </c>
       <c r="U35" s="64">
@@ -11423,53 +12341,75 @@
       </c>
       <c r="AT35" s="28">
         <v>19</v>
       </c>
       <c r="AU35" s="28">
         <v>20</v>
       </c>
       <c r="AV35" s="51">
         <v>19</v>
       </c>
       <c r="AW35" s="51">
         <v>15</v>
       </c>
       <c r="AX35" s="51">
         <v>24</v>
       </c>
       <c r="AY35" s="28">
         <v>17</v>
       </c>
       <c r="AZ35" s="51">
         <v>14</v>
       </c>
       <c r="BA35" s="51">
         <v>13</v>
       </c>
-      <c r="BB35" s="51"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB35" s="51">
+        <v>24</v>
+      </c>
+      <c r="BC35" s="51">
+        <v>13</v>
+      </c>
+      <c r="BD35" s="51">
+        <v>13</v>
+      </c>
+      <c r="BE35" s="51">
+        <v>22</v>
+      </c>
+      <c r="BF35" s="51">
+        <v>13</v>
+      </c>
+      <c r="BG35" s="28"/>
+      <c r="BH35" s="51"/>
+      <c r="BI35" s="51"/>
+      <c r="BJ35" s="51"/>
+      <c r="BK35" s="28"/>
+      <c r="BL35" s="51"/>
+      <c r="BM35" s="51"/>
+      <c r="BN35" s="51"/>
+    </row>
+    <row r="36" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>22</v>
       </c>
       <c r="N36" s="64">
         <v>13</v>
       </c>
       <c r="O36" s="64">
         <v>13</v>
       </c>
       <c r="P36" s="64">
         <v>14</v>
       </c>
       <c r="Q36" s="64">
         <v>10</v>
       </c>
       <c r="R36" s="64">
         <v>13</v>
       </c>
       <c r="S36" s="64">
         <v>15</v>
       </c>
       <c r="T36" s="64">
         <v>21</v>
       </c>
       <c r="U36" s="64">
@@ -11549,53 +12489,75 @@
       </c>
       <c r="AT36" s="28">
         <v>16</v>
       </c>
       <c r="AU36" s="28">
         <v>12</v>
       </c>
       <c r="AV36" s="51">
         <v>14</v>
       </c>
       <c r="AW36" s="51">
         <v>13</v>
       </c>
       <c r="AX36" s="51">
         <v>18</v>
       </c>
       <c r="AY36" s="28">
         <v>12</v>
       </c>
       <c r="AZ36" s="51">
         <v>16</v>
       </c>
       <c r="BA36" s="51">
         <v>12</v>
       </c>
-      <c r="BB36" s="51"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB36" s="51">
+        <v>18</v>
+      </c>
+      <c r="BC36" s="51">
+        <v>11</v>
+      </c>
+      <c r="BD36" s="51">
+        <v>13</v>
+      </c>
+      <c r="BE36" s="51">
+        <v>16</v>
+      </c>
+      <c r="BF36" s="51">
+        <v>18</v>
+      </c>
+      <c r="BG36" s="28"/>
+      <c r="BH36" s="51"/>
+      <c r="BI36" s="51"/>
+      <c r="BJ36" s="51"/>
+      <c r="BK36" s="28"/>
+      <c r="BL36" s="51"/>
+      <c r="BM36" s="51"/>
+      <c r="BN36" s="51"/>
+    </row>
+    <row r="37" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>23</v>
       </c>
       <c r="N37" s="64">
         <v>12</v>
       </c>
       <c r="O37" s="64">
         <v>13</v>
       </c>
       <c r="P37" s="64">
         <v>7</v>
       </c>
       <c r="Q37" s="64">
         <v>5</v>
       </c>
       <c r="R37" s="64">
         <v>19</v>
       </c>
       <c r="S37" s="64">
         <v>5</v>
       </c>
       <c r="T37" s="64">
         <v>11</v>
       </c>
       <c r="U37" s="64">
@@ -11675,53 +12637,75 @@
       </c>
       <c r="AT37" s="28">
         <v>14</v>
       </c>
       <c r="AU37" s="28">
         <v>7</v>
       </c>
       <c r="AV37" s="51">
         <v>7</v>
       </c>
       <c r="AW37" s="51">
         <v>11</v>
       </c>
       <c r="AX37" s="51">
         <v>15</v>
       </c>
       <c r="AY37" s="28">
         <v>5</v>
       </c>
       <c r="AZ37" s="51">
         <v>10</v>
       </c>
       <c r="BA37" s="51">
         <v>13</v>
       </c>
-      <c r="BB37" s="51"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB37" s="51">
+        <v>16</v>
+      </c>
+      <c r="BC37" s="51">
+        <v>11</v>
+      </c>
+      <c r="BD37" s="51">
+        <v>16</v>
+      </c>
+      <c r="BE37" s="51">
+        <v>8</v>
+      </c>
+      <c r="BF37" s="51">
+        <v>4</v>
+      </c>
+      <c r="BG37" s="28"/>
+      <c r="BH37" s="51"/>
+      <c r="BI37" s="51"/>
+      <c r="BJ37" s="51"/>
+      <c r="BK37" s="28"/>
+      <c r="BL37" s="51"/>
+      <c r="BM37" s="51"/>
+      <c r="BN37" s="51"/>
+    </row>
+    <row r="38" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>24</v>
       </c>
       <c r="N38" s="64">
         <v>9</v>
       </c>
       <c r="O38" s="64">
         <v>6</v>
       </c>
       <c r="P38" s="64">
         <v>12</v>
       </c>
       <c r="Q38" s="64">
         <v>12</v>
       </c>
       <c r="R38" s="64">
         <v>10</v>
       </c>
       <c r="S38" s="64">
         <v>13</v>
       </c>
       <c r="T38" s="64">
         <v>11</v>
       </c>
       <c r="U38" s="64">
@@ -11801,53 +12785,75 @@
       </c>
       <c r="AT38" s="28">
         <v>14</v>
       </c>
       <c r="AU38" s="28">
         <v>6</v>
       </c>
       <c r="AV38" s="51">
         <v>10</v>
       </c>
       <c r="AW38" s="51">
         <v>9</v>
       </c>
       <c r="AX38" s="51">
         <v>13</v>
       </c>
       <c r="AY38" s="28">
         <v>10</v>
       </c>
       <c r="AZ38" s="51">
         <v>11</v>
       </c>
       <c r="BA38" s="51">
         <v>10</v>
       </c>
-      <c r="BB38" s="51"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB38" s="51">
+        <v>11</v>
+      </c>
+      <c r="BC38" s="51">
+        <v>4</v>
+      </c>
+      <c r="BD38" s="51">
+        <v>8</v>
+      </c>
+      <c r="BE38" s="51">
+        <v>10</v>
+      </c>
+      <c r="BF38" s="51">
+        <v>8</v>
+      </c>
+      <c r="BG38" s="28"/>
+      <c r="BH38" s="51"/>
+      <c r="BI38" s="51"/>
+      <c r="BJ38" s="51"/>
+      <c r="BK38" s="28"/>
+      <c r="BL38" s="51"/>
+      <c r="BM38" s="51"/>
+      <c r="BN38" s="51"/>
+    </row>
+    <row r="39" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="64">
         <v>21</v>
       </c>
       <c r="O39" s="64">
         <v>13</v>
       </c>
       <c r="P39" s="64">
         <v>9</v>
       </c>
       <c r="Q39" s="64">
         <v>6</v>
       </c>
       <c r="R39" s="64">
         <v>17</v>
       </c>
       <c r="S39" s="64">
         <v>20</v>
       </c>
       <c r="T39" s="64">
         <v>16</v>
       </c>
       <c r="U39" s="64">
@@ -11927,53 +12933,75 @@
       </c>
       <c r="AT39" s="28">
         <v>10</v>
       </c>
       <c r="AU39" s="28">
         <v>18</v>
       </c>
       <c r="AV39" s="51">
         <v>16</v>
       </c>
       <c r="AW39" s="51">
         <v>2</v>
       </c>
       <c r="AX39" s="51">
         <v>8</v>
       </c>
       <c r="AY39" s="28">
         <v>10</v>
       </c>
       <c r="AZ39" s="51">
         <v>16</v>
       </c>
       <c r="BA39" s="51">
         <v>6</v>
       </c>
-      <c r="BB39" s="51"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB39" s="51">
+        <v>20</v>
+      </c>
+      <c r="BC39" s="51">
+        <v>15</v>
+      </c>
+      <c r="BD39" s="51">
+        <v>11</v>
+      </c>
+      <c r="BE39" s="51">
+        <v>16</v>
+      </c>
+      <c r="BF39" s="51">
+        <v>9</v>
+      </c>
+      <c r="BG39" s="28"/>
+      <c r="BH39" s="51"/>
+      <c r="BI39" s="51"/>
+      <c r="BJ39" s="51"/>
+      <c r="BK39" s="28"/>
+      <c r="BL39" s="51"/>
+      <c r="BM39" s="51"/>
+      <c r="BN39" s="51"/>
+    </row>
+    <row r="40" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>26</v>
       </c>
       <c r="N40" s="64">
         <v>31</v>
       </c>
       <c r="O40" s="64">
         <v>14</v>
       </c>
       <c r="P40" s="64">
         <v>32</v>
       </c>
       <c r="Q40" s="64">
         <v>26</v>
       </c>
       <c r="R40" s="64">
         <v>16</v>
       </c>
       <c r="S40" s="64">
         <v>26</v>
       </c>
       <c r="T40" s="64">
         <v>23</v>
       </c>
       <c r="U40" s="64">
@@ -12053,53 +13081,75 @@
       </c>
       <c r="AT40" s="28">
         <v>27</v>
       </c>
       <c r="AU40" s="28">
         <v>19</v>
       </c>
       <c r="AV40" s="51">
         <v>20</v>
       </c>
       <c r="AW40" s="51">
         <v>13</v>
       </c>
       <c r="AX40" s="51">
         <v>31</v>
       </c>
       <c r="AY40" s="28">
         <v>30</v>
       </c>
       <c r="AZ40" s="51">
         <v>34</v>
       </c>
       <c r="BA40" s="51">
         <v>35</v>
       </c>
-      <c r="BB40" s="51"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB40" s="51">
+        <v>37</v>
+      </c>
+      <c r="BC40" s="51">
+        <v>23</v>
+      </c>
+      <c r="BD40" s="51">
+        <v>30</v>
+      </c>
+      <c r="BE40" s="51">
+        <v>26</v>
+      </c>
+      <c r="BF40" s="51">
+        <v>26</v>
+      </c>
+      <c r="BG40" s="28"/>
+      <c r="BH40" s="51"/>
+      <c r="BI40" s="51"/>
+      <c r="BJ40" s="51"/>
+      <c r="BK40" s="28"/>
+      <c r="BL40" s="51"/>
+      <c r="BM40" s="51"/>
+      <c r="BN40" s="51"/>
+    </row>
+    <row r="41" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A41" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="46"/>
       <c r="C41" s="46"/>
       <c r="D41" s="46"/>
       <c r="E41" s="46"/>
       <c r="F41" s="46"/>
       <c r="G41" s="46"/>
       <c r="H41" s="46"/>
       <c r="I41" s="46"/>
       <c r="J41" s="46"/>
       <c r="K41" s="46"/>
       <c r="L41" s="46"/>
       <c r="M41" s="46"/>
       <c r="N41" s="71">
         <v>15</v>
       </c>
       <c r="O41" s="71">
         <v>5</v>
       </c>
       <c r="P41" s="71">
         <v>9</v>
       </c>
       <c r="Q41" s="71">
@@ -12191,234 +13241,302 @@
       </c>
       <c r="AT41" s="75">
         <v>10</v>
       </c>
       <c r="AU41" s="75">
         <v>10</v>
       </c>
       <c r="AV41" s="75">
         <v>16</v>
       </c>
       <c r="AW41" s="75">
         <v>4</v>
       </c>
       <c r="AX41" s="75">
         <v>13</v>
       </c>
       <c r="AY41" s="75">
         <v>7</v>
       </c>
       <c r="AZ41" s="75">
         <v>16</v>
       </c>
       <c r="BA41" s="75">
         <v>14</v>
       </c>
-      <c r="BB41" s="75"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BB41" s="75">
+        <v>8</v>
+      </c>
+      <c r="BC41" s="75">
+        <v>10</v>
+      </c>
+      <c r="BD41" s="75">
+        <v>8</v>
+      </c>
+      <c r="BE41" s="75">
+        <v>8</v>
+      </c>
+      <c r="BF41" s="75">
+        <v>10</v>
+      </c>
+      <c r="BG41" s="75"/>
+      <c r="BH41" s="75"/>
+      <c r="BI41" s="75"/>
+      <c r="BJ41" s="75"/>
+      <c r="BK41" s="75"/>
+      <c r="BL41" s="75"/>
+      <c r="BM41" s="75"/>
+      <c r="BN41" s="75"/>
+    </row>
+    <row r="42" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U42" s="44"/>
       <c r="AE42" s="49"/>
       <c r="AF42" s="49"/>
       <c r="AQ42" s="49"/>
       <c r="AR42" s="49"/>
-    </row>
-    <row r="43" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC42" s="49"/>
+      <c r="BD42" s="49"/>
+    </row>
+    <row r="43" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A43" s="50"/>
       <c r="U43" s="44"/>
       <c r="AE43" s="49"/>
       <c r="AF43" s="49"/>
       <c r="AQ43" s="49"/>
       <c r="AR43" s="49"/>
-    </row>
-    <row r="44" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC43" s="49"/>
+      <c r="BD43" s="49"/>
+    </row>
+    <row r="44" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U44" s="44"/>
       <c r="AE44" s="49"/>
       <c r="AF44" s="49"/>
       <c r="AQ44" s="49"/>
       <c r="AR44" s="49"/>
-    </row>
-    <row r="45" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC44" s="49"/>
+      <c r="BD44" s="49"/>
+    </row>
+    <row r="45" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U45" s="44"/>
       <c r="AE45" s="49"/>
       <c r="AF45" s="49"/>
       <c r="AQ45" s="49"/>
       <c r="AR45" s="49"/>
-    </row>
-    <row r="46" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC45" s="49"/>
+      <c r="BD45" s="49"/>
+    </row>
+    <row r="46" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U46" s="44"/>
       <c r="AE46" s="49"/>
       <c r="AF46" s="49"/>
       <c r="AQ46" s="49"/>
       <c r="AR46" s="49"/>
-    </row>
-    <row r="47" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC46" s="49"/>
+      <c r="BD46" s="49"/>
+    </row>
+    <row r="47" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U47" s="44"/>
       <c r="AE47" s="44"/>
       <c r="AQ47" s="44"/>
-    </row>
-    <row r="48" spans="1:54" s="43" customFormat="1" ht="11.25">
+      <c r="BC47" s="44"/>
+    </row>
+    <row r="48" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U48" s="44"/>
       <c r="AE48" s="49"/>
       <c r="AF48" s="49"/>
       <c r="AQ48" s="49"/>
       <c r="AR48" s="49"/>
-    </row>
-    <row r="49" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC48" s="49"/>
+      <c r="BD48" s="49"/>
+    </row>
+    <row r="49" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U49" s="44"/>
       <c r="AE49" s="49"/>
       <c r="AF49" s="49"/>
       <c r="AQ49" s="49"/>
       <c r="AR49" s="49"/>
-    </row>
-    <row r="50" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC49" s="49"/>
+      <c r="BD49" s="49"/>
+    </row>
+    <row r="50" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U50" s="44"/>
       <c r="AE50" s="49"/>
       <c r="AF50" s="49"/>
       <c r="AQ50" s="49"/>
       <c r="AR50" s="49"/>
-    </row>
-    <row r="51" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC50" s="49"/>
+      <c r="BD50" s="49"/>
+    </row>
+    <row r="51" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U51" s="44"/>
       <c r="AE51" s="49"/>
       <c r="AF51" s="49"/>
       <c r="AQ51" s="49"/>
       <c r="AR51" s="49"/>
-    </row>
-    <row r="52" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC51" s="49"/>
+      <c r="BD51" s="49"/>
+    </row>
+    <row r="52" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U52" s="44"/>
       <c r="AE52" s="49"/>
       <c r="AF52" s="49"/>
       <c r="AQ52" s="49"/>
       <c r="AR52" s="49"/>
-    </row>
-    <row r="53" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC52" s="49"/>
+      <c r="BD52" s="49"/>
+    </row>
+    <row r="53" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U53" s="44"/>
       <c r="AE53" s="49"/>
       <c r="AF53" s="49"/>
       <c r="AQ53" s="49"/>
       <c r="AR53" s="49"/>
-    </row>
-    <row r="54" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC53" s="49"/>
+      <c r="BD53" s="49"/>
+    </row>
+    <row r="54" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U54" s="44"/>
       <c r="AE54" s="49"/>
       <c r="AF54" s="49"/>
       <c r="AQ54" s="49"/>
       <c r="AR54" s="49"/>
-    </row>
-    <row r="55" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC54" s="49"/>
+      <c r="BD54" s="49"/>
+    </row>
+    <row r="55" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U55" s="44"/>
       <c r="AE55" s="49"/>
       <c r="AF55" s="49"/>
       <c r="AQ55" s="49"/>
       <c r="AR55" s="49"/>
-    </row>
-    <row r="56" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC55" s="49"/>
+      <c r="BD55" s="49"/>
+    </row>
+    <row r="56" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U56" s="44"/>
       <c r="AE56" s="49"/>
       <c r="AF56" s="49"/>
       <c r="AQ56" s="49"/>
       <c r="AR56" s="49"/>
-    </row>
-    <row r="57" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC56" s="49"/>
+      <c r="BD56" s="49"/>
+    </row>
+    <row r="57" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U57" s="44"/>
       <c r="AE57" s="49"/>
       <c r="AF57" s="49"/>
       <c r="AQ57" s="49"/>
       <c r="AR57" s="49"/>
-    </row>
-    <row r="58" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC57" s="49"/>
+      <c r="BD57" s="49"/>
+    </row>
+    <row r="58" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U58" s="44"/>
       <c r="AE58" s="49"/>
       <c r="AF58" s="49"/>
       <c r="AQ58" s="49"/>
       <c r="AR58" s="49"/>
-    </row>
-    <row r="59" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC58" s="49"/>
+      <c r="BD58" s="49"/>
+    </row>
+    <row r="59" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U59" s="44"/>
       <c r="AE59" s="49"/>
       <c r="AF59" s="49"/>
       <c r="AQ59" s="49"/>
       <c r="AR59" s="49"/>
-    </row>
-    <row r="60" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC59" s="49"/>
+      <c r="BD59" s="49"/>
+    </row>
+    <row r="60" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U60" s="44"/>
       <c r="AE60" s="49"/>
       <c r="AF60" s="49"/>
       <c r="AQ60" s="49"/>
       <c r="AR60" s="49"/>
-    </row>
-    <row r="61" spans="21:44" s="43" customFormat="1" ht="11.25">
+      <c r="BC60" s="49"/>
+      <c r="BD60" s="49"/>
+    </row>
+    <row r="61" spans="21:56" s="43" customFormat="1" ht="11.25">
       <c r="U61" s="44"/>
       <c r="AE61" s="49"/>
       <c r="AF61" s="49"/>
       <c r="AQ61" s="49"/>
       <c r="AR61" s="49"/>
-    </row>
-    <row r="62" spans="21:44">
+      <c r="BC61" s="49"/>
+      <c r="BD61" s="49"/>
+    </row>
+    <row r="62" spans="21:56">
       <c r="AE62" s="13"/>
       <c r="AF62" s="13"/>
       <c r="AQ62" s="13"/>
       <c r="AR62" s="13"/>
-    </row>
-    <row r="63" spans="21:44">
+      <c r="BC62" s="13"/>
+      <c r="BD62" s="13"/>
+    </row>
+    <row r="63" spans="21:56">
       <c r="AE63" s="13"/>
       <c r="AF63" s="13"/>
       <c r="AQ63" s="13"/>
       <c r="AR63" s="13"/>
-    </row>
-    <row r="64" spans="21:44">
+      <c r="BC63" s="13"/>
+      <c r="BD63" s="13"/>
+    </row>
+    <row r="64" spans="21:56">
       <c r="AE64" s="13"/>
       <c r="AF64" s="13"/>
       <c r="AQ64" s="13"/>
       <c r="AR64" s="13"/>
+      <c r="BC64" s="13"/>
+      <c r="BD64" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="BC4:BN4"/>
     <mergeCell ref="AQ4:BB4"/>
     <mergeCell ref="A6:AP6"/>
     <mergeCell ref="A18:AP18"/>
     <mergeCell ref="A30:AP30"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="AE4:AP4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO64"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI10" sqref="BI10"/>
+      <selection activeCell="BG45" sqref="BG45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="12"/>
     <col min="32" max="32" width="9.140625" style="12"/>
     <col min="44" max="44" width="9.140625" style="12"/>
     <col min="56" max="56" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="43" customFormat="1">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
@@ -12969,52 +14087,56 @@
       </c>
       <c r="AX7" s="28">
         <v>18</v>
       </c>
       <c r="AY7" s="28">
         <v>4</v>
       </c>
       <c r="AZ7" s="28">
         <v>7</v>
       </c>
       <c r="BA7" s="28">
         <v>8</v>
       </c>
       <c r="BB7" s="28">
         <v>2</v>
       </c>
       <c r="BC7" s="28">
         <v>11</v>
       </c>
       <c r="BD7" s="28">
         <v>5</v>
       </c>
       <c r="BE7" s="28">
         <v>13</v>
       </c>
-      <c r="BF7" s="51"/>
-      <c r="BG7" s="51"/>
+      <c r="BF7" s="28">
+        <v>6</v>
+      </c>
+      <c r="BG7" s="28">
+        <v>10</v>
+      </c>
       <c r="BH7" s="51"/>
       <c r="BI7" s="28"/>
       <c r="BJ7" s="28"/>
       <c r="BK7" s="28"/>
       <c r="BL7" s="28"/>
       <c r="BM7" s="28"/>
       <c r="BN7" s="28"/>
       <c r="BO7" s="28"/>
     </row>
     <row r="8" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
@@ -13126,52 +14248,56 @@
       </c>
       <c r="AX8" s="28">
         <v>8</v>
       </c>
       <c r="AY8" s="28">
         <v>1</v>
       </c>
       <c r="AZ8" s="28">
         <v>3</v>
       </c>
       <c r="BA8" s="28">
         <v>2</v>
       </c>
       <c r="BB8" s="28">
         <v>1</v>
       </c>
       <c r="BC8" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD8" s="28">
         <v>3</v>
       </c>
       <c r="BE8" s="28">
         <v>5</v>
       </c>
-      <c r="BF8" s="51"/>
-      <c r="BG8" s="51"/>
+      <c r="BF8" s="28">
+        <v>2</v>
+      </c>
+      <c r="BG8" s="28">
+        <v>3</v>
+      </c>
       <c r="BH8" s="51"/>
       <c r="BI8" s="59"/>
       <c r="BJ8" s="28"/>
       <c r="BK8" s="28"/>
       <c r="BL8" s="28"/>
       <c r="BM8" s="28"/>
       <c r="BN8" s="28"/>
       <c r="BO8" s="28"/>
     </row>
     <row r="9" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
@@ -13285,52 +14411,56 @@
       </c>
       <c r="AX9" s="28">
         <v>1</v>
       </c>
       <c r="AY9" s="28">
         <v>1</v>
       </c>
       <c r="AZ9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC9" s="28">
         <v>1</v>
       </c>
       <c r="BD9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE9" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BF9" s="67"/>
-      <c r="BG9" s="67"/>
+      <c r="BF9" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG9" s="28">
+        <v>1</v>
+      </c>
       <c r="BH9" s="67"/>
       <c r="BI9" s="59"/>
       <c r="BJ9" s="28"/>
       <c r="BK9" s="28"/>
       <c r="BL9" s="59"/>
       <c r="BM9" s="59"/>
       <c r="BN9" s="59"/>
       <c r="BO9" s="59"/>
     </row>
     <row r="10" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
@@ -13442,52 +14572,56 @@
       </c>
       <c r="AX10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC10" s="28">
         <v>1</v>
       </c>
       <c r="BD10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE10" s="28">
         <v>1</v>
       </c>
-      <c r="BF10" s="67"/>
-      <c r="BG10" s="51"/>
+      <c r="BF10" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG10" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH10" s="51"/>
       <c r="BI10" s="59"/>
       <c r="BJ10" s="59"/>
       <c r="BK10" s="59"/>
       <c r="BL10" s="59"/>
       <c r="BM10" s="59"/>
       <c r="BN10" s="59"/>
       <c r="BO10" s="59"/>
     </row>
     <row r="11" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
@@ -13601,52 +14735,56 @@
       </c>
       <c r="AX11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY11" s="28">
         <v>1</v>
       </c>
       <c r="AZ11" s="28">
         <v>1</v>
       </c>
       <c r="BA11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC11" s="28">
         <v>2</v>
       </c>
       <c r="BD11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE11" s="28">
         <v>1</v>
       </c>
-      <c r="BF11" s="67"/>
-      <c r="BG11" s="51"/>
+      <c r="BF11" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG11" s="28">
+        <v>1</v>
+      </c>
       <c r="BH11" s="67"/>
       <c r="BI11" s="59"/>
       <c r="BJ11" s="59"/>
       <c r="BK11" s="28"/>
       <c r="BL11" s="28"/>
       <c r="BM11" s="59"/>
       <c r="BN11" s="59"/>
       <c r="BO11" s="59"/>
     </row>
     <row r="12" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
@@ -13756,52 +14894,56 @@
       </c>
       <c r="AX12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA12" s="28">
         <v>1</v>
       </c>
       <c r="BB12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC12" s="28">
         <v>1</v>
       </c>
       <c r="BD12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE12" s="28">
         <v>1</v>
       </c>
-      <c r="BF12" s="51"/>
-      <c r="BG12" s="67"/>
+      <c r="BF12" s="28">
+        <v>1</v>
+      </c>
+      <c r="BG12" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH12" s="67"/>
       <c r="BI12" s="59"/>
       <c r="BJ12" s="59"/>
       <c r="BK12" s="59"/>
       <c r="BL12" s="59"/>
       <c r="BM12" s="28"/>
       <c r="BN12" s="59"/>
       <c r="BO12" s="28"/>
     </row>
     <row r="13" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
@@ -13915,52 +15057,56 @@
       </c>
       <c r="AX13" s="28">
         <v>1</v>
       </c>
       <c r="AY13" s="28">
         <v>1</v>
       </c>
       <c r="AZ13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA13" s="28">
         <v>2</v>
       </c>
       <c r="BB13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD13" s="28">
         <v>1</v>
       </c>
       <c r="BE13" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BF13" s="67"/>
-      <c r="BG13" s="67"/>
+      <c r="BF13" s="28">
+        <v>2</v>
+      </c>
+      <c r="BG13" s="28">
+        <v>1</v>
+      </c>
       <c r="BH13" s="67"/>
       <c r="BI13" s="59"/>
       <c r="BJ13" s="28"/>
       <c r="BK13" s="28"/>
       <c r="BL13" s="59"/>
       <c r="BM13" s="28"/>
       <c r="BN13" s="59"/>
       <c r="BO13" s="59"/>
     </row>
     <row r="14" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
@@ -14074,52 +15220,56 @@
       </c>
       <c r="AX14" s="28">
         <v>2</v>
       </c>
       <c r="AY14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB14" s="28">
         <v>1</v>
       </c>
       <c r="BC14" s="28">
         <v>1</v>
       </c>
       <c r="BD14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE14" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BF14" s="67"/>
-      <c r="BG14" s="51"/>
+      <c r="BF14" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG14" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH14" s="51"/>
       <c r="BI14" s="28"/>
       <c r="BJ14" s="28"/>
       <c r="BK14" s="59"/>
       <c r="BL14" s="59"/>
       <c r="BM14" s="59"/>
       <c r="BN14" s="28"/>
       <c r="BO14" s="59"/>
     </row>
     <row r="15" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
@@ -14231,52 +15381,56 @@
       </c>
       <c r="AX15" s="28">
         <v>1</v>
       </c>
       <c r="AY15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC15" s="28">
         <v>1</v>
       </c>
       <c r="BD15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE15" s="28">
         <v>1</v>
       </c>
-      <c r="BF15" s="67"/>
-      <c r="BG15" s="67"/>
+      <c r="BF15" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG15" s="28">
+        <v>2</v>
+      </c>
       <c r="BH15" s="67"/>
       <c r="BI15" s="59"/>
       <c r="BJ15" s="28"/>
       <c r="BK15" s="59"/>
       <c r="BL15" s="59"/>
       <c r="BM15" s="59"/>
       <c r="BN15" s="59"/>
       <c r="BO15" s="59"/>
     </row>
     <row r="16" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
@@ -14390,52 +15544,56 @@
       </c>
       <c r="AX16" s="28">
         <v>5</v>
       </c>
       <c r="AY16" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ16" s="28">
         <v>3</v>
       </c>
       <c r="BA16" s="28">
         <v>3</v>
       </c>
       <c r="BB16" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC16" s="28">
         <v>4</v>
       </c>
       <c r="BD16" s="28">
         <v>1</v>
       </c>
       <c r="BE16" s="28">
         <v>4</v>
       </c>
-      <c r="BF16" s="67"/>
-      <c r="BG16" s="51"/>
+      <c r="BF16" s="28">
+        <v>1</v>
+      </c>
+      <c r="BG16" s="28">
+        <v>2</v>
+      </c>
       <c r="BH16" s="51"/>
       <c r="BI16" s="59"/>
       <c r="BJ16" s="28"/>
       <c r="BK16" s="59"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="28"/>
       <c r="BN16" s="59"/>
       <c r="BO16" s="59"/>
     </row>
     <row r="17" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
@@ -14545,52 +15703,56 @@
       <c r="AW17" s="28">
         <v>1</v>
       </c>
       <c r="AX17" s="28"/>
       <c r="AY17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE17" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BF17" s="67"/>
-      <c r="BG17" s="67"/>
+      <c r="BF17" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG17" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH17" s="51"/>
       <c r="BI17" s="28"/>
       <c r="BJ17" s="28"/>
       <c r="BK17" s="59"/>
       <c r="BL17" s="59"/>
       <c r="BM17" s="59"/>
       <c r="BN17" s="59"/>
       <c r="BO17" s="59"/>
     </row>
     <row r="18" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A18" s="89" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="89"/>
       <c r="L18" s="89"/>
       <c r="M18" s="89"/>
@@ -14761,52 +15923,56 @@
       </c>
       <c r="AX19" s="28">
         <v>11</v>
       </c>
       <c r="AY19" s="28">
         <v>2</v>
       </c>
       <c r="AZ19" s="28">
         <v>5</v>
       </c>
       <c r="BA19" s="28">
         <v>3</v>
       </c>
       <c r="BB19" s="28">
         <v>1</v>
       </c>
       <c r="BC19" s="28">
         <v>5</v>
       </c>
       <c r="BD19" s="28">
         <v>4</v>
       </c>
       <c r="BE19" s="28">
         <v>7</v>
       </c>
-      <c r="BF19" s="51"/>
-      <c r="BG19" s="51"/>
+      <c r="BF19" s="28">
+        <v>2</v>
+      </c>
+      <c r="BG19" s="28">
+        <v>7</v>
+      </c>
       <c r="BH19" s="51"/>
       <c r="BI19" s="59"/>
       <c r="BJ19" s="28"/>
       <c r="BK19" s="28"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="28"/>
       <c r="BN19" s="28"/>
       <c r="BO19" s="28"/>
     </row>
     <row r="20" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="30"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="30"/>
@@ -14918,52 +16084,56 @@
       </c>
       <c r="AX20" s="28">
         <v>7</v>
       </c>
       <c r="AY20" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ20" s="28">
         <v>2</v>
       </c>
       <c r="BA20" s="28">
         <v>1</v>
       </c>
       <c r="BB20" s="28">
         <v>1</v>
       </c>
       <c r="BC20" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD20" s="28">
         <v>3</v>
       </c>
       <c r="BE20" s="28">
         <v>5</v>
       </c>
-      <c r="BF20" s="51"/>
-      <c r="BG20" s="51"/>
+      <c r="BF20" s="28">
+        <v>2</v>
+      </c>
+      <c r="BG20" s="28">
+        <v>2</v>
+      </c>
       <c r="BH20" s="51"/>
       <c r="BI20" s="59"/>
       <c r="BJ20" s="28"/>
       <c r="BK20" s="59"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="28"/>
       <c r="BN20" s="28"/>
       <c r="BO20" s="28"/>
     </row>
     <row r="21" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="31"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
@@ -15077,52 +16247,56 @@
       </c>
       <c r="AX21" s="28">
         <v>1</v>
       </c>
       <c r="AY21" s="28">
         <v>1</v>
       </c>
       <c r="AZ21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC21" s="28">
         <v>1</v>
       </c>
       <c r="BD21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE21" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF21" s="67"/>
-      <c r="BG21" s="67"/>
+      <c r="BF21" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG21" s="28">
+        <v>1</v>
+      </c>
       <c r="BH21" s="67"/>
       <c r="BI21" s="59"/>
       <c r="BJ21" s="28"/>
       <c r="BK21" s="28"/>
       <c r="BL21" s="59"/>
       <c r="BM21" s="59"/>
       <c r="BN21" s="59"/>
       <c r="BO21" s="59"/>
     </row>
     <row r="22" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
@@ -15230,52 +16404,56 @@
       </c>
       <c r="AX22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY22" s="28">
         <v>1</v>
       </c>
       <c r="AZ22" s="28">
         <v>1</v>
       </c>
       <c r="BA22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE22" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF22" s="67"/>
-      <c r="BG22" s="67"/>
+      <c r="BF22" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG22" s="28">
+        <v>1</v>
+      </c>
       <c r="BH22" s="67"/>
       <c r="BI22" s="59"/>
       <c r="BJ22" s="59"/>
       <c r="BK22" s="28"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="59"/>
       <c r="BN22" s="59"/>
       <c r="BO22" s="59"/>
     </row>
     <row r="23" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
@@ -15387,52 +16565,56 @@
       <c r="AW23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AX23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC23" s="28">
         <v>1</v>
       </c>
       <c r="BD23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE23" s="28"/>
-      <c r="BF23" s="67"/>
-      <c r="BG23" s="67"/>
+      <c r="BF23" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG23" s="28">
+        <v>2</v>
+      </c>
       <c r="BH23" s="67"/>
       <c r="BI23" s="59"/>
       <c r="BJ23" s="59"/>
       <c r="BK23" s="59"/>
       <c r="BL23" s="59"/>
       <c r="BM23" s="59"/>
       <c r="BN23" s="59"/>
       <c r="BO23" s="59"/>
     </row>
     <row r="24" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
@@ -15544,52 +16726,56 @@
       </c>
       <c r="AX24" s="28">
         <v>3</v>
       </c>
       <c r="AY24" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ24" s="28">
         <v>2</v>
       </c>
       <c r="BA24" s="28">
         <v>2</v>
       </c>
       <c r="BB24" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC24" s="28">
         <v>3</v>
       </c>
       <c r="BD24" s="28">
         <v>1</v>
       </c>
       <c r="BE24" s="28">
         <v>2</v>
       </c>
-      <c r="BF24" s="67"/>
-      <c r="BG24" s="51"/>
+      <c r="BF24" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG24" s="28">
+        <v>1</v>
+      </c>
       <c r="BH24" s="67"/>
       <c r="BI24" s="59"/>
       <c r="BJ24" s="28"/>
       <c r="BK24" s="59"/>
       <c r="BL24" s="28"/>
       <c r="BM24" s="28"/>
       <c r="BN24" s="59"/>
       <c r="BO24" s="59"/>
     </row>
     <row r="25" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
@@ -15703,52 +16889,56 @@
       </c>
       <c r="AX25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE25" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF25" s="67"/>
-      <c r="BG25" s="67"/>
+      <c r="BF25" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG25" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH25" s="67"/>
       <c r="BI25" s="59"/>
       <c r="BJ25" s="59"/>
       <c r="BK25" s="59"/>
       <c r="BL25" s="59"/>
       <c r="BM25" s="59"/>
       <c r="BN25" s="59"/>
       <c r="BO25" s="59"/>
     </row>
     <row r="26" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A26" s="90" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="90"/>
       <c r="C26" s="90"/>
       <c r="D26" s="90"/>
       <c r="E26" s="90"/>
       <c r="F26" s="90"/>
       <c r="G26" s="90"/>
       <c r="H26" s="90"/>
       <c r="I26" s="90"/>
       <c r="J26" s="90"/>
       <c r="K26" s="90"/>
       <c r="L26" s="90"/>
       <c r="M26" s="90"/>
@@ -15919,52 +17109,56 @@
       </c>
       <c r="AX27" s="28">
         <v>7</v>
       </c>
       <c r="AY27" s="28">
         <v>2</v>
       </c>
       <c r="AZ27" s="28">
         <v>2</v>
       </c>
       <c r="BA27" s="28">
         <v>5</v>
       </c>
       <c r="BB27" s="51">
         <v>1</v>
       </c>
       <c r="BC27" s="51">
         <v>6</v>
       </c>
       <c r="BD27" s="51">
         <v>1</v>
       </c>
       <c r="BE27" s="51">
         <v>6</v>
       </c>
-      <c r="BF27" s="51"/>
-      <c r="BG27" s="51"/>
+      <c r="BF27" s="51">
+        <v>4</v>
+      </c>
+      <c r="BG27" s="51">
+        <v>3</v>
+      </c>
       <c r="BH27" s="51"/>
       <c r="BI27" s="51"/>
       <c r="BJ27" s="28"/>
       <c r="BK27" s="28"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="28"/>
       <c r="BN27" s="51"/>
       <c r="BO27" s="51"/>
     </row>
     <row r="28" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="32"/>
       <c r="H28" s="32"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
@@ -16076,52 +17270,56 @@
       </c>
       <c r="AX28" s="28">
         <v>1</v>
       </c>
       <c r="AY28" s="28">
         <v>1</v>
       </c>
       <c r="AZ28" s="28">
         <v>1</v>
       </c>
       <c r="BA28" s="28">
         <v>1</v>
       </c>
       <c r="BB28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE28" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF28" s="67"/>
-      <c r="BG28" s="67"/>
+      <c r="BF28" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG28" s="51">
+        <v>1</v>
+      </c>
       <c r="BH28" s="67"/>
       <c r="BI28" s="59"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="28"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="28"/>
       <c r="BN28" s="67"/>
       <c r="BO28" s="59"/>
     </row>
     <row r="29" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
@@ -16235,52 +17433,56 @@
       </c>
       <c r="AX29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE29" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF29" s="67"/>
-      <c r="BG29" s="67"/>
+      <c r="BF29" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG29" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH29" s="67"/>
       <c r="BI29" s="59"/>
       <c r="BJ29" s="59"/>
       <c r="BK29" s="59"/>
       <c r="BL29" s="59"/>
       <c r="BM29" s="59"/>
       <c r="BN29" s="67"/>
       <c r="BO29" s="59"/>
     </row>
     <row r="30" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="31"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
@@ -16394,52 +17596,56 @@
       </c>
       <c r="AX30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB30" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC30" s="51">
         <v>1</v>
       </c>
       <c r="BD30" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE30" s="51">
         <v>1</v>
       </c>
-      <c r="BF30" s="67"/>
-      <c r="BG30" s="51"/>
+      <c r="BF30" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG30" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH30" s="51"/>
       <c r="BI30" s="59"/>
       <c r="BJ30" s="59"/>
       <c r="BK30" s="59"/>
       <c r="BL30" s="59"/>
       <c r="BM30" s="59"/>
       <c r="BN30" s="67"/>
       <c r="BO30" s="59"/>
     </row>
     <row r="31" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="31"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
@@ -16553,52 +17759,56 @@
       </c>
       <c r="AX31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB31" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC31" s="51">
         <v>2</v>
       </c>
       <c r="BD31" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE31" s="51">
         <v>1</v>
       </c>
-      <c r="BF31" s="67"/>
-      <c r="BG31" s="51"/>
+      <c r="BF31" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG31" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH31" s="67"/>
       <c r="BI31" s="59"/>
       <c r="BJ31" s="59"/>
       <c r="BK31" s="59"/>
       <c r="BL31" s="59"/>
       <c r="BM31" s="59"/>
       <c r="BN31" s="67"/>
       <c r="BO31" s="59"/>
     </row>
     <row r="32" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="31"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
@@ -16710,52 +17920,56 @@
       </c>
       <c r="AX32" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="28">
         <v>1</v>
       </c>
       <c r="BB32" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC32" s="51">
         <v>1</v>
       </c>
       <c r="BD32" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE32" s="51">
         <v>1</v>
       </c>
-      <c r="BF32" s="51"/>
-      <c r="BG32" s="67"/>
+      <c r="BF32" s="51">
+        <v>1</v>
+      </c>
+      <c r="BG32" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH32" s="67"/>
       <c r="BI32" s="59"/>
       <c r="BJ32" s="59"/>
       <c r="BK32" s="59"/>
       <c r="BL32" s="59"/>
       <c r="BM32" s="28"/>
       <c r="BN32" s="67"/>
       <c r="BO32" s="51"/>
     </row>
     <row r="33" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="31"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
@@ -16869,52 +18083,56 @@
       </c>
       <c r="AX33" s="28">
         <v>1</v>
       </c>
       <c r="AY33" s="28">
         <v>1</v>
       </c>
       <c r="AZ33" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="28">
         <v>2</v>
       </c>
       <c r="BB33" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC33" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD33" s="51">
         <v>1</v>
       </c>
       <c r="BE33" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF33" s="67"/>
-      <c r="BG33" s="67"/>
+      <c r="BF33" s="51">
+        <v>2</v>
+      </c>
+      <c r="BG33" s="51">
+        <v>1</v>
+      </c>
       <c r="BH33" s="67"/>
       <c r="BI33" s="59"/>
       <c r="BJ33" s="28"/>
       <c r="BK33" s="28"/>
       <c r="BL33" s="59"/>
       <c r="BM33" s="28"/>
       <c r="BN33" s="67"/>
       <c r="BO33" s="67"/>
     </row>
     <row r="34" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="30"/>
@@ -17028,52 +18246,56 @@
       </c>
       <c r="AX34" s="28">
         <v>2</v>
       </c>
       <c r="AY34" s="67" t="s">
         <v>13</v>
       </c>
       <c r="AZ34" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA34" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB34" s="51">
         <v>1</v>
       </c>
       <c r="BC34" s="51">
         <v>1</v>
       </c>
       <c r="BD34" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE34" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BF34" s="67"/>
-      <c r="BG34" s="51"/>
+      <c r="BF34" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG34" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH34" s="51"/>
       <c r="BI34" s="51"/>
       <c r="BJ34" s="28"/>
       <c r="BK34" s="67"/>
       <c r="BL34" s="59"/>
       <c r="BM34" s="59"/>
       <c r="BN34" s="51"/>
       <c r="BO34" s="67"/>
     </row>
     <row r="35" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="31"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
@@ -17187,52 +18409,56 @@
       </c>
       <c r="AX35" s="28">
         <v>1</v>
       </c>
       <c r="AY35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="AZ35" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA35" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE35" s="51">
         <v>1</v>
       </c>
-      <c r="BF35" s="67"/>
-      <c r="BG35" s="67"/>
+      <c r="BF35" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG35" s="59" t="s">
+        <v>13</v>
+      </c>
       <c r="BH35" s="67"/>
       <c r="BI35" s="59"/>
       <c r="BJ35" s="28"/>
       <c r="BK35" s="67"/>
       <c r="BL35" s="59"/>
       <c r="BM35" s="59"/>
       <c r="BN35" s="67"/>
       <c r="BO35" s="67"/>
     </row>
     <row r="36" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="32"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
@@ -17346,52 +18572,56 @@
       </c>
       <c r="AX36" s="28">
         <v>2</v>
       </c>
       <c r="AY36" s="67" t="s">
         <v>13</v>
       </c>
       <c r="AZ36" s="28">
         <v>1</v>
       </c>
       <c r="BA36" s="28">
         <v>1</v>
       </c>
       <c r="BB36" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC36" s="51">
         <v>1</v>
       </c>
       <c r="BD36" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE36" s="51">
         <v>2</v>
       </c>
-      <c r="BF36" s="67"/>
-      <c r="BG36" s="51"/>
+      <c r="BF36" s="51">
+        <v>1</v>
+      </c>
+      <c r="BG36" s="51">
+        <v>1</v>
+      </c>
       <c r="BH36" s="51"/>
       <c r="BI36" s="59"/>
       <c r="BJ36" s="28"/>
       <c r="BK36" s="67"/>
       <c r="BL36" s="28"/>
       <c r="BM36" s="28"/>
       <c r="BN36" s="67"/>
       <c r="BO36" s="67"/>
     </row>
     <row r="37" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A37" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
       <c r="F37" s="35"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="35"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
@@ -17501,52 +18731,56 @@
       </c>
       <c r="AX37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="AY37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="AZ37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BA37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BB37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BC37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BD37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BE37" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="BF37" s="72"/>
-      <c r="BG37" s="72"/>
+      <c r="BF37" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG37" s="72" t="s">
+        <v>13</v>
+      </c>
       <c r="BH37" s="72"/>
       <c r="BI37" s="75"/>
       <c r="BJ37" s="72"/>
       <c r="BK37" s="72"/>
       <c r="BL37" s="72"/>
       <c r="BM37" s="72"/>
       <c r="BN37" s="72"/>
       <c r="BO37" s="72"/>
     </row>
     <row r="38" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A38" s="37"/>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="32"/>
       <c r="H38" s="32"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="33"/>
       <c r="O38" s="33"/>
@@ -18126,61 +19360,61 @@
       <c r="AF59" s="49"/>
       <c r="AG59" s="49"/>
     </row>
     <row r="60" spans="1:63">
       <c r="AF60" s="49"/>
       <c r="AG60" s="49"/>
     </row>
     <row r="61" spans="1:63">
       <c r="AF61" s="49"/>
       <c r="AG61" s="49"/>
     </row>
     <row r="62" spans="1:63">
       <c r="AF62" s="13"/>
       <c r="AG62" s="13"/>
     </row>
     <row r="63" spans="1:63">
       <c r="AF63" s="13"/>
       <c r="AG63" s="13"/>
     </row>
     <row r="64" spans="1:63">
       <c r="AF64" s="13"/>
       <c r="AG64" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BD4:BO4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AQ26"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AF4:AQ4"/>
+    <mergeCell ref="BD4:BO4"/>
+    <mergeCell ref="AR4:BC4"/>
+    <mergeCell ref="A6:AQ6"/>
+    <mergeCell ref="A18:AQ18"/>
+    <mergeCell ref="A26:AQ26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Number of deaths</vt:lpstr>
       <vt:lpstr>Number of deaths by gender</vt:lpstr>