--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="24240" windowHeight="7185" tabRatio="846" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="Number of deaths by gender" sheetId="5" r:id="rId2"/>
     <sheet name="Number of infant deaths up to 1" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -636,91 +636,91 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1001,228 +1001,228 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BN71"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BJ30" sqref="BJ30"/>
+      <selection activeCell="BI7" sqref="BI7:BJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="12"/>
     <col min="31" max="31" width="9.140625" style="12"/>
     <col min="43" max="43" width="9.140625" style="12"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" style="12"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
     </row>
     <row r="2" spans="1:66">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="91"/>
-[...30 lines deleted...]
-      <c r="AG2" s="91"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
+      <c r="AF2" s="85"/>
+      <c r="AG2" s="85"/>
       <c r="AQ2"/>
       <c r="BC2"/>
     </row>
     <row r="3" spans="1:66" s="18" customFormat="1" ht="11.25">
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="19"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
       <c r="AE3" s="78"/>
       <c r="AH3" s="78"/>
       <c r="AL3" s="78"/>
       <c r="AP3" s="79"/>
       <c r="AQ3" s="78"/>
       <c r="AT3" s="78"/>
       <c r="AX3" s="78"/>
       <c r="BB3" s="79"/>
       <c r="BC3" s="78"/>
       <c r="BF3" s="78"/>
       <c r="BJ3" s="78"/>
       <c r="BN3" s="79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A4" s="92"/>
-      <c r="B4" s="94">
+      <c r="A4" s="86"/>
+      <c r="B4" s="88">
         <v>2021</v>
       </c>
-      <c r="C4" s="95"/>
-[...10 lines deleted...]
-      <c r="N4" s="95">
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89">
         <v>2022</v>
       </c>
-      <c r="O4" s="95"/>
-[...5 lines deleted...]
-      <c r="U4" s="97">
+      <c r="O4" s="89"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="91">
         <v>2023</v>
       </c>
-      <c r="V4" s="98"/>
-[...5 lines deleted...]
-      <c r="AB4" s="98"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92"/>
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
       <c r="AC4" s="46"/>
       <c r="AD4" s="46"/>
-      <c r="AE4" s="85">
+      <c r="AE4" s="93">
         <v>2024</v>
       </c>
-      <c r="AF4" s="86"/>
-[...10 lines deleted...]
-      <c r="AQ4" s="85">
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="94"/>
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="95"/>
+      <c r="AQ4" s="93">
         <v>2025</v>
       </c>
-      <c r="AR4" s="86"/>
-[...10 lines deleted...]
-      <c r="BC4" s="85">
+      <c r="AR4" s="94"/>
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="94"/>
+      <c r="AX4" s="94"/>
+      <c r="AY4" s="94"/>
+      <c r="AZ4" s="94"/>
+      <c r="BA4" s="94"/>
+      <c r="BB4" s="95"/>
+      <c r="BC4" s="93">
         <v>2026</v>
       </c>
-      <c r="BD4" s="86"/>
-[...9 lines deleted...]
-      <c r="BN4" s="87"/>
+      <c r="BD4" s="94"/>
+      <c r="BE4" s="94"/>
+      <c r="BF4" s="94"/>
+      <c r="BG4" s="94"/>
+      <c r="BH4" s="94"/>
+      <c r="BI4" s="94"/>
+      <c r="BJ4" s="94"/>
+      <c r="BK4" s="94"/>
+      <c r="BL4" s="94"/>
+      <c r="BM4" s="94"/>
+      <c r="BN4" s="95"/>
     </row>
     <row r="5" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A5" s="93"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -1376,118 +1376,118 @@
         <v>40</v>
       </c>
       <c r="BH5" s="24" t="s">
         <v>29</v>
       </c>
       <c r="BI5" s="24" t="s">
         <v>30</v>
       </c>
       <c r="BJ5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="BK5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="BL5" s="24" t="s">
         <v>33</v>
       </c>
       <c r="BM5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="BN5" s="24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A6" s="88" t="s">
+      <c r="A6" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="88"/>
-[...63 lines deleted...]
-      <c r="BN6" s="88"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
+      <c r="M6" s="96"/>
+      <c r="N6" s="96"/>
+      <c r="O6" s="96"/>
+      <c r="P6" s="96"/>
+      <c r="Q6" s="96"/>
+      <c r="R6" s="96"/>
+      <c r="S6" s="96"/>
+      <c r="T6" s="96"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="96"/>
+      <c r="W6" s="96"/>
+      <c r="X6" s="96"/>
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="96"/>
+      <c r="AA6" s="96"/>
+      <c r="AB6" s="96"/>
+      <c r="AC6" s="96"/>
+      <c r="AD6" s="96"/>
+      <c r="AE6" s="96"/>
+      <c r="AF6" s="96"/>
+      <c r="AG6" s="96"/>
+      <c r="AH6" s="96"/>
+      <c r="AI6" s="96"/>
+      <c r="AJ6" s="96"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="96"/>
+      <c r="AM6" s="96"/>
+      <c r="AN6" s="96"/>
+      <c r="AO6" s="96"/>
+      <c r="AP6" s="96"/>
+      <c r="AQ6" s="96"/>
+      <c r="AR6" s="96"/>
+      <c r="AS6" s="96"/>
+      <c r="AT6" s="96"/>
+      <c r="AU6" s="96"/>
+      <c r="AV6" s="96"/>
+      <c r="AW6" s="96"/>
+      <c r="AX6" s="96"/>
+      <c r="AY6" s="96"/>
+      <c r="AZ6" s="96"/>
+      <c r="BA6" s="96"/>
+      <c r="BB6" s="96"/>
+      <c r="BC6" s="96"/>
+      <c r="BD6" s="96"/>
+      <c r="BE6" s="96"/>
+      <c r="BF6" s="96"/>
+      <c r="BG6" s="96"/>
+      <c r="BH6" s="96"/>
+      <c r="BI6" s="96"/>
+      <c r="BJ6" s="96"/>
+      <c r="BK6" s="96"/>
+      <c r="BL6" s="96"/>
+      <c r="BM6" s="96"/>
+      <c r="BN6" s="96"/>
     </row>
     <row r="7" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="30"/>
       <c r="C7" s="30"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="27"/>
       <c r="I7" s="30"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
       <c r="N7" s="55">
         <v>412</v>
       </c>
       <c r="O7" s="56">
         <v>393</v>
       </c>
       <c r="P7" s="56">
         <v>439</v>
@@ -1596,52 +1596,56 @@
       </c>
       <c r="AY7" s="28">
         <v>395</v>
       </c>
       <c r="AZ7" s="28">
         <v>422</v>
       </c>
       <c r="BA7" s="28">
         <v>420</v>
       </c>
       <c r="BB7" s="28">
         <v>494</v>
       </c>
       <c r="BC7" s="28">
         <v>369</v>
       </c>
       <c r="BD7" s="28">
         <v>347</v>
       </c>
       <c r="BE7" s="28">
         <v>424</v>
       </c>
       <c r="BF7" s="28">
         <v>401</v>
       </c>
-      <c r="BG7" s="82"/>
-      <c r="BH7" s="28"/>
+      <c r="BG7" s="51">
+        <v>385</v>
+      </c>
+      <c r="BH7" s="51">
+        <v>455</v>
+      </c>
       <c r="BI7" s="28"/>
       <c r="BJ7" s="28"/>
       <c r="BK7" s="28"/>
       <c r="BL7" s="28"/>
       <c r="BM7" s="28"/>
       <c r="BN7" s="28"/>
     </row>
     <row r="8" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="60">
         <v>97</v>
@@ -1756,52 +1760,56 @@
       </c>
       <c r="AY8" s="28">
         <v>107</v>
       </c>
       <c r="AZ8" s="28">
         <v>112</v>
       </c>
       <c r="BA8" s="28">
         <v>136</v>
       </c>
       <c r="BB8" s="28">
         <v>142</v>
       </c>
       <c r="BC8" s="28">
         <v>125</v>
       </c>
       <c r="BD8" s="28">
         <v>94</v>
       </c>
       <c r="BE8" s="28">
         <v>124</v>
       </c>
       <c r="BF8" s="28">
         <v>116</v>
       </c>
-      <c r="BG8" s="82"/>
-      <c r="BH8" s="28"/>
+      <c r="BG8" s="51">
+        <v>122</v>
+      </c>
+      <c r="BH8" s="51">
+        <v>130</v>
+      </c>
       <c r="BI8" s="28"/>
       <c r="BJ8" s="28"/>
       <c r="BK8" s="28"/>
       <c r="BL8" s="28"/>
       <c r="BM8" s="28"/>
       <c r="BN8" s="28"/>
     </row>
     <row r="9" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="27"/>
       <c r="I9" s="30"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="60">
         <v>21</v>
@@ -1916,52 +1924,56 @@
       </c>
       <c r="AY9" s="28">
         <v>27</v>
       </c>
       <c r="AZ9" s="28">
         <v>30</v>
       </c>
       <c r="BA9" s="28">
         <v>21</v>
       </c>
       <c r="BB9" s="28">
         <v>41</v>
       </c>
       <c r="BC9" s="28">
         <v>24</v>
       </c>
       <c r="BD9" s="28">
         <v>25</v>
       </c>
       <c r="BE9" s="28">
         <v>28</v>
       </c>
       <c r="BF9" s="28">
         <v>29</v>
       </c>
-      <c r="BG9" s="82"/>
-      <c r="BH9" s="28"/>
+      <c r="BG9" s="51">
+        <v>21</v>
+      </c>
+      <c r="BH9" s="51">
+        <v>35</v>
+      </c>
       <c r="BI9" s="28"/>
       <c r="BJ9" s="28"/>
       <c r="BK9" s="28"/>
       <c r="BL9" s="28"/>
       <c r="BM9" s="28"/>
       <c r="BN9" s="28"/>
     </row>
     <row r="10" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="27"/>
       <c r="I10" s="30"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="60">
         <v>26</v>
@@ -2076,52 +2088,56 @@
       </c>
       <c r="AY10" s="28">
         <v>16</v>
       </c>
       <c r="AZ10" s="28">
         <v>21</v>
       </c>
       <c r="BA10" s="28">
         <v>23</v>
       </c>
       <c r="BB10" s="28">
         <v>18</v>
       </c>
       <c r="BC10" s="28">
         <v>18</v>
       </c>
       <c r="BD10" s="28">
         <v>11</v>
       </c>
       <c r="BE10" s="28">
         <v>16</v>
       </c>
       <c r="BF10" s="28">
         <v>19</v>
       </c>
-      <c r="BG10" s="82"/>
-      <c r="BH10" s="28"/>
+      <c r="BG10" s="51">
+        <v>18</v>
+      </c>
+      <c r="BH10" s="51">
+        <v>29</v>
+      </c>
       <c r="BI10" s="28"/>
       <c r="BJ10" s="28"/>
       <c r="BK10" s="28"/>
       <c r="BL10" s="28"/>
       <c r="BM10" s="28"/>
       <c r="BN10" s="28"/>
     </row>
     <row r="11" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="27"/>
       <c r="I11" s="30"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="60">
         <v>56</v>
@@ -2236,52 +2252,56 @@
       </c>
       <c r="AY11" s="28">
         <v>43</v>
       </c>
       <c r="AZ11" s="28">
         <v>41</v>
       </c>
       <c r="BA11" s="28">
         <v>31</v>
       </c>
       <c r="BB11" s="28">
         <v>43</v>
       </c>
       <c r="BC11" s="28">
         <v>34</v>
       </c>
       <c r="BD11" s="28">
         <v>34</v>
       </c>
       <c r="BE11" s="28">
         <v>51</v>
       </c>
       <c r="BF11" s="28">
         <v>31</v>
       </c>
-      <c r="BG11" s="82"/>
-      <c r="BH11" s="28"/>
+      <c r="BG11" s="51">
+        <v>37</v>
+      </c>
+      <c r="BH11" s="51">
+        <v>33</v>
+      </c>
       <c r="BI11" s="28"/>
       <c r="BJ11" s="28"/>
       <c r="BK11" s="28"/>
       <c r="BL11" s="28"/>
       <c r="BM11" s="28"/>
       <c r="BN11" s="28"/>
     </row>
     <row r="12" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="27"/>
       <c r="I12" s="30"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="60">
         <v>32</v>
@@ -2396,52 +2416,56 @@
       </c>
       <c r="AY12" s="28">
         <v>34</v>
       </c>
       <c r="AZ12" s="28">
         <v>38</v>
       </c>
       <c r="BA12" s="28">
         <v>29</v>
       </c>
       <c r="BB12" s="28">
         <v>36</v>
       </c>
       <c r="BC12" s="28">
         <v>27</v>
       </c>
       <c r="BD12" s="28">
         <v>32</v>
       </c>
       <c r="BE12" s="28">
         <v>39</v>
       </c>
       <c r="BF12" s="28">
         <v>45</v>
       </c>
-      <c r="BG12" s="82"/>
-      <c r="BH12" s="28"/>
+      <c r="BG12" s="51">
+        <v>25</v>
+      </c>
+      <c r="BH12" s="51">
+        <v>39</v>
+      </c>
       <c r="BI12" s="28"/>
       <c r="BJ12" s="28"/>
       <c r="BK12" s="28"/>
       <c r="BL12" s="28"/>
       <c r="BM12" s="28"/>
       <c r="BN12" s="28"/>
     </row>
     <row r="13" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="27"/>
       <c r="I13" s="30"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="62">
         <v>27</v>
@@ -2556,52 +2580,56 @@
       </c>
       <c r="AY13" s="28">
         <v>25</v>
       </c>
       <c r="AZ13" s="28">
         <v>22</v>
       </c>
       <c r="BA13" s="28">
         <v>28</v>
       </c>
       <c r="BB13" s="28">
         <v>34</v>
       </c>
       <c r="BC13" s="28">
         <v>24</v>
       </c>
       <c r="BD13" s="28">
         <v>34</v>
       </c>
       <c r="BE13" s="28">
         <v>24</v>
       </c>
       <c r="BF13" s="28">
         <v>23</v>
       </c>
-      <c r="BG13" s="82"/>
-      <c r="BH13" s="28"/>
+      <c r="BG13" s="51">
+        <v>22</v>
+      </c>
+      <c r="BH13" s="51">
+        <v>24</v>
+      </c>
       <c r="BI13" s="28"/>
       <c r="BJ13" s="28"/>
       <c r="BK13" s="28"/>
       <c r="BL13" s="28"/>
       <c r="BM13" s="28"/>
       <c r="BN13" s="28"/>
     </row>
     <row r="14" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="27"/>
       <c r="I14" s="30"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="62">
         <v>18</v>
@@ -2716,52 +2744,56 @@
       </c>
       <c r="AY14" s="28">
         <v>22</v>
       </c>
       <c r="AZ14" s="28">
         <v>21</v>
       </c>
       <c r="BA14" s="28">
         <v>27</v>
       </c>
       <c r="BB14" s="28">
         <v>30</v>
       </c>
       <c r="BC14" s="28">
         <v>15</v>
       </c>
       <c r="BD14" s="28">
         <v>16</v>
       </c>
       <c r="BE14" s="28">
         <v>18</v>
       </c>
       <c r="BF14" s="28">
         <v>20</v>
       </c>
-      <c r="BG14" s="82"/>
-      <c r="BH14" s="28"/>
+      <c r="BG14" s="51">
+        <v>21</v>
+      </c>
+      <c r="BH14" s="51">
+        <v>25</v>
+      </c>
       <c r="BI14" s="28"/>
       <c r="BJ14" s="28"/>
       <c r="BK14" s="28"/>
       <c r="BL14" s="28"/>
       <c r="BM14" s="28"/>
       <c r="BN14" s="28"/>
     </row>
     <row r="15" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="62">
         <v>38</v>
@@ -2876,52 +2908,56 @@
       </c>
       <c r="AY15" s="28">
         <v>30</v>
       </c>
       <c r="AZ15" s="28">
         <v>31</v>
       </c>
       <c r="BA15" s="28">
         <v>28</v>
       </c>
       <c r="BB15" s="28">
         <v>42</v>
       </c>
       <c r="BC15" s="28">
         <v>33</v>
       </c>
       <c r="BD15" s="28">
         <v>20</v>
       </c>
       <c r="BE15" s="28">
         <v>40</v>
       </c>
       <c r="BF15" s="28">
         <v>25</v>
       </c>
-      <c r="BG15" s="82"/>
-      <c r="BH15" s="28"/>
+      <c r="BG15" s="51">
+        <v>27</v>
+      </c>
+      <c r="BH15" s="51">
+        <v>45</v>
+      </c>
       <c r="BI15" s="28"/>
       <c r="BJ15" s="28"/>
       <c r="BK15" s="28"/>
       <c r="BL15" s="28"/>
       <c r="BM15" s="28"/>
       <c r="BN15" s="28"/>
     </row>
     <row r="16" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="27"/>
       <c r="I16" s="30"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="62">
         <v>67</v>
@@ -3036,52 +3072,56 @@
       </c>
       <c r="AY16" s="28">
         <v>64</v>
       </c>
       <c r="AZ16" s="28">
         <v>63</v>
       </c>
       <c r="BA16" s="28">
         <v>67</v>
       </c>
       <c r="BB16" s="28">
         <v>88</v>
       </c>
       <c r="BC16" s="28">
         <v>48</v>
       </c>
       <c r="BD16" s="28">
         <v>63</v>
       </c>
       <c r="BE16" s="28">
         <v>59</v>
       </c>
       <c r="BF16" s="28">
         <v>68</v>
       </c>
-      <c r="BG16" s="82"/>
-      <c r="BH16" s="28"/>
+      <c r="BG16" s="51">
+        <v>63</v>
+      </c>
+      <c r="BH16" s="51">
+        <v>68</v>
+      </c>
       <c r="BI16" s="28"/>
       <c r="BJ16" s="28"/>
       <c r="BK16" s="28"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="28"/>
       <c r="BN16" s="28"/>
     </row>
     <row r="17" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="27"/>
       <c r="I17" s="30"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="62">
         <v>30</v>
@@ -3196,128 +3236,132 @@
       </c>
       <c r="AY17" s="28">
         <v>27</v>
       </c>
       <c r="AZ17" s="28">
         <v>43</v>
       </c>
       <c r="BA17" s="28">
         <v>30</v>
       </c>
       <c r="BB17" s="28">
         <v>20</v>
       </c>
       <c r="BC17" s="28">
         <v>21</v>
       </c>
       <c r="BD17" s="28">
         <v>18</v>
       </c>
       <c r="BE17" s="28">
         <v>25</v>
       </c>
       <c r="BF17" s="28">
         <v>25</v>
       </c>
-      <c r="BG17" s="82"/>
-      <c r="BH17" s="28"/>
+      <c r="BG17" s="51">
+        <v>29</v>
+      </c>
+      <c r="BH17" s="51">
+        <v>27</v>
+      </c>
       <c r="BI17" s="28"/>
       <c r="BJ17" s="28"/>
       <c r="BK17" s="28"/>
       <c r="BL17" s="28"/>
       <c r="BM17" s="28"/>
       <c r="BN17" s="28"/>
     </row>
     <row r="18" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A18" s="89" t="s">
+      <c r="A18" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="89"/>
-[...63 lines deleted...]
-      <c r="BN18" s="89"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
+      <c r="L18" s="97"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="97"/>
+      <c r="O18" s="97"/>
+      <c r="P18" s="97"/>
+      <c r="Q18" s="97"/>
+      <c r="R18" s="97"/>
+      <c r="S18" s="97"/>
+      <c r="T18" s="97"/>
+      <c r="U18" s="97"/>
+      <c r="V18" s="97"/>
+      <c r="W18" s="97"/>
+      <c r="X18" s="97"/>
+      <c r="Y18" s="97"/>
+      <c r="Z18" s="97"/>
+      <c r="AA18" s="97"/>
+      <c r="AB18" s="97"/>
+      <c r="AC18" s="97"/>
+      <c r="AD18" s="97"/>
+      <c r="AE18" s="97"/>
+      <c r="AF18" s="97"/>
+      <c r="AG18" s="97"/>
+      <c r="AH18" s="97"/>
+      <c r="AI18" s="97"/>
+      <c r="AJ18" s="97"/>
+      <c r="AK18" s="97"/>
+      <c r="AL18" s="97"/>
+      <c r="AM18" s="97"/>
+      <c r="AN18" s="97"/>
+      <c r="AO18" s="97"/>
+      <c r="AP18" s="97"/>
+      <c r="AQ18" s="97"/>
+      <c r="AR18" s="97"/>
+      <c r="AS18" s="97"/>
+      <c r="AT18" s="97"/>
+      <c r="AU18" s="97"/>
+      <c r="AV18" s="97"/>
+      <c r="AW18" s="97"/>
+      <c r="AX18" s="97"/>
+      <c r="AY18" s="97"/>
+      <c r="AZ18" s="97"/>
+      <c r="BA18" s="97"/>
+      <c r="BB18" s="97"/>
+      <c r="BC18" s="97"/>
+      <c r="BD18" s="97"/>
+      <c r="BE18" s="97"/>
+      <c r="BF18" s="97"/>
+      <c r="BG18" s="97"/>
+      <c r="BH18" s="97"/>
+      <c r="BI18" s="97"/>
+      <c r="BJ18" s="97"/>
+      <c r="BK18" s="97"/>
+      <c r="BL18" s="97"/>
+      <c r="BM18" s="97"/>
+      <c r="BN18" s="97"/>
     </row>
     <row r="19" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="32"/>
       <c r="I19" s="31"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="63">
         <v>174</v>
       </c>
       <c r="O19" s="56">
         <v>167</v>
       </c>
       <c r="P19" s="56">
         <v>205</v>
@@ -3426,52 +3470,56 @@
       </c>
       <c r="AY19" s="28">
         <v>178</v>
       </c>
       <c r="AZ19" s="28">
         <v>202</v>
       </c>
       <c r="BA19" s="28">
         <v>191</v>
       </c>
       <c r="BB19" s="28">
         <v>239</v>
       </c>
       <c r="BC19" s="28">
         <v>195</v>
       </c>
       <c r="BD19" s="28">
         <v>160</v>
       </c>
       <c r="BE19" s="28">
         <v>212</v>
       </c>
       <c r="BF19" s="28">
         <v>192</v>
       </c>
-      <c r="BG19" s="82"/>
-      <c r="BH19" s="28"/>
+      <c r="BG19" s="51">
+        <v>181</v>
+      </c>
+      <c r="BH19" s="51">
+        <v>229</v>
+      </c>
       <c r="BI19" s="28"/>
       <c r="BJ19" s="28"/>
       <c r="BK19" s="28"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="28"/>
       <c r="BN19" s="28"/>
     </row>
     <row r="20" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="32"/>
       <c r="I20" s="31"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
       <c r="N20" s="56">
         <v>79</v>
@@ -3586,52 +3634,56 @@
       </c>
       <c r="AY20" s="28">
         <v>85</v>
       </c>
       <c r="AZ20" s="28">
         <v>93</v>
       </c>
       <c r="BA20" s="28">
         <v>105</v>
       </c>
       <c r="BB20" s="28">
         <v>117</v>
       </c>
       <c r="BC20" s="28">
         <v>107</v>
       </c>
       <c r="BD20" s="28">
         <v>76</v>
       </c>
       <c r="BE20" s="28">
         <v>104</v>
       </c>
       <c r="BF20" s="28">
         <v>98</v>
       </c>
-      <c r="BG20" s="82"/>
-      <c r="BH20" s="28"/>
+      <c r="BG20" s="51">
+        <v>104</v>
+      </c>
+      <c r="BH20" s="51">
+        <v>113</v>
+      </c>
       <c r="BI20" s="28"/>
       <c r="BJ20" s="28"/>
       <c r="BK20" s="28"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="28"/>
       <c r="BN20" s="28"/>
     </row>
     <row r="21" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="56">
         <v>19</v>
@@ -3746,52 +3798,56 @@
       </c>
       <c r="AY21" s="28">
         <v>27</v>
       </c>
       <c r="AZ21" s="28">
         <v>30</v>
       </c>
       <c r="BA21" s="28">
         <v>19</v>
       </c>
       <c r="BB21" s="28">
         <v>39</v>
       </c>
       <c r="BC21" s="28">
         <v>23</v>
       </c>
       <c r="BD21" s="28">
         <v>25</v>
       </c>
       <c r="BE21" s="28">
         <v>26</v>
       </c>
       <c r="BF21" s="28">
         <v>28</v>
       </c>
-      <c r="BG21" s="82"/>
-      <c r="BH21" s="28"/>
+      <c r="BG21" s="51">
+        <v>21</v>
+      </c>
+      <c r="BH21" s="51">
+        <v>35</v>
+      </c>
       <c r="BI21" s="28"/>
       <c r="BJ21" s="28"/>
       <c r="BK21" s="28"/>
       <c r="BL21" s="28"/>
       <c r="BM21" s="28"/>
       <c r="BN21" s="28"/>
     </row>
     <row r="22" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="32"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="56">
         <v>20</v>
@@ -3906,52 +3962,56 @@
       </c>
       <c r="AY22" s="28">
         <v>12</v>
       </c>
       <c r="AZ22" s="28">
         <v>10</v>
       </c>
       <c r="BA22" s="28">
         <v>8</v>
       </c>
       <c r="BB22" s="28">
         <v>10</v>
       </c>
       <c r="BC22" s="28">
         <v>11</v>
       </c>
       <c r="BD22" s="28">
         <v>9</v>
       </c>
       <c r="BE22" s="28">
         <v>18</v>
       </c>
       <c r="BF22" s="28">
         <v>10</v>
       </c>
-      <c r="BG22" s="82"/>
-      <c r="BH22" s="28"/>
+      <c r="BG22" s="51">
+        <v>11</v>
+      </c>
+      <c r="BH22" s="51">
+        <v>6</v>
+      </c>
       <c r="BI22" s="28"/>
       <c r="BJ22" s="28"/>
       <c r="BK22" s="28"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="28"/>
       <c r="BN22" s="28"/>
     </row>
     <row r="23" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="32"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="56">
         <v>22</v>
@@ -4066,52 +4126,56 @@
       </c>
       <c r="AY23" s="28">
         <v>13</v>
       </c>
       <c r="AZ23" s="28">
         <v>17</v>
       </c>
       <c r="BA23" s="28">
         <v>16</v>
       </c>
       <c r="BB23" s="28">
         <v>26</v>
       </c>
       <c r="BC23" s="28">
         <v>25</v>
       </c>
       <c r="BD23" s="28">
         <v>11</v>
       </c>
       <c r="BE23" s="28">
         <v>26</v>
       </c>
       <c r="BF23" s="28">
         <v>13</v>
       </c>
-      <c r="BG23" s="82"/>
-      <c r="BH23" s="28"/>
+      <c r="BG23" s="51">
+        <v>14</v>
+      </c>
+      <c r="BH23" s="51">
+        <v>30</v>
+      </c>
       <c r="BI23" s="28"/>
       <c r="BJ23" s="28"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="28"/>
       <c r="BN23" s="28"/>
     </row>
     <row r="24" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="32"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="56">
         <v>22</v>
@@ -4226,52 +4290,56 @@
       </c>
       <c r="AY24" s="28">
         <v>29</v>
       </c>
       <c r="AZ24" s="28">
         <v>35</v>
       </c>
       <c r="BA24" s="28">
         <v>28</v>
       </c>
       <c r="BB24" s="28">
         <v>37</v>
       </c>
       <c r="BC24" s="28">
         <v>20</v>
       </c>
       <c r="BD24" s="28">
         <v>29</v>
       </c>
       <c r="BE24" s="28">
         <v>28</v>
       </c>
       <c r="BF24" s="28">
         <v>33</v>
       </c>
-      <c r="BG24" s="82"/>
-      <c r="BH24" s="28"/>
+      <c r="BG24" s="51">
+        <v>22</v>
+      </c>
+      <c r="BH24" s="51">
+        <v>29</v>
+      </c>
       <c r="BI24" s="28"/>
       <c r="BJ24" s="28"/>
       <c r="BK24" s="28"/>
       <c r="BL24" s="28"/>
       <c r="BM24" s="28"/>
       <c r="BN24" s="28"/>
     </row>
     <row r="25" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="32"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="56">
         <v>12</v>
@@ -4386,128 +4454,132 @@
       </c>
       <c r="AY25" s="28">
         <v>12</v>
       </c>
       <c r="AZ25" s="28">
         <v>17</v>
       </c>
       <c r="BA25" s="28">
         <v>15</v>
       </c>
       <c r="BB25" s="28">
         <v>10</v>
       </c>
       <c r="BC25" s="28">
         <v>9</v>
       </c>
       <c r="BD25" s="28">
         <v>10</v>
       </c>
       <c r="BE25" s="28">
         <v>10</v>
       </c>
       <c r="BF25" s="28">
         <v>10</v>
       </c>
-      <c r="BG25" s="82"/>
-      <c r="BH25" s="28"/>
+      <c r="BG25" s="51">
+        <v>9</v>
+      </c>
+      <c r="BH25" s="51">
+        <v>16</v>
+      </c>
       <c r="BI25" s="28"/>
       <c r="BJ25" s="28"/>
       <c r="BK25" s="28"/>
       <c r="BL25" s="28"/>
       <c r="BM25" s="28"/>
       <c r="BN25" s="28"/>
     </row>
     <row r="26" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A26" s="90" t="s">
+      <c r="A26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="90"/>
-[...63 lines deleted...]
-      <c r="BN26" s="90"/>
+      <c r="B26" s="98"/>
+      <c r="C26" s="98"/>
+      <c r="D26" s="98"/>
+      <c r="E26" s="98"/>
+      <c r="F26" s="98"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="98"/>
+      <c r="I26" s="98"/>
+      <c r="J26" s="98"/>
+      <c r="K26" s="98"/>
+      <c r="L26" s="98"/>
+      <c r="M26" s="98"/>
+      <c r="N26" s="98"/>
+      <c r="O26" s="98"/>
+      <c r="P26" s="98"/>
+      <c r="Q26" s="98"/>
+      <c r="R26" s="98"/>
+      <c r="S26" s="98"/>
+      <c r="T26" s="98"/>
+      <c r="U26" s="98"/>
+      <c r="V26" s="98"/>
+      <c r="W26" s="98"/>
+      <c r="X26" s="98"/>
+      <c r="Y26" s="98"/>
+      <c r="Z26" s="98"/>
+      <c r="AA26" s="98"/>
+      <c r="AB26" s="98"/>
+      <c r="AC26" s="98"/>
+      <c r="AD26" s="98"/>
+      <c r="AE26" s="98"/>
+      <c r="AF26" s="98"/>
+      <c r="AG26" s="98"/>
+      <c r="AH26" s="98"/>
+      <c r="AI26" s="98"/>
+      <c r="AJ26" s="98"/>
+      <c r="AK26" s="98"/>
+      <c r="AL26" s="98"/>
+      <c r="AM26" s="98"/>
+      <c r="AN26" s="98"/>
+      <c r="AO26" s="98"/>
+      <c r="AP26" s="98"/>
+      <c r="AQ26" s="98"/>
+      <c r="AR26" s="98"/>
+      <c r="AS26" s="98"/>
+      <c r="AT26" s="98"/>
+      <c r="AU26" s="98"/>
+      <c r="AV26" s="98"/>
+      <c r="AW26" s="98"/>
+      <c r="AX26" s="98"/>
+      <c r="AY26" s="98"/>
+      <c r="AZ26" s="98"/>
+      <c r="BA26" s="98"/>
+      <c r="BB26" s="98"/>
+      <c r="BC26" s="98"/>
+      <c r="BD26" s="98"/>
+      <c r="BE26" s="98"/>
+      <c r="BF26" s="98"/>
+      <c r="BG26" s="98"/>
+      <c r="BH26" s="98"/>
+      <c r="BI26" s="98"/>
+      <c r="BJ26" s="98"/>
+      <c r="BK26" s="98"/>
+      <c r="BL26" s="98"/>
+      <c r="BM26" s="98"/>
+      <c r="BN26" s="98"/>
     </row>
     <row r="27" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="63">
         <v>238</v>
       </c>
       <c r="O27" s="56">
         <v>226</v>
       </c>
       <c r="P27" s="56">
         <v>234</v>
@@ -4616,52 +4688,56 @@
       </c>
       <c r="AY27" s="51">
         <v>217</v>
       </c>
       <c r="AZ27" s="28">
         <v>220</v>
       </c>
       <c r="BA27" s="51">
         <v>229</v>
       </c>
       <c r="BB27" s="28">
         <v>255</v>
       </c>
       <c r="BC27" s="51">
         <v>174</v>
       </c>
       <c r="BD27" s="28">
         <v>187</v>
       </c>
       <c r="BE27" s="28">
         <v>212</v>
       </c>
       <c r="BF27" s="28">
         <v>209</v>
       </c>
-      <c r="BG27" s="82"/>
-      <c r="BH27" s="51"/>
+      <c r="BG27" s="51">
+        <v>204</v>
+      </c>
+      <c r="BH27" s="51">
+        <v>226</v>
+      </c>
       <c r="BI27" s="28"/>
       <c r="BJ27" s="28"/>
       <c r="BK27" s="51"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="51"/>
       <c r="BN27" s="39"/>
     </row>
     <row r="28" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="32"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="N28" s="56">
         <v>18</v>
@@ -4776,52 +4852,56 @@
       </c>
       <c r="AY28" s="51">
         <v>22</v>
       </c>
       <c r="AZ28" s="28">
         <v>19</v>
       </c>
       <c r="BA28" s="51">
         <v>31</v>
       </c>
       <c r="BB28" s="28">
         <v>25</v>
       </c>
       <c r="BC28" s="51">
         <v>18</v>
       </c>
       <c r="BD28" s="28">
         <v>18</v>
       </c>
       <c r="BE28" s="28">
         <v>20</v>
       </c>
       <c r="BF28" s="28">
         <v>18</v>
       </c>
-      <c r="BG28" s="82"/>
-      <c r="BH28" s="51"/>
+      <c r="BG28" s="51">
+        <v>18</v>
+      </c>
+      <c r="BH28" s="51">
+        <v>17</v>
+      </c>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="51"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="51"/>
       <c r="BN28" s="39"/>
     </row>
     <row r="29" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="32"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="56">
         <v>0</v>
@@ -4934,52 +5014,56 @@
       <c r="AX29" s="28">
         <v>3</v>
       </c>
       <c r="AY29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="51">
         <v>2</v>
       </c>
       <c r="BB29" s="28">
         <v>2</v>
       </c>
       <c r="BC29" s="51">
         <v>1</v>
       </c>
       <c r="BD29" s="28"/>
       <c r="BE29" s="28">
         <v>2</v>
       </c>
       <c r="BF29" s="28">
         <v>1</v>
       </c>
-      <c r="BG29" s="82"/>
-      <c r="BH29" s="51"/>
+      <c r="BG29" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH29" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BI29" s="28"/>
       <c r="BJ29" s="28"/>
       <c r="BK29" s="59"/>
       <c r="BL29" s="59"/>
       <c r="BM29" s="51"/>
       <c r="BN29" s="39"/>
     </row>
     <row r="30" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="30">
         <v>422</v>
       </c>
       <c r="C30" s="30">
         <v>361</v>
       </c>
       <c r="D30" s="30">
         <v>393</v>
       </c>
       <c r="E30" s="31">
         <v>445</v>
       </c>
       <c r="F30" s="31">
         <v>474</v>
@@ -5118,52 +5202,56 @@
       </c>
       <c r="AY30" s="51">
         <v>16</v>
       </c>
       <c r="AZ30" s="28">
         <v>21</v>
       </c>
       <c r="BA30" s="51">
         <v>23</v>
       </c>
       <c r="BB30" s="28">
         <v>18</v>
       </c>
       <c r="BC30" s="51">
         <v>18</v>
       </c>
       <c r="BD30" s="51">
         <v>11</v>
       </c>
       <c r="BE30" s="28">
         <v>16</v>
       </c>
       <c r="BF30" s="28">
         <v>19</v>
       </c>
-      <c r="BG30" s="82"/>
-      <c r="BH30" s="51"/>
+      <c r="BG30" s="51">
+        <v>18</v>
+      </c>
+      <c r="BH30" s="51">
+        <v>29</v>
+      </c>
       <c r="BI30" s="28"/>
       <c r="BJ30" s="28"/>
       <c r="BK30" s="51"/>
       <c r="BL30" s="28"/>
       <c r="BM30" s="51"/>
       <c r="BN30" s="39"/>
     </row>
     <row r="31" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="30">
         <v>160</v>
       </c>
       <c r="C31" s="30">
         <v>133</v>
       </c>
       <c r="D31" s="30">
         <v>171</v>
       </c>
       <c r="E31" s="31">
         <v>200</v>
       </c>
       <c r="F31" s="31">
         <v>195</v>
@@ -5302,52 +5390,56 @@
       </c>
       <c r="AY31" s="51">
         <v>31</v>
       </c>
       <c r="AZ31" s="28">
         <v>31</v>
       </c>
       <c r="BA31" s="51">
         <v>23</v>
       </c>
       <c r="BB31" s="28">
         <v>33</v>
       </c>
       <c r="BC31" s="51">
         <v>23</v>
       </c>
       <c r="BD31" s="51">
         <v>25</v>
       </c>
       <c r="BE31" s="28">
         <v>33</v>
       </c>
       <c r="BF31" s="28">
         <v>21</v>
       </c>
-      <c r="BG31" s="82"/>
-      <c r="BH31" s="51"/>
+      <c r="BG31" s="51">
+        <v>26</v>
+      </c>
+      <c r="BH31" s="51">
+        <v>27</v>
+      </c>
       <c r="BI31" s="28"/>
       <c r="BJ31" s="28"/>
       <c r="BK31" s="51"/>
       <c r="BL31" s="28"/>
       <c r="BM31" s="51"/>
       <c r="BN31" s="39"/>
     </row>
     <row r="32" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="30">
         <v>285</v>
       </c>
       <c r="C32" s="30">
         <v>266</v>
       </c>
       <c r="D32" s="30">
         <v>308</v>
       </c>
       <c r="E32" s="31">
         <v>327</v>
       </c>
       <c r="F32" s="31">
         <v>371</v>
@@ -5486,52 +5578,56 @@
       </c>
       <c r="AY32" s="51">
         <v>34</v>
       </c>
       <c r="AZ32" s="28">
         <v>38</v>
       </c>
       <c r="BA32" s="51">
         <v>29</v>
       </c>
       <c r="BB32" s="28">
         <v>36</v>
       </c>
       <c r="BC32" s="51">
         <v>27</v>
       </c>
       <c r="BD32" s="51">
         <v>32</v>
       </c>
       <c r="BE32" s="28">
         <v>39</v>
       </c>
       <c r="BF32" s="28">
         <v>45</v>
       </c>
-      <c r="BG32" s="82"/>
-      <c r="BH32" s="51"/>
+      <c r="BG32" s="51">
+        <v>25</v>
+      </c>
+      <c r="BH32" s="51">
+        <v>39</v>
+      </c>
       <c r="BI32" s="28"/>
       <c r="BJ32" s="28"/>
       <c r="BK32" s="51"/>
       <c r="BL32" s="28"/>
       <c r="BM32" s="51"/>
       <c r="BN32" s="39"/>
     </row>
     <row r="33" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="30">
         <v>345</v>
       </c>
       <c r="C33" s="30">
         <v>332</v>
       </c>
       <c r="D33" s="30">
         <v>366</v>
       </c>
       <c r="E33" s="31">
         <v>362</v>
       </c>
       <c r="F33" s="31">
         <v>420</v>
@@ -5670,52 +5766,56 @@
       </c>
       <c r="AY33" s="51">
         <v>25</v>
       </c>
       <c r="AZ33" s="28">
         <v>22</v>
       </c>
       <c r="BA33" s="51">
         <v>28</v>
       </c>
       <c r="BB33" s="28">
         <v>34</v>
       </c>
       <c r="BC33" s="51">
         <v>24</v>
       </c>
       <c r="BD33" s="51">
         <v>34</v>
       </c>
       <c r="BE33" s="28">
         <v>24</v>
       </c>
       <c r="BF33" s="28">
         <v>23</v>
       </c>
-      <c r="BG33" s="82"/>
-      <c r="BH33" s="51"/>
+      <c r="BG33" s="51">
+        <v>22</v>
+      </c>
+      <c r="BH33" s="51">
+        <v>24</v>
+      </c>
       <c r="BI33" s="28"/>
       <c r="BJ33" s="28"/>
       <c r="BK33" s="51"/>
       <c r="BL33" s="28"/>
       <c r="BM33" s="51"/>
       <c r="BN33" s="39"/>
     </row>
     <row r="34" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="30" t="s">
         <v>13</v>
@@ -5854,52 +5954,56 @@
       </c>
       <c r="AY34" s="51">
         <v>22</v>
       </c>
       <c r="AZ34" s="28">
         <v>21</v>
       </c>
       <c r="BA34" s="51">
         <v>27</v>
       </c>
       <c r="BB34" s="28">
         <v>30</v>
       </c>
       <c r="BC34" s="51">
         <v>15</v>
       </c>
       <c r="BD34" s="51">
         <v>16</v>
       </c>
       <c r="BE34" s="28">
         <v>18</v>
       </c>
       <c r="BF34" s="28">
         <v>20</v>
       </c>
-      <c r="BG34" s="82"/>
-      <c r="BH34" s="51"/>
+      <c r="BG34" s="51">
+        <v>21</v>
+      </c>
+      <c r="BH34" s="51">
+        <v>25</v>
+      </c>
       <c r="BI34" s="28"/>
       <c r="BJ34" s="28"/>
       <c r="BK34" s="51"/>
       <c r="BL34" s="28"/>
       <c r="BM34" s="51"/>
       <c r="BN34" s="39"/>
     </row>
     <row r="35" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="30">
         <v>1014</v>
       </c>
       <c r="C35" s="30">
         <v>905</v>
       </c>
       <c r="D35" s="30">
         <v>1028</v>
       </c>
       <c r="E35" s="31">
         <v>993</v>
       </c>
       <c r="F35" s="31">
         <v>1185</v>
@@ -6038,52 +6142,56 @@
       </c>
       <c r="AY35" s="51">
         <v>17</v>
       </c>
       <c r="AZ35" s="28">
         <v>14</v>
       </c>
       <c r="BA35" s="51">
         <v>12</v>
       </c>
       <c r="BB35" s="28">
         <v>16</v>
       </c>
       <c r="BC35" s="51">
         <v>8</v>
       </c>
       <c r="BD35" s="51">
         <v>9</v>
       </c>
       <c r="BE35" s="28">
         <v>14</v>
       </c>
       <c r="BF35" s="28">
         <v>12</v>
       </c>
-      <c r="BG35" s="82"/>
-      <c r="BH35" s="51"/>
+      <c r="BG35" s="51">
+        <v>13</v>
+      </c>
+      <c r="BH35" s="51">
+        <v>15</v>
+      </c>
       <c r="BI35" s="28"/>
       <c r="BJ35" s="28"/>
       <c r="BK35" s="51"/>
       <c r="BL35" s="28"/>
       <c r="BM35" s="51"/>
       <c r="BN35" s="39"/>
     </row>
     <row r="36" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="30">
         <v>593</v>
       </c>
       <c r="C36" s="30">
         <v>448</v>
       </c>
       <c r="D36" s="30">
         <v>529</v>
       </c>
       <c r="E36" s="31">
         <v>441</v>
       </c>
       <c r="F36" s="31">
         <v>529</v>
@@ -6222,52 +6330,56 @@
       </c>
       <c r="AY36" s="51">
         <v>35</v>
       </c>
       <c r="AZ36" s="28">
         <v>28</v>
       </c>
       <c r="BA36" s="51">
         <v>39</v>
       </c>
       <c r="BB36" s="28">
         <v>51</v>
       </c>
       <c r="BC36" s="51">
         <v>28</v>
       </c>
       <c r="BD36" s="51">
         <v>34</v>
       </c>
       <c r="BE36" s="28">
         <v>31</v>
       </c>
       <c r="BF36" s="28">
         <v>35</v>
       </c>
-      <c r="BG36" s="82"/>
-      <c r="BH36" s="51"/>
+      <c r="BG36" s="51">
+        <v>41</v>
+      </c>
+      <c r="BH36" s="51">
+        <v>39</v>
+      </c>
       <c r="BI36" s="28"/>
       <c r="BJ36" s="28"/>
       <c r="BK36" s="51"/>
       <c r="BL36" s="28"/>
       <c r="BM36" s="51"/>
       <c r="BN36" s="39"/>
     </row>
     <row r="37" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A37" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="35">
         <v>180</v>
       </c>
       <c r="C37" s="35">
         <v>191</v>
       </c>
       <c r="D37" s="35">
         <v>176</v>
       </c>
       <c r="E37" s="35">
         <v>199</v>
       </c>
       <c r="F37" s="35">
         <v>215</v>
@@ -6406,52 +6518,56 @@
       </c>
       <c r="AY37" s="75">
         <v>15</v>
       </c>
       <c r="AZ37" s="75">
         <v>26</v>
       </c>
       <c r="BA37" s="75">
         <v>15</v>
       </c>
       <c r="BB37" s="75">
         <v>10</v>
       </c>
       <c r="BC37" s="75">
         <v>12</v>
       </c>
       <c r="BD37" s="75">
         <v>8</v>
       </c>
       <c r="BE37" s="75">
         <v>15</v>
       </c>
       <c r="BF37" s="75">
         <v>15</v>
       </c>
-      <c r="BG37" s="83"/>
-      <c r="BH37" s="75"/>
+      <c r="BG37" s="75">
+        <v>20</v>
+      </c>
+      <c r="BH37" s="75">
+        <v>11</v>
+      </c>
       <c r="BI37" s="75"/>
       <c r="BJ37" s="75"/>
       <c r="BK37" s="75"/>
       <c r="BL37" s="75"/>
       <c r="BM37" s="75"/>
       <c r="BN37" s="81"/>
     </row>
     <row r="38" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A38" s="37"/>
       <c r="B38" s="30">
         <v>137</v>
       </c>
       <c r="C38" s="30">
         <v>121</v>
       </c>
       <c r="D38" s="30">
         <v>136</v>
       </c>
       <c r="E38" s="31">
         <v>143</v>
       </c>
       <c r="F38" s="31">
         <v>166</v>
       </c>
       <c r="G38" s="31">
@@ -7574,247 +7690,247 @@
       <c r="S68" s="82"/>
     </row>
     <row r="69" spans="9:19">
       <c r="O69" s="28"/>
       <c r="P69" s="28"/>
       <c r="Q69" s="28"/>
       <c r="R69" s="28"/>
       <c r="S69" s="82"/>
     </row>
     <row r="70" spans="9:19">
       <c r="O70" s="28"/>
       <c r="P70" s="28"/>
       <c r="Q70" s="28"/>
       <c r="R70" s="28"/>
       <c r="S70" s="82"/>
     </row>
     <row r="71" spans="9:19">
       <c r="O71" s="75"/>
       <c r="P71" s="75"/>
       <c r="Q71" s="75"/>
       <c r="R71" s="75"/>
       <c r="S71" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BC4:BN4"/>
+    <mergeCell ref="A6:BN6"/>
+    <mergeCell ref="A18:BN18"/>
+    <mergeCell ref="A26:BN26"/>
+    <mergeCell ref="AQ4:BB4"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="AE4:AP4"/>
-    <mergeCell ref="BC4:BN4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AQ4:BB4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BN64"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI30" sqref="BI30"/>
+      <selection activeCell="BC46" sqref="BC46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="12"/>
     <col min="31" max="31" width="9.140625" style="12"/>
     <col min="43" max="43" width="9.140625" style="12"/>
     <col min="55" max="55" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
     </row>
     <row r="2" spans="1:66">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="85" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="91"/>
-[...30 lines deleted...]
-      <c r="AG2" s="91"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
+      <c r="AF2" s="85"/>
+      <c r="AG2" s="85"/>
       <c r="AQ2"/>
       <c r="BC2"/>
     </row>
     <row r="3" spans="1:66" s="18" customFormat="1" ht="11.25">
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="19"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="20"/>
       <c r="AE3" s="78"/>
       <c r="AH3" s="78"/>
       <c r="AK3" s="78"/>
       <c r="AP3" s="79"/>
       <c r="AQ3" s="78"/>
       <c r="AT3" s="78"/>
       <c r="AW3" s="78"/>
       <c r="BB3" s="79"/>
       <c r="BC3" s="78"/>
       <c r="BF3" s="78"/>
       <c r="BI3" s="78"/>
       <c r="BN3" s="79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A4" s="92"/>
-      <c r="B4" s="94">
+      <c r="A4" s="86"/>
+      <c r="B4" s="88">
         <v>2021</v>
       </c>
-      <c r="C4" s="95"/>
-[...10 lines deleted...]
-      <c r="N4" s="95">
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89">
         <v>2022</v>
       </c>
-      <c r="O4" s="95"/>
-[...5 lines deleted...]
-      <c r="U4" s="97">
+      <c r="O4" s="89"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="91">
         <v>2023</v>
       </c>
-      <c r="V4" s="98"/>
-[...5 lines deleted...]
-      <c r="AB4" s="98"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92"/>
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
       <c r="AC4" s="46"/>
       <c r="AD4" s="46"/>
-      <c r="AE4" s="85">
+      <c r="AE4" s="93">
         <v>2024</v>
       </c>
-      <c r="AF4" s="86"/>
-[...10 lines deleted...]
-      <c r="AQ4" s="85">
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="94"/>
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="95"/>
+      <c r="AQ4" s="93">
         <v>2025</v>
       </c>
-      <c r="AR4" s="86"/>
-[...10 lines deleted...]
-      <c r="BC4" s="85">
+      <c r="AR4" s="94"/>
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="94"/>
+      <c r="AX4" s="94"/>
+      <c r="AY4" s="94"/>
+      <c r="AZ4" s="94"/>
+      <c r="BA4" s="94"/>
+      <c r="BB4" s="95"/>
+      <c r="BC4" s="93">
         <v>2026</v>
       </c>
-      <c r="BD4" s="86"/>
-[...9 lines deleted...]
-      <c r="BN4" s="87"/>
+      <c r="BD4" s="94"/>
+      <c r="BE4" s="94"/>
+      <c r="BF4" s="94"/>
+      <c r="BG4" s="94"/>
+      <c r="BH4" s="94"/>
+      <c r="BI4" s="94"/>
+      <c r="BJ4" s="94"/>
+      <c r="BK4" s="94"/>
+      <c r="BL4" s="94"/>
+      <c r="BM4" s="94"/>
+      <c r="BN4" s="95"/>
     </row>
     <row r="5" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A5" s="93"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -7968,94 +8084,94 @@
         <v>40</v>
       </c>
       <c r="BH5" s="24" t="s">
         <v>29</v>
       </c>
       <c r="BI5" s="24" t="s">
         <v>30</v>
       </c>
       <c r="BJ5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="BK5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="BL5" s="24" t="s">
         <v>33</v>
       </c>
       <c r="BM5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="BN5" s="24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A6" s="88" t="s">
+      <c r="A6" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="88"/>
-[...39 lines deleted...]
-      <c r="AP6" s="88"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
+      <c r="M6" s="96"/>
+      <c r="N6" s="96"/>
+      <c r="O6" s="96"/>
+      <c r="P6" s="96"/>
+      <c r="Q6" s="96"/>
+      <c r="R6" s="96"/>
+      <c r="S6" s="96"/>
+      <c r="T6" s="96"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="96"/>
+      <c r="W6" s="96"/>
+      <c r="X6" s="96"/>
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="96"/>
+      <c r="AA6" s="96"/>
+      <c r="AB6" s="96"/>
+      <c r="AC6" s="96"/>
+      <c r="AD6" s="96"/>
+      <c r="AE6" s="96"/>
+      <c r="AF6" s="96"/>
+      <c r="AG6" s="96"/>
+      <c r="AH6" s="96"/>
+      <c r="AI6" s="96"/>
+      <c r="AJ6" s="96"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="96"/>
+      <c r="AM6" s="96"/>
+      <c r="AN6" s="96"/>
+      <c r="AO6" s="96"/>
+      <c r="AP6" s="96"/>
     </row>
     <row r="7" spans="1:66" s="43" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="30"/>
       <c r="C7" s="30"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="27"/>
       <c r="I7" s="30"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
       <c r="N7" s="55">
         <v>412</v>
       </c>
       <c r="O7" s="56">
         <v>393</v>
       </c>
       <c r="P7" s="56">
         <v>439</v>
@@ -8164,52 +8280,56 @@
       </c>
       <c r="AY7" s="28">
         <v>395</v>
       </c>
       <c r="AZ7" s="28">
         <v>422</v>
       </c>
       <c r="BA7" s="28">
         <v>420</v>
       </c>
       <c r="BB7" s="28">
         <v>494</v>
       </c>
       <c r="BC7" s="28">
         <v>369</v>
       </c>
       <c r="BD7" s="28">
         <v>347</v>
       </c>
       <c r="BE7" s="28">
         <v>424</v>
       </c>
       <c r="BF7" s="28">
         <v>401</v>
       </c>
-      <c r="BG7" s="80"/>
-      <c r="BH7" s="28"/>
+      <c r="BG7" s="28">
+        <v>385</v>
+      </c>
+      <c r="BH7" s="28">
+        <v>455</v>
+      </c>
       <c r="BI7" s="28"/>
       <c r="BJ7" s="51"/>
       <c r="BK7" s="28"/>
       <c r="BL7" s="28"/>
       <c r="BM7" s="28"/>
       <c r="BN7" s="28"/>
     </row>
     <row r="8" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="60">
         <v>97</v>
@@ -8324,52 +8444,56 @@
       </c>
       <c r="AY8" s="28">
         <v>107</v>
       </c>
       <c r="AZ8" s="28">
         <v>112</v>
       </c>
       <c r="BA8" s="28">
         <v>136</v>
       </c>
       <c r="BB8" s="28">
         <v>142</v>
       </c>
       <c r="BC8" s="28">
         <v>125</v>
       </c>
       <c r="BD8" s="28">
         <v>94</v>
       </c>
       <c r="BE8" s="28">
         <v>124</v>
       </c>
       <c r="BF8" s="28">
         <v>116</v>
       </c>
-      <c r="BG8" s="80"/>
-      <c r="BH8" s="28"/>
+      <c r="BG8" s="28">
+        <v>122</v>
+      </c>
+      <c r="BH8" s="28">
+        <v>130</v>
+      </c>
       <c r="BI8" s="28"/>
       <c r="BJ8" s="51"/>
       <c r="BK8" s="28"/>
       <c r="BL8" s="28"/>
       <c r="BM8" s="28"/>
       <c r="BN8" s="28"/>
     </row>
     <row r="9" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="27"/>
       <c r="I9" s="30"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="60">
         <v>21</v>
@@ -8484,52 +8608,56 @@
       </c>
       <c r="AY9" s="28">
         <v>27</v>
       </c>
       <c r="AZ9" s="28">
         <v>30</v>
       </c>
       <c r="BA9" s="28">
         <v>21</v>
       </c>
       <c r="BB9" s="28">
         <v>41</v>
       </c>
       <c r="BC9" s="28">
         <v>24</v>
       </c>
       <c r="BD9" s="28">
         <v>25</v>
       </c>
       <c r="BE9" s="28">
         <v>28</v>
       </c>
       <c r="BF9" s="28">
         <v>29</v>
       </c>
-      <c r="BG9" s="80"/>
-      <c r="BH9" s="28"/>
+      <c r="BG9" s="28">
+        <v>21</v>
+      </c>
+      <c r="BH9" s="28">
+        <v>35</v>
+      </c>
       <c r="BI9" s="28"/>
       <c r="BJ9" s="51"/>
       <c r="BK9" s="28"/>
       <c r="BL9" s="28"/>
       <c r="BM9" s="28"/>
       <c r="BN9" s="28"/>
     </row>
     <row r="10" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="27"/>
       <c r="I10" s="30"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="60">
         <v>26</v>
@@ -8644,52 +8772,56 @@
       </c>
       <c r="AY10" s="28">
         <v>16</v>
       </c>
       <c r="AZ10" s="28">
         <v>21</v>
       </c>
       <c r="BA10" s="28">
         <v>23</v>
       </c>
       <c r="BB10" s="28">
         <v>18</v>
       </c>
       <c r="BC10" s="28">
         <v>18</v>
       </c>
       <c r="BD10" s="28">
         <v>11</v>
       </c>
       <c r="BE10" s="28">
         <v>16</v>
       </c>
       <c r="BF10" s="28">
         <v>19</v>
       </c>
-      <c r="BG10" s="80"/>
-      <c r="BH10" s="28"/>
+      <c r="BG10" s="28">
+        <v>18</v>
+      </c>
+      <c r="BH10" s="28">
+        <v>29</v>
+      </c>
       <c r="BI10" s="28"/>
       <c r="BJ10" s="51"/>
       <c r="BK10" s="28"/>
       <c r="BL10" s="28"/>
       <c r="BM10" s="28"/>
       <c r="BN10" s="28"/>
     </row>
     <row r="11" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="27"/>
       <c r="I11" s="30"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="60">
         <v>56</v>
@@ -8804,52 +8936,56 @@
       </c>
       <c r="AY11" s="28">
         <v>43</v>
       </c>
       <c r="AZ11" s="28">
         <v>41</v>
       </c>
       <c r="BA11" s="28">
         <v>31</v>
       </c>
       <c r="BB11" s="28">
         <v>43</v>
       </c>
       <c r="BC11" s="28">
         <v>34</v>
       </c>
       <c r="BD11" s="28">
         <v>34</v>
       </c>
       <c r="BE11" s="28">
         <v>51</v>
       </c>
       <c r="BF11" s="28">
         <v>31</v>
       </c>
-      <c r="BG11" s="80"/>
-      <c r="BH11" s="28"/>
+      <c r="BG11" s="28">
+        <v>37</v>
+      </c>
+      <c r="BH11" s="28">
+        <v>33</v>
+      </c>
       <c r="BI11" s="28"/>
       <c r="BJ11" s="51"/>
       <c r="BK11" s="28"/>
       <c r="BL11" s="28"/>
       <c r="BM11" s="28"/>
       <c r="BN11" s="28"/>
     </row>
     <row r="12" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="27"/>
       <c r="I12" s="30"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="60">
         <v>32</v>
@@ -8964,52 +9100,56 @@
       </c>
       <c r="AY12" s="28">
         <v>34</v>
       </c>
       <c r="AZ12" s="28">
         <v>38</v>
       </c>
       <c r="BA12" s="28">
         <v>29</v>
       </c>
       <c r="BB12" s="28">
         <v>36</v>
       </c>
       <c r="BC12" s="28">
         <v>27</v>
       </c>
       <c r="BD12" s="28">
         <v>32</v>
       </c>
       <c r="BE12" s="28">
         <v>39</v>
       </c>
       <c r="BF12" s="28">
         <v>45</v>
       </c>
-      <c r="BG12" s="80"/>
-      <c r="BH12" s="28"/>
+      <c r="BG12" s="28">
+        <v>25</v>
+      </c>
+      <c r="BH12" s="28">
+        <v>39</v>
+      </c>
       <c r="BI12" s="28"/>
       <c r="BJ12" s="51"/>
       <c r="BK12" s="28"/>
       <c r="BL12" s="28"/>
       <c r="BM12" s="28"/>
       <c r="BN12" s="28"/>
     </row>
     <row r="13" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="27"/>
       <c r="I13" s="30"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="62">
         <v>27</v>
@@ -9124,52 +9264,56 @@
       </c>
       <c r="AY13" s="28">
         <v>25</v>
       </c>
       <c r="AZ13" s="28">
         <v>22</v>
       </c>
       <c r="BA13" s="28">
         <v>28</v>
       </c>
       <c r="BB13" s="28">
         <v>34</v>
       </c>
       <c r="BC13" s="28">
         <v>24</v>
       </c>
       <c r="BD13" s="28">
         <v>34</v>
       </c>
       <c r="BE13" s="28">
         <v>24</v>
       </c>
       <c r="BF13" s="28">
         <v>23</v>
       </c>
-      <c r="BG13" s="80"/>
-      <c r="BH13" s="28"/>
+      <c r="BG13" s="28">
+        <v>22</v>
+      </c>
+      <c r="BH13" s="28">
+        <v>24</v>
+      </c>
       <c r="BI13" s="28"/>
       <c r="BJ13" s="51"/>
       <c r="BK13" s="28"/>
       <c r="BL13" s="28"/>
       <c r="BM13" s="28"/>
       <c r="BN13" s="28"/>
     </row>
     <row r="14" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="27"/>
       <c r="I14" s="30"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="62">
         <v>18</v>
@@ -9284,52 +9428,56 @@
       </c>
       <c r="AY14" s="28">
         <v>22</v>
       </c>
       <c r="AZ14" s="28">
         <v>21</v>
       </c>
       <c r="BA14" s="28">
         <v>27</v>
       </c>
       <c r="BB14" s="28">
         <v>30</v>
       </c>
       <c r="BC14" s="28">
         <v>15</v>
       </c>
       <c r="BD14" s="28">
         <v>16</v>
       </c>
       <c r="BE14" s="28">
         <v>18</v>
       </c>
       <c r="BF14" s="28">
         <v>20</v>
       </c>
-      <c r="BG14" s="80"/>
-      <c r="BH14" s="28"/>
+      <c r="BG14" s="28">
+        <v>21</v>
+      </c>
+      <c r="BH14" s="28">
+        <v>25</v>
+      </c>
       <c r="BI14" s="28"/>
       <c r="BJ14" s="51"/>
       <c r="BK14" s="28"/>
       <c r="BL14" s="28"/>
       <c r="BM14" s="28"/>
       <c r="BN14" s="28"/>
     </row>
     <row r="15" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="62">
         <v>38</v>
@@ -9444,52 +9592,56 @@
       </c>
       <c r="AY15" s="28">
         <v>30</v>
       </c>
       <c r="AZ15" s="28">
         <v>31</v>
       </c>
       <c r="BA15" s="28">
         <v>28</v>
       </c>
       <c r="BB15" s="28">
         <v>42</v>
       </c>
       <c r="BC15" s="28">
         <v>33</v>
       </c>
       <c r="BD15" s="28">
         <v>20</v>
       </c>
       <c r="BE15" s="28">
         <v>40</v>
       </c>
       <c r="BF15" s="28">
         <v>25</v>
       </c>
-      <c r="BG15" s="80"/>
-      <c r="BH15" s="28"/>
+      <c r="BG15" s="28">
+        <v>27</v>
+      </c>
+      <c r="BH15" s="28">
+        <v>45</v>
+      </c>
       <c r="BI15" s="28"/>
       <c r="BJ15" s="51"/>
       <c r="BK15" s="28"/>
       <c r="BL15" s="28"/>
       <c r="BM15" s="28"/>
       <c r="BN15" s="28"/>
     </row>
     <row r="16" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="27"/>
       <c r="I16" s="30"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="62">
         <v>67</v>
@@ -9604,52 +9756,56 @@
       </c>
       <c r="AY16" s="28">
         <v>64</v>
       </c>
       <c r="AZ16" s="28">
         <v>63</v>
       </c>
       <c r="BA16" s="28">
         <v>67</v>
       </c>
       <c r="BB16" s="28">
         <v>88</v>
       </c>
       <c r="BC16" s="28">
         <v>48</v>
       </c>
       <c r="BD16" s="28">
         <v>63</v>
       </c>
       <c r="BE16" s="28">
         <v>59</v>
       </c>
       <c r="BF16" s="28">
         <v>68</v>
       </c>
-      <c r="BG16" s="80"/>
-      <c r="BH16" s="28"/>
+      <c r="BG16" s="28">
+        <v>63</v>
+      </c>
+      <c r="BH16" s="28">
+        <v>68</v>
+      </c>
       <c r="BI16" s="28"/>
       <c r="BJ16" s="51"/>
       <c r="BK16" s="28"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="28"/>
       <c r="BN16" s="28"/>
     </row>
     <row r="17" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="27"/>
       <c r="I17" s="30"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="62">
         <v>30</v>
@@ -9764,104 +9920,108 @@
       </c>
       <c r="AY17" s="28">
         <v>27</v>
       </c>
       <c r="AZ17" s="28">
         <v>43</v>
       </c>
       <c r="BA17" s="28">
         <v>30</v>
       </c>
       <c r="BB17" s="28">
         <v>20</v>
       </c>
       <c r="BC17" s="28">
         <v>21</v>
       </c>
       <c r="BD17" s="28">
         <v>18</v>
       </c>
       <c r="BE17" s="28">
         <v>25</v>
       </c>
       <c r="BF17" s="28">
         <v>25</v>
       </c>
-      <c r="BG17" s="80"/>
-      <c r="BH17" s="28"/>
+      <c r="BG17" s="28">
+        <v>29</v>
+      </c>
+      <c r="BH17" s="28">
+        <v>27</v>
+      </c>
       <c r="BI17" s="28"/>
       <c r="BJ17" s="51"/>
       <c r="BK17" s="28"/>
       <c r="BL17" s="28"/>
       <c r="BM17" s="28"/>
       <c r="BN17" s="28"/>
     </row>
     <row r="18" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A18" s="89" t="s">
+      <c r="A18" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="89"/>
-[...39 lines deleted...]
-      <c r="AP18" s="89"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
+      <c r="L18" s="97"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="97"/>
+      <c r="O18" s="97"/>
+      <c r="P18" s="97"/>
+      <c r="Q18" s="97"/>
+      <c r="R18" s="97"/>
+      <c r="S18" s="97"/>
+      <c r="T18" s="97"/>
+      <c r="U18" s="97"/>
+      <c r="V18" s="97"/>
+      <c r="W18" s="97"/>
+      <c r="X18" s="97"/>
+      <c r="Y18" s="97"/>
+      <c r="Z18" s="97"/>
+      <c r="AA18" s="97"/>
+      <c r="AB18" s="97"/>
+      <c r="AC18" s="97"/>
+      <c r="AD18" s="97"/>
+      <c r="AE18" s="97"/>
+      <c r="AF18" s="97"/>
+      <c r="AG18" s="97"/>
+      <c r="AH18" s="97"/>
+      <c r="AI18" s="97"/>
+      <c r="AJ18" s="97"/>
+      <c r="AK18" s="97"/>
+      <c r="AL18" s="97"/>
+      <c r="AM18" s="97"/>
+      <c r="AN18" s="97"/>
+      <c r="AO18" s="97"/>
+      <c r="AP18" s="97"/>
       <c r="AX18" s="51"/>
       <c r="BJ18" s="51"/>
     </row>
     <row r="19" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="32"/>
       <c r="I19" s="31"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="73">
         <v>235</v>
       </c>
       <c r="O19" s="67">
         <v>241</v>
       </c>
@@ -9972,52 +10132,56 @@
       </c>
       <c r="AY19" s="28">
         <v>238</v>
       </c>
       <c r="AZ19" s="28">
         <v>232</v>
       </c>
       <c r="BA19" s="28">
         <v>233</v>
       </c>
       <c r="BB19" s="28">
         <v>263</v>
       </c>
       <c r="BC19" s="28">
         <v>225</v>
       </c>
       <c r="BD19" s="28">
         <v>198</v>
       </c>
       <c r="BE19" s="28">
         <v>241</v>
       </c>
       <c r="BF19" s="28">
         <v>227</v>
       </c>
-      <c r="BG19" s="28"/>
-      <c r="BH19" s="28"/>
+      <c r="BG19" s="28">
+        <v>217</v>
+      </c>
+      <c r="BH19" s="28">
+        <v>261</v>
+      </c>
       <c r="BI19" s="28"/>
       <c r="BJ19" s="51"/>
       <c r="BK19" s="28"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="28"/>
       <c r="BN19" s="28"/>
     </row>
     <row r="20" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="30"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="30"/>
       <c r="N20" s="67">
         <v>62</v>
@@ -10132,52 +10296,56 @@
       </c>
       <c r="AY20" s="28">
         <v>60</v>
       </c>
       <c r="AZ20" s="28">
         <v>60</v>
       </c>
       <c r="BA20" s="28">
         <v>69</v>
       </c>
       <c r="BB20" s="28">
         <v>70</v>
       </c>
       <c r="BC20" s="28">
         <v>81</v>
       </c>
       <c r="BD20" s="28">
         <v>57</v>
       </c>
       <c r="BE20" s="28">
         <v>69</v>
       </c>
       <c r="BF20" s="28">
         <v>54</v>
       </c>
-      <c r="BG20" s="28"/>
-      <c r="BH20" s="28"/>
+      <c r="BG20" s="28">
+        <v>61</v>
+      </c>
+      <c r="BH20" s="28">
+        <v>69</v>
+      </c>
       <c r="BI20" s="28"/>
       <c r="BJ20" s="51"/>
       <c r="BK20" s="28"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="28"/>
       <c r="BN20" s="28"/>
     </row>
     <row r="21" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="32"/>
       <c r="I21" s="31"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="67">
         <v>9</v>
@@ -10292,52 +10460,56 @@
       </c>
       <c r="AY21" s="28">
         <v>15</v>
       </c>
       <c r="AZ21" s="28">
         <v>17</v>
       </c>
       <c r="BA21" s="28">
         <v>14</v>
       </c>
       <c r="BB21" s="28">
         <v>22</v>
       </c>
       <c r="BC21" s="28">
         <v>14</v>
       </c>
       <c r="BD21" s="28">
         <v>17</v>
       </c>
       <c r="BE21" s="28">
         <v>13</v>
       </c>
       <c r="BF21" s="28">
         <v>14</v>
       </c>
-      <c r="BG21" s="28"/>
-      <c r="BH21" s="28"/>
+      <c r="BG21" s="28">
+        <v>14</v>
+      </c>
+      <c r="BH21" s="28">
+        <v>18</v>
+      </c>
       <c r="BI21" s="28"/>
       <c r="BJ21" s="51"/>
       <c r="BK21" s="28"/>
       <c r="BL21" s="28"/>
       <c r="BM21" s="28"/>
       <c r="BN21" s="28"/>
     </row>
     <row r="22" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="32"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="67">
         <v>20</v>
@@ -10452,52 +10624,56 @@
       </c>
       <c r="AY22" s="28">
         <v>9</v>
       </c>
       <c r="AZ22" s="28">
         <v>13</v>
       </c>
       <c r="BA22" s="28">
         <v>13</v>
       </c>
       <c r="BB22" s="28">
         <v>12</v>
       </c>
       <c r="BC22" s="28">
         <v>15</v>
       </c>
       <c r="BD22" s="28">
         <v>6</v>
       </c>
       <c r="BE22" s="28">
         <v>9</v>
       </c>
       <c r="BF22" s="28">
         <v>10</v>
       </c>
-      <c r="BG22" s="28"/>
-      <c r="BH22" s="28"/>
+      <c r="BG22" s="28">
+        <v>11</v>
+      </c>
+      <c r="BH22" s="28">
+        <v>22</v>
+      </c>
       <c r="BI22" s="28"/>
       <c r="BJ22" s="51"/>
       <c r="BK22" s="28"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="28"/>
       <c r="BN22" s="28"/>
     </row>
     <row r="23" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="32"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="67">
         <v>33</v>
@@ -10612,52 +10788,56 @@
       </c>
       <c r="AY23" s="28">
         <v>26</v>
       </c>
       <c r="AZ23" s="28">
         <v>27</v>
       </c>
       <c r="BA23" s="28">
         <v>18</v>
       </c>
       <c r="BB23" s="28">
         <v>19</v>
       </c>
       <c r="BC23" s="28">
         <v>21</v>
       </c>
       <c r="BD23" s="28">
         <v>21</v>
       </c>
       <c r="BE23" s="28">
         <v>29</v>
       </c>
       <c r="BF23" s="28">
         <v>18</v>
       </c>
-      <c r="BG23" s="28"/>
-      <c r="BH23" s="28"/>
+      <c r="BG23" s="28">
+        <v>21</v>
+      </c>
+      <c r="BH23" s="28">
+        <v>20</v>
+      </c>
       <c r="BI23" s="28"/>
       <c r="BJ23" s="51"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="28"/>
       <c r="BN23" s="28"/>
     </row>
     <row r="24" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="32"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="67">
         <v>19</v>
@@ -10772,52 +10952,56 @@
       </c>
       <c r="AY24" s="28">
         <v>22</v>
       </c>
       <c r="AZ24" s="28">
         <v>22</v>
       </c>
       <c r="BA24" s="28">
         <v>17</v>
       </c>
       <c r="BB24" s="28">
         <v>18</v>
       </c>
       <c r="BC24" s="28">
         <v>16</v>
       </c>
       <c r="BD24" s="28">
         <v>19</v>
       </c>
       <c r="BE24" s="28">
         <v>23</v>
       </c>
       <c r="BF24" s="28">
         <v>27</v>
       </c>
-      <c r="BG24" s="28"/>
-      <c r="BH24" s="28"/>
+      <c r="BG24" s="28">
+        <v>13</v>
+      </c>
+      <c r="BH24" s="28">
+        <v>24</v>
+      </c>
       <c r="BI24" s="28"/>
       <c r="BJ24" s="51"/>
       <c r="BK24" s="28"/>
       <c r="BL24" s="28"/>
       <c r="BM24" s="28"/>
       <c r="BN24" s="28"/>
     </row>
     <row r="25" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="32"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="67">
         <v>15</v>
@@ -10932,52 +11116,56 @@
       </c>
       <c r="AY25" s="28">
         <v>20</v>
       </c>
       <c r="AZ25" s="28">
         <v>12</v>
       </c>
       <c r="BA25" s="28">
         <v>15</v>
       </c>
       <c r="BB25" s="28">
         <v>18</v>
       </c>
       <c r="BC25" s="28">
         <v>13</v>
       </c>
       <c r="BD25" s="28">
         <v>18</v>
       </c>
       <c r="BE25" s="28">
         <v>16</v>
       </c>
       <c r="BF25" s="28">
         <v>19</v>
       </c>
-      <c r="BG25" s="28"/>
-      <c r="BH25" s="28"/>
+      <c r="BG25" s="28">
+        <v>18</v>
+      </c>
+      <c r="BH25" s="28">
+        <v>14</v>
+      </c>
       <c r="BI25" s="28"/>
       <c r="BJ25" s="51"/>
       <c r="BK25" s="28"/>
       <c r="BL25" s="28"/>
       <c r="BM25" s="28"/>
       <c r="BN25" s="28"/>
     </row>
     <row r="26" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="32"/>
       <c r="I26" s="31"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
       <c r="N26" s="67">
         <v>9</v>
@@ -11092,52 +11280,56 @@
       </c>
       <c r="AY26" s="28">
         <v>12</v>
       </c>
       <c r="AZ26" s="28">
         <v>10</v>
       </c>
       <c r="BA26" s="28">
         <v>17</v>
       </c>
       <c r="BB26" s="28">
         <v>19</v>
       </c>
       <c r="BC26" s="28">
         <v>11</v>
       </c>
       <c r="BD26" s="28">
         <v>8</v>
       </c>
       <c r="BE26" s="28">
         <v>8</v>
       </c>
       <c r="BF26" s="28">
         <v>12</v>
       </c>
-      <c r="BG26" s="28"/>
-      <c r="BH26" s="28"/>
+      <c r="BG26" s="28">
+        <v>13</v>
+      </c>
+      <c r="BH26" s="28">
+        <v>18</v>
+      </c>
       <c r="BI26" s="28"/>
       <c r="BJ26" s="51"/>
       <c r="BK26" s="28"/>
       <c r="BL26" s="28"/>
       <c r="BM26" s="28"/>
       <c r="BN26" s="28"/>
     </row>
     <row r="27" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="67">
         <v>17</v>
@@ -11252,52 +11444,56 @@
       </c>
       <c r="AY27" s="28">
         <v>20</v>
       </c>
       <c r="AZ27" s="28">
         <v>15</v>
       </c>
       <c r="BA27" s="28">
         <v>22</v>
       </c>
       <c r="BB27" s="28">
         <v>22</v>
       </c>
       <c r="BC27" s="28">
         <v>18</v>
       </c>
       <c r="BD27" s="28">
         <v>9</v>
       </c>
       <c r="BE27" s="28">
         <v>24</v>
       </c>
       <c r="BF27" s="28">
         <v>16</v>
       </c>
-      <c r="BG27" s="28"/>
-      <c r="BH27" s="28"/>
+      <c r="BG27" s="28">
+        <v>17</v>
+      </c>
+      <c r="BH27" s="28">
+        <v>22</v>
+      </c>
       <c r="BI27" s="28"/>
       <c r="BJ27" s="51"/>
       <c r="BK27" s="28"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="28"/>
       <c r="BN27" s="28"/>
     </row>
     <row r="28" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="32"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="N28" s="67">
         <v>36</v>
@@ -11412,52 +11608,56 @@
       </c>
       <c r="AY28" s="28">
         <v>34</v>
       </c>
       <c r="AZ28" s="28">
         <v>29</v>
       </c>
       <c r="BA28" s="28">
         <v>32</v>
       </c>
       <c r="BB28" s="28">
         <v>51</v>
       </c>
       <c r="BC28" s="28">
         <v>25</v>
       </c>
       <c r="BD28" s="28">
         <v>33</v>
       </c>
       <c r="BE28" s="28">
         <v>33</v>
       </c>
       <c r="BF28" s="28">
         <v>42</v>
       </c>
-      <c r="BG28" s="28"/>
-      <c r="BH28" s="28"/>
+      <c r="BG28" s="28">
+        <v>35</v>
+      </c>
+      <c r="BH28" s="28">
+        <v>37</v>
+      </c>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="51"/>
       <c r="BK28" s="28"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="28"/>
       <c r="BN28" s="28"/>
     </row>
     <row r="29" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="32"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="67">
         <v>15</v>
@@ -11572,104 +11772,108 @@
       </c>
       <c r="AY29" s="28">
         <v>20</v>
       </c>
       <c r="AZ29" s="28">
         <v>27</v>
       </c>
       <c r="BA29" s="28">
         <v>16</v>
       </c>
       <c r="BB29" s="28">
         <v>12</v>
       </c>
       <c r="BC29" s="28">
         <v>11</v>
       </c>
       <c r="BD29" s="28">
         <v>10</v>
       </c>
       <c r="BE29" s="28">
         <v>17</v>
       </c>
       <c r="BF29" s="28">
         <v>15</v>
       </c>
-      <c r="BG29" s="28"/>
-      <c r="BH29" s="28"/>
+      <c r="BG29" s="28">
+        <v>14</v>
+      </c>
+      <c r="BH29" s="28">
+        <v>17</v>
+      </c>
       <c r="BI29" s="28"/>
       <c r="BJ29" s="51"/>
       <c r="BK29" s="28"/>
       <c r="BL29" s="28"/>
       <c r="BM29" s="28"/>
       <c r="BN29" s="28"/>
     </row>
     <row r="30" spans="1:66" s="43" customFormat="1" ht="11.25">
-      <c r="A30" s="90" t="s">
+      <c r="A30" s="98" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="90"/>
-[...39 lines deleted...]
-      <c r="AP30" s="90"/>
+      <c r="B30" s="98"/>
+      <c r="C30" s="98"/>
+      <c r="D30" s="98"/>
+      <c r="E30" s="98"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="98"/>
+      <c r="J30" s="98"/>
+      <c r="K30" s="98"/>
+      <c r="L30" s="98"/>
+      <c r="M30" s="98"/>
+      <c r="N30" s="98"/>
+      <c r="O30" s="98"/>
+      <c r="P30" s="98"/>
+      <c r="Q30" s="98"/>
+      <c r="R30" s="98"/>
+      <c r="S30" s="98"/>
+      <c r="T30" s="98"/>
+      <c r="U30" s="98"/>
+      <c r="V30" s="98"/>
+      <c r="W30" s="98"/>
+      <c r="X30" s="98"/>
+      <c r="Y30" s="98"/>
+      <c r="Z30" s="98"/>
+      <c r="AA30" s="98"/>
+      <c r="AB30" s="98"/>
+      <c r="AC30" s="98"/>
+      <c r="AD30" s="98"/>
+      <c r="AE30" s="98"/>
+      <c r="AF30" s="98"/>
+      <c r="AG30" s="98"/>
+      <c r="AH30" s="98"/>
+      <c r="AI30" s="98"/>
+      <c r="AJ30" s="98"/>
+      <c r="AK30" s="98"/>
+      <c r="AL30" s="98"/>
+      <c r="AM30" s="98"/>
+      <c r="AN30" s="98"/>
+      <c r="AO30" s="98"/>
+      <c r="AP30" s="98"/>
       <c r="AX30" s="51"/>
       <c r="BJ30" s="51"/>
     </row>
     <row r="31" spans="1:66" s="43" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>45</v>
       </c>
       <c r="N31" s="74">
         <v>177</v>
       </c>
       <c r="O31" s="64">
         <v>152</v>
       </c>
       <c r="P31" s="64">
         <v>188</v>
       </c>
       <c r="Q31" s="64">
         <v>156</v>
       </c>
       <c r="R31" s="64">
         <v>163</v>
       </c>
       <c r="S31" s="64">
         <v>188</v>
       </c>
@@ -11768,52 +11972,56 @@
       </c>
       <c r="AY31" s="28">
         <v>157</v>
       </c>
       <c r="AZ31" s="51">
         <v>190</v>
       </c>
       <c r="BA31" s="51">
         <v>187</v>
       </c>
       <c r="BB31" s="51">
         <v>231</v>
       </c>
       <c r="BC31" s="51">
         <v>144</v>
       </c>
       <c r="BD31" s="51">
         <v>149</v>
       </c>
       <c r="BE31" s="51">
         <v>183</v>
       </c>
       <c r="BF31" s="51">
         <v>174</v>
       </c>
-      <c r="BG31" s="28"/>
-      <c r="BH31" s="51"/>
+      <c r="BG31" s="28">
+        <v>168</v>
+      </c>
+      <c r="BH31" s="28">
+        <v>194</v>
+      </c>
       <c r="BI31" s="51"/>
       <c r="BJ31" s="51"/>
       <c r="BK31" s="28"/>
       <c r="BL31" s="51"/>
       <c r="BM31" s="51"/>
       <c r="BN31" s="51"/>
     </row>
     <row r="32" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>18</v>
       </c>
       <c r="N32" s="64">
         <v>35</v>
       </c>
       <c r="O32" s="64">
         <v>50</v>
       </c>
       <c r="P32" s="64">
         <v>61</v>
       </c>
       <c r="Q32" s="64">
         <v>61</v>
       </c>
       <c r="R32" s="64">
         <v>40</v>
@@ -11916,52 +12124,56 @@
       </c>
       <c r="AY32" s="28">
         <v>47</v>
       </c>
       <c r="AZ32" s="51">
         <v>52</v>
       </c>
       <c r="BA32" s="51">
         <v>67</v>
       </c>
       <c r="BB32" s="51">
         <v>72</v>
       </c>
       <c r="BC32" s="51">
         <v>44</v>
       </c>
       <c r="BD32" s="51">
         <v>37</v>
       </c>
       <c r="BE32" s="51">
         <v>55</v>
       </c>
       <c r="BF32" s="51">
         <v>62</v>
       </c>
-      <c r="BG32" s="28"/>
-      <c r="BH32" s="51"/>
+      <c r="BG32" s="28">
+        <v>61</v>
+      </c>
+      <c r="BH32" s="28">
+        <v>61</v>
+      </c>
       <c r="BI32" s="51"/>
       <c r="BJ32" s="51"/>
       <c r="BK32" s="28"/>
       <c r="BL32" s="51"/>
       <c r="BM32" s="51"/>
       <c r="BN32" s="51"/>
     </row>
     <row r="33" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>19</v>
       </c>
       <c r="N33" s="64">
         <v>12</v>
       </c>
       <c r="O33" s="64">
         <v>13</v>
       </c>
       <c r="P33" s="64">
         <v>19</v>
       </c>
       <c r="Q33" s="64">
         <v>7</v>
       </c>
       <c r="R33" s="64">
         <v>14</v>
@@ -12060,52 +12272,56 @@
       </c>
       <c r="AY33" s="28">
         <v>12</v>
       </c>
       <c r="AZ33" s="51">
         <v>13</v>
       </c>
       <c r="BA33" s="51">
         <v>7</v>
       </c>
       <c r="BB33" s="51">
         <v>19</v>
       </c>
       <c r="BC33" s="51">
         <v>10</v>
       </c>
       <c r="BD33" s="51">
         <v>8</v>
       </c>
       <c r="BE33" s="51">
         <v>15</v>
       </c>
       <c r="BF33" s="51">
         <v>15</v>
       </c>
-      <c r="BG33" s="28"/>
-      <c r="BH33" s="51"/>
+      <c r="BG33" s="28">
+        <v>7</v>
+      </c>
+      <c r="BH33" s="28">
+        <v>17</v>
+      </c>
       <c r="BI33" s="51"/>
       <c r="BJ33" s="51"/>
       <c r="BK33" s="28"/>
       <c r="BL33" s="51"/>
       <c r="BM33" s="51"/>
       <c r="BN33" s="51"/>
     </row>
     <row r="34" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>20</v>
       </c>
       <c r="N34" s="64">
         <v>6</v>
       </c>
       <c r="O34" s="64">
         <v>16</v>
       </c>
       <c r="P34" s="64">
         <v>7</v>
       </c>
       <c r="Q34" s="64">
         <v>6</v>
       </c>
       <c r="R34" s="64">
         <v>11</v>
@@ -12208,52 +12424,56 @@
       </c>
       <c r="AY34" s="28">
         <v>7</v>
       </c>
       <c r="AZ34" s="51">
         <v>8</v>
       </c>
       <c r="BA34" s="51">
         <v>10</v>
       </c>
       <c r="BB34" s="51">
         <v>6</v>
       </c>
       <c r="BC34" s="51">
         <v>3</v>
       </c>
       <c r="BD34" s="51">
         <v>5</v>
       </c>
       <c r="BE34" s="51">
         <v>7</v>
       </c>
       <c r="BF34" s="51">
         <v>9</v>
       </c>
-      <c r="BG34" s="28"/>
-      <c r="BH34" s="51"/>
+      <c r="BG34" s="28">
+        <v>7</v>
+      </c>
+      <c r="BH34" s="28">
+        <v>7</v>
+      </c>
       <c r="BI34" s="51"/>
       <c r="BJ34" s="51"/>
       <c r="BK34" s="28"/>
       <c r="BL34" s="51"/>
       <c r="BM34" s="51"/>
       <c r="BN34" s="51"/>
     </row>
     <row r="35" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>21</v>
       </c>
       <c r="N35" s="64">
         <v>23</v>
       </c>
       <c r="O35" s="64">
         <v>9</v>
       </c>
       <c r="P35" s="64">
         <v>18</v>
       </c>
       <c r="Q35" s="64">
         <v>15</v>
       </c>
       <c r="R35" s="64">
         <v>14</v>
@@ -12356,52 +12576,56 @@
       </c>
       <c r="AY35" s="28">
         <v>17</v>
       </c>
       <c r="AZ35" s="51">
         <v>14</v>
       </c>
       <c r="BA35" s="51">
         <v>13</v>
       </c>
       <c r="BB35" s="51">
         <v>24</v>
       </c>
       <c r="BC35" s="51">
         <v>13</v>
       </c>
       <c r="BD35" s="51">
         <v>13</v>
       </c>
       <c r="BE35" s="51">
         <v>22</v>
       </c>
       <c r="BF35" s="51">
         <v>13</v>
       </c>
-      <c r="BG35" s="28"/>
-      <c r="BH35" s="51"/>
+      <c r="BG35" s="28">
+        <v>16</v>
+      </c>
+      <c r="BH35" s="28">
+        <v>13</v>
+      </c>
       <c r="BI35" s="51"/>
       <c r="BJ35" s="51"/>
       <c r="BK35" s="28"/>
       <c r="BL35" s="51"/>
       <c r="BM35" s="51"/>
       <c r="BN35" s="51"/>
     </row>
     <row r="36" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>22</v>
       </c>
       <c r="N36" s="64">
         <v>13</v>
       </c>
       <c r="O36" s="64">
         <v>13</v>
       </c>
       <c r="P36" s="64">
         <v>14</v>
       </c>
       <c r="Q36" s="64">
         <v>10</v>
       </c>
       <c r="R36" s="64">
         <v>13</v>
@@ -12504,52 +12728,56 @@
       </c>
       <c r="AY36" s="28">
         <v>12</v>
       </c>
       <c r="AZ36" s="51">
         <v>16</v>
       </c>
       <c r="BA36" s="51">
         <v>12</v>
       </c>
       <c r="BB36" s="51">
         <v>18</v>
       </c>
       <c r="BC36" s="51">
         <v>11</v>
       </c>
       <c r="BD36" s="51">
         <v>13</v>
       </c>
       <c r="BE36" s="51">
         <v>16</v>
       </c>
       <c r="BF36" s="51">
         <v>18</v>
       </c>
-      <c r="BG36" s="28"/>
-      <c r="BH36" s="51"/>
+      <c r="BG36" s="28">
+        <v>12</v>
+      </c>
+      <c r="BH36" s="28">
+        <v>15</v>
+      </c>
       <c r="BI36" s="51"/>
       <c r="BJ36" s="51"/>
       <c r="BK36" s="28"/>
       <c r="BL36" s="51"/>
       <c r="BM36" s="51"/>
       <c r="BN36" s="51"/>
     </row>
     <row r="37" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>23</v>
       </c>
       <c r="N37" s="64">
         <v>12</v>
       </c>
       <c r="O37" s="64">
         <v>13</v>
       </c>
       <c r="P37" s="64">
         <v>7</v>
       </c>
       <c r="Q37" s="64">
         <v>5</v>
       </c>
       <c r="R37" s="64">
         <v>19</v>
@@ -12652,52 +12880,56 @@
       </c>
       <c r="AY37" s="28">
         <v>5</v>
       </c>
       <c r="AZ37" s="51">
         <v>10</v>
       </c>
       <c r="BA37" s="51">
         <v>13</v>
       </c>
       <c r="BB37" s="51">
         <v>16</v>
       </c>
       <c r="BC37" s="51">
         <v>11</v>
       </c>
       <c r="BD37" s="51">
         <v>16</v>
       </c>
       <c r="BE37" s="51">
         <v>8</v>
       </c>
       <c r="BF37" s="51">
         <v>4</v>
       </c>
-      <c r="BG37" s="28"/>
-      <c r="BH37" s="51"/>
+      <c r="BG37" s="28">
+        <v>4</v>
+      </c>
+      <c r="BH37" s="28">
+        <v>10</v>
+      </c>
       <c r="BI37" s="51"/>
       <c r="BJ37" s="51"/>
       <c r="BK37" s="28"/>
       <c r="BL37" s="51"/>
       <c r="BM37" s="51"/>
       <c r="BN37" s="51"/>
     </row>
     <row r="38" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>24</v>
       </c>
       <c r="N38" s="64">
         <v>9</v>
       </c>
       <c r="O38" s="64">
         <v>6</v>
       </c>
       <c r="P38" s="64">
         <v>12</v>
       </c>
       <c r="Q38" s="64">
         <v>12</v>
       </c>
       <c r="R38" s="64">
         <v>10</v>
@@ -12800,52 +13032,56 @@
       </c>
       <c r="AY38" s="28">
         <v>10</v>
       </c>
       <c r="AZ38" s="51">
         <v>11</v>
       </c>
       <c r="BA38" s="51">
         <v>10</v>
       </c>
       <c r="BB38" s="51">
         <v>11</v>
       </c>
       <c r="BC38" s="51">
         <v>4</v>
       </c>
       <c r="BD38" s="51">
         <v>8</v>
       </c>
       <c r="BE38" s="51">
         <v>10</v>
       </c>
       <c r="BF38" s="51">
         <v>8</v>
       </c>
-      <c r="BG38" s="28"/>
-      <c r="BH38" s="51"/>
+      <c r="BG38" s="28">
+        <v>8</v>
+      </c>
+      <c r="BH38" s="28">
+        <v>7</v>
+      </c>
       <c r="BI38" s="51"/>
       <c r="BJ38" s="51"/>
       <c r="BK38" s="28"/>
       <c r="BL38" s="51"/>
       <c r="BM38" s="51"/>
       <c r="BN38" s="51"/>
     </row>
     <row r="39" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="64">
         <v>21</v>
       </c>
       <c r="O39" s="64">
         <v>13</v>
       </c>
       <c r="P39" s="64">
         <v>9</v>
       </c>
       <c r="Q39" s="64">
         <v>6</v>
       </c>
       <c r="R39" s="64">
         <v>17</v>
@@ -12948,52 +13184,56 @@
       </c>
       <c r="AY39" s="28">
         <v>10</v>
       </c>
       <c r="AZ39" s="51">
         <v>16</v>
       </c>
       <c r="BA39" s="51">
         <v>6</v>
       </c>
       <c r="BB39" s="51">
         <v>20</v>
       </c>
       <c r="BC39" s="51">
         <v>15</v>
       </c>
       <c r="BD39" s="51">
         <v>11</v>
       </c>
       <c r="BE39" s="51">
         <v>16</v>
       </c>
       <c r="BF39" s="51">
         <v>9</v>
       </c>
-      <c r="BG39" s="28"/>
-      <c r="BH39" s="51"/>
+      <c r="BG39" s="28">
+        <v>10</v>
+      </c>
+      <c r="BH39" s="28">
+        <v>23</v>
+      </c>
       <c r="BI39" s="51"/>
       <c r="BJ39" s="51"/>
       <c r="BK39" s="28"/>
       <c r="BL39" s="51"/>
       <c r="BM39" s="51"/>
       <c r="BN39" s="51"/>
     </row>
     <row r="40" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>26</v>
       </c>
       <c r="N40" s="64">
         <v>31</v>
       </c>
       <c r="O40" s="64">
         <v>14</v>
       </c>
       <c r="P40" s="64">
         <v>32</v>
       </c>
       <c r="Q40" s="64">
         <v>26</v>
       </c>
       <c r="R40" s="64">
         <v>16</v>
@@ -13096,52 +13336,56 @@
       </c>
       <c r="AY40" s="28">
         <v>30</v>
       </c>
       <c r="AZ40" s="51">
         <v>34</v>
       </c>
       <c r="BA40" s="51">
         <v>35</v>
       </c>
       <c r="BB40" s="51">
         <v>37</v>
       </c>
       <c r="BC40" s="51">
         <v>23</v>
       </c>
       <c r="BD40" s="51">
         <v>30</v>
       </c>
       <c r="BE40" s="51">
         <v>26</v>
       </c>
       <c r="BF40" s="51">
         <v>26</v>
       </c>
-      <c r="BG40" s="28"/>
-      <c r="BH40" s="51"/>
+      <c r="BG40" s="51">
+        <v>28</v>
+      </c>
+      <c r="BH40" s="51">
+        <v>31</v>
+      </c>
       <c r="BI40" s="51"/>
       <c r="BJ40" s="51"/>
       <c r="BK40" s="28"/>
       <c r="BL40" s="51"/>
       <c r="BM40" s="51"/>
       <c r="BN40" s="51"/>
     </row>
     <row r="41" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A41" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="46"/>
       <c r="C41" s="46"/>
       <c r="D41" s="46"/>
       <c r="E41" s="46"/>
       <c r="F41" s="46"/>
       <c r="G41" s="46"/>
       <c r="H41" s="46"/>
       <c r="I41" s="46"/>
       <c r="J41" s="46"/>
       <c r="K41" s="46"/>
       <c r="L41" s="46"/>
       <c r="M41" s="46"/>
       <c r="N41" s="71">
         <v>15</v>
@@ -13256,52 +13500,56 @@
       </c>
       <c r="AY41" s="75">
         <v>7</v>
       </c>
       <c r="AZ41" s="75">
         <v>16</v>
       </c>
       <c r="BA41" s="75">
         <v>14</v>
       </c>
       <c r="BB41" s="75">
         <v>8</v>
       </c>
       <c r="BC41" s="75">
         <v>10</v>
       </c>
       <c r="BD41" s="75">
         <v>8</v>
       </c>
       <c r="BE41" s="75">
         <v>8</v>
       </c>
       <c r="BF41" s="75">
         <v>10</v>
       </c>
-      <c r="BG41" s="75"/>
-      <c r="BH41" s="75"/>
+      <c r="BG41" s="75">
+        <v>15</v>
+      </c>
+      <c r="BH41" s="75">
+        <v>10</v>
+      </c>
       <c r="BI41" s="75"/>
       <c r="BJ41" s="75"/>
       <c r="BK41" s="75"/>
       <c r="BL41" s="75"/>
       <c r="BM41" s="75"/>
       <c r="BN41" s="75"/>
     </row>
     <row r="42" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="U42" s="44"/>
       <c r="AE42" s="49"/>
       <c r="AF42" s="49"/>
       <c r="AQ42" s="49"/>
       <c r="AR42" s="49"/>
       <c r="BC42" s="49"/>
       <c r="BD42" s="49"/>
     </row>
     <row r="43" spans="1:66" s="43" customFormat="1" ht="11.25">
       <c r="A43" s="50"/>
       <c r="U43" s="44"/>
       <c r="AE43" s="49"/>
       <c r="AF43" s="49"/>
       <c r="AQ43" s="49"/>
       <c r="AR43" s="49"/>
       <c r="BC43" s="49"/>
       <c r="BD43" s="49"/>
@@ -13469,273 +13717,273 @@
       <c r="AE62" s="13"/>
       <c r="AF62" s="13"/>
       <c r="AQ62" s="13"/>
       <c r="AR62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="21:56">
       <c r="AE63" s="13"/>
       <c r="AF63" s="13"/>
       <c r="AQ63" s="13"/>
       <c r="AR63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="21:56">
       <c r="AE64" s="13"/>
       <c r="AF64" s="13"/>
       <c r="AQ64" s="13"/>
       <c r="AR64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BC4:BN4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AP30"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="AE4:AP4"/>
+    <mergeCell ref="BC4:BN4"/>
+    <mergeCell ref="AQ4:BB4"/>
+    <mergeCell ref="A6:AP6"/>
+    <mergeCell ref="A18:AP18"/>
+    <mergeCell ref="A30:AP30"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO64"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BG45" sqref="BG45"/>
+      <selection activeCell="AV49" sqref="AV49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="12"/>
     <col min="32" max="32" width="9.140625" style="12"/>
     <col min="44" max="44" width="9.140625" style="12"/>
     <col min="56" max="56" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="43" customFormat="1">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="U1" s="44"/>
       <c r="AF1" s="12"/>
       <c r="AG1"/>
       <c r="AR1" s="12"/>
       <c r="AS1"/>
       <c r="BD1" s="12"/>
       <c r="BE1"/>
     </row>
     <row r="2" spans="1:67" s="43" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="91"/>
-[...30 lines deleted...]
-      <c r="AG2" s="91"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
+      <c r="AF2" s="85"/>
+      <c r="AG2" s="85"/>
     </row>
     <row r="3" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="19"/>
       <c r="U3" s="18"/>
       <c r="V3" s="18"/>
       <c r="W3" s="18"/>
       <c r="X3" s="18"/>
       <c r="Y3" s="18"/>
       <c r="Z3" s="18"/>
       <c r="AA3" s="18"/>
       <c r="AD3" s="46"/>
       <c r="AE3" s="20"/>
       <c r="AF3" s="78"/>
       <c r="AI3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="AQ3" s="79"/>
       <c r="AR3" s="78"/>
       <c r="AU3" s="41"/>
       <c r="AX3" s="41"/>
       <c r="BC3" s="79"/>
       <c r="BD3" s="78"/>
       <c r="BG3" s="41"/>
       <c r="BJ3" s="41"/>
       <c r="BO3" s="79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="43" customFormat="1" ht="11.25">
-      <c r="A4" s="92"/>
-      <c r="B4" s="94">
+      <c r="A4" s="86"/>
+      <c r="B4" s="88">
         <v>2021</v>
       </c>
-      <c r="C4" s="95"/>
-[...10 lines deleted...]
-      <c r="N4" s="95">
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89">
         <v>2022</v>
       </c>
-      <c r="O4" s="95"/>
-[...5 lines deleted...]
-      <c r="U4" s="97">
+      <c r="O4" s="89"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="91">
         <v>2023</v>
       </c>
-      <c r="V4" s="98"/>
-[...5 lines deleted...]
-      <c r="AB4" s="98"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92"/>
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
       <c r="AC4" s="47"/>
       <c r="AD4" s="46"/>
       <c r="AE4" s="46"/>
-      <c r="AF4" s="85">
+      <c r="AF4" s="93">
         <v>2024</v>
       </c>
-      <c r="AG4" s="86"/>
-[...10 lines deleted...]
-      <c r="AR4" s="85">
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="94"/>
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="94"/>
+      <c r="AQ4" s="95"/>
+      <c r="AR4" s="93">
         <v>2025</v>
       </c>
-      <c r="AS4" s="86"/>
-[...10 lines deleted...]
-      <c r="BD4" s="85">
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="94"/>
+      <c r="AX4" s="94"/>
+      <c r="AY4" s="94"/>
+      <c r="AZ4" s="94"/>
+      <c r="BA4" s="94"/>
+      <c r="BB4" s="94"/>
+      <c r="BC4" s="95"/>
+      <c r="BD4" s="93">
         <v>2026</v>
       </c>
-      <c r="BE4" s="86"/>
-[...9 lines deleted...]
-      <c r="BO4" s="87"/>
+      <c r="BE4" s="94"/>
+      <c r="BF4" s="94"/>
+      <c r="BG4" s="94"/>
+      <c r="BH4" s="94"/>
+      <c r="BI4" s="94"/>
+      <c r="BJ4" s="94"/>
+      <c r="BK4" s="94"/>
+      <c r="BL4" s="94"/>
+      <c r="BM4" s="94"/>
+      <c r="BN4" s="94"/>
+      <c r="BO4" s="95"/>
     </row>
     <row r="5" spans="1:67" s="43" customFormat="1" ht="11.25">
-      <c r="A5" s="93"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -13892,95 +14140,95 @@
         <v>40</v>
       </c>
       <c r="BI5" s="24" t="s">
         <v>29</v>
       </c>
       <c r="BJ5" s="24" t="s">
         <v>30</v>
       </c>
       <c r="BK5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="BL5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="BM5" s="24" t="s">
         <v>33</v>
       </c>
       <c r="BN5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="BO5" s="24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:67" s="43" customFormat="1" ht="11.25">
-      <c r="A6" s="88" t="s">
+      <c r="A6" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="88"/>
-[...40 lines deleted...]
-      <c r="AQ6" s="88"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
+      <c r="M6" s="96"/>
+      <c r="N6" s="96"/>
+      <c r="O6" s="96"/>
+      <c r="P6" s="96"/>
+      <c r="Q6" s="96"/>
+      <c r="R6" s="96"/>
+      <c r="S6" s="96"/>
+      <c r="T6" s="96"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="96"/>
+      <c r="W6" s="96"/>
+      <c r="X6" s="96"/>
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="96"/>
+      <c r="AA6" s="96"/>
+      <c r="AB6" s="96"/>
+      <c r="AC6" s="96"/>
+      <c r="AD6" s="96"/>
+      <c r="AE6" s="96"/>
+      <c r="AF6" s="96"/>
+      <c r="AG6" s="96"/>
+      <c r="AH6" s="96"/>
+      <c r="AI6" s="96"/>
+      <c r="AJ6" s="96"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="96"/>
+      <c r="AM6" s="96"/>
+      <c r="AN6" s="96"/>
+      <c r="AO6" s="96"/>
+      <c r="AP6" s="96"/>
+      <c r="AQ6" s="96"/>
     </row>
     <row r="7" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
       <c r="N7" s="55">
         <f t="shared" ref="N7" si="0">SUM(N8:N17)</f>
         <v>13</v>
       </c>
       <c r="O7" s="56">
         <v>9</v>
       </c>
       <c r="P7" s="56">
@@ -14093,52 +14341,56 @@
       </c>
       <c r="AZ7" s="28">
         <v>7</v>
       </c>
       <c r="BA7" s="28">
         <v>8</v>
       </c>
       <c r="BB7" s="28">
         <v>2</v>
       </c>
       <c r="BC7" s="28">
         <v>11</v>
       </c>
       <c r="BD7" s="28">
         <v>5</v>
       </c>
       <c r="BE7" s="28">
         <v>13</v>
       </c>
       <c r="BF7" s="28">
         <v>6</v>
       </c>
       <c r="BG7" s="28">
         <v>10</v>
       </c>
-      <c r="BH7" s="51"/>
-      <c r="BI7" s="28"/>
+      <c r="BH7" s="51">
+        <v>3</v>
+      </c>
+      <c r="BI7" s="51">
+        <v>9</v>
+      </c>
       <c r="BJ7" s="28"/>
       <c r="BK7" s="28"/>
       <c r="BL7" s="28"/>
       <c r="BM7" s="28"/>
       <c r="BN7" s="28"/>
       <c r="BO7" s="28"/>
     </row>
     <row r="8" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="60">
         <v>3</v>
@@ -14254,52 +14506,56 @@
       </c>
       <c r="AZ8" s="28">
         <v>3</v>
       </c>
       <c r="BA8" s="28">
         <v>2</v>
       </c>
       <c r="BB8" s="28">
         <v>1</v>
       </c>
       <c r="BC8" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD8" s="28">
         <v>3</v>
       </c>
       <c r="BE8" s="28">
         <v>5</v>
       </c>
       <c r="BF8" s="28">
         <v>2</v>
       </c>
       <c r="BG8" s="28">
         <v>3</v>
       </c>
-      <c r="BH8" s="51"/>
-      <c r="BI8" s="59"/>
+      <c r="BH8" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI8" s="51">
+        <v>3</v>
+      </c>
       <c r="BJ8" s="28"/>
       <c r="BK8" s="28"/>
       <c r="BL8" s="28"/>
       <c r="BM8" s="28"/>
       <c r="BN8" s="28"/>
       <c r="BO8" s="28"/>
     </row>
     <row r="9" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="59" t="s">
         <v>13</v>
@@ -14417,52 +14673,56 @@
       </c>
       <c r="AZ9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC9" s="28">
         <v>1</v>
       </c>
       <c r="BD9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BF9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG9" s="28">
         <v>1</v>
       </c>
-      <c r="BH9" s="67"/>
-      <c r="BI9" s="59"/>
+      <c r="BH9" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI9" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ9" s="28"/>
       <c r="BK9" s="28"/>
       <c r="BL9" s="59"/>
       <c r="BM9" s="59"/>
       <c r="BN9" s="59"/>
       <c r="BO9" s="59"/>
     </row>
     <row r="10" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="60">
         <v>1</v>
@@ -14578,52 +14838,56 @@
       </c>
       <c r="AZ10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC10" s="28">
         <v>1</v>
       </c>
       <c r="BD10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE10" s="28">
         <v>1</v>
       </c>
       <c r="BF10" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG10" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH10" s="51"/>
-      <c r="BI10" s="59"/>
+      <c r="BH10" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI10" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ10" s="59"/>
       <c r="BK10" s="59"/>
       <c r="BL10" s="59"/>
       <c r="BM10" s="59"/>
       <c r="BN10" s="59"/>
       <c r="BO10" s="59"/>
     </row>
     <row r="11" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="60">
         <v>5</v>
@@ -14741,52 +15005,56 @@
       </c>
       <c r="AZ11" s="28">
         <v>1</v>
       </c>
       <c r="BA11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC11" s="28">
         <v>2</v>
       </c>
       <c r="BD11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE11" s="28">
         <v>1</v>
       </c>
       <c r="BF11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG11" s="28">
         <v>1</v>
       </c>
-      <c r="BH11" s="67"/>
-      <c r="BI11" s="59"/>
+      <c r="BH11" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI11" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ11" s="59"/>
       <c r="BK11" s="28"/>
       <c r="BL11" s="28"/>
       <c r="BM11" s="59"/>
       <c r="BN11" s="59"/>
       <c r="BO11" s="59"/>
     </row>
     <row r="12" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="60">
         <v>2</v>
@@ -14900,52 +15168,56 @@
       </c>
       <c r="AZ12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA12" s="28">
         <v>1</v>
       </c>
       <c r="BB12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC12" s="28">
         <v>1</v>
       </c>
       <c r="BD12" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE12" s="28">
         <v>1</v>
       </c>
       <c r="BF12" s="28">
         <v>1</v>
       </c>
       <c r="BG12" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH12" s="67"/>
-      <c r="BI12" s="59"/>
+      <c r="BH12" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI12" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ12" s="59"/>
       <c r="BK12" s="59"/>
       <c r="BL12" s="59"/>
       <c r="BM12" s="28"/>
       <c r="BN12" s="59"/>
       <c r="BO12" s="28"/>
     </row>
     <row r="13" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="60">
         <v>1</v>
@@ -15063,52 +15335,56 @@
       </c>
       <c r="AZ13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA13" s="28">
         <v>2</v>
       </c>
       <c r="BB13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD13" s="28">
         <v>1</v>
       </c>
       <c r="BE13" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BF13" s="28">
         <v>2</v>
       </c>
       <c r="BG13" s="28">
         <v>1</v>
       </c>
-      <c r="BH13" s="67"/>
-      <c r="BI13" s="59"/>
+      <c r="BH13" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI13" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ13" s="28"/>
       <c r="BK13" s="28"/>
       <c r="BL13" s="59"/>
       <c r="BM13" s="28"/>
       <c r="BN13" s="59"/>
       <c r="BO13" s="59"/>
     </row>
     <row r="14" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="59" t="s">
         <v>13</v>
@@ -15226,52 +15502,56 @@
       </c>
       <c r="AZ14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB14" s="28">
         <v>1</v>
       </c>
       <c r="BC14" s="28">
         <v>1</v>
       </c>
       <c r="BD14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BF14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG14" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH14" s="51"/>
-      <c r="BI14" s="28"/>
+      <c r="BH14" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI14" s="51">
+        <v>2</v>
+      </c>
       <c r="BJ14" s="28"/>
       <c r="BK14" s="59"/>
       <c r="BL14" s="59"/>
       <c r="BM14" s="59"/>
       <c r="BN14" s="28"/>
       <c r="BO14" s="59"/>
     </row>
     <row r="15" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="59" t="s">
         <v>13</v>
@@ -15387,52 +15667,56 @@
       </c>
       <c r="AZ15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC15" s="28">
         <v>1</v>
       </c>
       <c r="BD15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE15" s="28">
         <v>1</v>
       </c>
       <c r="BF15" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG15" s="28">
         <v>2</v>
       </c>
-      <c r="BH15" s="67"/>
-      <c r="BI15" s="59"/>
+      <c r="BH15" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI15" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ15" s="28"/>
       <c r="BK15" s="59"/>
       <c r="BL15" s="59"/>
       <c r="BM15" s="59"/>
       <c r="BN15" s="59"/>
       <c r="BO15" s="59"/>
     </row>
     <row r="16" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="60">
         <v>1</v>
@@ -15550,52 +15834,56 @@
       </c>
       <c r="AZ16" s="28">
         <v>3</v>
       </c>
       <c r="BA16" s="28">
         <v>3</v>
       </c>
       <c r="BB16" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC16" s="28">
         <v>4</v>
       </c>
       <c r="BD16" s="28">
         <v>1</v>
       </c>
       <c r="BE16" s="28">
         <v>4</v>
       </c>
       <c r="BF16" s="28">
         <v>1</v>
       </c>
       <c r="BG16" s="28">
         <v>2</v>
       </c>
-      <c r="BH16" s="51"/>
-      <c r="BI16" s="59"/>
+      <c r="BH16" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI16" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ16" s="28"/>
       <c r="BK16" s="59"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="28"/>
       <c r="BN16" s="59"/>
       <c r="BO16" s="59"/>
     </row>
     <row r="17" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="59" t="s">
         <v>13</v>
@@ -15709,105 +15997,109 @@
       </c>
       <c r="AZ17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BF17" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG17" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH17" s="51"/>
-      <c r="BI17" s="28"/>
+      <c r="BH17" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI17" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ17" s="28"/>
       <c r="BK17" s="59"/>
       <c r="BL17" s="59"/>
       <c r="BM17" s="59"/>
       <c r="BN17" s="59"/>
       <c r="BO17" s="59"/>
     </row>
     <row r="18" spans="1:67" s="43" customFormat="1" ht="11.25">
-      <c r="A18" s="89" t="s">
+      <c r="A18" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="89"/>
-[...40 lines deleted...]
-      <c r="AQ18" s="89"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
+      <c r="L18" s="97"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="97"/>
+      <c r="O18" s="97"/>
+      <c r="P18" s="97"/>
+      <c r="Q18" s="97"/>
+      <c r="R18" s="97"/>
+      <c r="S18" s="97"/>
+      <c r="T18" s="97"/>
+      <c r="U18" s="97"/>
+      <c r="V18" s="97"/>
+      <c r="W18" s="97"/>
+      <c r="X18" s="97"/>
+      <c r="Y18" s="97"/>
+      <c r="Z18" s="97"/>
+      <c r="AA18" s="97"/>
+      <c r="AB18" s="97"/>
+      <c r="AC18" s="97"/>
+      <c r="AD18" s="97"/>
+      <c r="AE18" s="97"/>
+      <c r="AF18" s="97"/>
+      <c r="AG18" s="97"/>
+      <c r="AH18" s="97"/>
+      <c r="AI18" s="97"/>
+      <c r="AJ18" s="97"/>
+      <c r="AK18" s="97"/>
+      <c r="AL18" s="97"/>
+      <c r="AM18" s="97"/>
+      <c r="AN18" s="97"/>
+      <c r="AO18" s="97"/>
+      <c r="AP18" s="97"/>
+      <c r="AQ18" s="97"/>
       <c r="AR18" s="41"/>
       <c r="AS18" s="41"/>
       <c r="AT18" s="41"/>
       <c r="AU18" s="41"/>
       <c r="AV18" s="41"/>
       <c r="BD18" s="41"/>
       <c r="BE18" s="41"/>
       <c r="BF18" s="41"/>
       <c r="BG18" s="41"/>
       <c r="BH18" s="41"/>
     </row>
     <row r="19" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="31"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
@@ -15929,52 +16221,56 @@
       </c>
       <c r="AZ19" s="28">
         <v>5</v>
       </c>
       <c r="BA19" s="28">
         <v>3</v>
       </c>
       <c r="BB19" s="28">
         <v>1</v>
       </c>
       <c r="BC19" s="28">
         <v>5</v>
       </c>
       <c r="BD19" s="28">
         <v>4</v>
       </c>
       <c r="BE19" s="28">
         <v>7</v>
       </c>
       <c r="BF19" s="28">
         <v>2</v>
       </c>
       <c r="BG19" s="28">
         <v>7</v>
       </c>
-      <c r="BH19" s="51"/>
-      <c r="BI19" s="59"/>
+      <c r="BH19" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI19" s="51">
+        <v>3</v>
+      </c>
       <c r="BJ19" s="28"/>
       <c r="BK19" s="28"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="28"/>
       <c r="BN19" s="28"/>
       <c r="BO19" s="28"/>
     </row>
     <row r="20" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="30"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="30"/>
       <c r="N20" s="56">
         <v>3</v>
@@ -16090,52 +16386,56 @@
       </c>
       <c r="AZ20" s="28">
         <v>2</v>
       </c>
       <c r="BA20" s="28">
         <v>1</v>
       </c>
       <c r="BB20" s="28">
         <v>1</v>
       </c>
       <c r="BC20" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD20" s="28">
         <v>3</v>
       </c>
       <c r="BE20" s="28">
         <v>5</v>
       </c>
       <c r="BF20" s="28">
         <v>2</v>
       </c>
       <c r="BG20" s="28">
         <v>2</v>
       </c>
-      <c r="BH20" s="51"/>
-      <c r="BI20" s="59"/>
+      <c r="BH20" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI20" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ20" s="28"/>
       <c r="BK20" s="59"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="28"/>
       <c r="BN20" s="28"/>
       <c r="BO20" s="28"/>
     </row>
     <row r="21" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="31"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="59" t="s">
         <v>13</v>
@@ -16253,52 +16553,56 @@
       </c>
       <c r="AZ21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC21" s="28">
         <v>1</v>
       </c>
       <c r="BD21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE21" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF21" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG21" s="28">
         <v>1</v>
       </c>
-      <c r="BH21" s="67"/>
-      <c r="BI21" s="59"/>
+      <c r="BH21" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI21" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ21" s="28"/>
       <c r="BK21" s="28"/>
       <c r="BL21" s="59"/>
       <c r="BM21" s="59"/>
       <c r="BN21" s="59"/>
       <c r="BO21" s="59"/>
     </row>
     <row r="22" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="56">
         <v>4</v>
@@ -16410,52 +16714,56 @@
       </c>
       <c r="AZ22" s="28">
         <v>1</v>
       </c>
       <c r="BA22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE22" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF22" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG22" s="28">
         <v>1</v>
       </c>
-      <c r="BH22" s="67"/>
-      <c r="BI22" s="59"/>
+      <c r="BH22" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI22" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ22" s="59"/>
       <c r="BK22" s="28"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="59"/>
       <c r="BN22" s="59"/>
       <c r="BO22" s="59"/>
     </row>
     <row r="23" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="59" t="s">
         <v>13</v>
@@ -16571,52 +16879,56 @@
       <c r="AY23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AZ23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC23" s="28">
         <v>1</v>
       </c>
       <c r="BD23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE23" s="28"/>
       <c r="BF23" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG23" s="28">
         <v>2</v>
       </c>
-      <c r="BH23" s="67"/>
-      <c r="BI23" s="59"/>
+      <c r="BH23" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI23" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ23" s="59"/>
       <c r="BK23" s="59"/>
       <c r="BL23" s="59"/>
       <c r="BM23" s="59"/>
       <c r="BN23" s="59"/>
       <c r="BO23" s="59"/>
     </row>
     <row r="24" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="56">
         <v>1</v>
@@ -16732,52 +17044,56 @@
       </c>
       <c r="AZ24" s="28">
         <v>2</v>
       </c>
       <c r="BA24" s="28">
         <v>2</v>
       </c>
       <c r="BB24" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC24" s="28">
         <v>3</v>
       </c>
       <c r="BD24" s="28">
         <v>1</v>
       </c>
       <c r="BE24" s="28">
         <v>2</v>
       </c>
       <c r="BF24" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG24" s="28">
         <v>1</v>
       </c>
-      <c r="BH24" s="67"/>
-      <c r="BI24" s="59"/>
+      <c r="BH24" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI24" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ24" s="28"/>
       <c r="BK24" s="59"/>
       <c r="BL24" s="28"/>
       <c r="BM24" s="28"/>
       <c r="BN24" s="59"/>
       <c r="BO24" s="59"/>
     </row>
     <row r="25" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="59" t="s">
         <v>13</v>
@@ -16895,105 +17211,109 @@
       </c>
       <c r="AZ25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BC25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BD25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BE25" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF25" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG25" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH25" s="67"/>
-      <c r="BI25" s="59"/>
+      <c r="BH25" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI25" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ25" s="59"/>
       <c r="BK25" s="59"/>
       <c r="BL25" s="59"/>
       <c r="BM25" s="59"/>
       <c r="BN25" s="59"/>
       <c r="BO25" s="59"/>
     </row>
     <row r="26" spans="1:67" s="43" customFormat="1" ht="11.25">
-      <c r="A26" s="90" t="s">
+      <c r="A26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="90"/>
-[...40 lines deleted...]
-      <c r="AQ26" s="90"/>
+      <c r="B26" s="98"/>
+      <c r="C26" s="98"/>
+      <c r="D26" s="98"/>
+      <c r="E26" s="98"/>
+      <c r="F26" s="98"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="98"/>
+      <c r="I26" s="98"/>
+      <c r="J26" s="98"/>
+      <c r="K26" s="98"/>
+      <c r="L26" s="98"/>
+      <c r="M26" s="98"/>
+      <c r="N26" s="98"/>
+      <c r="O26" s="98"/>
+      <c r="P26" s="98"/>
+      <c r="Q26" s="98"/>
+      <c r="R26" s="98"/>
+      <c r="S26" s="98"/>
+      <c r="T26" s="98"/>
+      <c r="U26" s="98"/>
+      <c r="V26" s="98"/>
+      <c r="W26" s="98"/>
+      <c r="X26" s="98"/>
+      <c r="Y26" s="98"/>
+      <c r="Z26" s="98"/>
+      <c r="AA26" s="98"/>
+      <c r="AB26" s="98"/>
+      <c r="AC26" s="98"/>
+      <c r="AD26" s="98"/>
+      <c r="AE26" s="98"/>
+      <c r="AF26" s="98"/>
+      <c r="AG26" s="98"/>
+      <c r="AH26" s="98"/>
+      <c r="AI26" s="98"/>
+      <c r="AJ26" s="98"/>
+      <c r="AK26" s="98"/>
+      <c r="AL26" s="98"/>
+      <c r="AM26" s="98"/>
+      <c r="AN26" s="98"/>
+      <c r="AO26" s="98"/>
+      <c r="AP26" s="98"/>
+      <c r="AQ26" s="98"/>
       <c r="AR26" s="41"/>
       <c r="AS26" s="41"/>
       <c r="AT26" s="41"/>
       <c r="AU26" s="41"/>
       <c r="AV26" s="41"/>
       <c r="BD26" s="41"/>
       <c r="BE26" s="41"/>
       <c r="BF26" s="41"/>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
     </row>
     <row r="27" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="31"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
@@ -17115,52 +17435,56 @@
       </c>
       <c r="AZ27" s="28">
         <v>2</v>
       </c>
       <c r="BA27" s="28">
         <v>5</v>
       </c>
       <c r="BB27" s="51">
         <v>1</v>
       </c>
       <c r="BC27" s="51">
         <v>6</v>
       </c>
       <c r="BD27" s="51">
         <v>1</v>
       </c>
       <c r="BE27" s="51">
         <v>6</v>
       </c>
       <c r="BF27" s="51">
         <v>4</v>
       </c>
       <c r="BG27" s="51">
         <v>3</v>
       </c>
-      <c r="BH27" s="51"/>
-      <c r="BI27" s="51"/>
+      <c r="BH27" s="51">
+        <v>2</v>
+      </c>
+      <c r="BI27" s="51">
+        <v>6</v>
+      </c>
       <c r="BJ27" s="28"/>
       <c r="BK27" s="28"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="28"/>
       <c r="BN27" s="51"/>
       <c r="BO27" s="51"/>
     </row>
     <row r="28" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="32"/>
       <c r="H28" s="32"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="N28" s="59" t="s">
         <v>13</v>
@@ -17276,52 +17600,56 @@
       </c>
       <c r="AZ28" s="28">
         <v>1</v>
       </c>
       <c r="BA28" s="28">
         <v>1</v>
       </c>
       <c r="BB28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE28" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF28" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG28" s="51">
         <v>1</v>
       </c>
-      <c r="BH28" s="67"/>
-      <c r="BI28" s="59"/>
+      <c r="BH28" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI28" s="51">
+        <v>2</v>
+      </c>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="28"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="28"/>
       <c r="BN28" s="67"/>
       <c r="BO28" s="59"/>
     </row>
     <row r="29" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="59" t="s">
         <v>13</v>
@@ -17439,52 +17767,56 @@
       </c>
       <c r="AZ29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE29" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG29" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH29" s="67"/>
-      <c r="BI29" s="59"/>
+      <c r="BH29" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI29" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ29" s="59"/>
       <c r="BK29" s="59"/>
       <c r="BL29" s="59"/>
       <c r="BM29" s="59"/>
       <c r="BN29" s="67"/>
       <c r="BO29" s="59"/>
     </row>
     <row r="30" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="31"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
       <c r="N30" s="56">
         <v>1</v>
@@ -17602,52 +17934,56 @@
       </c>
       <c r="AZ30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB30" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC30" s="51">
         <v>1</v>
       </c>
       <c r="BD30" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE30" s="51">
         <v>1</v>
       </c>
       <c r="BF30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG30" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH30" s="51"/>
-      <c r="BI30" s="59"/>
+      <c r="BH30" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI30" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ30" s="59"/>
       <c r="BK30" s="59"/>
       <c r="BL30" s="59"/>
       <c r="BM30" s="59"/>
       <c r="BN30" s="67"/>
       <c r="BO30" s="59"/>
     </row>
     <row r="31" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="31"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="56">
         <v>1</v>
@@ -17765,52 +18101,56 @@
       </c>
       <c r="AZ31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB31" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC31" s="51">
         <v>2</v>
       </c>
       <c r="BD31" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE31" s="51">
         <v>1</v>
       </c>
       <c r="BF31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG31" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH31" s="67"/>
-      <c r="BI31" s="59"/>
+      <c r="BH31" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI31" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ31" s="59"/>
       <c r="BK31" s="59"/>
       <c r="BL31" s="59"/>
       <c r="BM31" s="59"/>
       <c r="BN31" s="67"/>
       <c r="BO31" s="59"/>
     </row>
     <row r="32" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="31"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="56">
         <v>2</v>
@@ -17926,52 +18266,56 @@
       </c>
       <c r="AZ32" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="28">
         <v>1</v>
       </c>
       <c r="BB32" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC32" s="51">
         <v>1</v>
       </c>
       <c r="BD32" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE32" s="51">
         <v>1</v>
       </c>
       <c r="BF32" s="51">
         <v>1</v>
       </c>
       <c r="BG32" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH32" s="67"/>
-      <c r="BI32" s="59"/>
+      <c r="BH32" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI32" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ32" s="59"/>
       <c r="BK32" s="59"/>
       <c r="BL32" s="59"/>
       <c r="BM32" s="28"/>
       <c r="BN32" s="67"/>
       <c r="BO32" s="51"/>
     </row>
     <row r="33" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="31"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="63">
         <v>1</v>
@@ -18089,52 +18433,56 @@
       </c>
       <c r="AZ33" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="28">
         <v>2</v>
       </c>
       <c r="BB33" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC33" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD33" s="51">
         <v>1</v>
       </c>
       <c r="BE33" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF33" s="51">
         <v>2</v>
       </c>
       <c r="BG33" s="51">
         <v>1</v>
       </c>
-      <c r="BH33" s="67"/>
-      <c r="BI33" s="59"/>
+      <c r="BH33" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI33" s="51">
+        <v>1</v>
+      </c>
       <c r="BJ33" s="28"/>
       <c r="BK33" s="28"/>
       <c r="BL33" s="59"/>
       <c r="BM33" s="28"/>
       <c r="BN33" s="67"/>
       <c r="BO33" s="67"/>
     </row>
     <row r="34" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="30"/>
       <c r="N34" s="59" t="s">
         <v>13</v>
@@ -18252,52 +18600,56 @@
       </c>
       <c r="AZ34" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA34" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB34" s="51">
         <v>1</v>
       </c>
       <c r="BC34" s="51">
         <v>1</v>
       </c>
       <c r="BD34" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE34" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BF34" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG34" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH34" s="51"/>
-      <c r="BI34" s="51"/>
+      <c r="BH34" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI34" s="51">
+        <v>2</v>
+      </c>
       <c r="BJ34" s="28"/>
       <c r="BK34" s="67"/>
       <c r="BL34" s="59"/>
       <c r="BM34" s="59"/>
       <c r="BN34" s="51"/>
       <c r="BO34" s="67"/>
     </row>
     <row r="35" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="31"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="59" t="s">
         <v>13</v>
@@ -18415,52 +18767,56 @@
       </c>
       <c r="AZ35" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BA35" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BB35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BD35" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE35" s="51">
         <v>1</v>
       </c>
       <c r="BF35" s="59" t="s">
         <v>13</v>
       </c>
       <c r="BG35" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="BH35" s="67"/>
-      <c r="BI35" s="59"/>
+      <c r="BH35" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI35" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ35" s="28"/>
       <c r="BK35" s="67"/>
       <c r="BL35" s="59"/>
       <c r="BM35" s="59"/>
       <c r="BN35" s="67"/>
       <c r="BO35" s="67"/>
     </row>
     <row r="36" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="32"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="59" t="s">
         <v>13</v>
@@ -18578,52 +18934,56 @@
       </c>
       <c r="AZ36" s="28">
         <v>1</v>
       </c>
       <c r="BA36" s="28">
         <v>1</v>
       </c>
       <c r="BB36" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BC36" s="51">
         <v>1</v>
       </c>
       <c r="BD36" s="67" t="s">
         <v>13</v>
       </c>
       <c r="BE36" s="51">
         <v>2</v>
       </c>
       <c r="BF36" s="51">
         <v>1</v>
       </c>
       <c r="BG36" s="51">
         <v>1</v>
       </c>
-      <c r="BH36" s="51"/>
-      <c r="BI36" s="59"/>
+      <c r="BH36" s="51">
+        <v>1</v>
+      </c>
+      <c r="BI36" s="67" t="s">
+        <v>13</v>
+      </c>
       <c r="BJ36" s="28"/>
       <c r="BK36" s="67"/>
       <c r="BL36" s="28"/>
       <c r="BM36" s="28"/>
       <c r="BN36" s="67"/>
       <c r="BO36" s="67"/>
     </row>
     <row r="37" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A37" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
       <c r="F37" s="35"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="35"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="72" t="s">
         <v>13</v>
@@ -18737,52 +19097,56 @@
       </c>
       <c r="AZ37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BA37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BB37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BC37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BD37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BE37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BF37" s="72" t="s">
         <v>13</v>
       </c>
       <c r="BG37" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="BH37" s="72"/>
-      <c r="BI37" s="75"/>
+      <c r="BH37" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI37" s="75">
+        <v>1</v>
+      </c>
       <c r="BJ37" s="72"/>
       <c r="BK37" s="72"/>
       <c r="BL37" s="72"/>
       <c r="BM37" s="72"/>
       <c r="BN37" s="72"/>
       <c r="BO37" s="72"/>
     </row>
     <row r="38" spans="1:67" s="43" customFormat="1" ht="11.25">
       <c r="A38" s="37"/>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="32"/>
       <c r="H38" s="32"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="33"/>
       <c r="O38" s="33"/>
       <c r="P38" s="33"/>
       <c r="Q38" s="33"/>
@@ -19360,61 +19724,61 @@
       <c r="AF59" s="49"/>
       <c r="AG59" s="49"/>
     </row>
     <row r="60" spans="1:63">
       <c r="AF60" s="49"/>
       <c r="AG60" s="49"/>
     </row>
     <row r="61" spans="1:63">
       <c r="AF61" s="49"/>
       <c r="AG61" s="49"/>
     </row>
     <row r="62" spans="1:63">
       <c r="AF62" s="13"/>
       <c r="AG62" s="13"/>
     </row>
     <row r="63" spans="1:63">
       <c r="AF63" s="13"/>
       <c r="AG63" s="13"/>
     </row>
     <row r="64" spans="1:63">
       <c r="AF64" s="13"/>
       <c r="AG64" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BD4:BO4"/>
+    <mergeCell ref="AR4:BC4"/>
+    <mergeCell ref="A6:AQ6"/>
+    <mergeCell ref="A18:AQ18"/>
+    <mergeCell ref="A26:AQ26"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AF4:AQ4"/>
-    <mergeCell ref="BD4:BO4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AQ26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Number of deaths</vt:lpstr>
       <vt:lpstr>Number of deaths by gender</vt:lpstr>