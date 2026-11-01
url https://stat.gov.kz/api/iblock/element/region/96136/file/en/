--- v2 (2026-08-26)
+++ v3 (2026-11-01)
@@ -988,51 +988,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BK42" sqref="BK42"/>
+      <selection activeCell="BK46" sqref="BK46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.5703125" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:67" s="66" customFormat="1" ht="12.75">
@@ -1644,52 +1644,56 @@
       </c>
       <c r="BB7" s="37">
         <v>752</v>
       </c>
       <c r="BC7" s="37">
         <v>916</v>
       </c>
       <c r="BD7" s="37">
         <v>810</v>
       </c>
       <c r="BE7" s="37">
         <v>773</v>
       </c>
       <c r="BF7" s="37">
         <v>795</v>
       </c>
       <c r="BG7" s="37">
         <v>824</v>
       </c>
       <c r="BH7" s="37">
         <v>770</v>
       </c>
       <c r="BI7" s="37">
         <v>866</v>
       </c>
-      <c r="BJ7" s="37"/>
-      <c r="BK7" s="37"/>
+      <c r="BJ7" s="37">
+        <v>834</v>
+      </c>
+      <c r="BK7" s="37">
+        <v>759</v>
+      </c>
       <c r="BL7" s="37"/>
       <c r="BM7" s="37"/>
       <c r="BN7" s="37"/>
       <c r="BO7" s="37"/>
     </row>
     <row r="8" spans="1:67" s="66" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="33" t="s">
@@ -1835,52 +1839,56 @@
       </c>
       <c r="BB8" s="37">
         <v>220</v>
       </c>
       <c r="BC8" s="37">
         <v>262</v>
       </c>
       <c r="BD8" s="37">
         <v>228</v>
       </c>
       <c r="BE8" s="37">
         <v>241</v>
       </c>
       <c r="BF8" s="37">
         <v>269</v>
       </c>
       <c r="BG8" s="37">
         <v>289</v>
       </c>
       <c r="BH8" s="37">
         <v>239</v>
       </c>
       <c r="BI8" s="37">
         <v>288</v>
       </c>
-      <c r="BJ8" s="37"/>
-      <c r="BK8" s="37"/>
+      <c r="BJ8" s="37">
+        <v>249</v>
+      </c>
+      <c r="BK8" s="37">
+        <v>252</v>
+      </c>
       <c r="BL8" s="37"/>
       <c r="BM8" s="37"/>
       <c r="BN8" s="37"/>
       <c r="BO8" s="37"/>
     </row>
     <row r="9" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="33">
         <v>941</v>
       </c>
       <c r="C9" s="33">
         <v>995</v>
       </c>
       <c r="D9" s="34">
         <v>1082</v>
       </c>
       <c r="E9" s="34">
         <v>1073</v>
       </c>
       <c r="F9" s="34">
         <v>1107</v>
       </c>
       <c r="G9" s="35">
@@ -2026,52 +2034,56 @@
       </c>
       <c r="BB9" s="37">
         <v>31</v>
       </c>
       <c r="BC9" s="37">
         <v>38</v>
       </c>
       <c r="BD9" s="37">
         <v>26</v>
       </c>
       <c r="BE9" s="37">
         <v>20</v>
       </c>
       <c r="BF9" s="37">
         <v>26</v>
       </c>
       <c r="BG9" s="37">
         <v>28</v>
       </c>
       <c r="BH9" s="37">
         <v>26</v>
       </c>
       <c r="BI9" s="37">
         <v>28</v>
       </c>
-      <c r="BJ9" s="37"/>
-      <c r="BK9" s="37"/>
+      <c r="BJ9" s="37">
+        <v>26</v>
+      </c>
+      <c r="BK9" s="37">
+        <v>18</v>
+      </c>
       <c r="BL9" s="37"/>
       <c r="BM9" s="37"/>
       <c r="BN9" s="37"/>
       <c r="BO9" s="37"/>
     </row>
     <row r="10" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="33">
         <v>2021</v>
       </c>
       <c r="C10" s="33">
         <v>1555</v>
       </c>
       <c r="D10" s="34">
         <v>1690</v>
       </c>
       <c r="E10" s="34">
         <v>1809</v>
       </c>
       <c r="F10" s="34">
         <v>1896</v>
       </c>
       <c r="G10" s="35">
@@ -2217,52 +2229,56 @@
       </c>
       <c r="BB10" s="37">
         <v>31</v>
       </c>
       <c r="BC10" s="37">
         <v>49</v>
       </c>
       <c r="BD10" s="37">
         <v>34</v>
       </c>
       <c r="BE10" s="37">
         <v>39</v>
       </c>
       <c r="BF10" s="37">
         <v>37</v>
       </c>
       <c r="BG10" s="37">
         <v>35</v>
       </c>
       <c r="BH10" s="37">
         <v>30</v>
       </c>
       <c r="BI10" s="37">
         <v>39</v>
       </c>
-      <c r="BJ10" s="37"/>
-      <c r="BK10" s="37"/>
+      <c r="BJ10" s="37">
+        <v>35</v>
+      </c>
+      <c r="BK10" s="37">
+        <v>46</v>
+      </c>
       <c r="BL10" s="37"/>
       <c r="BM10" s="37"/>
       <c r="BN10" s="37"/>
       <c r="BO10" s="37"/>
     </row>
     <row r="11" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="33">
         <v>4281</v>
       </c>
       <c r="C11" s="33">
         <v>3829</v>
       </c>
       <c r="D11" s="34">
         <v>4175</v>
       </c>
       <c r="E11" s="34">
         <v>4854</v>
       </c>
       <c r="F11" s="34">
         <v>4776</v>
       </c>
       <c r="G11" s="35">
@@ -2408,52 +2424,56 @@
       </c>
       <c r="BB11" s="37">
         <v>59</v>
       </c>
       <c r="BC11" s="37">
         <v>81</v>
       </c>
       <c r="BD11" s="37">
         <v>65</v>
       </c>
       <c r="BE11" s="37">
         <v>67</v>
       </c>
       <c r="BF11" s="37">
         <v>55</v>
       </c>
       <c r="BG11" s="37">
         <v>62</v>
       </c>
       <c r="BH11" s="37">
         <v>63</v>
       </c>
       <c r="BI11" s="37">
         <v>67</v>
       </c>
-      <c r="BJ11" s="37"/>
-      <c r="BK11" s="37"/>
+      <c r="BJ11" s="37">
+        <v>65</v>
+      </c>
+      <c r="BK11" s="37">
+        <v>52</v>
+      </c>
       <c r="BL11" s="37"/>
       <c r="BM11" s="37"/>
       <c r="BN11" s="37"/>
       <c r="BO11" s="37"/>
     </row>
     <row r="12" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="33">
         <v>1469</v>
       </c>
       <c r="C12" s="33">
         <v>1399</v>
       </c>
       <c r="D12" s="34">
         <v>1446</v>
       </c>
       <c r="E12" s="34">
         <v>1511</v>
       </c>
       <c r="F12" s="34">
         <v>1609</v>
       </c>
       <c r="G12" s="35">
@@ -2599,52 +2619,56 @@
       </c>
       <c r="BB12" s="37">
         <v>56</v>
       </c>
       <c r="BC12" s="37">
         <v>61</v>
       </c>
       <c r="BD12" s="37">
         <v>44</v>
       </c>
       <c r="BE12" s="37">
         <v>53</v>
       </c>
       <c r="BF12" s="37">
         <v>44</v>
       </c>
       <c r="BG12" s="37">
         <v>45</v>
       </c>
       <c r="BH12" s="37">
         <v>47</v>
       </c>
       <c r="BI12" s="37">
         <v>65</v>
       </c>
-      <c r="BJ12" s="37"/>
-      <c r="BK12" s="37"/>
+      <c r="BJ12" s="37">
+        <v>51</v>
+      </c>
+      <c r="BK12" s="37">
+        <v>42</v>
+      </c>
       <c r="BL12" s="37"/>
       <c r="BM12" s="37"/>
       <c r="BN12" s="37"/>
       <c r="BO12" s="37"/>
     </row>
     <row r="13" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="33">
         <v>1079</v>
       </c>
       <c r="C13" s="33">
         <v>1015</v>
       </c>
       <c r="D13" s="34">
         <v>1218</v>
       </c>
       <c r="E13" s="34">
         <v>1147</v>
       </c>
       <c r="F13" s="34">
         <v>1207</v>
       </c>
       <c r="G13" s="35">
@@ -2790,52 +2814,56 @@
       </c>
       <c r="BB13" s="37">
         <v>45</v>
       </c>
       <c r="BC13" s="37">
         <v>48</v>
       </c>
       <c r="BD13" s="37">
         <v>54</v>
       </c>
       <c r="BE13" s="37">
         <v>41</v>
       </c>
       <c r="BF13" s="37">
         <v>45</v>
       </c>
       <c r="BG13" s="37">
         <v>49</v>
       </c>
       <c r="BH13" s="37">
         <v>43</v>
       </c>
       <c r="BI13" s="37">
         <v>43</v>
       </c>
-      <c r="BJ13" s="37"/>
-      <c r="BK13" s="37"/>
+      <c r="BJ13" s="37">
+        <v>51</v>
+      </c>
+      <c r="BK13" s="37">
+        <v>34</v>
+      </c>
       <c r="BL13" s="37"/>
       <c r="BM13" s="37"/>
       <c r="BN13" s="37"/>
       <c r="BO13" s="37"/>
     </row>
     <row r="14" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="33">
         <v>2351</v>
       </c>
       <c r="C14" s="33">
         <v>2172</v>
       </c>
       <c r="D14" s="34">
         <v>2448</v>
       </c>
       <c r="E14" s="34">
         <v>2520</v>
       </c>
       <c r="F14" s="34">
         <v>2575</v>
       </c>
       <c r="G14" s="35">
@@ -2981,52 +3009,56 @@
       </c>
       <c r="BB14" s="37">
         <v>41</v>
       </c>
       <c r="BC14" s="37">
         <v>57</v>
       </c>
       <c r="BD14" s="37">
         <v>44</v>
       </c>
       <c r="BE14" s="37">
         <v>40</v>
       </c>
       <c r="BF14" s="37">
         <v>46</v>
       </c>
       <c r="BG14" s="37">
         <v>49</v>
       </c>
       <c r="BH14" s="37">
         <v>53</v>
       </c>
       <c r="BI14" s="37">
         <v>47</v>
       </c>
-      <c r="BJ14" s="37"/>
-      <c r="BK14" s="37"/>
+      <c r="BJ14" s="37">
+        <v>57</v>
+      </c>
+      <c r="BK14" s="37">
+        <v>34</v>
+      </c>
       <c r="BL14" s="37"/>
       <c r="BM14" s="37"/>
       <c r="BN14" s="37"/>
       <c r="BO14" s="37"/>
     </row>
     <row r="15" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="33" t="s">
@@ -3172,52 +3204,56 @@
       </c>
       <c r="BB15" s="37">
         <v>44</v>
       </c>
       <c r="BC15" s="37">
         <v>52</v>
       </c>
       <c r="BD15" s="37">
         <v>37</v>
       </c>
       <c r="BE15" s="37">
         <v>34</v>
       </c>
       <c r="BF15" s="37">
         <v>41</v>
       </c>
       <c r="BG15" s="37">
         <v>38</v>
       </c>
       <c r="BH15" s="37">
         <v>36</v>
       </c>
       <c r="BI15" s="37">
         <v>46</v>
       </c>
-      <c r="BJ15" s="37"/>
-      <c r="BK15" s="37"/>
+      <c r="BJ15" s="37">
+        <v>35</v>
+      </c>
+      <c r="BK15" s="37">
+        <v>44</v>
+      </c>
       <c r="BL15" s="37"/>
       <c r="BM15" s="37"/>
       <c r="BN15" s="37"/>
       <c r="BO15" s="37"/>
     </row>
     <row r="16" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="33">
         <v>1710</v>
       </c>
       <c r="C16" s="33">
         <v>1724</v>
       </c>
       <c r="D16" s="34">
         <v>1900</v>
       </c>
       <c r="E16" s="34">
         <v>2032</v>
       </c>
       <c r="F16" s="34">
         <v>2051</v>
       </c>
       <c r="G16" s="35">
@@ -3363,52 +3399,56 @@
       </c>
       <c r="BB16" s="37">
         <v>188</v>
       </c>
       <c r="BC16" s="37">
         <v>220</v>
       </c>
       <c r="BD16" s="37">
         <v>225</v>
       </c>
       <c r="BE16" s="37">
         <v>194</v>
       </c>
       <c r="BF16" s="37">
         <v>198</v>
       </c>
       <c r="BG16" s="37">
         <v>193</v>
       </c>
       <c r="BH16" s="37">
         <v>200</v>
       </c>
       <c r="BI16" s="37">
         <v>203</v>
       </c>
-      <c r="BJ16" s="37"/>
-      <c r="BK16" s="37"/>
+      <c r="BJ16" s="37">
+        <v>221</v>
+      </c>
+      <c r="BK16" s="37">
+        <v>199</v>
+      </c>
       <c r="BL16" s="37"/>
       <c r="BM16" s="37"/>
       <c r="BN16" s="37"/>
       <c r="BO16" s="37"/>
     </row>
     <row r="17" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="33">
         <v>840</v>
       </c>
       <c r="C17" s="33">
         <v>807</v>
       </c>
       <c r="D17" s="34">
         <v>917</v>
       </c>
       <c r="E17" s="34">
         <v>963</v>
       </c>
       <c r="F17" s="34">
         <v>861</v>
       </c>
       <c r="G17" s="35">
@@ -3554,52 +3594,56 @@
       </c>
       <c r="BB17" s="37">
         <v>37</v>
       </c>
       <c r="BC17" s="37">
         <v>48</v>
       </c>
       <c r="BD17" s="37">
         <v>53</v>
       </c>
       <c r="BE17" s="37">
         <v>44</v>
       </c>
       <c r="BF17" s="37">
         <v>34</v>
       </c>
       <c r="BG17" s="37">
         <v>36</v>
       </c>
       <c r="BH17" s="37">
         <v>33</v>
       </c>
       <c r="BI17" s="37">
         <v>40</v>
       </c>
-      <c r="BJ17" s="37"/>
-      <c r="BK17" s="37"/>
+      <c r="BJ17" s="37">
+        <v>44</v>
+      </c>
+      <c r="BK17" s="37">
+        <v>38</v>
+      </c>
       <c r="BL17" s="37"/>
       <c r="BM17" s="37"/>
       <c r="BN17" s="37"/>
       <c r="BO17" s="37"/>
     </row>
     <row r="18" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A18" s="97" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="97"/>
       <c r="C18" s="97"/>
       <c r="D18" s="97"/>
       <c r="E18" s="97"/>
       <c r="F18" s="97"/>
       <c r="G18" s="97"/>
       <c r="H18" s="97"/>
       <c r="I18" s="97"/>
       <c r="J18" s="97"/>
       <c r="K18" s="97"/>
       <c r="L18" s="97"/>
       <c r="M18" s="97"/>
       <c r="N18" s="97"/>
       <c r="O18" s="97"/>
       <c r="P18" s="97"/>
       <c r="Q18" s="97"/>
@@ -3816,52 +3860,56 @@
       </c>
       <c r="BB19" s="37">
         <v>354</v>
       </c>
       <c r="BC19" s="37">
         <v>427</v>
       </c>
       <c r="BD19" s="37">
         <v>363</v>
       </c>
       <c r="BE19" s="37">
         <v>369</v>
       </c>
       <c r="BF19" s="37">
         <v>399</v>
       </c>
       <c r="BG19" s="37">
         <v>414</v>
       </c>
       <c r="BH19" s="37">
         <v>356</v>
       </c>
       <c r="BI19" s="37">
         <v>416</v>
       </c>
-      <c r="BJ19" s="37"/>
-      <c r="BK19" s="37"/>
+      <c r="BJ19" s="37">
+        <v>385</v>
+      </c>
+      <c r="BK19" s="37">
+        <v>375</v>
+      </c>
       <c r="BL19" s="37"/>
       <c r="BM19" s="37"/>
       <c r="BN19" s="37"/>
       <c r="BO19" s="37"/>
     </row>
     <row r="20" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="33">
         <v>485</v>
       </c>
       <c r="C20" s="33">
         <v>479</v>
       </c>
       <c r="D20" s="34">
         <v>623</v>
       </c>
       <c r="E20" s="34">
         <v>542</v>
       </c>
       <c r="F20" s="34">
         <v>505</v>
       </c>
       <c r="G20" s="35">
@@ -4007,52 +4055,56 @@
       </c>
       <c r="BB20" s="37">
         <v>169</v>
       </c>
       <c r="BC20" s="37">
         <v>209</v>
       </c>
       <c r="BD20" s="37">
         <v>172</v>
       </c>
       <c r="BE20" s="37">
         <v>192</v>
       </c>
       <c r="BF20" s="37">
         <v>229</v>
       </c>
       <c r="BG20" s="37">
         <v>242</v>
       </c>
       <c r="BH20" s="37">
         <v>191</v>
       </c>
       <c r="BI20" s="37">
         <v>218</v>
       </c>
-      <c r="BJ20" s="37"/>
-      <c r="BK20" s="37"/>
+      <c r="BJ20" s="37">
+        <v>202</v>
+      </c>
+      <c r="BK20" s="37">
+        <v>208</v>
+      </c>
       <c r="BL20" s="37"/>
       <c r="BM20" s="37"/>
       <c r="BN20" s="37"/>
       <c r="BO20" s="37"/>
     </row>
     <row r="21" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="33">
         <v>5055</v>
       </c>
       <c r="C21" s="33">
         <v>4634</v>
       </c>
       <c r="D21" s="34">
         <v>5139</v>
       </c>
       <c r="E21" s="34">
         <v>5214</v>
       </c>
       <c r="F21" s="34">
         <v>5491</v>
       </c>
       <c r="G21" s="35">
@@ -4198,52 +4250,56 @@
       </c>
       <c r="BB21" s="37">
         <v>30</v>
       </c>
       <c r="BC21" s="37">
         <v>38</v>
       </c>
       <c r="BD21" s="37">
         <v>25</v>
       </c>
       <c r="BE21" s="37">
         <v>20</v>
       </c>
       <c r="BF21" s="37">
         <v>25</v>
       </c>
       <c r="BG21" s="37">
         <v>28</v>
       </c>
       <c r="BH21" s="37">
         <v>26</v>
       </c>
       <c r="BI21" s="37">
         <v>27</v>
       </c>
-      <c r="BJ21" s="37"/>
-      <c r="BK21" s="37"/>
+      <c r="BJ21" s="37">
+        <v>25</v>
+      </c>
+      <c r="BK21" s="37">
+        <v>18</v>
+      </c>
       <c r="BL21" s="37"/>
       <c r="BM21" s="37"/>
       <c r="BN21" s="37"/>
       <c r="BO21" s="37"/>
     </row>
     <row r="22" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="33" t="s">
@@ -4389,52 +4445,56 @@
       </c>
       <c r="BB22" s="37">
         <v>25</v>
       </c>
       <c r="BC22" s="37">
         <v>31</v>
       </c>
       <c r="BD22" s="37">
         <v>20</v>
       </c>
       <c r="BE22" s="37">
         <v>26</v>
       </c>
       <c r="BF22" s="37">
         <v>18</v>
       </c>
       <c r="BG22" s="37">
         <v>21</v>
       </c>
       <c r="BH22" s="37">
         <v>19</v>
       </c>
       <c r="BI22" s="37">
         <v>25</v>
       </c>
-      <c r="BJ22" s="37"/>
-      <c r="BK22" s="37"/>
+      <c r="BJ22" s="37">
+        <v>14</v>
+      </c>
+      <c r="BK22" s="37">
+        <v>14</v>
+      </c>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
     </row>
     <row r="23" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="33">
         <v>1684</v>
       </c>
       <c r="C23" s="33">
         <v>1644</v>
       </c>
       <c r="D23" s="34">
         <v>1896</v>
       </c>
       <c r="E23" s="34">
         <v>1883</v>
       </c>
       <c r="F23" s="34">
         <v>1925</v>
       </c>
       <c r="G23" s="35">
@@ -4580,52 +4640,56 @@
       </c>
       <c r="BB23" s="37">
         <v>26</v>
       </c>
       <c r="BC23" s="37">
         <v>28</v>
       </c>
       <c r="BD23" s="37">
         <v>22</v>
       </c>
       <c r="BE23" s="37">
         <v>23</v>
       </c>
       <c r="BF23" s="37">
         <v>19</v>
       </c>
       <c r="BG23" s="37">
         <v>16</v>
       </c>
       <c r="BH23" s="37">
         <v>18</v>
       </c>
       <c r="BI23" s="37">
         <v>27</v>
       </c>
-      <c r="BJ23" s="37"/>
-      <c r="BK23" s="37"/>
+      <c r="BJ23" s="37">
+        <v>14</v>
+      </c>
+      <c r="BK23" s="37">
+        <v>28</v>
+      </c>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
     </row>
     <row r="24" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="33">
         <v>2159</v>
       </c>
       <c r="C24" s="33">
         <v>2195</v>
       </c>
       <c r="D24" s="34">
         <v>2342</v>
       </c>
       <c r="E24" s="34">
         <v>2526</v>
       </c>
       <c r="F24" s="34">
         <v>2655</v>
       </c>
       <c r="G24" s="35">
@@ -4771,52 +4835,56 @@
       </c>
       <c r="BB24" s="37">
         <v>84</v>
       </c>
       <c r="BC24" s="37">
         <v>98</v>
       </c>
       <c r="BD24" s="37">
         <v>101</v>
       </c>
       <c r="BE24" s="37">
         <v>85</v>
       </c>
       <c r="BF24" s="37">
         <v>91</v>
       </c>
       <c r="BG24" s="37">
         <v>85</v>
       </c>
       <c r="BH24" s="37">
         <v>86</v>
       </c>
       <c r="BI24" s="37">
         <v>104</v>
       </c>
-      <c r="BJ24" s="37"/>
-      <c r="BK24" s="37"/>
+      <c r="BJ24" s="37">
+        <v>109</v>
+      </c>
+      <c r="BK24" s="37">
+        <v>89</v>
+      </c>
       <c r="BL24" s="37"/>
       <c r="BM24" s="37"/>
       <c r="BN24" s="37"/>
       <c r="BO24" s="37"/>
     </row>
     <row r="25" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="33">
         <v>2691</v>
       </c>
       <c r="C25" s="33">
         <v>2627</v>
       </c>
       <c r="D25" s="34">
         <v>2918</v>
       </c>
       <c r="E25" s="34">
         <v>3118</v>
       </c>
       <c r="F25" s="34">
         <v>3234</v>
       </c>
       <c r="G25" s="35">
@@ -4962,52 +5030,56 @@
       </c>
       <c r="BB25" s="37">
         <v>20</v>
       </c>
       <c r="BC25" s="37">
         <v>23</v>
       </c>
       <c r="BD25" s="37">
         <v>23</v>
       </c>
       <c r="BE25" s="37">
         <v>23</v>
       </c>
       <c r="BF25" s="37">
         <v>17</v>
       </c>
       <c r="BG25" s="37">
         <v>22</v>
       </c>
       <c r="BH25" s="37">
         <v>16</v>
       </c>
       <c r="BI25" s="37">
         <v>15</v>
       </c>
-      <c r="BJ25" s="37"/>
-      <c r="BK25" s="37"/>
+      <c r="BJ25" s="37">
+        <v>21</v>
+      </c>
+      <c r="BK25" s="37">
+        <v>18</v>
+      </c>
       <c r="BL25" s="37"/>
       <c r="BM25" s="37"/>
       <c r="BN25" s="37"/>
       <c r="BO25" s="37"/>
     </row>
     <row r="26" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
       <c r="N26" s="91"/>
       <c r="O26" s="91"/>
       <c r="P26" s="91"/>
       <c r="Q26" s="91"/>
@@ -5200,52 +5272,56 @@
       </c>
       <c r="BB27" s="49">
         <v>398</v>
       </c>
       <c r="BC27" s="49">
         <v>489</v>
       </c>
       <c r="BD27" s="37">
         <v>447</v>
       </c>
       <c r="BE27" s="37">
         <v>404</v>
       </c>
       <c r="BF27" s="37">
         <v>396</v>
       </c>
       <c r="BG27" s="49">
         <v>410</v>
       </c>
       <c r="BH27" s="37">
         <v>414</v>
       </c>
       <c r="BI27" s="37">
         <v>450</v>
       </c>
-      <c r="BJ27" s="37"/>
-      <c r="BK27" s="49"/>
+      <c r="BJ27" s="49">
+        <v>449</v>
+      </c>
+      <c r="BK27" s="49">
+        <v>384</v>
+      </c>
       <c r="BL27" s="49"/>
       <c r="BM27" s="49"/>
       <c r="BN27" s="49"/>
       <c r="BO27" s="49"/>
     </row>
     <row r="28" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="40">
         <v>64</v>
       </c>
       <c r="O28" s="40">
@@ -5367,52 +5443,56 @@
       </c>
       <c r="BB28" s="49">
         <v>51</v>
       </c>
       <c r="BC28" s="49">
         <v>53</v>
       </c>
       <c r="BD28" s="37">
         <v>56</v>
       </c>
       <c r="BE28" s="37">
         <v>49</v>
       </c>
       <c r="BF28" s="37">
         <v>40</v>
       </c>
       <c r="BG28" s="49">
         <v>47</v>
       </c>
       <c r="BH28" s="37">
         <v>48</v>
       </c>
       <c r="BI28" s="37">
         <v>70</v>
       </c>
-      <c r="BJ28" s="37"/>
-      <c r="BK28" s="49"/>
+      <c r="BJ28" s="49">
+        <v>47</v>
+      </c>
+      <c r="BK28" s="49">
+        <v>44</v>
+      </c>
       <c r="BL28" s="49"/>
       <c r="BM28" s="49"/>
       <c r="BN28" s="49"/>
       <c r="BO28" s="49"/>
     </row>
     <row r="29" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="35"/>
       <c r="K29" s="35"/>
       <c r="L29" s="35"/>
       <c r="M29" s="35"/>
       <c r="N29" s="40">
         <v>0</v>
       </c>
       <c r="O29" s="40">
@@ -5526,51 +5606,53 @@
       <c r="AY29" s="49"/>
       <c r="AZ29" s="49">
         <v>2</v>
       </c>
       <c r="BA29" s="49">
         <v>3</v>
       </c>
       <c r="BB29" s="49">
         <v>1</v>
       </c>
       <c r="BC29" s="49"/>
       <c r="BD29" s="37">
         <v>1</v>
       </c>
       <c r="BE29" s="37">
         <v>39</v>
       </c>
       <c r="BF29" s="37">
         <v>1</v>
       </c>
       <c r="BG29" s="49"/>
       <c r="BH29" s="37"/>
       <c r="BI29" s="37">
         <v>1</v>
       </c>
-      <c r="BJ29" s="37"/>
+      <c r="BJ29" s="49">
+        <v>1</v>
+      </c>
       <c r="BK29" s="49"/>
       <c r="BL29" s="49"/>
       <c r="BM29" s="49"/>
       <c r="BN29" s="49"/>
       <c r="BO29" s="49"/>
     </row>
     <row r="30" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A30" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
       <c r="N30" s="40">
         <v>69</v>
       </c>
@@ -5693,52 +5775,56 @@
       </c>
       <c r="BB30" s="49">
         <v>31</v>
       </c>
       <c r="BC30" s="49">
         <v>49</v>
       </c>
       <c r="BD30" s="37">
         <v>34</v>
       </c>
       <c r="BE30" s="37">
         <v>39</v>
       </c>
       <c r="BF30" s="37">
         <v>37</v>
       </c>
       <c r="BG30" s="49">
         <v>35</v>
       </c>
       <c r="BH30" s="37">
         <v>30</v>
       </c>
       <c r="BI30" s="37">
         <v>39</v>
       </c>
-      <c r="BJ30" s="37"/>
-      <c r="BK30" s="49"/>
+      <c r="BJ30" s="49">
+        <v>35</v>
+      </c>
+      <c r="BK30" s="49">
+        <v>46</v>
+      </c>
       <c r="BL30" s="49"/>
       <c r="BM30" s="49"/>
       <c r="BN30" s="49"/>
       <c r="BO30" s="49"/>
     </row>
     <row r="31" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A31" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="40">
         <v>73</v>
       </c>
       <c r="O31" s="40">
@@ -5860,52 +5946,56 @@
       </c>
       <c r="BB31" s="49">
         <v>34</v>
       </c>
       <c r="BC31" s="49">
         <v>50</v>
       </c>
       <c r="BD31" s="37">
         <v>45</v>
       </c>
       <c r="BE31" s="37">
         <v>41</v>
       </c>
       <c r="BF31" s="37">
         <v>37</v>
       </c>
       <c r="BG31" s="49">
         <v>41</v>
       </c>
       <c r="BH31" s="37">
         <v>44</v>
       </c>
       <c r="BI31" s="37">
         <v>42</v>
       </c>
-      <c r="BJ31" s="37"/>
-      <c r="BK31" s="49"/>
+      <c r="BJ31" s="49">
+        <v>51</v>
+      </c>
+      <c r="BK31" s="49">
+        <v>38</v>
+      </c>
       <c r="BL31" s="49"/>
       <c r="BM31" s="49"/>
       <c r="BN31" s="49"/>
       <c r="BO31" s="49"/>
     </row>
     <row r="32" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="40">
         <v>83</v>
       </c>
       <c r="O32" s="40">
@@ -6027,52 +6117,56 @@
       </c>
       <c r="BB32" s="49">
         <v>56</v>
       </c>
       <c r="BC32" s="49">
         <v>61</v>
       </c>
       <c r="BD32" s="37">
         <v>44</v>
       </c>
       <c r="BE32" s="37">
         <v>53</v>
       </c>
       <c r="BF32" s="37">
         <v>44</v>
       </c>
       <c r="BG32" s="49">
         <v>45</v>
       </c>
       <c r="BH32" s="37">
         <v>47</v>
       </c>
       <c r="BI32" s="37">
         <v>65</v>
       </c>
-      <c r="BJ32" s="37"/>
-      <c r="BK32" s="49"/>
+      <c r="BJ32" s="49">
+        <v>51</v>
+      </c>
+      <c r="BK32" s="49">
+        <v>42</v>
+      </c>
       <c r="BL32" s="49"/>
       <c r="BM32" s="49"/>
       <c r="BN32" s="49"/>
       <c r="BO32" s="49"/>
     </row>
     <row r="33" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
       <c r="N33" s="40">
         <v>90</v>
       </c>
       <c r="O33" s="40">
@@ -6194,52 +6288,56 @@
       </c>
       <c r="BB33" s="49">
         <v>45</v>
       </c>
       <c r="BC33" s="49">
         <v>48</v>
       </c>
       <c r="BD33" s="37">
         <v>54</v>
       </c>
       <c r="BE33" s="37">
         <v>41</v>
       </c>
       <c r="BF33" s="37">
         <v>45</v>
       </c>
       <c r="BG33" s="49">
         <v>49</v>
       </c>
       <c r="BH33" s="37">
         <v>43</v>
       </c>
       <c r="BI33" s="37">
         <v>43</v>
       </c>
-      <c r="BJ33" s="37"/>
-      <c r="BK33" s="49"/>
+      <c r="BJ33" s="49">
+        <v>51</v>
+      </c>
+      <c r="BK33" s="49">
+        <v>34</v>
+      </c>
       <c r="BL33" s="49"/>
       <c r="BM33" s="49"/>
       <c r="BN33" s="49"/>
       <c r="BO33" s="49"/>
     </row>
     <row r="34" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
       <c r="N34" s="40">
         <v>31</v>
       </c>
       <c r="O34" s="40">
@@ -6361,52 +6459,56 @@
       </c>
       <c r="BB34" s="49">
         <v>41</v>
       </c>
       <c r="BC34" s="49">
         <v>57</v>
       </c>
       <c r="BD34" s="37">
         <v>44</v>
       </c>
       <c r="BE34" s="37">
         <v>40</v>
       </c>
       <c r="BF34" s="37">
         <v>46</v>
       </c>
       <c r="BG34" s="49">
         <v>49</v>
       </c>
       <c r="BH34" s="37">
         <v>53</v>
       </c>
       <c r="BI34" s="37">
         <v>47</v>
       </c>
-      <c r="BJ34" s="37"/>
-      <c r="BK34" s="49"/>
+      <c r="BJ34" s="49">
+        <v>57</v>
+      </c>
+      <c r="BK34" s="49">
+        <v>34</v>
+      </c>
       <c r="BL34" s="49"/>
       <c r="BM34" s="49"/>
       <c r="BN34" s="49"/>
       <c r="BO34" s="49"/>
     </row>
     <row r="35" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="40">
         <v>171</v>
       </c>
       <c r="O35" s="40">
@@ -6528,52 +6630,56 @@
       </c>
       <c r="BB35" s="49">
         <v>18</v>
       </c>
       <c r="BC35" s="49">
         <v>24</v>
       </c>
       <c r="BD35" s="37">
         <v>15</v>
       </c>
       <c r="BE35" s="37">
         <v>11</v>
       </c>
       <c r="BF35" s="37">
         <v>22</v>
       </c>
       <c r="BG35" s="49">
         <v>22</v>
       </c>
       <c r="BH35" s="37">
         <v>18</v>
       </c>
       <c r="BI35" s="37">
         <v>19</v>
       </c>
-      <c r="BJ35" s="37"/>
-      <c r="BK35" s="49"/>
+      <c r="BJ35" s="49">
+        <v>21</v>
+      </c>
+      <c r="BK35" s="49">
+        <v>16</v>
+      </c>
       <c r="BL35" s="49"/>
       <c r="BM35" s="49"/>
       <c r="BN35" s="49"/>
       <c r="BO35" s="49"/>
     </row>
     <row r="36" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="40">
         <v>31</v>
       </c>
       <c r="O36" s="40">
@@ -6695,52 +6801,56 @@
       </c>
       <c r="BB36" s="49">
         <v>104</v>
       </c>
       <c r="BC36" s="49">
         <v>122</v>
       </c>
       <c r="BD36" s="37">
         <v>124</v>
       </c>
       <c r="BE36" s="37">
         <v>109</v>
       </c>
       <c r="BF36" s="37">
         <v>107</v>
       </c>
       <c r="BG36" s="49">
         <v>108</v>
       </c>
       <c r="BH36" s="49">
         <v>114</v>
       </c>
       <c r="BI36" s="49">
         <v>99</v>
       </c>
-      <c r="BJ36" s="37"/>
-      <c r="BK36" s="49"/>
+      <c r="BJ36" s="49">
+        <v>112</v>
+      </c>
+      <c r="BK36" s="49">
+        <v>110</v>
+      </c>
       <c r="BL36" s="49"/>
       <c r="BM36" s="49"/>
       <c r="BN36" s="49"/>
       <c r="BO36" s="49"/>
     </row>
     <row r="37" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A37" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="70"/>
       <c r="C37" s="70"/>
       <c r="D37" s="71"/>
       <c r="E37" s="71"/>
       <c r="F37" s="71"/>
       <c r="G37" s="72"/>
       <c r="H37" s="72"/>
       <c r="I37" s="71"/>
       <c r="J37" s="72"/>
       <c r="K37" s="72"/>
       <c r="L37" s="72"/>
       <c r="M37" s="72"/>
       <c r="N37" s="73">
         <v>81</v>
       </c>
       <c r="O37" s="73">
@@ -6862,52 +6972,56 @@
       </c>
       <c r="BB37" s="54">
         <v>17</v>
       </c>
       <c r="BC37" s="54">
         <v>25</v>
       </c>
       <c r="BD37" s="54">
         <v>30</v>
       </c>
       <c r="BE37" s="54">
         <v>21</v>
       </c>
       <c r="BF37" s="54">
         <v>17</v>
       </c>
       <c r="BG37" s="54">
         <v>14</v>
       </c>
       <c r="BH37" s="54">
         <v>17</v>
       </c>
       <c r="BI37" s="54">
         <v>25</v>
       </c>
-      <c r="BJ37" s="54"/>
-      <c r="BK37" s="54"/>
+      <c r="BJ37" s="54">
+        <v>23</v>
+      </c>
+      <c r="BK37" s="54">
+        <v>20</v>
+      </c>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
     </row>
     <row r="38" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A38" s="57"/>
       <c r="B38" s="33"/>
       <c r="C38" s="33"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="34"/>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="36"/>
       <c r="S38" s="58"/>
@@ -7649,51 +7763,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A26:BO26"/>
     <mergeCell ref="A2:BO2"/>
     <mergeCell ref="BD4:BO4"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="A6:BO6"/>
     <mergeCell ref="A18:BO18"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AF4:AQ4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO68"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AU1" workbookViewId="0">
-      <selection activeCell="BN33" sqref="BN33"/>
+      <selection activeCell="BR35" sqref="BR35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.140625" customWidth="1"/>
     <col min="38" max="38" width="8.140625" customWidth="1"/>
     <col min="50" max="50" width="8.140625" customWidth="1"/>
     <col min="62" max="62" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
@@ -8284,52 +8398,56 @@
       </c>
       <c r="BB7" s="37">
         <v>752</v>
       </c>
       <c r="BC7" s="37">
         <v>916</v>
       </c>
       <c r="BD7" s="37">
         <v>810</v>
       </c>
       <c r="BE7" s="37">
         <v>773</v>
       </c>
       <c r="BF7" s="37">
         <v>795</v>
       </c>
       <c r="BG7" s="37">
         <v>824</v>
       </c>
       <c r="BH7" s="37">
         <v>770</v>
       </c>
       <c r="BI7" s="37">
         <v>866</v>
       </c>
-      <c r="BJ7" s="37"/>
-      <c r="BK7" s="37"/>
+      <c r="BJ7" s="37">
+        <v>834</v>
+      </c>
+      <c r="BK7" s="37">
+        <v>759</v>
+      </c>
       <c r="BL7" s="37"/>
       <c r="BM7" s="37"/>
       <c r="BN7" s="37"/>
       <c r="BO7" s="37"/>
     </row>
     <row r="8" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A8" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="37">
         <v>372</v>
       </c>
       <c r="O8" s="37">
@@ -8451,52 +8569,56 @@
       </c>
       <c r="BB8" s="37">
         <v>220</v>
       </c>
       <c r="BC8" s="37">
         <v>262</v>
       </c>
       <c r="BD8" s="37">
         <v>228</v>
       </c>
       <c r="BE8" s="37">
         <v>241</v>
       </c>
       <c r="BF8" s="37">
         <v>269</v>
       </c>
       <c r="BG8" s="37">
         <v>289</v>
       </c>
       <c r="BH8" s="37">
         <v>239</v>
       </c>
       <c r="BI8" s="37">
         <v>288</v>
       </c>
-      <c r="BJ8" s="37"/>
-      <c r="BK8" s="37"/>
+      <c r="BJ8" s="37">
+        <v>249</v>
+      </c>
+      <c r="BK8" s="37">
+        <v>252</v>
+      </c>
       <c r="BL8" s="37"/>
       <c r="BM8" s="37"/>
       <c r="BN8" s="37"/>
       <c r="BO8" s="37"/>
     </row>
     <row r="9" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="34"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="37">
         <v>42</v>
       </c>
       <c r="O9" s="37">
@@ -8618,52 +8740,56 @@
       </c>
       <c r="BB9" s="37">
         <v>31</v>
       </c>
       <c r="BC9" s="37">
         <v>38</v>
       </c>
       <c r="BD9" s="37">
         <v>26</v>
       </c>
       <c r="BE9" s="37">
         <v>20</v>
       </c>
       <c r="BF9" s="37">
         <v>26</v>
       </c>
       <c r="BG9" s="37">
         <v>28</v>
       </c>
       <c r="BH9" s="37">
         <v>26</v>
       </c>
       <c r="BI9" s="37">
         <v>28</v>
       </c>
-      <c r="BJ9" s="37"/>
-      <c r="BK9" s="37"/>
+      <c r="BJ9" s="37">
+        <v>26</v>
+      </c>
+      <c r="BK9" s="37">
+        <v>18</v>
+      </c>
       <c r="BL9" s="37"/>
       <c r="BM9" s="37"/>
       <c r="BN9" s="37"/>
       <c r="BO9" s="37"/>
     </row>
     <row r="10" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="34"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="37">
         <v>70</v>
       </c>
       <c r="O10" s="37">
@@ -8785,52 +8911,56 @@
       </c>
       <c r="BB10" s="37">
         <v>31</v>
       </c>
       <c r="BC10" s="37">
         <v>49</v>
       </c>
       <c r="BD10" s="37">
         <v>34</v>
       </c>
       <c r="BE10" s="37">
         <v>39</v>
       </c>
       <c r="BF10" s="37">
         <v>37</v>
       </c>
       <c r="BG10" s="37">
         <v>35</v>
       </c>
       <c r="BH10" s="37">
         <v>30</v>
       </c>
       <c r="BI10" s="37">
         <v>39</v>
       </c>
-      <c r="BJ10" s="37"/>
-      <c r="BK10" s="37"/>
+      <c r="BJ10" s="37">
+        <v>35</v>
+      </c>
+      <c r="BK10" s="37">
+        <v>46</v>
+      </c>
       <c r="BL10" s="37"/>
       <c r="BM10" s="37"/>
       <c r="BN10" s="37"/>
       <c r="BO10" s="37"/>
     </row>
     <row r="11" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
       <c r="N11" s="37">
         <v>99</v>
       </c>
       <c r="O11" s="37">
@@ -8952,52 +9082,56 @@
       </c>
       <c r="BB11" s="37">
         <v>59</v>
       </c>
       <c r="BC11" s="37">
         <v>81</v>
       </c>
       <c r="BD11" s="37">
         <v>65</v>
       </c>
       <c r="BE11" s="37">
         <v>67</v>
       </c>
       <c r="BF11" s="37">
         <v>55</v>
       </c>
       <c r="BG11" s="37">
         <v>62</v>
       </c>
       <c r="BH11" s="37">
         <v>63</v>
       </c>
       <c r="BI11" s="37">
         <v>67</v>
       </c>
-      <c r="BJ11" s="37"/>
-      <c r="BK11" s="37"/>
+      <c r="BJ11" s="37">
+        <v>65</v>
+      </c>
+      <c r="BK11" s="37">
+        <v>52</v>
+      </c>
       <c r="BL11" s="37"/>
       <c r="BM11" s="37"/>
       <c r="BN11" s="37"/>
       <c r="BO11" s="37"/>
     </row>
     <row r="12" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="35"/>
       <c r="H12" s="35"/>
       <c r="I12" s="34"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
       <c r="N12" s="37">
         <v>89</v>
       </c>
       <c r="O12" s="37">
@@ -9119,52 +9253,56 @@
       </c>
       <c r="BB12" s="37">
         <v>56</v>
       </c>
       <c r="BC12" s="37">
         <v>61</v>
       </c>
       <c r="BD12" s="37">
         <v>44</v>
       </c>
       <c r="BE12" s="37">
         <v>53</v>
       </c>
       <c r="BF12" s="37">
         <v>44</v>
       </c>
       <c r="BG12" s="37">
         <v>45</v>
       </c>
       <c r="BH12" s="37">
         <v>47</v>
       </c>
       <c r="BI12" s="37">
         <v>65</v>
       </c>
-      <c r="BJ12" s="37"/>
-      <c r="BK12" s="37"/>
+      <c r="BJ12" s="37">
+        <v>51</v>
+      </c>
+      <c r="BK12" s="37">
+        <v>42</v>
+      </c>
       <c r="BL12" s="37"/>
       <c r="BM12" s="37"/>
       <c r="BN12" s="37"/>
       <c r="BO12" s="37"/>
     </row>
     <row r="13" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="34"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
       <c r="N13" s="37">
         <v>81</v>
       </c>
       <c r="O13" s="37">
@@ -9286,52 +9424,56 @@
       </c>
       <c r="BB13" s="37">
         <v>45</v>
       </c>
       <c r="BC13" s="37">
         <v>48</v>
       </c>
       <c r="BD13" s="37">
         <v>54</v>
       </c>
       <c r="BE13" s="37">
         <v>41</v>
       </c>
       <c r="BF13" s="37">
         <v>45</v>
       </c>
       <c r="BG13" s="37">
         <v>49</v>
       </c>
       <c r="BH13" s="37">
         <v>43</v>
       </c>
       <c r="BI13" s="37">
         <v>43</v>
       </c>
-      <c r="BJ13" s="37"/>
-      <c r="BK13" s="37"/>
+      <c r="BJ13" s="37">
+        <v>51</v>
+      </c>
+      <c r="BK13" s="37">
+        <v>34</v>
+      </c>
       <c r="BL13" s="37"/>
       <c r="BM13" s="37"/>
       <c r="BN13" s="37"/>
       <c r="BO13" s="37"/>
     </row>
     <row r="14" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
       <c r="N14" s="37">
         <v>69</v>
       </c>
       <c r="O14" s="37">
@@ -9453,52 +9595,56 @@
       </c>
       <c r="BB14" s="37">
         <v>41</v>
       </c>
       <c r="BC14" s="37">
         <v>57</v>
       </c>
       <c r="BD14" s="37">
         <v>44</v>
       </c>
       <c r="BE14" s="37">
         <v>40</v>
       </c>
       <c r="BF14" s="37">
         <v>46</v>
       </c>
       <c r="BG14" s="37">
         <v>49</v>
       </c>
       <c r="BH14" s="37">
         <v>53</v>
       </c>
       <c r="BI14" s="37">
         <v>47</v>
       </c>
-      <c r="BJ14" s="37"/>
-      <c r="BK14" s="37"/>
+      <c r="BJ14" s="37">
+        <v>57</v>
+      </c>
+      <c r="BK14" s="37">
+        <v>34</v>
+      </c>
       <c r="BL14" s="37"/>
       <c r="BM14" s="37"/>
       <c r="BN14" s="37"/>
       <c r="BO14" s="37"/>
     </row>
     <row r="15" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
       <c r="N15" s="81">
         <v>27</v>
       </c>
       <c r="O15" s="81">
@@ -9620,52 +9766,56 @@
       </c>
       <c r="BB15" s="37">
         <v>44</v>
       </c>
       <c r="BC15" s="37">
         <v>52</v>
       </c>
       <c r="BD15" s="37">
         <v>37</v>
       </c>
       <c r="BE15" s="37">
         <v>34</v>
       </c>
       <c r="BF15" s="37">
         <v>41</v>
       </c>
       <c r="BG15" s="37">
         <v>38</v>
       </c>
       <c r="BH15" s="37">
         <v>36</v>
       </c>
       <c r="BI15" s="37">
         <v>46</v>
       </c>
-      <c r="BJ15" s="37"/>
-      <c r="BK15" s="37"/>
+      <c r="BJ15" s="37">
+        <v>35</v>
+      </c>
+      <c r="BK15" s="37">
+        <v>44</v>
+      </c>
       <c r="BL15" s="37"/>
       <c r="BM15" s="37"/>
       <c r="BN15" s="37"/>
       <c r="BO15" s="37"/>
     </row>
     <row r="16" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="34"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="35"/>
       <c r="N16" s="37">
         <v>290</v>
       </c>
       <c r="O16" s="37">
@@ -9787,52 +9937,56 @@
       </c>
       <c r="BB16" s="37">
         <v>188</v>
       </c>
       <c r="BC16" s="37">
         <v>220</v>
       </c>
       <c r="BD16" s="37">
         <v>225</v>
       </c>
       <c r="BE16" s="37">
         <v>194</v>
       </c>
       <c r="BF16" s="37">
         <v>198</v>
       </c>
       <c r="BG16" s="37">
         <v>193</v>
       </c>
       <c r="BH16" s="37">
         <v>200</v>
       </c>
       <c r="BI16" s="37">
         <v>203</v>
       </c>
-      <c r="BJ16" s="37"/>
-      <c r="BK16" s="37"/>
+      <c r="BJ16" s="37">
+        <v>221</v>
+      </c>
+      <c r="BK16" s="37">
+        <v>199</v>
+      </c>
       <c r="BL16" s="37"/>
       <c r="BM16" s="37"/>
       <c r="BN16" s="37"/>
       <c r="BO16" s="37"/>
     </row>
     <row r="17" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="34"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
       <c r="N17" s="37">
         <v>55</v>
       </c>
       <c r="O17" s="37">
@@ -9954,52 +10108,56 @@
       </c>
       <c r="BB17" s="37">
         <v>37</v>
       </c>
       <c r="BC17" s="37">
         <v>48</v>
       </c>
       <c r="BD17" s="37">
         <v>53</v>
       </c>
       <c r="BE17" s="37">
         <v>44</v>
       </c>
       <c r="BF17" s="37">
         <v>34</v>
       </c>
       <c r="BG17" s="37">
         <v>36</v>
       </c>
       <c r="BH17" s="37">
         <v>33</v>
       </c>
       <c r="BI17" s="37">
         <v>40</v>
       </c>
-      <c r="BJ17" s="37"/>
-      <c r="BK17" s="37"/>
+      <c r="BJ17" s="37">
+        <v>44</v>
+      </c>
+      <c r="BK17" s="37">
+        <v>38</v>
+      </c>
       <c r="BL17" s="37"/>
       <c r="BM17" s="37"/>
       <c r="BN17" s="37"/>
       <c r="BO17" s="37"/>
     </row>
     <row r="18" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A18" s="107" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="107"/>
       <c r="C18" s="107"/>
       <c r="D18" s="107"/>
       <c r="E18" s="107"/>
       <c r="F18" s="107"/>
       <c r="G18" s="107"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="107"/>
       <c r="L18" s="107"/>
       <c r="M18" s="107"/>
       <c r="N18" s="107"/>
       <c r="O18" s="107"/>
       <c r="P18" s="107"/>
       <c r="Q18" s="107"/>
@@ -10192,52 +10350,56 @@
       </c>
       <c r="BB19" s="37">
         <v>394</v>
       </c>
       <c r="BC19" s="37">
         <v>472</v>
       </c>
       <c r="BD19" s="37">
         <v>444</v>
       </c>
       <c r="BE19" s="37">
         <v>420</v>
       </c>
       <c r="BF19" s="37">
         <v>401</v>
       </c>
       <c r="BG19" s="37">
         <v>420</v>
       </c>
       <c r="BH19" s="37">
         <v>407</v>
       </c>
       <c r="BI19" s="37">
         <v>462</v>
       </c>
-      <c r="BJ19" s="37"/>
-      <c r="BK19" s="37"/>
+      <c r="BJ19" s="37">
+        <v>236</v>
+      </c>
+      <c r="BK19" s="37">
+        <v>391</v>
+      </c>
       <c r="BL19" s="37"/>
       <c r="BM19" s="37"/>
       <c r="BN19" s="37"/>
       <c r="BO19" s="37"/>
     </row>
     <row r="20" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="34"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="37">
         <v>203</v>
       </c>
       <c r="O20" s="37">
@@ -10359,52 +10521,56 @@
       </c>
       <c r="BB20" s="37">
         <v>106</v>
       </c>
       <c r="BC20" s="37">
         <v>145</v>
       </c>
       <c r="BD20" s="37">
         <v>138</v>
       </c>
       <c r="BE20" s="37">
         <v>132</v>
       </c>
       <c r="BF20" s="37">
         <v>142</v>
       </c>
       <c r="BG20" s="37">
         <v>149</v>
       </c>
       <c r="BH20" s="37">
         <v>118</v>
       </c>
       <c r="BI20" s="37">
         <v>149</v>
       </c>
-      <c r="BJ20" s="37"/>
-      <c r="BK20" s="37"/>
+      <c r="BJ20" s="37">
+        <v>27</v>
+      </c>
+      <c r="BK20" s="37">
+        <v>135</v>
+      </c>
       <c r="BL20" s="37"/>
       <c r="BM20" s="37"/>
       <c r="BN20" s="37"/>
       <c r="BO20" s="37"/>
     </row>
     <row r="21" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="34"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="37">
         <v>19</v>
       </c>
       <c r="O21" s="37">
@@ -10527,51 +10693,53 @@
       <c r="BB21" s="37">
         <v>13</v>
       </c>
       <c r="BC21" s="37">
         <v>17</v>
       </c>
       <c r="BD21" s="37">
         <v>10</v>
       </c>
       <c r="BE21" s="37">
         <v>11</v>
       </c>
       <c r="BF21" s="37">
         <v>9</v>
       </c>
       <c r="BG21" s="37">
         <v>13</v>
       </c>
       <c r="BH21" s="37">
         <v>14</v>
       </c>
       <c r="BI21" s="37">
         <v>14</v>
       </c>
       <c r="BJ21" s="37"/>
-      <c r="BK21" s="37"/>
+      <c r="BK21" s="37">
+        <v>10</v>
+      </c>
       <c r="BL21" s="37"/>
       <c r="BM21" s="37"/>
       <c r="BN21" s="37"/>
       <c r="BO21" s="37"/>
     </row>
     <row r="22" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="37">
         <v>38</v>
       </c>
       <c r="O22" s="37">
@@ -10693,52 +10861,56 @@
       </c>
       <c r="BB22" s="37">
         <v>15</v>
       </c>
       <c r="BC22" s="37">
         <v>25</v>
       </c>
       <c r="BD22" s="37">
         <v>13</v>
       </c>
       <c r="BE22" s="37">
         <v>18</v>
       </c>
       <c r="BF22" s="37">
         <v>18</v>
       </c>
       <c r="BG22" s="37">
         <v>18</v>
       </c>
       <c r="BH22" s="37">
         <v>18</v>
       </c>
       <c r="BI22" s="37">
         <v>22</v>
       </c>
-      <c r="BJ22" s="37"/>
-      <c r="BK22" s="37"/>
+      <c r="BJ22" s="37">
+        <v>19</v>
+      </c>
+      <c r="BK22" s="37">
+        <v>29</v>
+      </c>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
     </row>
     <row r="23" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="35"/>
       <c r="K23" s="35"/>
       <c r="L23" s="35"/>
       <c r="M23" s="35"/>
       <c r="N23" s="37">
         <v>48</v>
       </c>
       <c r="O23" s="37">
@@ -10860,52 +11032,56 @@
       </c>
       <c r="BB23" s="37">
         <v>41</v>
       </c>
       <c r="BC23" s="37">
         <v>40</v>
       </c>
       <c r="BD23" s="37">
         <v>42</v>
       </c>
       <c r="BE23" s="37">
         <v>41</v>
       </c>
       <c r="BF23" s="37">
         <v>28</v>
       </c>
       <c r="BG23" s="37">
         <v>33</v>
       </c>
       <c r="BH23" s="37">
         <v>34</v>
       </c>
       <c r="BI23" s="37">
         <v>40</v>
       </c>
-      <c r="BJ23" s="37"/>
-      <c r="BK23" s="37"/>
+      <c r="BJ23" s="37">
+        <v>26</v>
+      </c>
+      <c r="BK23" s="37">
+        <v>27</v>
+      </c>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
     </row>
     <row r="24" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="37">
         <v>45</v>
       </c>
       <c r="O24" s="37">
@@ -11027,52 +11203,56 @@
       </c>
       <c r="BB24" s="37">
         <v>28</v>
       </c>
       <c r="BC24" s="37">
         <v>32</v>
       </c>
       <c r="BD24" s="37">
         <v>22</v>
       </c>
       <c r="BE24" s="37">
         <v>28</v>
       </c>
       <c r="BF24" s="37">
         <v>25</v>
       </c>
       <c r="BG24" s="37">
         <v>24</v>
       </c>
       <c r="BH24" s="37">
         <v>22</v>
       </c>
       <c r="BI24" s="37">
         <v>32</v>
       </c>
-      <c r="BJ24" s="37"/>
-      <c r="BK24" s="37"/>
+      <c r="BJ24" s="37">
+        <v>22</v>
+      </c>
+      <c r="BK24" s="37">
+        <v>23</v>
+      </c>
       <c r="BL24" s="37"/>
       <c r="BM24" s="37"/>
       <c r="BN24" s="37"/>
       <c r="BO24" s="37"/>
     </row>
     <row r="25" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
       <c r="N25" s="37">
         <v>42</v>
       </c>
       <c r="O25" s="37">
@@ -11194,52 +11374,56 @@
       </c>
       <c r="BB25" s="37">
         <v>27</v>
       </c>
       <c r="BC25" s="37">
         <v>27</v>
       </c>
       <c r="BD25" s="37">
         <v>24</v>
       </c>
       <c r="BE25" s="37">
         <v>25</v>
       </c>
       <c r="BF25" s="37">
         <v>26</v>
       </c>
       <c r="BG25" s="37">
         <v>22</v>
       </c>
       <c r="BH25" s="37">
         <v>30</v>
       </c>
       <c r="BI25" s="37">
         <v>20</v>
       </c>
-      <c r="BJ25" s="37"/>
-      <c r="BK25" s="37"/>
+      <c r="BJ25" s="37">
+        <v>30</v>
+      </c>
+      <c r="BK25" s="37">
+        <v>16</v>
+      </c>
       <c r="BL25" s="37"/>
       <c r="BM25" s="37"/>
       <c r="BN25" s="37"/>
       <c r="BO25" s="37"/>
     </row>
     <row r="26" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A26" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="37">
         <v>38</v>
       </c>
       <c r="O26" s="37">
@@ -11361,52 +11545,56 @@
       </c>
       <c r="BB26" s="37">
         <v>20</v>
       </c>
       <c r="BC26" s="37">
         <v>28</v>
       </c>
       <c r="BD26" s="37">
         <v>28</v>
       </c>
       <c r="BE26" s="37">
         <v>22</v>
       </c>
       <c r="BF26" s="37">
         <v>23</v>
       </c>
       <c r="BG26" s="37">
         <v>27</v>
       </c>
       <c r="BH26" s="37">
         <v>30</v>
       </c>
       <c r="BI26" s="37">
         <v>29</v>
       </c>
-      <c r="BJ26" s="37"/>
-      <c r="BK26" s="37"/>
+      <c r="BJ26" s="37">
+        <v>31</v>
+      </c>
+      <c r="BK26" s="37">
+        <v>19</v>
+      </c>
       <c r="BL26" s="37"/>
       <c r="BM26" s="37"/>
       <c r="BN26" s="37"/>
       <c r="BO26" s="37"/>
     </row>
     <row r="27" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="41"/>
       <c r="C27" s="42"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="44"/>
       <c r="I27" s="43"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
       <c r="N27" s="37">
         <v>41</v>
       </c>
       <c r="O27" s="37">
@@ -11528,52 +11716,56 @@
       </c>
       <c r="BB27" s="37">
         <v>27</v>
       </c>
       <c r="BC27" s="37">
         <v>27</v>
       </c>
       <c r="BD27" s="37">
         <v>20</v>
       </c>
       <c r="BE27" s="37">
         <v>17</v>
       </c>
       <c r="BF27" s="37">
         <v>18</v>
       </c>
       <c r="BG27" s="37">
         <v>18</v>
       </c>
       <c r="BH27" s="37">
         <v>15</v>
       </c>
       <c r="BI27" s="37">
         <v>25</v>
       </c>
-      <c r="BJ27" s="37"/>
-      <c r="BK27" s="37"/>
+      <c r="BJ27" s="37">
+        <v>13</v>
+      </c>
+      <c r="BK27" s="37">
+        <v>23</v>
+      </c>
       <c r="BL27" s="37"/>
       <c r="BM27" s="37"/>
       <c r="BN27" s="37"/>
       <c r="BO27" s="37"/>
     </row>
     <row r="28" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="45"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
       <c r="N28" s="37">
         <v>128</v>
       </c>
       <c r="O28" s="37">
@@ -11695,52 +11887,56 @@
       </c>
       <c r="BB28" s="37">
         <v>100</v>
       </c>
       <c r="BC28" s="37">
         <v>107</v>
       </c>
       <c r="BD28" s="37">
         <v>119</v>
       </c>
       <c r="BE28" s="37">
         <v>104</v>
       </c>
       <c r="BF28" s="37">
         <v>97</v>
       </c>
       <c r="BG28" s="37">
         <v>99</v>
       </c>
       <c r="BH28" s="37">
         <v>104</v>
       </c>
       <c r="BI28" s="37">
         <v>108</v>
       </c>
-      <c r="BJ28" s="37"/>
-      <c r="BK28" s="37"/>
+      <c r="BJ28" s="37">
+        <v>56</v>
+      </c>
+      <c r="BK28" s="37">
+        <v>93</v>
+      </c>
       <c r="BL28" s="37"/>
       <c r="BM28" s="37"/>
       <c r="BN28" s="37"/>
       <c r="BO28" s="37"/>
     </row>
     <row r="29" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="41"/>
       <c r="C29" s="47"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
       <c r="N29" s="37">
         <v>28</v>
       </c>
       <c r="O29" s="37">
@@ -11862,52 +12058,56 @@
       </c>
       <c r="BB29" s="37">
         <v>17</v>
       </c>
       <c r="BC29" s="37">
         <v>24</v>
       </c>
       <c r="BD29" s="37">
         <v>28</v>
       </c>
       <c r="BE29" s="37">
         <v>22</v>
       </c>
       <c r="BF29" s="37">
         <v>15</v>
       </c>
       <c r="BG29" s="37">
         <v>17</v>
       </c>
       <c r="BH29" s="37">
         <v>22</v>
       </c>
       <c r="BI29" s="37">
         <v>23</v>
       </c>
-      <c r="BJ29" s="37"/>
-      <c r="BK29" s="37"/>
+      <c r="BJ29" s="37">
+        <v>12</v>
+      </c>
+      <c r="BK29" s="37">
+        <v>16</v>
+      </c>
       <c r="BL29" s="37"/>
       <c r="BM29" s="37"/>
       <c r="BN29" s="37"/>
       <c r="BO29" s="37"/>
     </row>
     <row r="30" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A30" s="105" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="105"/>
       <c r="C30" s="105"/>
       <c r="D30" s="105"/>
       <c r="E30" s="105"/>
       <c r="F30" s="105"/>
       <c r="G30" s="105"/>
       <c r="H30" s="105"/>
       <c r="I30" s="105"/>
       <c r="J30" s="105"/>
       <c r="K30" s="105"/>
       <c r="L30" s="105"/>
       <c r="M30" s="105"/>
       <c r="N30" s="105"/>
       <c r="O30" s="105"/>
       <c r="P30" s="105"/>
       <c r="Q30" s="105"/>
@@ -12100,52 +12300,56 @@
       </c>
       <c r="BB31" s="49">
         <v>358</v>
       </c>
       <c r="BC31" s="37">
         <v>444</v>
       </c>
       <c r="BD31" s="37">
         <v>366</v>
       </c>
       <c r="BE31" s="37">
         <v>353</v>
       </c>
       <c r="BF31" s="49">
         <v>394</v>
       </c>
       <c r="BG31" s="49">
         <v>404</v>
       </c>
       <c r="BH31" s="37">
         <v>363</v>
       </c>
       <c r="BI31" s="37">
         <v>404</v>
       </c>
-      <c r="BJ31" s="37"/>
-      <c r="BK31" s="37"/>
+      <c r="BJ31" s="49">
+        <v>213</v>
+      </c>
+      <c r="BK31" s="49">
+        <v>368</v>
+      </c>
       <c r="BL31" s="49"/>
       <c r="BM31" s="49"/>
       <c r="BN31" s="49"/>
       <c r="BO31" s="49"/>
     </row>
     <row r="32" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="47"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="44"/>
       <c r="I32" s="43"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="M32" s="44"/>
       <c r="N32" s="37">
         <v>169</v>
       </c>
       <c r="O32" s="37">
@@ -12267,52 +12471,56 @@
       </c>
       <c r="BB32" s="49">
         <v>114</v>
       </c>
       <c r="BC32" s="37">
         <v>117</v>
       </c>
       <c r="BD32" s="37">
         <v>90</v>
       </c>
       <c r="BE32" s="37">
         <v>109</v>
       </c>
       <c r="BF32" s="49">
         <v>127</v>
       </c>
       <c r="BG32" s="49">
         <v>140</v>
       </c>
       <c r="BH32" s="37">
         <v>121</v>
       </c>
       <c r="BI32" s="37">
         <v>139</v>
       </c>
-      <c r="BJ32" s="37"/>
-      <c r="BK32" s="37"/>
+      <c r="BJ32" s="49">
+        <v>20</v>
+      </c>
+      <c r="BK32" s="49">
+        <v>117</v>
+      </c>
       <c r="BL32" s="49"/>
       <c r="BM32" s="49"/>
       <c r="BN32" s="49"/>
       <c r="BO32" s="49"/>
     </row>
     <row r="33" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="41"/>
       <c r="C33" s="47"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="44"/>
       <c r="I33" s="43"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
       <c r="N33" s="37">
         <v>23</v>
       </c>
       <c r="O33" s="37">
@@ -12434,52 +12642,56 @@
       </c>
       <c r="BB33" s="49">
         <v>18</v>
       </c>
       <c r="BC33" s="37">
         <v>21</v>
       </c>
       <c r="BD33" s="37">
         <v>16</v>
       </c>
       <c r="BE33" s="37">
         <v>9</v>
       </c>
       <c r="BF33" s="49">
         <v>17</v>
       </c>
       <c r="BG33" s="49">
         <v>15</v>
       </c>
       <c r="BH33" s="37">
         <v>12</v>
       </c>
       <c r="BI33" s="37">
         <v>14</v>
       </c>
-      <c r="BJ33" s="37"/>
-      <c r="BK33" s="37"/>
+      <c r="BJ33" s="49">
+        <v>1</v>
+      </c>
+      <c r="BK33" s="49">
+        <v>8</v>
+      </c>
       <c r="BL33" s="49"/>
       <c r="BM33" s="49"/>
       <c r="BN33" s="49"/>
       <c r="BO33" s="49"/>
     </row>
     <row r="34" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="47"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="44"/>
       <c r="I34" s="43"/>
       <c r="J34" s="44"/>
       <c r="K34" s="44"/>
       <c r="L34" s="44"/>
       <c r="M34" s="44"/>
       <c r="N34" s="37">
         <v>32</v>
       </c>
       <c r="O34" s="37">
@@ -12601,52 +12813,56 @@
       </c>
       <c r="BB34" s="49">
         <v>16</v>
       </c>
       <c r="BC34" s="37">
         <v>24</v>
       </c>
       <c r="BD34" s="37">
         <v>21</v>
       </c>
       <c r="BE34" s="37">
         <v>21</v>
       </c>
       <c r="BF34" s="49">
         <v>19</v>
       </c>
       <c r="BG34" s="49">
         <v>17</v>
       </c>
       <c r="BH34" s="37">
         <v>12</v>
       </c>
       <c r="BI34" s="37">
         <v>17</v>
       </c>
-      <c r="BJ34" s="37"/>
-      <c r="BK34" s="37"/>
+      <c r="BJ34" s="49">
+        <v>16</v>
+      </c>
+      <c r="BK34" s="49">
+        <v>17</v>
+      </c>
       <c r="BL34" s="49"/>
       <c r="BM34" s="49"/>
       <c r="BN34" s="49"/>
       <c r="BO34" s="49"/>
     </row>
     <row r="35" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="45"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="K35" s="46"/>
       <c r="L35" s="46"/>
       <c r="M35" s="46"/>
       <c r="N35" s="37">
         <v>51</v>
       </c>
       <c r="O35" s="37">
@@ -12768,52 +12984,56 @@
       </c>
       <c r="BB35" s="49">
         <v>18</v>
       </c>
       <c r="BC35" s="37">
         <v>41</v>
       </c>
       <c r="BD35" s="37">
         <v>23</v>
       </c>
       <c r="BE35" s="37">
         <v>26</v>
       </c>
       <c r="BF35" s="49">
         <v>27</v>
       </c>
       <c r="BG35" s="49">
         <v>29</v>
       </c>
       <c r="BH35" s="37">
         <v>29</v>
       </c>
       <c r="BI35" s="37">
         <v>27</v>
       </c>
-      <c r="BJ35" s="37"/>
-      <c r="BK35" s="37"/>
+      <c r="BJ35" s="49">
+        <v>25</v>
+      </c>
+      <c r="BK35" s="49">
+        <v>25</v>
+      </c>
       <c r="BL35" s="49"/>
       <c r="BM35" s="49"/>
       <c r="BN35" s="49"/>
       <c r="BO35" s="49"/>
     </row>
     <row r="36" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="41"/>
       <c r="C36" s="47"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="44"/>
       <c r="I36" s="43"/>
       <c r="J36" s="44"/>
       <c r="K36" s="44"/>
       <c r="L36" s="44"/>
       <c r="M36" s="44"/>
       <c r="N36" s="37">
         <v>44</v>
       </c>
       <c r="O36" s="37">
@@ -12935,52 +13155,56 @@
       </c>
       <c r="BB36" s="49">
         <v>28</v>
       </c>
       <c r="BC36" s="37">
         <v>29</v>
       </c>
       <c r="BD36" s="37">
         <v>22</v>
       </c>
       <c r="BE36" s="37">
         <v>25</v>
       </c>
       <c r="BF36" s="49">
         <v>19</v>
       </c>
       <c r="BG36" s="49">
         <v>21</v>
       </c>
       <c r="BH36" s="37">
         <v>25</v>
       </c>
       <c r="BI36" s="37">
         <v>33</v>
       </c>
-      <c r="BJ36" s="37"/>
-      <c r="BK36" s="37"/>
+      <c r="BJ36" s="49">
+        <v>29</v>
+      </c>
+      <c r="BK36" s="49">
+        <v>19</v>
+      </c>
       <c r="BL36" s="49"/>
       <c r="BM36" s="49"/>
       <c r="BN36" s="49"/>
       <c r="BO36" s="49"/>
     </row>
     <row r="37" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A37" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="41"/>
       <c r="C37" s="47"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="44"/>
       <c r="I37" s="43"/>
       <c r="J37" s="44"/>
       <c r="K37" s="44"/>
       <c r="L37" s="44"/>
       <c r="M37" s="44"/>
       <c r="N37" s="37">
         <v>39</v>
       </c>
       <c r="O37" s="37">
@@ -13102,52 +13326,56 @@
       </c>
       <c r="BB37" s="49">
         <v>18</v>
       </c>
       <c r="BC37" s="37">
         <v>21</v>
       </c>
       <c r="BD37" s="37">
         <v>30</v>
       </c>
       <c r="BE37" s="37">
         <v>16</v>
       </c>
       <c r="BF37" s="49">
         <v>19</v>
       </c>
       <c r="BG37" s="49">
         <v>27</v>
       </c>
       <c r="BH37" s="37">
         <v>13</v>
       </c>
       <c r="BI37" s="37">
         <v>23</v>
       </c>
-      <c r="BJ37" s="37"/>
-      <c r="BK37" s="37"/>
+      <c r="BJ37" s="49">
+        <v>21</v>
+      </c>
+      <c r="BK37" s="49">
+        <v>18</v>
+      </c>
       <c r="BL37" s="49"/>
       <c r="BM37" s="49"/>
       <c r="BN37" s="49"/>
       <c r="BO37" s="49"/>
     </row>
     <row r="38" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A38" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="41"/>
       <c r="C38" s="47"/>
       <c r="D38" s="43"/>
       <c r="E38" s="43"/>
       <c r="F38" s="43"/>
       <c r="G38" s="43"/>
       <c r="H38" s="44"/>
       <c r="I38" s="43"/>
       <c r="J38" s="44"/>
       <c r="K38" s="44"/>
       <c r="L38" s="44"/>
       <c r="M38" s="44"/>
       <c r="N38" s="37">
         <v>31</v>
       </c>
       <c r="O38" s="37">
@@ -13269,52 +13497,56 @@
       </c>
       <c r="BB38" s="49">
         <v>21</v>
       </c>
       <c r="BC38" s="37">
         <v>29</v>
       </c>
       <c r="BD38" s="37">
         <v>16</v>
       </c>
       <c r="BE38" s="37">
         <v>18</v>
       </c>
       <c r="BF38" s="49">
         <v>23</v>
       </c>
       <c r="BG38" s="49">
         <v>22</v>
       </c>
       <c r="BH38" s="37">
         <v>23</v>
       </c>
       <c r="BI38" s="37">
         <v>18</v>
       </c>
-      <c r="BJ38" s="37"/>
-      <c r="BK38" s="37"/>
+      <c r="BJ38" s="49">
+        <v>26</v>
+      </c>
+      <c r="BK38" s="49">
+        <v>15</v>
+      </c>
       <c r="BL38" s="49"/>
       <c r="BM38" s="49"/>
       <c r="BN38" s="49"/>
       <c r="BO38" s="49"/>
     </row>
     <row r="39" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A39" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="41"/>
       <c r="C39" s="47"/>
       <c r="D39" s="43"/>
       <c r="E39" s="43"/>
       <c r="F39" s="43"/>
       <c r="G39" s="43"/>
       <c r="H39" s="44"/>
       <c r="I39" s="43"/>
       <c r="J39" s="44"/>
       <c r="K39" s="44"/>
       <c r="L39" s="44"/>
       <c r="M39" s="44"/>
       <c r="N39" s="37">
         <v>21</v>
       </c>
       <c r="O39" s="37">
@@ -13436,52 +13668,56 @@
       </c>
       <c r="BB39" s="49">
         <v>17</v>
       </c>
       <c r="BC39" s="37">
         <v>25</v>
       </c>
       <c r="BD39" s="37">
         <v>17</v>
       </c>
       <c r="BE39" s="37">
         <v>17</v>
       </c>
       <c r="BF39" s="49">
         <v>23</v>
       </c>
       <c r="BG39" s="49">
         <v>20</v>
       </c>
       <c r="BH39" s="37">
         <v>21</v>
       </c>
       <c r="BI39" s="37">
         <v>21</v>
       </c>
-      <c r="BJ39" s="37"/>
-      <c r="BK39" s="37"/>
+      <c r="BJ39" s="49">
+        <v>8</v>
+      </c>
+      <c r="BK39" s="49">
+        <v>21</v>
+      </c>
       <c r="BL39" s="49"/>
       <c r="BM39" s="49"/>
       <c r="BN39" s="49"/>
       <c r="BO39" s="49"/>
     </row>
     <row r="40" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="41"/>
       <c r="C40" s="47"/>
       <c r="D40" s="43"/>
       <c r="E40" s="43"/>
       <c r="F40" s="43"/>
       <c r="G40" s="43"/>
       <c r="H40" s="44"/>
       <c r="I40" s="43"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
       <c r="N40" s="37">
         <v>162</v>
       </c>
       <c r="O40" s="37">
@@ -13603,52 +13839,56 @@
       </c>
       <c r="BB40" s="49">
         <v>88</v>
       </c>
       <c r="BC40" s="37">
         <v>113</v>
       </c>
       <c r="BD40" s="37">
         <v>106</v>
       </c>
       <c r="BE40" s="37">
         <v>90</v>
       </c>
       <c r="BF40" s="49">
         <v>101</v>
       </c>
       <c r="BG40" s="49">
         <v>94</v>
       </c>
       <c r="BH40" s="37">
         <v>96</v>
       </c>
       <c r="BI40" s="37">
         <v>95</v>
       </c>
-      <c r="BJ40" s="37"/>
-      <c r="BK40" s="37"/>
+      <c r="BJ40" s="49">
+        <v>56</v>
+      </c>
+      <c r="BK40" s="49">
+        <v>106</v>
+      </c>
       <c r="BL40" s="49"/>
       <c r="BM40" s="49"/>
       <c r="BN40" s="49"/>
       <c r="BO40" s="49"/>
     </row>
     <row r="41" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A41" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="52"/>
       <c r="E41" s="52"/>
       <c r="F41" s="52"/>
       <c r="G41" s="52"/>
       <c r="H41" s="53"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="53"/>
       <c r="L41" s="53"/>
       <c r="M41" s="53"/>
       <c r="N41" s="54">
         <v>27</v>
       </c>
       <c r="O41" s="54">
@@ -13770,52 +14010,56 @@
       </c>
       <c r="BB41" s="54">
         <v>20</v>
       </c>
       <c r="BC41" s="54">
         <v>24</v>
       </c>
       <c r="BD41" s="54">
         <v>25</v>
       </c>
       <c r="BE41" s="54">
         <v>22</v>
       </c>
       <c r="BF41" s="54">
         <v>19</v>
       </c>
       <c r="BG41" s="54">
         <v>19</v>
       </c>
       <c r="BH41" s="54">
         <v>11</v>
       </c>
       <c r="BI41" s="54">
         <v>17</v>
       </c>
-      <c r="BJ41" s="54"/>
-      <c r="BK41" s="54"/>
+      <c r="BJ41" s="54">
+        <v>11</v>
+      </c>
+      <c r="BK41" s="54">
+        <v>22</v>
+      </c>
       <c r="BL41" s="54"/>
       <c r="BM41" s="54"/>
       <c r="BN41" s="54"/>
       <c r="BO41" s="54"/>
     </row>
     <row r="42" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A42" s="57"/>
       <c r="B42" s="41"/>
       <c r="C42" s="47"/>
       <c r="D42" s="43"/>
       <c r="E42" s="43"/>
       <c r="F42" s="43"/>
       <c r="G42" s="43"/>
       <c r="H42" s="44"/>
       <c r="I42" s="43"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="44"/>
       <c r="M42" s="44"/>
       <c r="N42" s="48"/>
       <c r="O42" s="48"/>
       <c r="P42" s="48"/>
       <c r="Q42" s="48"/>
       <c r="R42" s="39"/>
       <c r="S42" s="39"/>