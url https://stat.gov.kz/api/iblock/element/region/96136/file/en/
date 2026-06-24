--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -619,91 +619,91 @@
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -987,253 +987,253 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO62"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T44" sqref="T44"/>
+    <sheetView topLeftCell="AS1" workbookViewId="0">
+      <selection activeCell="BG43" sqref="BG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.5703125" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:67" s="66" customFormat="1" ht="12.75">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="101" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="97"/>
-[...64 lines deleted...]
-      <c r="BO2" s="97"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="101"/>
+      <c r="AA2" s="101"/>
+      <c r="AB2" s="101"/>
+      <c r="AC2" s="101"/>
+      <c r="AD2" s="101"/>
+      <c r="AE2" s="101"/>
+      <c r="AF2" s="101"/>
+      <c r="AG2" s="101"/>
+      <c r="AH2" s="101"/>
+      <c r="AI2" s="101"/>
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="101"/>
+      <c r="AL2" s="101"/>
+      <c r="AM2" s="101"/>
+      <c r="AN2" s="101"/>
+      <c r="AO2" s="101"/>
+      <c r="AP2" s="101"/>
+      <c r="AQ2" s="101"/>
+      <c r="AR2" s="101"/>
+      <c r="AS2" s="101"/>
+      <c r="AT2" s="101"/>
+      <c r="AU2" s="101"/>
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="101"/>
+      <c r="AX2" s="101"/>
+      <c r="AY2" s="101"/>
+      <c r="AZ2" s="101"/>
+      <c r="BA2" s="101"/>
+      <c r="BB2" s="101"/>
+      <c r="BC2" s="101"/>
+      <c r="BD2" s="101"/>
+      <c r="BE2" s="101"/>
+      <c r="BF2" s="101"/>
+      <c r="BG2" s="101"/>
+      <c r="BH2" s="101"/>
+      <c r="BI2" s="101"/>
+      <c r="BJ2" s="101"/>
+      <c r="BK2" s="101"/>
+      <c r="BL2" s="101"/>
+      <c r="BM2" s="101"/>
+      <c r="BN2" s="101"/>
+      <c r="BO2" s="101"/>
     </row>
     <row r="3" spans="1:67" s="24" customFormat="1" ht="11.25">
       <c r="N3" s="67"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
       <c r="Q3" s="67"/>
       <c r="R3" s="67"/>
       <c r="S3" s="25"/>
       <c r="AE3" s="67"/>
       <c r="AF3" s="88"/>
       <c r="AI3" s="88"/>
       <c r="AJ3" s="88"/>
       <c r="AL3" s="88"/>
       <c r="AQ3" s="89"/>
       <c r="AR3" s="88"/>
       <c r="AU3" s="88"/>
       <c r="AV3" s="88"/>
       <c r="AX3" s="88"/>
       <c r="BC3" s="89"/>
       <c r="BD3" s="88"/>
       <c r="BG3" s="88"/>
       <c r="BH3" s="88"/>
       <c r="BJ3" s="88"/>
       <c r="BO3" s="89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A4" s="102"/>
-      <c r="B4" s="104">
+      <c r="A4" s="95"/>
+      <c r="B4" s="97">
         <v>2021</v>
       </c>
-      <c r="C4" s="100"/>
-[...16 lines deleted...]
-      <c r="T4" s="98">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="91">
         <v>2023</v>
       </c>
-      <c r="U4" s="99"/>
-[...5 lines deleted...]
-      <c r="AA4" s="99"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92"/>
+      <c r="AA4" s="92"/>
       <c r="AB4" s="69"/>
       <c r="AC4" s="69"/>
       <c r="AD4" s="69"/>
-      <c r="AF4" s="91">
+      <c r="AF4" s="98">
         <v>2024</v>
       </c>
-      <c r="AG4" s="92"/>
-[...10 lines deleted...]
-      <c r="AR4" s="91">
+      <c r="AG4" s="99"/>
+      <c r="AH4" s="99"/>
+      <c r="AI4" s="99"/>
+      <c r="AJ4" s="99"/>
+      <c r="AK4" s="99"/>
+      <c r="AL4" s="99"/>
+      <c r="AM4" s="99"/>
+      <c r="AN4" s="99"/>
+      <c r="AO4" s="99"/>
+      <c r="AP4" s="99"/>
+      <c r="AQ4" s="100"/>
+      <c r="AR4" s="98">
         <v>2025</v>
       </c>
-      <c r="AS4" s="92"/>
-[...10 lines deleted...]
-      <c r="BD4" s="91">
+      <c r="AS4" s="99"/>
+      <c r="AT4" s="99"/>
+      <c r="AU4" s="99"/>
+      <c r="AV4" s="99"/>
+      <c r="AW4" s="99"/>
+      <c r="AX4" s="99"/>
+      <c r="AY4" s="99"/>
+      <c r="AZ4" s="99"/>
+      <c r="BA4" s="99"/>
+      <c r="BB4" s="99"/>
+      <c r="BC4" s="100"/>
+      <c r="BD4" s="98">
         <v>2026</v>
       </c>
-      <c r="BE4" s="92"/>
-[...9 lines deleted...]
-      <c r="BO4" s="93"/>
+      <c r="BE4" s="99"/>
+      <c r="BF4" s="99"/>
+      <c r="BG4" s="99"/>
+      <c r="BH4" s="99"/>
+      <c r="BI4" s="99"/>
+      <c r="BJ4" s="99"/>
+      <c r="BK4" s="99"/>
+      <c r="BL4" s="99"/>
+      <c r="BM4" s="99"/>
+      <c r="BN4" s="99"/>
+      <c r="BO4" s="100"/>
     </row>
     <row r="5" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A5" s="103"/>
+      <c r="A5" s="96"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="79" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="79" t="s">
@@ -1390,119 +1390,119 @@
         <v>19</v>
       </c>
       <c r="BI5" s="30" t="s">
         <v>20</v>
       </c>
       <c r="BJ5" s="30" t="s">
         <v>21</v>
       </c>
       <c r="BK5" s="30" t="s">
         <v>22</v>
       </c>
       <c r="BL5" s="90" t="s">
         <v>23</v>
       </c>
       <c r="BM5" s="30" t="s">
         <v>24</v>
       </c>
       <c r="BN5" s="30" t="s">
         <v>25</v>
       </c>
       <c r="BO5" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A6" s="94" t="s">
+      <c r="A6" s="102" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="94"/>
-[...64 lines deleted...]
-      <c r="BO6" s="94"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="102"/>
+      <c r="D6" s="102"/>
+      <c r="E6" s="102"/>
+      <c r="F6" s="102"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
+      <c r="L6" s="102"/>
+      <c r="M6" s="102"/>
+      <c r="N6" s="102"/>
+      <c r="O6" s="102"/>
+      <c r="P6" s="102"/>
+      <c r="Q6" s="102"/>
+      <c r="R6" s="102"/>
+      <c r="S6" s="102"/>
+      <c r="T6" s="102"/>
+      <c r="U6" s="102"/>
+      <c r="V6" s="102"/>
+      <c r="W6" s="102"/>
+      <c r="X6" s="102"/>
+      <c r="Y6" s="102"/>
+      <c r="Z6" s="102"/>
+      <c r="AA6" s="102"/>
+      <c r="AB6" s="102"/>
+      <c r="AC6" s="102"/>
+      <c r="AD6" s="102"/>
+      <c r="AE6" s="102"/>
+      <c r="AF6" s="102"/>
+      <c r="AG6" s="102"/>
+      <c r="AH6" s="102"/>
+      <c r="AI6" s="102"/>
+      <c r="AJ6" s="102"/>
+      <c r="AK6" s="102"/>
+      <c r="AL6" s="102"/>
+      <c r="AM6" s="102"/>
+      <c r="AN6" s="102"/>
+      <c r="AO6" s="102"/>
+      <c r="AP6" s="102"/>
+      <c r="AQ6" s="102"/>
+      <c r="AR6" s="102"/>
+      <c r="AS6" s="102"/>
+      <c r="AT6" s="102"/>
+      <c r="AU6" s="102"/>
+      <c r="AV6" s="102"/>
+      <c r="AW6" s="102"/>
+      <c r="AX6" s="102"/>
+      <c r="AY6" s="102"/>
+      <c r="AZ6" s="102"/>
+      <c r="BA6" s="102"/>
+      <c r="BB6" s="102"/>
+      <c r="BC6" s="102"/>
+      <c r="BD6" s="102"/>
+      <c r="BE6" s="102"/>
+      <c r="BF6" s="102"/>
+      <c r="BG6" s="102"/>
+      <c r="BH6" s="102"/>
+      <c r="BI6" s="102"/>
+      <c r="BJ6" s="102"/>
+      <c r="BK6" s="102"/>
+      <c r="BL6" s="102"/>
+      <c r="BM6" s="102"/>
+      <c r="BN6" s="102"/>
+      <c r="BO6" s="102"/>
     </row>
     <row r="7" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="33">
         <v>34157</v>
       </c>
       <c r="C7" s="33">
         <v>31587</v>
       </c>
       <c r="D7" s="34">
         <v>34710</v>
       </c>
       <c r="E7" s="34">
         <v>36981</v>
       </c>
       <c r="F7" s="34">
         <v>37717</v>
       </c>
       <c r="G7" s="35">
         <v>41066</v>
       </c>
       <c r="H7" s="35">
         <v>39789</v>
@@ -1632,52 +1632,56 @@
       </c>
       <c r="AX7" s="37">
         <v>1105</v>
       </c>
       <c r="AY7" s="37">
         <v>867</v>
       </c>
       <c r="AZ7" s="37">
         <v>981</v>
       </c>
       <c r="BA7" s="37">
         <v>936</v>
       </c>
       <c r="BB7" s="37">
         <v>752</v>
       </c>
       <c r="BC7" s="37">
         <v>916</v>
       </c>
       <c r="BD7" s="37">
         <v>810</v>
       </c>
       <c r="BE7" s="37">
         <v>773</v>
       </c>
-      <c r="BF7" s="37"/>
-      <c r="BG7" s="37"/>
+      <c r="BF7" s="37">
+        <v>795</v>
+      </c>
+      <c r="BG7" s="37">
+        <v>824</v>
+      </c>
       <c r="BH7" s="37"/>
       <c r="BI7" s="37"/>
       <c r="BJ7" s="37"/>
       <c r="BK7" s="37"/>
       <c r="BL7" s="37"/>
       <c r="BM7" s="37"/>
       <c r="BN7" s="37"/>
       <c r="BO7" s="37"/>
     </row>
     <row r="8" spans="1:67" s="66" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>12</v>
       </c>
@@ -1815,52 +1819,56 @@
       </c>
       <c r="AX8" s="37">
         <v>339</v>
       </c>
       <c r="AY8" s="37">
         <v>280</v>
       </c>
       <c r="AZ8" s="37">
         <v>296</v>
       </c>
       <c r="BA8" s="37">
         <v>283</v>
       </c>
       <c r="BB8" s="37">
         <v>220</v>
       </c>
       <c r="BC8" s="37">
         <v>262</v>
       </c>
       <c r="BD8" s="37">
         <v>228</v>
       </c>
       <c r="BE8" s="37">
         <v>241</v>
       </c>
-      <c r="BF8" s="37"/>
-      <c r="BG8" s="37"/>
+      <c r="BF8" s="37">
+        <v>269</v>
+      </c>
+      <c r="BG8" s="37">
+        <v>289</v>
+      </c>
       <c r="BH8" s="37"/>
       <c r="BI8" s="37"/>
       <c r="BJ8" s="37"/>
       <c r="BK8" s="37"/>
       <c r="BL8" s="37"/>
       <c r="BM8" s="37"/>
       <c r="BN8" s="37"/>
       <c r="BO8" s="37"/>
     </row>
     <row r="9" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="33">
         <v>941</v>
       </c>
       <c r="C9" s="33">
         <v>995</v>
       </c>
       <c r="D9" s="34">
         <v>1082</v>
       </c>
       <c r="E9" s="34">
         <v>1073</v>
       </c>
@@ -1998,52 +2006,56 @@
       </c>
       <c r="AX9" s="37">
         <v>21</v>
       </c>
       <c r="AY9" s="37">
         <v>35</v>
       </c>
       <c r="AZ9" s="37">
         <v>40</v>
       </c>
       <c r="BA9" s="37">
         <v>36</v>
       </c>
       <c r="BB9" s="37">
         <v>31</v>
       </c>
       <c r="BC9" s="37">
         <v>38</v>
       </c>
       <c r="BD9" s="37">
         <v>26</v>
       </c>
       <c r="BE9" s="37">
         <v>20</v>
       </c>
-      <c r="BF9" s="37"/>
-      <c r="BG9" s="37"/>
+      <c r="BF9" s="37">
+        <v>26</v>
+      </c>
+      <c r="BG9" s="37">
+        <v>28</v>
+      </c>
       <c r="BH9" s="37"/>
       <c r="BI9" s="37"/>
       <c r="BJ9" s="37"/>
       <c r="BK9" s="37"/>
       <c r="BL9" s="37"/>
       <c r="BM9" s="37"/>
       <c r="BN9" s="37"/>
       <c r="BO9" s="37"/>
     </row>
     <row r="10" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="33">
         <v>2021</v>
       </c>
       <c r="C10" s="33">
         <v>1555</v>
       </c>
       <c r="D10" s="34">
         <v>1690</v>
       </c>
       <c r="E10" s="34">
         <v>1809</v>
       </c>
@@ -2181,52 +2193,56 @@
       </c>
       <c r="AX10" s="37">
         <v>53</v>
       </c>
       <c r="AY10" s="37">
         <v>36</v>
       </c>
       <c r="AZ10" s="37">
         <v>43</v>
       </c>
       <c r="BA10" s="37">
         <v>44</v>
       </c>
       <c r="BB10" s="37">
         <v>31</v>
       </c>
       <c r="BC10" s="37">
         <v>49</v>
       </c>
       <c r="BD10" s="37">
         <v>34</v>
       </c>
       <c r="BE10" s="37">
         <v>39</v>
       </c>
-      <c r="BF10" s="37"/>
-      <c r="BG10" s="37"/>
+      <c r="BF10" s="37">
+        <v>37</v>
+      </c>
+      <c r="BG10" s="37">
+        <v>35</v>
+      </c>
       <c r="BH10" s="37"/>
       <c r="BI10" s="37"/>
       <c r="BJ10" s="37"/>
       <c r="BK10" s="37"/>
       <c r="BL10" s="37"/>
       <c r="BM10" s="37"/>
       <c r="BN10" s="37"/>
       <c r="BO10" s="37"/>
     </row>
     <row r="11" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="33">
         <v>4281</v>
       </c>
       <c r="C11" s="33">
         <v>3829</v>
       </c>
       <c r="D11" s="34">
         <v>4175</v>
       </c>
       <c r="E11" s="34">
         <v>4854</v>
       </c>
@@ -2364,52 +2380,56 @@
       </c>
       <c r="AX11" s="37">
         <v>91</v>
       </c>
       <c r="AY11" s="37">
         <v>64</v>
       </c>
       <c r="AZ11" s="37">
         <v>83</v>
       </c>
       <c r="BA11" s="37">
         <v>73</v>
       </c>
       <c r="BB11" s="37">
         <v>59</v>
       </c>
       <c r="BC11" s="37">
         <v>81</v>
       </c>
       <c r="BD11" s="37">
         <v>65</v>
       </c>
       <c r="BE11" s="37">
         <v>67</v>
       </c>
-      <c r="BF11" s="37"/>
-      <c r="BG11" s="37"/>
+      <c r="BF11" s="37">
+        <v>55</v>
+      </c>
+      <c r="BG11" s="37">
+        <v>62</v>
+      </c>
       <c r="BH11" s="37"/>
       <c r="BI11" s="37"/>
       <c r="BJ11" s="37"/>
       <c r="BK11" s="37"/>
       <c r="BL11" s="37"/>
       <c r="BM11" s="37"/>
       <c r="BN11" s="37"/>
       <c r="BO11" s="37"/>
     </row>
     <row r="12" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="33">
         <v>1469</v>
       </c>
       <c r="C12" s="33">
         <v>1399</v>
       </c>
       <c r="D12" s="34">
         <v>1446</v>
       </c>
       <c r="E12" s="34">
         <v>1511</v>
       </c>
@@ -2547,52 +2567,56 @@
       </c>
       <c r="AX12" s="37">
         <v>62</v>
       </c>
       <c r="AY12" s="37">
         <v>53</v>
       </c>
       <c r="AZ12" s="37">
         <v>52</v>
       </c>
       <c r="BA12" s="37">
         <v>67</v>
       </c>
       <c r="BB12" s="37">
         <v>56</v>
       </c>
       <c r="BC12" s="37">
         <v>61</v>
       </c>
       <c r="BD12" s="37">
         <v>44</v>
       </c>
       <c r="BE12" s="37">
         <v>53</v>
       </c>
-      <c r="BF12" s="37"/>
-      <c r="BG12" s="37"/>
+      <c r="BF12" s="37">
+        <v>44</v>
+      </c>
+      <c r="BG12" s="37">
+        <v>45</v>
+      </c>
       <c r="BH12" s="37"/>
       <c r="BI12" s="37"/>
       <c r="BJ12" s="37"/>
       <c r="BK12" s="37"/>
       <c r="BL12" s="37"/>
       <c r="BM12" s="37"/>
       <c r="BN12" s="37"/>
       <c r="BO12" s="37"/>
     </row>
     <row r="13" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="33">
         <v>1079</v>
       </c>
       <c r="C13" s="33">
         <v>1015</v>
       </c>
       <c r="D13" s="34">
         <v>1218</v>
       </c>
       <c r="E13" s="34">
         <v>1147</v>
       </c>
@@ -2730,52 +2754,56 @@
       </c>
       <c r="AX13" s="37">
         <v>46</v>
       </c>
       <c r="AY13" s="37">
         <v>52</v>
       </c>
       <c r="AZ13" s="37">
         <v>55</v>
       </c>
       <c r="BA13" s="37">
         <v>65</v>
       </c>
       <c r="BB13" s="37">
         <v>45</v>
       </c>
       <c r="BC13" s="37">
         <v>48</v>
       </c>
       <c r="BD13" s="37">
         <v>54</v>
       </c>
       <c r="BE13" s="37">
         <v>41</v>
       </c>
-      <c r="BF13" s="37"/>
-      <c r="BG13" s="37"/>
+      <c r="BF13" s="37">
+        <v>45</v>
+      </c>
+      <c r="BG13" s="37">
+        <v>49</v>
+      </c>
       <c r="BH13" s="37"/>
       <c r="BI13" s="37"/>
       <c r="BJ13" s="37"/>
       <c r="BK13" s="37"/>
       <c r="BL13" s="37"/>
       <c r="BM13" s="37"/>
       <c r="BN13" s="37"/>
       <c r="BO13" s="37"/>
     </row>
     <row r="14" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="33">
         <v>2351</v>
       </c>
       <c r="C14" s="33">
         <v>2172</v>
       </c>
       <c r="D14" s="34">
         <v>2448</v>
       </c>
       <c r="E14" s="34">
         <v>2520</v>
       </c>
@@ -2913,52 +2941,56 @@
       </c>
       <c r="AX14" s="37">
         <v>66</v>
       </c>
       <c r="AY14" s="37">
         <v>45</v>
       </c>
       <c r="AZ14" s="37">
         <v>53</v>
       </c>
       <c r="BA14" s="37">
         <v>69</v>
       </c>
       <c r="BB14" s="37">
         <v>41</v>
       </c>
       <c r="BC14" s="37">
         <v>57</v>
       </c>
       <c r="BD14" s="37">
         <v>44</v>
       </c>
       <c r="BE14" s="37">
         <v>40</v>
       </c>
-      <c r="BF14" s="37"/>
-      <c r="BG14" s="37"/>
+      <c r="BF14" s="37">
+        <v>46</v>
+      </c>
+      <c r="BG14" s="37">
+        <v>49</v>
+      </c>
       <c r="BH14" s="37"/>
       <c r="BI14" s="37"/>
       <c r="BJ14" s="37"/>
       <c r="BK14" s="37"/>
       <c r="BL14" s="37"/>
       <c r="BM14" s="37"/>
       <c r="BN14" s="37"/>
       <c r="BO14" s="37"/>
     </row>
     <row r="15" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>12</v>
       </c>
@@ -3096,52 +3128,56 @@
       </c>
       <c r="AX15" s="37">
         <v>57</v>
       </c>
       <c r="AY15" s="37">
         <v>43</v>
       </c>
       <c r="AZ15" s="37">
         <v>41</v>
       </c>
       <c r="BA15" s="37">
         <v>51</v>
       </c>
       <c r="BB15" s="37">
         <v>44</v>
       </c>
       <c r="BC15" s="37">
         <v>52</v>
       </c>
       <c r="BD15" s="37">
         <v>37</v>
       </c>
       <c r="BE15" s="37">
         <v>34</v>
       </c>
-      <c r="BF15" s="37"/>
-      <c r="BG15" s="37"/>
+      <c r="BF15" s="37">
+        <v>41</v>
+      </c>
+      <c r="BG15" s="37">
+        <v>38</v>
+      </c>
       <c r="BH15" s="37"/>
       <c r="BI15" s="37"/>
       <c r="BJ15" s="37"/>
       <c r="BK15" s="37"/>
       <c r="BL15" s="37"/>
       <c r="BM15" s="37"/>
       <c r="BN15" s="37"/>
       <c r="BO15" s="37"/>
     </row>
     <row r="16" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="33">
         <v>1710</v>
       </c>
       <c r="C16" s="33">
         <v>1724</v>
       </c>
       <c r="D16" s="34">
         <v>1900</v>
       </c>
       <c r="E16" s="34">
         <v>2032</v>
       </c>
@@ -3279,52 +3315,56 @@
       </c>
       <c r="AX16" s="37">
         <v>316</v>
       </c>
       <c r="AY16" s="37">
         <v>222</v>
       </c>
       <c r="AZ16" s="37">
         <v>261</v>
       </c>
       <c r="BA16" s="37">
         <v>202</v>
       </c>
       <c r="BB16" s="37">
         <v>188</v>
       </c>
       <c r="BC16" s="37">
         <v>220</v>
       </c>
       <c r="BD16" s="37">
         <v>225</v>
       </c>
       <c r="BE16" s="37">
         <v>194</v>
       </c>
-      <c r="BF16" s="37"/>
-      <c r="BG16" s="37"/>
+      <c r="BF16" s="37">
+        <v>198</v>
+      </c>
+      <c r="BG16" s="37">
+        <v>193</v>
+      </c>
       <c r="BH16" s="37"/>
       <c r="BI16" s="37"/>
       <c r="BJ16" s="37"/>
       <c r="BK16" s="37"/>
       <c r="BL16" s="37"/>
       <c r="BM16" s="37"/>
       <c r="BN16" s="37"/>
       <c r="BO16" s="37"/>
     </row>
     <row r="17" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="33">
         <v>840</v>
       </c>
       <c r="C17" s="33">
         <v>807</v>
       </c>
       <c r="D17" s="34">
         <v>917</v>
       </c>
       <c r="E17" s="34">
         <v>963</v>
       </c>
@@ -3462,131 +3502,135 @@
       </c>
       <c r="AX17" s="37">
         <v>54</v>
       </c>
       <c r="AY17" s="37">
         <v>37</v>
       </c>
       <c r="AZ17" s="37">
         <v>57</v>
       </c>
       <c r="BA17" s="37">
         <v>46</v>
       </c>
       <c r="BB17" s="37">
         <v>37</v>
       </c>
       <c r="BC17" s="37">
         <v>48</v>
       </c>
       <c r="BD17" s="37">
         <v>53</v>
       </c>
       <c r="BE17" s="37">
         <v>44</v>
       </c>
-      <c r="BF17" s="37"/>
-      <c r="BG17" s="37"/>
+      <c r="BF17" s="37">
+        <v>34</v>
+      </c>
+      <c r="BG17" s="37">
+        <v>36</v>
+      </c>
       <c r="BH17" s="37"/>
       <c r="BI17" s="37"/>
       <c r="BJ17" s="37"/>
       <c r="BK17" s="37"/>
       <c r="BL17" s="37"/>
       <c r="BM17" s="37"/>
       <c r="BN17" s="37"/>
       <c r="BO17" s="37"/>
     </row>
     <row r="18" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A18" s="95" t="s">
+      <c r="A18" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="95"/>
-[...64 lines deleted...]
-      <c r="BO18" s="95"/>
+      <c r="B18" s="103"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="103"/>
+      <c r="H18" s="103"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="103"/>
+      <c r="L18" s="103"/>
+      <c r="M18" s="103"/>
+      <c r="N18" s="103"/>
+      <c r="O18" s="103"/>
+      <c r="P18" s="103"/>
+      <c r="Q18" s="103"/>
+      <c r="R18" s="103"/>
+      <c r="S18" s="103"/>
+      <c r="T18" s="103"/>
+      <c r="U18" s="103"/>
+      <c r="V18" s="103"/>
+      <c r="W18" s="103"/>
+      <c r="X18" s="103"/>
+      <c r="Y18" s="103"/>
+      <c r="Z18" s="103"/>
+      <c r="AA18" s="103"/>
+      <c r="AB18" s="103"/>
+      <c r="AC18" s="103"/>
+      <c r="AD18" s="103"/>
+      <c r="AE18" s="103"/>
+      <c r="AF18" s="103"/>
+      <c r="AG18" s="103"/>
+      <c r="AH18" s="103"/>
+      <c r="AI18" s="103"/>
+      <c r="AJ18" s="103"/>
+      <c r="AK18" s="103"/>
+      <c r="AL18" s="103"/>
+      <c r="AM18" s="103"/>
+      <c r="AN18" s="103"/>
+      <c r="AO18" s="103"/>
+      <c r="AP18" s="103"/>
+      <c r="AQ18" s="103"/>
+      <c r="AR18" s="103"/>
+      <c r="AS18" s="103"/>
+      <c r="AT18" s="103"/>
+      <c r="AU18" s="103"/>
+      <c r="AV18" s="103"/>
+      <c r="AW18" s="103"/>
+      <c r="AX18" s="103"/>
+      <c r="AY18" s="103"/>
+      <c r="AZ18" s="103"/>
+      <c r="BA18" s="103"/>
+      <c r="BB18" s="103"/>
+      <c r="BC18" s="103"/>
+      <c r="BD18" s="103"/>
+      <c r="BE18" s="103"/>
+      <c r="BF18" s="103"/>
+      <c r="BG18" s="103"/>
+      <c r="BH18" s="103"/>
+      <c r="BI18" s="103"/>
+      <c r="BJ18" s="103"/>
+      <c r="BK18" s="103"/>
+      <c r="BL18" s="103"/>
+      <c r="BM18" s="103"/>
+      <c r="BN18" s="103"/>
+      <c r="BO18" s="103"/>
     </row>
     <row r="19" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A19" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="33">
         <v>847</v>
       </c>
       <c r="C19" s="33">
         <v>846</v>
       </c>
       <c r="D19" s="34">
         <v>940</v>
       </c>
       <c r="E19" s="34">
         <v>1040</v>
       </c>
       <c r="F19" s="34">
         <v>1004</v>
       </c>
       <c r="G19" s="35">
         <v>1052</v>
       </c>
       <c r="H19" s="35">
         <v>1026</v>
@@ -3716,52 +3760,56 @@
       </c>
       <c r="AX19" s="37">
         <v>524</v>
       </c>
       <c r="AY19" s="37">
         <v>406</v>
       </c>
       <c r="AZ19" s="37">
         <v>482</v>
       </c>
       <c r="BA19" s="37">
         <v>425</v>
       </c>
       <c r="BB19" s="37">
         <v>354</v>
       </c>
       <c r="BC19" s="37">
         <v>427</v>
       </c>
       <c r="BD19" s="37">
         <v>363</v>
       </c>
       <c r="BE19" s="37">
         <v>369</v>
       </c>
-      <c r="BF19" s="37"/>
-      <c r="BG19" s="37"/>
+      <c r="BF19" s="37">
+        <v>399</v>
+      </c>
+      <c r="BG19" s="37">
+        <v>414</v>
+      </c>
       <c r="BH19" s="37"/>
       <c r="BI19" s="37"/>
       <c r="BJ19" s="37"/>
       <c r="BK19" s="37"/>
       <c r="BL19" s="37"/>
       <c r="BM19" s="37"/>
       <c r="BN19" s="37"/>
       <c r="BO19" s="37"/>
     </row>
     <row r="20" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="33">
         <v>485</v>
       </c>
       <c r="C20" s="33">
         <v>479</v>
       </c>
       <c r="D20" s="34">
         <v>623</v>
       </c>
       <c r="E20" s="34">
         <v>542</v>
       </c>
@@ -3899,52 +3947,56 @@
       </c>
       <c r="AX20" s="37">
         <v>272</v>
       </c>
       <c r="AY20" s="37">
         <v>208</v>
       </c>
       <c r="AZ20" s="37">
         <v>235</v>
       </c>
       <c r="BA20" s="37">
         <v>221</v>
       </c>
       <c r="BB20" s="37">
         <v>169</v>
       </c>
       <c r="BC20" s="37">
         <v>209</v>
       </c>
       <c r="BD20" s="37">
         <v>172</v>
       </c>
       <c r="BE20" s="37">
         <v>192</v>
       </c>
-      <c r="BF20" s="37"/>
-      <c r="BG20" s="37"/>
+      <c r="BF20" s="37">
+        <v>229</v>
+      </c>
+      <c r="BG20" s="37">
+        <v>242</v>
+      </c>
       <c r="BH20" s="37"/>
       <c r="BI20" s="37"/>
       <c r="BJ20" s="37"/>
       <c r="BK20" s="37"/>
       <c r="BL20" s="37"/>
       <c r="BM20" s="37"/>
       <c r="BN20" s="37"/>
       <c r="BO20" s="37"/>
     </row>
     <row r="21" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="33">
         <v>5055</v>
       </c>
       <c r="C21" s="33">
         <v>4634</v>
       </c>
       <c r="D21" s="34">
         <v>5139</v>
       </c>
       <c r="E21" s="34">
         <v>5214</v>
       </c>
@@ -4082,52 +4134,56 @@
       </c>
       <c r="AX21" s="37">
         <v>20</v>
       </c>
       <c r="AY21" s="37">
         <v>35</v>
       </c>
       <c r="AZ21" s="37">
         <v>38</v>
       </c>
       <c r="BA21" s="37">
         <v>33</v>
       </c>
       <c r="BB21" s="37">
         <v>30</v>
       </c>
       <c r="BC21" s="37">
         <v>38</v>
       </c>
       <c r="BD21" s="37">
         <v>25</v>
       </c>
       <c r="BE21" s="37">
         <v>20</v>
       </c>
-      <c r="BF21" s="37"/>
-      <c r="BG21" s="37"/>
+      <c r="BF21" s="37">
+        <v>25</v>
+      </c>
+      <c r="BG21" s="37">
+        <v>28</v>
+      </c>
       <c r="BH21" s="37"/>
       <c r="BI21" s="37"/>
       <c r="BJ21" s="37"/>
       <c r="BK21" s="37"/>
       <c r="BL21" s="37"/>
       <c r="BM21" s="37"/>
       <c r="BN21" s="37"/>
       <c r="BO21" s="37"/>
     </row>
     <row r="22" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="33" t="s">
         <v>12</v>
       </c>
@@ -4265,52 +4321,56 @@
       </c>
       <c r="AX22" s="37">
         <v>31</v>
       </c>
       <c r="AY22" s="37">
         <v>18</v>
       </c>
       <c r="AZ22" s="37">
         <v>36</v>
       </c>
       <c r="BA22" s="37">
         <v>30</v>
       </c>
       <c r="BB22" s="37">
         <v>25</v>
       </c>
       <c r="BC22" s="37">
         <v>31</v>
       </c>
       <c r="BD22" s="37">
         <v>20</v>
       </c>
       <c r="BE22" s="37">
         <v>26</v>
       </c>
-      <c r="BF22" s="37"/>
-      <c r="BG22" s="37"/>
+      <c r="BF22" s="37">
+        <v>18</v>
+      </c>
+      <c r="BG22" s="37">
+        <v>21</v>
+      </c>
       <c r="BH22" s="37"/>
       <c r="BI22" s="37"/>
       <c r="BJ22" s="37"/>
       <c r="BK22" s="37"/>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
     </row>
     <row r="23" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="33">
         <v>1684</v>
       </c>
       <c r="C23" s="33">
         <v>1644</v>
       </c>
       <c r="D23" s="34">
         <v>1896</v>
       </c>
       <c r="E23" s="34">
         <v>1883</v>
       </c>
@@ -4448,52 +4508,56 @@
       </c>
       <c r="AX23" s="37">
         <v>28</v>
       </c>
       <c r="AY23" s="37">
         <v>23</v>
       </c>
       <c r="AZ23" s="37">
         <v>20</v>
       </c>
       <c r="BA23" s="37">
         <v>32</v>
       </c>
       <c r="BB23" s="37">
         <v>26</v>
       </c>
       <c r="BC23" s="37">
         <v>28</v>
       </c>
       <c r="BD23" s="37">
         <v>22</v>
       </c>
       <c r="BE23" s="37">
         <v>23</v>
       </c>
-      <c r="BF23" s="37"/>
-      <c r="BG23" s="37"/>
+      <c r="BF23" s="37">
+        <v>19</v>
+      </c>
+      <c r="BG23" s="37">
+        <v>16</v>
+      </c>
       <c r="BH23" s="37"/>
       <c r="BI23" s="37"/>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
     </row>
     <row r="24" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="33">
         <v>2159</v>
       </c>
       <c r="C24" s="33">
         <v>2195</v>
       </c>
       <c r="D24" s="34">
         <v>2342</v>
       </c>
       <c r="E24" s="34">
         <v>2526</v>
       </c>
@@ -4631,52 +4695,56 @@
       </c>
       <c r="AX24" s="37">
         <v>139</v>
       </c>
       <c r="AY24" s="37">
         <v>100</v>
       </c>
       <c r="AZ24" s="37">
         <v>128</v>
       </c>
       <c r="BA24" s="37">
         <v>86</v>
       </c>
       <c r="BB24" s="37">
         <v>84</v>
       </c>
       <c r="BC24" s="37">
         <v>98</v>
       </c>
       <c r="BD24" s="37">
         <v>101</v>
       </c>
       <c r="BE24" s="37">
         <v>85</v>
       </c>
-      <c r="BF24" s="37"/>
-      <c r="BG24" s="37"/>
+      <c r="BF24" s="37">
+        <v>91</v>
+      </c>
+      <c r="BG24" s="37">
+        <v>85</v>
+      </c>
       <c r="BH24" s="37"/>
       <c r="BI24" s="37"/>
       <c r="BJ24" s="37"/>
       <c r="BK24" s="37"/>
       <c r="BL24" s="37"/>
       <c r="BM24" s="37"/>
       <c r="BN24" s="37"/>
       <c r="BO24" s="37"/>
     </row>
     <row r="25" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="33">
         <v>2691</v>
       </c>
       <c r="C25" s="33">
         <v>2627</v>
       </c>
       <c r="D25" s="34">
         <v>2918</v>
       </c>
       <c r="E25" s="34">
         <v>3118</v>
       </c>
@@ -4814,131 +4882,135 @@
       </c>
       <c r="AX25" s="37">
         <v>34</v>
       </c>
       <c r="AY25" s="37">
         <v>22</v>
       </c>
       <c r="AZ25" s="37">
         <v>25</v>
       </c>
       <c r="BA25" s="37">
         <v>23</v>
       </c>
       <c r="BB25" s="37">
         <v>20</v>
       </c>
       <c r="BC25" s="37">
         <v>23</v>
       </c>
       <c r="BD25" s="37">
         <v>23</v>
       </c>
       <c r="BE25" s="37">
         <v>23</v>
       </c>
-      <c r="BF25" s="37"/>
-      <c r="BG25" s="37"/>
+      <c r="BF25" s="37">
+        <v>17</v>
+      </c>
+      <c r="BG25" s="37">
+        <v>22</v>
+      </c>
       <c r="BH25" s="37"/>
       <c r="BI25" s="37"/>
       <c r="BJ25" s="37"/>
       <c r="BK25" s="37"/>
       <c r="BL25" s="37"/>
       <c r="BM25" s="37"/>
       <c r="BN25" s="37"/>
       <c r="BO25" s="37"/>
     </row>
     <row r="26" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A26" s="96" t="s">
+      <c r="A26" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="96"/>
-[...64 lines deleted...]
-      <c r="BO26" s="96"/>
+      <c r="B26" s="104"/>
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="104"/>
+      <c r="F26" s="104"/>
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="104"/>
+      <c r="J26" s="104"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="104"/>
+      <c r="N26" s="104"/>
+      <c r="O26" s="104"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="104"/>
+      <c r="R26" s="104"/>
+      <c r="S26" s="104"/>
+      <c r="T26" s="104"/>
+      <c r="U26" s="104"/>
+      <c r="V26" s="104"/>
+      <c r="W26" s="104"/>
+      <c r="X26" s="104"/>
+      <c r="Y26" s="104"/>
+      <c r="Z26" s="104"/>
+      <c r="AA26" s="104"/>
+      <c r="AB26" s="104"/>
+      <c r="AC26" s="104"/>
+      <c r="AD26" s="104"/>
+      <c r="AE26" s="104"/>
+      <c r="AF26" s="104"/>
+      <c r="AG26" s="104"/>
+      <c r="AH26" s="104"/>
+      <c r="AI26" s="104"/>
+      <c r="AJ26" s="104"/>
+      <c r="AK26" s="104"/>
+      <c r="AL26" s="104"/>
+      <c r="AM26" s="104"/>
+      <c r="AN26" s="104"/>
+      <c r="AO26" s="104"/>
+      <c r="AP26" s="104"/>
+      <c r="AQ26" s="104"/>
+      <c r="AR26" s="104"/>
+      <c r="AS26" s="104"/>
+      <c r="AT26" s="104"/>
+      <c r="AU26" s="104"/>
+      <c r="AV26" s="104"/>
+      <c r="AW26" s="104"/>
+      <c r="AX26" s="104"/>
+      <c r="AY26" s="104"/>
+      <c r="AZ26" s="104"/>
+      <c r="BA26" s="104"/>
+      <c r="BB26" s="104"/>
+      <c r="BC26" s="104"/>
+      <c r="BD26" s="104"/>
+      <c r="BE26" s="104"/>
+      <c r="BF26" s="104"/>
+      <c r="BG26" s="104"/>
+      <c r="BH26" s="104"/>
+      <c r="BI26" s="104"/>
+      <c r="BJ26" s="104"/>
+      <c r="BK26" s="104"/>
+      <c r="BL26" s="104"/>
+      <c r="BM26" s="104"/>
+      <c r="BN26" s="104"/>
+      <c r="BO26" s="104"/>
     </row>
     <row r="27" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="36">
         <v>695</v>
       </c>
       <c r="O27" s="40">
         <v>642</v>
       </c>
       <c r="P27" s="40">
         <v>698</v>
@@ -5044,52 +5116,56 @@
       </c>
       <c r="AX27" s="37">
         <v>581</v>
       </c>
       <c r="AY27" s="49">
         <v>461</v>
       </c>
       <c r="AZ27" s="49">
         <v>499</v>
       </c>
       <c r="BA27" s="49">
         <v>511</v>
       </c>
       <c r="BB27" s="49">
         <v>398</v>
       </c>
       <c r="BC27" s="49">
         <v>489</v>
       </c>
       <c r="BD27" s="37">
         <v>447</v>
       </c>
       <c r="BE27" s="37">
         <v>404</v>
       </c>
-      <c r="BF27" s="37"/>
-      <c r="BG27" s="37"/>
+      <c r="BF27" s="37">
+        <v>396</v>
+      </c>
+      <c r="BG27" s="49">
+        <v>410</v>
+      </c>
       <c r="BH27" s="49"/>
       <c r="BI27" s="37"/>
       <c r="BJ27" s="37"/>
       <c r="BK27" s="49"/>
       <c r="BL27" s="49"/>
       <c r="BM27" s="49"/>
       <c r="BN27" s="49"/>
       <c r="BO27" s="49"/>
     </row>
     <row r="28" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
@@ -5203,52 +5279,56 @@
       </c>
       <c r="AX28" s="37">
         <v>67</v>
       </c>
       <c r="AY28" s="49">
         <v>72</v>
       </c>
       <c r="AZ28" s="49">
         <v>61</v>
       </c>
       <c r="BA28" s="49">
         <v>62</v>
       </c>
       <c r="BB28" s="49">
         <v>51</v>
       </c>
       <c r="BC28" s="49">
         <v>53</v>
       </c>
       <c r="BD28" s="37">
         <v>56</v>
       </c>
       <c r="BE28" s="37">
         <v>49</v>
       </c>
-      <c r="BF28" s="37"/>
-      <c r="BG28" s="37"/>
+      <c r="BF28" s="37">
+        <v>40</v>
+      </c>
+      <c r="BG28" s="49">
+        <v>47</v>
+      </c>
       <c r="BH28" s="49"/>
       <c r="BI28" s="37"/>
       <c r="BJ28" s="37"/>
       <c r="BK28" s="49"/>
       <c r="BL28" s="49"/>
       <c r="BM28" s="49"/>
       <c r="BN28" s="49"/>
       <c r="BO28" s="49"/>
     </row>
     <row r="29" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="35"/>
       <c r="K29" s="35"/>
       <c r="L29" s="35"/>
       <c r="M29" s="35"/>
@@ -5358,52 +5438,54 @@
         <v>1</v>
       </c>
       <c r="AW29" s="37">
         <v>2</v>
       </c>
       <c r="AX29" s="37">
         <v>1</v>
       </c>
       <c r="AY29" s="49"/>
       <c r="AZ29" s="49">
         <v>2</v>
       </c>
       <c r="BA29" s="49">
         <v>3</v>
       </c>
       <c r="BB29" s="49">
         <v>1</v>
       </c>
       <c r="BC29" s="49"/>
       <c r="BD29" s="37">
         <v>1</v>
       </c>
       <c r="BE29" s="37">
         <v>39</v>
       </c>
-      <c r="BF29" s="40"/>
-      <c r="BG29" s="37"/>
+      <c r="BF29" s="37">
+        <v>1</v>
+      </c>
+      <c r="BG29" s="49"/>
       <c r="BH29" s="49"/>
       <c r="BI29" s="37"/>
       <c r="BJ29" s="37"/>
       <c r="BK29" s="49"/>
       <c r="BL29" s="49"/>
       <c r="BM29" s="49"/>
       <c r="BN29" s="49"/>
       <c r="BO29" s="49"/>
     </row>
     <row r="30" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A30" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
@@ -5517,52 +5599,56 @@
       </c>
       <c r="AX30" s="37">
         <v>53</v>
       </c>
       <c r="AY30" s="49">
         <v>36</v>
       </c>
       <c r="AZ30" s="49">
         <v>43</v>
       </c>
       <c r="BA30" s="49">
         <v>44</v>
       </c>
       <c r="BB30" s="49">
         <v>31</v>
       </c>
       <c r="BC30" s="49">
         <v>49</v>
       </c>
       <c r="BD30" s="37">
         <v>34</v>
       </c>
       <c r="BE30" s="37">
         <v>39</v>
       </c>
-      <c r="BF30" s="37"/>
-      <c r="BG30" s="37"/>
+      <c r="BF30" s="37">
+        <v>37</v>
+      </c>
+      <c r="BG30" s="49">
+        <v>35</v>
+      </c>
       <c r="BH30" s="49"/>
       <c r="BI30" s="37"/>
       <c r="BJ30" s="37"/>
       <c r="BK30" s="49"/>
       <c r="BL30" s="49"/>
       <c r="BM30" s="49"/>
       <c r="BN30" s="49"/>
       <c r="BO30" s="49"/>
     </row>
     <row r="31" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A31" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
@@ -5676,52 +5762,56 @@
       </c>
       <c r="AX31" s="37">
         <v>60</v>
       </c>
       <c r="AY31" s="49">
         <v>46</v>
       </c>
       <c r="AZ31" s="49">
         <v>47</v>
       </c>
       <c r="BA31" s="49">
         <v>43</v>
       </c>
       <c r="BB31" s="49">
         <v>34</v>
       </c>
       <c r="BC31" s="49">
         <v>50</v>
       </c>
       <c r="BD31" s="37">
         <v>45</v>
       </c>
       <c r="BE31" s="37">
         <v>41</v>
       </c>
-      <c r="BF31" s="37"/>
-      <c r="BG31" s="37"/>
+      <c r="BF31" s="37">
+        <v>37</v>
+      </c>
+      <c r="BG31" s="49">
+        <v>41</v>
+      </c>
       <c r="BH31" s="49"/>
       <c r="BI31" s="37"/>
       <c r="BJ31" s="37"/>
       <c r="BK31" s="49"/>
       <c r="BL31" s="49"/>
       <c r="BM31" s="49"/>
       <c r="BN31" s="49"/>
       <c r="BO31" s="49"/>
     </row>
     <row r="32" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
@@ -5835,52 +5925,56 @@
       </c>
       <c r="AX32" s="37">
         <v>62</v>
       </c>
       <c r="AY32" s="49">
         <v>53</v>
       </c>
       <c r="AZ32" s="49">
         <v>52</v>
       </c>
       <c r="BA32" s="49">
         <v>67</v>
       </c>
       <c r="BB32" s="49">
         <v>56</v>
       </c>
       <c r="BC32" s="49">
         <v>61</v>
       </c>
       <c r="BD32" s="37">
         <v>44</v>
       </c>
       <c r="BE32" s="37">
         <v>53</v>
       </c>
-      <c r="BF32" s="37"/>
-      <c r="BG32" s="37"/>
+      <c r="BF32" s="37">
+        <v>44</v>
+      </c>
+      <c r="BG32" s="49">
+        <v>45</v>
+      </c>
       <c r="BH32" s="49"/>
       <c r="BI32" s="37"/>
       <c r="BJ32" s="37"/>
       <c r="BK32" s="49"/>
       <c r="BL32" s="49"/>
       <c r="BM32" s="49"/>
       <c r="BN32" s="49"/>
       <c r="BO32" s="49"/>
     </row>
     <row r="33" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
@@ -5994,52 +6088,56 @@
       </c>
       <c r="AX33" s="37">
         <v>46</v>
       </c>
       <c r="AY33" s="49">
         <v>52</v>
       </c>
       <c r="AZ33" s="49">
         <v>55</v>
       </c>
       <c r="BA33" s="49">
         <v>65</v>
       </c>
       <c r="BB33" s="49">
         <v>45</v>
       </c>
       <c r="BC33" s="49">
         <v>48</v>
       </c>
       <c r="BD33" s="37">
         <v>54</v>
       </c>
       <c r="BE33" s="37">
         <v>41</v>
       </c>
-      <c r="BF33" s="37"/>
-      <c r="BG33" s="37"/>
+      <c r="BF33" s="37">
+        <v>45</v>
+      </c>
+      <c r="BG33" s="49">
+        <v>49</v>
+      </c>
       <c r="BH33" s="49"/>
       <c r="BI33" s="37"/>
       <c r="BJ33" s="37"/>
       <c r="BK33" s="49"/>
       <c r="BL33" s="49"/>
       <c r="BM33" s="49"/>
       <c r="BN33" s="49"/>
       <c r="BO33" s="49"/>
     </row>
     <row r="34" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
@@ -6153,52 +6251,56 @@
       </c>
       <c r="AX34" s="37">
         <v>66</v>
       </c>
       <c r="AY34" s="49">
         <v>45</v>
       </c>
       <c r="AZ34" s="49">
         <v>53</v>
       </c>
       <c r="BA34" s="49">
         <v>69</v>
       </c>
       <c r="BB34" s="49">
         <v>41</v>
       </c>
       <c r="BC34" s="49">
         <v>57</v>
       </c>
       <c r="BD34" s="37">
         <v>44</v>
       </c>
       <c r="BE34" s="37">
         <v>40</v>
       </c>
-      <c r="BF34" s="37"/>
-      <c r="BG34" s="37"/>
+      <c r="BF34" s="37">
+        <v>46</v>
+      </c>
+      <c r="BG34" s="49">
+        <v>49</v>
+      </c>
       <c r="BH34" s="49"/>
       <c r="BI34" s="37"/>
       <c r="BJ34" s="37"/>
       <c r="BK34" s="49"/>
       <c r="BL34" s="49"/>
       <c r="BM34" s="49"/>
       <c r="BN34" s="49"/>
       <c r="BO34" s="49"/>
     </row>
     <row r="35" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
@@ -6312,52 +6414,56 @@
       </c>
       <c r="AX35" s="37">
         <v>29</v>
       </c>
       <c r="AY35" s="49">
         <v>20</v>
       </c>
       <c r="AZ35" s="49">
         <v>21</v>
       </c>
       <c r="BA35" s="49">
         <v>19</v>
       </c>
       <c r="BB35" s="49">
         <v>18</v>
       </c>
       <c r="BC35" s="49">
         <v>24</v>
       </c>
       <c r="BD35" s="37">
         <v>15</v>
       </c>
       <c r="BE35" s="37">
         <v>11</v>
       </c>
-      <c r="BF35" s="37"/>
-      <c r="BG35" s="37"/>
+      <c r="BF35" s="37">
+        <v>22</v>
+      </c>
+      <c r="BG35" s="49">
+        <v>22</v>
+      </c>
       <c r="BH35" s="49"/>
       <c r="BI35" s="37"/>
       <c r="BJ35" s="37"/>
       <c r="BK35" s="49"/>
       <c r="BL35" s="49"/>
       <c r="BM35" s="49"/>
       <c r="BN35" s="49"/>
       <c r="BO35" s="49"/>
     </row>
     <row r="36" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
@@ -6471,52 +6577,56 @@
       </c>
       <c r="AX36" s="37">
         <v>177</v>
       </c>
       <c r="AY36" s="49">
         <v>122</v>
       </c>
       <c r="AZ36" s="49">
         <v>133</v>
       </c>
       <c r="BA36" s="49">
         <v>116</v>
       </c>
       <c r="BB36" s="49">
         <v>104</v>
       </c>
       <c r="BC36" s="49">
         <v>122</v>
       </c>
       <c r="BD36" s="37">
         <v>124</v>
       </c>
       <c r="BE36" s="37">
         <v>109</v>
       </c>
-      <c r="BF36" s="49"/>
-      <c r="BG36" s="49"/>
+      <c r="BF36" s="37">
+        <v>107</v>
+      </c>
+      <c r="BG36" s="49">
+        <v>108</v>
+      </c>
       <c r="BH36" s="49"/>
       <c r="BI36" s="37"/>
       <c r="BJ36" s="37"/>
       <c r="BK36" s="49"/>
       <c r="BL36" s="49"/>
       <c r="BM36" s="49"/>
       <c r="BN36" s="49"/>
       <c r="BO36" s="49"/>
     </row>
     <row r="37" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A37" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="70"/>
       <c r="C37" s="70"/>
       <c r="D37" s="71"/>
       <c r="E37" s="71"/>
       <c r="F37" s="71"/>
       <c r="G37" s="72"/>
       <c r="H37" s="72"/>
       <c r="I37" s="71"/>
       <c r="J37" s="72"/>
       <c r="K37" s="72"/>
       <c r="L37" s="72"/>
       <c r="M37" s="72"/>
@@ -6630,52 +6740,56 @@
       </c>
       <c r="AX37" s="54">
         <v>20</v>
       </c>
       <c r="AY37" s="54">
         <v>15</v>
       </c>
       <c r="AZ37" s="54">
         <v>32</v>
       </c>
       <c r="BA37" s="54">
         <v>23</v>
       </c>
       <c r="BB37" s="54">
         <v>17</v>
       </c>
       <c r="BC37" s="54">
         <v>25</v>
       </c>
       <c r="BD37" s="54">
         <v>30</v>
       </c>
       <c r="BE37" s="54">
         <v>21</v>
       </c>
-      <c r="BF37" s="54"/>
-      <c r="BG37" s="54"/>
+      <c r="BF37" s="54">
+        <v>17</v>
+      </c>
+      <c r="BG37" s="54">
+        <v>14</v>
+      </c>
       <c r="BH37" s="54"/>
       <c r="BI37" s="54"/>
       <c r="BJ37" s="54"/>
       <c r="BK37" s="54"/>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
     </row>
     <row r="38" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A38" s="57"/>
       <c r="B38" s="33"/>
       <c r="C38" s="33"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="34"/>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
@@ -7398,278 +7512,278 @@
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="6"/>
       <c r="O62" s="6"/>
       <c r="P62" s="6"/>
       <c r="Q62" s="6"/>
       <c r="R62" s="6"/>
       <c r="S62" s="18"/>
       <c r="T62" s="20"/>
       <c r="U62" s="20"/>
       <c r="V62" s="17"/>
       <c r="AE62" s="18"/>
       <c r="AF62" s="20"/>
       <c r="AG62" s="20"/>
       <c r="AH62" s="17"/>
       <c r="AR62" s="20"/>
       <c r="AS62" s="20"/>
       <c r="AT62" s="17"/>
       <c r="BD62" s="20"/>
       <c r="BE62" s="20"/>
       <c r="BF62" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A26:BO26"/>
+    <mergeCell ref="A2:BO2"/>
+    <mergeCell ref="BD4:BO4"/>
+    <mergeCell ref="AR4:BC4"/>
+    <mergeCell ref="A6:BO6"/>
+    <mergeCell ref="A18:BO18"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AF4:AQ4"/>
-    <mergeCell ref="A2:BO2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A26:BO26"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO68"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T47" sqref="T47"/>
+    <sheetView tabSelected="1" topLeftCell="AU1" workbookViewId="0">
+      <selection activeCell="BM26" sqref="BM26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.140625" customWidth="1"/>
     <col min="38" max="38" width="8.140625" customWidth="1"/>
     <col min="50" max="50" width="8.140625" customWidth="1"/>
     <col min="62" max="62" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:67" s="66" customFormat="1" ht="12.75">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="101" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="97"/>
-[...64 lines deleted...]
-      <c r="BO2" s="97"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="101"/>
+      <c r="AA2" s="101"/>
+      <c r="AB2" s="101"/>
+      <c r="AC2" s="101"/>
+      <c r="AD2" s="101"/>
+      <c r="AE2" s="101"/>
+      <c r="AF2" s="101"/>
+      <c r="AG2" s="101"/>
+      <c r="AH2" s="101"/>
+      <c r="AI2" s="101"/>
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="101"/>
+      <c r="AL2" s="101"/>
+      <c r="AM2" s="101"/>
+      <c r="AN2" s="101"/>
+      <c r="AO2" s="101"/>
+      <c r="AP2" s="101"/>
+      <c r="AQ2" s="101"/>
+      <c r="AR2" s="101"/>
+      <c r="AS2" s="101"/>
+      <c r="AT2" s="101"/>
+      <c r="AU2" s="101"/>
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="101"/>
+      <c r="AX2" s="101"/>
+      <c r="AY2" s="101"/>
+      <c r="AZ2" s="101"/>
+      <c r="BA2" s="101"/>
+      <c r="BB2" s="101"/>
+      <c r="BC2" s="101"/>
+      <c r="BD2" s="101"/>
+      <c r="BE2" s="101"/>
+      <c r="BF2" s="101"/>
+      <c r="BG2" s="101"/>
+      <c r="BH2" s="101"/>
+      <c r="BI2" s="101"/>
+      <c r="BJ2" s="101"/>
+      <c r="BK2" s="101"/>
+      <c r="BL2" s="101"/>
+      <c r="BM2" s="101"/>
+      <c r="BN2" s="101"/>
+      <c r="BO2" s="101"/>
     </row>
     <row r="3" spans="1:67" s="24" customFormat="1" ht="11.25">
       <c r="N3" s="67"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
       <c r="Q3" s="67"/>
       <c r="R3" s="67"/>
       <c r="S3" s="25"/>
       <c r="Y3" s="26"/>
       <c r="Z3" s="26"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="67"/>
       <c r="AE3" s="25"/>
       <c r="AF3" s="88"/>
       <c r="AI3" s="88"/>
       <c r="AL3" s="88"/>
       <c r="AQ3" s="89"/>
       <c r="AR3" s="88"/>
       <c r="AU3" s="88"/>
       <c r="AX3" s="88"/>
       <c r="BC3" s="89"/>
       <c r="BD3" s="88"/>
       <c r="BG3" s="88"/>
       <c r="BJ3" s="88"/>
       <c r="BO3" s="89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A4" s="102"/>
-      <c r="B4" s="104">
+      <c r="A4" s="95"/>
+      <c r="B4" s="97">
         <v>2021</v>
       </c>
-      <c r="C4" s="100"/>
-[...16 lines deleted...]
-      <c r="T4" s="98">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="91">
         <v>2023</v>
       </c>
-      <c r="U4" s="99"/>
-[...5 lines deleted...]
-      <c r="AA4" s="99"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92"/>
+      <c r="AA4" s="92"/>
       <c r="AC4" s="68"/>
       <c r="AD4" s="69"/>
-      <c r="AF4" s="91">
+      <c r="AF4" s="98">
         <v>2024</v>
       </c>
-      <c r="AG4" s="92"/>
-[...10 lines deleted...]
-      <c r="AR4" s="91">
+      <c r="AG4" s="99"/>
+      <c r="AH4" s="99"/>
+      <c r="AI4" s="99"/>
+      <c r="AJ4" s="99"/>
+      <c r="AK4" s="99"/>
+      <c r="AL4" s="99"/>
+      <c r="AM4" s="99"/>
+      <c r="AN4" s="99"/>
+      <c r="AO4" s="99"/>
+      <c r="AP4" s="99"/>
+      <c r="AQ4" s="100"/>
+      <c r="AR4" s="98">
         <v>2025</v>
       </c>
-      <c r="AS4" s="92"/>
-[...10 lines deleted...]
-      <c r="BD4" s="91">
+      <c r="AS4" s="99"/>
+      <c r="AT4" s="99"/>
+      <c r="AU4" s="99"/>
+      <c r="AV4" s="99"/>
+      <c r="AW4" s="99"/>
+      <c r="AX4" s="99"/>
+      <c r="AY4" s="99"/>
+      <c r="AZ4" s="99"/>
+      <c r="BA4" s="99"/>
+      <c r="BB4" s="99"/>
+      <c r="BC4" s="100"/>
+      <c r="BD4" s="98">
         <v>2026</v>
       </c>
-      <c r="BE4" s="92"/>
-[...9 lines deleted...]
-      <c r="BO4" s="93"/>
+      <c r="BE4" s="99"/>
+      <c r="BF4" s="99"/>
+      <c r="BG4" s="99"/>
+      <c r="BH4" s="99"/>
+      <c r="BI4" s="99"/>
+      <c r="BJ4" s="99"/>
+      <c r="BK4" s="99"/>
+      <c r="BL4" s="99"/>
+      <c r="BM4" s="99"/>
+      <c r="BN4" s="99"/>
+      <c r="BO4" s="100"/>
     </row>
     <row r="5" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A5" s="103"/>
+      <c r="A5" s="96"/>
       <c r="B5" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="87" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="87" t="s">
@@ -8044,52 +8158,56 @@
       </c>
       <c r="AX7" s="37">
         <v>1105</v>
       </c>
       <c r="AY7" s="37">
         <v>867</v>
       </c>
       <c r="AZ7" s="37">
         <v>981</v>
       </c>
       <c r="BA7" s="37">
         <v>936</v>
       </c>
       <c r="BB7" s="37">
         <v>752</v>
       </c>
       <c r="BC7" s="37">
         <v>916</v>
       </c>
       <c r="BD7" s="37">
         <v>810</v>
       </c>
       <c r="BE7" s="37">
         <v>773</v>
       </c>
-      <c r="BF7" s="37"/>
-      <c r="BG7" s="37"/>
+      <c r="BF7" s="37">
+        <v>795</v>
+      </c>
+      <c r="BG7" s="37">
+        <v>824</v>
+      </c>
       <c r="BH7" s="37"/>
       <c r="BI7" s="37"/>
       <c r="BJ7" s="37"/>
       <c r="BK7" s="37"/>
       <c r="BL7" s="37"/>
       <c r="BM7" s="37"/>
       <c r="BN7" s="37"/>
       <c r="BO7" s="37"/>
     </row>
     <row r="8" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A8" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
@@ -8203,52 +8321,56 @@
       </c>
       <c r="AX8" s="37">
         <v>339</v>
       </c>
       <c r="AY8" s="37">
         <v>280</v>
       </c>
       <c r="AZ8" s="37">
         <v>296</v>
       </c>
       <c r="BA8" s="37">
         <v>283</v>
       </c>
       <c r="BB8" s="37">
         <v>220</v>
       </c>
       <c r="BC8" s="37">
         <v>262</v>
       </c>
       <c r="BD8" s="37">
         <v>228</v>
       </c>
       <c r="BE8" s="37">
         <v>241</v>
       </c>
-      <c r="BF8" s="37"/>
-      <c r="BG8" s="37"/>
+      <c r="BF8" s="37">
+        <v>269</v>
+      </c>
+      <c r="BG8" s="37">
+        <v>289</v>
+      </c>
       <c r="BH8" s="37"/>
       <c r="BI8" s="37"/>
       <c r="BJ8" s="37"/>
       <c r="BK8" s="37"/>
       <c r="BL8" s="37"/>
       <c r="BM8" s="37"/>
       <c r="BN8" s="37"/>
       <c r="BO8" s="37"/>
     </row>
     <row r="9" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="34"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
@@ -8362,52 +8484,56 @@
       </c>
       <c r="AX9" s="37">
         <v>21</v>
       </c>
       <c r="AY9" s="37">
         <v>35</v>
       </c>
       <c r="AZ9" s="37">
         <v>40</v>
       </c>
       <c r="BA9" s="37">
         <v>36</v>
       </c>
       <c r="BB9" s="37">
         <v>31</v>
       </c>
       <c r="BC9" s="37">
         <v>38</v>
       </c>
       <c r="BD9" s="37">
         <v>26</v>
       </c>
       <c r="BE9" s="37">
         <v>20</v>
       </c>
-      <c r="BF9" s="37"/>
-      <c r="BG9" s="37"/>
+      <c r="BF9" s="37">
+        <v>26</v>
+      </c>
+      <c r="BG9" s="37">
+        <v>28</v>
+      </c>
       <c r="BH9" s="37"/>
       <c r="BI9" s="37"/>
       <c r="BJ9" s="37"/>
       <c r="BK9" s="37"/>
       <c r="BL9" s="37"/>
       <c r="BM9" s="37"/>
       <c r="BN9" s="37"/>
       <c r="BO9" s="37"/>
     </row>
     <row r="10" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="34"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
@@ -8521,52 +8647,56 @@
       </c>
       <c r="AX10" s="37">
         <v>53</v>
       </c>
       <c r="AY10" s="37">
         <v>36</v>
       </c>
       <c r="AZ10" s="37">
         <v>43</v>
       </c>
       <c r="BA10" s="37">
         <v>44</v>
       </c>
       <c r="BB10" s="37">
         <v>31</v>
       </c>
       <c r="BC10" s="37">
         <v>49</v>
       </c>
       <c r="BD10" s="37">
         <v>34</v>
       </c>
       <c r="BE10" s="37">
         <v>39</v>
       </c>
-      <c r="BF10" s="37"/>
-      <c r="BG10" s="37"/>
+      <c r="BF10" s="37">
+        <v>37</v>
+      </c>
+      <c r="BG10" s="37">
+        <v>35</v>
+      </c>
       <c r="BH10" s="37"/>
       <c r="BI10" s="37"/>
       <c r="BJ10" s="37"/>
       <c r="BK10" s="37"/>
       <c r="BL10" s="37"/>
       <c r="BM10" s="37"/>
       <c r="BN10" s="37"/>
       <c r="BO10" s="37"/>
     </row>
     <row r="11" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
@@ -8680,52 +8810,56 @@
       </c>
       <c r="AX11" s="37">
         <v>91</v>
       </c>
       <c r="AY11" s="37">
         <v>64</v>
       </c>
       <c r="AZ11" s="37">
         <v>83</v>
       </c>
       <c r="BA11" s="37">
         <v>73</v>
       </c>
       <c r="BB11" s="37">
         <v>59</v>
       </c>
       <c r="BC11" s="37">
         <v>81</v>
       </c>
       <c r="BD11" s="37">
         <v>65</v>
       </c>
       <c r="BE11" s="37">
         <v>67</v>
       </c>
-      <c r="BF11" s="37"/>
-      <c r="BG11" s="37"/>
+      <c r="BF11" s="37">
+        <v>55</v>
+      </c>
+      <c r="BG11" s="37">
+        <v>62</v>
+      </c>
       <c r="BH11" s="37"/>
       <c r="BI11" s="37"/>
       <c r="BJ11" s="37"/>
       <c r="BK11" s="37"/>
       <c r="BL11" s="37"/>
       <c r="BM11" s="37"/>
       <c r="BN11" s="37"/>
       <c r="BO11" s="37"/>
     </row>
     <row r="12" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="35"/>
       <c r="H12" s="35"/>
       <c r="I12" s="34"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
@@ -8839,52 +8973,56 @@
       </c>
       <c r="AX12" s="37">
         <v>62</v>
       </c>
       <c r="AY12" s="37">
         <v>53</v>
       </c>
       <c r="AZ12" s="37">
         <v>52</v>
       </c>
       <c r="BA12" s="37">
         <v>67</v>
       </c>
       <c r="BB12" s="37">
         <v>56</v>
       </c>
       <c r="BC12" s="37">
         <v>61</v>
       </c>
       <c r="BD12" s="37">
         <v>44</v>
       </c>
       <c r="BE12" s="37">
         <v>53</v>
       </c>
-      <c r="BF12" s="37"/>
-      <c r="BG12" s="37"/>
+      <c r="BF12" s="37">
+        <v>44</v>
+      </c>
+      <c r="BG12" s="37">
+        <v>45</v>
+      </c>
       <c r="BH12" s="37"/>
       <c r="BI12" s="37"/>
       <c r="BJ12" s="37"/>
       <c r="BK12" s="37"/>
       <c r="BL12" s="37"/>
       <c r="BM12" s="37"/>
       <c r="BN12" s="37"/>
       <c r="BO12" s="37"/>
     </row>
     <row r="13" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="34"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
@@ -8998,52 +9136,56 @@
       </c>
       <c r="AX13" s="37">
         <v>46</v>
       </c>
       <c r="AY13" s="37">
         <v>52</v>
       </c>
       <c r="AZ13" s="37">
         <v>55</v>
       </c>
       <c r="BA13" s="37">
         <v>65</v>
       </c>
       <c r="BB13" s="37">
         <v>45</v>
       </c>
       <c r="BC13" s="37">
         <v>48</v>
       </c>
       <c r="BD13" s="37">
         <v>54</v>
       </c>
       <c r="BE13" s="37">
         <v>41</v>
       </c>
-      <c r="BF13" s="37"/>
-      <c r="BG13" s="37"/>
+      <c r="BF13" s="37">
+        <v>45</v>
+      </c>
+      <c r="BG13" s="37">
+        <v>49</v>
+      </c>
       <c r="BH13" s="37"/>
       <c r="BI13" s="37"/>
       <c r="BJ13" s="37"/>
       <c r="BK13" s="37"/>
       <c r="BL13" s="37"/>
       <c r="BM13" s="37"/>
       <c r="BN13" s="37"/>
       <c r="BO13" s="37"/>
     </row>
     <row r="14" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
@@ -9157,52 +9299,56 @@
       </c>
       <c r="AX14" s="37">
         <v>66</v>
       </c>
       <c r="AY14" s="37">
         <v>45</v>
       </c>
       <c r="AZ14" s="37">
         <v>53</v>
       </c>
       <c r="BA14" s="37">
         <v>69</v>
       </c>
       <c r="BB14" s="37">
         <v>41</v>
       </c>
       <c r="BC14" s="37">
         <v>57</v>
       </c>
       <c r="BD14" s="37">
         <v>44</v>
       </c>
       <c r="BE14" s="37">
         <v>40</v>
       </c>
-      <c r="BF14" s="37"/>
-      <c r="BG14" s="37"/>
+      <c r="BF14" s="37">
+        <v>46</v>
+      </c>
+      <c r="BG14" s="37">
+        <v>49</v>
+      </c>
       <c r="BH14" s="37"/>
       <c r="BI14" s="37"/>
       <c r="BJ14" s="37"/>
       <c r="BK14" s="37"/>
       <c r="BL14" s="37"/>
       <c r="BM14" s="37"/>
       <c r="BN14" s="37"/>
       <c r="BO14" s="37"/>
     </row>
     <row r="15" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
@@ -9316,52 +9462,56 @@
       </c>
       <c r="AX15" s="37">
         <v>57</v>
       </c>
       <c r="AY15" s="37">
         <v>43</v>
       </c>
       <c r="AZ15" s="37">
         <v>41</v>
       </c>
       <c r="BA15" s="37">
         <v>51</v>
       </c>
       <c r="BB15" s="37">
         <v>44</v>
       </c>
       <c r="BC15" s="37">
         <v>52</v>
       </c>
       <c r="BD15" s="37">
         <v>37</v>
       </c>
       <c r="BE15" s="37">
         <v>34</v>
       </c>
-      <c r="BF15" s="37"/>
-      <c r="BG15" s="37"/>
+      <c r="BF15" s="37">
+        <v>41</v>
+      </c>
+      <c r="BG15" s="37">
+        <v>38</v>
+      </c>
       <c r="BH15" s="37"/>
       <c r="BI15" s="37"/>
       <c r="BJ15" s="37"/>
       <c r="BK15" s="37"/>
       <c r="BL15" s="37"/>
       <c r="BM15" s="37"/>
       <c r="BN15" s="37"/>
       <c r="BO15" s="37"/>
     </row>
     <row r="16" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="34"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="35"/>
@@ -9475,52 +9625,56 @@
       </c>
       <c r="AX16" s="37">
         <v>316</v>
       </c>
       <c r="AY16" s="37">
         <v>222</v>
       </c>
       <c r="AZ16" s="37">
         <v>261</v>
       </c>
       <c r="BA16" s="37">
         <v>202</v>
       </c>
       <c r="BB16" s="37">
         <v>188</v>
       </c>
       <c r="BC16" s="37">
         <v>220</v>
       </c>
       <c r="BD16" s="37">
         <v>225</v>
       </c>
       <c r="BE16" s="37">
         <v>194</v>
       </c>
-      <c r="BF16" s="37"/>
-      <c r="BG16" s="37"/>
+      <c r="BF16" s="37">
+        <v>198</v>
+      </c>
+      <c r="BG16" s="37">
+        <v>193</v>
+      </c>
       <c r="BH16" s="37"/>
       <c r="BI16" s="37"/>
       <c r="BJ16" s="37"/>
       <c r="BK16" s="37"/>
       <c r="BL16" s="37"/>
       <c r="BM16" s="37"/>
       <c r="BN16" s="37"/>
       <c r="BO16" s="37"/>
     </row>
     <row r="17" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="34"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
@@ -9634,52 +9788,56 @@
       </c>
       <c r="AX17" s="37">
         <v>54</v>
       </c>
       <c r="AY17" s="37">
         <v>37</v>
       </c>
       <c r="AZ17" s="37">
         <v>57</v>
       </c>
       <c r="BA17" s="37">
         <v>46</v>
       </c>
       <c r="BB17" s="37">
         <v>37</v>
       </c>
       <c r="BC17" s="37">
         <v>48</v>
       </c>
       <c r="BD17" s="37">
         <v>53</v>
       </c>
       <c r="BE17" s="37">
         <v>44</v>
       </c>
-      <c r="BF17" s="37"/>
-      <c r="BG17" s="37"/>
+      <c r="BF17" s="37">
+        <v>34</v>
+      </c>
+      <c r="BG17" s="37">
+        <v>36</v>
+      </c>
       <c r="BH17" s="37"/>
       <c r="BI17" s="37"/>
       <c r="BJ17" s="37"/>
       <c r="BK17" s="37"/>
       <c r="BL17" s="37"/>
       <c r="BM17" s="37"/>
       <c r="BN17" s="37"/>
       <c r="BO17" s="37"/>
     </row>
     <row r="18" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A18" s="106" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="106"/>
       <c r="C18" s="106"/>
       <c r="D18" s="106"/>
       <c r="E18" s="106"/>
       <c r="F18" s="106"/>
       <c r="G18" s="106"/>
       <c r="H18" s="106"/>
       <c r="I18" s="106"/>
       <c r="J18" s="106"/>
       <c r="K18" s="106"/>
       <c r="L18" s="106"/>
       <c r="M18" s="106"/>
@@ -9864,52 +10022,56 @@
       </c>
       <c r="AX19" s="37">
         <v>576</v>
       </c>
       <c r="AY19" s="37">
         <v>440</v>
       </c>
       <c r="AZ19" s="37">
         <v>497</v>
       </c>
       <c r="BA19" s="37">
         <v>473</v>
       </c>
       <c r="BB19" s="37">
         <v>394</v>
       </c>
       <c r="BC19" s="37">
         <v>472</v>
       </c>
       <c r="BD19" s="37">
         <v>444</v>
       </c>
       <c r="BE19" s="37">
         <v>420</v>
       </c>
-      <c r="BF19" s="37"/>
-      <c r="BG19" s="37"/>
+      <c r="BF19" s="37">
+        <v>401</v>
+      </c>
+      <c r="BG19" s="37">
+        <v>420</v>
+      </c>
       <c r="BH19" s="37"/>
       <c r="BI19" s="37"/>
       <c r="BJ19" s="37"/>
       <c r="BK19" s="37"/>
       <c r="BL19" s="37"/>
       <c r="BM19" s="37"/>
       <c r="BN19" s="37"/>
       <c r="BO19" s="37"/>
     </row>
     <row r="20" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="34"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
@@ -10023,52 +10185,56 @@
       </c>
       <c r="AX20" s="37">
         <v>177</v>
       </c>
       <c r="AY20" s="37">
         <v>151</v>
       </c>
       <c r="AZ20" s="37">
         <v>148</v>
       </c>
       <c r="BA20" s="37">
         <v>145</v>
       </c>
       <c r="BB20" s="37">
         <v>106</v>
       </c>
       <c r="BC20" s="37">
         <v>145</v>
       </c>
       <c r="BD20" s="37">
         <v>138</v>
       </c>
       <c r="BE20" s="37">
         <v>132</v>
       </c>
-      <c r="BF20" s="37"/>
-      <c r="BG20" s="37"/>
+      <c r="BF20" s="37">
+        <v>142</v>
+      </c>
+      <c r="BG20" s="37">
+        <v>149</v>
+      </c>
       <c r="BH20" s="37"/>
       <c r="BI20" s="37"/>
       <c r="BJ20" s="37"/>
       <c r="BK20" s="37"/>
       <c r="BL20" s="37"/>
       <c r="BM20" s="37"/>
       <c r="BN20" s="37"/>
       <c r="BO20" s="37"/>
     </row>
     <row r="21" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="34"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
@@ -10182,52 +10348,56 @@
       </c>
       <c r="AX21" s="37">
         <v>10</v>
       </c>
       <c r="AY21" s="37">
         <v>24</v>
       </c>
       <c r="AZ21" s="37">
         <v>18</v>
       </c>
       <c r="BA21" s="37">
         <v>17</v>
       </c>
       <c r="BB21" s="37">
         <v>13</v>
       </c>
       <c r="BC21" s="37">
         <v>17</v>
       </c>
       <c r="BD21" s="37">
         <v>10</v>
       </c>
       <c r="BE21" s="37">
         <v>11</v>
       </c>
-      <c r="BF21" s="37"/>
-      <c r="BG21" s="37"/>
+      <c r="BF21" s="37">
+        <v>9</v>
+      </c>
+      <c r="BG21" s="37">
+        <v>13</v>
+      </c>
       <c r="BH21" s="37"/>
       <c r="BI21" s="37"/>
       <c r="BJ21" s="37"/>
       <c r="BK21" s="37"/>
       <c r="BL21" s="37"/>
       <c r="BM21" s="37"/>
       <c r="BN21" s="37"/>
       <c r="BO21" s="37"/>
     </row>
     <row r="22" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
@@ -10341,52 +10511,56 @@
       </c>
       <c r="AX22" s="37">
         <v>25</v>
       </c>
       <c r="AY22" s="37">
         <v>20</v>
       </c>
       <c r="AZ22" s="37">
         <v>22</v>
       </c>
       <c r="BA22" s="37">
         <v>21</v>
       </c>
       <c r="BB22" s="37">
         <v>15</v>
       </c>
       <c r="BC22" s="37">
         <v>25</v>
       </c>
       <c r="BD22" s="37">
         <v>13</v>
       </c>
       <c r="BE22" s="37">
         <v>18</v>
       </c>
-      <c r="BF22" s="37"/>
-      <c r="BG22" s="37"/>
+      <c r="BF22" s="37">
+        <v>18</v>
+      </c>
+      <c r="BG22" s="37">
+        <v>18</v>
+      </c>
       <c r="BH22" s="37"/>
       <c r="BI22" s="37"/>
       <c r="BJ22" s="37"/>
       <c r="BK22" s="37"/>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
     </row>
     <row r="23" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="35"/>
       <c r="K23" s="35"/>
       <c r="L23" s="35"/>
       <c r="M23" s="35"/>
@@ -10500,52 +10674,56 @@
       </c>
       <c r="AX23" s="37">
         <v>47</v>
       </c>
       <c r="AY23" s="37">
         <v>20</v>
       </c>
       <c r="AZ23" s="37">
         <v>45</v>
       </c>
       <c r="BA23" s="37">
         <v>34</v>
       </c>
       <c r="BB23" s="37">
         <v>41</v>
       </c>
       <c r="BC23" s="37">
         <v>40</v>
       </c>
       <c r="BD23" s="37">
         <v>42</v>
       </c>
       <c r="BE23" s="37">
         <v>41</v>
       </c>
-      <c r="BF23" s="37"/>
-      <c r="BG23" s="37"/>
+      <c r="BF23" s="37">
+        <v>28</v>
+      </c>
+      <c r="BG23" s="37">
+        <v>33</v>
+      </c>
       <c r="BH23" s="37"/>
       <c r="BI23" s="37"/>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
     </row>
     <row r="24" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
@@ -10659,52 +10837,56 @@
       </c>
       <c r="AX24" s="37">
         <v>33</v>
       </c>
       <c r="AY24" s="37">
         <v>25</v>
       </c>
       <c r="AZ24" s="37">
         <v>26</v>
       </c>
       <c r="BA24" s="37">
         <v>39</v>
       </c>
       <c r="BB24" s="37">
         <v>28</v>
       </c>
       <c r="BC24" s="37">
         <v>32</v>
       </c>
       <c r="BD24" s="37">
         <v>22</v>
       </c>
       <c r="BE24" s="37">
         <v>28</v>
       </c>
-      <c r="BF24" s="37"/>
-      <c r="BG24" s="37"/>
+      <c r="BF24" s="37">
+        <v>25</v>
+      </c>
+      <c r="BG24" s="37">
+        <v>24</v>
+      </c>
       <c r="BH24" s="37"/>
       <c r="BI24" s="37"/>
       <c r="BJ24" s="37"/>
       <c r="BK24" s="37"/>
       <c r="BL24" s="37"/>
       <c r="BM24" s="37"/>
       <c r="BN24" s="37"/>
       <c r="BO24" s="37"/>
     </row>
     <row r="25" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
@@ -10818,52 +11000,56 @@
       </c>
       <c r="AX25" s="37">
         <v>23</v>
       </c>
       <c r="AY25" s="37">
         <v>27</v>
       </c>
       <c r="AZ25" s="37">
         <v>26</v>
       </c>
       <c r="BA25" s="37">
         <v>33</v>
       </c>
       <c r="BB25" s="37">
         <v>27</v>
       </c>
       <c r="BC25" s="37">
         <v>27</v>
       </c>
       <c r="BD25" s="37">
         <v>24</v>
       </c>
       <c r="BE25" s="37">
         <v>25</v>
       </c>
-      <c r="BF25" s="37"/>
-      <c r="BG25" s="37"/>
+      <c r="BF25" s="37">
+        <v>26</v>
+      </c>
+      <c r="BG25" s="37">
+        <v>22</v>
+      </c>
       <c r="BH25" s="37"/>
       <c r="BI25" s="37"/>
       <c r="BJ25" s="37"/>
       <c r="BK25" s="37"/>
       <c r="BL25" s="37"/>
       <c r="BM25" s="37"/>
       <c r="BN25" s="37"/>
       <c r="BO25" s="37"/>
     </row>
     <row r="26" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A26" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
@@ -10977,52 +11163,56 @@
       </c>
       <c r="AX26" s="37">
         <v>38</v>
       </c>
       <c r="AY26" s="37">
         <v>24</v>
       </c>
       <c r="AZ26" s="37">
         <v>27</v>
       </c>
       <c r="BA26" s="37">
         <v>32</v>
       </c>
       <c r="BB26" s="37">
         <v>20</v>
       </c>
       <c r="BC26" s="37">
         <v>28</v>
       </c>
       <c r="BD26" s="37">
         <v>28</v>
       </c>
       <c r="BE26" s="37">
         <v>22</v>
       </c>
-      <c r="BF26" s="37"/>
-      <c r="BG26" s="37"/>
+      <c r="BF26" s="37">
+        <v>23</v>
+      </c>
+      <c r="BG26" s="37">
+        <v>27</v>
+      </c>
       <c r="BH26" s="37"/>
       <c r="BI26" s="37"/>
       <c r="BJ26" s="37"/>
       <c r="BK26" s="37"/>
       <c r="BL26" s="37"/>
       <c r="BM26" s="37"/>
       <c r="BN26" s="37"/>
       <c r="BO26" s="37"/>
     </row>
     <row r="27" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="41"/>
       <c r="C27" s="42"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="44"/>
       <c r="I27" s="43"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
@@ -11136,52 +11326,56 @@
       </c>
       <c r="AX27" s="37">
         <v>25</v>
       </c>
       <c r="AY27" s="37">
         <v>28</v>
       </c>
       <c r="AZ27" s="37">
         <v>23</v>
       </c>
       <c r="BA27" s="37">
         <v>27</v>
       </c>
       <c r="BB27" s="37">
         <v>27</v>
       </c>
       <c r="BC27" s="37">
         <v>27</v>
       </c>
       <c r="BD27" s="37">
         <v>20</v>
       </c>
       <c r="BE27" s="37">
         <v>17</v>
       </c>
-      <c r="BF27" s="37"/>
-      <c r="BG27" s="37"/>
+      <c r="BF27" s="37">
+        <v>18</v>
+      </c>
+      <c r="BG27" s="37">
+        <v>18</v>
+      </c>
       <c r="BH27" s="37"/>
       <c r="BI27" s="37"/>
       <c r="BJ27" s="37"/>
       <c r="BK27" s="37"/>
       <c r="BL27" s="37"/>
       <c r="BM27" s="37"/>
       <c r="BN27" s="37"/>
       <c r="BO27" s="37"/>
     </row>
     <row r="28" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="45"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
@@ -11295,52 +11489,56 @@
       </c>
       <c r="AX28" s="37">
         <v>169</v>
       </c>
       <c r="AY28" s="37">
         <v>101</v>
       </c>
       <c r="AZ28" s="37">
         <v>135</v>
       </c>
       <c r="BA28" s="37">
         <v>99</v>
       </c>
       <c r="BB28" s="37">
         <v>100</v>
       </c>
       <c r="BC28" s="37">
         <v>107</v>
       </c>
       <c r="BD28" s="37">
         <v>119</v>
       </c>
       <c r="BE28" s="37">
         <v>104</v>
       </c>
-      <c r="BF28" s="37"/>
-      <c r="BG28" s="37"/>
+      <c r="BF28" s="37">
+        <v>97</v>
+      </c>
+      <c r="BG28" s="37">
+        <v>99</v>
+      </c>
       <c r="BH28" s="37"/>
       <c r="BI28" s="37"/>
       <c r="BJ28" s="37"/>
       <c r="BK28" s="37"/>
       <c r="BL28" s="37"/>
       <c r="BM28" s="37"/>
       <c r="BN28" s="37"/>
       <c r="BO28" s="37"/>
     </row>
     <row r="29" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="41"/>
       <c r="C29" s="47"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
@@ -11454,52 +11652,56 @@
       </c>
       <c r="AX29" s="37">
         <v>29</v>
       </c>
       <c r="AY29" s="37">
         <v>20</v>
       </c>
       <c r="AZ29" s="37">
         <v>27</v>
       </c>
       <c r="BA29" s="37">
         <v>26</v>
       </c>
       <c r="BB29" s="37">
         <v>17</v>
       </c>
       <c r="BC29" s="37">
         <v>24</v>
       </c>
       <c r="BD29" s="37">
         <v>28</v>
       </c>
       <c r="BE29" s="37">
         <v>22</v>
       </c>
-      <c r="BF29" s="37"/>
-      <c r="BG29" s="37"/>
+      <c r="BF29" s="37">
+        <v>15</v>
+      </c>
+      <c r="BG29" s="37">
+        <v>17</v>
+      </c>
       <c r="BH29" s="37"/>
       <c r="BI29" s="37"/>
       <c r="BJ29" s="37"/>
       <c r="BK29" s="37"/>
       <c r="BL29" s="37"/>
       <c r="BM29" s="37"/>
       <c r="BN29" s="37"/>
       <c r="BO29" s="37"/>
     </row>
     <row r="30" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A30" s="107" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="107"/>
       <c r="C30" s="107"/>
       <c r="D30" s="107"/>
       <c r="E30" s="107"/>
       <c r="F30" s="107"/>
       <c r="G30" s="107"/>
       <c r="H30" s="107"/>
       <c r="I30" s="107"/>
       <c r="J30" s="107"/>
       <c r="K30" s="107"/>
       <c r="L30" s="107"/>
       <c r="M30" s="107"/>
@@ -11684,52 +11886,56 @@
       </c>
       <c r="AX31" s="37">
         <v>529</v>
       </c>
       <c r="AY31" s="37">
         <v>427</v>
       </c>
       <c r="AZ31" s="49">
         <v>484</v>
       </c>
       <c r="BA31" s="49">
         <v>463</v>
       </c>
       <c r="BB31" s="49">
         <v>358</v>
       </c>
       <c r="BC31" s="37">
         <v>444</v>
       </c>
       <c r="BD31" s="37">
         <v>366</v>
       </c>
       <c r="BE31" s="37">
         <v>353</v>
       </c>
-      <c r="BF31" s="37"/>
-      <c r="BG31" s="37"/>
+      <c r="BF31" s="49">
+        <v>394</v>
+      </c>
+      <c r="BG31" s="49">
+        <v>404</v>
+      </c>
       <c r="BH31" s="37"/>
       <c r="BI31" s="37"/>
       <c r="BJ31" s="37"/>
       <c r="BK31" s="37"/>
       <c r="BL31" s="49"/>
       <c r="BM31" s="49"/>
       <c r="BN31" s="49"/>
       <c r="BO31" s="49"/>
     </row>
     <row r="32" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="47"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="44"/>
       <c r="I32" s="43"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="M32" s="44"/>
@@ -11843,52 +12049,56 @@
       </c>
       <c r="AX32" s="37">
         <v>162</v>
       </c>
       <c r="AY32" s="37">
         <v>129</v>
       </c>
       <c r="AZ32" s="49">
         <v>148</v>
       </c>
       <c r="BA32" s="49">
         <v>138</v>
       </c>
       <c r="BB32" s="49">
         <v>114</v>
       </c>
       <c r="BC32" s="37">
         <v>117</v>
       </c>
       <c r="BD32" s="37">
         <v>90</v>
       </c>
       <c r="BE32" s="37">
         <v>109</v>
       </c>
-      <c r="BF32" s="37"/>
-      <c r="BG32" s="37"/>
+      <c r="BF32" s="49">
+        <v>127</v>
+      </c>
+      <c r="BG32" s="49">
+        <v>140</v>
+      </c>
       <c r="BH32" s="37"/>
       <c r="BI32" s="37"/>
       <c r="BJ32" s="37"/>
       <c r="BK32" s="37"/>
       <c r="BL32" s="49"/>
       <c r="BM32" s="49"/>
       <c r="BN32" s="49"/>
       <c r="BO32" s="49"/>
     </row>
     <row r="33" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="41"/>
       <c r="C33" s="47"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="44"/>
       <c r="I33" s="43"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
@@ -12002,52 +12212,56 @@
       </c>
       <c r="AX33" s="37">
         <v>11</v>
       </c>
       <c r="AY33" s="37">
         <v>11</v>
       </c>
       <c r="AZ33" s="49">
         <v>22</v>
       </c>
       <c r="BA33" s="49">
         <v>19</v>
       </c>
       <c r="BB33" s="49">
         <v>18</v>
       </c>
       <c r="BC33" s="37">
         <v>21</v>
       </c>
       <c r="BD33" s="37">
         <v>16</v>
       </c>
       <c r="BE33" s="37">
         <v>9</v>
       </c>
-      <c r="BF33" s="37"/>
-      <c r="BG33" s="37"/>
+      <c r="BF33" s="49">
+        <v>17</v>
+      </c>
+      <c r="BG33" s="49">
+        <v>15</v>
+      </c>
       <c r="BH33" s="37"/>
       <c r="BI33" s="37"/>
       <c r="BJ33" s="37"/>
       <c r="BK33" s="37"/>
       <c r="BL33" s="49"/>
       <c r="BM33" s="49"/>
       <c r="BN33" s="49"/>
       <c r="BO33" s="49"/>
     </row>
     <row r="34" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="47"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="44"/>
       <c r="I34" s="43"/>
       <c r="J34" s="44"/>
       <c r="K34" s="44"/>
       <c r="L34" s="44"/>
       <c r="M34" s="44"/>
@@ -12161,52 +12375,56 @@
       </c>
       <c r="AX34" s="37">
         <v>28</v>
       </c>
       <c r="AY34" s="37">
         <v>16</v>
       </c>
       <c r="AZ34" s="49">
         <v>21</v>
       </c>
       <c r="BA34" s="49">
         <v>23</v>
       </c>
       <c r="BB34" s="49">
         <v>16</v>
       </c>
       <c r="BC34" s="37">
         <v>24</v>
       </c>
       <c r="BD34" s="37">
         <v>21</v>
       </c>
       <c r="BE34" s="37">
         <v>21</v>
       </c>
-      <c r="BF34" s="37"/>
-      <c r="BG34" s="37"/>
+      <c r="BF34" s="49">
+        <v>19</v>
+      </c>
+      <c r="BG34" s="49">
+        <v>17</v>
+      </c>
       <c r="BH34" s="37"/>
       <c r="BI34" s="37"/>
       <c r="BJ34" s="37"/>
       <c r="BK34" s="37"/>
       <c r="BL34" s="49"/>
       <c r="BM34" s="49"/>
       <c r="BN34" s="49"/>
       <c r="BO34" s="49"/>
     </row>
     <row r="35" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="45"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="K35" s="46"/>
       <c r="L35" s="46"/>
       <c r="M35" s="46"/>
@@ -12320,52 +12538,56 @@
       </c>
       <c r="AX35" s="37">
         <v>44</v>
       </c>
       <c r="AY35" s="37">
         <v>44</v>
       </c>
       <c r="AZ35" s="49">
         <v>38</v>
       </c>
       <c r="BA35" s="49">
         <v>39</v>
       </c>
       <c r="BB35" s="49">
         <v>18</v>
       </c>
       <c r="BC35" s="37">
         <v>41</v>
       </c>
       <c r="BD35" s="37">
         <v>23</v>
       </c>
       <c r="BE35" s="37">
         <v>26</v>
       </c>
-      <c r="BF35" s="37"/>
-      <c r="BG35" s="37"/>
+      <c r="BF35" s="49">
+        <v>27</v>
+      </c>
+      <c r="BG35" s="49">
+        <v>29</v>
+      </c>
       <c r="BH35" s="37"/>
       <c r="BI35" s="37"/>
       <c r="BJ35" s="37"/>
       <c r="BK35" s="37"/>
       <c r="BL35" s="49"/>
       <c r="BM35" s="49"/>
       <c r="BN35" s="49"/>
       <c r="BO35" s="49"/>
     </row>
     <row r="36" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="41"/>
       <c r="C36" s="47"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="44"/>
       <c r="I36" s="43"/>
       <c r="J36" s="44"/>
       <c r="K36" s="44"/>
       <c r="L36" s="44"/>
       <c r="M36" s="44"/>
@@ -12479,52 +12701,56 @@
       </c>
       <c r="AX36" s="37">
         <v>29</v>
       </c>
       <c r="AY36" s="37">
         <v>28</v>
       </c>
       <c r="AZ36" s="49">
         <v>26</v>
       </c>
       <c r="BA36" s="49">
         <v>28</v>
       </c>
       <c r="BB36" s="49">
         <v>28</v>
       </c>
       <c r="BC36" s="37">
         <v>29</v>
       </c>
       <c r="BD36" s="37">
         <v>22</v>
       </c>
       <c r="BE36" s="37">
         <v>25</v>
       </c>
-      <c r="BF36" s="37"/>
-      <c r="BG36" s="37"/>
+      <c r="BF36" s="49">
+        <v>19</v>
+      </c>
+      <c r="BG36" s="49">
+        <v>21</v>
+      </c>
       <c r="BH36" s="37"/>
       <c r="BI36" s="37"/>
       <c r="BJ36" s="37"/>
       <c r="BK36" s="37"/>
       <c r="BL36" s="49"/>
       <c r="BM36" s="49"/>
       <c r="BN36" s="49"/>
       <c r="BO36" s="49"/>
     </row>
     <row r="37" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A37" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="41"/>
       <c r="C37" s="47"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="44"/>
       <c r="I37" s="43"/>
       <c r="J37" s="44"/>
       <c r="K37" s="44"/>
       <c r="L37" s="44"/>
       <c r="M37" s="44"/>
@@ -12638,52 +12864,56 @@
       </c>
       <c r="AX37" s="37">
         <v>23</v>
       </c>
       <c r="AY37" s="37">
         <v>25</v>
       </c>
       <c r="AZ37" s="49">
         <v>29</v>
       </c>
       <c r="BA37" s="49">
         <v>32</v>
       </c>
       <c r="BB37" s="49">
         <v>18</v>
       </c>
       <c r="BC37" s="37">
         <v>21</v>
       </c>
       <c r="BD37" s="37">
         <v>30</v>
       </c>
       <c r="BE37" s="37">
         <v>16</v>
       </c>
-      <c r="BF37" s="37"/>
-      <c r="BG37" s="37"/>
+      <c r="BF37" s="49">
+        <v>19</v>
+      </c>
+      <c r="BG37" s="49">
+        <v>27</v>
+      </c>
       <c r="BH37" s="37"/>
       <c r="BI37" s="37"/>
       <c r="BJ37" s="37"/>
       <c r="BK37" s="37"/>
       <c r="BL37" s="49"/>
       <c r="BM37" s="49"/>
       <c r="BN37" s="49"/>
       <c r="BO37" s="49"/>
     </row>
     <row r="38" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A38" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="41"/>
       <c r="C38" s="47"/>
       <c r="D38" s="43"/>
       <c r="E38" s="43"/>
       <c r="F38" s="43"/>
       <c r="G38" s="43"/>
       <c r="H38" s="44"/>
       <c r="I38" s="43"/>
       <c r="J38" s="44"/>
       <c r="K38" s="44"/>
       <c r="L38" s="44"/>
       <c r="M38" s="44"/>
@@ -12797,52 +13027,56 @@
       </c>
       <c r="AX38" s="37">
         <v>28</v>
       </c>
       <c r="AY38" s="37">
         <v>21</v>
       </c>
       <c r="AZ38" s="49">
         <v>26</v>
       </c>
       <c r="BA38" s="49">
         <v>37</v>
       </c>
       <c r="BB38" s="49">
         <v>21</v>
       </c>
       <c r="BC38" s="37">
         <v>29</v>
       </c>
       <c r="BD38" s="37">
         <v>16</v>
       </c>
       <c r="BE38" s="37">
         <v>18</v>
       </c>
-      <c r="BF38" s="37"/>
-      <c r="BG38" s="37"/>
+      <c r="BF38" s="49">
+        <v>23</v>
+      </c>
+      <c r="BG38" s="49">
+        <v>22</v>
+      </c>
       <c r="BH38" s="37"/>
       <c r="BI38" s="37"/>
       <c r="BJ38" s="37"/>
       <c r="BK38" s="37"/>
       <c r="BL38" s="49"/>
       <c r="BM38" s="49"/>
       <c r="BN38" s="49"/>
       <c r="BO38" s="49"/>
     </row>
     <row r="39" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A39" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="41"/>
       <c r="C39" s="47"/>
       <c r="D39" s="43"/>
       <c r="E39" s="43"/>
       <c r="F39" s="43"/>
       <c r="G39" s="43"/>
       <c r="H39" s="44"/>
       <c r="I39" s="43"/>
       <c r="J39" s="44"/>
       <c r="K39" s="44"/>
       <c r="L39" s="44"/>
       <c r="M39" s="44"/>
@@ -12956,52 +13190,56 @@
       </c>
       <c r="AX39" s="37">
         <v>32</v>
       </c>
       <c r="AY39" s="37">
         <v>15</v>
       </c>
       <c r="AZ39" s="49">
         <v>18</v>
       </c>
       <c r="BA39" s="49">
         <v>24</v>
       </c>
       <c r="BB39" s="49">
         <v>17</v>
       </c>
       <c r="BC39" s="37">
         <v>25</v>
       </c>
       <c r="BD39" s="37">
         <v>17</v>
       </c>
       <c r="BE39" s="37">
         <v>17</v>
       </c>
-      <c r="BF39" s="37"/>
-      <c r="BG39" s="37"/>
+      <c r="BF39" s="49">
+        <v>23</v>
+      </c>
+      <c r="BG39" s="49">
+        <v>20</v>
+      </c>
       <c r="BH39" s="37"/>
       <c r="BI39" s="37"/>
       <c r="BJ39" s="37"/>
       <c r="BK39" s="37"/>
       <c r="BL39" s="49"/>
       <c r="BM39" s="49"/>
       <c r="BN39" s="49"/>
       <c r="BO39" s="49"/>
     </row>
     <row r="40" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="41"/>
       <c r="C40" s="47"/>
       <c r="D40" s="43"/>
       <c r="E40" s="43"/>
       <c r="F40" s="43"/>
       <c r="G40" s="43"/>
       <c r="H40" s="44"/>
       <c r="I40" s="43"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
@@ -13115,52 +13353,56 @@
       </c>
       <c r="AX40" s="37">
         <v>147</v>
       </c>
       <c r="AY40" s="37">
         <v>121</v>
       </c>
       <c r="AZ40" s="49">
         <v>126</v>
       </c>
       <c r="BA40" s="49">
         <v>103</v>
       </c>
       <c r="BB40" s="49">
         <v>88</v>
       </c>
       <c r="BC40" s="37">
         <v>113</v>
       </c>
       <c r="BD40" s="37">
         <v>106</v>
       </c>
       <c r="BE40" s="37">
         <v>90</v>
       </c>
-      <c r="BF40" s="37"/>
-      <c r="BG40" s="37"/>
+      <c r="BF40" s="49">
+        <v>101</v>
+      </c>
+      <c r="BG40" s="49">
+        <v>94</v>
+      </c>
       <c r="BH40" s="37"/>
       <c r="BI40" s="37"/>
       <c r="BJ40" s="37"/>
       <c r="BK40" s="37"/>
       <c r="BL40" s="49"/>
       <c r="BM40" s="49"/>
       <c r="BN40" s="49"/>
       <c r="BO40" s="49"/>
     </row>
     <row r="41" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A41" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="52"/>
       <c r="E41" s="52"/>
       <c r="F41" s="52"/>
       <c r="G41" s="52"/>
       <c r="H41" s="53"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="53"/>
       <c r="L41" s="53"/>
       <c r="M41" s="53"/>
@@ -13274,52 +13516,56 @@
       </c>
       <c r="AX41" s="54">
         <v>25</v>
       </c>
       <c r="AY41" s="54">
         <v>17</v>
       </c>
       <c r="AZ41" s="54">
         <v>30</v>
       </c>
       <c r="BA41" s="54">
         <v>20</v>
       </c>
       <c r="BB41" s="54">
         <v>20</v>
       </c>
       <c r="BC41" s="54">
         <v>24</v>
       </c>
       <c r="BD41" s="54">
         <v>25</v>
       </c>
       <c r="BE41" s="54">
         <v>22</v>
       </c>
-      <c r="BF41" s="54"/>
-      <c r="BG41" s="54"/>
+      <c r="BF41" s="54">
+        <v>19</v>
+      </c>
+      <c r="BG41" s="54">
+        <v>19</v>
+      </c>
       <c r="BH41" s="54"/>
       <c r="BI41" s="54"/>
       <c r="BJ41" s="54"/>
       <c r="BK41" s="54"/>
       <c r="BL41" s="54"/>
       <c r="BM41" s="54"/>
       <c r="BN41" s="54"/>
       <c r="BO41" s="54"/>
     </row>
     <row r="42" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A42" s="57"/>
       <c r="B42" s="41"/>
       <c r="C42" s="47"/>
       <c r="D42" s="43"/>
       <c r="E42" s="43"/>
       <c r="F42" s="43"/>
       <c r="G42" s="43"/>
       <c r="H42" s="44"/>
       <c r="I42" s="43"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="44"/>
       <c r="M42" s="44"/>
       <c r="N42" s="48"/>
       <c r="O42" s="48"/>
@@ -14178,61 +14424,61 @@
       <c r="N67" s="7"/>
       <c r="O67" s="7"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="16"/>
       <c r="S67" s="19"/>
       <c r="T67" s="17"/>
       <c r="U67" s="17"/>
       <c r="V67" s="21"/>
       <c r="AE67" s="19"/>
       <c r="AF67" s="17"/>
       <c r="AG67" s="17"/>
       <c r="AH67" s="21"/>
       <c r="AR67" s="17"/>
       <c r="AS67" s="17"/>
       <c r="AT67" s="21"/>
       <c r="BD67" s="17"/>
       <c r="BE67" s="17"/>
       <c r="BF67" s="21"/>
     </row>
     <row r="68" spans="1:58" ht="18.75" customHeight="1">
       <c r="A68" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A30:BO30"/>
+    <mergeCell ref="A2:BO2"/>
+    <mergeCell ref="BD4:BO4"/>
+    <mergeCell ref="AR4:BC4"/>
+    <mergeCell ref="A6:BO6"/>
+    <mergeCell ref="A18:BO18"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="AF4:AQ4"/>
-    <mergeCell ref="A2:BO2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A30:BO30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Number of births</vt:lpstr>
       <vt:lpstr>Number of births by gender</vt:lpstr>