--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -619,100 +619,100 @@
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -988,252 +988,252 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BG43" sqref="BG43"/>
+      <selection activeCell="BK42" sqref="BK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.5703125" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:67" s="66" customFormat="1" ht="12.75">
-      <c r="A2" s="101" t="s">
+      <c r="A2" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="101"/>
-[...64 lines deleted...]
-      <c r="BO2" s="101"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
+      <c r="AF2" s="92"/>
+      <c r="AG2" s="92"/>
+      <c r="AH2" s="92"/>
+      <c r="AI2" s="92"/>
+      <c r="AJ2" s="92"/>
+      <c r="AK2" s="92"/>
+      <c r="AL2" s="92"/>
+      <c r="AM2" s="92"/>
+      <c r="AN2" s="92"/>
+      <c r="AO2" s="92"/>
+      <c r="AP2" s="92"/>
+      <c r="AQ2" s="92"/>
+      <c r="AR2" s="92"/>
+      <c r="AS2" s="92"/>
+      <c r="AT2" s="92"/>
+      <c r="AU2" s="92"/>
+      <c r="AV2" s="92"/>
+      <c r="AW2" s="92"/>
+      <c r="AX2" s="92"/>
+      <c r="AY2" s="92"/>
+      <c r="AZ2" s="92"/>
+      <c r="BA2" s="92"/>
+      <c r="BB2" s="92"/>
+      <c r="BC2" s="92"/>
+      <c r="BD2" s="92"/>
+      <c r="BE2" s="92"/>
+      <c r="BF2" s="92"/>
+      <c r="BG2" s="92"/>
+      <c r="BH2" s="92"/>
+      <c r="BI2" s="92"/>
+      <c r="BJ2" s="92"/>
+      <c r="BK2" s="92"/>
+      <c r="BL2" s="92"/>
+      <c r="BM2" s="92"/>
+      <c r="BN2" s="92"/>
+      <c r="BO2" s="92"/>
     </row>
     <row r="3" spans="1:67" s="24" customFormat="1" ht="11.25">
       <c r="N3" s="67"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
       <c r="Q3" s="67"/>
       <c r="R3" s="67"/>
       <c r="S3" s="25"/>
       <c r="AE3" s="67"/>
       <c r="AF3" s="88"/>
       <c r="AI3" s="88"/>
       <c r="AJ3" s="88"/>
       <c r="AL3" s="88"/>
       <c r="AQ3" s="89"/>
       <c r="AR3" s="88"/>
       <c r="AU3" s="88"/>
       <c r="AV3" s="88"/>
       <c r="AX3" s="88"/>
       <c r="BC3" s="89"/>
       <c r="BD3" s="88"/>
       <c r="BG3" s="88"/>
       <c r="BH3" s="88"/>
       <c r="BJ3" s="88"/>
       <c r="BO3" s="89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A4" s="95"/>
-      <c r="B4" s="97">
+      <c r="A4" s="102"/>
+      <c r="B4" s="104">
         <v>2021</v>
       </c>
-      <c r="C4" s="93"/>
-[...16 lines deleted...]
-      <c r="T4" s="91">
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="101"/>
+      <c r="T4" s="98">
         <v>2023</v>
       </c>
-      <c r="U4" s="92"/>
-[...5 lines deleted...]
-      <c r="AA4" s="92"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="99"/>
+      <c r="Z4" s="99"/>
+      <c r="AA4" s="99"/>
       <c r="AB4" s="69"/>
       <c r="AC4" s="69"/>
       <c r="AD4" s="69"/>
-      <c r="AF4" s="98">
+      <c r="AF4" s="93">
         <v>2024</v>
       </c>
-      <c r="AG4" s="99"/>
-[...10 lines deleted...]
-      <c r="AR4" s="98">
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="94"/>
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="94"/>
+      <c r="AQ4" s="95"/>
+      <c r="AR4" s="93">
         <v>2025</v>
       </c>
-      <c r="AS4" s="99"/>
-[...10 lines deleted...]
-      <c r="BD4" s="98">
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="94"/>
+      <c r="AX4" s="94"/>
+      <c r="AY4" s="94"/>
+      <c r="AZ4" s="94"/>
+      <c r="BA4" s="94"/>
+      <c r="BB4" s="94"/>
+      <c r="BC4" s="95"/>
+      <c r="BD4" s="93">
         <v>2026</v>
       </c>
-      <c r="BE4" s="99"/>
-[...9 lines deleted...]
-      <c r="BO4" s="100"/>
+      <c r="BE4" s="94"/>
+      <c r="BF4" s="94"/>
+      <c r="BG4" s="94"/>
+      <c r="BH4" s="94"/>
+      <c r="BI4" s="94"/>
+      <c r="BJ4" s="94"/>
+      <c r="BK4" s="94"/>
+      <c r="BL4" s="94"/>
+      <c r="BM4" s="94"/>
+      <c r="BN4" s="94"/>
+      <c r="BO4" s="95"/>
     </row>
     <row r="5" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A5" s="96"/>
+      <c r="A5" s="103"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="79" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="79" t="s">
@@ -1390,119 +1390,119 @@
         <v>19</v>
       </c>
       <c r="BI5" s="30" t="s">
         <v>20</v>
       </c>
       <c r="BJ5" s="30" t="s">
         <v>21</v>
       </c>
       <c r="BK5" s="30" t="s">
         <v>22</v>
       </c>
       <c r="BL5" s="90" t="s">
         <v>23</v>
       </c>
       <c r="BM5" s="30" t="s">
         <v>24</v>
       </c>
       <c r="BN5" s="30" t="s">
         <v>25</v>
       </c>
       <c r="BO5" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="102"/>
-[...64 lines deleted...]
-      <c r="BO6" s="102"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
+      <c r="M6" s="96"/>
+      <c r="N6" s="96"/>
+      <c r="O6" s="96"/>
+      <c r="P6" s="96"/>
+      <c r="Q6" s="96"/>
+      <c r="R6" s="96"/>
+      <c r="S6" s="96"/>
+      <c r="T6" s="96"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="96"/>
+      <c r="W6" s="96"/>
+      <c r="X6" s="96"/>
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="96"/>
+      <c r="AA6" s="96"/>
+      <c r="AB6" s="96"/>
+      <c r="AC6" s="96"/>
+      <c r="AD6" s="96"/>
+      <c r="AE6" s="96"/>
+      <c r="AF6" s="96"/>
+      <c r="AG6" s="96"/>
+      <c r="AH6" s="96"/>
+      <c r="AI6" s="96"/>
+      <c r="AJ6" s="96"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="96"/>
+      <c r="AM6" s="96"/>
+      <c r="AN6" s="96"/>
+      <c r="AO6" s="96"/>
+      <c r="AP6" s="96"/>
+      <c r="AQ6" s="96"/>
+      <c r="AR6" s="96"/>
+      <c r="AS6" s="96"/>
+      <c r="AT6" s="96"/>
+      <c r="AU6" s="96"/>
+      <c r="AV6" s="96"/>
+      <c r="AW6" s="96"/>
+      <c r="AX6" s="96"/>
+      <c r="AY6" s="96"/>
+      <c r="AZ6" s="96"/>
+      <c r="BA6" s="96"/>
+      <c r="BB6" s="96"/>
+      <c r="BC6" s="96"/>
+      <c r="BD6" s="96"/>
+      <c r="BE6" s="96"/>
+      <c r="BF6" s="96"/>
+      <c r="BG6" s="96"/>
+      <c r="BH6" s="96"/>
+      <c r="BI6" s="96"/>
+      <c r="BJ6" s="96"/>
+      <c r="BK6" s="96"/>
+      <c r="BL6" s="96"/>
+      <c r="BM6" s="96"/>
+      <c r="BN6" s="96"/>
+      <c r="BO6" s="96"/>
     </row>
     <row r="7" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="33">
         <v>34157</v>
       </c>
       <c r="C7" s="33">
         <v>31587</v>
       </c>
       <c r="D7" s="34">
         <v>34710</v>
       </c>
       <c r="E7" s="34">
         <v>36981</v>
       </c>
       <c r="F7" s="34">
         <v>37717</v>
       </c>
       <c r="G7" s="35">
         <v>41066</v>
       </c>
       <c r="H7" s="35">
         <v>39789</v>
@@ -1638,52 +1638,56 @@
       </c>
       <c r="AZ7" s="37">
         <v>981</v>
       </c>
       <c r="BA7" s="37">
         <v>936</v>
       </c>
       <c r="BB7" s="37">
         <v>752</v>
       </c>
       <c r="BC7" s="37">
         <v>916</v>
       </c>
       <c r="BD7" s="37">
         <v>810</v>
       </c>
       <c r="BE7" s="37">
         <v>773</v>
       </c>
       <c r="BF7" s="37">
         <v>795</v>
       </c>
       <c r="BG7" s="37">
         <v>824</v>
       </c>
-      <c r="BH7" s="37"/>
-      <c r="BI7" s="37"/>
+      <c r="BH7" s="37">
+        <v>770</v>
+      </c>
+      <c r="BI7" s="37">
+        <v>866</v>
+      </c>
       <c r="BJ7" s="37"/>
       <c r="BK7" s="37"/>
       <c r="BL7" s="37"/>
       <c r="BM7" s="37"/>
       <c r="BN7" s="37"/>
       <c r="BO7" s="37"/>
     </row>
     <row r="8" spans="1:67" s="66" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>12</v>
@@ -1825,52 +1829,56 @@
       </c>
       <c r="AZ8" s="37">
         <v>296</v>
       </c>
       <c r="BA8" s="37">
         <v>283</v>
       </c>
       <c r="BB8" s="37">
         <v>220</v>
       </c>
       <c r="BC8" s="37">
         <v>262</v>
       </c>
       <c r="BD8" s="37">
         <v>228</v>
       </c>
       <c r="BE8" s="37">
         <v>241</v>
       </c>
       <c r="BF8" s="37">
         <v>269</v>
       </c>
       <c r="BG8" s="37">
         <v>289</v>
       </c>
-      <c r="BH8" s="37"/>
-      <c r="BI8" s="37"/>
+      <c r="BH8" s="37">
+        <v>239</v>
+      </c>
+      <c r="BI8" s="37">
+        <v>288</v>
+      </c>
       <c r="BJ8" s="37"/>
       <c r="BK8" s="37"/>
       <c r="BL8" s="37"/>
       <c r="BM8" s="37"/>
       <c r="BN8" s="37"/>
       <c r="BO8" s="37"/>
     </row>
     <row r="9" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="33">
         <v>941</v>
       </c>
       <c r="C9" s="33">
         <v>995</v>
       </c>
       <c r="D9" s="34">
         <v>1082</v>
       </c>
       <c r="E9" s="34">
         <v>1073</v>
       </c>
       <c r="F9" s="34">
         <v>1107</v>
@@ -2012,52 +2020,56 @@
       </c>
       <c r="AZ9" s="37">
         <v>40</v>
       </c>
       <c r="BA9" s="37">
         <v>36</v>
       </c>
       <c r="BB9" s="37">
         <v>31</v>
       </c>
       <c r="BC9" s="37">
         <v>38</v>
       </c>
       <c r="BD9" s="37">
         <v>26</v>
       </c>
       <c r="BE9" s="37">
         <v>20</v>
       </c>
       <c r="BF9" s="37">
         <v>26</v>
       </c>
       <c r="BG9" s="37">
         <v>28</v>
       </c>
-      <c r="BH9" s="37"/>
-      <c r="BI9" s="37"/>
+      <c r="BH9" s="37">
+        <v>26</v>
+      </c>
+      <c r="BI9" s="37">
+        <v>28</v>
+      </c>
       <c r="BJ9" s="37"/>
       <c r="BK9" s="37"/>
       <c r="BL9" s="37"/>
       <c r="BM9" s="37"/>
       <c r="BN9" s="37"/>
       <c r="BO9" s="37"/>
     </row>
     <row r="10" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="33">
         <v>2021</v>
       </c>
       <c r="C10" s="33">
         <v>1555</v>
       </c>
       <c r="D10" s="34">
         <v>1690</v>
       </c>
       <c r="E10" s="34">
         <v>1809</v>
       </c>
       <c r="F10" s="34">
         <v>1896</v>
@@ -2199,52 +2211,56 @@
       </c>
       <c r="AZ10" s="37">
         <v>43</v>
       </c>
       <c r="BA10" s="37">
         <v>44</v>
       </c>
       <c r="BB10" s="37">
         <v>31</v>
       </c>
       <c r="BC10" s="37">
         <v>49</v>
       </c>
       <c r="BD10" s="37">
         <v>34</v>
       </c>
       <c r="BE10" s="37">
         <v>39</v>
       </c>
       <c r="BF10" s="37">
         <v>37</v>
       </c>
       <c r="BG10" s="37">
         <v>35</v>
       </c>
-      <c r="BH10" s="37"/>
-      <c r="BI10" s="37"/>
+      <c r="BH10" s="37">
+        <v>30</v>
+      </c>
+      <c r="BI10" s="37">
+        <v>39</v>
+      </c>
       <c r="BJ10" s="37"/>
       <c r="BK10" s="37"/>
       <c r="BL10" s="37"/>
       <c r="BM10" s="37"/>
       <c r="BN10" s="37"/>
       <c r="BO10" s="37"/>
     </row>
     <row r="11" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="33">
         <v>4281</v>
       </c>
       <c r="C11" s="33">
         <v>3829</v>
       </c>
       <c r="D11" s="34">
         <v>4175</v>
       </c>
       <c r="E11" s="34">
         <v>4854</v>
       </c>
       <c r="F11" s="34">
         <v>4776</v>
@@ -2386,52 +2402,56 @@
       </c>
       <c r="AZ11" s="37">
         <v>83</v>
       </c>
       <c r="BA11" s="37">
         <v>73</v>
       </c>
       <c r="BB11" s="37">
         <v>59</v>
       </c>
       <c r="BC11" s="37">
         <v>81</v>
       </c>
       <c r="BD11" s="37">
         <v>65</v>
       </c>
       <c r="BE11" s="37">
         <v>67</v>
       </c>
       <c r="BF11" s="37">
         <v>55</v>
       </c>
       <c r="BG11" s="37">
         <v>62</v>
       </c>
-      <c r="BH11" s="37"/>
-      <c r="BI11" s="37"/>
+      <c r="BH11" s="37">
+        <v>63</v>
+      </c>
+      <c r="BI11" s="37">
+        <v>67</v>
+      </c>
       <c r="BJ11" s="37"/>
       <c r="BK11" s="37"/>
       <c r="BL11" s="37"/>
       <c r="BM11" s="37"/>
       <c r="BN11" s="37"/>
       <c r="BO11" s="37"/>
     </row>
     <row r="12" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="33">
         <v>1469</v>
       </c>
       <c r="C12" s="33">
         <v>1399</v>
       </c>
       <c r="D12" s="34">
         <v>1446</v>
       </c>
       <c r="E12" s="34">
         <v>1511</v>
       </c>
       <c r="F12" s="34">
         <v>1609</v>
@@ -2573,52 +2593,56 @@
       </c>
       <c r="AZ12" s="37">
         <v>52</v>
       </c>
       <c r="BA12" s="37">
         <v>67</v>
       </c>
       <c r="BB12" s="37">
         <v>56</v>
       </c>
       <c r="BC12" s="37">
         <v>61</v>
       </c>
       <c r="BD12" s="37">
         <v>44</v>
       </c>
       <c r="BE12" s="37">
         <v>53</v>
       </c>
       <c r="BF12" s="37">
         <v>44</v>
       </c>
       <c r="BG12" s="37">
         <v>45</v>
       </c>
-      <c r="BH12" s="37"/>
-      <c r="BI12" s="37"/>
+      <c r="BH12" s="37">
+        <v>47</v>
+      </c>
+      <c r="BI12" s="37">
+        <v>65</v>
+      </c>
       <c r="BJ12" s="37"/>
       <c r="BK12" s="37"/>
       <c r="BL12" s="37"/>
       <c r="BM12" s="37"/>
       <c r="BN12" s="37"/>
       <c r="BO12" s="37"/>
     </row>
     <row r="13" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="33">
         <v>1079</v>
       </c>
       <c r="C13" s="33">
         <v>1015</v>
       </c>
       <c r="D13" s="34">
         <v>1218</v>
       </c>
       <c r="E13" s="34">
         <v>1147</v>
       </c>
       <c r="F13" s="34">
         <v>1207</v>
@@ -2760,52 +2784,56 @@
       </c>
       <c r="AZ13" s="37">
         <v>55</v>
       </c>
       <c r="BA13" s="37">
         <v>65</v>
       </c>
       <c r="BB13" s="37">
         <v>45</v>
       </c>
       <c r="BC13" s="37">
         <v>48</v>
       </c>
       <c r="BD13" s="37">
         <v>54</v>
       </c>
       <c r="BE13" s="37">
         <v>41</v>
       </c>
       <c r="BF13" s="37">
         <v>45</v>
       </c>
       <c r="BG13" s="37">
         <v>49</v>
       </c>
-      <c r="BH13" s="37"/>
-      <c r="BI13" s="37"/>
+      <c r="BH13" s="37">
+        <v>43</v>
+      </c>
+      <c r="BI13" s="37">
+        <v>43</v>
+      </c>
       <c r="BJ13" s="37"/>
       <c r="BK13" s="37"/>
       <c r="BL13" s="37"/>
       <c r="BM13" s="37"/>
       <c r="BN13" s="37"/>
       <c r="BO13" s="37"/>
     </row>
     <row r="14" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="33">
         <v>2351</v>
       </c>
       <c r="C14" s="33">
         <v>2172</v>
       </c>
       <c r="D14" s="34">
         <v>2448</v>
       </c>
       <c r="E14" s="34">
         <v>2520</v>
       </c>
       <c r="F14" s="34">
         <v>2575</v>
@@ -2947,52 +2975,56 @@
       </c>
       <c r="AZ14" s="37">
         <v>53</v>
       </c>
       <c r="BA14" s="37">
         <v>69</v>
       </c>
       <c r="BB14" s="37">
         <v>41</v>
       </c>
       <c r="BC14" s="37">
         <v>57</v>
       </c>
       <c r="BD14" s="37">
         <v>44</v>
       </c>
       <c r="BE14" s="37">
         <v>40</v>
       </c>
       <c r="BF14" s="37">
         <v>46</v>
       </c>
       <c r="BG14" s="37">
         <v>49</v>
       </c>
-      <c r="BH14" s="37"/>
-      <c r="BI14" s="37"/>
+      <c r="BH14" s="37">
+        <v>53</v>
+      </c>
+      <c r="BI14" s="37">
+        <v>47</v>
+      </c>
       <c r="BJ14" s="37"/>
       <c r="BK14" s="37"/>
       <c r="BL14" s="37"/>
       <c r="BM14" s="37"/>
       <c r="BN14" s="37"/>
       <c r="BO14" s="37"/>
     </row>
     <row r="15" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>12</v>
@@ -3134,52 +3166,56 @@
       </c>
       <c r="AZ15" s="37">
         <v>41</v>
       </c>
       <c r="BA15" s="37">
         <v>51</v>
       </c>
       <c r="BB15" s="37">
         <v>44</v>
       </c>
       <c r="BC15" s="37">
         <v>52</v>
       </c>
       <c r="BD15" s="37">
         <v>37</v>
       </c>
       <c r="BE15" s="37">
         <v>34</v>
       </c>
       <c r="BF15" s="37">
         <v>41</v>
       </c>
       <c r="BG15" s="37">
         <v>38</v>
       </c>
-      <c r="BH15" s="37"/>
-      <c r="BI15" s="37"/>
+      <c r="BH15" s="37">
+        <v>36</v>
+      </c>
+      <c r="BI15" s="37">
+        <v>46</v>
+      </c>
       <c r="BJ15" s="37"/>
       <c r="BK15" s="37"/>
       <c r="BL15" s="37"/>
       <c r="BM15" s="37"/>
       <c r="BN15" s="37"/>
       <c r="BO15" s="37"/>
     </row>
     <row r="16" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="33">
         <v>1710</v>
       </c>
       <c r="C16" s="33">
         <v>1724</v>
       </c>
       <c r="D16" s="34">
         <v>1900</v>
       </c>
       <c r="E16" s="34">
         <v>2032</v>
       </c>
       <c r="F16" s="34">
         <v>2051</v>
@@ -3321,52 +3357,56 @@
       </c>
       <c r="AZ16" s="37">
         <v>261</v>
       </c>
       <c r="BA16" s="37">
         <v>202</v>
       </c>
       <c r="BB16" s="37">
         <v>188</v>
       </c>
       <c r="BC16" s="37">
         <v>220</v>
       </c>
       <c r="BD16" s="37">
         <v>225</v>
       </c>
       <c r="BE16" s="37">
         <v>194</v>
       </c>
       <c r="BF16" s="37">
         <v>198</v>
       </c>
       <c r="BG16" s="37">
         <v>193</v>
       </c>
-      <c r="BH16" s="37"/>
-      <c r="BI16" s="37"/>
+      <c r="BH16" s="37">
+        <v>200</v>
+      </c>
+      <c r="BI16" s="37">
+        <v>203</v>
+      </c>
       <c r="BJ16" s="37"/>
       <c r="BK16" s="37"/>
       <c r="BL16" s="37"/>
       <c r="BM16" s="37"/>
       <c r="BN16" s="37"/>
       <c r="BO16" s="37"/>
     </row>
     <row r="17" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="33">
         <v>840</v>
       </c>
       <c r="C17" s="33">
         <v>807</v>
       </c>
       <c r="D17" s="34">
         <v>917</v>
       </c>
       <c r="E17" s="34">
         <v>963</v>
       </c>
       <c r="F17" s="34">
         <v>861</v>
@@ -3508,129 +3548,133 @@
       </c>
       <c r="AZ17" s="37">
         <v>57</v>
       </c>
       <c r="BA17" s="37">
         <v>46</v>
       </c>
       <c r="BB17" s="37">
         <v>37</v>
       </c>
       <c r="BC17" s="37">
         <v>48</v>
       </c>
       <c r="BD17" s="37">
         <v>53</v>
       </c>
       <c r="BE17" s="37">
         <v>44</v>
       </c>
       <c r="BF17" s="37">
         <v>34</v>
       </c>
       <c r="BG17" s="37">
         <v>36</v>
       </c>
-      <c r="BH17" s="37"/>
-      <c r="BI17" s="37"/>
+      <c r="BH17" s="37">
+        <v>33</v>
+      </c>
+      <c r="BI17" s="37">
+        <v>40</v>
+      </c>
       <c r="BJ17" s="37"/>
       <c r="BK17" s="37"/>
       <c r="BL17" s="37"/>
       <c r="BM17" s="37"/>
       <c r="BN17" s="37"/>
       <c r="BO17" s="37"/>
     </row>
     <row r="18" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A18" s="103" t="s">
+      <c r="A18" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="103"/>
-[...64 lines deleted...]
-      <c r="BO18" s="103"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
+      <c r="L18" s="97"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="97"/>
+      <c r="O18" s="97"/>
+      <c r="P18" s="97"/>
+      <c r="Q18" s="97"/>
+      <c r="R18" s="97"/>
+      <c r="S18" s="97"/>
+      <c r="T18" s="97"/>
+      <c r="U18" s="97"/>
+      <c r="V18" s="97"/>
+      <c r="W18" s="97"/>
+      <c r="X18" s="97"/>
+      <c r="Y18" s="97"/>
+      <c r="Z18" s="97"/>
+      <c r="AA18" s="97"/>
+      <c r="AB18" s="97"/>
+      <c r="AC18" s="97"/>
+      <c r="AD18" s="97"/>
+      <c r="AE18" s="97"/>
+      <c r="AF18" s="97"/>
+      <c r="AG18" s="97"/>
+      <c r="AH18" s="97"/>
+      <c r="AI18" s="97"/>
+      <c r="AJ18" s="97"/>
+      <c r="AK18" s="97"/>
+      <c r="AL18" s="97"/>
+      <c r="AM18" s="97"/>
+      <c r="AN18" s="97"/>
+      <c r="AO18" s="97"/>
+      <c r="AP18" s="97"/>
+      <c r="AQ18" s="97"/>
+      <c r="AR18" s="97"/>
+      <c r="AS18" s="97"/>
+      <c r="AT18" s="97"/>
+      <c r="AU18" s="97"/>
+      <c r="AV18" s="97"/>
+      <c r="AW18" s="97"/>
+      <c r="AX18" s="97"/>
+      <c r="AY18" s="97"/>
+      <c r="AZ18" s="97"/>
+      <c r="BA18" s="97"/>
+      <c r="BB18" s="97"/>
+      <c r="BC18" s="97"/>
+      <c r="BD18" s="97"/>
+      <c r="BE18" s="97"/>
+      <c r="BF18" s="97"/>
+      <c r="BG18" s="97"/>
+      <c r="BH18" s="97"/>
+      <c r="BI18" s="97"/>
+      <c r="BJ18" s="97"/>
+      <c r="BK18" s="97"/>
+      <c r="BL18" s="97"/>
+      <c r="BM18" s="97"/>
+      <c r="BN18" s="97"/>
+      <c r="BO18" s="97"/>
     </row>
     <row r="19" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A19" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="33">
         <v>847</v>
       </c>
       <c r="C19" s="33">
         <v>846</v>
       </c>
       <c r="D19" s="34">
         <v>940</v>
       </c>
       <c r="E19" s="34">
         <v>1040</v>
       </c>
       <c r="F19" s="34">
         <v>1004</v>
       </c>
       <c r="G19" s="35">
         <v>1052</v>
       </c>
       <c r="H19" s="35">
         <v>1026</v>
@@ -3766,52 +3810,56 @@
       </c>
       <c r="AZ19" s="37">
         <v>482</v>
       </c>
       <c r="BA19" s="37">
         <v>425</v>
       </c>
       <c r="BB19" s="37">
         <v>354</v>
       </c>
       <c r="BC19" s="37">
         <v>427</v>
       </c>
       <c r="BD19" s="37">
         <v>363</v>
       </c>
       <c r="BE19" s="37">
         <v>369</v>
       </c>
       <c r="BF19" s="37">
         <v>399</v>
       </c>
       <c r="BG19" s="37">
         <v>414</v>
       </c>
-      <c r="BH19" s="37"/>
-      <c r="BI19" s="37"/>
+      <c r="BH19" s="37">
+        <v>356</v>
+      </c>
+      <c r="BI19" s="37">
+        <v>416</v>
+      </c>
       <c r="BJ19" s="37"/>
       <c r="BK19" s="37"/>
       <c r="BL19" s="37"/>
       <c r="BM19" s="37"/>
       <c r="BN19" s="37"/>
       <c r="BO19" s="37"/>
     </row>
     <row r="20" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="33">
         <v>485</v>
       </c>
       <c r="C20" s="33">
         <v>479</v>
       </c>
       <c r="D20" s="34">
         <v>623</v>
       </c>
       <c r="E20" s="34">
         <v>542</v>
       </c>
       <c r="F20" s="34">
         <v>505</v>
@@ -3953,52 +4001,56 @@
       </c>
       <c r="AZ20" s="37">
         <v>235</v>
       </c>
       <c r="BA20" s="37">
         <v>221</v>
       </c>
       <c r="BB20" s="37">
         <v>169</v>
       </c>
       <c r="BC20" s="37">
         <v>209</v>
       </c>
       <c r="BD20" s="37">
         <v>172</v>
       </c>
       <c r="BE20" s="37">
         <v>192</v>
       </c>
       <c r="BF20" s="37">
         <v>229</v>
       </c>
       <c r="BG20" s="37">
         <v>242</v>
       </c>
-      <c r="BH20" s="37"/>
-      <c r="BI20" s="37"/>
+      <c r="BH20" s="37">
+        <v>191</v>
+      </c>
+      <c r="BI20" s="37">
+        <v>218</v>
+      </c>
       <c r="BJ20" s="37"/>
       <c r="BK20" s="37"/>
       <c r="BL20" s="37"/>
       <c r="BM20" s="37"/>
       <c r="BN20" s="37"/>
       <c r="BO20" s="37"/>
     </row>
     <row r="21" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="33">
         <v>5055</v>
       </c>
       <c r="C21" s="33">
         <v>4634</v>
       </c>
       <c r="D21" s="34">
         <v>5139</v>
       </c>
       <c r="E21" s="34">
         <v>5214</v>
       </c>
       <c r="F21" s="34">
         <v>5491</v>
@@ -4140,52 +4192,56 @@
       </c>
       <c r="AZ21" s="37">
         <v>38</v>
       </c>
       <c r="BA21" s="37">
         <v>33</v>
       </c>
       <c r="BB21" s="37">
         <v>30</v>
       </c>
       <c r="BC21" s="37">
         <v>38</v>
       </c>
       <c r="BD21" s="37">
         <v>25</v>
       </c>
       <c r="BE21" s="37">
         <v>20</v>
       </c>
       <c r="BF21" s="37">
         <v>25</v>
       </c>
       <c r="BG21" s="37">
         <v>28</v>
       </c>
-      <c r="BH21" s="37"/>
-      <c r="BI21" s="37"/>
+      <c r="BH21" s="37">
+        <v>26</v>
+      </c>
+      <c r="BI21" s="37">
+        <v>27</v>
+      </c>
       <c r="BJ21" s="37"/>
       <c r="BK21" s="37"/>
       <c r="BL21" s="37"/>
       <c r="BM21" s="37"/>
       <c r="BN21" s="37"/>
       <c r="BO21" s="37"/>
     </row>
     <row r="22" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="33" t="s">
         <v>12</v>
@@ -4327,52 +4383,56 @@
       </c>
       <c r="AZ22" s="37">
         <v>36</v>
       </c>
       <c r="BA22" s="37">
         <v>30</v>
       </c>
       <c r="BB22" s="37">
         <v>25</v>
       </c>
       <c r="BC22" s="37">
         <v>31</v>
       </c>
       <c r="BD22" s="37">
         <v>20</v>
       </c>
       <c r="BE22" s="37">
         <v>26</v>
       </c>
       <c r="BF22" s="37">
         <v>18</v>
       </c>
       <c r="BG22" s="37">
         <v>21</v>
       </c>
-      <c r="BH22" s="37"/>
-      <c r="BI22" s="37"/>
+      <c r="BH22" s="37">
+        <v>19</v>
+      </c>
+      <c r="BI22" s="37">
+        <v>25</v>
+      </c>
       <c r="BJ22" s="37"/>
       <c r="BK22" s="37"/>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
     </row>
     <row r="23" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="33">
         <v>1684</v>
       </c>
       <c r="C23" s="33">
         <v>1644</v>
       </c>
       <c r="D23" s="34">
         <v>1896</v>
       </c>
       <c r="E23" s="34">
         <v>1883</v>
       </c>
       <c r="F23" s="34">
         <v>1925</v>
@@ -4514,52 +4574,56 @@
       </c>
       <c r="AZ23" s="37">
         <v>20</v>
       </c>
       <c r="BA23" s="37">
         <v>32</v>
       </c>
       <c r="BB23" s="37">
         <v>26</v>
       </c>
       <c r="BC23" s="37">
         <v>28</v>
       </c>
       <c r="BD23" s="37">
         <v>22</v>
       </c>
       <c r="BE23" s="37">
         <v>23</v>
       </c>
       <c r="BF23" s="37">
         <v>19</v>
       </c>
       <c r="BG23" s="37">
         <v>16</v>
       </c>
-      <c r="BH23" s="37"/>
-      <c r="BI23" s="37"/>
+      <c r="BH23" s="37">
+        <v>18</v>
+      </c>
+      <c r="BI23" s="37">
+        <v>27</v>
+      </c>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
     </row>
     <row r="24" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="33">
         <v>2159</v>
       </c>
       <c r="C24" s="33">
         <v>2195</v>
       </c>
       <c r="D24" s="34">
         <v>2342</v>
       </c>
       <c r="E24" s="34">
         <v>2526</v>
       </c>
       <c r="F24" s="34">
         <v>2655</v>
@@ -4701,52 +4765,56 @@
       </c>
       <c r="AZ24" s="37">
         <v>128</v>
       </c>
       <c r="BA24" s="37">
         <v>86</v>
       </c>
       <c r="BB24" s="37">
         <v>84</v>
       </c>
       <c r="BC24" s="37">
         <v>98</v>
       </c>
       <c r="BD24" s="37">
         <v>101</v>
       </c>
       <c r="BE24" s="37">
         <v>85</v>
       </c>
       <c r="BF24" s="37">
         <v>91</v>
       </c>
       <c r="BG24" s="37">
         <v>85</v>
       </c>
-      <c r="BH24" s="37"/>
-      <c r="BI24" s="37"/>
+      <c r="BH24" s="37">
+        <v>86</v>
+      </c>
+      <c r="BI24" s="37">
+        <v>104</v>
+      </c>
       <c r="BJ24" s="37"/>
       <c r="BK24" s="37"/>
       <c r="BL24" s="37"/>
       <c r="BM24" s="37"/>
       <c r="BN24" s="37"/>
       <c r="BO24" s="37"/>
     </row>
     <row r="25" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="33">
         <v>2691</v>
       </c>
       <c r="C25" s="33">
         <v>2627</v>
       </c>
       <c r="D25" s="34">
         <v>2918</v>
       </c>
       <c r="E25" s="34">
         <v>3118</v>
       </c>
       <c r="F25" s="34">
         <v>3234</v>
@@ -4888,129 +4956,133 @@
       </c>
       <c r="AZ25" s="37">
         <v>25</v>
       </c>
       <c r="BA25" s="37">
         <v>23</v>
       </c>
       <c r="BB25" s="37">
         <v>20</v>
       </c>
       <c r="BC25" s="37">
         <v>23</v>
       </c>
       <c r="BD25" s="37">
         <v>23</v>
       </c>
       <c r="BE25" s="37">
         <v>23</v>
       </c>
       <c r="BF25" s="37">
         <v>17</v>
       </c>
       <c r="BG25" s="37">
         <v>22</v>
       </c>
-      <c r="BH25" s="37"/>
-      <c r="BI25" s="37"/>
+      <c r="BH25" s="37">
+        <v>16</v>
+      </c>
+      <c r="BI25" s="37">
+        <v>15</v>
+      </c>
       <c r="BJ25" s="37"/>
       <c r="BK25" s="37"/>
       <c r="BL25" s="37"/>
       <c r="BM25" s="37"/>
       <c r="BN25" s="37"/>
       <c r="BO25" s="37"/>
     </row>
     <row r="26" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A26" s="104" t="s">
+      <c r="A26" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="104"/>
-[...64 lines deleted...]
-      <c r="BO26" s="104"/>
+      <c r="B26" s="91"/>
+      <c r="C26" s="91"/>
+      <c r="D26" s="91"/>
+      <c r="E26" s="91"/>
+      <c r="F26" s="91"/>
+      <c r="G26" s="91"/>
+      <c r="H26" s="91"/>
+      <c r="I26" s="91"/>
+      <c r="J26" s="91"/>
+      <c r="K26" s="91"/>
+      <c r="L26" s="91"/>
+      <c r="M26" s="91"/>
+      <c r="N26" s="91"/>
+      <c r="O26" s="91"/>
+      <c r="P26" s="91"/>
+      <c r="Q26" s="91"/>
+      <c r="R26" s="91"/>
+      <c r="S26" s="91"/>
+      <c r="T26" s="91"/>
+      <c r="U26" s="91"/>
+      <c r="V26" s="91"/>
+      <c r="W26" s="91"/>
+      <c r="X26" s="91"/>
+      <c r="Y26" s="91"/>
+      <c r="Z26" s="91"/>
+      <c r="AA26" s="91"/>
+      <c r="AB26" s="91"/>
+      <c r="AC26" s="91"/>
+      <c r="AD26" s="91"/>
+      <c r="AE26" s="91"/>
+      <c r="AF26" s="91"/>
+      <c r="AG26" s="91"/>
+      <c r="AH26" s="91"/>
+      <c r="AI26" s="91"/>
+      <c r="AJ26" s="91"/>
+      <c r="AK26" s="91"/>
+      <c r="AL26" s="91"/>
+      <c r="AM26" s="91"/>
+      <c r="AN26" s="91"/>
+      <c r="AO26" s="91"/>
+      <c r="AP26" s="91"/>
+      <c r="AQ26" s="91"/>
+      <c r="AR26" s="91"/>
+      <c r="AS26" s="91"/>
+      <c r="AT26" s="91"/>
+      <c r="AU26" s="91"/>
+      <c r="AV26" s="91"/>
+      <c r="AW26" s="91"/>
+      <c r="AX26" s="91"/>
+      <c r="AY26" s="91"/>
+      <c r="AZ26" s="91"/>
+      <c r="BA26" s="91"/>
+      <c r="BB26" s="91"/>
+      <c r="BC26" s="91"/>
+      <c r="BD26" s="91"/>
+      <c r="BE26" s="91"/>
+      <c r="BF26" s="91"/>
+      <c r="BG26" s="91"/>
+      <c r="BH26" s="91"/>
+      <c r="BI26" s="91"/>
+      <c r="BJ26" s="91"/>
+      <c r="BK26" s="91"/>
+      <c r="BL26" s="91"/>
+      <c r="BM26" s="91"/>
+      <c r="BN26" s="91"/>
+      <c r="BO26" s="91"/>
     </row>
     <row r="27" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="36">
         <v>695</v>
       </c>
       <c r="O27" s="40">
         <v>642</v>
       </c>
       <c r="P27" s="40">
         <v>698</v>
@@ -5122,52 +5194,56 @@
       </c>
       <c r="AZ27" s="49">
         <v>499</v>
       </c>
       <c r="BA27" s="49">
         <v>511</v>
       </c>
       <c r="BB27" s="49">
         <v>398</v>
       </c>
       <c r="BC27" s="49">
         <v>489</v>
       </c>
       <c r="BD27" s="37">
         <v>447</v>
       </c>
       <c r="BE27" s="37">
         <v>404</v>
       </c>
       <c r="BF27" s="37">
         <v>396</v>
       </c>
       <c r="BG27" s="49">
         <v>410</v>
       </c>
-      <c r="BH27" s="49"/>
-      <c r="BI27" s="37"/>
+      <c r="BH27" s="37">
+        <v>414</v>
+      </c>
+      <c r="BI27" s="37">
+        <v>450</v>
+      </c>
       <c r="BJ27" s="37"/>
       <c r="BK27" s="49"/>
       <c r="BL27" s="49"/>
       <c r="BM27" s="49"/>
       <c r="BN27" s="49"/>
       <c r="BO27" s="49"/>
     </row>
     <row r="28" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="40">
         <v>64</v>
@@ -5285,52 +5361,56 @@
       </c>
       <c r="AZ28" s="49">
         <v>61</v>
       </c>
       <c r="BA28" s="49">
         <v>62</v>
       </c>
       <c r="BB28" s="49">
         <v>51</v>
       </c>
       <c r="BC28" s="49">
         <v>53</v>
       </c>
       <c r="BD28" s="37">
         <v>56</v>
       </c>
       <c r="BE28" s="37">
         <v>49</v>
       </c>
       <c r="BF28" s="37">
         <v>40</v>
       </c>
       <c r="BG28" s="49">
         <v>47</v>
       </c>
-      <c r="BH28" s="49"/>
-      <c r="BI28" s="37"/>
+      <c r="BH28" s="37">
+        <v>48</v>
+      </c>
+      <c r="BI28" s="37">
+        <v>70</v>
+      </c>
       <c r="BJ28" s="37"/>
       <c r="BK28" s="49"/>
       <c r="BL28" s="49"/>
       <c r="BM28" s="49"/>
       <c r="BN28" s="49"/>
       <c r="BO28" s="49"/>
     </row>
     <row r="29" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="35"/>
       <c r="K29" s="35"/>
       <c r="L29" s="35"/>
       <c r="M29" s="35"/>
       <c r="N29" s="40">
         <v>0</v>
@@ -5442,52 +5522,54 @@
       </c>
       <c r="AX29" s="37">
         <v>1</v>
       </c>
       <c r="AY29" s="49"/>
       <c r="AZ29" s="49">
         <v>2</v>
       </c>
       <c r="BA29" s="49">
         <v>3</v>
       </c>
       <c r="BB29" s="49">
         <v>1</v>
       </c>
       <c r="BC29" s="49"/>
       <c r="BD29" s="37">
         <v>1</v>
       </c>
       <c r="BE29" s="37">
         <v>39</v>
       </c>
       <c r="BF29" s="37">
         <v>1</v>
       </c>
       <c r="BG29" s="49"/>
-      <c r="BH29" s="49"/>
-      <c r="BI29" s="37"/>
+      <c r="BH29" s="37"/>
+      <c r="BI29" s="37">
+        <v>1</v>
+      </c>
       <c r="BJ29" s="37"/>
       <c r="BK29" s="49"/>
       <c r="BL29" s="49"/>
       <c r="BM29" s="49"/>
       <c r="BN29" s="49"/>
       <c r="BO29" s="49"/>
     </row>
     <row r="30" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A30" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
       <c r="N30" s="40">
         <v>69</v>
@@ -5605,52 +5687,56 @@
       </c>
       <c r="AZ30" s="49">
         <v>43</v>
       </c>
       <c r="BA30" s="49">
         <v>44</v>
       </c>
       <c r="BB30" s="49">
         <v>31</v>
       </c>
       <c r="BC30" s="49">
         <v>49</v>
       </c>
       <c r="BD30" s="37">
         <v>34</v>
       </c>
       <c r="BE30" s="37">
         <v>39</v>
       </c>
       <c r="BF30" s="37">
         <v>37</v>
       </c>
       <c r="BG30" s="49">
         <v>35</v>
       </c>
-      <c r="BH30" s="49"/>
-      <c r="BI30" s="37"/>
+      <c r="BH30" s="37">
+        <v>30</v>
+      </c>
+      <c r="BI30" s="37">
+        <v>39</v>
+      </c>
       <c r="BJ30" s="37"/>
       <c r="BK30" s="49"/>
       <c r="BL30" s="49"/>
       <c r="BM30" s="49"/>
       <c r="BN30" s="49"/>
       <c r="BO30" s="49"/>
     </row>
     <row r="31" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A31" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="40">
         <v>73</v>
@@ -5768,52 +5854,56 @@
       </c>
       <c r="AZ31" s="49">
         <v>47</v>
       </c>
       <c r="BA31" s="49">
         <v>43</v>
       </c>
       <c r="BB31" s="49">
         <v>34</v>
       </c>
       <c r="BC31" s="49">
         <v>50</v>
       </c>
       <c r="BD31" s="37">
         <v>45</v>
       </c>
       <c r="BE31" s="37">
         <v>41</v>
       </c>
       <c r="BF31" s="37">
         <v>37</v>
       </c>
       <c r="BG31" s="49">
         <v>41</v>
       </c>
-      <c r="BH31" s="49"/>
-      <c r="BI31" s="37"/>
+      <c r="BH31" s="37">
+        <v>44</v>
+      </c>
+      <c r="BI31" s="37">
+        <v>42</v>
+      </c>
       <c r="BJ31" s="37"/>
       <c r="BK31" s="49"/>
       <c r="BL31" s="49"/>
       <c r="BM31" s="49"/>
       <c r="BN31" s="49"/>
       <c r="BO31" s="49"/>
     </row>
     <row r="32" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="40">
         <v>83</v>
@@ -5931,52 +6021,56 @@
       </c>
       <c r="AZ32" s="49">
         <v>52</v>
       </c>
       <c r="BA32" s="49">
         <v>67</v>
       </c>
       <c r="BB32" s="49">
         <v>56</v>
       </c>
       <c r="BC32" s="49">
         <v>61</v>
       </c>
       <c r="BD32" s="37">
         <v>44</v>
       </c>
       <c r="BE32" s="37">
         <v>53</v>
       </c>
       <c r="BF32" s="37">
         <v>44</v>
       </c>
       <c r="BG32" s="49">
         <v>45</v>
       </c>
-      <c r="BH32" s="49"/>
-      <c r="BI32" s="37"/>
+      <c r="BH32" s="37">
+        <v>47</v>
+      </c>
+      <c r="BI32" s="37">
+        <v>65</v>
+      </c>
       <c r="BJ32" s="37"/>
       <c r="BK32" s="49"/>
       <c r="BL32" s="49"/>
       <c r="BM32" s="49"/>
       <c r="BN32" s="49"/>
       <c r="BO32" s="49"/>
     </row>
     <row r="33" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
       <c r="N33" s="40">
         <v>90</v>
@@ -6094,52 +6188,56 @@
       </c>
       <c r="AZ33" s="49">
         <v>55</v>
       </c>
       <c r="BA33" s="49">
         <v>65</v>
       </c>
       <c r="BB33" s="49">
         <v>45</v>
       </c>
       <c r="BC33" s="49">
         <v>48</v>
       </c>
       <c r="BD33" s="37">
         <v>54</v>
       </c>
       <c r="BE33" s="37">
         <v>41</v>
       </c>
       <c r="BF33" s="37">
         <v>45</v>
       </c>
       <c r="BG33" s="49">
         <v>49</v>
       </c>
-      <c r="BH33" s="49"/>
-      <c r="BI33" s="37"/>
+      <c r="BH33" s="37">
+        <v>43</v>
+      </c>
+      <c r="BI33" s="37">
+        <v>43</v>
+      </c>
       <c r="BJ33" s="37"/>
       <c r="BK33" s="49"/>
       <c r="BL33" s="49"/>
       <c r="BM33" s="49"/>
       <c r="BN33" s="49"/>
       <c r="BO33" s="49"/>
     </row>
     <row r="34" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
       <c r="N34" s="40">
         <v>31</v>
@@ -6257,52 +6355,56 @@
       </c>
       <c r="AZ34" s="49">
         <v>53</v>
       </c>
       <c r="BA34" s="49">
         <v>69</v>
       </c>
       <c r="BB34" s="49">
         <v>41</v>
       </c>
       <c r="BC34" s="49">
         <v>57</v>
       </c>
       <c r="BD34" s="37">
         <v>44</v>
       </c>
       <c r="BE34" s="37">
         <v>40</v>
       </c>
       <c r="BF34" s="37">
         <v>46</v>
       </c>
       <c r="BG34" s="49">
         <v>49</v>
       </c>
-      <c r="BH34" s="49"/>
-      <c r="BI34" s="37"/>
+      <c r="BH34" s="37">
+        <v>53</v>
+      </c>
+      <c r="BI34" s="37">
+        <v>47</v>
+      </c>
       <c r="BJ34" s="37"/>
       <c r="BK34" s="49"/>
       <c r="BL34" s="49"/>
       <c r="BM34" s="49"/>
       <c r="BN34" s="49"/>
       <c r="BO34" s="49"/>
     </row>
     <row r="35" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="40">
         <v>171</v>
@@ -6420,52 +6522,56 @@
       </c>
       <c r="AZ35" s="49">
         <v>21</v>
       </c>
       <c r="BA35" s="49">
         <v>19</v>
       </c>
       <c r="BB35" s="49">
         <v>18</v>
       </c>
       <c r="BC35" s="49">
         <v>24</v>
       </c>
       <c r="BD35" s="37">
         <v>15</v>
       </c>
       <c r="BE35" s="37">
         <v>11</v>
       </c>
       <c r="BF35" s="37">
         <v>22</v>
       </c>
       <c r="BG35" s="49">
         <v>22</v>
       </c>
-      <c r="BH35" s="49"/>
-      <c r="BI35" s="37"/>
+      <c r="BH35" s="37">
+        <v>18</v>
+      </c>
+      <c r="BI35" s="37">
+        <v>19</v>
+      </c>
       <c r="BJ35" s="37"/>
       <c r="BK35" s="49"/>
       <c r="BL35" s="49"/>
       <c r="BM35" s="49"/>
       <c r="BN35" s="49"/>
       <c r="BO35" s="49"/>
     </row>
     <row r="36" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="40">
         <v>31</v>
@@ -6583,52 +6689,56 @@
       </c>
       <c r="AZ36" s="49">
         <v>133</v>
       </c>
       <c r="BA36" s="49">
         <v>116</v>
       </c>
       <c r="BB36" s="49">
         <v>104</v>
       </c>
       <c r="BC36" s="49">
         <v>122</v>
       </c>
       <c r="BD36" s="37">
         <v>124</v>
       </c>
       <c r="BE36" s="37">
         <v>109</v>
       </c>
       <c r="BF36" s="37">
         <v>107</v>
       </c>
       <c r="BG36" s="49">
         <v>108</v>
       </c>
-      <c r="BH36" s="49"/>
-      <c r="BI36" s="37"/>
+      <c r="BH36" s="49">
+        <v>114</v>
+      </c>
+      <c r="BI36" s="49">
+        <v>99</v>
+      </c>
       <c r="BJ36" s="37"/>
       <c r="BK36" s="49"/>
       <c r="BL36" s="49"/>
       <c r="BM36" s="49"/>
       <c r="BN36" s="49"/>
       <c r="BO36" s="49"/>
     </row>
     <row r="37" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A37" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="70"/>
       <c r="C37" s="70"/>
       <c r="D37" s="71"/>
       <c r="E37" s="71"/>
       <c r="F37" s="71"/>
       <c r="G37" s="72"/>
       <c r="H37" s="72"/>
       <c r="I37" s="71"/>
       <c r="J37" s="72"/>
       <c r="K37" s="72"/>
       <c r="L37" s="72"/>
       <c r="M37" s="72"/>
       <c r="N37" s="73">
         <v>81</v>
@@ -6746,52 +6856,56 @@
       </c>
       <c r="AZ37" s="54">
         <v>32</v>
       </c>
       <c r="BA37" s="54">
         <v>23</v>
       </c>
       <c r="BB37" s="54">
         <v>17</v>
       </c>
       <c r="BC37" s="54">
         <v>25</v>
       </c>
       <c r="BD37" s="54">
         <v>30</v>
       </c>
       <c r="BE37" s="54">
         <v>21</v>
       </c>
       <c r="BF37" s="54">
         <v>17</v>
       </c>
       <c r="BG37" s="54">
         <v>14</v>
       </c>
-      <c r="BH37" s="54"/>
-      <c r="BI37" s="54"/>
+      <c r="BH37" s="54">
+        <v>17</v>
+      </c>
+      <c r="BI37" s="54">
+        <v>25</v>
+      </c>
       <c r="BJ37" s="54"/>
       <c r="BK37" s="54"/>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
     </row>
     <row r="38" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A38" s="57"/>
       <c r="B38" s="33"/>
       <c r="C38" s="33"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="34"/>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
@@ -7535,255 +7649,255 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A26:BO26"/>
     <mergeCell ref="A2:BO2"/>
     <mergeCell ref="BD4:BO4"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="A6:BO6"/>
     <mergeCell ref="A18:BO18"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AF4:AQ4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BO68"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AU1" workbookViewId="0">
-      <selection activeCell="BM26" sqref="BM26"/>
+      <selection activeCell="BN33" sqref="BN33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.140625" customWidth="1"/>
     <col min="38" max="38" width="8.140625" customWidth="1"/>
     <col min="50" max="50" width="8.140625" customWidth="1"/>
     <col min="62" max="62" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:67" s="66" customFormat="1" ht="12.75">
-      <c r="A2" s="101" t="s">
+      <c r="A2" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="101"/>
-[...64 lines deleted...]
-      <c r="BO2" s="101"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
+      <c r="AF2" s="92"/>
+      <c r="AG2" s="92"/>
+      <c r="AH2" s="92"/>
+      <c r="AI2" s="92"/>
+      <c r="AJ2" s="92"/>
+      <c r="AK2" s="92"/>
+      <c r="AL2" s="92"/>
+      <c r="AM2" s="92"/>
+      <c r="AN2" s="92"/>
+      <c r="AO2" s="92"/>
+      <c r="AP2" s="92"/>
+      <c r="AQ2" s="92"/>
+      <c r="AR2" s="92"/>
+      <c r="AS2" s="92"/>
+      <c r="AT2" s="92"/>
+      <c r="AU2" s="92"/>
+      <c r="AV2" s="92"/>
+      <c r="AW2" s="92"/>
+      <c r="AX2" s="92"/>
+      <c r="AY2" s="92"/>
+      <c r="AZ2" s="92"/>
+      <c r="BA2" s="92"/>
+      <c r="BB2" s="92"/>
+      <c r="BC2" s="92"/>
+      <c r="BD2" s="92"/>
+      <c r="BE2" s="92"/>
+      <c r="BF2" s="92"/>
+      <c r="BG2" s="92"/>
+      <c r="BH2" s="92"/>
+      <c r="BI2" s="92"/>
+      <c r="BJ2" s="92"/>
+      <c r="BK2" s="92"/>
+      <c r="BL2" s="92"/>
+      <c r="BM2" s="92"/>
+      <c r="BN2" s="92"/>
+      <c r="BO2" s="92"/>
     </row>
     <row r="3" spans="1:67" s="24" customFormat="1" ht="11.25">
       <c r="N3" s="67"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
       <c r="Q3" s="67"/>
       <c r="R3" s="67"/>
       <c r="S3" s="25"/>
       <c r="Y3" s="26"/>
       <c r="Z3" s="26"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="67"/>
       <c r="AE3" s="25"/>
       <c r="AF3" s="88"/>
       <c r="AI3" s="88"/>
       <c r="AL3" s="88"/>
       <c r="AQ3" s="89"/>
       <c r="AR3" s="88"/>
       <c r="AU3" s="88"/>
       <c r="AX3" s="88"/>
       <c r="BC3" s="89"/>
       <c r="BD3" s="88"/>
       <c r="BG3" s="88"/>
       <c r="BJ3" s="88"/>
       <c r="BO3" s="89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A4" s="95"/>
-      <c r="B4" s="97">
+      <c r="A4" s="102"/>
+      <c r="B4" s="104">
         <v>2021</v>
       </c>
-      <c r="C4" s="93"/>
-[...16 lines deleted...]
-      <c r="T4" s="91">
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="101"/>
+      <c r="T4" s="98">
         <v>2023</v>
       </c>
-      <c r="U4" s="92"/>
-[...5 lines deleted...]
-      <c r="AA4" s="92"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="99"/>
+      <c r="Z4" s="99"/>
+      <c r="AA4" s="99"/>
       <c r="AC4" s="68"/>
       <c r="AD4" s="69"/>
-      <c r="AF4" s="98">
+      <c r="AF4" s="93">
         <v>2024</v>
       </c>
-      <c r="AG4" s="99"/>
-[...10 lines deleted...]
-      <c r="AR4" s="98">
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="94"/>
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="94"/>
+      <c r="AQ4" s="95"/>
+      <c r="AR4" s="93">
         <v>2025</v>
       </c>
-      <c r="AS4" s="99"/>
-[...10 lines deleted...]
-      <c r="BD4" s="98">
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="94"/>
+      <c r="AX4" s="94"/>
+      <c r="AY4" s="94"/>
+      <c r="AZ4" s="94"/>
+      <c r="BA4" s="94"/>
+      <c r="BB4" s="94"/>
+      <c r="BC4" s="95"/>
+      <c r="BD4" s="93">
         <v>2026</v>
       </c>
-      <c r="BE4" s="99"/>
-[...9 lines deleted...]
-      <c r="BO4" s="100"/>
+      <c r="BE4" s="94"/>
+      <c r="BF4" s="94"/>
+      <c r="BG4" s="94"/>
+      <c r="BH4" s="94"/>
+      <c r="BI4" s="94"/>
+      <c r="BJ4" s="94"/>
+      <c r="BK4" s="94"/>
+      <c r="BL4" s="94"/>
+      <c r="BM4" s="94"/>
+      <c r="BN4" s="94"/>
+      <c r="BO4" s="95"/>
     </row>
     <row r="5" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A5" s="96"/>
+      <c r="A5" s="103"/>
       <c r="B5" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="87" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="87" t="s">
@@ -7940,119 +8054,119 @@
         <v>19</v>
       </c>
       <c r="BI5" s="30" t="s">
         <v>20</v>
       </c>
       <c r="BJ5" s="30" t="s">
         <v>21</v>
       </c>
       <c r="BK5" s="30" t="s">
         <v>22</v>
       </c>
       <c r="BL5" s="90" t="s">
         <v>23</v>
       </c>
       <c r="BM5" s="30" t="s">
         <v>24</v>
       </c>
       <c r="BN5" s="30" t="s">
         <v>25</v>
       </c>
       <c r="BO5" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A6" s="105" t="s">
+      <c r="A6" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="105"/>
-[...64 lines deleted...]
-      <c r="BO6" s="105"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="106"/>
+      <c r="N6" s="106"/>
+      <c r="O6" s="106"/>
+      <c r="P6" s="106"/>
+      <c r="Q6" s="106"/>
+      <c r="R6" s="106"/>
+      <c r="S6" s="106"/>
+      <c r="T6" s="106"/>
+      <c r="U6" s="106"/>
+      <c r="V6" s="106"/>
+      <c r="W6" s="106"/>
+      <c r="X6" s="106"/>
+      <c r="Y6" s="106"/>
+      <c r="Z6" s="106"/>
+      <c r="AA6" s="106"/>
+      <c r="AB6" s="106"/>
+      <c r="AC6" s="106"/>
+      <c r="AD6" s="106"/>
+      <c r="AE6" s="106"/>
+      <c r="AF6" s="106"/>
+      <c r="AG6" s="106"/>
+      <c r="AH6" s="106"/>
+      <c r="AI6" s="106"/>
+      <c r="AJ6" s="106"/>
+      <c r="AK6" s="106"/>
+      <c r="AL6" s="106"/>
+      <c r="AM6" s="106"/>
+      <c r="AN6" s="106"/>
+      <c r="AO6" s="106"/>
+      <c r="AP6" s="106"/>
+      <c r="AQ6" s="106"/>
+      <c r="AR6" s="106"/>
+      <c r="AS6" s="106"/>
+      <c r="AT6" s="106"/>
+      <c r="AU6" s="106"/>
+      <c r="AV6" s="106"/>
+      <c r="AW6" s="106"/>
+      <c r="AX6" s="106"/>
+      <c r="AY6" s="106"/>
+      <c r="AZ6" s="106"/>
+      <c r="BA6" s="106"/>
+      <c r="BB6" s="106"/>
+      <c r="BC6" s="106"/>
+      <c r="BD6" s="106"/>
+      <c r="BE6" s="106"/>
+      <c r="BF6" s="106"/>
+      <c r="BG6" s="106"/>
+      <c r="BH6" s="106"/>
+      <c r="BI6" s="106"/>
+      <c r="BJ6" s="106"/>
+      <c r="BK6" s="106"/>
+      <c r="BL6" s="106"/>
+      <c r="BM6" s="106"/>
+      <c r="BN6" s="106"/>
+      <c r="BO6" s="106"/>
     </row>
     <row r="7" spans="1:67" s="66" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="34"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="37">
         <v>1229</v>
       </c>
       <c r="O7" s="37">
         <v>1225</v>
       </c>
       <c r="P7" s="37">
         <v>1216</v>
@@ -8164,52 +8278,56 @@
       </c>
       <c r="AZ7" s="37">
         <v>981</v>
       </c>
       <c r="BA7" s="37">
         <v>936</v>
       </c>
       <c r="BB7" s="37">
         <v>752</v>
       </c>
       <c r="BC7" s="37">
         <v>916</v>
       </c>
       <c r="BD7" s="37">
         <v>810</v>
       </c>
       <c r="BE7" s="37">
         <v>773</v>
       </c>
       <c r="BF7" s="37">
         <v>795</v>
       </c>
       <c r="BG7" s="37">
         <v>824</v>
       </c>
-      <c r="BH7" s="37"/>
-      <c r="BI7" s="37"/>
+      <c r="BH7" s="37">
+        <v>770</v>
+      </c>
+      <c r="BI7" s="37">
+        <v>866</v>
+      </c>
       <c r="BJ7" s="37"/>
       <c r="BK7" s="37"/>
       <c r="BL7" s="37"/>
       <c r="BM7" s="37"/>
       <c r="BN7" s="37"/>
       <c r="BO7" s="37"/>
     </row>
     <row r="8" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A8" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="37">
         <v>372</v>
@@ -8327,52 +8445,56 @@
       </c>
       <c r="AZ8" s="37">
         <v>296</v>
       </c>
       <c r="BA8" s="37">
         <v>283</v>
       </c>
       <c r="BB8" s="37">
         <v>220</v>
       </c>
       <c r="BC8" s="37">
         <v>262</v>
       </c>
       <c r="BD8" s="37">
         <v>228</v>
       </c>
       <c r="BE8" s="37">
         <v>241</v>
       </c>
       <c r="BF8" s="37">
         <v>269</v>
       </c>
       <c r="BG8" s="37">
         <v>289</v>
       </c>
-      <c r="BH8" s="37"/>
-      <c r="BI8" s="37"/>
+      <c r="BH8" s="37">
+        <v>239</v>
+      </c>
+      <c r="BI8" s="37">
+        <v>288</v>
+      </c>
       <c r="BJ8" s="37"/>
       <c r="BK8" s="37"/>
       <c r="BL8" s="37"/>
       <c r="BM8" s="37"/>
       <c r="BN8" s="37"/>
       <c r="BO8" s="37"/>
     </row>
     <row r="9" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="34"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="37">
         <v>42</v>
@@ -8490,52 +8612,56 @@
       </c>
       <c r="AZ9" s="37">
         <v>40</v>
       </c>
       <c r="BA9" s="37">
         <v>36</v>
       </c>
       <c r="BB9" s="37">
         <v>31</v>
       </c>
       <c r="BC9" s="37">
         <v>38</v>
       </c>
       <c r="BD9" s="37">
         <v>26</v>
       </c>
       <c r="BE9" s="37">
         <v>20</v>
       </c>
       <c r="BF9" s="37">
         <v>26</v>
       </c>
       <c r="BG9" s="37">
         <v>28</v>
       </c>
-      <c r="BH9" s="37"/>
-      <c r="BI9" s="37"/>
+      <c r="BH9" s="37">
+        <v>26</v>
+      </c>
+      <c r="BI9" s="37">
+        <v>28</v>
+      </c>
       <c r="BJ9" s="37"/>
       <c r="BK9" s="37"/>
       <c r="BL9" s="37"/>
       <c r="BM9" s="37"/>
       <c r="BN9" s="37"/>
       <c r="BO9" s="37"/>
     </row>
     <row r="10" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="34"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="37">
         <v>70</v>
@@ -8653,52 +8779,56 @@
       </c>
       <c r="AZ10" s="37">
         <v>43</v>
       </c>
       <c r="BA10" s="37">
         <v>44</v>
       </c>
       <c r="BB10" s="37">
         <v>31</v>
       </c>
       <c r="BC10" s="37">
         <v>49</v>
       </c>
       <c r="BD10" s="37">
         <v>34</v>
       </c>
       <c r="BE10" s="37">
         <v>39</v>
       </c>
       <c r="BF10" s="37">
         <v>37</v>
       </c>
       <c r="BG10" s="37">
         <v>35</v>
       </c>
-      <c r="BH10" s="37"/>
-      <c r="BI10" s="37"/>
+      <c r="BH10" s="37">
+        <v>30</v>
+      </c>
+      <c r="BI10" s="37">
+        <v>39</v>
+      </c>
       <c r="BJ10" s="37"/>
       <c r="BK10" s="37"/>
       <c r="BL10" s="37"/>
       <c r="BM10" s="37"/>
       <c r="BN10" s="37"/>
       <c r="BO10" s="37"/>
     </row>
     <row r="11" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
       <c r="N11" s="37">
         <v>99</v>
@@ -8816,52 +8946,56 @@
       </c>
       <c r="AZ11" s="37">
         <v>83</v>
       </c>
       <c r="BA11" s="37">
         <v>73</v>
       </c>
       <c r="BB11" s="37">
         <v>59</v>
       </c>
       <c r="BC11" s="37">
         <v>81</v>
       </c>
       <c r="BD11" s="37">
         <v>65</v>
       </c>
       <c r="BE11" s="37">
         <v>67</v>
       </c>
       <c r="BF11" s="37">
         <v>55</v>
       </c>
       <c r="BG11" s="37">
         <v>62</v>
       </c>
-      <c r="BH11" s="37"/>
-      <c r="BI11" s="37"/>
+      <c r="BH11" s="37">
+        <v>63</v>
+      </c>
+      <c r="BI11" s="37">
+        <v>67</v>
+      </c>
       <c r="BJ11" s="37"/>
       <c r="BK11" s="37"/>
       <c r="BL11" s="37"/>
       <c r="BM11" s="37"/>
       <c r="BN11" s="37"/>
       <c r="BO11" s="37"/>
     </row>
     <row r="12" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="35"/>
       <c r="H12" s="35"/>
       <c r="I12" s="34"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
       <c r="N12" s="37">
         <v>89</v>
@@ -8979,52 +9113,56 @@
       </c>
       <c r="AZ12" s="37">
         <v>52</v>
       </c>
       <c r="BA12" s="37">
         <v>67</v>
       </c>
       <c r="BB12" s="37">
         <v>56</v>
       </c>
       <c r="BC12" s="37">
         <v>61</v>
       </c>
       <c r="BD12" s="37">
         <v>44</v>
       </c>
       <c r="BE12" s="37">
         <v>53</v>
       </c>
       <c r="BF12" s="37">
         <v>44</v>
       </c>
       <c r="BG12" s="37">
         <v>45</v>
       </c>
-      <c r="BH12" s="37"/>
-      <c r="BI12" s="37"/>
+      <c r="BH12" s="37">
+        <v>47</v>
+      </c>
+      <c r="BI12" s="37">
+        <v>65</v>
+      </c>
       <c r="BJ12" s="37"/>
       <c r="BK12" s="37"/>
       <c r="BL12" s="37"/>
       <c r="BM12" s="37"/>
       <c r="BN12" s="37"/>
       <c r="BO12" s="37"/>
     </row>
     <row r="13" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="34"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
       <c r="N13" s="37">
         <v>81</v>
@@ -9142,52 +9280,56 @@
       </c>
       <c r="AZ13" s="37">
         <v>55</v>
       </c>
       <c r="BA13" s="37">
         <v>65</v>
       </c>
       <c r="BB13" s="37">
         <v>45</v>
       </c>
       <c r="BC13" s="37">
         <v>48</v>
       </c>
       <c r="BD13" s="37">
         <v>54</v>
       </c>
       <c r="BE13" s="37">
         <v>41</v>
       </c>
       <c r="BF13" s="37">
         <v>45</v>
       </c>
       <c r="BG13" s="37">
         <v>49</v>
       </c>
-      <c r="BH13" s="37"/>
-      <c r="BI13" s="37"/>
+      <c r="BH13" s="37">
+        <v>43</v>
+      </c>
+      <c r="BI13" s="37">
+        <v>43</v>
+      </c>
       <c r="BJ13" s="37"/>
       <c r="BK13" s="37"/>
       <c r="BL13" s="37"/>
       <c r="BM13" s="37"/>
       <c r="BN13" s="37"/>
       <c r="BO13" s="37"/>
     </row>
     <row r="14" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
       <c r="N14" s="37">
         <v>69</v>
@@ -9305,52 +9447,56 @@
       </c>
       <c r="AZ14" s="37">
         <v>53</v>
       </c>
       <c r="BA14" s="37">
         <v>69</v>
       </c>
       <c r="BB14" s="37">
         <v>41</v>
       </c>
       <c r="BC14" s="37">
         <v>57</v>
       </c>
       <c r="BD14" s="37">
         <v>44</v>
       </c>
       <c r="BE14" s="37">
         <v>40</v>
       </c>
       <c r="BF14" s="37">
         <v>46</v>
       </c>
       <c r="BG14" s="37">
         <v>49</v>
       </c>
-      <c r="BH14" s="37"/>
-      <c r="BI14" s="37"/>
+      <c r="BH14" s="37">
+        <v>53</v>
+      </c>
+      <c r="BI14" s="37">
+        <v>47</v>
+      </c>
       <c r="BJ14" s="37"/>
       <c r="BK14" s="37"/>
       <c r="BL14" s="37"/>
       <c r="BM14" s="37"/>
       <c r="BN14" s="37"/>
       <c r="BO14" s="37"/>
     </row>
     <row r="15" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
       <c r="N15" s="81">
         <v>27</v>
@@ -9468,52 +9614,56 @@
       </c>
       <c r="AZ15" s="37">
         <v>41</v>
       </c>
       <c r="BA15" s="37">
         <v>51</v>
       </c>
       <c r="BB15" s="37">
         <v>44</v>
       </c>
       <c r="BC15" s="37">
         <v>52</v>
       </c>
       <c r="BD15" s="37">
         <v>37</v>
       </c>
       <c r="BE15" s="37">
         <v>34</v>
       </c>
       <c r="BF15" s="37">
         <v>41</v>
       </c>
       <c r="BG15" s="37">
         <v>38</v>
       </c>
-      <c r="BH15" s="37"/>
-      <c r="BI15" s="37"/>
+      <c r="BH15" s="37">
+        <v>36</v>
+      </c>
+      <c r="BI15" s="37">
+        <v>46</v>
+      </c>
       <c r="BJ15" s="37"/>
       <c r="BK15" s="37"/>
       <c r="BL15" s="37"/>
       <c r="BM15" s="37"/>
       <c r="BN15" s="37"/>
       <c r="BO15" s="37"/>
     </row>
     <row r="16" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="34"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="35"/>
       <c r="N16" s="37">
         <v>290</v>
@@ -9631,52 +9781,56 @@
       </c>
       <c r="AZ16" s="37">
         <v>261</v>
       </c>
       <c r="BA16" s="37">
         <v>202</v>
       </c>
       <c r="BB16" s="37">
         <v>188</v>
       </c>
       <c r="BC16" s="37">
         <v>220</v>
       </c>
       <c r="BD16" s="37">
         <v>225</v>
       </c>
       <c r="BE16" s="37">
         <v>194</v>
       </c>
       <c r="BF16" s="37">
         <v>198</v>
       </c>
       <c r="BG16" s="37">
         <v>193</v>
       </c>
-      <c r="BH16" s="37"/>
-      <c r="BI16" s="37"/>
+      <c r="BH16" s="37">
+        <v>200</v>
+      </c>
+      <c r="BI16" s="37">
+        <v>203</v>
+      </c>
       <c r="BJ16" s="37"/>
       <c r="BK16" s="37"/>
       <c r="BL16" s="37"/>
       <c r="BM16" s="37"/>
       <c r="BN16" s="37"/>
       <c r="BO16" s="37"/>
     </row>
     <row r="17" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="34"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
       <c r="N17" s="37">
         <v>55</v>
@@ -9794,129 +9948,133 @@
       </c>
       <c r="AZ17" s="37">
         <v>57</v>
       </c>
       <c r="BA17" s="37">
         <v>46</v>
       </c>
       <c r="BB17" s="37">
         <v>37</v>
       </c>
       <c r="BC17" s="37">
         <v>48</v>
       </c>
       <c r="BD17" s="37">
         <v>53</v>
       </c>
       <c r="BE17" s="37">
         <v>44</v>
       </c>
       <c r="BF17" s="37">
         <v>34</v>
       </c>
       <c r="BG17" s="37">
         <v>36</v>
       </c>
-      <c r="BH17" s="37"/>
-      <c r="BI17" s="37"/>
+      <c r="BH17" s="37">
+        <v>33</v>
+      </c>
+      <c r="BI17" s="37">
+        <v>40</v>
+      </c>
       <c r="BJ17" s="37"/>
       <c r="BK17" s="37"/>
       <c r="BL17" s="37"/>
       <c r="BM17" s="37"/>
       <c r="BN17" s="37"/>
       <c r="BO17" s="37"/>
     </row>
     <row r="18" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A18" s="106" t="s">
+      <c r="A18" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="106"/>
-[...64 lines deleted...]
-      <c r="BO18" s="106"/>
+      <c r="B18" s="107"/>
+      <c r="C18" s="107"/>
+      <c r="D18" s="107"/>
+      <c r="E18" s="107"/>
+      <c r="F18" s="107"/>
+      <c r="G18" s="107"/>
+      <c r="H18" s="107"/>
+      <c r="I18" s="107"/>
+      <c r="J18" s="107"/>
+      <c r="K18" s="107"/>
+      <c r="L18" s="107"/>
+      <c r="M18" s="107"/>
+      <c r="N18" s="107"/>
+      <c r="O18" s="107"/>
+      <c r="P18" s="107"/>
+      <c r="Q18" s="107"/>
+      <c r="R18" s="107"/>
+      <c r="S18" s="107"/>
+      <c r="T18" s="107"/>
+      <c r="U18" s="107"/>
+      <c r="V18" s="107"/>
+      <c r="W18" s="107"/>
+      <c r="X18" s="107"/>
+      <c r="Y18" s="107"/>
+      <c r="Z18" s="107"/>
+      <c r="AA18" s="107"/>
+      <c r="AB18" s="107"/>
+      <c r="AC18" s="107"/>
+      <c r="AD18" s="107"/>
+      <c r="AE18" s="107"/>
+      <c r="AF18" s="107"/>
+      <c r="AG18" s="107"/>
+      <c r="AH18" s="107"/>
+      <c r="AI18" s="107"/>
+      <c r="AJ18" s="107"/>
+      <c r="AK18" s="107"/>
+      <c r="AL18" s="107"/>
+      <c r="AM18" s="107"/>
+      <c r="AN18" s="107"/>
+      <c r="AO18" s="107"/>
+      <c r="AP18" s="107"/>
+      <c r="AQ18" s="107"/>
+      <c r="AR18" s="107"/>
+      <c r="AS18" s="107"/>
+      <c r="AT18" s="107"/>
+      <c r="AU18" s="107"/>
+      <c r="AV18" s="107"/>
+      <c r="AW18" s="107"/>
+      <c r="AX18" s="107"/>
+      <c r="AY18" s="107"/>
+      <c r="AZ18" s="107"/>
+      <c r="BA18" s="107"/>
+      <c r="BB18" s="107"/>
+      <c r="BC18" s="107"/>
+      <c r="BD18" s="107"/>
+      <c r="BE18" s="107"/>
+      <c r="BF18" s="107"/>
+      <c r="BG18" s="107"/>
+      <c r="BH18" s="107"/>
+      <c r="BI18" s="107"/>
+      <c r="BJ18" s="107"/>
+      <c r="BK18" s="107"/>
+      <c r="BL18" s="107"/>
+      <c r="BM18" s="107"/>
+      <c r="BN18" s="107"/>
+      <c r="BO18" s="107"/>
     </row>
     <row r="19" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A19" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="34"/>
       <c r="J19" s="35"/>
       <c r="K19" s="35"/>
       <c r="L19" s="35"/>
       <c r="M19" s="35"/>
       <c r="N19" s="37">
         <v>630</v>
       </c>
       <c r="O19" s="37">
         <v>594</v>
       </c>
       <c r="P19" s="37">
         <v>639</v>
@@ -10028,52 +10186,56 @@
       </c>
       <c r="AZ19" s="37">
         <v>497</v>
       </c>
       <c r="BA19" s="37">
         <v>473</v>
       </c>
       <c r="BB19" s="37">
         <v>394</v>
       </c>
       <c r="BC19" s="37">
         <v>472</v>
       </c>
       <c r="BD19" s="37">
         <v>444</v>
       </c>
       <c r="BE19" s="37">
         <v>420</v>
       </c>
       <c r="BF19" s="37">
         <v>401</v>
       </c>
       <c r="BG19" s="37">
         <v>420</v>
       </c>
-      <c r="BH19" s="37"/>
-      <c r="BI19" s="37"/>
+      <c r="BH19" s="37">
+        <v>407</v>
+      </c>
+      <c r="BI19" s="37">
+        <v>462</v>
+      </c>
       <c r="BJ19" s="37"/>
       <c r="BK19" s="37"/>
       <c r="BL19" s="37"/>
       <c r="BM19" s="37"/>
       <c r="BN19" s="37"/>
       <c r="BO19" s="37"/>
     </row>
     <row r="20" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="34"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="37">
         <v>203</v>
@@ -10191,52 +10353,56 @@
       </c>
       <c r="AZ20" s="37">
         <v>148</v>
       </c>
       <c r="BA20" s="37">
         <v>145</v>
       </c>
       <c r="BB20" s="37">
         <v>106</v>
       </c>
       <c r="BC20" s="37">
         <v>145</v>
       </c>
       <c r="BD20" s="37">
         <v>138</v>
       </c>
       <c r="BE20" s="37">
         <v>132</v>
       </c>
       <c r="BF20" s="37">
         <v>142</v>
       </c>
       <c r="BG20" s="37">
         <v>149</v>
       </c>
-      <c r="BH20" s="37"/>
-      <c r="BI20" s="37"/>
+      <c r="BH20" s="37">
+        <v>118</v>
+      </c>
+      <c r="BI20" s="37">
+        <v>149</v>
+      </c>
       <c r="BJ20" s="37"/>
       <c r="BK20" s="37"/>
       <c r="BL20" s="37"/>
       <c r="BM20" s="37"/>
       <c r="BN20" s="37"/>
       <c r="BO20" s="37"/>
     </row>
     <row r="21" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="34"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="37">
         <v>19</v>
@@ -10354,52 +10520,56 @@
       </c>
       <c r="AZ21" s="37">
         <v>18</v>
       </c>
       <c r="BA21" s="37">
         <v>17</v>
       </c>
       <c r="BB21" s="37">
         <v>13</v>
       </c>
       <c r="BC21" s="37">
         <v>17</v>
       </c>
       <c r="BD21" s="37">
         <v>10</v>
       </c>
       <c r="BE21" s="37">
         <v>11</v>
       </c>
       <c r="BF21" s="37">
         <v>9</v>
       </c>
       <c r="BG21" s="37">
         <v>13</v>
       </c>
-      <c r="BH21" s="37"/>
-      <c r="BI21" s="37"/>
+      <c r="BH21" s="37">
+        <v>14</v>
+      </c>
+      <c r="BI21" s="37">
+        <v>14</v>
+      </c>
       <c r="BJ21" s="37"/>
       <c r="BK21" s="37"/>
       <c r="BL21" s="37"/>
       <c r="BM21" s="37"/>
       <c r="BN21" s="37"/>
       <c r="BO21" s="37"/>
     </row>
     <row r="22" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="37">
         <v>38</v>
@@ -10517,52 +10687,56 @@
       </c>
       <c r="AZ22" s="37">
         <v>22</v>
       </c>
       <c r="BA22" s="37">
         <v>21</v>
       </c>
       <c r="BB22" s="37">
         <v>15</v>
       </c>
       <c r="BC22" s="37">
         <v>25</v>
       </c>
       <c r="BD22" s="37">
         <v>13</v>
       </c>
       <c r="BE22" s="37">
         <v>18</v>
       </c>
       <c r="BF22" s="37">
         <v>18</v>
       </c>
       <c r="BG22" s="37">
         <v>18</v>
       </c>
-      <c r="BH22" s="37"/>
-      <c r="BI22" s="37"/>
+      <c r="BH22" s="37">
+        <v>18</v>
+      </c>
+      <c r="BI22" s="37">
+        <v>22</v>
+      </c>
       <c r="BJ22" s="37"/>
       <c r="BK22" s="37"/>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
     </row>
     <row r="23" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="35"/>
       <c r="K23" s="35"/>
       <c r="L23" s="35"/>
       <c r="M23" s="35"/>
       <c r="N23" s="37">
         <v>48</v>
@@ -10680,52 +10854,56 @@
       </c>
       <c r="AZ23" s="37">
         <v>45</v>
       </c>
       <c r="BA23" s="37">
         <v>34</v>
       </c>
       <c r="BB23" s="37">
         <v>41</v>
       </c>
       <c r="BC23" s="37">
         <v>40</v>
       </c>
       <c r="BD23" s="37">
         <v>42</v>
       </c>
       <c r="BE23" s="37">
         <v>41</v>
       </c>
       <c r="BF23" s="37">
         <v>28</v>
       </c>
       <c r="BG23" s="37">
         <v>33</v>
       </c>
-      <c r="BH23" s="37"/>
-      <c r="BI23" s="37"/>
+      <c r="BH23" s="37">
+        <v>34</v>
+      </c>
+      <c r="BI23" s="37">
+        <v>40</v>
+      </c>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
     </row>
     <row r="24" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="37">
         <v>45</v>
@@ -10843,52 +11021,56 @@
       </c>
       <c r="AZ24" s="37">
         <v>26</v>
       </c>
       <c r="BA24" s="37">
         <v>39</v>
       </c>
       <c r="BB24" s="37">
         <v>28</v>
       </c>
       <c r="BC24" s="37">
         <v>32</v>
       </c>
       <c r="BD24" s="37">
         <v>22</v>
       </c>
       <c r="BE24" s="37">
         <v>28</v>
       </c>
       <c r="BF24" s="37">
         <v>25</v>
       </c>
       <c r="BG24" s="37">
         <v>24</v>
       </c>
-      <c r="BH24" s="37"/>
-      <c r="BI24" s="37"/>
+      <c r="BH24" s="37">
+        <v>22</v>
+      </c>
+      <c r="BI24" s="37">
+        <v>32</v>
+      </c>
       <c r="BJ24" s="37"/>
       <c r="BK24" s="37"/>
       <c r="BL24" s="37"/>
       <c r="BM24" s="37"/>
       <c r="BN24" s="37"/>
       <c r="BO24" s="37"/>
     </row>
     <row r="25" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
       <c r="N25" s="37">
         <v>42</v>
@@ -11006,52 +11188,56 @@
       </c>
       <c r="AZ25" s="37">
         <v>26</v>
       </c>
       <c r="BA25" s="37">
         <v>33</v>
       </c>
       <c r="BB25" s="37">
         <v>27</v>
       </c>
       <c r="BC25" s="37">
         <v>27</v>
       </c>
       <c r="BD25" s="37">
         <v>24</v>
       </c>
       <c r="BE25" s="37">
         <v>25</v>
       </c>
       <c r="BF25" s="37">
         <v>26</v>
       </c>
       <c r="BG25" s="37">
         <v>22</v>
       </c>
-      <c r="BH25" s="37"/>
-      <c r="BI25" s="37"/>
+      <c r="BH25" s="37">
+        <v>30</v>
+      </c>
+      <c r="BI25" s="37">
+        <v>20</v>
+      </c>
       <c r="BJ25" s="37"/>
       <c r="BK25" s="37"/>
       <c r="BL25" s="37"/>
       <c r="BM25" s="37"/>
       <c r="BN25" s="37"/>
       <c r="BO25" s="37"/>
     </row>
     <row r="26" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A26" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="37">
         <v>38</v>
@@ -11169,52 +11355,56 @@
       </c>
       <c r="AZ26" s="37">
         <v>27</v>
       </c>
       <c r="BA26" s="37">
         <v>32</v>
       </c>
       <c r="BB26" s="37">
         <v>20</v>
       </c>
       <c r="BC26" s="37">
         <v>28</v>
       </c>
       <c r="BD26" s="37">
         <v>28</v>
       </c>
       <c r="BE26" s="37">
         <v>22</v>
       </c>
       <c r="BF26" s="37">
         <v>23</v>
       </c>
       <c r="BG26" s="37">
         <v>27</v>
       </c>
-      <c r="BH26" s="37"/>
-      <c r="BI26" s="37"/>
+      <c r="BH26" s="37">
+        <v>30</v>
+      </c>
+      <c r="BI26" s="37">
+        <v>29</v>
+      </c>
       <c r="BJ26" s="37"/>
       <c r="BK26" s="37"/>
       <c r="BL26" s="37"/>
       <c r="BM26" s="37"/>
       <c r="BN26" s="37"/>
       <c r="BO26" s="37"/>
     </row>
     <row r="27" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="41"/>
       <c r="C27" s="42"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="44"/>
       <c r="I27" s="43"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
       <c r="N27" s="37">
         <v>41</v>
@@ -11332,52 +11522,56 @@
       </c>
       <c r="AZ27" s="37">
         <v>23</v>
       </c>
       <c r="BA27" s="37">
         <v>27</v>
       </c>
       <c r="BB27" s="37">
         <v>27</v>
       </c>
       <c r="BC27" s="37">
         <v>27</v>
       </c>
       <c r="BD27" s="37">
         <v>20</v>
       </c>
       <c r="BE27" s="37">
         <v>17</v>
       </c>
       <c r="BF27" s="37">
         <v>18</v>
       </c>
       <c r="BG27" s="37">
         <v>18</v>
       </c>
-      <c r="BH27" s="37"/>
-      <c r="BI27" s="37"/>
+      <c r="BH27" s="37">
+        <v>15</v>
+      </c>
+      <c r="BI27" s="37">
+        <v>25</v>
+      </c>
       <c r="BJ27" s="37"/>
       <c r="BK27" s="37"/>
       <c r="BL27" s="37"/>
       <c r="BM27" s="37"/>
       <c r="BN27" s="37"/>
       <c r="BO27" s="37"/>
     </row>
     <row r="28" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="45"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
       <c r="N28" s="37">
         <v>128</v>
@@ -11495,52 +11689,56 @@
       </c>
       <c r="AZ28" s="37">
         <v>135</v>
       </c>
       <c r="BA28" s="37">
         <v>99</v>
       </c>
       <c r="BB28" s="37">
         <v>100</v>
       </c>
       <c r="BC28" s="37">
         <v>107</v>
       </c>
       <c r="BD28" s="37">
         <v>119</v>
       </c>
       <c r="BE28" s="37">
         <v>104</v>
       </c>
       <c r="BF28" s="37">
         <v>97</v>
       </c>
       <c r="BG28" s="37">
         <v>99</v>
       </c>
-      <c r="BH28" s="37"/>
-      <c r="BI28" s="37"/>
+      <c r="BH28" s="37">
+        <v>104</v>
+      </c>
+      <c r="BI28" s="37">
+        <v>108</v>
+      </c>
       <c r="BJ28" s="37"/>
       <c r="BK28" s="37"/>
       <c r="BL28" s="37"/>
       <c r="BM28" s="37"/>
       <c r="BN28" s="37"/>
       <c r="BO28" s="37"/>
     </row>
     <row r="29" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="41"/>
       <c r="C29" s="47"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
       <c r="N29" s="37">
         <v>28</v>
@@ -11658,129 +11856,133 @@
       </c>
       <c r="AZ29" s="37">
         <v>27</v>
       </c>
       <c r="BA29" s="37">
         <v>26</v>
       </c>
       <c r="BB29" s="37">
         <v>17</v>
       </c>
       <c r="BC29" s="37">
         <v>24</v>
       </c>
       <c r="BD29" s="37">
         <v>28</v>
       </c>
       <c r="BE29" s="37">
         <v>22</v>
       </c>
       <c r="BF29" s="37">
         <v>15</v>
       </c>
       <c r="BG29" s="37">
         <v>17</v>
       </c>
-      <c r="BH29" s="37"/>
-      <c r="BI29" s="37"/>
+      <c r="BH29" s="37">
+        <v>22</v>
+      </c>
+      <c r="BI29" s="37">
+        <v>23</v>
+      </c>
       <c r="BJ29" s="37"/>
       <c r="BK29" s="37"/>
       <c r="BL29" s="37"/>
       <c r="BM29" s="37"/>
       <c r="BN29" s="37"/>
       <c r="BO29" s="37"/>
     </row>
     <row r="30" spans="1:67" s="66" customFormat="1" ht="11.25">
-      <c r="A30" s="107" t="s">
+      <c r="A30" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="107"/>
-[...64 lines deleted...]
-      <c r="BO30" s="107"/>
+      <c r="B30" s="105"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="105"/>
+      <c r="H30" s="105"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="105"/>
+      <c r="L30" s="105"/>
+      <c r="M30" s="105"/>
+      <c r="N30" s="105"/>
+      <c r="O30" s="105"/>
+      <c r="P30" s="105"/>
+      <c r="Q30" s="105"/>
+      <c r="R30" s="105"/>
+      <c r="S30" s="105"/>
+      <c r="T30" s="105"/>
+      <c r="U30" s="105"/>
+      <c r="V30" s="105"/>
+      <c r="W30" s="105"/>
+      <c r="X30" s="105"/>
+      <c r="Y30" s="105"/>
+      <c r="Z30" s="105"/>
+      <c r="AA30" s="105"/>
+      <c r="AB30" s="105"/>
+      <c r="AC30" s="105"/>
+      <c r="AD30" s="105"/>
+      <c r="AE30" s="105"/>
+      <c r="AF30" s="105"/>
+      <c r="AG30" s="105"/>
+      <c r="AH30" s="105"/>
+      <c r="AI30" s="105"/>
+      <c r="AJ30" s="105"/>
+      <c r="AK30" s="105"/>
+      <c r="AL30" s="105"/>
+      <c r="AM30" s="105"/>
+      <c r="AN30" s="105"/>
+      <c r="AO30" s="105"/>
+      <c r="AP30" s="105"/>
+      <c r="AQ30" s="105"/>
+      <c r="AR30" s="105"/>
+      <c r="AS30" s="105"/>
+      <c r="AT30" s="105"/>
+      <c r="AU30" s="105"/>
+      <c r="AV30" s="105"/>
+      <c r="AW30" s="105"/>
+      <c r="AX30" s="105"/>
+      <c r="AY30" s="105"/>
+      <c r="AZ30" s="105"/>
+      <c r="BA30" s="105"/>
+      <c r="BB30" s="105"/>
+      <c r="BC30" s="105"/>
+      <c r="BD30" s="105"/>
+      <c r="BE30" s="105"/>
+      <c r="BF30" s="105"/>
+      <c r="BG30" s="105"/>
+      <c r="BH30" s="105"/>
+      <c r="BI30" s="105"/>
+      <c r="BJ30" s="105"/>
+      <c r="BK30" s="105"/>
+      <c r="BL30" s="105"/>
+      <c r="BM30" s="105"/>
+      <c r="BN30" s="105"/>
+      <c r="BO30" s="105"/>
     </row>
     <row r="31" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A31" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="41"/>
       <c r="C31" s="47"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="44"/>
       <c r="I31" s="43"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="N31" s="37">
         <v>599</v>
       </c>
       <c r="O31" s="37">
         <v>631</v>
       </c>
       <c r="P31" s="37">
         <v>577</v>
@@ -11892,52 +12094,56 @@
       </c>
       <c r="AZ31" s="49">
         <v>484</v>
       </c>
       <c r="BA31" s="49">
         <v>463</v>
       </c>
       <c r="BB31" s="49">
         <v>358</v>
       </c>
       <c r="BC31" s="37">
         <v>444</v>
       </c>
       <c r="BD31" s="37">
         <v>366</v>
       </c>
       <c r="BE31" s="37">
         <v>353</v>
       </c>
       <c r="BF31" s="49">
         <v>394</v>
       </c>
       <c r="BG31" s="49">
         <v>404</v>
       </c>
-      <c r="BH31" s="37"/>
-      <c r="BI31" s="37"/>
+      <c r="BH31" s="37">
+        <v>363</v>
+      </c>
+      <c r="BI31" s="37">
+        <v>404</v>
+      </c>
       <c r="BJ31" s="37"/>
       <c r="BK31" s="37"/>
       <c r="BL31" s="49"/>
       <c r="BM31" s="49"/>
       <c r="BN31" s="49"/>
       <c r="BO31" s="49"/>
     </row>
     <row r="32" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="47"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="44"/>
       <c r="I32" s="43"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="M32" s="44"/>
       <c r="N32" s="37">
         <v>169</v>
@@ -12055,52 +12261,56 @@
       </c>
       <c r="AZ32" s="49">
         <v>148</v>
       </c>
       <c r="BA32" s="49">
         <v>138</v>
       </c>
       <c r="BB32" s="49">
         <v>114</v>
       </c>
       <c r="BC32" s="37">
         <v>117</v>
       </c>
       <c r="BD32" s="37">
         <v>90</v>
       </c>
       <c r="BE32" s="37">
         <v>109</v>
       </c>
       <c r="BF32" s="49">
         <v>127</v>
       </c>
       <c r="BG32" s="49">
         <v>140</v>
       </c>
-      <c r="BH32" s="37"/>
-      <c r="BI32" s="37"/>
+      <c r="BH32" s="37">
+        <v>121</v>
+      </c>
+      <c r="BI32" s="37">
+        <v>139</v>
+      </c>
       <c r="BJ32" s="37"/>
       <c r="BK32" s="37"/>
       <c r="BL32" s="49"/>
       <c r="BM32" s="49"/>
       <c r="BN32" s="49"/>
       <c r="BO32" s="49"/>
     </row>
     <row r="33" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="41"/>
       <c r="C33" s="47"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="44"/>
       <c r="I33" s="43"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
       <c r="N33" s="37">
         <v>23</v>
@@ -12218,52 +12428,56 @@
       </c>
       <c r="AZ33" s="49">
         <v>22</v>
       </c>
       <c r="BA33" s="49">
         <v>19</v>
       </c>
       <c r="BB33" s="49">
         <v>18</v>
       </c>
       <c r="BC33" s="37">
         <v>21</v>
       </c>
       <c r="BD33" s="37">
         <v>16</v>
       </c>
       <c r="BE33" s="37">
         <v>9</v>
       </c>
       <c r="BF33" s="49">
         <v>17</v>
       </c>
       <c r="BG33" s="49">
         <v>15</v>
       </c>
-      <c r="BH33" s="37"/>
-      <c r="BI33" s="37"/>
+      <c r="BH33" s="37">
+        <v>12</v>
+      </c>
+      <c r="BI33" s="37">
+        <v>14</v>
+      </c>
       <c r="BJ33" s="37"/>
       <c r="BK33" s="37"/>
       <c r="BL33" s="49"/>
       <c r="BM33" s="49"/>
       <c r="BN33" s="49"/>
       <c r="BO33" s="49"/>
     </row>
     <row r="34" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="47"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="44"/>
       <c r="I34" s="43"/>
       <c r="J34" s="44"/>
       <c r="K34" s="44"/>
       <c r="L34" s="44"/>
       <c r="M34" s="44"/>
       <c r="N34" s="37">
         <v>32</v>
@@ -12381,52 +12595,56 @@
       </c>
       <c r="AZ34" s="49">
         <v>21</v>
       </c>
       <c r="BA34" s="49">
         <v>23</v>
       </c>
       <c r="BB34" s="49">
         <v>16</v>
       </c>
       <c r="BC34" s="37">
         <v>24</v>
       </c>
       <c r="BD34" s="37">
         <v>21</v>
       </c>
       <c r="BE34" s="37">
         <v>21</v>
       </c>
       <c r="BF34" s="49">
         <v>19</v>
       </c>
       <c r="BG34" s="49">
         <v>17</v>
       </c>
-      <c r="BH34" s="37"/>
-      <c r="BI34" s="37"/>
+      <c r="BH34" s="37">
+        <v>12</v>
+      </c>
+      <c r="BI34" s="37">
+        <v>17</v>
+      </c>
       <c r="BJ34" s="37"/>
       <c r="BK34" s="37"/>
       <c r="BL34" s="49"/>
       <c r="BM34" s="49"/>
       <c r="BN34" s="49"/>
       <c r="BO34" s="49"/>
     </row>
     <row r="35" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="45"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="K35" s="46"/>
       <c r="L35" s="46"/>
       <c r="M35" s="46"/>
       <c r="N35" s="37">
         <v>51</v>
@@ -12544,52 +12762,56 @@
       </c>
       <c r="AZ35" s="49">
         <v>38</v>
       </c>
       <c r="BA35" s="49">
         <v>39</v>
       </c>
       <c r="BB35" s="49">
         <v>18</v>
       </c>
       <c r="BC35" s="37">
         <v>41</v>
       </c>
       <c r="BD35" s="37">
         <v>23</v>
       </c>
       <c r="BE35" s="37">
         <v>26</v>
       </c>
       <c r="BF35" s="49">
         <v>27</v>
       </c>
       <c r="BG35" s="49">
         <v>29</v>
       </c>
-      <c r="BH35" s="37"/>
-      <c r="BI35" s="37"/>
+      <c r="BH35" s="37">
+        <v>29</v>
+      </c>
+      <c r="BI35" s="37">
+        <v>27</v>
+      </c>
       <c r="BJ35" s="37"/>
       <c r="BK35" s="37"/>
       <c r="BL35" s="49"/>
       <c r="BM35" s="49"/>
       <c r="BN35" s="49"/>
       <c r="BO35" s="49"/>
     </row>
     <row r="36" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="41"/>
       <c r="C36" s="47"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="44"/>
       <c r="I36" s="43"/>
       <c r="J36" s="44"/>
       <c r="K36" s="44"/>
       <c r="L36" s="44"/>
       <c r="M36" s="44"/>
       <c r="N36" s="37">
         <v>44</v>
@@ -12707,52 +12929,56 @@
       </c>
       <c r="AZ36" s="49">
         <v>26</v>
       </c>
       <c r="BA36" s="49">
         <v>28</v>
       </c>
       <c r="BB36" s="49">
         <v>28</v>
       </c>
       <c r="BC36" s="37">
         <v>29</v>
       </c>
       <c r="BD36" s="37">
         <v>22</v>
       </c>
       <c r="BE36" s="37">
         <v>25</v>
       </c>
       <c r="BF36" s="49">
         <v>19</v>
       </c>
       <c r="BG36" s="49">
         <v>21</v>
       </c>
-      <c r="BH36" s="37"/>
-      <c r="BI36" s="37"/>
+      <c r="BH36" s="37">
+        <v>25</v>
+      </c>
+      <c r="BI36" s="37">
+        <v>33</v>
+      </c>
       <c r="BJ36" s="37"/>
       <c r="BK36" s="37"/>
       <c r="BL36" s="49"/>
       <c r="BM36" s="49"/>
       <c r="BN36" s="49"/>
       <c r="BO36" s="49"/>
     </row>
     <row r="37" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A37" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="41"/>
       <c r="C37" s="47"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="44"/>
       <c r="I37" s="43"/>
       <c r="J37" s="44"/>
       <c r="K37" s="44"/>
       <c r="L37" s="44"/>
       <c r="M37" s="44"/>
       <c r="N37" s="37">
         <v>39</v>
@@ -12870,52 +13096,56 @@
       </c>
       <c r="AZ37" s="49">
         <v>29</v>
       </c>
       <c r="BA37" s="49">
         <v>32</v>
       </c>
       <c r="BB37" s="49">
         <v>18</v>
       </c>
       <c r="BC37" s="37">
         <v>21</v>
       </c>
       <c r="BD37" s="37">
         <v>30</v>
       </c>
       <c r="BE37" s="37">
         <v>16</v>
       </c>
       <c r="BF37" s="49">
         <v>19</v>
       </c>
       <c r="BG37" s="49">
         <v>27</v>
       </c>
-      <c r="BH37" s="37"/>
-      <c r="BI37" s="37"/>
+      <c r="BH37" s="37">
+        <v>13</v>
+      </c>
+      <c r="BI37" s="37">
+        <v>23</v>
+      </c>
       <c r="BJ37" s="37"/>
       <c r="BK37" s="37"/>
       <c r="BL37" s="49"/>
       <c r="BM37" s="49"/>
       <c r="BN37" s="49"/>
       <c r="BO37" s="49"/>
     </row>
     <row r="38" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A38" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="41"/>
       <c r="C38" s="47"/>
       <c r="D38" s="43"/>
       <c r="E38" s="43"/>
       <c r="F38" s="43"/>
       <c r="G38" s="43"/>
       <c r="H38" s="44"/>
       <c r="I38" s="43"/>
       <c r="J38" s="44"/>
       <c r="K38" s="44"/>
       <c r="L38" s="44"/>
       <c r="M38" s="44"/>
       <c r="N38" s="37">
         <v>31</v>
@@ -13033,52 +13263,56 @@
       </c>
       <c r="AZ38" s="49">
         <v>26</v>
       </c>
       <c r="BA38" s="49">
         <v>37</v>
       </c>
       <c r="BB38" s="49">
         <v>21</v>
       </c>
       <c r="BC38" s="37">
         <v>29</v>
       </c>
       <c r="BD38" s="37">
         <v>16</v>
       </c>
       <c r="BE38" s="37">
         <v>18</v>
       </c>
       <c r="BF38" s="49">
         <v>23</v>
       </c>
       <c r="BG38" s="49">
         <v>22</v>
       </c>
-      <c r="BH38" s="37"/>
-      <c r="BI38" s="37"/>
+      <c r="BH38" s="37">
+        <v>23</v>
+      </c>
+      <c r="BI38" s="37">
+        <v>18</v>
+      </c>
       <c r="BJ38" s="37"/>
       <c r="BK38" s="37"/>
       <c r="BL38" s="49"/>
       <c r="BM38" s="49"/>
       <c r="BN38" s="49"/>
       <c r="BO38" s="49"/>
     </row>
     <row r="39" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A39" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="41"/>
       <c r="C39" s="47"/>
       <c r="D39" s="43"/>
       <c r="E39" s="43"/>
       <c r="F39" s="43"/>
       <c r="G39" s="43"/>
       <c r="H39" s="44"/>
       <c r="I39" s="43"/>
       <c r="J39" s="44"/>
       <c r="K39" s="44"/>
       <c r="L39" s="44"/>
       <c r="M39" s="44"/>
       <c r="N39" s="37">
         <v>21</v>
@@ -13196,52 +13430,56 @@
       </c>
       <c r="AZ39" s="49">
         <v>18</v>
       </c>
       <c r="BA39" s="49">
         <v>24</v>
       </c>
       <c r="BB39" s="49">
         <v>17</v>
       </c>
       <c r="BC39" s="37">
         <v>25</v>
       </c>
       <c r="BD39" s="37">
         <v>17</v>
       </c>
       <c r="BE39" s="37">
         <v>17</v>
       </c>
       <c r="BF39" s="49">
         <v>23</v>
       </c>
       <c r="BG39" s="49">
         <v>20</v>
       </c>
-      <c r="BH39" s="37"/>
-      <c r="BI39" s="37"/>
+      <c r="BH39" s="37">
+        <v>21</v>
+      </c>
+      <c r="BI39" s="37">
+        <v>21</v>
+      </c>
       <c r="BJ39" s="37"/>
       <c r="BK39" s="37"/>
       <c r="BL39" s="49"/>
       <c r="BM39" s="49"/>
       <c r="BN39" s="49"/>
       <c r="BO39" s="49"/>
     </row>
     <row r="40" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="41"/>
       <c r="C40" s="47"/>
       <c r="D40" s="43"/>
       <c r="E40" s="43"/>
       <c r="F40" s="43"/>
       <c r="G40" s="43"/>
       <c r="H40" s="44"/>
       <c r="I40" s="43"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
       <c r="N40" s="37">
         <v>162</v>
@@ -13359,52 +13597,56 @@
       </c>
       <c r="AZ40" s="49">
         <v>126</v>
       </c>
       <c r="BA40" s="49">
         <v>103</v>
       </c>
       <c r="BB40" s="49">
         <v>88</v>
       </c>
       <c r="BC40" s="37">
         <v>113</v>
       </c>
       <c r="BD40" s="37">
         <v>106</v>
       </c>
       <c r="BE40" s="37">
         <v>90</v>
       </c>
       <c r="BF40" s="49">
         <v>101</v>
       </c>
       <c r="BG40" s="49">
         <v>94</v>
       </c>
-      <c r="BH40" s="37"/>
-      <c r="BI40" s="37"/>
+      <c r="BH40" s="37">
+        <v>96</v>
+      </c>
+      <c r="BI40" s="37">
+        <v>95</v>
+      </c>
       <c r="BJ40" s="37"/>
       <c r="BK40" s="37"/>
       <c r="BL40" s="49"/>
       <c r="BM40" s="49"/>
       <c r="BN40" s="49"/>
       <c r="BO40" s="49"/>
     </row>
     <row r="41" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A41" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="52"/>
       <c r="E41" s="52"/>
       <c r="F41" s="52"/>
       <c r="G41" s="52"/>
       <c r="H41" s="53"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="53"/>
       <c r="L41" s="53"/>
       <c r="M41" s="53"/>
       <c r="N41" s="54">
         <v>27</v>
@@ -13522,52 +13764,56 @@
       </c>
       <c r="AZ41" s="54">
         <v>30</v>
       </c>
       <c r="BA41" s="54">
         <v>20</v>
       </c>
       <c r="BB41" s="54">
         <v>20</v>
       </c>
       <c r="BC41" s="54">
         <v>24</v>
       </c>
       <c r="BD41" s="54">
         <v>25</v>
       </c>
       <c r="BE41" s="54">
         <v>22</v>
       </c>
       <c r="BF41" s="54">
         <v>19</v>
       </c>
       <c r="BG41" s="54">
         <v>19</v>
       </c>
-      <c r="BH41" s="54"/>
-      <c r="BI41" s="54"/>
+      <c r="BH41" s="54">
+        <v>11</v>
+      </c>
+      <c r="BI41" s="54">
+        <v>17</v>
+      </c>
       <c r="BJ41" s="54"/>
       <c r="BK41" s="54"/>
       <c r="BL41" s="54"/>
       <c r="BM41" s="54"/>
       <c r="BN41" s="54"/>
       <c r="BO41" s="54"/>
     </row>
     <row r="42" spans="1:67" s="66" customFormat="1" ht="11.25">
       <c r="A42" s="57"/>
       <c r="B42" s="41"/>
       <c r="C42" s="47"/>
       <c r="D42" s="43"/>
       <c r="E42" s="43"/>
       <c r="F42" s="43"/>
       <c r="G42" s="43"/>
       <c r="H42" s="44"/>
       <c r="I42" s="43"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="44"/>
       <c r="M42" s="44"/>
       <c r="N42" s="48"/>
       <c r="O42" s="48"/>
       <c r="P42" s="48"/>
       <c r="Q42" s="48"/>