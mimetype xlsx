--- v3 (2026-08-26)
+++ v4 (2026-11-01)
@@ -34,51 +34,51 @@
     <sheet name="Migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O15" i="3"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O16" i="2"/>
   <c r="O15"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O15" i="1"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="43">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -169,51 +169,54 @@
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>human</t>
   </si>
   <si>
     <t>Sarkan district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -240,50 +243,55 @@
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -391,51 +399,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -551,50 +559,59 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -875,51 +892,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EU43"/>
   <sheetViews>
     <sheetView topLeftCell="AT1" workbookViewId="0">
-      <selection activeCell="BL44" sqref="BL44"/>
+      <selection activeCell="BN48" sqref="BN48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="36" width="9.140625" style="4"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="41" max="47" width="9.140625" style="4"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="51" max="61" width="9.140625" style="4"/>
     <col min="63" max="151" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:151">
       <c r="A1" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
@@ -1904,52 +1921,56 @@
       </c>
       <c r="BH6" s="5">
         <v>76</v>
       </c>
       <c r="BI6" s="5">
         <v>104</v>
       </c>
       <c r="BJ6" s="5">
         <v>95</v>
       </c>
       <c r="BK6" s="5">
         <v>74</v>
       </c>
       <c r="BL6" s="5">
         <v>106</v>
       </c>
       <c r="BM6" s="5">
         <v>109</v>
       </c>
       <c r="BN6" s="5">
         <v>12</v>
       </c>
       <c r="BO6" s="5">
         <v>34</v>
       </c>
-      <c r="BP6" s="5"/>
-      <c r="BQ6" s="5"/>
+      <c r="BP6" s="62">
+        <v>8</v>
+      </c>
+      <c r="BQ6" s="62">
+        <v>14</v>
+      </c>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="6"/>
       <c r="BV6" s="6"/>
       <c r="BW6" s="6"/>
       <c r="BX6" s="6"/>
       <c r="BY6" s="6"/>
       <c r="BZ6" s="6"/>
       <c r="CA6" s="6"/>
       <c r="CB6" s="6"/>
       <c r="CC6" s="6"/>
       <c r="CD6" s="6"/>
       <c r="CE6" s="6"/>
       <c r="CF6" s="6"/>
       <c r="CG6" s="6"/>
       <c r="CH6" s="6"/>
       <c r="CI6" s="6"/>
       <c r="CJ6" s="6"/>
       <c r="CK6" s="6"/>
       <c r="CL6" s="6"/>
       <c r="CM6" s="6"/>
       <c r="CN6" s="6"/>
       <c r="CO6" s="6"/>
       <c r="CP6" s="6"/>
@@ -2167,52 +2188,56 @@
       </c>
       <c r="BH7" s="5">
         <v>62</v>
       </c>
       <c r="BI7" s="5">
         <v>70</v>
       </c>
       <c r="BJ7" s="5">
         <v>61</v>
       </c>
       <c r="BK7" s="5">
         <v>41</v>
       </c>
       <c r="BL7" s="5">
         <v>57</v>
       </c>
       <c r="BM7" s="5">
         <v>77</v>
       </c>
       <c r="BN7" s="5">
         <v>12</v>
       </c>
       <c r="BO7" s="5">
         <v>24</v>
       </c>
-      <c r="BP7" s="5"/>
-      <c r="BQ7" s="5"/>
+      <c r="BP7" s="62">
+        <v>4</v>
+      </c>
+      <c r="BQ7" s="62">
+        <v>4</v>
+      </c>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="6"/>
       <c r="BV7" s="6"/>
       <c r="BW7" s="6"/>
       <c r="BX7" s="6"/>
       <c r="BY7" s="6"/>
       <c r="BZ7" s="6"/>
       <c r="CA7" s="6"/>
       <c r="CB7" s="6"/>
       <c r="CC7" s="6"/>
       <c r="CD7" s="6"/>
       <c r="CE7" s="6"/>
       <c r="CF7" s="6"/>
       <c r="CG7" s="6"/>
       <c r="CH7" s="6"/>
       <c r="CI7" s="6"/>
       <c r="CJ7" s="6"/>
       <c r="CK7" s="6"/>
       <c r="CL7" s="6"/>
       <c r="CM7" s="6"/>
       <c r="CN7" s="6"/>
       <c r="CO7" s="6"/>
       <c r="CP7" s="6"/>
@@ -2430,52 +2455,56 @@
       </c>
       <c r="BH8" s="5">
         <v>5</v>
       </c>
       <c r="BI8" s="5">
         <v>6</v>
       </c>
       <c r="BJ8" s="5">
         <v>4</v>
       </c>
       <c r="BK8" s="5">
         <v>5</v>
       </c>
       <c r="BL8" s="5">
         <v>3</v>
       </c>
       <c r="BM8" s="5">
         <v>13</v>
       </c>
       <c r="BN8" s="5">
         <v>0</v>
       </c>
       <c r="BO8" s="5">
         <v>1</v>
       </c>
-      <c r="BP8" s="5"/>
-      <c r="BQ8" s="5"/>
+      <c r="BP8" s="62">
+        <v>3</v>
+      </c>
+      <c r="BQ8" s="62">
+        <v>6</v>
+      </c>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
       <c r="BU8" s="6"/>
       <c r="BV8" s="6"/>
       <c r="BW8" s="6"/>
       <c r="BX8" s="6"/>
       <c r="BY8" s="6"/>
       <c r="BZ8" s="6"/>
       <c r="CA8" s="6"/>
       <c r="CB8" s="6"/>
       <c r="CC8" s="6"/>
       <c r="CD8" s="6"/>
       <c r="CE8" s="6"/>
       <c r="CF8" s="6"/>
       <c r="CG8" s="6"/>
       <c r="CH8" s="6"/>
       <c r="CI8" s="6"/>
       <c r="CJ8" s="6"/>
       <c r="CK8" s="6"/>
       <c r="CL8" s="6"/>
       <c r="CM8" s="6"/>
       <c r="CN8" s="6"/>
       <c r="CO8" s="6"/>
       <c r="CP8" s="6"/>
@@ -2694,52 +2723,56 @@
       </c>
       <c r="BH9" s="5">
         <v>0</v>
       </c>
       <c r="BI9" s="5">
         <v>4</v>
       </c>
       <c r="BJ9" s="5">
         <v>11</v>
       </c>
       <c r="BK9" s="5">
         <v>0</v>
       </c>
       <c r="BL9" s="5">
         <v>6</v>
       </c>
       <c r="BM9" s="5">
         <v>1</v>
       </c>
       <c r="BN9" s="5">
         <v>0</v>
       </c>
       <c r="BO9" s="5">
         <v>2</v>
       </c>
-      <c r="BP9" s="5"/>
-      <c r="BQ9" s="5"/>
+      <c r="BP9" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="5">
+        <v>0</v>
+      </c>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
       <c r="BU9" s="6"/>
       <c r="BV9" s="6"/>
       <c r="BW9" s="6"/>
       <c r="BX9" s="6"/>
       <c r="BY9" s="6"/>
       <c r="BZ9" s="6"/>
       <c r="CA9" s="6"/>
       <c r="CB9" s="6"/>
       <c r="CC9" s="6"/>
       <c r="CD9" s="6"/>
       <c r="CE9" s="6"/>
       <c r="CF9" s="6"/>
       <c r="CG9" s="6"/>
       <c r="CH9" s="6"/>
       <c r="CI9" s="6"/>
       <c r="CJ9" s="6"/>
       <c r="CK9" s="6"/>
       <c r="CL9" s="6"/>
       <c r="CM9" s="6"/>
       <c r="CN9" s="6"/>
       <c r="CO9" s="6"/>
       <c r="CP9" s="6"/>
@@ -2958,52 +2991,56 @@
       </c>
       <c r="BH10" s="5">
         <v>0</v>
       </c>
       <c r="BI10" s="5">
         <v>3</v>
       </c>
       <c r="BJ10" s="5">
         <v>0</v>
       </c>
       <c r="BK10" s="5">
         <v>0</v>
       </c>
       <c r="BL10" s="5">
         <v>7</v>
       </c>
       <c r="BM10" s="5">
         <v>0</v>
       </c>
       <c r="BN10" s="5">
         <v>0</v>
       </c>
       <c r="BO10" s="5">
         <v>0</v>
       </c>
-      <c r="BP10" s="5"/>
-      <c r="BQ10" s="5"/>
+      <c r="BP10" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="5">
+        <v>0</v>
+      </c>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
       <c r="BU10" s="6"/>
       <c r="BV10" s="6"/>
       <c r="BW10" s="6"/>
       <c r="BX10" s="6"/>
       <c r="BY10" s="6"/>
       <c r="BZ10" s="6"/>
       <c r="CA10" s="6"/>
       <c r="CB10" s="6"/>
       <c r="CC10" s="6"/>
       <c r="CD10" s="6"/>
       <c r="CE10" s="6"/>
       <c r="CF10" s="6"/>
       <c r="CG10" s="6"/>
       <c r="CH10" s="6"/>
       <c r="CI10" s="6"/>
       <c r="CJ10" s="6"/>
       <c r="CK10" s="6"/>
       <c r="CL10" s="6"/>
       <c r="CM10" s="6"/>
       <c r="CN10" s="6"/>
       <c r="CO10" s="6"/>
       <c r="CP10" s="6"/>
@@ -3209,52 +3246,56 @@
       </c>
       <c r="BH11" s="5">
         <v>2</v>
       </c>
       <c r="BI11" s="5">
         <v>5</v>
       </c>
       <c r="BJ11" s="5">
         <v>5</v>
       </c>
       <c r="BK11" s="5">
         <v>11</v>
       </c>
       <c r="BL11" s="5">
         <v>12</v>
       </c>
       <c r="BM11" s="5">
         <v>5</v>
       </c>
       <c r="BN11" s="5">
         <v>0</v>
       </c>
       <c r="BO11" s="5">
         <v>1</v>
       </c>
-      <c r="BP11" s="5"/>
-      <c r="BQ11" s="5"/>
+      <c r="BP11" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="62">
+        <v>1</v>
+      </c>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5"/>
       <c r="BU11" s="6"/>
       <c r="BV11" s="6"/>
       <c r="BW11" s="6"/>
       <c r="BX11" s="6"/>
       <c r="BY11" s="6"/>
       <c r="BZ11" s="6"/>
       <c r="CA11" s="6"/>
       <c r="CB11" s="6"/>
       <c r="CC11" s="6"/>
       <c r="CD11" s="6"/>
       <c r="CE11" s="6"/>
       <c r="CF11" s="6"/>
       <c r="CG11" s="6"/>
       <c r="CH11" s="6"/>
       <c r="CI11" s="6"/>
       <c r="CJ11" s="6"/>
       <c r="CK11" s="6"/>
       <c r="CL11" s="6"/>
       <c r="CM11" s="6"/>
       <c r="CN11" s="6"/>
       <c r="CO11" s="6"/>
       <c r="CP11" s="6"/>
@@ -3473,52 +3514,56 @@
       </c>
       <c r="BH12" s="5">
         <v>0</v>
       </c>
       <c r="BI12" s="5">
         <v>0</v>
       </c>
       <c r="BJ12" s="5">
         <v>1</v>
       </c>
       <c r="BK12" s="5">
         <v>3</v>
       </c>
       <c r="BL12" s="5">
         <v>0</v>
       </c>
       <c r="BM12" s="5">
         <v>1</v>
       </c>
       <c r="BN12" s="5">
         <v>0</v>
       </c>
       <c r="BO12" s="5">
         <v>1</v>
       </c>
-      <c r="BP12" s="5"/>
-      <c r="BQ12" s="5"/>
+      <c r="BP12" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="5">
+        <v>0</v>
+      </c>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
       <c r="BU12" s="6"/>
       <c r="BV12" s="6"/>
       <c r="BW12" s="6"/>
       <c r="BX12" s="6"/>
       <c r="BY12" s="6"/>
       <c r="BZ12" s="6"/>
       <c r="CA12" s="6"/>
       <c r="CB12" s="6"/>
       <c r="CC12" s="6"/>
       <c r="CD12" s="6"/>
       <c r="CE12" s="6"/>
       <c r="CF12" s="6"/>
       <c r="CG12" s="6"/>
       <c r="CH12" s="6"/>
       <c r="CI12" s="6"/>
       <c r="CJ12" s="6"/>
       <c r="CK12" s="6"/>
       <c r="CL12" s="6"/>
       <c r="CM12" s="6"/>
       <c r="CN12" s="6"/>
       <c r="CO12" s="6"/>
       <c r="CP12" s="6"/>
@@ -3736,52 +3781,56 @@
       </c>
       <c r="BH13" s="5">
         <v>3</v>
       </c>
       <c r="BI13" s="5">
         <v>5</v>
       </c>
       <c r="BJ13" s="5">
         <v>10</v>
       </c>
       <c r="BK13" s="5">
         <v>1</v>
       </c>
       <c r="BL13" s="5">
         <v>12</v>
       </c>
       <c r="BM13" s="5">
         <v>3</v>
       </c>
       <c r="BN13" s="5">
         <v>0</v>
       </c>
       <c r="BO13" s="5">
         <v>5</v>
       </c>
-      <c r="BP13" s="5"/>
-      <c r="BQ13" s="5"/>
+      <c r="BP13" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="62">
+        <v>2</v>
+      </c>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="6"/>
       <c r="BV13" s="6"/>
       <c r="BW13" s="6"/>
       <c r="BX13" s="6"/>
       <c r="BY13" s="6"/>
       <c r="BZ13" s="6"/>
       <c r="CA13" s="6"/>
       <c r="CB13" s="6"/>
       <c r="CC13" s="6"/>
       <c r="CD13" s="6"/>
       <c r="CE13" s="6"/>
       <c r="CF13" s="6"/>
       <c r="CG13" s="6"/>
       <c r="CH13" s="6"/>
       <c r="CI13" s="6"/>
       <c r="CJ13" s="6"/>
       <c r="CK13" s="6"/>
       <c r="CL13" s="6"/>
       <c r="CM13" s="6"/>
       <c r="CN13" s="6"/>
       <c r="CO13" s="6"/>
       <c r="CP13" s="6"/>
@@ -3999,52 +4048,56 @@
       </c>
       <c r="BH14" s="5">
         <v>4</v>
       </c>
       <c r="BI14" s="5">
         <v>6</v>
       </c>
       <c r="BJ14" s="5">
         <v>1</v>
       </c>
       <c r="BK14" s="5">
         <v>11</v>
       </c>
       <c r="BL14" s="5">
         <v>7</v>
       </c>
       <c r="BM14" s="5">
         <v>4</v>
       </c>
       <c r="BN14" s="5">
         <v>0</v>
       </c>
       <c r="BO14" s="5">
         <v>0</v>
       </c>
-      <c r="BP14" s="5"/>
-      <c r="BQ14" s="5"/>
+      <c r="BP14" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ14" s="5">
+        <v>0</v>
+      </c>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="6"/>
       <c r="BV14" s="6"/>
       <c r="BW14" s="6"/>
       <c r="BX14" s="6"/>
       <c r="BY14" s="6"/>
       <c r="BZ14" s="6"/>
       <c r="CA14" s="6"/>
       <c r="CB14" s="6"/>
       <c r="CC14" s="6"/>
       <c r="CD14" s="6"/>
       <c r="CE14" s="6"/>
       <c r="CF14" s="6"/>
       <c r="CG14" s="6"/>
       <c r="CH14" s="6"/>
       <c r="CI14" s="6"/>
       <c r="CJ14" s="6"/>
       <c r="CK14" s="6"/>
       <c r="CL14" s="6"/>
       <c r="CM14" s="6"/>
       <c r="CN14" s="6"/>
       <c r="CO14" s="6"/>
       <c r="CP14" s="6"/>
@@ -4263,52 +4316,56 @@
       </c>
       <c r="BH15" s="5">
         <v>0</v>
       </c>
       <c r="BI15" s="5">
         <v>3</v>
       </c>
       <c r="BJ15" s="5">
         <v>1</v>
       </c>
       <c r="BK15" s="5">
         <v>1</v>
       </c>
       <c r="BL15" s="5">
         <v>2</v>
       </c>
       <c r="BM15" s="5">
         <v>5</v>
       </c>
       <c r="BN15" s="5">
         <v>0</v>
       </c>
       <c r="BO15" s="5">
         <v>0</v>
       </c>
-      <c r="BP15" s="5"/>
-      <c r="BQ15" s="5"/>
+      <c r="BP15" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="5">
+        <v>0</v>
+      </c>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
       <c r="BU15" s="6"/>
       <c r="BV15" s="6"/>
       <c r="BW15" s="6"/>
       <c r="BX15" s="6"/>
       <c r="BY15" s="6"/>
       <c r="BZ15" s="6"/>
       <c r="CA15" s="6"/>
       <c r="CB15" s="6"/>
       <c r="CC15" s="6"/>
       <c r="CD15" s="6"/>
       <c r="CE15" s="6"/>
       <c r="CF15" s="6"/>
       <c r="CG15" s="6"/>
       <c r="CH15" s="6"/>
       <c r="CI15" s="6"/>
       <c r="CJ15" s="6"/>
       <c r="CK15" s="6"/>
       <c r="CL15" s="6"/>
       <c r="CM15" s="6"/>
       <c r="CN15" s="6"/>
       <c r="CO15" s="6"/>
       <c r="CP15" s="6"/>
@@ -4526,52 +4583,56 @@
       </c>
       <c r="BH16" s="5">
         <v>0</v>
       </c>
       <c r="BI16" s="5">
         <v>2</v>
       </c>
       <c r="BJ16" s="5">
         <v>1</v>
       </c>
       <c r="BK16" s="5">
         <v>1</v>
       </c>
       <c r="BL16" s="5">
         <v>0</v>
       </c>
       <c r="BM16" s="5">
         <v>0</v>
       </c>
       <c r="BN16" s="5">
         <v>0</v>
       </c>
       <c r="BO16" s="5">
         <v>0</v>
       </c>
-      <c r="BP16" s="5"/>
-      <c r="BQ16" s="5"/>
+      <c r="BP16" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ16" s="62">
+        <v>1</v>
+      </c>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
       <c r="BU16" s="6"/>
       <c r="BV16" s="6"/>
       <c r="BW16" s="6"/>
       <c r="BX16" s="6"/>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="6"/>
       <c r="CA16" s="6"/>
       <c r="CB16" s="6"/>
       <c r="CC16" s="6"/>
       <c r="CD16" s="6"/>
       <c r="CE16" s="6"/>
       <c r="CF16" s="6"/>
       <c r="CG16" s="6"/>
       <c r="CH16" s="6"/>
       <c r="CI16" s="6"/>
       <c r="CJ16" s="6"/>
       <c r="CK16" s="6"/>
       <c r="CL16" s="6"/>
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="6"/>
@@ -4968,52 +5029,56 @@
       </c>
       <c r="BH18" s="5">
         <v>54</v>
       </c>
       <c r="BI18" s="5">
         <v>58</v>
       </c>
       <c r="BJ18" s="5">
         <v>48</v>
       </c>
       <c r="BK18" s="5">
         <v>39</v>
       </c>
       <c r="BL18" s="5">
         <v>58</v>
       </c>
       <c r="BM18" s="5">
         <v>79</v>
       </c>
       <c r="BN18" s="5">
         <v>8</v>
       </c>
       <c r="BO18" s="5">
         <v>20</v>
       </c>
-      <c r="BP18" s="5"/>
-      <c r="BQ18" s="5"/>
+      <c r="BP18" s="62">
+        <v>8</v>
+      </c>
+      <c r="BQ18" s="62">
+        <v>11</v>
+      </c>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
       <c r="BU18" s="6"/>
       <c r="BV18" s="6"/>
       <c r="BW18" s="6"/>
       <c r="BX18" s="6"/>
       <c r="BY18" s="6"/>
       <c r="BZ18" s="6"/>
       <c r="CA18" s="6"/>
       <c r="CB18" s="6"/>
       <c r="CC18" s="6"/>
       <c r="CD18" s="6"/>
       <c r="CE18" s="6"/>
       <c r="CF18" s="6"/>
       <c r="CG18" s="6"/>
       <c r="CH18" s="6"/>
       <c r="CI18" s="6"/>
       <c r="CJ18" s="6"/>
       <c r="CK18" s="6"/>
       <c r="CL18" s="6"/>
       <c r="CM18" s="6"/>
       <c r="CN18" s="6"/>
       <c r="CO18" s="6"/>
       <c r="CP18" s="6"/>
@@ -5231,52 +5296,56 @@
       </c>
       <c r="BH19" s="5">
         <v>46</v>
       </c>
       <c r="BI19" s="5">
         <v>45</v>
       </c>
       <c r="BJ19" s="5">
         <v>42</v>
       </c>
       <c r="BK19" s="5">
         <v>31</v>
       </c>
       <c r="BL19" s="5">
         <v>49</v>
       </c>
       <c r="BM19" s="5">
         <v>61</v>
       </c>
       <c r="BN19" s="5">
         <v>8</v>
       </c>
       <c r="BO19" s="5">
         <v>19</v>
       </c>
-      <c r="BP19" s="5"/>
-      <c r="BQ19" s="5"/>
+      <c r="BP19" s="62">
+        <v>4</v>
+      </c>
+      <c r="BQ19" s="62">
+        <v>4</v>
+      </c>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="6"/>
       <c r="BV19" s="6"/>
       <c r="BW19" s="6"/>
       <c r="BX19" s="6"/>
       <c r="BY19" s="6"/>
       <c r="BZ19" s="6"/>
       <c r="CA19" s="6"/>
       <c r="CB19" s="6"/>
       <c r="CC19" s="6"/>
       <c r="CD19" s="6"/>
       <c r="CE19" s="6"/>
       <c r="CF19" s="6"/>
       <c r="CG19" s="6"/>
       <c r="CH19" s="6"/>
       <c r="CI19" s="6"/>
       <c r="CJ19" s="6"/>
       <c r="CK19" s="6"/>
       <c r="CL19" s="6"/>
       <c r="CM19" s="6"/>
       <c r="CN19" s="6"/>
       <c r="CO19" s="6"/>
       <c r="CP19" s="6"/>
@@ -5494,52 +5563,56 @@
       </c>
       <c r="BH20" s="5">
         <v>5</v>
       </c>
       <c r="BI20" s="5">
         <v>6</v>
       </c>
       <c r="BJ20" s="5">
         <v>4</v>
       </c>
       <c r="BK20" s="5">
         <v>4</v>
       </c>
       <c r="BL20" s="5">
         <v>3</v>
       </c>
       <c r="BM20" s="5">
         <v>10</v>
       </c>
       <c r="BN20" s="5">
         <v>0</v>
       </c>
       <c r="BO20" s="5">
         <v>1</v>
       </c>
-      <c r="BP20" s="5"/>
-      <c r="BQ20" s="5"/>
+      <c r="BP20" s="62">
+        <v>3</v>
+      </c>
+      <c r="BQ20" s="62">
+        <v>6</v>
+      </c>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
       <c r="BU20" s="6"/>
       <c r="BV20" s="6"/>
       <c r="BW20" s="6"/>
       <c r="BX20" s="6"/>
       <c r="BY20" s="6"/>
       <c r="BZ20" s="6"/>
       <c r="CA20" s="6"/>
       <c r="CB20" s="6"/>
       <c r="CC20" s="6"/>
       <c r="CD20" s="6"/>
       <c r="CE20" s="6"/>
       <c r="CF20" s="6"/>
       <c r="CG20" s="6"/>
       <c r="CH20" s="6"/>
       <c r="CI20" s="6"/>
       <c r="CJ20" s="6"/>
       <c r="CK20" s="6"/>
       <c r="CL20" s="6"/>
       <c r="CM20" s="6"/>
       <c r="CN20" s="6"/>
       <c r="CO20" s="6"/>
       <c r="CP20" s="6"/>
@@ -5757,52 +5830,56 @@
       </c>
       <c r="BH21" s="5">
         <v>0</v>
       </c>
       <c r="BI21" s="5">
         <v>2</v>
       </c>
       <c r="BJ21" s="5">
         <v>0</v>
       </c>
       <c r="BK21" s="5">
         <v>0</v>
       </c>
       <c r="BL21" s="5">
         <v>2</v>
       </c>
       <c r="BM21" s="5">
         <v>0</v>
       </c>
       <c r="BN21" s="5">
         <v>0</v>
       </c>
       <c r="BO21" s="5">
         <v>0</v>
       </c>
-      <c r="BP21" s="5"/>
-      <c r="BQ21" s="5"/>
+      <c r="BP21" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="5">
+        <v>0</v>
+      </c>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5"/>
       <c r="BU21" s="6"/>
       <c r="BV21" s="6"/>
       <c r="BW21" s="6"/>
       <c r="BX21" s="6"/>
       <c r="BY21" s="6"/>
       <c r="BZ21" s="6"/>
       <c r="CA21" s="6"/>
       <c r="CB21" s="6"/>
       <c r="CC21" s="6"/>
       <c r="CD21" s="6"/>
       <c r="CE21" s="6"/>
       <c r="CF21" s="6"/>
       <c r="CG21" s="6"/>
       <c r="CH21" s="6"/>
       <c r="CI21" s="6"/>
       <c r="CJ21" s="6"/>
       <c r="CK21" s="6"/>
       <c r="CL21" s="6"/>
       <c r="CM21" s="6"/>
       <c r="CN21" s="6"/>
       <c r="CO21" s="6"/>
       <c r="CP21" s="6"/>
@@ -6020,52 +6097,56 @@
       </c>
       <c r="BH22" s="5">
         <v>3</v>
       </c>
       <c r="BI22" s="5">
         <v>1</v>
       </c>
       <c r="BJ22" s="5">
         <v>1</v>
       </c>
       <c r="BK22" s="5">
         <v>4</v>
       </c>
       <c r="BL22" s="5">
         <v>3</v>
       </c>
       <c r="BM22" s="5">
         <v>3</v>
       </c>
       <c r="BN22" s="5">
         <v>0</v>
       </c>
       <c r="BO22" s="5">
         <v>0</v>
       </c>
-      <c r="BP22" s="5"/>
-      <c r="BQ22" s="5"/>
+      <c r="BP22" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="5">
+        <v>0</v>
+      </c>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5"/>
       <c r="BU22" s="6"/>
       <c r="BV22" s="6"/>
       <c r="BW22" s="6"/>
       <c r="BX22" s="6"/>
       <c r="BY22" s="6"/>
       <c r="BZ22" s="6"/>
       <c r="CA22" s="6"/>
       <c r="CB22" s="6"/>
       <c r="CC22" s="6"/>
       <c r="CD22" s="6"/>
       <c r="CE22" s="6"/>
       <c r="CF22" s="6"/>
       <c r="CG22" s="6"/>
       <c r="CH22" s="6"/>
       <c r="CI22" s="6"/>
       <c r="CJ22" s="6"/>
       <c r="CK22" s="6"/>
       <c r="CL22" s="6"/>
       <c r="CM22" s="6"/>
       <c r="CN22" s="6"/>
       <c r="CO22" s="6"/>
       <c r="CP22" s="6"/>
@@ -6283,52 +6364,56 @@
       </c>
       <c r="BH23" s="5">
         <v>0</v>
       </c>
       <c r="BI23" s="5">
         <v>2</v>
       </c>
       <c r="BJ23" s="5">
         <v>0</v>
       </c>
       <c r="BK23" s="5">
         <v>0</v>
       </c>
       <c r="BL23" s="5">
         <v>1</v>
       </c>
       <c r="BM23" s="5">
         <v>5</v>
       </c>
       <c r="BN23" s="5">
         <v>0</v>
       </c>
       <c r="BO23" s="5">
         <v>0</v>
       </c>
-      <c r="BP23" s="5"/>
-      <c r="BQ23" s="5"/>
+      <c r="BP23" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="5">
+        <v>0</v>
+      </c>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5"/>
       <c r="BU23" s="6"/>
       <c r="BV23" s="6"/>
       <c r="BW23" s="6"/>
       <c r="BX23" s="6"/>
       <c r="BY23" s="6"/>
       <c r="BZ23" s="6"/>
       <c r="CA23" s="6"/>
       <c r="CB23" s="6"/>
       <c r="CC23" s="6"/>
       <c r="CD23" s="6"/>
       <c r="CE23" s="6"/>
       <c r="CF23" s="6"/>
       <c r="CG23" s="6"/>
       <c r="CH23" s="6"/>
       <c r="CI23" s="6"/>
       <c r="CJ23" s="6"/>
       <c r="CK23" s="6"/>
       <c r="CL23" s="6"/>
       <c r="CM23" s="6"/>
       <c r="CN23" s="6"/>
       <c r="CO23" s="6"/>
       <c r="CP23" s="6"/>
@@ -6534,52 +6619,56 @@
       </c>
       <c r="BH24" s="5">
         <v>0</v>
       </c>
       <c r="BI24" s="5">
         <v>2</v>
       </c>
       <c r="BJ24" s="5">
         <v>1</v>
       </c>
       <c r="BK24" s="5">
         <v>0</v>
       </c>
       <c r="BL24" s="5">
         <v>0</v>
       </c>
       <c r="BM24" s="5">
         <v>0</v>
       </c>
       <c r="BN24" s="5">
         <v>0</v>
       </c>
       <c r="BO24" s="5">
         <v>0</v>
       </c>
-      <c r="BP24" s="5"/>
-      <c r="BQ24" s="5"/>
+      <c r="BP24" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ24" s="62">
+        <v>1</v>
+      </c>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5"/>
       <c r="BU24" s="6"/>
       <c r="BV24" s="6"/>
       <c r="BW24" s="6"/>
       <c r="BX24" s="6"/>
       <c r="BY24" s="6"/>
       <c r="BZ24" s="6"/>
       <c r="CA24" s="6"/>
       <c r="CB24" s="6"/>
       <c r="CC24" s="6"/>
       <c r="CD24" s="6"/>
       <c r="CE24" s="6"/>
       <c r="CF24" s="6"/>
       <c r="CG24" s="6"/>
       <c r="CH24" s="6"/>
       <c r="CI24" s="6"/>
       <c r="CJ24" s="6"/>
       <c r="CK24" s="6"/>
       <c r="CL24" s="6"/>
       <c r="CM24" s="6"/>
       <c r="CN24" s="6"/>
       <c r="CO24" s="6"/>
       <c r="CP24" s="6"/>
@@ -6976,52 +7065,56 @@
       </c>
       <c r="BH26" s="26">
         <v>22</v>
       </c>
       <c r="BI26" s="26">
         <v>46</v>
       </c>
       <c r="BJ26" s="26">
         <v>47</v>
       </c>
       <c r="BK26" s="26">
         <v>35</v>
       </c>
       <c r="BL26" s="26">
         <v>48</v>
       </c>
       <c r="BM26" s="26">
         <v>30</v>
       </c>
       <c r="BN26" s="5">
         <v>4</v>
       </c>
       <c r="BO26" s="5">
         <v>14</v>
       </c>
-      <c r="BP26" s="5"/>
-      <c r="BQ26" s="26"/>
+      <c r="BP26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ26" s="63">
+        <v>3</v>
+      </c>
       <c r="BR26" s="26"/>
       <c r="BS26" s="26"/>
       <c r="BT26" s="26"/>
       <c r="BU26" s="6"/>
       <c r="BV26" s="6"/>
       <c r="BW26" s="6"/>
       <c r="BX26" s="6"/>
       <c r="BY26" s="6"/>
       <c r="BZ26" s="6"/>
       <c r="CA26" s="6"/>
       <c r="CB26" s="6"/>
       <c r="CC26" s="6"/>
       <c r="CD26" s="6"/>
       <c r="CE26" s="6"/>
       <c r="CF26" s="6"/>
       <c r="CG26" s="6"/>
       <c r="CH26" s="6"/>
       <c r="CI26" s="6"/>
       <c r="CJ26" s="6"/>
       <c r="CK26" s="6"/>
       <c r="CL26" s="6"/>
       <c r="CM26" s="6"/>
       <c r="CN26" s="6"/>
       <c r="CO26" s="6"/>
       <c r="CP26" s="6"/>
@@ -7239,52 +7332,56 @@
       </c>
       <c r="BH27" s="26">
         <v>16</v>
       </c>
       <c r="BI27" s="26">
         <v>25</v>
       </c>
       <c r="BJ27" s="26">
         <v>19</v>
       </c>
       <c r="BK27" s="26">
         <v>10</v>
       </c>
       <c r="BL27" s="26">
         <v>8</v>
       </c>
       <c r="BM27" s="26">
         <v>16</v>
       </c>
       <c r="BN27" s="5">
         <v>4</v>
       </c>
       <c r="BO27" s="5">
         <v>5</v>
       </c>
-      <c r="BP27" s="5"/>
-      <c r="BQ27" s="26"/>
+      <c r="BP27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="5">
+        <v>0</v>
+      </c>
       <c r="BR27" s="26"/>
       <c r="BS27" s="26"/>
       <c r="BT27" s="26"/>
       <c r="BU27" s="6"/>
       <c r="BV27" s="6"/>
       <c r="BW27" s="6"/>
       <c r="BX27" s="6"/>
       <c r="BY27" s="6"/>
       <c r="BZ27" s="6"/>
       <c r="CA27" s="6"/>
       <c r="CB27" s="6"/>
       <c r="CC27" s="6"/>
       <c r="CD27" s="6"/>
       <c r="CE27" s="6"/>
       <c r="CF27" s="6"/>
       <c r="CG27" s="6"/>
       <c r="CH27" s="6"/>
       <c r="CI27" s="6"/>
       <c r="CJ27" s="6"/>
       <c r="CK27" s="6"/>
       <c r="CL27" s="6"/>
       <c r="CM27" s="6"/>
       <c r="CN27" s="6"/>
       <c r="CO27" s="6"/>
       <c r="CP27" s="6"/>
@@ -7502,52 +7599,56 @@
       </c>
       <c r="BH28" s="26">
         <v>0</v>
       </c>
       <c r="BI28" s="26">
         <v>0</v>
       </c>
       <c r="BJ28" s="26">
         <v>0</v>
       </c>
       <c r="BK28" s="26">
         <v>1</v>
       </c>
       <c r="BL28" s="26">
         <v>0</v>
       </c>
       <c r="BM28" s="26">
         <v>3</v>
       </c>
       <c r="BN28" s="5">
         <v>0</v>
       </c>
       <c r="BO28" s="5">
         <v>0</v>
       </c>
-      <c r="BP28" s="5"/>
-      <c r="BQ28" s="26"/>
+      <c r="BP28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="5">
+        <v>0</v>
+      </c>
       <c r="BR28" s="26"/>
       <c r="BS28" s="26"/>
       <c r="BT28" s="26"/>
       <c r="BU28" s="6"/>
       <c r="BV28" s="6"/>
       <c r="BW28" s="6"/>
       <c r="BX28" s="6"/>
       <c r="BY28" s="6"/>
       <c r="BZ28" s="6"/>
       <c r="CA28" s="6"/>
       <c r="CB28" s="6"/>
       <c r="CC28" s="6"/>
       <c r="CD28" s="6"/>
       <c r="CE28" s="6"/>
       <c r="CF28" s="6"/>
       <c r="CG28" s="6"/>
       <c r="CH28" s="6"/>
       <c r="CI28" s="6"/>
       <c r="CJ28" s="6"/>
       <c r="CK28" s="6"/>
       <c r="CL28" s="6"/>
       <c r="CM28" s="6"/>
       <c r="CN28" s="6"/>
       <c r="CO28" s="6"/>
       <c r="CP28" s="6"/>
@@ -7765,52 +7866,56 @@
       </c>
       <c r="BH29" s="26">
         <v>0</v>
       </c>
       <c r="BI29" s="26">
         <v>4</v>
       </c>
       <c r="BJ29" s="26">
         <v>11</v>
       </c>
       <c r="BK29" s="26">
         <v>0</v>
       </c>
       <c r="BL29" s="26">
         <v>6</v>
       </c>
       <c r="BM29" s="26">
         <v>1</v>
       </c>
       <c r="BN29" s="5">
         <v>0</v>
       </c>
       <c r="BO29" s="5">
         <v>2</v>
       </c>
-      <c r="BP29" s="5"/>
-      <c r="BQ29" s="26"/>
+      <c r="BP29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="5">
+        <v>0</v>
+      </c>
       <c r="BR29" s="26"/>
       <c r="BS29" s="26"/>
       <c r="BT29" s="26"/>
       <c r="BU29" s="6"/>
       <c r="BV29" s="6"/>
       <c r="BW29" s="6"/>
       <c r="BX29" s="6"/>
       <c r="BY29" s="6"/>
       <c r="BZ29" s="6"/>
       <c r="CA29" s="6"/>
       <c r="CB29" s="6"/>
       <c r="CC29" s="6"/>
       <c r="CD29" s="6"/>
       <c r="CE29" s="6"/>
       <c r="CF29" s="6"/>
       <c r="CG29" s="6"/>
       <c r="CH29" s="6"/>
       <c r="CI29" s="6"/>
       <c r="CJ29" s="6"/>
       <c r="CK29" s="6"/>
       <c r="CL29" s="6"/>
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="6"/>
@@ -8028,52 +8133,56 @@
       </c>
       <c r="BH30" s="26">
         <v>0</v>
       </c>
       <c r="BI30" s="26">
         <v>1</v>
       </c>
       <c r="BJ30" s="26">
         <v>0</v>
       </c>
       <c r="BK30" s="26">
         <v>0</v>
       </c>
       <c r="BL30" s="26">
         <v>5</v>
       </c>
       <c r="BM30" s="26">
         <v>0</v>
       </c>
       <c r="BN30" s="5">
         <v>0</v>
       </c>
       <c r="BO30" s="5">
         <v>0</v>
       </c>
-      <c r="BP30" s="5"/>
-      <c r="BQ30" s="26"/>
+      <c r="BP30" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ30" s="5">
+        <v>0</v>
+      </c>
       <c r="BR30" s="26"/>
       <c r="BS30" s="26"/>
       <c r="BT30" s="26"/>
       <c r="BU30" s="6"/>
       <c r="BV30" s="6"/>
       <c r="BW30" s="6"/>
       <c r="BX30" s="6"/>
       <c r="BY30" s="6"/>
       <c r="BZ30" s="6"/>
       <c r="CA30" s="6"/>
       <c r="CB30" s="6"/>
       <c r="CC30" s="6"/>
       <c r="CD30" s="6"/>
       <c r="CE30" s="6"/>
       <c r="CF30" s="6"/>
       <c r="CG30" s="6"/>
       <c r="CH30" s="6"/>
       <c r="CI30" s="6"/>
       <c r="CJ30" s="6"/>
       <c r="CK30" s="6"/>
       <c r="CL30" s="6"/>
       <c r="CM30" s="6"/>
       <c r="CN30" s="6"/>
       <c r="CO30" s="6"/>
       <c r="CP30" s="6"/>
@@ -8291,52 +8400,56 @@
       </c>
       <c r="BH31" s="26">
         <v>2</v>
       </c>
       <c r="BI31" s="26">
         <v>5</v>
       </c>
       <c r="BJ31" s="26">
         <v>5</v>
       </c>
       <c r="BK31" s="26">
         <v>11</v>
       </c>
       <c r="BL31" s="26">
         <v>12</v>
       </c>
       <c r="BM31" s="26">
         <v>5</v>
       </c>
       <c r="BN31" s="5">
         <v>0</v>
       </c>
       <c r="BO31" s="5">
         <v>1</v>
       </c>
-      <c r="BP31" s="5"/>
-      <c r="BQ31" s="26"/>
+      <c r="BP31" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ31" s="63">
+        <v>1</v>
+      </c>
       <c r="BR31" s="26"/>
       <c r="BS31" s="26"/>
       <c r="BT31" s="26"/>
       <c r="BU31" s="6"/>
       <c r="BV31" s="6"/>
       <c r="BW31" s="6"/>
       <c r="BX31" s="6"/>
       <c r="BY31" s="6"/>
       <c r="BZ31" s="6"/>
       <c r="CA31" s="6"/>
       <c r="CB31" s="6"/>
       <c r="CC31" s="6"/>
       <c r="CD31" s="6"/>
       <c r="CE31" s="6"/>
       <c r="CF31" s="6"/>
       <c r="CG31" s="6"/>
       <c r="CH31" s="6"/>
       <c r="CI31" s="6"/>
       <c r="CJ31" s="6"/>
       <c r="CK31" s="6"/>
       <c r="CL31" s="6"/>
       <c r="CM31" s="6"/>
       <c r="CN31" s="6"/>
       <c r="CO31" s="6"/>
       <c r="CP31" s="6"/>
@@ -8554,52 +8667,56 @@
       </c>
       <c r="BH32" s="26">
         <v>0</v>
       </c>
       <c r="BI32" s="26">
         <v>0</v>
       </c>
       <c r="BJ32" s="26">
         <v>1</v>
       </c>
       <c r="BK32" s="26">
         <v>3</v>
       </c>
       <c r="BL32" s="26">
         <v>0</v>
       </c>
       <c r="BM32" s="26">
         <v>1</v>
       </c>
       <c r="BN32" s="5">
         <v>0</v>
       </c>
       <c r="BO32" s="5">
         <v>1</v>
       </c>
-      <c r="BP32" s="5"/>
-      <c r="BQ32" s="26"/>
+      <c r="BP32" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ32" s="5">
+        <v>0</v>
+      </c>
       <c r="BR32" s="26"/>
       <c r="BS32" s="26"/>
       <c r="BT32" s="26"/>
       <c r="BU32" s="6"/>
       <c r="BV32" s="6"/>
       <c r="BW32" s="6"/>
       <c r="BX32" s="6"/>
       <c r="BY32" s="6"/>
       <c r="BZ32" s="6"/>
       <c r="CA32" s="6"/>
       <c r="CB32" s="6"/>
       <c r="CC32" s="6"/>
       <c r="CD32" s="6"/>
       <c r="CE32" s="6"/>
       <c r="CF32" s="6"/>
       <c r="CG32" s="6"/>
       <c r="CH32" s="6"/>
       <c r="CI32" s="6"/>
       <c r="CJ32" s="6"/>
       <c r="CK32" s="6"/>
       <c r="CL32" s="6"/>
       <c r="CM32" s="6"/>
       <c r="CN32" s="6"/>
       <c r="CO32" s="6"/>
       <c r="CP32" s="6"/>
@@ -8817,52 +8934,56 @@
       </c>
       <c r="BH33" s="26">
         <v>3</v>
       </c>
       <c r="BI33" s="26">
         <v>5</v>
       </c>
       <c r="BJ33" s="26">
         <v>10</v>
       </c>
       <c r="BK33" s="26">
         <v>1</v>
       </c>
       <c r="BL33" s="26">
         <v>12</v>
       </c>
       <c r="BM33" s="26">
         <v>3</v>
       </c>
       <c r="BN33" s="5">
         <v>0</v>
       </c>
       <c r="BO33" s="5">
         <v>5</v>
       </c>
-      <c r="BP33" s="5"/>
-      <c r="BQ33" s="26"/>
+      <c r="BP33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="63">
+        <v>2</v>
+      </c>
       <c r="BR33" s="26"/>
       <c r="BS33" s="26"/>
       <c r="BT33" s="26"/>
       <c r="BU33" s="6"/>
       <c r="BV33" s="6"/>
       <c r="BW33" s="6"/>
       <c r="BX33" s="6"/>
       <c r="BY33" s="6"/>
       <c r="BZ33" s="6"/>
       <c r="CA33" s="6"/>
       <c r="CB33" s="6"/>
       <c r="CC33" s="6"/>
       <c r="CD33" s="6"/>
       <c r="CE33" s="6"/>
       <c r="CF33" s="6"/>
       <c r="CG33" s="6"/>
       <c r="CH33" s="6"/>
       <c r="CI33" s="6"/>
       <c r="CJ33" s="6"/>
       <c r="CK33" s="6"/>
       <c r="CL33" s="6"/>
       <c r="CM33" s="6"/>
       <c r="CN33" s="6"/>
       <c r="CO33" s="6"/>
       <c r="CP33" s="6"/>
@@ -9068,52 +9189,56 @@
       </c>
       <c r="BH34" s="26">
         <v>1</v>
       </c>
       <c r="BI34" s="26">
         <v>5</v>
       </c>
       <c r="BJ34" s="26">
         <v>0</v>
       </c>
       <c r="BK34" s="26">
         <v>7</v>
       </c>
       <c r="BL34" s="26">
         <v>4</v>
       </c>
       <c r="BM34" s="26">
         <v>1</v>
       </c>
       <c r="BN34" s="5">
         <v>0</v>
       </c>
       <c r="BO34" s="5">
         <v>0</v>
       </c>
-      <c r="BP34" s="5"/>
-      <c r="BQ34" s="26"/>
+      <c r="BP34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>0</v>
+      </c>
       <c r="BR34" s="26"/>
       <c r="BS34" s="26"/>
       <c r="BT34" s="26"/>
       <c r="BU34" s="6"/>
       <c r="BV34" s="6"/>
       <c r="BW34" s="6"/>
       <c r="BX34" s="6"/>
       <c r="BY34" s="6"/>
       <c r="BZ34" s="6"/>
       <c r="CA34" s="6"/>
       <c r="CB34" s="6"/>
       <c r="CC34" s="6"/>
       <c r="CD34" s="6"/>
       <c r="CE34" s="6"/>
       <c r="CF34" s="6"/>
       <c r="CG34" s="6"/>
       <c r="CH34" s="6"/>
       <c r="CI34" s="6"/>
       <c r="CJ34" s="6"/>
       <c r="CK34" s="6"/>
       <c r="CL34" s="6"/>
       <c r="CM34" s="6"/>
       <c r="CN34" s="6"/>
       <c r="CO34" s="6"/>
       <c r="CP34" s="6"/>
@@ -9331,52 +9456,56 @@
       </c>
       <c r="BH35" s="26">
         <v>0</v>
       </c>
       <c r="BI35" s="26">
         <v>1</v>
       </c>
       <c r="BJ35" s="26">
         <v>1</v>
       </c>
       <c r="BK35" s="26">
         <v>1</v>
       </c>
       <c r="BL35" s="26">
         <v>1</v>
       </c>
       <c r="BM35" s="26">
         <v>0</v>
       </c>
       <c r="BN35" s="26">
         <v>0</v>
       </c>
       <c r="BO35" s="26">
         <v>0</v>
       </c>
-      <c r="BP35" s="5"/>
-      <c r="BQ35" s="26"/>
+      <c r="BP35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>0</v>
+      </c>
       <c r="BR35" s="26"/>
       <c r="BS35" s="26"/>
       <c r="BT35" s="26"/>
       <c r="BU35" s="6"/>
       <c r="BV35" s="6"/>
       <c r="BW35" s="6"/>
       <c r="BX35" s="6"/>
       <c r="BY35" s="6"/>
       <c r="BZ35" s="6"/>
       <c r="CA35" s="6"/>
       <c r="CB35" s="6"/>
       <c r="CC35" s="6"/>
       <c r="CD35" s="6"/>
       <c r="CE35" s="6"/>
       <c r="CF35" s="6"/>
       <c r="CG35" s="6"/>
       <c r="CH35" s="6"/>
       <c r="CI35" s="6"/>
       <c r="CJ35" s="6"/>
       <c r="CK35" s="6"/>
       <c r="CL35" s="6"/>
       <c r="CM35" s="6"/>
       <c r="CN35" s="6"/>
       <c r="CO35" s="6"/>
       <c r="CP35" s="6"/>
@@ -9594,52 +9723,56 @@
       </c>
       <c r="BH36" s="7">
         <v>0</v>
       </c>
       <c r="BI36" s="7">
         <v>0</v>
       </c>
       <c r="BJ36" s="7">
         <v>0</v>
       </c>
       <c r="BK36" s="7">
         <v>1</v>
       </c>
       <c r="BL36" s="7">
         <v>0</v>
       </c>
       <c r="BM36" s="7">
         <v>0</v>
       </c>
       <c r="BN36" s="7">
         <v>0</v>
       </c>
       <c r="BO36" s="7">
         <v>0</v>
       </c>
-      <c r="BP36" s="7"/>
-      <c r="BQ36" s="7"/>
+      <c r="BP36" s="7">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="7">
+        <v>0</v>
+      </c>
       <c r="BR36" s="7"/>
       <c r="BS36" s="7"/>
       <c r="BT36" s="7"/>
       <c r="BU36" s="6"/>
       <c r="BV36" s="6"/>
       <c r="BW36" s="6"/>
       <c r="BX36" s="6"/>
       <c r="BY36" s="6"/>
       <c r="BZ36" s="6"/>
       <c r="CA36" s="6"/>
       <c r="CB36" s="6"/>
       <c r="CC36" s="6"/>
       <c r="CD36" s="6"/>
       <c r="CE36" s="6"/>
       <c r="CF36" s="6"/>
       <c r="CG36" s="6"/>
       <c r="CH36" s="6"/>
       <c r="CI36" s="6"/>
       <c r="CJ36" s="6"/>
       <c r="CK36" s="6"/>
       <c r="CL36" s="6"/>
       <c r="CM36" s="6"/>
       <c r="CN36" s="6"/>
       <c r="CO36" s="6"/>
       <c r="CP36" s="6"/>
@@ -10523,51 +10656,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BT22" sqref="BT22"/>
+      <selection activeCell="BP43" sqref="BP43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="48" max="48" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73">
       <c r="A1" s="59" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
@@ -11232,52 +11365,56 @@
       </c>
       <c r="BH6" s="5">
         <v>8</v>
       </c>
       <c r="BI6" s="5">
         <v>9</v>
       </c>
       <c r="BJ6" s="5">
         <v>2</v>
       </c>
       <c r="BK6" s="5">
         <v>4</v>
       </c>
       <c r="BL6" s="5">
         <v>4</v>
       </c>
       <c r="BM6" s="5">
         <v>20</v>
       </c>
       <c r="BN6" s="5">
         <v>11</v>
       </c>
       <c r="BO6" s="5">
         <v>9</v>
       </c>
-      <c r="BP6" s="5"/>
-      <c r="BQ6" s="5"/>
+      <c r="BP6" s="62">
+        <v>9</v>
+      </c>
+      <c r="BQ6" s="62">
+        <v>3</v>
+      </c>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
     </row>
     <row r="7" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="22"/>
       <c r="I7" s="21"/>
       <c r="J7" s="23"/>
       <c r="K7" s="25"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="5">
         <v>10</v>
       </c>
       <c r="O7" s="5">
         <v>8</v>
@@ -11416,52 +11553,56 @@
       </c>
       <c r="BH7" s="5">
         <v>5</v>
       </c>
       <c r="BI7" s="5">
         <v>8</v>
       </c>
       <c r="BJ7" s="5">
         <v>2</v>
       </c>
       <c r="BK7" s="5">
         <v>4</v>
       </c>
       <c r="BL7" s="5">
         <v>1</v>
       </c>
       <c r="BM7" s="5">
         <v>13</v>
       </c>
       <c r="BN7" s="5">
         <v>6</v>
       </c>
       <c r="BO7" s="5">
         <v>5</v>
       </c>
-      <c r="BP7" s="5"/>
-      <c r="BQ7" s="5"/>
+      <c r="BP7" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ7" s="62">
+        <v>3</v>
+      </c>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
     </row>
     <row r="8" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
       <c r="I8" s="21"/>
       <c r="J8" s="23"/>
       <c r="K8" s="25"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="5">
         <v>3</v>
       </c>
       <c r="O8" s="5">
         <v>10</v>
@@ -11600,52 +11741,56 @@
       </c>
       <c r="BH8" s="5">
         <v>0</v>
       </c>
       <c r="BI8" s="5">
         <v>0</v>
       </c>
       <c r="BJ8" s="5">
         <v>0</v>
       </c>
       <c r="BK8" s="5">
         <v>0</v>
       </c>
       <c r="BL8" s="5">
         <v>0</v>
       </c>
       <c r="BM8" s="5">
         <v>4</v>
       </c>
       <c r="BN8" s="5">
         <v>1</v>
       </c>
       <c r="BO8" s="5">
         <v>0</v>
       </c>
-      <c r="BP8" s="5"/>
-      <c r="BQ8" s="5"/>
+      <c r="BP8" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ8" s="64" t="s">
+        <v>12</v>
+      </c>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
     </row>
     <row r="9" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="22"/>
       <c r="I9" s="21"/>
       <c r="J9" s="23"/>
       <c r="K9" s="25"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
       <c r="N9" s="5">
         <v>0</v>
       </c>
       <c r="O9" s="5">
         <f t="shared" ref="O9:O16" si="0">P9-N9</f>
@@ -11785,52 +11930,56 @@
       </c>
       <c r="BH9" s="5">
         <v>0</v>
       </c>
       <c r="BI9" s="5">
         <v>0</v>
       </c>
       <c r="BJ9" s="5">
         <v>0</v>
       </c>
       <c r="BK9" s="5">
         <v>0</v>
       </c>
       <c r="BL9" s="5">
         <v>0</v>
       </c>
       <c r="BM9" s="5">
         <v>0</v>
       </c>
       <c r="BN9" s="5">
         <v>0</v>
       </c>
       <c r="BO9" s="5">
         <v>0</v>
       </c>
-      <c r="BP9" s="5"/>
-      <c r="BQ9" s="5"/>
+      <c r="BP9" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="5">
+        <v>0</v>
+      </c>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
     </row>
     <row r="10" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="22"/>
       <c r="I10" s="21"/>
       <c r="J10" s="23"/>
       <c r="K10" s="25"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="5">
         <v>0</v>
       </c>
       <c r="O10" s="5">
         <f t="shared" si="0"/>
@@ -11970,52 +12119,56 @@
       </c>
       <c r="BH10" s="5">
         <v>0</v>
       </c>
       <c r="BI10" s="5">
         <v>0</v>
       </c>
       <c r="BJ10" s="5">
         <v>0</v>
       </c>
       <c r="BK10" s="5">
         <v>0</v>
       </c>
       <c r="BL10" s="5">
         <v>0</v>
       </c>
       <c r="BM10" s="5">
         <v>0</v>
       </c>
       <c r="BN10" s="5">
         <v>0</v>
       </c>
       <c r="BO10" s="5">
         <v>0</v>
       </c>
-      <c r="BP10" s="5"/>
-      <c r="BQ10" s="5"/>
+      <c r="BP10" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="5">
+        <v>0</v>
+      </c>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
     </row>
     <row r="11" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="22"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="25"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="5">
         <v>3</v>
       </c>
       <c r="O11" s="5">
         <v>5</v>
@@ -12154,52 +12307,56 @@
       </c>
       <c r="BH11" s="5">
         <v>0</v>
       </c>
       <c r="BI11" s="5">
         <v>1</v>
       </c>
       <c r="BJ11" s="5">
         <v>0</v>
       </c>
       <c r="BK11" s="5">
         <v>0</v>
       </c>
       <c r="BL11" s="5">
         <v>0</v>
       </c>
       <c r="BM11" s="5">
         <v>0</v>
       </c>
       <c r="BN11" s="5">
         <v>0</v>
       </c>
       <c r="BO11" s="5">
         <v>1</v>
       </c>
-      <c r="BP11" s="5"/>
-      <c r="BQ11" s="5"/>
+      <c r="BP11" s="62">
+        <v>5</v>
+      </c>
+      <c r="BQ11" s="5">
+        <v>0</v>
+      </c>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5"/>
     </row>
     <row r="12" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="22"/>
       <c r="I12" s="21"/>
       <c r="J12" s="23"/>
       <c r="K12" s="25"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="5">
         <v>0</v>
       </c>
       <c r="O12" s="5">
         <f t="shared" si="0"/>
@@ -12339,52 +12496,56 @@
       </c>
       <c r="BH12" s="5">
         <v>0</v>
       </c>
       <c r="BI12" s="5">
         <v>0</v>
       </c>
       <c r="BJ12" s="5">
         <v>0</v>
       </c>
       <c r="BK12" s="5">
         <v>0</v>
       </c>
       <c r="BL12" s="5">
         <v>1</v>
       </c>
       <c r="BM12" s="5">
         <v>0</v>
       </c>
       <c r="BN12" s="5">
         <v>0</v>
       </c>
       <c r="BO12" s="5">
         <v>0</v>
       </c>
-      <c r="BP12" s="5"/>
-      <c r="BQ12" s="5"/>
+      <c r="BP12" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ12" s="5">
+        <v>0</v>
+      </c>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
     </row>
     <row r="13" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="22"/>
       <c r="I13" s="21"/>
       <c r="J13" s="23"/>
       <c r="K13" s="25"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="5">
         <v>2</v>
       </c>
       <c r="O13" s="5">
         <v>1</v>
@@ -12523,52 +12684,56 @@
       </c>
       <c r="BH13" s="5">
         <v>0</v>
       </c>
       <c r="BI13" s="5">
         <v>0</v>
       </c>
       <c r="BJ13" s="5">
         <v>0</v>
       </c>
       <c r="BK13" s="5">
         <v>0</v>
       </c>
       <c r="BL13" s="5">
         <v>0</v>
       </c>
       <c r="BM13" s="5">
         <v>1</v>
       </c>
       <c r="BN13" s="5">
         <v>0</v>
       </c>
       <c r="BO13" s="5">
         <v>0</v>
       </c>
-      <c r="BP13" s="5"/>
-      <c r="BQ13" s="5"/>
+      <c r="BP13" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="5">
+        <v>0</v>
+      </c>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
     </row>
     <row r="14" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="5">
         <v>6</v>
       </c>
       <c r="O14" s="5">
         <v>5</v>
@@ -12707,52 +12872,56 @@
       </c>
       <c r="BH14" s="5">
         <v>0</v>
       </c>
       <c r="BI14" s="5">
         <v>0</v>
       </c>
       <c r="BJ14" s="5">
         <v>0</v>
       </c>
       <c r="BK14" s="5">
         <v>0</v>
       </c>
       <c r="BL14" s="5">
         <v>2</v>
       </c>
       <c r="BM14" s="5">
         <v>0</v>
       </c>
       <c r="BN14" s="5">
         <v>0</v>
       </c>
       <c r="BO14" s="5">
         <v>3</v>
       </c>
-      <c r="BP14" s="5"/>
-      <c r="BQ14" s="5"/>
+      <c r="BP14" s="62">
+        <v>2</v>
+      </c>
+      <c r="BQ14" s="5">
+        <v>0</v>
+      </c>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
     </row>
     <row r="15" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="22"/>
       <c r="I15" s="21"/>
       <c r="J15" s="23"/>
       <c r="K15" s="25"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="5">
         <v>0</v>
       </c>
       <c r="O15" s="5">
         <f t="shared" si="0"/>
@@ -12892,52 +13061,56 @@
       </c>
       <c r="BH15" s="5">
         <v>3</v>
       </c>
       <c r="BI15" s="5">
         <v>0</v>
       </c>
       <c r="BJ15" s="5">
         <v>0</v>
       </c>
       <c r="BK15" s="5">
         <v>0</v>
       </c>
       <c r="BL15" s="5">
         <v>0</v>
       </c>
       <c r="BM15" s="5">
         <v>0</v>
       </c>
       <c r="BN15" s="5">
         <v>0</v>
       </c>
       <c r="BO15" s="5">
         <v>0</v>
       </c>
-      <c r="BP15" s="5"/>
-      <c r="BQ15" s="5"/>
+      <c r="BP15" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="5">
+        <v>0</v>
+      </c>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
     </row>
     <row r="16" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="22"/>
       <c r="I16" s="21"/>
       <c r="J16" s="23"/>
       <c r="K16" s="25"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="5">
         <v>0</v>
       </c>
       <c r="O16" s="5">
         <f t="shared" si="0"/>
@@ -13077,52 +13250,56 @@
       </c>
       <c r="BH16" s="5">
         <v>0</v>
       </c>
       <c r="BI16" s="5">
         <v>0</v>
       </c>
       <c r="BJ16" s="5">
         <v>0</v>
       </c>
       <c r="BK16" s="5">
         <v>0</v>
       </c>
       <c r="BL16" s="5">
         <v>0</v>
       </c>
       <c r="BM16" s="5">
         <v>2</v>
       </c>
       <c r="BN16" s="5">
         <v>4</v>
       </c>
       <c r="BO16" s="5">
         <v>0</v>
       </c>
-      <c r="BP16" s="5"/>
-      <c r="BQ16" s="5"/>
+      <c r="BP16" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="5">
+        <v>0</v>
+      </c>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
     </row>
     <row r="17" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A17" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="51"/>
       <c r="C17" s="51"/>
       <c r="D17" s="51"/>
       <c r="E17" s="51"/>
       <c r="F17" s="51"/>
       <c r="G17" s="51"/>
       <c r="H17" s="51"/>
       <c r="I17" s="51"/>
       <c r="J17" s="51"/>
       <c r="K17" s="51"/>
       <c r="L17" s="51"/>
       <c r="M17" s="51"/>
       <c r="N17" s="51"/>
       <c r="O17" s="51"/>
       <c r="P17" s="51"/>
       <c r="Q17" s="51"/>
       <c r="R17" s="51"/>
@@ -13362,52 +13539,56 @@
       </c>
       <c r="BH18" s="5">
         <v>8</v>
       </c>
       <c r="BI18" s="5">
         <v>8</v>
       </c>
       <c r="BJ18" s="5">
         <v>2</v>
       </c>
       <c r="BK18" s="5">
         <v>4</v>
       </c>
       <c r="BL18" s="5">
         <v>1</v>
       </c>
       <c r="BM18" s="5">
         <v>16</v>
       </c>
       <c r="BN18" s="5">
         <v>11</v>
       </c>
       <c r="BO18" s="5">
         <v>7</v>
       </c>
-      <c r="BP18" s="5"/>
-      <c r="BQ18" s="5"/>
+      <c r="BP18" s="62">
+        <v>2</v>
+      </c>
+      <c r="BQ18" s="5">
+        <v>0</v>
+      </c>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
     </row>
     <row r="19" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A19" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="27"/>
       <c r="I19" s="21"/>
       <c r="J19" s="23"/>
       <c r="K19" s="25"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="19">
         <v>10</v>
       </c>
       <c r="O19" s="19">
         <v>7</v>
@@ -13546,52 +13727,56 @@
       </c>
       <c r="BH19" s="5">
         <v>5</v>
       </c>
       <c r="BI19" s="5">
         <v>8</v>
       </c>
       <c r="BJ19" s="5">
         <v>2</v>
       </c>
       <c r="BK19" s="5">
         <v>4</v>
       </c>
       <c r="BL19" s="5">
         <v>1</v>
       </c>
       <c r="BM19" s="5">
         <v>10</v>
       </c>
       <c r="BN19" s="5">
         <v>6</v>
       </c>
       <c r="BO19" s="5">
         <v>4</v>
       </c>
-      <c r="BP19" s="5"/>
-      <c r="BQ19" s="5"/>
+      <c r="BP19" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ19" s="5">
+        <v>0</v>
+      </c>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
     </row>
     <row r="20" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A20" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="27"/>
       <c r="I20" s="21"/>
       <c r="J20" s="23"/>
       <c r="K20" s="25"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="19">
         <v>3</v>
       </c>
       <c r="O20" s="19">
         <v>10</v>
@@ -13730,52 +13915,56 @@
       </c>
       <c r="BH20" s="5">
         <v>0</v>
       </c>
       <c r="BI20" s="5">
         <v>0</v>
       </c>
       <c r="BJ20" s="5">
         <v>0</v>
       </c>
       <c r="BK20" s="5">
         <v>0</v>
       </c>
       <c r="BL20" s="5">
         <v>0</v>
       </c>
       <c r="BM20" s="5">
         <v>4</v>
       </c>
       <c r="BN20" s="5">
         <v>1</v>
       </c>
       <c r="BO20" s="5">
         <v>0</v>
       </c>
-      <c r="BP20" s="5"/>
-      <c r="BQ20" s="5"/>
+      <c r="BP20" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ20" s="5">
+        <v>0</v>
+      </c>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
     </row>
     <row r="21" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="27"/>
       <c r="I21" s="21"/>
       <c r="J21" s="23"/>
       <c r="K21" s="25"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="19">
         <v>0</v>
       </c>
       <c r="O21" s="19">
         <v>0</v>
@@ -13914,52 +14103,56 @@
       </c>
       <c r="BH21" s="5">
         <v>0</v>
       </c>
       <c r="BI21" s="5">
         <v>0</v>
       </c>
       <c r="BJ21" s="5">
         <v>0</v>
       </c>
       <c r="BK21" s="5">
         <v>0</v>
       </c>
       <c r="BL21" s="5">
         <v>0</v>
       </c>
       <c r="BM21" s="5">
         <v>0</v>
       </c>
       <c r="BN21" s="5">
         <v>0</v>
       </c>
       <c r="BO21" s="5">
         <v>0</v>
       </c>
-      <c r="BP21" s="5"/>
-      <c r="BQ21" s="5"/>
+      <c r="BP21" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="5">
+        <v>0</v>
+      </c>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5"/>
     </row>
     <row r="22" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="27"/>
       <c r="I22" s="21"/>
       <c r="J22" s="23"/>
       <c r="K22" s="25"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="19">
         <v>6</v>
       </c>
       <c r="O22" s="19">
         <v>5</v>
@@ -14098,52 +14291,56 @@
       </c>
       <c r="BH22" s="5">
         <v>0</v>
       </c>
       <c r="BI22" s="5">
         <v>0</v>
       </c>
       <c r="BJ22" s="5">
         <v>0</v>
       </c>
       <c r="BK22" s="5">
         <v>0</v>
       </c>
       <c r="BL22" s="5">
         <v>0</v>
       </c>
       <c r="BM22" s="5">
         <v>0</v>
       </c>
       <c r="BN22" s="5">
         <v>0</v>
       </c>
       <c r="BO22" s="5">
         <v>3</v>
       </c>
-      <c r="BP22" s="5"/>
-      <c r="BQ22" s="5"/>
+      <c r="BP22" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ22" s="5">
+        <v>0</v>
+      </c>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5"/>
     </row>
     <row r="23" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="27"/>
       <c r="I23" s="21"/>
       <c r="J23" s="23"/>
       <c r="K23" s="25"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="19">
         <v>0</v>
       </c>
       <c r="O23" s="19">
         <v>0</v>
@@ -14282,52 +14479,56 @@
       </c>
       <c r="BH23" s="5">
         <v>3</v>
       </c>
       <c r="BI23" s="5">
         <v>0</v>
       </c>
       <c r="BJ23" s="5">
         <v>0</v>
       </c>
       <c r="BK23" s="5">
         <v>0</v>
       </c>
       <c r="BL23" s="5">
         <v>0</v>
       </c>
       <c r="BM23" s="5">
         <v>0</v>
       </c>
       <c r="BN23" s="5">
         <v>0</v>
       </c>
       <c r="BO23" s="5">
         <v>0</v>
       </c>
-      <c r="BP23" s="5"/>
-      <c r="BQ23" s="5"/>
+      <c r="BP23" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="5">
+        <v>0</v>
+      </c>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5"/>
     </row>
     <row r="24" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="27"/>
       <c r="I24" s="21"/>
       <c r="J24" s="23"/>
       <c r="K24" s="25"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="19">
         <v>0</v>
       </c>
       <c r="O24" s="19">
         <v>0</v>
@@ -14466,52 +14667,56 @@
       </c>
       <c r="BH24" s="5">
         <v>0</v>
       </c>
       <c r="BI24" s="5">
         <v>0</v>
       </c>
       <c r="BJ24" s="5">
         <v>0</v>
       </c>
       <c r="BK24" s="5">
         <v>0</v>
       </c>
       <c r="BL24" s="5">
         <v>0</v>
       </c>
       <c r="BM24" s="5">
         <v>2</v>
       </c>
       <c r="BN24" s="5">
         <v>4</v>
       </c>
       <c r="BO24" s="5">
         <v>0</v>
       </c>
-      <c r="BP24" s="5"/>
-      <c r="BQ24" s="5"/>
+      <c r="BP24" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ24" s="5">
+        <v>0</v>
+      </c>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5"/>
     </row>
     <row r="25" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A25" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="52"/>
       <c r="Q25" s="52"/>
       <c r="R25" s="52"/>
@@ -14751,52 +14956,56 @@
       </c>
       <c r="BH26" s="26">
         <v>0</v>
       </c>
       <c r="BI26" s="26">
         <v>1</v>
       </c>
       <c r="BJ26" s="26">
         <v>0</v>
       </c>
       <c r="BK26" s="26">
         <v>0</v>
       </c>
       <c r="BL26" s="26">
         <v>3</v>
       </c>
       <c r="BM26" s="26">
         <v>4</v>
       </c>
       <c r="BN26" s="5">
         <v>0</v>
       </c>
       <c r="BO26" s="5">
         <v>2</v>
       </c>
-      <c r="BP26" s="5"/>
-      <c r="BQ26" s="26"/>
+      <c r="BP26" s="62">
+        <v>7</v>
+      </c>
+      <c r="BQ26" s="63">
+        <v>3</v>
+      </c>
       <c r="BR26" s="26"/>
       <c r="BS26" s="26"/>
       <c r="BT26" s="26"/>
     </row>
     <row r="27" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A27" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="23"/>
       <c r="I27" s="21"/>
       <c r="J27" s="23"/>
       <c r="K27" s="22"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="19">
         <v>0</v>
       </c>
       <c r="O27" s="19">
         <v>1</v>
@@ -14935,52 +15144,56 @@
       </c>
       <c r="BH27" s="26">
         <v>0</v>
       </c>
       <c r="BI27" s="26">
         <v>0</v>
       </c>
       <c r="BJ27" s="26">
         <v>0</v>
       </c>
       <c r="BK27" s="26">
         <v>0</v>
       </c>
       <c r="BL27" s="26">
         <v>0</v>
       </c>
       <c r="BM27" s="26">
         <v>3</v>
       </c>
       <c r="BN27" s="5">
         <v>0</v>
       </c>
       <c r="BO27" s="5">
         <v>1</v>
       </c>
-      <c r="BP27" s="5"/>
-      <c r="BQ27" s="26"/>
+      <c r="BP27" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="63">
+        <v>3</v>
+      </c>
       <c r="BR27" s="26"/>
       <c r="BS27" s="26"/>
       <c r="BT27" s="26"/>
     </row>
     <row r="28" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A28" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="23"/>
       <c r="I28" s="21"/>
       <c r="J28" s="23"/>
       <c r="K28" s="22"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="19">
         <v>0</v>
       </c>
       <c r="O28" s="19">
         <v>0</v>
@@ -15119,52 +15332,56 @@
       </c>
       <c r="BH28" s="26">
         <v>0</v>
       </c>
       <c r="BI28" s="26">
         <v>0</v>
       </c>
       <c r="BJ28" s="26">
         <v>0</v>
       </c>
       <c r="BK28" s="26">
         <v>0</v>
       </c>
       <c r="BL28" s="26">
         <v>0</v>
       </c>
       <c r="BM28" s="26">
         <v>0</v>
       </c>
       <c r="BN28" s="5">
         <v>0</v>
       </c>
       <c r="BO28" s="5">
         <v>0</v>
       </c>
-      <c r="BP28" s="5"/>
-      <c r="BQ28" s="26"/>
+      <c r="BP28" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="26">
+        <v>0</v>
+      </c>
       <c r="BR28" s="26"/>
       <c r="BS28" s="26"/>
       <c r="BT28" s="26"/>
     </row>
     <row r="29" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A29" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="23"/>
       <c r="I29" s="21"/>
       <c r="J29" s="23"/>
       <c r="K29" s="22"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="19">
         <v>0</v>
       </c>
       <c r="O29" s="19">
         <v>0</v>
@@ -15303,52 +15520,56 @@
       </c>
       <c r="BH29" s="26">
         <v>0</v>
       </c>
       <c r="BI29" s="26">
         <v>0</v>
       </c>
       <c r="BJ29" s="26">
         <v>0</v>
       </c>
       <c r="BK29" s="26">
         <v>0</v>
       </c>
       <c r="BL29" s="26">
         <v>0</v>
       </c>
       <c r="BM29" s="26">
         <v>0</v>
       </c>
       <c r="BN29" s="5">
         <v>0</v>
       </c>
       <c r="BO29" s="5">
         <v>0</v>
       </c>
-      <c r="BP29" s="5"/>
-      <c r="BQ29" s="26"/>
+      <c r="BP29" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="26">
+        <v>0</v>
+      </c>
       <c r="BR29" s="26"/>
       <c r="BS29" s="26"/>
       <c r="BT29" s="26"/>
     </row>
     <row r="30" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A30" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="23"/>
       <c r="I30" s="21"/>
       <c r="J30" s="23"/>
       <c r="K30" s="22"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>0</v>
@@ -15487,52 +15708,56 @@
       </c>
       <c r="BH30" s="26">
         <v>0</v>
       </c>
       <c r="BI30" s="26">
         <v>0</v>
       </c>
       <c r="BJ30" s="26">
         <v>0</v>
       </c>
       <c r="BK30" s="26">
         <v>0</v>
       </c>
       <c r="BL30" s="26">
         <v>0</v>
       </c>
       <c r="BM30" s="26">
         <v>0</v>
       </c>
       <c r="BN30" s="5">
         <v>0</v>
       </c>
       <c r="BO30" s="5">
         <v>0</v>
       </c>
-      <c r="BP30" s="5"/>
-      <c r="BQ30" s="26"/>
+      <c r="BP30" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ30" s="26">
+        <v>0</v>
+      </c>
       <c r="BR30" s="26"/>
       <c r="BS30" s="26"/>
       <c r="BT30" s="26"/>
     </row>
     <row r="31" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="17"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="23"/>
       <c r="I31" s="21"/>
       <c r="J31" s="23"/>
       <c r="K31" s="22"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="19">
         <v>3</v>
       </c>
       <c r="O31" s="19">
         <v>5</v>
@@ -15671,52 +15896,56 @@
       </c>
       <c r="BH31" s="26">
         <v>0</v>
       </c>
       <c r="BI31" s="26">
         <v>1</v>
       </c>
       <c r="BJ31" s="26">
         <v>0</v>
       </c>
       <c r="BK31" s="26">
         <v>0</v>
       </c>
       <c r="BL31" s="26">
         <v>0</v>
       </c>
       <c r="BM31" s="26">
         <v>0</v>
       </c>
       <c r="BN31" s="5">
         <v>0</v>
       </c>
       <c r="BO31" s="5">
         <v>1</v>
       </c>
-      <c r="BP31" s="5"/>
-      <c r="BQ31" s="26"/>
+      <c r="BP31" s="62">
+        <v>5</v>
+      </c>
+      <c r="BQ31" s="26">
+        <v>0</v>
+      </c>
       <c r="BR31" s="26"/>
       <c r="BS31" s="26"/>
       <c r="BT31" s="26"/>
     </row>
     <row r="32" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A32" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="23"/>
       <c r="I32" s="21"/>
       <c r="J32" s="23"/>
       <c r="K32" s="22"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="19">
         <v>2</v>
       </c>
       <c r="O32" s="19">
         <v>0</v>
@@ -15855,52 +16084,56 @@
       </c>
       <c r="BH32" s="26">
         <v>0</v>
       </c>
       <c r="BI32" s="26">
         <v>0</v>
       </c>
       <c r="BJ32" s="26">
         <v>0</v>
       </c>
       <c r="BK32" s="26">
         <v>0</v>
       </c>
       <c r="BL32" s="26">
         <v>1</v>
       </c>
       <c r="BM32" s="26">
         <v>0</v>
       </c>
       <c r="BN32" s="5">
         <v>0</v>
       </c>
       <c r="BO32" s="5">
         <v>0</v>
       </c>
-      <c r="BP32" s="5"/>
-      <c r="BQ32" s="26"/>
+      <c r="BP32" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ32" s="26">
+        <v>0</v>
+      </c>
       <c r="BR32" s="26"/>
       <c r="BS32" s="26"/>
       <c r="BT32" s="26"/>
     </row>
     <row r="33" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="23"/>
       <c r="I33" s="21"/>
       <c r="J33" s="23"/>
       <c r="K33" s="22"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="19">
         <v>0</v>
       </c>
       <c r="O33" s="19">
         <v>1</v>
@@ -16039,52 +16272,56 @@
       </c>
       <c r="BH33" s="26">
         <v>0</v>
       </c>
       <c r="BI33" s="26">
         <v>0</v>
       </c>
       <c r="BJ33" s="26">
         <v>0</v>
       </c>
       <c r="BK33" s="26">
         <v>0</v>
       </c>
       <c r="BL33" s="26">
         <v>0</v>
       </c>
       <c r="BM33" s="26">
         <v>1</v>
       </c>
       <c r="BN33" s="5">
         <v>0</v>
       </c>
       <c r="BO33" s="5">
         <v>0</v>
       </c>
-      <c r="BP33" s="5"/>
-      <c r="BQ33" s="26"/>
+      <c r="BP33" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="26">
+        <v>0</v>
+      </c>
       <c r="BR33" s="26"/>
       <c r="BS33" s="26"/>
       <c r="BT33" s="26"/>
     </row>
     <row r="34" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="A34" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="19">
         <v>0</v>
       </c>
       <c r="O34" s="19">
         <v>0</v>
@@ -16223,52 +16460,56 @@
       </c>
       <c r="BH34" s="26">
         <v>0</v>
       </c>
       <c r="BI34" s="26">
         <v>0</v>
       </c>
       <c r="BJ34" s="26">
         <v>0</v>
       </c>
       <c r="BK34" s="26">
         <v>0</v>
       </c>
       <c r="BL34" s="26">
         <v>2</v>
       </c>
       <c r="BM34" s="26">
         <v>0</v>
       </c>
       <c r="BN34" s="5">
         <v>0</v>
       </c>
       <c r="BO34" s="5">
         <v>0</v>
       </c>
-      <c r="BP34" s="5"/>
-      <c r="BQ34" s="26"/>
+      <c r="BP34" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>0</v>
+      </c>
       <c r="BR34" s="26"/>
       <c r="BS34" s="26"/>
       <c r="BT34" s="26"/>
     </row>
     <row r="35" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="A35" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="19">
         <v>0</v>
       </c>
       <c r="O35" s="19">
         <v>0</v>
@@ -16407,52 +16648,56 @@
       </c>
       <c r="BH35" s="26">
         <v>0</v>
       </c>
       <c r="BI35" s="26">
         <v>0</v>
       </c>
       <c r="BJ35" s="26">
         <v>0</v>
       </c>
       <c r="BK35" s="26">
         <v>0</v>
       </c>
       <c r="BL35" s="26">
         <v>0</v>
       </c>
       <c r="BM35" s="26">
         <v>0</v>
       </c>
       <c r="BN35" s="5">
         <v>0</v>
       </c>
       <c r="BO35" s="5">
         <v>0</v>
       </c>
-      <c r="BP35" s="5"/>
-      <c r="BQ35" s="26"/>
+      <c r="BP35" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>0</v>
+      </c>
       <c r="BR35" s="26"/>
       <c r="BS35" s="26"/>
       <c r="BT35" s="26"/>
     </row>
     <row r="36" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="31"/>
       <c r="I36" s="30"/>
       <c r="J36" s="31"/>
       <c r="K36" s="32"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="29">
         <v>0</v>
       </c>
       <c r="O36" s="29">
         <v>0</v>
@@ -16591,52 +16836,56 @@
       </c>
       <c r="BH36" s="7">
         <v>0</v>
       </c>
       <c r="BI36" s="7">
         <v>0</v>
       </c>
       <c r="BJ36" s="7">
         <v>0</v>
       </c>
       <c r="BK36" s="7">
         <v>0</v>
       </c>
       <c r="BL36" s="7">
         <v>0</v>
       </c>
       <c r="BM36" s="7">
         <v>0</v>
       </c>
       <c r="BN36" s="7">
         <v>0</v>
       </c>
       <c r="BO36" s="7">
         <v>0</v>
       </c>
-      <c r="BP36" s="7"/>
-      <c r="BQ36" s="7"/>
+      <c r="BP36" s="7">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="7">
+        <v>0</v>
+      </c>
       <c r="BR36" s="7"/>
       <c r="BS36" s="7"/>
       <c r="BT36" s="7"/>
     </row>
     <row r="37" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
       <c r="Z37" s="37"/>
       <c r="AL37" s="37"/>
       <c r="AV37" s="37"/>
     </row>
     <row r="38" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="Z38" s="37"/>
       <c r="AL38" s="37"/>
       <c r="AV38" s="37"/>
     </row>
     <row r="39" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="Z39" s="37"/>
       <c r="AL39" s="37"/>
       <c r="AV39" s="37"/>
     </row>
     <row r="40" spans="1:72" s="24" customFormat="1" ht="11.25">
       <c r="Z40" s="37"/>
       <c r="AL40" s="37"/>
       <c r="AV40" s="37"/>
     </row>
@@ -16666,51 +16915,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="BA1" workbookViewId="0">
-      <selection activeCell="BT24" sqref="BT24"/>
+      <selection activeCell="BY34" sqref="BY34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="50" max="50" width="9.140625" style="2"/>
     <col min="62" max="62" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="24" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
@@ -17369,52 +17618,56 @@
       </c>
       <c r="BH6" s="5">
         <v>68</v>
       </c>
       <c r="BI6" s="5">
         <v>95</v>
       </c>
       <c r="BJ6" s="5">
         <v>93</v>
       </c>
       <c r="BK6" s="5">
         <v>70</v>
       </c>
       <c r="BL6" s="5">
         <v>102</v>
       </c>
       <c r="BM6" s="5">
         <v>89</v>
       </c>
       <c r="BN6" s="5">
         <v>1</v>
       </c>
       <c r="BO6" s="5">
         <v>25</v>
       </c>
-      <c r="BP6" s="5"/>
-      <c r="BQ6" s="5"/>
+      <c r="BP6" s="62">
+        <v>-1</v>
+      </c>
+      <c r="BQ6" s="62">
+        <v>11</v>
+      </c>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
     </row>
     <row r="7" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="27"/>
       <c r="I7" s="21"/>
       <c r="J7" s="23"/>
       <c r="K7" s="25"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="5">
         <v>-10</v>
       </c>
       <c r="O7" s="5">
@@ -17554,52 +17807,56 @@
       </c>
       <c r="BH7" s="5">
         <v>57</v>
       </c>
       <c r="BI7" s="5">
         <v>62</v>
       </c>
       <c r="BJ7" s="5">
         <v>59</v>
       </c>
       <c r="BK7" s="5">
         <v>37</v>
       </c>
       <c r="BL7" s="5">
         <v>56</v>
       </c>
       <c r="BM7" s="5">
         <v>64</v>
       </c>
       <c r="BN7" s="5">
         <v>6</v>
       </c>
       <c r="BO7" s="5">
         <v>19</v>
       </c>
-      <c r="BP7" s="5"/>
-      <c r="BQ7" s="5"/>
+      <c r="BP7" s="62">
+        <v>3</v>
+      </c>
+      <c r="BQ7" s="62">
+        <v>1</v>
+      </c>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
     </row>
     <row r="8" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="27"/>
       <c r="I8" s="21"/>
       <c r="J8" s="23"/>
       <c r="K8" s="25"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="5">
         <v>0</v>
       </c>
       <c r="O8" s="5">
@@ -17739,52 +17996,56 @@
       </c>
       <c r="BH8" s="5">
         <v>5</v>
       </c>
       <c r="BI8" s="5">
         <v>6</v>
       </c>
       <c r="BJ8" s="5">
         <v>4</v>
       </c>
       <c r="BK8" s="5">
         <v>5</v>
       </c>
       <c r="BL8" s="5">
         <v>3</v>
       </c>
       <c r="BM8" s="5">
         <v>9</v>
       </c>
       <c r="BN8" s="5">
         <v>-1</v>
       </c>
       <c r="BO8" s="5">
         <v>1</v>
       </c>
-      <c r="BP8" s="5"/>
-      <c r="BQ8" s="5"/>
+      <c r="BP8" s="62">
+        <v>3</v>
+      </c>
+      <c r="BQ8" s="62">
+        <v>6</v>
+      </c>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
       <c r="BU8" s="5"/>
     </row>
     <row r="9" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="27"/>
       <c r="I9" s="21"/>
       <c r="J9" s="23"/>
       <c r="K9" s="25"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
       <c r="N9" s="5">
         <v>0</v>
       </c>
       <c r="O9" s="5">
@@ -17925,52 +18186,56 @@
       </c>
       <c r="BH9" s="5">
         <v>0</v>
       </c>
       <c r="BI9" s="5">
         <v>4</v>
       </c>
       <c r="BJ9" s="5">
         <v>11</v>
       </c>
       <c r="BK9" s="5">
         <v>0</v>
       </c>
       <c r="BL9" s="5">
         <v>6</v>
       </c>
       <c r="BM9" s="5">
         <v>1</v>
       </c>
       <c r="BN9" s="5">
         <v>0</v>
       </c>
       <c r="BO9" s="5">
         <v>2</v>
       </c>
-      <c r="BP9" s="5"/>
-      <c r="BQ9" s="5"/>
+      <c r="BP9" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="5">
+        <v>0</v>
+      </c>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
       <c r="BU9" s="5"/>
     </row>
     <row r="10" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="27"/>
       <c r="I10" s="21"/>
       <c r="J10" s="23"/>
       <c r="K10" s="25"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="5">
         <v>0</v>
       </c>
       <c r="O10" s="5">
@@ -18111,52 +18376,56 @@
       </c>
       <c r="BH10" s="5">
         <v>0</v>
       </c>
       <c r="BI10" s="5">
         <v>3</v>
       </c>
       <c r="BJ10" s="5">
         <v>0</v>
       </c>
       <c r="BK10" s="5">
         <v>0</v>
       </c>
       <c r="BL10" s="5">
         <v>7</v>
       </c>
       <c r="BM10" s="5">
         <v>0</v>
       </c>
       <c r="BN10" s="5">
         <v>0</v>
       </c>
       <c r="BO10" s="5">
         <v>0</v>
       </c>
-      <c r="BP10" s="5"/>
-      <c r="BQ10" s="5"/>
+      <c r="BP10" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="5">
+        <v>0</v>
+      </c>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
       <c r="BU10" s="5"/>
     </row>
     <row r="11" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="27"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="25"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="5">
         <v>-1</v>
       </c>
       <c r="O11" s="5">
@@ -18296,52 +18565,56 @@
       </c>
       <c r="BH11" s="5">
         <v>2</v>
       </c>
       <c r="BI11" s="5">
         <v>4</v>
       </c>
       <c r="BJ11" s="5">
         <v>5</v>
       </c>
       <c r="BK11" s="5">
         <v>11</v>
       </c>
       <c r="BL11" s="5">
         <v>12</v>
       </c>
       <c r="BM11" s="5">
         <v>5</v>
       </c>
       <c r="BN11" s="5">
         <v>0</v>
       </c>
       <c r="BO11" s="5">
         <v>0</v>
       </c>
-      <c r="BP11" s="5"/>
-      <c r="BQ11" s="5"/>
+      <c r="BP11" s="62">
+        <v>-5</v>
+      </c>
+      <c r="BQ11" s="62">
+        <v>1</v>
+      </c>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5"/>
       <c r="BU11" s="5"/>
     </row>
     <row r="12" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="27"/>
       <c r="I12" s="21"/>
       <c r="J12" s="23"/>
       <c r="K12" s="25"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="5">
         <v>0</v>
       </c>
       <c r="O12" s="5">
@@ -18482,52 +18755,56 @@
       </c>
       <c r="BH12" s="5">
         <v>0</v>
       </c>
       <c r="BI12" s="5">
         <v>0</v>
       </c>
       <c r="BJ12" s="5">
         <v>1</v>
       </c>
       <c r="BK12" s="5">
         <v>3</v>
       </c>
       <c r="BL12" s="5">
         <v>-1</v>
       </c>
       <c r="BM12" s="5">
         <v>1</v>
       </c>
       <c r="BN12" s="5">
         <v>0</v>
       </c>
       <c r="BO12" s="5">
         <v>1</v>
       </c>
-      <c r="BP12" s="5"/>
-      <c r="BQ12" s="5"/>
+      <c r="BP12" s="62">
+        <v>-1</v>
+      </c>
+      <c r="BQ12" s="5">
+        <v>0</v>
+      </c>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
       <c r="BU12" s="5"/>
     </row>
     <row r="13" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="27"/>
       <c r="I13" s="21"/>
       <c r="J13" s="23"/>
       <c r="K13" s="25"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="5">
         <v>-1</v>
       </c>
       <c r="O13" s="5">
@@ -18667,52 +18944,56 @@
       </c>
       <c r="BH13" s="5">
         <v>3</v>
       </c>
       <c r="BI13" s="5">
         <v>5</v>
       </c>
       <c r="BJ13" s="5">
         <v>10</v>
       </c>
       <c r="BK13" s="5">
         <v>1</v>
       </c>
       <c r="BL13" s="5">
         <v>12</v>
       </c>
       <c r="BM13" s="5">
         <v>2</v>
       </c>
       <c r="BN13" s="5">
         <v>0</v>
       </c>
       <c r="BO13" s="5">
         <v>5</v>
       </c>
-      <c r="BP13" s="5"/>
-      <c r="BQ13" s="5"/>
+      <c r="BP13" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="62">
+        <v>2</v>
+      </c>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="5"/>
     </row>
     <row r="14" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="5">
         <v>-6</v>
       </c>
       <c r="O14" s="5">
@@ -18852,52 +19133,56 @@
       </c>
       <c r="BH14" s="5">
         <v>4</v>
       </c>
       <c r="BI14" s="5">
         <v>6</v>
       </c>
       <c r="BJ14" s="5">
         <v>1</v>
       </c>
       <c r="BK14" s="5">
         <v>11</v>
       </c>
       <c r="BL14" s="5">
         <v>5</v>
       </c>
       <c r="BM14" s="5">
         <v>4</v>
       </c>
       <c r="BN14" s="5">
         <v>0</v>
       </c>
       <c r="BO14" s="5">
         <v>-3</v>
       </c>
-      <c r="BP14" s="5"/>
-      <c r="BQ14" s="5"/>
+      <c r="BP14" s="62">
+        <v>-2</v>
+      </c>
+      <c r="BQ14" s="5">
+        <v>0</v>
+      </c>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="5"/>
     </row>
     <row r="15" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="27"/>
       <c r="I15" s="21"/>
       <c r="J15" s="23"/>
       <c r="K15" s="25"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="5">
         <v>0</v>
       </c>
       <c r="O15" s="5">
@@ -19038,52 +19323,56 @@
       </c>
       <c r="BH15" s="5">
         <v>-3</v>
       </c>
       <c r="BI15" s="5">
         <v>3</v>
       </c>
       <c r="BJ15" s="5">
         <v>1</v>
       </c>
       <c r="BK15" s="5">
         <v>1</v>
       </c>
       <c r="BL15" s="5">
         <v>2</v>
       </c>
       <c r="BM15" s="5">
         <v>5</v>
       </c>
       <c r="BN15" s="5">
         <v>0</v>
       </c>
       <c r="BO15" s="5">
         <v>0</v>
       </c>
-      <c r="BP15" s="5"/>
-      <c r="BQ15" s="5"/>
+      <c r="BP15" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="5">
+        <v>0</v>
+      </c>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
       <c r="BU15" s="5"/>
     </row>
     <row r="16" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="27"/>
       <c r="I16" s="21"/>
       <c r="J16" s="23"/>
       <c r="K16" s="25"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="5">
         <v>0</v>
       </c>
       <c r="O16" s="5">
@@ -19223,52 +19512,56 @@
       </c>
       <c r="BH16" s="5">
         <v>0</v>
       </c>
       <c r="BI16" s="5">
         <v>2</v>
       </c>
       <c r="BJ16" s="5">
         <v>1</v>
       </c>
       <c r="BK16" s="5">
         <v>1</v>
       </c>
       <c r="BL16" s="5">
         <v>0</v>
       </c>
       <c r="BM16" s="5">
         <v>-2</v>
       </c>
       <c r="BN16" s="5">
         <v>-4</v>
       </c>
       <c r="BO16" s="5">
         <v>0</v>
       </c>
-      <c r="BP16" s="5"/>
-      <c r="BQ16" s="5"/>
+      <c r="BP16" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ16" s="62">
+        <v>1</v>
+      </c>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
       <c r="BU16" s="5"/>
     </row>
     <row r="17" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A17" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="51"/>
       <c r="C17" s="51"/>
       <c r="D17" s="51"/>
       <c r="E17" s="51"/>
       <c r="F17" s="51"/>
       <c r="G17" s="51"/>
       <c r="H17" s="51"/>
       <c r="I17" s="51"/>
       <c r="J17" s="51"/>
       <c r="K17" s="51"/>
       <c r="L17" s="51"/>
       <c r="M17" s="51"/>
       <c r="N17" s="51"/>
       <c r="O17" s="51"/>
       <c r="P17" s="51"/>
       <c r="Q17" s="51"/>
@@ -19509,52 +19802,56 @@
       </c>
       <c r="BH18" s="5">
         <v>46</v>
       </c>
       <c r="BI18" s="5">
         <v>50</v>
       </c>
       <c r="BJ18" s="5">
         <v>46</v>
       </c>
       <c r="BK18" s="5">
         <v>35</v>
       </c>
       <c r="BL18" s="5">
         <v>57</v>
       </c>
       <c r="BM18" s="5">
         <v>63</v>
       </c>
       <c r="BN18" s="5">
         <v>-3</v>
       </c>
       <c r="BO18" s="5">
         <v>13</v>
       </c>
-      <c r="BP18" s="5"/>
-      <c r="BQ18" s="5"/>
+      <c r="BP18" s="62">
+        <v>6</v>
+      </c>
+      <c r="BQ18" s="62">
+        <v>11</v>
+      </c>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
       <c r="BU18" s="5"/>
     </row>
     <row r="19" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A19" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="27"/>
       <c r="I19" s="21"/>
       <c r="J19" s="23"/>
       <c r="K19" s="25"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="5">
         <v>-10</v>
       </c>
       <c r="O19" s="5">
@@ -19694,52 +19991,56 @@
       </c>
       <c r="BH19" s="5">
         <v>41</v>
       </c>
       <c r="BI19" s="5">
         <v>37</v>
       </c>
       <c r="BJ19" s="5">
         <v>40</v>
       </c>
       <c r="BK19" s="5">
         <v>27</v>
       </c>
       <c r="BL19" s="5">
         <v>48</v>
       </c>
       <c r="BM19" s="5">
         <v>51</v>
       </c>
       <c r="BN19" s="5">
         <v>2</v>
       </c>
       <c r="BO19" s="5">
         <v>15</v>
       </c>
-      <c r="BP19" s="5"/>
-      <c r="BQ19" s="5"/>
+      <c r="BP19" s="62">
+        <v>3</v>
+      </c>
+      <c r="BQ19" s="62">
+        <v>4</v>
+      </c>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
     </row>
     <row r="20" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A20" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="27"/>
       <c r="I20" s="21"/>
       <c r="J20" s="23"/>
       <c r="K20" s="25"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="5">
         <v>0</v>
       </c>
       <c r="O20" s="5">
@@ -19879,52 +20180,56 @@
       </c>
       <c r="BH20" s="5">
         <v>5</v>
       </c>
       <c r="BI20" s="5">
         <v>6</v>
       </c>
       <c r="BJ20" s="5">
         <v>4</v>
       </c>
       <c r="BK20" s="5">
         <v>4</v>
       </c>
       <c r="BL20" s="5">
         <v>3</v>
       </c>
       <c r="BM20" s="5">
         <v>6</v>
       </c>
       <c r="BN20" s="5">
         <v>-1</v>
       </c>
       <c r="BO20" s="5">
         <v>1</v>
       </c>
-      <c r="BP20" s="5"/>
-      <c r="BQ20" s="5"/>
+      <c r="BP20" s="62">
+        <v>3</v>
+      </c>
+      <c r="BQ20" s="62">
+        <v>6</v>
+      </c>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
       <c r="BU20" s="5"/>
     </row>
     <row r="21" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="27"/>
       <c r="I21" s="21"/>
       <c r="J21" s="23"/>
       <c r="K21" s="25"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="5">
         <v>0</v>
       </c>
       <c r="O21" s="5">
@@ -20064,52 +20369,56 @@
       </c>
       <c r="BH21" s="5">
         <v>0</v>
       </c>
       <c r="BI21" s="5">
         <v>2</v>
       </c>
       <c r="BJ21" s="5">
         <v>0</v>
       </c>
       <c r="BK21" s="5">
         <v>0</v>
       </c>
       <c r="BL21" s="5">
         <v>2</v>
       </c>
       <c r="BM21" s="5">
         <v>0</v>
       </c>
       <c r="BN21" s="5">
         <v>0</v>
       </c>
       <c r="BO21" s="5">
         <v>0</v>
       </c>
-      <c r="BP21" s="5"/>
-      <c r="BQ21" s="5"/>
+      <c r="BP21" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="5">
+        <v>0</v>
+      </c>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5"/>
       <c r="BU21" s="5"/>
     </row>
     <row r="22" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="27"/>
       <c r="I22" s="21"/>
       <c r="J22" s="23"/>
       <c r="K22" s="25"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="5">
         <v>-6</v>
       </c>
       <c r="O22" s="5">
@@ -20249,52 +20558,56 @@
       </c>
       <c r="BH22" s="5">
         <v>3</v>
       </c>
       <c r="BI22" s="5">
         <v>1</v>
       </c>
       <c r="BJ22" s="5">
         <v>1</v>
       </c>
       <c r="BK22" s="5">
         <v>4</v>
       </c>
       <c r="BL22" s="5">
         <v>3</v>
       </c>
       <c r="BM22" s="5">
         <v>3</v>
       </c>
       <c r="BN22" s="5">
         <v>0</v>
       </c>
       <c r="BO22" s="5">
         <v>-3</v>
       </c>
-      <c r="BP22" s="5"/>
-      <c r="BQ22" s="5"/>
+      <c r="BP22" s="62">
+        <v>-1</v>
+      </c>
+      <c r="BQ22" s="5">
+        <v>0</v>
+      </c>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5"/>
       <c r="BU22" s="5"/>
     </row>
     <row r="23" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="27"/>
       <c r="I23" s="21"/>
       <c r="J23" s="23"/>
       <c r="K23" s="25"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="5">
         <v>0</v>
       </c>
       <c r="O23" s="5">
@@ -20434,52 +20747,56 @@
       </c>
       <c r="BH23" s="5">
         <v>-3</v>
       </c>
       <c r="BI23" s="5">
         <v>2</v>
       </c>
       <c r="BJ23" s="5">
         <v>0</v>
       </c>
       <c r="BK23" s="5">
         <v>0</v>
       </c>
       <c r="BL23" s="5">
         <v>1</v>
       </c>
       <c r="BM23" s="5">
         <v>5</v>
       </c>
       <c r="BN23" s="5">
         <v>0</v>
       </c>
       <c r="BO23" s="5">
         <v>0</v>
       </c>
-      <c r="BP23" s="5"/>
-      <c r="BQ23" s="5"/>
+      <c r="BP23" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="5">
+        <v>0</v>
+      </c>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5"/>
       <c r="BU23" s="5"/>
     </row>
     <row r="24" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="27"/>
       <c r="I24" s="21"/>
       <c r="J24" s="23"/>
       <c r="K24" s="25"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="5">
         <v>0</v>
       </c>
       <c r="O24" s="5">
@@ -20619,52 +20936,56 @@
       </c>
       <c r="BH24" s="5">
         <v>0</v>
       </c>
       <c r="BI24" s="5">
         <v>2</v>
       </c>
       <c r="BJ24" s="5">
         <v>1</v>
       </c>
       <c r="BK24" s="5">
         <v>0</v>
       </c>
       <c r="BL24" s="5">
         <v>0</v>
       </c>
       <c r="BM24" s="5">
         <v>-2</v>
       </c>
       <c r="BN24" s="5">
         <v>-4</v>
       </c>
       <c r="BO24" s="5">
         <v>0</v>
       </c>
-      <c r="BP24" s="5"/>
-      <c r="BQ24" s="5"/>
+      <c r="BP24" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ24" s="62">
+        <v>1</v>
+      </c>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5"/>
       <c r="BU24" s="5"/>
     </row>
     <row r="25" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A25" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="52"/>
       <c r="Q25" s="52"/>
@@ -20905,52 +21226,56 @@
       </c>
       <c r="BH26" s="26">
         <v>22</v>
       </c>
       <c r="BI26" s="26">
         <v>45</v>
       </c>
       <c r="BJ26" s="26">
         <v>47</v>
       </c>
       <c r="BK26" s="26">
         <v>35</v>
       </c>
       <c r="BL26" s="26">
         <v>45</v>
       </c>
       <c r="BM26" s="26">
         <v>26</v>
       </c>
       <c r="BN26" s="5">
         <v>4</v>
       </c>
       <c r="BO26" s="5">
         <v>12</v>
       </c>
-      <c r="BP26" s="5"/>
-      <c r="BQ26" s="26"/>
+      <c r="BP26" s="62">
+        <v>7</v>
+      </c>
+      <c r="BQ26" s="5">
+        <v>0</v>
+      </c>
       <c r="BR26" s="26"/>
       <c r="BS26" s="26"/>
       <c r="BT26" s="26"/>
       <c r="BU26" s="26"/>
     </row>
     <row r="27" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A27" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="27"/>
       <c r="I27" s="21"/>
       <c r="J27" s="23"/>
       <c r="K27" s="22"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="26">
         <v>0</v>
       </c>
       <c r="O27" s="26">
@@ -21090,52 +21415,56 @@
       </c>
       <c r="BH27" s="26">
         <v>16</v>
       </c>
       <c r="BI27" s="26">
         <v>25</v>
       </c>
       <c r="BJ27" s="26">
         <v>19</v>
       </c>
       <c r="BK27" s="26">
         <v>10</v>
       </c>
       <c r="BL27" s="26">
         <v>8</v>
       </c>
       <c r="BM27" s="26">
         <v>13</v>
       </c>
       <c r="BN27" s="5">
         <v>4</v>
       </c>
       <c r="BO27" s="5">
         <v>4</v>
       </c>
-      <c r="BP27" s="5"/>
-      <c r="BQ27" s="26"/>
+      <c r="BP27" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="63">
+        <v>-3</v>
+      </c>
       <c r="BR27" s="26"/>
       <c r="BS27" s="26"/>
       <c r="BT27" s="26"/>
       <c r="BU27" s="26"/>
     </row>
     <row r="28" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A28" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="27"/>
       <c r="I28" s="21"/>
       <c r="J28" s="23"/>
       <c r="K28" s="22"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="26">
         <v>0</v>
       </c>
       <c r="O28" s="26">
@@ -21275,52 +21604,56 @@
       </c>
       <c r="BH28" s="26">
         <v>0</v>
       </c>
       <c r="BI28" s="26">
         <v>0</v>
       </c>
       <c r="BJ28" s="26">
         <v>0</v>
       </c>
       <c r="BK28" s="26">
         <v>1</v>
       </c>
       <c r="BL28" s="26">
         <v>0</v>
       </c>
       <c r="BM28" s="26">
         <v>3</v>
       </c>
       <c r="BN28" s="5">
         <v>0</v>
       </c>
       <c r="BO28" s="5">
         <v>0</v>
       </c>
-      <c r="BP28" s="5"/>
-      <c r="BQ28" s="26"/>
+      <c r="BP28" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="5">
+        <v>0</v>
+      </c>
       <c r="BR28" s="26"/>
       <c r="BS28" s="26"/>
       <c r="BT28" s="26"/>
       <c r="BU28" s="26"/>
     </row>
     <row r="29" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A29" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="27"/>
       <c r="I29" s="21"/>
       <c r="J29" s="23"/>
       <c r="K29" s="22"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="26">
         <v>0</v>
       </c>
       <c r="O29" s="26">
@@ -21460,52 +21793,56 @@
       </c>
       <c r="BH29" s="26">
         <v>0</v>
       </c>
       <c r="BI29" s="26">
         <v>4</v>
       </c>
       <c r="BJ29" s="26">
         <v>11</v>
       </c>
       <c r="BK29" s="26">
         <v>0</v>
       </c>
       <c r="BL29" s="26">
         <v>6</v>
       </c>
       <c r="BM29" s="26">
         <v>1</v>
       </c>
       <c r="BN29" s="5">
         <v>0</v>
       </c>
       <c r="BO29" s="5">
         <v>2</v>
       </c>
-      <c r="BP29" s="5"/>
-      <c r="BQ29" s="26"/>
+      <c r="BP29" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="5">
+        <v>0</v>
+      </c>
       <c r="BR29" s="26"/>
       <c r="BS29" s="26"/>
       <c r="BT29" s="26"/>
       <c r="BU29" s="26"/>
     </row>
     <row r="30" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A30" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="27"/>
       <c r="I30" s="21"/>
       <c r="J30" s="23"/>
       <c r="K30" s="22"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="26">
         <v>0</v>
       </c>
       <c r="O30" s="26">
@@ -21645,52 +21982,56 @@
       </c>
       <c r="BH30" s="26">
         <v>0</v>
       </c>
       <c r="BI30" s="26">
         <v>1</v>
       </c>
       <c r="BJ30" s="26">
         <v>0</v>
       </c>
       <c r="BK30" s="26">
         <v>0</v>
       </c>
       <c r="BL30" s="26">
         <v>5</v>
       </c>
       <c r="BM30" s="26">
         <v>0</v>
       </c>
       <c r="BN30" s="5">
         <v>0</v>
       </c>
       <c r="BO30" s="5">
         <v>0</v>
       </c>
-      <c r="BP30" s="5"/>
-      <c r="BQ30" s="26"/>
+      <c r="BP30" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ30" s="5">
+        <v>0</v>
+      </c>
       <c r="BR30" s="26"/>
       <c r="BS30" s="26"/>
       <c r="BT30" s="26"/>
       <c r="BU30" s="26"/>
     </row>
     <row r="31" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="17"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="27"/>
       <c r="I31" s="21"/>
       <c r="J31" s="23"/>
       <c r="K31" s="22"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="26">
         <v>-1</v>
       </c>
       <c r="O31" s="26">
@@ -21830,52 +22171,56 @@
       </c>
       <c r="BH31" s="26">
         <v>2</v>
       </c>
       <c r="BI31" s="26">
         <v>4</v>
       </c>
       <c r="BJ31" s="26">
         <v>5</v>
       </c>
       <c r="BK31" s="26">
         <v>11</v>
       </c>
       <c r="BL31" s="26">
         <v>12</v>
       </c>
       <c r="BM31" s="26">
         <v>5</v>
       </c>
       <c r="BN31" s="5">
         <v>0</v>
       </c>
       <c r="BO31" s="5">
         <v>0</v>
       </c>
-      <c r="BP31" s="5"/>
-      <c r="BQ31" s="26"/>
+      <c r="BP31" s="62">
+        <v>5</v>
+      </c>
+      <c r="BQ31" s="63">
+        <v>1</v>
+      </c>
       <c r="BR31" s="26"/>
       <c r="BS31" s="26"/>
       <c r="BT31" s="26"/>
       <c r="BU31" s="26"/>
     </row>
     <row r="32" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A32" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="27"/>
       <c r="I32" s="21"/>
       <c r="J32" s="23"/>
       <c r="K32" s="22"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="26">
         <v>-1</v>
       </c>
       <c r="O32" s="26">
@@ -22015,52 +22360,56 @@
       </c>
       <c r="BH32" s="26">
         <v>0</v>
       </c>
       <c r="BI32" s="26">
         <v>0</v>
       </c>
       <c r="BJ32" s="26">
         <v>1</v>
       </c>
       <c r="BK32" s="26">
         <v>3</v>
       </c>
       <c r="BL32" s="26">
         <v>-1</v>
       </c>
       <c r="BM32" s="26">
         <v>1</v>
       </c>
       <c r="BN32" s="5">
         <v>0</v>
       </c>
       <c r="BO32" s="5">
         <v>1</v>
       </c>
-      <c r="BP32" s="5"/>
-      <c r="BQ32" s="26"/>
+      <c r="BP32" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ32" s="5">
+        <v>0</v>
+      </c>
       <c r="BR32" s="26"/>
       <c r="BS32" s="26"/>
       <c r="BT32" s="26"/>
       <c r="BU32" s="26"/>
     </row>
     <row r="33" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="27"/>
       <c r="I33" s="21"/>
       <c r="J33" s="23"/>
       <c r="K33" s="22"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="26">
         <v>0</v>
       </c>
       <c r="O33" s="26">
@@ -22200,52 +22549,56 @@
       </c>
       <c r="BH33" s="26">
         <v>3</v>
       </c>
       <c r="BI33" s="26">
         <v>5</v>
       </c>
       <c r="BJ33" s="26">
         <v>10</v>
       </c>
       <c r="BK33" s="26">
         <v>1</v>
       </c>
       <c r="BL33" s="26">
         <v>12</v>
       </c>
       <c r="BM33" s="26">
         <v>2</v>
       </c>
       <c r="BN33" s="5">
         <v>0</v>
       </c>
       <c r="BO33" s="5">
         <v>5</v>
       </c>
-      <c r="BP33" s="5"/>
-      <c r="BQ33" s="26"/>
+      <c r="BP33" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="63">
+        <v>2</v>
+      </c>
       <c r="BR33" s="26"/>
       <c r="BS33" s="26"/>
       <c r="BT33" s="26"/>
       <c r="BU33" s="26"/>
     </row>
     <row r="34" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A34" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="26">
         <v>0</v>
       </c>
       <c r="O34" s="26">
@@ -22385,52 +22738,56 @@
       </c>
       <c r="BH34" s="26">
         <v>1</v>
       </c>
       <c r="BI34" s="26">
         <v>5</v>
       </c>
       <c r="BJ34" s="26">
         <v>0</v>
       </c>
       <c r="BK34" s="26">
         <v>7</v>
       </c>
       <c r="BL34" s="26">
         <v>2</v>
       </c>
       <c r="BM34" s="26">
         <v>1</v>
       </c>
       <c r="BN34" s="5">
         <v>0</v>
       </c>
       <c r="BO34" s="5">
         <v>0</v>
       </c>
-      <c r="BP34" s="5"/>
-      <c r="BQ34" s="26"/>
+      <c r="BP34" s="62">
+        <v>1</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>0</v>
+      </c>
       <c r="BR34" s="26"/>
       <c r="BS34" s="26"/>
       <c r="BT34" s="26"/>
       <c r="BU34" s="26"/>
     </row>
     <row r="35" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A35" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="26">
         <v>0</v>
       </c>
       <c r="O35" s="26">
@@ -22570,52 +22927,56 @@
       </c>
       <c r="BH35" s="26">
         <v>0</v>
       </c>
       <c r="BI35" s="26">
         <v>1</v>
       </c>
       <c r="BJ35" s="26">
         <v>1</v>
       </c>
       <c r="BK35" s="26">
         <v>1</v>
       </c>
       <c r="BL35" s="26">
         <v>1</v>
       </c>
       <c r="BM35" s="26">
         <v>0</v>
       </c>
       <c r="BN35" s="5">
         <v>0</v>
       </c>
       <c r="BO35" s="5">
         <v>0</v>
       </c>
-      <c r="BP35" s="5"/>
-      <c r="BQ35" s="26"/>
+      <c r="BP35" s="5">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>0</v>
+      </c>
       <c r="BR35" s="26"/>
       <c r="BS35" s="26"/>
       <c r="BT35" s="26"/>
       <c r="BU35" s="26"/>
     </row>
     <row r="36" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="31"/>
       <c r="I36" s="30"/>
       <c r="J36" s="31"/>
       <c r="K36" s="32"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="7">
         <v>0</v>
       </c>
       <c r="O36" s="7">
@@ -22755,52 +23116,56 @@
       </c>
       <c r="BH36" s="7">
         <v>0</v>
       </c>
       <c r="BI36" s="7">
         <v>0</v>
       </c>
       <c r="BJ36" s="7">
         <v>0</v>
       </c>
       <c r="BK36" s="7">
         <v>1</v>
       </c>
       <c r="BL36" s="7">
         <v>0</v>
       </c>
       <c r="BM36" s="7">
         <v>0</v>
       </c>
       <c r="BN36" s="7">
         <v>0</v>
       </c>
       <c r="BO36" s="7">
         <v>0</v>
       </c>
-      <c r="BP36" s="7"/>
-      <c r="BQ36" s="7"/>
+      <c r="BP36" s="7">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="7">
+        <v>0</v>
+      </c>
       <c r="BR36" s="7"/>
       <c r="BS36" s="7"/>
       <c r="BT36" s="7"/>
       <c r="BU36" s="7"/>
     </row>
     <row r="37" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
       <c r="Z37" s="37"/>
       <c r="AA37" s="18"/>
       <c r="AL37" s="37"/>
       <c r="AM37" s="18"/>
       <c r="AX37" s="37"/>
       <c r="AY37" s="18"/>
       <c r="BJ37" s="37"/>
       <c r="BK37" s="18"/>
     </row>
     <row r="38" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z38" s="37"/>
       <c r="AL38" s="37"/>
       <c r="AX38" s="37"/>
       <c r="BJ38" s="37"/>
     </row>
     <row r="39" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z39" s="37"/>
       <c r="AL39" s="37"/>