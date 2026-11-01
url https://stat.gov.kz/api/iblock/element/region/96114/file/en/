--- v3 (2026-08-26)
+++ v4 (2026-11-01)
@@ -153,51 +153,54 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>human</t>
   </si>
   <si>
     <t>Sarkan district</t>
   </si>
   <si>
     <t>Balance of arrivals within migration of population of the Republic of Kazakhstan in the Zhetysu region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -231,50 +234,55 @@
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -382,51 +390,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -549,50 +557,59 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -873,51 +890,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EU41"/>
   <sheetViews>
     <sheetView topLeftCell="BA1" workbookViewId="0">
-      <selection activeCell="BS33" sqref="BS33"/>
+      <selection activeCell="BQ43" sqref="BQ43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="36" width="9.140625" style="4"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="41" max="49" width="9.140625" style="4"/>
     <col min="50" max="50" width="9.140625" style="3"/>
     <col min="53" max="61" width="9.140625" style="4"/>
     <col min="62" max="62" width="9.140625" style="3"/>
     <col min="65" max="151" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:151" s="24" customFormat="1" ht="12.75">
       <c r="A1" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
@@ -1984,52 +2001,56 @@
       </c>
       <c r="BH6" s="20">
         <v>3135</v>
       </c>
       <c r="BI6" s="20">
         <v>3216</v>
       </c>
       <c r="BJ6" s="20">
         <v>4570</v>
       </c>
       <c r="BK6" s="20">
         <v>3860</v>
       </c>
       <c r="BL6" s="20">
         <v>4250</v>
       </c>
       <c r="BM6" s="20">
         <v>3812</v>
       </c>
       <c r="BN6" s="19">
         <v>3192</v>
       </c>
       <c r="BO6" s="20">
         <v>3849</v>
       </c>
-      <c r="BP6" s="20"/>
-      <c r="BQ6" s="20"/>
+      <c r="BP6" s="65">
+        <v>3365</v>
+      </c>
+      <c r="BQ6" s="65">
+        <v>4660</v>
+      </c>
       <c r="BR6" s="20"/>
       <c r="BS6" s="20"/>
       <c r="BT6" s="20"/>
       <c r="BU6" s="20"/>
       <c r="BV6" s="31"/>
       <c r="BW6" s="31"/>
       <c r="BX6" s="31"/>
       <c r="BY6" s="31"/>
       <c r="BZ6" s="31"/>
       <c r="CA6" s="31"/>
       <c r="CB6" s="31"/>
       <c r="CC6" s="31"/>
       <c r="CD6" s="31"/>
       <c r="CE6" s="31"/>
       <c r="CF6" s="31"/>
       <c r="CG6" s="31"/>
       <c r="CH6" s="31"/>
       <c r="CI6" s="31"/>
       <c r="CJ6" s="31"/>
       <c r="CK6" s="31"/>
       <c r="CL6" s="31"/>
       <c r="CM6" s="31"/>
       <c r="CN6" s="31"/>
       <c r="CO6" s="31"/>
       <c r="CP6" s="31"/>
@@ -2247,52 +2268,56 @@
       </c>
       <c r="BH7" s="20">
         <v>1425</v>
       </c>
       <c r="BI7" s="20">
         <v>1361</v>
       </c>
       <c r="BJ7" s="20">
         <v>1924</v>
       </c>
       <c r="BK7" s="20">
         <v>1612</v>
       </c>
       <c r="BL7" s="20">
         <v>1691</v>
       </c>
       <c r="BM7" s="20">
         <v>1435</v>
       </c>
       <c r="BN7" s="19">
         <v>1370</v>
       </c>
       <c r="BO7" s="20">
         <v>1721</v>
       </c>
-      <c r="BP7" s="20"/>
-      <c r="BQ7" s="20"/>
+      <c r="BP7" s="65">
+        <v>1489</v>
+      </c>
+      <c r="BQ7" s="65">
+        <v>2070</v>
+      </c>
       <c r="BR7" s="20"/>
       <c r="BS7" s="20"/>
       <c r="BT7" s="20"/>
       <c r="BU7" s="20"/>
       <c r="BV7" s="31"/>
       <c r="BW7" s="31"/>
       <c r="BX7" s="31"/>
       <c r="BY7" s="31"/>
       <c r="BZ7" s="31"/>
       <c r="CA7" s="31"/>
       <c r="CB7" s="31"/>
       <c r="CC7" s="31"/>
       <c r="CD7" s="31"/>
       <c r="CE7" s="31"/>
       <c r="CF7" s="31"/>
       <c r="CG7" s="31"/>
       <c r="CH7" s="31"/>
       <c r="CI7" s="31"/>
       <c r="CJ7" s="31"/>
       <c r="CK7" s="31"/>
       <c r="CL7" s="31"/>
       <c r="CM7" s="31"/>
       <c r="CN7" s="31"/>
       <c r="CO7" s="31"/>
       <c r="CP7" s="31"/>
@@ -2510,52 +2535,56 @@
       </c>
       <c r="BH8" s="20">
         <v>111</v>
       </c>
       <c r="BI8" s="20">
         <v>120</v>
       </c>
       <c r="BJ8" s="20">
         <v>131</v>
       </c>
       <c r="BK8" s="20">
         <v>120</v>
       </c>
       <c r="BL8" s="20">
         <v>164</v>
       </c>
       <c r="BM8" s="20">
         <v>127</v>
       </c>
       <c r="BN8" s="19">
         <v>98</v>
       </c>
       <c r="BO8" s="20">
         <v>131</v>
       </c>
-      <c r="BP8" s="20"/>
-      <c r="BQ8" s="20"/>
+      <c r="BP8" s="65">
+        <v>125</v>
+      </c>
+      <c r="BQ8" s="65">
+        <v>204</v>
+      </c>
       <c r="BR8" s="20"/>
       <c r="BS8" s="20"/>
       <c r="BT8" s="20"/>
       <c r="BU8" s="20"/>
       <c r="BV8" s="31"/>
       <c r="BW8" s="31"/>
       <c r="BX8" s="31"/>
       <c r="BY8" s="31"/>
       <c r="BZ8" s="31"/>
       <c r="CA8" s="31"/>
       <c r="CB8" s="31"/>
       <c r="CC8" s="31"/>
       <c r="CD8" s="31"/>
       <c r="CE8" s="31"/>
       <c r="CF8" s="31"/>
       <c r="CG8" s="31"/>
       <c r="CH8" s="31"/>
       <c r="CI8" s="31"/>
       <c r="CJ8" s="31"/>
       <c r="CK8" s="31"/>
       <c r="CL8" s="31"/>
       <c r="CM8" s="31"/>
       <c r="CN8" s="31"/>
       <c r="CO8" s="31"/>
       <c r="CP8" s="31"/>
@@ -2773,52 +2802,56 @@
       </c>
       <c r="BH9" s="20">
         <v>84</v>
       </c>
       <c r="BI9" s="20">
         <v>149</v>
       </c>
       <c r="BJ9" s="20">
         <v>213</v>
       </c>
       <c r="BK9" s="20">
         <v>201</v>
       </c>
       <c r="BL9" s="20">
         <v>193</v>
       </c>
       <c r="BM9" s="20">
         <v>223</v>
       </c>
       <c r="BN9" s="19">
         <v>120</v>
       </c>
       <c r="BO9" s="20">
         <v>183</v>
       </c>
-      <c r="BP9" s="20"/>
-      <c r="BQ9" s="20"/>
+      <c r="BP9" s="65">
+        <v>109</v>
+      </c>
+      <c r="BQ9" s="65">
+        <v>162</v>
+      </c>
       <c r="BR9" s="20"/>
       <c r="BS9" s="20"/>
       <c r="BT9" s="20"/>
       <c r="BU9" s="20"/>
       <c r="BV9" s="31"/>
       <c r="BW9" s="31"/>
       <c r="BX9" s="31"/>
       <c r="BY9" s="31"/>
       <c r="BZ9" s="31"/>
       <c r="CA9" s="31"/>
       <c r="CB9" s="31"/>
       <c r="CC9" s="31"/>
       <c r="CD9" s="31"/>
       <c r="CE9" s="31"/>
       <c r="CF9" s="31"/>
       <c r="CG9" s="31"/>
       <c r="CH9" s="31"/>
       <c r="CI9" s="31"/>
       <c r="CJ9" s="31"/>
       <c r="CK9" s="31"/>
       <c r="CL9" s="31"/>
       <c r="CM9" s="31"/>
       <c r="CN9" s="31"/>
       <c r="CO9" s="31"/>
       <c r="CP9" s="31"/>
@@ -3036,52 +3069,56 @@
       </c>
       <c r="BH10" s="20">
         <v>195</v>
       </c>
       <c r="BI10" s="20">
         <v>176</v>
       </c>
       <c r="BJ10" s="20">
         <v>327</v>
       </c>
       <c r="BK10" s="20">
         <v>269</v>
       </c>
       <c r="BL10" s="20">
         <v>294</v>
       </c>
       <c r="BM10" s="20">
         <v>249</v>
       </c>
       <c r="BN10" s="19">
         <v>210</v>
       </c>
       <c r="BO10" s="20">
         <v>273</v>
       </c>
-      <c r="BP10" s="20"/>
-      <c r="BQ10" s="20"/>
+      <c r="BP10" s="65">
+        <v>299</v>
+      </c>
+      <c r="BQ10" s="65">
+        <v>287</v>
+      </c>
       <c r="BR10" s="20"/>
       <c r="BS10" s="20"/>
       <c r="BT10" s="20"/>
       <c r="BU10" s="20"/>
       <c r="BV10" s="31"/>
       <c r="BW10" s="31"/>
       <c r="BX10" s="31"/>
       <c r="BY10" s="31"/>
       <c r="BZ10" s="31"/>
       <c r="CA10" s="31"/>
       <c r="CB10" s="31"/>
       <c r="CC10" s="31"/>
       <c r="CD10" s="31"/>
       <c r="CE10" s="31"/>
       <c r="CF10" s="31"/>
       <c r="CG10" s="31"/>
       <c r="CH10" s="31"/>
       <c r="CI10" s="31"/>
       <c r="CJ10" s="31"/>
       <c r="CK10" s="31"/>
       <c r="CL10" s="31"/>
       <c r="CM10" s="31"/>
       <c r="CN10" s="31"/>
       <c r="CO10" s="31"/>
       <c r="CP10" s="31"/>
@@ -3287,52 +3324,56 @@
       </c>
       <c r="BH11" s="20">
         <v>226</v>
       </c>
       <c r="BI11" s="20">
         <v>255</v>
       </c>
       <c r="BJ11" s="20">
         <v>373</v>
       </c>
       <c r="BK11" s="20">
         <v>264</v>
       </c>
       <c r="BL11" s="20">
         <v>309</v>
       </c>
       <c r="BM11" s="20">
         <v>304</v>
       </c>
       <c r="BN11" s="19">
         <v>261</v>
       </c>
       <c r="BO11" s="20">
         <v>292</v>
       </c>
-      <c r="BP11" s="20"/>
-      <c r="BQ11" s="20"/>
+      <c r="BP11" s="65">
+        <v>251</v>
+      </c>
+      <c r="BQ11" s="65">
+        <v>302</v>
+      </c>
       <c r="BR11" s="20"/>
       <c r="BS11" s="20"/>
       <c r="BT11" s="20"/>
       <c r="BU11" s="20"/>
       <c r="BV11" s="31"/>
       <c r="BW11" s="31"/>
       <c r="BX11" s="31"/>
       <c r="BY11" s="31"/>
       <c r="BZ11" s="31"/>
       <c r="CA11" s="31"/>
       <c r="CB11" s="31"/>
       <c r="CC11" s="31"/>
       <c r="CD11" s="31"/>
       <c r="CE11" s="31"/>
       <c r="CF11" s="31"/>
       <c r="CG11" s="31"/>
       <c r="CH11" s="31"/>
       <c r="CI11" s="31"/>
       <c r="CJ11" s="31"/>
       <c r="CK11" s="31"/>
       <c r="CL11" s="31"/>
       <c r="CM11" s="31"/>
       <c r="CN11" s="31"/>
       <c r="CO11" s="31"/>
       <c r="CP11" s="31"/>
@@ -3550,52 +3591,56 @@
       </c>
       <c r="BH12" s="20">
         <v>164</v>
       </c>
       <c r="BI12" s="20">
         <v>185</v>
       </c>
       <c r="BJ12" s="20">
         <v>226</v>
       </c>
       <c r="BK12" s="20">
         <v>172</v>
       </c>
       <c r="BL12" s="20">
         <v>315</v>
       </c>
       <c r="BM12" s="20">
         <v>209</v>
       </c>
       <c r="BN12" s="19">
         <v>200</v>
       </c>
       <c r="BO12" s="20">
         <v>213</v>
       </c>
-      <c r="BP12" s="20"/>
-      <c r="BQ12" s="20"/>
+      <c r="BP12" s="65">
+        <v>136</v>
+      </c>
+      <c r="BQ12" s="65">
+        <v>273</v>
+      </c>
       <c r="BR12" s="20"/>
       <c r="BS12" s="20"/>
       <c r="BT12" s="20"/>
       <c r="BU12" s="20"/>
       <c r="BV12" s="31"/>
       <c r="BW12" s="31"/>
       <c r="BX12" s="31"/>
       <c r="BY12" s="31"/>
       <c r="BZ12" s="31"/>
       <c r="CA12" s="31"/>
       <c r="CB12" s="31"/>
       <c r="CC12" s="31"/>
       <c r="CD12" s="31"/>
       <c r="CE12" s="31"/>
       <c r="CF12" s="31"/>
       <c r="CG12" s="31"/>
       <c r="CH12" s="31"/>
       <c r="CI12" s="31"/>
       <c r="CJ12" s="31"/>
       <c r="CK12" s="31"/>
       <c r="CL12" s="31"/>
       <c r="CM12" s="31"/>
       <c r="CN12" s="31"/>
       <c r="CO12" s="31"/>
       <c r="CP12" s="31"/>
@@ -3813,52 +3858,56 @@
       </c>
       <c r="BH13" s="20">
         <v>183</v>
       </c>
       <c r="BI13" s="20">
         <v>146</v>
       </c>
       <c r="BJ13" s="20">
         <v>219</v>
       </c>
       <c r="BK13" s="20">
         <v>215</v>
       </c>
       <c r="BL13" s="20">
         <v>229</v>
       </c>
       <c r="BM13" s="20">
         <v>256</v>
       </c>
       <c r="BN13" s="19">
         <v>193</v>
       </c>
       <c r="BO13" s="20">
         <v>193</v>
       </c>
-      <c r="BP13" s="20"/>
-      <c r="BQ13" s="20"/>
+      <c r="BP13" s="65">
+        <v>212</v>
+      </c>
+      <c r="BQ13" s="65">
+        <v>284</v>
+      </c>
       <c r="BR13" s="20"/>
       <c r="BS13" s="20"/>
       <c r="BT13" s="20"/>
       <c r="BU13" s="20"/>
       <c r="BV13" s="31"/>
       <c r="BW13" s="31"/>
       <c r="BX13" s="31"/>
       <c r="BY13" s="31"/>
       <c r="BZ13" s="31"/>
       <c r="CA13" s="31"/>
       <c r="CB13" s="31"/>
       <c r="CC13" s="31"/>
       <c r="CD13" s="31"/>
       <c r="CE13" s="31"/>
       <c r="CF13" s="31"/>
       <c r="CG13" s="31"/>
       <c r="CH13" s="31"/>
       <c r="CI13" s="31"/>
       <c r="CJ13" s="31"/>
       <c r="CK13" s="31"/>
       <c r="CL13" s="31"/>
       <c r="CM13" s="31"/>
       <c r="CN13" s="31"/>
       <c r="CO13" s="31"/>
       <c r="CP13" s="31"/>
@@ -4076,52 +4125,56 @@
       </c>
       <c r="BH14" s="20">
         <v>177</v>
       </c>
       <c r="BI14" s="20">
         <v>184</v>
       </c>
       <c r="BJ14" s="20">
         <v>225</v>
       </c>
       <c r="BK14" s="20">
         <v>161</v>
       </c>
       <c r="BL14" s="20">
         <v>223</v>
       </c>
       <c r="BM14" s="20">
         <v>205</v>
       </c>
       <c r="BN14" s="19">
         <v>117</v>
       </c>
       <c r="BO14" s="20">
         <v>157</v>
       </c>
-      <c r="BP14" s="20"/>
-      <c r="BQ14" s="20"/>
+      <c r="BP14" s="65">
+        <v>160</v>
+      </c>
+      <c r="BQ14" s="65">
+        <v>224</v>
+      </c>
       <c r="BR14" s="20"/>
       <c r="BS14" s="20"/>
       <c r="BT14" s="20"/>
       <c r="BU14" s="20"/>
       <c r="BV14" s="31"/>
       <c r="BW14" s="31"/>
       <c r="BX14" s="31"/>
       <c r="BY14" s="31"/>
       <c r="BZ14" s="31"/>
       <c r="CA14" s="31"/>
       <c r="CB14" s="31"/>
       <c r="CC14" s="31"/>
       <c r="CD14" s="31"/>
       <c r="CE14" s="31"/>
       <c r="CF14" s="31"/>
       <c r="CG14" s="31"/>
       <c r="CH14" s="31"/>
       <c r="CI14" s="31"/>
       <c r="CJ14" s="31"/>
       <c r="CK14" s="31"/>
       <c r="CL14" s="31"/>
       <c r="CM14" s="31"/>
       <c r="CN14" s="31"/>
       <c r="CO14" s="31"/>
       <c r="CP14" s="31"/>
@@ -4339,52 +4392,56 @@
       </c>
       <c r="BH15" s="20">
         <v>422</v>
       </c>
       <c r="BI15" s="20">
         <v>486</v>
       </c>
       <c r="BJ15" s="20">
         <v>761</v>
       </c>
       <c r="BK15" s="20">
         <v>651</v>
       </c>
       <c r="BL15" s="20">
         <v>689</v>
       </c>
       <c r="BM15" s="20">
         <v>640</v>
       </c>
       <c r="BN15" s="19">
         <v>483</v>
       </c>
       <c r="BO15" s="20">
         <v>536</v>
       </c>
-      <c r="BP15" s="20"/>
-      <c r="BQ15" s="20"/>
+      <c r="BP15" s="65">
+        <v>447</v>
+      </c>
+      <c r="BQ15" s="65">
+        <v>628</v>
+      </c>
       <c r="BR15" s="20"/>
       <c r="BS15" s="20"/>
       <c r="BT15" s="20"/>
       <c r="BU15" s="20"/>
       <c r="BV15" s="31"/>
       <c r="BW15" s="31"/>
       <c r="BX15" s="31"/>
       <c r="BY15" s="31"/>
       <c r="BZ15" s="31"/>
       <c r="CA15" s="31"/>
       <c r="CB15" s="31"/>
       <c r="CC15" s="31"/>
       <c r="CD15" s="31"/>
       <c r="CE15" s="31"/>
       <c r="CF15" s="31"/>
       <c r="CG15" s="31"/>
       <c r="CH15" s="31"/>
       <c r="CI15" s="31"/>
       <c r="CJ15" s="31"/>
       <c r="CK15" s="31"/>
       <c r="CL15" s="31"/>
       <c r="CM15" s="31"/>
       <c r="CN15" s="31"/>
       <c r="CO15" s="31"/>
       <c r="CP15" s="31"/>
@@ -4602,52 +4659,56 @@
       </c>
       <c r="BH16" s="20">
         <v>148</v>
       </c>
       <c r="BI16" s="20">
         <v>154</v>
       </c>
       <c r="BJ16" s="20">
         <v>171</v>
       </c>
       <c r="BK16" s="20">
         <v>195</v>
       </c>
       <c r="BL16" s="20">
         <v>143</v>
       </c>
       <c r="BM16" s="20">
         <v>164</v>
       </c>
       <c r="BN16" s="17">
         <v>140</v>
       </c>
       <c r="BO16" s="20">
         <v>150</v>
       </c>
-      <c r="BP16" s="20"/>
-      <c r="BQ16" s="20"/>
+      <c r="BP16" s="65">
+        <v>137</v>
+      </c>
+      <c r="BQ16" s="65">
+        <v>226</v>
+      </c>
       <c r="BR16" s="20"/>
       <c r="BS16" s="20"/>
       <c r="BT16" s="20"/>
       <c r="BU16" s="20"/>
       <c r="BV16" s="31"/>
       <c r="BW16" s="31"/>
       <c r="BX16" s="31"/>
       <c r="BY16" s="31"/>
       <c r="BZ16" s="31"/>
       <c r="CA16" s="31"/>
       <c r="CB16" s="31"/>
       <c r="CC16" s="31"/>
       <c r="CD16" s="31"/>
       <c r="CE16" s="31"/>
       <c r="CF16" s="31"/>
       <c r="CG16" s="31"/>
       <c r="CH16" s="31"/>
       <c r="CI16" s="31"/>
       <c r="CJ16" s="31"/>
       <c r="CK16" s="31"/>
       <c r="CL16" s="31"/>
       <c r="CM16" s="31"/>
       <c r="CN16" s="31"/>
       <c r="CO16" s="31"/>
       <c r="CP16" s="31"/>
@@ -5044,52 +5105,56 @@
       </c>
       <c r="BH18" s="20">
         <v>1504</v>
       </c>
       <c r="BI18" s="20">
         <v>1471</v>
       </c>
       <c r="BJ18" s="20">
         <v>2112</v>
       </c>
       <c r="BK18" s="20">
         <v>1709</v>
       </c>
       <c r="BL18" s="20">
         <v>1913</v>
       </c>
       <c r="BM18" s="20">
         <v>1644</v>
       </c>
       <c r="BN18" s="19">
         <v>1552</v>
       </c>
       <c r="BO18" s="20">
         <v>1915</v>
       </c>
-      <c r="BP18" s="20"/>
-      <c r="BQ18" s="20"/>
+      <c r="BP18" s="65">
+        <v>1640</v>
+      </c>
+      <c r="BQ18" s="65">
+        <v>2269</v>
+      </c>
       <c r="BR18" s="20"/>
       <c r="BS18" s="20"/>
       <c r="BT18" s="20"/>
       <c r="BU18" s="20"/>
       <c r="BV18" s="31"/>
       <c r="BW18" s="31"/>
       <c r="BX18" s="31"/>
       <c r="BY18" s="31"/>
       <c r="BZ18" s="31"/>
       <c r="CA18" s="31"/>
       <c r="CB18" s="31"/>
       <c r="CC18" s="31"/>
       <c r="CD18" s="31"/>
       <c r="CE18" s="31"/>
       <c r="CF18" s="31"/>
       <c r="CG18" s="31"/>
       <c r="CH18" s="31"/>
       <c r="CI18" s="31"/>
       <c r="CJ18" s="31"/>
       <c r="CK18" s="31"/>
       <c r="CL18" s="31"/>
       <c r="CM18" s="31"/>
       <c r="CN18" s="31"/>
       <c r="CO18" s="31"/>
       <c r="CP18" s="31"/>
@@ -5307,52 +5372,56 @@
       </c>
       <c r="BH19" s="20">
         <v>976</v>
       </c>
       <c r="BI19" s="20">
         <v>873</v>
       </c>
       <c r="BJ19" s="20">
         <v>1330</v>
       </c>
       <c r="BK19" s="20">
         <v>1030</v>
       </c>
       <c r="BL19" s="20">
         <v>1144</v>
       </c>
       <c r="BM19" s="20">
         <v>994</v>
       </c>
       <c r="BN19" s="19">
         <v>975</v>
       </c>
       <c r="BO19" s="20">
         <v>1244</v>
       </c>
-      <c r="BP19" s="20"/>
-      <c r="BQ19" s="20"/>
+      <c r="BP19" s="65">
+        <v>1040</v>
+      </c>
+      <c r="BQ19" s="65">
+        <v>1451</v>
+      </c>
       <c r="BR19" s="20"/>
       <c r="BS19" s="20"/>
       <c r="BT19" s="20"/>
       <c r="BU19" s="20"/>
       <c r="BV19" s="31"/>
       <c r="BW19" s="31"/>
       <c r="BX19" s="31"/>
       <c r="BY19" s="31"/>
       <c r="BZ19" s="31"/>
       <c r="CA19" s="31"/>
       <c r="CB19" s="31"/>
       <c r="CC19" s="31"/>
       <c r="CD19" s="31"/>
       <c r="CE19" s="31"/>
       <c r="CF19" s="31"/>
       <c r="CG19" s="31"/>
       <c r="CH19" s="31"/>
       <c r="CI19" s="31"/>
       <c r="CJ19" s="31"/>
       <c r="CK19" s="31"/>
       <c r="CL19" s="31"/>
       <c r="CM19" s="31"/>
       <c r="CN19" s="31"/>
       <c r="CO19" s="31"/>
       <c r="CP19" s="31"/>
@@ -5570,52 +5639,56 @@
       </c>
       <c r="BH20" s="20">
         <v>110</v>
       </c>
       <c r="BI20" s="20">
         <v>113</v>
       </c>
       <c r="BJ20" s="20">
         <v>123</v>
       </c>
       <c r="BK20" s="20">
         <v>117</v>
       </c>
       <c r="BL20" s="20">
         <v>155</v>
       </c>
       <c r="BM20" s="20">
         <v>118</v>
       </c>
       <c r="BN20" s="19">
         <v>98</v>
       </c>
       <c r="BO20" s="20">
         <v>122</v>
       </c>
-      <c r="BP20" s="20"/>
-      <c r="BQ20" s="20"/>
+      <c r="BP20" s="65">
+        <v>125</v>
+      </c>
+      <c r="BQ20" s="65">
+        <v>197</v>
+      </c>
       <c r="BR20" s="20"/>
       <c r="BS20" s="20"/>
       <c r="BT20" s="20"/>
       <c r="BU20" s="20"/>
       <c r="BV20" s="31"/>
       <c r="BW20" s="31"/>
       <c r="BX20" s="31"/>
       <c r="BY20" s="31"/>
       <c r="BZ20" s="31"/>
       <c r="CA20" s="31"/>
       <c r="CB20" s="31"/>
       <c r="CC20" s="31"/>
       <c r="CD20" s="31"/>
       <c r="CE20" s="31"/>
       <c r="CF20" s="31"/>
       <c r="CG20" s="31"/>
       <c r="CH20" s="31"/>
       <c r="CI20" s="31"/>
       <c r="CJ20" s="31"/>
       <c r="CK20" s="31"/>
       <c r="CL20" s="31"/>
       <c r="CM20" s="31"/>
       <c r="CN20" s="31"/>
       <c r="CO20" s="31"/>
       <c r="CP20" s="31"/>
@@ -5833,52 +5906,56 @@
       </c>
       <c r="BH21" s="20">
         <v>80</v>
       </c>
       <c r="BI21" s="20">
         <v>72</v>
       </c>
       <c r="BJ21" s="20">
         <v>123</v>
       </c>
       <c r="BK21" s="20">
         <v>92</v>
       </c>
       <c r="BL21" s="20">
         <v>124</v>
       </c>
       <c r="BM21" s="20">
         <v>79</v>
       </c>
       <c r="BN21" s="19">
         <v>101</v>
       </c>
       <c r="BO21" s="20">
         <v>113</v>
       </c>
-      <c r="BP21" s="20"/>
-      <c r="BQ21" s="20"/>
+      <c r="BP21" s="65">
+        <v>103</v>
+      </c>
+      <c r="BQ21" s="65">
+        <v>97</v>
+      </c>
       <c r="BR21" s="20"/>
       <c r="BS21" s="20"/>
       <c r="BT21" s="20"/>
       <c r="BU21" s="20"/>
       <c r="BV21" s="31"/>
       <c r="BW21" s="31"/>
       <c r="BX21" s="31"/>
       <c r="BY21" s="31"/>
       <c r="BZ21" s="31"/>
       <c r="CA21" s="31"/>
       <c r="CB21" s="31"/>
       <c r="CC21" s="31"/>
       <c r="CD21" s="31"/>
       <c r="CE21" s="31"/>
       <c r="CF21" s="31"/>
       <c r="CG21" s="31"/>
       <c r="CH21" s="31"/>
       <c r="CI21" s="31"/>
       <c r="CJ21" s="31"/>
       <c r="CK21" s="31"/>
       <c r="CL21" s="31"/>
       <c r="CM21" s="31"/>
       <c r="CN21" s="31"/>
       <c r="CO21" s="31"/>
       <c r="CP21" s="31"/>
@@ -6096,52 +6173,56 @@
       </c>
       <c r="BH22" s="20">
         <v>97</v>
       </c>
       <c r="BI22" s="20">
         <v>98</v>
       </c>
       <c r="BJ22" s="20">
         <v>117</v>
       </c>
       <c r="BK22" s="20">
         <v>88</v>
       </c>
       <c r="BL22" s="20">
         <v>97</v>
       </c>
       <c r="BM22" s="20">
         <v>99</v>
       </c>
       <c r="BN22" s="19">
         <v>65</v>
       </c>
       <c r="BO22" s="20">
         <v>75</v>
       </c>
-      <c r="BP22" s="20"/>
-      <c r="BQ22" s="20"/>
+      <c r="BP22" s="65">
+        <v>84</v>
+      </c>
+      <c r="BQ22" s="65">
+        <v>128</v>
+      </c>
       <c r="BR22" s="20"/>
       <c r="BS22" s="20"/>
       <c r="BT22" s="20"/>
       <c r="BU22" s="20"/>
       <c r="BV22" s="31"/>
       <c r="BW22" s="31"/>
       <c r="BX22" s="31"/>
       <c r="BY22" s="31"/>
       <c r="BZ22" s="31"/>
       <c r="CA22" s="31"/>
       <c r="CB22" s="31"/>
       <c r="CC22" s="31"/>
       <c r="CD22" s="31"/>
       <c r="CE22" s="31"/>
       <c r="CF22" s="31"/>
       <c r="CG22" s="31"/>
       <c r="CH22" s="31"/>
       <c r="CI22" s="31"/>
       <c r="CJ22" s="31"/>
       <c r="CK22" s="31"/>
       <c r="CL22" s="31"/>
       <c r="CM22" s="31"/>
       <c r="CN22" s="31"/>
       <c r="CO22" s="31"/>
       <c r="CP22" s="31"/>
@@ -6359,52 +6440,56 @@
       </c>
       <c r="BH23" s="20">
         <v>170</v>
       </c>
       <c r="BI23" s="20">
         <v>224</v>
       </c>
       <c r="BJ23" s="20">
         <v>335</v>
       </c>
       <c r="BK23" s="20">
         <v>295</v>
       </c>
       <c r="BL23" s="20">
         <v>333</v>
       </c>
       <c r="BM23" s="20">
         <v>264</v>
       </c>
       <c r="BN23" s="19">
         <v>216</v>
       </c>
       <c r="BO23" s="20">
         <v>277</v>
       </c>
-      <c r="BP23" s="20"/>
-      <c r="BQ23" s="20"/>
+      <c r="BP23" s="65">
+        <v>218</v>
+      </c>
+      <c r="BQ23" s="65">
+        <v>292</v>
+      </c>
       <c r="BR23" s="20"/>
       <c r="BS23" s="20"/>
       <c r="BT23" s="20"/>
       <c r="BU23" s="20"/>
       <c r="BV23" s="31"/>
       <c r="BW23" s="31"/>
       <c r="BX23" s="31"/>
       <c r="BY23" s="31"/>
       <c r="BZ23" s="31"/>
       <c r="CA23" s="31"/>
       <c r="CB23" s="31"/>
       <c r="CC23" s="31"/>
       <c r="CD23" s="31"/>
       <c r="CE23" s="31"/>
       <c r="CF23" s="31"/>
       <c r="CG23" s="31"/>
       <c r="CH23" s="31"/>
       <c r="CI23" s="31"/>
       <c r="CJ23" s="31"/>
       <c r="CK23" s="31"/>
       <c r="CL23" s="31"/>
       <c r="CM23" s="31"/>
       <c r="CN23" s="31"/>
       <c r="CO23" s="31"/>
       <c r="CP23" s="31"/>
@@ -6610,52 +6695,56 @@
       </c>
       <c r="BH24" s="20">
         <v>71</v>
       </c>
       <c r="BI24" s="20">
         <v>91</v>
       </c>
       <c r="BJ24" s="20">
         <v>84</v>
       </c>
       <c r="BK24" s="20">
         <v>87</v>
       </c>
       <c r="BL24" s="20">
         <v>60</v>
       </c>
       <c r="BM24" s="20">
         <v>90</v>
       </c>
       <c r="BN24" s="19">
         <v>97</v>
       </c>
       <c r="BO24" s="20">
         <v>84</v>
       </c>
-      <c r="BP24" s="20"/>
-      <c r="BQ24" s="20"/>
+      <c r="BP24" s="65">
+        <v>70</v>
+      </c>
+      <c r="BQ24" s="65">
+        <v>104</v>
+      </c>
       <c r="BR24" s="20"/>
       <c r="BS24" s="20"/>
       <c r="BT24" s="20"/>
       <c r="BU24" s="20"/>
       <c r="BV24" s="31"/>
       <c r="BW24" s="31"/>
       <c r="BX24" s="31"/>
       <c r="BY24" s="31"/>
       <c r="BZ24" s="31"/>
       <c r="CA24" s="31"/>
       <c r="CB24" s="31"/>
       <c r="CC24" s="31"/>
       <c r="CD24" s="31"/>
       <c r="CE24" s="31"/>
       <c r="CF24" s="31"/>
       <c r="CG24" s="31"/>
       <c r="CH24" s="31"/>
       <c r="CI24" s="31"/>
       <c r="CJ24" s="31"/>
       <c r="CK24" s="31"/>
       <c r="CL24" s="31"/>
       <c r="CM24" s="31"/>
       <c r="CN24" s="31"/>
       <c r="CO24" s="31"/>
       <c r="CP24" s="31"/>
@@ -7052,52 +7141,56 @@
       </c>
       <c r="BH26" s="26">
         <v>1631</v>
       </c>
       <c r="BI26" s="26">
         <v>1745</v>
       </c>
       <c r="BJ26" s="26">
         <v>2458</v>
       </c>
       <c r="BK26" s="26">
         <v>2151</v>
       </c>
       <c r="BL26" s="26">
         <v>2337</v>
       </c>
       <c r="BM26" s="26">
         <v>2168</v>
       </c>
       <c r="BN26" s="19">
         <v>1640</v>
       </c>
       <c r="BO26" s="26">
         <v>1934</v>
       </c>
-      <c r="BP26" s="20"/>
-      <c r="BQ26" s="20"/>
+      <c r="BP26" s="66">
+        <v>1725</v>
+      </c>
+      <c r="BQ26" s="66">
+        <v>2391</v>
+      </c>
       <c r="BR26" s="26"/>
       <c r="BS26" s="26"/>
       <c r="BT26" s="26"/>
       <c r="BU26" s="26"/>
       <c r="BV26" s="31"/>
       <c r="BW26" s="31"/>
       <c r="BX26" s="31"/>
       <c r="BY26" s="31"/>
       <c r="BZ26" s="31"/>
       <c r="CA26" s="31"/>
       <c r="CB26" s="31"/>
       <c r="CC26" s="31"/>
       <c r="CD26" s="31"/>
       <c r="CE26" s="31"/>
       <c r="CF26" s="31"/>
       <c r="CG26" s="31"/>
       <c r="CH26" s="31"/>
       <c r="CI26" s="31"/>
       <c r="CJ26" s="31"/>
       <c r="CK26" s="31"/>
       <c r="CL26" s="31"/>
       <c r="CM26" s="31"/>
       <c r="CN26" s="31"/>
       <c r="CO26" s="31"/>
       <c r="CP26" s="31"/>
@@ -7315,52 +7408,56 @@
       </c>
       <c r="BH27" s="26">
         <v>449</v>
       </c>
       <c r="BI27" s="26">
         <v>488</v>
       </c>
       <c r="BJ27" s="26">
         <v>594</v>
       </c>
       <c r="BK27" s="26">
         <v>582</v>
       </c>
       <c r="BL27" s="26">
         <v>547</v>
       </c>
       <c r="BM27" s="26">
         <v>441</v>
       </c>
       <c r="BN27" s="19">
         <v>395</v>
       </c>
       <c r="BO27" s="26">
         <v>477</v>
       </c>
-      <c r="BP27" s="20"/>
-      <c r="BQ27" s="20"/>
+      <c r="BP27" s="66">
+        <v>449</v>
+      </c>
+      <c r="BQ27" s="66">
+        <v>619</v>
+      </c>
       <c r="BR27" s="26"/>
       <c r="BS27" s="26"/>
       <c r="BT27" s="26"/>
       <c r="BU27" s="26"/>
       <c r="BV27" s="31"/>
       <c r="BW27" s="31"/>
       <c r="BX27" s="31"/>
       <c r="BY27" s="31"/>
       <c r="BZ27" s="31"/>
       <c r="CA27" s="31"/>
       <c r="CB27" s="31"/>
       <c r="CC27" s="31"/>
       <c r="CD27" s="31"/>
       <c r="CE27" s="31"/>
       <c r="CF27" s="31"/>
       <c r="CG27" s="31"/>
       <c r="CH27" s="31"/>
       <c r="CI27" s="31"/>
       <c r="CJ27" s="31"/>
       <c r="CK27" s="31"/>
       <c r="CL27" s="31"/>
       <c r="CM27" s="31"/>
       <c r="CN27" s="31"/>
       <c r="CO27" s="31"/>
       <c r="CP27" s="31"/>
@@ -7578,52 +7675,56 @@
       </c>
       <c r="BH28" s="26">
         <v>1</v>
       </c>
       <c r="BI28" s="26">
         <v>7</v>
       </c>
       <c r="BJ28" s="26">
         <v>8</v>
       </c>
       <c r="BK28" s="26">
         <v>3</v>
       </c>
       <c r="BL28" s="26">
         <v>9</v>
       </c>
       <c r="BM28" s="26">
         <v>9</v>
       </c>
       <c r="BN28" s="19">
         <v>0</v>
       </c>
       <c r="BO28" s="26">
         <v>9</v>
       </c>
-      <c r="BP28" s="20"/>
-      <c r="BQ28" s="20"/>
+      <c r="BP28" s="19">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="66">
+        <v>7</v>
+      </c>
       <c r="BR28" s="26"/>
       <c r="BS28" s="26"/>
       <c r="BT28" s="26"/>
       <c r="BU28" s="26"/>
       <c r="BV28" s="31"/>
       <c r="BW28" s="31"/>
       <c r="BX28" s="31"/>
       <c r="BY28" s="31"/>
       <c r="BZ28" s="31"/>
       <c r="CA28" s="31"/>
       <c r="CB28" s="31"/>
       <c r="CC28" s="31"/>
       <c r="CD28" s="31"/>
       <c r="CE28" s="31"/>
       <c r="CF28" s="31"/>
       <c r="CG28" s="31"/>
       <c r="CH28" s="31"/>
       <c r="CI28" s="31"/>
       <c r="CJ28" s="31"/>
       <c r="CK28" s="31"/>
       <c r="CL28" s="31"/>
       <c r="CM28" s="31"/>
       <c r="CN28" s="31"/>
       <c r="CO28" s="31"/>
       <c r="CP28" s="31"/>
@@ -7841,52 +7942,56 @@
       </c>
       <c r="BH29" s="26">
         <v>84</v>
       </c>
       <c r="BI29" s="26">
         <v>149</v>
       </c>
       <c r="BJ29" s="26">
         <v>213</v>
       </c>
       <c r="BK29" s="26">
         <v>201</v>
       </c>
       <c r="BL29" s="26">
         <v>193</v>
       </c>
       <c r="BM29" s="26">
         <v>223</v>
       </c>
       <c r="BN29" s="19">
         <v>120</v>
       </c>
       <c r="BO29" s="26">
         <v>183</v>
       </c>
-      <c r="BP29" s="20"/>
-      <c r="BQ29" s="20"/>
+      <c r="BP29" s="66">
+        <v>109</v>
+      </c>
+      <c r="BQ29" s="66">
+        <v>162</v>
+      </c>
       <c r="BR29" s="26"/>
       <c r="BS29" s="26"/>
       <c r="BT29" s="26"/>
       <c r="BU29" s="26"/>
       <c r="BV29" s="31"/>
       <c r="BW29" s="31"/>
       <c r="BX29" s="31"/>
       <c r="BY29" s="31"/>
       <c r="BZ29" s="31"/>
       <c r="CA29" s="31"/>
       <c r="CB29" s="31"/>
       <c r="CC29" s="31"/>
       <c r="CD29" s="31"/>
       <c r="CE29" s="31"/>
       <c r="CF29" s="31"/>
       <c r="CG29" s="31"/>
       <c r="CH29" s="31"/>
       <c r="CI29" s="31"/>
       <c r="CJ29" s="31"/>
       <c r="CK29" s="31"/>
       <c r="CL29" s="31"/>
       <c r="CM29" s="31"/>
       <c r="CN29" s="31"/>
       <c r="CO29" s="31"/>
       <c r="CP29" s="31"/>
@@ -8104,52 +8209,56 @@
       </c>
       <c r="BH30" s="26">
         <v>115</v>
       </c>
       <c r="BI30" s="26">
         <v>104</v>
       </c>
       <c r="BJ30" s="26">
         <v>204</v>
       </c>
       <c r="BK30" s="26">
         <v>177</v>
       </c>
       <c r="BL30" s="26">
         <v>170</v>
       </c>
       <c r="BM30" s="26">
         <v>170</v>
       </c>
       <c r="BN30" s="19">
         <v>109</v>
       </c>
       <c r="BO30" s="26">
         <v>160</v>
       </c>
-      <c r="BP30" s="20"/>
-      <c r="BQ30" s="20"/>
+      <c r="BP30" s="66">
+        <v>196</v>
+      </c>
+      <c r="BQ30" s="66">
+        <v>190</v>
+      </c>
       <c r="BR30" s="26"/>
       <c r="BS30" s="26"/>
       <c r="BT30" s="26"/>
       <c r="BU30" s="26"/>
       <c r="BV30" s="31"/>
       <c r="BW30" s="31"/>
       <c r="BX30" s="31"/>
       <c r="BY30" s="31"/>
       <c r="BZ30" s="31"/>
       <c r="CA30" s="31"/>
       <c r="CB30" s="31"/>
       <c r="CC30" s="31"/>
       <c r="CD30" s="31"/>
       <c r="CE30" s="31"/>
       <c r="CF30" s="31"/>
       <c r="CG30" s="31"/>
       <c r="CH30" s="31"/>
       <c r="CI30" s="31"/>
       <c r="CJ30" s="31"/>
       <c r="CK30" s="31"/>
       <c r="CL30" s="31"/>
       <c r="CM30" s="31"/>
       <c r="CN30" s="31"/>
       <c r="CO30" s="31"/>
       <c r="CP30" s="31"/>
@@ -8367,52 +8476,56 @@
       </c>
       <c r="BH31" s="26">
         <v>226</v>
       </c>
       <c r="BI31" s="26">
         <v>255</v>
       </c>
       <c r="BJ31" s="26">
         <v>373</v>
       </c>
       <c r="BK31" s="26">
         <v>264</v>
       </c>
       <c r="BL31" s="26">
         <v>309</v>
       </c>
       <c r="BM31" s="26">
         <v>304</v>
       </c>
       <c r="BN31" s="19">
         <v>261</v>
       </c>
       <c r="BO31" s="26">
         <v>292</v>
       </c>
-      <c r="BP31" s="20"/>
-      <c r="BQ31" s="20"/>
+      <c r="BP31" s="66">
+        <v>251</v>
+      </c>
+      <c r="BQ31" s="66">
+        <v>302</v>
+      </c>
       <c r="BR31" s="26"/>
       <c r="BS31" s="26"/>
       <c r="BT31" s="26"/>
       <c r="BU31" s="26"/>
       <c r="BV31" s="31"/>
       <c r="BW31" s="31"/>
       <c r="BX31" s="31"/>
       <c r="BY31" s="31"/>
       <c r="BZ31" s="31"/>
       <c r="CA31" s="31"/>
       <c r="CB31" s="31"/>
       <c r="CC31" s="31"/>
       <c r="CD31" s="31"/>
       <c r="CE31" s="31"/>
       <c r="CF31" s="31"/>
       <c r="CG31" s="31"/>
       <c r="CH31" s="31"/>
       <c r="CI31" s="31"/>
       <c r="CJ31" s="31"/>
       <c r="CK31" s="31"/>
       <c r="CL31" s="31"/>
       <c r="CM31" s="31"/>
       <c r="CN31" s="31"/>
       <c r="CO31" s="31"/>
       <c r="CP31" s="31"/>
@@ -8630,52 +8743,56 @@
       </c>
       <c r="BH32" s="26">
         <v>164</v>
       </c>
       <c r="BI32" s="26">
         <v>185</v>
       </c>
       <c r="BJ32" s="26">
         <v>226</v>
       </c>
       <c r="BK32" s="26">
         <v>172</v>
       </c>
       <c r="BL32" s="26">
         <v>315</v>
       </c>
       <c r="BM32" s="26">
         <v>209</v>
       </c>
       <c r="BN32" s="19">
         <v>200</v>
       </c>
       <c r="BO32" s="26">
         <v>213</v>
       </c>
-      <c r="BP32" s="20"/>
-      <c r="BQ32" s="20"/>
+      <c r="BP32" s="66">
+        <v>136</v>
+      </c>
+      <c r="BQ32" s="66">
+        <v>273</v>
+      </c>
       <c r="BR32" s="26"/>
       <c r="BS32" s="26"/>
       <c r="BT32" s="26"/>
       <c r="BU32" s="26"/>
       <c r="BV32" s="31"/>
       <c r="BW32" s="31"/>
       <c r="BX32" s="31"/>
       <c r="BY32" s="31"/>
       <c r="BZ32" s="31"/>
       <c r="CA32" s="31"/>
       <c r="CB32" s="31"/>
       <c r="CC32" s="31"/>
       <c r="CD32" s="31"/>
       <c r="CE32" s="31"/>
       <c r="CF32" s="31"/>
       <c r="CG32" s="31"/>
       <c r="CH32" s="31"/>
       <c r="CI32" s="31"/>
       <c r="CJ32" s="31"/>
       <c r="CK32" s="31"/>
       <c r="CL32" s="31"/>
       <c r="CM32" s="31"/>
       <c r="CN32" s="31"/>
       <c r="CO32" s="31"/>
       <c r="CP32" s="31"/>
@@ -8893,52 +9010,56 @@
       </c>
       <c r="BH33" s="26">
         <v>183</v>
       </c>
       <c r="BI33" s="26">
         <v>146</v>
       </c>
       <c r="BJ33" s="26">
         <v>219</v>
       </c>
       <c r="BK33" s="26">
         <v>215</v>
       </c>
       <c r="BL33" s="26">
         <v>229</v>
       </c>
       <c r="BM33" s="26">
         <v>256</v>
       </c>
       <c r="BN33" s="19">
         <v>193</v>
       </c>
       <c r="BO33" s="26">
         <v>193</v>
       </c>
-      <c r="BP33" s="20"/>
-      <c r="BQ33" s="20"/>
+      <c r="BP33" s="66">
+        <v>212</v>
+      </c>
+      <c r="BQ33" s="66">
+        <v>284</v>
+      </c>
       <c r="BR33" s="26"/>
       <c r="BS33" s="26"/>
       <c r="BT33" s="26"/>
       <c r="BU33" s="26"/>
       <c r="BV33" s="31"/>
       <c r="BW33" s="31"/>
       <c r="BX33" s="31"/>
       <c r="BY33" s="31"/>
       <c r="BZ33" s="31"/>
       <c r="CA33" s="31"/>
       <c r="CB33" s="31"/>
       <c r="CC33" s="31"/>
       <c r="CD33" s="31"/>
       <c r="CE33" s="31"/>
       <c r="CF33" s="31"/>
       <c r="CG33" s="31"/>
       <c r="CH33" s="31"/>
       <c r="CI33" s="31"/>
       <c r="CJ33" s="31"/>
       <c r="CK33" s="31"/>
       <c r="CL33" s="31"/>
       <c r="CM33" s="31"/>
       <c r="CN33" s="31"/>
       <c r="CO33" s="31"/>
       <c r="CP33" s="31"/>
@@ -9144,52 +9265,56 @@
       </c>
       <c r="BH34" s="26">
         <v>80</v>
       </c>
       <c r="BI34" s="26">
         <v>86</v>
       </c>
       <c r="BJ34" s="26">
         <v>108</v>
       </c>
       <c r="BK34" s="26">
         <v>73</v>
       </c>
       <c r="BL34" s="26">
         <v>126</v>
       </c>
       <c r="BM34" s="26">
         <v>106</v>
       </c>
       <c r="BN34" s="19">
         <v>52</v>
       </c>
       <c r="BO34" s="26">
         <v>82</v>
       </c>
-      <c r="BP34" s="20"/>
-      <c r="BQ34" s="20"/>
+      <c r="BP34" s="66">
+        <v>76</v>
+      </c>
+      <c r="BQ34" s="66">
+        <v>96</v>
+      </c>
       <c r="BR34" s="26"/>
       <c r="BS34" s="26"/>
       <c r="BT34" s="26"/>
       <c r="BU34" s="26"/>
       <c r="BV34" s="31"/>
       <c r="BW34" s="31"/>
       <c r="BX34" s="31"/>
       <c r="BY34" s="31"/>
       <c r="BZ34" s="31"/>
       <c r="CA34" s="31"/>
       <c r="CB34" s="31"/>
       <c r="CC34" s="31"/>
       <c r="CD34" s="31"/>
       <c r="CE34" s="31"/>
       <c r="CF34" s="31"/>
       <c r="CG34" s="31"/>
       <c r="CH34" s="31"/>
       <c r="CI34" s="31"/>
       <c r="CJ34" s="31"/>
       <c r="CK34" s="31"/>
       <c r="CL34" s="31"/>
       <c r="CM34" s="31"/>
       <c r="CN34" s="31"/>
       <c r="CO34" s="31"/>
       <c r="CP34" s="31"/>
@@ -9407,52 +9532,56 @@
       </c>
       <c r="BH35" s="26">
         <v>252</v>
       </c>
       <c r="BI35" s="26">
         <v>262</v>
       </c>
       <c r="BJ35" s="26">
         <v>426</v>
       </c>
       <c r="BK35" s="26">
         <v>356</v>
       </c>
       <c r="BL35" s="26">
         <v>356</v>
       </c>
       <c r="BM35" s="26">
         <v>376</v>
       </c>
       <c r="BN35" s="19">
         <v>267</v>
       </c>
       <c r="BO35" s="26">
         <v>259</v>
       </c>
-      <c r="BP35" s="20"/>
-      <c r="BQ35" s="20"/>
+      <c r="BP35" s="66">
+        <v>229</v>
+      </c>
+      <c r="BQ35" s="66">
+        <v>336</v>
+      </c>
       <c r="BR35" s="26"/>
       <c r="BS35" s="26"/>
       <c r="BT35" s="26"/>
       <c r="BU35" s="26"/>
       <c r="BV35" s="31"/>
       <c r="BW35" s="31"/>
       <c r="BX35" s="31"/>
       <c r="BY35" s="31"/>
       <c r="BZ35" s="31"/>
       <c r="CA35" s="31"/>
       <c r="CB35" s="31"/>
       <c r="CC35" s="31"/>
       <c r="CD35" s="31"/>
       <c r="CE35" s="31"/>
       <c r="CF35" s="31"/>
       <c r="CG35" s="31"/>
       <c r="CH35" s="31"/>
       <c r="CI35" s="31"/>
       <c r="CJ35" s="31"/>
       <c r="CK35" s="31"/>
       <c r="CL35" s="31"/>
       <c r="CM35" s="31"/>
       <c r="CN35" s="31"/>
       <c r="CO35" s="31"/>
       <c r="CP35" s="31"/>
@@ -9670,52 +9799,56 @@
       </c>
       <c r="BH36" s="30">
         <v>77</v>
       </c>
       <c r="BI36" s="30">
         <v>63</v>
       </c>
       <c r="BJ36" s="30">
         <v>87</v>
       </c>
       <c r="BK36" s="30">
         <v>108</v>
       </c>
       <c r="BL36" s="30">
         <v>83</v>
       </c>
       <c r="BM36" s="30">
         <v>74</v>
       </c>
       <c r="BN36" s="29">
         <v>43</v>
       </c>
       <c r="BO36" s="30">
         <v>66</v>
       </c>
-      <c r="BP36" s="30"/>
-      <c r="BQ36" s="30"/>
+      <c r="BP36" s="67">
+        <v>67</v>
+      </c>
+      <c r="BQ36" s="67">
+        <v>122</v>
+      </c>
       <c r="BR36" s="30"/>
       <c r="BS36" s="30"/>
       <c r="BT36" s="30"/>
       <c r="BU36" s="30"/>
       <c r="BV36" s="31"/>
       <c r="BW36" s="31"/>
       <c r="BX36" s="31"/>
       <c r="BY36" s="31"/>
       <c r="BZ36" s="31"/>
       <c r="CA36" s="31"/>
       <c r="CB36" s="31"/>
       <c r="CC36" s="31"/>
       <c r="CD36" s="31"/>
       <c r="CE36" s="31"/>
       <c r="CF36" s="31"/>
       <c r="CG36" s="31"/>
       <c r="CH36" s="31"/>
       <c r="CI36" s="31"/>
       <c r="CJ36" s="31"/>
       <c r="CK36" s="31"/>
       <c r="CL36" s="31"/>
       <c r="CM36" s="31"/>
       <c r="CN36" s="31"/>
       <c r="CO36" s="31"/>
       <c r="CP36" s="31"/>
@@ -10351,51 +10484,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU40"/>
   <sheetViews>
     <sheetView topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BS23" sqref="BS23"/>
+      <selection activeCell="BP26" sqref="BP26:BQ36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="50" max="50" width="9.140625" style="2"/>
     <col min="62" max="62" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="24" customFormat="1" ht="12.75">
       <c r="A1" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
@@ -11049,52 +11182,56 @@
       </c>
       <c r="BH6" s="20">
         <v>3990</v>
       </c>
       <c r="BI6" s="20">
         <v>4074</v>
       </c>
       <c r="BJ6" s="20">
         <v>5698</v>
       </c>
       <c r="BK6" s="20">
         <v>4648</v>
       </c>
       <c r="BL6" s="20">
         <v>5069</v>
       </c>
       <c r="BM6" s="20">
         <v>4838</v>
       </c>
       <c r="BN6" s="19">
         <v>1640</v>
       </c>
       <c r="BO6" s="26">
         <v>1934</v>
       </c>
-      <c r="BP6" s="20"/>
-      <c r="BQ6" s="20"/>
+      <c r="BP6" s="65">
+        <v>4563</v>
+      </c>
+      <c r="BQ6" s="65">
+        <v>6205</v>
+      </c>
       <c r="BR6" s="20"/>
       <c r="BS6" s="20"/>
       <c r="BT6" s="20"/>
       <c r="BU6" s="20"/>
     </row>
     <row r="7" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A7" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="22"/>
       <c r="I7" s="21"/>
       <c r="J7" s="23"/>
       <c r="K7" s="25"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="35">
         <v>572</v>
       </c>
       <c r="O7" s="17">
@@ -11234,52 +11371,56 @@
       </c>
       <c r="BH7" s="20">
         <v>1355</v>
       </c>
       <c r="BI7" s="20">
         <v>1397</v>
       </c>
       <c r="BJ7" s="20">
         <v>1956</v>
       </c>
       <c r="BK7" s="20">
         <v>1541</v>
       </c>
       <c r="BL7" s="20">
         <v>1852</v>
       </c>
       <c r="BM7" s="20">
         <v>1635</v>
       </c>
       <c r="BN7" s="19">
         <v>395</v>
       </c>
       <c r="BO7" s="26">
         <v>477</v>
       </c>
-      <c r="BP7" s="20"/>
-      <c r="BQ7" s="20"/>
+      <c r="BP7" s="65">
+        <v>1521</v>
+      </c>
+      <c r="BQ7" s="65">
+        <v>2160</v>
+      </c>
       <c r="BR7" s="20"/>
       <c r="BS7" s="20"/>
       <c r="BT7" s="20"/>
       <c r="BU7" s="20"/>
     </row>
     <row r="8" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
       <c r="I8" s="21"/>
       <c r="J8" s="23"/>
       <c r="K8" s="25"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="35">
         <v>80</v>
       </c>
       <c r="O8" s="17">
@@ -11419,52 +11560,56 @@
       </c>
       <c r="BH8" s="20">
         <v>129</v>
       </c>
       <c r="BI8" s="20">
         <v>133</v>
       </c>
       <c r="BJ8" s="20">
         <v>171</v>
       </c>
       <c r="BK8" s="20">
         <v>170</v>
       </c>
       <c r="BL8" s="20">
         <v>163</v>
       </c>
       <c r="BM8" s="20">
         <v>153</v>
       </c>
       <c r="BN8" s="19">
         <v>0</v>
       </c>
       <c r="BO8" s="26">
         <v>9</v>
       </c>
-      <c r="BP8" s="20"/>
-      <c r="BQ8" s="20"/>
+      <c r="BP8" s="65">
+        <v>171</v>
+      </c>
+      <c r="BQ8" s="65">
+        <v>232</v>
+      </c>
       <c r="BR8" s="20"/>
       <c r="BS8" s="20"/>
       <c r="BT8" s="20"/>
       <c r="BU8" s="20"/>
     </row>
     <row r="9" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="22"/>
       <c r="I9" s="21"/>
       <c r="J9" s="23"/>
       <c r="K9" s="25"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
       <c r="N9" s="35">
         <v>122</v>
       </c>
       <c r="O9" s="17">
@@ -11604,52 +11749,56 @@
       </c>
       <c r="BH9" s="20">
         <v>197</v>
       </c>
       <c r="BI9" s="20">
         <v>240</v>
       </c>
       <c r="BJ9" s="20">
         <v>314</v>
       </c>
       <c r="BK9" s="20">
         <v>272</v>
       </c>
       <c r="BL9" s="20">
         <v>313</v>
       </c>
       <c r="BM9" s="20">
         <v>328</v>
       </c>
       <c r="BN9" s="19">
         <v>120</v>
       </c>
       <c r="BO9" s="26">
         <v>183</v>
       </c>
-      <c r="BP9" s="20"/>
-      <c r="BQ9" s="20"/>
+      <c r="BP9" s="65">
+        <v>333</v>
+      </c>
+      <c r="BQ9" s="65">
+        <v>408</v>
+      </c>
       <c r="BR9" s="20"/>
       <c r="BS9" s="20"/>
       <c r="BT9" s="20"/>
       <c r="BU9" s="20"/>
     </row>
     <row r="10" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="22"/>
       <c r="I10" s="21"/>
       <c r="J10" s="23"/>
       <c r="K10" s="25"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="35">
         <v>178</v>
       </c>
       <c r="O10" s="17">
@@ -11789,52 +11938,56 @@
       </c>
       <c r="BH10" s="20">
         <v>355</v>
       </c>
       <c r="BI10" s="20">
         <v>297</v>
       </c>
       <c r="BJ10" s="20">
         <v>438</v>
       </c>
       <c r="BK10" s="20">
         <v>397</v>
       </c>
       <c r="BL10" s="20">
         <v>385</v>
       </c>
       <c r="BM10" s="20">
         <v>358</v>
       </c>
       <c r="BN10" s="19">
         <v>109</v>
       </c>
       <c r="BO10" s="26">
         <v>160</v>
       </c>
-      <c r="BP10" s="20"/>
-      <c r="BQ10" s="20"/>
+      <c r="BP10" s="65">
+        <v>354</v>
+      </c>
+      <c r="BQ10" s="65">
+        <v>478</v>
+      </c>
       <c r="BR10" s="20"/>
       <c r="BS10" s="20"/>
       <c r="BT10" s="20"/>
       <c r="BU10" s="20"/>
     </row>
     <row r="11" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="22"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="25"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="35">
         <v>169</v>
       </c>
       <c r="O11" s="17">
@@ -11974,52 +12127,56 @@
       </c>
       <c r="BH11" s="20">
         <v>371</v>
       </c>
       <c r="BI11" s="20">
         <v>383</v>
       </c>
       <c r="BJ11" s="20">
         <v>458</v>
       </c>
       <c r="BK11" s="20">
         <v>372</v>
       </c>
       <c r="BL11" s="20">
         <v>408</v>
       </c>
       <c r="BM11" s="20">
         <v>363</v>
       </c>
       <c r="BN11" s="19">
         <v>261</v>
       </c>
       <c r="BO11" s="26">
         <v>292</v>
       </c>
-      <c r="BP11" s="20"/>
-      <c r="BQ11" s="20"/>
+      <c r="BP11" s="65">
+        <v>335</v>
+      </c>
+      <c r="BQ11" s="65">
+        <v>499</v>
+      </c>
       <c r="BR11" s="20"/>
       <c r="BS11" s="20"/>
       <c r="BT11" s="20"/>
       <c r="BU11" s="20"/>
     </row>
     <row r="12" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="22"/>
       <c r="I12" s="21"/>
       <c r="J12" s="23"/>
       <c r="K12" s="25"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="35">
         <v>179</v>
       </c>
       <c r="O12" s="17">
@@ -12159,52 +12316,56 @@
       </c>
       <c r="BH12" s="20">
         <v>279</v>
       </c>
       <c r="BI12" s="20">
         <v>300</v>
       </c>
       <c r="BJ12" s="20">
         <v>445</v>
       </c>
       <c r="BK12" s="20">
         <v>310</v>
       </c>
       <c r="BL12" s="20">
         <v>364</v>
       </c>
       <c r="BM12" s="20">
         <v>290</v>
       </c>
       <c r="BN12" s="19">
         <v>200</v>
       </c>
       <c r="BO12" s="26">
         <v>213</v>
       </c>
-      <c r="BP12" s="20"/>
-      <c r="BQ12" s="20"/>
+      <c r="BP12" s="65">
+        <v>341</v>
+      </c>
+      <c r="BQ12" s="65">
+        <v>482</v>
+      </c>
       <c r="BR12" s="20"/>
       <c r="BS12" s="20"/>
       <c r="BT12" s="20"/>
       <c r="BU12" s="20"/>
     </row>
     <row r="13" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="22"/>
       <c r="I13" s="21"/>
       <c r="J13" s="23"/>
       <c r="K13" s="25"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="35">
         <v>137</v>
       </c>
       <c r="O13" s="17">
@@ -12344,52 +12505,56 @@
       </c>
       <c r="BH13" s="20">
         <v>272</v>
       </c>
       <c r="BI13" s="20">
         <v>234</v>
       </c>
       <c r="BJ13" s="20">
         <v>302</v>
       </c>
       <c r="BK13" s="20">
         <v>316</v>
       </c>
       <c r="BL13" s="20">
         <v>312</v>
       </c>
       <c r="BM13" s="20">
         <v>357</v>
       </c>
       <c r="BN13" s="19">
         <v>193</v>
       </c>
       <c r="BO13" s="26">
         <v>193</v>
       </c>
-      <c r="BP13" s="20"/>
-      <c r="BQ13" s="20"/>
+      <c r="BP13" s="65">
+        <v>263</v>
+      </c>
+      <c r="BQ13" s="65">
+        <v>392</v>
+      </c>
       <c r="BR13" s="20"/>
       <c r="BS13" s="20"/>
       <c r="BT13" s="20"/>
       <c r="BU13" s="20"/>
     </row>
     <row r="14" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="35">
         <v>126</v>
       </c>
       <c r="O14" s="17">
@@ -12529,52 +12694,56 @@
       </c>
       <c r="BH14" s="20">
         <v>232</v>
       </c>
       <c r="BI14" s="20">
         <v>253</v>
       </c>
       <c r="BJ14" s="20">
         <v>346</v>
       </c>
       <c r="BK14" s="20">
         <v>258</v>
       </c>
       <c r="BL14" s="20">
         <v>265</v>
       </c>
       <c r="BM14" s="20">
         <v>302</v>
       </c>
       <c r="BN14" s="19">
         <v>52</v>
       </c>
       <c r="BO14" s="26">
         <v>82</v>
       </c>
-      <c r="BP14" s="20"/>
-      <c r="BQ14" s="20"/>
+      <c r="BP14" s="65">
+        <v>299</v>
+      </c>
+      <c r="BQ14" s="65">
+        <v>326</v>
+      </c>
       <c r="BR14" s="20"/>
       <c r="BS14" s="20"/>
       <c r="BT14" s="20"/>
       <c r="BU14" s="20"/>
     </row>
     <row r="15" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="22"/>
       <c r="I15" s="21"/>
       <c r="J15" s="23"/>
       <c r="K15" s="25"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="35">
         <v>300</v>
       </c>
       <c r="O15" s="17">
@@ -12714,52 +12883,56 @@
       </c>
       <c r="BH15" s="20">
         <v>537</v>
       </c>
       <c r="BI15" s="20">
         <v>631</v>
       </c>
       <c r="BJ15" s="20">
         <v>980</v>
       </c>
       <c r="BK15" s="20">
         <v>754</v>
       </c>
       <c r="BL15" s="20">
         <v>762</v>
       </c>
       <c r="BM15" s="20">
         <v>809</v>
       </c>
       <c r="BN15" s="19">
         <v>267</v>
       </c>
       <c r="BO15" s="26">
         <v>259</v>
       </c>
-      <c r="BP15" s="20"/>
-      <c r="BQ15" s="20"/>
+      <c r="BP15" s="65">
+        <v>711</v>
+      </c>
+      <c r="BQ15" s="65">
+        <v>875</v>
+      </c>
       <c r="BR15" s="20"/>
       <c r="BS15" s="20"/>
       <c r="BT15" s="20"/>
       <c r="BU15" s="20"/>
     </row>
     <row r="16" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="22"/>
       <c r="I16" s="21"/>
       <c r="J16" s="23"/>
       <c r="K16" s="25"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="35">
         <v>131</v>
       </c>
       <c r="O16" s="17">
@@ -12899,52 +13072,56 @@
       </c>
       <c r="BH16" s="20">
         <v>263</v>
       </c>
       <c r="BI16" s="20">
         <v>206</v>
       </c>
       <c r="BJ16" s="20">
         <v>288</v>
       </c>
       <c r="BK16" s="20">
         <v>258</v>
       </c>
       <c r="BL16" s="20">
         <v>245</v>
       </c>
       <c r="BM16" s="20">
         <v>243</v>
       </c>
       <c r="BN16" s="17">
         <v>43</v>
       </c>
       <c r="BO16" s="26">
         <v>66</v>
       </c>
-      <c r="BP16" s="20"/>
-      <c r="BQ16" s="20"/>
+      <c r="BP16" s="65">
+        <v>235</v>
+      </c>
+      <c r="BQ16" s="65">
+        <v>353</v>
+      </c>
       <c r="BR16" s="20"/>
       <c r="BS16" s="20"/>
       <c r="BT16" s="20"/>
       <c r="BU16" s="20"/>
     </row>
     <row r="17" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A17" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
       <c r="Q17" s="54"/>
@@ -13185,52 +13362,56 @@
       </c>
       <c r="BH18" s="20">
         <v>1733</v>
       </c>
       <c r="BI18" s="20">
         <v>1725</v>
       </c>
       <c r="BJ18" s="20">
         <v>2492</v>
       </c>
       <c r="BK18" s="20">
         <v>2071</v>
       </c>
       <c r="BL18" s="20">
         <v>2326</v>
       </c>
       <c r="BM18" s="20">
         <v>2164</v>
       </c>
       <c r="BN18" s="20">
         <v>1775</v>
       </c>
       <c r="BO18" s="20">
         <v>2071</v>
       </c>
-      <c r="BP18" s="20"/>
-      <c r="BQ18" s="20"/>
+      <c r="BP18" s="65">
+        <v>2004</v>
+      </c>
+      <c r="BQ18" s="65">
+        <v>2710</v>
+      </c>
       <c r="BR18" s="20"/>
       <c r="BS18" s="20"/>
       <c r="BT18" s="20"/>
       <c r="BU18" s="20"/>
     </row>
     <row r="19" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="27"/>
       <c r="I19" s="21"/>
       <c r="J19" s="23"/>
       <c r="K19" s="25"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="19">
         <v>457</v>
       </c>
       <c r="O19" s="17">
@@ -13370,52 +13551,56 @@
       </c>
       <c r="BH19" s="20">
         <v>1055</v>
       </c>
       <c r="BI19" s="20">
         <v>1048</v>
       </c>
       <c r="BJ19" s="20">
         <v>1505</v>
       </c>
       <c r="BK19" s="20">
         <v>1240</v>
       </c>
       <c r="BL19" s="20">
         <v>1444</v>
       </c>
       <c r="BM19" s="20">
         <v>1259</v>
       </c>
       <c r="BN19" s="20">
         <v>1032</v>
       </c>
       <c r="BO19" s="20">
         <v>1238</v>
       </c>
-      <c r="BP19" s="20"/>
-      <c r="BQ19" s="20"/>
+      <c r="BP19" s="65">
+        <v>1158</v>
+      </c>
+      <c r="BQ19" s="65">
+        <v>1644</v>
+      </c>
       <c r="BR19" s="20"/>
       <c r="BS19" s="20"/>
       <c r="BT19" s="20"/>
       <c r="BU19" s="20"/>
     </row>
     <row r="20" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="27"/>
       <c r="I20" s="21"/>
       <c r="J20" s="23"/>
       <c r="K20" s="25"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="19">
         <v>72</v>
       </c>
       <c r="O20" s="17">
@@ -13555,52 +13740,56 @@
       </c>
       <c r="BH20" s="20">
         <v>121</v>
       </c>
       <c r="BI20" s="20">
         <v>126</v>
       </c>
       <c r="BJ20" s="20">
         <v>160</v>
       </c>
       <c r="BK20" s="20">
         <v>164</v>
       </c>
       <c r="BL20" s="20">
         <v>160</v>
       </c>
       <c r="BM20" s="20">
         <v>147</v>
       </c>
       <c r="BN20" s="20">
         <v>144</v>
       </c>
       <c r="BO20" s="20">
         <v>150</v>
       </c>
-      <c r="BP20" s="20"/>
-      <c r="BQ20" s="20"/>
+      <c r="BP20" s="65">
+        <v>161</v>
+      </c>
+      <c r="BQ20" s="65">
+        <v>220</v>
+      </c>
       <c r="BR20" s="20"/>
       <c r="BS20" s="20"/>
       <c r="BT20" s="20"/>
       <c r="BU20" s="20"/>
     </row>
     <row r="21" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="27"/>
       <c r="I21" s="21"/>
       <c r="J21" s="23"/>
       <c r="K21" s="25"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="19">
         <v>46</v>
       </c>
       <c r="O21" s="17">
@@ -13740,52 +13929,56 @@
       </c>
       <c r="BH21" s="20">
         <v>114</v>
       </c>
       <c r="BI21" s="20">
         <v>106</v>
       </c>
       <c r="BJ21" s="20">
         <v>145</v>
       </c>
       <c r="BK21" s="20">
         <v>138</v>
       </c>
       <c r="BL21" s="20">
         <v>131</v>
       </c>
       <c r="BM21" s="20">
         <v>135</v>
       </c>
       <c r="BN21" s="20">
         <v>103</v>
       </c>
       <c r="BO21" s="20">
         <v>92</v>
       </c>
-      <c r="BP21" s="20"/>
-      <c r="BQ21" s="20"/>
+      <c r="BP21" s="65">
+        <v>119</v>
+      </c>
+      <c r="BQ21" s="65">
+        <v>194</v>
+      </c>
       <c r="BR21" s="20"/>
       <c r="BS21" s="20"/>
       <c r="BT21" s="20"/>
       <c r="BU21" s="20"/>
     </row>
     <row r="22" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="27"/>
       <c r="I22" s="21"/>
       <c r="J22" s="23"/>
       <c r="K22" s="25"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="19">
         <v>73</v>
       </c>
       <c r="O22" s="17">
@@ -13925,52 +14118,56 @@
       </c>
       <c r="BH22" s="20">
         <v>108</v>
       </c>
       <c r="BI22" s="20">
         <v>108</v>
       </c>
       <c r="BJ22" s="20">
         <v>187</v>
       </c>
       <c r="BK22" s="20">
         <v>137</v>
       </c>
       <c r="BL22" s="20">
         <v>156</v>
       </c>
       <c r="BM22" s="20">
         <v>180</v>
       </c>
       <c r="BN22" s="20">
         <v>134</v>
       </c>
       <c r="BO22" s="20">
         <v>128</v>
       </c>
-      <c r="BP22" s="20"/>
-      <c r="BQ22" s="20"/>
+      <c r="BP22" s="65">
+        <v>136</v>
+      </c>
+      <c r="BQ22" s="65">
+        <v>149</v>
+      </c>
       <c r="BR22" s="20"/>
       <c r="BS22" s="20"/>
       <c r="BT22" s="20"/>
       <c r="BU22" s="20"/>
     </row>
     <row r="23" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="27"/>
       <c r="I23" s="21"/>
       <c r="J23" s="23"/>
       <c r="K23" s="25"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="19">
         <v>91</v>
       </c>
       <c r="O23" s="17">
@@ -14110,52 +14307,56 @@
       </c>
       <c r="BH23" s="20">
         <v>232</v>
       </c>
       <c r="BI23" s="20">
         <v>248</v>
       </c>
       <c r="BJ23" s="20">
         <v>360</v>
       </c>
       <c r="BK23" s="20">
         <v>278</v>
       </c>
       <c r="BL23" s="20">
         <v>307</v>
       </c>
       <c r="BM23" s="20">
         <v>338</v>
       </c>
       <c r="BN23" s="20">
         <v>287</v>
       </c>
       <c r="BO23" s="20">
         <v>341</v>
       </c>
-      <c r="BP23" s="20"/>
-      <c r="BQ23" s="20"/>
+      <c r="BP23" s="65">
+        <v>308</v>
+      </c>
+      <c r="BQ23" s="65">
+        <v>339</v>
+      </c>
       <c r="BR23" s="20"/>
       <c r="BS23" s="20"/>
       <c r="BT23" s="20"/>
       <c r="BU23" s="20"/>
     </row>
     <row r="24" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="27"/>
       <c r="I24" s="21"/>
       <c r="J24" s="23"/>
       <c r="K24" s="25"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="19">
         <v>50</v>
       </c>
       <c r="O24" s="17">
@@ -14295,52 +14496,56 @@
       </c>
       <c r="BH24" s="20">
         <v>103</v>
       </c>
       <c r="BI24" s="20">
         <v>89</v>
       </c>
       <c r="BJ24" s="20">
         <v>135</v>
       </c>
       <c r="BK24" s="20">
         <v>114</v>
       </c>
       <c r="BL24" s="20">
         <v>128</v>
       </c>
       <c r="BM24" s="20">
         <v>105</v>
       </c>
       <c r="BN24" s="20">
         <v>75</v>
       </c>
       <c r="BO24" s="20">
         <v>122</v>
       </c>
-      <c r="BP24" s="20"/>
-      <c r="BQ24" s="20"/>
+      <c r="BP24" s="65">
+        <v>122</v>
+      </c>
+      <c r="BQ24" s="65">
+        <v>164</v>
+      </c>
       <c r="BR24" s="20"/>
       <c r="BS24" s="20"/>
       <c r="BT24" s="20"/>
       <c r="BU24" s="20"/>
     </row>
     <row r="25" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A25" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
       <c r="L25" s="55"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
@@ -14581,52 +14786,56 @@
       </c>
       <c r="BH26" s="26">
         <v>2257</v>
       </c>
       <c r="BI26" s="20">
         <v>2349</v>
       </c>
       <c r="BJ26" s="20">
         <v>3206</v>
       </c>
       <c r="BK26" s="20">
         <v>2577</v>
       </c>
       <c r="BL26" s="26">
         <v>2743</v>
       </c>
       <c r="BM26" s="26">
         <v>2674</v>
       </c>
       <c r="BN26" s="26">
         <v>2241</v>
       </c>
       <c r="BO26" s="26">
         <v>2897</v>
       </c>
-      <c r="BP26" s="20"/>
-      <c r="BQ26" s="20"/>
+      <c r="BP26" s="66">
+        <v>2559</v>
+      </c>
+      <c r="BQ26" s="66">
+        <v>3495</v>
+      </c>
       <c r="BR26" s="26"/>
       <c r="BS26" s="26"/>
       <c r="BT26" s="26"/>
       <c r="BU26" s="26"/>
     </row>
     <row r="27" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="23"/>
       <c r="I27" s="21"/>
       <c r="J27" s="23"/>
       <c r="K27" s="22"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="19">
         <v>115</v>
       </c>
       <c r="O27" s="19">
@@ -14766,52 +14975,56 @@
       </c>
       <c r="BH27" s="26">
         <v>300</v>
       </c>
       <c r="BI27" s="20">
         <v>349</v>
       </c>
       <c r="BJ27" s="20">
         <v>451</v>
       </c>
       <c r="BK27" s="20">
         <v>301</v>
       </c>
       <c r="BL27" s="26">
         <v>408</v>
       </c>
       <c r="BM27" s="26">
         <v>376</v>
       </c>
       <c r="BN27" s="26">
         <v>386</v>
       </c>
       <c r="BO27" s="26">
         <v>470</v>
       </c>
-      <c r="BP27" s="20"/>
-      <c r="BQ27" s="20"/>
+      <c r="BP27" s="66">
+        <v>363</v>
+      </c>
+      <c r="BQ27" s="66">
+        <v>516</v>
+      </c>
       <c r="BR27" s="26"/>
       <c r="BS27" s="26"/>
       <c r="BT27" s="26"/>
       <c r="BU27" s="26"/>
     </row>
     <row r="28" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="23"/>
       <c r="I28" s="21"/>
       <c r="J28" s="23"/>
       <c r="K28" s="22"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="19">
         <v>8</v>
       </c>
       <c r="O28" s="19">
@@ -14951,52 +15164,56 @@
       </c>
       <c r="BH28" s="26">
         <v>8</v>
       </c>
       <c r="BI28" s="20">
         <v>7</v>
       </c>
       <c r="BJ28" s="20">
         <v>11</v>
       </c>
       <c r="BK28" s="20">
         <v>6</v>
       </c>
       <c r="BL28" s="26">
         <v>3</v>
       </c>
       <c r="BM28" s="26">
         <v>6</v>
       </c>
       <c r="BN28" s="26">
         <v>5</v>
       </c>
       <c r="BO28" s="26">
         <v>4</v>
       </c>
-      <c r="BP28" s="20"/>
-      <c r="BQ28" s="20"/>
+      <c r="BP28" s="66">
+        <v>10</v>
+      </c>
+      <c r="BQ28" s="66">
+        <v>12</v>
+      </c>
       <c r="BR28" s="26"/>
       <c r="BS28" s="26"/>
       <c r="BT28" s="26"/>
       <c r="BU28" s="26"/>
     </row>
     <row r="29" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="23"/>
       <c r="I29" s="21"/>
       <c r="J29" s="23"/>
       <c r="K29" s="22"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="19">
         <v>122</v>
       </c>
       <c r="O29" s="19">
@@ -15136,52 +15353,56 @@
       </c>
       <c r="BH29" s="26">
         <v>197</v>
       </c>
       <c r="BI29" s="20">
         <v>240</v>
       </c>
       <c r="BJ29" s="20">
         <v>314</v>
       </c>
       <c r="BK29" s="20">
         <v>272</v>
       </c>
       <c r="BL29" s="26">
         <v>313</v>
       </c>
       <c r="BM29" s="26">
         <v>328</v>
       </c>
       <c r="BN29" s="26">
         <v>203</v>
       </c>
       <c r="BO29" s="26">
         <v>323</v>
       </c>
-      <c r="BP29" s="20"/>
-      <c r="BQ29" s="20"/>
+      <c r="BP29" s="66">
+        <v>333</v>
+      </c>
+      <c r="BQ29" s="66">
+        <v>408</v>
+      </c>
       <c r="BR29" s="26"/>
       <c r="BS29" s="26"/>
       <c r="BT29" s="26"/>
       <c r="BU29" s="26"/>
     </row>
     <row r="30" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A30" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="23"/>
       <c r="I30" s="21"/>
       <c r="J30" s="23"/>
       <c r="K30" s="22"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="19">
         <v>132</v>
       </c>
       <c r="O30" s="19">
@@ -15321,52 +15542,56 @@
       </c>
       <c r="BH30" s="26">
         <v>241</v>
       </c>
       <c r="BI30" s="20">
         <v>191</v>
       </c>
       <c r="BJ30" s="20">
         <v>293</v>
       </c>
       <c r="BK30" s="20">
         <v>259</v>
       </c>
       <c r="BL30" s="26">
         <v>254</v>
       </c>
       <c r="BM30" s="26">
         <v>223</v>
       </c>
       <c r="BN30" s="26">
         <v>219</v>
       </c>
       <c r="BO30" s="26">
         <v>286</v>
       </c>
-      <c r="BP30" s="20"/>
-      <c r="BQ30" s="20"/>
+      <c r="BP30" s="66">
+        <v>235</v>
+      </c>
+      <c r="BQ30" s="66">
+        <v>284</v>
+      </c>
       <c r="BR30" s="26"/>
       <c r="BS30" s="26"/>
       <c r="BT30" s="26"/>
       <c r="BU30" s="26"/>
     </row>
     <row r="31" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A31" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="23"/>
       <c r="I31" s="21"/>
       <c r="J31" s="23"/>
       <c r="K31" s="22"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="17">
         <v>169</v>
       </c>
       <c r="O31" s="17">
@@ -15506,52 +15731,56 @@
       </c>
       <c r="BH31" s="26">
         <v>371</v>
       </c>
       <c r="BI31" s="20">
         <v>383</v>
       </c>
       <c r="BJ31" s="20">
         <v>458</v>
       </c>
       <c r="BK31" s="20">
         <v>372</v>
       </c>
       <c r="BL31" s="26">
         <v>408</v>
       </c>
       <c r="BM31" s="26">
         <v>363</v>
       </c>
       <c r="BN31" s="26">
         <v>288</v>
       </c>
       <c r="BO31" s="26">
         <v>406</v>
       </c>
-      <c r="BP31" s="20"/>
-      <c r="BQ31" s="20"/>
+      <c r="BP31" s="66">
+        <v>335</v>
+      </c>
+      <c r="BQ31" s="66">
+        <v>499</v>
+      </c>
       <c r="BR31" s="26"/>
       <c r="BS31" s="26"/>
       <c r="BT31" s="26"/>
       <c r="BU31" s="26"/>
     </row>
     <row r="32" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A32" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="23"/>
       <c r="I32" s="21"/>
       <c r="J32" s="23"/>
       <c r="K32" s="22"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="19">
         <v>179</v>
       </c>
       <c r="O32" s="19">
@@ -15691,52 +15920,56 @@
       </c>
       <c r="BH32" s="26">
         <v>279</v>
       </c>
       <c r="BI32" s="20">
         <v>300</v>
       </c>
       <c r="BJ32" s="20">
         <v>445</v>
       </c>
       <c r="BK32" s="20">
         <v>310</v>
       </c>
       <c r="BL32" s="26">
         <v>364</v>
       </c>
       <c r="BM32" s="26">
         <v>290</v>
       </c>
       <c r="BN32" s="26">
         <v>274</v>
       </c>
       <c r="BO32" s="26">
         <v>388</v>
       </c>
-      <c r="BP32" s="20"/>
-      <c r="BQ32" s="20"/>
+      <c r="BP32" s="66">
+        <v>341</v>
+      </c>
+      <c r="BQ32" s="66">
+        <v>482</v>
+      </c>
       <c r="BR32" s="26"/>
       <c r="BS32" s="26"/>
       <c r="BT32" s="26"/>
       <c r="BU32" s="26"/>
     </row>
     <row r="33" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A33" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="23"/>
       <c r="I33" s="21"/>
       <c r="J33" s="23"/>
       <c r="K33" s="22"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="19">
         <v>137</v>
       </c>
       <c r="O33" s="19">
@@ -15876,52 +16109,56 @@
       </c>
       <c r="BH33" s="26">
         <v>272</v>
       </c>
       <c r="BI33" s="20">
         <v>234</v>
       </c>
       <c r="BJ33" s="20">
         <v>302</v>
       </c>
       <c r="BK33" s="20">
         <v>316</v>
       </c>
       <c r="BL33" s="26">
         <v>312</v>
       </c>
       <c r="BM33" s="26">
         <v>357</v>
       </c>
       <c r="BN33" s="26">
         <v>261</v>
       </c>
       <c r="BO33" s="26">
         <v>304</v>
       </c>
-      <c r="BP33" s="20"/>
-      <c r="BQ33" s="20"/>
+      <c r="BP33" s="66">
+        <v>263</v>
+      </c>
+      <c r="BQ33" s="66">
+        <v>392</v>
+      </c>
       <c r="BR33" s="26"/>
       <c r="BS33" s="26"/>
       <c r="BT33" s="26"/>
       <c r="BU33" s="26"/>
     </row>
     <row r="34" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A34" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="19">
         <v>53</v>
       </c>
       <c r="O34" s="19">
@@ -16061,52 +16298,56 @@
       </c>
       <c r="BH34" s="26">
         <v>124</v>
       </c>
       <c r="BI34" s="20">
         <v>145</v>
       </c>
       <c r="BJ34" s="20">
         <v>159</v>
       </c>
       <c r="BK34" s="20">
         <v>121</v>
       </c>
       <c r="BL34" s="26">
         <v>109</v>
       </c>
       <c r="BM34" s="26">
         <v>122</v>
       </c>
       <c r="BN34" s="26">
         <v>85</v>
       </c>
       <c r="BO34" s="26">
         <v>123</v>
       </c>
-      <c r="BP34" s="20"/>
-      <c r="BQ34" s="20"/>
+      <c r="BP34" s="66">
+        <v>163</v>
+      </c>
+      <c r="BQ34" s="66">
+        <v>177</v>
+      </c>
       <c r="BR34" s="26"/>
       <c r="BS34" s="26"/>
       <c r="BT34" s="26"/>
       <c r="BU34" s="26"/>
     </row>
     <row r="35" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A35" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="19">
         <v>209</v>
       </c>
       <c r="O35" s="19">
@@ -16246,52 +16487,56 @@
       </c>
       <c r="BH35" s="26">
         <v>305</v>
       </c>
       <c r="BI35" s="20">
         <v>383</v>
       </c>
       <c r="BJ35" s="20">
         <v>620</v>
       </c>
       <c r="BK35" s="20">
         <v>476</v>
       </c>
       <c r="BL35" s="26">
         <v>455</v>
       </c>
       <c r="BM35" s="26">
         <v>471</v>
       </c>
       <c r="BN35" s="26">
         <v>410</v>
       </c>
       <c r="BO35" s="26">
         <v>484</v>
       </c>
-      <c r="BP35" s="26"/>
-      <c r="BQ35" s="26"/>
+      <c r="BP35" s="66">
+        <v>403</v>
+      </c>
+      <c r="BQ35" s="66">
+        <v>536</v>
+      </c>
       <c r="BR35" s="26"/>
       <c r="BS35" s="26"/>
       <c r="BT35" s="26"/>
       <c r="BU35" s="26"/>
     </row>
     <row r="36" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="37"/>
       <c r="C36" s="37"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="38"/>
       <c r="I36" s="37"/>
       <c r="J36" s="38"/>
       <c r="K36" s="39"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="29">
         <v>81</v>
       </c>
       <c r="O36" s="29">
@@ -16431,52 +16676,56 @@
       </c>
       <c r="BH36" s="30">
         <v>160</v>
       </c>
       <c r="BI36" s="30">
         <v>117</v>
       </c>
       <c r="BJ36" s="30">
         <v>153</v>
       </c>
       <c r="BK36" s="30">
         <v>144</v>
       </c>
       <c r="BL36" s="30">
         <v>117</v>
       </c>
       <c r="BM36" s="30">
         <v>138</v>
       </c>
       <c r="BN36" s="30">
         <v>110</v>
       </c>
       <c r="BO36" s="30">
         <v>109</v>
       </c>
-      <c r="BP36" s="30"/>
-      <c r="BQ36" s="30"/>
+      <c r="BP36" s="67">
+        <v>113</v>
+      </c>
+      <c r="BQ36" s="67">
+        <v>189</v>
+      </c>
       <c r="BR36" s="30"/>
       <c r="BS36" s="30"/>
       <c r="BT36" s="30"/>
       <c r="BU36" s="30"/>
     </row>
     <row r="37" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A37" s="40"/>
       <c r="Z37" s="18"/>
       <c r="AL37" s="18"/>
       <c r="AX37" s="18"/>
       <c r="BJ37" s="18"/>
     </row>
     <row r="38" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z38" s="18"/>
       <c r="AL38" s="18"/>
       <c r="AX38" s="18"/>
       <c r="BJ38" s="18"/>
     </row>
     <row r="39" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z39" s="18"/>
       <c r="AL39" s="18"/>
       <c r="AX39" s="18"/>
       <c r="BJ39" s="18"/>
     </row>
     <row r="40" spans="1:73" s="24" customFormat="1" ht="11.25">
@@ -16487,51 +16736,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BK40" sqref="BK40"/>
+      <selection activeCell="BT20" sqref="BT20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="50" max="50" width="9.140625" style="2"/>
     <col min="62" max="62" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="24" customFormat="1" ht="12.75">
       <c r="A1" s="62" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
@@ -17189,52 +17438,56 @@
       </c>
       <c r="BH6" s="20">
         <v>-855</v>
       </c>
       <c r="BI6" s="20">
         <v>-858</v>
       </c>
       <c r="BJ6" s="20">
         <v>-1128</v>
       </c>
       <c r="BK6" s="20">
         <v>-788</v>
       </c>
       <c r="BL6" s="20">
         <v>-819</v>
       </c>
       <c r="BM6" s="20">
         <v>-1026</v>
       </c>
       <c r="BN6" s="20">
         <v>-824</v>
       </c>
       <c r="BO6" s="20">
         <v>-1119</v>
       </c>
-      <c r="BP6" s="20"/>
-      <c r="BQ6" s="20"/>
+      <c r="BP6" s="65">
+        <v>-1198</v>
+      </c>
+      <c r="BQ6" s="65">
+        <v>-1545</v>
+      </c>
       <c r="BR6" s="20"/>
       <c r="BS6" s="20"/>
       <c r="BT6" s="20"/>
       <c r="BU6" s="20"/>
     </row>
     <row r="7" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A7" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="27"/>
       <c r="I7" s="21"/>
       <c r="J7" s="23"/>
       <c r="K7" s="25"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="35">
         <v>19</v>
       </c>
       <c r="O7" s="17">
@@ -17374,52 +17627,56 @@
       </c>
       <c r="BH7" s="20">
         <v>70</v>
       </c>
       <c r="BI7" s="20">
         <v>-36</v>
       </c>
       <c r="BJ7" s="20">
         <v>-32</v>
       </c>
       <c r="BK7" s="20">
         <v>71</v>
       </c>
       <c r="BL7" s="20">
         <v>-161</v>
       </c>
       <c r="BM7" s="20">
         <v>-200</v>
       </c>
       <c r="BN7" s="20">
         <v>-48</v>
       </c>
       <c r="BO7" s="20">
         <v>13</v>
       </c>
-      <c r="BP7" s="20"/>
-      <c r="BQ7" s="20"/>
+      <c r="BP7" s="65">
+        <v>-32</v>
+      </c>
+      <c r="BQ7" s="65">
+        <v>-90</v>
+      </c>
       <c r="BR7" s="20"/>
       <c r="BS7" s="20"/>
       <c r="BT7" s="20"/>
       <c r="BU7" s="20"/>
     </row>
     <row r="8" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="27"/>
       <c r="I8" s="21"/>
       <c r="J8" s="23"/>
       <c r="K8" s="25"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="35">
         <v>-32</v>
       </c>
       <c r="O8" s="17">
@@ -17559,52 +17816,56 @@
       </c>
       <c r="BH8" s="20">
         <v>-18</v>
       </c>
       <c r="BI8" s="20">
         <v>-13</v>
       </c>
       <c r="BJ8" s="20">
         <v>-40</v>
       </c>
       <c r="BK8" s="20">
         <v>-50</v>
       </c>
       <c r="BL8" s="20">
         <v>1</v>
       </c>
       <c r="BM8" s="20">
         <v>-26</v>
       </c>
       <c r="BN8" s="20">
         <v>-51</v>
       </c>
       <c r="BO8" s="20">
         <v>-23</v>
       </c>
-      <c r="BP8" s="20"/>
-      <c r="BQ8" s="20"/>
+      <c r="BP8" s="65">
+        <v>-46</v>
+      </c>
+      <c r="BQ8" s="65">
+        <v>-28</v>
+      </c>
       <c r="BR8" s="20"/>
       <c r="BS8" s="20"/>
       <c r="BT8" s="20"/>
       <c r="BU8" s="20"/>
     </row>
     <row r="9" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="27"/>
       <c r="I9" s="21"/>
       <c r="J9" s="23"/>
       <c r="K9" s="25"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
       <c r="N9" s="35">
         <v>-53</v>
       </c>
       <c r="O9" s="17">
@@ -17744,52 +18005,56 @@
       </c>
       <c r="BH9" s="20">
         <v>-113</v>
       </c>
       <c r="BI9" s="20">
         <v>-91</v>
       </c>
       <c r="BJ9" s="20">
         <v>-101</v>
       </c>
       <c r="BK9" s="20">
         <v>-71</v>
       </c>
       <c r="BL9" s="20">
         <v>-120</v>
       </c>
       <c r="BM9" s="20">
         <v>-105</v>
       </c>
       <c r="BN9" s="20">
         <v>-83</v>
       </c>
       <c r="BO9" s="20">
         <v>-140</v>
       </c>
-      <c r="BP9" s="20"/>
-      <c r="BQ9" s="20"/>
+      <c r="BP9" s="65">
+        <v>-224</v>
+      </c>
+      <c r="BQ9" s="65">
+        <v>-246</v>
+      </c>
       <c r="BR9" s="20"/>
       <c r="BS9" s="20"/>
       <c r="BT9" s="20"/>
       <c r="BU9" s="20"/>
     </row>
     <row r="10" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="27"/>
       <c r="I10" s="21"/>
       <c r="J10" s="23"/>
       <c r="K10" s="25"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="35">
         <v>-95</v>
       </c>
       <c r="O10" s="17">
@@ -17929,52 +18194,56 @@
       </c>
       <c r="BH10" s="20">
         <v>-160</v>
       </c>
       <c r="BI10" s="20">
         <v>-121</v>
       </c>
       <c r="BJ10" s="20">
         <v>-111</v>
       </c>
       <c r="BK10" s="20">
         <v>-128</v>
       </c>
       <c r="BL10" s="20">
         <v>-91</v>
       </c>
       <c r="BM10" s="20">
         <v>-109</v>
       </c>
       <c r="BN10" s="20">
         <v>-112</v>
       </c>
       <c r="BO10" s="20">
         <v>-105</v>
       </c>
-      <c r="BP10" s="20"/>
-      <c r="BQ10" s="20"/>
+      <c r="BP10" s="65">
+        <v>-55</v>
+      </c>
+      <c r="BQ10" s="65">
+        <v>-191</v>
+      </c>
       <c r="BR10" s="20"/>
       <c r="BS10" s="20"/>
       <c r="BT10" s="20"/>
       <c r="BU10" s="20"/>
     </row>
     <row r="11" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="27"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="25"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="35">
         <v>-50</v>
       </c>
       <c r="O11" s="17">
@@ -18114,52 +18383,56 @@
       </c>
       <c r="BH11" s="20">
         <v>-145</v>
       </c>
       <c r="BI11" s="20">
         <v>-128</v>
       </c>
       <c r="BJ11" s="20">
         <v>-85</v>
       </c>
       <c r="BK11" s="20">
         <v>-108</v>
       </c>
       <c r="BL11" s="20">
         <v>-99</v>
       </c>
       <c r="BM11" s="20">
         <v>-59</v>
       </c>
       <c r="BN11" s="20">
         <v>-27</v>
       </c>
       <c r="BO11" s="20">
         <v>-114</v>
       </c>
-      <c r="BP11" s="20"/>
-      <c r="BQ11" s="20"/>
+      <c r="BP11" s="65">
+        <v>-84</v>
+      </c>
+      <c r="BQ11" s="65">
+        <v>-197</v>
+      </c>
       <c r="BR11" s="20"/>
       <c r="BS11" s="20"/>
       <c r="BT11" s="20"/>
       <c r="BU11" s="20"/>
     </row>
     <row r="12" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="27"/>
       <c r="I12" s="21"/>
       <c r="J12" s="23"/>
       <c r="K12" s="25"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="35">
         <v>-109</v>
       </c>
       <c r="O12" s="17">
@@ -18299,52 +18572,56 @@
       </c>
       <c r="BH12" s="20">
         <v>-115</v>
       </c>
       <c r="BI12" s="20">
         <v>-115</v>
       </c>
       <c r="BJ12" s="20">
         <v>-219</v>
       </c>
       <c r="BK12" s="20">
         <v>-138</v>
       </c>
       <c r="BL12" s="20">
         <v>-49</v>
       </c>
       <c r="BM12" s="20">
         <v>-81</v>
       </c>
       <c r="BN12" s="20">
         <v>-74</v>
       </c>
       <c r="BO12" s="20">
         <v>-175</v>
       </c>
-      <c r="BP12" s="20"/>
-      <c r="BQ12" s="20"/>
+      <c r="BP12" s="65">
+        <v>-205</v>
+      </c>
+      <c r="BQ12" s="65">
+        <v>-209</v>
+      </c>
       <c r="BR12" s="20"/>
       <c r="BS12" s="20"/>
       <c r="BT12" s="20"/>
       <c r="BU12" s="20"/>
     </row>
     <row r="13" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="27"/>
       <c r="I13" s="21"/>
       <c r="J13" s="23"/>
       <c r="K13" s="25"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="35">
         <v>-59</v>
       </c>
       <c r="O13" s="17">
@@ -18484,52 +18761,56 @@
       </c>
       <c r="BH13" s="20">
         <v>-89</v>
       </c>
       <c r="BI13" s="20">
         <v>-88</v>
       </c>
       <c r="BJ13" s="20">
         <v>-83</v>
       </c>
       <c r="BK13" s="20">
         <v>-101</v>
       </c>
       <c r="BL13" s="20">
         <v>-83</v>
       </c>
       <c r="BM13" s="20">
         <v>-101</v>
       </c>
       <c r="BN13" s="20">
         <v>-68</v>
       </c>
       <c r="BO13" s="20">
         <v>-111</v>
       </c>
-      <c r="BP13" s="20"/>
-      <c r="BQ13" s="20"/>
+      <c r="BP13" s="65">
+        <v>-51</v>
+      </c>
+      <c r="BQ13" s="65">
+        <v>-108</v>
+      </c>
       <c r="BR13" s="20"/>
       <c r="BS13" s="20"/>
       <c r="BT13" s="20"/>
       <c r="BU13" s="20"/>
     </row>
     <row r="14" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="35">
         <v>-50</v>
       </c>
       <c r="O14" s="17">
@@ -18669,52 +18950,56 @@
       </c>
       <c r="BH14" s="20">
         <v>-55</v>
       </c>
       <c r="BI14" s="20">
         <v>-69</v>
       </c>
       <c r="BJ14" s="20">
         <v>-121</v>
       </c>
       <c r="BK14" s="20">
         <v>-97</v>
       </c>
       <c r="BL14" s="20">
         <v>-42</v>
       </c>
       <c r="BM14" s="20">
         <v>-97</v>
       </c>
       <c r="BN14" s="20">
         <v>-102</v>
       </c>
       <c r="BO14" s="20">
         <v>-94</v>
       </c>
-      <c r="BP14" s="20"/>
-      <c r="BQ14" s="20"/>
+      <c r="BP14" s="65">
+        <v>-139</v>
+      </c>
+      <c r="BQ14" s="65">
+        <v>-102</v>
+      </c>
       <c r="BR14" s="20"/>
       <c r="BS14" s="20"/>
       <c r="BT14" s="20"/>
       <c r="BU14" s="20"/>
     </row>
     <row r="15" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="27"/>
       <c r="I15" s="21"/>
       <c r="J15" s="23"/>
       <c r="K15" s="25"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="35">
         <v>-173</v>
       </c>
       <c r="O15" s="17">
@@ -18854,52 +19139,56 @@
       </c>
       <c r="BH15" s="20">
         <v>-115</v>
       </c>
       <c r="BI15" s="20">
         <v>-145</v>
       </c>
       <c r="BJ15" s="20">
         <v>-219</v>
       </c>
       <c r="BK15" s="20">
         <v>-103</v>
       </c>
       <c r="BL15" s="20">
         <v>-73</v>
       </c>
       <c r="BM15" s="20">
         <v>-169</v>
       </c>
       <c r="BN15" s="20">
         <v>-214</v>
       </c>
       <c r="BO15" s="20">
         <v>-289</v>
       </c>
-      <c r="BP15" s="20"/>
-      <c r="BQ15" s="20"/>
+      <c r="BP15" s="65">
+        <v>-264</v>
+      </c>
+      <c r="BQ15" s="65">
+        <v>-247</v>
+      </c>
       <c r="BR15" s="20"/>
       <c r="BS15" s="20"/>
       <c r="BT15" s="20"/>
       <c r="BU15" s="20"/>
     </row>
     <row r="16" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="27"/>
       <c r="I16" s="21"/>
       <c r="J16" s="23"/>
       <c r="K16" s="25"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="35">
         <v>-64</v>
       </c>
       <c r="O16" s="17">
@@ -19039,52 +19328,56 @@
       </c>
       <c r="BH16" s="20">
         <v>-115</v>
       </c>
       <c r="BI16" s="20">
         <v>-52</v>
       </c>
       <c r="BJ16" s="20">
         <v>-117</v>
       </c>
       <c r="BK16" s="20">
         <v>-63</v>
       </c>
       <c r="BL16" s="20">
         <v>-102</v>
       </c>
       <c r="BM16" s="20">
         <v>-79</v>
       </c>
       <c r="BN16" s="20">
         <v>-45</v>
       </c>
       <c r="BO16" s="20">
         <v>-81</v>
       </c>
-      <c r="BP16" s="20"/>
-      <c r="BQ16" s="20"/>
+      <c r="BP16" s="65">
+        <v>-98</v>
+      </c>
+      <c r="BQ16" s="65">
+        <v>-127</v>
+      </c>
       <c r="BR16" s="20"/>
       <c r="BS16" s="20"/>
       <c r="BT16" s="20"/>
       <c r="BU16" s="20"/>
     </row>
     <row r="17" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A17" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
       <c r="Q17" s="54"/>
@@ -19325,52 +19618,56 @@
       </c>
       <c r="BH18" s="20">
         <v>-229</v>
       </c>
       <c r="BI18" s="20">
         <v>-254</v>
       </c>
       <c r="BJ18" s="20">
         <v>-380</v>
       </c>
       <c r="BK18" s="20">
         <v>-362</v>
       </c>
       <c r="BL18" s="20">
         <v>-413</v>
       </c>
       <c r="BM18" s="20">
         <v>-520</v>
       </c>
       <c r="BN18" s="20">
         <v>-223</v>
       </c>
       <c r="BO18" s="20">
         <v>-156</v>
       </c>
-      <c r="BP18" s="20"/>
-      <c r="BQ18" s="20"/>
+      <c r="BP18" s="65">
+        <v>-364</v>
+      </c>
+      <c r="BQ18" s="65">
+        <v>-441</v>
+      </c>
       <c r="BR18" s="20"/>
       <c r="BS18" s="20"/>
       <c r="BT18" s="20"/>
       <c r="BU18" s="20"/>
     </row>
     <row r="19" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="27"/>
       <c r="I19" s="21"/>
       <c r="J19" s="23"/>
       <c r="K19" s="25"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="19">
         <v>-54</v>
       </c>
       <c r="O19" s="17">
@@ -19510,52 +19807,56 @@
       </c>
       <c r="BH19" s="20">
         <v>-79</v>
       </c>
       <c r="BI19" s="20">
         <v>-175</v>
       </c>
       <c r="BJ19" s="20">
         <v>-175</v>
       </c>
       <c r="BK19" s="20">
         <v>-210</v>
       </c>
       <c r="BL19" s="20">
         <v>-300</v>
       </c>
       <c r="BM19" s="20">
         <v>-265</v>
       </c>
       <c r="BN19" s="20">
         <v>-57</v>
       </c>
       <c r="BO19" s="20">
         <v>6</v>
       </c>
-      <c r="BP19" s="20"/>
-      <c r="BQ19" s="20"/>
+      <c r="BP19" s="65">
+        <v>-118</v>
+      </c>
+      <c r="BQ19" s="65">
+        <v>-193</v>
+      </c>
       <c r="BR19" s="20"/>
       <c r="BS19" s="20"/>
       <c r="BT19" s="20"/>
       <c r="BU19" s="20"/>
     </row>
     <row r="20" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="27"/>
       <c r="I20" s="21"/>
       <c r="J20" s="23"/>
       <c r="K20" s="25"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="19">
         <v>-24</v>
       </c>
       <c r="O20" s="17">
@@ -19695,52 +19996,56 @@
       </c>
       <c r="BH20" s="20">
         <v>-11</v>
       </c>
       <c r="BI20" s="20">
         <v>-13</v>
       </c>
       <c r="BJ20" s="20">
         <v>-37</v>
       </c>
       <c r="BK20" s="20">
         <v>-47</v>
       </c>
       <c r="BL20" s="20">
         <v>-5</v>
       </c>
       <c r="BM20" s="20">
         <v>-29</v>
       </c>
       <c r="BN20" s="20">
         <v>-46</v>
       </c>
       <c r="BO20" s="20">
         <v>-28</v>
       </c>
-      <c r="BP20" s="20"/>
-      <c r="BQ20" s="20"/>
+      <c r="BP20" s="65">
+        <v>-36</v>
+      </c>
+      <c r="BQ20" s="65">
+        <v>-23</v>
+      </c>
       <c r="BR20" s="20"/>
       <c r="BS20" s="20"/>
       <c r="BT20" s="20"/>
       <c r="BU20" s="20"/>
     </row>
     <row r="21" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="27"/>
       <c r="I21" s="21"/>
       <c r="J21" s="23"/>
       <c r="K21" s="25"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="19">
         <v>-13</v>
       </c>
       <c r="O21" s="17">
@@ -19880,52 +20185,56 @@
       </c>
       <c r="BH21" s="20">
         <v>-34</v>
       </c>
       <c r="BI21" s="20">
         <v>-34</v>
       </c>
       <c r="BJ21" s="20">
         <v>-22</v>
       </c>
       <c r="BK21" s="20">
         <v>-46</v>
       </c>
       <c r="BL21" s="20">
         <v>-7</v>
       </c>
       <c r="BM21" s="20">
         <v>-56</v>
       </c>
       <c r="BN21" s="20">
         <v>-2</v>
       </c>
       <c r="BO21" s="20">
         <v>21</v>
       </c>
-      <c r="BP21" s="20"/>
-      <c r="BQ21" s="20"/>
+      <c r="BP21" s="65">
+        <v>-16</v>
+      </c>
+      <c r="BQ21" s="65">
+        <v>-97</v>
+      </c>
       <c r="BR21" s="20"/>
       <c r="BS21" s="20"/>
       <c r="BT21" s="20"/>
       <c r="BU21" s="20"/>
     </row>
     <row r="22" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="27"/>
       <c r="I22" s="21"/>
       <c r="J22" s="23"/>
       <c r="K22" s="25"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="19">
         <v>-36</v>
       </c>
       <c r="O22" s="17">
@@ -20065,52 +20374,56 @@
       </c>
       <c r="BH22" s="20">
         <v>-11</v>
       </c>
       <c r="BI22" s="20">
         <v>-10</v>
       </c>
       <c r="BJ22" s="20">
         <v>-70</v>
       </c>
       <c r="BK22" s="20">
         <v>-49</v>
       </c>
       <c r="BL22" s="20">
         <v>-59</v>
       </c>
       <c r="BM22" s="20">
         <v>-81</v>
       </c>
       <c r="BN22" s="20">
         <v>-69</v>
       </c>
       <c r="BO22" s="20">
         <v>-53</v>
       </c>
-      <c r="BP22" s="20"/>
-      <c r="BQ22" s="20"/>
+      <c r="BP22" s="65">
+        <v>-52</v>
+      </c>
+      <c r="BQ22" s="65">
+        <v>-21</v>
+      </c>
       <c r="BR22" s="20"/>
       <c r="BS22" s="20"/>
       <c r="BT22" s="20"/>
       <c r="BU22" s="20"/>
     </row>
     <row r="23" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="27"/>
       <c r="I23" s="21"/>
       <c r="J23" s="23"/>
       <c r="K23" s="25"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="19">
         <v>-41</v>
       </c>
       <c r="O23" s="17">
@@ -20250,52 +20563,56 @@
       </c>
       <c r="BH23" s="20">
         <v>-62</v>
       </c>
       <c r="BI23" s="20">
         <v>-24</v>
       </c>
       <c r="BJ23" s="20">
         <v>-25</v>
       </c>
       <c r="BK23" s="20">
         <v>17</v>
       </c>
       <c r="BL23" s="20">
         <v>26</v>
       </c>
       <c r="BM23" s="20">
         <v>-74</v>
       </c>
       <c r="BN23" s="20">
         <v>-71</v>
       </c>
       <c r="BO23" s="20">
         <v>-64</v>
       </c>
-      <c r="BP23" s="20"/>
-      <c r="BQ23" s="20"/>
+      <c r="BP23" s="65">
+        <v>-90</v>
+      </c>
+      <c r="BQ23" s="65">
+        <v>-47</v>
+      </c>
       <c r="BR23" s="20"/>
       <c r="BS23" s="20"/>
       <c r="BT23" s="20"/>
       <c r="BU23" s="20"/>
     </row>
     <row r="24" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="27"/>
       <c r="I24" s="21"/>
       <c r="J24" s="23"/>
       <c r="K24" s="25"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="19">
         <v>-14</v>
       </c>
       <c r="O24" s="17">
@@ -20435,52 +20752,56 @@
       </c>
       <c r="BH24" s="20">
         <v>-32</v>
       </c>
       <c r="BI24" s="20">
         <v>2</v>
       </c>
       <c r="BJ24" s="20">
         <v>-51</v>
       </c>
       <c r="BK24" s="20">
         <v>-27</v>
       </c>
       <c r="BL24" s="20">
         <v>-68</v>
       </c>
       <c r="BM24" s="20">
         <v>-15</v>
       </c>
       <c r="BN24" s="20">
         <v>22</v>
       </c>
       <c r="BO24" s="20">
         <v>-38</v>
       </c>
-      <c r="BP24" s="20"/>
-      <c r="BQ24" s="20"/>
+      <c r="BP24" s="65">
+        <v>-52</v>
+      </c>
+      <c r="BQ24" s="65">
+        <v>-60</v>
+      </c>
       <c r="BR24" s="20"/>
       <c r="BS24" s="20"/>
       <c r="BT24" s="20"/>
       <c r="BU24" s="20"/>
     </row>
     <row r="25" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A25" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
       <c r="L25" s="55"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
@@ -20721,52 +21042,56 @@
       </c>
       <c r="BH26" s="26">
         <v>-626</v>
       </c>
       <c r="BI26" s="26">
         <v>-604</v>
       </c>
       <c r="BJ26" s="26">
         <v>-748</v>
       </c>
       <c r="BK26" s="26">
         <v>-426</v>
       </c>
       <c r="BL26" s="26">
         <v>-406</v>
       </c>
       <c r="BM26" s="26">
         <v>-506</v>
       </c>
       <c r="BN26" s="26">
         <v>-601</v>
       </c>
       <c r="BO26" s="26">
         <v>-963</v>
       </c>
-      <c r="BP26" s="20"/>
-      <c r="BQ26" s="26"/>
+      <c r="BP26" s="66">
+        <v>-834</v>
+      </c>
+      <c r="BQ26" s="66">
+        <v>-1104</v>
+      </c>
       <c r="BR26" s="26"/>
       <c r="BS26" s="26"/>
       <c r="BT26" s="26"/>
       <c r="BU26" s="26"/>
     </row>
     <row r="27" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="27"/>
       <c r="I27" s="21"/>
       <c r="J27" s="23"/>
       <c r="K27" s="22"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="19">
         <v>73</v>
       </c>
       <c r="O27" s="19">
@@ -20906,52 +21231,56 @@
       </c>
       <c r="BH27" s="26">
         <v>149</v>
       </c>
       <c r="BI27" s="26">
         <v>139</v>
       </c>
       <c r="BJ27" s="26">
         <v>143</v>
       </c>
       <c r="BK27" s="26">
         <v>281</v>
       </c>
       <c r="BL27" s="26">
         <v>139</v>
       </c>
       <c r="BM27" s="26">
         <v>65</v>
       </c>
       <c r="BN27" s="26">
         <v>9</v>
       </c>
       <c r="BO27" s="26">
         <v>7</v>
       </c>
-      <c r="BP27" s="20"/>
-      <c r="BQ27" s="26"/>
+      <c r="BP27" s="66">
+        <v>86</v>
+      </c>
+      <c r="BQ27" s="66">
+        <v>103</v>
+      </c>
       <c r="BR27" s="26"/>
       <c r="BS27" s="26"/>
       <c r="BT27" s="26"/>
       <c r="BU27" s="26"/>
     </row>
     <row r="28" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="27"/>
       <c r="I28" s="21"/>
       <c r="J28" s="23"/>
       <c r="K28" s="22"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="19">
         <v>-8</v>
       </c>
       <c r="O28" s="19">
@@ -21091,52 +21420,56 @@
       </c>
       <c r="BH28" s="26">
         <v>-7</v>
       </c>
       <c r="BI28" s="26">
         <v>0</v>
       </c>
       <c r="BJ28" s="26">
         <v>-3</v>
       </c>
       <c r="BK28" s="26">
         <v>-3</v>
       </c>
       <c r="BL28" s="26">
         <v>6</v>
       </c>
       <c r="BM28" s="26">
         <v>3</v>
       </c>
       <c r="BN28" s="26">
         <v>-5</v>
       </c>
       <c r="BO28" s="26">
         <v>5</v>
       </c>
-      <c r="BP28" s="20"/>
-      <c r="BQ28" s="26"/>
+      <c r="BP28" s="66">
+        <v>-10</v>
+      </c>
+      <c r="BQ28" s="66">
+        <v>-5</v>
+      </c>
       <c r="BR28" s="26"/>
       <c r="BS28" s="26"/>
       <c r="BT28" s="26"/>
       <c r="BU28" s="26"/>
     </row>
     <row r="29" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="27"/>
       <c r="I29" s="21"/>
       <c r="J29" s="23"/>
       <c r="K29" s="22"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="19">
         <v>-53</v>
       </c>
       <c r="O29" s="19">
@@ -21276,52 +21609,56 @@
       </c>
       <c r="BH29" s="26">
         <v>-113</v>
       </c>
       <c r="BI29" s="26">
         <v>-91</v>
       </c>
       <c r="BJ29" s="26">
         <v>-101</v>
       </c>
       <c r="BK29" s="26">
         <v>-71</v>
       </c>
       <c r="BL29" s="26">
         <v>-120</v>
       </c>
       <c r="BM29" s="26">
         <v>-105</v>
       </c>
       <c r="BN29" s="26">
         <v>-83</v>
       </c>
       <c r="BO29" s="26">
         <v>-140</v>
       </c>
-      <c r="BP29" s="20"/>
-      <c r="BQ29" s="26"/>
+      <c r="BP29" s="66">
+        <v>-224</v>
+      </c>
+      <c r="BQ29" s="66">
+        <v>-246</v>
+      </c>
       <c r="BR29" s="26"/>
       <c r="BS29" s="26"/>
       <c r="BT29" s="26"/>
       <c r="BU29" s="26"/>
     </row>
     <row r="30" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A30" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="27"/>
       <c r="I30" s="21"/>
       <c r="J30" s="23"/>
       <c r="K30" s="22"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="19">
         <v>-82</v>
       </c>
       <c r="O30" s="19">
@@ -21461,52 +21798,56 @@
       </c>
       <c r="BH30" s="26">
         <v>-126</v>
       </c>
       <c r="BI30" s="26">
         <v>-87</v>
       </c>
       <c r="BJ30" s="26">
         <v>-89</v>
       </c>
       <c r="BK30" s="26">
         <v>-82</v>
       </c>
       <c r="BL30" s="26">
         <v>-84</v>
       </c>
       <c r="BM30" s="26">
         <v>-53</v>
       </c>
       <c r="BN30" s="26">
         <v>-110</v>
       </c>
       <c r="BO30" s="26">
         <v>-126</v>
       </c>
-      <c r="BP30" s="20"/>
-      <c r="BQ30" s="26"/>
+      <c r="BP30" s="66">
+        <v>-39</v>
+      </c>
+      <c r="BQ30" s="66">
+        <v>-94</v>
+      </c>
       <c r="BR30" s="26"/>
       <c r="BS30" s="26"/>
       <c r="BT30" s="26"/>
       <c r="BU30" s="26"/>
     </row>
     <row r="31" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A31" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="27"/>
       <c r="I31" s="21"/>
       <c r="J31" s="23"/>
       <c r="K31" s="22"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="17">
         <v>-50</v>
       </c>
       <c r="O31" s="17">
@@ -21646,52 +21987,56 @@
       </c>
       <c r="BH31" s="26">
         <v>-145</v>
       </c>
       <c r="BI31" s="26">
         <v>-128</v>
       </c>
       <c r="BJ31" s="26">
         <v>-85</v>
       </c>
       <c r="BK31" s="26">
         <v>-108</v>
       </c>
       <c r="BL31" s="26">
         <v>-99</v>
       </c>
       <c r="BM31" s="26">
         <v>-59</v>
       </c>
       <c r="BN31" s="26">
         <v>-27</v>
       </c>
       <c r="BO31" s="26">
         <v>-114</v>
       </c>
-      <c r="BP31" s="20"/>
-      <c r="BQ31" s="26"/>
+      <c r="BP31" s="66">
+        <v>-84</v>
+      </c>
+      <c r="BQ31" s="66">
+        <v>-197</v>
+      </c>
       <c r="BR31" s="26"/>
       <c r="BS31" s="26"/>
       <c r="BT31" s="26"/>
       <c r="BU31" s="26"/>
     </row>
     <row r="32" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A32" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="27"/>
       <c r="I32" s="21"/>
       <c r="J32" s="23"/>
       <c r="K32" s="22"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="19">
         <v>-109</v>
       </c>
       <c r="O32" s="19">
@@ -21831,52 +22176,56 @@
       </c>
       <c r="BH32" s="26">
         <v>-115</v>
       </c>
       <c r="BI32" s="26">
         <v>-115</v>
       </c>
       <c r="BJ32" s="26">
         <v>-219</v>
       </c>
       <c r="BK32" s="26">
         <v>-138</v>
       </c>
       <c r="BL32" s="26">
         <v>-49</v>
       </c>
       <c r="BM32" s="26">
         <v>-81</v>
       </c>
       <c r="BN32" s="26">
         <v>-74</v>
       </c>
       <c r="BO32" s="26">
         <v>-175</v>
       </c>
-      <c r="BP32" s="20"/>
-      <c r="BQ32" s="26"/>
+      <c r="BP32" s="66">
+        <v>-205</v>
+      </c>
+      <c r="BQ32" s="66">
+        <v>-209</v>
+      </c>
       <c r="BR32" s="26"/>
       <c r="BS32" s="26"/>
       <c r="BT32" s="26"/>
       <c r="BU32" s="26"/>
     </row>
     <row r="33" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A33" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="27"/>
       <c r="I33" s="21"/>
       <c r="J33" s="23"/>
       <c r="K33" s="22"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="19">
         <v>-59</v>
       </c>
       <c r="O33" s="19">
@@ -22016,52 +22365,56 @@
       </c>
       <c r="BH33" s="26">
         <v>-89</v>
       </c>
       <c r="BI33" s="26">
         <v>-88</v>
       </c>
       <c r="BJ33" s="26">
         <v>-83</v>
       </c>
       <c r="BK33" s="26">
         <v>-101</v>
       </c>
       <c r="BL33" s="26">
         <v>-83</v>
       </c>
       <c r="BM33" s="26">
         <v>-101</v>
       </c>
       <c r="BN33" s="26">
         <v>-68</v>
       </c>
       <c r="BO33" s="26">
         <v>-111</v>
       </c>
-      <c r="BP33" s="20"/>
-      <c r="BQ33" s="26"/>
+      <c r="BP33" s="66">
+        <v>-51</v>
+      </c>
+      <c r="BQ33" s="66">
+        <v>-108</v>
+      </c>
       <c r="BR33" s="26"/>
       <c r="BS33" s="26"/>
       <c r="BT33" s="26"/>
       <c r="BU33" s="26"/>
     </row>
     <row r="34" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A34" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="19">
         <v>-14</v>
       </c>
       <c r="O34" s="19">
@@ -22201,52 +22554,56 @@
       </c>
       <c r="BH34" s="26">
         <v>-44</v>
       </c>
       <c r="BI34" s="26">
         <v>-59</v>
       </c>
       <c r="BJ34" s="26">
         <v>-51</v>
       </c>
       <c r="BK34" s="26">
         <v>-48</v>
       </c>
       <c r="BL34" s="26">
         <v>17</v>
       </c>
       <c r="BM34" s="26">
         <v>-16</v>
       </c>
       <c r="BN34" s="26">
         <v>-33</v>
       </c>
       <c r="BO34" s="26">
         <v>-41</v>
       </c>
-      <c r="BP34" s="20"/>
-      <c r="BQ34" s="26"/>
+      <c r="BP34" s="66">
+        <v>-87</v>
+      </c>
+      <c r="BQ34" s="66">
+        <v>-81</v>
+      </c>
       <c r="BR34" s="26"/>
       <c r="BS34" s="26"/>
       <c r="BT34" s="26"/>
       <c r="BU34" s="26"/>
     </row>
     <row r="35" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A35" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="19">
         <v>-132</v>
       </c>
       <c r="O35" s="19">
@@ -22386,52 +22743,56 @@
       </c>
       <c r="BH35" s="26">
         <v>-53</v>
       </c>
       <c r="BI35" s="26">
         <v>-121</v>
       </c>
       <c r="BJ35" s="26">
         <v>-194</v>
       </c>
       <c r="BK35" s="26">
         <v>-120</v>
       </c>
       <c r="BL35" s="26">
         <v>-99</v>
       </c>
       <c r="BM35" s="26">
         <v>-95</v>
       </c>
       <c r="BN35" s="26">
         <v>-143</v>
       </c>
       <c r="BO35" s="26">
         <v>-225</v>
       </c>
-      <c r="BP35" s="20"/>
-      <c r="BQ35" s="26"/>
+      <c r="BP35" s="66">
+        <v>-174</v>
+      </c>
+      <c r="BQ35" s="66">
+        <v>-200</v>
+      </c>
       <c r="BR35" s="26"/>
       <c r="BS35" s="26"/>
       <c r="BT35" s="26"/>
       <c r="BU35" s="26"/>
     </row>
     <row r="36" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="37"/>
       <c r="C36" s="37"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="38"/>
       <c r="I36" s="37"/>
       <c r="J36" s="38"/>
       <c r="K36" s="39"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="29">
         <v>-50</v>
       </c>
       <c r="O36" s="29">
@@ -22571,52 +22932,56 @@
       </c>
       <c r="BH36" s="30">
         <v>-83</v>
       </c>
       <c r="BI36" s="30">
         <v>-54</v>
       </c>
       <c r="BJ36" s="30">
         <v>-66</v>
       </c>
       <c r="BK36" s="30">
         <v>-36</v>
       </c>
       <c r="BL36" s="30">
         <v>-34</v>
       </c>
       <c r="BM36" s="30">
         <v>-64</v>
       </c>
       <c r="BN36" s="30">
         <v>-67</v>
       </c>
       <c r="BO36" s="30">
         <v>-43</v>
       </c>
-      <c r="BP36" s="30"/>
-      <c r="BQ36" s="30"/>
+      <c r="BP36" s="67">
+        <v>-46</v>
+      </c>
+      <c r="BQ36" s="67">
+        <v>-67</v>
+      </c>
       <c r="BR36" s="30"/>
       <c r="BS36" s="30"/>
       <c r="BT36" s="30"/>
       <c r="BU36" s="30"/>
     </row>
     <row r="37" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z37" s="18"/>
       <c r="AL37" s="18"/>
       <c r="AX37" s="18"/>
       <c r="BJ37" s="18"/>
     </row>
     <row r="38" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z38" s="18"/>
       <c r="AL38" s="18"/>
       <c r="AX38" s="18"/>
       <c r="BJ38" s="18"/>
     </row>
     <row r="39" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z39" s="18"/>
       <c r="AL39" s="18"/>
       <c r="AX39" s="18"/>
       <c r="BJ39" s="18"/>
     </row>
     <row r="40" spans="1:73" s="24" customFormat="1" ht="11.25">
       <c r="Z40" s="18"/>