--- v0 (2026-04-24)
+++ v1 (2026-10-18)
@@ -1,328 +1,617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения " sheetId="3" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="54">
   <si>
     <t>Индексы физического объема инвестиций в жилищное строительство</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Актау Г.А.</t>
   </si>
   <si>
     <t>Жанаозен Г.А.</t>
   </si>
   <si>
     <t>Бейнеуский район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t xml:space="preserve">Мангистауская область </t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Отражает изменение объема инвестиций в жилищное строительство в динамике и определяется как отношение объемов инвестиций в жилищное строительство анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>"Отчет об инвестициях в основной капитал" 1-инвест (годовая), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>20.07.2026г.</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>13.07.2027г.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>Отдел статистики финансов, строительства и инвестиций</t>
+  </si>
+  <si>
+    <t>Калиева Гулжайна Минайдаровна</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 2009 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                Индексы физического объема инвестиций в жилищное строительство</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
       <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...35 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -565,734 +854,1060 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="73.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="41.6640625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="73.21875" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="26" customFormat="1">
+      <c r="A1" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="25">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1">
+      <c r="A2" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1">
+      <c r="A3" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1">
+      <c r="A4" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1">
+      <c r="A5" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="59.4" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1">
+      <c r="A7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="43.8" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="36" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1">
+      <c r="A10" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="M10" s="33"/>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1">
+      <c r="A12" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1">
+      <c r="A13" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="M13" s="33"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1">
+      <c r="A14" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="M15" s="37"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="M16" s="38"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="14.4">
+      <c r="A20" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="M20" s="38"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="39"/>
+      <c r="B21" s="40"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="38"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="37"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.33203125" customWidth="1"/>
+    <col min="2" max="2" width="111.77734375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="47" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2" ht="20.399999999999999" customHeight="1">
+      <c r="B11" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="5"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="5"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="5"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="5"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="5"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q17"/>
+  <dimension ref="A1:R17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L24" sqref="L24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="7.5703125" customWidth="1"/>
+    <col min="1" max="1" width="20.88671875" customWidth="1"/>
+    <col min="2" max="2" width="7.88671875" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" customWidth="1"/>
+    <col min="4" max="5" width="7.5546875" customWidth="1"/>
+    <col min="6" max="6" width="7.6640625" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" customWidth="1"/>
+    <col min="8" max="8" width="7.5546875" customWidth="1"/>
     <col min="9" max="9" width="8" customWidth="1"/>
-    <col min="10" max="10" width="8.140625" customWidth="1"/>
+    <col min="10" max="10" width="8.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="5" customFormat="1" ht="12.75" customHeight="1">
-[...18 lines deleted...]
-      <c r="A2" s="30" t="s">
+    <row r="1" spans="1:18" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+    </row>
+    <row r="2" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="30"/>
-[...18 lines deleted...]
-      <c r="B3" s="7">
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+    </row>
+    <row r="3" spans="1:18" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="52">
         <v>2009</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="52">
         <v>2010</v>
       </c>
-      <c r="D3" s="7">
+      <c r="D3" s="52">
         <v>2011</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="53">
         <v>2012</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="53">
         <v>2013</v>
       </c>
-      <c r="G3" s="7">
+      <c r="G3" s="52">
         <v>2014</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="52">
         <v>2015</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="52">
         <v>2016</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="52">
         <v>2017</v>
       </c>
-      <c r="K3" s="10">
+      <c r="K3" s="52">
         <v>2018</v>
       </c>
-      <c r="L3" s="11">
+      <c r="L3" s="55">
         <v>2019</v>
       </c>
-      <c r="M3" s="11">
+      <c r="M3" s="55">
         <v>2020</v>
       </c>
-      <c r="N3" s="11">
+      <c r="N3" s="55">
         <v>2021</v>
       </c>
-      <c r="O3" s="9">
+      <c r="O3" s="52">
         <v>2022</v>
       </c>
-      <c r="P3" s="11">
+      <c r="P3" s="55">
         <v>2023</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="52">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="R3" s="56">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="5" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A4" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B4" s="6">
         <v>55.7</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="7">
         <v>86.1</v>
       </c>
-      <c r="D4" s="15">
+      <c r="D4" s="8">
         <v>110.2</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="8">
         <v>113.1</v>
       </c>
-      <c r="F4" s="15">
+      <c r="F4" s="8">
         <v>124.1</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="8">
         <v>81.3</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H4" s="6">
         <v>108.3</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="9">
         <v>92</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="9">
         <v>178.4</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="9">
         <v>103.7</v>
       </c>
-      <c r="L4" s="17">
+      <c r="L4" s="10">
         <v>126</v>
       </c>
-      <c r="M4" s="17">
+      <c r="M4" s="10">
         <v>118.7</v>
       </c>
-      <c r="N4" s="17">
+      <c r="N4" s="10">
         <v>109.6</v>
       </c>
-      <c r="O4" s="18">
+      <c r="O4" s="51">
         <v>113</v>
       </c>
-      <c r="P4" s="3">
+      <c r="P4" s="10">
         <v>62.8</v>
       </c>
-      <c r="Q4" s="3">
+      <c r="Q4" s="10">
         <v>86.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="R4" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B5" s="13">
         <v>33.4</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="13">
         <v>116.4</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="14">
         <v>123.1</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="13">
         <v>133.4</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="13">
         <v>92</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="13">
         <v>159.69999999999999</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="15">
         <v>141.19999999999999</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="10">
         <v>63.4</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="10">
         <v>268.39999999999998</v>
       </c>
       <c r="K5" s="3">
         <v>110.9</v>
       </c>
       <c r="L5" s="3">
         <v>137.9</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="14">
         <v>134.80000000000001</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="14">
         <v>125.3</v>
       </c>
-      <c r="O5" s="18">
+      <c r="O5" s="11">
         <v>111.7</v>
       </c>
       <c r="P5" s="3">
         <v>56.6</v>
       </c>
       <c r="Q5" s="3">
         <v>93.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="R5" s="22">
+        <v>132.19999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="20">
+      <c r="B6" s="13">
         <v>91.9</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="13">
         <v>57.3</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="14">
         <v>101.2</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="13">
         <v>122.2</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="13">
         <v>77.599999999999994</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="13">
         <v>127.8</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="15">
         <v>105.8</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="10">
         <v>106.1</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="10">
         <v>93.8</v>
       </c>
       <c r="K6" s="3">
         <v>124.7</v>
       </c>
       <c r="L6" s="3">
         <v>94.8</v>
       </c>
-      <c r="M6" s="21">
+      <c r="M6" s="14">
         <v>95.1</v>
       </c>
-      <c r="N6" s="21">
+      <c r="N6" s="14">
         <v>84.3</v>
       </c>
-      <c r="O6" s="18">
+      <c r="O6" s="11">
         <v>124.4</v>
       </c>
       <c r="P6" s="3">
         <v>68.7</v>
       </c>
       <c r="Q6" s="3">
         <v>86.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="R6" s="22">
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A7" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="13">
         <v>46</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="13">
         <v>105.4</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="14">
         <v>106.3</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="13">
         <v>143.5</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="13">
         <v>167.4</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="13">
         <v>52.8</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="15">
         <v>100.5</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="10">
         <v>142.80000000000001</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="10">
         <v>116.2</v>
       </c>
       <c r="K7" s="3">
         <v>244.4</v>
       </c>
       <c r="L7" s="3">
         <v>142</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="14">
         <v>114.1</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="14">
         <v>96.7</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="11">
         <v>79</v>
       </c>
       <c r="P7" s="3">
         <v>78.099999999999994</v>
       </c>
       <c r="Q7" s="3">
         <v>73.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="R7" s="22">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="5" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="13">
         <v>63.6</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="13">
         <v>60.9</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="14">
         <v>69.3</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="13">
         <v>71.3</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="13">
         <v>133.30000000000001</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="13">
         <v>51.3</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="15">
         <v>86.4</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="10">
         <v>81.8</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="10">
         <v>1238.4000000000001</v>
       </c>
       <c r="K8" s="3">
         <v>17.899999999999999</v>
       </c>
       <c r="L8" s="3">
         <v>112.6</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="16">
         <v>129</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="16">
         <v>70</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="11">
         <v>44.3</v>
       </c>
       <c r="P8" s="3">
         <v>79.099999999999994</v>
       </c>
       <c r="Q8" s="3">
         <v>122.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="R8" s="22">
+        <v>85.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A9" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="13">
         <v>45.8</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="13">
         <v>184.1</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="14">
         <v>100.2</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="13">
         <v>95.1</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="13">
         <v>175.7</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="13">
         <v>57</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="15">
         <v>105.5</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="10">
         <v>93.2</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="10">
         <v>96.5</v>
       </c>
       <c r="K9" s="3">
         <v>174.2</v>
       </c>
       <c r="L9" s="3">
         <v>110</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="14">
         <v>80.3</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="14">
         <v>46.6</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="11">
         <v>136.19999999999999</v>
       </c>
       <c r="P9" s="3">
         <v>58</v>
       </c>
       <c r="Q9" s="3">
         <v>135.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="R9" s="22">
+        <v>115.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="13">
         <v>65.7</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="13">
         <v>90.2</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="14">
         <v>89.2</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="13">
         <v>115.1</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="13">
         <v>168.2</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="13">
         <v>49</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="15">
         <v>81.7</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="10">
         <v>119.2</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="10">
         <v>92.3</v>
       </c>
       <c r="K10" s="3">
         <v>122.6</v>
       </c>
       <c r="L10" s="3">
         <v>138.4</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="14">
         <v>106.4</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="14">
         <v>89.9</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="11">
         <v>139.69999999999999</v>
       </c>
       <c r="P10" s="3">
         <v>80.599999999999994</v>
       </c>
       <c r="Q10" s="3">
         <v>71.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="R10" s="22">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A11" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="18">
         <v>30.6</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="18">
         <v>105.7</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="19">
         <v>90.1</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="18">
         <v>70</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="18">
         <v>125</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="18">
         <v>76.900000000000006</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="20">
         <v>93.3</v>
       </c>
       <c r="I11" s="4">
         <v>120.9</v>
       </c>
       <c r="J11" s="4">
         <v>89.3</v>
       </c>
       <c r="K11" s="4">
         <v>325.60000000000002</v>
       </c>
       <c r="L11" s="4">
         <v>112.9</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="19">
         <v>106.4</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="19">
         <v>141.5</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="21">
         <v>105.1</v>
       </c>
       <c r="P11" s="4">
         <v>57.3</v>
       </c>
       <c r="Q11" s="4">
         <v>65.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="R11" s="23">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="5" customFormat="1"/>
+    <row r="14" spans="1:18">
       <c r="B14" s="1"/>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="B15" s="1"/>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F318396A-5609-48D9-A298-1AD0BD86B1C8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F318396A-5609-48D9-A298-1AD0BD86B1C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения </vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>