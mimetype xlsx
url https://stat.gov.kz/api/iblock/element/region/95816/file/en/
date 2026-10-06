--- v4 (2026-08-27)
+++ v5 (2026-10-06)
@@ -1,464 +1,589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11325" yWindow="2790" windowWidth="19410" windowHeight="8265" activeTab="1"/>
+    <workbookView xWindow="11325" yWindow="2790" windowWidth="19410" windowHeight="8265"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV car" sheetId="5" r:id="rId1"/>
-    <sheet name="Volume car" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="58">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>Indices of the physical volume of car maintenance and repair services</t>
-[...1 lines deleted...]
-  <si>
     <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          thousand tenge</t>
   </si>
   <si>
-    <t>in percentage</t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> by corresponding period of the last year</t>
+    <t>SIC code 171501</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>The volume of services rendered for the provision and provision of food and beverages</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of sales of services for the provision and provision of food and beverages represents the proceeds from the sale of own culinary products (dishes, culinary products, semi-finished products) and purchased goods without culinary processing (flour, confectionery and bakery products, fruits, alcoholic and non-alcoholic beverages and other goods) to the population for consumption at the places of sale (in most cases cases), organizations and individual entrepreneurs for catering to various segments of the population.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>For public catering enterprises, the volume of services rendered is equal to its turnover, including the supply of ready-made food. The drinks and products sold are material costs and are included in the volume of products produced.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  thousand tenge</t>
+  </si>
+  <si>
+    <t>Division of Trade and Services statistics</t>
+  </si>
+  <si>
+    <t>Kattebaeva Madina</t>
+  </si>
+  <si>
+    <t>+7 7222362612</t>
+  </si>
+  <si>
+    <t>m.kattebaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>since 2022</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Abay region)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      </top>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...59 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -703,1096 +828,631 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M21"/>
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="16384" width="9.85546875" style="1"/>
+    <col min="1" max="1" width="42" customWidth="1"/>
+    <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...29 lines deleted...]
-      <c r="M2" s="12" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="A4" s="26" t="s">
+      <c r="B2" s="16">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="27"/>
-[...208 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="B3" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="30"/>
-[...208 lines deleted...]
-      <c r="A16" s="29" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="30"/>
-[...205 lines deleted...]
-      <c r="M21" s="4"/>
+      <c r="B4" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="92.25" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="48" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="36" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>55</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M8"/>
+  <dimension ref="B5:B19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="73.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="24" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="24" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="24" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="24" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="36.75" customHeight="1">
+      <c r="B10" s="25" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="27"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="27"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="27"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M10"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="24" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A4" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+    </row>
+    <row r="5" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A5" s="11"/>
+      <c r="B5" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="25"/>
-[...87 lines deleted...]
-      <c r="G4" s="6">
+      <c r="C6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="4">
         <v>109572</v>
       </c>
-      <c r="H4" s="6">
+      <c r="H6" s="4">
         <v>101317</v>
       </c>
-      <c r="I4" s="6">
+      <c r="I6" s="4">
         <v>103378</v>
       </c>
-      <c r="J4" s="6">
+      <c r="J6" s="4">
         <v>119665</v>
       </c>
-      <c r="K4" s="6">
+      <c r="K6" s="4">
         <v>109579</v>
       </c>
-      <c r="L4" s="6">
+      <c r="L6" s="4">
         <v>135030</v>
       </c>
-      <c r="M4" s="6">
+      <c r="M6" s="4">
         <v>119476</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-      <c r="A5" s="19">
+    <row r="7" spans="1:13">
+      <c r="A7" s="12">
         <v>2023</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B7" s="5">
         <v>101869</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C7" s="5">
         <v>122634</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D7" s="5">
         <v>137216</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E7" s="5">
         <v>131914</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F7" s="5">
         <v>116028</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G7" s="5">
         <v>133948</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H7" s="5">
         <v>124111</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I7" s="5">
         <v>130856</v>
       </c>
-      <c r="J5" s="8">
+      <c r="J7" s="6">
         <v>146978</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K7" s="5">
         <v>158696</v>
       </c>
-      <c r="L5" s="8">
+      <c r="L7" s="6">
         <v>167300</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M7" s="5">
         <v>161086</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
-      <c r="A6" s="16">
+    <row r="8" spans="1:13">
+      <c r="A8" s="10">
         <v>2024</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B8" s="7">
         <v>122484</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C8" s="7">
         <v>115762</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D8" s="7">
         <v>125959</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E8" s="7">
         <v>135411</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F8" s="5">
         <v>109473</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G8" s="6">
         <v>278588</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H8" s="5">
         <v>267811</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I8" s="5">
         <v>248280</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J8" s="6">
         <v>268538</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K8" s="5">
         <v>299546</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L8" s="5">
         <v>358933</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M8" s="6">
         <v>410553</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
-      <c r="A7" s="16">
+    <row r="9" spans="1:13">
+      <c r="A9" s="10">
         <v>2025</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B9" s="5">
         <v>156336</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C9" s="6">
         <v>268655</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D9" s="6">
         <v>194484</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E9" s="6">
         <v>188301</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F9" s="6">
         <v>307553</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G9" s="6">
         <v>574122</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H9" s="5">
         <v>570423</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I9" s="6">
         <v>539592</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J9" s="5">
         <v>545044</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K9" s="6">
         <v>546554</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L9" s="6">
         <v>593183</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M9" s="5">
         <v>587609</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
-      <c r="A8" s="16">
+    <row r="10" spans="1:13">
+      <c r="A10" s="10">
         <v>2026</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B10" s="6">
         <v>517648</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C10" s="6">
         <v>518849</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D10" s="13">
         <v>577736</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E10" s="6">
         <v>744809</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F10" s="6">
         <v>527055</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G10" s="13">
         <v>1091840</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H10" s="29">
         <v>1087162</v>
       </c>
-      <c r="I8" s="4"/>
-[...3 lines deleted...]
-      <c r="M8" s="4"/>
+      <c r="I10" s="30">
+        <v>1028252</v>
+      </c>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Volume car</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>