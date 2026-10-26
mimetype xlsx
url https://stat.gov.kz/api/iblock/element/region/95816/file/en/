--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11325" yWindow="2790" windowWidth="19410" windowHeight="8265"/>
+    <workbookView xWindow="11325" yWindow="2790" windowWidth="19410" windowHeight="8265" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="58">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -839,51 +839,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="16">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1100,52 +1100,52 @@
       <c r="B15" s="27"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="27"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="27"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="28" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M10"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
@@ -1381,51 +1381,53 @@
       </c>
       <c r="B10" s="6">
         <v>517648</v>
       </c>
       <c r="C10" s="6">
         <v>518849</v>
       </c>
       <c r="D10" s="13">
         <v>577736</v>
       </c>
       <c r="E10" s="6">
         <v>744809</v>
       </c>
       <c r="F10" s="6">
         <v>527055</v>
       </c>
       <c r="G10" s="13">
         <v>1091840</v>
       </c>
       <c r="H10" s="29">
         <v>1087162</v>
       </c>
       <c r="I10" s="30">
         <v>1028252</v>
       </c>
-      <c r="J10" s="2"/>
+      <c r="J10" s="13">
+        <v>918500</v>
+      </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>