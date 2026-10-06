--- v4 (2026-08-27)
+++ v5 (2026-10-06)
@@ -3,524 +3,412 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8850" yWindow="2520" windowWidth="19410" windowHeight="8835" activeTab="2"/>
+    <workbookView xWindow="8850" yWindow="2520" windowWidth="19410" windowHeight="8835"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV provision food" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Volume and IFI by region" sheetId="6" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="60">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
-    <t>The volume of services rendered for the provision and provision of food and beverages</t>
-[...4 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          thousand tenge</t>
-[...4 lines deleted...]
-  <si>
     <t>in percentage</t>
   </si>
   <si>
     <t xml:space="preserve"> of previous month</t>
   </si>
   <si>
     <t xml:space="preserve"> by corresponding month of the last year</t>
   </si>
   <si>
     <t xml:space="preserve"> by corresponding period of the last year</t>
   </si>
   <si>
-    <t>Index of physical volume of salea of services for the provision of food and beverages and IFI by region</t>
-[...230 lines deleted...]
-    <t>January-december 2026</t>
+    <t>Indices of the physical volume of services for the provision of food and beverages by region</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <t>The index of the value of turnover at current prices characterizes the change in turnover due to changes in prices and the number of goods sold.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The index of the physical volume of turnover shows how turnover changes as a result of changes in its physical volume alone, excluding the impact of price changes.
+To calculate the index of the physical volume of sales of goods (services), the turnover of the reporting and base periods is compared in prices of the same period, adopted as the base period (in constant prices)
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Division of Trade and Services statistics</t>
+  </si>
+  <si>
+    <t>Kattebaeva Madina</t>
+  </si>
+  <si>
+    <t>+7 7222362612</t>
+  </si>
+  <si>
+    <t>m.kattebaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">since 2022 </t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Abay region)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...23 lines deleted...]
-      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...7 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -593,417 +481,189 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...38 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...145 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1264,6642 +924,1078 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="48.42578125" customWidth="1"/>
+    <col min="2" max="2" width="75.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="23">
+        <v>171506</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="41.25" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="76.5">
+      <c r="A9" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="37">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="37">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="79.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="32" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="32" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="32" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="39.75" customHeight="1">
+      <c r="B11" s="33" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="34"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="35"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="35"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="35"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="35"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="35"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="35"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="8.85546875" style="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="111"/>
-[...10 lines deleted...]
-      <c r="M1" s="111"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
-      <c r="A2" s="7"/>
-[...14 lines deleted...]
-      <c r="N2" s="11"/>
+      <c r="A2" s="6"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N2" s="10"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1">
-      <c r="A3" s="12"/>
-      <c r="B3" s="13" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="13" t="s">
+      <c r="D3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="13" t="s">
+      <c r="F3" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="13" t="s">
+      <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="I3" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="K3" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="14" t="s">
+      <c r="M3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="10"/>
+      <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A4" s="112" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="114"/>
+      <c r="A4" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="16">
+      <c r="A5" s="15">
         <v>2022</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="9">
+      <c r="B5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="8">
         <v>115.9</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="8">
         <v>88.2</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="8">
         <v>103.2</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="8">
         <v>97.3</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="8">
         <v>99.3</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="8">
         <v>95.8</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="17">
+      <c r="A6" s="16">
         <v>2023</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="4">
         <v>107.9</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="4">
         <v>114.5</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="4">
         <v>103.5</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="4">
         <v>97.5</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="4">
         <v>109.4</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="4">
         <v>112.5</v>
       </c>
-      <c r="H6" s="3">
+      <c r="H6" s="2">
         <v>102.4</v>
       </c>
-      <c r="I6" s="3">
+      <c r="I6" s="2">
         <v>98.4</v>
       </c>
-      <c r="J6" s="3">
+      <c r="J6" s="2">
         <v>114.6</v>
       </c>
-      <c r="K6" s="3">
+      <c r="K6" s="2">
         <v>87.3</v>
       </c>
-      <c r="L6" s="3">
+      <c r="L6" s="2">
         <v>113.9</v>
       </c>
-      <c r="M6" s="3">
+      <c r="M6" s="2">
         <v>91.3</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="17">
+      <c r="A7" s="16">
         <v>2024</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="4">
         <v>97.4</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="4">
         <v>108.4</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="4">
         <v>99.5</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="4">
         <v>106</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="4">
         <v>100.1</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="4">
         <v>157.30000000000001</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H7" s="2">
         <v>98.3</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I7" s="2">
         <v>104.2</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J7" s="2">
         <v>100.2</v>
       </c>
-      <c r="K7" s="3">
+      <c r="K7" s="2">
         <v>102.5</v>
       </c>
-      <c r="L7" s="3">
+      <c r="L7" s="2">
         <v>99.8</v>
       </c>
-      <c r="M7" s="3">
+      <c r="M7" s="2">
         <v>100.7</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="17">
+      <c r="A8" s="16">
         <v>2025</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="4">
         <v>53.6</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="4">
         <v>104.8</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="4">
         <v>101.5</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="4">
         <v>106.6</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="4">
         <v>98.2</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="4">
         <v>208.2</v>
       </c>
-      <c r="H8" s="3">
+      <c r="H8" s="2">
         <v>94.6</v>
       </c>
-      <c r="I8" s="3">
+      <c r="I8" s="2">
         <v>93.3</v>
       </c>
-      <c r="J8" s="3">
+      <c r="J8" s="2">
         <v>108.4</v>
       </c>
-      <c r="K8" s="3">
+      <c r="K8" s="2">
         <v>96.6</v>
       </c>
-      <c r="L8" s="3">
+      <c r="L8" s="2">
         <v>98.8</v>
       </c>
-      <c r="M8" s="3">
+      <c r="M8" s="2">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="16">
+      <c r="A9" s="15">
         <v>2026</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="4">
         <v>46.3</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="4">
         <v>98.6</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="4">
         <v>118.7</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="4">
         <v>104.5</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="4">
         <v>97.1</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="4">
         <v>273.8</v>
       </c>
-      <c r="H9" s="3">
+      <c r="H9" s="2">
         <v>93</v>
       </c>
-      <c r="I9" s="3"/>
-[...3 lines deleted...]
-      <c r="M9" s="3"/>
+      <c r="I9" s="2">
+        <v>98</v>
+      </c>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A10" s="115" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="117"/>
+      <c r="A10" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="47"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="18">
+      <c r="A11" s="17">
         <v>2022</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="27">
+      <c r="B11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="20">
         <v>98.2</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="20">
         <v>106.4</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="20">
         <v>109.4</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="20">
         <v>88.7</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="20">
         <v>103.8</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="20">
         <v>95.5</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="20">
         <v>81.8</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="19">
+      <c r="A12" s="18">
         <v>2023</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="4">
         <v>104.5</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="4">
         <v>105.9</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="4">
         <v>112.3</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="4">
         <v>127.1</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="4">
         <v>120.3</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="4">
         <v>116.9</v>
       </c>
-      <c r="H12" s="3">
+      <c r="H12" s="2">
         <v>135.69999999999999</v>
       </c>
-      <c r="I12" s="3">
+      <c r="I12" s="2">
         <v>129.19999999999999</v>
       </c>
-      <c r="J12" s="3">
+      <c r="J12" s="2">
         <v>152.30000000000001</v>
       </c>
-      <c r="K12" s="3">
+      <c r="K12" s="2">
         <v>133.9</v>
       </c>
-      <c r="L12" s="3">
+      <c r="L12" s="2">
         <v>159.19999999999999</v>
       </c>
-      <c r="M12" s="3">
+      <c r="M12" s="2">
         <v>143.9</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="19">
+      <c r="A13" s="18">
         <v>2024</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B13" s="4">
         <v>134.1</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="4">
         <v>137.19999999999999</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="4">
         <v>131.9</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="4">
         <v>143.30000000000001</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="4">
         <v>131.1</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="4">
         <v>183.2</v>
       </c>
-      <c r="H13" s="3">
+      <c r="H13" s="2">
         <v>176</v>
       </c>
-      <c r="I13" s="3">
+      <c r="I13" s="2">
         <v>186.4</v>
       </c>
-      <c r="J13" s="3">
+      <c r="J13" s="2">
         <v>162.5</v>
       </c>
-      <c r="K13" s="3">
+      <c r="K13" s="2">
         <v>190.9</v>
       </c>
-      <c r="L13" s="3">
+      <c r="L13" s="2">
         <v>167.4</v>
       </c>
-      <c r="M13" s="3">
+      <c r="M13" s="2">
         <v>184.7</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="18">
+      <c r="A14" s="17">
         <v>2025</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B14" s="4">
         <v>101.7</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="4">
         <v>98.4</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="4">
         <v>100.4</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="4">
         <v>100.9</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="4">
         <v>99.1</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="4">
         <v>131.19999999999999</v>
       </c>
-      <c r="H14" s="3">
+      <c r="H14" s="2">
         <v>126.2</v>
       </c>
-      <c r="I14" s="3">
+      <c r="I14" s="2">
         <v>113</v>
       </c>
-      <c r="J14" s="3">
+      <c r="J14" s="2">
         <v>122.5</v>
       </c>
-      <c r="K14" s="3">
+      <c r="K14" s="2">
         <v>115.5</v>
       </c>
-      <c r="L14" s="3">
+      <c r="L14" s="2">
         <v>114.2</v>
       </c>
-      <c r="M14" s="3">
+      <c r="M14" s="2">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="18">
+      <c r="A15" s="17">
         <v>2026</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B15" s="4">
         <v>96.9</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="4">
         <v>91.2</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="4">
         <v>106.7</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="4">
         <v>104.6</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="4">
         <v>103.4</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="4">
         <v>135.9</v>
       </c>
-      <c r="H15" s="3">
+      <c r="H15" s="2">
         <v>133.6</v>
       </c>
-      <c r="I15" s="3"/>
-[...3 lines deleted...]
-      <c r="M15" s="3"/>
+      <c r="I15" s="2">
+        <v>140.4</v>
+      </c>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A16" s="115" t="s">
-[...13 lines deleted...]
-      <c r="M16" s="117"/>
+      <c r="A16" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="47"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="16">
+      <c r="A17" s="15">
         <v>2022</v>
       </c>
-      <c r="B17" s="4" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="27">
+      <c r="B17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="20">
         <v>90.2</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="20">
         <v>92.3</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="20">
         <v>94.3</v>
       </c>
-      <c r="J17" s="27">
+      <c r="J17" s="20">
         <v>93.7</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="20">
         <v>94.6</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L17" s="20">
         <v>94.7</v>
       </c>
-      <c r="M17" s="27">
+      <c r="M17" s="20">
         <v>93.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="20">
+      <c r="A18" s="19">
         <v>2023</v>
       </c>
-      <c r="B18" s="5">
+      <c r="B18" s="4">
         <v>107.9</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="4">
         <v>111.1</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="4">
         <v>111.5</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="4">
         <v>115.2</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="4">
         <v>116.3</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="4">
         <v>116.2</v>
       </c>
-      <c r="H18" s="4">
+      <c r="H18" s="3">
         <v>119.1</v>
       </c>
-      <c r="I18" s="4">
+      <c r="I18" s="3">
         <v>120.3</v>
       </c>
-      <c r="J18" s="4">
+      <c r="J18" s="3">
         <v>123.9</v>
       </c>
-      <c r="K18" s="4">
+      <c r="K18" s="3">
         <v>124.9</v>
       </c>
-      <c r="L18" s="3">
+      <c r="L18" s="2">
         <v>127.9</v>
       </c>
-      <c r="M18" s="4">
+      <c r="M18" s="3">
         <v>129.30000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="16">
+      <c r="A19" s="15">
         <v>2024</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>134.1</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>135.69999999999999</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>134.4</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>136.6</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>135.4</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>145.19999999999999</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>150.4</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>155.6</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>156.6</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>160.5</v>
       </c>
-      <c r="L19" s="5">
+      <c r="L19" s="4">
         <v>161.30000000000001</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>163.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="16">
+      <c r="A20" s="15">
         <v>2025</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>101.7</v>
       </c>
-      <c r="C20" s="81">
+      <c r="C20" s="21">
         <v>100</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>100.2</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>100.4</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>100.1</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>107.9</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H20" s="4">
         <v>111.6</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>112.1</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>113.9</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>114.3</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>114.4</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="16">
+      <c r="A21" s="15">
         <v>2026</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>96.9</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>93.9</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>98.3</v>
       </c>
-      <c r="E21" s="102">
+      <c r="E21" s="22">
         <v>100</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>100.7</v>
       </c>
-      <c r="G21" s="102">
+      <c r="G21" s="22">
         <v>112</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>116.9</v>
       </c>
-      <c r="I21" s="6"/>
-[...3 lines deleted...]
-      <c r="M21" s="6"/>
+      <c r="I21" s="5">
+        <v>120.9</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...5825 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>IPV provision food</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Volume and IFI by region</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>