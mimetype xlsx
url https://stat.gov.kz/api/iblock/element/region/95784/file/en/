--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8850" yWindow="2520" windowWidth="19410" windowHeight="8835"/>
+    <workbookView xWindow="5490" yWindow="315" windowWidth="19410" windowHeight="8835" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="60">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -935,51 +935,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="48.42578125" customWidth="1"/>
     <col min="2" max="2" width="75.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="23">
         <v>171506</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1196,52 +1196,52 @@
       <c r="B16" s="35"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="35"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="35"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="35"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="36" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="8.85546875" style="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
@@ -1494,51 +1494,53 @@
       </c>
       <c r="B9" s="4">
         <v>46.3</v>
       </c>
       <c r="C9" s="4">
         <v>98.6</v>
       </c>
       <c r="D9" s="4">
         <v>118.7</v>
       </c>
       <c r="E9" s="4">
         <v>104.5</v>
       </c>
       <c r="F9" s="4">
         <v>97.1</v>
       </c>
       <c r="G9" s="4">
         <v>273.8</v>
       </c>
       <c r="H9" s="2">
         <v>93</v>
       </c>
       <c r="I9" s="2">
         <v>98</v>
       </c>
-      <c r="J9" s="2"/>
+      <c r="J9" s="2">
+        <v>100.9</v>
+      </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1">
       <c r="A10" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="46"/>
       <c r="D10" s="46"/>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="47"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="17">
         <v>2022</v>
       </c>
@@ -1708,51 +1710,53 @@
       </c>
       <c r="B15" s="4">
         <v>96.9</v>
       </c>
       <c r="C15" s="4">
         <v>91.2</v>
       </c>
       <c r="D15" s="4">
         <v>106.7</v>
       </c>
       <c r="E15" s="4">
         <v>104.6</v>
       </c>
       <c r="F15" s="4">
         <v>103.4</v>
       </c>
       <c r="G15" s="4">
         <v>135.9</v>
       </c>
       <c r="H15" s="2">
         <v>133.6</v>
       </c>
       <c r="I15" s="2">
         <v>140.4</v>
       </c>
-      <c r="J15" s="2"/>
+      <c r="J15" s="2">
+        <v>130.69999999999999</v>
+      </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="46"/>
       <c r="E16" s="46"/>
       <c r="F16" s="46"/>
       <c r="G16" s="46"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="47"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15">
         <v>2022</v>
       </c>
@@ -1922,51 +1926,53 @@
       </c>
       <c r="B21" s="5">
         <v>96.9</v>
       </c>
       <c r="C21" s="5">
         <v>93.9</v>
       </c>
       <c r="D21" s="5">
         <v>98.3</v>
       </c>
       <c r="E21" s="22">
         <v>100</v>
       </c>
       <c r="F21" s="5">
         <v>100.7</v>
       </c>
       <c r="G21" s="22">
         <v>112</v>
       </c>
       <c r="H21" s="5">
         <v>116.9</v>
       </c>
       <c r="I21" s="5">
         <v>120.9</v>
       </c>
-      <c r="J21" s="5"/>
+      <c r="J21" s="5">
+        <v>122.4</v>
+      </c>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>