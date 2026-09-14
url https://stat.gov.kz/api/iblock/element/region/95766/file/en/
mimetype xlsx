--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые англ\информация по городам и  районам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые англ\информация по городам и  районам\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="60" windowWidth="13965" windowHeight="13170" activeTab="3"/>
+    <workbookView xWindow="-45" yWindow="60" windowWidth="13965" windowHeight="13170" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="2" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Simbols" sheetId="4" r:id="rId3"/>
     <sheet name="КСП 161104_161203" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="67">
   <si>
     <t xml:space="preserve">Investments into housе-construction </t>
   </si>
   <si>
     <t xml:space="preserve">    districts:</t>
   </si>
   <si>
     <t>Aktogai</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
@@ -201,72 +201,72 @@
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Makisheva Dinara Kenzhetaevna</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28273/</t>
   </si>
   <si>
     <t>"Report on investments in fixed assets" 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
-    <t>January-July 2026</t>
-[...5 lines deleted...]
-    <t>17.09.2026y.</t>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
+  </si>
+  <si>
+    <t>17.09.2026 y.</t>
+  </si>
+  <si>
+    <t>16.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1891,95 +1891,92 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1245" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1020" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1186" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1186" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1186" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1186" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1186" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="628" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="619" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="1190" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -3615,855 +3612,855 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="36" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="38.7109375" style="35" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
     <col min="3" max="254" width="8.85546875" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
+    </row>
+    <row r="2" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="21">
+      <c r="B2" s="20">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="22" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="24" t="s">
+    <row r="5" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="24" t="s">
+    <row r="6" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="24" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="47" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="25" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="22" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:11" s="21" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="22" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:11" s="21" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="48" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="B10" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="21" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="B11" s="27"/>
+      <c r="K11" s="28"/>
+    </row>
+    <row r="12" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="K12" s="29"/>
-[...2 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="K12" s="28"/>
+    </row>
+    <row r="13" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="K13" s="29"/>
-[...2 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="K13" s="28"/>
+    </row>
+    <row r="14" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="50" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="B14" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" s="28"/>
+    </row>
+    <row r="15" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="K15" s="29"/>
+      <c r="K15" s="28"/>
     </row>
     <row r="16" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="25" t="s">
+      <c r="B16" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="K16" s="31"/>
+      <c r="K16" s="30"/>
     </row>
     <row r="17" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="K17" s="32"/>
+      <c r="K17" s="31"/>
     </row>
     <row r="18" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="K18" s="31"/>
+      <c r="K18" s="30"/>
     </row>
     <row r="19" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="23" t="s">
-[...2 lines deleted...]
-      <c r="K19" s="32"/>
+      <c r="B19" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="K19" s="31"/>
     </row>
     <row r="20" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="20" t="s">
+      <c r="A20" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="K20" s="31"/>
+      <c r="K20" s="30"/>
     </row>
     <row r="21" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="51" t="s">
+      <c r="B21" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="K21" s="32"/>
+      <c r="K21" s="31"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="34"/>
-      <c r="B22" s="35"/>
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K23" s="32"/>
+      <c r="K23" s="31"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K24" s="31"/>
+      <c r="K24" s="30"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K25" s="32"/>
+      <c r="K25" s="31"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K26" s="31"/>
+      <c r="K26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.42578125" style="36" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="35.42578125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
+    </row>
+    <row r="2" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="37">
+      <c r="B2" s="36">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="22" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="37" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="21" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="21" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="21" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="21" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="49" t="s">
         <v>61</v>
       </c>
-    </row>
-[...83 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="M15" s="29"/>
+      <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="25" t="s">
+      <c r="B16" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="M16" s="31"/>
+      <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="M17" s="32"/>
+      <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="M18" s="31"/>
+      <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="23" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="32"/>
+      <c r="B19" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="20" t="s">
+      <c r="A20" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="M20" s="31"/>
+      <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="51" t="s">
+      <c r="B21" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="M21" s="32"/>
+      <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="34"/>
-      <c r="B22" s="35"/>
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:B14"/>
+      <selection activeCell="A16" sqref="A16:C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="40"/>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="39"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="B2" s="41"/>
+      <c r="B2" s="40"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="C6" s="44"/>
+      <c r="C6" s="43"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="42"/>
-      <c r="B7" s="43" t="s">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="44"/>
+      <c r="C7" s="43"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="42"/>
-      <c r="B8" s="43" t="s">
+      <c r="A8" s="41"/>
+      <c r="B8" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="44"/>
+      <c r="C8" s="43"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="42"/>
-      <c r="B9" s="43" t="s">
+      <c r="A9" s="41"/>
+      <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="44"/>
+      <c r="C9" s="43"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="42"/>
-      <c r="B10" s="43" t="s">
+      <c r="A10" s="41"/>
+      <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="44"/>
+      <c r="C10" s="43"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="42"/>
-      <c r="B11" s="45" t="s">
+      <c r="A11" s="41"/>
+      <c r="B11" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="44"/>
+      <c r="C11" s="43"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="52"/>
-[...1 lines deleted...]
-      <c r="C12" s="44"/>
+      <c r="A12" s="51"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="43"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="52"/>
-[...1 lines deleted...]
-      <c r="C13" s="44"/>
+      <c r="A13" s="51"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="43"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="52"/>
-[...1 lines deleted...]
-      <c r="C14" s="44"/>
+      <c r="A14" s="51"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="43"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="52"/>
-[...1 lines deleted...]
-      <c r="C15" s="42"/>
+      <c r="A15" s="51"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="41"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="53" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="53"/>
+      <c r="A16" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="46"/>
+      <c r="B18" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.42578125" customWidth="1"/>
     <col min="2" max="2" width="44.28515625" customWidth="1"/>
     <col min="3" max="3" width="45.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="56"/>
-      <c r="C2" s="56"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="57"/>
-[...1 lines deleted...]
-      <c r="C3" s="58"/>
+      <c r="A3" s="56"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="16">
-        <v>36015</v>
-[...2 lines deleted...]
-        <v>114.4</v>
+        <v>41225</v>
+      </c>
+      <c r="C5" s="46">
+        <v>105.4</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="8"/>
       <c r="F5" s="10"/>
       <c r="G5" s="8"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="16">
-        <v>21740</v>
-[...2 lines deleted...]
-        <v>99.2</v>
+        <v>23414</v>
+      </c>
+      <c r="C6" s="46">
+        <v>97.9</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="16">
-        <v>3367</v>
-[...2 lines deleted...]
-        <v>96.6</v>
+        <v>4372</v>
+      </c>
+      <c r="C7" s="46">
+        <v>96.7</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="16">
-        <v>7743</v>
-[...2 lines deleted...]
-        <v>298.10000000000002</v>
+        <v>9069</v>
+      </c>
+      <c r="C8" s="46">
+        <v>132.19999999999999</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-      <c r="C9" s="18"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="17"/>
       <c r="D9" s="2"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="6"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="16">
         <v>106</v>
       </c>
-      <c r="C10" s="47">
-        <v>21.6</v>
+      <c r="C10" s="46">
+        <v>21.5</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="8"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="16">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>67.900000000000006</v>
+        <v>588</v>
+      </c>
+      <c r="C11" s="46">
+        <v>74.3</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="16">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>132.80000000000001</v>
+        <v>640</v>
+      </c>
+      <c r="C12" s="46">
+        <v>180.6</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="16">
         <v>425</v>
       </c>
-      <c r="C13" s="47">
-        <v>80.3</v>
+      <c r="C13" s="46">
+        <v>80.400000000000006</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="16">
         <v>233</v>
       </c>
-      <c r="C14" s="47">
-        <v>39.700000000000003</v>
+      <c r="C14" s="46">
+        <v>39.200000000000003</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="7"/>
       <c r="I14" s="6"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>116.6</v>
+        <v>214</v>
+      </c>
+      <c r="C15" s="46">
+        <v>109.5</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="8"/>
       <c r="H15" s="7"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="16">
         <v>410</v>
       </c>
-      <c r="C16" s="47">
-        <v>135.9</v>
+      <c r="C16" s="46">
+        <v>108.7</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="16">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>125.3</v>
+        <v>129</v>
+      </c>
+      <c r="C17" s="46">
+        <v>143.80000000000001</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="4"/>
       <c r="F17" s="5"/>
       <c r="G17" s="8"/>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="16">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>392.3</v>
+        <v>907</v>
+      </c>
+      <c r="C18" s="46">
+        <v>1679</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="4"/>
       <c r="F18" s="5"/>
       <c r="G18" s="8"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="16">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>278.8</v>
+        <v>718</v>
+      </c>
+      <c r="C19" s="46">
+        <v>287.89999999999998</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
       <c r="F19" s="5"/>
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>