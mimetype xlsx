--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые англ\информация по городам и  районам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\сентябрь 2026\готовые англ\информация по городам и  районам\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="60" windowWidth="13965" windowHeight="13170" firstSheet="1" activeTab="3"/>
+    <workbookView xWindow="-45" yWindow="60" windowWidth="13965" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="2" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Simbols" sheetId="4" r:id="rId3"/>
     <sheet name="КСП 161104_161203" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="67">
   <si>
     <t xml:space="preserve">Investments into housе-construction </t>
   </si>
   <si>
     <t xml:space="preserve">    districts:</t>
   </si>
   <si>
     <t>Aktogai</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Zhelezin</t>
   </si>
   <si>
     <t>Ertis</t>
   </si>
   <si>
     <t>Akkuly</t>
@@ -216,71 +216,71 @@
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Makisheva Dinara Kenzhetaevna</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28273/</t>
   </si>
   <si>
     <t>"Report on investments in fixed assets" 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>January-August 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>16.10.2026 y.</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
+  </si>
+  <si>
+    <t>17.11.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -469,50 +469,64 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -632,51 +646,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1248">
+  <cellStyleXfs count="1251">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1890,96 +1904,98 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1245" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1020" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1186" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1186" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1186" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1186" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1186" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="628" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="619" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -2012,82 +2028,86 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="3" xfId="1233" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="614" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="614" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="614" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="3" xfId="1250" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1248">
+  <cellStyles count="1251">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 18" xfId="9"/>
     <cellStyle name="20% - Акцент1 19" xfId="10"/>
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 20" xfId="14"/>
     <cellStyle name="20% - Акцент1 21" xfId="15"/>
     <cellStyle name="20% - Акцент1 22" xfId="16"/>
     <cellStyle name="20% - Акцент1 23" xfId="17"/>
     <cellStyle name="20% - Акцент1 24" xfId="18"/>
     <cellStyle name="20% - Акцент1 25" xfId="19"/>
     <cellStyle name="20% - Акцент1 26" xfId="20"/>
     <cellStyle name="20% - Акцент1 27" xfId="21"/>
     <cellStyle name="20% - Акцент1 28" xfId="22"/>
     <cellStyle name="20% - Акцент1 29" xfId="23"/>
     <cellStyle name="20% - Акцент1 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 30" xfId="25"/>
@@ -2659,50 +2679,51 @@
     <cellStyle name="60% - Акцент6 2 3" xfId="591"/>
     <cellStyle name="60% - Акцент6 20" xfId="592"/>
     <cellStyle name="60% - Акцент6 21" xfId="593"/>
     <cellStyle name="60% - Акцент6 22" xfId="594"/>
     <cellStyle name="60% - Акцент6 23" xfId="595"/>
     <cellStyle name="60% - Акцент6 24" xfId="596"/>
     <cellStyle name="60% - Акцент6 25" xfId="597"/>
     <cellStyle name="60% - Акцент6 26" xfId="598"/>
     <cellStyle name="60% - Акцент6 27" xfId="599"/>
     <cellStyle name="60% - Акцент6 28" xfId="600"/>
     <cellStyle name="60% - Акцент6 29" xfId="601"/>
     <cellStyle name="60% - Акцент6 3" xfId="602"/>
     <cellStyle name="60% - Акцент6 30" xfId="603"/>
     <cellStyle name="60% - Акцент6 31" xfId="604"/>
     <cellStyle name="60% - Акцент6 32" xfId="605"/>
     <cellStyle name="60% - Акцент6 33" xfId="606"/>
     <cellStyle name="60% - Акцент6 4" xfId="607"/>
     <cellStyle name="60% - Акцент6 5" xfId="608"/>
     <cellStyle name="60% - Акцент6 6" xfId="609"/>
     <cellStyle name="60% - Акцент6 7" xfId="610"/>
     <cellStyle name="60% - Акцент6 8" xfId="611"/>
     <cellStyle name="60% - Акцент6 9" xfId="612"/>
     <cellStyle name="Гиперссылка 2" xfId="613"/>
     <cellStyle name="Гиперссылка 3" xfId="614"/>
     <cellStyle name="Гиперссылка 3 2" xfId="1247"/>
+    <cellStyle name="Гиперссылка 4" xfId="1248"/>
     <cellStyle name="Денежный 2" xfId="615"/>
     <cellStyle name="Денежный 3" xfId="616"/>
     <cellStyle name="Денежный 4" xfId="617"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="618"/>
     <cellStyle name="Обычный 10 2" xfId="619"/>
     <cellStyle name="Обычный 10 3" xfId="620"/>
     <cellStyle name="Обычный 10_1" xfId="621"/>
     <cellStyle name="Обычный 100" xfId="622"/>
     <cellStyle name="Обычный 101" xfId="623"/>
     <cellStyle name="Обычный 102" xfId="624"/>
     <cellStyle name="Обычный 103" xfId="625"/>
     <cellStyle name="Обычный 104" xfId="626"/>
     <cellStyle name="Обычный 105" xfId="627"/>
     <cellStyle name="Обычный 106" xfId="628"/>
     <cellStyle name="Обычный 11" xfId="629"/>
     <cellStyle name="Обычный 11 2" xfId="630"/>
     <cellStyle name="Обычный 12" xfId="631"/>
     <cellStyle name="Обычный 12 2" xfId="632"/>
     <cellStyle name="Обычный 12_1" xfId="633"/>
     <cellStyle name="Обычный 13" xfId="634"/>
     <cellStyle name="Обычный 13 2" xfId="635"/>
     <cellStyle name="Обычный 13 3" xfId="636"/>
     <cellStyle name="Обычный 13_1" xfId="637"/>
     <cellStyle name="Обычный 14" xfId="638"/>
@@ -2971,50 +2992,51 @@
     <cellStyle name="Обычный 2 31 2" xfId="901"/>
     <cellStyle name="Обычный 2 32" xfId="902"/>
     <cellStyle name="Обычный 2 32 2" xfId="903"/>
     <cellStyle name="Обычный 2 33" xfId="904"/>
     <cellStyle name="Обычный 2 33 2" xfId="905"/>
     <cellStyle name="Обычный 2 34" xfId="906"/>
     <cellStyle name="Обычный 2 34 2" xfId="907"/>
     <cellStyle name="Обычный 2 35" xfId="908"/>
     <cellStyle name="Обычный 2 35 2" xfId="909"/>
     <cellStyle name="Обычный 2 36" xfId="910"/>
     <cellStyle name="Обычный 2 36 2" xfId="911"/>
     <cellStyle name="Обычный 2 37" xfId="912"/>
     <cellStyle name="Обычный 2 38" xfId="913"/>
     <cellStyle name="Обычный 2 39" xfId="914"/>
     <cellStyle name="Обычный 2 4" xfId="915"/>
     <cellStyle name="Обычный 2 4 2" xfId="916"/>
     <cellStyle name="Обычный 2 40" xfId="917"/>
     <cellStyle name="Обычный 2 41" xfId="918"/>
     <cellStyle name="Обычный 2 42" xfId="919"/>
     <cellStyle name="Обычный 2 43" xfId="920"/>
     <cellStyle name="Обычный 2 44" xfId="921"/>
     <cellStyle name="Обычный 2 45" xfId="922"/>
     <cellStyle name="Обычный 2 46" xfId="923"/>
     <cellStyle name="Обычный 2 47" xfId="924"/>
     <cellStyle name="Обычный 2 48" xfId="1246"/>
+    <cellStyle name="Обычный 2 49" xfId="1249"/>
     <cellStyle name="Обычный 2 5" xfId="925"/>
     <cellStyle name="Обычный 2 5 2" xfId="926"/>
     <cellStyle name="Обычный 2 6" xfId="927"/>
     <cellStyle name="Обычный 2 7" xfId="928"/>
     <cellStyle name="Обычный 2 8" xfId="929"/>
     <cellStyle name="Обычный 2 9" xfId="930"/>
     <cellStyle name="Обычный 2_16. Инвестиции на душу населения" xfId="931"/>
     <cellStyle name="Обычный 20" xfId="932"/>
     <cellStyle name="Обычный 20 2" xfId="933"/>
     <cellStyle name="Обычный 21" xfId="934"/>
     <cellStyle name="Обычный 22" xfId="935"/>
     <cellStyle name="Обычный 23" xfId="936"/>
     <cellStyle name="Обычный 24" xfId="937"/>
     <cellStyle name="Обычный 24 2" xfId="938"/>
     <cellStyle name="Обычный 25" xfId="939"/>
     <cellStyle name="Обычный 25 2" xfId="940"/>
     <cellStyle name="Обычный 26" xfId="941"/>
     <cellStyle name="Обычный 26 2" xfId="942"/>
     <cellStyle name="Обычный 27" xfId="943"/>
     <cellStyle name="Обычный 27 2" xfId="944"/>
     <cellStyle name="Обычный 28" xfId="945"/>
     <cellStyle name="Обычный 29" xfId="946"/>
     <cellStyle name="Обычный 3" xfId="947"/>
     <cellStyle name="Обычный 3 10" xfId="948"/>
     <cellStyle name="Обычный 3 10 2" xfId="949"/>
@@ -3281,50 +3303,51 @@
     <cellStyle name="Обычный 7_1" xfId="1210"/>
     <cellStyle name="Обычный 70" xfId="1211"/>
     <cellStyle name="Обычный 71" xfId="1212"/>
     <cellStyle name="Обычный 72" xfId="1213"/>
     <cellStyle name="Обычный 73" xfId="1214"/>
     <cellStyle name="Обычный 74" xfId="1215"/>
     <cellStyle name="Обычный 75" xfId="1216"/>
     <cellStyle name="Обычный 76" xfId="1217"/>
     <cellStyle name="Обычный 77" xfId="1218"/>
     <cellStyle name="Обычный 78" xfId="1219"/>
     <cellStyle name="Обычный 79" xfId="1220"/>
     <cellStyle name="Обычный 8" xfId="1221"/>
     <cellStyle name="Обычный 8 2" xfId="1222"/>
     <cellStyle name="Обычный 80" xfId="1223"/>
     <cellStyle name="Обычный 81" xfId="1224"/>
     <cellStyle name="Обычный 82" xfId="1225"/>
     <cellStyle name="Обычный 83" xfId="1226"/>
     <cellStyle name="Обычный 84" xfId="1227"/>
     <cellStyle name="Обычный 85" xfId="1228"/>
     <cellStyle name="Обычный 86" xfId="1229"/>
     <cellStyle name="Обычный 87" xfId="1230"/>
     <cellStyle name="Обычный 88" xfId="1231"/>
     <cellStyle name="Обычный 89" xfId="1232"/>
     <cellStyle name="Обычный 9" xfId="1233"/>
     <cellStyle name="Обычный 9 2" xfId="1234"/>
+    <cellStyle name="Обычный 9 3" xfId="1250"/>
     <cellStyle name="Обычный 90" xfId="1235"/>
     <cellStyle name="Обычный 91" xfId="1236"/>
     <cellStyle name="Обычный 92" xfId="1237"/>
     <cellStyle name="Обычный 93" xfId="1238"/>
     <cellStyle name="Обычный 94" xfId="1239"/>
     <cellStyle name="Обычный 95" xfId="1240"/>
     <cellStyle name="Обычный 96" xfId="1241"/>
     <cellStyle name="Обычный 97" xfId="1242"/>
     <cellStyle name="Обычный 98" xfId="1243"/>
     <cellStyle name="Обычный 99" xfId="1244"/>
     <cellStyle name="Обычный_Лист1" xfId="1245"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3611,856 +3634,856 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="35" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1" max="1" width="38.7109375" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="33" customWidth="1"/>
     <col min="3" max="254" width="8.85546875" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="18"/>
-[...3 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="A1" s="16"/>
+      <c r="B1" s="16"/>
+    </row>
+    <row r="2" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="20">
+      <c r="B2" s="18">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="19" t="s">
+    <row r="3" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="18" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="20" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="23" t="s">
+    <row r="5" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="18" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="22" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="19" t="s">
+    <row r="7" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="44" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="19" t="s">
+    <row r="8" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="21" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:11" s="19" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="21" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:11" s="19" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="44" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="21" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="19" t="s">
+    <row r="11" spans="1:11" s="19" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="27"/>
-[...3 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="B11" s="25"/>
+      <c r="K11" s="26"/>
+    </row>
+    <row r="12" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="K12" s="28"/>
-[...2 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="K12" s="26"/>
+    </row>
+    <row r="13" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="K13" s="28"/>
-[...2 lines deleted...]
-      <c r="A14" s="29" t="s">
+      <c r="K13" s="26"/>
+    </row>
+    <row r="14" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="K14" s="28"/>
-[...2 lines deleted...]
-      <c r="A15" s="29" t="s">
+      <c r="K14" s="26"/>
+    </row>
+    <row r="15" spans="1:11" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="K15" s="28"/>
+      <c r="K15" s="26"/>
     </row>
     <row r="16" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="24" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="30"/>
+      <c r="B16" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="K16" s="28"/>
     </row>
     <row r="17" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="24" t="s">
+      <c r="B17" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="K17" s="31"/>
+      <c r="K17" s="29"/>
     </row>
     <row r="18" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="19" t="s">
+      <c r="A18" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="K18" s="30"/>
+      <c r="K18" s="28"/>
     </row>
     <row r="19" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="19" t="s">
+      <c r="A19" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="K19" s="31"/>
+      <c r="K19" s="29"/>
     </row>
     <row r="20" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="K20" s="30"/>
+      <c r="K20" s="28"/>
     </row>
     <row r="21" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="50" t="s">
+      <c r="B21" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="K21" s="31"/>
+      <c r="K21" s="29"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="33"/>
-      <c r="B22" s="34"/>
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K23" s="31"/>
+      <c r="K23" s="29"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K24" s="30"/>
+      <c r="K24" s="28"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K25" s="31"/>
+      <c r="K25" s="29"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K26" s="30"/>
+      <c r="K26" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.42578125" style="35" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1" max="1" width="35.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="18"/>
-[...3 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="A1" s="16"/>
+      <c r="B1" s="16"/>
+    </row>
+    <row r="2" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="36">
+      <c r="B2" s="34">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="19" t="s">
+    <row r="3" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="35" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="36" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="23" t="s">
+    <row r="5" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="35" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="22" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="21" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="19" t="s">
+    <row r="7" spans="1:13" s="19" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="21" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="19" t="s">
+    <row r="8" spans="1:13" s="19" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="21" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:13" s="19" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="21" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:13" s="19" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="44" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="19" t="s">
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="27"/>
-[...3 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="B11" s="25"/>
+      <c r="M11" s="26"/>
+    </row>
+    <row r="12" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="M12" s="28"/>
-[...2 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="M12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="M13" s="28"/>
-[...2 lines deleted...]
-      <c r="A14" s="29" t="s">
+      <c r="M13" s="26"/>
+    </row>
+    <row r="14" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="M14" s="28"/>
-[...2 lines deleted...]
-      <c r="A15" s="29" t="s">
+      <c r="M14" s="26"/>
+    </row>
+    <row r="15" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="46" t="s">
         <v>52</v>
       </c>
-      <c r="M15" s="28"/>
+      <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="24" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="30"/>
+      <c r="B16" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="28"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="24" t="s">
+      <c r="B17" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="M17" s="31"/>
+      <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="19" t="s">
+      <c r="A18" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="M18" s="30"/>
+      <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="19" t="s">
+      <c r="A19" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="M19" s="31"/>
+      <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="M20" s="30"/>
+      <c r="M20" s="28"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="50" t="s">
+      <c r="B21" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="M21" s="31"/>
+      <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="33"/>
-      <c r="B22" s="34"/>
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16:C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="39"/>
+    <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="37" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="37"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="B2" s="40"/>
+      <c r="B2" s="38"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="41"/>
-      <c r="B6" s="42" t="s">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="C6" s="43"/>
+      <c r="C6" s="41"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="41"/>
-      <c r="B7" s="42" t="s">
+      <c r="A7" s="39"/>
+      <c r="B7" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="43"/>
+      <c r="C7" s="41"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="41"/>
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="39"/>
+      <c r="B8" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="43"/>
+      <c r="C8" s="41"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="41"/>
-      <c r="B9" s="42" t="s">
+      <c r="A9" s="39"/>
+      <c r="B9" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="43"/>
+      <c r="C9" s="41"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="41"/>
-      <c r="B10" s="42" t="s">
+      <c r="A10" s="39"/>
+      <c r="B10" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="43"/>
+      <c r="C10" s="41"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="41"/>
-      <c r="B11" s="44" t="s">
+      <c r="A11" s="39"/>
+      <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="43"/>
+      <c r="C11" s="41"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="51"/>
       <c r="B12" s="51"/>
-      <c r="C12" s="43"/>
+      <c r="C12" s="41"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="51"/>
       <c r="B13" s="51"/>
-      <c r="C13" s="43"/>
+      <c r="C13" s="41"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="51"/>
       <c r="B14" s="51"/>
-      <c r="C14" s="43"/>
+      <c r="C14" s="41"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="51"/>
       <c r="B15" s="51"/>
-      <c r="C15" s="41"/>
+      <c r="C15" s="39"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="45"/>
+      <c r="B18" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:C2"/>
+    <sheetView topLeftCell="B1" zoomScale="110" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.42578125" customWidth="1"/>
     <col min="2" max="2" width="44.28515625" customWidth="1"/>
     <col min="3" max="3" width="45.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="56"/>
       <c r="B3" s="57"/>
       <c r="C3" s="57"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="16">
-[...3 lines deleted...]
-        <v>105.4</v>
+      <c r="B5" s="48">
+        <v>53609</v>
+      </c>
+      <c r="C5" s="49">
+        <v>115.8</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="8"/>
       <c r="F5" s="10"/>
       <c r="G5" s="8"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="16">
-[...3 lines deleted...]
-        <v>97.9</v>
+      <c r="B6" s="48">
+        <v>33954</v>
+      </c>
+      <c r="C6" s="49">
+        <v>115.7</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="16">
-[...3 lines deleted...]
-        <v>96.7</v>
+      <c r="B7" s="48">
+        <v>4779</v>
+      </c>
+      <c r="C7" s="49">
+        <v>92.9</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="16">
-[...3 lines deleted...]
-        <v>132.19999999999999</v>
+      <c r="B8" s="48">
+        <v>9588</v>
+      </c>
+      <c r="C8" s="49">
+        <v>133.1</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="16"/>
-      <c r="C9" s="17"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="50"/>
       <c r="D9" s="2"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="6"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="16">
-[...3 lines deleted...]
-        <v>21.5</v>
+      <c r="B10" s="48">
+        <v>233</v>
+      </c>
+      <c r="C10" s="49">
+        <v>42.2</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="8"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="16">
-[...3 lines deleted...]
-        <v>74.3</v>
+      <c r="B11" s="48">
+        <v>653</v>
+      </c>
+      <c r="C11" s="49">
+        <v>74.2</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="16">
-[...3 lines deleted...]
-        <v>180.6</v>
+      <c r="B12" s="48">
+        <v>719</v>
+      </c>
+      <c r="C12" s="49">
+        <v>178.6</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="16">
-[...3 lines deleted...]
-        <v>80.400000000000006</v>
+      <c r="B13" s="48">
+        <v>503</v>
+      </c>
+      <c r="C13" s="49">
+        <v>74.2</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="16">
-[...3 lines deleted...]
-        <v>39.200000000000003</v>
+      <c r="B14" s="48">
+        <v>267</v>
+      </c>
+      <c r="C14" s="49">
+        <v>42.5</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="7"/>
       <c r="I14" s="6"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="16">
-[...3 lines deleted...]
-        <v>109.5</v>
+      <c r="B15" s="48">
+        <v>365</v>
+      </c>
+      <c r="C15" s="49">
+        <v>109.7</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="8"/>
       <c r="H15" s="7"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="16">
-[...3 lines deleted...]
-        <v>108.7</v>
+      <c r="B16" s="48">
+        <v>540</v>
+      </c>
+      <c r="C16" s="49">
+        <v>118.9</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="16">
-[...3 lines deleted...]
-        <v>143.80000000000001</v>
+      <c r="B17" s="48">
+        <v>360</v>
+      </c>
+      <c r="C17" s="49">
+        <v>202.8</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="4"/>
       <c r="F17" s="5"/>
       <c r="G17" s="8"/>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="16">
-[...3 lines deleted...]
-        <v>1679</v>
+      <c r="B18" s="48">
+        <v>916</v>
+      </c>
+      <c r="C18" s="49">
+        <v>1488.6</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="4"/>
       <c r="F18" s="5"/>
       <c r="G18" s="8"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="16">
-[...3 lines deleted...]
-        <v>287.89999999999998</v>
+      <c r="B19" s="48">
+        <v>732</v>
+      </c>
+      <c r="C19" s="49">
+        <v>268.2</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
       <c r="F19" s="5"/>
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>