--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -7,55 +7,55 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые англ\информация по городам и  районам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые англ\информация по городам и  районам\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13890" yWindow="45" windowWidth="14985" windowHeight="13140" activeTab="3"/>
+    <workbookView xWindow="13890" yWindow="45" windowWidth="14985" windowHeight="13140" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Simbols" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101_161201" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G5" i="2" l="1"/>
   <c r="G6" i="2"/>
   <c r="G7" i="2"/>
   <c r="G8" i="2"/>
   <c r="G9" i="2"/>
   <c r="G10" i="2"/>
   <c r="G11" i="2"/>
   <c r="G12" i="2"/>
   <c r="G13" i="2"/>
   <c r="G14" i="2"/>
   <c r="G15" i="2"/>
@@ -271,75 +271,75 @@
   <si>
     <t>Reflects the change in the volume of investments over time and is defined as the ratio of the investment volume of the analyzed period to that of the previous period in actual prices, taking into account the price index deflator</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2026</t>
   </si>
   <si>
     <t>Makisheva Dinara Kenzhetaevna</t>
   </si>
   <si>
     <t xml:space="preserve">as a percentage </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28273/</t>
   </si>
   <si>
     <t>Report on investments in fixed assets 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly), "Report on investments in fixed assets of peasant or farm enterprises" 1-КФХ (quarterly)</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...5 lines deleted...]
-    <t>17.09.2026y.</t>
+    <t xml:space="preserve">© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan </t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
+  </si>
+  <si>
+    <t>17.09.2026 y.</t>
+  </si>
+  <si>
+    <t>16.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -3662,212 +3662,212 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="42.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="43" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="43" customWidth="1"/>
     <col min="3" max="255" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="26"/>
       <c r="B1" s="26"/>
     </row>
     <row r="2" spans="1:12" s="29" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="28">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="29" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="29" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="29" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12" s="29" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="29" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="29" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="29" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="29" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="35"/>
       <c r="L11" s="36"/>
     </row>
     <row r="12" spans="1:12" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>50</v>
       </c>
       <c r="L12" s="36"/>
     </row>
     <row r="13" spans="1:12" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>52</v>
       </c>
       <c r="L13" s="36"/>
     </row>
     <row r="14" spans="1:12" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="55" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="L14" s="36"/>
     </row>
     <row r="15" spans="1:12" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="56" t="s">
         <v>55</v>
       </c>
       <c r="L15" s="36"/>
     </row>
     <row r="16" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L16" s="38"/>
     </row>
     <row r="17" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>82</v>
       </c>
       <c r="L17" s="39"/>
     </row>
     <row r="18" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>59</v>
       </c>
       <c r="L18" s="38"/>
     </row>
     <row r="19" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="L19" s="39"/>
     </row>
     <row r="20" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>62</v>
       </c>
       <c r="L20" s="38"/>
     </row>
     <row r="21" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>64</v>
       </c>
       <c r="L21" s="39"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
     </row>
@@ -3876,254 +3876,254 @@
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L24" s="38"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L25" s="39"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L26" s="38"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="43" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="43" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="26"/>
       <c r="B1" s="26"/>
     </row>
     <row r="2" spans="1:13" s="29" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="58">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="29" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="29" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="29" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="29" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="44" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="29" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="29" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="29" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="29" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="46"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:13" s="29" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>50</v>
       </c>
       <c r="M12" s="36"/>
     </row>
     <row r="13" spans="1:13" s="29" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>52</v>
       </c>
       <c r="M13" s="36"/>
     </row>
     <row r="14" spans="1:13" s="29" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="55" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="36"/>
     </row>
     <row r="15" spans="1:13" s="29" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="55" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="36"/>
     </row>
     <row r="16" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>82</v>
       </c>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>62</v>
       </c>
       <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:B14"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="47" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="47" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="47"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B2" s="48"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="49"/>
       <c r="B6" s="50" t="s">
         <v>68</v>
       </c>
       <c r="C6" s="51"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="49"/>
       <c r="B7" s="50" t="s">
         <v>69</v>
       </c>
       <c r="C7" s="51"/>
@@ -4156,376 +4156,376 @@
       </c>
       <c r="C11" s="51"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="59"/>
       <c r="B12" s="59"/>
       <c r="C12" s="51"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="59"/>
       <c r="B13" s="59"/>
       <c r="C13" s="51"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="59"/>
       <c r="B14" s="59"/>
       <c r="C14" s="51"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="59"/>
       <c r="B15" s="59"/>
       <c r="C15" s="49"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="60" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B16" s="60"/>
       <c r="C16" s="60"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.140625" customWidth="1"/>
     <col min="2" max="2" width="48.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="43.7109375" customWidth="1"/>
     <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="61" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
     </row>
     <row r="2" spans="1:9" s="3" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="61" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:9" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
     </row>
     <row r="5" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="23">
-        <v>646615</v>
+        <v>766278</v>
       </c>
       <c r="C5" s="24">
-        <v>111.9</v>
+        <v>113.5</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="10"/>
       <c r="F5" s="9"/>
       <c r="G5" s="12"/>
       <c r="H5" s="13"/>
       <c r="I5" s="14"/>
     </row>
     <row r="6" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="23">
-        <v>210737</v>
+        <v>262661</v>
       </c>
       <c r="C6" s="24">
-        <v>102.2</v>
+        <v>102.8</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="10"/>
       <c r="F6" s="9"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13"/>
     </row>
     <row r="7" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="23">
-        <v>101086</v>
+        <v>108532</v>
       </c>
       <c r="C7" s="24">
-        <v>107.9</v>
+        <v>110</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="10"/>
       <c r="F7" s="9"/>
       <c r="G7" s="12"/>
       <c r="H7" s="13"/>
     </row>
     <row r="8" spans="1:9" s="3" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="23">
-        <v>219564</v>
+        <v>255706</v>
       </c>
       <c r="C8" s="24">
-        <v>125.9</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="10"/>
       <c r="F8" s="11"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" s="3" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="25"/>
       <c r="D9" s="7"/>
       <c r="E9" s="10"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="13"/>
       <c r="I9" s="14"/>
     </row>
     <row r="10" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="23">
-        <v>11153</v>
+        <v>14232</v>
       </c>
       <c r="C10" s="24">
-        <v>101.2</v>
+        <v>104.1</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="14"/>
     </row>
     <row r="11" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="23">
-        <v>12103</v>
+        <v>13819</v>
       </c>
       <c r="C11" s="24">
-        <v>124.2</v>
+        <v>126.7</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="14"/>
     </row>
     <row r="12" spans="1:9" s="3" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="23">
-        <v>6754</v>
+        <v>7943</v>
       </c>
       <c r="C12" s="24">
-        <v>100.8</v>
+        <v>115.5</v>
       </c>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="14"/>
     </row>
     <row r="13" spans="1:9" s="3" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="23">
-        <v>12045</v>
+        <v>14484</v>
       </c>
       <c r="C13" s="24">
-        <v>119.1</v>
+        <v>121.1</v>
       </c>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="14"/>
     </row>
     <row r="14" spans="1:9" s="3" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="23">
-        <v>12295</v>
+        <v>20508</v>
       </c>
       <c r="C14" s="24">
-        <v>105.3</v>
+        <v>101.8</v>
       </c>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="14"/>
     </row>
     <row r="15" spans="1:9" s="3" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="23">
-        <v>3238</v>
+        <v>3245</v>
       </c>
       <c r="C15" s="24">
-        <v>101.3</v>
+        <v>90</v>
       </c>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="14"/>
     </row>
     <row r="16" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="23">
-        <v>13926</v>
+        <v>14295</v>
       </c>
       <c r="C16" s="24">
-        <v>104.7</v>
+        <v>105.3</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="14"/>
     </row>
     <row r="17" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
-        <v>17643</v>
+        <v>21192</v>
       </c>
       <c r="C17" s="24">
-        <v>99.8</v>
+        <v>105.1</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="14"/>
     </row>
     <row r="18" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
-        <v>13003</v>
+        <v>16224</v>
       </c>
       <c r="C18" s="24">
-        <v>169</v>
+        <v>175.7</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
     </row>
     <row r="19" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="23">
-        <v>13068</v>
+        <v>13437</v>
       </c>
       <c r="C19" s="24">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="14"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="C20" s="2"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="13"/>
       <c r="I20" s="14"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="13"/>
       <c r="I21" s="14"/>