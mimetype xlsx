--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -8,64 +8,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые англ\основные показатели инвестиции\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\сентябрь 2026\готовые англ\основные показатели инвестиции\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14460" yWindow="0" windowWidth="14280" windowHeight="13170" tabRatio="764" firstSheet="1" activeTab="3"/>
+    <workbookView xWindow="14460" yWindow="0" windowWidth="14280" windowHeight="13170" tabRatio="764"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Simbols" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_16104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725" calcMode="manual"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="81">
   <si>
     <t xml:space="preserve">Investments into housе-construction                    
 </t>
   </si>
   <si>
     <t>Investments into housе-construction , mln.tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -263,57 +263,57 @@
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Makisheva Dinara Kenzhetaevna</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28273/</t>
   </si>
   <si>
     <t>"Report on investments in fixed assets" 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
-    <t>17.09.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>16.10.2026 y.</t>
+  </si>
+  <si>
+    <t>17.11.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -1113,51 +1113,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="55" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="55" customWidth="1"/>
     <col min="3" max="254" width="9.140625" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="42">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
@@ -1249,51 +1249,51 @@
       <c r="K13" s="49"/>
     </row>
     <row r="14" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>76</v>
       </c>
       <c r="K14" s="49"/>
     </row>
     <row r="15" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="70" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="49"/>
     </row>
     <row r="16" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="67" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K16" s="51"/>
     </row>
     <row r="17" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>80</v>
       </c>
       <c r="K17" s="52"/>
     </row>
     <row r="18" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>73</v>
       </c>
       <c r="K18" s="51"/>
     </row>
     <row r="19" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>58</v>
       </c>
@@ -1328,52 +1328,52 @@
       <c r="K23" s="52"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="51"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="52"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="51"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.42578125" style="55" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="56">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="57" t="s">
@@ -1462,51 +1462,51 @@
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="70" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="67" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M16" s="51"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>80</v>
       </c>
       <c r="M17" s="52"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>73</v>
       </c>
       <c r="M18" s="51"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>58</v>
       </c>
@@ -1607,76 +1607,76 @@
       </c>
       <c r="C11" s="63"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="72"/>
       <c r="B12" s="72"/>
       <c r="C12" s="63"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="72"/>
       <c r="B13" s="72"/>
       <c r="C13" s="63"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="72"/>
       <c r="B14" s="72"/>
       <c r="C14" s="63"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="72"/>
       <c r="B15" s="72"/>
       <c r="C15" s="61"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="73" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B16" s="73"/>
       <c r="C16" s="73"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.28515625" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
@@ -1953,51 +1953,53 @@
       </c>
       <c r="B10" s="6">
         <v>1373</v>
       </c>
       <c r="C10" s="6">
         <v>6020</v>
       </c>
       <c r="D10" s="6">
         <v>4875</v>
       </c>
       <c r="E10" s="6">
         <v>3205</v>
       </c>
       <c r="F10" s="6">
         <v>8579</v>
       </c>
       <c r="G10" s="6">
         <v>8600</v>
       </c>
       <c r="H10" s="6">
         <v>3363</v>
       </c>
       <c r="I10" s="6">
         <v>5210</v>
       </c>
-      <c r="J10" s="6"/>
+      <c r="J10" s="6">
+        <v>12384</v>
+      </c>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="35"/>
       <c r="N10" s="36"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="83"/>
       <c r="C11" s="83"/>
       <c r="D11" s="83"/>
       <c r="E11" s="83"/>
       <c r="F11" s="83"/>
       <c r="G11" s="83"/>
       <c r="H11" s="83"/>
       <c r="I11" s="83"/>
       <c r="J11" s="83"/>
       <c r="K11" s="83"/>
       <c r="L11" s="83"/>
       <c r="M11" s="84"/>
     </row>
     <row r="12" spans="1:16" s="3" customFormat="1" x14ac:dyDescent="0.2">
@@ -2173,51 +2175,53 @@
       </c>
       <c r="B16" s="16">
         <v>5.7</v>
       </c>
       <c r="C16" s="14">
         <v>441.6</v>
       </c>
       <c r="D16" s="37">
         <v>80.7</v>
       </c>
       <c r="E16" s="37">
         <v>66</v>
       </c>
       <c r="F16" s="37">
         <v>264.5</v>
       </c>
       <c r="G16" s="37">
         <v>99.6</v>
       </c>
       <c r="H16" s="37">
         <v>39.299999999999997</v>
       </c>
       <c r="I16" s="37">
         <v>153.1</v>
       </c>
-      <c r="J16" s="6"/>
+      <c r="J16" s="37">
+        <v>237</v>
+      </c>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="35"/>
       <c r="N16" s="36"/>
       <c r="O16" s="2"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="81"/>
       <c r="M17" s="81"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
@@ -2405,51 +2409,53 @@
       </c>
       <c r="B22" s="16">
         <v>98.7</v>
       </c>
       <c r="C22" s="16">
         <v>121.3</v>
       </c>
       <c r="D22" s="37">
         <v>122.3</v>
       </c>
       <c r="E22" s="37">
         <v>145</v>
       </c>
       <c r="F22" s="37">
         <v>128.6</v>
       </c>
       <c r="G22" s="37">
         <v>81.400000000000006</v>
       </c>
       <c r="H22" s="37">
         <v>196.6</v>
       </c>
       <c r="I22" s="37">
         <v>67.900000000000006</v>
       </c>
-      <c r="J22" s="6"/>
+      <c r="J22" s="37">
+        <v>172</v>
+      </c>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="35"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
@@ -2459,51 +2465,51 @@
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
@@ -2783,51 +2789,53 @@
       </c>
       <c r="B10" s="6">
         <v>1373</v>
       </c>
       <c r="C10" s="6">
         <v>7393</v>
       </c>
       <c r="D10" s="6">
         <v>12268</v>
       </c>
       <c r="E10" s="6">
         <v>15474</v>
       </c>
       <c r="F10" s="6">
         <v>24052</v>
       </c>
       <c r="G10" s="6">
         <v>32652</v>
       </c>
       <c r="H10" s="6">
         <v>36015</v>
       </c>
       <c r="I10" s="6">
         <v>41225</v>
       </c>
-      <c r="J10" s="6"/>
+      <c r="J10" s="6">
+        <v>53609</v>
+      </c>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="35"/>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="86" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="87"/>
       <c r="C11" s="88"/>
       <c r="D11" s="88"/>
       <c r="E11" s="88"/>
       <c r="F11" s="88"/>
       <c r="G11" s="88"/>
       <c r="H11" s="88"/>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="87"/>
       <c r="L11" s="87"/>
       <c r="M11" s="89"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>2022</v>
@@ -3011,51 +3019,53 @@
       </c>
       <c r="B16" s="16">
         <v>98.7</v>
       </c>
       <c r="C16" s="16">
         <v>116</v>
       </c>
       <c r="D16" s="37">
         <v>118.2</v>
       </c>
       <c r="E16" s="37">
         <v>123.1</v>
       </c>
       <c r="F16" s="37">
         <v>125.2</v>
       </c>
       <c r="G16" s="37">
         <v>109.7</v>
       </c>
       <c r="H16" s="37">
         <v>114.4</v>
       </c>
       <c r="I16" s="37">
         <v>105.4</v>
       </c>
-      <c r="J16" s="6"/>
+      <c r="J16" s="37">
+        <v>115.8</v>
+      </c>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="35"/>
       <c r="N16" s="4"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:E5"/>