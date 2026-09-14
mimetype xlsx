--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -8,55 +8,55 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые англ\основные показатели инвестиции\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые англ\основные показатели инвестиции\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14460" yWindow="0" windowWidth="14280" windowHeight="13170" tabRatio="764" activeTab="3"/>
+    <workbookView xWindow="14460" yWindow="0" windowWidth="14280" windowHeight="13170" tabRatio="764" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Simbols" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_16104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="81">
   <si>
     <t xml:space="preserve">Investments into housе-construction                    
 </t>
   </si>
   <si>
     <t>Investments into housе-construction , mln.tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -239,81 +239,81 @@
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Makisheva Dinara Kenzhetaevna</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28273/</t>
   </si>
   <si>
     <t>"Report on investments in fixed assets" 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
-    <t>17.08.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026 y.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>16.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -1113,52 +1113,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="55" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="55" customWidth="1"/>
     <col min="3" max="254" width="9.140625" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="42">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
         <v>34</v>
@@ -1166,415 +1166,415 @@
       <c r="B3" s="42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="67" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="46" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="43" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="43" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="68" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="43" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="48"/>
       <c r="K11" s="49"/>
     </row>
     <row r="12" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="69" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="49"/>
     </row>
     <row r="13" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="50" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>51</v>
       </c>
       <c r="K13" s="49"/>
     </row>
     <row r="14" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="70" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K14" s="49"/>
     </row>
     <row r="15" spans="1:11" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="70" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="49"/>
     </row>
     <row r="16" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="67" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K16" s="51"/>
     </row>
     <row r="17" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>80</v>
       </c>
       <c r="K17" s="52"/>
     </row>
     <row r="18" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="46" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K18" s="51"/>
     </row>
     <row r="19" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K19" s="52"/>
     </row>
     <row r="20" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="66" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K20" s="51"/>
     </row>
     <row r="21" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="71" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K21" s="52"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K23" s="52"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="51"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="52"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="51"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.42578125" style="55" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="56">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="58" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="43" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="67" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="43" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="43" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="46" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="43" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="43" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="68" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="48"/>
       <c r="M11" s="49"/>
     </row>
     <row r="12" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="69" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="49"/>
     </row>
     <row r="13" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="50" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>51</v>
       </c>
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="70" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:13" s="43" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="70" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="67" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M16" s="51"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>80</v>
       </c>
       <c r="M17" s="52"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="46" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M18" s="51"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M19" s="52"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="66" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M20" s="51"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="71" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M21" s="52"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B47" sqref="B47"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="59" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="59" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B2" s="60"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="61"/>
       <c r="B6" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="63"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="61"/>
       <c r="B7" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="63"/>
@@ -1607,76 +1607,76 @@
       </c>
       <c r="C11" s="63"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="72"/>
       <c r="B12" s="72"/>
       <c r="C12" s="63"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="72"/>
       <c r="B13" s="72"/>
       <c r="C13" s="63"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="72"/>
       <c r="B14" s="72"/>
       <c r="C14" s="63"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="72"/>
       <c r="B15" s="72"/>
       <c r="C15" s="61"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="73" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B16" s="73"/>
       <c r="C16" s="73"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.28515625" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
@@ -1950,51 +1950,53 @@
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="34">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>1373</v>
       </c>
       <c r="C10" s="6">
         <v>6020</v>
       </c>
       <c r="D10" s="6">
         <v>4875</v>
       </c>
       <c r="E10" s="6">
         <v>3205</v>
       </c>
       <c r="F10" s="6">
         <v>8579</v>
       </c>
       <c r="G10" s="6">
         <v>8600</v>
       </c>
       <c r="H10" s="6">
         <v>3363</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="6">
+        <v>5210</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="35"/>
       <c r="N10" s="36"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="83"/>
       <c r="C11" s="83"/>
       <c r="D11" s="83"/>
       <c r="E11" s="83"/>
       <c r="F11" s="83"/>
       <c r="G11" s="83"/>
       <c r="H11" s="83"/>
       <c r="I11" s="83"/>
       <c r="J11" s="83"/>
       <c r="K11" s="83"/>
       <c r="L11" s="83"/>
       <c r="M11" s="84"/>
     </row>
@@ -2168,51 +2170,53 @@
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="34">
         <v>2026</v>
       </c>
       <c r="B16" s="16">
         <v>5.7</v>
       </c>
       <c r="C16" s="14">
         <v>441.6</v>
       </c>
       <c r="D16" s="37">
         <v>80.7</v>
       </c>
       <c r="E16" s="37">
         <v>66</v>
       </c>
       <c r="F16" s="37">
         <v>264.5</v>
       </c>
       <c r="G16" s="37">
         <v>99.6</v>
       </c>
       <c r="H16" s="37">
         <v>39.299999999999997</v>
       </c>
-      <c r="I16" s="6"/>
+      <c r="I16" s="37">
+        <v>153.1</v>
+      </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="35"/>
       <c r="N16" s="36"/>
       <c r="O16" s="2"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="81"/>
       <c r="M17" s="81"/>
     </row>
@@ -2398,51 +2402,53 @@
     <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="34">
         <v>2026</v>
       </c>
       <c r="B22" s="16">
         <v>98.7</v>
       </c>
       <c r="C22" s="16">
         <v>121.3</v>
       </c>
       <c r="D22" s="37">
         <v>122.3</v>
       </c>
       <c r="E22" s="37">
         <v>145</v>
       </c>
       <c r="F22" s="37">
         <v>128.6</v>
       </c>
       <c r="G22" s="37">
         <v>81.400000000000006</v>
       </c>
       <c r="H22" s="37">
         <v>196.6</v>
       </c>
-      <c r="I22" s="6"/>
+      <c r="I22" s="37">
+        <v>67.900000000000006</v>
+      </c>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="35"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="C3:C4"/>
@@ -2453,51 +2459,51 @@
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
@@ -2774,51 +2780,53 @@
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="34">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>1373</v>
       </c>
       <c r="C10" s="6">
         <v>7393</v>
       </c>
       <c r="D10" s="6">
         <v>12268</v>
       </c>
       <c r="E10" s="6">
         <v>15474</v>
       </c>
       <c r="F10" s="6">
         <v>24052</v>
       </c>
       <c r="G10" s="6">
         <v>32652</v>
       </c>
       <c r="H10" s="6">
         <v>36015</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="6">
+        <v>41225</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="35"/>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="86" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="87"/>
       <c r="C11" s="88"/>
       <c r="D11" s="88"/>
       <c r="E11" s="88"/>
       <c r="F11" s="88"/>
       <c r="G11" s="88"/>
       <c r="H11" s="88"/>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="87"/>
       <c r="L11" s="87"/>
       <c r="M11" s="89"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
@@ -3000,51 +3008,53 @@
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34">
         <v>2026</v>
       </c>
       <c r="B16" s="16">
         <v>98.7</v>
       </c>
       <c r="C16" s="16">
         <v>116</v>
       </c>
       <c r="D16" s="37">
         <v>118.2</v>
       </c>
       <c r="E16" s="37">
         <v>123.1</v>
       </c>
       <c r="F16" s="37">
         <v>125.2</v>
       </c>
       <c r="G16" s="37">
         <v>109.7</v>
       </c>
       <c r="H16" s="37">
         <v>114.4</v>
       </c>
-      <c r="I16" s="6"/>
+      <c r="I16" s="37">
+        <v>105.4</v>
+      </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="35"/>
       <c r="N16" s="4"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="M3:M4"/>