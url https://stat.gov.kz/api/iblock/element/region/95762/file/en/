--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые англ\основные показатели инвестиции\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые англ\основные показатели инвестиции\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-360" yWindow="0" windowWidth="14850" windowHeight="13170" tabRatio="593" activeTab="3"/>
+    <workbookView xWindow="-360" yWindow="0" windowWidth="14850" windowHeight="13170" tabRatio="593" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Simbols" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101, 161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>Investments in fixed capital, mln.tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -221,81 +221,81 @@
   <si>
     <t>Reflects the change in the volume of investments over time and is defined as the ratio of the investment volume of the analyzed period to that of the previous period in actual prices, taking into account the price index deflator</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>Makisheva Dinara Kenzhetaevna</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28273/</t>
   </si>
   <si>
     <t>"Report on investments in fixed assets" 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly), "Report on investments in fixed assets of peasant or farm enterprises" 1-КФХ (quarterly)</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...2 lines deleted...]
-    <t>17.09.2026y.</t>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>17.09.2026 y.</t>
+  </si>
+  <si>
+    <t>16.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -607,67 +607,67 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -959,469 +959,469 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="42.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="33" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="33" customWidth="1"/>
     <col min="3" max="255" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:12" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="18">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:12" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="19" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="19" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="19" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="19" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="19" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="25"/>
       <c r="L11" s="26"/>
     </row>
     <row r="12" spans="1:12" s="19" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>44</v>
       </c>
       <c r="L12" s="26"/>
     </row>
     <row r="13" spans="1:12" s="19" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>46</v>
       </c>
       <c r="L13" s="26"/>
     </row>
     <row r="14" spans="1:12" s="19" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="48" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L14" s="26"/>
     </row>
     <row r="15" spans="1:12" s="19" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="26"/>
     </row>
     <row r="16" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="28"/>
     </row>
     <row r="17" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="29"/>
     </row>
     <row r="18" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L18" s="28"/>
     </row>
     <row r="19" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L19" s="29"/>
     </row>
     <row r="20" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L20" s="28"/>
     </row>
     <row r="21" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L21" s="29"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L23" s="29"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L24" s="28"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L25" s="29"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L26" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="33" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="46">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="36"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>44</v>
       </c>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="48" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="28"/>
     </row>
     <row r="17" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>75</v>
       </c>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="45" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="28"/>
     </row>
     <row r="21" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G3" sqref="G3:G4"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="37" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="37"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B2" s="38"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="39"/>
       <c r="B6" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C6" s="41"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="39"/>
       <c r="B7" s="40" t="s">
         <v>60</v>
       </c>
       <c r="C7" s="41"/>
@@ -1454,182 +1454,182 @@
       </c>
       <c r="C11" s="41"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="56"/>
       <c r="B12" s="56"/>
       <c r="C12" s="41"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="56"/>
       <c r="B13" s="56"/>
       <c r="C13" s="41"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="56"/>
       <c r="B14" s="56"/>
       <c r="C14" s="41"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="56"/>
       <c r="B15" s="56"/>
       <c r="C15" s="39"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="57" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...10 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63"/>
-[...11 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="64"/>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="C3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="D3" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="E3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="F3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="58" t="s">
+      <c r="G3" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="58" t="s">
+      <c r="H3" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="58" t="s">
+      <c r="I3" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="58" t="s">
+      <c r="J3" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="58" t="s">
+      <c r="K3" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="58" t="s">
+      <c r="L3" s="63" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="65" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="64"/>
-      <c r="B4" s="58"/>
-[...9 lines deleted...]
-      <c r="L4" s="58"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
       <c r="M4" s="65"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="61"/>
-[...2 lines deleted...]
-      <c r="E5" s="61"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="6">
         <v>12564</v>
       </c>
       <c r="C6" s="6">
         <v>21665</v>
       </c>
       <c r="D6" s="6">
         <v>48001</v>
       </c>
       <c r="E6" s="6">
         <v>30052</v>
       </c>
@@ -1786,73 +1786,75 @@
     <row r="10" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>25971</v>
       </c>
       <c r="C10" s="6">
         <v>59713</v>
       </c>
       <c r="D10" s="6">
         <v>89883</v>
       </c>
       <c r="E10" s="6">
         <v>75501</v>
       </c>
       <c r="F10" s="6">
         <v>92327</v>
       </c>
       <c r="G10" s="6">
         <v>172595</v>
       </c>
       <c r="H10" s="51">
         <v>130625</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="54">
+        <v>119663</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="59" t="s">
+      <c r="A11" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="59"/>
-[...10 lines deleted...]
-      <c r="M11" s="59"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="M11" s="58"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2022</v>
       </c>
       <c r="B12" s="11">
         <v>11.5</v>
       </c>
       <c r="C12" s="11">
         <v>149.4</v>
       </c>
       <c r="D12" s="11">
         <v>218.7</v>
       </c>
       <c r="E12" s="11">
         <v>62</v>
       </c>
       <c r="F12" s="11">
         <v>189.8</v>
       </c>
       <c r="G12" s="11">
         <v>139.1</v>
       </c>
       <c r="H12" s="11">
         <v>64.2</v>
@@ -2003,73 +2005,75 @@
     <row r="16" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2026</v>
       </c>
       <c r="B16" s="11">
         <v>17.100000000000001</v>
       </c>
       <c r="C16" s="11">
         <v>231.5</v>
       </c>
       <c r="D16" s="11">
         <v>150.1</v>
       </c>
       <c r="E16" s="11">
         <v>84.3</v>
       </c>
       <c r="F16" s="11">
         <v>120.8</v>
       </c>
       <c r="G16" s="11">
         <v>185.8</v>
       </c>
       <c r="H16" s="52">
         <v>76.099999999999994</v>
       </c>
-      <c r="I16" s="6"/>
+      <c r="I16" s="53">
+        <v>90.5</v>
+      </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="60"/>
-[...10 lines deleted...]
-      <c r="M17" s="60"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="10">
         <v>2022</v>
       </c>
       <c r="B18" s="11">
         <v>119.3</v>
       </c>
       <c r="C18" s="11">
         <v>171.6</v>
       </c>
       <c r="D18" s="11">
         <v>102</v>
       </c>
       <c r="E18" s="11">
         <v>128.19999999999999</v>
       </c>
       <c r="F18" s="11">
         <v>113.6</v>
       </c>
       <c r="G18" s="11">
         <v>89.7</v>
       </c>
       <c r="H18" s="11">
@@ -2221,201 +2225,203 @@
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="7">
         <v>2026</v>
       </c>
       <c r="B22" s="11">
         <v>106.5</v>
       </c>
       <c r="C22" s="11">
         <v>118.8</v>
       </c>
       <c r="D22" s="11">
         <v>115.3</v>
       </c>
       <c r="E22" s="11">
         <v>112.5</v>
       </c>
       <c r="F22" s="11">
         <v>88.2</v>
       </c>
       <c r="G22" s="11">
         <v>119.1</v>
       </c>
       <c r="H22" s="53">
         <v>121.1</v>
       </c>
-      <c r="I22" s="6"/>
+      <c r="I22" s="53">
+        <v>121.9</v>
+      </c>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="I3:I4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="8" max="8" width="8.140625" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...10 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63"/>
-[...11 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="64"/>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="C3" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="D3" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="E3" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="F3" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="58" t="s">
+      <c r="G3" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="58" t="s">
+      <c r="H3" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="58" t="s">
+      <c r="I3" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="58" t="s">
+      <c r="J3" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="58" t="s">
+      <c r="K3" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="58" t="s">
+      <c r="L3" s="63" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="65" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="64"/>
-      <c r="B4" s="58"/>
-[...9 lines deleted...]
-      <c r="L4" s="58"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
       <c r="M4" s="65"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="61"/>
-[...2 lines deleted...]
-      <c r="E5" s="61"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="6">
         <v>12564</v>
       </c>
       <c r="C6" s="6">
         <v>34229</v>
       </c>
       <c r="D6" s="6">
         <v>82230</v>
       </c>
       <c r="E6" s="6">
         <v>112282</v>
       </c>
@@ -2572,73 +2578,75 @@
     <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>2026</v>
       </c>
       <c r="B10" s="6">
         <v>25971</v>
       </c>
       <c r="C10" s="6">
         <v>85684</v>
       </c>
       <c r="D10" s="6">
         <v>175567</v>
       </c>
       <c r="E10" s="6">
         <v>251068</v>
       </c>
       <c r="F10" s="6">
         <v>343394</v>
       </c>
       <c r="G10" s="6">
         <v>515990</v>
       </c>
       <c r="H10" s="54">
         <v>646615</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="54">
+        <v>766278</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="14"/>
     </row>
     <row r="11" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="59" t="s">
+      <c r="A11" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="60"/>
-[...10 lines deleted...]
-      <c r="M11" s="60"/>
+      <c r="B11" s="59"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="59"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="59"/>
+      <c r="M11" s="59"/>
       <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2022</v>
       </c>
       <c r="B12" s="11">
         <v>119.3</v>
       </c>
       <c r="C12" s="11">
         <v>136.80000000000001</v>
       </c>
       <c r="D12" s="11">
         <v>114.4</v>
       </c>
       <c r="E12" s="11">
         <v>117.6</v>
       </c>
       <c r="F12" s="11">
         <v>116.4</v>
       </c>
       <c r="G12" s="11">
         <v>106.4</v>
       </c>
       <c r="H12" s="11">
@@ -2790,51 +2798,53 @@
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2026</v>
       </c>
       <c r="B16" s="11">
         <v>106.5</v>
       </c>
       <c r="C16" s="11">
         <v>114.5</v>
       </c>
       <c r="D16" s="15">
         <v>114.6</v>
       </c>
       <c r="E16" s="15">
         <v>113.8</v>
       </c>
       <c r="F16" s="15">
         <v>105.7</v>
       </c>
       <c r="G16" s="15">
         <v>109.8</v>
       </c>
       <c r="H16" s="55">
         <v>111.9</v>
       </c>
-      <c r="I16" s="6"/>
+      <c r="I16" s="55">
+        <v>113.5</v>
+      </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="14"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>