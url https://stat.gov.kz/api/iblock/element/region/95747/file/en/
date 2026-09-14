--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="Symbols" sheetId="18" r:id="rId5"/>
     <sheet name="Indikator" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="62">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
@@ -184,81 +184,81 @@
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>"Report on the commissioning of facilities" 2-КС (year)</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities 2-КС (year)</t>
   </si>
   <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-July 2026</t>
-[...2 lines deleted...]
-    <t>17.09.2026y.</t>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -496,51 +496,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1006">
+  <cellStyleXfs count="1007">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1509,52 +1509,53 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1607,94 +1608,91 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1006">
+  <cellStyles count="1007">
     <cellStyle name="20% - Акцент1 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 16" xfId="15"/>
     <cellStyle name="20% - Акцент1 17" xfId="16"/>
     <cellStyle name="20% - Акцент1 18" xfId="17"/>
     <cellStyle name="20% - Акцент1 19" xfId="18"/>
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% - Акцент1 20" xfId="20"/>
     <cellStyle name="20% - Акцент1 21" xfId="21"/>
     <cellStyle name="20% - Акцент1 22" xfId="22"/>
     <cellStyle name="20% - Акцент1 23" xfId="23"/>
     <cellStyle name="20% - Акцент1 24" xfId="24"/>
     <cellStyle name="20% - Акцент1 25" xfId="25"/>
     <cellStyle name="20% - Акцент1 26" xfId="26"/>
     <cellStyle name="20% - Акцент1 27" xfId="27"/>
     <cellStyle name="20% - Акцент1 28" xfId="28"/>
     <cellStyle name="20% - Акцент1 29" xfId="29"/>
     <cellStyle name="20% - Акцент1 3" xfId="30"/>
     <cellStyle name="20% - Акцент1 30" xfId="31"/>
     <cellStyle name="20% - Акцент1 31" xfId="32"/>
     <cellStyle name="20% - Акцент1 32" xfId="33"/>
@@ -2392,50 +2390,51 @@
     <cellStyle name="Обычный 16 2 4" xfId="721"/>
     <cellStyle name="Обычный 16 20" xfId="722"/>
     <cellStyle name="Обычный 16 21" xfId="723"/>
     <cellStyle name="Обычный 16 22" xfId="724"/>
     <cellStyle name="Обычный 16 23" xfId="725"/>
     <cellStyle name="Обычный 16 24" xfId="726"/>
     <cellStyle name="Обычный 16 25" xfId="727"/>
     <cellStyle name="Обычный 16 26" xfId="728"/>
     <cellStyle name="Обычный 16 27" xfId="729"/>
     <cellStyle name="Обычный 16 3" xfId="730"/>
     <cellStyle name="Обычный 16 4" xfId="731"/>
     <cellStyle name="Обычный 16 5" xfId="732"/>
     <cellStyle name="Обычный 16 6" xfId="733"/>
     <cellStyle name="Обычный 16 7" xfId="734"/>
     <cellStyle name="Обычный 16 8" xfId="735"/>
     <cellStyle name="Обычный 16 9" xfId="736"/>
     <cellStyle name="Обычный 17" xfId="737"/>
     <cellStyle name="Обычный 18" xfId="738"/>
     <cellStyle name="Обычный 19" xfId="739"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="740"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="742"/>
     <cellStyle name="Обычный 2 2 3" xfId="741"/>
     <cellStyle name="Обычный 2 3" xfId="743"/>
+    <cellStyle name="Обычный 2 8" xfId="1006"/>
     <cellStyle name="Обычный 20" xfId="744"/>
     <cellStyle name="Обычный 21" xfId="745"/>
     <cellStyle name="Обычный 22" xfId="746"/>
     <cellStyle name="Обычный 23" xfId="747"/>
     <cellStyle name="Обычный 24" xfId="748"/>
     <cellStyle name="Обычный 25" xfId="749"/>
     <cellStyle name="Обычный 26" xfId="750"/>
     <cellStyle name="Обычный 27" xfId="751"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 10" xfId="752"/>
     <cellStyle name="Обычный 3 11" xfId="753"/>
     <cellStyle name="Обычный 3 12" xfId="754"/>
     <cellStyle name="Обычный 3 13" xfId="755"/>
     <cellStyle name="Обычный 3 14" xfId="756"/>
     <cellStyle name="Обычный 3 15" xfId="757"/>
     <cellStyle name="Обычный 3 16" xfId="758"/>
     <cellStyle name="Обычный 3 17" xfId="759"/>
     <cellStyle name="Обычный 3 18" xfId="760"/>
     <cellStyle name="Обычный 3 19" xfId="761"/>
     <cellStyle name="Обычный 3 2" xfId="762"/>
     <cellStyle name="Обычный 3 2 2" xfId="763"/>
     <cellStyle name="Обычный 3 20" xfId="764"/>
     <cellStyle name="Обычный 3 21" xfId="765"/>
     <cellStyle name="Обычный 3 22" xfId="766"/>
     <cellStyle name="Обычный 3 23" xfId="767"/>
@@ -2985,51 +2984,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B32" sqref="B31:B32"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3067,184 +3066,184 @@
       <c r="B7" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
-        <v>54</v>
+      <c r="B16" s="40" t="s">
+        <v>59</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>61</v>
+      <c r="B17" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>53</v>
+      <c r="B18" s="39" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>57</v>
+      <c r="B19" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>58</v>
+      <c r="B20" s="41" t="s">
+        <v>56</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>59</v>
+      <c r="B21" s="42" t="s">
+        <v>57</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3282,184 +3281,184 @@
       <c r="B7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
-        <v>54</v>
+      <c r="B16" s="40" t="s">
+        <v>59</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>61</v>
+      <c r="B17" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>53</v>
+      <c r="B18" s="39" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>57</v>
+      <c r="B19" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>58</v>
+      <c r="B20" s="41" t="s">
+        <v>56</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>59</v>
+      <c r="B21" s="42" t="s">
+        <v>57</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3497,184 +3496,184 @@
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
-        <v>54</v>
+      <c r="B16" s="40" t="s">
+        <v>59</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>61</v>
+      <c r="B17" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>53</v>
+      <c r="B18" s="39" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>57</v>
+      <c r="B19" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>58</v>
+      <c r="B20" s="41" t="s">
+        <v>56</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>59</v>
+      <c r="B21" s="42" t="s">
+        <v>57</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3712,184 +3711,184 @@
       <c r="B7" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
-        <v>54</v>
+      <c r="B16" s="40" t="s">
+        <v>59</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>61</v>
+      <c r="B17" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>53</v>
+      <c r="B18" s="39" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>57</v>
+      <c r="B19" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>58</v>
+      <c r="B20" s="41" t="s">
+        <v>56</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>59</v>
+      <c r="B21" s="42" t="s">
+        <v>57</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A4:C20"/>
+  <dimension ref="A4:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="33"/>
     <col min="257" max="257" width="4.42578125" style="33" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="33" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="33"/>
     <col min="513" max="513" width="4.42578125" style="33" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="33" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="33"/>
     <col min="769" max="769" width="4.42578125" style="33" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="33" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="33"/>
     <col min="1025" max="1025" width="4.42578125" style="33" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="33" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="33"/>
     <col min="1281" max="1281" width="4.42578125" style="33" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="33" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="33"/>
     <col min="1537" max="1537" width="4.42578125" style="33" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="33" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="33"/>
@@ -4102,79 +4101,74 @@
       <c r="C8" s="32"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="30"/>
       <c r="B9" s="34" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="32"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="30"/>
       <c r="B10" s="35"/>
       <c r="C10" s="32"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="30"/>
       <c r="B11" s="30"/>
       <c r="C11" s="32"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="30"/>
       <c r="B12" s="30"/>
       <c r="C12" s="32"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="30"/>
-[...3 lines deleted...]
-      <c r="C13" s="30"/>
+      <c r="B13" s="38" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="36"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="B15" s="37"/>
-[...5 lines deleted...]
-      <c r="B20" s="38"/>
+      <c r="B15" s="36"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="18"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
     <col min="515" max="515" width="16.85546875" customWidth="1"/>
     <col min="516" max="516" width="15.7109375" customWidth="1"/>
     <col min="517" max="517" width="15.42578125" customWidth="1"/>
     <col min="765" max="765" width="11.42578125" customWidth="1"/>
@@ -4707,105 +4701,105 @@
     <col min="15618" max="15618" width="13" customWidth="1"/>
     <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
     <col min="15620" max="15620" width="15.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="15.42578125" customWidth="1"/>
     <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
     <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" customWidth="1"/>
     <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
     <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
     <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
     <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" customWidth="1"/>
     <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
     <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="51"/>
-[...2 lines deleted...]
-      <c r="E1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
     </row>
     <row r="3" spans="1:8" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="E3" s="49" t="s">
+      <c r="E3" s="48" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
     </row>
-    <row r="4" spans="1:8" s="48" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C4" s="45" t="s">
+    <row r="4" spans="1:8" s="47" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="44">
+        <v>220</v>
+      </c>
+      <c r="C4" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="E4" s="50">
+      <c r="E4" s="49">
         <v>25</v>
       </c>
-      <c r="F4" s="47"/>
-[...1 lines deleted...]
-      <c r="H4" s="47"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="20"/>
       <c r="B5" s="21"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="20"/>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="21"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="20"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>