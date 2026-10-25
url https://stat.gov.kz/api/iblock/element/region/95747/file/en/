--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="Symbols" sheetId="18" r:id="rId5"/>
     <sheet name="Indikator" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="62">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
@@ -208,57 +208,57 @@
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>"Report on the commissioning of facilities" 2-КС (year)</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities 2-КС (year)</t>
   </si>
   <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...5 lines deleted...]
-    <t>January-August 2026</t>
+    <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2984,51 +2984,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3199,51 +3199,51 @@
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3414,51 +3414,51 @@
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3629,51 +3629,51 @@
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3844,51 +3844,51 @@
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="33"/>
     <col min="257" max="257" width="4.42578125" style="33" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="33" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="33"/>
     <col min="513" max="513" width="4.42578125" style="33" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="33" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="33"/>
     <col min="769" max="769" width="4.42578125" style="33" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="33" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="33"/>
     <col min="1025" max="1025" width="4.42578125" style="33" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="33" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="33"/>
     <col min="1281" max="1281" width="4.42578125" style="33" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="33" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="33"/>
     <col min="1537" max="1537" width="4.42578125" style="33" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="33" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="33"/>
@@ -4124,51 +4124,51 @@
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B13" s="38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="36"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="36"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="18"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
     <col min="515" max="515" width="16.85546875" customWidth="1"/>
     <col min="516" max="516" width="15.7109375" customWidth="1"/>
     <col min="517" max="517" width="15.42578125" customWidth="1"/>
     <col min="765" max="765" width="11.42578125" customWidth="1"/>