--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -419,70 +419,70 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -752,172 +752,172 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A20" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I44" sqref="I44"/>
+      <selection activeCell="J40" sqref="J39:J40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...22 lines deleted...]
-      <c r="Y1" s="31"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="33"/>
-      <c r="B6" s="32" t="s">
+      <c r="A6" s="36"/>
+      <c r="B6" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="32"/>
-      <c r="D6" s="32" t="s">
+      <c r="C6" s="33"/>
+      <c r="D6" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="32"/>
-      <c r="F6" s="32" t="s">
+      <c r="E6" s="33"/>
+      <c r="F6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="32"/>
-      <c r="H6" s="32" t="s">
+      <c r="G6" s="33"/>
+      <c r="H6" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="32"/>
-      <c r="J6" s="32" t="s">
+      <c r="I6" s="33"/>
+      <c r="J6" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="32"/>
-      <c r="L6" s="32" t="s">
+      <c r="K6" s="33"/>
+      <c r="L6" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="32"/>
-      <c r="N6" s="32" t="s">
+      <c r="M6" s="33"/>
+      <c r="N6" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="32"/>
-      <c r="P6" s="32" t="s">
+      <c r="O6" s="33"/>
+      <c r="P6" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="32"/>
-      <c r="R6" s="32" t="s">
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="S6" s="32"/>
-      <c r="T6" s="32" t="s">
+      <c r="S6" s="33"/>
+      <c r="T6" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="35"/>
-      <c r="V6" s="32" t="s">
+      <c r="U6" s="34"/>
+      <c r="V6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="W6" s="35"/>
-      <c r="X6" s="32" t="s">
+      <c r="W6" s="34"/>
+      <c r="X6" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="Y6" s="32"/>
+      <c r="Y6" s="33"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A7" s="34"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -1021,102 +1021,102 @@
       </c>
       <c r="X8" s="7">
         <v>796132.9</v>
       </c>
       <c r="Y8" s="8">
         <v>87.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A13" s="33"/>
-      <c r="B13" s="32" t="s">
+      <c r="A13" s="36"/>
+      <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="35"/>
-      <c r="D13" s="32" t="s">
+      <c r="C13" s="34"/>
+      <c r="D13" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="E13" s="32"/>
-      <c r="F13" s="32" t="s">
+      <c r="E13" s="33"/>
+      <c r="F13" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="32"/>
-      <c r="H13" s="32" t="s">
+      <c r="G13" s="33"/>
+      <c r="H13" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I13" s="32"/>
-      <c r="J13" s="32" t="s">
+      <c r="I13" s="33"/>
+      <c r="J13" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="K13" s="32"/>
-      <c r="L13" s="32" t="s">
+      <c r="K13" s="33"/>
+      <c r="L13" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="32"/>
-      <c r="N13" s="32" t="s">
+      <c r="M13" s="33"/>
+      <c r="N13" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="O13" s="32"/>
-      <c r="P13" s="32" t="s">
+      <c r="O13" s="33"/>
+      <c r="P13" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="Q13" s="32"/>
-      <c r="R13" s="32" t="s">
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S13" s="32"/>
-      <c r="T13" s="32" t="s">
+      <c r="S13" s="33"/>
+      <c r="T13" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="U13" s="35"/>
-      <c r="V13" s="32" t="s">
+      <c r="U13" s="34"/>
+      <c r="V13" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="W13" s="35"/>
-      <c r="X13" s="32" t="s">
+      <c r="W13" s="34"/>
+      <c r="X13" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="Y13" s="32"/>
+      <c r="Y13" s="33"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A14" s="34"/>
+      <c r="A14" s="37"/>
       <c r="B14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="4" t="s">
@@ -1234,102 +1234,102 @@
       </c>
       <c r="V15" s="10">
         <v>756715.1</v>
       </c>
       <c r="W15" s="2">
         <v>102</v>
       </c>
       <c r="X15" s="8">
         <v>888761.2</v>
       </c>
       <c r="Y15" s="3">
         <v>101.3</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D19" s="3"/>
     </row>
     <row r="20" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A20" s="33"/>
-      <c r="B20" s="32" t="s">
+      <c r="A20" s="36"/>
+      <c r="B20" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="35"/>
-      <c r="D20" s="32" t="s">
+      <c r="C20" s="34"/>
+      <c r="D20" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="E20" s="32"/>
-      <c r="F20" s="32" t="s">
+      <c r="E20" s="33"/>
+      <c r="F20" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="G20" s="32"/>
-      <c r="H20" s="32" t="s">
+      <c r="G20" s="33"/>
+      <c r="H20" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="I20" s="32"/>
-      <c r="J20" s="32" t="s">
+      <c r="I20" s="33"/>
+      <c r="J20" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="K20" s="32"/>
-      <c r="L20" s="32" t="s">
+      <c r="K20" s="33"/>
+      <c r="L20" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="M20" s="32"/>
-      <c r="N20" s="32" t="s">
+      <c r="M20" s="33"/>
+      <c r="N20" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="O20" s="32"/>
-      <c r="P20" s="32" t="s">
+      <c r="O20" s="33"/>
+      <c r="P20" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="Q20" s="32"/>
-      <c r="R20" s="32" t="s">
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="S20" s="32"/>
-      <c r="T20" s="32" t="s">
+      <c r="S20" s="33"/>
+      <c r="T20" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="U20" s="35"/>
-      <c r="V20" s="32" t="s">
+      <c r="U20" s="34"/>
+      <c r="V20" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="W20" s="35"/>
-      <c r="X20" s="32" t="s">
+      <c r="W20" s="34"/>
+      <c r="X20" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="Y20" s="32"/>
+      <c r="Y20" s="33"/>
     </row>
     <row r="21" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A21" s="34"/>
+      <c r="A21" s="37"/>
       <c r="B21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="4" t="s">
@@ -1467,102 +1467,102 @@
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="36"/>
-      <c r="B27" s="32" t="s">
+      <c r="A27" s="35"/>
+      <c r="B27" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="32"/>
-      <c r="D27" s="32" t="s">
+      <c r="C27" s="33"/>
+      <c r="D27" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="32"/>
-      <c r="F27" s="32" t="s">
+      <c r="E27" s="33"/>
+      <c r="F27" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="G27" s="32"/>
-      <c r="H27" s="32" t="s">
+      <c r="G27" s="33"/>
+      <c r="H27" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="I27" s="32"/>
-      <c r="J27" s="32" t="s">
+      <c r="I27" s="33"/>
+      <c r="J27" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="K27" s="32"/>
-      <c r="L27" s="32" t="s">
+      <c r="K27" s="33"/>
+      <c r="L27" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="M27" s="32"/>
-      <c r="N27" s="32" t="s">
+      <c r="M27" s="33"/>
+      <c r="N27" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="O27" s="32"/>
-      <c r="P27" s="32" t="s">
+      <c r="O27" s="33"/>
+      <c r="P27" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="Q27" s="32"/>
-      <c r="R27" s="32" t="s">
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="S27" s="32"/>
-      <c r="T27" s="32" t="s">
+      <c r="S27" s="33"/>
+      <c r="T27" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="U27" s="35"/>
-      <c r="V27" s="32" t="s">
+      <c r="U27" s="34"/>
+      <c r="V27" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="W27" s="35"/>
-      <c r="X27" s="32" t="s">
+      <c r="W27" s="34"/>
+      <c r="X27" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="Y27" s="32"/>
+      <c r="Y27" s="33"/>
     </row>
     <row r="28" spans="1:25" ht="33.75">
-      <c r="A28" s="36"/>
+      <c r="A28" s="35"/>
       <c r="B28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J28" s="19" t="s">
@@ -1675,102 +1675,102 @@
       <c r="T29" s="28" t="s">
         <v>54</v>
       </c>
       <c r="U29" s="21">
         <v>104.9</v>
       </c>
       <c r="V29" s="20">
         <v>976038.40000000002</v>
       </c>
       <c r="W29" s="21">
         <v>103.7</v>
       </c>
       <c r="X29" s="24">
         <v>1158053.2</v>
       </c>
       <c r="Y29" s="21">
         <v>103.5</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="36"/>
-      <c r="B34" s="32" t="s">
+      <c r="A34" s="35"/>
+      <c r="B34" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="C34" s="32"/>
-      <c r="D34" s="32" t="s">
+      <c r="C34" s="33"/>
+      <c r="D34" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="E34" s="32"/>
-      <c r="F34" s="32" t="s">
+      <c r="E34" s="33"/>
+      <c r="F34" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="G34" s="32"/>
-      <c r="H34" s="32" t="s">
+      <c r="G34" s="33"/>
+      <c r="H34" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="I34" s="32"/>
-      <c r="J34" s="32" t="s">
+      <c r="I34" s="33"/>
+      <c r="J34" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="K34" s="32"/>
-      <c r="L34" s="32" t="s">
+      <c r="K34" s="33"/>
+      <c r="L34" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="M34" s="32"/>
-      <c r="N34" s="32" t="s">
+      <c r="M34" s="33"/>
+      <c r="N34" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="O34" s="32"/>
-      <c r="P34" s="32" t="s">
+      <c r="O34" s="33"/>
+      <c r="P34" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="Q34" s="32"/>
-      <c r="R34" s="32" t="s">
+      <c r="Q34" s="33"/>
+      <c r="R34" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="S34" s="32"/>
-      <c r="T34" s="32" t="s">
+      <c r="S34" s="33"/>
+      <c r="T34" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="U34" s="35"/>
-      <c r="V34" s="32" t="s">
+      <c r="U34" s="34"/>
+      <c r="V34" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="W34" s="35"/>
-      <c r="X34" s="32" t="s">
+      <c r="W34" s="34"/>
+      <c r="X34" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="Y34" s="32"/>
+      <c r="Y34" s="33"/>
     </row>
     <row r="35" spans="1:25" ht="33.75">
-      <c r="A35" s="36"/>
+      <c r="A35" s="35"/>
       <c r="B35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="29" t="s">
@@ -1816,148 +1816,152 @@
         <v>2</v>
       </c>
       <c r="X35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="Y35" s="29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="23">
         <v>65644.5</v>
       </c>
       <c r="C36" s="24">
         <v>104.2</v>
       </c>
       <c r="D36" s="20">
         <v>136305.29999999999</v>
       </c>
       <c r="E36" s="20">
         <v>104.8</v>
       </c>
-      <c r="F36" s="37">
+      <c r="F36" s="31">
         <v>214894.8</v>
       </c>
-      <c r="G36" s="38">
+      <c r="G36" s="32">
         <v>103.6</v>
       </c>
-      <c r="H36" s="20"/>
-      <c r="I36" s="20"/>
+      <c r="H36" s="20">
+        <v>296732</v>
+      </c>
+      <c r="I36" s="20">
+        <v>103.6</v>
+      </c>
       <c r="J36" s="25"/>
       <c r="K36" s="21"/>
       <c r="L36" s="26"/>
       <c r="M36" s="21"/>
       <c r="N36" s="27"/>
       <c r="O36" s="21"/>
       <c r="P36" s="20"/>
       <c r="Q36" s="20"/>
       <c r="R36" s="20"/>
       <c r="S36" s="21"/>
       <c r="T36" s="28"/>
       <c r="U36" s="21"/>
       <c r="V36" s="20"/>
       <c r="W36" s="21"/>
       <c r="X36" s="24"/>
       <c r="Y36" s="21"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T34:U34"/>
-[...48 lines deleted...]
-    <mergeCell ref="N13:O13"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="V6:W6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>