--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -752,51 +752,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A20" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J40" sqref="J39:J40"/>
+      <selection activeCell="J45" sqref="J45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1828,52 +1828,56 @@
       </c>
       <c r="B36" s="23">
         <v>65644.5</v>
       </c>
       <c r="C36" s="24">
         <v>104.2</v>
       </c>
       <c r="D36" s="20">
         <v>136305.29999999999</v>
       </c>
       <c r="E36" s="20">
         <v>104.8</v>
       </c>
       <c r="F36" s="31">
         <v>214894.8</v>
       </c>
       <c r="G36" s="32">
         <v>103.6</v>
       </c>
       <c r="H36" s="20">
         <v>296732</v>
       </c>
       <c r="I36" s="20">
         <v>103.6</v>
       </c>
-      <c r="J36" s="25"/>
-      <c r="K36" s="21"/>
+      <c r="J36" s="25">
+        <v>382350.8</v>
+      </c>
+      <c r="K36" s="24">
+        <v>104</v>
+      </c>
       <c r="L36" s="26"/>
       <c r="M36" s="21"/>
       <c r="N36" s="27"/>
       <c r="O36" s="21"/>
       <c r="P36" s="20"/>
       <c r="Q36" s="20"/>
       <c r="R36" s="20"/>
       <c r="S36" s="21"/>
       <c r="T36" s="28"/>
       <c r="U36" s="21"/>
       <c r="V36" s="20"/>
       <c r="W36" s="21"/>
       <c r="X36" s="24"/>
       <c r="Y36" s="21"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A6:A7"/>