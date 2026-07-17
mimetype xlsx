--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -421,67 +421,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -752,172 +752,172 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A20" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J45" sqref="J45"/>
+      <selection activeCell="M42" sqref="M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="36"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="35"/>
+      <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="33"/>
-      <c r="D6" s="33" t="s">
+      <c r="C6" s="34"/>
+      <c r="D6" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="33"/>
-      <c r="F6" s="33" t="s">
+      <c r="E6" s="34"/>
+      <c r="F6" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="33"/>
-      <c r="H6" s="33" t="s">
+      <c r="G6" s="34"/>
+      <c r="H6" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="33"/>
-      <c r="J6" s="33" t="s">
+      <c r="I6" s="34"/>
+      <c r="J6" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="33"/>
-      <c r="L6" s="33" t="s">
+      <c r="K6" s="34"/>
+      <c r="L6" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="33"/>
-      <c r="N6" s="33" t="s">
+      <c r="M6" s="34"/>
+      <c r="N6" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="33"/>
-      <c r="P6" s="33" t="s">
+      <c r="O6" s="34"/>
+      <c r="P6" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="33"/>
-      <c r="R6" s="33" t="s">
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="S6" s="33"/>
-      <c r="T6" s="33" t="s">
+      <c r="S6" s="34"/>
+      <c r="T6" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="34"/>
-      <c r="V6" s="33" t="s">
+      <c r="U6" s="37"/>
+      <c r="V6" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="W6" s="34"/>
-      <c r="X6" s="33" t="s">
+      <c r="W6" s="37"/>
+      <c r="X6" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="Y6" s="33"/>
+      <c r="Y6" s="34"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -1021,102 +1021,102 @@
       </c>
       <c r="X8" s="7">
         <v>796132.9</v>
       </c>
       <c r="Y8" s="8">
         <v>87.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A13" s="36"/>
-      <c r="B13" s="33" t="s">
+      <c r="A13" s="35"/>
+      <c r="B13" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="34"/>
-      <c r="D13" s="33" t="s">
+      <c r="C13" s="37"/>
+      <c r="D13" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="E13" s="33"/>
-      <c r="F13" s="33" t="s">
+      <c r="E13" s="34"/>
+      <c r="F13" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="33"/>
-      <c r="H13" s="33" t="s">
+      <c r="G13" s="34"/>
+      <c r="H13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I13" s="33"/>
-      <c r="J13" s="33" t="s">
+      <c r="I13" s="34"/>
+      <c r="J13" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="K13" s="33"/>
-      <c r="L13" s="33" t="s">
+      <c r="K13" s="34"/>
+      <c r="L13" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="33"/>
-      <c r="N13" s="33" t="s">
+      <c r="M13" s="34"/>
+      <c r="N13" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="O13" s="33"/>
-      <c r="P13" s="33" t="s">
+      <c r="O13" s="34"/>
+      <c r="P13" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="Q13" s="33"/>
-      <c r="R13" s="33" t="s">
+      <c r="Q13" s="34"/>
+      <c r="R13" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="S13" s="33"/>
-      <c r="T13" s="33" t="s">
+      <c r="S13" s="34"/>
+      <c r="T13" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="U13" s="34"/>
-      <c r="V13" s="33" t="s">
+      <c r="U13" s="37"/>
+      <c r="V13" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="W13" s="34"/>
-      <c r="X13" s="33" t="s">
+      <c r="W13" s="37"/>
+      <c r="X13" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="Y13" s="33"/>
+      <c r="Y13" s="34"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A14" s="37"/>
+      <c r="A14" s="36"/>
       <c r="B14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="4" t="s">
@@ -1234,102 +1234,102 @@
       </c>
       <c r="V15" s="10">
         <v>756715.1</v>
       </c>
       <c r="W15" s="2">
         <v>102</v>
       </c>
       <c r="X15" s="8">
         <v>888761.2</v>
       </c>
       <c r="Y15" s="3">
         <v>101.3</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D19" s="3"/>
     </row>
     <row r="20" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A20" s="36"/>
-      <c r="B20" s="33" t="s">
+      <c r="A20" s="35"/>
+      <c r="B20" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="34"/>
-      <c r="D20" s="33" t="s">
+      <c r="C20" s="37"/>
+      <c r="D20" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="E20" s="33"/>
-      <c r="F20" s="33" t="s">
+      <c r="E20" s="34"/>
+      <c r="F20" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="G20" s="33"/>
-      <c r="H20" s="33" t="s">
+      <c r="G20" s="34"/>
+      <c r="H20" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="I20" s="33"/>
-      <c r="J20" s="33" t="s">
+      <c r="I20" s="34"/>
+      <c r="J20" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="K20" s="33"/>
-      <c r="L20" s="33" t="s">
+      <c r="K20" s="34"/>
+      <c r="L20" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="M20" s="33"/>
-      <c r="N20" s="33" t="s">
+      <c r="M20" s="34"/>
+      <c r="N20" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="O20" s="33"/>
-      <c r="P20" s="33" t="s">
+      <c r="O20" s="34"/>
+      <c r="P20" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="Q20" s="33"/>
-      <c r="R20" s="33" t="s">
+      <c r="Q20" s="34"/>
+      <c r="R20" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="S20" s="33"/>
-      <c r="T20" s="33" t="s">
+      <c r="S20" s="34"/>
+      <c r="T20" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="U20" s="34"/>
-      <c r="V20" s="33" t="s">
+      <c r="U20" s="37"/>
+      <c r="V20" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="W20" s="34"/>
-      <c r="X20" s="33" t="s">
+      <c r="W20" s="37"/>
+      <c r="X20" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="Y20" s="33"/>
+      <c r="Y20" s="34"/>
     </row>
     <row r="21" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A21" s="37"/>
+      <c r="A21" s="36"/>
       <c r="B21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="4" t="s">
@@ -1467,102 +1467,102 @@
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="35"/>
-      <c r="B27" s="33" t="s">
+      <c r="A27" s="38"/>
+      <c r="B27" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="33"/>
-      <c r="D27" s="33" t="s">
+      <c r="C27" s="34"/>
+      <c r="D27" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="33"/>
-      <c r="F27" s="33" t="s">
+      <c r="E27" s="34"/>
+      <c r="F27" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="G27" s="33"/>
-      <c r="H27" s="33" t="s">
+      <c r="G27" s="34"/>
+      <c r="H27" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="I27" s="33"/>
-      <c r="J27" s="33" t="s">
+      <c r="I27" s="34"/>
+      <c r="J27" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="K27" s="33"/>
-      <c r="L27" s="33" t="s">
+      <c r="K27" s="34"/>
+      <c r="L27" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="M27" s="33"/>
-      <c r="N27" s="33" t="s">
+      <c r="M27" s="34"/>
+      <c r="N27" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="O27" s="33"/>
-      <c r="P27" s="33" t="s">
+      <c r="O27" s="34"/>
+      <c r="P27" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="Q27" s="33"/>
-      <c r="R27" s="33" t="s">
+      <c r="Q27" s="34"/>
+      <c r="R27" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="S27" s="33"/>
-      <c r="T27" s="33" t="s">
+      <c r="S27" s="34"/>
+      <c r="T27" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="U27" s="34"/>
-      <c r="V27" s="33" t="s">
+      <c r="U27" s="37"/>
+      <c r="V27" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="W27" s="34"/>
-      <c r="X27" s="33" t="s">
+      <c r="W27" s="37"/>
+      <c r="X27" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="Y27" s="33"/>
+      <c r="Y27" s="34"/>
     </row>
     <row r="28" spans="1:25" ht="33.75">
-      <c r="A28" s="35"/>
+      <c r="A28" s="38"/>
       <c r="B28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J28" s="19" t="s">
@@ -1675,102 +1675,102 @@
       <c r="T29" s="28" t="s">
         <v>54</v>
       </c>
       <c r="U29" s="21">
         <v>104.9</v>
       </c>
       <c r="V29" s="20">
         <v>976038.40000000002</v>
       </c>
       <c r="W29" s="21">
         <v>103.7</v>
       </c>
       <c r="X29" s="24">
         <v>1158053.2</v>
       </c>
       <c r="Y29" s="21">
         <v>103.5</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="35"/>
-      <c r="B34" s="33" t="s">
+      <c r="A34" s="38"/>
+      <c r="B34" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="C34" s="33"/>
-      <c r="D34" s="33" t="s">
+      <c r="C34" s="34"/>
+      <c r="D34" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="E34" s="33"/>
-      <c r="F34" s="33" t="s">
+      <c r="E34" s="34"/>
+      <c r="F34" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="G34" s="33"/>
-      <c r="H34" s="33" t="s">
+      <c r="G34" s="34"/>
+      <c r="H34" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="I34" s="33"/>
-      <c r="J34" s="33" t="s">
+      <c r="I34" s="34"/>
+      <c r="J34" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="K34" s="33"/>
-      <c r="L34" s="33" t="s">
+      <c r="K34" s="34"/>
+      <c r="L34" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="M34" s="33"/>
-      <c r="N34" s="33" t="s">
+      <c r="M34" s="34"/>
+      <c r="N34" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="O34" s="33"/>
-      <c r="P34" s="33" t="s">
+      <c r="O34" s="34"/>
+      <c r="P34" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="Q34" s="33"/>
-      <c r="R34" s="33" t="s">
+      <c r="Q34" s="34"/>
+      <c r="R34" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="S34" s="33"/>
-      <c r="T34" s="33" t="s">
+      <c r="S34" s="34"/>
+      <c r="T34" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="U34" s="34"/>
-      <c r="V34" s="33" t="s">
+      <c r="U34" s="37"/>
+      <c r="V34" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="W34" s="34"/>
-      <c r="X34" s="33" t="s">
+      <c r="W34" s="37"/>
+      <c r="X34" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="Y34" s="33"/>
+      <c r="Y34" s="34"/>
     </row>
     <row r="35" spans="1:25" ht="33.75">
-      <c r="A35" s="35"/>
+      <c r="A35" s="38"/>
       <c r="B35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="29" t="s">
@@ -1834,138 +1834,142 @@
       </c>
       <c r="D36" s="20">
         <v>136305.29999999999</v>
       </c>
       <c r="E36" s="20">
         <v>104.8</v>
       </c>
       <c r="F36" s="31">
         <v>214894.8</v>
       </c>
       <c r="G36" s="32">
         <v>103.6</v>
       </c>
       <c r="H36" s="20">
         <v>296732</v>
       </c>
       <c r="I36" s="20">
         <v>103.6</v>
       </c>
       <c r="J36" s="25">
         <v>382350.8</v>
       </c>
       <c r="K36" s="24">
         <v>104</v>
       </c>
-      <c r="L36" s="26"/>
-      <c r="M36" s="21"/>
+      <c r="L36" s="25">
+        <v>499812.3</v>
+      </c>
+      <c r="M36" s="21">
+        <v>105.1</v>
+      </c>
       <c r="N36" s="27"/>
       <c r="O36" s="21"/>
       <c r="P36" s="20"/>
       <c r="Q36" s="20"/>
       <c r="R36" s="20"/>
       <c r="S36" s="21"/>
       <c r="T36" s="28"/>
       <c r="U36" s="21"/>
       <c r="V36" s="20"/>
       <c r="W36" s="21"/>
       <c r="X36" s="24"/>
       <c r="Y36" s="21"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="N13:O13"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="V6:W6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="X13:Y13"/>
-    <mergeCell ref="H6:I6"/>
-[...48 lines deleted...]
-    <mergeCell ref="R34:S34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>