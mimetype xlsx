--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2430" yWindow="-30" windowWidth="19410" windowHeight="11010"/>
+    <workbookView xWindow="2430" yWindow="-30" windowWidth="23160" windowHeight="11010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$18</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="67">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
@@ -421,67 +421,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -752,172 +752,172 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A20" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M42" sqref="M42"/>
+      <selection activeCell="O39" sqref="O39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="33"/>
-[...22 lines deleted...]
-      <c r="Y1" s="33"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="35"/>
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="36"/>
+      <c r="B6" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="34"/>
-      <c r="D6" s="34" t="s">
+      <c r="C6" s="33"/>
+      <c r="D6" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="34"/>
-      <c r="F6" s="34" t="s">
+      <c r="E6" s="33"/>
+      <c r="F6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="34"/>
-      <c r="H6" s="34" t="s">
+      <c r="G6" s="33"/>
+      <c r="H6" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="34"/>
-      <c r="J6" s="34" t="s">
+      <c r="I6" s="33"/>
+      <c r="J6" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="34"/>
-      <c r="L6" s="34" t="s">
+      <c r="K6" s="33"/>
+      <c r="L6" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="34"/>
-      <c r="N6" s="34" t="s">
+      <c r="M6" s="33"/>
+      <c r="N6" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="34"/>
-      <c r="P6" s="34" t="s">
+      <c r="O6" s="33"/>
+      <c r="P6" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="34"/>
-      <c r="R6" s="34" t="s">
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="S6" s="34"/>
-      <c r="T6" s="34" t="s">
+      <c r="S6" s="33"/>
+      <c r="T6" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="37"/>
-      <c r="V6" s="34" t="s">
+      <c r="U6" s="34"/>
+      <c r="V6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="W6" s="37"/>
-      <c r="X6" s="34" t="s">
+      <c r="W6" s="34"/>
+      <c r="X6" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="Y6" s="34"/>
+      <c r="Y6" s="33"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A7" s="36"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -1021,102 +1021,102 @@
       </c>
       <c r="X8" s="7">
         <v>796132.9</v>
       </c>
       <c r="Y8" s="8">
         <v>87.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A13" s="35"/>
-      <c r="B13" s="34" t="s">
+      <c r="A13" s="36"/>
+      <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="37"/>
-      <c r="D13" s="34" t="s">
+      <c r="C13" s="34"/>
+      <c r="D13" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="E13" s="34"/>
-      <c r="F13" s="34" t="s">
+      <c r="E13" s="33"/>
+      <c r="F13" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="34"/>
-      <c r="H13" s="34" t="s">
+      <c r="G13" s="33"/>
+      <c r="H13" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I13" s="34"/>
-      <c r="J13" s="34" t="s">
+      <c r="I13" s="33"/>
+      <c r="J13" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="K13" s="34"/>
-      <c r="L13" s="34" t="s">
+      <c r="K13" s="33"/>
+      <c r="L13" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="34"/>
-      <c r="N13" s="34" t="s">
+      <c r="M13" s="33"/>
+      <c r="N13" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="O13" s="34"/>
-      <c r="P13" s="34" t="s">
+      <c r="O13" s="33"/>
+      <c r="P13" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="Q13" s="34"/>
-      <c r="R13" s="34" t="s">
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S13" s="34"/>
-      <c r="T13" s="34" t="s">
+      <c r="S13" s="33"/>
+      <c r="T13" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="U13" s="37"/>
-      <c r="V13" s="34" t="s">
+      <c r="U13" s="34"/>
+      <c r="V13" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="W13" s="37"/>
-      <c r="X13" s="34" t="s">
+      <c r="W13" s="34"/>
+      <c r="X13" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="Y13" s="34"/>
+      <c r="Y13" s="33"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A14" s="36"/>
+      <c r="A14" s="37"/>
       <c r="B14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="4" t="s">
@@ -1234,102 +1234,102 @@
       </c>
       <c r="V15" s="10">
         <v>756715.1</v>
       </c>
       <c r="W15" s="2">
         <v>102</v>
       </c>
       <c r="X15" s="8">
         <v>888761.2</v>
       </c>
       <c r="Y15" s="3">
         <v>101.3</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D19" s="3"/>
     </row>
     <row r="20" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A20" s="35"/>
-      <c r="B20" s="34" t="s">
+      <c r="A20" s="36"/>
+      <c r="B20" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="37"/>
-      <c r="D20" s="34" t="s">
+      <c r="C20" s="34"/>
+      <c r="D20" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="E20" s="34"/>
-      <c r="F20" s="34" t="s">
+      <c r="E20" s="33"/>
+      <c r="F20" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="G20" s="34"/>
-      <c r="H20" s="34" t="s">
+      <c r="G20" s="33"/>
+      <c r="H20" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="I20" s="34"/>
-      <c r="J20" s="34" t="s">
+      <c r="I20" s="33"/>
+      <c r="J20" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="K20" s="34"/>
-      <c r="L20" s="34" t="s">
+      <c r="K20" s="33"/>
+      <c r="L20" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="M20" s="34"/>
-      <c r="N20" s="34" t="s">
+      <c r="M20" s="33"/>
+      <c r="N20" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="O20" s="34"/>
-      <c r="P20" s="34" t="s">
+      <c r="O20" s="33"/>
+      <c r="P20" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="Q20" s="34"/>
-      <c r="R20" s="34" t="s">
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="S20" s="34"/>
-      <c r="T20" s="34" t="s">
+      <c r="S20" s="33"/>
+      <c r="T20" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="U20" s="37"/>
-      <c r="V20" s="34" t="s">
+      <c r="U20" s="34"/>
+      <c r="V20" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="W20" s="37"/>
-      <c r="X20" s="34" t="s">
+      <c r="W20" s="34"/>
+      <c r="X20" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="Y20" s="34"/>
+      <c r="Y20" s="33"/>
     </row>
     <row r="21" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A21" s="36"/>
+      <c r="A21" s="37"/>
       <c r="B21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="4" t="s">
@@ -1467,102 +1467,102 @@
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="38"/>
-      <c r="B27" s="34" t="s">
+      <c r="A27" s="35"/>
+      <c r="B27" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="34"/>
-      <c r="D27" s="34" t="s">
+      <c r="C27" s="33"/>
+      <c r="D27" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="34"/>
-      <c r="F27" s="34" t="s">
+      <c r="E27" s="33"/>
+      <c r="F27" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="G27" s="34"/>
-      <c r="H27" s="34" t="s">
+      <c r="G27" s="33"/>
+      <c r="H27" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="I27" s="34"/>
-      <c r="J27" s="34" t="s">
+      <c r="I27" s="33"/>
+      <c r="J27" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="K27" s="34"/>
-      <c r="L27" s="34" t="s">
+      <c r="K27" s="33"/>
+      <c r="L27" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="M27" s="34"/>
-      <c r="N27" s="34" t="s">
+      <c r="M27" s="33"/>
+      <c r="N27" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="O27" s="34"/>
-      <c r="P27" s="34" t="s">
+      <c r="O27" s="33"/>
+      <c r="P27" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="Q27" s="34"/>
-      <c r="R27" s="34" t="s">
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="S27" s="34"/>
-      <c r="T27" s="34" t="s">
+      <c r="S27" s="33"/>
+      <c r="T27" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="U27" s="37"/>
-      <c r="V27" s="34" t="s">
+      <c r="U27" s="34"/>
+      <c r="V27" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="W27" s="37"/>
-      <c r="X27" s="34" t="s">
+      <c r="W27" s="34"/>
+      <c r="X27" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="Y27" s="34"/>
+      <c r="Y27" s="33"/>
     </row>
     <row r="28" spans="1:25" ht="33.75">
-      <c r="A28" s="38"/>
+      <c r="A28" s="35"/>
       <c r="B28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J28" s="19" t="s">
@@ -1675,102 +1675,102 @@
       <c r="T29" s="28" t="s">
         <v>54</v>
       </c>
       <c r="U29" s="21">
         <v>104.9</v>
       </c>
       <c r="V29" s="20">
         <v>976038.40000000002</v>
       </c>
       <c r="W29" s="21">
         <v>103.7</v>
       </c>
       <c r="X29" s="24">
         <v>1158053.2</v>
       </c>
       <c r="Y29" s="21">
         <v>103.5</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="38"/>
-      <c r="B34" s="34" t="s">
+      <c r="A34" s="35"/>
+      <c r="B34" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="C34" s="34"/>
-      <c r="D34" s="34" t="s">
+      <c r="C34" s="33"/>
+      <c r="D34" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="E34" s="34"/>
-      <c r="F34" s="34" t="s">
+      <c r="E34" s="33"/>
+      <c r="F34" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="G34" s="34"/>
-      <c r="H34" s="34" t="s">
+      <c r="G34" s="33"/>
+      <c r="H34" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="I34" s="34"/>
-      <c r="J34" s="34" t="s">
+      <c r="I34" s="33"/>
+      <c r="J34" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="K34" s="34"/>
-      <c r="L34" s="34" t="s">
+      <c r="K34" s="33"/>
+      <c r="L34" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="M34" s="34"/>
-      <c r="N34" s="34" t="s">
+      <c r="M34" s="33"/>
+      <c r="N34" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="O34" s="34"/>
-      <c r="P34" s="34" t="s">
+      <c r="O34" s="33"/>
+      <c r="P34" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="Q34" s="34"/>
-      <c r="R34" s="34" t="s">
+      <c r="Q34" s="33"/>
+      <c r="R34" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="S34" s="34"/>
-      <c r="T34" s="34" t="s">
+      <c r="S34" s="33"/>
+      <c r="T34" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="U34" s="37"/>
-      <c r="V34" s="34" t="s">
+      <c r="U34" s="34"/>
+      <c r="V34" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="W34" s="37"/>
-      <c r="X34" s="34" t="s">
+      <c r="W34" s="34"/>
+      <c r="X34" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="Y34" s="34"/>
+      <c r="Y34" s="33"/>
     </row>
     <row r="35" spans="1:25" ht="33.75">
-      <c r="A35" s="38"/>
+      <c r="A35" s="35"/>
       <c r="B35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="29" t="s">
@@ -1840,136 +1840,140 @@
       </c>
       <c r="F36" s="31">
         <v>214894.8</v>
       </c>
       <c r="G36" s="32">
         <v>103.6</v>
       </c>
       <c r="H36" s="20">
         <v>296732</v>
       </c>
       <c r="I36" s="20">
         <v>103.6</v>
       </c>
       <c r="J36" s="25">
         <v>382350.8</v>
       </c>
       <c r="K36" s="24">
         <v>104</v>
       </c>
       <c r="L36" s="25">
         <v>499812.3</v>
       </c>
       <c r="M36" s="21">
         <v>105.1</v>
       </c>
-      <c r="N36" s="27"/>
-      <c r="O36" s="21"/>
+      <c r="N36" s="20">
+        <v>622788.5</v>
+      </c>
+      <c r="O36" s="21">
+        <v>105.3</v>
+      </c>
       <c r="P36" s="20"/>
       <c r="Q36" s="20"/>
       <c r="R36" s="20"/>
       <c r="S36" s="21"/>
       <c r="T36" s="28"/>
       <c r="U36" s="21"/>
       <c r="V36" s="20"/>
       <c r="W36" s="21"/>
       <c r="X36" s="24"/>
       <c r="Y36" s="21"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T34:U34"/>
-[...48 lines deleted...]
-    <mergeCell ref="N13:O13"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="V6:W6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>