--- v4 (2026-08-27)
+++ v5 (2026-10-06)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2430" yWindow="-30" windowWidth="23160" windowHeight="11010"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Indicator" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Indicator!$A$1:$Y$19</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="69">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January 2022</t>
   </si>
   <si>
     <t>January-February 2022</t>
   </si>
   <si>
     <t>January-March 2022</t>
   </si>
   <si>
     <t>January-April 2022</t>
   </si>
   <si>
@@ -215,61 +217,67 @@
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
+  </si>
+  <si>
+    <t>Date of publication:  September  14, 2026</t>
+  </si>
+  <si>
+    <t>Date of next publication:  October 12, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -287,50 +295,56 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -361,51 +375,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -421,85 +435,144 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1990724" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -744,1259 +817,1282 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y38"/>
+  <dimension ref="A1:AH39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O39" sqref="O39"/>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="V3" sqref="V3:Y3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:34" ht="51.75" customHeight="1"/>
+    <row r="2" spans="1:34" ht="14.25" customHeight="1">
+      <c r="V2" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+    </row>
+    <row r="3" spans="1:34" ht="14.25" customHeight="1">
+      <c r="V3" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
+    </row>
+    <row r="4" spans="1:34" s="2" customFormat="1" ht="12.75">
+      <c r="J4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...33 lines deleted...]
-      <c r="B6" s="33" t="s">
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="33"/>
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+      <c r="AD4" s="33"/>
+      <c r="AE4" s="33"/>
+      <c r="AF4" s="33"/>
+      <c r="AG4" s="33"/>
+      <c r="AH4" s="33"/>
+    </row>
+    <row r="5" spans="1:34" s="2" customFormat="1" ht="11.25"/>
+    <row r="6" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+    </row>
+    <row r="7" spans="1:34" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="38"/>
+      <c r="B7" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="33"/>
-      <c r="D6" s="33" t="s">
+      <c r="C7" s="35"/>
+      <c r="D7" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="33"/>
-      <c r="F6" s="33" t="s">
+      <c r="E7" s="35"/>
+      <c r="F7" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="33"/>
-      <c r="H6" s="33" t="s">
+      <c r="G7" s="35"/>
+      <c r="H7" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="33"/>
-      <c r="J6" s="33" t="s">
+      <c r="I7" s="35"/>
+      <c r="J7" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="33"/>
-      <c r="L6" s="33" t="s">
+      <c r="K7" s="35"/>
+      <c r="L7" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="33"/>
-      <c r="N6" s="33" t="s">
+      <c r="M7" s="35"/>
+      <c r="N7" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="33"/>
-      <c r="P6" s="33" t="s">
+      <c r="O7" s="35"/>
+      <c r="P7" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="33"/>
-      <c r="R6" s="33" t="s">
+      <c r="Q7" s="35"/>
+      <c r="R7" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="S6" s="33"/>
-      <c r="T6" s="33" t="s">
+      <c r="S7" s="35"/>
+      <c r="T7" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="34"/>
-      <c r="V6" s="33" t="s">
+      <c r="U7" s="36"/>
+      <c r="V7" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="W6" s="34"/>
-      <c r="X6" s="33" t="s">
+      <c r="W7" s="36"/>
+      <c r="X7" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="Y6" s="33"/>
-[...77 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="Y7" s="35"/>
+    </row>
+    <row r="8" spans="1:34" s="2" customFormat="1" ht="33.75">
+      <c r="A8" s="39"/>
+      <c r="B8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="P8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="R8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="S8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="V8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="X8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="6"/>
-[...9 lines deleted...]
-      <c r="L8" s="7">
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="7">
         <v>278891.8</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M9" s="6">
         <v>86.1</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N9" s="7">
         <v>350448.2</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O9" s="6">
         <v>87.4</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P9" s="7">
         <v>432025.8</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q9" s="6">
         <v>87.4</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R9" s="8">
         <v>503280</v>
       </c>
-      <c r="S8" s="9">
+      <c r="S9" s="9">
         <v>85.7</v>
       </c>
-      <c r="T8" s="7">
+      <c r="T9" s="7">
         <v>573731.1</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U9" s="8">
         <v>84.5</v>
       </c>
-      <c r="V8" s="7">
+      <c r="V9" s="7">
         <v>669820.6</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W9" s="8">
         <v>86.5</v>
       </c>
-      <c r="X8" s="7">
+      <c r="X9" s="7">
         <v>796132.9</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y9" s="8">
         <v>87.6</v>
       </c>
     </row>
-    <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...4 lines deleted...]
-    <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="10" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
     </row>
-    <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...2 lines deleted...]
-    <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="V11" s="3"/>
+      <c r="W11" s="3"/>
+      <c r="X11" s="3"/>
+    </row>
+    <row r="12" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="D12" s="3"/>
     </row>
-    <row r="13" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B13" s="33" t="s">
+    <row r="13" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="38"/>
+      <c r="B14" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="34"/>
-      <c r="D13" s="33" t="s">
+      <c r="C14" s="36"/>
+      <c r="D14" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="E13" s="33"/>
-      <c r="F13" s="33" t="s">
+      <c r="E14" s="35"/>
+      <c r="F14" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="33"/>
-      <c r="H13" s="33" t="s">
+      <c r="G14" s="35"/>
+      <c r="H14" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="I13" s="33"/>
-      <c r="J13" s="33" t="s">
+      <c r="I14" s="35"/>
+      <c r="J14" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="K13" s="33"/>
-      <c r="L13" s="33" t="s">
+      <c r="K14" s="35"/>
+      <c r="L14" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="33"/>
-      <c r="N13" s="33" t="s">
+      <c r="M14" s="35"/>
+      <c r="N14" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="O13" s="33"/>
-      <c r="P13" s="33" t="s">
+      <c r="O14" s="35"/>
+      <c r="P14" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="Q13" s="33"/>
-      <c r="R13" s="33" t="s">
+      <c r="Q14" s="35"/>
+      <c r="R14" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="S13" s="33"/>
-      <c r="T13" s="33" t="s">
+      <c r="S14" s="35"/>
+      <c r="T14" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="U13" s="34"/>
-      <c r="V13" s="33" t="s">
+      <c r="U14" s="36"/>
+      <c r="V14" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="W13" s="34"/>
-      <c r="X13" s="33" t="s">
+      <c r="W14" s="36"/>
+      <c r="X14" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="Y13" s="33"/>
-[...77 lines deleted...]
-      <c r="A15" s="18" t="s">
+      <c r="Y14" s="35"/>
+    </row>
+    <row r="15" spans="1:34" s="2" customFormat="1" ht="33.75">
+      <c r="A15" s="39"/>
+      <c r="B15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="P15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="R15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="S15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="T15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="V15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="X15" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="13" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B16" s="9">
         <v>46795.5</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C16" s="8">
         <v>104.5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D16" s="6">
         <v>93469.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E16" s="6">
         <v>102.1</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F16" s="6">
         <v>153823.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G16" s="6">
         <v>104.1</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H16" s="6">
         <v>207032.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I16" s="6">
         <v>105.3</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J16" s="10">
         <v>261796.9</v>
       </c>
-      <c r="K15" s="2">
+      <c r="K16" s="2">
         <v>105.5</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L16" s="10">
         <v>334646.7</v>
       </c>
-      <c r="M15" s="2">
+      <c r="M16" s="2">
         <v>104.3</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N16" s="10">
         <v>405545.8</v>
       </c>
-      <c r="O15" s="2">
+      <c r="O16" s="2">
         <v>101.4</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P16" s="7">
         <v>488200.6</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q16" s="6">
         <v>99.6</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R16" s="10">
         <v>574254.80000000005</v>
       </c>
-      <c r="S15" s="2">
+      <c r="S16" s="2">
         <v>101.4</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T16" s="10">
         <v>659775.80000000005</v>
       </c>
-      <c r="U15" s="2">
+      <c r="U16" s="2">
         <v>103</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V16" s="10">
         <v>756715.1</v>
       </c>
-      <c r="W15" s="2">
+      <c r="W16" s="2">
         <v>102</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X16" s="8">
         <v>888761.2</v>
       </c>
-      <c r="Y15" s="3">
+      <c r="Y16" s="3">
         <v>101.3</v>
       </c>
     </row>
-    <row r="16" spans="1:25" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A17" s="11" t="s">
+    <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25"/>
+    <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="11" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-    </row>
+    <row r="19" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A20" s="36"/>
-      <c r="B20" s="33" t="s">
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="38"/>
+      <c r="B21" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="34"/>
-      <c r="D20" s="33" t="s">
+      <c r="C21" s="36"/>
+      <c r="D21" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="E20" s="33"/>
-      <c r="F20" s="33" t="s">
+      <c r="E21" s="35"/>
+      <c r="F21" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="G20" s="33"/>
-      <c r="H20" s="33" t="s">
+      <c r="G21" s="35"/>
+      <c r="H21" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="I20" s="33"/>
-      <c r="J20" s="33" t="s">
+      <c r="I21" s="35"/>
+      <c r="J21" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="K20" s="33"/>
-      <c r="L20" s="33" t="s">
+      <c r="K21" s="35"/>
+      <c r="L21" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="M20" s="33"/>
-      <c r="N20" s="33" t="s">
+      <c r="M21" s="35"/>
+      <c r="N21" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="O20" s="33"/>
-      <c r="P20" s="33" t="s">
+      <c r="O21" s="35"/>
+      <c r="P21" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="Q20" s="33"/>
-      <c r="R20" s="33" t="s">
+      <c r="Q21" s="35"/>
+      <c r="R21" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="S20" s="33"/>
-      <c r="T20" s="33" t="s">
+      <c r="S21" s="35"/>
+      <c r="T21" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="U20" s="34"/>
-      <c r="V20" s="33" t="s">
+      <c r="U21" s="36"/>
+      <c r="V21" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="W20" s="34"/>
-      <c r="X20" s="33" t="s">
+      <c r="W21" s="36"/>
+      <c r="X21" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="Y20" s="33"/>
-[...77 lines deleted...]
-      <c r="A22" s="18" t="s">
+      <c r="Y21" s="35"/>
+    </row>
+    <row r="22" spans="1:25" s="2" customFormat="1" ht="33.75">
+      <c r="A22" s="39"/>
+      <c r="B22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="P22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="R22" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="S22" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="T22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="V22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="X22" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y22" s="13" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B23" s="9">
         <v>49771.3</v>
       </c>
-      <c r="C22" s="8">
+      <c r="C23" s="8">
         <v>103.6</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D23" s="6">
         <v>100927.4</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E23" s="6">
         <v>105</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F23" s="6">
         <v>164324.1</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G23" s="6">
         <v>104.2</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H23" s="6">
         <v>224580.2</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I23" s="6">
         <v>106.4</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J23" s="6">
         <v>285607</v>
       </c>
-      <c r="K22" s="2">
+      <c r="K23" s="2">
         <v>107.3</v>
       </c>
-      <c r="L22" s="12">
+      <c r="L23" s="12">
         <v>370030</v>
       </c>
-      <c r="M22" s="2">
+      <c r="M23" s="2">
         <v>108.8</v>
       </c>
-      <c r="N22" s="10">
+      <c r="N23" s="10">
         <v>456564.3</v>
       </c>
-      <c r="O22" s="2">
+      <c r="O23" s="2">
         <v>110.5</v>
       </c>
-      <c r="P22" s="7">
+      <c r="P23" s="7">
         <v>552107.19999999995</v>
       </c>
-      <c r="Q22" s="6">
+      <c r="Q23" s="6">
         <v>111.4</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R23" s="14">
         <v>645471.69999999995</v>
       </c>
-      <c r="S22" s="3">
+      <c r="S23" s="3">
         <v>110.5</v>
       </c>
-      <c r="T22" s="15" t="s">
+      <c r="T23" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="U22" s="2">
+      <c r="U23" s="2">
         <v>112.2</v>
       </c>
-      <c r="V22" s="6">
+      <c r="V23" s="6">
         <v>867181.2</v>
       </c>
-      <c r="W22" s="2">
+      <c r="W23" s="2">
         <v>112.4</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X23" s="8">
         <v>1029053.4</v>
       </c>
-      <c r="Y22" s="3">
+      <c r="Y23" s="3">
         <v>113.4</v>
       </c>
     </row>
-    <row r="23" spans="1:25" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A24" s="11" t="s">
+    <row r="24" spans="1:25" s="2" customFormat="1" ht="11.25"/>
+    <row r="25" spans="1:25">
+      <c r="A25" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="2"/>
-[...26 lines deleted...]
-      <c r="B27" s="33" t="s">
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="37"/>
+      <c r="B28" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="33"/>
-      <c r="D27" s="33" t="s">
+      <c r="C28" s="35"/>
+      <c r="D28" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="33"/>
-      <c r="F27" s="33" t="s">
+      <c r="E28" s="35"/>
+      <c r="F28" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="G27" s="33"/>
-      <c r="H27" s="33" t="s">
+      <c r="G28" s="35"/>
+      <c r="H28" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="I27" s="33"/>
-      <c r="J27" s="33" t="s">
+      <c r="I28" s="35"/>
+      <c r="J28" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="K27" s="33"/>
-      <c r="L27" s="33" t="s">
+      <c r="K28" s="35"/>
+      <c r="L28" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="M27" s="33"/>
-      <c r="N27" s="33" t="s">
+      <c r="M28" s="35"/>
+      <c r="N28" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="O27" s="33"/>
-      <c r="P27" s="33" t="s">
+      <c r="O28" s="35"/>
+      <c r="P28" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="Q27" s="33"/>
-      <c r="R27" s="33" t="s">
+      <c r="Q28" s="35"/>
+      <c r="R28" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="S27" s="33"/>
-      <c r="T27" s="33" t="s">
+      <c r="S28" s="35"/>
+      <c r="T28" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="U27" s="34"/>
-      <c r="V27" s="33" t="s">
+      <c r="U28" s="36"/>
+      <c r="V28" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="W27" s="34"/>
-      <c r="X27" s="33" t="s">
+      <c r="W28" s="36"/>
+      <c r="X28" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="Y27" s="33"/>
-[...77 lines deleted...]
-      <c r="A29" s="22" t="s">
+      <c r="Y28" s="35"/>
+    </row>
+    <row r="29" spans="1:25" ht="33.75">
+      <c r="A29" s="37"/>
+      <c r="B29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="I29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="J29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="K29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="L29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="M29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="N29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="O29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="R29" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="S29" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="T29" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="U29" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="V29" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="W29" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="X29" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="23">
+      <c r="B30" s="23">
         <v>56666.5</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C30" s="24">
         <v>108.1</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D30" s="20">
         <v>116598.1</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E30" s="20">
         <v>109.5</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F30" s="20">
         <v>186003.3</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G30" s="20">
         <v>106.8</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H30" s="20">
         <v>257179</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I30" s="20">
         <v>107.8</v>
       </c>
-      <c r="J29" s="25" t="s">
+      <c r="J30" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K30" s="21">
         <v>108.7</v>
       </c>
-      <c r="L29" s="26">
+      <c r="L30" s="26">
         <v>429131.7</v>
       </c>
-      <c r="M29" s="21">
+      <c r="M30" s="21">
         <v>108.3</v>
       </c>
-      <c r="N29" s="27">
+      <c r="N30" s="27">
         <v>534956.19999999995</v>
       </c>
-      <c r="O29" s="21">
+      <c r="O30" s="21">
         <v>109.1</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P30" s="20">
         <v>638528.9</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q30" s="20">
         <v>107.4</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R30" s="20">
         <v>738455.5</v>
       </c>
-      <c r="S29" s="21">
+      <c r="S30" s="21">
         <v>105.9</v>
       </c>
-      <c r="T29" s="28" t="s">
+      <c r="T30" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="U29" s="21">
+      <c r="U30" s="21">
         <v>104.9</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V30" s="20">
         <v>976038.40000000002</v>
       </c>
-      <c r="W29" s="21">
+      <c r="W30" s="21">
         <v>103.7</v>
       </c>
-      <c r="X29" s="24">
+      <c r="X30" s="24">
         <v>1158053.2</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="Y30" s="21">
         <v>103.5</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
-      <c r="A31" s="11" t="s">
+    <row r="32" spans="1:25">
+      <c r="A32" s="11" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
-[...1 lines deleted...]
-      <c r="B34" s="33" t="s">
+    <row r="35" spans="1:25">
+      <c r="A35" s="37"/>
+      <c r="B35" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="C34" s="33"/>
-      <c r="D34" s="33" t="s">
+      <c r="C35" s="35"/>
+      <c r="D35" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="E34" s="33"/>
-      <c r="F34" s="33" t="s">
+      <c r="E35" s="35"/>
+      <c r="F35" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="G34" s="33"/>
-      <c r="H34" s="33" t="s">
+      <c r="G35" s="35"/>
+      <c r="H35" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="I34" s="33"/>
-      <c r="J34" s="33" t="s">
+      <c r="I35" s="35"/>
+      <c r="J35" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="K34" s="33"/>
-      <c r="L34" s="33" t="s">
+      <c r="K35" s="35"/>
+      <c r="L35" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="M34" s="33"/>
-      <c r="N34" s="33" t="s">
+      <c r="M35" s="35"/>
+      <c r="N35" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="O34" s="33"/>
-      <c r="P34" s="33" t="s">
+      <c r="O35" s="35"/>
+      <c r="P35" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="Q34" s="33"/>
-      <c r="R34" s="33" t="s">
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="S34" s="33"/>
-      <c r="T34" s="33" t="s">
+      <c r="S35" s="35"/>
+      <c r="T35" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="U34" s="34"/>
-      <c r="V34" s="33" t="s">
+      <c r="U35" s="36"/>
+      <c r="V35" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="W34" s="34"/>
-      <c r="X34" s="33" t="s">
+      <c r="W35" s="36"/>
+      <c r="X35" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="Y34" s="33"/>
-[...77 lines deleted...]
-      <c r="A36" s="22" t="s">
+      <c r="Y35" s="35"/>
+    </row>
+    <row r="36" spans="1:25" ht="33.75">
+      <c r="A36" s="37"/>
+      <c r="B36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="H36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="J36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="K36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="L36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="M36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="N36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="O36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="P36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="R36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="S36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="T36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="U36" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="V36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="W36" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="X36" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="29" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B36" s="23">
+      <c r="B37" s="23">
         <v>65644.5</v>
       </c>
-      <c r="C36" s="24">
+      <c r="C37" s="24">
         <v>104.2</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D37" s="20">
         <v>136305.29999999999</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E37" s="20">
         <v>104.8</v>
       </c>
-      <c r="F36" s="31">
+      <c r="F37" s="31">
         <v>214894.8</v>
       </c>
-      <c r="G36" s="32">
+      <c r="G37" s="32">
         <v>103.6</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H37" s="20">
         <v>296732</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I37" s="20">
         <v>103.6</v>
       </c>
-      <c r="J36" s="25">
+      <c r="J37" s="25">
         <v>382350.8</v>
       </c>
-      <c r="K36" s="24">
+      <c r="K37" s="24">
         <v>104</v>
       </c>
-      <c r="L36" s="25">
+      <c r="L37" s="25">
         <v>499812.3</v>
       </c>
-      <c r="M36" s="21">
+      <c r="M37" s="21">
         <v>105.1</v>
       </c>
-      <c r="N36" s="20">
+      <c r="N37" s="20">
         <v>622788.5</v>
       </c>
-      <c r="O36" s="21">
+      <c r="O37" s="21">
         <v>105.3</v>
       </c>
-      <c r="P36" s="20"/>
-[...11 lines deleted...]
-      <c r="A38" s="11" t="s">
+      <c r="P37" s="20">
+        <v>743256.1</v>
+      </c>
+      <c r="Q37" s="21">
+        <v>105.4</v>
+      </c>
+      <c r="R37" s="20"/>
+      <c r="S37" s="21"/>
+      <c r="T37" s="28"/>
+      <c r="U37" s="21"/>
+      <c r="V37" s="20"/>
+      <c r="W37" s="21"/>
+      <c r="X37" s="24"/>
+      <c r="Y37" s="21"/>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="66">
-[...65 lines deleted...]
-    <mergeCell ref="R34:S34"/>
+  <mergeCells count="68">
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J4:AH4"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
+      <vt:lpstr>Indicator!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>