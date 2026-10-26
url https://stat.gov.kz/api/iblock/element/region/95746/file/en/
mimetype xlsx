--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -435,70 +435,70 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -824,189 +824,189 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3:Y3"/>
+    <sheetView tabSelected="1" topLeftCell="K18" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="R37" sqref="R37:S38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="51.75" customHeight="1"/>
     <row r="2" spans="1:34" ht="14.25" customHeight="1">
-      <c r="V2" s="34" t="s">
+      <c r="V2" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="W2" s="34"/>
-[...1 lines deleted...]
-      <c r="Y2" s="34"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
     </row>
     <row r="3" spans="1:34" ht="14.25" customHeight="1">
-      <c r="V3" s="34" t="s">
+      <c r="V3" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="W3" s="34"/>
-[...1 lines deleted...]
-      <c r="Y3" s="34"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
     </row>
     <row r="4" spans="1:34" s="2" customFormat="1" ht="12.75">
-      <c r="J4" s="33" t="s">
+      <c r="J4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="33"/>
-[...22 lines deleted...]
-      <c r="AH4" s="33"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
     </row>
     <row r="5" spans="1:34" s="2" customFormat="1" ht="11.25"/>
     <row r="6" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
     </row>
     <row r="7" spans="1:34" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A7" s="38"/>
-      <c r="B7" s="35" t="s">
+      <c r="A7" s="35"/>
+      <c r="B7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="35"/>
-      <c r="D7" s="35" t="s">
+      <c r="C7" s="33"/>
+      <c r="D7" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="35"/>
-      <c r="F7" s="35" t="s">
+      <c r="E7" s="33"/>
+      <c r="F7" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="35"/>
-      <c r="H7" s="35" t="s">
+      <c r="G7" s="33"/>
+      <c r="H7" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="35"/>
-      <c r="J7" s="35" t="s">
+      <c r="I7" s="33"/>
+      <c r="J7" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="35"/>
-      <c r="L7" s="35" t="s">
+      <c r="K7" s="33"/>
+      <c r="L7" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="M7" s="35"/>
-      <c r="N7" s="35" t="s">
+      <c r="M7" s="33"/>
+      <c r="N7" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="O7" s="35"/>
-      <c r="P7" s="35" t="s">
+      <c r="O7" s="33"/>
+      <c r="P7" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Q7" s="35"/>
-      <c r="R7" s="35" t="s">
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="S7" s="35"/>
-      <c r="T7" s="35" t="s">
+      <c r="S7" s="33"/>
+      <c r="T7" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="U7" s="36"/>
-      <c r="V7" s="35" t="s">
+      <c r="U7" s="34"/>
+      <c r="V7" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="36"/>
-      <c r="X7" s="35" t="s">
+      <c r="W7" s="34"/>
+      <c r="X7" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="35"/>
+      <c r="Y7" s="33"/>
     </row>
     <row r="8" spans="1:34" s="2" customFormat="1" ht="33.75">
-      <c r="A8" s="39"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1110,102 +1110,102 @@
       </c>
       <c r="X9" s="7">
         <v>796132.9</v>
       </c>
       <c r="Y9" s="8">
         <v>87.6</v>
       </c>
     </row>
     <row r="10" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
     </row>
     <row r="11" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
     </row>
     <row r="12" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="D12" s="3"/>
     </row>
     <row r="13" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="D13" s="3"/>
     </row>
     <row r="14" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A14" s="38"/>
-      <c r="B14" s="35" t="s">
+      <c r="A14" s="35"/>
+      <c r="B14" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="36"/>
-      <c r="D14" s="35" t="s">
+      <c r="C14" s="34"/>
+      <c r="D14" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="35"/>
-      <c r="F14" s="35" t="s">
+      <c r="E14" s="33"/>
+      <c r="F14" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="35"/>
-      <c r="H14" s="35" t="s">
+      <c r="G14" s="33"/>
+      <c r="H14" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I14" s="35"/>
-      <c r="J14" s="35" t="s">
+      <c r="I14" s="33"/>
+      <c r="J14" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="K14" s="35"/>
-      <c r="L14" s="35" t="s">
+      <c r="K14" s="33"/>
+      <c r="L14" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="M14" s="35"/>
-      <c r="N14" s="35" t="s">
+      <c r="M14" s="33"/>
+      <c r="N14" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="O14" s="35"/>
-      <c r="P14" s="35" t="s">
+      <c r="O14" s="33"/>
+      <c r="P14" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="Q14" s="35"/>
-      <c r="R14" s="35" t="s">
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S14" s="35"/>
-      <c r="T14" s="35" t="s">
+      <c r="S14" s="33"/>
+      <c r="T14" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="U14" s="36"/>
-      <c r="V14" s="35" t="s">
+      <c r="U14" s="34"/>
+      <c r="V14" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="W14" s="36"/>
-      <c r="X14" s="35" t="s">
+      <c r="W14" s="34"/>
+      <c r="X14" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="Y14" s="35"/>
+      <c r="Y14" s="33"/>
     </row>
     <row r="15" spans="1:34" s="2" customFormat="1" ht="33.75">
-      <c r="A15" s="39"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J15" s="4" t="s">
@@ -1323,102 +1323,102 @@
       </c>
       <c r="V16" s="10">
         <v>756715.1</v>
       </c>
       <c r="W16" s="2">
         <v>102</v>
       </c>
       <c r="X16" s="8">
         <v>888761.2</v>
       </c>
       <c r="Y16" s="3">
         <v>101.3</v>
       </c>
     </row>
     <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="D20" s="3"/>
     </row>
     <row r="21" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A21" s="38"/>
-      <c r="B21" s="35" t="s">
+      <c r="A21" s="35"/>
+      <c r="B21" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="36"/>
-      <c r="D21" s="35" t="s">
+      <c r="C21" s="34"/>
+      <c r="D21" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="E21" s="35"/>
-      <c r="F21" s="35" t="s">
+      <c r="E21" s="33"/>
+      <c r="F21" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="G21" s="35"/>
-      <c r="H21" s="35" t="s">
+      <c r="G21" s="33"/>
+      <c r="H21" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="I21" s="35"/>
-      <c r="J21" s="35" t="s">
+      <c r="I21" s="33"/>
+      <c r="J21" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="K21" s="35"/>
-      <c r="L21" s="35" t="s">
+      <c r="K21" s="33"/>
+      <c r="L21" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="M21" s="35"/>
-      <c r="N21" s="35" t="s">
+      <c r="M21" s="33"/>
+      <c r="N21" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="O21" s="35"/>
-      <c r="P21" s="35" t="s">
+      <c r="O21" s="33"/>
+      <c r="P21" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="Q21" s="35"/>
-      <c r="R21" s="35" t="s">
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="S21" s="35"/>
-      <c r="T21" s="35" t="s">
+      <c r="S21" s="33"/>
+      <c r="T21" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="U21" s="36"/>
-      <c r="V21" s="35" t="s">
+      <c r="U21" s="34"/>
+      <c r="V21" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="W21" s="36"/>
-      <c r="X21" s="35" t="s">
+      <c r="W21" s="34"/>
+      <c r="X21" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="Y21" s="35"/>
+      <c r="Y21" s="33"/>
     </row>
     <row r="22" spans="1:25" s="2" customFormat="1" ht="33.75">
-      <c r="A22" s="39"/>
+      <c r="A22" s="36"/>
       <c r="B22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="J22" s="4" t="s">
@@ -1557,98 +1557,98 @@
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="37"/>
-      <c r="B28" s="35" t="s">
+      <c r="B28" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="35" t="s">
+      <c r="C28" s="33"/>
+      <c r="D28" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="E28" s="35"/>
-      <c r="F28" s="35" t="s">
+      <c r="E28" s="33"/>
+      <c r="F28" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="G28" s="35"/>
-      <c r="H28" s="35" t="s">
+      <c r="G28" s="33"/>
+      <c r="H28" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="I28" s="35"/>
-      <c r="J28" s="35" t="s">
+      <c r="I28" s="33"/>
+      <c r="J28" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="K28" s="35"/>
-      <c r="L28" s="35" t="s">
+      <c r="K28" s="33"/>
+      <c r="L28" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="M28" s="35"/>
-      <c r="N28" s="35" t="s">
+      <c r="M28" s="33"/>
+      <c r="N28" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="O28" s="35"/>
-      <c r="P28" s="35" t="s">
+      <c r="O28" s="33"/>
+      <c r="P28" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="Q28" s="35"/>
-      <c r="R28" s="35" t="s">
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="S28" s="35"/>
-      <c r="T28" s="35" t="s">
+      <c r="S28" s="33"/>
+      <c r="T28" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="U28" s="36"/>
-      <c r="V28" s="35" t="s">
+      <c r="U28" s="34"/>
+      <c r="V28" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="W28" s="36"/>
-      <c r="X28" s="35" t="s">
+      <c r="W28" s="34"/>
+      <c r="X28" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="Y28" s="35"/>
+      <c r="Y28" s="33"/>
     </row>
     <row r="29" spans="1:25" ht="33.75">
       <c r="A29" s="37"/>
       <c r="B29" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="19" t="s">
@@ -1765,98 +1765,98 @@
         <v>54</v>
       </c>
       <c r="U30" s="21">
         <v>104.9</v>
       </c>
       <c r="V30" s="20">
         <v>976038.40000000002</v>
       </c>
       <c r="W30" s="21">
         <v>103.7</v>
       </c>
       <c r="X30" s="24">
         <v>1158053.2</v>
       </c>
       <c r="Y30" s="21">
         <v>103.5</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="37"/>
-      <c r="B35" s="35" t="s">
+      <c r="B35" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="C35" s="35"/>
-      <c r="D35" s="35" t="s">
+      <c r="C35" s="33"/>
+      <c r="D35" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="E35" s="35"/>
-      <c r="F35" s="35" t="s">
+      <c r="E35" s="33"/>
+      <c r="F35" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="G35" s="35"/>
-      <c r="H35" s="35" t="s">
+      <c r="G35" s="33"/>
+      <c r="H35" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="I35" s="35"/>
-      <c r="J35" s="35" t="s">
+      <c r="I35" s="33"/>
+      <c r="J35" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="K35" s="35"/>
-      <c r="L35" s="35" t="s">
+      <c r="K35" s="33"/>
+      <c r="L35" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="M35" s="35"/>
-      <c r="N35" s="35" t="s">
+      <c r="M35" s="33"/>
+      <c r="N35" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="O35" s="35"/>
-      <c r="P35" s="35" t="s">
+      <c r="O35" s="33"/>
+      <c r="P35" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="Q35" s="35"/>
-      <c r="R35" s="35" t="s">
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="S35" s="35"/>
-      <c r="T35" s="35" t="s">
+      <c r="S35" s="33"/>
+      <c r="T35" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="U35" s="36"/>
-      <c r="V35" s="35" t="s">
+      <c r="U35" s="34"/>
+      <c r="V35" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="W35" s="36"/>
-      <c r="X35" s="35" t="s">
+      <c r="W35" s="34"/>
+      <c r="X35" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="Y35" s="35"/>
+      <c r="Y35" s="33"/>
     </row>
     <row r="36" spans="1:25" ht="33.75">
       <c r="A36" s="37"/>
       <c r="B36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>2</v>
       </c>
       <c r="H36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I36" s="29" t="s">
@@ -1941,134 +1941,138 @@
       </c>
       <c r="J37" s="25">
         <v>382350.8</v>
       </c>
       <c r="K37" s="24">
         <v>104</v>
       </c>
       <c r="L37" s="25">
         <v>499812.3</v>
       </c>
       <c r="M37" s="21">
         <v>105.1</v>
       </c>
       <c r="N37" s="20">
         <v>622788.5</v>
       </c>
       <c r="O37" s="21">
         <v>105.3</v>
       </c>
       <c r="P37" s="20">
         <v>743256.1</v>
       </c>
       <c r="Q37" s="21">
         <v>105.4</v>
       </c>
-      <c r="R37" s="20"/>
-      <c r="S37" s="21"/>
+      <c r="R37" s="20">
+        <v>860359.7</v>
+      </c>
+      <c r="S37" s="21">
+        <v>105.8</v>
+      </c>
       <c r="T37" s="28"/>
       <c r="U37" s="21"/>
       <c r="V37" s="20"/>
       <c r="W37" s="21"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="21"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="68">
+    <mergeCell ref="J4:AH4"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="L14:M14"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="X14:Y14"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="T14:U14"/>
     <mergeCell ref="V14:W14"/>
     <mergeCell ref="P7:Q7"/>
-    <mergeCell ref="N7:O7"/>
-[...50 lines deleted...]
-    <mergeCell ref="L28:M28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>