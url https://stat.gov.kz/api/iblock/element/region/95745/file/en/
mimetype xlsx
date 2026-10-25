--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="847" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId2"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="Indikator" sheetId="13" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="84">
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
@@ -278,73 +278,73 @@
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>"Report on the commissioning of facilities" 2-КС (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities by individual developers 1-ИС (monthly)</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>Januar-August 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>Januar-September 2026</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -472,50 +472,55 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -1683,51 +1688,51 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -1851,85 +1856,94 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1007">
     <cellStyle name="20% - Акцент1 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 16" xfId="15"/>
     <cellStyle name="20% - Акцент1 17" xfId="16"/>
     <cellStyle name="20% - Акцент1 18" xfId="17"/>
     <cellStyle name="20% - Акцент1 19" xfId="18"/>
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% - Акцент1 20" xfId="20"/>
     <cellStyle name="20% - Акцент1 21" xfId="21"/>
     <cellStyle name="20% - Акцент1 22" xfId="22"/>
     <cellStyle name="20% - Акцент1 23" xfId="23"/>
     <cellStyle name="20% - Акцент1 24" xfId="24"/>
     <cellStyle name="20% - Акцент1 25" xfId="25"/>
     <cellStyle name="20% - Акцент1 26" xfId="26"/>
     <cellStyle name="20% - Акцент1 27" xfId="27"/>
     <cellStyle name="20% - Акцент1 28" xfId="28"/>
     <cellStyle name="20% - Акцент1 29" xfId="29"/>
     <cellStyle name="20% - Акцент1 3" xfId="30"/>
@@ -3370,51 +3384,51 @@
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
@@ -3587,51 +3601,51 @@
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
@@ -3803,51 +3817,51 @@
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
@@ -4019,51 +4033,51 @@
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
@@ -4101,51 +4115,51 @@
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="40"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="19">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
@@ -4235,51 +4249,51 @@
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
@@ -4317,51 +4331,51 @@
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="40"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="19">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
@@ -4451,51 +4465,51 @@
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
@@ -4791,543 +4805,543 @@
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="9"/>
       <c r="B9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="11"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="9"/>
       <c r="B10" s="14"/>
       <c r="C10" s="11"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="9"/>
       <c r="B11" s="9"/>
       <c r="C11" s="11"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="11"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B13" s="18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="15"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="15"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C26" sqref="C26"/>
+      <selection activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="41" customWidth="1"/>
     <col min="2" max="7" width="17.7109375" style="41" customWidth="1"/>
     <col min="8" max="16384" width="8.85546875" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="63"/>
-[...4 lines deleted...]
-      <c r="G1" s="63"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
     </row>
     <row r="2" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63" t="s">
+      <c r="A2" s="67" t="s">
         <v>82</v>
       </c>
-      <c r="B2" s="64"/>
-[...4 lines deleted...]
-      <c r="G2" s="64"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="33"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A4" s="65"/>
-      <c r="B4" s="67" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="68" t="s">
+      <c r="C4" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="70" t="s">
+      <c r="D4" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="E4" s="71"/>
-      <c r="F4" s="67" t="s">
+      <c r="E4" s="75"/>
+      <c r="F4" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="G4" s="72" t="s">
+      <c r="G4" s="76" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
     </row>
     <row r="5" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="66"/>
-[...1 lines deleted...]
-      <c r="C5" s="69"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="73"/>
       <c r="D5" s="17" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="67"/>
-      <c r="G5" s="73"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="77"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="43"/>
       <c r="K5" s="44"/>
       <c r="L5" s="45"/>
     </row>
     <row r="6" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="31">
-[...15 lines deleted...]
-        <v>119.7</v>
+      <c r="B6" s="63">
+        <v>265459</v>
+      </c>
+      <c r="C6" s="64">
+        <v>111.4</v>
+      </c>
+      <c r="D6" s="63">
+        <v>85126</v>
+      </c>
+      <c r="E6" s="65">
+        <v>60.7</v>
+      </c>
+      <c r="F6" s="63">
+        <v>1291</v>
+      </c>
+      <c r="G6" s="65">
+        <v>133.4</v>
       </c>
       <c r="I6" s="44"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
     </row>
     <row r="7" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="31">
-[...5 lines deleted...]
-      <c r="D7" s="31">
+      <c r="B7" s="63">
+        <v>135436</v>
+      </c>
+      <c r="C7" s="64">
+        <v>114.8</v>
+      </c>
+      <c r="D7" s="63">
         <v>10876</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="65">
         <v>14.2</v>
       </c>
-      <c r="F7" s="31">
-[...3 lines deleted...]
-        <v>105.4</v>
+      <c r="F7" s="63">
+        <v>498</v>
+      </c>
+      <c r="G7" s="65">
+        <v>166.6</v>
       </c>
       <c r="I7" s="44"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="46"/>
     </row>
     <row r="8" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="31">
-[...2 lines deleted...]
-      <c r="C8" s="30">
+      <c r="B8" s="63">
+        <v>32742</v>
+      </c>
+      <c r="C8" s="64">
         <v>100</v>
       </c>
-      <c r="D8" s="31">
-[...9 lines deleted...]
-        <v>90.2</v>
+      <c r="D8" s="63">
+        <v>32742</v>
+      </c>
+      <c r="E8" s="65">
+        <v>101.5</v>
+      </c>
+      <c r="F8" s="63">
+        <v>92</v>
+      </c>
+      <c r="G8" s="65">
+        <v>80</v>
       </c>
       <c r="I8" s="44"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
     </row>
     <row r="9" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="31">
-[...15 lines deleted...]
-        <v>159.19999999999999</v>
+      <c r="B9" s="63">
+        <v>59993</v>
+      </c>
+      <c r="C9" s="64">
+        <v>107.1</v>
+      </c>
+      <c r="D9" s="63">
+        <v>9416</v>
+      </c>
+      <c r="E9" s="65">
+        <v>86.2</v>
+      </c>
+      <c r="F9" s="63">
+        <v>585</v>
+      </c>
+      <c r="G9" s="65">
+        <v>156.80000000000001</v>
       </c>
       <c r="I9" s="44"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
     </row>
     <row r="10" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="29"/>
       <c r="C10" s="30"/>
       <c r="D10" s="31"/>
-      <c r="E10" s="30"/>
+      <c r="E10" s="32"/>
       <c r="F10" s="31"/>
       <c r="G10" s="32"/>
       <c r="I10" s="44"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="46"/>
     </row>
     <row r="11" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="31">
-[...15 lines deleted...]
-        <v>12.5</v>
+      <c r="B11" s="63">
+        <v>3404</v>
+      </c>
+      <c r="C11" s="64">
+        <v>103.8</v>
+      </c>
+      <c r="D11" s="63">
+        <v>1248</v>
+      </c>
+      <c r="E11" s="65">
+        <v>56.8</v>
+      </c>
+      <c r="F11" s="63">
+        <v>4</v>
+      </c>
+      <c r="G11" s="65">
+        <v>16</v>
       </c>
       <c r="I11" s="44"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
     </row>
     <row r="12" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="31">
-[...15 lines deleted...]
-        <v>93.1</v>
+      <c r="B12" s="63">
+        <v>5744</v>
+      </c>
+      <c r="C12" s="64">
+        <v>103</v>
+      </c>
+      <c r="D12" s="63">
+        <v>5744</v>
+      </c>
+      <c r="E12" s="65">
+        <v>103</v>
+      </c>
+      <c r="F12" s="63">
+        <v>30</v>
+      </c>
+      <c r="G12" s="65">
+        <v>90.9</v>
       </c>
       <c r="I12" s="44"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="47"/>
     </row>
     <row r="13" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="31">
-[...11 lines deleted...]
-      <c r="F13" s="31">
+      <c r="B13" s="63">
+        <v>3346</v>
+      </c>
+      <c r="C13" s="64">
+        <v>131.6</v>
+      </c>
+      <c r="D13" s="63">
+        <v>3346</v>
+      </c>
+      <c r="E13" s="65">
+        <v>131.6</v>
+      </c>
+      <c r="F13" s="63">
         <v>1</v>
       </c>
-      <c r="G13" s="74" t="s">
+      <c r="G13" s="66" t="s">
         <v>64</v>
       </c>
       <c r="I13" s="44"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
     </row>
     <row r="14" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="31">
-[...9 lines deleted...]
-        <v>716.1</v>
+      <c r="B14" s="63">
+        <v>3727</v>
+      </c>
+      <c r="C14" s="64">
+        <v>101.5</v>
+      </c>
+      <c r="D14" s="63">
+        <v>3727</v>
+      </c>
+      <c r="E14" s="65">
+        <v>711.3</v>
       </c>
       <c r="F14" s="31" t="s">
         <v>64</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>64</v>
       </c>
       <c r="I14" s="44"/>
       <c r="J14" s="46"/>
       <c r="K14" s="46"/>
       <c r="L14" s="46"/>
     </row>
     <row r="15" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B15" s="31">
-[...15 lines deleted...]
-        <v>21.6</v>
+      <c r="B15" s="63">
+        <v>3703</v>
+      </c>
+      <c r="C15" s="64">
+        <v>105.7</v>
+      </c>
+      <c r="D15" s="63">
+        <v>3703</v>
+      </c>
+      <c r="E15" s="65">
+        <v>234.4</v>
+      </c>
+      <c r="F15" s="63">
+        <v>10</v>
+      </c>
+      <c r="G15" s="65">
+        <v>27</v>
       </c>
       <c r="I15" s="44"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
     </row>
     <row r="16" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="31">
-[...15 lines deleted...]
-        <v>16.7</v>
+      <c r="B16" s="63">
+        <v>3062</v>
+      </c>
+      <c r="C16" s="64">
+        <v>100.5</v>
+      </c>
+      <c r="D16" s="63">
+        <v>3062</v>
+      </c>
+      <c r="E16" s="65">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F16" s="63">
+        <v>2</v>
+      </c>
+      <c r="G16" s="65">
+        <v>18.2</v>
       </c>
       <c r="I16" s="44"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
     </row>
     <row r="17" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="31">
-[...11 lines deleted...]
-      <c r="F17" s="31">
+      <c r="B17" s="63">
+        <v>4568</v>
+      </c>
+      <c r="C17" s="64">
+        <v>100</v>
+      </c>
+      <c r="D17" s="63">
+        <v>4568</v>
+      </c>
+      <c r="E17" s="65">
+        <v>177.7</v>
+      </c>
+      <c r="F17" s="63">
         <v>3</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="65">
         <v>18.8</v>
       </c>
       <c r="I17" s="44"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
     </row>
     <row r="18" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="31">
-[...15 lines deleted...]
-        <v>266.7</v>
+      <c r="B18" s="63">
+        <v>2593</v>
+      </c>
+      <c r="C18" s="64">
+        <v>332</v>
+      </c>
+      <c r="D18" s="63">
+        <v>2593</v>
+      </c>
+      <c r="E18" s="65">
+        <v>332</v>
+      </c>
+      <c r="F18" s="63">
+        <v>18</v>
+      </c>
+      <c r="G18" s="65">
+        <v>300</v>
       </c>
       <c r="I18" s="44"/>
       <c r="J18" s="46"/>
       <c r="K18" s="46"/>
       <c r="L18" s="46"/>
     </row>
     <row r="19" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="31">
+      <c r="B19" s="63">
         <v>4475</v>
       </c>
-      <c r="C19" s="30">
-[...2 lines deleted...]
-      <c r="D19" s="31">
+      <c r="C19" s="64">
+        <v>171.5</v>
+      </c>
+      <c r="D19" s="63">
         <v>1489</v>
       </c>
-      <c r="E19" s="30">
-[...2 lines deleted...]
-      <c r="F19" s="31">
+      <c r="E19" s="65">
+        <v>237.5</v>
+      </c>
+      <c r="F19" s="63">
         <v>41</v>
       </c>
-      <c r="G19" s="32">
-        <v>2050</v>
+      <c r="G19" s="65">
+        <v>1366.7</v>
       </c>
       <c r="I19" s="44"/>
       <c r="J19" s="46"/>
       <c r="K19" s="46"/>
       <c r="L19" s="46"/>
     </row>
     <row r="20" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="31">
-[...11 lines deleted...]
-      <c r="F20" s="31">
+      <c r="B20" s="63">
+        <v>2666</v>
+      </c>
+      <c r="C20" s="64">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="D20" s="63">
+        <v>2612</v>
+      </c>
+      <c r="E20" s="65">
+        <v>130.1</v>
+      </c>
+      <c r="F20" s="63">
         <v>7</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="65">
         <v>87.5</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48"/>
       <c r="B21" s="49"/>
       <c r="C21" s="50"/>
       <c r="D21" s="51"/>
       <c r="E21" s="50"/>
       <c r="F21" s="49"/>
       <c r="G21" s="50"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="48"/>
       <c r="B22" s="52"/>
       <c r="C22" s="53"/>
       <c r="D22" s="54"/>
       <c r="E22" s="53"/>
       <c r="F22" s="54"/>
       <c r="G22" s="53"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
     </row>
@@ -5425,146 +5439,146 @@
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>
       <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
       <vt:lpstr>Metadata 16321301</vt:lpstr>