--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indikator" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="67">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -216,60 +216,60 @@
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>"Report on completed construction works (services)" 1-КС  (monthly, quarterly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t xml:space="preserve">January-August 2026  </t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">January-September 2026  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1733,61 +1733,61 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1017">
     <cellStyle name="20% - Акцент1 10" xfId="19"/>
     <cellStyle name="20% - Акцент1 11" xfId="20"/>
     <cellStyle name="20% - Акцент1 12" xfId="21"/>
     <cellStyle name="20% - Акцент1 13" xfId="22"/>
     <cellStyle name="20% - Акцент1 14" xfId="23"/>
     <cellStyle name="20% - Акцент1 15" xfId="24"/>
     <cellStyle name="20% - Акцент1 16" xfId="25"/>
     <cellStyle name="20% - Акцент1 17" xfId="26"/>
     <cellStyle name="20% - Акцент1 18" xfId="27"/>
     <cellStyle name="20% - Акцент1 19" xfId="28"/>
     <cellStyle name="20% - Акцент1 2" xfId="29"/>
     <cellStyle name="20% - Акцент1 20" xfId="30"/>
     <cellStyle name="20% - Акцент1 21" xfId="31"/>
     <cellStyle name="20% - Акцент1 22" xfId="32"/>
     <cellStyle name="20% - Акцент1 23" xfId="33"/>
     <cellStyle name="20% - Акцент1 24" xfId="34"/>
     <cellStyle name="20% - Акцент1 25" xfId="35"/>
     <cellStyle name="20% - Акцент1 26" xfId="36"/>
     <cellStyle name="20% - Акцент1 27" xfId="37"/>
     <cellStyle name="20% - Акцент1 28" xfId="38"/>
     <cellStyle name="20% - Акцент1 29" xfId="39"/>
     <cellStyle name="20% - Акцент1 3" xfId="40"/>
@@ -3089,51 +3089,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="100" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3223,60 +3223,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
@@ -3305,51 +3305,51 @@
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -3439,60 +3439,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
@@ -3781,344 +3781,344 @@
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="18"/>
       <c r="B9" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="19"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="18"/>
       <c r="B10" s="21"/>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
       <c r="E11" s="53"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B13" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B14" s="22"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B15" s="22"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="42.7109375" style="43" customWidth="1"/>
     <col min="4" max="16384" width="8.85546875" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="42" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A2" s="56" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="55"/>
+      <c r="A2" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="46" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="47" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="57">
-[...3 lines deleted...]
-        <v>141.4</v>
+      <c r="B5" s="55">
+        <v>430502</v>
+      </c>
+      <c r="C5" s="56">
+        <v>118.8</v>
       </c>
       <c r="D5" s="26"/>
       <c r="E5" s="27"/>
       <c r="F5" s="28"/>
       <c r="G5" s="29"/>
       <c r="H5" s="49"/>
     </row>
     <row r="6" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="57">
-[...3 lines deleted...]
-        <v>111.5</v>
+      <c r="B6" s="55">
+        <v>135403</v>
+      </c>
+      <c r="C6" s="56">
+        <v>110.4</v>
       </c>
       <c r="D6" s="49"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="49"/>
     </row>
     <row r="7" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="57">
-[...3 lines deleted...]
-        <v>171.5</v>
+      <c r="B7" s="55">
+        <v>52778</v>
+      </c>
+      <c r="C7" s="56">
+        <v>100.5</v>
       </c>
       <c r="D7" s="49"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="30"/>
       <c r="H7" s="29"/>
     </row>
     <row r="8" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="57">
-[...3 lines deleted...]
-        <v>182.5</v>
+      <c r="B8" s="55">
+        <v>120568</v>
+      </c>
+      <c r="C8" s="56">
+        <v>146.4</v>
       </c>
       <c r="D8" s="49"/>
       <c r="E8" s="27"/>
       <c r="F8" s="28"/>
       <c r="G8" s="30"/>
       <c r="H8" s="29"/>
     </row>
     <row r="9" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="40" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="51"/>
       <c r="C9" s="52"/>
       <c r="D9" s="49"/>
       <c r="E9" s="27"/>
       <c r="F9" s="28"/>
       <c r="G9" s="30"/>
       <c r="H9" s="29"/>
     </row>
     <row r="10" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="57">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="B10" s="55">
+        <v>10256</v>
+      </c>
+      <c r="C10" s="56">
+        <v>100.2</v>
       </c>
       <c r="D10" s="31"/>
       <c r="E10" s="27"/>
       <c r="F10" s="28"/>
       <c r="G10" s="30"/>
       <c r="H10" s="29"/>
     </row>
     <row r="11" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="57">
-[...3 lines deleted...]
-        <v>166.3</v>
+      <c r="B11" s="55">
+        <v>12963</v>
+      </c>
+      <c r="C11" s="56">
+        <v>103.6</v>
       </c>
       <c r="D11" s="31"/>
       <c r="E11" s="54"/>
       <c r="F11" s="28"/>
       <c r="G11" s="30"/>
       <c r="H11" s="29"/>
     </row>
     <row r="12" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="57">
-[...3 lines deleted...]
-        <v>137.69999999999999</v>
+      <c r="B12" s="55">
+        <v>11351</v>
+      </c>
+      <c r="C12" s="56">
+        <v>113.6</v>
       </c>
       <c r="D12" s="31"/>
       <c r="E12" s="27"/>
       <c r="F12" s="28"/>
       <c r="G12" s="30"/>
       <c r="H12" s="29"/>
     </row>
     <row r="13" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="57">
-[...3 lines deleted...]
-        <v>116.7</v>
+      <c r="B13" s="55">
+        <v>7238</v>
+      </c>
+      <c r="C13" s="56">
+        <v>106.5</v>
       </c>
       <c r="D13" s="31"/>
       <c r="E13" s="27"/>
       <c r="F13" s="28"/>
       <c r="G13" s="30"/>
       <c r="H13" s="29"/>
     </row>
     <row r="14" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="57">
-[...3 lines deleted...]
-        <v>128.30000000000001</v>
+      <c r="B14" s="55">
+        <v>14055</v>
+      </c>
+      <c r="C14" s="56">
+        <v>167.1</v>
       </c>
       <c r="D14" s="31"/>
       <c r="E14" s="27"/>
       <c r="F14" s="28"/>
       <c r="G14" s="30"/>
       <c r="H14" s="29"/>
     </row>
     <row r="15" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="57">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="B15" s="55">
+        <v>9479</v>
+      </c>
+      <c r="C15" s="56">
+        <v>103.9</v>
       </c>
       <c r="D15" s="31"/>
       <c r="E15" s="27"/>
       <c r="F15" s="28"/>
       <c r="G15" s="30"/>
       <c r="H15" s="29"/>
     </row>
     <row r="16" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="57">
-[...3 lines deleted...]
-        <v>142.80000000000001</v>
+      <c r="B16" s="55">
+        <v>12383</v>
+      </c>
+      <c r="C16" s="56">
+        <v>102.7</v>
       </c>
       <c r="D16" s="31"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="30"/>
       <c r="H16" s="29"/>
     </row>
     <row r="17" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="57">
-[...3 lines deleted...]
-        <v>117.5</v>
+      <c r="B17" s="55">
+        <v>27663</v>
+      </c>
+      <c r="C17" s="56">
+        <v>105.3</v>
       </c>
       <c r="D17" s="31"/>
       <c r="E17" s="27"/>
       <c r="F17" s="28"/>
       <c r="G17" s="30"/>
       <c r="H17" s="29"/>
     </row>
     <row r="18" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="57">
-[...3 lines deleted...]
-        <v>190.8</v>
+      <c r="B18" s="55">
+        <v>9340</v>
+      </c>
+      <c r="C18" s="56">
+        <v>161.69999999999999</v>
       </c>
       <c r="D18" s="31"/>
       <c r="E18" s="27"/>
       <c r="F18" s="28"/>
       <c r="G18" s="30"/>
       <c r="H18" s="29"/>
     </row>
     <row r="19" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="57">
-[...3 lines deleted...]
-        <v>168.1</v>
+      <c r="B19" s="55">
+        <v>7026</v>
+      </c>
+      <c r="C19" s="56">
+        <v>183.6</v>
       </c>
       <c r="D19" s="31"/>
       <c r="E19" s="49"/>
       <c r="F19" s="49"/>
       <c r="G19" s="30"/>
       <c r="H19" s="29"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B20" s="50"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="30"/>
       <c r="H20" s="29"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D22" s="42"/>
@@ -4149,53 +4149,56 @@
       <c r="B42" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4204,85 +4207,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indikator</vt:lpstr>