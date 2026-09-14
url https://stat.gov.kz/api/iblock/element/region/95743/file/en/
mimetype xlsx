--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indikator" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="67">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -126,53 +126,50 @@
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
     <t>The volume of construction works</t>
   </si>
   <si>
     <t>Mln.tenge</t>
   </si>
   <si>
     <t>As a percentage of the corresponding period of last year</t>
   </si>
   <si>
     <t>Total in the region</t>
@@ -210,66 +207,69 @@
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>"Report on completed construction works (services)" 1-КС  (monthly, quarterly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t xml:space="preserve">January-July 2026  </t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">January-August 2026  </t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -566,51 +566,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1016">
+  <cellStyleXfs count="1017">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1589,52 +1589,53 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1648,53 +1649,50 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1731,68 +1729,68 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1016">
+  <cellStyles count="1017">
     <cellStyle name="20% - Акцент1 10" xfId="19"/>
     <cellStyle name="20% - Акцент1 11" xfId="20"/>
     <cellStyle name="20% - Акцент1 12" xfId="21"/>
     <cellStyle name="20% - Акцент1 13" xfId="22"/>
     <cellStyle name="20% - Акцент1 14" xfId="23"/>
     <cellStyle name="20% - Акцент1 15" xfId="24"/>
     <cellStyle name="20% - Акцент1 16" xfId="25"/>
     <cellStyle name="20% - Акцент1 17" xfId="26"/>
     <cellStyle name="20% - Акцент1 18" xfId="27"/>
     <cellStyle name="20% - Акцент1 19" xfId="28"/>
     <cellStyle name="20% - Акцент1 2" xfId="29"/>
     <cellStyle name="20% - Акцент1 20" xfId="30"/>
     <cellStyle name="20% - Акцент1 21" xfId="31"/>
     <cellStyle name="20% - Акцент1 22" xfId="32"/>
     <cellStyle name="20% - Акцент1 23" xfId="33"/>
     <cellStyle name="20% - Акцент1 24" xfId="34"/>
     <cellStyle name="20% - Акцент1 25" xfId="35"/>
     <cellStyle name="20% - Акцент1 26" xfId="36"/>
     <cellStyle name="20% - Акцент1 27" xfId="37"/>
     <cellStyle name="20% - Акцент1 28" xfId="38"/>
     <cellStyle name="20% - Акцент1 29" xfId="39"/>
     <cellStyle name="20% - Акцент1 3" xfId="40"/>
     <cellStyle name="20% - Акцент1 30" xfId="41"/>
     <cellStyle name="20% - Акцент1 31" xfId="42"/>
     <cellStyle name="20% - Акцент1 32" xfId="43"/>
@@ -2492,50 +2490,51 @@
     <cellStyle name="Обычный 16 2 4" xfId="731"/>
     <cellStyle name="Обычный 16 20" xfId="732"/>
     <cellStyle name="Обычный 16 21" xfId="733"/>
     <cellStyle name="Обычный 16 22" xfId="734"/>
     <cellStyle name="Обычный 16 23" xfId="735"/>
     <cellStyle name="Обычный 16 24" xfId="736"/>
     <cellStyle name="Обычный 16 25" xfId="737"/>
     <cellStyle name="Обычный 16 26" xfId="738"/>
     <cellStyle name="Обычный 16 27" xfId="739"/>
     <cellStyle name="Обычный 16 3" xfId="740"/>
     <cellStyle name="Обычный 16 4" xfId="741"/>
     <cellStyle name="Обычный 16 5" xfId="742"/>
     <cellStyle name="Обычный 16 6" xfId="743"/>
     <cellStyle name="Обычный 16 7" xfId="744"/>
     <cellStyle name="Обычный 16 8" xfId="745"/>
     <cellStyle name="Обычный 16 9" xfId="746"/>
     <cellStyle name="Обычный 17" xfId="747"/>
     <cellStyle name="Обычный 18" xfId="748"/>
     <cellStyle name="Обычный 19" xfId="749"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="750"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="752"/>
     <cellStyle name="Обычный 2 2 3" xfId="751"/>
     <cellStyle name="Обычный 2 3" xfId="753"/>
+    <cellStyle name="Обычный 2 8" xfId="1016"/>
     <cellStyle name="Обычный 20" xfId="754"/>
     <cellStyle name="Обычный 21" xfId="755"/>
     <cellStyle name="Обычный 22" xfId="756"/>
     <cellStyle name="Обычный 22 2" xfId="1015"/>
     <cellStyle name="Обычный 23" xfId="757"/>
     <cellStyle name="Обычный 24" xfId="758"/>
     <cellStyle name="Обычный 25" xfId="759"/>
     <cellStyle name="Обычный 26" xfId="760"/>
     <cellStyle name="Обычный 27" xfId="761"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 10" xfId="762"/>
     <cellStyle name="Обычный 3 11" xfId="763"/>
     <cellStyle name="Обычный 3 12" xfId="764"/>
     <cellStyle name="Обычный 3 13" xfId="765"/>
     <cellStyle name="Обычный 3 14" xfId="766"/>
     <cellStyle name="Обычный 3 15" xfId="767"/>
     <cellStyle name="Обычный 3 16" xfId="768"/>
     <cellStyle name="Обычный 3 17" xfId="769"/>
     <cellStyle name="Обычный 3 18" xfId="770"/>
     <cellStyle name="Обычный 3 19" xfId="771"/>
     <cellStyle name="Обычный 3 2" xfId="772"/>
     <cellStyle name="Обычный 3 2 2" xfId="773"/>
     <cellStyle name="Обычный 3 20" xfId="774"/>
     <cellStyle name="Обычный 3 21" xfId="775"/>
     <cellStyle name="Обычный 3 22" xfId="776"/>
@@ -3090,484 +3089,484 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="100" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="35" t="s">
-        <v>58</v>
+      <c r="B10" s="34" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
-      <c r="E11" s="56"/>
+      <c r="E11" s="53"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="37" t="s">
-        <v>61</v>
+      <c r="B16" s="36" t="s">
+        <v>63</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="36" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="36" t="s">
-        <v>60</v>
+      <c r="B18" s="35" t="s">
+        <v>59</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>62</v>
+      <c r="B19" s="35" t="s">
+        <v>60</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>63</v>
+      <c r="B20" s="37" t="s">
+        <v>61</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="39" t="s">
-        <v>64</v>
+      <c r="B21" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="34" t="s">
-        <v>59</v>
+      <c r="B4" s="33" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="35" t="s">
-        <v>58</v>
+      <c r="B10" s="34" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
-      <c r="E11" s="56"/>
+      <c r="E11" s="53"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="37" t="s">
-        <v>61</v>
+      <c r="B16" s="36" t="s">
+        <v>63</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="36" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="36" t="s">
-        <v>60</v>
+      <c r="B18" s="35" t="s">
+        <v>59</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>62</v>
+      <c r="B19" s="35" t="s">
+        <v>60</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>63</v>
+      <c r="B20" s="37" t="s">
+        <v>61</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="39" t="s">
-        <v>64</v>
+      <c r="B21" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A4:E20"/>
+  <dimension ref="A4:E19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="20"/>
     <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="20" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="20"/>
     <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="20" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="20"/>
     <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="20" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="20"/>
     <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="20"/>
     <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="20"/>
     <col min="1537" max="1537" width="4.42578125" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="20"/>
@@ -3724,571 +3723,566 @@
     <col min="14593" max="14593" width="4.42578125" style="20" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="20" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="20"/>
     <col min="14849" max="14849" width="4.42578125" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="20"/>
     <col min="15105" max="15105" width="4.42578125" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="20"/>
     <col min="15361" max="15361" width="4.42578125" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="20"/>
     <col min="15617" max="15617" width="4.42578125" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="20"/>
     <col min="15873" max="15873" width="4.42578125" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="20"/>
     <col min="16129" max="16129" width="4.42578125" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="18"/>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="19"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="18"/>
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="24" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="19"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="18"/>
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="24" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="19"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="18"/>
-      <c r="B7" s="25" t="s">
+      <c r="B7" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="19"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="18"/>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="19"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="18"/>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="19"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="18"/>
       <c r="B10" s="21"/>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
-      <c r="E11" s="56"/>
+      <c r="E11" s="53"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A13" s="18"/>
-[...3 lines deleted...]
-      <c r="C13" s="18"/>
+      <c r="B13" s="32" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B14" s="22"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="B15" s="23"/>
-[...5 lines deleted...]
-      <c r="B20" s="24"/>
+      <c r="B15" s="22"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="42.7109375" style="44" customWidth="1"/>
-    <col min="4" max="16384" width="8.85546875" style="44"/>
+    <col min="1" max="3" width="42.7109375" style="43" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:8" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="58"/>
-[...16 lines deleted...]
-      <c r="B4" s="47" t="s">
+      <c r="C4" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+    </row>
+    <row r="5" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="D4" s="43"/>
-[...6 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B5" s="57">
+        <v>301297</v>
+      </c>
+      <c r="C5" s="58">
+        <v>141.4</v>
+      </c>
+      <c r="D5" s="26"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="49"/>
+    </row>
+    <row r="6" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="54">
-[...12 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="B6" s="57">
+        <v>85077</v>
+      </c>
+      <c r="C6" s="58">
+        <v>111.5</v>
+      </c>
+      <c r="D6" s="49"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="49"/>
+    </row>
+    <row r="7" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="54">
-[...12 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="B7" s="57">
+        <v>44707</v>
+      </c>
+      <c r="C7" s="58">
+        <v>171.5</v>
+      </c>
+      <c r="D7" s="49"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="29"/>
+    </row>
+    <row r="8" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="54">
-[...12 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="B8" s="57">
+        <v>91300</v>
+      </c>
+      <c r="C8" s="58">
+        <v>182.5</v>
+      </c>
+      <c r="D8" s="49"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="29"/>
+    </row>
+    <row r="9" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="54">
-[...12 lines deleted...]
-      <c r="A9" s="41" t="s">
+      <c r="B9" s="51"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="52"/>
-[...8 lines deleted...]
-      <c r="A10" s="42" t="s">
+      <c r="B10" s="57">
+        <v>8334</v>
+      </c>
+      <c r="C10" s="58">
+        <v>103</v>
+      </c>
+      <c r="D10" s="31"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="29"/>
+    </row>
+    <row r="11" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="54">
-[...12 lines deleted...]
-      <c r="A11" s="42" t="s">
+      <c r="B11" s="57">
+        <v>9039</v>
+      </c>
+      <c r="C11" s="58">
+        <v>166.3</v>
+      </c>
+      <c r="D11" s="31"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="29"/>
+    </row>
+    <row r="12" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="54">
-[...12 lines deleted...]
-      <c r="A12" s="42" t="s">
+      <c r="B12" s="57">
+        <v>5119</v>
+      </c>
+      <c r="C12" s="58">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D12" s="31"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="54">
-[...12 lines deleted...]
-      <c r="A13" s="42" t="s">
+      <c r="B13" s="57">
+        <v>5824</v>
+      </c>
+      <c r="C13" s="58">
+        <v>116.7</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="29"/>
+    </row>
+    <row r="14" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="54">
-[...12 lines deleted...]
-      <c r="A14" s="40" t="s">
+      <c r="B14" s="57">
+        <v>10045</v>
+      </c>
+      <c r="C14" s="58">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="29"/>
+    </row>
+    <row r="15" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="54">
-[...12 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="B15" s="57">
+        <v>3422</v>
+      </c>
+      <c r="C15" s="58">
+        <v>101</v>
+      </c>
+      <c r="D15" s="31"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="29"/>
+    </row>
+    <row r="16" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="54">
-[...12 lines deleted...]
-      <c r="A16" s="42" t="s">
+      <c r="B16" s="57">
+        <v>12295</v>
+      </c>
+      <c r="C16" s="58">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="D16" s="31"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="29"/>
+    </row>
+    <row r="17" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="57">
+        <v>14151</v>
+      </c>
+      <c r="C17" s="58">
+        <v>117.5</v>
+      </c>
+      <c r="D17" s="31"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="29"/>
+    </row>
+    <row r="18" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="54">
-[...28 lines deleted...]
-      <c r="A18" s="42" t="s">
+      <c r="B18" s="57">
+        <v>7035</v>
+      </c>
+      <c r="C18" s="58">
+        <v>190.8</v>
+      </c>
+      <c r="D18" s="31"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="29"/>
+    </row>
+    <row r="19" spans="1:8" s="48" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="54">
-[...25 lines deleted...]
-      <c r="H19" s="30"/>
+      <c r="B19" s="57">
+        <v>4949</v>
+      </c>
+      <c r="C19" s="58">
+        <v>168.1</v>
+      </c>
+      <c r="D19" s="31"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="29"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="B20" s="51"/>
-[...5 lines deleted...]
-      <c r="H20" s="30"/>
+      <c r="B20" s="50"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="29"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="D21" s="43"/>
-[...3 lines deleted...]
-      <c r="H21" s="43"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="D22" s="43"/>
-[...2 lines deleted...]
-      <c r="G22" s="43"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="D23" s="43"/>
-[...2 lines deleted...]
-      <c r="G23" s="43"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="D24" s="43"/>
-[...1 lines deleted...]
-      <c r="F24" s="43"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="D25" s="43"/>
-[...1 lines deleted...]
-      <c r="F25" s="43"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B39" s="51"/>
+      <c r="B39" s="50"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B42" s="51"/>
+      <c r="B42" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indikator</vt:lpstr>