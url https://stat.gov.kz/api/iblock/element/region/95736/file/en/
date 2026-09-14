--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="Indikator" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="65">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -81,53 +81,50 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Physical volume index of the total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
     <t>Defination of the indicator</t>
   </si>
   <si>
     <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
   </si>
   <si>
     <t>Data processing method</t>
@@ -205,66 +202,69 @@
   <si>
     <t>The commissioning of residential buildings, sq. meters of total area</t>
   </si>
   <si>
     <t>as a percentage of the previous month of the current year</t>
   </si>
   <si>
     <t>as a percentage of the corresponding month of the previous year</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities 2-КС (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1606,69 +1606,66 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -3104,482 +3101,482 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.5703125" style="25" customWidth="1"/>
-    <col min="2" max="2" width="89.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="34.5703125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="89.7109375" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="9"/>
-[...3 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="10">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="11">
-[...7 lines deleted...]
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="12" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+    <row r="5" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B5" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="14" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="B6" s="11" t="s">
+    <row r="8" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="16"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="19" t="s">
         <v>55</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="20" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="B15" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="20" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B16" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="20"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B17" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="20"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="M16" s="21"/>
-[...14 lines deleted...]
-      <c r="B18" s="32" t="s">
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="M18" s="21"/>
-[...5 lines deleted...]
-      <c r="B19" s="32" t="s">
+      <c r="M20" s="20"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="M19" s="22"/>
-[...17 lines deleted...]
-      <c r="M21" s="22"/>
+      <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="22"/>
+      <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="21"/>
+      <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="22"/>
+      <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="21"/>
+      <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30.28515625" style="25" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="89.5703125" style="25" customWidth="1"/>
+    <col min="1" max="1" width="30.28515625" style="24" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="89.5703125" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="9"/>
-[...3 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="10">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="11">
-[...4 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B3" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="11" t="s">
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="9" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="B4" s="31" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B5" s="10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="16"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="20"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="31" t="s">
         <v>58</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="B16" s="34" t="s">
+      <c r="M18" s="20"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="M16" s="21"/>
-[...14 lines deleted...]
-      <c r="B18" s="32" t="s">
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="M18" s="21"/>
-[...5 lines deleted...]
-      <c r="B19" s="32" t="s">
+      <c r="M20" s="20"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="M19" s="22"/>
-[...17 lines deleted...]
-      <c r="M21" s="22"/>
+      <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="22"/>
+      <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="21"/>
+      <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="22"/>
+      <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="21"/>
+      <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A4:C20"/>
+  <dimension ref="A4:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="6" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="6"/>
     <col min="257" max="257" width="4.42578125" style="6" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="6" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="6"/>
     <col min="513" max="513" width="4.42578125" style="6" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="6" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="6"/>
     <col min="769" max="769" width="4.42578125" style="6" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="6" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="6"/>
     <col min="1025" max="1025" width="4.42578125" style="6" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="6" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="6"/>
     <col min="1281" max="1281" width="4.42578125" style="6" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="6" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="6"/>
     <col min="1537" max="1537" width="4.42578125" style="6" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="6" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="6"/>
@@ -3792,814 +3789,815 @@
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="5"/>
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="3"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="1"/>
-[...3 lines deleted...]
-      <c r="C13" s="1"/>
+      <c r="B13" s="29" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="7"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="B15" s="8"/>
-[...5 lines deleted...]
-      <c r="B20" s="31"/>
+      <c r="B15" s="7"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J39" sqref="J39"/>
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="13" width="8.85546875" style="27"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="8.85546875" style="27"/>
+    <col min="1" max="13" width="8.85546875" style="26"/>
+    <col min="14" max="14" width="8.85546875" style="25"/>
+    <col min="15" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="61" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="67" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="60"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="67"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="68" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="57"/>
-[...38 lines deleted...]
-      <c r="E3" s="62" t="s">
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="36">
+        <v>2022</v>
+      </c>
+      <c r="B6" s="37">
+        <v>3073</v>
+      </c>
+      <c r="C6" s="37">
+        <v>31234</v>
+      </c>
+      <c r="D6" s="37">
+        <v>8233</v>
+      </c>
+      <c r="E6" s="37">
+        <v>8795</v>
+      </c>
+      <c r="F6" s="37">
+        <v>31726</v>
+      </c>
+      <c r="G6" s="37">
+        <v>29455</v>
+      </c>
+      <c r="H6" s="37">
+        <v>29209</v>
+      </c>
+      <c r="I6" s="37">
+        <v>9519</v>
+      </c>
+      <c r="J6" s="37">
+        <v>40210</v>
+      </c>
+      <c r="K6" s="37">
+        <v>32349</v>
+      </c>
+      <c r="L6" s="37">
+        <v>51320</v>
+      </c>
+      <c r="M6" s="38">
+        <v>212956</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="36">
+        <v>2023</v>
+      </c>
+      <c r="B7" s="37">
+        <v>3393</v>
+      </c>
+      <c r="C7" s="37">
+        <v>32444</v>
+      </c>
+      <c r="D7" s="37">
+        <v>9902</v>
+      </c>
+      <c r="E7" s="37">
+        <v>9414</v>
+      </c>
+      <c r="F7" s="37">
+        <v>33994</v>
+      </c>
+      <c r="G7" s="37">
+        <v>46707</v>
+      </c>
+      <c r="H7" s="37">
+        <v>27758</v>
+      </c>
+      <c r="I7" s="37">
+        <v>11512</v>
+      </c>
+      <c r="J7" s="37">
+        <v>25458</v>
+      </c>
+      <c r="K7" s="37">
+        <v>32752</v>
+      </c>
+      <c r="L7" s="37">
+        <v>59448</v>
+      </c>
+      <c r="M7" s="38">
+        <v>200985</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="39">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="37">
+        <v>3608</v>
+      </c>
+      <c r="C8" s="37">
+        <v>21291</v>
+      </c>
+      <c r="D8" s="37">
+        <v>22965</v>
+      </c>
+      <c r="E8" s="37">
+        <v>10244</v>
+      </c>
+      <c r="F8" s="37">
+        <v>34248</v>
+      </c>
+      <c r="G8" s="37">
+        <v>69818</v>
+      </c>
+      <c r="H8" s="37">
+        <v>13392</v>
+      </c>
+      <c r="I8" s="37">
+        <v>28410</v>
+      </c>
+      <c r="J8" s="37">
+        <v>34244</v>
+      </c>
+      <c r="K8" s="40">
+        <v>57828</v>
+      </c>
+      <c r="L8" s="40">
+        <v>71027</v>
+      </c>
+      <c r="M8" s="38">
+        <v>199237</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="39">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="37">
+        <v>6875</v>
+      </c>
+      <c r="C9" s="37">
+        <v>21196</v>
+      </c>
+      <c r="D9" s="37">
+        <v>26098</v>
+      </c>
+      <c r="E9" s="37">
+        <v>14967</v>
+      </c>
+      <c r="F9" s="37">
+        <v>30223</v>
+      </c>
+      <c r="G9" s="37">
+        <v>64929</v>
+      </c>
+      <c r="H9" s="37">
+        <v>11547</v>
+      </c>
+      <c r="I9" s="37">
+        <v>32277</v>
+      </c>
+      <c r="J9" s="37">
+        <v>30225</v>
+      </c>
+      <c r="K9" s="41">
+        <v>67521</v>
+      </c>
+      <c r="L9" s="40">
+        <v>89024</v>
+      </c>
+      <c r="M9" s="38">
+        <v>183530</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="39">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="40">
+        <v>5580</v>
+      </c>
+      <c r="C10" s="37">
+        <v>23163</v>
+      </c>
+      <c r="D10" s="37">
+        <v>28162</v>
+      </c>
+      <c r="E10" s="37">
+        <v>13396</v>
+      </c>
+      <c r="F10" s="37">
+        <v>35179</v>
+      </c>
+      <c r="G10" s="37">
+        <v>60802</v>
+      </c>
+      <c r="H10" s="37">
+        <v>13509</v>
+      </c>
+      <c r="I10" s="37">
+        <v>35224</v>
+      </c>
+      <c r="J10" s="37"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="38"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="63"/>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="36">
+        <v>2022</v>
+      </c>
+      <c r="B12" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="C12" s="43">
+        <v>1016.4</v>
+      </c>
+      <c r="D12" s="43">
+        <v>26.4</v>
+      </c>
+      <c r="E12" s="43">
+        <v>106.8</v>
+      </c>
+      <c r="F12" s="43">
+        <v>360.7</v>
+      </c>
+      <c r="G12" s="43">
+        <v>92.8</v>
+      </c>
+      <c r="H12" s="42">
+        <v>99.2</v>
+      </c>
+      <c r="I12" s="43">
+        <v>32.6</v>
+      </c>
+      <c r="J12" s="42">
+        <v>422.4</v>
+      </c>
+      <c r="K12" s="42">
+        <v>80.5</v>
+      </c>
+      <c r="L12" s="43">
+        <v>158.6</v>
+      </c>
+      <c r="M12" s="44">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="36">
+        <v>2023</v>
+      </c>
+      <c r="B13" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="C13" s="43">
+        <v>956.2</v>
+      </c>
+      <c r="D13" s="43">
+        <v>30.5</v>
+      </c>
+      <c r="E13" s="43">
+        <v>95.1</v>
+      </c>
+      <c r="F13" s="43">
+        <v>361.1</v>
+      </c>
+      <c r="G13" s="43">
+        <v>137.4</v>
+      </c>
+      <c r="H13" s="42">
+        <v>59.4</v>
+      </c>
+      <c r="I13" s="43">
+        <v>41.5</v>
+      </c>
+      <c r="J13" s="42">
+        <v>221.1</v>
+      </c>
+      <c r="K13" s="42">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="L13" s="43">
+        <v>181.5</v>
+      </c>
+      <c r="M13" s="44">
+        <v>338.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="39">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="C14" s="43">
+        <v>590.1</v>
+      </c>
+      <c r="D14" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="E14" s="43">
+        <v>44.6</v>
+      </c>
+      <c r="F14" s="43">
+        <v>334.3</v>
+      </c>
+      <c r="G14" s="43">
+        <v>203.9</v>
+      </c>
+      <c r="H14" s="42">
+        <v>19.2</v>
+      </c>
+      <c r="I14" s="46">
+        <v>212.1</v>
+      </c>
+      <c r="J14" s="47">
+        <v>120.5</v>
+      </c>
+      <c r="K14" s="42">
+        <v>168.9</v>
+      </c>
+      <c r="L14" s="43">
+        <v>122.8</v>
+      </c>
+      <c r="M14" s="44">
+        <v>280.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="39">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="C15" s="43">
+        <v>308.3</v>
+      </c>
+      <c r="D15" s="45">
+        <v>123.1</v>
+      </c>
+      <c r="E15" s="43">
+        <v>57.3</v>
+      </c>
+      <c r="F15" s="43">
+        <v>201.9</v>
+      </c>
+      <c r="G15" s="43">
+        <v>214.8</v>
+      </c>
+      <c r="H15" s="42">
+        <v>17.8</v>
+      </c>
+      <c r="I15" s="43">
+        <v>279.5</v>
+      </c>
+      <c r="J15" s="43">
+        <v>93.6</v>
+      </c>
+      <c r="K15" s="42">
+        <v>223.4</v>
+      </c>
+      <c r="L15" s="43">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="M15" s="44">
+        <v>206.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="39">
+        <v>2026</v>
+      </c>
+      <c r="B16" s="48">
         <v>3</v>
       </c>
-      <c r="F3" s="62" t="s">
-[...57 lines deleted...]
-      <c r="A6" s="37">
+      <c r="C16" s="43">
+        <v>415.1</v>
+      </c>
+      <c r="D16" s="45">
+        <v>121.6</v>
+      </c>
+      <c r="E16" s="43">
+        <v>47.6</v>
+      </c>
+      <c r="F16" s="43">
+        <v>262.60000000000002</v>
+      </c>
+      <c r="G16" s="43">
+        <v>172.8</v>
+      </c>
+      <c r="H16" s="49">
+        <v>22.2</v>
+      </c>
+      <c r="I16" s="43">
+        <v>260.7</v>
+      </c>
+      <c r="J16" s="46"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="66"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="36">
         <v>2022</v>
       </c>
-      <c r="B6" s="38">
-[...37 lines deleted...]
-      <c r="A7" s="37">
+      <c r="B18" s="43">
+        <v>50.3</v>
+      </c>
+      <c r="C18" s="43">
+        <v>263.8</v>
+      </c>
+      <c r="D18" s="43">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="E18" s="43">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="F18" s="43">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="G18" s="43">
+        <v>158.9</v>
+      </c>
+      <c r="H18" s="43">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="I18" s="43">
+        <v>83.4</v>
+      </c>
+      <c r="J18" s="43">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="K18" s="43">
+        <v>129.4</v>
+      </c>
+      <c r="L18" s="43">
+        <v>85</v>
+      </c>
+      <c r="M18" s="51">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="36">
         <v>2023</v>
       </c>
-      <c r="B7" s="38">
-[...37 lines deleted...]
-      <c r="A8" s="40">
+      <c r="B19" s="43">
+        <v>110.4</v>
+      </c>
+      <c r="C19" s="43">
+        <v>103.9</v>
+      </c>
+      <c r="D19" s="43">
+        <v>120.3</v>
+      </c>
+      <c r="E19" s="43">
+        <v>107</v>
+      </c>
+      <c r="F19" s="43">
+        <v>107.1</v>
+      </c>
+      <c r="G19" s="43">
+        <v>158.6</v>
+      </c>
+      <c r="H19" s="43">
+        <v>95</v>
+      </c>
+      <c r="I19" s="43">
+        <v>120.9</v>
+      </c>
+      <c r="J19" s="42">
+        <v>63.3</v>
+      </c>
+      <c r="K19" s="42">
+        <v>101.2</v>
+      </c>
+      <c r="L19" s="42">
+        <v>115.8</v>
+      </c>
+      <c r="M19" s="51">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="39">
         <v>2024</v>
       </c>
-      <c r="B8" s="38">
-[...37 lines deleted...]
-      <c r="A9" s="40">
+      <c r="B20" s="43">
+        <v>106.3</v>
+      </c>
+      <c r="C20" s="43">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="D20" s="43">
+        <v>231.9</v>
+      </c>
+      <c r="E20" s="43">
+        <v>108.8</v>
+      </c>
+      <c r="F20" s="43">
+        <v>100.7</v>
+      </c>
+      <c r="G20" s="43">
+        <v>149.5</v>
+      </c>
+      <c r="H20" s="43">
+        <v>48.2</v>
+      </c>
+      <c r="I20" s="43">
+        <v>246.8</v>
+      </c>
+      <c r="J20" s="42">
+        <v>134.5</v>
+      </c>
+      <c r="K20" s="43">
+        <v>176.6</v>
+      </c>
+      <c r="L20" s="43">
+        <v>119.5</v>
+      </c>
+      <c r="M20" s="44">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="39">
         <v>2025</v>
       </c>
-      <c r="B9" s="38">
-[...37 lines deleted...]
-      <c r="A10" s="40">
+      <c r="B21" s="42">
+        <v>190.5</v>
+      </c>
+      <c r="C21" s="43">
+        <v>99.6</v>
+      </c>
+      <c r="D21" s="43">
+        <v>113.6</v>
+      </c>
+      <c r="E21" s="43">
+        <v>146.1</v>
+      </c>
+      <c r="F21" s="43">
+        <v>88.2</v>
+      </c>
+      <c r="G21" s="52">
+        <v>93</v>
+      </c>
+      <c r="H21" s="52">
+        <v>86.2</v>
+      </c>
+      <c r="I21" s="52">
+        <v>113.6</v>
+      </c>
+      <c r="J21" s="43">
+        <v>88.3</v>
+      </c>
+      <c r="K21" s="52">
+        <v>116.8</v>
+      </c>
+      <c r="L21" s="52">
+        <v>125.3</v>
+      </c>
+      <c r="M21" s="53">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="39">
         <v>2026</v>
       </c>
-      <c r="B10" s="41">
-[...135 lines deleted...]
-      <c r="D14" s="46">
+      <c r="B22" s="42">
+        <v>81.2</v>
+      </c>
+      <c r="C22" s="43">
+        <v>109.3</v>
+      </c>
+      <c r="D22" s="52">
         <v>107.9</v>
       </c>
-      <c r="E14" s="44">
-[...55 lines deleted...]
-      <c r="J15" s="44">
+      <c r="E22" s="43">
+        <v>89.5</v>
+      </c>
+      <c r="F22" s="52">
+        <v>116.4</v>
+      </c>
+      <c r="G22" s="52">
         <v>93.6</v>
       </c>
-      <c r="K15" s="43">
-[...243 lines deleted...]
-      <c r="H22" s="53">
+      <c r="H22" s="52">
         <v>117</v>
       </c>
-      <c r="I22" s="55"/>
-[...3 lines deleted...]
-      <c r="M22" s="56"/>
+      <c r="I22" s="43">
+        <v>109.1</v>
+      </c>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="55"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="F29" s="28"/>
-      <c r="G29" s="29"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:XFD2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>