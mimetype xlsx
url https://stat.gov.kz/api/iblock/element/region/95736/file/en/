--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -8,55 +8,55 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="Indikator" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="65">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
@@ -217,54 +217,54 @@
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities 2-КС (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...2 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -3101,52 +3101,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.5703125" style="24" customWidth="1"/>
     <col min="2" max="2" width="89.7109375" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="10">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="10" t="s">
@@ -3316,51 +3316,51 @@
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="10">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
         <v>19</v>
       </c>
@@ -3812,52 +3812,52 @@
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B13" s="29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="7"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="7"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R33" sqref="R33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q33" sqref="Q33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="8.85546875" style="26"/>
     <col min="14" max="14" width="8.85546875" style="25"/>
     <col min="15" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
@@ -4118,51 +4118,53 @@
       </c>
       <c r="B10" s="40">
         <v>5580</v>
       </c>
       <c r="C10" s="37">
         <v>23163</v>
       </c>
       <c r="D10" s="37">
         <v>28162</v>
       </c>
       <c r="E10" s="37">
         <v>13396</v>
       </c>
       <c r="F10" s="37">
         <v>35179</v>
       </c>
       <c r="G10" s="37">
         <v>60802</v>
       </c>
       <c r="H10" s="37">
         <v>13509</v>
       </c>
       <c r="I10" s="37">
         <v>35224</v>
       </c>
-      <c r="J10" s="37"/>
+      <c r="J10" s="37">
+        <v>50444</v>
+      </c>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="63"/>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="36">
         <v>2022</v>
       </c>
@@ -4332,51 +4334,53 @@
       </c>
       <c r="B16" s="48">
         <v>3</v>
       </c>
       <c r="C16" s="43">
         <v>415.1</v>
       </c>
       <c r="D16" s="45">
         <v>121.6</v>
       </c>
       <c r="E16" s="43">
         <v>47.6</v>
       </c>
       <c r="F16" s="43">
         <v>262.60000000000002</v>
       </c>
       <c r="G16" s="43">
         <v>172.8</v>
       </c>
       <c r="H16" s="49">
         <v>22.2</v>
       </c>
       <c r="I16" s="43">
         <v>260.7</v>
       </c>
-      <c r="J16" s="46"/>
+      <c r="J16" s="43">
+        <v>143.19999999999999</v>
+      </c>
       <c r="K16" s="47"/>
       <c r="L16" s="46"/>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="63"/>
       <c r="C17" s="63"/>
       <c r="D17" s="63"/>
       <c r="E17" s="63"/>
       <c r="F17" s="63"/>
       <c r="G17" s="63"/>
       <c r="H17" s="63"/>
       <c r="I17" s="65"/>
       <c r="J17" s="65"/>
       <c r="K17" s="65"/>
       <c r="L17" s="65"/>
       <c r="M17" s="66"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="36">
         <v>2022</v>
       </c>
@@ -4546,51 +4550,53 @@
       </c>
       <c r="B22" s="42">
         <v>81.2</v>
       </c>
       <c r="C22" s="43">
         <v>109.3</v>
       </c>
       <c r="D22" s="52">
         <v>107.9</v>
       </c>
       <c r="E22" s="43">
         <v>89.5</v>
       </c>
       <c r="F22" s="52">
         <v>116.4</v>
       </c>
       <c r="G22" s="52">
         <v>93.6</v>
       </c>
       <c r="H22" s="52">
         <v>117</v>
       </c>
       <c r="I22" s="43">
         <v>109.1</v>
       </c>
-      <c r="J22" s="54"/>
+      <c r="J22" s="43">
+        <v>166.9</v>
+      </c>
       <c r="K22" s="54"/>
       <c r="L22" s="54"/>
       <c r="M22" s="55"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F29" s="27"/>
       <c r="G29" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:XFD2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>