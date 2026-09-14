--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indikator" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="64">
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -168,99 +168,99 @@
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>The volume of construction works</t>
   </si>
   <si>
     <t>The volume of construction works, mln.tenge</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>"Report on completed construction works (services)" 1-КС (monthly, quarterly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Moor Natalia</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026y.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -503,51 +503,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -564,53 +564,50 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -992,482 +989,482 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="36" t="s">
-        <v>59</v>
+      <c r="B16" s="35" t="s">
+        <v>61</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B17" s="35" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="37" t="s">
-        <v>62</v>
+      <c r="B21" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="36" t="s">
-        <v>59</v>
+      <c r="B16" s="35" t="s">
+        <v>61</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B17" s="35" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="37" t="s">
-        <v>62</v>
+      <c r="B21" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A4:C33"/>
+  <dimension ref="A4:C32"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="21"/>
     <col min="257" max="257" width="4.42578125" style="21" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="21" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="21"/>
     <col min="513" max="513" width="4.42578125" style="21" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="21" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="21"/>
     <col min="769" max="769" width="4.42578125" style="21" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="21" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="21"/>
     <col min="1025" max="1025" width="4.42578125" style="21" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="21" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="21"/>
     <col min="1281" max="1281" width="4.42578125" style="21" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="21" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="21"/>
     <col min="1537" max="1537" width="4.42578125" style="21" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="21" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="21"/>
@@ -1624,890 +1621,894 @@
     <col min="14593" max="14593" width="4.42578125" style="21" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="21" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="21"/>
     <col min="14849" max="14849" width="4.42578125" style="21" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="21" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="21"/>
     <col min="15105" max="15105" width="4.42578125" style="21" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="21" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="21"/>
     <col min="15361" max="15361" width="4.42578125" style="21" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="21" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="21"/>
     <col min="15617" max="15617" width="4.42578125" style="21" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="21" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="21"/>
     <col min="15873" max="15873" width="4.42578125" style="21" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="21" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="21"/>
     <col min="16129" max="16129" width="4.42578125" style="21" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="21" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="21"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="19"/>
-      <c r="B4" s="26" t="s">
+      <c r="B4" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="20"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="20"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="19"/>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="20"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="19"/>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="20"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="20"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="19"/>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="20"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="22"/>
       <c r="C10" s="20"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="20"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="20"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="19"/>
-[...3 lines deleted...]
-      <c r="C13" s="19"/>
+      <c r="B13" s="34" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="23"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="B15" s="24"/>
-[...8 lines deleted...]
-      <c r="A33" s="18"/>
+      <c r="B15" s="23"/>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="24"/>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A32" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="29"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="8.85546875" style="29"/>
+    <col min="1" max="1" width="8.85546875" style="28"/>
+    <col min="2" max="13" width="10.28515625" style="28" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" style="27"/>
+    <col min="15" max="16384" width="8.85546875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="61"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="61"/>
-[...81 lines deleted...]
-      <c r="M4" s="65"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="64"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A5" s="38">
+      <c r="A5" s="37">
         <v>2022</v>
       </c>
-      <c r="B5" s="39">
+      <c r="B5" s="38">
         <v>2492</v>
       </c>
-      <c r="C5" s="40">
+      <c r="C5" s="39">
         <v>3085</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>8373</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="39">
         <v>10432</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="39">
         <v>15953</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>40028</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>20371</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="39">
         <v>18523</v>
       </c>
-      <c r="J5" s="40">
+      <c r="J5" s="39">
         <v>56052</v>
       </c>
-      <c r="K5" s="40">
+      <c r="K5" s="39">
         <v>15086</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <v>28399</v>
       </c>
-      <c r="M5" s="41">
+      <c r="M5" s="40">
         <v>68828</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A6" s="38">
+      <c r="A6" s="37">
         <v>2023</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="38">
         <v>2327</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="39">
         <v>4209</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="39">
         <v>9645</v>
       </c>
-      <c r="E6" s="40">
+      <c r="E6" s="39">
         <v>9884</v>
       </c>
-      <c r="F6" s="40">
+      <c r="F6" s="39">
         <v>19580</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="39">
         <v>53165</v>
       </c>
-      <c r="H6" s="40">
+      <c r="H6" s="39">
         <v>21051</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="39">
         <v>20269</v>
       </c>
-      <c r="J6" s="40">
+      <c r="J6" s="39">
         <v>74222</v>
       </c>
-      <c r="K6" s="40">
+      <c r="K6" s="39">
         <v>16801</v>
       </c>
-      <c r="L6" s="40">
+      <c r="L6" s="39">
         <v>30308</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="41">
         <v>64105</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="43">
+      <c r="A7" s="42">
         <v>2024</v>
       </c>
-      <c r="B7" s="39">
+      <c r="B7" s="38">
         <v>2512</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="39">
         <v>7181</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="39">
         <v>14678</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="39">
         <v>10674</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="39">
         <v>17784</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="39">
         <v>65196</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="39">
         <v>21091</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="39">
         <v>29315</v>
       </c>
-      <c r="J7" s="40">
+      <c r="J7" s="39">
         <v>87816</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K7" s="39">
         <v>27933</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="39">
         <v>33616</v>
       </c>
-      <c r="M7" s="41">
+      <c r="M7" s="40">
         <v>69573</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="38">
+    <row r="8" spans="1:14" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="37">
         <v>2025</v>
       </c>
-      <c r="B8" s="39">
+      <c r="B8" s="38">
         <v>3839</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="43">
         <v>9144</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="39">
         <v>20045</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="39">
         <v>16621</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="39">
         <v>24664</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="39">
         <v>62591</v>
       </c>
-      <c r="H8" s="40">
+      <c r="H8" s="39">
         <v>26101</v>
       </c>
-      <c r="I8" s="40">
+      <c r="I8" s="39">
         <v>31225</v>
       </c>
-      <c r="J8" s="40">
+      <c r="J8" s="39">
         <v>131693</v>
       </c>
-      <c r="K8" s="40">
+      <c r="K8" s="39">
         <v>30894</v>
       </c>
-      <c r="L8" s="44">
+      <c r="L8" s="43">
         <v>41961</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="44">
         <v>95980</v>
       </c>
-      <c r="N8" s="33"/>
-[...2 lines deleted...]
-      <c r="A9" s="38">
+      <c r="N8" s="32"/>
+    </row>
+    <row r="9" spans="1:14" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="37">
         <v>2026</v>
       </c>
-      <c r="B9" s="39">
+      <c r="B9" s="38">
         <v>4373</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="39">
         <v>11536</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="39">
         <v>29239</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="39">
         <v>22892</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="39">
         <v>28208</v>
       </c>
-      <c r="G9" s="46">
+      <c r="G9" s="45">
         <v>96728</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="43">
         <v>41922</v>
       </c>
-      <c r="I9" s="46"/>
-[...4 lines deleted...]
-      <c r="N9" s="33"/>
+      <c r="I9" s="45">
+        <v>66399</v>
+      </c>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="46"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="32"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="67"/>
-[...10 lines deleted...]
-      <c r="M10" s="68"/>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="66"/>
+      <c r="K10" s="66"/>
+      <c r="L10" s="66"/>
+      <c r="M10" s="67"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="43">
+      <c r="A11" s="42">
         <v>2022</v>
       </c>
-      <c r="B11" s="49">
+      <c r="B11" s="48">
         <v>4.7</v>
       </c>
-      <c r="C11" s="49">
+      <c r="C11" s="48">
         <v>123.6</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="48">
         <v>271.10000000000002</v>
       </c>
-      <c r="E11" s="49">
+      <c r="E11" s="48">
         <v>127.8</v>
       </c>
-      <c r="F11" s="49">
+      <c r="F11" s="48">
         <v>149.6</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G11" s="48">
         <v>251.9</v>
       </c>
-      <c r="H11" s="49">
+      <c r="H11" s="48">
         <v>50.3</v>
       </c>
-      <c r="I11" s="49">
+      <c r="I11" s="48">
         <v>91</v>
       </c>
-      <c r="J11" s="49">
+      <c r="J11" s="48">
         <v>302.89999999999998</v>
       </c>
-      <c r="K11" s="49">
+      <c r="K11" s="48">
         <v>26.9</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="48">
         <v>188.4</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="49">
         <v>243.6</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="43">
+      <c r="A12" s="42">
         <v>2023</v>
       </c>
-      <c r="B12" s="49">
+      <c r="B12" s="48">
         <v>3.4</v>
       </c>
-      <c r="C12" s="49">
+      <c r="C12" s="48">
         <v>181.1</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="48">
         <v>229.6</v>
       </c>
-      <c r="E12" s="49">
+      <c r="E12" s="48">
         <v>101.9</v>
       </c>
-      <c r="F12" s="49">
+      <c r="F12" s="48">
         <v>191.2</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G12" s="48">
         <v>270.7</v>
       </c>
-      <c r="H12" s="49">
+      <c r="H12" s="48">
         <v>39.1</v>
       </c>
-      <c r="I12" s="49">
+      <c r="I12" s="48">
         <v>95.9</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="48">
         <v>365.1</v>
       </c>
-      <c r="K12" s="49">
+      <c r="K12" s="48">
         <v>22.6</v>
       </c>
-      <c r="L12" s="49">
+      <c r="L12" s="48">
         <v>179.3</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M12" s="49">
         <v>211.1</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="43">
+      <c r="A13" s="42">
         <v>2024</v>
       </c>
-      <c r="B13" s="49">
+      <c r="B13" s="48">
         <v>3.9</v>
       </c>
-      <c r="C13" s="49">
+      <c r="C13" s="48">
         <v>285.3</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="48">
         <v>204</v>
       </c>
-      <c r="E13" s="49">
+      <c r="E13" s="48">
         <v>72.599999999999994</v>
       </c>
-      <c r="F13" s="49">
+      <c r="F13" s="48">
         <v>166.3</v>
       </c>
-      <c r="G13" s="49">
+      <c r="G13" s="48">
         <v>365.9</v>
       </c>
-      <c r="H13" s="49">
+      <c r="H13" s="48">
         <v>32.299999999999997</v>
       </c>
-      <c r="I13" s="49">
+      <c r="I13" s="48">
         <v>138.69999999999999</v>
       </c>
-      <c r="J13" s="49">
+      <c r="J13" s="48">
         <v>299.3</v>
       </c>
-      <c r="K13" s="49">
+      <c r="K13" s="48">
         <v>31.8</v>
       </c>
-      <c r="L13" s="49">
+      <c r="L13" s="48">
         <v>119.6</v>
       </c>
-      <c r="M13" s="50">
+      <c r="M13" s="49">
         <v>207.2</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A14" s="38">
+      <c r="A14" s="37">
         <v>2025</v>
       </c>
-      <c r="B14" s="49">
+      <c r="B14" s="48">
         <v>5.5</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C14" s="48">
         <v>238.9</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="48">
         <v>216.8</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="48">
         <v>82.2</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F14" s="48">
         <v>149</v>
       </c>
-      <c r="G14" s="49">
+      <c r="G14" s="48">
         <v>252.5</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H14" s="48">
         <v>41.7</v>
       </c>
-      <c r="I14" s="49">
+      <c r="I14" s="48">
         <v>119.2</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J14" s="48">
         <v>422.2</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K14" s="48">
         <v>23.3</v>
       </c>
-      <c r="L14" s="49">
+      <c r="L14" s="48">
         <v>134.1</v>
       </c>
-      <c r="M14" s="50">
+      <c r="M14" s="49">
         <v>229</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A15" s="38">
+      <c r="A15" s="37">
         <v>2026</v>
       </c>
-      <c r="B15" s="51">
+      <c r="B15" s="50">
         <v>4.3</v>
       </c>
-      <c r="C15" s="49">
+      <c r="C15" s="48">
         <v>268.60000000000002</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="48">
         <v>251.5</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="48">
         <v>77.7</v>
       </c>
-      <c r="F15" s="49">
+      <c r="F15" s="48">
         <v>119.8</v>
       </c>
-      <c r="G15" s="51">
+      <c r="G15" s="50">
         <v>338.5</v>
       </c>
-      <c r="H15" s="49">
+      <c r="H15" s="48">
         <v>43.5</v>
       </c>
-      <c r="I15" s="51"/>
-[...3 lines deleted...]
-      <c r="M15" s="52"/>
+      <c r="I15" s="50">
+        <v>153.9</v>
+      </c>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="51"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A16" s="66" t="s">
+      <c r="A16" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="67"/>
-[...10 lines deleted...]
-      <c r="M16" s="68"/>
+      <c r="B16" s="66"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="66"/>
+      <c r="K16" s="66"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="67"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="43">
+      <c r="A17" s="42">
         <v>2022</v>
       </c>
-      <c r="B17" s="49">
+      <c r="B17" s="48">
         <v>106</v>
       </c>
-      <c r="C17" s="49">
+      <c r="C17" s="48">
         <v>107</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D17" s="48">
         <v>79.8</v>
       </c>
-      <c r="E17" s="53">
+      <c r="E17" s="52">
         <v>128.9</v>
       </c>
-      <c r="F17" s="53">
+      <c r="F17" s="52">
         <v>101.4</v>
       </c>
-      <c r="G17" s="49">
+      <c r="G17" s="48">
         <v>115.6</v>
       </c>
-      <c r="H17" s="53">
+      <c r="H17" s="52">
         <v>110.6</v>
       </c>
-      <c r="I17" s="49">
+      <c r="I17" s="48">
         <v>89</v>
       </c>
-      <c r="J17" s="53">
+      <c r="J17" s="52">
         <v>110.8</v>
       </c>
-      <c r="K17" s="53">
+      <c r="K17" s="52">
         <v>92.5</v>
       </c>
-      <c r="L17" s="49">
+      <c r="L17" s="48">
         <v>91</v>
       </c>
-      <c r="M17" s="54">
+      <c r="M17" s="53">
         <v>129.30000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="43">
+      <c r="A18" s="42">
         <v>2023</v>
       </c>
-      <c r="B18" s="49">
+      <c r="B18" s="48">
         <v>93</v>
       </c>
-      <c r="C18" s="49">
+      <c r="C18" s="48">
         <v>136.30000000000001</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="48">
         <v>115.4</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="48">
         <v>92</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="48">
         <v>117.7</v>
       </c>
-      <c r="G18" s="49">
+      <c r="G18" s="48">
         <v>126.5</v>
       </c>
-      <c r="H18" s="49">
+      <c r="H18" s="48">
         <v>93.2</v>
       </c>
-      <c r="I18" s="49">
+      <c r="I18" s="48">
         <v>111.1</v>
       </c>
-      <c r="J18" s="49">
+      <c r="J18" s="48">
         <v>124.7</v>
       </c>
-      <c r="K18" s="49">
+      <c r="K18" s="48">
         <v>108.2</v>
       </c>
-      <c r="L18" s="49">
+      <c r="L18" s="48">
         <v>98.3</v>
       </c>
-      <c r="M18" s="54">
+      <c r="M18" s="53">
         <v>84.6</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="43">
+      <c r="A19" s="42">
         <v>2024</v>
       </c>
-      <c r="B19" s="49">
+      <c r="B19" s="48">
         <v>100.3</v>
       </c>
-      <c r="C19" s="49">
+      <c r="C19" s="48">
         <v>158.1</v>
       </c>
-      <c r="D19" s="49">
+      <c r="D19" s="48">
         <v>140.4</v>
       </c>
-      <c r="E19" s="49">
+      <c r="E19" s="48">
         <v>100.1</v>
       </c>
-      <c r="F19" s="49">
+      <c r="F19" s="48">
         <v>87</v>
       </c>
-      <c r="G19" s="49">
+      <c r="G19" s="48">
         <v>117.6</v>
       </c>
-      <c r="H19" s="49">
+      <c r="H19" s="48">
         <v>96.4</v>
       </c>
-      <c r="I19" s="49">
+      <c r="I19" s="48">
         <v>138.9</v>
       </c>
-      <c r="J19" s="49">
+      <c r="J19" s="48">
         <v>114.3</v>
       </c>
-      <c r="K19" s="49">
+      <c r="K19" s="48">
         <v>160.4</v>
       </c>
-      <c r="L19" s="53">
+      <c r="L19" s="52">
         <v>106.4</v>
       </c>
-      <c r="M19" s="55">
+      <c r="M19" s="54">
         <v>106.3</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="38">
+      <c r="A20" s="37">
         <v>2025</v>
       </c>
-      <c r="B20" s="49">
+      <c r="B20" s="48">
         <v>149.69999999999999</v>
       </c>
-      <c r="C20" s="49">
+      <c r="C20" s="48">
         <v>125.3</v>
       </c>
-      <c r="D20" s="49">
+      <c r="D20" s="48">
         <v>133.19999999999999</v>
       </c>
-      <c r="E20" s="53">
+      <c r="E20" s="52">
         <v>150.9</v>
       </c>
-      <c r="F20" s="53">
+      <c r="F20" s="52">
         <v>135.19999999999999</v>
       </c>
-      <c r="G20" s="53">
+      <c r="G20" s="52">
         <v>93.3</v>
       </c>
-      <c r="H20" s="53">
+      <c r="H20" s="52">
         <v>114.2</v>
       </c>
-      <c r="I20" s="53">
+      <c r="I20" s="52">
         <v>114.2</v>
       </c>
-      <c r="J20" s="53">
+      <c r="J20" s="52">
         <v>139.9</v>
       </c>
-      <c r="K20" s="53">
+      <c r="K20" s="52">
         <v>118.8</v>
       </c>
-      <c r="L20" s="53">
+      <c r="L20" s="52">
         <v>111.6</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>136.30000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="56">
+      <c r="A21" s="55">
         <v>2026</v>
       </c>
-      <c r="B21" s="49">
+      <c r="B21" s="48">
         <v>104.3</v>
       </c>
-      <c r="C21" s="49">
+      <c r="C21" s="48">
         <v>117.4</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="48">
         <v>136.1</v>
       </c>
-      <c r="E21" s="57">
+      <c r="E21" s="56">
         <v>128.6</v>
       </c>
-      <c r="F21" s="53">
+      <c r="F21" s="52">
         <v>103.5</v>
       </c>
-      <c r="G21" s="53">
+      <c r="G21" s="52">
         <v>138.6</v>
       </c>
-      <c r="H21" s="53">
+      <c r="H21" s="52">
         <v>144.69999999999999</v>
       </c>
-      <c r="I21" s="58"/>
-[...3 lines deleted...]
-      <c r="M21" s="59"/>
+      <c r="I21" s="52">
+        <v>187.3</v>
+      </c>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="58"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A33" s="60"/>
+      <c r="A33" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2516,85 +2517,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indikator</vt:lpstr>