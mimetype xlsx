--- v0 (2026-04-15)
+++ v1 (2026-08-17)
@@ -1,89 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="6396" windowWidth="23256" windowHeight="6456" activeTab="6"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="6405" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="54" r:id="rId1"/>
     <sheet name="2019" sheetId="56" r:id="rId2"/>
     <sheet name="2020" sheetId="57" r:id="rId3"/>
     <sheet name="2021" sheetId="58" r:id="rId4"/>
     <sheet name="2022" sheetId="59" r:id="rId5"/>
     <sheet name="2023" sheetId="60" r:id="rId6"/>
     <sheet name="2024" sheetId="61" r:id="rId7"/>
+    <sheet name="2025" sheetId="62" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U18" i="61" l="1"/>
   <c r="U16" i="61"/>
   <c r="U15" i="61"/>
   <c r="U14" i="61"/>
   <c r="U13" i="61"/>
   <c r="U12" i="61"/>
   <c r="U10" i="61"/>
   <c r="U9" i="61"/>
   <c r="U8" i="61"/>
   <c r="U7" i="61"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1147" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1354" uniqueCount="52">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Industrial products were shipped to residents in value terms for 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> thousand tenge</t>
   </si>
   <si>
     <t>"х" - in accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010, statistical information and databases that indirectly identify the respondent or determine primary statistical data about him are confidential and can be distributed only with the consent of the respondent.</t>
   </si>
   <si>
     <t>Kostanay city</t>
   </si>
   <si>
     <t>Lisakovsk c.a.</t>
   </si>
   <si>
@@ -194,59 +196,62 @@
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve">"x" - In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010, statistical information and databases that directly or indirectly identify the respondent or determine primary statistical data about him are confidential and can be distributed only with the consent of the respondent. 
 </t>
   </si>
   <si>
     <t>Industrial products were shipped to residents in value terms for 2023</t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Industrial products were shipped to residents in value terms for 2024</t>
   </si>
+  <si>
+    <t>Industrial products were shipped to residents in value terms for 2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="8"/>
@@ -361,50 +366,92 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -494,51 +541,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -627,50 +674,112 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -696,79 +805,88 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1020,192 +1138,196 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.5546875" style="3" customWidth="1"/>
-    <col min="2" max="2" width="10.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" customWidth="1"/>
-    <col min="4" max="4" width="11.33203125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12" style="3" customWidth="1"/>
     <col min="6" max="6" width="10" style="3" customWidth="1"/>
     <col min="7" max="7" width="12" style="3" customWidth="1"/>
-    <col min="8" max="9" width="10.88671875" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="10.5546875" style="3" customWidth="1"/>
+    <col min="8" max="9" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="11" style="3" customWidth="1"/>
-    <col min="14" max="14" width="10.109375" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="20" max="20" width="10.44140625" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="10.28515625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
+    <col min="17" max="17" width="11.140625" style="3" customWidth="1"/>
+    <col min="18" max="18" width="10.7109375" style="3" customWidth="1"/>
+    <col min="19" max="19" width="11.5703125" style="3" customWidth="1"/>
+    <col min="20" max="20" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="A2" s="56" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="56"/>
-[...18 lines deleted...]
-    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:20">
+      <c r="A4" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="57"/>
-[...20 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+      <c r="R4" s="79"/>
+      <c r="S4" s="79"/>
+    </row>
+    <row r="5" spans="1:20" s="6" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="80"/>
+      <c r="B5" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="61"/>
-[...18 lines deleted...]
-      <c r="A6" s="59"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="84"/>
+    </row>
+    <row r="6" spans="1:20" s="6" customFormat="1" ht="75.75" customHeight="1">
+      <c r="A6" s="81"/>
       <c r="B6" s="38" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -1218,51 +1340,51 @@
         <v>36</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="38" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="Q6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="S6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="13"/>
     </row>
-    <row r="7" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="23">
         <v>7147936</v>
       </c>
       <c r="C7" s="23">
         <v>6575550</v>
       </c>
       <c r="D7" s="23">
         <v>9711340</v>
       </c>
       <c r="E7" s="23">
         <v>6202182</v>
       </c>
       <c r="F7" s="23">
         <v>3167666</v>
       </c>
       <c r="G7" s="23">
         <v>2231976</v>
       </c>
       <c r="H7" s="23">
         <v>64944030</v>
       </c>
       <c r="I7" s="22" t="s">
@@ -1278,51 +1400,51 @@
         <v>37743481</v>
       </c>
       <c r="M7" s="23">
         <v>6099908</v>
       </c>
       <c r="N7" s="23">
         <v>223539</v>
       </c>
       <c r="O7" s="23">
         <v>3043970</v>
       </c>
       <c r="P7" s="23">
         <v>88152623</v>
       </c>
       <c r="Q7" s="23">
         <v>46301647</v>
       </c>
       <c r="R7" s="23">
         <v>8059547</v>
       </c>
       <c r="S7" s="23">
         <v>295184610</v>
       </c>
       <c r="T7" s="12"/>
     </row>
-    <row r="8" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="23">
         <v>6620839</v>
       </c>
       <c r="C8" s="23">
         <v>3438278</v>
       </c>
       <c r="D8" s="23">
         <v>9507795</v>
       </c>
       <c r="E8" s="23">
         <v>5429193</v>
       </c>
       <c r="F8" s="23">
         <v>2680468</v>
       </c>
       <c r="G8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="23">
         <v>4685096</v>
       </c>
       <c r="I8" s="22" t="s">
@@ -1338,51 +1460,51 @@
         <v>2985322</v>
       </c>
       <c r="M8" s="23">
         <v>5911926</v>
       </c>
       <c r="N8" s="23">
         <v>223539</v>
       </c>
       <c r="O8" s="23">
         <v>2303409</v>
       </c>
       <c r="P8" s="23">
         <v>28935096</v>
       </c>
       <c r="Q8" s="23">
         <v>45216686</v>
       </c>
       <c r="R8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S8" s="23">
         <v>132490332</v>
       </c>
       <c r="T8" s="12"/>
     </row>
-    <row r="9" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="22" t="s">
@@ -1398,51 +1520,51 @@
         <v>0</v>
       </c>
       <c r="M9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="P9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="23">
         <v>3278765</v>
       </c>
       <c r="T9" s="12"/>
     </row>
-    <row r="10" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="22" t="s">
@@ -1458,51 +1580,51 @@
         <v>0</v>
       </c>
       <c r="M10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="23">
         <v>32877942</v>
       </c>
       <c r="T10" s="12"/>
     </row>
-    <row r="11" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="23">
         <v>2788269</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="23">
         <v>772989</v>
       </c>
       <c r="F11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="23">
         <v>56958068</v>
       </c>
       <c r="I11" s="22" t="s">
@@ -1518,51 +1640,51 @@
         <v>1829564</v>
       </c>
       <c r="M11" s="23">
         <v>187982</v>
       </c>
       <c r="N11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O11" s="23">
         <v>536774</v>
       </c>
       <c r="P11" s="23">
         <v>838631</v>
       </c>
       <c r="Q11" s="23">
         <v>1084961</v>
       </c>
       <c r="R11" s="23">
         <v>229543</v>
       </c>
       <c r="S11" s="23">
         <v>67204204</v>
       </c>
       <c r="T11" s="12"/>
     </row>
-    <row r="12" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="22" t="s">
@@ -1578,51 +1700,51 @@
         <v>1</v>
       </c>
       <c r="M12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T12" s="12"/>
     </row>
-    <row r="13" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="22" t="s">
@@ -1638,51 +1760,51 @@
         <v>54509</v>
       </c>
       <c r="M13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="23">
         <v>4379915</v>
       </c>
       <c r="Q13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S13" s="23">
         <v>4995498</v>
       </c>
       <c r="T13" s="12"/>
     </row>
-    <row r="14" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="22" t="s">
@@ -1698,51 +1820,51 @@
         <v>1</v>
       </c>
       <c r="M14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="23">
         <v>341002</v>
       </c>
       <c r="T14" s="12"/>
     </row>
-    <row r="15" spans="1:20" s="6" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:20" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="24" t="s">
@@ -1758,233 +1880,233 @@
         <v>1</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="N15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="S15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="12"/>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:20">
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="Q16" s="5"/>
     </row>
-    <row r="17" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="54" t="s">
+    <row r="17" spans="1:19" ht="23.25" customHeight="1">
+      <c r="A17" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="54"/>
-[...16 lines deleted...]
-      <c r="S17" s="54"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="76"/>
+      <c r="N17" s="76"/>
+      <c r="O17" s="76"/>
+      <c r="P17" s="76"/>
+      <c r="Q17" s="76"/>
+      <c r="R17" s="76"/>
+      <c r="S17" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A17:S17"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U17"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.109375" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="10.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="18.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
-    <col min="8" max="8" width="11.109375" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="21" max="21" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="11.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="11.28515625" style="3" customWidth="1"/>
+    <col min="17" max="18" width="11.7109375" style="3" customWidth="1"/>
+    <col min="19" max="19" width="12.85546875" style="3" customWidth="1"/>
+    <col min="20" max="20" width="10.42578125" customWidth="1"/>
+    <col min="21" max="21" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="A2" s="56" t="s">
+    <row r="1" spans="1:21">
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="56"/>
-[...18 lines deleted...]
-    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
-    <row r="4" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:21" s="14" customFormat="1" ht="11.25">
+      <c r="A4" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="57"/>
-[...20 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+      <c r="R4" s="79"/>
+      <c r="S4" s="79"/>
+    </row>
+    <row r="5" spans="1:21" s="14" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="80"/>
+      <c r="B5" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="61"/>
-[...18 lines deleted...]
-      <c r="A6" s="63"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="84"/>
+    </row>
+    <row r="6" spans="1:21" s="14" customFormat="1" ht="74.25" customHeight="1">
+      <c r="A6" s="85"/>
       <c r="B6" s="38" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -1997,51 +2119,51 @@
         <v>36</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="38" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="Q6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="S6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="15"/>
     </row>
-    <row r="7" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="23">
         <v>9683857</v>
       </c>
       <c r="C7" s="23">
         <v>6255037</v>
       </c>
       <c r="D7" s="23">
         <v>8104447</v>
       </c>
       <c r="E7" s="23">
         <v>3976696</v>
       </c>
       <c r="F7" s="23">
         <v>933988</v>
       </c>
       <c r="G7" s="23">
         <v>2083855</v>
       </c>
       <c r="H7" s="23">
         <v>71736799</v>
       </c>
       <c r="I7" s="22" t="s">
@@ -2058,51 +2180,51 @@
       </c>
       <c r="M7" s="23">
         <v>6916339</v>
       </c>
       <c r="N7" s="23">
         <v>1234984</v>
       </c>
       <c r="O7" s="23">
         <v>3186089</v>
       </c>
       <c r="P7" s="23">
         <v>107918027</v>
       </c>
       <c r="Q7" s="23">
         <v>78642397</v>
       </c>
       <c r="R7" s="23">
         <v>26007909</v>
       </c>
       <c r="S7" s="23">
         <v>364883753</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="16"/>
     </row>
-    <row r="8" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="23">
         <v>9000595</v>
       </c>
       <c r="C8" s="23">
         <v>2139760</v>
       </c>
       <c r="D8" s="23">
         <v>7950155</v>
       </c>
       <c r="E8" s="23">
         <v>3134906</v>
       </c>
       <c r="F8" s="23">
         <v>496106</v>
       </c>
       <c r="G8" s="23">
         <v>1456727</v>
       </c>
       <c r="H8" s="23">
         <v>2163004</v>
       </c>
       <c r="I8" s="22" t="s">
@@ -2119,51 +2241,51 @@
       </c>
       <c r="M8" s="23">
         <v>6690226</v>
       </c>
       <c r="N8" s="23">
         <v>676471</v>
       </c>
       <c r="O8" s="23">
         <v>2427594</v>
       </c>
       <c r="P8" s="23">
         <v>36234983</v>
       </c>
       <c r="Q8" s="23">
         <v>77457735</v>
       </c>
       <c r="R8" s="23">
         <v>25655429</v>
       </c>
       <c r="S8" s="23">
         <v>179443064</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="16"/>
     </row>
-    <row r="9" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="23">
         <v>18705</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>2668</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="22" t="s">
@@ -2180,51 +2302,51 @@
       </c>
       <c r="M9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O9" s="23">
         <v>1696</v>
       </c>
       <c r="P9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="23">
         <v>3044608</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="16"/>
     </row>
-    <row r="10" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="22" t="s">
@@ -2241,51 +2363,51 @@
       </c>
       <c r="M10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="23">
         <v>33249429</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="16"/>
     </row>
-    <row r="11" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>678045</v>
       </c>
       <c r="C11" s="23">
         <v>3219249</v>
       </c>
       <c r="D11" s="23">
         <v>139339</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="23">
         <v>435214</v>
       </c>
       <c r="G11" s="23">
         <v>627128</v>
       </c>
       <c r="H11" s="23">
         <v>61349896</v>
       </c>
       <c r="I11" s="22" t="s">
@@ -2302,51 +2424,51 @@
       </c>
       <c r="M11" s="23">
         <v>226113</v>
       </c>
       <c r="N11" s="23">
         <v>558513</v>
       </c>
       <c r="O11" s="23">
         <v>563538</v>
       </c>
       <c r="P11" s="23">
         <v>1189406</v>
       </c>
       <c r="Q11" s="23">
         <v>1184662</v>
       </c>
       <c r="R11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="23">
         <v>73875471</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="16"/>
     </row>
-    <row r="12" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="22" t="s">
@@ -2363,51 +2485,51 @@
       </c>
       <c r="M12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="16"/>
     </row>
-    <row r="13" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="23">
         <v>5217</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="23">
         <v>14953</v>
       </c>
       <c r="E13" s="23">
         <v>4235</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="23">
         <v>28869</v>
       </c>
       <c r="I13" s="22" t="s">
@@ -2424,51 +2546,51 @@
       </c>
       <c r="M13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O13" s="23">
         <v>193261</v>
       </c>
       <c r="P13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="23">
         <v>352480</v>
       </c>
       <c r="S13" s="23">
         <v>6193286</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="16"/>
     </row>
-    <row r="14" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="23">
         <v>877323</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="23">
         <v>11770</v>
       </c>
       <c r="I14" s="22" t="s">
@@ -2485,51 +2607,51 @@
       </c>
       <c r="M14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="23">
         <v>889173</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="16"/>
     </row>
-    <row r="15" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="24" t="s">
@@ -2546,244 +2668,244 @@
       </c>
       <c r="M15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="N15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="S15" s="25">
         <v>68183895</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="16"/>
     </row>
-    <row r="16" spans="1:21" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:21" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="6"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
-    <row r="17" spans="1:19" s="14" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="54" t="s">
+    <row r="17" spans="1:19" s="14" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A17" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="54"/>
-[...16 lines deleted...]
-      <c r="S17" s="54"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="76"/>
+      <c r="N17" s="76"/>
+      <c r="O17" s="76"/>
+      <c r="P17" s="76"/>
+      <c r="Q17" s="76"/>
+      <c r="R17" s="76"/>
+      <c r="S17" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A17:S17"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T5" sqref="T5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
-    <col min="2" max="2" width="12.33203125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="6" customWidth="1"/>
     <col min="4" max="4" width="13" style="6" customWidth="1"/>
-    <col min="5" max="5" width="13.109375" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="12.44140625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="6" customWidth="1"/>
+    <col min="7" max="7" width="12.140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="12.85546875" style="6" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="6" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="6" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="12.42578125" style="6" customWidth="1"/>
     <col min="13" max="13" width="12" style="6" customWidth="1"/>
-    <col min="14" max="14" width="11.109375" style="6" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" style="6" customWidth="1"/>
     <col min="15" max="16" width="12" style="6" customWidth="1"/>
-    <col min="17" max="18" width="11.5546875" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="9.109375" style="6"/>
+    <col min="17" max="18" width="11.5703125" style="6" customWidth="1"/>
+    <col min="19" max="19" width="11.7109375" style="6" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="64"/>
-[...19 lines deleted...]
-      <c r="A3" s="65" t="s">
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+      <c r="N1" s="86"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+      <c r="Q1" s="86"/>
+      <c r="R1" s="86"/>
+      <c r="S1" s="86"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="65" t="s">
-[...56 lines deleted...]
-      <c r="B4" s="60" t="s">
+      <c r="B3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="J3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="L3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="M3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="N3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="O3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="P3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="R3" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="S3" s="87" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A4" s="88"/>
+      <c r="B4" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="61"/>
-[...18 lines deleted...]
-      <c r="A5" s="66"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="84"/>
+    </row>
+    <row r="5" spans="1:20" ht="75" customHeight="1">
+      <c r="A5" s="88"/>
       <c r="B5" s="38" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -2796,51 +2918,51 @@
         <v>36</v>
       </c>
       <c r="M5" s="38" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="38" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="38" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="38" t="s">
         <v>42</v>
       </c>
       <c r="R5" s="38" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="46" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="13"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:20">
       <c r="A6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="23">
         <v>7068293</v>
       </c>
       <c r="C6" s="23">
         <v>6176440</v>
       </c>
       <c r="D6" s="23">
         <v>17969049</v>
       </c>
       <c r="E6" s="23">
         <v>1743783</v>
       </c>
       <c r="F6" s="23">
         <v>474369</v>
       </c>
       <c r="G6" s="23">
         <v>1553906</v>
       </c>
       <c r="H6" s="23">
         <v>76429156</v>
       </c>
       <c r="I6" s="22" t="s">
@@ -2855,51 +2977,51 @@
       <c r="L6" s="23">
         <v>38879453</v>
       </c>
       <c r="M6" s="23">
         <v>9417457</v>
       </c>
       <c r="N6" s="23">
         <v>1413240</v>
       </c>
       <c r="O6" s="23">
         <v>37731887</v>
       </c>
       <c r="P6" s="23">
         <v>136608776</v>
       </c>
       <c r="Q6" s="23">
         <v>89728346</v>
       </c>
       <c r="R6" s="23">
         <v>63288975</v>
       </c>
       <c r="S6" s="23">
         <v>490154383</v>
       </c>
     </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:20">
       <c r="A7" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="23">
         <v>6463572</v>
       </c>
       <c r="C7" s="23">
         <v>3046590</v>
       </c>
       <c r="D7" s="23">
         <v>17630295</v>
       </c>
       <c r="E7" s="23">
         <v>1182180</v>
       </c>
       <c r="F7" s="23">
         <v>226422</v>
       </c>
       <c r="G7" s="23">
         <v>1132351</v>
       </c>
       <c r="H7" s="23">
         <v>16624569</v>
       </c>
       <c r="I7" s="22" t="s">
@@ -2914,51 +3036,51 @@
       <c r="L7" s="23">
         <v>702380</v>
       </c>
       <c r="M7" s="23">
         <v>9118298</v>
       </c>
       <c r="N7" s="23">
         <v>1413240</v>
       </c>
       <c r="O7" s="23">
         <v>2511139</v>
       </c>
       <c r="P7" s="23">
         <v>38504698</v>
       </c>
       <c r="Q7" s="23">
         <v>88490131</v>
       </c>
       <c r="R7" s="23">
         <v>62368597</v>
       </c>
       <c r="S7" s="23">
         <v>250678037</v>
       </c>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:20">
       <c r="A8" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="23">
         <v>15439</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="23">
         <v>3415</v>
       </c>
       <c r="G8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="22" t="s">
@@ -2973,51 +3095,51 @@
       <c r="L8" s="23">
         <v>1109982</v>
       </c>
       <c r="M8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O8" s="23">
         <v>2195</v>
       </c>
       <c r="P8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="23">
         <v>1131031</v>
       </c>
     </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:20">
       <c r="A9" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="23">
         <v>149158</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="22" t="s">
@@ -3032,51 +3154,51 @@
       <c r="L9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="M9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="23">
         <v>40935695</v>
       </c>
     </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:20">
       <c r="A10" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="23">
         <v>447695</v>
       </c>
       <c r="C10" s="23">
         <v>2291048</v>
       </c>
       <c r="D10" s="23">
         <v>319374</v>
       </c>
       <c r="E10" s="23">
         <v>557538</v>
       </c>
       <c r="F10" s="23">
         <v>244532</v>
       </c>
       <c r="G10" s="23">
         <v>421555</v>
       </c>
       <c r="H10" s="23">
         <v>53721095</v>
       </c>
       <c r="I10" s="22" t="s">
@@ -3091,51 +3213,51 @@
       <c r="L10" s="23">
         <v>2325893</v>
       </c>
       <c r="M10" s="23">
         <v>164631</v>
       </c>
       <c r="N10" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O10" s="23">
         <v>800801</v>
       </c>
       <c r="P10" s="23">
         <v>894631</v>
       </c>
       <c r="Q10" s="23">
         <v>1238215</v>
       </c>
       <c r="R10" s="23">
         <v>553072</v>
       </c>
       <c r="S10" s="23">
         <v>64387758</v>
       </c>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:20">
       <c r="A11" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="22" t="s">
@@ -3150,51 +3272,51 @@
       <c r="L11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="M11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="22" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20">
       <c r="A12" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="23">
         <v>7868</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="23">
         <v>19380</v>
       </c>
       <c r="E12" s="23">
         <v>4065</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="23">
         <v>20250</v>
       </c>
       <c r="I12" s="22" t="s">
@@ -3209,51 +3331,51 @@
       <c r="L12" s="23">
         <v>16342</v>
       </c>
       <c r="M12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O12" s="23">
         <v>323727</v>
       </c>
       <c r="P12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="23">
         <v>367306</v>
       </c>
       <c r="S12" s="23">
         <v>9036701</v>
       </c>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:20">
       <c r="A13" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="23">
         <v>823363</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="23">
         <v>1561</v>
       </c>
       <c r="I13" s="22" t="s">
@@ -3268,51 +3390,51 @@
       <c r="L13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="M13" s="23">
         <v>98027</v>
       </c>
       <c r="N13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="O13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="P13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="22" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="23">
         <v>922951</v>
       </c>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:20">
       <c r="A14" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="24" t="s">
@@ -3327,264 +3449,264 @@
       <c r="L14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="N14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="O14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="P14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="24" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="25">
         <v>123025709</v>
       </c>
     </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:20">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
     </row>
-    <row r="16" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="67" t="s">
+    <row r="16" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A16" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="67"/>
-[...16 lines deleted...]
-      <c r="S16" s="67"/>
+      <c r="B16" s="89"/>
+      <c r="C16" s="89"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="89"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="89"/>
+      <c r="I16" s="89"/>
+      <c r="J16" s="89"/>
+      <c r="K16" s="89"/>
+      <c r="L16" s="89"/>
+      <c r="M16" s="89"/>
+      <c r="N16" s="89"/>
+      <c r="O16" s="89"/>
+      <c r="P16" s="89"/>
+      <c r="Q16" s="89"/>
+      <c r="R16" s="89"/>
+      <c r="S16" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:S4"/>
     <mergeCell ref="A16:S16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T17"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.33203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="11.5546875" customWidth="1"/>
+    <col min="1" max="1" width="16.28515625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
-    <col min="8" max="8" width="11.44140625" customWidth="1"/>
-    <col min="9" max="9" width="11.5546875" customWidth="1"/>
+    <col min="8" max="8" width="11.42578125" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
-    <col min="11" max="11" width="11.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="11.44140625" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" customWidth="1"/>
+    <col min="12" max="14" width="11.85546875" customWidth="1"/>
+    <col min="15" max="15" width="11.140625" customWidth="1"/>
+    <col min="16" max="16" width="11.42578125" customWidth="1"/>
     <col min="17" max="17" width="12" customWidth="1"/>
-    <col min="18" max="18" width="11.6640625" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A2" s="56" t="s">
+    <row r="1" spans="1:20" s="9" customFormat="1">
+      <c r="A1" s="90"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+    </row>
+    <row r="2" spans="1:20" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="56"/>
-[...19 lines deleted...]
-      <c r="A4" s="69" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+    </row>
+    <row r="4" spans="1:20" s="9" customFormat="1">
+      <c r="A4" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="70" t="s">
-[...56 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="B4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="J4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="L4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="M4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="N4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="O4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="P4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="S4" s="92" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="9" customFormat="1">
+      <c r="A5" s="93"/>
+      <c r="B5" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="61"/>
-[...18 lines deleted...]
-      <c r="A6" s="72"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="84"/>
+    </row>
+    <row r="6" spans="1:20" s="9" customFormat="1" ht="78.75">
+      <c r="A6" s="94"/>
       <c r="B6" s="38" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -3597,51 +3719,51 @@
         <v>36</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="38" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="Q6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="S6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="47"/>
     </row>
-    <row r="7" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:20" s="9" customFormat="1">
       <c r="A7" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="11">
         <v>9305808</v>
       </c>
       <c r="C7" s="11">
         <v>8411795</v>
       </c>
       <c r="D7" s="11">
         <v>25949322</v>
       </c>
       <c r="E7" s="11">
         <v>4126586</v>
       </c>
       <c r="F7" s="11">
         <v>2265131</v>
       </c>
       <c r="G7" s="11">
         <v>2624262</v>
       </c>
       <c r="H7" s="11">
         <v>160658573</v>
       </c>
       <c r="I7" s="10" t="s">
@@ -3656,51 +3778,51 @@
       <c r="L7" s="11">
         <v>59290210</v>
       </c>
       <c r="M7" s="11">
         <v>9972421</v>
       </c>
       <c r="N7" s="11">
         <v>3071494</v>
       </c>
       <c r="O7" s="11">
         <v>43483778</v>
       </c>
       <c r="P7" s="11">
         <v>214191331</v>
       </c>
       <c r="Q7" s="11">
         <v>123884775</v>
       </c>
       <c r="R7" s="11">
         <v>47838564</v>
       </c>
       <c r="S7" s="11">
         <v>721583074</v>
       </c>
     </row>
-    <row r="8" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:20" s="9" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>9063883</v>
       </c>
       <c r="C8" s="11">
         <v>5047602</v>
       </c>
       <c r="D8" s="11">
         <v>25365604</v>
       </c>
       <c r="E8" s="11">
         <v>3801566</v>
       </c>
       <c r="F8" s="11">
         <v>2095527</v>
       </c>
       <c r="G8" s="11">
         <v>2306069</v>
       </c>
       <c r="H8" s="11">
         <v>27573746</v>
       </c>
       <c r="I8" s="10" t="s">
@@ -3715,51 +3837,51 @@
       <c r="L8" s="11">
         <v>2012365</v>
       </c>
       <c r="M8" s="11">
         <v>9593679</v>
       </c>
       <c r="N8" s="11">
         <v>1269489</v>
       </c>
       <c r="O8" s="11">
         <v>3547332</v>
       </c>
       <c r="P8" s="11">
         <v>89628095</v>
       </c>
       <c r="Q8" s="11">
         <v>122876938</v>
       </c>
       <c r="R8" s="11">
         <v>47011141</v>
       </c>
       <c r="S8" s="11">
         <v>357343199</v>
       </c>
     </row>
-    <row r="9" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:20" s="9" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>159913</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="10" t="s">
@@ -3774,51 +3896,51 @@
       <c r="L9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="R9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="11">
         <v>60942242</v>
       </c>
     </row>
-    <row r="10" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:20" s="9" customFormat="1">
       <c r="A10" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>82012</v>
       </c>
       <c r="C10" s="11">
         <v>2309012</v>
       </c>
       <c r="D10" s="11">
         <v>575105</v>
       </c>
       <c r="E10" s="11">
         <v>325020</v>
       </c>
       <c r="F10" s="11">
         <v>166758</v>
       </c>
       <c r="G10" s="11">
         <v>318193</v>
       </c>
       <c r="H10" s="11">
         <v>127206494</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -3833,51 +3955,51 @@
       <c r="L10" s="11">
         <v>2337543</v>
       </c>
       <c r="M10" s="11">
         <v>296572</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>487194</v>
       </c>
       <c r="P10" s="11">
         <v>613144</v>
       </c>
       <c r="Q10" s="11">
         <v>1007837</v>
       </c>
       <c r="R10" s="11">
         <v>354596</v>
       </c>
       <c r="S10" s="11">
         <v>136438341</v>
       </c>
     </row>
-    <row r="11" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:20" s="9" customFormat="1">
       <c r="A11" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -3892,51 +4014,51 @@
       <c r="L11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="P11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="R11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20" s="9" customFormat="1">
       <c r="A12" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="11">
         <v>8613</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>40033</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -3951,51 +4073,51 @@
       <c r="L12" s="11">
         <v>15701</v>
       </c>
       <c r="M12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O12" s="11">
         <v>189332</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="11">
         <v>472827</v>
       </c>
       <c r="S12" s="11">
         <v>8490224</v>
       </c>
     </row>
-    <row r="13" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:20" s="9" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="11">
         <v>1038361</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -4010,51 +4132,51 @@
       <c r="L13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M13" s="11">
         <v>45943</v>
       </c>
       <c r="N13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="P13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="11">
         <v>1086981</v>
       </c>
     </row>
-    <row r="14" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:20" s="9" customFormat="1">
       <c r="A14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -4069,51 +4191,51 @@
       <c r="L14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N14" s="11">
         <v>1802005</v>
       </c>
       <c r="O14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="P14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="11">
         <v>1802005</v>
       </c>
     </row>
-    <row r="15" spans="1:20" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:20" s="9" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="19" t="s">
@@ -4128,162 +4250,162 @@
       <c r="L15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="M15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="S15" s="20">
         <v>155443855</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="67" t="s">
+    <row r="17" spans="1:19" ht="27" customHeight="1">
+      <c r="A17" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="67"/>
-[...16 lines deleted...]
-      <c r="S17" s="67"/>
+      <c r="B17" s="89"/>
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+      <c r="E17" s="89"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="89"/>
+      <c r="H17" s="89"/>
+      <c r="I17" s="89"/>
+      <c r="J17" s="89"/>
+      <c r="K17" s="89"/>
+      <c r="L17" s="89"/>
+      <c r="M17" s="89"/>
+      <c r="N17" s="89"/>
+      <c r="O17" s="89"/>
+      <c r="P17" s="89"/>
+      <c r="Q17" s="89"/>
+      <c r="R17" s="89"/>
+      <c r="S17" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A17:S17"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AN17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.33203125" customWidth="1"/>
-    <col min="3" max="3" width="12.33203125" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
-    <col min="5" max="5" width="10.5546875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="10.88671875" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="12" width="11.28515625" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
-    <col min="16" max="16" width="10.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="22" width="12.33203125" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" customWidth="1"/>
+    <col min="18" max="18" width="10.42578125" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" customWidth="1"/>
+    <col min="20" max="20" width="12.5703125" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" customWidth="1"/>
+    <col min="22" max="22" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="13.8" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A2" s="56" t="s">
+    <row r="1" spans="1:40">
+      <c r="A1" s="95"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+    </row>
+    <row r="2" spans="1:40">
+      <c r="A2" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="56"/>
-[...18 lines deleted...]
-    <row r="4" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="V4" s="35" t="s">
         <v>19</v>
       </c>
       <c r="W4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="X4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="Y4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="Z4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AB4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AC4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="36" t="s">
@@ -4298,78 +4420,78 @@
       <c r="AG4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AH4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AI4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AJ4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AK4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AL4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AM4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AN4" s="36" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:40" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="60" t="s">
+    <row r="5" spans="1:40">
+      <c r="A5" s="96"/>
+      <c r="B5" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="60"/>
-[...21 lines deleted...]
-      <c r="A6" s="74"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
+      <c r="P5" s="82"/>
+      <c r="Q5" s="82"/>
+      <c r="R5" s="82"/>
+      <c r="S5" s="82"/>
+      <c r="T5" s="98"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="98"/>
+    </row>
+    <row r="6" spans="1:40" ht="75" customHeight="1">
+      <c r="A6" s="96"/>
       <c r="B6" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -4391,51 +4513,51 @@
         <v>37</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>38</v>
       </c>
       <c r="Q6" s="37" t="s">
         <v>39</v>
       </c>
       <c r="R6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="S6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="T6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="U6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="V6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="W6" s="48"/>
     </row>
-    <row r="7" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:40">
       <c r="A7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="49" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="50">
         <v>19252089</v>
       </c>
       <c r="D7" s="50">
         <v>20929314</v>
       </c>
       <c r="E7" s="50">
         <v>29760183</v>
       </c>
       <c r="F7" s="50">
         <v>3627403</v>
       </c>
       <c r="G7" s="50">
         <v>15464195</v>
       </c>
       <c r="H7" s="50">
         <v>5375556</v>
       </c>
       <c r="I7" s="49" t="s">
@@ -4459,51 +4581,51 @@
       <c r="O7" s="50">
         <v>19540938</v>
       </c>
       <c r="P7" s="1">
         <v>2221691</v>
       </c>
       <c r="Q7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R7" s="1">
         <v>45558760</v>
       </c>
       <c r="S7" s="1">
         <v>287566290</v>
       </c>
       <c r="T7" s="1">
         <v>185309759</v>
       </c>
       <c r="U7" s="1">
         <v>79071667</v>
       </c>
       <c r="V7" s="1">
         <v>953811966</v>
       </c>
     </row>
-    <row r="8" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:40">
       <c r="A8" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="52">
         <v>19032226</v>
       </c>
       <c r="D8" s="52">
         <v>13465002</v>
       </c>
       <c r="E8" s="52">
         <v>29046942</v>
       </c>
       <c r="F8" s="52">
         <v>3622037</v>
       </c>
       <c r="G8" s="52">
         <v>15383214</v>
       </c>
       <c r="H8" s="52">
         <v>5375556</v>
       </c>
       <c r="I8" s="51" t="s">
@@ -4527,51 +4649,51 @@
       <c r="O8" s="52">
         <v>19463460</v>
       </c>
       <c r="P8" s="1">
         <v>1226424</v>
       </c>
       <c r="Q8" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R8" s="1">
         <v>5844005</v>
       </c>
       <c r="S8" s="1">
         <v>138100990</v>
       </c>
       <c r="T8" s="1">
         <v>185302616</v>
       </c>
       <c r="U8" s="1">
         <v>78945710</v>
       </c>
       <c r="V8" s="1">
         <v>567873385</v>
       </c>
     </row>
-    <row r="9" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:40">
       <c r="A9" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="52">
         <v>60746</v>
       </c>
       <c r="D9" s="52">
         <v>22500</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="51" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="51" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="51" t="s">
@@ -4595,51 +4717,51 @@
       <c r="O9" s="52">
         <v>3470</v>
       </c>
       <c r="P9" s="35" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R9" s="35" t="s">
         <v>0</v>
       </c>
       <c r="S9" s="35" t="s">
         <v>1</v>
       </c>
       <c r="T9" s="35" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="35" t="s">
         <v>1</v>
       </c>
       <c r="V9" s="1">
         <v>61357686</v>
       </c>
     </row>
-    <row r="10" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:40">
       <c r="A10" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="52">
         <v>137613</v>
       </c>
       <c r="D10" s="52">
         <v>6151337</v>
       </c>
       <c r="E10" s="52">
         <v>713241</v>
       </c>
       <c r="F10" s="51" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="51" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="51" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="51" t="s">
@@ -4663,51 +4785,51 @@
       <c r="O10" s="51" t="s">
         <v>0</v>
       </c>
       <c r="P10" s="35" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="1">
         <v>226012</v>
       </c>
       <c r="S10" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T10" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="1">
         <v>133224508</v>
       </c>
     </row>
-    <row r="11" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:40">
       <c r="A11" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="51" t="s">
@@ -4731,51 +4853,51 @@
       <c r="O11" s="51" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="Q11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="T11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="35" t="s">
         <v>1</v>
       </c>
       <c r="V11" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:40">
       <c r="A12" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="52">
         <v>4603</v>
       </c>
       <c r="G12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="51" t="s">
@@ -4799,51 +4921,51 @@
       <c r="O12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="P12" s="1">
         <v>461975</v>
       </c>
       <c r="Q12" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="1">
         <v>297831</v>
       </c>
       <c r="S12" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T12" s="35" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="35" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="1">
         <v>8999503</v>
       </c>
     </row>
-    <row r="13" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:40" ht="12" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="51" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="52">
         <v>1290475</v>
       </c>
       <c r="E13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="51" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="51" t="s">
@@ -4867,51 +4989,51 @@
       <c r="O13" s="52">
         <v>31497</v>
       </c>
       <c r="P13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="Q13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="T13" s="35" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="1">
         <v>73000</v>
       </c>
       <c r="V13" s="1">
         <v>1416476</v>
       </c>
     </row>
-    <row r="14" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:40">
       <c r="A14" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="51" t="s">
@@ -4935,51 +5057,51 @@
       <c r="O14" s="51" t="s">
         <v>1</v>
       </c>
       <c r="P14" s="1">
         <v>533292</v>
       </c>
       <c r="Q14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="T14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="V14" s="1">
         <v>533292</v>
       </c>
     </row>
-    <row r="15" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:40">
       <c r="A15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="40" t="s">
@@ -5003,163 +5125,163 @@
       <c r="O15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="P15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="Q15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="V15" s="39">
         <v>180365841</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="54" t="s">
+    <row r="17" spans="1:22" ht="24.75" customHeight="1">
+      <c r="A17" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="54"/>
-[...19 lines deleted...]
-      <c r="V17" s="54"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="76"/>
+      <c r="N17" s="76"/>
+      <c r="O17" s="76"/>
+      <c r="P17" s="76"/>
+      <c r="Q17" s="76"/>
+      <c r="R17" s="76"/>
+      <c r="S17" s="76"/>
+      <c r="T17" s="76"/>
+      <c r="U17" s="76"/>
+      <c r="V17" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:V5"/>
     <mergeCell ref="A17:V17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AN20"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.33203125" customWidth="1"/>
-    <col min="3" max="3" width="12.33203125" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
-    <col min="5" max="5" width="10.5546875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="10.88671875" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="12" width="11.28515625" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
-    <col min="16" max="16" width="10.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="22" width="12.33203125" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" customWidth="1"/>
+    <col min="18" max="18" width="10.42578125" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" customWidth="1"/>
+    <col min="20" max="20" width="12.5703125" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" customWidth="1"/>
+    <col min="22" max="22" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="13.8" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A2" s="56" t="s">
+    <row r="1" spans="1:40">
+      <c r="A1" s="95"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+    </row>
+    <row r="2" spans="1:40">
+      <c r="A2" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="56"/>
-[...18 lines deleted...]
-    <row r="4" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="V4" s="53" t="s">
         <v>19</v>
       </c>
       <c r="W4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="X4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="Y4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="Z4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AB4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AC4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="36" t="s">
@@ -5174,78 +5296,78 @@
       <c r="AG4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AH4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AI4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AJ4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AK4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AL4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AM4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AN4" s="36" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:40" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="60" t="s">
+    <row r="5" spans="1:40">
+      <c r="A5" s="96"/>
+      <c r="B5" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="60"/>
-[...21 lines deleted...]
-      <c r="A6" s="74"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
+      <c r="P5" s="82"/>
+      <c r="Q5" s="82"/>
+      <c r="R5" s="82"/>
+      <c r="S5" s="82"/>
+      <c r="T5" s="98"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="98"/>
+    </row>
+    <row r="6" spans="1:40" ht="78.75">
+      <c r="A6" s="96"/>
       <c r="B6" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -5267,51 +5389,51 @@
         <v>37</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>38</v>
       </c>
       <c r="Q6" s="37" t="s">
         <v>39</v>
       </c>
       <c r="R6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="S6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="T6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="U6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="V6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="W6" s="48"/>
     </row>
-    <row r="7" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:40">
       <c r="A7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="1">
         <v>482671</v>
       </c>
       <c r="C7" s="1">
         <v>12529473</v>
       </c>
       <c r="D7" s="1">
         <v>21841555</v>
       </c>
       <c r="E7" s="1">
         <v>52885480</v>
       </c>
       <c r="F7" s="1">
         <v>4029636</v>
       </c>
       <c r="G7" s="1">
         <v>3722080</v>
       </c>
       <c r="H7" s="1">
         <v>32708054</v>
       </c>
       <c r="I7" s="53" t="s">
@@ -5335,51 +5457,51 @@
       <c r="O7" s="1">
         <v>5591212</v>
       </c>
       <c r="P7" s="1">
         <v>1722904</v>
       </c>
       <c r="Q7" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R7" s="1">
         <v>55549715</v>
       </c>
       <c r="S7" s="1">
         <v>325397381</v>
       </c>
       <c r="T7" s="1">
         <v>297725895</v>
       </c>
       <c r="U7" s="1">
         <v>124402192</v>
       </c>
       <c r="V7" s="1">
         <v>1153683541</v>
       </c>
     </row>
-    <row r="8" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:40">
       <c r="A8" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1">
         <v>482671</v>
       </c>
       <c r="C8" s="1">
         <v>11496131</v>
       </c>
       <c r="D8" s="1">
         <v>12064928</v>
       </c>
       <c r="E8" s="1">
         <v>52047815</v>
       </c>
       <c r="F8" s="1">
         <v>4012362</v>
       </c>
       <c r="G8" s="1">
         <v>3539830</v>
       </c>
       <c r="H8" s="1">
         <v>32481405</v>
       </c>
       <c r="I8" s="53" t="s">
@@ -5403,51 +5525,51 @@
       <c r="O8" s="1">
         <v>5415410</v>
       </c>
       <c r="P8" s="1">
         <v>1256443</v>
       </c>
       <c r="Q8" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R8" s="1">
         <v>3581658</v>
       </c>
       <c r="S8" s="1">
         <v>200531856</v>
       </c>
       <c r="T8" s="1">
         <v>297454928</v>
       </c>
       <c r="U8" s="1">
         <v>124286192</v>
       </c>
       <c r="V8" s="1">
         <v>819140608</v>
       </c>
     </row>
-    <row r="9" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:40">
       <c r="A9" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="1">
         <v>538361</v>
       </c>
       <c r="D9" s="1">
         <v>13216</v>
       </c>
       <c r="E9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="53" t="s">
@@ -5471,51 +5593,51 @@
       <c r="O9" s="1">
         <v>107230</v>
       </c>
       <c r="P9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R9" s="1">
         <v>1989</v>
       </c>
       <c r="S9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="T9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V9" s="1">
         <v>71450526</v>
       </c>
     </row>
-    <row r="10" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:40">
       <c r="A10" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="1">
         <v>105646</v>
       </c>
       <c r="D10" s="1">
         <v>8156771</v>
       </c>
       <c r="E10" s="1">
         <v>824601</v>
       </c>
       <c r="F10" s="1">
         <v>17274</v>
       </c>
       <c r="G10" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="53" t="s">
@@ -5539,51 +5661,51 @@
       <c r="O10" s="53" t="s">
         <v>1</v>
       </c>
       <c r="P10" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="1">
         <v>301658</v>
       </c>
       <c r="S10" s="1">
         <v>181833</v>
       </c>
       <c r="T10" s="1">
         <v>270967</v>
       </c>
       <c r="U10" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V10" s="1">
         <v>81994854</v>
       </c>
     </row>
-    <row r="11" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:40">
       <c r="A11" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="53" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="53" t="s">
@@ -5607,51 +5729,51 @@
       <c r="O11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="P11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="T11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V11" s="53" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:40">
       <c r="A12" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="1">
         <v>328862</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="1">
         <v>13064</v>
       </c>
       <c r="F12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="53" t="s">
@@ -5675,51 +5797,51 @@
       <c r="O12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="P12" s="1">
         <v>466461</v>
       </c>
       <c r="Q12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="1">
         <v>300278</v>
       </c>
       <c r="S12" s="1">
         <v>9587300</v>
       </c>
       <c r="T12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="1">
         <v>11319582</v>
       </c>
     </row>
-    <row r="13" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:40">
       <c r="A13" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="1">
         <v>30529</v>
       </c>
       <c r="D13" s="1">
         <v>931524</v>
       </c>
       <c r="E13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="1">
         <v>166897</v>
       </c>
       <c r="H13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="53" t="s">
@@ -5743,51 +5865,51 @@
       <c r="O13" s="1">
         <v>28595</v>
       </c>
       <c r="P13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="1">
         <v>209759</v>
       </c>
       <c r="S13" s="1">
         <v>37170</v>
       </c>
       <c r="T13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V13" s="1">
         <v>2240099</v>
       </c>
     </row>
-    <row r="14" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:40">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="53" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="1">
         <v>674276</v>
       </c>
       <c r="E14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="53" t="s">
@@ -5811,51 +5933,51 @@
       <c r="O14" s="1">
         <v>39977</v>
       </c>
       <c r="P14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="T14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="53" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="1">
         <v>854253</v>
       </c>
     </row>
-    <row r="15" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:40">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="1">
         <v>226649</v>
       </c>
       <c r="I15" s="53" t="s">
@@ -5879,51 +6001,51 @@
       <c r="O15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="P15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="S15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="T15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V15" s="1">
         <v>463240</v>
       </c>
     </row>
-    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:40">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="53" t="s">
@@ -5947,51 +6069,51 @@
       <c r="O16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="P16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R16" s="53" t="s">
         <v>0</v>
       </c>
       <c r="S16" s="53" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="U16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="1">
         <v>166212875</v>
       </c>
     </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:22">
       <c r="A17" s="45" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="39">
         <v>840</v>
       </c>
       <c r="E17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -6015,1155 +6137,2242 @@
       <c r="O17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="P17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="Q17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="R17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="39">
         <v>720</v>
       </c>
       <c r="T17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="40" t="s">
         <v>1</v>
       </c>
       <c r="V17" s="39">
         <v>1560</v>
       </c>
     </row>
-    <row r="19" spans="1:22" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="54" t="s">
+    <row r="19" spans="1:22" ht="21" customHeight="1">
+      <c r="A19" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="54"/>
-[...21 lines deleted...]
-    <row r="20" spans="1:22" ht="21.6" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
+      <c r="N19" s="76"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="76"/>
+      <c r="R19" s="76"/>
+      <c r="S19" s="76"/>
+      <c r="T19" s="76"/>
+      <c r="U19" s="76"/>
+      <c r="V19" s="76"/>
+    </row>
+    <row r="20" spans="1:22" ht="21.6" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:V5"/>
     <mergeCell ref="A19:V19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M33" sqref="M33"/>
+      <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.33203125" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="21" max="21" width="12.33203125" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="55"/>
+    <col min="3" max="3" width="12.28515625" style="55" customWidth="1"/>
+    <col min="4" max="4" width="11" style="55" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" style="55" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" style="55" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" style="55" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" style="55" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="55"/>
+    <col min="10" max="10" width="10.5703125" style="55" customWidth="1"/>
+    <col min="11" max="12" width="11.28515625" style="55" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" style="55" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" style="55" customWidth="1"/>
+    <col min="15" max="15" width="11" style="55" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="55" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="55"/>
+    <col min="18" max="18" width="10.42578125" style="55" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" style="55" customWidth="1"/>
+    <col min="20" max="20" width="12.5703125" style="55" customWidth="1"/>
+    <col min="21" max="21" width="12.28515625" style="55" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="13.8" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A2" s="56" t="s">
+    <row r="1" spans="1:39">
+      <c r="A1" s="99"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+    </row>
+    <row r="2" spans="1:39">
+      <c r="A2" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="56"/>
-[...19 lines deleted...]
-      <c r="U4" s="53" t="s">
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+    </row>
+    <row r="4" spans="1:39">
+      <c r="U4" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="36" t="s">
-[...56 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="V4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="W4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="X4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM4" s="57" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="60"/>
-[...21 lines deleted...]
-      <c r="B6" s="37" t="s">
+      <c r="C5" s="102"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102"/>
+      <c r="F5" s="102"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="102"/>
+      <c r="L5" s="102"/>
+      <c r="M5" s="102"/>
+      <c r="N5" s="102"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="102"/>
+      <c r="Q5" s="102"/>
+      <c r="R5" s="102"/>
+      <c r="S5" s="102"/>
+      <c r="T5" s="104"/>
+      <c r="U5" s="104"/>
+    </row>
+    <row r="6" spans="1:39" ht="81">
+      <c r="A6" s="101"/>
+      <c r="B6" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="N6" s="38" t="s">
+      <c r="N6" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="38" t="s">
+      <c r="O6" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="P6" s="38" t="s">
+      <c r="P6" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="Q6" s="37" t="s">
+      <c r="Q6" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="R6" s="38" t="s">
+      <c r="R6" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="S6" s="38" t="s">
+      <c r="S6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="T6" s="38" t="s">
+      <c r="T6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="U6" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="48"/>
-[...2 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="V6" s="61"/>
+    </row>
+    <row r="7" spans="1:39" ht="22.5">
+      <c r="A7" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="78">
+      <c r="B7" s="63">
         <v>2202622</v>
       </c>
-      <c r="C7" s="78">
+      <c r="C7" s="63">
         <v>23127494</v>
       </c>
-      <c r="D7" s="78">
+      <c r="D7" s="63">
         <v>18114662</v>
       </c>
-      <c r="E7" s="78">
+      <c r="E7" s="63">
         <v>62863774</v>
       </c>
-      <c r="F7" s="78">
+      <c r="F7" s="63">
         <v>8688353</v>
       </c>
-      <c r="G7" s="78">
+      <c r="G7" s="63">
         <v>6856128</v>
       </c>
-      <c r="H7" s="78">
+      <c r="H7" s="63">
         <v>3177479</v>
       </c>
-      <c r="I7" s="78">
+      <c r="I7" s="63">
         <v>945304</v>
       </c>
-      <c r="J7" s="78">
+      <c r="J7" s="63">
         <v>124270408</v>
       </c>
-      <c r="K7" s="79" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="78">
+      <c r="K7" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="63">
         <v>3663431</v>
       </c>
-      <c r="M7" s="78">
+      <c r="M7" s="63">
         <v>4033956</v>
       </c>
-      <c r="N7" s="78">
+      <c r="N7" s="63">
         <v>71945929</v>
       </c>
-      <c r="O7" s="78">
+      <c r="O7" s="63">
         <v>11206669</v>
       </c>
-      <c r="P7" s="78">
+      <c r="P7" s="63">
         <v>3006116</v>
       </c>
-      <c r="Q7" s="78">
+      <c r="Q7" s="63">
         <v>226446</v>
       </c>
-      <c r="R7" s="78">
+      <c r="R7" s="63">
         <v>61905948</v>
       </c>
-      <c r="S7" s="78">
+      <c r="S7" s="63">
         <v>350751020</v>
       </c>
-      <c r="T7" s="78">
+      <c r="T7" s="63">
         <v>324955300</v>
       </c>
-      <c r="U7" s="1">
+      <c r="U7" s="63">
         <f>SUM(B7:T7)</f>
         <v>1081941039</v>
       </c>
     </row>
-    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A8" s="42" t="s">
+    <row r="8" spans="1:39">
+      <c r="A8" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="78">
+      <c r="B8" s="63">
         <v>2195798</v>
       </c>
-      <c r="C8" s="78">
+      <c r="C8" s="63">
         <v>22941772</v>
       </c>
-      <c r="D8" s="78">
+      <c r="D8" s="63">
         <v>12723913</v>
       </c>
-      <c r="E8" s="78">
+      <c r="E8" s="63">
         <v>61806107</v>
       </c>
-      <c r="F8" s="78">
+      <c r="F8" s="63">
         <v>8249053</v>
       </c>
-      <c r="G8" s="78">
+      <c r="G8" s="63">
         <v>6817887</v>
       </c>
-      <c r="H8" s="78">
+      <c r="H8" s="63">
         <v>3175265</v>
       </c>
-      <c r="I8" s="78">
+      <c r="I8" s="63">
         <v>931589</v>
       </c>
-      <c r="J8" s="78">
+      <c r="J8" s="63">
         <v>7098277</v>
       </c>
-      <c r="K8" s="79" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="78">
+      <c r="K8" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L8" s="63">
         <v>3610934</v>
       </c>
-      <c r="M8" s="78">
+      <c r="M8" s="63">
         <v>3023489</v>
       </c>
-      <c r="N8" s="78">
+      <c r="N8" s="63">
         <v>3575779</v>
       </c>
-      <c r="O8" s="78">
+      <c r="O8" s="63">
         <v>11057805</v>
       </c>
-      <c r="P8" s="78">
+      <c r="P8" s="63">
         <v>2440367</v>
       </c>
-      <c r="Q8" s="78">
+      <c r="Q8" s="63">
         <v>223810</v>
       </c>
-      <c r="R8" s="78">
+      <c r="R8" s="63">
         <v>4310150</v>
       </c>
-      <c r="S8" s="78">
+      <c r="S8" s="63">
         <v>197391782</v>
       </c>
-      <c r="T8" s="78">
+      <c r="T8" s="63">
         <v>322949515</v>
       </c>
-      <c r="U8" s="1">
+      <c r="U8" s="63">
         <f>SUM(B8:T8)</f>
         <v>674523292</v>
       </c>
     </row>
-    <row r="9" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:39">
+      <c r="A9" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="78">
+      <c r="B9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="63">
         <v>55764</v>
       </c>
-      <c r="D9" s="79" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="78">
+      <c r="D9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="63">
         <v>2325</v>
       </c>
-      <c r="H9" s="79" t="s">
-[...20 lines deleted...]
-      <c r="O9" s="78">
+      <c r="H9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="I9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J9" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="M9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="N9" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="63">
         <v>27469</v>
       </c>
-      <c r="P9" s="79" t="s">
-[...8 lines deleted...]
-      <c r="S9" s="78">
+      <c r="P9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="S9" s="63">
         <v>53265</v>
       </c>
-      <c r="T9" s="79" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="1">
+      <c r="T9" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="U9" s="63">
         <f>SUM(B9:T9)</f>
         <v>138823</v>
       </c>
     </row>
-    <row r="10" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:39">
+      <c r="A10" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="78">
+      <c r="B10" s="63">
         <v>6824</v>
       </c>
-      <c r="C10" s="78">
+      <c r="C10" s="63">
         <v>119240</v>
       </c>
-      <c r="D10" s="78">
+      <c r="D10" s="63">
         <v>3509269</v>
       </c>
-      <c r="E10" s="78">
+      <c r="E10" s="63">
         <v>951816</v>
       </c>
-      <c r="F10" s="78">
+      <c r="F10" s="63">
         <v>430807</v>
       </c>
-      <c r="G10" s="78">
+      <c r="G10" s="63">
         <v>2184</v>
       </c>
-      <c r="H10" s="78">
+      <c r="H10" s="63">
         <v>601</v>
       </c>
-      <c r="I10" s="78">
+      <c r="I10" s="63">
         <v>13715</v>
       </c>
-      <c r="J10" s="78">
+      <c r="J10" s="63">
         <v>104628114</v>
       </c>
-      <c r="K10" s="79" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="78">
+      <c r="K10" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="63">
         <v>26190</v>
       </c>
-      <c r="M10" s="78">
+      <c r="M10" s="63">
         <v>28675</v>
       </c>
-      <c r="N10" s="78">
+      <c r="N10" s="63">
         <v>4865027</v>
       </c>
-      <c r="O10" s="79" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="78">
+      <c r="O10" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="63">
         <v>20633</v>
       </c>
-      <c r="Q10" s="78">
+      <c r="Q10" s="63">
         <v>2636</v>
       </c>
-      <c r="R10" s="78">
+      <c r="R10" s="63">
         <v>217992</v>
       </c>
-      <c r="S10" s="78">
+      <c r="S10" s="63">
         <v>284186</v>
       </c>
-      <c r="T10" s="78">
+      <c r="T10" s="63">
         <v>490289</v>
       </c>
-      <c r="U10" s="1">
+      <c r="U10" s="63">
         <f>SUM(B10:T10)</f>
         <v>115598198</v>
       </c>
     </row>
-    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:39">
+      <c r="A11" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="79" t="s">
-[...61 lines deleted...]
-      <c r="A12" s="42" t="s">
+      <c r="B11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="N11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T11" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="56" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
+      <c r="A12" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="78">
+      <c r="B12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="63">
         <v>3629</v>
       </c>
-      <c r="D12" s="79" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="78">
+      <c r="D12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="63">
         <v>105851</v>
       </c>
-      <c r="F12" s="78">
+      <c r="F12" s="63">
         <v>4753</v>
       </c>
-      <c r="G12" s="79" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="78">
+      <c r="G12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="63">
         <v>1613</v>
       </c>
-      <c r="I12" s="79" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="78">
+      <c r="I12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="63">
         <v>197871</v>
       </c>
-      <c r="K12" s="79" t="s">
-[...5 lines deleted...]
-      <c r="M12" s="78">
+      <c r="K12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="63">
         <v>6732</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="63">
         <v>640535</v>
       </c>
-      <c r="O12" s="79" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="78">
+      <c r="O12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="63">
         <v>545116</v>
       </c>
-      <c r="Q12" s="79" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="78">
+      <c r="Q12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="63">
         <v>389443</v>
       </c>
-      <c r="S12" s="79" t="s">
-[...5 lines deleted...]
-      <c r="U12" s="1">
+      <c r="S12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="63">
         <f>SUM(B12:T12)</f>
         <v>1895543</v>
       </c>
     </row>
-    <row r="13" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A13" s="42" t="s">
+    <row r="13" spans="1:39">
+      <c r="A13" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="79" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="78">
+      <c r="B13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="63">
         <v>701869</v>
       </c>
-      <c r="E13" s="79" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="78">
+      <c r="E13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="63">
         <v>27292</v>
       </c>
-      <c r="H13" s="79" t="s">
-[...5 lines deleted...]
-      <c r="J13" s="78">
+      <c r="H13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="I13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="63">
         <v>360396</v>
       </c>
-      <c r="K13" s="79" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="78">
+      <c r="K13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="63">
         <v>26307</v>
       </c>
-      <c r="M13" s="78">
+      <c r="M13" s="63">
         <v>165810</v>
       </c>
-      <c r="N13" s="78">
+      <c r="N13" s="63">
         <v>79142</v>
       </c>
-      <c r="O13" s="78">
+      <c r="O13" s="63">
         <v>10277</v>
       </c>
-      <c r="P13" s="79" t="s">
-[...14 lines deleted...]
-      <c r="U13" s="1">
+      <c r="P13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="S13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T13" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="U13" s="63">
         <f>SUM(B13:T13)</f>
         <v>1371093</v>
       </c>
     </row>
-    <row r="14" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A14" s="43" t="s">
+    <row r="14" spans="1:39">
+      <c r="A14" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="78">
+      <c r="B14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="63">
         <v>178</v>
       </c>
-      <c r="D14" s="78">
+      <c r="D14" s="63">
         <v>1107831</v>
       </c>
-      <c r="E14" s="79" t="s">
-[...29 lines deleted...]
-      <c r="O14" s="78">
+      <c r="E14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="I14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="K14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="M14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="N14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="O14" s="63">
         <v>49396</v>
       </c>
-      <c r="P14" s="79" t="s">
-[...14 lines deleted...]
-      <c r="U14" s="1">
+      <c r="P14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="S14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T14" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="U14" s="63">
         <f>SUM(B14:T14)</f>
         <v>1157405</v>
       </c>
     </row>
-    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A15" s="77" t="s">
+    <row r="15" spans="1:39">
+      <c r="A15" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="79" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="78">
+      <c r="B15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="63">
         <v>6440</v>
       </c>
-      <c r="H15" s="79" t="s">
-[...32 lines deleted...]
-      <c r="S15" s="78">
+      <c r="H15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="I15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="M15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="O15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="P15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R15" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="S15" s="63">
         <v>5275</v>
       </c>
-      <c r="T15" s="79" t="s">
-[...2 lines deleted...]
-      <c r="U15" s="1">
+      <c r="T15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="63">
         <f>SUM(B15:T15)</f>
         <v>11715</v>
       </c>
     </row>
-    <row r="16" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A16" s="44" t="s">
+    <row r="16" spans="1:39">
+      <c r="A16" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="79" t="s">
-[...32 lines deleted...]
-      <c r="M16" s="78">
+      <c r="B16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="63">
         <v>289390</v>
       </c>
-      <c r="N16" s="79" t="s">
-[...20 lines deleted...]
-      <c r="U16" s="1">
+      <c r="N16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="S16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="U16" s="63">
         <f>SUM(B16:T16)</f>
         <v>289390</v>
       </c>
     </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A17" s="44" t="s">
+    <row r="17" spans="1:21">
+      <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="79" t="s">
-[...61 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="B17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="K17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="N17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="O17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="P17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R17" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U17" s="56" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="B18" s="79" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="78">
+      <c r="B18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="70">
         <v>720</v>
       </c>
-      <c r="E18" s="79" t="s">
-[...41 lines deleted...]
-      <c r="S18" s="80">
+      <c r="E18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="I18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="J18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="K18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="L18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="M18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="N18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="O18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="P18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="R18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="S18" s="70">
         <v>390</v>
       </c>
-      <c r="T18" s="80">
+      <c r="T18" s="70">
         <v>796</v>
       </c>
-      <c r="U18" s="39">
+      <c r="U18" s="70">
         <f>SUM(B18:T18)</f>
         <v>1906</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="54" t="s">
+    <row r="20" spans="1:21" ht="21.6" customHeight="1">
+      <c r="A20" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="54"/>
-[...18 lines deleted...]
-      <c r="U20" s="54"/>
+      <c r="B20" s="105"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="105"/>
+      <c r="F20" s="105"/>
+      <c r="G20" s="105"/>
+      <c r="H20" s="105"/>
+      <c r="I20" s="105"/>
+      <c r="J20" s="105"/>
+      <c r="K20" s="105"/>
+      <c r="L20" s="105"/>
+      <c r="M20" s="105"/>
+      <c r="N20" s="105"/>
+      <c r="O20" s="105"/>
+      <c r="P20" s="105"/>
+      <c r="Q20" s="105"/>
+      <c r="R20" s="105"/>
+      <c r="S20" s="105"/>
+      <c r="T20" s="105"/>
+      <c r="U20" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:U5"/>
     <mergeCell ref="A20:U20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AN20"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="13.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="55"/>
+    <col min="3" max="3" width="12.28515625" style="55" customWidth="1"/>
+    <col min="4" max="4" width="11" style="55" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" style="55" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" style="55" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" style="55" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" style="55" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="55"/>
+    <col min="10" max="10" width="10.5703125" style="55" customWidth="1"/>
+    <col min="11" max="12" width="11.28515625" style="55" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" style="55" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" style="55" customWidth="1"/>
+    <col min="15" max="15" width="11" style="55" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="55" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="55"/>
+    <col min="18" max="18" width="10.42578125" style="55" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" style="55" customWidth="1"/>
+    <col min="20" max="21" width="12.5703125" style="55" customWidth="1"/>
+    <col min="22" max="22" width="12.28515625" style="55" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="55"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40">
+      <c r="A1" s="99"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+    </row>
+    <row r="2" spans="1:40">
+      <c r="A2" s="100" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+    </row>
+    <row r="4" spans="1:40">
+      <c r="V4" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="W4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="X4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM4" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN4" s="57" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40" ht="12.75" customHeight="1">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="102"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102"/>
+      <c r="F5" s="102"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="102"/>
+      <c r="L5" s="102"/>
+      <c r="M5" s="102"/>
+      <c r="N5" s="102"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="102"/>
+      <c r="Q5" s="102"/>
+      <c r="R5" s="102"/>
+      <c r="S5" s="102"/>
+      <c r="T5" s="104"/>
+      <c r="U5" s="104"/>
+      <c r="V5" s="104"/>
+    </row>
+    <row r="6" spans="1:40" ht="81">
+      <c r="A6" s="101"/>
+      <c r="B6" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="59" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="P6" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q6" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="R6" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="S6" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="T6" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="U6" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="V6" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="W6" s="61"/>
+    </row>
+    <row r="7" spans="1:40" ht="22.5">
+      <c r="A7" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="71">
+        <v>885618</v>
+      </c>
+      <c r="C7" s="71">
+        <v>14501262</v>
+      </c>
+      <c r="D7" s="71">
+        <v>25113346</v>
+      </c>
+      <c r="E7" s="71">
+        <v>61917871</v>
+      </c>
+      <c r="F7" s="71">
+        <v>10338478</v>
+      </c>
+      <c r="G7" s="71">
+        <v>7564966</v>
+      </c>
+      <c r="H7" s="71">
+        <v>3104095</v>
+      </c>
+      <c r="I7" s="71">
+        <v>650188</v>
+      </c>
+      <c r="J7" s="71">
+        <v>113036553</v>
+      </c>
+      <c r="K7" s="71">
+        <v>268178</v>
+      </c>
+      <c r="L7" s="71">
+        <v>2903937</v>
+      </c>
+      <c r="M7" s="71">
+        <v>8295773</v>
+      </c>
+      <c r="N7" s="71">
+        <v>84706266</v>
+      </c>
+      <c r="O7" s="71">
+        <v>15098329</v>
+      </c>
+      <c r="P7" s="71">
+        <v>3709047</v>
+      </c>
+      <c r="Q7" s="71">
+        <v>633607</v>
+      </c>
+      <c r="R7" s="71">
+        <v>81603789</v>
+      </c>
+      <c r="S7" s="71">
+        <v>406140731</v>
+      </c>
+      <c r="T7" s="71">
+        <v>212428721</v>
+      </c>
+      <c r="U7" s="73">
+        <v>98994621</v>
+      </c>
+      <c r="V7" s="73">
+        <v>1151895376</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
+      <c r="A8" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="72">
+        <v>532359</v>
+      </c>
+      <c r="C8" s="72">
+        <v>10996863</v>
+      </c>
+      <c r="D8" s="72">
+        <v>17676185</v>
+      </c>
+      <c r="E8" s="72">
+        <v>60971618</v>
+      </c>
+      <c r="F8" s="72">
+        <v>10177847</v>
+      </c>
+      <c r="G8" s="72">
+        <v>7476536</v>
+      </c>
+      <c r="H8" s="72">
+        <v>2805375</v>
+      </c>
+      <c r="I8" s="72">
+        <v>598125</v>
+      </c>
+      <c r="J8" s="72">
+        <v>5483274</v>
+      </c>
+      <c r="K8" s="72">
+        <v>261104</v>
+      </c>
+      <c r="L8" s="72">
+        <v>2871847</v>
+      </c>
+      <c r="M8" s="72">
+        <v>6774721</v>
+      </c>
+      <c r="N8" s="72">
+        <v>7888697</v>
+      </c>
+      <c r="O8" s="72">
+        <v>14067083</v>
+      </c>
+      <c r="P8" s="72">
+        <v>3165302</v>
+      </c>
+      <c r="Q8" s="72">
+        <v>557088</v>
+      </c>
+      <c r="R8" s="72">
+        <v>8478586</v>
+      </c>
+      <c r="S8" s="72">
+        <v>134700607</v>
+      </c>
+      <c r="T8" s="72">
+        <v>210003410</v>
+      </c>
+      <c r="U8" s="73">
+        <v>98900641</v>
+      </c>
+      <c r="V8" s="73">
+        <v>604387268</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
+      <c r="A9" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="72">
+        <v>3203254</v>
+      </c>
+      <c r="D9" s="72">
+        <v>145456</v>
+      </c>
+      <c r="E9" s="72">
+        <v>96397</v>
+      </c>
+      <c r="F9" s="72">
+        <v>107283</v>
+      </c>
+      <c r="G9" s="72">
+        <v>67882</v>
+      </c>
+      <c r="H9" s="72">
+        <v>236962</v>
+      </c>
+      <c r="I9" s="72">
+        <v>36594</v>
+      </c>
+      <c r="J9" s="72">
+        <v>12853986</v>
+      </c>
+      <c r="K9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="N9" s="72">
+        <v>75112808</v>
+      </c>
+      <c r="O9" s="72">
+        <v>861211</v>
+      </c>
+      <c r="P9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="72">
+        <v>74959</v>
+      </c>
+      <c r="R9" s="72">
+        <v>122098</v>
+      </c>
+      <c r="S9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="T9" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U9" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V9" s="73">
+        <v>92918890</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40">
+      <c r="A10" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="72">
+        <v>353259</v>
+      </c>
+      <c r="C10" s="72">
+        <v>140754</v>
+      </c>
+      <c r="D10" s="72">
+        <v>3404140</v>
+      </c>
+      <c r="E10" s="72">
+        <v>775815</v>
+      </c>
+      <c r="F10" s="72">
+        <v>50722</v>
+      </c>
+      <c r="G10" s="72">
+        <v>12187</v>
+      </c>
+      <c r="H10" s="72">
+        <v>59035</v>
+      </c>
+      <c r="I10" s="72">
+        <v>14944</v>
+      </c>
+      <c r="J10" s="72">
+        <v>93453724</v>
+      </c>
+      <c r="K10" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="72">
+        <v>31622</v>
+      </c>
+      <c r="M10" s="72">
+        <v>7212</v>
+      </c>
+      <c r="N10" s="72">
+        <v>1307856</v>
+      </c>
+      <c r="O10" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="72">
+        <v>4422</v>
+      </c>
+      <c r="Q10" s="72">
+        <v>1560</v>
+      </c>
+      <c r="R10" s="72">
+        <v>307917</v>
+      </c>
+      <c r="S10" s="72">
+        <v>477866</v>
+      </c>
+      <c r="T10" s="72">
+        <v>748839</v>
+      </c>
+      <c r="U10" s="73">
+        <v>93980</v>
+      </c>
+      <c r="V10" s="73">
+        <v>101293547</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40">
+      <c r="A11" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="N11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="T11" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V11" s="56" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
+      <c r="A12" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="72">
+        <v>87678</v>
+      </c>
+      <c r="D12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="72">
+        <v>74041</v>
+      </c>
+      <c r="F12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="72">
+        <v>158366</v>
+      </c>
+      <c r="K12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="72">
+        <v>237424</v>
+      </c>
+      <c r="O12" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="72">
+        <v>449223</v>
+      </c>
+      <c r="S12" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="73">
+        <v>25753539</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
+      <c r="A13" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="72">
+        <v>1251864</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="72">
+        <v>8361</v>
+      </c>
+      <c r="H13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="72">
+        <v>996675</v>
+      </c>
+      <c r="K13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M13" s="72">
+        <v>311057</v>
+      </c>
+      <c r="N13" s="72">
+        <v>151143</v>
+      </c>
+      <c r="O13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="P13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="S13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="T13" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U13" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V13" s="73">
+        <v>2719100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
+      <c r="A14" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="72">
+        <v>60132</v>
+      </c>
+      <c r="D14" s="72">
+        <v>1336130</v>
+      </c>
+      <c r="E14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="K14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="N14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="O14" s="72">
+        <v>37038</v>
+      </c>
+      <c r="P14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="S14" s="72">
+        <v>609928</v>
+      </c>
+      <c r="T14" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U14" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V14" s="73">
+        <v>2043228</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
+      <c r="A15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="72">
+        <v>1298299</v>
+      </c>
+      <c r="E15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J15" s="72">
+        <v>90528</v>
+      </c>
+      <c r="K15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M15" s="72">
+        <v>749234</v>
+      </c>
+      <c r="N15" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="P15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R15" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="S15" s="72">
+        <v>100030</v>
+      </c>
+      <c r="T15" s="72">
+        <v>1674708</v>
+      </c>
+      <c r="U15" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V15" s="73">
+        <v>3921137</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
+      <c r="A16" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="72">
+        <v>452849</v>
+      </c>
+      <c r="N16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="S16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U16" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V16" s="73">
+        <v>452849</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="J17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="K17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="M17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="N17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="O17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="P17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="R17" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="U17" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="V17" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="I18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="J18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="K18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="L18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="M18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="N18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="O18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="P18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="R18" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="S18" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="V18" s="69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="105"/>
+      <c r="B20" s="105"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="105"/>
+      <c r="F20" s="105"/>
+      <c r="G20" s="105"/>
+      <c r="H20" s="105"/>
+      <c r="I20" s="105"/>
+      <c r="J20" s="105"/>
+      <c r="K20" s="105"/>
+      <c r="L20" s="105"/>
+      <c r="M20" s="105"/>
+      <c r="N20" s="105"/>
+      <c r="O20" s="105"/>
+      <c r="P20" s="105"/>
+      <c r="Q20" s="105"/>
+      <c r="R20" s="105"/>
+      <c r="S20" s="105"/>
+      <c r="T20" s="105"/>
+      <c r="U20" s="105"/>
+      <c r="V20" s="105"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:V5"/>
+    <mergeCell ref="A20:V20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>atantaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>