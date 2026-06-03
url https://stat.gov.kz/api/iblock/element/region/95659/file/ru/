--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20998" windowHeight="8182"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="39">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>юридические лица малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
@@ -130,50 +130,53 @@
     <t>на 1 октября 2023г.</t>
   </si>
   <si>
     <t>на 1 января 2024г.</t>
   </si>
   <si>
     <t>на 1 апреля 2024г.</t>
   </si>
   <si>
     <t>на 1 июля 2024г.</t>
   </si>
   <si>
     <t>на 1 октября 2024г.</t>
   </si>
   <si>
     <t>на 1 января 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 апреля 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
+  </si>
+  <si>
+    <t>на 1 января 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -8037,82 +8040,82 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7372">
     <cellStyle name="20% - Акцент1 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="16"/>
     <cellStyle name="20% - Акцент1 12" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="23"/>
     <cellStyle name="20% - Акцент1 13" xfId="24"/>
@@ -15753,98 +15756,98 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F247"/>
+  <dimension ref="A1:F263"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I240" sqref="I240"/>
+    <sheetView tabSelected="1" topLeftCell="A245" workbookViewId="0">
+      <selection activeCell="G255" sqref="G255"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
     <col min="4" max="5" width="20.25" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="23"/>
-[...2 lines deleted...]
-      <c r="E1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="25"/>
-[...2 lines deleted...]
-      <c r="E2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
@@ -19743,75 +19746,332 @@
       <c r="D243" s="17">
         <v>607</v>
       </c>
       <c r="E243" s="17">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B244" s="17">
         <v>2293</v>
       </c>
       <c r="C244" s="17">
         <v>941</v>
       </c>
       <c r="D244" s="17">
         <v>855</v>
       </c>
       <c r="E244" s="17">
         <v>497</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A245" s="32" t="s">
+      <c r="A245" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B245" s="22"/>
+      <c r="C245" s="22"/>
+      <c r="D245" s="22"/>
+      <c r="E245" s="22"/>
+    </row>
+    <row r="246" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A246" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="17">
+        <v>141679</v>
+      </c>
+      <c r="C246" s="17">
+        <v>70174</v>
+      </c>
+      <c r="D246" s="17">
+        <v>62377</v>
+      </c>
+      <c r="E246" s="17">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B247" s="17">
+        <v>87836</v>
+      </c>
+      <c r="C247" s="17">
+        <v>47528</v>
+      </c>
+      <c r="D247" s="17">
+        <v>39875</v>
+      </c>
+      <c r="E247" s="17">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="17">
+        <v>7228</v>
+      </c>
+      <c r="C248" s="17">
+        <v>2505</v>
+      </c>
+      <c r="D248" s="17">
+        <v>3938</v>
+      </c>
+      <c r="E248" s="17">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B249" s="17">
+        <v>25354</v>
+      </c>
+      <c r="C249" s="17">
+        <v>13422</v>
+      </c>
+      <c r="D249" s="17">
+        <v>11174</v>
+      </c>
+      <c r="E249" s="17">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B250" s="17"/>
+      <c r="C250" s="17"/>
+      <c r="D250" s="17"/>
+      <c r="E250" s="17"/>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B251" s="17">
+        <v>1914</v>
+      </c>
+      <c r="C251" s="17">
+        <v>838</v>
+      </c>
+      <c r="D251" s="17">
+        <v>452</v>
+      </c>
+      <c r="E251" s="17">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B252" s="17">
+        <v>2637</v>
+      </c>
+      <c r="C252" s="17">
+        <v>301</v>
+      </c>
+      <c r="D252" s="17">
+        <v>1307</v>
+      </c>
+      <c r="E252" s="17">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253" s="17">
+        <v>1605</v>
+      </c>
+      <c r="C253" s="17">
+        <v>534</v>
+      </c>
+      <c r="D253" s="17">
+        <v>640</v>
+      </c>
+      <c r="E253" s="17">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B254" s="17">
+        <v>2397</v>
+      </c>
+      <c r="C254" s="17">
+        <v>713</v>
+      </c>
+      <c r="D254" s="17">
+        <v>831</v>
+      </c>
+      <c r="E254" s="17">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B255" s="17">
+        <v>2520</v>
+      </c>
+      <c r="C255" s="17">
+        <v>805</v>
+      </c>
+      <c r="D255" s="17">
+        <v>831</v>
+      </c>
+      <c r="E255" s="17">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B256" s="17">
+        <v>1102</v>
+      </c>
+      <c r="C256" s="17">
+        <v>135</v>
+      </c>
+      <c r="D256" s="17">
+        <v>370</v>
+      </c>
+      <c r="E256" s="17">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B257" s="17">
+        <v>1168</v>
+      </c>
+      <c r="C257" s="17">
+        <v>377</v>
+      </c>
+      <c r="D257" s="17">
+        <v>357</v>
+      </c>
+      <c r="E257" s="17">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B258" s="17">
+        <v>3665</v>
+      </c>
+      <c r="C258" s="17">
+        <v>1461</v>
+      </c>
+      <c r="D258" s="17">
+        <v>1134</v>
+      </c>
+      <c r="E258" s="17">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B259" s="17">
+        <v>1924</v>
+      </c>
+      <c r="C259" s="17">
+        <v>594</v>
+      </c>
+      <c r="D259" s="17">
+        <v>606</v>
+      </c>
+      <c r="E259" s="17">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B260" s="17">
+        <v>2329</v>
+      </c>
+      <c r="C260" s="17">
+        <v>961</v>
+      </c>
+      <c r="D260" s="17">
+        <v>862</v>
+      </c>
+      <c r="E260" s="17">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B245" s="32"/>
-[...16 lines deleted...]
-      <c r="E247" s="33"/>
+      <c r="B261" s="23"/>
+      <c r="C261" s="23"/>
+      <c r="D261" s="23"/>
+      <c r="E261" s="23"/>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" s="24"/>
+      <c r="B262" s="24"/>
+      <c r="C262" s="24"/>
+      <c r="D262" s="24"/>
+      <c r="E262" s="24"/>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" s="24"/>
+      <c r="B263" s="24"/>
+      <c r="C263" s="24"/>
+      <c r="D263" s="24"/>
+      <c r="E263" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
-    <mergeCell ref="A245:E247"/>
+  <mergeCells count="22">
+    <mergeCell ref="A245:E245"/>
+    <mergeCell ref="A261:E263"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A229:E229"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A213:E213"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A181:E181"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>