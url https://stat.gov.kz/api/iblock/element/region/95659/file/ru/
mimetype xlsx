--- v1 (2026-06-03)
+++ v2 (2026-08-23)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20998" windowHeight="8182"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="40">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>юридические лица малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
@@ -133,50 +133,53 @@
     <t>на 1 января 2024г.</t>
   </si>
   <si>
     <t>на 1 апреля 2024г.</t>
   </si>
   <si>
     <t>на 1 июля 2024г.</t>
   </si>
   <si>
     <t>на 1 октября 2024г.</t>
   </si>
   <si>
     <t>на 1 января 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 апреля 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 апреля 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -8037,58 +8040,58 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -15756,54 +15759,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F263"/>
+  <dimension ref="A1:F279"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A245" workbookViewId="0">
-      <selection activeCell="G255" sqref="G255"/>
+    <sheetView tabSelected="1" topLeftCell="A260" workbookViewId="0">
+      <selection activeCell="B262" sqref="B262:E276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
     <col min="4" max="5" width="20.25" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="27"/>
@@ -15816,57 +15819,57 @@
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29"/>
       <c r="B4" s="31"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="22" t="s">
+      <c r="A5" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="22"/>
-[...2 lines deleted...]
-      <c r="E5" s="22"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7">
         <v>133567</v>
       </c>
       <c r="C6" s="7">
         <v>67181</v>
       </c>
       <c r="D6" s="7">
         <v>58070</v>
       </c>
       <c r="E6" s="7">
         <v>8316</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
         <v>83587</v>
@@ -16087,57 +16090,57 @@
       </c>
       <c r="E19" s="7">
         <v>664</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="7">
         <v>2351</v>
       </c>
       <c r="C20" s="7">
         <v>964</v>
       </c>
       <c r="D20" s="7">
         <v>1002</v>
       </c>
       <c r="E20" s="7">
         <v>385</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="22" t="s">
+      <c r="A21" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="22"/>
-[...2 lines deleted...]
-      <c r="E21" s="22"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="10">
         <v>133681</v>
       </c>
       <c r="C22" s="10">
         <v>67737</v>
       </c>
       <c r="D22" s="10">
         <v>57448</v>
       </c>
       <c r="E22" s="10">
         <v>8496</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="10">
         <v>82638</v>
@@ -16358,57 +16361,57 @@
       </c>
       <c r="E35" s="11">
         <v>642</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="10">
         <v>2344</v>
       </c>
       <c r="C36" s="11">
         <v>967</v>
       </c>
       <c r="D36" s="11">
         <v>994</v>
       </c>
       <c r="E36" s="11">
         <v>383</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="22" t="s">
+      <c r="A37" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="22"/>
-[...2 lines deleted...]
-      <c r="E37" s="22"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
     </row>
     <row r="38" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="13">
         <v>135700</v>
       </c>
       <c r="C38" s="14">
         <v>68154</v>
       </c>
       <c r="D38" s="13">
         <v>58700</v>
       </c>
       <c r="E38" s="13">
         <v>8846</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="13">
         <v>84110</v>
       </c>
@@ -16628,57 +16631,57 @@
       </c>
       <c r="E51" s="13">
         <v>642</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="13">
         <v>2396</v>
       </c>
       <c r="C52" s="16">
         <v>967</v>
       </c>
       <c r="D52" s="13">
         <v>1008</v>
       </c>
       <c r="E52" s="13">
         <v>421</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="22" t="s">
+      <c r="A53" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="22"/>
-[...2 lines deleted...]
-      <c r="E53" s="22"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="17">
         <v>138116</v>
       </c>
       <c r="C54" s="17">
         <v>68742</v>
       </c>
       <c r="D54" s="17">
         <v>60036</v>
       </c>
       <c r="E54" s="17">
         <v>9338</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="17">
@@ -16900,57 +16903,57 @@
       </c>
       <c r="E67" s="18">
         <v>670</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="17">
         <v>2479</v>
       </c>
       <c r="C68" s="18">
         <v>963</v>
       </c>
       <c r="D68" s="17">
         <v>1037</v>
       </c>
       <c r="E68" s="18">
         <v>479</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="22" t="s">
+      <c r="A69" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B69" s="22"/>
-[...2 lines deleted...]
-      <c r="E69" s="22"/>
+      <c r="B69" s="24"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="24"/>
     </row>
     <row r="70" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="19">
         <v>134835</v>
       </c>
       <c r="C70" s="19">
         <v>64149</v>
       </c>
       <c r="D70" s="19">
         <v>61101</v>
       </c>
       <c r="E70" s="19">
         <v>9585</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="19">
         <v>82575</v>
       </c>
@@ -17156,57 +17159,57 @@
       <c r="D83" s="20">
         <v>660</v>
       </c>
       <c r="E83" s="20">
         <v>713</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="19">
         <v>2488</v>
       </c>
       <c r="C84" s="20">
         <v>936</v>
       </c>
       <c r="D84" s="19">
         <v>1036</v>
       </c>
       <c r="E84" s="20">
         <v>516</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="22" t="s">
+      <c r="A85" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B85" s="22"/>
-[...2 lines deleted...]
-      <c r="E85" s="22"/>
+      <c r="B85" s="24"/>
+      <c r="C85" s="24"/>
+      <c r="D85" s="24"/>
+      <c r="E85" s="24"/>
     </row>
     <row r="86" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="19">
         <v>140000</v>
       </c>
       <c r="C86" s="19">
         <v>68343</v>
       </c>
       <c r="D86" s="19">
         <v>61618</v>
       </c>
       <c r="E86" s="19">
         <v>10039</v>
       </c>
       <c r="F86" s="19"/>
     </row>
     <row r="87" spans="1:6" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="19">
         <v>86386</v>
@@ -17427,57 +17430,57 @@
       </c>
       <c r="E99" s="19">
         <v>759</v>
       </c>
       <c r="F99" s="19"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B100" s="19">
         <v>2522</v>
       </c>
       <c r="C100" s="19">
         <v>957</v>
       </c>
       <c r="D100" s="19">
         <v>1021</v>
       </c>
       <c r="E100" s="19">
         <v>544</v>
       </c>
       <c r="F100" s="19"/>
     </row>
     <row r="101" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="22" t="s">
+      <c r="A101" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B101" s="22"/>
-[...2 lines deleted...]
-      <c r="E101" s="22"/>
+      <c r="B101" s="24"/>
+      <c r="C101" s="24"/>
+      <c r="D101" s="24"/>
+      <c r="E101" s="24"/>
     </row>
     <row r="102" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="19">
         <v>140780</v>
       </c>
       <c r="C102" s="19">
         <v>69725</v>
       </c>
       <c r="D102" s="19">
         <v>61140</v>
       </c>
       <c r="E102" s="19">
         <v>9915</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="18.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="19">
         <v>86439</v>
       </c>
@@ -17683,57 +17686,57 @@
       <c r="D115" s="19">
         <v>647</v>
       </c>
       <c r="E115" s="19">
         <v>730</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B116" s="19">
         <v>2495</v>
       </c>
       <c r="C116" s="19">
         <v>953</v>
       </c>
       <c r="D116" s="19">
         <v>983</v>
       </c>
       <c r="E116" s="19">
         <v>559</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A117" s="22" t="s">
+      <c r="A117" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="B117" s="22"/>
-[...2 lines deleted...]
-      <c r="E117" s="22"/>
+      <c r="B117" s="24"/>
+      <c r="C117" s="24"/>
+      <c r="D117" s="24"/>
+      <c r="E117" s="24"/>
     </row>
     <row r="118" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="19">
         <v>136805</v>
       </c>
       <c r="C118" s="19">
         <v>67298</v>
       </c>
       <c r="D118" s="19">
         <v>59751</v>
       </c>
       <c r="E118" s="19">
         <v>9756</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="19">
         <v>84016</v>
       </c>
@@ -17939,57 +17942,57 @@
       <c r="D131" s="17">
         <v>641</v>
       </c>
       <c r="E131" s="17">
         <v>714</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B132" s="17">
         <v>2516</v>
       </c>
       <c r="C132" s="17">
         <v>979</v>
       </c>
       <c r="D132" s="17">
         <v>1012</v>
       </c>
       <c r="E132" s="17">
         <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A133" s="22" t="s">
+      <c r="A133" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B133" s="22"/>
-[...2 lines deleted...]
-      <c r="E133" s="22"/>
+      <c r="B133" s="24"/>
+      <c r="C133" s="24"/>
+      <c r="D133" s="24"/>
+      <c r="E133" s="24"/>
     </row>
     <row r="134" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="19">
         <v>139107</v>
       </c>
       <c r="C134" s="19">
         <v>69637</v>
       </c>
       <c r="D134" s="19">
         <v>59967</v>
       </c>
       <c r="E134" s="19">
         <v>9503</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="19">
         <v>87857</v>
       </c>
@@ -18195,57 +18198,57 @@
       <c r="D147" s="19">
         <v>646</v>
       </c>
       <c r="E147" s="19">
         <v>623</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B148" s="17">
         <v>2439</v>
       </c>
       <c r="C148" s="17">
         <v>935</v>
       </c>
       <c r="D148" s="17">
         <v>986</v>
       </c>
       <c r="E148" s="17">
         <v>518</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A149" s="22" t="s">
+      <c r="A149" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B149" s="22"/>
-[...2 lines deleted...]
-      <c r="E149" s="22"/>
+      <c r="B149" s="24"/>
+      <c r="C149" s="24"/>
+      <c r="D149" s="24"/>
+      <c r="E149" s="24"/>
     </row>
     <row r="150" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B150" s="17">
         <v>139041</v>
       </c>
       <c r="C150" s="17">
         <v>69027</v>
       </c>
       <c r="D150" s="17">
         <v>60329</v>
       </c>
       <c r="E150" s="17">
         <v>9685</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="17">
         <v>86666</v>
       </c>
@@ -18451,57 +18454,57 @@
       <c r="D163" s="17">
         <v>632</v>
       </c>
       <c r="E163" s="17">
         <v>628</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B164" s="17">
         <v>2432</v>
       </c>
       <c r="C164" s="17">
         <v>940</v>
       </c>
       <c r="D164" s="17">
         <v>976</v>
       </c>
       <c r="E164" s="17">
         <v>516</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A165" s="22" t="s">
+      <c r="A165" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B165" s="22"/>
-[...2 lines deleted...]
-      <c r="E165" s="22"/>
+      <c r="B165" s="24"/>
+      <c r="C165" s="24"/>
+      <c r="D165" s="24"/>
+      <c r="E165" s="24"/>
     </row>
     <row r="166" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A166" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="17">
         <v>144885</v>
       </c>
       <c r="C166" s="17">
         <v>72608</v>
       </c>
       <c r="D166" s="17">
         <v>62276</v>
       </c>
       <c r="E166" s="17">
         <v>10001</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="17">
         <v>91522</v>
       </c>
@@ -18707,57 +18710,57 @@
       <c r="D179" s="17">
         <v>631</v>
       </c>
       <c r="E179" s="17">
         <v>729</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B180" s="17">
         <v>2389</v>
       </c>
       <c r="C180" s="17">
         <v>928</v>
       </c>
       <c r="D180" s="17">
         <v>942</v>
       </c>
       <c r="E180" s="17">
         <v>519</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A181" s="22" t="s">
+      <c r="A181" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B181" s="22"/>
-[...2 lines deleted...]
-      <c r="E181" s="22"/>
+      <c r="B181" s="24"/>
+      <c r="C181" s="24"/>
+      <c r="D181" s="24"/>
+      <c r="E181" s="24"/>
     </row>
     <row r="182" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B182" s="17">
         <v>144582</v>
       </c>
       <c r="C182" s="17">
         <v>73130</v>
       </c>
       <c r="D182" s="17">
         <v>61753</v>
       </c>
       <c r="E182" s="17">
         <v>9699</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B183" s="17">
         <v>91522</v>
       </c>
@@ -18963,57 +18966,57 @@
       <c r="D195" s="17">
         <v>605</v>
       </c>
       <c r="E195" s="17">
         <v>717</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B196" s="17">
         <v>2337</v>
       </c>
       <c r="C196" s="17">
         <v>949</v>
       </c>
       <c r="D196" s="17">
         <v>900</v>
       </c>
       <c r="E196" s="17">
         <v>488</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A197" s="22" t="s">
+      <c r="A197" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B197" s="22"/>
-[...2 lines deleted...]
-      <c r="E197" s="22"/>
+      <c r="B197" s="24"/>
+      <c r="C197" s="24"/>
+      <c r="D197" s="24"/>
+      <c r="E197" s="24"/>
     </row>
     <row r="198" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B198" s="17">
         <v>138202</v>
       </c>
       <c r="C198" s="17">
         <v>66544</v>
       </c>
       <c r="D198" s="17">
         <v>62183</v>
       </c>
       <c r="E198" s="17">
         <v>9475</v>
       </c>
       <c r="F198" s="17"/>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B199" s="17">
         <v>85243</v>
@@ -19234,57 +19237,57 @@
       </c>
       <c r="E211" s="17">
         <v>707</v>
       </c>
       <c r="F211" s="17"/>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B212" s="17">
         <v>2311</v>
       </c>
       <c r="C212" s="17">
         <v>941</v>
       </c>
       <c r="D212" s="17">
         <v>876</v>
       </c>
       <c r="E212" s="17">
         <v>494</v>
       </c>
       <c r="F212" s="17"/>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A213" s="22" t="s">
+      <c r="A213" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="B213" s="22"/>
-[...2 lines deleted...]
-      <c r="E213" s="22"/>
+      <c r="B213" s="24"/>
+      <c r="C213" s="24"/>
+      <c r="D213" s="24"/>
+      <c r="E213" s="24"/>
     </row>
     <row r="214" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B214" s="17">
         <v>140184</v>
       </c>
       <c r="C214" s="17">
         <v>68829</v>
       </c>
       <c r="D214" s="17">
         <v>61868</v>
       </c>
       <c r="E214" s="17">
         <v>9487</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B215" s="17">
         <v>87144</v>
       </c>
@@ -19490,57 +19493,57 @@
       <c r="D227" s="17">
         <v>587</v>
       </c>
       <c r="E227" s="17">
         <v>713</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B228" s="17">
         <v>2285</v>
       </c>
       <c r="C228" s="17">
         <v>944</v>
       </c>
       <c r="D228" s="17">
         <v>850</v>
       </c>
       <c r="E228" s="17">
         <v>491</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A229" s="22" t="s">
+      <c r="A229" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="B229" s="22"/>
-[...2 lines deleted...]
-      <c r="E229" s="22"/>
+      <c r="B229" s="24"/>
+      <c r="C229" s="24"/>
+      <c r="D229" s="24"/>
+      <c r="E229" s="24"/>
     </row>
     <row r="230" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B230" s="17">
         <v>141875</v>
       </c>
       <c r="C230" s="17">
         <v>70320</v>
       </c>
       <c r="D230" s="17">
         <v>62339</v>
       </c>
       <c r="E230" s="17">
         <v>9216</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B231" s="17">
         <v>88052</v>
       </c>
@@ -19746,57 +19749,57 @@
       <c r="D243" s="17">
         <v>607</v>
       </c>
       <c r="E243" s="17">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B244" s="17">
         <v>2293</v>
       </c>
       <c r="C244" s="17">
         <v>941</v>
       </c>
       <c r="D244" s="17">
         <v>855</v>
       </c>
       <c r="E244" s="17">
         <v>497</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A245" s="22" t="s">
+      <c r="A245" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B245" s="22"/>
-[...2 lines deleted...]
-      <c r="E245" s="22"/>
+      <c r="B245" s="24"/>
+      <c r="C245" s="24"/>
+      <c r="D245" s="24"/>
+      <c r="E245" s="24"/>
     </row>
     <row r="246" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A246" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B246" s="17">
         <v>141679</v>
       </c>
       <c r="C246" s="17">
         <v>70174</v>
       </c>
       <c r="D246" s="17">
         <v>62377</v>
       </c>
       <c r="E246" s="17">
         <v>9128</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B247" s="17">
         <v>87836</v>
       </c>
@@ -20002,114 +20005,371 @@
       <c r="D259" s="17">
         <v>606</v>
       </c>
       <c r="E259" s="17">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B260" s="17">
         <v>2329</v>
       </c>
       <c r="C260" s="17">
         <v>961</v>
       </c>
       <c r="D260" s="17">
         <v>862</v>
       </c>
       <c r="E260" s="17">
         <v>506</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A261" s="23" t="s">
+      <c r="A261" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B261" s="24"/>
+      <c r="C261" s="24"/>
+      <c r="D261" s="24"/>
+      <c r="E261" s="24"/>
+    </row>
+    <row r="262" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A262" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B262" s="17">
+        <v>126502</v>
+      </c>
+      <c r="C262" s="17">
+        <v>56790</v>
+      </c>
+      <c r="D262" s="17">
+        <v>59816</v>
+      </c>
+      <c r="E262" s="17">
+        <v>9896</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B263" s="17">
+        <v>77469</v>
+      </c>
+      <c r="C263" s="17">
+        <v>38000</v>
+      </c>
+      <c r="D263" s="17">
+        <v>38983</v>
+      </c>
+      <c r="E263" s="17">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B264" s="17">
+        <v>6529</v>
+      </c>
+      <c r="C264" s="17">
+        <v>1875</v>
+      </c>
+      <c r="D264" s="17">
+        <v>3715</v>
+      </c>
+      <c r="E264" s="17">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B265" s="17">
+        <v>22479</v>
+      </c>
+      <c r="C265" s="17">
+        <v>11053</v>
+      </c>
+      <c r="D265" s="17">
+        <v>10605</v>
+      </c>
+      <c r="E265" s="17">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B266" s="17"/>
+      <c r="C266" s="17"/>
+      <c r="D266" s="17"/>
+      <c r="E266" s="17"/>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B267" s="17">
+        <v>1767</v>
+      </c>
+      <c r="C267" s="17">
+        <v>755</v>
+      </c>
+      <c r="D267" s="17">
+        <v>377</v>
+      </c>
+      <c r="E267" s="17">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B268" s="17">
+        <v>2520</v>
+      </c>
+      <c r="C268" s="17">
+        <v>231</v>
+      </c>
+      <c r="D268" s="17">
+        <v>1210</v>
+      </c>
+      <c r="E268" s="17">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B269" s="17">
+        <v>1573</v>
+      </c>
+      <c r="C269" s="17">
+        <v>548</v>
+      </c>
+      <c r="D269" s="17">
+        <v>563</v>
+      </c>
+      <c r="E269" s="17">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B270" s="17">
+        <v>2219</v>
+      </c>
+      <c r="C270" s="17">
+        <v>591</v>
+      </c>
+      <c r="D270" s="17">
+        <v>761</v>
+      </c>
+      <c r="E270" s="17">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B271" s="17">
+        <v>2407</v>
+      </c>
+      <c r="C271" s="17">
+        <v>717</v>
+      </c>
+      <c r="D271" s="17">
+        <v>776</v>
+      </c>
+      <c r="E271" s="17">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B272" s="17">
+        <v>1037</v>
+      </c>
+      <c r="C272" s="17">
+        <v>91</v>
+      </c>
+      <c r="D272" s="17">
+        <v>311</v>
+      </c>
+      <c r="E272" s="17">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B273" s="17">
+        <v>1098</v>
+      </c>
+      <c r="C273" s="17">
+        <v>325</v>
+      </c>
+      <c r="D273" s="17">
+        <v>285</v>
+      </c>
+      <c r="E273" s="17">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B274" s="17">
+        <v>3459</v>
+      </c>
+      <c r="C274" s="17">
+        <v>1294</v>
+      </c>
+      <c r="D274" s="17">
+        <v>995</v>
+      </c>
+      <c r="E274" s="17">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B275" s="17">
+        <v>1848</v>
+      </c>
+      <c r="C275" s="17">
+        <v>557</v>
+      </c>
+      <c r="D275" s="17">
+        <v>500</v>
+      </c>
+      <c r="E275" s="17">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B276" s="17">
+        <v>2097</v>
+      </c>
+      <c r="C276" s="17">
+        <v>753</v>
+      </c>
+      <c r="D276" s="17">
+        <v>735</v>
+      </c>
+      <c r="E276" s="17">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A277" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B261" s="23"/>
-[...16 lines deleted...]
-      <c r="E263" s="24"/>
+      <c r="B277" s="22"/>
+      <c r="C277" s="22"/>
+      <c r="D277" s="22"/>
+      <c r="E277" s="22"/>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A278" s="23"/>
+      <c r="B278" s="23"/>
+      <c r="C278" s="23"/>
+      <c r="D278" s="23"/>
+      <c r="E278" s="23"/>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A279" s="23"/>
+      <c r="B279" s="23"/>
+      <c r="C279" s="23"/>
+      <c r="D279" s="23"/>
+      <c r="E279" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...10 lines deleted...]
-    <mergeCell ref="A229:E229"/>
+  <mergeCells count="23">
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A85:E85"/>
-    <mergeCell ref="A213:E213"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A69:E69"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A277:E279"/>
+    <mergeCell ref="A149:E149"/>
+    <mergeCell ref="A165:E165"/>
+    <mergeCell ref="A197:E197"/>
+    <mergeCell ref="A229:E229"/>
+    <mergeCell ref="A213:E213"/>
     <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A261:E261"/>
+    <mergeCell ref="A245:E245"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>