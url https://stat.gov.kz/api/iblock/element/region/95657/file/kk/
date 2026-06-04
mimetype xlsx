--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -3,96 +3,100 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E323" i="2" l="1"/>
+  <c r="D323" i="2"/>
+  <c r="C323" i="2"/>
+  <c r="B323" i="2"/>
   <c r="E302" i="2" l="1"/>
   <c r="D302" i="2"/>
   <c r="C302" i="2"/>
   <c r="B302" i="2"/>
   <c r="E260" i="2" l="1"/>
   <c r="D260" i="2"/>
   <c r="C260" i="2"/>
   <c r="B260" i="2"/>
   <c r="C239" i="2" l="1"/>
   <c r="D239" i="2"/>
   <c r="E239" i="2"/>
   <c r="B239" i="2"/>
   <c r="E8" i="2" l="1"/>
   <c r="D8" i="2"/>
   <c r="C8" i="2"/>
   <c r="B8" i="2"/>
   <c r="E113" i="2" l="1"/>
   <c r="B113" i="2"/>
   <c r="E92" i="2"/>
   <c r="B92" i="2"/>
   <c r="E71" i="2"/>
   <c r="B71" i="2"/>
   <c r="E50" i="2"/>
   <c r="B50" i="2"/>
   <c r="E29" i="2"/>
   <c r="B29" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="635" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="45">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шағын және орта кәсіпкерліктердегі жұмыспен қамтылғандар саны</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
@@ -180,50 +184,53 @@
     <t>орта кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>2024 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2024 жылғы 1 сәуірге</t>
   </si>
   <si>
     <t>2024 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2024 жылғы 1 шілдеге</t>
   </si>
   <si>
     <t>2025 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2025 жылғы 1 сәуірге</t>
   </si>
   <si>
     <t>2025 жылғы 1 шілдеге</t>
   </si>
   <si>
     <t>2025 жылғы 1 қазанға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 қаңтарға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -15891,54 +15898,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J321"/>
+  <dimension ref="A1:J342"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A292" workbookViewId="0">
-      <selection activeCell="B300" sqref="B300:F319"/>
+    <sheetView tabSelected="1" topLeftCell="A289" workbookViewId="0">
+      <selection activeCell="B321" sqref="B321:F340"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.45" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.625" style="1" customWidth="1"/>
     <col min="3" max="4" width="21" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>0</v>
@@ -22255,76 +22262,489 @@
       <c r="F318" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B319" s="31">
         <v>7798</v>
       </c>
       <c r="C319" s="31">
         <v>826</v>
       </c>
       <c r="D319" s="31">
         <v>83</v>
       </c>
       <c r="E319" s="31">
         <v>6889</v>
       </c>
       <c r="F319" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="34" t="s">
+      <c r="A320" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B320" s="33"/>
+      <c r="C320" s="33"/>
+      <c r="D320" s="33"/>
+      <c r="E320" s="33"/>
+      <c r="F320" s="33"/>
+    </row>
+    <row r="321" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B321" s="31">
+        <v>141679</v>
+      </c>
+      <c r="C321" s="31">
+        <v>52338</v>
+      </c>
+      <c r="D321" s="31">
+        <v>17836</v>
+      </c>
+      <c r="E321" s="31">
+        <v>62377</v>
+      </c>
+      <c r="F321" s="31">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B322" s="31">
+        <v>17006</v>
+      </c>
+      <c r="C322" s="31">
+        <v>3762</v>
+      </c>
+      <c r="D322" s="31">
+        <v>3073</v>
+      </c>
+      <c r="E322" s="31">
+        <v>1043</v>
+      </c>
+      <c r="F322" s="31">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" s="31">
+        <f>B324+B325+B326+B327</f>
+        <v>20693</v>
+      </c>
+      <c r="C323" s="31">
+        <f t="shared" ref="C323:E323" si="5">C324+C325+C326+C327</f>
+        <v>10156</v>
+      </c>
+      <c r="D323" s="31">
+        <f t="shared" si="5"/>
+        <v>6575</v>
+      </c>
+      <c r="E323" s="31">
+        <f t="shared" si="5"/>
+        <v>3962</v>
+      </c>
+      <c r="F323" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B324" s="31">
+        <v>1486</v>
+      </c>
+      <c r="C324" s="31">
+        <v>784</v>
+      </c>
+      <c r="D324" s="31">
+        <v>689</v>
+      </c>
+      <c r="E324" s="31">
+        <v>13</v>
+      </c>
+      <c r="F324" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B325" s="31">
+        <v>16958</v>
+      </c>
+      <c r="C325" s="31">
+        <v>8753</v>
+      </c>
+      <c r="D325" s="31">
+        <v>4406</v>
+      </c>
+      <c r="E325" s="31">
+        <v>3799</v>
+      </c>
+      <c r="F325" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B326" s="31">
+        <v>791</v>
+      </c>
+      <c r="C326" s="31">
+        <v>207</v>
+      </c>
+      <c r="D326" s="31">
+        <v>563</v>
+      </c>
+      <c r="E326" s="31">
+        <v>21</v>
+      </c>
+      <c r="F326" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B327" s="31">
+        <v>1458</v>
+      </c>
+      <c r="C327" s="31">
+        <v>412</v>
+      </c>
+      <c r="D327" s="31">
+        <v>917</v>
+      </c>
+      <c r="E327" s="31">
+        <v>129</v>
+      </c>
+      <c r="F327" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B328" s="31">
+        <v>11763</v>
+      </c>
+      <c r="C328" s="31">
+        <v>7969</v>
+      </c>
+      <c r="D328" s="31">
+        <v>1721</v>
+      </c>
+      <c r="E328" s="31">
+        <v>2073</v>
+      </c>
+      <c r="F328" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329" s="31">
+        <v>44090</v>
+      </c>
+      <c r="C329" s="31">
+        <v>13913</v>
+      </c>
+      <c r="D329" s="31">
+        <v>1525</v>
+      </c>
+      <c r="E329" s="31">
+        <v>28652</v>
+      </c>
+      <c r="F329" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B330" s="31">
+        <v>11232</v>
+      </c>
+      <c r="C330" s="31">
+        <v>3537</v>
+      </c>
+      <c r="D330" s="31">
+        <v>1591</v>
+      </c>
+      <c r="E330" s="31">
+        <v>6104</v>
+      </c>
+      <c r="F330" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B331" s="31">
+        <v>5130</v>
+      </c>
+      <c r="C331" s="31">
+        <v>965</v>
+      </c>
+      <c r="D331" s="31">
+        <v>378</v>
+      </c>
+      <c r="E331" s="31">
+        <v>3787</v>
+      </c>
+      <c r="F331" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B332" s="31">
+        <v>1329</v>
+      </c>
+      <c r="C332" s="31">
+        <v>760</v>
+      </c>
+      <c r="D332" s="31">
+        <v>0</v>
+      </c>
+      <c r="E332" s="31">
+        <v>569</v>
+      </c>
+      <c r="F332" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B333" s="31">
+        <v>430</v>
+      </c>
+      <c r="C333" s="31">
+        <v>414</v>
+      </c>
+      <c r="D333" s="31">
+        <v>0</v>
+      </c>
+      <c r="E333" s="31">
+        <v>16</v>
+      </c>
+      <c r="F333" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B334" s="31">
+        <v>6208</v>
+      </c>
+      <c r="C334" s="31">
+        <v>2038</v>
+      </c>
+      <c r="D334" s="31">
+        <v>160</v>
+      </c>
+      <c r="E334" s="31">
+        <v>4010</v>
+      </c>
+      <c r="F334" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B335" s="31">
+        <v>3698</v>
+      </c>
+      <c r="C335" s="31">
+        <v>2108</v>
+      </c>
+      <c r="D335" s="31">
+        <v>355</v>
+      </c>
+      <c r="E335" s="31">
+        <v>1235</v>
+      </c>
+      <c r="F335" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B336" s="31">
+        <v>6198</v>
+      </c>
+      <c r="C336" s="31">
+        <v>3041</v>
+      </c>
+      <c r="D336" s="31">
+        <v>1517</v>
+      </c>
+      <c r="E336" s="31">
+        <v>1640</v>
+      </c>
+      <c r="F336" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B337" s="31">
+        <v>2368</v>
+      </c>
+      <c r="C337" s="31">
+        <v>795</v>
+      </c>
+      <c r="D337" s="31">
+        <v>322</v>
+      </c>
+      <c r="E337" s="31">
+        <v>1251</v>
+      </c>
+      <c r="F337" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B338" s="31">
+        <v>2737</v>
+      </c>
+      <c r="C338" s="31">
+        <v>1795</v>
+      </c>
+      <c r="D338" s="31">
+        <v>530</v>
+      </c>
+      <c r="E338" s="31">
+        <v>412</v>
+      </c>
+      <c r="F338" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B339" s="31">
+        <v>1188</v>
+      </c>
+      <c r="C339" s="31">
+        <v>345</v>
+      </c>
+      <c r="D339" s="31">
+        <v>0</v>
+      </c>
+      <c r="E339" s="31">
+        <v>843</v>
+      </c>
+      <c r="F339" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B340" s="31">
+        <v>7609</v>
+      </c>
+      <c r="C340" s="31">
+        <v>740</v>
+      </c>
+      <c r="D340" s="31">
+        <v>89</v>
+      </c>
+      <c r="E340" s="31">
+        <v>6780</v>
+      </c>
+      <c r="F340" s="31"/>
+    </row>
+    <row r="341" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B320" s="34"/>
-[...11 lines deleted...]
-      <c r="F321" s="35"/>
+      <c r="B341" s="34"/>
+      <c r="C341" s="34"/>
+      <c r="D341" s="34"/>
+      <c r="E341" s="34"/>
+      <c r="F341" s="34"/>
+    </row>
+    <row r="342" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="35"/>
+      <c r="B342" s="35"/>
+      <c r="C342" s="35"/>
+      <c r="D342" s="35"/>
+      <c r="E342" s="35"/>
+      <c r="F342" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
+    <mergeCell ref="A320:F320"/>
+    <mergeCell ref="A341:F342"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A299:F299"/>
-    <mergeCell ref="A320:F321"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.47244094488188981" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>