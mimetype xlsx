--- v1 (2026-06-04)
+++ v2 (2026-08-23)
@@ -3,100 +3,104 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E344" i="2" l="1"/>
+  <c r="D344" i="2"/>
+  <c r="C344" i="2"/>
+  <c r="B344" i="2"/>
   <c r="E323" i="2" l="1"/>
   <c r="D323" i="2"/>
   <c r="C323" i="2"/>
   <c r="B323" i="2"/>
   <c r="E302" i="2" l="1"/>
   <c r="D302" i="2"/>
   <c r="C302" i="2"/>
   <c r="B302" i="2"/>
   <c r="E260" i="2" l="1"/>
   <c r="D260" i="2"/>
   <c r="C260" i="2"/>
   <c r="B260" i="2"/>
   <c r="C239" i="2" l="1"/>
   <c r="D239" i="2"/>
   <c r="E239" i="2"/>
   <c r="B239" i="2"/>
   <c r="E8" i="2" l="1"/>
   <c r="D8" i="2"/>
   <c r="C8" i="2"/>
   <c r="B8" i="2"/>
   <c r="E113" i="2" l="1"/>
   <c r="B113" i="2"/>
   <c r="E92" i="2"/>
   <c r="B92" i="2"/>
   <c r="E71" i="2"/>
   <c r="B71" i="2"/>
   <c r="E50" i="2"/>
   <c r="B50" i="2"/>
   <c r="E29" i="2"/>
   <c r="B29" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="712" uniqueCount="46">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шағын және орта кәсіпкерліктердегі жұмыспен қамтылғандар саны</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
@@ -187,50 +191,53 @@
     <t>2024 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2024 жылғы 1 сәуірге</t>
   </si>
   <si>
     <t>2024 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2024 жылғы 1 шілдеге</t>
   </si>
   <si>
     <t>2025 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2025 жылғы 1 сәуірге</t>
   </si>
   <si>
     <t>2025 жылғы 1 шілдеге</t>
   </si>
   <si>
     <t>2025 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 қаңтарға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 сәуірге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -8063,51 +8070,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -8155,85 +8162,88 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7396">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="9"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="10"/>
     <cellStyle name="20% - Акцент1 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="16"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="17"/>
     <cellStyle name="20% - Акцент1 12" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="23"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="24"/>
     <cellStyle name="20% - Акцент1 13" xfId="25"/>
@@ -15898,125 +15908,125 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J342"/>
+  <dimension ref="A1:J363"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A289" workbookViewId="0">
-      <selection activeCell="B321" sqref="B321:F340"/>
+    <sheetView tabSelected="1" topLeftCell="A341" workbookViewId="0">
+      <selection activeCell="F344" sqref="F344:F346"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.45" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.625" style="1" customWidth="1"/>
     <col min="3" max="4" width="21" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="37"/>
-[...3 lines deleted...]
-      <c r="F1" s="37"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
     </row>
     <row r="2" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="39"/>
-[...3 lines deleted...]
-      <c r="F2" s="39"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="40"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="43" t="s">
+      <c r="C3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="44"/>
-[...1 lines deleted...]
-      <c r="F3" s="44"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:10" ht="42.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42"/>
+      <c r="A4" s="40"/>
+      <c r="B4" s="41"/>
       <c r="C4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="36"/>
-[...3 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
       <c r="G5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="32">
         <v>133567</v>
       </c>
       <c r="C6" s="32">
         <v>48943</v>
       </c>
       <c r="D6" s="32">
         <v>18238</v>
       </c>
       <c r="E6" s="32">
         <v>58070</v>
       </c>
       <c r="F6" s="32">
         <v>8316</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
@@ -16400,58 +16410,58 @@
       </c>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="32">
         <v>6666</v>
       </c>
       <c r="C25" s="32">
         <v>947</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="32">
         <v>5719</v>
       </c>
       <c r="F25" s="32" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="36"/>
-[...3 lines deleted...]
-      <c r="F26" s="36"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
       <c r="G26" s="5"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="7">
         <v>133681</v>
       </c>
       <c r="C27" s="10">
         <v>49876</v>
       </c>
       <c r="D27" s="10">
         <v>17861</v>
       </c>
       <c r="E27" s="7">
         <v>57448</v>
       </c>
       <c r="F27" s="7">
         <v>8496</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
@@ -16833,58 +16843,58 @@
       </c>
       <c r="G45" s="5"/>
     </row>
     <row r="46" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="7">
         <v>6709</v>
       </c>
       <c r="C46" s="10">
         <v>883</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="7">
         <v>5826</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="5"/>
     </row>
     <row r="47" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="36" t="s">
+      <c r="A47" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="B47" s="36"/>
-[...3 lines deleted...]
-      <c r="F47" s="36"/>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
     </row>
     <row r="48" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="7">
         <v>135700</v>
       </c>
       <c r="C48" s="11">
         <v>50526</v>
       </c>
       <c r="D48" s="11">
         <v>17628</v>
       </c>
       <c r="E48" s="7">
         <v>58700</v>
       </c>
       <c r="F48" s="7">
         <v>8846</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
@@ -17264,58 +17274,58 @@
       </c>
       <c r="G66" s="5"/>
     </row>
     <row r="67" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="7">
         <v>7025</v>
       </c>
       <c r="C67" s="11">
         <v>847</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="7">
         <v>6178</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="5"/>
     </row>
     <row r="68" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="36" t="s">
+      <c r="A68" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="36"/>
-[...3 lines deleted...]
-      <c r="F68" s="36"/>
+      <c r="B68" s="34"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="34"/>
+      <c r="E68" s="34"/>
+      <c r="F68" s="34"/>
       <c r="G68" s="5"/>
     </row>
     <row r="69" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="7">
         <v>138116</v>
       </c>
       <c r="C69" s="12">
         <v>49645</v>
       </c>
       <c r="D69" s="12">
         <v>17217</v>
       </c>
       <c r="E69" s="7">
         <v>60036</v>
       </c>
       <c r="F69" s="7">
         <v>9338</v>
       </c>
       <c r="G69" s="5"/>
     </row>
     <row r="70" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
@@ -17697,58 +17707,58 @@
       </c>
       <c r="G87" s="5"/>
     </row>
     <row r="88" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B88" s="7">
         <v>7524</v>
       </c>
       <c r="C88" s="12">
         <v>858</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E88" s="7">
         <v>6630</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G88" s="5"/>
     </row>
     <row r="89" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="36" t="s">
+      <c r="A89" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="B89" s="36"/>
-[...3 lines deleted...]
-      <c r="F89" s="36"/>
+      <c r="B89" s="34"/>
+      <c r="C89" s="34"/>
+      <c r="D89" s="34"/>
+      <c r="E89" s="34"/>
+      <c r="F89" s="34"/>
       <c r="G89" s="5"/>
     </row>
     <row r="90" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B90" s="7">
         <v>134835</v>
       </c>
       <c r="C90" s="13">
         <v>46876</v>
       </c>
       <c r="D90" s="13">
         <v>17273</v>
       </c>
       <c r="E90" s="7">
         <v>61101</v>
       </c>
       <c r="F90" s="7">
         <v>9585</v>
       </c>
       <c r="G90" s="5"/>
     </row>
     <row r="91" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
@@ -18130,58 +18140,58 @@
       </c>
       <c r="G108" s="5"/>
     </row>
     <row r="109" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B109" s="7">
         <v>7915</v>
       </c>
       <c r="C109" s="13">
         <v>844</v>
       </c>
       <c r="D109" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E109" s="7">
         <v>7071</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G109" s="5"/>
     </row>
     <row r="110" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="36" t="s">
+      <c r="A110" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B110" s="36"/>
-[...3 lines deleted...]
-      <c r="F110" s="36"/>
+      <c r="B110" s="34"/>
+      <c r="C110" s="34"/>
+      <c r="D110" s="34"/>
+      <c r="E110" s="34"/>
+      <c r="F110" s="34"/>
       <c r="G110" s="5"/>
     </row>
     <row r="111" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B111" s="7">
         <v>140000</v>
       </c>
       <c r="C111" s="14">
         <v>50959</v>
       </c>
       <c r="D111" s="14">
         <v>17384</v>
       </c>
       <c r="E111" s="7">
         <v>61618</v>
       </c>
       <c r="F111" s="7">
         <v>10039</v>
       </c>
       <c r="G111" s="5"/>
     </row>
     <row r="112" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="8" t="s">
@@ -18563,58 +18573,58 @@
       </c>
       <c r="G129" s="5"/>
     </row>
     <row r="130" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="7">
         <v>8029</v>
       </c>
       <c r="C130" s="14">
         <v>795</v>
       </c>
       <c r="D130" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E130" s="7">
         <v>7234</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G130" s="5"/>
     </row>
     <row r="131" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="36" t="s">
+      <c r="A131" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B131" s="36"/>
-[...3 lines deleted...]
-      <c r="F131" s="36"/>
+      <c r="B131" s="34"/>
+      <c r="C131" s="34"/>
+      <c r="D131" s="34"/>
+      <c r="E131" s="34"/>
+      <c r="F131" s="34"/>
       <c r="G131" s="5"/>
     </row>
     <row r="132" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B132" s="7">
         <v>140780</v>
       </c>
       <c r="C132" s="15">
         <v>52105</v>
       </c>
       <c r="D132" s="15">
         <v>17620</v>
       </c>
       <c r="E132" s="7">
         <v>61140</v>
       </c>
       <c r="F132" s="7">
         <v>9915</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
         <v>7</v>
@@ -18974,58 +18984,58 @@
       <c r="F150" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B151" s="15">
         <v>7776</v>
       </c>
       <c r="C151" s="15">
         <v>674</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E151" s="15">
         <v>7102</v>
       </c>
       <c r="F151" s="15" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="36" t="s">
+      <c r="A152" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B152" s="36"/>
-[...3 lines deleted...]
-      <c r="F152" s="36"/>
+      <c r="B152" s="34"/>
+      <c r="C152" s="34"/>
+      <c r="D152" s="34"/>
+      <c r="E152" s="34"/>
+      <c r="F152" s="34"/>
     </row>
     <row r="153" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B153" s="16">
         <v>136805</v>
       </c>
       <c r="C153" s="16">
         <v>49925</v>
       </c>
       <c r="D153" s="16">
         <v>17373</v>
       </c>
       <c r="E153" s="16">
         <v>59751</v>
       </c>
       <c r="F153" s="16">
         <v>9756</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="8" t="s">
         <v>7</v>
       </c>
@@ -19386,58 +19396,58 @@
       </c>
       <c r="G171" s="2"/>
     </row>
     <row r="172" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B172" s="16">
         <v>7536</v>
       </c>
       <c r="C172" s="16">
         <v>746</v>
       </c>
       <c r="D172" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E172" s="16">
         <v>6790</v>
       </c>
       <c r="F172" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G172" s="2"/>
     </row>
     <row r="173" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="36" t="s">
+      <c r="A173" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B173" s="36"/>
-[...3 lines deleted...]
-      <c r="F173" s="36"/>
+      <c r="B173" s="34"/>
+      <c r="C173" s="34"/>
+      <c r="D173" s="34"/>
+      <c r="E173" s="34"/>
+      <c r="F173" s="34"/>
       <c r="G173" s="2"/>
     </row>
     <row r="174" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B174" s="17">
         <v>139107</v>
       </c>
       <c r="C174" s="17">
         <v>50811</v>
       </c>
       <c r="D174" s="17">
         <v>18826</v>
       </c>
       <c r="E174" s="17">
         <v>59967</v>
       </c>
       <c r="F174" s="17">
         <v>9503</v>
       </c>
       <c r="G174" s="2"/>
     </row>
     <row r="175" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="8" t="s">
@@ -19800,58 +19810,58 @@
       <c r="F192" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B193" s="17">
         <v>7791</v>
       </c>
       <c r="C193" s="17">
         <v>827</v>
       </c>
       <c r="D193" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E193" s="17">
         <v>6964</v>
       </c>
       <c r="F193" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="33" t="s">
+      <c r="A194" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B194" s="33"/>
-[...3 lines deleted...]
-      <c r="F194" s="33"/>
+      <c r="B194" s="35"/>
+      <c r="C194" s="35"/>
+      <c r="D194" s="35"/>
+      <c r="E194" s="35"/>
+      <c r="F194" s="35"/>
     </row>
     <row r="195" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B195" s="17">
         <v>139041</v>
       </c>
       <c r="C195" s="17">
         <v>50264</v>
       </c>
       <c r="D195" s="17">
         <v>18763</v>
       </c>
       <c r="E195" s="17">
         <v>60329</v>
       </c>
       <c r="F195" s="17">
         <v>9685</v>
       </c>
     </row>
     <row r="196" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="19" t="s">
         <v>7</v>
       </c>
@@ -20210,58 +20220,58 @@
       <c r="F213" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B214" s="17">
         <v>7793</v>
       </c>
       <c r="C214" s="17">
         <v>752</v>
       </c>
       <c r="D214" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E214" s="17">
         <v>7041</v>
       </c>
       <c r="F214" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="33" t="s">
+      <c r="A215" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="B215" s="33"/>
-[...3 lines deleted...]
-      <c r="F215" s="33"/>
+      <c r="B215" s="35"/>
+      <c r="C215" s="35"/>
+      <c r="D215" s="35"/>
+      <c r="E215" s="35"/>
+      <c r="F215" s="35"/>
     </row>
     <row r="216" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B216" s="17">
         <v>144885</v>
       </c>
       <c r="C216" s="17">
         <v>54104</v>
       </c>
       <c r="D216" s="17">
         <v>18504</v>
       </c>
       <c r="E216" s="17">
         <v>62276</v>
       </c>
       <c r="F216" s="17">
         <v>10001</v>
       </c>
     </row>
     <row r="217" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="8" t="s">
         <v>7</v>
       </c>
@@ -20612,58 +20622,58 @@
       <c r="F234" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B235" s="17">
         <v>7767</v>
       </c>
       <c r="C235" s="17">
         <v>699</v>
       </c>
       <c r="D235" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E235" s="17">
         <v>7068</v>
       </c>
       <c r="F235" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="33" t="s">
+      <c r="A236" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B236" s="33"/>
-[...3 lines deleted...]
-      <c r="F236" s="33"/>
+      <c r="B236" s="35"/>
+      <c r="C236" s="35"/>
+      <c r="D236" s="35"/>
+      <c r="E236" s="35"/>
+      <c r="F236" s="35"/>
     </row>
     <row r="237" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B237" s="21">
         <v>144582</v>
       </c>
       <c r="C237" s="21">
         <v>54712</v>
       </c>
       <c r="D237" s="21">
         <v>18418</v>
       </c>
       <c r="E237" s="21">
         <v>61753</v>
       </c>
       <c r="F237" s="21">
         <v>9699</v>
       </c>
     </row>
     <row r="238" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="8" t="s">
         <v>7</v>
       </c>
@@ -21026,58 +21036,58 @@
       <c r="F255" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B256" s="21">
         <v>7740</v>
       </c>
       <c r="C256" s="21">
         <v>806</v>
       </c>
       <c r="D256" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E256" s="21">
         <v>6934</v>
       </c>
       <c r="F256" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="36" t="s">
+      <c r="A257" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="B257" s="36"/>
-[...3 lines deleted...]
-      <c r="F257" s="36"/>
+      <c r="B257" s="34"/>
+      <c r="C257" s="34"/>
+      <c r="D257" s="34"/>
+      <c r="E257" s="34"/>
+      <c r="F257" s="34"/>
     </row>
     <row r="258" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B258" s="31">
         <v>138202</v>
       </c>
       <c r="C258" s="31">
         <v>47847</v>
       </c>
       <c r="D258" s="31">
         <v>18697</v>
       </c>
       <c r="E258" s="31">
         <v>62183</v>
       </c>
       <c r="F258" s="31">
         <v>9475</v>
       </c>
     </row>
     <row r="259" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="8" t="s">
         <v>7</v>
       </c>
@@ -21440,58 +21450,58 @@
       <c r="F276" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="31">
         <v>7869</v>
       </c>
       <c r="C277" s="31">
         <v>800</v>
       </c>
       <c r="D277" s="31">
         <v>115</v>
       </c>
       <c r="E277" s="31">
         <v>6954</v>
       </c>
       <c r="F277" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A278" s="33" t="s">
+      <c r="A278" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B278" s="33"/>
-[...3 lines deleted...]
-      <c r="F278" s="33"/>
+      <c r="B278" s="35"/>
+      <c r="C278" s="35"/>
+      <c r="D278" s="35"/>
+      <c r="E278" s="35"/>
+      <c r="F278" s="35"/>
     </row>
     <row r="279" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B279" s="31">
         <v>140184</v>
       </c>
       <c r="C279" s="31">
         <v>49993</v>
       </c>
       <c r="D279" s="31">
         <v>18836</v>
       </c>
       <c r="E279" s="31">
         <v>61868</v>
       </c>
       <c r="F279" s="31">
         <v>9487</v>
       </c>
     </row>
     <row r="280" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="19" t="s">
         <v>7</v>
       </c>
@@ -21850,58 +21860,58 @@
       <c r="F297" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="31">
         <v>7781</v>
       </c>
       <c r="C298" s="31">
         <v>786</v>
       </c>
       <c r="D298" s="31">
         <v>91</v>
       </c>
       <c r="E298" s="31">
         <v>6904</v>
       </c>
       <c r="F298" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A299" s="33" t="s">
+      <c r="A299" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B299" s="33"/>
-[...3 lines deleted...]
-      <c r="F299" s="33"/>
+      <c r="B299" s="35"/>
+      <c r="C299" s="35"/>
+      <c r="D299" s="35"/>
+      <c r="E299" s="35"/>
+      <c r="F299" s="35"/>
     </row>
     <row r="300" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B300" s="31">
         <v>141875</v>
       </c>
       <c r="C300" s="31">
         <v>52227</v>
       </c>
       <c r="D300" s="31">
         <v>18093</v>
       </c>
       <c r="E300" s="31">
         <v>62339</v>
       </c>
       <c r="F300" s="31">
         <v>9216</v>
       </c>
     </row>
     <row r="301" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="8" t="s">
         <v>7</v>
       </c>
@@ -22262,58 +22272,58 @@
       <c r="F318" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B319" s="31">
         <v>7798</v>
       </c>
       <c r="C319" s="31">
         <v>826</v>
       </c>
       <c r="D319" s="31">
         <v>83</v>
       </c>
       <c r="E319" s="31">
         <v>6889</v>
       </c>
       <c r="F319" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="33" t="s">
+      <c r="A320" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B320" s="33"/>
-[...3 lines deleted...]
-      <c r="F320" s="33"/>
+      <c r="B320" s="35"/>
+      <c r="C320" s="35"/>
+      <c r="D320" s="35"/>
+      <c r="E320" s="35"/>
+      <c r="F320" s="35"/>
     </row>
     <row r="321" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B321" s="31">
         <v>141679</v>
       </c>
       <c r="C321" s="31">
         <v>52338</v>
       </c>
       <c r="D321" s="31">
         <v>17836</v>
       </c>
       <c r="E321" s="31">
         <v>62377</v>
       </c>
       <c r="F321" s="31">
         <v>9128</v>
       </c>
     </row>
     <row r="322" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="8" t="s">
         <v>7</v>
       </c>
@@ -22675,108 +22685,523 @@
       </c>
       <c r="F339" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B340" s="31">
         <v>7609</v>
       </c>
       <c r="C340" s="31">
         <v>740</v>
       </c>
       <c r="D340" s="31">
         <v>89</v>
       </c>
       <c r="E340" s="31">
         <v>6780</v>
       </c>
       <c r="F340" s="31"/>
     </row>
     <row r="341" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="34" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="B341" s="34"/>
       <c r="C341" s="34"/>
       <c r="D341" s="34"/>
       <c r="E341" s="34"/>
       <c r="F341" s="34"/>
     </row>
     <row r="342" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A342" s="35"/>
-[...4 lines deleted...]
-      <c r="F342" s="35"/>
+      <c r="A342" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B342" s="31">
+        <v>126502</v>
+      </c>
+      <c r="C342" s="31">
+        <v>38307</v>
+      </c>
+      <c r="D342" s="31">
+        <v>18483</v>
+      </c>
+      <c r="E342" s="31">
+        <v>59816</v>
+      </c>
+      <c r="F342" s="31">
+        <v>9896</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B343" s="31">
+        <v>15875</v>
+      </c>
+      <c r="C343" s="31">
+        <v>2137</v>
+      </c>
+      <c r="D343" s="31">
+        <v>3615</v>
+      </c>
+      <c r="E343" s="31">
+        <v>227</v>
+      </c>
+      <c r="F343" s="31">
+        <v>9896</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" s="5">
+        <f>B345+B346+B347+B348</f>
+        <v>18985</v>
+      </c>
+      <c r="C344" s="5">
+        <f t="shared" ref="C344:E344" si="6">C345+C346+C347+C348</f>
+        <v>8229</v>
+      </c>
+      <c r="D344" s="5">
+        <f t="shared" si="6"/>
+        <v>6830</v>
+      </c>
+      <c r="E344" s="5">
+        <f t="shared" si="6"/>
+        <v>3926</v>
+      </c>
+      <c r="F344" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B345" s="31">
+        <v>1303</v>
+      </c>
+      <c r="C345" s="31">
+        <v>588</v>
+      </c>
+      <c r="D345" s="31">
+        <v>666</v>
+      </c>
+      <c r="E345" s="31">
+        <v>49</v>
+      </c>
+      <c r="F345" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B346" s="31">
+        <v>15916</v>
+      </c>
+      <c r="C346" s="31">
+        <v>7169</v>
+      </c>
+      <c r="D346" s="31">
+        <v>5019</v>
+      </c>
+      <c r="E346" s="31">
+        <v>3728</v>
+      </c>
+      <c r="F346" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B347" s="31">
+        <v>431</v>
+      </c>
+      <c r="C347" s="31">
+        <v>207</v>
+      </c>
+      <c r="D347" s="31">
+        <v>208</v>
+      </c>
+      <c r="E347" s="31">
+        <v>16</v>
+      </c>
+      <c r="F347" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B348" s="31">
+        <v>1335</v>
+      </c>
+      <c r="C348" s="31">
+        <v>265</v>
+      </c>
+      <c r="D348" s="31">
+        <v>937</v>
+      </c>
+      <c r="E348" s="31">
+        <v>133</v>
+      </c>
+      <c r="F348" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B349" s="31">
+        <v>8384</v>
+      </c>
+      <c r="C349" s="31">
+        <v>4609</v>
+      </c>
+      <c r="D349" s="31">
+        <v>1677</v>
+      </c>
+      <c r="E349" s="31">
+        <v>2098</v>
+      </c>
+      <c r="F349" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B350" s="31">
+        <v>39970</v>
+      </c>
+      <c r="C350" s="31">
+        <v>9437</v>
+      </c>
+      <c r="D350" s="31">
+        <v>2014</v>
+      </c>
+      <c r="E350" s="31">
+        <v>28519</v>
+      </c>
+      <c r="F350" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B351" s="31">
+        <v>9107</v>
+      </c>
+      <c r="C351" s="31">
+        <v>2361</v>
+      </c>
+      <c r="D351" s="31">
+        <v>1312</v>
+      </c>
+      <c r="E351" s="31">
+        <v>5434</v>
+      </c>
+      <c r="F351" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B352" s="31">
+        <v>5222</v>
+      </c>
+      <c r="C352" s="31">
+        <v>1067</v>
+      </c>
+      <c r="D352" s="31">
+        <v>383</v>
+      </c>
+      <c r="E352" s="31">
+        <v>3772</v>
+      </c>
+      <c r="F352" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B353" s="31">
+        <v>1228</v>
+      </c>
+      <c r="C353" s="31">
+        <v>590</v>
+      </c>
+      <c r="D353" s="31">
+        <v>0</v>
+      </c>
+      <c r="E353" s="31">
+        <v>638</v>
+      </c>
+      <c r="F353" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B354" s="31">
+        <v>470</v>
+      </c>
+      <c r="C354" s="31">
+        <v>450</v>
+      </c>
+      <c r="D354" s="31">
+        <v>0</v>
+      </c>
+      <c r="E354" s="31">
+        <v>20</v>
+      </c>
+      <c r="F354" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B355" s="31">
+        <v>5993</v>
+      </c>
+      <c r="C355" s="31">
+        <v>2014</v>
+      </c>
+      <c r="D355" s="31">
+        <v>160</v>
+      </c>
+      <c r="E355" s="31">
+        <v>3819</v>
+      </c>
+      <c r="F355" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B356" s="31">
+        <v>3399</v>
+      </c>
+      <c r="C356" s="31">
+        <v>1875</v>
+      </c>
+      <c r="D356" s="31">
+        <v>358</v>
+      </c>
+      <c r="E356" s="31">
+        <v>1166</v>
+      </c>
+      <c r="F356" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B357" s="31">
+        <v>4945</v>
+      </c>
+      <c r="C357" s="31">
+        <v>2162</v>
+      </c>
+      <c r="D357" s="31">
+        <v>1282</v>
+      </c>
+      <c r="E357" s="31">
+        <v>1501</v>
+      </c>
+      <c r="F357" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B358" s="31">
+        <v>2247</v>
+      </c>
+      <c r="C358" s="31">
+        <v>782</v>
+      </c>
+      <c r="D358" s="31">
+        <v>328</v>
+      </c>
+      <c r="E358" s="31">
+        <v>1137</v>
+      </c>
+      <c r="F358" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B359" s="31">
+        <v>2702</v>
+      </c>
+      <c r="C359" s="31">
+        <v>1903</v>
+      </c>
+      <c r="D359" s="31">
+        <v>422</v>
+      </c>
+      <c r="E359" s="31">
+        <v>377</v>
+      </c>
+      <c r="F359" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B360" s="31">
+        <v>1141</v>
+      </c>
+      <c r="C360" s="31">
+        <v>190</v>
+      </c>
+      <c r="D360" s="31">
+        <v>102</v>
+      </c>
+      <c r="E360" s="31">
+        <v>849</v>
+      </c>
+      <c r="F360" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B361" s="33">
+        <v>6833</v>
+      </c>
+      <c r="C361" s="33">
+        <v>501</v>
+      </c>
+      <c r="D361" s="33">
+        <v>0</v>
+      </c>
+      <c r="E361" s="33">
+        <v>6332</v>
+      </c>
+      <c r="F361" s="33" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B362" s="44"/>
+      <c r="C362" s="44"/>
+      <c r="D362" s="44"/>
+      <c r="E362" s="44"/>
+      <c r="F362" s="44"/>
+    </row>
+    <row r="363" spans="1:6" ht="19" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="45"/>
+      <c r="B363" s="45"/>
+      <c r="C363" s="45"/>
+      <c r="D363" s="45"/>
+      <c r="E363" s="45"/>
+      <c r="F363" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
+    <mergeCell ref="A341:F341"/>
+    <mergeCell ref="A362:F363"/>
+    <mergeCell ref="A194:F194"/>
+    <mergeCell ref="A215:F215"/>
+    <mergeCell ref="A236:F236"/>
     <mergeCell ref="A320:F320"/>
-    <mergeCell ref="A341:F342"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A299:F299"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
-    <mergeCell ref="A194:F194"/>
-[...1 lines deleted...]
-    <mergeCell ref="A236:F236"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.47244094488188981" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>