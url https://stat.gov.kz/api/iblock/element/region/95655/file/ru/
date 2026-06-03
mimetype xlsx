--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -3,106 +3,110 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C323" i="2" l="1"/>
+  <c r="D323" i="2"/>
+  <c r="E323" i="2"/>
+  <c r="B323" i="2"/>
   <c r="C302" i="2" l="1"/>
   <c r="D302" i="2"/>
   <c r="E302" i="2"/>
   <c r="B302" i="2"/>
   <c r="C260" i="2" l="1"/>
   <c r="D260" i="2"/>
   <c r="E260" i="2"/>
   <c r="B260" i="2"/>
   <c r="C239" i="2" l="1"/>
   <c r="D239" i="2"/>
   <c r="E239" i="2"/>
   <c r="B239" i="2"/>
   <c r="C218" i="2"/>
   <c r="D218" i="2"/>
   <c r="E218" i="2"/>
   <c r="B218" i="2"/>
   <c r="B29" i="2"/>
   <c r="E29" i="2"/>
   <c r="C8" i="2" l="1"/>
   <c r="D8" i="2"/>
   <c r="E8" i="2"/>
   <c r="B8" i="2"/>
   <c r="E155" i="2" l="1"/>
   <c r="D155" i="2"/>
   <c r="C155" i="2"/>
   <c r="B155" i="2"/>
   <c r="C92" i="2"/>
   <c r="D92" i="2"/>
   <c r="C50" i="2"/>
   <c r="D50" i="2"/>
   <c r="B92" i="2"/>
   <c r="E92" i="2"/>
   <c r="E50" i="2"/>
   <c r="B50" i="2"/>
   <c r="E71" i="2" l="1"/>
   <c r="B71" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="45">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая   промышленность и    разработка карьеров</t>
   </si>
   <si>
@@ -192,100 +196,92 @@
   </si>
   <si>
     <t>на 1 апреля 2024г.</t>
   </si>
   <si>
     <t>на 1 июля 2024г.</t>
   </si>
   <si>
     <t>на 1 октября 2024г.</t>
   </si>
   <si>
     <t>на 1 января 2025г.</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>на 1 апреля 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
+  <si>
+    <t>на 1 января 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...9 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -339,94 +335,105 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="9"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -699,7504 +706,7502 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7384">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5678 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...1625 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7384">
     <cellStyle name="20% - Акцент1 10" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="9"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="10"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="11"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="12"/>
     <cellStyle name="20% - Акцент1 11" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="16"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="17"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="18"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="19"/>
     <cellStyle name="20% - Акцент1 12" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="23"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="24"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="25"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="26"/>
     <cellStyle name="20% - Акцент1 13" xfId="27"/>
@@ -15849,6431 +15854,6844 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I322"/>
+  <dimension ref="A1:I343"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A307" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J315" sqref="J315"/>
+    <sheetView tabSelected="1" topLeftCell="A328" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H324" sqref="H324"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.45" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.125" style="1"/>
+    <col min="1" max="1" width="33.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="21" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16.375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="9.125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="19"/>
-[...3 lines deleted...]
-      <c r="F1" s="19"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="23" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+      <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="26"/>
-[...7 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="1"/>
+    </row>
+    <row r="4" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A4" s="6"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="13" t="s">
+      <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="11"/>
+      <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="17"/>
-[...4 lines deleted...]
-      <c r="G5" s="3"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="16">
         <v>133567</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="16">
         <v>48943</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="16">
         <v>18238</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="16">
         <v>58070</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="16">
         <v>8316</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A7" s="5" t="s">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="16">
         <v>15512</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="16">
         <v>1846</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="16">
         <v>2769</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="16">
         <v>2581</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="16">
         <v>8316</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="16">
         <f>B9+B10+B11+B12</f>
         <v>19673</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="16">
         <f t="shared" ref="C8:E8" si="0">C9+C10+C11+C12</f>
         <v>9725</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="16">
         <f t="shared" si="0"/>
         <v>6473</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="16">
         <f t="shared" si="0"/>
         <v>3475</v>
       </c>
-      <c r="F8" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="F8" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="16">
         <v>1394</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="16">
         <v>774</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="16">
         <v>609</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="16">
         <v>11</v>
       </c>
-      <c r="F9" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="F9" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="16">
         <v>16195</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="16">
         <v>8328</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="16">
         <v>4573</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="16">
         <v>3294</v>
       </c>
-      <c r="F10" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="F10" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="16">
         <v>711</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="16">
         <v>104</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D11" s="16">
         <v>550</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="16">
         <v>57</v>
       </c>
-      <c r="F11" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="F11" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A12" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="16">
         <v>1373</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="16">
         <v>519</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="16">
         <v>741</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="16">
         <v>113</v>
       </c>
-      <c r="F12" s="7" t="s">
+      <c r="F12" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="16">
         <v>11355</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="16">
         <v>7310</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="16">
         <v>2405</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="16">
         <v>1640</v>
       </c>
-      <c r="F13" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="F13" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A14" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="16">
         <v>43763</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="16">
         <v>13677</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="16">
         <v>2128</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="16">
         <v>27958</v>
       </c>
-      <c r="F14" s="7" t="s">
+      <c r="F14" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="16">
         <v>8405</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="16">
         <v>2426</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="16">
         <v>948</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="16">
         <v>5031</v>
       </c>
-      <c r="F15" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="F15" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A16" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="16">
         <v>4121</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="16">
         <v>1161</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="16">
         <v>265</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="16">
         <v>2695</v>
       </c>
-      <c r="F16" s="7" t="s">
+      <c r="F16" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="16">
         <v>1301</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="16">
         <v>574</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="16">
         <v>176</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="16">
         <v>551</v>
       </c>
-      <c r="F17" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="F17" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="16">
         <v>543</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="16">
         <v>527</v>
       </c>
-      <c r="D18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="7">
+      <c r="D18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="16">
         <v>16</v>
       </c>
-      <c r="F18" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="F18" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="16">
         <v>6078</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="16">
         <v>2144</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="16">
         <v>335</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="16">
         <v>3599</v>
       </c>
-      <c r="F19" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="F19" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="16">
         <v>4843</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="16">
         <v>3059</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="16">
         <v>383</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="16">
         <v>1401</v>
       </c>
-      <c r="F20" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="F20" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="16">
         <v>5506</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="16">
         <v>2715</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="16">
         <v>1358</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="16">
         <v>1433</v>
       </c>
-      <c r="F21" s="7" t="s">
+      <c r="F21" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="7">
+      <c r="B22" s="16">
         <v>1774</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="16">
         <v>787</v>
       </c>
-      <c r="D22" s="7">
+      <c r="D22" s="16">
         <v>170</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="16">
         <v>817</v>
       </c>
-      <c r="F22" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="F22" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="7">
+      <c r="B23" s="16">
         <v>3128</v>
       </c>
-      <c r="C23" s="7">
+      <c r="C23" s="16">
         <v>1890</v>
       </c>
-      <c r="D23" s="7">
+      <c r="D23" s="16">
         <v>828</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="16">
         <v>410</v>
       </c>
-      <c r="F23" s="7" t="s">
+      <c r="F23" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="7">
+      <c r="B24" s="16">
         <v>899</v>
       </c>
-      <c r="C24" s="7">
+      <c r="C24" s="16">
         <v>155</v>
       </c>
-      <c r="D24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="7">
+      <c r="D24" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="16">
         <v>744</v>
       </c>
-      <c r="F24" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="F24" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="7">
+      <c r="B25" s="16">
         <v>6666</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="16">
         <v>947</v>
       </c>
-      <c r="D25" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="7">
+      <c r="D25" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="16">
         <v>5719</v>
       </c>
-      <c r="F25" s="7" t="s">
+      <c r="F25" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
-      <c r="G26" s="3"/>
+      <c r="G26" s="14"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A27" s="4" t="s">
+      <c r="A27" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B27" s="7">
+      <c r="B27" s="16">
         <v>133681</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="16">
         <v>49876</v>
       </c>
-      <c r="D27" s="7">
+      <c r="D27" s="16">
         <v>17861</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="16">
         <v>57448</v>
       </c>
-      <c r="F27" s="7">
+      <c r="F27" s="16">
         <v>8496</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A28" s="5" t="s">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="7">
+      <c r="B28" s="16">
         <v>15767</v>
       </c>
-      <c r="C28" s="7">
+      <c r="C28" s="16">
         <v>2127</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="16">
         <v>2700</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="16">
         <v>2444</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="16">
         <v>8496</v>
       </c>
-      <c r="G28" s="3"/>
+      <c r="G28" s="14"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="7">
+      <c r="B29" s="16">
         <f>B30+B31+B32+B33</f>
         <v>19234</v>
       </c>
-      <c r="C29" s="7">
+      <c r="C29" s="16">
         <v>9575</v>
       </c>
-      <c r="D29" s="7">
+      <c r="D29" s="16">
         <v>6188</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="16">
         <f>E30+E31+E32+E33</f>
         <v>3471</v>
       </c>
-      <c r="F29" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="F29" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="14"/>
+    </row>
+    <row r="30" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A30" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="7">
+      <c r="B30" s="16">
         <v>1356</v>
       </c>
-      <c r="C30" s="7">
+      <c r="C30" s="16">
         <v>794</v>
       </c>
-      <c r="D30" s="7">
+      <c r="D30" s="16">
         <v>553</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="16">
         <v>9</v>
       </c>
-      <c r="F30" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="F30" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="14"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="7">
+      <c r="B31" s="16">
         <v>15787</v>
       </c>
-      <c r="C31" s="7">
+      <c r="C31" s="16">
         <v>8146</v>
       </c>
-      <c r="D31" s="7">
+      <c r="D31" s="16">
         <v>4354</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="16">
         <v>3287</v>
       </c>
-      <c r="F31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="F31" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="14"/>
+    </row>
+    <row r="32" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="7">
+      <c r="B32" s="16">
         <v>678</v>
       </c>
-      <c r="C32" s="7">
+      <c r="C32" s="16">
         <v>76</v>
       </c>
-      <c r="D32" s="7">
+      <c r="D32" s="16">
         <v>542</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="16">
         <v>60</v>
       </c>
-      <c r="F32" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="F32" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="14"/>
+    </row>
+    <row r="33" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="7">
+      <c r="B33" s="16">
         <v>1413</v>
       </c>
-      <c r="C33" s="7">
+      <c r="C33" s="16">
         <v>559</v>
       </c>
-      <c r="D33" s="7">
+      <c r="D33" s="16">
         <v>739</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="16">
         <v>115</v>
       </c>
-      <c r="F33" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="3"/>
+      <c r="F33" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="14"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A34" s="5" t="s">
+      <c r="A34" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="7">
+      <c r="B34" s="16">
         <v>11759</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="16">
         <v>7715</v>
       </c>
-      <c r="D34" s="7">
+      <c r="D34" s="16">
         <v>2394</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="16">
         <v>1650</v>
       </c>
-      <c r="F34" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="F34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="14"/>
+    </row>
+    <row r="35" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="7">
+      <c r="B35" s="16">
         <v>43437</v>
       </c>
-      <c r="C35" s="7">
+      <c r="C35" s="16">
         <v>13508</v>
       </c>
-      <c r="D35" s="7">
+      <c r="D35" s="16">
         <v>2075</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E35" s="16">
         <v>27854</v>
       </c>
-      <c r="F35" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="3"/>
+      <c r="F35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="14"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="7">
+      <c r="B36" s="16">
         <v>8436</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="16">
         <v>2541</v>
       </c>
-      <c r="D36" s="7">
+      <c r="D36" s="16">
         <v>1098</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="16">
         <v>4797</v>
       </c>
-      <c r="F36" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="F36" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="14"/>
+    </row>
+    <row r="37" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="7">
+      <c r="B37" s="16">
         <v>4224</v>
       </c>
-      <c r="C37" s="7">
+      <c r="C37" s="16">
         <v>1195</v>
       </c>
-      <c r="D37" s="7">
+      <c r="D37" s="16">
         <v>286</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="16">
         <v>2743</v>
       </c>
-      <c r="F37" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="3"/>
+      <c r="F37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="14"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="7">
+      <c r="B38" s="16">
         <v>1328</v>
       </c>
-      <c r="C38" s="7">
+      <c r="C38" s="16">
         <v>660</v>
       </c>
-      <c r="D38" s="7">
+      <c r="D38" s="16">
         <v>127</v>
       </c>
-      <c r="E38" s="7">
+      <c r="E38" s="16">
         <v>541</v>
       </c>
-      <c r="F38" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="F38" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="14"/>
+    </row>
+    <row r="39" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="7">
+      <c r="B39" s="16">
         <v>547</v>
       </c>
-      <c r="C39" s="7">
+      <c r="C39" s="16">
         <v>530</v>
       </c>
-      <c r="D39" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="7">
+      <c r="D39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="16">
         <v>17</v>
       </c>
-      <c r="F39" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="F39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="14"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="7">
+      <c r="B40" s="16">
         <v>6380</v>
       </c>
-      <c r="C40" s="7">
+      <c r="C40" s="16">
         <v>2557</v>
       </c>
-      <c r="D40" s="7">
+      <c r="D40" s="16">
         <v>313</v>
       </c>
-      <c r="E40" s="7">
+      <c r="E40" s="16">
         <v>3510</v>
       </c>
-      <c r="F40" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="F40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="14"/>
+    </row>
+    <row r="41" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A41" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="7">
+      <c r="B41" s="16">
         <v>4628</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="16">
         <v>2861</v>
       </c>
-      <c r="D41" s="7">
+      <c r="D41" s="16">
         <v>379</v>
       </c>
-      <c r="E41" s="7">
+      <c r="E41" s="16">
         <v>1388</v>
       </c>
-      <c r="F41" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A42" s="5" t="s">
+      <c r="F41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="14"/>
+    </row>
+    <row r="42" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A42" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B42" s="7">
+      <c r="B42" s="16">
         <v>5301</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="16">
         <v>2745</v>
       </c>
-      <c r="D42" s="7">
+      <c r="D42" s="16">
         <v>1301</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E42" s="16">
         <v>1255</v>
       </c>
-      <c r="F42" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="3"/>
+      <c r="F42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="14"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A43" s="5" t="s">
+      <c r="A43" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B43" s="7">
+      <c r="B43" s="16">
         <v>1782</v>
       </c>
-      <c r="C43" s="7">
+      <c r="C43" s="16">
         <v>786</v>
       </c>
-      <c r="D43" s="7">
+      <c r="D43" s="16">
         <v>168</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E43" s="16">
         <v>828</v>
       </c>
-      <c r="F43" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A44" s="5" t="s">
+      <c r="F43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="14"/>
+    </row>
+    <row r="44" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A44" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B44" s="7">
+      <c r="B44" s="16">
         <v>3189</v>
       </c>
-      <c r="C44" s="7">
+      <c r="C44" s="16">
         <v>1959</v>
       </c>
-      <c r="D44" s="7">
+      <c r="D44" s="16">
         <v>832</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E44" s="16">
         <v>398</v>
       </c>
-      <c r="F44" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="3"/>
+      <c r="F44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="14"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B45" s="7">
+      <c r="B45" s="16">
         <v>960</v>
       </c>
-      <c r="C45" s="7">
+      <c r="C45" s="16">
         <v>234</v>
       </c>
-      <c r="D45" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="7">
+      <c r="D45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="16">
         <v>726</v>
       </c>
-      <c r="F45" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A46" s="5" t="s">
+      <c r="F45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="14"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B46" s="7">
+      <c r="B46" s="16">
         <v>6709</v>
       </c>
-      <c r="C46" s="7">
+      <c r="C46" s="16">
         <v>883</v>
       </c>
-      <c r="D46" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="7">
+      <c r="D46" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" s="16">
         <v>5826</v>
       </c>
-      <c r="F46" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="3"/>
+      <c r="F46" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="14"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="18"/>
       <c r="C47" s="18"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" s="4" t="s">
+      <c r="A48" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B48" s="7">
+      <c r="B48" s="16">
         <v>135700</v>
       </c>
-      <c r="C48" s="7">
+      <c r="C48" s="16">
         <v>50526</v>
       </c>
-      <c r="D48" s="7">
+      <c r="D48" s="16">
         <v>17628</v>
       </c>
-      <c r="E48" s="7">
+      <c r="E48" s="16">
         <v>58700</v>
       </c>
-      <c r="F48" s="7">
+      <c r="F48" s="16">
         <v>8846</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A49" s="5" t="s">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B49" s="7">
+      <c r="B49" s="16">
         <v>16229</v>
       </c>
-      <c r="C49" s="7">
+      <c r="C49" s="16">
         <v>2388</v>
       </c>
-      <c r="D49" s="7">
+      <c r="D49" s="16">
         <v>2689</v>
       </c>
-      <c r="E49" s="7">
+      <c r="E49" s="16">
         <v>2306</v>
       </c>
-      <c r="F49" s="7">
+      <c r="F49" s="16">
         <v>8846</v>
       </c>
-      <c r="G49" s="3"/>
+      <c r="G49" s="14"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A50" s="5" t="s">
+      <c r="A50" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B50" s="7">
+      <c r="B50" s="16">
         <f>B51+B52+B53+B54</f>
         <v>19363</v>
       </c>
-      <c r="C50" s="7">
+      <c r="C50" s="16">
         <f t="shared" ref="C50:D50" si="1">C51+C52+C53+C54</f>
         <v>9574</v>
       </c>
-      <c r="D50" s="7">
+      <c r="D50" s="16">
         <f t="shared" si="1"/>
         <v>6095</v>
       </c>
-      <c r="E50" s="7">
+      <c r="E50" s="16">
         <f>E51+E52+E53+E54</f>
         <v>3694</v>
       </c>
-      <c r="F50" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A51" s="5" t="s">
+      <c r="F50" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="14"/>
+    </row>
+    <row r="51" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A51" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B51" s="7">
+      <c r="B51" s="16">
         <v>1263</v>
       </c>
-      <c r="C51" s="7">
+      <c r="C51" s="16">
         <v>795</v>
       </c>
-      <c r="D51" s="7">
+      <c r="D51" s="16">
         <v>458</v>
       </c>
-      <c r="E51" s="7">
+      <c r="E51" s="16">
         <v>10</v>
       </c>
-      <c r="F51" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A52" s="5" t="s">
+      <c r="F51" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="14"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B52" s="7">
+      <c r="B52" s="16">
         <v>15941</v>
       </c>
-      <c r="C52" s="7">
+      <c r="C52" s="16">
         <v>8130</v>
       </c>
-      <c r="D52" s="7">
+      <c r="D52" s="16">
         <v>4303</v>
       </c>
-      <c r="E52" s="7">
+      <c r="E52" s="16">
         <v>3508</v>
       </c>
-      <c r="F52" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A53" s="5" t="s">
+      <c r="F52" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="14"/>
+    </row>
+    <row r="53" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="7">
+      <c r="B53" s="16">
         <v>665</v>
       </c>
-      <c r="C53" s="7">
+      <c r="C53" s="16">
         <v>63</v>
       </c>
-      <c r="D53" s="7">
+      <c r="D53" s="16">
         <v>542</v>
       </c>
-      <c r="E53" s="7">
+      <c r="E53" s="16">
         <v>60</v>
       </c>
-      <c r="F53" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A54" s="5" t="s">
+      <c r="F53" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" s="14"/>
+    </row>
+    <row r="54" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A54" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B54" s="7">
+      <c r="B54" s="16">
         <v>1494</v>
       </c>
-      <c r="C54" s="7">
+      <c r="C54" s="16">
         <v>586</v>
       </c>
-      <c r="D54" s="7">
+      <c r="D54" s="16">
         <v>792</v>
       </c>
-      <c r="E54" s="7">
+      <c r="E54" s="16">
         <v>116</v>
       </c>
-      <c r="F54" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="3"/>
+      <c r="F54" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="14"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="5" t="s">
+      <c r="A55" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B55" s="7">
+      <c r="B55" s="16">
         <v>11858</v>
       </c>
-      <c r="C55" s="7">
+      <c r="C55" s="16">
         <v>7821</v>
       </c>
-      <c r="D55" s="7">
+      <c r="D55" s="16">
         <v>2349</v>
       </c>
-      <c r="E55" s="7">
+      <c r="E55" s="16">
         <v>1688</v>
       </c>
-      <c r="F55" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A56" s="5" t="s">
+      <c r="F55" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="14"/>
+    </row>
+    <row r="56" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A56" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B56" s="7">
+      <c r="B56" s="16">
         <v>44151</v>
       </c>
-      <c r="C56" s="7">
+      <c r="C56" s="16">
         <v>13554</v>
       </c>
-      <c r="D56" s="7">
+      <c r="D56" s="16">
         <v>2128</v>
       </c>
-      <c r="E56" s="7">
+      <c r="E56" s="16">
         <v>28469</v>
       </c>
-      <c r="F56" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="3"/>
+      <c r="F56" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="14"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A57" s="5" t="s">
+      <c r="A57" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B57" s="7">
+      <c r="B57" s="16">
         <v>8322</v>
       </c>
-      <c r="C57" s="7">
+      <c r="C57" s="16">
         <v>2628</v>
       </c>
-      <c r="D57" s="7">
+      <c r="D57" s="16">
         <v>980</v>
       </c>
-      <c r="E57" s="7">
+      <c r="E57" s="16">
         <v>4714</v>
       </c>
-      <c r="F57" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A58" s="5" t="s">
+      <c r="F57" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="14"/>
+    </row>
+    <row r="58" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A58" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="7">
+      <c r="B58" s="16">
         <v>4168</v>
       </c>
-      <c r="C58" s="7">
+      <c r="C58" s="16">
         <v>1084</v>
       </c>
-      <c r="D58" s="7">
+      <c r="D58" s="16">
         <v>278</v>
       </c>
-      <c r="E58" s="7">
+      <c r="E58" s="16">
         <v>2806</v>
       </c>
-      <c r="F58" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="3"/>
+      <c r="F58" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="14"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A59" s="5" t="s">
+      <c r="A59" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B59" s="7">
+      <c r="B59" s="16">
         <v>1299</v>
       </c>
-      <c r="C59" s="7">
+      <c r="C59" s="16">
         <v>628</v>
       </c>
-      <c r="D59" s="7">
+      <c r="D59" s="16">
         <v>112</v>
       </c>
-      <c r="E59" s="7">
+      <c r="E59" s="16">
         <v>559</v>
       </c>
-      <c r="F59" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A60" s="5" t="s">
+      <c r="F59" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" s="14"/>
+    </row>
+    <row r="60" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B60" s="7">
+      <c r="B60" s="16">
         <v>583</v>
       </c>
-      <c r="C60" s="7">
+      <c r="C60" s="16">
         <v>565</v>
       </c>
-      <c r="D60" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="7">
+      <c r="D60" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" s="16">
         <v>18</v>
       </c>
-      <c r="F60" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A61" s="5" t="s">
+      <c r="F60" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G60" s="14"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B61" s="7">
+      <c r="B61" s="16">
         <v>6481</v>
       </c>
-      <c r="C61" s="7">
+      <c r="C61" s="16">
         <v>2714</v>
       </c>
-      <c r="D61" s="7">
+      <c r="D61" s="16">
         <v>265</v>
       </c>
-      <c r="E61" s="7">
+      <c r="E61" s="16">
         <v>3502</v>
       </c>
-      <c r="F61" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A62" s="5" t="s">
+      <c r="F61" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="14"/>
+    </row>
+    <row r="62" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A62" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="7">
+      <c r="B62" s="16">
         <v>4754</v>
       </c>
-      <c r="C62" s="7">
+      <c r="C62" s="16">
         <v>2982</v>
       </c>
-      <c r="D62" s="7">
+      <c r="D62" s="16">
         <v>381</v>
       </c>
-      <c r="E62" s="7">
+      <c r="E62" s="16">
         <v>1391</v>
       </c>
-      <c r="F62" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A63" s="5" t="s">
+      <c r="F62" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" s="14"/>
+    </row>
+    <row r="63" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A63" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B63" s="7">
+      <c r="B63" s="16">
         <v>5434</v>
       </c>
-      <c r="C63" s="7">
+      <c r="C63" s="16">
         <v>2753</v>
       </c>
-      <c r="D63" s="7">
+      <c r="D63" s="16">
         <v>1320</v>
       </c>
-      <c r="E63" s="7">
+      <c r="E63" s="16">
         <v>1361</v>
       </c>
-      <c r="F63" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="3"/>
+      <c r="F63" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" s="14"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A64" s="5" t="s">
+      <c r="A64" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="7">
+      <c r="B64" s="16">
         <v>1848</v>
       </c>
-      <c r="C64" s="7">
+      <c r="C64" s="16">
         <v>803</v>
       </c>
-      <c r="D64" s="7">
+      <c r="D64" s="16">
         <v>174</v>
       </c>
-      <c r="E64" s="7">
+      <c r="E64" s="16">
         <v>871</v>
       </c>
-      <c r="F64" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A65" s="5" t="s">
+      <c r="F64" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="14"/>
+    </row>
+    <row r="65" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A65" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B65" s="7">
+      <c r="B65" s="16">
         <v>3256</v>
       </c>
-      <c r="C65" s="7">
+      <c r="C65" s="16">
         <v>1985</v>
       </c>
-      <c r="D65" s="7">
+      <c r="D65" s="16">
         <v>857</v>
       </c>
-      <c r="E65" s="7">
+      <c r="E65" s="16">
         <v>414</v>
       </c>
-      <c r="F65" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="3"/>
+      <c r="F65" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="14"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A66" s="5" t="s">
+      <c r="A66" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B66" s="7">
+      <c r="B66" s="16">
         <v>929</v>
       </c>
-      <c r="C66" s="7">
+      <c r="C66" s="16">
         <v>200</v>
       </c>
-      <c r="D66" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="7">
+      <c r="D66" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" s="16">
         <v>729</v>
       </c>
-      <c r="F66" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A67" s="5" t="s">
+      <c r="F66" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" s="14"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="7">
+      <c r="B67" s="16">
         <v>7025</v>
       </c>
-      <c r="C67" s="7">
+      <c r="C67" s="16">
         <v>847</v>
       </c>
-      <c r="D67" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="7">
+      <c r="D67" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" s="16">
         <v>6178</v>
       </c>
-      <c r="F67" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="3"/>
+      <c r="F67" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="14"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B68" s="18"/>
       <c r="C68" s="18"/>
       <c r="D68" s="18"/>
       <c r="E68" s="18"/>
       <c r="F68" s="18"/>
-      <c r="G68" s="3"/>
+      <c r="G68" s="14"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A69" s="4" t="s">
+      <c r="A69" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B69" s="7">
+      <c r="B69" s="16">
         <v>138116</v>
       </c>
-      <c r="C69" s="7">
+      <c r="C69" s="16">
         <v>49645</v>
       </c>
-      <c r="D69" s="7">
+      <c r="D69" s="16">
         <v>17217</v>
       </c>
-      <c r="E69" s="7">
+      <c r="E69" s="16">
         <v>60036</v>
       </c>
-      <c r="F69" s="7">
+      <c r="F69" s="16">
         <v>9338</v>
       </c>
-      <c r="G69" s="3"/>
-[...2 lines deleted...]
-      <c r="A70" s="5" t="s">
+      <c r="G69" s="14"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B70" s="7">
+      <c r="B70" s="16">
         <v>16667</v>
       </c>
-      <c r="C70" s="7">
+      <c r="C70" s="16">
         <v>2354</v>
       </c>
-      <c r="D70" s="7">
+      <c r="D70" s="16">
         <v>2657</v>
       </c>
-      <c r="E70" s="7">
+      <c r="E70" s="16">
         <v>2171</v>
       </c>
-      <c r="F70" s="7">
+      <c r="F70" s="16">
         <v>9338</v>
       </c>
-      <c r="G70" s="3"/>
+      <c r="G70" s="14"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A71" s="5" t="s">
+      <c r="A71" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B71" s="7">
+      <c r="B71" s="16">
         <f>B72+B73+B74+B75</f>
         <v>19792</v>
       </c>
-      <c r="C71" s="7">
+      <c r="C71" s="16">
         <v>9615</v>
       </c>
-      <c r="D71" s="7">
+      <c r="D71" s="16">
         <v>5898</v>
       </c>
-      <c r="E71" s="7">
+      <c r="E71" s="16">
         <f>E72+E73+E74+E75</f>
         <v>3847</v>
       </c>
-      <c r="F71" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A72" s="5" t="s">
+      <c r="F71" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="14"/>
+    </row>
+    <row r="72" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A72" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B72" s="7">
+      <c r="B72" s="16">
         <v>1276</v>
       </c>
-      <c r="C72" s="7">
+      <c r="C72" s="16">
         <v>730</v>
       </c>
-      <c r="D72" s="7">
+      <c r="D72" s="16">
         <v>373</v>
       </c>
-      <c r="E72" s="7">
+      <c r="E72" s="16">
         <v>12</v>
       </c>
-      <c r="F72" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A73" s="5" t="s">
+      <c r="F72" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" s="14"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B73" s="7">
+      <c r="B73" s="16">
         <v>16495</v>
       </c>
-      <c r="C73" s="7">
+      <c r="C73" s="16">
         <v>8321</v>
       </c>
-      <c r="D73" s="7">
+      <c r="D73" s="16">
         <v>4238</v>
       </c>
-      <c r="E73" s="7">
+      <c r="E73" s="16">
         <v>3659</v>
       </c>
-      <c r="F73" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A74" s="5" t="s">
+      <c r="F73" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G73" s="14"/>
+    </row>
+    <row r="74" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A74" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B74" s="7">
+      <c r="B74" s="16">
         <v>688</v>
       </c>
-      <c r="C74" s="7">
+      <c r="C74" s="16">
         <v>79</v>
       </c>
-      <c r="D74" s="7">
+      <c r="D74" s="16">
         <v>541</v>
       </c>
-      <c r="E74" s="7">
+      <c r="E74" s="16">
         <v>58</v>
       </c>
-      <c r="F74" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A75" s="5" t="s">
+      <c r="F74" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="14"/>
+    </row>
+    <row r="75" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A75" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B75" s="7">
+      <c r="B75" s="16">
         <v>1333</v>
       </c>
-      <c r="C75" s="7">
+      <c r="C75" s="16">
         <v>485</v>
       </c>
-      <c r="D75" s="7">
+      <c r="D75" s="16">
         <v>746</v>
       </c>
-      <c r="E75" s="7">
+      <c r="E75" s="16">
         <v>118</v>
       </c>
-      <c r="F75" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="3"/>
+      <c r="F75" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="14"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A76" s="5" t="s">
+      <c r="A76" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B76" s="7">
+      <c r="B76" s="16">
         <v>11623</v>
       </c>
-      <c r="C76" s="7">
+      <c r="C76" s="16">
         <v>7209</v>
       </c>
-      <c r="D76" s="7">
+      <c r="D76" s="16">
         <v>2226</v>
       </c>
-      <c r="E76" s="7">
+      <c r="E76" s="16">
         <v>1739</v>
       </c>
-      <c r="F76" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A77" s="5" t="s">
+      <c r="F76" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" s="14"/>
+    </row>
+    <row r="77" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A77" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B77" s="7">
+      <c r="B77" s="16">
         <v>45293</v>
       </c>
-      <c r="C77" s="7">
+      <c r="C77" s="16">
         <v>13643</v>
       </c>
-      <c r="D77" s="7">
+      <c r="D77" s="16">
         <v>2100</v>
       </c>
-      <c r="E77" s="7">
+      <c r="E77" s="16">
         <v>29071</v>
       </c>
-      <c r="F77" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="3"/>
+      <c r="F77" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G77" s="14"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A78" s="5" t="s">
+      <c r="A78" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B78" s="7">
+      <c r="B78" s="16">
         <v>8432</v>
       </c>
-      <c r="C78" s="7">
+      <c r="C78" s="16">
         <v>2625</v>
       </c>
-      <c r="D78" s="7">
+      <c r="D78" s="16">
         <v>964</v>
       </c>
-      <c r="E78" s="7">
+      <c r="E78" s="16">
         <v>4772</v>
       </c>
-      <c r="F78" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A79" s="5" t="s">
+      <c r="F78" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G78" s="14"/>
+    </row>
+    <row r="79" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A79" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B79" s="7">
+      <c r="B79" s="16">
         <v>4220</v>
       </c>
-      <c r="C79" s="7">
+      <c r="C79" s="16">
         <v>960</v>
       </c>
-      <c r="D79" s="7">
+      <c r="D79" s="16">
         <v>286</v>
       </c>
-      <c r="E79" s="7">
+      <c r="E79" s="16">
         <v>2861</v>
       </c>
-      <c r="F79" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="3"/>
+      <c r="F79" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G79" s="14"/>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A80" s="5" t="s">
+      <c r="A80" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="7">
+      <c r="B80" s="16">
         <v>1456</v>
       </c>
-      <c r="C80" s="7">
+      <c r="C80" s="16">
         <v>694</v>
       </c>
-      <c r="D80" s="7">
+      <c r="D80" s="16">
         <v>108</v>
       </c>
-      <c r="E80" s="7">
+      <c r="E80" s="16">
         <v>593</v>
       </c>
-      <c r="F80" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A81" s="5" t="s">
+      <c r="F80" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G80" s="14"/>
+    </row>
+    <row r="81" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A81" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B81" s="7">
+      <c r="B81" s="16">
         <v>537</v>
       </c>
-      <c r="C81" s="7">
+      <c r="C81" s="16">
         <v>491</v>
       </c>
-      <c r="D81" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="7">
+      <c r="D81" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E81" s="16">
         <v>19</v>
       </c>
-      <c r="F81" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A82" s="5" t="s">
+      <c r="F81" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G81" s="14"/>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B82" s="7">
+      <c r="B82" s="16">
         <v>6466</v>
       </c>
-      <c r="C82" s="7">
+      <c r="C82" s="16">
         <v>2319</v>
       </c>
-      <c r="D82" s="7">
+      <c r="D82" s="16">
         <v>265</v>
       </c>
-      <c r="E82" s="7">
+      <c r="E82" s="16">
         <v>3527</v>
       </c>
-      <c r="F82" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A83" s="5" t="s">
+      <c r="F82" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G82" s="14"/>
+    </row>
+    <row r="83" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A83" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B83" s="7">
+      <c r="B83" s="16">
         <v>4789</v>
       </c>
-      <c r="C83" s="7">
+      <c r="C83" s="16">
         <v>3037</v>
       </c>
-      <c r="D83" s="7">
+      <c r="D83" s="16">
         <v>343</v>
       </c>
-      <c r="E83" s="7">
+      <c r="E83" s="16">
         <v>1357</v>
       </c>
-      <c r="F83" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A84" s="5" t="s">
+      <c r="F83" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" s="14"/>
+    </row>
+    <row r="84" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A84" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="7">
+      <c r="B84" s="16">
         <v>5663</v>
       </c>
-      <c r="C84" s="7">
+      <c r="C84" s="16">
         <v>2811</v>
       </c>
-      <c r="D84" s="7">
+      <c r="D84" s="16">
         <v>1375</v>
       </c>
-      <c r="E84" s="7">
+      <c r="E84" s="16">
         <v>1420</v>
       </c>
-      <c r="F84" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="3"/>
+      <c r="F84" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G84" s="14"/>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A85" s="5" t="s">
+      <c r="A85" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B85" s="7">
+      <c r="B85" s="16">
         <v>1722</v>
       </c>
-      <c r="C85" s="7">
+      <c r="C85" s="16">
         <v>818</v>
       </c>
-      <c r="D85" s="7">
+      <c r="D85" s="16">
         <v>157</v>
       </c>
-      <c r="E85" s="7">
+      <c r="E85" s="16">
         <v>897</v>
       </c>
-      <c r="F85" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A86" s="5" t="s">
+      <c r="F85" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G85" s="14"/>
+      <c r="H85" s="19"/>
+      <c r="I85" s="19"/>
+    </row>
+    <row r="86" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A86" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="7">
+      <c r="B86" s="16">
         <v>2988</v>
       </c>
-      <c r="C86" s="7">
+      <c r="C86" s="16">
         <v>2029</v>
       </c>
-      <c r="D86" s="7">
+      <c r="D86" s="16">
         <v>838</v>
       </c>
-      <c r="E86" s="7">
+      <c r="E86" s="16">
         <v>405</v>
       </c>
-      <c r="F86" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="3"/>
+      <c r="F86" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G86" s="14"/>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A87" s="5" t="s">
+      <c r="A87" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="7">
+      <c r="B87" s="16">
         <v>944</v>
       </c>
-      <c r="C87" s="7">
+      <c r="C87" s="16">
         <v>182</v>
       </c>
-      <c r="D87" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="7">
+      <c r="D87" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E87" s="16">
         <v>727</v>
       </c>
-      <c r="F87" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A88" s="5" t="s">
+      <c r="F87" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" s="14"/>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B88" s="7">
+      <c r="B88" s="16">
         <v>7524</v>
       </c>
-      <c r="C88" s="7">
+      <c r="C88" s="16">
         <v>858</v>
       </c>
-      <c r="D88" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="7">
+      <c r="D88" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E88" s="16">
         <v>6630</v>
       </c>
-      <c r="F88" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="3"/>
+      <c r="F88" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G88" s="14"/>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B89" s="18"/>
       <c r="C89" s="18"/>
       <c r="D89" s="18"/>
       <c r="E89" s="18"/>
       <c r="F89" s="18"/>
-      <c r="G89" s="3"/>
+      <c r="G89" s="14"/>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A90" s="4" t="s">
+      <c r="A90" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B90" s="7">
+      <c r="B90" s="16">
         <v>134835</v>
       </c>
-      <c r="C90" s="7">
+      <c r="C90" s="16">
         <v>46876</v>
       </c>
-      <c r="D90" s="7">
+      <c r="D90" s="16">
         <v>17273</v>
       </c>
-      <c r="E90" s="7">
+      <c r="E90" s="16">
         <v>61101</v>
       </c>
-      <c r="F90" s="7">
+      <c r="F90" s="16">
         <v>9585</v>
       </c>
-      <c r="G90" s="3"/>
-[...2 lines deleted...]
-      <c r="A91" s="5" t="s">
+      <c r="G90" s="14"/>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="7">
+      <c r="B91" s="16">
         <v>16770</v>
       </c>
-      <c r="C91" s="7">
+      <c r="C91" s="16">
         <v>2163</v>
       </c>
-      <c r="D91" s="7">
+      <c r="D91" s="16">
         <v>3003</v>
       </c>
-      <c r="E91" s="7">
+      <c r="E91" s="16">
         <v>2019</v>
       </c>
-      <c r="F91" s="7">
+      <c r="F91" s="16">
         <v>9585</v>
       </c>
-      <c r="G91" s="3"/>
+      <c r="G91" s="14"/>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A92" s="5" t="s">
+      <c r="A92" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B92" s="7">
+      <c r="B92" s="16">
         <f>B93+B94+B95+B96</f>
         <v>18172</v>
       </c>
-      <c r="C92" s="7">
+      <c r="C92" s="16">
         <f t="shared" ref="C92:D92" si="2">C93+C94+C95+C96</f>
         <v>8572</v>
       </c>
-      <c r="D92" s="7">
+      <c r="D92" s="16">
         <f t="shared" si="2"/>
         <v>5550</v>
       </c>
-      <c r="E92" s="7">
+      <c r="E92" s="16">
         <f>E93+E94+E95+E96</f>
         <v>4050</v>
       </c>
-      <c r="F92" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A93" s="5" t="s">
+      <c r="F92" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" s="14"/>
+    </row>
+    <row r="93" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A93" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B93" s="7">
+      <c r="B93" s="16">
         <v>1120</v>
       </c>
-      <c r="C93" s="7">
+      <c r="C93" s="16">
         <v>774</v>
       </c>
-      <c r="D93" s="7">
+      <c r="D93" s="16">
         <v>336</v>
       </c>
-      <c r="E93" s="7">
+      <c r="E93" s="16">
         <v>10</v>
       </c>
-      <c r="F93" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A94" s="5" t="s">
+      <c r="F93" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" s="14"/>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B94" s="7">
+      <c r="B94" s="16">
         <v>15031</v>
       </c>
-      <c r="C94" s="7">
+      <c r="C94" s="16">
         <v>7232</v>
       </c>
-      <c r="D94" s="7">
+      <c r="D94" s="16">
         <v>3933</v>
       </c>
-      <c r="E94" s="7">
+      <c r="E94" s="16">
         <v>3866</v>
       </c>
-      <c r="F94" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A95" s="5" t="s">
+      <c r="F94" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G94" s="14"/>
+    </row>
+    <row r="95" spans="1:9" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B95" s="7">
+      <c r="B95" s="16">
         <v>644</v>
       </c>
-      <c r="C95" s="7">
+      <c r="C95" s="16">
         <v>57</v>
       </c>
-      <c r="D95" s="7">
+      <c r="D95" s="16">
         <v>530</v>
       </c>
-      <c r="E95" s="7">
+      <c r="E95" s="16">
         <v>57</v>
       </c>
-      <c r="F95" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A96" s="5" t="s">
+      <c r="F95" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G95" s="14"/>
+    </row>
+    <row r="96" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A96" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B96" s="7">
+      <c r="B96" s="16">
         <v>1377</v>
       </c>
-      <c r="C96" s="7">
+      <c r="C96" s="16">
         <v>509</v>
       </c>
-      <c r="D96" s="7">
+      <c r="D96" s="16">
         <v>751</v>
       </c>
-      <c r="E96" s="7">
+      <c r="E96" s="16">
         <v>117</v>
       </c>
-      <c r="F96" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="3"/>
+      <c r="F96" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" s="14"/>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A97" s="5" t="s">
+      <c r="A97" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B97" s="7">
+      <c r="B97" s="16">
         <v>9531</v>
       </c>
-      <c r="C97" s="7">
+      <c r="C97" s="16">
         <v>5722</v>
       </c>
-      <c r="D97" s="7">
+      <c r="D97" s="16">
         <v>2017</v>
       </c>
-      <c r="E97" s="7">
+      <c r="E97" s="16">
         <v>1792</v>
       </c>
-      <c r="F97" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A98" s="5" t="s">
+      <c r="F97" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G97" s="14"/>
+    </row>
+    <row r="98" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A98" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B98" s="7">
+      <c r="B98" s="16">
         <v>45947</v>
       </c>
-      <c r="C98" s="7">
+      <c r="C98" s="16">
         <v>14631</v>
       </c>
-      <c r="D98" s="7">
+      <c r="D98" s="16">
         <v>1841</v>
       </c>
-      <c r="E98" s="7">
+      <c r="E98" s="16">
         <v>29475</v>
       </c>
-      <c r="F98" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="3"/>
+      <c r="F98" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" s="14"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A99" s="5" t="s">
+      <c r="A99" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B99" s="7">
+      <c r="B99" s="16">
         <v>8661</v>
       </c>
-      <c r="C99" s="7">
+      <c r="C99" s="16">
         <v>2448</v>
       </c>
-      <c r="D99" s="7">
+      <c r="D99" s="16">
         <v>1492</v>
       </c>
-      <c r="E99" s="7">
+      <c r="E99" s="16">
         <v>4721</v>
       </c>
-      <c r="F99" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A100" s="5" t="s">
+      <c r="F99" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" s="14"/>
+    </row>
+    <row r="100" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A100" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B100" s="7">
+      <c r="B100" s="16">
         <v>4121</v>
       </c>
-      <c r="C100" s="7">
+      <c r="C100" s="16">
         <v>897</v>
       </c>
-      <c r="D100" s="7">
+      <c r="D100" s="16">
         <v>297</v>
       </c>
-      <c r="E100" s="7">
+      <c r="E100" s="16">
         <v>2927</v>
       </c>
-      <c r="F100" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="3"/>
+      <c r="F100" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" s="14"/>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A101" s="5" t="s">
+      <c r="A101" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B101" s="7">
+      <c r="B101" s="16">
         <v>1393</v>
       </c>
-      <c r="C101" s="7">
+      <c r="C101" s="16">
         <v>684</v>
       </c>
-      <c r="D101" s="7">
+      <c r="D101" s="16">
         <v>107</v>
       </c>
-      <c r="E101" s="7">
+      <c r="E101" s="16">
         <v>602</v>
       </c>
-      <c r="F101" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A102" s="5" t="s">
+      <c r="F101" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" s="14"/>
+    </row>
+    <row r="102" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A102" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B102" s="7">
+      <c r="B102" s="16">
         <v>611</v>
       </c>
-      <c r="C102" s="7">
+      <c r="C102" s="16">
         <v>593</v>
       </c>
-      <c r="D102" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="7">
+      <c r="D102" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E102" s="16">
         <v>18</v>
       </c>
-      <c r="F102" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A103" s="5" t="s">
+      <c r="F102" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" s="14"/>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B103" s="7">
+      <c r="B103" s="16">
         <v>6104</v>
       </c>
-      <c r="C103" s="7">
+      <c r="C103" s="16">
         <v>2294</v>
       </c>
-      <c r="D103" s="7">
+      <c r="D103" s="16">
         <v>264</v>
       </c>
-      <c r="E103" s="7">
+      <c r="E103" s="16">
         <v>3546</v>
       </c>
-      <c r="F103" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A104" s="5" t="s">
+      <c r="F103" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G103" s="14"/>
+    </row>
+    <row r="104" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A104" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B104" s="7">
+      <c r="B104" s="16">
         <v>3762</v>
       </c>
-      <c r="C104" s="7">
+      <c r="C104" s="16">
         <v>2225</v>
       </c>
-      <c r="D104" s="7">
+      <c r="D104" s="16">
         <v>221</v>
       </c>
-      <c r="E104" s="7">
+      <c r="E104" s="16">
         <v>1316</v>
       </c>
-      <c r="F104" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A105" s="5" t="s">
+      <c r="F104" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" s="14"/>
+    </row>
+    <row r="105" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A105" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B105" s="7">
+      <c r="B105" s="16">
         <v>5581</v>
       </c>
-      <c r="C105" s="7">
+      <c r="C105" s="16">
         <v>2726</v>
       </c>
-      <c r="D105" s="7">
+      <c r="D105" s="16">
         <v>1373</v>
       </c>
-      <c r="E105" s="7">
+      <c r="E105" s="16">
         <v>1482</v>
       </c>
-      <c r="F105" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="3"/>
+      <c r="F105" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G105" s="14"/>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A106" s="5" t="s">
+      <c r="A106" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B106" s="7">
+      <c r="B106" s="16">
         <v>1809</v>
       </c>
-      <c r="C106" s="7">
+      <c r="C106" s="16">
         <v>715</v>
       </c>
-      <c r="D106" s="7">
+      <c r="D106" s="16">
         <v>163</v>
       </c>
-      <c r="E106" s="7">
+      <c r="E106" s="16">
         <v>931</v>
       </c>
-      <c r="F106" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="5" t="s">
+      <c r="F106" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G106" s="14"/>
+      <c r="H106" s="20"/>
+      <c r="I106" s="20"/>
+    </row>
+    <row r="107" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A107" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B107" s="7">
+      <c r="B107" s="16">
         <v>3518</v>
       </c>
-      <c r="C107" s="7">
+      <c r="C107" s="16">
         <v>2157</v>
       </c>
-      <c r="D107" s="7">
+      <c r="D107" s="16">
         <v>945</v>
       </c>
-      <c r="E107" s="7">
+      <c r="E107" s="16">
         <v>416</v>
       </c>
-      <c r="F107" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="3"/>
+      <c r="F107" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G107" s="14"/>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A108" s="5" t="s">
+      <c r="A108" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B108" s="7">
+      <c r="B108" s="16">
         <v>940</v>
       </c>
-      <c r="C108" s="7">
+      <c r="C108" s="16">
         <v>205</v>
       </c>
-      <c r="D108" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="7">
+      <c r="D108" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E108" s="16">
         <v>735</v>
       </c>
-      <c r="F108" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A109" s="5" t="s">
+      <c r="F108" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G108" s="14"/>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B109" s="7">
+      <c r="B109" s="16">
         <v>7915</v>
       </c>
-      <c r="C109" s="7">
+      <c r="C109" s="16">
         <v>844</v>
       </c>
-      <c r="D109" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="7">
+      <c r="D109" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E109" s="16">
         <v>7071</v>
       </c>
-      <c r="F109" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="3"/>
+      <c r="F109" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G109" s="14"/>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B110" s="18"/>
       <c r="C110" s="18"/>
       <c r="D110" s="18"/>
       <c r="E110" s="18"/>
       <c r="F110" s="18"/>
-      <c r="G110" s="3"/>
+      <c r="G110" s="14"/>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A111" s="4" t="s">
+      <c r="A111" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B111" s="7">
+      <c r="B111" s="16">
         <v>140000</v>
       </c>
-      <c r="C111" s="7">
+      <c r="C111" s="16">
         <v>50959</v>
       </c>
-      <c r="D111" s="7">
+      <c r="D111" s="16">
         <v>17384</v>
       </c>
-      <c r="E111" s="7">
+      <c r="E111" s="16">
         <v>61618</v>
       </c>
-      <c r="F111" s="7">
+      <c r="F111" s="16">
         <v>10039</v>
       </c>
     </row>
-    <row r="112" spans="1:9" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A112" s="5" t="s">
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B112" s="7">
+      <c r="B112" s="16">
         <v>17619</v>
       </c>
-      <c r="C112" s="7">
+      <c r="C112" s="16">
         <v>2542</v>
       </c>
-      <c r="D112" s="7">
+      <c r="D112" s="16">
         <v>3041</v>
       </c>
-      <c r="E112" s="7">
+      <c r="E112" s="16">
         <v>1997</v>
       </c>
-      <c r="F112" s="7">
+      <c r="F112" s="16">
         <v>10039</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A113" s="5" t="s">
+      <c r="A113" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B113" s="7">
+      <c r="B113" s="16">
         <v>18480</v>
       </c>
-      <c r="C113" s="7">
+      <c r="C113" s="16">
         <v>18480</v>
       </c>
-      <c r="D113" s="7">
+      <c r="D113" s="16">
         <v>18480</v>
       </c>
-      <c r="E113" s="7">
+      <c r="E113" s="16">
         <v>4177</v>
       </c>
-      <c r="F113" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A114" s="5" t="s">
+      <c r="F113" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A114" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B114" s="7">
+      <c r="B114" s="16">
         <v>1301</v>
       </c>
-      <c r="C114" s="7">
+      <c r="C114" s="16">
         <v>782</v>
       </c>
-      <c r="D114" s="7">
+      <c r="D114" s="16">
         <v>511</v>
       </c>
-      <c r="E114" s="7">
+      <c r="E114" s="16">
         <v>8</v>
       </c>
-      <c r="F114" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A115" s="5" t="s">
+      <c r="F114" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B115" s="7">
+      <c r="B115" s="16">
         <v>15199</v>
       </c>
-      <c r="C115" s="7">
+      <c r="C115" s="16">
         <v>7304</v>
       </c>
-      <c r="D115" s="7">
+      <c r="D115" s="16">
         <v>3867</v>
       </c>
-      <c r="E115" s="7">
+      <c r="E115" s="16">
         <v>4028</v>
       </c>
-      <c r="F115" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A116" s="5" t="s">
+      <c r="F115" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A116" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B116" s="7">
+      <c r="B116" s="16">
         <v>592</v>
       </c>
-      <c r="C116" s="7">
+      <c r="C116" s="16">
         <v>57</v>
       </c>
-      <c r="D116" s="7">
+      <c r="D116" s="16">
         <v>518</v>
       </c>
-      <c r="E116" s="7">
+      <c r="E116" s="16">
         <v>17</v>
       </c>
-      <c r="F116" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A117" s="5" t="s">
+      <c r="F116" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A117" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B117" s="7">
+      <c r="B117" s="16">
         <v>1388</v>
       </c>
-      <c r="C117" s="7">
+      <c r="C117" s="16">
         <v>498</v>
       </c>
-      <c r="D117" s="7">
+      <c r="D117" s="16">
         <v>766</v>
       </c>
-      <c r="E117" s="7">
+      <c r="E117" s="16">
         <v>124</v>
       </c>
-      <c r="F117" s="7" t="s">
+      <c r="F117" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A118" s="5" t="s">
+      <c r="A118" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B118" s="7">
+      <c r="B118" s="16">
         <v>11933</v>
       </c>
-      <c r="C118" s="7">
+      <c r="C118" s="16">
         <v>8235</v>
       </c>
-      <c r="D118" s="7">
+      <c r="D118" s="16">
         <v>1852</v>
       </c>
-      <c r="E118" s="7">
+      <c r="E118" s="16">
         <v>1846</v>
       </c>
-      <c r="F118" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A119" s="5" t="s">
+      <c r="F118" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A119" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B119" s="7">
+      <c r="B119" s="16">
         <v>46613</v>
       </c>
-      <c r="C119" s="7">
+      <c r="C119" s="16">
         <v>15293</v>
       </c>
-      <c r="D119" s="7">
+      <c r="D119" s="16">
         <v>1770</v>
       </c>
-      <c r="E119" s="7">
+      <c r="E119" s="16">
         <v>29550</v>
       </c>
-      <c r="F119" s="7" t="s">
+      <c r="F119" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A120" s="5" t="s">
+      <c r="A120" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B120" s="7">
+      <c r="B120" s="16">
         <v>8993</v>
       </c>
-      <c r="C120" s="7">
+      <c r="C120" s="16">
         <v>2535</v>
       </c>
-      <c r="D120" s="7">
+      <c r="D120" s="16">
         <v>1703</v>
       </c>
-      <c r="E120" s="7">
+      <c r="E120" s="16">
         <v>4755</v>
       </c>
-      <c r="F120" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A121" s="5" t="s">
+      <c r="F120" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A121" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B121" s="7">
+      <c r="B121" s="16">
         <v>4421</v>
       </c>
-      <c r="C121" s="7">
+      <c r="C121" s="16">
         <v>1156</v>
       </c>
-      <c r="D121" s="7">
+      <c r="D121" s="16">
         <v>308</v>
       </c>
-      <c r="E121" s="7">
+      <c r="E121" s="16">
         <v>2957</v>
       </c>
-      <c r="F121" s="7" t="s">
+      <c r="F121" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A122" s="5" t="s">
+      <c r="A122" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B122" s="7">
+      <c r="B122" s="16">
         <v>1485</v>
       </c>
-      <c r="C122" s="7">
+      <c r="C122" s="16">
         <v>775</v>
       </c>
-      <c r="D122" s="7">
+      <c r="D122" s="16">
         <v>107</v>
       </c>
-      <c r="E122" s="7">
+      <c r="E122" s="16">
         <v>603</v>
       </c>
-      <c r="F122" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A123" s="5" t="s">
+      <c r="F122" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A123" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B123" s="7">
+      <c r="B123" s="16">
         <v>656</v>
       </c>
-      <c r="C123" s="7">
+      <c r="C123" s="16">
         <v>639</v>
       </c>
-      <c r="D123" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="7">
+      <c r="D123" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E123" s="16">
         <v>17</v>
       </c>
-      <c r="F123" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A124" s="5" t="s">
+      <c r="F123" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B124" s="7">
+      <c r="B124" s="16">
         <v>6159</v>
       </c>
-      <c r="C124" s="7">
+      <c r="C124" s="16">
         <v>2364</v>
       </c>
-      <c r="D124" s="7">
+      <c r="D124" s="16">
         <v>242</v>
       </c>
-      <c r="E124" s="7">
+      <c r="E124" s="16">
         <v>3553</v>
       </c>
-      <c r="F124" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A125" s="5" t="s">
+      <c r="F124" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A125" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B125" s="7">
+      <c r="B125" s="16">
         <v>3888</v>
       </c>
-      <c r="C125" s="7">
+      <c r="C125" s="16">
         <v>2386</v>
       </c>
-      <c r="D125" s="7">
+      <c r="D125" s="16">
         <v>222</v>
       </c>
-      <c r="E125" s="7">
+      <c r="E125" s="16">
         <v>1280</v>
       </c>
-      <c r="F125" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A126" s="5" t="s">
+      <c r="F125" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A126" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B126" s="7">
+      <c r="B126" s="16">
         <v>5324</v>
       </c>
-      <c r="C126" s="7">
+      <c r="C126" s="16">
         <v>2452</v>
       </c>
-      <c r="D126" s="7">
+      <c r="D126" s="16">
         <v>1349</v>
       </c>
-      <c r="E126" s="7">
+      <c r="E126" s="16">
         <v>1523</v>
       </c>
-      <c r="F126" s="7" t="s">
+      <c r="F126" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A127" s="5" t="s">
+      <c r="A127" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B127" s="7">
+      <c r="B127" s="16">
         <v>1852</v>
       </c>
-      <c r="C127" s="7">
+      <c r="C127" s="16">
         <v>729</v>
       </c>
-      <c r="D127" s="7">
+      <c r="D127" s="16">
         <v>159</v>
       </c>
-      <c r="E127" s="7">
+      <c r="E127" s="16">
         <v>964</v>
       </c>
-      <c r="F127" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A128" s="5" t="s">
+      <c r="F127" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A128" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B128" s="7">
+      <c r="B128" s="16">
         <v>3603</v>
       </c>
-      <c r="C128" s="7">
+      <c r="C128" s="16">
         <v>2225</v>
       </c>
-      <c r="D128" s="7">
+      <c r="D128" s="16">
         <v>969</v>
       </c>
-      <c r="E128" s="7">
+      <c r="E128" s="16">
         <v>409</v>
       </c>
-      <c r="F128" s="7" t="s">
+      <c r="F128" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A129" s="5" t="s">
+      <c r="A129" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B129" s="7">
+      <c r="B129" s="16">
         <v>945</v>
       </c>
-      <c r="C129" s="7">
+      <c r="C129" s="16">
         <v>192</v>
       </c>
-      <c r="D129" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="7">
+      <c r="D129" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E129" s="16">
         <v>753</v>
       </c>
-      <c r="F129" s="6"/>
-[...2 lines deleted...]
-      <c r="A130" s="5" t="s">
+      <c r="F129" s="21"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B130" s="7">
+      <c r="B130" s="16">
         <v>8029</v>
       </c>
-      <c r="C130" s="7">
+      <c r="C130" s="16">
         <v>795</v>
       </c>
-      <c r="D130" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="7">
+      <c r="D130" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E130" s="16">
         <v>7234</v>
       </c>
-      <c r="F130" s="7" t="s">
+      <c r="F130" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B131" s="18"/>
       <c r="C131" s="18"/>
       <c r="D131" s="18"/>
       <c r="E131" s="18"/>
       <c r="F131" s="18"/>
     </row>
-    <row r="132" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="4" t="s">
+    <row r="132" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B132" s="7">
+      <c r="B132" s="16">
         <v>140780</v>
       </c>
-      <c r="C132" s="7">
+      <c r="C132" s="16">
         <v>52105</v>
       </c>
-      <c r="D132" s="7">
+      <c r="D132" s="16">
         <v>17620</v>
       </c>
-      <c r="E132" s="7">
+      <c r="E132" s="16">
         <v>61140</v>
       </c>
-      <c r="F132" s="7">
+      <c r="F132" s="16">
         <v>9915</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A133" s="5" t="s">
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B133" s="7">
+      <c r="B133" s="16">
         <v>17519</v>
       </c>
-      <c r="C133" s="7">
+      <c r="C133" s="16">
         <v>2629</v>
       </c>
-      <c r="D133" s="7">
+      <c r="D133" s="16">
         <v>3117</v>
       </c>
-      <c r="E133" s="7">
+      <c r="E133" s="16">
         <v>1858</v>
       </c>
-      <c r="F133" s="7">
+      <c r="F133" s="16">
         <v>9915</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A134" s="5" t="s">
+      <c r="A134" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B134" s="7">
+      <c r="B134" s="16">
         <v>18831</v>
       </c>
-      <c r="C134" s="7">
+      <c r="C134" s="16">
         <v>18831</v>
       </c>
-      <c r="D134" s="7">
+      <c r="D134" s="16">
         <v>18831</v>
       </c>
-      <c r="E134" s="7">
+      <c r="E134" s="16">
         <v>4090</v>
       </c>
-      <c r="F134" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="5" t="s">
+      <c r="F134" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A135" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B135" s="7">
+      <c r="B135" s="16">
         <v>1292</v>
       </c>
-      <c r="C135" s="7">
+      <c r="C135" s="16">
         <v>743</v>
       </c>
-      <c r="D135" s="7">
+      <c r="D135" s="16">
         <v>541</v>
       </c>
-      <c r="E135" s="7">
+      <c r="E135" s="16">
         <v>8</v>
       </c>
-      <c r="F135" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A136" s="5" t="s">
+      <c r="F135" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="7">
+      <c r="B136" s="16">
         <v>15500</v>
       </c>
-      <c r="C136" s="7">
+      <c r="C136" s="16">
         <v>7667</v>
       </c>
-      <c r="D136" s="7">
+      <c r="D136" s="16">
         <v>3886</v>
       </c>
-      <c r="E136" s="7">
+      <c r="E136" s="16">
         <v>3947</v>
       </c>
-      <c r="F136" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A137" s="5" t="s">
+      <c r="F136" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A137" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B137" s="7">
+      <c r="B137" s="16">
         <v>605</v>
       </c>
-      <c r="C137" s="7">
+      <c r="C137" s="16">
         <v>68</v>
       </c>
-      <c r="D137" s="7">
+      <c r="D137" s="16">
         <v>525</v>
       </c>
-      <c r="E137" s="7">
+      <c r="E137" s="16">
         <v>12</v>
       </c>
-      <c r="F137" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A138" s="5" t="s">
+      <c r="F137" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A138" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B138" s="7">
+      <c r="B138" s="16">
         <v>1434</v>
       </c>
-      <c r="C138" s="7">
+      <c r="C138" s="16">
         <v>495</v>
       </c>
-      <c r="D138" s="7">
+      <c r="D138" s="16">
         <v>816</v>
       </c>
-      <c r="E138" s="7">
+      <c r="E138" s="16">
         <v>123</v>
       </c>
-      <c r="F138" s="7" t="s">
+      <c r="F138" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A139" s="5" t="s">
+      <c r="A139" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B139" s="7">
+      <c r="B139" s="16">
         <v>11354</v>
       </c>
-      <c r="C139" s="7">
+      <c r="C139" s="16">
         <v>7670</v>
       </c>
-      <c r="D139" s="7">
+      <c r="D139" s="16">
         <v>1825</v>
       </c>
-      <c r="E139" s="7">
+      <c r="E139" s="16">
         <v>1859</v>
       </c>
-      <c r="F139" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A140" s="5" t="s">
+      <c r="F139" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A140" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B140" s="7">
+      <c r="B140" s="16">
         <v>46672</v>
       </c>
-      <c r="C140" s="7">
+      <c r="C140" s="16">
         <v>15542</v>
       </c>
-      <c r="D140" s="7">
+      <c r="D140" s="16">
         <v>1762</v>
       </c>
-      <c r="E140" s="7">
+      <c r="E140" s="16">
         <v>29368</v>
       </c>
-      <c r="F140" s="7" t="s">
+      <c r="F140" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A141" s="5" t="s">
+      <c r="A141" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B141" s="7">
+      <c r="B141" s="16">
         <v>9985</v>
       </c>
-      <c r="C141" s="7">
+      <c r="C141" s="16">
         <v>3535</v>
       </c>
-      <c r="D141" s="7">
+      <c r="D141" s="16">
         <v>1783</v>
       </c>
-      <c r="E141" s="7">
+      <c r="E141" s="16">
         <v>4667</v>
       </c>
-      <c r="F141" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A142" s="5" t="s">
+      <c r="F141" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A142" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B142" s="7">
+      <c r="B142" s="16">
         <v>4572</v>
       </c>
-      <c r="C142" s="7">
+      <c r="C142" s="16">
         <v>1135</v>
       </c>
-      <c r="D142" s="7">
+      <c r="D142" s="16">
         <v>312</v>
       </c>
-      <c r="E142" s="7">
+      <c r="E142" s="16">
         <v>3125</v>
       </c>
-      <c r="F142" s="7" t="s">
+      <c r="F142" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A143" s="5" t="s">
+      <c r="A143" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B143" s="7">
+      <c r="B143" s="16">
         <v>1477</v>
       </c>
-      <c r="C143" s="7">
+      <c r="C143" s="16">
         <v>780</v>
       </c>
-      <c r="D143" s="7">
+      <c r="D143" s="16">
         <v>100</v>
       </c>
-      <c r="E143" s="7">
+      <c r="E143" s="16">
         <v>597</v>
       </c>
-      <c r="F143" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A144" s="5" t="s">
+      <c r="F143" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A144" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B144" s="7">
+      <c r="B144" s="16">
         <v>683</v>
       </c>
-      <c r="C144" s="7">
+      <c r="C144" s="16">
         <v>662</v>
       </c>
-      <c r="D144" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="7">
+      <c r="D144" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E144" s="16">
         <v>21</v>
       </c>
-      <c r="F144" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A145" s="5" t="s">
+      <c r="F144" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B145" s="7">
+      <c r="B145" s="16">
         <v>6272</v>
       </c>
-      <c r="C145" s="7">
+      <c r="C145" s="16">
         <v>2446</v>
       </c>
-      <c r="D145" s="7">
+      <c r="D145" s="16">
         <v>242</v>
       </c>
-      <c r="E145" s="7">
+      <c r="E145" s="16">
         <v>3584</v>
       </c>
-      <c r="F145" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A146" s="5" t="s">
+      <c r="F145" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A146" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B146" s="7">
+      <c r="B146" s="16">
         <v>3791</v>
       </c>
-      <c r="C146" s="7">
+      <c r="C146" s="16">
         <v>2370</v>
       </c>
-      <c r="D146" s="7">
+      <c r="D146" s="16">
         <v>222</v>
       </c>
-      <c r="E146" s="7">
+      <c r="E146" s="16">
         <v>1199</v>
       </c>
-      <c r="F146" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A147" s="5" t="s">
+      <c r="F146" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A147" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B147" s="7">
+      <c r="B147" s="16">
         <v>5401</v>
       </c>
-      <c r="C147" s="7">
+      <c r="C147" s="16">
         <v>2505</v>
       </c>
-      <c r="D147" s="7">
+      <c r="D147" s="16">
         <v>1366</v>
       </c>
-      <c r="E147" s="7">
+      <c r="E147" s="16">
         <v>1530</v>
       </c>
-      <c r="F147" s="7" t="s">
+      <c r="F147" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A148" s="5" t="s">
+      <c r="A148" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B148" s="7">
+      <c r="B148" s="16">
         <v>1879</v>
       </c>
-      <c r="C148" s="7">
+      <c r="C148" s="16">
         <v>725</v>
       </c>
-      <c r="D148" s="7">
+      <c r="D148" s="16">
         <v>164</v>
       </c>
-      <c r="E148" s="7">
+      <c r="E148" s="16">
         <v>990</v>
       </c>
-      <c r="F148" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A149" s="5" t="s">
+      <c r="F148" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A149" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B149" s="7">
+      <c r="B149" s="16">
         <v>3651</v>
       </c>
-      <c r="C149" s="7">
+      <c r="C149" s="16">
         <v>2266</v>
       </c>
-      <c r="D149" s="7">
+      <c r="D149" s="16">
         <v>959</v>
       </c>
-      <c r="E149" s="7">
+      <c r="E149" s="16">
         <v>426</v>
       </c>
-      <c r="F149" s="7" t="s">
+      <c r="F149" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A150" s="5" t="s">
+      <c r="A150" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B150" s="7">
+      <c r="B150" s="16">
         <v>917</v>
       </c>
-      <c r="C150" s="7">
+      <c r="C150" s="16">
         <v>193</v>
       </c>
-      <c r="D150" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="7">
+      <c r="D150" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E150" s="16">
         <v>724</v>
       </c>
-      <c r="F150" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A151" s="5" t="s">
+      <c r="F150" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B151" s="7">
+      <c r="B151" s="16">
         <v>7776</v>
       </c>
-      <c r="C151" s="7">
+      <c r="C151" s="16">
         <v>674</v>
       </c>
-      <c r="D151" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="7">
+      <c r="D151" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E151" s="16">
         <v>7102</v>
       </c>
-      <c r="F151" s="7" t="s">
+      <c r="F151" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B152" s="18"/>
       <c r="C152" s="18"/>
       <c r="D152" s="18"/>
       <c r="E152" s="18"/>
       <c r="F152" s="18"/>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A153" s="4" t="s">
+      <c r="A153" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B153" s="7">
+      <c r="B153" s="16">
         <v>136805</v>
       </c>
-      <c r="C153" s="7">
+      <c r="C153" s="16">
         <v>49925</v>
       </c>
-      <c r="D153" s="7">
+      <c r="D153" s="16">
         <v>17373</v>
       </c>
-      <c r="E153" s="7">
+      <c r="E153" s="16">
         <v>59751</v>
       </c>
-      <c r="F153" s="7">
+      <c r="F153" s="16">
         <v>9756</v>
       </c>
     </row>
-    <row r="154" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A154" s="5" t="s">
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B154" s="7">
+      <c r="B154" s="16">
         <v>17148</v>
       </c>
-      <c r="C154" s="7">
+      <c r="C154" s="16">
         <v>2549</v>
       </c>
-      <c r="D154" s="7">
+      <c r="D154" s="16">
         <v>3092</v>
       </c>
-      <c r="E154" s="7">
+      <c r="E154" s="16">
         <v>1751</v>
       </c>
-      <c r="F154" s="7">
+      <c r="F154" s="16">
         <v>9756</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A155" s="5" t="s">
+      <c r="A155" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B155" s="7">
+      <c r="B155" s="16">
         <f>B156+B157+B158+B159</f>
         <v>18758</v>
       </c>
-      <c r="C155" s="7">
+      <c r="C155" s="16">
         <f t="shared" ref="C155:E155" si="3">C156+C157+C158+C159</f>
         <v>9011</v>
       </c>
-      <c r="D155" s="7">
+      <c r="D155" s="16">
         <f t="shared" si="3"/>
         <v>5705</v>
       </c>
-      <c r="E155" s="7">
+      <c r="E155" s="16">
         <f t="shared" si="3"/>
         <v>4042</v>
       </c>
-      <c r="F155" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A156" s="5" t="s">
+      <c r="F155" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A156" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B156" s="7">
+      <c r="B156" s="16">
         <v>1236</v>
       </c>
-      <c r="C156" s="7">
+      <c r="C156" s="16">
         <v>750</v>
       </c>
-      <c r="D156" s="7">
+      <c r="D156" s="16">
         <v>475</v>
       </c>
-      <c r="E156" s="7">
+      <c r="E156" s="16">
         <v>11</v>
       </c>
-      <c r="F156" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A157" s="5" t="s">
+      <c r="F156" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B157" s="7">
+      <c r="B157" s="16">
         <v>15512</v>
       </c>
-      <c r="C157" s="7">
+      <c r="C157" s="16">
         <v>7719</v>
       </c>
-      <c r="D157" s="7">
+      <c r="D157" s="16">
         <v>3936</v>
       </c>
-      <c r="E157" s="7">
+      <c r="E157" s="16">
         <v>3857</v>
       </c>
-      <c r="F157" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A158" s="5" t="s">
+      <c r="F157" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A158" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B158" s="7">
+      <c r="B158" s="16">
         <v>629</v>
       </c>
-      <c r="C158" s="7">
+      <c r="C158" s="16">
         <v>56</v>
       </c>
-      <c r="D158" s="7">
+      <c r="D158" s="16">
         <v>520</v>
       </c>
-      <c r="E158" s="7">
+      <c r="E158" s="16">
         <v>53</v>
       </c>
-      <c r="F158" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A159" s="5" t="s">
+      <c r="F158" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A159" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B159" s="7">
+      <c r="B159" s="16">
         <v>1381</v>
       </c>
-      <c r="C159" s="7">
+      <c r="C159" s="16">
         <v>486</v>
       </c>
-      <c r="D159" s="7">
+      <c r="D159" s="16">
         <v>774</v>
       </c>
-      <c r="E159" s="7">
+      <c r="E159" s="16">
         <v>121</v>
       </c>
-      <c r="F159" s="7" t="s">
+      <c r="F159" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A160" s="5" t="s">
+      <c r="A160" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B160" s="7">
+      <c r="B160" s="16">
         <v>10603</v>
       </c>
-      <c r="C160" s="7">
+      <c r="C160" s="16">
         <v>7085</v>
       </c>
-      <c r="D160" s="7">
+      <c r="D160" s="16">
         <v>1728</v>
       </c>
-      <c r="E160" s="7">
+      <c r="E160" s="16">
         <v>1790</v>
       </c>
-      <c r="F160" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A161" s="5" t="s">
+      <c r="F160" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A161" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B161" s="7">
+      <c r="B161" s="16">
         <v>45345</v>
       </c>
-      <c r="C161" s="7">
+      <c r="C161" s="16">
         <v>14837</v>
       </c>
-      <c r="D161" s="7">
+      <c r="D161" s="16">
         <v>1700</v>
       </c>
-      <c r="E161" s="7">
+      <c r="E161" s="16">
         <v>28808</v>
       </c>
-      <c r="F161" s="7" t="s">
+      <c r="F161" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A162" s="5" t="s">
+      <c r="A162" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B162" s="7">
+      <c r="B162" s="16">
         <v>9067</v>
       </c>
-      <c r="C162" s="7">
+      <c r="C162" s="16">
         <v>2753</v>
       </c>
-      <c r="D162" s="7">
+      <c r="D162" s="16">
         <v>1802</v>
       </c>
-      <c r="E162" s="7">
+      <c r="E162" s="16">
         <v>4512</v>
       </c>
-      <c r="F162" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A163" s="5" t="s">
+      <c r="F162" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A163" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B163" s="7">
+      <c r="B163" s="16">
         <v>4653</v>
       </c>
-      <c r="C163" s="7">
+      <c r="C163" s="16">
         <v>1214</v>
       </c>
-      <c r="D163" s="7">
+      <c r="D163" s="16">
         <v>305</v>
       </c>
-      <c r="E163" s="7">
+      <c r="E163" s="16">
         <v>3134</v>
       </c>
-      <c r="F163" s="7" t="s">
+      <c r="F163" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A164" s="5" t="s">
+      <c r="A164" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B164" s="7">
+      <c r="B164" s="16">
         <v>1413</v>
       </c>
-      <c r="C164" s="7">
+      <c r="C164" s="16">
         <v>781</v>
       </c>
-      <c r="D164" s="7">
+      <c r="D164" s="16">
         <v>70</v>
       </c>
-      <c r="E164" s="7">
+      <c r="E164" s="16">
         <v>562</v>
       </c>
-      <c r="F164" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A165" s="5" t="s">
+      <c r="F164" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A165" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B165" s="7">
+      <c r="B165" s="16">
         <v>636</v>
       </c>
-      <c r="C165" s="7">
+      <c r="C165" s="16">
         <v>618</v>
       </c>
-      <c r="D165" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E165" s="7">
+      <c r="D165" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E165" s="16">
         <v>18</v>
       </c>
-      <c r="F165" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A166" s="5" t="s">
+      <c r="F165" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B166" s="7">
+      <c r="B166" s="16">
         <v>6374</v>
       </c>
-      <c r="C166" s="7">
+      <c r="C166" s="16">
         <v>2553</v>
       </c>
-      <c r="D166" s="7">
+      <c r="D166" s="16">
         <v>242</v>
       </c>
-      <c r="E166" s="7">
+      <c r="E166" s="16">
         <v>3579</v>
       </c>
-      <c r="F166" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A167" s="5" t="s">
+      <c r="F166" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A167" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B167" s="7">
+      <c r="B167" s="16">
         <v>3897</v>
       </c>
-      <c r="C167" s="7">
+      <c r="C167" s="16">
         <v>2493</v>
       </c>
-      <c r="D167" s="7">
+      <c r="D167" s="16">
         <v>223</v>
       </c>
-      <c r="E167" s="7">
+      <c r="E167" s="16">
         <v>1181</v>
       </c>
-      <c r="F167" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A168" s="5" t="s">
+      <c r="F167" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A168" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B168" s="7">
+      <c r="B168" s="16">
         <v>5280</v>
       </c>
-      <c r="C168" s="7">
+      <c r="C168" s="16">
         <v>2423</v>
       </c>
-      <c r="D168" s="7">
+      <c r="D168" s="16">
         <v>1363</v>
       </c>
-      <c r="E168" s="7">
+      <c r="E168" s="16">
         <v>1494</v>
       </c>
-      <c r="F168" s="7" t="s">
+      <c r="F168" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A169" s="5" t="s">
+      <c r="A169" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B169" s="7">
+      <c r="B169" s="16">
         <v>1967</v>
       </c>
-      <c r="C169" s="7">
+      <c r="C169" s="16">
         <v>783</v>
       </c>
-      <c r="D169" s="7">
+      <c r="D169" s="16">
         <v>199</v>
       </c>
-      <c r="E169" s="7">
+      <c r="E169" s="16">
         <v>985</v>
       </c>
-      <c r="F169" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A170" s="5" t="s">
+      <c r="F169" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A170" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B170" s="7">
+      <c r="B170" s="16">
         <v>3228</v>
       </c>
-      <c r="C170" s="7">
+      <c r="C170" s="16">
         <v>1871</v>
       </c>
-      <c r="D170" s="7">
+      <c r="D170" s="16">
         <v>944</v>
       </c>
-      <c r="E170" s="7">
+      <c r="E170" s="16">
         <v>413</v>
       </c>
-      <c r="F170" s="7" t="s">
+      <c r="F170" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A171" s="5" t="s">
+      <c r="A171" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B171" s="7">
+      <c r="B171" s="16">
         <v>900</v>
       </c>
-      <c r="C171" s="7">
+      <c r="C171" s="16">
         <v>208</v>
       </c>
-      <c r="D171" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="7">
+      <c r="D171" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E171" s="16">
         <v>692</v>
       </c>
-      <c r="F171" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A172" s="5" t="s">
+      <c r="F171" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B172" s="7">
+      <c r="B172" s="16">
         <v>7536</v>
       </c>
-      <c r="C172" s="7">
+      <c r="C172" s="16">
         <v>746</v>
       </c>
-      <c r="D172" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E172" s="7">
+      <c r="D172" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E172" s="16">
         <v>6790</v>
       </c>
-      <c r="F172" s="7" t="s">
+      <c r="F172" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B173" s="18"/>
       <c r="C173" s="18"/>
       <c r="D173" s="18"/>
       <c r="E173" s="18"/>
       <c r="F173" s="18"/>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A174" s="4" t="s">
+      <c r="A174" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B174" s="7">
+      <c r="B174" s="16">
         <v>139107</v>
       </c>
-      <c r="C174" s="7">
+      <c r="C174" s="16">
         <v>50811</v>
       </c>
-      <c r="D174" s="7">
+      <c r="D174" s="16">
         <v>18826</v>
       </c>
-      <c r="E174" s="7">
+      <c r="E174" s="16">
         <v>59967</v>
       </c>
-      <c r="F174" s="7">
+      <c r="F174" s="16">
         <v>9503</v>
       </c>
     </row>
-    <row r="175" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A175" s="5" t="s">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B175" s="7">
+      <c r="B175" s="16">
         <v>16813</v>
       </c>
-      <c r="C175" s="7">
+      <c r="C175" s="16">
         <v>2484</v>
       </c>
-      <c r="D175" s="7">
+      <c r="D175" s="16">
         <v>3234</v>
       </c>
-      <c r="E175" s="7">
+      <c r="E175" s="16">
         <v>1592</v>
       </c>
-      <c r="F175" s="7">
+      <c r="F175" s="16">
         <v>9503</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A176" s="5" t="s">
+      <c r="A176" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B176" s="7">
+      <c r="B176" s="16">
         <v>19085</v>
       </c>
-      <c r="C176" s="7">
+      <c r="C176" s="16">
         <v>9340</v>
       </c>
-      <c r="D176" s="7">
+      <c r="D176" s="16">
         <v>5784</v>
       </c>
-      <c r="E176" s="7">
+      <c r="E176" s="16">
         <v>3961</v>
       </c>
-      <c r="F176" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A177" s="5" t="s">
+      <c r="F176" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A177" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B177" s="7">
+      <c r="B177" s="16">
         <v>1163</v>
       </c>
-      <c r="C177" s="7">
+      <c r="C177" s="16">
         <v>797</v>
       </c>
-      <c r="D177" s="7">
+      <c r="D177" s="16">
         <v>357</v>
       </c>
-      <c r="E177" s="7">
+      <c r="E177" s="16">
         <v>9</v>
       </c>
-      <c r="F177" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A178" s="5" t="s">
+      <c r="F177" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B178" s="7">
+      <c r="B178" s="16">
         <v>16126</v>
       </c>
-      <c r="C178" s="7">
+      <c r="C178" s="16">
         <v>8203</v>
       </c>
-      <c r="D178" s="7">
+      <c r="D178" s="16">
         <v>4141</v>
       </c>
-      <c r="E178" s="7">
+      <c r="E178" s="16">
         <v>3782</v>
       </c>
-      <c r="F178" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A179" s="5" t="s">
+      <c r="F178" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A179" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B179" s="7">
+      <c r="B179" s="16">
         <v>609</v>
       </c>
-      <c r="C179" s="7">
+      <c r="C179" s="16">
         <v>41</v>
       </c>
-      <c r="D179" s="7">
+      <c r="D179" s="16">
         <v>515</v>
       </c>
-      <c r="E179" s="7">
+      <c r="E179" s="16">
         <v>53</v>
       </c>
-      <c r="F179" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A180" s="5" t="s">
+      <c r="F179" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A180" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B180" s="7">
+      <c r="B180" s="16">
         <v>1187</v>
       </c>
-      <c r="C180" s="7">
+      <c r="C180" s="16">
         <v>299</v>
       </c>
-      <c r="D180" s="7">
+      <c r="D180" s="16">
         <v>771</v>
       </c>
-      <c r="E180" s="7">
+      <c r="E180" s="16">
         <v>117</v>
       </c>
-      <c r="F180" s="7" t="s">
+      <c r="F180" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A181" s="5" t="s">
+      <c r="A181" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B181" s="7">
+      <c r="B181" s="16">
         <v>11921</v>
       </c>
-      <c r="C181" s="7">
+      <c r="C181" s="16">
         <v>8145</v>
       </c>
-      <c r="D181" s="7">
+      <c r="D181" s="16">
         <v>1955</v>
       </c>
-      <c r="E181" s="7">
+      <c r="E181" s="16">
         <v>1821</v>
       </c>
-      <c r="F181" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A182" s="5" t="s">
+      <c r="F181" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A182" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B182" s="7">
+      <c r="B182" s="16">
         <v>45100</v>
       </c>
-      <c r="C182" s="7">
+      <c r="C182" s="16">
         <v>14301</v>
       </c>
-      <c r="D182" s="7">
+      <c r="D182" s="16">
         <v>2267</v>
       </c>
-      <c r="E182" s="7">
+      <c r="E182" s="16">
         <v>28532</v>
       </c>
-      <c r="F182" s="7" t="s">
+      <c r="F182" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A183" s="5" t="s">
+      <c r="A183" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B183" s="7">
+      <c r="B183" s="16">
         <v>9036</v>
       </c>
-      <c r="C183" s="7">
+      <c r="C183" s="16">
         <v>2305</v>
       </c>
-      <c r="D183" s="7">
+      <c r="D183" s="16">
         <v>1882</v>
       </c>
-      <c r="E183" s="7">
+      <c r="E183" s="16">
         <v>4849</v>
       </c>
-      <c r="F183" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A184" s="5" t="s">
+      <c r="F183" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A184" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B184" s="7">
+      <c r="B184" s="16">
         <v>4426</v>
       </c>
-      <c r="C184" s="7">
+      <c r="C184" s="16">
         <v>947</v>
       </c>
-      <c r="D184" s="7">
+      <c r="D184" s="16">
         <v>352</v>
       </c>
-      <c r="E184" s="7">
+      <c r="E184" s="16">
         <v>3127</v>
       </c>
-      <c r="F184" s="7" t="s">
+      <c r="F184" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A185" s="5" t="s">
+      <c r="A185" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B185" s="7">
+      <c r="B185" s="16">
         <v>1496</v>
       </c>
-      <c r="C185" s="7">
+      <c r="C185" s="16">
         <v>892</v>
       </c>
-      <c r="D185" s="7">
+      <c r="D185" s="16">
         <v>67</v>
       </c>
-      <c r="E185" s="7">
+      <c r="E185" s="16">
         <v>537</v>
       </c>
-      <c r="F185" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A186" s="5" t="s">
+      <c r="F185" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A186" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B186" s="7">
+      <c r="B186" s="16">
         <v>645</v>
       </c>
-      <c r="C186" s="7">
+      <c r="C186" s="16">
         <v>625</v>
       </c>
-      <c r="D186" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="7">
+      <c r="D186" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E186" s="16">
         <v>20</v>
       </c>
-      <c r="F186" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A187" s="5" t="s">
+      <c r="F186" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B187" s="7">
+      <c r="B187" s="16">
         <v>6569</v>
       </c>
-      <c r="C187" s="7">
+      <c r="C187" s="16">
         <v>2525</v>
       </c>
-      <c r="D187" s="7">
+      <c r="D187" s="16">
         <v>242</v>
       </c>
-      <c r="E187" s="7">
+      <c r="E187" s="16">
         <v>3802</v>
       </c>
-      <c r="F187" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A188" s="5" t="s">
+      <c r="F187" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A188" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B188" s="7">
+      <c r="B188" s="16">
         <v>4088</v>
       </c>
-      <c r="C188" s="7">
+      <c r="C188" s="16">
         <v>2510</v>
       </c>
-      <c r="D188" s="7">
+      <c r="D188" s="16">
         <v>411</v>
       </c>
-      <c r="E188" s="7">
+      <c r="E188" s="16">
         <v>1167</v>
       </c>
-      <c r="F188" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A189" s="5" t="s">
+      <c r="F188" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A189" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B189" s="7">
+      <c r="B189" s="16">
         <v>5803</v>
       </c>
-      <c r="C189" s="7">
+      <c r="C189" s="16">
         <v>2943</v>
       </c>
-      <c r="D189" s="7">
+      <c r="D189" s="16">
         <v>1412</v>
       </c>
-      <c r="E189" s="7">
+      <c r="E189" s="16">
         <v>1448</v>
       </c>
-      <c r="F189" s="7" t="s">
+      <c r="F189" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A190" s="5" t="s">
+      <c r="A190" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B190" s="7">
+      <c r="B190" s="16">
         <v>2159</v>
       </c>
-      <c r="C190" s="7">
+      <c r="C190" s="16">
         <v>784</v>
       </c>
-      <c r="D190" s="7">
+      <c r="D190" s="16">
         <v>336</v>
       </c>
-      <c r="E190" s="7">
+      <c r="E190" s="16">
         <v>1039</v>
       </c>
-      <c r="F190" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A191" s="5" t="s">
+      <c r="F190" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A191" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B191" s="7">
+      <c r="B191" s="16">
         <v>3250</v>
       </c>
-      <c r="C191" s="7">
+      <c r="C191" s="16">
         <v>1960</v>
       </c>
-      <c r="D191" s="7">
+      <c r="D191" s="16">
         <v>884</v>
       </c>
-      <c r="E191" s="7">
+      <c r="E191" s="16">
         <v>406</v>
       </c>
-      <c r="F191" s="7" t="s">
+      <c r="F191" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A192" s="5" t="s">
+      <c r="A192" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B192" s="7">
+      <c r="B192" s="16">
         <v>925</v>
       </c>
-      <c r="C192" s="7">
+      <c r="C192" s="16">
         <v>223</v>
       </c>
-      <c r="D192" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E192" s="7">
+      <c r="D192" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E192" s="16">
         <v>702</v>
       </c>
-      <c r="F192" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A193" s="5" t="s">
+      <c r="F192" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B193" s="7">
+      <c r="B193" s="16">
         <v>7791</v>
       </c>
-      <c r="C193" s="7">
+      <c r="C193" s="16">
         <v>827</v>
       </c>
-      <c r="D193" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E193" s="7">
+      <c r="D193" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E193" s="16">
         <v>6964</v>
       </c>
-      <c r="F193" s="7" t="s">
+      <c r="F193" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B194" s="18"/>
       <c r="C194" s="18"/>
       <c r="D194" s="18"/>
       <c r="E194" s="18"/>
       <c r="F194" s="18"/>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A195" s="4" t="s">
+      <c r="A195" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B195" s="7">
+      <c r="B195" s="16">
         <v>139041</v>
       </c>
-      <c r="C195" s="7">
+      <c r="C195" s="16">
         <v>50264</v>
       </c>
-      <c r="D195" s="7">
+      <c r="D195" s="16">
         <v>18763</v>
       </c>
-      <c r="E195" s="7">
+      <c r="E195" s="16">
         <v>60329</v>
       </c>
-      <c r="F195" s="7">
+      <c r="F195" s="16">
         <v>9685</v>
       </c>
     </row>
-    <row r="196" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A196" s="5" t="s">
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="7">
+      <c r="B196" s="16">
         <v>17236</v>
       </c>
-      <c r="C196" s="7">
+      <c r="C196" s="16">
         <v>2733</v>
       </c>
-      <c r="D196" s="7">
+      <c r="D196" s="16">
         <v>3291</v>
       </c>
-      <c r="E196" s="7">
+      <c r="E196" s="16">
         <v>1527</v>
       </c>
-      <c r="F196" s="7">
+      <c r="F196" s="16">
         <v>9685</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A197" s="5" t="s">
+      <c r="A197" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B197" s="7">
+      <c r="B197" s="16">
         <v>19275</v>
       </c>
-      <c r="C197" s="7">
+      <c r="C197" s="16">
         <v>9290</v>
       </c>
-      <c r="D197" s="7">
+      <c r="D197" s="16">
         <v>5978</v>
       </c>
-      <c r="E197" s="7">
+      <c r="E197" s="16">
         <v>4007</v>
       </c>
-      <c r="F197" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A198" s="5" t="s">
+      <c r="F197" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A198" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B198" s="7">
+      <c r="B198" s="16">
         <v>1247</v>
       </c>
-      <c r="C198" s="7">
+      <c r="C198" s="16">
         <v>807</v>
       </c>
-      <c r="D198" s="7">
+      <c r="D198" s="16">
         <v>433</v>
       </c>
-      <c r="E198" s="7">
+      <c r="E198" s="16">
         <v>7</v>
       </c>
-      <c r="F198" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A199" s="5" t="s">
+      <c r="F198" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B199" s="7">
+      <c r="B199" s="16">
         <v>16193</v>
       </c>
-      <c r="C199" s="7">
+      <c r="C199" s="16">
         <v>8135</v>
       </c>
-      <c r="D199" s="7">
+      <c r="D199" s="16">
         <v>4231</v>
       </c>
-      <c r="E199" s="7">
+      <c r="E199" s="16">
         <v>3827</v>
       </c>
-      <c r="F199" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A200" s="5" t="s">
+      <c r="F199" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A200" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B200" s="7">
+      <c r="B200" s="16">
         <v>600</v>
       </c>
-      <c r="C200" s="7">
+      <c r="C200" s="16">
         <v>36</v>
       </c>
-      <c r="D200" s="7">
+      <c r="D200" s="16">
         <v>510</v>
       </c>
-      <c r="E200" s="7">
+      <c r="E200" s="16">
         <v>54</v>
       </c>
-      <c r="F200" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A201" s="5" t="s">
+      <c r="F200" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A201" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B201" s="7">
+      <c r="B201" s="16">
         <v>1235</v>
       </c>
-      <c r="C201" s="7">
+      <c r="C201" s="16">
         <v>312</v>
       </c>
-      <c r="D201" s="7">
+      <c r="D201" s="16">
         <v>804</v>
       </c>
-      <c r="E201" s="7">
+      <c r="E201" s="16">
         <v>119</v>
       </c>
-      <c r="F201" s="7" t="s">
+      <c r="F201" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A202" s="5" t="s">
+      <c r="A202" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B202" s="7">
+      <c r="B202" s="16">
         <v>11993</v>
       </c>
-      <c r="C202" s="7">
+      <c r="C202" s="16">
         <v>8154</v>
       </c>
-      <c r="D202" s="7">
+      <c r="D202" s="16">
         <v>1944</v>
       </c>
-      <c r="E202" s="7">
+      <c r="E202" s="16">
         <v>1895</v>
       </c>
-      <c r="F202" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A203" s="5" t="s">
+      <c r="F202" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A203" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B203" s="7">
+      <c r="B203" s="16">
         <v>44071</v>
       </c>
-      <c r="C203" s="7">
+      <c r="C203" s="16">
         <v>13150</v>
       </c>
-      <c r="D203" s="7">
+      <c r="D203" s="16">
         <v>2185</v>
       </c>
-      <c r="E203" s="7">
+      <c r="E203" s="16">
         <v>28736</v>
       </c>
-      <c r="F203" s="7" t="s">
+      <c r="F203" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A204" s="5" t="s">
+      <c r="A204" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B204" s="7">
+      <c r="B204" s="16">
         <v>9054</v>
       </c>
-      <c r="C204" s="7">
+      <c r="C204" s="16">
         <v>2462</v>
       </c>
-      <c r="D204" s="7">
+      <c r="D204" s="16">
         <v>1798</v>
       </c>
-      <c r="E204" s="7">
+      <c r="E204" s="16">
         <v>4794</v>
       </c>
-      <c r="F204" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A205" s="5" t="s">
+      <c r="F204" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A205" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B205" s="7">
+      <c r="B205" s="16">
         <v>4476</v>
       </c>
-      <c r="C205" s="7">
+      <c r="C205" s="16">
         <v>974</v>
       </c>
-      <c r="D205" s="7">
+      <c r="D205" s="16">
         <v>385</v>
       </c>
-      <c r="E205" s="7">
+      <c r="E205" s="16">
         <v>3117</v>
       </c>
-      <c r="F205" s="7" t="s">
+      <c r="F205" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A206" s="5" t="s">
+      <c r="A206" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B206" s="7">
+      <c r="B206" s="16">
         <v>1425</v>
       </c>
-      <c r="C206" s="7">
+      <c r="C206" s="16">
         <v>860</v>
       </c>
-      <c r="D206" s="7">
+      <c r="D206" s="16">
         <v>42</v>
       </c>
-      <c r="E206" s="7">
+      <c r="E206" s="16">
         <v>523</v>
       </c>
-      <c r="F206" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A207" s="5" t="s">
+      <c r="F206" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A207" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B207" s="7">
+      <c r="B207" s="16">
         <v>620</v>
       </c>
-      <c r="C207" s="7">
+      <c r="C207" s="16">
         <v>600</v>
       </c>
-      <c r="D207" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E207" s="7">
+      <c r="D207" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E207" s="16">
         <v>20</v>
       </c>
-      <c r="F207" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A208" s="5" t="s">
+      <c r="F207" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B208" s="7">
+      <c r="B208" s="16">
         <v>6640</v>
       </c>
-      <c r="C208" s="7">
+      <c r="C208" s="16">
         <v>2627</v>
       </c>
-      <c r="D208" s="7">
+      <c r="D208" s="16">
         <v>197</v>
       </c>
-      <c r="E208" s="7">
+      <c r="E208" s="16">
         <v>3816</v>
       </c>
-      <c r="F208" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A209" s="5" t="s">
+      <c r="F208" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A209" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B209" s="7">
+      <c r="B209" s="16">
         <v>3992</v>
       </c>
-      <c r="C209" s="7">
+      <c r="C209" s="16">
         <v>2460</v>
       </c>
-      <c r="D209" s="7">
+      <c r="D209" s="16">
         <v>332</v>
       </c>
-      <c r="E209" s="7">
+      <c r="E209" s="16">
         <v>1200</v>
       </c>
-      <c r="F209" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A210" s="5" t="s">
+      <c r="F209" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A210" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B210" s="7">
+      <c r="B210" s="16">
         <v>5867</v>
       </c>
-      <c r="C210" s="7">
+      <c r="C210" s="16">
         <v>2981</v>
       </c>
-      <c r="D210" s="7">
+      <c r="D210" s="16">
         <v>1408</v>
       </c>
-      <c r="E210" s="7">
+      <c r="E210" s="16">
         <v>1478</v>
       </c>
-      <c r="F210" s="7" t="s">
+      <c r="F210" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A211" s="5" t="s">
+      <c r="A211" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B211" s="7">
+      <c r="B211" s="16">
         <v>2018</v>
       </c>
-      <c r="C211" s="7">
+      <c r="C211" s="16">
         <v>651</v>
       </c>
-      <c r="D211" s="7">
+      <c r="D211" s="16">
         <v>322</v>
       </c>
-      <c r="E211" s="7">
+      <c r="E211" s="16">
         <v>1045</v>
       </c>
-      <c r="F211" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A212" s="5" t="s">
+      <c r="F211" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A212" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B212" s="7">
+      <c r="B212" s="16">
         <v>3626</v>
       </c>
-      <c r="C212" s="7">
+      <c r="C212" s="16">
         <v>2335</v>
       </c>
-      <c r="D212" s="7">
+      <c r="D212" s="16">
         <v>881</v>
       </c>
-      <c r="E212" s="7">
+      <c r="E212" s="16">
         <v>410</v>
       </c>
-      <c r="F212" s="7" t="s">
+      <c r="F212" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A213" s="5" t="s">
+      <c r="A213" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B213" s="7">
+      <c r="B213" s="16">
         <v>955</v>
       </c>
-      <c r="C213" s="7">
+      <c r="C213" s="16">
         <v>235</v>
       </c>
-      <c r="D213" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E213" s="7">
+      <c r="D213" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E213" s="16">
         <v>720</v>
       </c>
-      <c r="F213" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A214" s="5" t="s">
+      <c r="F213" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B214" s="7">
+      <c r="B214" s="16">
         <v>7793</v>
       </c>
-      <c r="C214" s="7">
+      <c r="C214" s="16">
         <v>752</v>
       </c>
-      <c r="D214" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E214" s="7">
+      <c r="D214" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E214" s="16">
         <v>7041</v>
       </c>
-      <c r="F214" s="7" t="s">
+      <c r="F214" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B215" s="18"/>
       <c r="C215" s="18"/>
       <c r="D215" s="18"/>
       <c r="E215" s="18"/>
       <c r="F215" s="18"/>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A216" s="4" t="s">
+      <c r="A216" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B216" s="7">
+      <c r="B216" s="16">
         <v>144885</v>
       </c>
-      <c r="C216" s="7">
+      <c r="C216" s="16">
         <v>54104</v>
       </c>
-      <c r="D216" s="7">
+      <c r="D216" s="16">
         <v>18504</v>
       </c>
-      <c r="E216" s="7">
+      <c r="E216" s="16">
         <v>62276</v>
       </c>
-      <c r="F216" s="7">
+      <c r="F216" s="16">
         <v>10001</v>
       </c>
     </row>
-    <row r="217" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A217" s="5" t="s">
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B217" s="7">
+      <c r="B217" s="16">
         <v>17410</v>
       </c>
-      <c r="C217" s="7">
+      <c r="C217" s="16">
         <v>2715</v>
       </c>
-      <c r="D217" s="7">
+      <c r="D217" s="16">
         <v>3224</v>
       </c>
-      <c r="E217" s="7">
+      <c r="E217" s="16">
         <v>1470</v>
       </c>
-      <c r="F217" s="7">
+      <c r="F217" s="16">
         <v>10001</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A218" s="5" t="s">
+      <c r="A218" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B218" s="7">
+      <c r="B218" s="16">
         <f>B219+B220+B221+B222</f>
         <v>19560</v>
       </c>
-      <c r="C218" s="7">
+      <c r="C218" s="16">
         <f t="shared" ref="C218:E218" si="4">C219+C220+C221+C222</f>
         <v>9694</v>
       </c>
-      <c r="D218" s="7">
+      <c r="D218" s="16">
         <f t="shared" si="4"/>
         <v>5850</v>
       </c>
-      <c r="E218" s="7">
+      <c r="E218" s="16">
         <f t="shared" si="4"/>
         <v>4016</v>
       </c>
-      <c r="F218" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A219" s="5" t="s">
+      <c r="F218" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A219" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B219" s="7">
+      <c r="B219" s="16">
         <v>1328</v>
       </c>
-      <c r="C219" s="7">
+      <c r="C219" s="16">
         <v>902</v>
       </c>
-      <c r="D219" s="7">
+      <c r="D219" s="16">
         <v>418</v>
       </c>
-      <c r="E219" s="7">
+      <c r="E219" s="16">
         <v>8</v>
       </c>
-      <c r="F219" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A220" s="5" t="s">
+      <c r="F219" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B220" s="7">
+      <c r="B220" s="16">
         <v>16453</v>
       </c>
-      <c r="C220" s="7">
+      <c r="C220" s="16">
         <v>8442</v>
       </c>
-      <c r="D220" s="7">
+      <c r="D220" s="16">
         <v>4153</v>
       </c>
-      <c r="E220" s="7">
+      <c r="E220" s="16">
         <v>3858</v>
       </c>
-      <c r="F220" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A221" s="5" t="s">
+      <c r="F220" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A221" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B221" s="7">
+      <c r="B221" s="16">
         <v>546</v>
       </c>
-      <c r="C221" s="7">
+      <c r="C221" s="16">
         <v>26</v>
       </c>
-      <c r="D221" s="7">
+      <c r="D221" s="16">
         <v>500</v>
       </c>
-      <c r="E221" s="7">
+      <c r="E221" s="16">
         <v>20</v>
       </c>
-      <c r="F221" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A222" s="5" t="s">
+      <c r="F221" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A222" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B222" s="7">
+      <c r="B222" s="16">
         <v>1233</v>
       </c>
-      <c r="C222" s="7">
+      <c r="C222" s="16">
         <v>324</v>
       </c>
-      <c r="D222" s="7">
+      <c r="D222" s="16">
         <v>779</v>
       </c>
-      <c r="E222" s="7">
+      <c r="E222" s="16">
         <v>130</v>
       </c>
-      <c r="F222" s="7" t="s">
+      <c r="F222" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A223" s="5" t="s">
+      <c r="A223" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B223" s="7">
+      <c r="B223" s="16">
         <v>12935</v>
       </c>
-      <c r="C223" s="7">
+      <c r="C223" s="16">
         <v>9001</v>
       </c>
-      <c r="D223" s="7">
+      <c r="D223" s="16">
         <v>1962</v>
       </c>
-      <c r="E223" s="7">
+      <c r="E223" s="16">
         <v>1972</v>
       </c>
-      <c r="F223" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A224" s="5" t="s">
+      <c r="F223" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A224" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B224" s="7">
+      <c r="B224" s="16">
         <v>46845</v>
       </c>
-      <c r="C224" s="7">
+      <c r="C224" s="16">
         <v>15166</v>
       </c>
-      <c r="D224" s="7">
+      <c r="D224" s="16">
         <v>2182</v>
       </c>
-      <c r="E224" s="7">
+      <c r="E224" s="16">
         <v>29497</v>
       </c>
-      <c r="F224" s="7" t="s">
+      <c r="F224" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A225" s="5" t="s">
+      <c r="A225" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B225" s="7">
+      <c r="B225" s="16">
         <v>9219</v>
       </c>
-      <c r="C225" s="7">
+      <c r="C225" s="16">
         <v>2444</v>
       </c>
-      <c r="D225" s="7">
+      <c r="D225" s="16">
         <v>1719</v>
       </c>
-      <c r="E225" s="7">
+      <c r="E225" s="16">
         <v>5056</v>
       </c>
-      <c r="F225" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A226" s="5" t="s">
+      <c r="F225" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A226" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B226" s="7">
+      <c r="B226" s="16">
         <v>4879</v>
       </c>
-      <c r="C226" s="7">
+      <c r="C226" s="16">
         <v>876</v>
       </c>
-      <c r="D226" s="7">
+      <c r="D226" s="16">
         <v>467</v>
       </c>
-      <c r="E226" s="7">
+      <c r="E226" s="16">
         <v>3536</v>
       </c>
-      <c r="F226" s="7" t="s">
+      <c r="F226" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A227" s="5" t="s">
+      <c r="A227" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B227" s="7">
+      <c r="B227" s="16">
         <v>1851</v>
       </c>
-      <c r="C227" s="7">
+      <c r="C227" s="16">
         <v>1308</v>
       </c>
-      <c r="D227" s="7">
+      <c r="D227" s="16">
         <v>33</v>
       </c>
-      <c r="E227" s="7">
+      <c r="E227" s="16">
         <v>510</v>
       </c>
-      <c r="F227" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A228" s="5" t="s">
+      <c r="F227" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A228" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B228" s="7">
+      <c r="B228" s="16">
         <v>640</v>
       </c>
-      <c r="C228" s="7">
+      <c r="C228" s="16">
         <v>622</v>
       </c>
-      <c r="D228" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E228" s="7">
+      <c r="D228" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E228" s="16">
         <v>18</v>
       </c>
-      <c r="F228" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A229" s="5" t="s">
+      <c r="F228" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B229" s="7">
+      <c r="B229" s="16">
         <v>6646</v>
       </c>
-      <c r="C229" s="7">
+      <c r="C229" s="16">
         <v>2626</v>
       </c>
-      <c r="D229" s="7">
+      <c r="D229" s="16">
         <v>197</v>
       </c>
-      <c r="E229" s="7">
+      <c r="E229" s="16">
         <v>3823</v>
       </c>
-      <c r="F229" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A230" s="5" t="s">
+      <c r="F229" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A230" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B230" s="7">
+      <c r="B230" s="16">
         <v>4101</v>
       </c>
-      <c r="C230" s="7">
+      <c r="C230" s="16">
         <v>2554</v>
       </c>
-      <c r="D230" s="7">
+      <c r="D230" s="16">
         <v>327</v>
       </c>
-      <c r="E230" s="7">
+      <c r="E230" s="16">
         <v>1220</v>
       </c>
-      <c r="F230" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A231" s="5" t="s">
+      <c r="F230" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A231" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B231" s="7">
+      <c r="B231" s="16">
         <v>6001</v>
       </c>
-      <c r="C231" s="7">
+      <c r="C231" s="16">
         <v>2850</v>
       </c>
-      <c r="D231" s="7">
+      <c r="D231" s="16">
         <v>1388</v>
       </c>
-      <c r="E231" s="7">
+      <c r="E231" s="16">
         <v>1763</v>
       </c>
-      <c r="F231" s="7" t="s">
+      <c r="F231" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A232" s="5" t="s">
+      <c r="A232" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B232" s="7">
+      <c r="B232" s="16">
         <v>2285</v>
       </c>
-      <c r="C232" s="7">
+      <c r="C232" s="16">
         <v>847</v>
       </c>
-      <c r="D232" s="7">
+      <c r="D232" s="16">
         <v>321</v>
       </c>
-      <c r="E232" s="7">
+      <c r="E232" s="16">
         <v>1117</v>
       </c>
-      <c r="F232" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A233" s="5" t="s">
+      <c r="F232" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A233" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B233" s="7">
+      <c r="B233" s="16">
         <v>3602</v>
       </c>
-      <c r="C233" s="7">
+      <c r="C233" s="16">
         <v>2331</v>
       </c>
-      <c r="D233" s="7">
+      <c r="D233" s="16">
         <v>834</v>
       </c>
-      <c r="E233" s="7">
+      <c r="E233" s="16">
         <v>437</v>
       </c>
-      <c r="F233" s="7" t="s">
+      <c r="F233" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A234" s="5" t="s">
+      <c r="A234" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B234" s="7">
+      <c r="B234" s="16">
         <v>1144</v>
       </c>
-      <c r="C234" s="7">
+      <c r="C234" s="16">
         <v>371</v>
       </c>
-      <c r="D234" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E234" s="7">
+      <c r="D234" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E234" s="16">
         <v>773</v>
       </c>
-      <c r="F234" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A235" s="5" t="s">
+      <c r="F234" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B235" s="7">
+      <c r="B235" s="16">
         <v>7767</v>
       </c>
-      <c r="C235" s="7">
+      <c r="C235" s="16">
         <v>699</v>
       </c>
-      <c r="D235" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E235" s="7">
+      <c r="D235" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E235" s="16">
         <v>7068</v>
       </c>
-      <c r="F235" s="7" t="s">
+      <c r="F235" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B236" s="18"/>
       <c r="C236" s="18"/>
       <c r="D236" s="18"/>
       <c r="E236" s="18"/>
       <c r="F236" s="18"/>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A237" s="4" t="s">
+      <c r="A237" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B237" s="7">
+      <c r="B237" s="16">
         <v>144582</v>
       </c>
-      <c r="C237" s="7">
+      <c r="C237" s="16">
         <v>54712</v>
       </c>
-      <c r="D237" s="7">
+      <c r="D237" s="16">
         <v>18418</v>
       </c>
-      <c r="E237" s="7">
+      <c r="E237" s="16">
         <v>61753</v>
       </c>
-      <c r="F237" s="7">
+      <c r="F237" s="16">
         <v>9699</v>
       </c>
     </row>
-    <row r="238" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A238" s="5" t="s">
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B238" s="7">
+      <c r="B238" s="16">
         <v>16947</v>
       </c>
-      <c r="C238" s="7">
+      <c r="C238" s="16">
         <v>2833</v>
       </c>
-      <c r="D238" s="7">
+      <c r="D238" s="16">
         <v>3087</v>
       </c>
-      <c r="E238" s="7">
+      <c r="E238" s="16">
         <v>1328</v>
       </c>
-      <c r="F238" s="7">
+      <c r="F238" s="16">
         <v>9699</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A239" s="5" t="s">
+      <c r="A239" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B239" s="7">
+      <c r="B239" s="16">
         <f>B240+B241+B242+B243</f>
         <v>19919</v>
       </c>
-      <c r="C239" s="7">
+      <c r="C239" s="16">
         <f t="shared" ref="C239:E239" si="5">C240+C241+C242+C243</f>
         <v>9989</v>
       </c>
-      <c r="D239" s="7">
+      <c r="D239" s="16">
         <f t="shared" si="5"/>
         <v>6019</v>
       </c>
-      <c r="E239" s="7">
+      <c r="E239" s="16">
         <f t="shared" si="5"/>
         <v>3911</v>
       </c>
-      <c r="F239" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A240" s="5" t="s">
+      <c r="F239" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A240" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B240" s="7">
+      <c r="B240" s="16">
         <v>1371</v>
       </c>
-      <c r="C240" s="7">
+      <c r="C240" s="16">
         <v>920</v>
       </c>
-      <c r="D240" s="7">
+      <c r="D240" s="16">
         <v>444</v>
       </c>
-      <c r="E240" s="7">
+      <c r="E240" s="16">
         <v>7</v>
       </c>
-      <c r="F240" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A241" s="5" t="s">
+      <c r="F240" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B241" s="7">
+      <c r="B241" s="16">
         <v>16825</v>
       </c>
-      <c r="C241" s="7">
+      <c r="C241" s="16">
         <v>8743</v>
       </c>
-      <c r="D241" s="7">
+      <c r="D241" s="16">
         <v>4327</v>
       </c>
-      <c r="E241" s="7">
+      <c r="E241" s="16">
         <v>3755</v>
       </c>
-      <c r="F241" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A242" s="5" t="s">
+      <c r="F241" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A242" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B242" s="7">
+      <c r="B242" s="16">
         <v>553</v>
       </c>
-      <c r="C242" s="7">
+      <c r="C242" s="16">
         <v>31</v>
       </c>
-      <c r="D242" s="7">
+      <c r="D242" s="16">
         <v>502</v>
       </c>
-      <c r="E242" s="7">
+      <c r="E242" s="16">
         <v>20</v>
       </c>
-      <c r="F242" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A243" s="5" t="s">
+      <c r="F242" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A243" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B243" s="7">
+      <c r="B243" s="16">
         <v>1170</v>
       </c>
-      <c r="C243" s="7">
+      <c r="C243" s="16">
         <v>295</v>
       </c>
-      <c r="D243" s="7">
+      <c r="D243" s="16">
         <v>746</v>
       </c>
-      <c r="E243" s="7">
+      <c r="E243" s="16">
         <v>129</v>
       </c>
-      <c r="F243" s="7" t="s">
+      <c r="F243" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A244" s="5" t="s">
+      <c r="A244" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B244" s="7">
+      <c r="B244" s="16">
         <v>12769</v>
       </c>
-      <c r="C244" s="7">
+      <c r="C244" s="16">
         <v>8891</v>
       </c>
-      <c r="D244" s="7">
+      <c r="D244" s="16">
         <v>1890</v>
       </c>
-      <c r="E244" s="7">
+      <c r="E244" s="16">
         <v>1988</v>
       </c>
-      <c r="F244" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A245" s="5" t="s">
+      <c r="F244" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A245" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B245" s="7">
+      <c r="B245" s="16">
         <v>46848</v>
       </c>
-      <c r="C245" s="7">
+      <c r="C245" s="16">
         <v>15596</v>
       </c>
-      <c r="D245" s="7">
+      <c r="D245" s="16">
         <v>2147</v>
       </c>
-      <c r="E245" s="7">
+      <c r="E245" s="16">
         <v>29105</v>
       </c>
-      <c r="F245" s="7" t="s">
+      <c r="F245" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A246" s="5" t="s">
+      <c r="A246" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B246" s="7">
+      <c r="B246" s="16">
         <v>9894</v>
       </c>
-      <c r="C246" s="7">
+      <c r="C246" s="16">
         <v>2515</v>
       </c>
-      <c r="D246" s="7">
+      <c r="D246" s="16">
         <v>1997</v>
       </c>
-      <c r="E246" s="7">
+      <c r="E246" s="16">
         <v>5382</v>
       </c>
-      <c r="F246" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A247" s="5" t="s">
+      <c r="F246" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A247" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B247" s="7">
+      <c r="B247" s="16">
         <v>4791</v>
       </c>
-      <c r="C247" s="7">
+      <c r="C247" s="16">
         <v>856</v>
       </c>
-      <c r="D247" s="7">
+      <c r="D247" s="16">
         <v>461</v>
       </c>
-      <c r="E247" s="7">
+      <c r="E247" s="16">
         <v>3474</v>
       </c>
-      <c r="F247" s="7" t="s">
+      <c r="F247" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A248" s="5" t="s">
+      <c r="A248" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B248" s="7">
+      <c r="B248" s="16">
         <v>1916</v>
       </c>
-      <c r="C248" s="7">
+      <c r="C248" s="16">
         <v>1410</v>
       </c>
-      <c r="D248" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E248" s="7">
+      <c r="D248" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E248" s="16">
         <v>506</v>
       </c>
-      <c r="F248" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A249" s="5" t="s">
+      <c r="F248" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A249" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B249" s="7">
+      <c r="B249" s="16">
         <v>632</v>
       </c>
-      <c r="C249" s="7">
+      <c r="C249" s="16">
         <v>619</v>
       </c>
-      <c r="D249" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E249" s="7">
+      <c r="D249" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E249" s="16">
         <v>13</v>
       </c>
-      <c r="F249" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A250" s="5" t="s">
+      <c r="F249" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B250" s="7">
+      <c r="B250" s="16">
         <v>6848</v>
       </c>
-      <c r="C250" s="7">
+      <c r="C250" s="16">
         <v>2821</v>
       </c>
-      <c r="D250" s="7">
+      <c r="D250" s="16">
         <v>197</v>
       </c>
-      <c r="E250" s="7">
+      <c r="E250" s="16">
         <v>3830</v>
       </c>
-      <c r="F250" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A251" s="5" t="s">
+      <c r="F250" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A251" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B251" s="7">
+      <c r="B251" s="16">
         <v>4115</v>
       </c>
-      <c r="C251" s="7">
+      <c r="C251" s="16">
         <v>2571</v>
       </c>
-      <c r="D251" s="7">
+      <c r="D251" s="16">
         <v>333</v>
       </c>
-      <c r="E251" s="7">
+      <c r="E251" s="16">
         <v>1211</v>
       </c>
-      <c r="F251" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A252" s="5" t="s">
+      <c r="F251" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A252" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B252" s="7">
+      <c r="B252" s="16">
         <v>5910</v>
       </c>
-      <c r="C252" s="7">
+      <c r="C252" s="16">
         <v>2757</v>
       </c>
-      <c r="D252" s="7">
+      <c r="D252" s="16">
         <v>1383</v>
       </c>
-      <c r="E252" s="7">
+      <c r="E252" s="16">
         <v>1770</v>
       </c>
-      <c r="F252" s="7" t="s">
+      <c r="F252" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A253" s="5" t="s">
+      <c r="A253" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B253" s="7">
+      <c r="B253" s="16">
         <v>2234</v>
       </c>
-      <c r="C253" s="7">
+      <c r="C253" s="16">
         <v>1107</v>
       </c>
-      <c r="D253" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E253" s="7">
+      <c r="D253" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E253" s="16">
         <v>1127</v>
       </c>
-      <c r="F253" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A254" s="5" t="s">
+      <c r="F253" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A254" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B254" s="7">
+      <c r="B254" s="16">
         <v>2881</v>
       </c>
-      <c r="C254" s="7">
+      <c r="C254" s="16">
         <v>2126</v>
       </c>
-      <c r="D254" s="7">
+      <c r="D254" s="16">
         <v>334</v>
       </c>
-      <c r="E254" s="7">
+      <c r="E254" s="16">
         <v>421</v>
       </c>
-      <c r="F254" s="7" t="s">
+      <c r="F254" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A255" s="5" t="s">
+      <c r="A255" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B255" s="7">
+      <c r="B255" s="16">
         <v>1138</v>
       </c>
-      <c r="C255" s="7">
+      <c r="C255" s="16">
         <v>-185</v>
       </c>
-      <c r="D255" s="7">
+      <c r="D255" s="16">
         <v>570</v>
       </c>
-      <c r="E255" s="7">
+      <c r="E255" s="16">
         <v>753</v>
       </c>
-      <c r="F255" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A256" s="5" t="s">
+      <c r="F255" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B256" s="7">
+      <c r="B256" s="16">
         <v>7740</v>
       </c>
-      <c r="C256" s="7">
+      <c r="C256" s="16">
         <v>806</v>
       </c>
-      <c r="D256" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E256" s="7">
+      <c r="D256" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E256" s="16">
         <v>6934</v>
       </c>
-      <c r="F256" s="7" t="s">
+      <c r="F256" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B257" s="18"/>
       <c r="C257" s="18"/>
       <c r="D257" s="18"/>
       <c r="E257" s="18"/>
       <c r="F257" s="18"/>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A258" s="4" t="s">
+      <c r="A258" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B258" s="7">
+      <c r="B258" s="16">
         <v>138202</v>
       </c>
-      <c r="C258" s="7">
+      <c r="C258" s="16">
         <v>47847</v>
       </c>
-      <c r="D258" s="7">
+      <c r="D258" s="16">
         <v>18697</v>
       </c>
-      <c r="E258" s="7">
+      <c r="E258" s="16">
         <v>62183</v>
       </c>
-      <c r="F258" s="7">
+      <c r="F258" s="16">
         <v>9475</v>
       </c>
     </row>
-    <row r="259" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A259" s="5" t="s">
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B259" s="7">
+      <c r="B259" s="16">
         <v>16530</v>
       </c>
-      <c r="C259" s="7">
+      <c r="C259" s="16">
         <v>2833</v>
       </c>
-      <c r="D259" s="7">
+      <c r="D259" s="16">
         <v>2980</v>
       </c>
-      <c r="E259" s="7">
+      <c r="E259" s="16">
         <v>1242</v>
       </c>
-      <c r="F259" s="7">
+      <c r="F259" s="16">
         <v>9475</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A260" s="5" t="s">
+      <c r="A260" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B260" s="7">
+      <c r="B260" s="16">
         <f>B261+B262+B263+B264</f>
         <v>19772</v>
       </c>
-      <c r="C260" s="7">
+      <c r="C260" s="16">
         <f t="shared" ref="C260:E260" si="6">C261+C262+C263+C264</f>
         <v>9184</v>
       </c>
-      <c r="D260" s="7">
+      <c r="D260" s="16">
         <f t="shared" si="6"/>
         <v>6688</v>
       </c>
-      <c r="E260" s="7">
+      <c r="E260" s="16">
         <f t="shared" si="6"/>
         <v>3900</v>
       </c>
-      <c r="F260" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A261" s="5" t="s">
+      <c r="F260" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A261" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B261" s="7">
+      <c r="B261" s="16">
         <v>1197</v>
       </c>
-      <c r="C261" s="7">
+      <c r="C261" s="16">
         <v>614</v>
       </c>
-      <c r="D261" s="7">
+      <c r="D261" s="16">
         <v>574</v>
       </c>
-      <c r="E261" s="7">
+      <c r="E261" s="16">
         <v>9</v>
       </c>
-      <c r="F261" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A262" s="5" t="s">
+      <c r="F261" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B262" s="7">
+      <c r="B262" s="16">
         <v>16504</v>
       </c>
-      <c r="C262" s="7">
+      <c r="C262" s="16">
         <v>8150</v>
       </c>
-      <c r="D262" s="7">
+      <c r="D262" s="16">
         <v>4608</v>
       </c>
-      <c r="E262" s="7">
+      <c r="E262" s="16">
         <v>3746</v>
       </c>
-      <c r="F262" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A263" s="5" t="s">
+      <c r="F262" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A263" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B263" s="7">
+      <c r="B263" s="16">
         <v>576</v>
       </c>
-      <c r="C263" s="7">
+      <c r="C263" s="16">
         <v>43</v>
       </c>
-      <c r="D263" s="7">
+      <c r="D263" s="16">
         <v>513</v>
       </c>
-      <c r="E263" s="7">
+      <c r="E263" s="16">
         <v>20</v>
       </c>
-      <c r="F263" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A264" s="5" t="s">
+      <c r="F263" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A264" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B264" s="7">
+      <c r="B264" s="16">
         <v>1495</v>
       </c>
-      <c r="C264" s="7">
+      <c r="C264" s="16">
         <v>377</v>
       </c>
-      <c r="D264" s="7">
+      <c r="D264" s="16">
         <v>993</v>
       </c>
-      <c r="E264" s="7">
+      <c r="E264" s="16">
         <v>125</v>
       </c>
-      <c r="F264" s="7" t="s">
+      <c r="F264" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A265" s="5" t="s">
+      <c r="A265" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B265" s="7">
+      <c r="B265" s="16">
         <v>11669</v>
       </c>
-      <c r="C265" s="7">
+      <c r="C265" s="16">
         <v>7819</v>
       </c>
-      <c r="D265" s="7">
+      <c r="D265" s="16">
         <v>1871</v>
       </c>
-      <c r="E265" s="7">
+      <c r="E265" s="16">
         <v>1979</v>
       </c>
-      <c r="F265" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A266" s="5" t="s">
+      <c r="F265" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A266" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B266" s="7">
+      <c r="B266" s="16">
         <v>43764</v>
       </c>
-      <c r="C266" s="7">
+      <c r="C266" s="16">
         <v>12574</v>
       </c>
-      <c r="D266" s="7">
+      <c r="D266" s="16">
         <v>1986</v>
       </c>
-      <c r="E266" s="7">
+      <c r="E266" s="16">
         <v>29204</v>
       </c>
-      <c r="F266" s="7" t="s">
+      <c r="F266" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A267" s="5" t="s">
+      <c r="A267" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B267" s="7">
+      <c r="B267" s="16">
         <v>10518</v>
       </c>
-      <c r="C267" s="7">
+      <c r="C267" s="16">
         <v>3196</v>
       </c>
-      <c r="D267" s="7">
+      <c r="D267" s="16">
         <v>1681</v>
       </c>
-      <c r="E267" s="7">
+      <c r="E267" s="16">
         <v>5641</v>
       </c>
-      <c r="F267" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A268" s="5" t="s">
+      <c r="F267" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A268" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B268" s="7">
+      <c r="B268" s="16">
         <v>4865</v>
       </c>
-      <c r="C268" s="7">
+      <c r="C268" s="16">
         <v>945</v>
       </c>
-      <c r="D268" s="7">
+      <c r="D268" s="16">
         <v>391</v>
       </c>
-      <c r="E268" s="7">
+      <c r="E268" s="16">
         <v>3529</v>
       </c>
-      <c r="F268" s="7" t="s">
+      <c r="F268" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A269" s="5" t="s">
+      <c r="A269" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B269" s="7">
+      <c r="B269" s="16">
         <v>1242</v>
       </c>
-      <c r="C269" s="7">
+      <c r="C269" s="16">
         <v>726</v>
       </c>
-      <c r="D269" s="7">
+      <c r="D269" s="16">
         <v>0</v>
       </c>
-      <c r="E269" s="7">
+      <c r="E269" s="16">
         <v>516</v>
       </c>
-      <c r="F269" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A270" s="5" t="s">
+      <c r="F269" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A270" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B270" s="7">
+      <c r="B270" s="16">
         <v>433</v>
       </c>
-      <c r="C270" s="7">
+      <c r="C270" s="16">
         <v>419</v>
       </c>
-      <c r="D270" s="7">
+      <c r="D270" s="16">
         <v>0</v>
       </c>
-      <c r="E270" s="7">
+      <c r="E270" s="16">
         <v>14</v>
       </c>
-      <c r="F270" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A271" s="5" t="s">
+      <c r="F270" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B271" s="7">
+      <c r="B271" s="16">
         <v>5962</v>
       </c>
-      <c r="C271" s="7">
+      <c r="C271" s="16">
         <v>1940</v>
       </c>
-      <c r="D271" s="7">
+      <c r="D271" s="16">
         <v>197</v>
       </c>
-      <c r="E271" s="7">
+      <c r="E271" s="16">
         <v>3825</v>
       </c>
-      <c r="F271" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A272" s="5" t="s">
+      <c r="F271" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A272" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B272" s="7">
+      <c r="B272" s="16">
         <v>3530</v>
       </c>
-      <c r="C272" s="7">
+      <c r="C272" s="16">
         <v>1955</v>
       </c>
-      <c r="D272" s="7">
+      <c r="D272" s="16">
         <v>344</v>
       </c>
-      <c r="E272" s="7">
+      <c r="E272" s="16">
         <v>1231</v>
       </c>
-      <c r="F272" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A273" s="5" t="s">
+      <c r="F272" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A273" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B273" s="7">
+      <c r="B273" s="16">
         <v>6156</v>
       </c>
-      <c r="C273" s="7">
+      <c r="C273" s="16">
         <v>2786</v>
       </c>
-      <c r="D273" s="7">
+      <c r="D273" s="16">
         <v>1598</v>
       </c>
-      <c r="E273" s="7">
+      <c r="E273" s="16">
         <v>1772</v>
       </c>
-      <c r="F273" s="7" t="s">
+      <c r="F273" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A274" s="5" t="s">
+      <c r="A274" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B274" s="7">
+      <c r="B274" s="16">
         <v>2204</v>
       </c>
-      <c r="C274" s="7">
+      <c r="C274" s="16">
         <v>713</v>
       </c>
-      <c r="D274" s="7">
+      <c r="D274" s="16">
         <v>311</v>
       </c>
-      <c r="E274" s="7">
+      <c r="E274" s="16">
         <v>1180</v>
       </c>
-      <c r="F274" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A275" s="5" t="s">
+      <c r="F274" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A275" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B275" s="7">
+      <c r="B275" s="16">
         <v>2554</v>
       </c>
-      <c r="C275" s="7">
+      <c r="C275" s="16">
         <v>1586</v>
       </c>
-      <c r="D275" s="7">
+      <c r="D275" s="16">
         <v>535</v>
       </c>
-      <c r="E275" s="7">
+      <c r="E275" s="16">
         <v>433</v>
       </c>
-      <c r="F275" s="7" t="s">
+      <c r="F275" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A276" s="5" t="s">
+      <c r="A276" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B276" s="7">
+      <c r="B276" s="16">
         <v>1134</v>
       </c>
-      <c r="C276" s="7">
+      <c r="C276" s="16">
         <v>371</v>
       </c>
-      <c r="D276" s="7">
+      <c r="D276" s="16">
         <v>0</v>
       </c>
-      <c r="E276" s="7">
+      <c r="E276" s="16">
         <v>763</v>
       </c>
-      <c r="F276" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A277" s="5" t="s">
+      <c r="F276" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B277" s="7">
+      <c r="B277" s="16">
         <v>7869</v>
       </c>
-      <c r="C277" s="7">
+      <c r="C277" s="16">
         <v>800</v>
       </c>
-      <c r="D277" s="7">
+      <c r="D277" s="16">
         <v>115</v>
       </c>
-      <c r="E277" s="7">
+      <c r="E277" s="16">
         <v>6954</v>
       </c>
-      <c r="F277" s="7" t="s">
+      <c r="F277" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="278" spans="1:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B278" s="18"/>
       <c r="C278" s="18"/>
       <c r="D278" s="18"/>
       <c r="E278" s="18"/>
       <c r="F278" s="18"/>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A279" s="4" t="s">
+      <c r="A279" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B279" s="7">
+      <c r="B279" s="16">
         <v>140184</v>
       </c>
-      <c r="C279" s="7">
+      <c r="C279" s="16">
         <v>49993</v>
       </c>
-      <c r="D279" s="7">
+      <c r="D279" s="16">
         <v>18836</v>
       </c>
-      <c r="E279" s="7">
+      <c r="E279" s="16">
         <v>61868</v>
       </c>
-      <c r="F279" s="7">
+      <c r="F279" s="16">
         <v>9487</v>
       </c>
     </row>
-    <row r="280" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A280" s="5" t="s">
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B280" s="7">
+      <c r="B280" s="16">
         <v>17031</v>
       </c>
-      <c r="C280" s="7">
+      <c r="C280" s="16">
         <v>3422</v>
       </c>
-      <c r="D280" s="7">
+      <c r="D280" s="16">
         <v>2988</v>
       </c>
-      <c r="E280" s="7">
+      <c r="E280" s="16">
         <v>1134</v>
       </c>
-      <c r="F280" s="7">
+      <c r="F280" s="16">
         <v>9487</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A281" s="5" t="s">
+      <c r="A281" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B281" s="7">
+      <c r="B281" s="16">
         <v>19505</v>
       </c>
-      <c r="C281" s="7">
+      <c r="C281" s="16">
         <v>574</v>
       </c>
-      <c r="D281" s="7">
+      <c r="D281" s="16">
         <v>677</v>
       </c>
-      <c r="E281" s="7">
+      <c r="E281" s="16">
         <v>3891</v>
       </c>
-      <c r="F281" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A282" s="5" t="s">
+      <c r="F281" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A282" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B282" s="7">
+      <c r="B282" s="16">
         <v>1261</v>
       </c>
-      <c r="C282" s="7">
+      <c r="C282" s="16">
         <v>8057</v>
       </c>
-      <c r="D282" s="7">
+      <c r="D282" s="16">
         <v>4447</v>
       </c>
-      <c r="E282" s="7">
+      <c r="E282" s="16">
         <v>10</v>
       </c>
-      <c r="F282" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A283" s="5" t="s">
+      <c r="F282" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B283" s="7">
+      <c r="B283" s="16">
         <v>16237</v>
       </c>
-      <c r="C283" s="7">
-[...2 lines deleted...]
-      <c r="D283" s="7">
+      <c r="C283" s="16">
+        <v>24</v>
+      </c>
+      <c r="D283" s="16">
         <v>522</v>
       </c>
-      <c r="E283" s="7">
+      <c r="E283" s="16">
         <v>3733</v>
       </c>
-      <c r="F283" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A284" s="5" t="s">
+      <c r="F283" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A284" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B284" s="7">
+      <c r="B284" s="16">
         <v>565</v>
       </c>
-      <c r="C284" s="7">
+      <c r="C284" s="16">
         <v>389</v>
       </c>
-      <c r="D284" s="7">
+      <c r="D284" s="16">
         <v>924</v>
       </c>
-      <c r="E284" s="7">
+      <c r="E284" s="16">
         <v>19</v>
       </c>
-      <c r="F284" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A285" s="5" t="s">
+      <c r="F284" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A285" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B285" s="7">
+      <c r="B285" s="16">
         <v>1442</v>
       </c>
-      <c r="C285" s="7">
+      <c r="C285" s="16">
         <v>8730</v>
       </c>
-      <c r="D285" s="7">
+      <c r="D285" s="16">
         <v>1940</v>
       </c>
-      <c r="E285" s="7">
+      <c r="E285" s="16">
         <v>129</v>
       </c>
-      <c r="F285" s="7" t="s">
+      <c r="F285" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A286" s="5" t="s">
+      <c r="A286" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B286" s="7">
+      <c r="B286" s="16">
         <v>12641</v>
       </c>
-      <c r="C286" s="7">
+      <c r="C286" s="16">
         <v>12779</v>
       </c>
-      <c r="D286" s="7">
+      <c r="D286" s="16">
         <v>1715</v>
       </c>
-      <c r="E286" s="7">
+      <c r="E286" s="16">
         <v>1971</v>
       </c>
-      <c r="F286" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A287" s="5" t="s">
+      <c r="F286" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A287" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B287" s="7">
+      <c r="B287" s="16">
         <v>43194</v>
       </c>
-      <c r="C287" s="7">
+      <c r="C287" s="16">
         <v>3414</v>
       </c>
-      <c r="D287" s="7">
+      <c r="D287" s="16">
         <v>2204</v>
       </c>
-      <c r="E287" s="7">
+      <c r="E287" s="16">
         <v>28700</v>
       </c>
-      <c r="F287" s="7" t="s">
+      <c r="F287" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A288" s="5" t="s">
+      <c r="A288" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B288" s="7">
+      <c r="B288" s="16">
         <v>11456</v>
       </c>
-      <c r="C288" s="7">
+      <c r="C288" s="16">
         <v>976</v>
       </c>
-      <c r="D288" s="7">
+      <c r="D288" s="16">
         <v>423</v>
       </c>
-      <c r="E288" s="7">
+      <c r="E288" s="16">
         <v>5838</v>
       </c>
-      <c r="F288" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A289" s="5" t="s">
+      <c r="F288" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A289" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B289" s="7">
+      <c r="B289" s="16">
         <v>4940</v>
       </c>
-      <c r="C289" s="7">
+      <c r="C289" s="16">
         <v>666</v>
       </c>
-      <c r="D289" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E289" s="7">
+      <c r="D289" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E289" s="16">
         <v>3541</v>
       </c>
-      <c r="F289" s="7" t="s">
+      <c r="F289" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A290" s="5" t="s">
+      <c r="A290" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B290" s="7">
+      <c r="B290" s="16">
         <v>1197</v>
       </c>
-      <c r="C290" s="7">
+      <c r="C290" s="16">
         <v>401</v>
       </c>
-      <c r="D290" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E290" s="7">
+      <c r="D290" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E290" s="16">
         <v>531</v>
       </c>
-      <c r="F290" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A291" s="5" t="s">
+      <c r="F290" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A291" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B291" s="7">
+      <c r="B291" s="16">
         <v>413</v>
       </c>
-      <c r="C291" s="7">
+      <c r="C291" s="16">
         <v>2049</v>
       </c>
-      <c r="D291" s="7">
+      <c r="D291" s="16">
         <v>160</v>
       </c>
-      <c r="E291" s="7">
+      <c r="E291" s="16">
         <v>12</v>
       </c>
-      <c r="F291" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A292" s="5" t="s">
+      <c r="F291" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B292" s="7">
+      <c r="B292" s="16">
         <v>6100</v>
       </c>
-      <c r="C292" s="7">
+      <c r="C292" s="16">
         <v>2062</v>
       </c>
-      <c r="D292" s="7">
+      <c r="D292" s="16">
         <v>344</v>
       </c>
-      <c r="E292" s="7">
+      <c r="E292" s="16">
         <v>3891</v>
       </c>
-      <c r="F292" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A293" s="5" t="s">
+      <c r="F292" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A293" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B293" s="7">
+      <c r="B293" s="16">
         <v>3644</v>
       </c>
-      <c r="C293" s="7">
+      <c r="C293" s="16">
         <v>2648</v>
       </c>
-      <c r="D293" s="7">
+      <c r="D293" s="16">
         <v>1559</v>
       </c>
-      <c r="E293" s="7">
+      <c r="E293" s="16">
         <v>1238</v>
       </c>
-      <c r="F293" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A294" s="5" t="s">
+      <c r="F293" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A294" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B294" s="7">
+      <c r="B294" s="16">
         <v>5992</v>
       </c>
-      <c r="C294" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E294" s="7">
+      <c r="C294" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D294" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E294" s="16">
         <v>1785</v>
       </c>
-      <c r="F294" s="7" t="s">
+      <c r="F294" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A295" s="5" t="s">
+      <c r="A295" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B295" s="7">
+      <c r="B295" s="16">
         <v>2337</v>
       </c>
-      <c r="C295" s="7">
+      <c r="C295" s="16">
         <v>823</v>
       </c>
-      <c r="D295" s="7">
+      <c r="D295" s="16">
         <v>307</v>
       </c>
-      <c r="E295" s="7">
+      <c r="E295" s="16">
         <v>1207</v>
       </c>
-      <c r="F295" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A296" s="5" t="s">
+      <c r="F295" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A296" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B296" s="7">
+      <c r="B296" s="16">
         <v>2819</v>
       </c>
-      <c r="C296" s="7">
+      <c r="C296" s="16">
         <v>1835</v>
       </c>
-      <c r="D296" s="7">
+      <c r="D296" s="16">
         <v>535</v>
       </c>
-      <c r="E296" s="7">
+      <c r="E296" s="16">
         <v>449</v>
       </c>
-      <c r="F296" s="7" t="s">
+      <c r="F296" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A297" s="5" t="s">
+      <c r="A297" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B297" s="7">
+      <c r="B297" s="16">
         <v>1134</v>
       </c>
-      <c r="C297" s="7">
+      <c r="C297" s="16">
         <v>358</v>
       </c>
-      <c r="D297" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E297" s="7">
+      <c r="D297" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E297" s="16">
         <v>776</v>
       </c>
-      <c r="F297" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A298" s="5" t="s">
+      <c r="F297" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B298" s="7">
+      <c r="B298" s="16">
         <v>7781</v>
       </c>
-      <c r="C298" s="7">
+      <c r="C298" s="16">
         <v>786</v>
       </c>
-      <c r="D298" s="7">
+      <c r="D298" s="16">
         <v>91</v>
       </c>
-      <c r="E298" s="7">
+      <c r="E298" s="16">
         <v>6904</v>
       </c>
-      <c r="F298" s="7" t="s">
+      <c r="F298" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A299" s="16" t="s">
+      <c r="A299" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B299" s="16"/>
-[...3 lines deleted...]
-      <c r="F299" s="16"/>
+      <c r="B299" s="22"/>
+      <c r="C299" s="22"/>
+      <c r="D299" s="22"/>
+      <c r="E299" s="22"/>
+      <c r="F299" s="22"/>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A300" s="15" t="s">
+      <c r="A300" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B300" s="7">
+      <c r="B300" s="16">
         <v>141875</v>
       </c>
-      <c r="C300" s="7">
+      <c r="C300" s="16">
         <v>52227</v>
       </c>
-      <c r="D300" s="7">
+      <c r="D300" s="16">
         <v>18093</v>
       </c>
-      <c r="E300" s="7">
+      <c r="E300" s="16">
         <v>62339</v>
       </c>
-      <c r="F300" s="7">
+      <c r="F300" s="16">
         <v>9216</v>
       </c>
     </row>
-    <row r="301" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A301" s="5" t="s">
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B301" s="7">
+      <c r="B301" s="16">
         <v>16966</v>
       </c>
-      <c r="C301" s="7">
+      <c r="C301" s="16">
         <v>3696</v>
       </c>
-      <c r="D301" s="7">
+      <c r="D301" s="16">
         <v>2980</v>
       </c>
-      <c r="E301" s="7">
+      <c r="E301" s="16">
         <v>1074</v>
       </c>
-      <c r="F301" s="7">
+      <c r="F301" s="16">
         <v>9216</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A302" s="5" t="s">
+      <c r="A302" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B302" s="7">
+      <c r="B302" s="16">
         <f>B303+B304+B305+B306</f>
         <v>19727</v>
       </c>
-      <c r="C302" s="7">
+      <c r="C302" s="16">
         <f t="shared" ref="C302:E302" si="7">C303+C304+C305+C306</f>
         <v>9430</v>
       </c>
-      <c r="D302" s="7">
+      <c r="D302" s="16">
         <f t="shared" si="7"/>
         <v>6381</v>
       </c>
-      <c r="E302" s="7">
+      <c r="E302" s="16">
         <f t="shared" si="7"/>
         <v>3916</v>
       </c>
-      <c r="F302" s="7"/>
-[...2 lines deleted...]
-      <c r="A303" s="5" t="s">
+      <c r="F302" s="16"/>
+    </row>
+    <row r="303" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A303" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B303" s="7">
+      <c r="B303" s="16">
         <v>1326</v>
       </c>
-      <c r="C303" s="7">
+      <c r="C303" s="16">
         <v>592</v>
       </c>
-      <c r="D303" s="7">
+      <c r="D303" s="16">
         <v>723</v>
       </c>
-      <c r="E303" s="7">
+      <c r="E303" s="16">
         <v>11</v>
       </c>
-      <c r="F303" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A304" s="5" t="s">
+      <c r="F303" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B304" s="7">
+      <c r="B304" s="16">
         <v>16257</v>
       </c>
-      <c r="C304" s="7">
+      <c r="C304" s="16">
         <v>8268</v>
       </c>
-      <c r="D304" s="7">
+      <c r="D304" s="16">
         <v>4237</v>
       </c>
-      <c r="E304" s="7">
+      <c r="E304" s="16">
         <v>3752</v>
       </c>
-      <c r="F304" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A305" s="5" t="s">
+      <c r="F304" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A305" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B305" s="7">
+      <c r="B305" s="16">
         <v>714</v>
       </c>
-      <c r="C305" s="7">
+      <c r="C305" s="16">
         <v>172</v>
       </c>
-      <c r="D305" s="7">
+      <c r="D305" s="16">
         <v>521</v>
       </c>
-      <c r="E305" s="7">
+      <c r="E305" s="16">
         <v>21</v>
       </c>
-      <c r="F305" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A306" s="5" t="s">
+      <c r="F305" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A306" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B306" s="7">
+      <c r="B306" s="16">
         <v>1430</v>
       </c>
-      <c r="C306" s="7">
+      <c r="C306" s="16">
         <v>398</v>
       </c>
-      <c r="D306" s="7">
+      <c r="D306" s="16">
         <v>900</v>
       </c>
-      <c r="E306" s="7">
+      <c r="E306" s="16">
         <v>132</v>
       </c>
-      <c r="F306" s="7" t="s">
+      <c r="F306" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A307" s="5" t="s">
+      <c r="A307" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B307" s="7">
+      <c r="B307" s="16">
         <v>12396</v>
       </c>
-      <c r="C307" s="7">
+      <c r="C307" s="16">
         <v>8539</v>
       </c>
-      <c r="D307" s="7">
+      <c r="D307" s="16">
         <v>1823</v>
       </c>
-      <c r="E307" s="7">
+      <c r="E307" s="16">
         <v>2034</v>
       </c>
-      <c r="F307" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A308" s="5" t="s">
+      <c r="F307" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A308" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B308" s="7">
+      <c r="B308" s="16">
         <v>44506</v>
       </c>
-      <c r="C308" s="7">
+      <c r="C308" s="16">
         <v>14183</v>
       </c>
-      <c r="D308" s="7">
+      <c r="D308" s="16">
         <v>1628</v>
       </c>
-      <c r="E308" s="7">
+      <c r="E308" s="16">
         <v>28695</v>
       </c>
-      <c r="F308" s="7" t="s">
+      <c r="F308" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="5" t="s">
+      <c r="A309" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B309" s="7">
+      <c r="B309" s="16">
         <v>11449</v>
       </c>
-      <c r="C309" s="7">
+      <c r="C309" s="16">
         <v>3451</v>
       </c>
-      <c r="D309" s="7">
+      <c r="D309" s="16">
         <v>1943</v>
       </c>
-      <c r="E309" s="7">
+      <c r="E309" s="16">
         <v>6055</v>
       </c>
-      <c r="F309" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A310" s="5" t="s">
+      <c r="F309" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A310" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B310" s="7">
+      <c r="B310" s="16">
         <v>4927</v>
       </c>
-      <c r="C310" s="7">
+      <c r="C310" s="16">
         <v>972</v>
       </c>
-      <c r="D310" s="7">
+      <c r="D310" s="16">
         <v>387</v>
       </c>
-      <c r="E310" s="7">
+      <c r="E310" s="16">
         <v>3568</v>
       </c>
-      <c r="F310" s="7" t="s">
+      <c r="F310" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A311" s="5" t="s">
+      <c r="A311" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B311" s="7">
+      <c r="B311" s="16">
         <v>1322</v>
       </c>
-      <c r="C311" s="7">
+      <c r="C311" s="16">
         <v>780</v>
       </c>
-      <c r="D311" s="7">
+      <c r="D311" s="16">
         <v>0</v>
       </c>
-      <c r="E311" s="7">
+      <c r="E311" s="16">
         <v>542</v>
       </c>
-      <c r="F311" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A312" s="5" t="s">
+      <c r="F311" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A312" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B312" s="7">
+      <c r="B312" s="16">
         <v>411</v>
       </c>
-      <c r="C312" s="7">
+      <c r="C312" s="16">
         <v>399</v>
       </c>
-      <c r="D312" s="7">
+      <c r="D312" s="16">
         <v>0</v>
       </c>
-      <c r="E312" s="7">
+      <c r="E312" s="16">
         <v>12</v>
       </c>
-      <c r="F312" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A313" s="5" t="s">
+      <c r="F312" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B313" s="7">
+      <c r="B313" s="16">
         <v>6090</v>
       </c>
-      <c r="C313" s="7">
+      <c r="C313" s="16">
         <v>2002</v>
       </c>
-      <c r="D313" s="7">
+      <c r="D313" s="16">
         <v>160</v>
       </c>
-      <c r="E313" s="7">
+      <c r="E313" s="16">
         <v>3928</v>
       </c>
-      <c r="F313" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A314" s="5" t="s">
+      <c r="F313" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A314" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B314" s="7">
+      <c r="B314" s="16">
         <v>3763</v>
       </c>
-      <c r="C314" s="7">
+      <c r="C314" s="16">
         <v>2055</v>
       </c>
-      <c r="D314" s="7">
+      <c r="D314" s="16">
         <v>346</v>
       </c>
-      <c r="E314" s="7">
+      <c r="E314" s="16">
         <v>1362</v>
       </c>
-      <c r="F314" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A315" s="5" t="s">
+      <c r="F314" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A315" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B315" s="7">
+      <c r="B315" s="16">
         <v>6244</v>
       </c>
-      <c r="C315" s="7">
+      <c r="C315" s="16">
         <v>2893</v>
       </c>
-      <c r="D315" s="7">
+      <c r="D315" s="16">
         <v>1534</v>
       </c>
-      <c r="E315" s="7">
+      <c r="E315" s="16">
         <v>1817</v>
       </c>
-      <c r="F315" s="7" t="s">
+      <c r="F315" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A316" s="5" t="s">
+      <c r="A316" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B316" s="7">
+      <c r="B316" s="16">
         <v>2359</v>
       </c>
-      <c r="C316" s="7">
+      <c r="C316" s="16">
         <v>829</v>
       </c>
-      <c r="D316" s="7">
+      <c r="D316" s="16">
         <v>301</v>
       </c>
-      <c r="E316" s="7">
+      <c r="E316" s="16">
         <v>1229</v>
       </c>
-      <c r="F316" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A317" s="5" t="s">
+      <c r="F316" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A317" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B317" s="7">
+      <c r="B317" s="16">
         <v>2786</v>
       </c>
-      <c r="C317" s="7">
+      <c r="C317" s="16">
         <v>1818</v>
       </c>
-      <c r="D317" s="7">
+      <c r="D317" s="16">
         <v>527</v>
       </c>
-      <c r="E317" s="7">
+      <c r="E317" s="16">
         <v>441</v>
       </c>
-      <c r="F317" s="7" t="s">
+      <c r="F317" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A318" s="5" t="s">
+      <c r="A318" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B318" s="7">
+      <c r="B318" s="16">
         <v>1131</v>
       </c>
-      <c r="C318" s="7">
+      <c r="C318" s="16">
         <v>354</v>
       </c>
-      <c r="D318" s="7">
+      <c r="D318" s="16">
         <v>0</v>
       </c>
-      <c r="E318" s="7">
+      <c r="E318" s="16">
         <v>777</v>
       </c>
-      <c r="F318" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A319" s="10" t="s">
+      <c r="F318" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B319" s="28">
+      <c r="B319" s="16">
         <v>7798</v>
       </c>
-      <c r="C319" s="28">
+      <c r="C319" s="16">
         <v>826</v>
       </c>
-      <c r="D319" s="28">
+      <c r="D319" s="16">
         <v>83</v>
       </c>
-      <c r="E319" s="28">
+      <c r="E319" s="16">
         <v>6889</v>
       </c>
-      <c r="F319" s="28" t="s">
+      <c r="F319" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A320" s="27" t="s">
+      <c r="A320" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B320" s="22"/>
+      <c r="C320" s="22"/>
+      <c r="D320" s="22"/>
+      <c r="E320" s="22"/>
+      <c r="F320" s="22"/>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B321" s="16">
+        <v>141679</v>
+      </c>
+      <c r="C321" s="16">
+        <v>52338</v>
+      </c>
+      <c r="D321" s="16">
+        <v>17836</v>
+      </c>
+      <c r="E321" s="16">
+        <v>62377</v>
+      </c>
+      <c r="F321" s="16">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B322" s="16">
+        <v>17006</v>
+      </c>
+      <c r="C322" s="16">
+        <v>3762</v>
+      </c>
+      <c r="D322" s="16">
+        <v>3073</v>
+      </c>
+      <c r="E322" s="16">
+        <v>1043</v>
+      </c>
+      <c r="F322" s="16">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B323" s="16">
+        <f>B324+B325+B326+B327</f>
+        <v>20693</v>
+      </c>
+      <c r="C323" s="16">
+        <f t="shared" ref="C323:E323" si="8">C324+C325+C326+C327</f>
+        <v>10156</v>
+      </c>
+      <c r="D323" s="16">
+        <f t="shared" si="8"/>
+        <v>6575</v>
+      </c>
+      <c r="E323" s="16">
+        <f t="shared" si="8"/>
+        <v>3962</v>
+      </c>
+      <c r="F323" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A324" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B324" s="16">
+        <v>1486</v>
+      </c>
+      <c r="C324" s="16">
+        <v>784</v>
+      </c>
+      <c r="D324" s="16">
+        <v>689</v>
+      </c>
+      <c r="E324" s="16">
+        <v>13</v>
+      </c>
+      <c r="F324" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" s="16">
+        <v>16958</v>
+      </c>
+      <c r="C325" s="16">
+        <v>8753</v>
+      </c>
+      <c r="D325" s="16">
+        <v>4406</v>
+      </c>
+      <c r="E325" s="16">
+        <v>3799</v>
+      </c>
+      <c r="F325" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A326" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B326" s="16">
+        <v>791</v>
+      </c>
+      <c r="C326" s="16">
+        <v>207</v>
+      </c>
+      <c r="D326" s="16">
+        <v>563</v>
+      </c>
+      <c r="E326" s="16">
+        <v>21</v>
+      </c>
+      <c r="F326" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A327" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B327" s="16">
+        <v>1458</v>
+      </c>
+      <c r="C327" s="16">
+        <v>412</v>
+      </c>
+      <c r="D327" s="16">
+        <v>917</v>
+      </c>
+      <c r="E327" s="16">
+        <v>129</v>
+      </c>
+      <c r="F327" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B328" s="16">
+        <v>11763</v>
+      </c>
+      <c r="C328" s="16">
+        <v>7969</v>
+      </c>
+      <c r="D328" s="16">
+        <v>1721</v>
+      </c>
+      <c r="E328" s="16">
+        <v>2073</v>
+      </c>
+      <c r="F328" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A329" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B329" s="16">
+        <v>44090</v>
+      </c>
+      <c r="C329" s="16">
+        <v>13913</v>
+      </c>
+      <c r="D329" s="16">
+        <v>1525</v>
+      </c>
+      <c r="E329" s="16">
+        <v>28652</v>
+      </c>
+      <c r="F329" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B330" s="16">
+        <v>11232</v>
+      </c>
+      <c r="C330" s="16">
+        <v>3537</v>
+      </c>
+      <c r="D330" s="16">
+        <v>1591</v>
+      </c>
+      <c r="E330" s="16">
+        <v>6104</v>
+      </c>
+      <c r="F330" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A331" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" s="16">
+        <v>5130</v>
+      </c>
+      <c r="C331" s="16">
+        <v>965</v>
+      </c>
+      <c r="D331" s="16">
+        <v>378</v>
+      </c>
+      <c r="E331" s="16">
+        <v>3787</v>
+      </c>
+      <c r="F331" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B332" s="16">
+        <v>1329</v>
+      </c>
+      <c r="C332" s="16">
+        <v>760</v>
+      </c>
+      <c r="D332" s="16">
+        <v>0</v>
+      </c>
+      <c r="E332" s="16">
+        <v>569</v>
+      </c>
+      <c r="F332" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A333" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B333" s="16">
+        <v>430</v>
+      </c>
+      <c r="C333" s="16">
+        <v>414</v>
+      </c>
+      <c r="D333" s="16">
+        <v>0</v>
+      </c>
+      <c r="E333" s="16">
+        <v>16</v>
+      </c>
+      <c r="F333" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B334" s="16">
+        <v>6208</v>
+      </c>
+      <c r="C334" s="16">
+        <v>2038</v>
+      </c>
+      <c r="D334" s="16">
+        <v>160</v>
+      </c>
+      <c r="E334" s="16">
+        <v>4010</v>
+      </c>
+      <c r="F334" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A335" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B335" s="16">
+        <v>3698</v>
+      </c>
+      <c r="C335" s="16">
+        <v>2108</v>
+      </c>
+      <c r="D335" s="16">
+        <v>355</v>
+      </c>
+      <c r="E335" s="16">
+        <v>1235</v>
+      </c>
+      <c r="F335" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A336" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B336" s="16">
+        <v>6198</v>
+      </c>
+      <c r="C336" s="16">
+        <v>3041</v>
+      </c>
+      <c r="D336" s="16">
+        <v>1517</v>
+      </c>
+      <c r="E336" s="16">
+        <v>1640</v>
+      </c>
+      <c r="F336" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B337" s="16">
+        <v>2368</v>
+      </c>
+      <c r="C337" s="16">
+        <v>795</v>
+      </c>
+      <c r="D337" s="16">
+        <v>322</v>
+      </c>
+      <c r="E337" s="16">
+        <v>1251</v>
+      </c>
+      <c r="F337" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A338" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B338" s="16">
+        <v>2737</v>
+      </c>
+      <c r="C338" s="16">
+        <v>1795</v>
+      </c>
+      <c r="D338" s="16">
+        <v>530</v>
+      </c>
+      <c r="E338" s="16">
+        <v>412</v>
+      </c>
+      <c r="F338" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B339" s="16">
+        <v>1188</v>
+      </c>
+      <c r="C339" s="16">
+        <v>345</v>
+      </c>
+      <c r="D339" s="16">
+        <v>0</v>
+      </c>
+      <c r="E339" s="16">
+        <v>843</v>
+      </c>
+      <c r="F339" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B340" s="25">
+        <v>7609</v>
+      </c>
+      <c r="C340" s="25">
+        <v>740</v>
+      </c>
+      <c r="D340" s="25">
+        <v>89</v>
+      </c>
+      <c r="E340" s="25">
+        <v>6780</v>
+      </c>
+      <c r="F340" s="25"/>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B320" s="27"/>
-[...19 lines deleted...]
-      <c r="F322" s="27"/>
+      <c r="B341" s="26"/>
+      <c r="C341" s="26"/>
+      <c r="D341" s="26"/>
+      <c r="E341" s="26"/>
+      <c r="F341" s="26"/>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="26"/>
+      <c r="B342" s="26"/>
+      <c r="C342" s="26"/>
+      <c r="D342" s="26"/>
+      <c r="E342" s="26"/>
+      <c r="F342" s="26"/>
+    </row>
+    <row r="343" spans="1:6" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="26"/>
+      <c r="B343" s="26"/>
+      <c r="C343" s="26"/>
+      <c r="D343" s="26"/>
+      <c r="E343" s="26"/>
+      <c r="F343" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
-    <mergeCell ref="A320:F322"/>
+  <mergeCells count="22">
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A320:F320"/>
+    <mergeCell ref="A341:F343"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A299:F299"/>
-    <mergeCell ref="A5:F5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A173:F173"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A236:F236"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>