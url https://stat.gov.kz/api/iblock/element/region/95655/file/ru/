--- v1 (2026-06-03)
+++ v2 (2026-08-23)
@@ -3,110 +3,114 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C344" i="2" l="1"/>
+  <c r="D344" i="2"/>
+  <c r="E344" i="2"/>
+  <c r="B344" i="2"/>
   <c r="C323" i="2" l="1"/>
   <c r="D323" i="2"/>
   <c r="E323" i="2"/>
   <c r="B323" i="2"/>
   <c r="C302" i="2" l="1"/>
   <c r="D302" i="2"/>
   <c r="E302" i="2"/>
   <c r="B302" i="2"/>
   <c r="C260" i="2" l="1"/>
   <c r="D260" i="2"/>
   <c r="E260" i="2"/>
   <c r="B260" i="2"/>
   <c r="C239" i="2" l="1"/>
   <c r="D239" i="2"/>
   <c r="E239" i="2"/>
   <c r="B239" i="2"/>
   <c r="C218" i="2"/>
   <c r="D218" i="2"/>
   <c r="E218" i="2"/>
   <c r="B218" i="2"/>
   <c r="B29" i="2"/>
   <c r="E29" i="2"/>
   <c r="C8" i="2" l="1"/>
   <c r="D8" i="2"/>
   <c r="E8" i="2"/>
   <c r="B8" i="2"/>
   <c r="E155" i="2" l="1"/>
   <c r="D155" i="2"/>
   <c r="C155" i="2"/>
   <c r="B155" i="2"/>
   <c r="C92" i="2"/>
   <c r="D92" i="2"/>
   <c r="C50" i="2"/>
   <c r="D50" i="2"/>
   <c r="B92" i="2"/>
   <c r="E92" i="2"/>
   <c r="E50" i="2"/>
   <c r="B50" i="2"/>
   <c r="E71" i="2" l="1"/>
   <c r="B71" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="46">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая   промышленность и    разработка карьеров</t>
   </si>
   <si>
@@ -198,50 +202,53 @@
     <t>на 1 апреля 2024г.</t>
   </si>
   <si>
     <t>на 1 июля 2024г.</t>
   </si>
   <si>
     <t>на 1 октября 2024г.</t>
   </si>
   <si>
     <t>на 1 января 2025г.</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>на 1 апреля 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 апреля 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -8101,107 +8108,107 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...29 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7384">
     <cellStyle name="20% - Акцент1 10" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="9"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="10"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="11"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="12"/>
     <cellStyle name="20% - Акцент1 11" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="16"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="17"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="18"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="19"/>
     <cellStyle name="20% - Акцент1 12" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="23"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="24"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="25"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="26"/>
     <cellStyle name="20% - Акцент1 13" xfId="27"/>
@@ -15854,6865 +15861,7277 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I343"/>
+  <dimension ref="A1:I364"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A328" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H324" sqref="H324"/>
+    <sheetView tabSelected="1" topLeftCell="A344" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F361" sqref="B342:F361"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.45" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.625" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.625" style="2" customWidth="1"/>
     <col min="3" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="12"/>
-[...3 lines deleted...]
-      <c r="F2" s="12"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="5"/>
-      <c r="B3" s="7" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="10"/>
-[...1 lines deleted...]
-      <c r="F3" s="10"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A4" s="6"/>
-      <c r="B4" s="8"/>
+      <c r="A4" s="21"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="13" t="s">
+      <c r="A5" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="13"/>
-[...4 lines deleted...]
-      <c r="G5" s="14"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="7">
         <v>133567</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="7">
         <v>48943</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="7">
         <v>18238</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="7">
         <v>58070</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="7">
         <v>8316</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="7">
         <v>15512</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="7">
         <v>1846</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="7">
         <v>2769</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="7">
         <v>2581</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="7">
         <v>8316</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="7">
         <f>B9+B10+B11+B12</f>
         <v>19673</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="7">
         <f t="shared" ref="C8:E8" si="0">C9+C10+C11+C12</f>
         <v>9725</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="7">
         <f t="shared" si="0"/>
         <v>6473</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="7">
         <f t="shared" si="0"/>
         <v>3475</v>
       </c>
-      <c r="F8" s="16" t="s">
+      <c r="F8" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="7">
         <v>1394</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="7">
         <v>774</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="7">
         <v>609</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="7">
         <v>11</v>
       </c>
-      <c r="F9" s="16" t="s">
+      <c r="F9" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="7">
         <v>16195</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="7">
         <v>8328</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="7">
         <v>4573</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="7">
         <v>3294</v>
       </c>
-      <c r="F10" s="16" t="s">
+      <c r="F10" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="7">
         <v>711</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="7">
         <v>104</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="7">
         <v>550</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="7">
         <v>57</v>
       </c>
-      <c r="F11" s="16" t="s">
+      <c r="F11" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A12" s="17" t="s">
+      <c r="A12" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="7">
         <v>1373</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="7">
         <v>519</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="7">
         <v>741</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="7">
         <v>113</v>
       </c>
-      <c r="F12" s="16" t="s">
+      <c r="F12" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="7">
         <v>11355</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="7">
         <v>7310</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="7">
         <v>2405</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="7">
         <v>1640</v>
       </c>
-      <c r="F13" s="16" t="s">
+      <c r="F13" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A14" s="17" t="s">
+      <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="7">
         <v>43763</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="7">
         <v>13677</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="7">
         <v>2128</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="7">
         <v>27958</v>
       </c>
-      <c r="F14" s="16" t="s">
+      <c r="F14" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A15" s="17" t="s">
+      <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="7">
         <v>8405</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="7">
         <v>2426</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="7">
         <v>948</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="7">
         <v>5031</v>
       </c>
-      <c r="F15" s="16" t="s">
+      <c r="F15" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
+      <c r="A16" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="7">
         <v>4121</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="7">
         <v>1161</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="7">
         <v>265</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="7">
         <v>2695</v>
       </c>
-      <c r="F16" s="16" t="s">
+      <c r="F16" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="7">
         <v>1301</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="7">
         <v>574</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="7">
         <v>176</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="7">
         <v>551</v>
       </c>
-      <c r="F17" s="16" t="s">
+      <c r="F17" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
+      <c r="A18" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="7">
         <v>543</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="7">
         <v>527</v>
       </c>
-      <c r="D18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="16">
+      <c r="D18" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="7">
         <v>16</v>
       </c>
-      <c r="F18" s="16" t="s">
+      <c r="F18" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
+      <c r="A19" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="7">
         <v>6078</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="7">
         <v>2144</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="7">
         <v>335</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="7">
         <v>3599</v>
       </c>
-      <c r="F19" s="16" t="s">
+      <c r="F19" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A20" s="17" t="s">
+      <c r="A20" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="7">
         <v>4843</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="7">
         <v>3059</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D20" s="7">
         <v>383</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E20" s="7">
         <v>1401</v>
       </c>
-      <c r="F20" s="16" t="s">
+      <c r="F20" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="16">
+      <c r="B21" s="7">
         <v>5506</v>
       </c>
-      <c r="C21" s="16">
+      <c r="C21" s="7">
         <v>2715</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="7">
         <v>1358</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="7">
         <v>1433</v>
       </c>
-      <c r="F21" s="16" t="s">
+      <c r="F21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" s="17" t="s">
+      <c r="A22" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B22" s="7">
         <v>1774</v>
       </c>
-      <c r="C22" s="16">
+      <c r="C22" s="7">
         <v>787</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D22" s="7">
         <v>170</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E22" s="7">
         <v>817</v>
       </c>
-      <c r="F22" s="16" t="s">
+      <c r="F22" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A23" s="17" t="s">
+      <c r="A23" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="7">
         <v>3128</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="7">
         <v>1890</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="7">
         <v>828</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E23" s="7">
         <v>410</v>
       </c>
-      <c r="F23" s="16" t="s">
+      <c r="F23" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A24" s="17" t="s">
+      <c r="A24" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="16">
+      <c r="B24" s="7">
         <v>899</v>
       </c>
-      <c r="C24" s="16">
+      <c r="C24" s="7">
         <v>155</v>
       </c>
-      <c r="D24" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="16">
+      <c r="D24" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="7">
         <v>744</v>
       </c>
-      <c r="F24" s="16" t="s">
+      <c r="F24" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A25" s="17" t="s">
+      <c r="A25" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="7">
         <v>6666</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="7">
         <v>947</v>
       </c>
-      <c r="D25" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="16">
+      <c r="D25" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="7">
         <v>5719</v>
       </c>
-      <c r="F25" s="16" t="s">
+      <c r="F25" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="18"/>
-[...4 lines deleted...]
-      <c r="G26" s="14"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A27" s="15" t="s">
+      <c r="A27" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="7">
         <v>133681</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="7">
         <v>49876</v>
       </c>
-      <c r="D27" s="16">
+      <c r="D27" s="7">
         <v>17861</v>
       </c>
-      <c r="E27" s="16">
+      <c r="E27" s="7">
         <v>57448</v>
       </c>
-      <c r="F27" s="16">
+      <c r="F27" s="7">
         <v>8496</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A28" s="17" t="s">
+      <c r="A28" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="16">
+      <c r="B28" s="7">
         <v>15767</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="7">
         <v>2127</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D28" s="7">
         <v>2700</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="7">
         <v>2444</v>
       </c>
-      <c r="F28" s="16">
+      <c r="F28" s="7">
         <v>8496</v>
       </c>
-      <c r="G28" s="14"/>
+      <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A29" s="17" t="s">
+      <c r="A29" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B29" s="7">
         <f>B30+B31+B32+B33</f>
         <v>19234</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C29" s="7">
         <v>9575</v>
       </c>
-      <c r="D29" s="16">
+      <c r="D29" s="7">
         <v>6188</v>
       </c>
-      <c r="E29" s="16">
+      <c r="E29" s="7">
         <f>E30+E31+E32+E33</f>
         <v>3471</v>
       </c>
-      <c r="F29" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="14"/>
+      <c r="F29" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A30" s="17" t="s">
+      <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="16">
+      <c r="B30" s="7">
         <v>1356</v>
       </c>
-      <c r="C30" s="16">
+      <c r="C30" s="7">
         <v>794</v>
       </c>
-      <c r="D30" s="16">
+      <c r="D30" s="7">
         <v>553</v>
       </c>
-      <c r="E30" s="16">
+      <c r="E30" s="7">
         <v>9</v>
       </c>
-      <c r="F30" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="14"/>
+      <c r="F30" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A31" s="17" t="s">
+      <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="16">
+      <c r="B31" s="7">
         <v>15787</v>
       </c>
-      <c r="C31" s="16">
+      <c r="C31" s="7">
         <v>8146</v>
       </c>
-      <c r="D31" s="16">
+      <c r="D31" s="7">
         <v>4354</v>
       </c>
-      <c r="E31" s="16">
+      <c r="E31" s="7">
         <v>3287</v>
       </c>
-      <c r="F31" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="14"/>
+      <c r="F31" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="17" t="s">
+      <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="16">
+      <c r="B32" s="7">
         <v>678</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="7">
         <v>76</v>
       </c>
-      <c r="D32" s="16">
+      <c r="D32" s="7">
         <v>542</v>
       </c>
-      <c r="E32" s="16">
+      <c r="E32" s="7">
         <v>60</v>
       </c>
-      <c r="F32" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="14"/>
+      <c r="F32" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A33" s="17" t="s">
+      <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="16">
+      <c r="B33" s="7">
         <v>1413</v>
       </c>
-      <c r="C33" s="16">
+      <c r="C33" s="7">
         <v>559</v>
       </c>
-      <c r="D33" s="16">
+      <c r="D33" s="7">
         <v>739</v>
       </c>
-      <c r="E33" s="16">
+      <c r="E33" s="7">
         <v>115</v>
       </c>
-      <c r="F33" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="14"/>
+      <c r="F33" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A34" s="17" t="s">
+      <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="16">
+      <c r="B34" s="7">
         <v>11759</v>
       </c>
-      <c r="C34" s="16">
+      <c r="C34" s="7">
         <v>7715</v>
       </c>
-      <c r="D34" s="16">
+      <c r="D34" s="7">
         <v>2394</v>
       </c>
-      <c r="E34" s="16">
+      <c r="E34" s="7">
         <v>1650</v>
       </c>
-      <c r="F34" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="14"/>
+      <c r="F34" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A35" s="17" t="s">
+      <c r="A35" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="16">
+      <c r="B35" s="7">
         <v>43437</v>
       </c>
-      <c r="C35" s="16">
+      <c r="C35" s="7">
         <v>13508</v>
       </c>
-      <c r="D35" s="16">
+      <c r="D35" s="7">
         <v>2075</v>
       </c>
-      <c r="E35" s="16">
+      <c r="E35" s="7">
         <v>27854</v>
       </c>
-      <c r="F35" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="14"/>
+      <c r="F35" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="5"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A36" s="17" t="s">
+      <c r="A36" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="16">
+      <c r="B36" s="7">
         <v>8436</v>
       </c>
-      <c r="C36" s="16">
+      <c r="C36" s="7">
         <v>2541</v>
       </c>
-      <c r="D36" s="16">
+      <c r="D36" s="7">
         <v>1098</v>
       </c>
-      <c r="E36" s="16">
+      <c r="E36" s="7">
         <v>4797</v>
       </c>
-      <c r="F36" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="14"/>
+      <c r="F36" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A37" s="17" t="s">
+      <c r="A37" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="16">
+      <c r="B37" s="7">
         <v>4224</v>
       </c>
-      <c r="C37" s="16">
+      <c r="C37" s="7">
         <v>1195</v>
       </c>
-      <c r="D37" s="16">
+      <c r="D37" s="7">
         <v>286</v>
       </c>
-      <c r="E37" s="16">
+      <c r="E37" s="7">
         <v>2743</v>
       </c>
-      <c r="F37" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="14"/>
+      <c r="F37" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A38" s="17" t="s">
+      <c r="A38" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="16">
+      <c r="B38" s="7">
         <v>1328</v>
       </c>
-      <c r="C38" s="16">
+      <c r="C38" s="7">
         <v>660</v>
       </c>
-      <c r="D38" s="16">
+      <c r="D38" s="7">
         <v>127</v>
       </c>
-      <c r="E38" s="16">
+      <c r="E38" s="7">
         <v>541</v>
       </c>
-      <c r="F38" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="14"/>
+      <c r="F38" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A39" s="17" t="s">
+      <c r="A39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="16">
+      <c r="B39" s="7">
         <v>547</v>
       </c>
-      <c r="C39" s="16">
+      <c r="C39" s="7">
         <v>530</v>
       </c>
-      <c r="D39" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="16">
+      <c r="D39" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="7">
         <v>17</v>
       </c>
-      <c r="F39" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="14"/>
+      <c r="F39" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A40" s="17" t="s">
+      <c r="A40" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="16">
+      <c r="B40" s="7">
         <v>6380</v>
       </c>
-      <c r="C40" s="16">
+      <c r="C40" s="7">
         <v>2557</v>
       </c>
-      <c r="D40" s="16">
+      <c r="D40" s="7">
         <v>313</v>
       </c>
-      <c r="E40" s="16">
+      <c r="E40" s="7">
         <v>3510</v>
       </c>
-      <c r="F40" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="14"/>
+      <c r="F40" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A41" s="17" t="s">
+      <c r="A41" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="16">
+      <c r="B41" s="7">
         <v>4628</v>
       </c>
-      <c r="C41" s="16">
+      <c r="C41" s="7">
         <v>2861</v>
       </c>
-      <c r="D41" s="16">
+      <c r="D41" s="7">
         <v>379</v>
       </c>
-      <c r="E41" s="16">
+      <c r="E41" s="7">
         <v>1388</v>
       </c>
-      <c r="F41" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="14"/>
+      <c r="F41" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A42" s="17" t="s">
+      <c r="A42" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B42" s="16">
+      <c r="B42" s="7">
         <v>5301</v>
       </c>
-      <c r="C42" s="16">
+      <c r="C42" s="7">
         <v>2745</v>
       </c>
-      <c r="D42" s="16">
+      <c r="D42" s="7">
         <v>1301</v>
       </c>
-      <c r="E42" s="16">
+      <c r="E42" s="7">
         <v>1255</v>
       </c>
-      <c r="F42" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="14"/>
+      <c r="F42" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A43" s="17" t="s">
+      <c r="A43" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B43" s="16">
+      <c r="B43" s="7">
         <v>1782</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C43" s="7">
         <v>786</v>
       </c>
-      <c r="D43" s="16">
+      <c r="D43" s="7">
         <v>168</v>
       </c>
-      <c r="E43" s="16">
+      <c r="E43" s="7">
         <v>828</v>
       </c>
-      <c r="F43" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="14"/>
+      <c r="F43" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A44" s="17" t="s">
+      <c r="A44" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B44" s="16">
+      <c r="B44" s="7">
         <v>3189</v>
       </c>
-      <c r="C44" s="16">
+      <c r="C44" s="7">
         <v>1959</v>
       </c>
-      <c r="D44" s="16">
+      <c r="D44" s="7">
         <v>832</v>
       </c>
-      <c r="E44" s="16">
+      <c r="E44" s="7">
         <v>398</v>
       </c>
-      <c r="F44" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="14"/>
+      <c r="F44" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="5"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="17" t="s">
+      <c r="A45" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B45" s="16">
+      <c r="B45" s="7">
         <v>960</v>
       </c>
-      <c r="C45" s="16">
+      <c r="C45" s="7">
         <v>234</v>
       </c>
-      <c r="D45" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="16">
+      <c r="D45" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="7">
         <v>726</v>
       </c>
-      <c r="F45" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="14"/>
+      <c r="F45" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="5"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A46" s="17" t="s">
+      <c r="A46" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B46" s="16">
+      <c r="B46" s="7">
         <v>6709</v>
       </c>
-      <c r="C46" s="16">
+      <c r="C46" s="7">
         <v>883</v>
       </c>
-      <c r="D46" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="16">
+      <c r="D46" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" s="7">
         <v>5826</v>
       </c>
-      <c r="F46" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="14"/>
+      <c r="F46" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="5"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" s="18" t="s">
+      <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="18"/>
-[...3 lines deleted...]
-      <c r="F47" s="18"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="15"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" s="15" t="s">
+      <c r="A48" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B48" s="16">
+      <c r="B48" s="7">
         <v>135700</v>
       </c>
-      <c r="C48" s="16">
+      <c r="C48" s="7">
         <v>50526</v>
       </c>
-      <c r="D48" s="16">
+      <c r="D48" s="7">
         <v>17628</v>
       </c>
-      <c r="E48" s="16">
+      <c r="E48" s="7">
         <v>58700</v>
       </c>
-      <c r="F48" s="16">
+      <c r="F48" s="7">
         <v>8846</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A49" s="17" t="s">
+      <c r="A49" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B49" s="16">
+      <c r="B49" s="7">
         <v>16229</v>
       </c>
-      <c r="C49" s="16">
+      <c r="C49" s="7">
         <v>2388</v>
       </c>
-      <c r="D49" s="16">
+      <c r="D49" s="7">
         <v>2689</v>
       </c>
-      <c r="E49" s="16">
+      <c r="E49" s="7">
         <v>2306</v>
       </c>
-      <c r="F49" s="16">
+      <c r="F49" s="7">
         <v>8846</v>
       </c>
-      <c r="G49" s="14"/>
+      <c r="G49" s="5"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A50" s="17" t="s">
+      <c r="A50" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B50" s="16">
+      <c r="B50" s="7">
         <f>B51+B52+B53+B54</f>
         <v>19363</v>
       </c>
-      <c r="C50" s="16">
+      <c r="C50" s="7">
         <f t="shared" ref="C50:D50" si="1">C51+C52+C53+C54</f>
         <v>9574</v>
       </c>
-      <c r="D50" s="16">
+      <c r="D50" s="7">
         <f t="shared" si="1"/>
         <v>6095</v>
       </c>
-      <c r="E50" s="16">
+      <c r="E50" s="7">
         <f>E51+E52+E53+E54</f>
         <v>3694</v>
       </c>
-      <c r="F50" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="14"/>
+      <c r="F50" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="5"/>
     </row>
     <row r="51" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A51" s="17" t="s">
+      <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B51" s="16">
+      <c r="B51" s="7">
         <v>1263</v>
       </c>
-      <c r="C51" s="16">
+      <c r="C51" s="7">
         <v>795</v>
       </c>
-      <c r="D51" s="16">
+      <c r="D51" s="7">
         <v>458</v>
       </c>
-      <c r="E51" s="16">
+      <c r="E51" s="7">
         <v>10</v>
       </c>
-      <c r="F51" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="14"/>
+      <c r="F51" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="5"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A52" s="17" t="s">
+      <c r="A52" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B52" s="16">
+      <c r="B52" s="7">
         <v>15941</v>
       </c>
-      <c r="C52" s="16">
+      <c r="C52" s="7">
         <v>8130</v>
       </c>
-      <c r="D52" s="16">
+      <c r="D52" s="7">
         <v>4303</v>
       </c>
-      <c r="E52" s="16">
+      <c r="E52" s="7">
         <v>3508</v>
       </c>
-      <c r="F52" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="14"/>
+      <c r="F52" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="5"/>
     </row>
     <row r="53" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A53" s="17" t="s">
+      <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="16">
+      <c r="B53" s="7">
         <v>665</v>
       </c>
-      <c r="C53" s="16">
+      <c r="C53" s="7">
         <v>63</v>
       </c>
-      <c r="D53" s="16">
+      <c r="D53" s="7">
         <v>542</v>
       </c>
-      <c r="E53" s="16">
+      <c r="E53" s="7">
         <v>60</v>
       </c>
-      <c r="F53" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="14"/>
+      <c r="F53" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" s="5"/>
     </row>
     <row r="54" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A54" s="17" t="s">
+      <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B54" s="16">
+      <c r="B54" s="7">
         <v>1494</v>
       </c>
-      <c r="C54" s="16">
+      <c r="C54" s="7">
         <v>586</v>
       </c>
-      <c r="D54" s="16">
+      <c r="D54" s="7">
         <v>792</v>
       </c>
-      <c r="E54" s="16">
+      <c r="E54" s="7">
         <v>116</v>
       </c>
-      <c r="F54" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="14"/>
+      <c r="F54" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="5"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="17" t="s">
+      <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B55" s="16">
+      <c r="B55" s="7">
         <v>11858</v>
       </c>
-      <c r="C55" s="16">
+      <c r="C55" s="7">
         <v>7821</v>
       </c>
-      <c r="D55" s="16">
+      <c r="D55" s="7">
         <v>2349</v>
       </c>
-      <c r="E55" s="16">
+      <c r="E55" s="7">
         <v>1688</v>
       </c>
-      <c r="F55" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="14"/>
+      <c r="F55" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="5"/>
     </row>
     <row r="56" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A56" s="17" t="s">
+      <c r="A56" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B56" s="16">
+      <c r="B56" s="7">
         <v>44151</v>
       </c>
-      <c r="C56" s="16">
+      <c r="C56" s="7">
         <v>13554</v>
       </c>
-      <c r="D56" s="16">
+      <c r="D56" s="7">
         <v>2128</v>
       </c>
-      <c r="E56" s="16">
+      <c r="E56" s="7">
         <v>28469</v>
       </c>
-      <c r="F56" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="14"/>
+      <c r="F56" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="5"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A57" s="17" t="s">
+      <c r="A57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B57" s="16">
+      <c r="B57" s="7">
         <v>8322</v>
       </c>
-      <c r="C57" s="16">
+      <c r="C57" s="7">
         <v>2628</v>
       </c>
-      <c r="D57" s="16">
+      <c r="D57" s="7">
         <v>980</v>
       </c>
-      <c r="E57" s="16">
+      <c r="E57" s="7">
         <v>4714</v>
       </c>
-      <c r="F57" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="14"/>
+      <c r="F57" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="5"/>
     </row>
     <row r="58" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A58" s="17" t="s">
+      <c r="A58" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="16">
+      <c r="B58" s="7">
         <v>4168</v>
       </c>
-      <c r="C58" s="16">
+      <c r="C58" s="7">
         <v>1084</v>
       </c>
-      <c r="D58" s="16">
+      <c r="D58" s="7">
         <v>278</v>
       </c>
-      <c r="E58" s="16">
+      <c r="E58" s="7">
         <v>2806</v>
       </c>
-      <c r="F58" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="14"/>
+      <c r="F58" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="5"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A59" s="17" t="s">
+      <c r="A59" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B59" s="16">
+      <c r="B59" s="7">
         <v>1299</v>
       </c>
-      <c r="C59" s="16">
+      <c r="C59" s="7">
         <v>628</v>
       </c>
-      <c r="D59" s="16">
+      <c r="D59" s="7">
         <v>112</v>
       </c>
-      <c r="E59" s="16">
+      <c r="E59" s="7">
         <v>559</v>
       </c>
-      <c r="F59" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="14"/>
+      <c r="F59" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" s="5"/>
     </row>
     <row r="60" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B60" s="16">
+      <c r="B60" s="7">
         <v>583</v>
       </c>
-      <c r="C60" s="16">
+      <c r="C60" s="7">
         <v>565</v>
       </c>
-      <c r="D60" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="16">
+      <c r="D60" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" s="7">
         <v>18</v>
       </c>
-      <c r="F60" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="14"/>
+      <c r="F60" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G60" s="5"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A61" s="17" t="s">
+      <c r="A61" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B61" s="16">
+      <c r="B61" s="7">
         <v>6481</v>
       </c>
-      <c r="C61" s="16">
+      <c r="C61" s="7">
         <v>2714</v>
       </c>
-      <c r="D61" s="16">
+      <c r="D61" s="7">
         <v>265</v>
       </c>
-      <c r="E61" s="16">
+      <c r="E61" s="7">
         <v>3502</v>
       </c>
-      <c r="F61" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="14"/>
+      <c r="F61" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="5"/>
     </row>
     <row r="62" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A62" s="17" t="s">
+      <c r="A62" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="16">
+      <c r="B62" s="7">
         <v>4754</v>
       </c>
-      <c r="C62" s="16">
+      <c r="C62" s="7">
         <v>2982</v>
       </c>
-      <c r="D62" s="16">
+      <c r="D62" s="7">
         <v>381</v>
       </c>
-      <c r="E62" s="16">
+      <c r="E62" s="7">
         <v>1391</v>
       </c>
-      <c r="F62" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="14"/>
+      <c r="F62" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" s="5"/>
     </row>
     <row r="63" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A63" s="17" t="s">
+      <c r="A63" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B63" s="16">
+      <c r="B63" s="7">
         <v>5434</v>
       </c>
-      <c r="C63" s="16">
+      <c r="C63" s="7">
         <v>2753</v>
       </c>
-      <c r="D63" s="16">
+      <c r="D63" s="7">
         <v>1320</v>
       </c>
-      <c r="E63" s="16">
+      <c r="E63" s="7">
         <v>1361</v>
       </c>
-      <c r="F63" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="14"/>
+      <c r="F63" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" s="5"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A64" s="17" t="s">
+      <c r="A64" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="16">
+      <c r="B64" s="7">
         <v>1848</v>
       </c>
-      <c r="C64" s="16">
+      <c r="C64" s="7">
         <v>803</v>
       </c>
-      <c r="D64" s="16">
+      <c r="D64" s="7">
         <v>174</v>
       </c>
-      <c r="E64" s="16">
+      <c r="E64" s="7">
         <v>871</v>
       </c>
-      <c r="F64" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="14"/>
+      <c r="F64" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="5"/>
     </row>
     <row r="65" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A65" s="17" t="s">
+      <c r="A65" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B65" s="16">
+      <c r="B65" s="7">
         <v>3256</v>
       </c>
-      <c r="C65" s="16">
+      <c r="C65" s="7">
         <v>1985</v>
       </c>
-      <c r="D65" s="16">
+      <c r="D65" s="7">
         <v>857</v>
       </c>
-      <c r="E65" s="16">
+      <c r="E65" s="7">
         <v>414</v>
       </c>
-      <c r="F65" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="14"/>
+      <c r="F65" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="5"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A66" s="17" t="s">
+      <c r="A66" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B66" s="16">
+      <c r="B66" s="7">
         <v>929</v>
       </c>
-      <c r="C66" s="16">
+      <c r="C66" s="7">
         <v>200</v>
       </c>
-      <c r="D66" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="16">
+      <c r="D66" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" s="7">
         <v>729</v>
       </c>
-      <c r="F66" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="14"/>
+      <c r="F66" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" s="5"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A67" s="17" t="s">
+      <c r="A67" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="16">
+      <c r="B67" s="7">
         <v>7025</v>
       </c>
-      <c r="C67" s="16">
+      <c r="C67" s="7">
         <v>847</v>
       </c>
-      <c r="D67" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="16">
+      <c r="D67" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" s="7">
         <v>6178</v>
       </c>
-      <c r="F67" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="14"/>
+      <c r="F67" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="5"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A68" s="18" t="s">
+      <c r="A68" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="18"/>
-[...4 lines deleted...]
-      <c r="G68" s="14"/>
+      <c r="B68" s="15"/>
+      <c r="C68" s="15"/>
+      <c r="D68" s="15"/>
+      <c r="E68" s="15"/>
+      <c r="F68" s="15"/>
+      <c r="G68" s="5"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A69" s="15" t="s">
+      <c r="A69" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B69" s="16">
+      <c r="B69" s="7">
         <v>138116</v>
       </c>
-      <c r="C69" s="16">
+      <c r="C69" s="7">
         <v>49645</v>
       </c>
-      <c r="D69" s="16">
+      <c r="D69" s="7">
         <v>17217</v>
       </c>
-      <c r="E69" s="16">
+      <c r="E69" s="7">
         <v>60036</v>
       </c>
-      <c r="F69" s="16">
+      <c r="F69" s="7">
         <v>9338</v>
       </c>
-      <c r="G69" s="14"/>
+      <c r="G69" s="5"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A70" s="17" t="s">
+      <c r="A70" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B70" s="16">
+      <c r="B70" s="7">
         <v>16667</v>
       </c>
-      <c r="C70" s="16">
+      <c r="C70" s="7">
         <v>2354</v>
       </c>
-      <c r="D70" s="16">
+      <c r="D70" s="7">
         <v>2657</v>
       </c>
-      <c r="E70" s="16">
+      <c r="E70" s="7">
         <v>2171</v>
       </c>
-      <c r="F70" s="16">
+      <c r="F70" s="7">
         <v>9338</v>
       </c>
-      <c r="G70" s="14"/>
+      <c r="G70" s="5"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A71" s="17" t="s">
+      <c r="A71" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B71" s="16">
+      <c r="B71" s="7">
         <f>B72+B73+B74+B75</f>
         <v>19792</v>
       </c>
-      <c r="C71" s="16">
+      <c r="C71" s="7">
         <v>9615</v>
       </c>
-      <c r="D71" s="16">
+      <c r="D71" s="7">
         <v>5898</v>
       </c>
-      <c r="E71" s="16">
+      <c r="E71" s="7">
         <f>E72+E73+E74+E75</f>
         <v>3847</v>
       </c>
-      <c r="F71" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="14"/>
+      <c r="F71" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="5"/>
     </row>
     <row r="72" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A72" s="17" t="s">
+      <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B72" s="16">
+      <c r="B72" s="7">
         <v>1276</v>
       </c>
-      <c r="C72" s="16">
+      <c r="C72" s="7">
         <v>730</v>
       </c>
-      <c r="D72" s="16">
+      <c r="D72" s="7">
         <v>373</v>
       </c>
-      <c r="E72" s="16">
+      <c r="E72" s="7">
         <v>12</v>
       </c>
-      <c r="F72" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="14"/>
+      <c r="F72" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" s="5"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A73" s="17" t="s">
+      <c r="A73" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B73" s="16">
+      <c r="B73" s="7">
         <v>16495</v>
       </c>
-      <c r="C73" s="16">
+      <c r="C73" s="7">
         <v>8321</v>
       </c>
-      <c r="D73" s="16">
+      <c r="D73" s="7">
         <v>4238</v>
       </c>
-      <c r="E73" s="16">
+      <c r="E73" s="7">
         <v>3659</v>
       </c>
-      <c r="F73" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="14"/>
+      <c r="F73" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G73" s="5"/>
     </row>
     <row r="74" spans="1:7" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A74" s="17" t="s">
+      <c r="A74" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B74" s="16">
+      <c r="B74" s="7">
         <v>688</v>
       </c>
-      <c r="C74" s="16">
+      <c r="C74" s="7">
         <v>79</v>
       </c>
-      <c r="D74" s="16">
+      <c r="D74" s="7">
         <v>541</v>
       </c>
-      <c r="E74" s="16">
+      <c r="E74" s="7">
         <v>58</v>
       </c>
-      <c r="F74" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="14"/>
+      <c r="F74" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="5"/>
     </row>
     <row r="75" spans="1:7" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A75" s="17" t="s">
+      <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B75" s="16">
+      <c r="B75" s="7">
         <v>1333</v>
       </c>
-      <c r="C75" s="16">
+      <c r="C75" s="7">
         <v>485</v>
       </c>
-      <c r="D75" s="16">
+      <c r="D75" s="7">
         <v>746</v>
       </c>
-      <c r="E75" s="16">
+      <c r="E75" s="7">
         <v>118</v>
       </c>
-      <c r="F75" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="14"/>
+      <c r="F75" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="5"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A76" s="17" t="s">
+      <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B76" s="16">
+      <c r="B76" s="7">
         <v>11623</v>
       </c>
-      <c r="C76" s="16">
+      <c r="C76" s="7">
         <v>7209</v>
       </c>
-      <c r="D76" s="16">
+      <c r="D76" s="7">
         <v>2226</v>
       </c>
-      <c r="E76" s="16">
+      <c r="E76" s="7">
         <v>1739</v>
       </c>
-      <c r="F76" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="14"/>
+      <c r="F76" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" s="5"/>
     </row>
     <row r="77" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A77" s="17" t="s">
+      <c r="A77" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B77" s="16">
+      <c r="B77" s="7">
         <v>45293</v>
       </c>
-      <c r="C77" s="16">
+      <c r="C77" s="7">
         <v>13643</v>
       </c>
-      <c r="D77" s="16">
+      <c r="D77" s="7">
         <v>2100</v>
       </c>
-      <c r="E77" s="16">
+      <c r="E77" s="7">
         <v>29071</v>
       </c>
-      <c r="F77" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="14"/>
+      <c r="F77" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G77" s="5"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A78" s="17" t="s">
+      <c r="A78" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B78" s="16">
+      <c r="B78" s="7">
         <v>8432</v>
       </c>
-      <c r="C78" s="16">
+      <c r="C78" s="7">
         <v>2625</v>
       </c>
-      <c r="D78" s="16">
+      <c r="D78" s="7">
         <v>964</v>
       </c>
-      <c r="E78" s="16">
+      <c r="E78" s="7">
         <v>4772</v>
       </c>
-      <c r="F78" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="14"/>
+      <c r="F78" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G78" s="5"/>
     </row>
     <row r="79" spans="1:7" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A79" s="17" t="s">
+      <c r="A79" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B79" s="16">
+      <c r="B79" s="7">
         <v>4220</v>
       </c>
-      <c r="C79" s="16">
+      <c r="C79" s="7">
         <v>960</v>
       </c>
-      <c r="D79" s="16">
+      <c r="D79" s="7">
         <v>286</v>
       </c>
-      <c r="E79" s="16">
+      <c r="E79" s="7">
         <v>2861</v>
       </c>
-      <c r="F79" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="14"/>
+      <c r="F79" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G79" s="5"/>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A80" s="17" t="s">
+      <c r="A80" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="16">
+      <c r="B80" s="7">
         <v>1456</v>
       </c>
-      <c r="C80" s="16">
+      <c r="C80" s="7">
         <v>694</v>
       </c>
-      <c r="D80" s="16">
+      <c r="D80" s="7">
         <v>108</v>
       </c>
-      <c r="E80" s="16">
+      <c r="E80" s="7">
         <v>593</v>
       </c>
-      <c r="F80" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="14"/>
+      <c r="F80" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G80" s="5"/>
     </row>
     <row r="81" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A81" s="17" t="s">
+      <c r="A81" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B81" s="16">
+      <c r="B81" s="7">
         <v>537</v>
       </c>
-      <c r="C81" s="16">
+      <c r="C81" s="7">
         <v>491</v>
       </c>
-      <c r="D81" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="16">
+      <c r="D81" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E81" s="7">
         <v>19</v>
       </c>
-      <c r="F81" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="14"/>
+      <c r="F81" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G81" s="5"/>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A82" s="17" t="s">
+      <c r="A82" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B82" s="16">
+      <c r="B82" s="7">
         <v>6466</v>
       </c>
-      <c r="C82" s="16">
+      <c r="C82" s="7">
         <v>2319</v>
       </c>
-      <c r="D82" s="16">
+      <c r="D82" s="7">
         <v>265</v>
       </c>
-      <c r="E82" s="16">
+      <c r="E82" s="7">
         <v>3527</v>
       </c>
-      <c r="F82" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="14"/>
+      <c r="F82" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G82" s="5"/>
     </row>
     <row r="83" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A83" s="17" t="s">
+      <c r="A83" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B83" s="16">
+      <c r="B83" s="7">
         <v>4789</v>
       </c>
-      <c r="C83" s="16">
+      <c r="C83" s="7">
         <v>3037</v>
       </c>
-      <c r="D83" s="16">
+      <c r="D83" s="7">
         <v>343</v>
       </c>
-      <c r="E83" s="16">
+      <c r="E83" s="7">
         <v>1357</v>
       </c>
-      <c r="F83" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="14"/>
+      <c r="F83" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" s="5"/>
     </row>
     <row r="84" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A84" s="17" t="s">
+      <c r="A84" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="16">
+      <c r="B84" s="7">
         <v>5663</v>
       </c>
-      <c r="C84" s="16">
+      <c r="C84" s="7">
         <v>2811</v>
       </c>
-      <c r="D84" s="16">
+      <c r="D84" s="7">
         <v>1375</v>
       </c>
-      <c r="E84" s="16">
+      <c r="E84" s="7">
         <v>1420</v>
       </c>
-      <c r="F84" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="14"/>
+      <c r="F84" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G84" s="5"/>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A85" s="17" t="s">
+      <c r="A85" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B85" s="16">
+      <c r="B85" s="7">
         <v>1722</v>
       </c>
-      <c r="C85" s="16">
+      <c r="C85" s="7">
         <v>818</v>
       </c>
-      <c r="D85" s="16">
+      <c r="D85" s="7">
         <v>157</v>
       </c>
-      <c r="E85" s="16">
+      <c r="E85" s="7">
         <v>897</v>
       </c>
-      <c r="F85" s="16" t="s">
-[...4 lines deleted...]
-      <c r="I85" s="19"/>
+      <c r="F85" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G85" s="5"/>
+      <c r="H85" s="9"/>
+      <c r="I85" s="9"/>
     </row>
     <row r="86" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A86" s="17" t="s">
+      <c r="A86" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="16">
+      <c r="B86" s="7">
         <v>2988</v>
       </c>
-      <c r="C86" s="16">
+      <c r="C86" s="7">
         <v>2029</v>
       </c>
-      <c r="D86" s="16">
+      <c r="D86" s="7">
         <v>838</v>
       </c>
-      <c r="E86" s="16">
+      <c r="E86" s="7">
         <v>405</v>
       </c>
-      <c r="F86" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="14"/>
+      <c r="F86" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G86" s="5"/>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A87" s="17" t="s">
+      <c r="A87" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="16">
+      <c r="B87" s="7">
         <v>944</v>
       </c>
-      <c r="C87" s="16">
+      <c r="C87" s="7">
         <v>182</v>
       </c>
-      <c r="D87" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="16">
+      <c r="D87" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E87" s="7">
         <v>727</v>
       </c>
-      <c r="F87" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="14"/>
+      <c r="F87" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" s="5"/>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A88" s="17" t="s">
+      <c r="A88" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B88" s="16">
+      <c r="B88" s="7">
         <v>7524</v>
       </c>
-      <c r="C88" s="16">
+      <c r="C88" s="7">
         <v>858</v>
       </c>
-      <c r="D88" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="16">
+      <c r="D88" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E88" s="7">
         <v>6630</v>
       </c>
-      <c r="F88" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="14"/>
+      <c r="F88" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G88" s="5"/>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A89" s="18" t="s">
+      <c r="A89" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B89" s="18"/>
-[...4 lines deleted...]
-      <c r="G89" s="14"/>
+      <c r="B89" s="15"/>
+      <c r="C89" s="15"/>
+      <c r="D89" s="15"/>
+      <c r="E89" s="15"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="5"/>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A90" s="15" t="s">
+      <c r="A90" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B90" s="16">
+      <c r="B90" s="7">
         <v>134835</v>
       </c>
-      <c r="C90" s="16">
+      <c r="C90" s="7">
         <v>46876</v>
       </c>
-      <c r="D90" s="16">
+      <c r="D90" s="7">
         <v>17273</v>
       </c>
-      <c r="E90" s="16">
+      <c r="E90" s="7">
         <v>61101</v>
       </c>
-      <c r="F90" s="16">
+      <c r="F90" s="7">
         <v>9585</v>
       </c>
-      <c r="G90" s="14"/>
+      <c r="G90" s="5"/>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A91" s="17" t="s">
+      <c r="A91" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="16">
+      <c r="B91" s="7">
         <v>16770</v>
       </c>
-      <c r="C91" s="16">
+      <c r="C91" s="7">
         <v>2163</v>
       </c>
-      <c r="D91" s="16">
+      <c r="D91" s="7">
         <v>3003</v>
       </c>
-      <c r="E91" s="16">
+      <c r="E91" s="7">
         <v>2019</v>
       </c>
-      <c r="F91" s="16">
+      <c r="F91" s="7">
         <v>9585</v>
       </c>
-      <c r="G91" s="14"/>
+      <c r="G91" s="5"/>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A92" s="17" t="s">
+      <c r="A92" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B92" s="16">
+      <c r="B92" s="7">
         <f>B93+B94+B95+B96</f>
         <v>18172</v>
       </c>
-      <c r="C92" s="16">
+      <c r="C92" s="7">
         <f t="shared" ref="C92:D92" si="2">C93+C94+C95+C96</f>
         <v>8572</v>
       </c>
-      <c r="D92" s="16">
+      <c r="D92" s="7">
         <f t="shared" si="2"/>
         <v>5550</v>
       </c>
-      <c r="E92" s="16">
+      <c r="E92" s="7">
         <f>E93+E94+E95+E96</f>
         <v>4050</v>
       </c>
-      <c r="F92" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="14"/>
+      <c r="F92" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" s="5"/>
     </row>
     <row r="93" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A93" s="17" t="s">
+      <c r="A93" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B93" s="16">
+      <c r="B93" s="7">
         <v>1120</v>
       </c>
-      <c r="C93" s="16">
+      <c r="C93" s="7">
         <v>774</v>
       </c>
-      <c r="D93" s="16">
+      <c r="D93" s="7">
         <v>336</v>
       </c>
-      <c r="E93" s="16">
+      <c r="E93" s="7">
         <v>10</v>
       </c>
-      <c r="F93" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="14"/>
+      <c r="F93" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" s="5"/>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A94" s="17" t="s">
+      <c r="A94" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B94" s="16">
+      <c r="B94" s="7">
         <v>15031</v>
       </c>
-      <c r="C94" s="16">
+      <c r="C94" s="7">
         <v>7232</v>
       </c>
-      <c r="D94" s="16">
+      <c r="D94" s="7">
         <v>3933</v>
       </c>
-      <c r="E94" s="16">
+      <c r="E94" s="7">
         <v>3866</v>
       </c>
-      <c r="F94" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="14"/>
+      <c r="F94" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G94" s="5"/>
     </row>
     <row r="95" spans="1:9" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A95" s="17" t="s">
+      <c r="A95" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B95" s="16">
+      <c r="B95" s="7">
         <v>644</v>
       </c>
-      <c r="C95" s="16">
+      <c r="C95" s="7">
         <v>57</v>
       </c>
-      <c r="D95" s="16">
+      <c r="D95" s="7">
         <v>530</v>
       </c>
-      <c r="E95" s="16">
+      <c r="E95" s="7">
         <v>57</v>
       </c>
-      <c r="F95" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="14"/>
+      <c r="F95" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G95" s="5"/>
     </row>
     <row r="96" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A96" s="17" t="s">
+      <c r="A96" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B96" s="16">
+      <c r="B96" s="7">
         <v>1377</v>
       </c>
-      <c r="C96" s="16">
+      <c r="C96" s="7">
         <v>509</v>
       </c>
-      <c r="D96" s="16">
+      <c r="D96" s="7">
         <v>751</v>
       </c>
-      <c r="E96" s="16">
+      <c r="E96" s="7">
         <v>117</v>
       </c>
-      <c r="F96" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="14"/>
+      <c r="F96" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" s="5"/>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A97" s="17" t="s">
+      <c r="A97" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B97" s="16">
+      <c r="B97" s="7">
         <v>9531</v>
       </c>
-      <c r="C97" s="16">
+      <c r="C97" s="7">
         <v>5722</v>
       </c>
-      <c r="D97" s="16">
+      <c r="D97" s="7">
         <v>2017</v>
       </c>
-      <c r="E97" s="16">
+      <c r="E97" s="7">
         <v>1792</v>
       </c>
-      <c r="F97" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G97" s="14"/>
+      <c r="F97" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G97" s="5"/>
     </row>
     <row r="98" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A98" s="17" t="s">
+      <c r="A98" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B98" s="16">
+      <c r="B98" s="7">
         <v>45947</v>
       </c>
-      <c r="C98" s="16">
+      <c r="C98" s="7">
         <v>14631</v>
       </c>
-      <c r="D98" s="16">
+      <c r="D98" s="7">
         <v>1841</v>
       </c>
-      <c r="E98" s="16">
+      <c r="E98" s="7">
         <v>29475</v>
       </c>
-      <c r="F98" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="14"/>
+      <c r="F98" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" s="5"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A99" s="17" t="s">
+      <c r="A99" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B99" s="16">
+      <c r="B99" s="7">
         <v>8661</v>
       </c>
-      <c r="C99" s="16">
+      <c r="C99" s="7">
         <v>2448</v>
       </c>
-      <c r="D99" s="16">
+      <c r="D99" s="7">
         <v>1492</v>
       </c>
-      <c r="E99" s="16">
+      <c r="E99" s="7">
         <v>4721</v>
       </c>
-      <c r="F99" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="14"/>
+      <c r="F99" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" s="5"/>
     </row>
     <row r="100" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A100" s="17" t="s">
+      <c r="A100" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B100" s="16">
+      <c r="B100" s="7">
         <v>4121</v>
       </c>
-      <c r="C100" s="16">
+      <c r="C100" s="7">
         <v>897</v>
       </c>
-      <c r="D100" s="16">
+      <c r="D100" s="7">
         <v>297</v>
       </c>
-      <c r="E100" s="16">
+      <c r="E100" s="7">
         <v>2927</v>
       </c>
-      <c r="F100" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="14"/>
+      <c r="F100" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" s="5"/>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A101" s="17" t="s">
+      <c r="A101" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B101" s="16">
+      <c r="B101" s="7">
         <v>1393</v>
       </c>
-      <c r="C101" s="16">
+      <c r="C101" s="7">
         <v>684</v>
       </c>
-      <c r="D101" s="16">
+      <c r="D101" s="7">
         <v>107</v>
       </c>
-      <c r="E101" s="16">
+      <c r="E101" s="7">
         <v>602</v>
       </c>
-      <c r="F101" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="14"/>
+      <c r="F101" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" s="5"/>
     </row>
     <row r="102" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A102" s="17" t="s">
+      <c r="A102" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B102" s="16">
+      <c r="B102" s="7">
         <v>611</v>
       </c>
-      <c r="C102" s="16">
+      <c r="C102" s="7">
         <v>593</v>
       </c>
-      <c r="D102" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="16">
+      <c r="D102" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E102" s="7">
         <v>18</v>
       </c>
-      <c r="F102" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="14"/>
+      <c r="F102" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" s="5"/>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A103" s="17" t="s">
+      <c r="A103" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B103" s="16">
+      <c r="B103" s="7">
         <v>6104</v>
       </c>
-      <c r="C103" s="16">
+      <c r="C103" s="7">
         <v>2294</v>
       </c>
-      <c r="D103" s="16">
+      <c r="D103" s="7">
         <v>264</v>
       </c>
-      <c r="E103" s="16">
+      <c r="E103" s="7">
         <v>3546</v>
       </c>
-      <c r="F103" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="14"/>
+      <c r="F103" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G103" s="5"/>
     </row>
     <row r="104" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A104" s="17" t="s">
+      <c r="A104" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B104" s="16">
+      <c r="B104" s="7">
         <v>3762</v>
       </c>
-      <c r="C104" s="16">
+      <c r="C104" s="7">
         <v>2225</v>
       </c>
-      <c r="D104" s="16">
+      <c r="D104" s="7">
         <v>221</v>
       </c>
-      <c r="E104" s="16">
+      <c r="E104" s="7">
         <v>1316</v>
       </c>
-      <c r="F104" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="14"/>
+      <c r="F104" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" s="5"/>
     </row>
     <row r="105" spans="1:9" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A105" s="17" t="s">
+      <c r="A105" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B105" s="16">
+      <c r="B105" s="7">
         <v>5581</v>
       </c>
-      <c r="C105" s="16">
+      <c r="C105" s="7">
         <v>2726</v>
       </c>
-      <c r="D105" s="16">
+      <c r="D105" s="7">
         <v>1373</v>
       </c>
-      <c r="E105" s="16">
+      <c r="E105" s="7">
         <v>1482</v>
       </c>
-      <c r="F105" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="14"/>
+      <c r="F105" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G105" s="5"/>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A106" s="17" t="s">
+      <c r="A106" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B106" s="16">
+      <c r="B106" s="7">
         <v>1809</v>
       </c>
-      <c r="C106" s="16">
+      <c r="C106" s="7">
         <v>715</v>
       </c>
-      <c r="D106" s="16">
+      <c r="D106" s="7">
         <v>163</v>
       </c>
-      <c r="E106" s="16">
+      <c r="E106" s="7">
         <v>931</v>
       </c>
-      <c r="F106" s="16" t="s">
-[...4 lines deleted...]
-      <c r="I106" s="20"/>
+      <c r="F106" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G106" s="5"/>
+      <c r="H106" s="10"/>
+      <c r="I106" s="10"/>
     </row>
     <row r="107" spans="1:9" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A107" s="17" t="s">
+      <c r="A107" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B107" s="16">
+      <c r="B107" s="7">
         <v>3518</v>
       </c>
-      <c r="C107" s="16">
+      <c r="C107" s="7">
         <v>2157</v>
       </c>
-      <c r="D107" s="16">
+      <c r="D107" s="7">
         <v>945</v>
       </c>
-      <c r="E107" s="16">
+      <c r="E107" s="7">
         <v>416</v>
       </c>
-      <c r="F107" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="14"/>
+      <c r="F107" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G107" s="5"/>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A108" s="17" t="s">
+      <c r="A108" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B108" s="16">
+      <c r="B108" s="7">
         <v>940</v>
       </c>
-      <c r="C108" s="16">
+      <c r="C108" s="7">
         <v>205</v>
       </c>
-      <c r="D108" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="16">
+      <c r="D108" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E108" s="7">
         <v>735</v>
       </c>
-      <c r="F108" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="14"/>
+      <c r="F108" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G108" s="5"/>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A109" s="17" t="s">
+      <c r="A109" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B109" s="16">
+      <c r="B109" s="7">
         <v>7915</v>
       </c>
-      <c r="C109" s="16">
+      <c r="C109" s="7">
         <v>844</v>
       </c>
-      <c r="D109" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="16">
+      <c r="D109" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E109" s="7">
         <v>7071</v>
       </c>
-      <c r="F109" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="14"/>
+      <c r="F109" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G109" s="5"/>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A110" s="18" t="s">
+      <c r="A110" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B110" s="18"/>
-[...4 lines deleted...]
-      <c r="G110" s="14"/>
+      <c r="B110" s="15"/>
+      <c r="C110" s="15"/>
+      <c r="D110" s="15"/>
+      <c r="E110" s="15"/>
+      <c r="F110" s="15"/>
+      <c r="G110" s="5"/>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A111" s="15" t="s">
+      <c r="A111" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B111" s="16">
+      <c r="B111" s="7">
         <v>140000</v>
       </c>
-      <c r="C111" s="16">
+      <c r="C111" s="7">
         <v>50959</v>
       </c>
-      <c r="D111" s="16">
+      <c r="D111" s="7">
         <v>17384</v>
       </c>
-      <c r="E111" s="16">
+      <c r="E111" s="7">
         <v>61618</v>
       </c>
-      <c r="F111" s="16">
+      <c r="F111" s="7">
         <v>10039</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A112" s="17" t="s">
+      <c r="A112" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B112" s="16">
+      <c r="B112" s="7">
         <v>17619</v>
       </c>
-      <c r="C112" s="16">
+      <c r="C112" s="7">
         <v>2542</v>
       </c>
-      <c r="D112" s="16">
+      <c r="D112" s="7">
         <v>3041</v>
       </c>
-      <c r="E112" s="16">
+      <c r="E112" s="7">
         <v>1997</v>
       </c>
-      <c r="F112" s="16">
+      <c r="F112" s="7">
         <v>10039</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A113" s="17" t="s">
+      <c r="A113" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B113" s="16">
+      <c r="B113" s="7">
         <v>18480</v>
       </c>
-      <c r="C113" s="16">
+      <c r="C113" s="7">
         <v>18480</v>
       </c>
-      <c r="D113" s="16">
+      <c r="D113" s="7">
         <v>18480</v>
       </c>
-      <c r="E113" s="16">
+      <c r="E113" s="7">
         <v>4177</v>
       </c>
-      <c r="F113" s="16" t="s">
+      <c r="F113" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A114" s="17" t="s">
+      <c r="A114" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B114" s="16">
+      <c r="B114" s="7">
         <v>1301</v>
       </c>
-      <c r="C114" s="16">
+      <c r="C114" s="7">
         <v>782</v>
       </c>
-      <c r="D114" s="16">
+      <c r="D114" s="7">
         <v>511</v>
       </c>
-      <c r="E114" s="16">
+      <c r="E114" s="7">
         <v>8</v>
       </c>
-      <c r="F114" s="16" t="s">
+      <c r="F114" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A115" s="17" t="s">
+      <c r="A115" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B115" s="16">
+      <c r="B115" s="7">
         <v>15199</v>
       </c>
-      <c r="C115" s="16">
+      <c r="C115" s="7">
         <v>7304</v>
       </c>
-      <c r="D115" s="16">
+      <c r="D115" s="7">
         <v>3867</v>
       </c>
-      <c r="E115" s="16">
+      <c r="E115" s="7">
         <v>4028</v>
       </c>
-      <c r="F115" s="16" t="s">
+      <c r="F115" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A116" s="17" t="s">
+      <c r="A116" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B116" s="16">
+      <c r="B116" s="7">
         <v>592</v>
       </c>
-      <c r="C116" s="16">
+      <c r="C116" s="7">
         <v>57</v>
       </c>
-      <c r="D116" s="16">
+      <c r="D116" s="7">
         <v>518</v>
       </c>
-      <c r="E116" s="16">
+      <c r="E116" s="7">
         <v>17</v>
       </c>
-      <c r="F116" s="16" t="s">
+      <c r="F116" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A117" s="17" t="s">
+      <c r="A117" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B117" s="16">
+      <c r="B117" s="7">
         <v>1388</v>
       </c>
-      <c r="C117" s="16">
+      <c r="C117" s="7">
         <v>498</v>
       </c>
-      <c r="D117" s="16">
+      <c r="D117" s="7">
         <v>766</v>
       </c>
-      <c r="E117" s="16">
+      <c r="E117" s="7">
         <v>124</v>
       </c>
-      <c r="F117" s="16" t="s">
+      <c r="F117" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A118" s="17" t="s">
+      <c r="A118" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B118" s="16">
+      <c r="B118" s="7">
         <v>11933</v>
       </c>
-      <c r="C118" s="16">
+      <c r="C118" s="7">
         <v>8235</v>
       </c>
-      <c r="D118" s="16">
+      <c r="D118" s="7">
         <v>1852</v>
       </c>
-      <c r="E118" s="16">
+      <c r="E118" s="7">
         <v>1846</v>
       </c>
-      <c r="F118" s="16" t="s">
+      <c r="F118" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A119" s="17" t="s">
+      <c r="A119" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B119" s="16">
+      <c r="B119" s="7">
         <v>46613</v>
       </c>
-      <c r="C119" s="16">
+      <c r="C119" s="7">
         <v>15293</v>
       </c>
-      <c r="D119" s="16">
+      <c r="D119" s="7">
         <v>1770</v>
       </c>
-      <c r="E119" s="16">
+      <c r="E119" s="7">
         <v>29550</v>
       </c>
-      <c r="F119" s="16" t="s">
+      <c r="F119" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A120" s="17" t="s">
+      <c r="A120" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B120" s="16">
+      <c r="B120" s="7">
         <v>8993</v>
       </c>
-      <c r="C120" s="16">
+      <c r="C120" s="7">
         <v>2535</v>
       </c>
-      <c r="D120" s="16">
+      <c r="D120" s="7">
         <v>1703</v>
       </c>
-      <c r="E120" s="16">
+      <c r="E120" s="7">
         <v>4755</v>
       </c>
-      <c r="F120" s="16" t="s">
+      <c r="F120" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A121" s="17" t="s">
+      <c r="A121" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B121" s="16">
+      <c r="B121" s="7">
         <v>4421</v>
       </c>
-      <c r="C121" s="16">
+      <c r="C121" s="7">
         <v>1156</v>
       </c>
-      <c r="D121" s="16">
+      <c r="D121" s="7">
         <v>308</v>
       </c>
-      <c r="E121" s="16">
+      <c r="E121" s="7">
         <v>2957</v>
       </c>
-      <c r="F121" s="16" t="s">
+      <c r="F121" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A122" s="17" t="s">
+      <c r="A122" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B122" s="16">
+      <c r="B122" s="7">
         <v>1485</v>
       </c>
-      <c r="C122" s="16">
+      <c r="C122" s="7">
         <v>775</v>
       </c>
-      <c r="D122" s="16">
+      <c r="D122" s="7">
         <v>107</v>
       </c>
-      <c r="E122" s="16">
+      <c r="E122" s="7">
         <v>603</v>
       </c>
-      <c r="F122" s="16" t="s">
+      <c r="F122" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A123" s="17" t="s">
+      <c r="A123" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B123" s="16">
+      <c r="B123" s="7">
         <v>656</v>
       </c>
-      <c r="C123" s="16">
+      <c r="C123" s="7">
         <v>639</v>
       </c>
-      <c r="D123" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="16">
+      <c r="D123" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E123" s="7">
         <v>17</v>
       </c>
-      <c r="F123" s="16" t="s">
+      <c r="F123" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A124" s="17" t="s">
+      <c r="A124" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B124" s="16">
+      <c r="B124" s="7">
         <v>6159</v>
       </c>
-      <c r="C124" s="16">
+      <c r="C124" s="7">
         <v>2364</v>
       </c>
-      <c r="D124" s="16">
+      <c r="D124" s="7">
         <v>242</v>
       </c>
-      <c r="E124" s="16">
+      <c r="E124" s="7">
         <v>3553</v>
       </c>
-      <c r="F124" s="16" t="s">
+      <c r="F124" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A125" s="17" t="s">
+      <c r="A125" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B125" s="16">
+      <c r="B125" s="7">
         <v>3888</v>
       </c>
-      <c r="C125" s="16">
+      <c r="C125" s="7">
         <v>2386</v>
       </c>
-      <c r="D125" s="16">
+      <c r="D125" s="7">
         <v>222</v>
       </c>
-      <c r="E125" s="16">
+      <c r="E125" s="7">
         <v>1280</v>
       </c>
-      <c r="F125" s="16" t="s">
+      <c r="F125" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A126" s="17" t="s">
+      <c r="A126" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B126" s="16">
+      <c r="B126" s="7">
         <v>5324</v>
       </c>
-      <c r="C126" s="16">
+      <c r="C126" s="7">
         <v>2452</v>
       </c>
-      <c r="D126" s="16">
+      <c r="D126" s="7">
         <v>1349</v>
       </c>
-      <c r="E126" s="16">
+      <c r="E126" s="7">
         <v>1523</v>
       </c>
-      <c r="F126" s="16" t="s">
+      <c r="F126" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A127" s="17" t="s">
+      <c r="A127" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B127" s="16">
+      <c r="B127" s="7">
         <v>1852</v>
       </c>
-      <c r="C127" s="16">
+      <c r="C127" s="7">
         <v>729</v>
       </c>
-      <c r="D127" s="16">
+      <c r="D127" s="7">
         <v>159</v>
       </c>
-      <c r="E127" s="16">
+      <c r="E127" s="7">
         <v>964</v>
       </c>
-      <c r="F127" s="16" t="s">
+      <c r="F127" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A128" s="17" t="s">
+      <c r="A128" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B128" s="16">
+      <c r="B128" s="7">
         <v>3603</v>
       </c>
-      <c r="C128" s="16">
+      <c r="C128" s="7">
         <v>2225</v>
       </c>
-      <c r="D128" s="16">
+      <c r="D128" s="7">
         <v>969</v>
       </c>
-      <c r="E128" s="16">
+      <c r="E128" s="7">
         <v>409</v>
       </c>
-      <c r="F128" s="16" t="s">
+      <c r="F128" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A129" s="17" t="s">
+      <c r="A129" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B129" s="16">
+      <c r="B129" s="7">
         <v>945</v>
       </c>
-      <c r="C129" s="16">
+      <c r="C129" s="7">
         <v>192</v>
       </c>
-      <c r="D129" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="16">
+      <c r="D129" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E129" s="7">
         <v>753</v>
       </c>
-      <c r="F129" s="21"/>
+      <c r="F129" s="11"/>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A130" s="17" t="s">
+      <c r="A130" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B130" s="16">
+      <c r="B130" s="7">
         <v>8029</v>
       </c>
-      <c r="C130" s="16">
+      <c r="C130" s="7">
         <v>795</v>
       </c>
-      <c r="D130" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="16">
+      <c r="D130" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E130" s="7">
         <v>7234</v>
       </c>
-      <c r="F130" s="16" t="s">
+      <c r="F130" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A131" s="18" t="s">
+      <c r="A131" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B131" s="18"/>
-[...3 lines deleted...]
-      <c r="F131" s="18"/>
+      <c r="B131" s="15"/>
+      <c r="C131" s="15"/>
+      <c r="D131" s="15"/>
+      <c r="E131" s="15"/>
+      <c r="F131" s="15"/>
     </row>
     <row r="132" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="15" t="s">
+      <c r="A132" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B132" s="16">
+      <c r="B132" s="7">
         <v>140780</v>
       </c>
-      <c r="C132" s="16">
+      <c r="C132" s="7">
         <v>52105</v>
       </c>
-      <c r="D132" s="16">
+      <c r="D132" s="7">
         <v>17620</v>
       </c>
-      <c r="E132" s="16">
+      <c r="E132" s="7">
         <v>61140</v>
       </c>
-      <c r="F132" s="16">
+      <c r="F132" s="7">
         <v>9915</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A133" s="17" t="s">
+      <c r="A133" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B133" s="16">
+      <c r="B133" s="7">
         <v>17519</v>
       </c>
-      <c r="C133" s="16">
+      <c r="C133" s="7">
         <v>2629</v>
       </c>
-      <c r="D133" s="16">
+      <c r="D133" s="7">
         <v>3117</v>
       </c>
-      <c r="E133" s="16">
+      <c r="E133" s="7">
         <v>1858</v>
       </c>
-      <c r="F133" s="16">
+      <c r="F133" s="7">
         <v>9915</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A134" s="17" t="s">
+      <c r="A134" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B134" s="16">
+      <c r="B134" s="7">
         <v>18831</v>
       </c>
-      <c r="C134" s="16">
+      <c r="C134" s="7">
         <v>18831</v>
       </c>
-      <c r="D134" s="16">
+      <c r="D134" s="7">
         <v>18831</v>
       </c>
-      <c r="E134" s="16">
+      <c r="E134" s="7">
         <v>4090</v>
       </c>
-      <c r="F134" s="16" t="s">
+      <c r="F134" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A135" s="17" t="s">
+      <c r="A135" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B135" s="16">
+      <c r="B135" s="7">
         <v>1292</v>
       </c>
-      <c r="C135" s="16">
+      <c r="C135" s="7">
         <v>743</v>
       </c>
-      <c r="D135" s="16">
+      <c r="D135" s="7">
         <v>541</v>
       </c>
-      <c r="E135" s="16">
+      <c r="E135" s="7">
         <v>8</v>
       </c>
-      <c r="F135" s="16" t="s">
+      <c r="F135" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A136" s="17" t="s">
+      <c r="A136" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="16">
+      <c r="B136" s="7">
         <v>15500</v>
       </c>
-      <c r="C136" s="16">
+      <c r="C136" s="7">
         <v>7667</v>
       </c>
-      <c r="D136" s="16">
+      <c r="D136" s="7">
         <v>3886</v>
       </c>
-      <c r="E136" s="16">
+      <c r="E136" s="7">
         <v>3947</v>
       </c>
-      <c r="F136" s="16" t="s">
+      <c r="F136" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A137" s="17" t="s">
+      <c r="A137" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B137" s="16">
+      <c r="B137" s="7">
         <v>605</v>
       </c>
-      <c r="C137" s="16">
+      <c r="C137" s="7">
         <v>68</v>
       </c>
-      <c r="D137" s="16">
+      <c r="D137" s="7">
         <v>525</v>
       </c>
-      <c r="E137" s="16">
+      <c r="E137" s="7">
         <v>12</v>
       </c>
-      <c r="F137" s="16" t="s">
+      <c r="F137" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A138" s="17" t="s">
+      <c r="A138" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B138" s="16">
+      <c r="B138" s="7">
         <v>1434</v>
       </c>
-      <c r="C138" s="16">
+      <c r="C138" s="7">
         <v>495</v>
       </c>
-      <c r="D138" s="16">
+      <c r="D138" s="7">
         <v>816</v>
       </c>
-      <c r="E138" s="16">
+      <c r="E138" s="7">
         <v>123</v>
       </c>
-      <c r="F138" s="16" t="s">
+      <c r="F138" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A139" s="17" t="s">
+      <c r="A139" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B139" s="16">
+      <c r="B139" s="7">
         <v>11354</v>
       </c>
-      <c r="C139" s="16">
+      <c r="C139" s="7">
         <v>7670</v>
       </c>
-      <c r="D139" s="16">
+      <c r="D139" s="7">
         <v>1825</v>
       </c>
-      <c r="E139" s="16">
+      <c r="E139" s="7">
         <v>1859</v>
       </c>
-      <c r="F139" s="16" t="s">
+      <c r="F139" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A140" s="17" t="s">
+      <c r="A140" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B140" s="16">
+      <c r="B140" s="7">
         <v>46672</v>
       </c>
-      <c r="C140" s="16">
+      <c r="C140" s="7">
         <v>15542</v>
       </c>
-      <c r="D140" s="16">
+      <c r="D140" s="7">
         <v>1762</v>
       </c>
-      <c r="E140" s="16">
+      <c r="E140" s="7">
         <v>29368</v>
       </c>
-      <c r="F140" s="16" t="s">
+      <c r="F140" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A141" s="17" t="s">
+      <c r="A141" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B141" s="16">
+      <c r="B141" s="7">
         <v>9985</v>
       </c>
-      <c r="C141" s="16">
+      <c r="C141" s="7">
         <v>3535</v>
       </c>
-      <c r="D141" s="16">
+      <c r="D141" s="7">
         <v>1783</v>
       </c>
-      <c r="E141" s="16">
+      <c r="E141" s="7">
         <v>4667</v>
       </c>
-      <c r="F141" s="16" t="s">
+      <c r="F141" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="142" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A142" s="17" t="s">
+      <c r="A142" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B142" s="16">
+      <c r="B142" s="7">
         <v>4572</v>
       </c>
-      <c r="C142" s="16">
+      <c r="C142" s="7">
         <v>1135</v>
       </c>
-      <c r="D142" s="16">
+      <c r="D142" s="7">
         <v>312</v>
       </c>
-      <c r="E142" s="16">
+      <c r="E142" s="7">
         <v>3125</v>
       </c>
-      <c r="F142" s="16" t="s">
+      <c r="F142" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A143" s="17" t="s">
+      <c r="A143" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B143" s="16">
+      <c r="B143" s="7">
         <v>1477</v>
       </c>
-      <c r="C143" s="16">
+      <c r="C143" s="7">
         <v>780</v>
       </c>
-      <c r="D143" s="16">
+      <c r="D143" s="7">
         <v>100</v>
       </c>
-      <c r="E143" s="16">
+      <c r="E143" s="7">
         <v>597</v>
       </c>
-      <c r="F143" s="16" t="s">
+      <c r="F143" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A144" s="17" t="s">
+      <c r="A144" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B144" s="16">
+      <c r="B144" s="7">
         <v>683</v>
       </c>
-      <c r="C144" s="16">
+      <c r="C144" s="7">
         <v>662</v>
       </c>
-      <c r="D144" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="16">
+      <c r="D144" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E144" s="7">
         <v>21</v>
       </c>
-      <c r="F144" s="16" t="s">
+      <c r="F144" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A145" s="17" t="s">
+      <c r="A145" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B145" s="16">
+      <c r="B145" s="7">
         <v>6272</v>
       </c>
-      <c r="C145" s="16">
+      <c r="C145" s="7">
         <v>2446</v>
       </c>
-      <c r="D145" s="16">
+      <c r="D145" s="7">
         <v>242</v>
       </c>
-      <c r="E145" s="16">
+      <c r="E145" s="7">
         <v>3584</v>
       </c>
-      <c r="F145" s="16" t="s">
+      <c r="F145" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A146" s="17" t="s">
+      <c r="A146" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B146" s="16">
+      <c r="B146" s="7">
         <v>3791</v>
       </c>
-      <c r="C146" s="16">
+      <c r="C146" s="7">
         <v>2370</v>
       </c>
-      <c r="D146" s="16">
+      <c r="D146" s="7">
         <v>222</v>
       </c>
-      <c r="E146" s="16">
+      <c r="E146" s="7">
         <v>1199</v>
       </c>
-      <c r="F146" s="16" t="s">
+      <c r="F146" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A147" s="17" t="s">
+      <c r="A147" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B147" s="16">
+      <c r="B147" s="7">
         <v>5401</v>
       </c>
-      <c r="C147" s="16">
+      <c r="C147" s="7">
         <v>2505</v>
       </c>
-      <c r="D147" s="16">
+      <c r="D147" s="7">
         <v>1366</v>
       </c>
-      <c r="E147" s="16">
+      <c r="E147" s="7">
         <v>1530</v>
       </c>
-      <c r="F147" s="16" t="s">
+      <c r="F147" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A148" s="17" t="s">
+      <c r="A148" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B148" s="16">
+      <c r="B148" s="7">
         <v>1879</v>
       </c>
-      <c r="C148" s="16">
+      <c r="C148" s="7">
         <v>725</v>
       </c>
-      <c r="D148" s="16">
+      <c r="D148" s="7">
         <v>164</v>
       </c>
-      <c r="E148" s="16">
+      <c r="E148" s="7">
         <v>990</v>
       </c>
-      <c r="F148" s="16" t="s">
+      <c r="F148" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A149" s="17" t="s">
+      <c r="A149" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B149" s="16">
+      <c r="B149" s="7">
         <v>3651</v>
       </c>
-      <c r="C149" s="16">
+      <c r="C149" s="7">
         <v>2266</v>
       </c>
-      <c r="D149" s="16">
+      <c r="D149" s="7">
         <v>959</v>
       </c>
-      <c r="E149" s="16">
+      <c r="E149" s="7">
         <v>426</v>
       </c>
-      <c r="F149" s="16" t="s">
+      <c r="F149" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A150" s="17" t="s">
+      <c r="A150" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B150" s="16">
+      <c r="B150" s="7">
         <v>917</v>
       </c>
-      <c r="C150" s="16">
+      <c r="C150" s="7">
         <v>193</v>
       </c>
-      <c r="D150" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="16">
+      <c r="D150" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E150" s="7">
         <v>724</v>
       </c>
-      <c r="F150" s="16" t="s">
+      <c r="F150" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A151" s="17" t="s">
+      <c r="A151" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B151" s="16">
+      <c r="B151" s="7">
         <v>7776</v>
       </c>
-      <c r="C151" s="16">
+      <c r="C151" s="7">
         <v>674</v>
       </c>
-      <c r="D151" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="16">
+      <c r="D151" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E151" s="7">
         <v>7102</v>
       </c>
-      <c r="F151" s="16" t="s">
+      <c r="F151" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A152" s="18" t="s">
+      <c r="A152" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B152" s="18"/>
-[...3 lines deleted...]
-      <c r="F152" s="18"/>
+      <c r="B152" s="15"/>
+      <c r="C152" s="15"/>
+      <c r="D152" s="15"/>
+      <c r="E152" s="15"/>
+      <c r="F152" s="15"/>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A153" s="15" t="s">
+      <c r="A153" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B153" s="16">
+      <c r="B153" s="7">
         <v>136805</v>
       </c>
-      <c r="C153" s="16">
+      <c r="C153" s="7">
         <v>49925</v>
       </c>
-      <c r="D153" s="16">
+      <c r="D153" s="7">
         <v>17373</v>
       </c>
-      <c r="E153" s="16">
+      <c r="E153" s="7">
         <v>59751</v>
       </c>
-      <c r="F153" s="16">
+      <c r="F153" s="7">
         <v>9756</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A154" s="17" t="s">
+      <c r="A154" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B154" s="16">
+      <c r="B154" s="7">
         <v>17148</v>
       </c>
-      <c r="C154" s="16">
+      <c r="C154" s="7">
         <v>2549</v>
       </c>
-      <c r="D154" s="16">
+      <c r="D154" s="7">
         <v>3092</v>
       </c>
-      <c r="E154" s="16">
+      <c r="E154" s="7">
         <v>1751</v>
       </c>
-      <c r="F154" s="16">
+      <c r="F154" s="7">
         <v>9756</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A155" s="17" t="s">
+      <c r="A155" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B155" s="16">
+      <c r="B155" s="7">
         <f>B156+B157+B158+B159</f>
         <v>18758</v>
       </c>
-      <c r="C155" s="16">
+      <c r="C155" s="7">
         <f t="shared" ref="C155:E155" si="3">C156+C157+C158+C159</f>
         <v>9011</v>
       </c>
-      <c r="D155" s="16">
+      <c r="D155" s="7">
         <f t="shared" si="3"/>
         <v>5705</v>
       </c>
-      <c r="E155" s="16">
+      <c r="E155" s="7">
         <f t="shared" si="3"/>
         <v>4042</v>
       </c>
-      <c r="F155" s="16" t="s">
+      <c r="F155" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A156" s="17" t="s">
+      <c r="A156" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B156" s="16">
+      <c r="B156" s="7">
         <v>1236</v>
       </c>
-      <c r="C156" s="16">
+      <c r="C156" s="7">
         <v>750</v>
       </c>
-      <c r="D156" s="16">
+      <c r="D156" s="7">
         <v>475</v>
       </c>
-      <c r="E156" s="16">
+      <c r="E156" s="7">
         <v>11</v>
       </c>
-      <c r="F156" s="16" t="s">
+      <c r="F156" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A157" s="17" t="s">
+      <c r="A157" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B157" s="16">
+      <c r="B157" s="7">
         <v>15512</v>
       </c>
-      <c r="C157" s="16">
+      <c r="C157" s="7">
         <v>7719</v>
       </c>
-      <c r="D157" s="16">
+      <c r="D157" s="7">
         <v>3936</v>
       </c>
-      <c r="E157" s="16">
+      <c r="E157" s="7">
         <v>3857</v>
       </c>
-      <c r="F157" s="16" t="s">
+      <c r="F157" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A158" s="17" t="s">
+      <c r="A158" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B158" s="16">
+      <c r="B158" s="7">
         <v>629</v>
       </c>
-      <c r="C158" s="16">
+      <c r="C158" s="7">
         <v>56</v>
       </c>
-      <c r="D158" s="16">
+      <c r="D158" s="7">
         <v>520</v>
       </c>
-      <c r="E158" s="16">
+      <c r="E158" s="7">
         <v>53</v>
       </c>
-      <c r="F158" s="16" t="s">
+      <c r="F158" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A159" s="17" t="s">
+      <c r="A159" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B159" s="16">
+      <c r="B159" s="7">
         <v>1381</v>
       </c>
-      <c r="C159" s="16">
+      <c r="C159" s="7">
         <v>486</v>
       </c>
-      <c r="D159" s="16">
+      <c r="D159" s="7">
         <v>774</v>
       </c>
-      <c r="E159" s="16">
+      <c r="E159" s="7">
         <v>121</v>
       </c>
-      <c r="F159" s="16" t="s">
+      <c r="F159" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A160" s="17" t="s">
+      <c r="A160" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B160" s="16">
+      <c r="B160" s="7">
         <v>10603</v>
       </c>
-      <c r="C160" s="16">
+      <c r="C160" s="7">
         <v>7085</v>
       </c>
-      <c r="D160" s="16">
+      <c r="D160" s="7">
         <v>1728</v>
       </c>
-      <c r="E160" s="16">
+      <c r="E160" s="7">
         <v>1790</v>
       </c>
-      <c r="F160" s="16" t="s">
+      <c r="F160" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A161" s="17" t="s">
+      <c r="A161" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B161" s="16">
+      <c r="B161" s="7">
         <v>45345</v>
       </c>
-      <c r="C161" s="16">
+      <c r="C161" s="7">
         <v>14837</v>
       </c>
-      <c r="D161" s="16">
+      <c r="D161" s="7">
         <v>1700</v>
       </c>
-      <c r="E161" s="16">
+      <c r="E161" s="7">
         <v>28808</v>
       </c>
-      <c r="F161" s="16" t="s">
+      <c r="F161" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A162" s="17" t="s">
+      <c r="A162" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B162" s="16">
+      <c r="B162" s="7">
         <v>9067</v>
       </c>
-      <c r="C162" s="16">
+      <c r="C162" s="7">
         <v>2753</v>
       </c>
-      <c r="D162" s="16">
+      <c r="D162" s="7">
         <v>1802</v>
       </c>
-      <c r="E162" s="16">
+      <c r="E162" s="7">
         <v>4512</v>
       </c>
-      <c r="F162" s="16" t="s">
+      <c r="F162" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A163" s="17" t="s">
+      <c r="A163" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B163" s="16">
+      <c r="B163" s="7">
         <v>4653</v>
       </c>
-      <c r="C163" s="16">
+      <c r="C163" s="7">
         <v>1214</v>
       </c>
-      <c r="D163" s="16">
+      <c r="D163" s="7">
         <v>305</v>
       </c>
-      <c r="E163" s="16">
+      <c r="E163" s="7">
         <v>3134</v>
       </c>
-      <c r="F163" s="16" t="s">
+      <c r="F163" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A164" s="17" t="s">
+      <c r="A164" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B164" s="16">
+      <c r="B164" s="7">
         <v>1413</v>
       </c>
-      <c r="C164" s="16">
+      <c r="C164" s="7">
         <v>781</v>
       </c>
-      <c r="D164" s="16">
+      <c r="D164" s="7">
         <v>70</v>
       </c>
-      <c r="E164" s="16">
+      <c r="E164" s="7">
         <v>562</v>
       </c>
-      <c r="F164" s="16" t="s">
+      <c r="F164" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A165" s="17" t="s">
+      <c r="A165" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B165" s="16">
+      <c r="B165" s="7">
         <v>636</v>
       </c>
-      <c r="C165" s="16">
+      <c r="C165" s="7">
         <v>618</v>
       </c>
-      <c r="D165" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E165" s="16">
+      <c r="D165" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E165" s="7">
         <v>18</v>
       </c>
-      <c r="F165" s="16" t="s">
+      <c r="F165" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A166" s="17" t="s">
+      <c r="A166" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B166" s="16">
+      <c r="B166" s="7">
         <v>6374</v>
       </c>
-      <c r="C166" s="16">
+      <c r="C166" s="7">
         <v>2553</v>
       </c>
-      <c r="D166" s="16">
+      <c r="D166" s="7">
         <v>242</v>
       </c>
-      <c r="E166" s="16">
+      <c r="E166" s="7">
         <v>3579</v>
       </c>
-      <c r="F166" s="16" t="s">
+      <c r="F166" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A167" s="17" t="s">
+      <c r="A167" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B167" s="16">
+      <c r="B167" s="7">
         <v>3897</v>
       </c>
-      <c r="C167" s="16">
+      <c r="C167" s="7">
         <v>2493</v>
       </c>
-      <c r="D167" s="16">
+      <c r="D167" s="7">
         <v>223</v>
       </c>
-      <c r="E167" s="16">
+      <c r="E167" s="7">
         <v>1181</v>
       </c>
-      <c r="F167" s="16" t="s">
+      <c r="F167" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A168" s="17" t="s">
+      <c r="A168" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B168" s="16">
+      <c r="B168" s="7">
         <v>5280</v>
       </c>
-      <c r="C168" s="16">
+      <c r="C168" s="7">
         <v>2423</v>
       </c>
-      <c r="D168" s="16">
+      <c r="D168" s="7">
         <v>1363</v>
       </c>
-      <c r="E168" s="16">
+      <c r="E168" s="7">
         <v>1494</v>
       </c>
-      <c r="F168" s="16" t="s">
+      <c r="F168" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A169" s="17" t="s">
+      <c r="A169" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B169" s="16">
+      <c r="B169" s="7">
         <v>1967</v>
       </c>
-      <c r="C169" s="16">
+      <c r="C169" s="7">
         <v>783</v>
       </c>
-      <c r="D169" s="16">
+      <c r="D169" s="7">
         <v>199</v>
       </c>
-      <c r="E169" s="16">
+      <c r="E169" s="7">
         <v>985</v>
       </c>
-      <c r="F169" s="16" t="s">
+      <c r="F169" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A170" s="17" t="s">
+      <c r="A170" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B170" s="16">
+      <c r="B170" s="7">
         <v>3228</v>
       </c>
-      <c r="C170" s="16">
+      <c r="C170" s="7">
         <v>1871</v>
       </c>
-      <c r="D170" s="16">
+      <c r="D170" s="7">
         <v>944</v>
       </c>
-      <c r="E170" s="16">
+      <c r="E170" s="7">
         <v>413</v>
       </c>
-      <c r="F170" s="16" t="s">
+      <c r="F170" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A171" s="17" t="s">
+      <c r="A171" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B171" s="16">
+      <c r="B171" s="7">
         <v>900</v>
       </c>
-      <c r="C171" s="16">
+      <c r="C171" s="7">
         <v>208</v>
       </c>
-      <c r="D171" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="16">
+      <c r="D171" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E171" s="7">
         <v>692</v>
       </c>
-      <c r="F171" s="16" t="s">
+      <c r="F171" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A172" s="17" t="s">
+      <c r="A172" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B172" s="16">
+      <c r="B172" s="7">
         <v>7536</v>
       </c>
-      <c r="C172" s="16">
+      <c r="C172" s="7">
         <v>746</v>
       </c>
-      <c r="D172" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E172" s="16">
+      <c r="D172" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E172" s="7">
         <v>6790</v>
       </c>
-      <c r="F172" s="16" t="s">
+      <c r="F172" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A173" s="18" t="s">
+      <c r="A173" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B173" s="18"/>
-[...3 lines deleted...]
-      <c r="F173" s="18"/>
+      <c r="B173" s="15"/>
+      <c r="C173" s="15"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="15"/>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A174" s="15" t="s">
+      <c r="A174" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B174" s="16">
+      <c r="B174" s="7">
         <v>139107</v>
       </c>
-      <c r="C174" s="16">
+      <c r="C174" s="7">
         <v>50811</v>
       </c>
-      <c r="D174" s="16">
+      <c r="D174" s="7">
         <v>18826</v>
       </c>
-      <c r="E174" s="16">
+      <c r="E174" s="7">
         <v>59967</v>
       </c>
-      <c r="F174" s="16">
+      <c r="F174" s="7">
         <v>9503</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A175" s="17" t="s">
+      <c r="A175" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B175" s="16">
+      <c r="B175" s="7">
         <v>16813</v>
       </c>
-      <c r="C175" s="16">
+      <c r="C175" s="7">
         <v>2484</v>
       </c>
-      <c r="D175" s="16">
+      <c r="D175" s="7">
         <v>3234</v>
       </c>
-      <c r="E175" s="16">
+      <c r="E175" s="7">
         <v>1592</v>
       </c>
-      <c r="F175" s="16">
+      <c r="F175" s="7">
         <v>9503</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A176" s="17" t="s">
+      <c r="A176" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B176" s="16">
+      <c r="B176" s="7">
         <v>19085</v>
       </c>
-      <c r="C176" s="16">
+      <c r="C176" s="7">
         <v>9340</v>
       </c>
-      <c r="D176" s="16">
+      <c r="D176" s="7">
         <v>5784</v>
       </c>
-      <c r="E176" s="16">
+      <c r="E176" s="7">
         <v>3961</v>
       </c>
-      <c r="F176" s="16" t="s">
+      <c r="F176" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A177" s="17" t="s">
+      <c r="A177" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B177" s="16">
+      <c r="B177" s="7">
         <v>1163</v>
       </c>
-      <c r="C177" s="16">
+      <c r="C177" s="7">
         <v>797</v>
       </c>
-      <c r="D177" s="16">
+      <c r="D177" s="7">
         <v>357</v>
       </c>
-      <c r="E177" s="16">
+      <c r="E177" s="7">
         <v>9</v>
       </c>
-      <c r="F177" s="16" t="s">
+      <c r="F177" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A178" s="17" t="s">
+      <c r="A178" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B178" s="16">
+      <c r="B178" s="7">
         <v>16126</v>
       </c>
-      <c r="C178" s="16">
+      <c r="C178" s="7">
         <v>8203</v>
       </c>
-      <c r="D178" s="16">
+      <c r="D178" s="7">
         <v>4141</v>
       </c>
-      <c r="E178" s="16">
+      <c r="E178" s="7">
         <v>3782</v>
       </c>
-      <c r="F178" s="16" t="s">
+      <c r="F178" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A179" s="17" t="s">
+      <c r="A179" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B179" s="16">
+      <c r="B179" s="7">
         <v>609</v>
       </c>
-      <c r="C179" s="16">
+      <c r="C179" s="7">
         <v>41</v>
       </c>
-      <c r="D179" s="16">
+      <c r="D179" s="7">
         <v>515</v>
       </c>
-      <c r="E179" s="16">
+      <c r="E179" s="7">
         <v>53</v>
       </c>
-      <c r="F179" s="16" t="s">
+      <c r="F179" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A180" s="17" t="s">
+      <c r="A180" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B180" s="16">
+      <c r="B180" s="7">
         <v>1187</v>
       </c>
-      <c r="C180" s="16">
+      <c r="C180" s="7">
         <v>299</v>
       </c>
-      <c r="D180" s="16">
+      <c r="D180" s="7">
         <v>771</v>
       </c>
-      <c r="E180" s="16">
+      <c r="E180" s="7">
         <v>117</v>
       </c>
-      <c r="F180" s="16" t="s">
+      <c r="F180" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A181" s="17" t="s">
+      <c r="A181" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B181" s="16">
+      <c r="B181" s="7">
         <v>11921</v>
       </c>
-      <c r="C181" s="16">
+      <c r="C181" s="7">
         <v>8145</v>
       </c>
-      <c r="D181" s="16">
+      <c r="D181" s="7">
         <v>1955</v>
       </c>
-      <c r="E181" s="16">
+      <c r="E181" s="7">
         <v>1821</v>
       </c>
-      <c r="F181" s="16" t="s">
+      <c r="F181" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A182" s="17" t="s">
+      <c r="A182" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B182" s="16">
+      <c r="B182" s="7">
         <v>45100</v>
       </c>
-      <c r="C182" s="16">
+      <c r="C182" s="7">
         <v>14301</v>
       </c>
-      <c r="D182" s="16">
+      <c r="D182" s="7">
         <v>2267</v>
       </c>
-      <c r="E182" s="16">
+      <c r="E182" s="7">
         <v>28532</v>
       </c>
-      <c r="F182" s="16" t="s">
+      <c r="F182" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A183" s="17" t="s">
+      <c r="A183" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B183" s="16">
+      <c r="B183" s="7">
         <v>9036</v>
       </c>
-      <c r="C183" s="16">
+      <c r="C183" s="7">
         <v>2305</v>
       </c>
-      <c r="D183" s="16">
+      <c r="D183" s="7">
         <v>1882</v>
       </c>
-      <c r="E183" s="16">
+      <c r="E183" s="7">
         <v>4849</v>
       </c>
-      <c r="F183" s="16" t="s">
+      <c r="F183" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A184" s="17" t="s">
+      <c r="A184" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B184" s="16">
+      <c r="B184" s="7">
         <v>4426</v>
       </c>
-      <c r="C184" s="16">
+      <c r="C184" s="7">
         <v>947</v>
       </c>
-      <c r="D184" s="16">
+      <c r="D184" s="7">
         <v>352</v>
       </c>
-      <c r="E184" s="16">
+      <c r="E184" s="7">
         <v>3127</v>
       </c>
-      <c r="F184" s="16" t="s">
+      <c r="F184" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A185" s="17" t="s">
+      <c r="A185" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B185" s="16">
+      <c r="B185" s="7">
         <v>1496</v>
       </c>
-      <c r="C185" s="16">
+      <c r="C185" s="7">
         <v>892</v>
       </c>
-      <c r="D185" s="16">
+      <c r="D185" s="7">
         <v>67</v>
       </c>
-      <c r="E185" s="16">
+      <c r="E185" s="7">
         <v>537</v>
       </c>
-      <c r="F185" s="16" t="s">
+      <c r="F185" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="186" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A186" s="17" t="s">
+      <c r="A186" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B186" s="16">
+      <c r="B186" s="7">
         <v>645</v>
       </c>
-      <c r="C186" s="16">
+      <c r="C186" s="7">
         <v>625</v>
       </c>
-      <c r="D186" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="16">
+      <c r="D186" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E186" s="7">
         <v>20</v>
       </c>
-      <c r="F186" s="16" t="s">
+      <c r="F186" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A187" s="17" t="s">
+      <c r="A187" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B187" s="16">
+      <c r="B187" s="7">
         <v>6569</v>
       </c>
-      <c r="C187" s="16">
+      <c r="C187" s="7">
         <v>2525</v>
       </c>
-      <c r="D187" s="16">
+      <c r="D187" s="7">
         <v>242</v>
       </c>
-      <c r="E187" s="16">
+      <c r="E187" s="7">
         <v>3802</v>
       </c>
-      <c r="F187" s="16" t="s">
+      <c r="F187" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A188" s="17" t="s">
+      <c r="A188" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B188" s="16">
+      <c r="B188" s="7">
         <v>4088</v>
       </c>
-      <c r="C188" s="16">
+      <c r="C188" s="7">
         <v>2510</v>
       </c>
-      <c r="D188" s="16">
+      <c r="D188" s="7">
         <v>411</v>
       </c>
-      <c r="E188" s="16">
+      <c r="E188" s="7">
         <v>1167</v>
       </c>
-      <c r="F188" s="16" t="s">
+      <c r="F188" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A189" s="17" t="s">
+      <c r="A189" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B189" s="16">
+      <c r="B189" s="7">
         <v>5803</v>
       </c>
-      <c r="C189" s="16">
+      <c r="C189" s="7">
         <v>2943</v>
       </c>
-      <c r="D189" s="16">
+      <c r="D189" s="7">
         <v>1412</v>
       </c>
-      <c r="E189" s="16">
+      <c r="E189" s="7">
         <v>1448</v>
       </c>
-      <c r="F189" s="16" t="s">
+      <c r="F189" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A190" s="17" t="s">
+      <c r="A190" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B190" s="16">
+      <c r="B190" s="7">
         <v>2159</v>
       </c>
-      <c r="C190" s="16">
+      <c r="C190" s="7">
         <v>784</v>
       </c>
-      <c r="D190" s="16">
+      <c r="D190" s="7">
         <v>336</v>
       </c>
-      <c r="E190" s="16">
+      <c r="E190" s="7">
         <v>1039</v>
       </c>
-      <c r="F190" s="16" t="s">
+      <c r="F190" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A191" s="17" t="s">
+      <c r="A191" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B191" s="16">
+      <c r="B191" s="7">
         <v>3250</v>
       </c>
-      <c r="C191" s="16">
+      <c r="C191" s="7">
         <v>1960</v>
       </c>
-      <c r="D191" s="16">
+      <c r="D191" s="7">
         <v>884</v>
       </c>
-      <c r="E191" s="16">
+      <c r="E191" s="7">
         <v>406</v>
       </c>
-      <c r="F191" s="16" t="s">
+      <c r="F191" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A192" s="17" t="s">
+      <c r="A192" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B192" s="16">
+      <c r="B192" s="7">
         <v>925</v>
       </c>
-      <c r="C192" s="16">
+      <c r="C192" s="7">
         <v>223</v>
       </c>
-      <c r="D192" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E192" s="16">
+      <c r="D192" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E192" s="7">
         <v>702</v>
       </c>
-      <c r="F192" s="16" t="s">
+      <c r="F192" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A193" s="17" t="s">
+      <c r="A193" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B193" s="16">
+      <c r="B193" s="7">
         <v>7791</v>
       </c>
-      <c r="C193" s="16">
+      <c r="C193" s="7">
         <v>827</v>
       </c>
-      <c r="D193" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E193" s="16">
+      <c r="D193" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E193" s="7">
         <v>6964</v>
       </c>
-      <c r="F193" s="16" t="s">
+      <c r="F193" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A194" s="18" t="s">
+      <c r="A194" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B194" s="18"/>
-[...3 lines deleted...]
-      <c r="F194" s="18"/>
+      <c r="B194" s="15"/>
+      <c r="C194" s="15"/>
+      <c r="D194" s="15"/>
+      <c r="E194" s="15"/>
+      <c r="F194" s="15"/>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A195" s="15" t="s">
+      <c r="A195" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B195" s="16">
+      <c r="B195" s="7">
         <v>139041</v>
       </c>
-      <c r="C195" s="16">
+      <c r="C195" s="7">
         <v>50264</v>
       </c>
-      <c r="D195" s="16">
+      <c r="D195" s="7">
         <v>18763</v>
       </c>
-      <c r="E195" s="16">
+      <c r="E195" s="7">
         <v>60329</v>
       </c>
-      <c r="F195" s="16">
+      <c r="F195" s="7">
         <v>9685</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A196" s="17" t="s">
+      <c r="A196" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="16">
+      <c r="B196" s="7">
         <v>17236</v>
       </c>
-      <c r="C196" s="16">
+      <c r="C196" s="7">
         <v>2733</v>
       </c>
-      <c r="D196" s="16">
+      <c r="D196" s="7">
         <v>3291</v>
       </c>
-      <c r="E196" s="16">
+      <c r="E196" s="7">
         <v>1527</v>
       </c>
-      <c r="F196" s="16">
+      <c r="F196" s="7">
         <v>9685</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A197" s="17" t="s">
+      <c r="A197" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B197" s="16">
+      <c r="B197" s="7">
         <v>19275</v>
       </c>
-      <c r="C197" s="16">
+      <c r="C197" s="7">
         <v>9290</v>
       </c>
-      <c r="D197" s="16">
+      <c r="D197" s="7">
         <v>5978</v>
       </c>
-      <c r="E197" s="16">
+      <c r="E197" s="7">
         <v>4007</v>
       </c>
-      <c r="F197" s="16" t="s">
+      <c r="F197" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A198" s="17" t="s">
+      <c r="A198" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B198" s="16">
+      <c r="B198" s="7">
         <v>1247</v>
       </c>
-      <c r="C198" s="16">
+      <c r="C198" s="7">
         <v>807</v>
       </c>
-      <c r="D198" s="16">
+      <c r="D198" s="7">
         <v>433</v>
       </c>
-      <c r="E198" s="16">
+      <c r="E198" s="7">
         <v>7</v>
       </c>
-      <c r="F198" s="16" t="s">
+      <c r="F198" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A199" s="17" t="s">
+      <c r="A199" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B199" s="16">
+      <c r="B199" s="7">
         <v>16193</v>
       </c>
-      <c r="C199" s="16">
+      <c r="C199" s="7">
         <v>8135</v>
       </c>
-      <c r="D199" s="16">
+      <c r="D199" s="7">
         <v>4231</v>
       </c>
-      <c r="E199" s="16">
+      <c r="E199" s="7">
         <v>3827</v>
       </c>
-      <c r="F199" s="16" t="s">
+      <c r="F199" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="200" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A200" s="17" t="s">
+      <c r="A200" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B200" s="16">
+      <c r="B200" s="7">
         <v>600</v>
       </c>
-      <c r="C200" s="16">
+      <c r="C200" s="7">
         <v>36</v>
       </c>
-      <c r="D200" s="16">
+      <c r="D200" s="7">
         <v>510</v>
       </c>
-      <c r="E200" s="16">
+      <c r="E200" s="7">
         <v>54</v>
       </c>
-      <c r="F200" s="16" t="s">
+      <c r="F200" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="201" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A201" s="17" t="s">
+      <c r="A201" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B201" s="16">
+      <c r="B201" s="7">
         <v>1235</v>
       </c>
-      <c r="C201" s="16">
+      <c r="C201" s="7">
         <v>312</v>
       </c>
-      <c r="D201" s="16">
+      <c r="D201" s="7">
         <v>804</v>
       </c>
-      <c r="E201" s="16">
+      <c r="E201" s="7">
         <v>119</v>
       </c>
-      <c r="F201" s="16" t="s">
+      <c r="F201" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A202" s="17" t="s">
+      <c r="A202" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B202" s="16">
+      <c r="B202" s="7">
         <v>11993</v>
       </c>
-      <c r="C202" s="16">
+      <c r="C202" s="7">
         <v>8154</v>
       </c>
-      <c r="D202" s="16">
+      <c r="D202" s="7">
         <v>1944</v>
       </c>
-      <c r="E202" s="16">
+      <c r="E202" s="7">
         <v>1895</v>
       </c>
-      <c r="F202" s="16" t="s">
+      <c r="F202" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A203" s="17" t="s">
+      <c r="A203" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B203" s="16">
+      <c r="B203" s="7">
         <v>44071</v>
       </c>
-      <c r="C203" s="16">
+      <c r="C203" s="7">
         <v>13150</v>
       </c>
-      <c r="D203" s="16">
+      <c r="D203" s="7">
         <v>2185</v>
       </c>
-      <c r="E203" s="16">
+      <c r="E203" s="7">
         <v>28736</v>
       </c>
-      <c r="F203" s="16" t="s">
+      <c r="F203" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A204" s="17" t="s">
+      <c r="A204" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B204" s="16">
+      <c r="B204" s="7">
         <v>9054</v>
       </c>
-      <c r="C204" s="16">
+      <c r="C204" s="7">
         <v>2462</v>
       </c>
-      <c r="D204" s="16">
+      <c r="D204" s="7">
         <v>1798</v>
       </c>
-      <c r="E204" s="16">
+      <c r="E204" s="7">
         <v>4794</v>
       </c>
-      <c r="F204" s="16" t="s">
+      <c r="F204" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A205" s="17" t="s">
+      <c r="A205" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B205" s="16">
+      <c r="B205" s="7">
         <v>4476</v>
       </c>
-      <c r="C205" s="16">
+      <c r="C205" s="7">
         <v>974</v>
       </c>
-      <c r="D205" s="16">
+      <c r="D205" s="7">
         <v>385</v>
       </c>
-      <c r="E205" s="16">
+      <c r="E205" s="7">
         <v>3117</v>
       </c>
-      <c r="F205" s="16" t="s">
+      <c r="F205" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A206" s="17" t="s">
+      <c r="A206" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B206" s="16">
+      <c r="B206" s="7">
         <v>1425</v>
       </c>
-      <c r="C206" s="16">
+      <c r="C206" s="7">
         <v>860</v>
       </c>
-      <c r="D206" s="16">
+      <c r="D206" s="7">
         <v>42</v>
       </c>
-      <c r="E206" s="16">
+      <c r="E206" s="7">
         <v>523</v>
       </c>
-      <c r="F206" s="16" t="s">
+      <c r="F206" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A207" s="17" t="s">
+      <c r="A207" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B207" s="16">
+      <c r="B207" s="7">
         <v>620</v>
       </c>
-      <c r="C207" s="16">
+      <c r="C207" s="7">
         <v>600</v>
       </c>
-      <c r="D207" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E207" s="16">
+      <c r="D207" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E207" s="7">
         <v>20</v>
       </c>
-      <c r="F207" s="16" t="s">
+      <c r="F207" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A208" s="17" t="s">
+      <c r="A208" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B208" s="16">
+      <c r="B208" s="7">
         <v>6640</v>
       </c>
-      <c r="C208" s="16">
+      <c r="C208" s="7">
         <v>2627</v>
       </c>
-      <c r="D208" s="16">
+      <c r="D208" s="7">
         <v>197</v>
       </c>
-      <c r="E208" s="16">
+      <c r="E208" s="7">
         <v>3816</v>
       </c>
-      <c r="F208" s="16" t="s">
+      <c r="F208" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="209" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A209" s="17" t="s">
+      <c r="A209" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B209" s="16">
+      <c r="B209" s="7">
         <v>3992</v>
       </c>
-      <c r="C209" s="16">
+      <c r="C209" s="7">
         <v>2460</v>
       </c>
-      <c r="D209" s="16">
+      <c r="D209" s="7">
         <v>332</v>
       </c>
-      <c r="E209" s="16">
+      <c r="E209" s="7">
         <v>1200</v>
       </c>
-      <c r="F209" s="16" t="s">
+      <c r="F209" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="210" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A210" s="17" t="s">
+      <c r="A210" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B210" s="16">
+      <c r="B210" s="7">
         <v>5867</v>
       </c>
-      <c r="C210" s="16">
+      <c r="C210" s="7">
         <v>2981</v>
       </c>
-      <c r="D210" s="16">
+      <c r="D210" s="7">
         <v>1408</v>
       </c>
-      <c r="E210" s="16">
+      <c r="E210" s="7">
         <v>1478</v>
       </c>
-      <c r="F210" s="16" t="s">
+      <c r="F210" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A211" s="17" t="s">
+      <c r="A211" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B211" s="16">
+      <c r="B211" s="7">
         <v>2018</v>
       </c>
-      <c r="C211" s="16">
+      <c r="C211" s="7">
         <v>651</v>
       </c>
-      <c r="D211" s="16">
+      <c r="D211" s="7">
         <v>322</v>
       </c>
-      <c r="E211" s="16">
+      <c r="E211" s="7">
         <v>1045</v>
       </c>
-      <c r="F211" s="16" t="s">
+      <c r="F211" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A212" s="17" t="s">
+      <c r="A212" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B212" s="16">
+      <c r="B212" s="7">
         <v>3626</v>
       </c>
-      <c r="C212" s="16">
+      <c r="C212" s="7">
         <v>2335</v>
       </c>
-      <c r="D212" s="16">
+      <c r="D212" s="7">
         <v>881</v>
       </c>
-      <c r="E212" s="16">
+      <c r="E212" s="7">
         <v>410</v>
       </c>
-      <c r="F212" s="16" t="s">
+      <c r="F212" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A213" s="17" t="s">
+      <c r="A213" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B213" s="16">
+      <c r="B213" s="7">
         <v>955</v>
       </c>
-      <c r="C213" s="16">
+      <c r="C213" s="7">
         <v>235</v>
       </c>
-      <c r="D213" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E213" s="16">
+      <c r="D213" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E213" s="7">
         <v>720</v>
       </c>
-      <c r="F213" s="16" t="s">
+      <c r="F213" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A214" s="17" t="s">
+      <c r="A214" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B214" s="16">
+      <c r="B214" s="7">
         <v>7793</v>
       </c>
-      <c r="C214" s="16">
+      <c r="C214" s="7">
         <v>752</v>
       </c>
-      <c r="D214" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E214" s="16">
+      <c r="D214" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E214" s="7">
         <v>7041</v>
       </c>
-      <c r="F214" s="16" t="s">
+      <c r="F214" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A215" s="18" t="s">
+      <c r="A215" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B215" s="18"/>
-[...3 lines deleted...]
-      <c r="F215" s="18"/>
+      <c r="B215" s="15"/>
+      <c r="C215" s="15"/>
+      <c r="D215" s="15"/>
+      <c r="E215" s="15"/>
+      <c r="F215" s="15"/>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A216" s="15" t="s">
+      <c r="A216" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B216" s="16">
+      <c r="B216" s="7">
         <v>144885</v>
       </c>
-      <c r="C216" s="16">
+      <c r="C216" s="7">
         <v>54104</v>
       </c>
-      <c r="D216" s="16">
+      <c r="D216" s="7">
         <v>18504</v>
       </c>
-      <c r="E216" s="16">
+      <c r="E216" s="7">
         <v>62276</v>
       </c>
-      <c r="F216" s="16">
+      <c r="F216" s="7">
         <v>10001</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A217" s="17" t="s">
+      <c r="A217" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B217" s="16">
+      <c r="B217" s="7">
         <v>17410</v>
       </c>
-      <c r="C217" s="16">
+      <c r="C217" s="7">
         <v>2715</v>
       </c>
-      <c r="D217" s="16">
+      <c r="D217" s="7">
         <v>3224</v>
       </c>
-      <c r="E217" s="16">
+      <c r="E217" s="7">
         <v>1470</v>
       </c>
-      <c r="F217" s="16">
+      <c r="F217" s="7">
         <v>10001</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A218" s="17" t="s">
+      <c r="A218" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B218" s="16">
+      <c r="B218" s="7">
         <f>B219+B220+B221+B222</f>
         <v>19560</v>
       </c>
-      <c r="C218" s="16">
+      <c r="C218" s="7">
         <f t="shared" ref="C218:E218" si="4">C219+C220+C221+C222</f>
         <v>9694</v>
       </c>
-      <c r="D218" s="16">
+      <c r="D218" s="7">
         <f t="shared" si="4"/>
         <v>5850</v>
       </c>
-      <c r="E218" s="16">
+      <c r="E218" s="7">
         <f t="shared" si="4"/>
         <v>4016</v>
       </c>
-      <c r="F218" s="16" t="s">
+      <c r="F218" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A219" s="17" t="s">
+      <c r="A219" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B219" s="16">
+      <c r="B219" s="7">
         <v>1328</v>
       </c>
-      <c r="C219" s="16">
+      <c r="C219" s="7">
         <v>902</v>
       </c>
-      <c r="D219" s="16">
+      <c r="D219" s="7">
         <v>418</v>
       </c>
-      <c r="E219" s="16">
+      <c r="E219" s="7">
         <v>8</v>
       </c>
-      <c r="F219" s="16" t="s">
+      <c r="F219" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A220" s="17" t="s">
+      <c r="A220" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B220" s="16">
+      <c r="B220" s="7">
         <v>16453</v>
       </c>
-      <c r="C220" s="16">
+      <c r="C220" s="7">
         <v>8442</v>
       </c>
-      <c r="D220" s="16">
+      <c r="D220" s="7">
         <v>4153</v>
       </c>
-      <c r="E220" s="16">
+      <c r="E220" s="7">
         <v>3858</v>
       </c>
-      <c r="F220" s="16" t="s">
+      <c r="F220" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A221" s="17" t="s">
+      <c r="A221" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B221" s="16">
+      <c r="B221" s="7">
         <v>546</v>
       </c>
-      <c r="C221" s="16">
+      <c r="C221" s="7">
         <v>26</v>
       </c>
-      <c r="D221" s="16">
+      <c r="D221" s="7">
         <v>500</v>
       </c>
-      <c r="E221" s="16">
+      <c r="E221" s="7">
         <v>20</v>
       </c>
-      <c r="F221" s="16" t="s">
+      <c r="F221" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="222" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A222" s="17" t="s">
+      <c r="A222" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B222" s="16">
+      <c r="B222" s="7">
         <v>1233</v>
       </c>
-      <c r="C222" s="16">
+      <c r="C222" s="7">
         <v>324</v>
       </c>
-      <c r="D222" s="16">
+      <c r="D222" s="7">
         <v>779</v>
       </c>
-      <c r="E222" s="16">
+      <c r="E222" s="7">
         <v>130</v>
       </c>
-      <c r="F222" s="16" t="s">
+      <c r="F222" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A223" s="17" t="s">
+      <c r="A223" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B223" s="16">
+      <c r="B223" s="7">
         <v>12935</v>
       </c>
-      <c r="C223" s="16">
+      <c r="C223" s="7">
         <v>9001</v>
       </c>
-      <c r="D223" s="16">
+      <c r="D223" s="7">
         <v>1962</v>
       </c>
-      <c r="E223" s="16">
+      <c r="E223" s="7">
         <v>1972</v>
       </c>
-      <c r="F223" s="16" t="s">
+      <c r="F223" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A224" s="17" t="s">
+      <c r="A224" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B224" s="16">
+      <c r="B224" s="7">
         <v>46845</v>
       </c>
-      <c r="C224" s="16">
+      <c r="C224" s="7">
         <v>15166</v>
       </c>
-      <c r="D224" s="16">
+      <c r="D224" s="7">
         <v>2182</v>
       </c>
-      <c r="E224" s="16">
+      <c r="E224" s="7">
         <v>29497</v>
       </c>
-      <c r="F224" s="16" t="s">
+      <c r="F224" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A225" s="17" t="s">
+      <c r="A225" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B225" s="16">
+      <c r="B225" s="7">
         <v>9219</v>
       </c>
-      <c r="C225" s="16">
+      <c r="C225" s="7">
         <v>2444</v>
       </c>
-      <c r="D225" s="16">
+      <c r="D225" s="7">
         <v>1719</v>
       </c>
-      <c r="E225" s="16">
+      <c r="E225" s="7">
         <v>5056</v>
       </c>
-      <c r="F225" s="16" t="s">
+      <c r="F225" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A226" s="17" t="s">
+      <c r="A226" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B226" s="16">
+      <c r="B226" s="7">
         <v>4879</v>
       </c>
-      <c r="C226" s="16">
+      <c r="C226" s="7">
         <v>876</v>
       </c>
-      <c r="D226" s="16">
+      <c r="D226" s="7">
         <v>467</v>
       </c>
-      <c r="E226" s="16">
+      <c r="E226" s="7">
         <v>3536</v>
       </c>
-      <c r="F226" s="16" t="s">
+      <c r="F226" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A227" s="17" t="s">
+      <c r="A227" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B227" s="16">
+      <c r="B227" s="7">
         <v>1851</v>
       </c>
-      <c r="C227" s="16">
+      <c r="C227" s="7">
         <v>1308</v>
       </c>
-      <c r="D227" s="16">
+      <c r="D227" s="7">
         <v>33</v>
       </c>
-      <c r="E227" s="16">
+      <c r="E227" s="7">
         <v>510</v>
       </c>
-      <c r="F227" s="16" t="s">
+      <c r="F227" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A228" s="17" t="s">
+      <c r="A228" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B228" s="16">
+      <c r="B228" s="7">
         <v>640</v>
       </c>
-      <c r="C228" s="16">
+      <c r="C228" s="7">
         <v>622</v>
       </c>
-      <c r="D228" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E228" s="16">
+      <c r="D228" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E228" s="7">
         <v>18</v>
       </c>
-      <c r="F228" s="16" t="s">
+      <c r="F228" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A229" s="17" t="s">
+      <c r="A229" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B229" s="16">
+      <c r="B229" s="7">
         <v>6646</v>
       </c>
-      <c r="C229" s="16">
+      <c r="C229" s="7">
         <v>2626</v>
       </c>
-      <c r="D229" s="16">
+      <c r="D229" s="7">
         <v>197</v>
       </c>
-      <c r="E229" s="16">
+      <c r="E229" s="7">
         <v>3823</v>
       </c>
-      <c r="F229" s="16" t="s">
+      <c r="F229" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="230" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A230" s="17" t="s">
+      <c r="A230" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B230" s="16">
+      <c r="B230" s="7">
         <v>4101</v>
       </c>
-      <c r="C230" s="16">
+      <c r="C230" s="7">
         <v>2554</v>
       </c>
-      <c r="D230" s="16">
+      <c r="D230" s="7">
         <v>327</v>
       </c>
-      <c r="E230" s="16">
+      <c r="E230" s="7">
         <v>1220</v>
       </c>
-      <c r="F230" s="16" t="s">
+      <c r="F230" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A231" s="17" t="s">
+      <c r="A231" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B231" s="16">
+      <c r="B231" s="7">
         <v>6001</v>
       </c>
-      <c r="C231" s="16">
+      <c r="C231" s="7">
         <v>2850</v>
       </c>
-      <c r="D231" s="16">
+      <c r="D231" s="7">
         <v>1388</v>
       </c>
-      <c r="E231" s="16">
+      <c r="E231" s="7">
         <v>1763</v>
       </c>
-      <c r="F231" s="16" t="s">
+      <c r="F231" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A232" s="17" t="s">
+      <c r="A232" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B232" s="16">
+      <c r="B232" s="7">
         <v>2285</v>
       </c>
-      <c r="C232" s="16">
+      <c r="C232" s="7">
         <v>847</v>
       </c>
-      <c r="D232" s="16">
+      <c r="D232" s="7">
         <v>321</v>
       </c>
-      <c r="E232" s="16">
+      <c r="E232" s="7">
         <v>1117</v>
       </c>
-      <c r="F232" s="16" t="s">
+      <c r="F232" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="233" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A233" s="17" t="s">
+      <c r="A233" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B233" s="16">
+      <c r="B233" s="7">
         <v>3602</v>
       </c>
-      <c r="C233" s="16">
+      <c r="C233" s="7">
         <v>2331</v>
       </c>
-      <c r="D233" s="16">
+      <c r="D233" s="7">
         <v>834</v>
       </c>
-      <c r="E233" s="16">
+      <c r="E233" s="7">
         <v>437</v>
       </c>
-      <c r="F233" s="16" t="s">
+      <c r="F233" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A234" s="17" t="s">
+      <c r="A234" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B234" s="16">
+      <c r="B234" s="7">
         <v>1144</v>
       </c>
-      <c r="C234" s="16">
+      <c r="C234" s="7">
         <v>371</v>
       </c>
-      <c r="D234" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E234" s="16">
+      <c r="D234" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E234" s="7">
         <v>773</v>
       </c>
-      <c r="F234" s="16" t="s">
+      <c r="F234" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A235" s="17" t="s">
+      <c r="A235" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B235" s="16">
+      <c r="B235" s="7">
         <v>7767</v>
       </c>
-      <c r="C235" s="16">
+      <c r="C235" s="7">
         <v>699</v>
       </c>
-      <c r="D235" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E235" s="16">
+      <c r="D235" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E235" s="7">
         <v>7068</v>
       </c>
-      <c r="F235" s="16" t="s">
+      <c r="F235" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A236" s="18" t="s">
+      <c r="A236" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B236" s="18"/>
-[...3 lines deleted...]
-      <c r="F236" s="18"/>
+      <c r="B236" s="15"/>
+      <c r="C236" s="15"/>
+      <c r="D236" s="15"/>
+      <c r="E236" s="15"/>
+      <c r="F236" s="15"/>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A237" s="15" t="s">
+      <c r="A237" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B237" s="16">
+      <c r="B237" s="7">
         <v>144582</v>
       </c>
-      <c r="C237" s="16">
+      <c r="C237" s="7">
         <v>54712</v>
       </c>
-      <c r="D237" s="16">
+      <c r="D237" s="7">
         <v>18418</v>
       </c>
-      <c r="E237" s="16">
+      <c r="E237" s="7">
         <v>61753</v>
       </c>
-      <c r="F237" s="16">
+      <c r="F237" s="7">
         <v>9699</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A238" s="17" t="s">
+      <c r="A238" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B238" s="16">
+      <c r="B238" s="7">
         <v>16947</v>
       </c>
-      <c r="C238" s="16">
+      <c r="C238" s="7">
         <v>2833</v>
       </c>
-      <c r="D238" s="16">
+      <c r="D238" s="7">
         <v>3087</v>
       </c>
-      <c r="E238" s="16">
+      <c r="E238" s="7">
         <v>1328</v>
       </c>
-      <c r="F238" s="16">
+      <c r="F238" s="7">
         <v>9699</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A239" s="17" t="s">
+      <c r="A239" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B239" s="16">
+      <c r="B239" s="7">
         <f>B240+B241+B242+B243</f>
         <v>19919</v>
       </c>
-      <c r="C239" s="16">
+      <c r="C239" s="7">
         <f t="shared" ref="C239:E239" si="5">C240+C241+C242+C243</f>
         <v>9989</v>
       </c>
-      <c r="D239" s="16">
+      <c r="D239" s="7">
         <f t="shared" si="5"/>
         <v>6019</v>
       </c>
-      <c r="E239" s="16">
+      <c r="E239" s="7">
         <f t="shared" si="5"/>
         <v>3911</v>
       </c>
-      <c r="F239" s="16" t="s">
+      <c r="F239" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="240" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A240" s="17" t="s">
+      <c r="A240" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B240" s="16">
+      <c r="B240" s="7">
         <v>1371</v>
       </c>
-      <c r="C240" s="16">
+      <c r="C240" s="7">
         <v>920</v>
       </c>
-      <c r="D240" s="16">
+      <c r="D240" s="7">
         <v>444</v>
       </c>
-      <c r="E240" s="16">
+      <c r="E240" s="7">
         <v>7</v>
       </c>
-      <c r="F240" s="16" t="s">
+      <c r="F240" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A241" s="17" t="s">
+      <c r="A241" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B241" s="16">
+      <c r="B241" s="7">
         <v>16825</v>
       </c>
-      <c r="C241" s="16">
+      <c r="C241" s="7">
         <v>8743</v>
       </c>
-      <c r="D241" s="16">
+      <c r="D241" s="7">
         <v>4327</v>
       </c>
-      <c r="E241" s="16">
+      <c r="E241" s="7">
         <v>3755</v>
       </c>
-      <c r="F241" s="16" t="s">
+      <c r="F241" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="242" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A242" s="17" t="s">
+      <c r="A242" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B242" s="16">
+      <c r="B242" s="7">
         <v>553</v>
       </c>
-      <c r="C242" s="16">
+      <c r="C242" s="7">
         <v>31</v>
       </c>
-      <c r="D242" s="16">
+      <c r="D242" s="7">
         <v>502</v>
       </c>
-      <c r="E242" s="16">
+      <c r="E242" s="7">
         <v>20</v>
       </c>
-      <c r="F242" s="16" t="s">
+      <c r="F242" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="243" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A243" s="17" t="s">
+      <c r="A243" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B243" s="16">
+      <c r="B243" s="7">
         <v>1170</v>
       </c>
-      <c r="C243" s="16">
+      <c r="C243" s="7">
         <v>295</v>
       </c>
-      <c r="D243" s="16">
+      <c r="D243" s="7">
         <v>746</v>
       </c>
-      <c r="E243" s="16">
+      <c r="E243" s="7">
         <v>129</v>
       </c>
-      <c r="F243" s="16" t="s">
+      <c r="F243" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A244" s="17" t="s">
+      <c r="A244" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B244" s="16">
+      <c r="B244" s="7">
         <v>12769</v>
       </c>
-      <c r="C244" s="16">
+      <c r="C244" s="7">
         <v>8891</v>
       </c>
-      <c r="D244" s="16">
+      <c r="D244" s="7">
         <v>1890</v>
       </c>
-      <c r="E244" s="16">
+      <c r="E244" s="7">
         <v>1988</v>
       </c>
-      <c r="F244" s="16" t="s">
+      <c r="F244" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A245" s="17" t="s">
+      <c r="A245" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B245" s="16">
+      <c r="B245" s="7">
         <v>46848</v>
       </c>
-      <c r="C245" s="16">
+      <c r="C245" s="7">
         <v>15596</v>
       </c>
-      <c r="D245" s="16">
+      <c r="D245" s="7">
         <v>2147</v>
       </c>
-      <c r="E245" s="16">
+      <c r="E245" s="7">
         <v>29105</v>
       </c>
-      <c r="F245" s="16" t="s">
+      <c r="F245" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A246" s="17" t="s">
+      <c r="A246" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B246" s="16">
+      <c r="B246" s="7">
         <v>9894</v>
       </c>
-      <c r="C246" s="16">
+      <c r="C246" s="7">
         <v>2515</v>
       </c>
-      <c r="D246" s="16">
+      <c r="D246" s="7">
         <v>1997</v>
       </c>
-      <c r="E246" s="16">
+      <c r="E246" s="7">
         <v>5382</v>
       </c>
-      <c r="F246" s="16" t="s">
+      <c r="F246" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="247" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A247" s="17" t="s">
+      <c r="A247" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B247" s="16">
+      <c r="B247" s="7">
         <v>4791</v>
       </c>
-      <c r="C247" s="16">
+      <c r="C247" s="7">
         <v>856</v>
       </c>
-      <c r="D247" s="16">
+      <c r="D247" s="7">
         <v>461</v>
       </c>
-      <c r="E247" s="16">
+      <c r="E247" s="7">
         <v>3474</v>
       </c>
-      <c r="F247" s="16" t="s">
+      <c r="F247" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A248" s="17" t="s">
+      <c r="A248" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B248" s="16">
+      <c r="B248" s="7">
         <v>1916</v>
       </c>
-      <c r="C248" s="16">
+      <c r="C248" s="7">
         <v>1410</v>
       </c>
-      <c r="D248" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E248" s="16">
+      <c r="D248" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E248" s="7">
         <v>506</v>
       </c>
-      <c r="F248" s="16" t="s">
+      <c r="F248" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A249" s="17" t="s">
+      <c r="A249" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B249" s="16">
+      <c r="B249" s="7">
         <v>632</v>
       </c>
-      <c r="C249" s="16">
+      <c r="C249" s="7">
         <v>619</v>
       </c>
-      <c r="D249" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E249" s="16">
+      <c r="D249" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E249" s="7">
         <v>13</v>
       </c>
-      <c r="F249" s="16" t="s">
+      <c r="F249" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A250" s="17" t="s">
+      <c r="A250" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B250" s="16">
+      <c r="B250" s="7">
         <v>6848</v>
       </c>
-      <c r="C250" s="16">
+      <c r="C250" s="7">
         <v>2821</v>
       </c>
-      <c r="D250" s="16">
+      <c r="D250" s="7">
         <v>197</v>
       </c>
-      <c r="E250" s="16">
+      <c r="E250" s="7">
         <v>3830</v>
       </c>
-      <c r="F250" s="16" t="s">
+      <c r="F250" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="251" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A251" s="17" t="s">
+      <c r="A251" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B251" s="16">
+      <c r="B251" s="7">
         <v>4115</v>
       </c>
-      <c r="C251" s="16">
+      <c r="C251" s="7">
         <v>2571</v>
       </c>
-      <c r="D251" s="16">
+      <c r="D251" s="7">
         <v>333</v>
       </c>
-      <c r="E251" s="16">
+      <c r="E251" s="7">
         <v>1211</v>
       </c>
-      <c r="F251" s="16" t="s">
+      <c r="F251" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="252" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A252" s="17" t="s">
+      <c r="A252" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B252" s="16">
+      <c r="B252" s="7">
         <v>5910</v>
       </c>
-      <c r="C252" s="16">
+      <c r="C252" s="7">
         <v>2757</v>
       </c>
-      <c r="D252" s="16">
+      <c r="D252" s="7">
         <v>1383</v>
       </c>
-      <c r="E252" s="16">
+      <c r="E252" s="7">
         <v>1770</v>
       </c>
-      <c r="F252" s="16" t="s">
+      <c r="F252" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A253" s="17" t="s">
+      <c r="A253" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B253" s="16">
+      <c r="B253" s="7">
         <v>2234</v>
       </c>
-      <c r="C253" s="16">
+      <c r="C253" s="7">
         <v>1107</v>
       </c>
-      <c r="D253" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E253" s="16">
+      <c r="D253" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E253" s="7">
         <v>1127</v>
       </c>
-      <c r="F253" s="16" t="s">
+      <c r="F253" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="254" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A254" s="17" t="s">
+      <c r="A254" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B254" s="16">
+      <c r="B254" s="7">
         <v>2881</v>
       </c>
-      <c r="C254" s="16">
+      <c r="C254" s="7">
         <v>2126</v>
       </c>
-      <c r="D254" s="16">
+      <c r="D254" s="7">
         <v>334</v>
       </c>
-      <c r="E254" s="16">
+      <c r="E254" s="7">
         <v>421</v>
       </c>
-      <c r="F254" s="16" t="s">
+      <c r="F254" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A255" s="17" t="s">
+      <c r="A255" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B255" s="16">
+      <c r="B255" s="7">
         <v>1138</v>
       </c>
-      <c r="C255" s="16">
+      <c r="C255" s="7">
         <v>-185</v>
       </c>
-      <c r="D255" s="16">
+      <c r="D255" s="7">
         <v>570</v>
       </c>
-      <c r="E255" s="16">
+      <c r="E255" s="7">
         <v>753</v>
       </c>
-      <c r="F255" s="16" t="s">
+      <c r="F255" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A256" s="17" t="s">
+      <c r="A256" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B256" s="16">
+      <c r="B256" s="7">
         <v>7740</v>
       </c>
-      <c r="C256" s="16">
+      <c r="C256" s="7">
         <v>806</v>
       </c>
-      <c r="D256" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E256" s="16">
+      <c r="D256" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E256" s="7">
         <v>6934</v>
       </c>
-      <c r="F256" s="16" t="s">
+      <c r="F256" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A257" s="18" t="s">
+      <c r="A257" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B257" s="18"/>
-[...3 lines deleted...]
-      <c r="F257" s="18"/>
+      <c r="B257" s="15"/>
+      <c r="C257" s="15"/>
+      <c r="D257" s="15"/>
+      <c r="E257" s="15"/>
+      <c r="F257" s="15"/>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A258" s="15" t="s">
+      <c r="A258" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B258" s="16">
+      <c r="B258" s="7">
         <v>138202</v>
       </c>
-      <c r="C258" s="16">
+      <c r="C258" s="7">
         <v>47847</v>
       </c>
-      <c r="D258" s="16">
+      <c r="D258" s="7">
         <v>18697</v>
       </c>
-      <c r="E258" s="16">
+      <c r="E258" s="7">
         <v>62183</v>
       </c>
-      <c r="F258" s="16">
+      <c r="F258" s="7">
         <v>9475</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A259" s="17" t="s">
+      <c r="A259" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B259" s="16">
+      <c r="B259" s="7">
         <v>16530</v>
       </c>
-      <c r="C259" s="16">
+      <c r="C259" s="7">
         <v>2833</v>
       </c>
-      <c r="D259" s="16">
+      <c r="D259" s="7">
         <v>2980</v>
       </c>
-      <c r="E259" s="16">
+      <c r="E259" s="7">
         <v>1242</v>
       </c>
-      <c r="F259" s="16">
+      <c r="F259" s="7">
         <v>9475</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A260" s="17" t="s">
+      <c r="A260" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B260" s="16">
+      <c r="B260" s="7">
         <f>B261+B262+B263+B264</f>
         <v>19772</v>
       </c>
-      <c r="C260" s="16">
+      <c r="C260" s="7">
         <f t="shared" ref="C260:E260" si="6">C261+C262+C263+C264</f>
         <v>9184</v>
       </c>
-      <c r="D260" s="16">
+      <c r="D260" s="7">
         <f t="shared" si="6"/>
         <v>6688</v>
       </c>
-      <c r="E260" s="16">
+      <c r="E260" s="7">
         <f t="shared" si="6"/>
         <v>3900</v>
       </c>
-      <c r="F260" s="16" t="s">
+      <c r="F260" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="261" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A261" s="17" t="s">
+      <c r="A261" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B261" s="16">
+      <c r="B261" s="7">
         <v>1197</v>
       </c>
-      <c r="C261" s="16">
+      <c r="C261" s="7">
         <v>614</v>
       </c>
-      <c r="D261" s="16">
+      <c r="D261" s="7">
         <v>574</v>
       </c>
-      <c r="E261" s="16">
+      <c r="E261" s="7">
         <v>9</v>
       </c>
-      <c r="F261" s="16" t="s">
+      <c r="F261" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A262" s="17" t="s">
+      <c r="A262" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B262" s="16">
+      <c r="B262" s="7">
         <v>16504</v>
       </c>
-      <c r="C262" s="16">
+      <c r="C262" s="7">
         <v>8150</v>
       </c>
-      <c r="D262" s="16">
+      <c r="D262" s="7">
         <v>4608</v>
       </c>
-      <c r="E262" s="16">
+      <c r="E262" s="7">
         <v>3746</v>
       </c>
-      <c r="F262" s="16" t="s">
+      <c r="F262" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A263" s="17" t="s">
+      <c r="A263" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B263" s="16">
+      <c r="B263" s="7">
         <v>576</v>
       </c>
-      <c r="C263" s="16">
+      <c r="C263" s="7">
         <v>43</v>
       </c>
-      <c r="D263" s="16">
+      <c r="D263" s="7">
         <v>513</v>
       </c>
-      <c r="E263" s="16">
+      <c r="E263" s="7">
         <v>20</v>
       </c>
-      <c r="F263" s="16" t="s">
+      <c r="F263" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A264" s="17" t="s">
+      <c r="A264" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B264" s="16">
+      <c r="B264" s="7">
         <v>1495</v>
       </c>
-      <c r="C264" s="16">
+      <c r="C264" s="7">
         <v>377</v>
       </c>
-      <c r="D264" s="16">
+      <c r="D264" s="7">
         <v>993</v>
       </c>
-      <c r="E264" s="16">
+      <c r="E264" s="7">
         <v>125</v>
       </c>
-      <c r="F264" s="16" t="s">
+      <c r="F264" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A265" s="17" t="s">
+      <c r="A265" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B265" s="16">
+      <c r="B265" s="7">
         <v>11669</v>
       </c>
-      <c r="C265" s="16">
+      <c r="C265" s="7">
         <v>7819</v>
       </c>
-      <c r="D265" s="16">
+      <c r="D265" s="7">
         <v>1871</v>
       </c>
-      <c r="E265" s="16">
+      <c r="E265" s="7">
         <v>1979</v>
       </c>
-      <c r="F265" s="16" t="s">
+      <c r="F265" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="266" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A266" s="17" t="s">
+      <c r="A266" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B266" s="16">
+      <c r="B266" s="7">
         <v>43764</v>
       </c>
-      <c r="C266" s="16">
+      <c r="C266" s="7">
         <v>12574</v>
       </c>
-      <c r="D266" s="16">
+      <c r="D266" s="7">
         <v>1986</v>
       </c>
-      <c r="E266" s="16">
+      <c r="E266" s="7">
         <v>29204</v>
       </c>
-      <c r="F266" s="16" t="s">
+      <c r="F266" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A267" s="17" t="s">
+      <c r="A267" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B267" s="16">
+      <c r="B267" s="7">
         <v>10518</v>
       </c>
-      <c r="C267" s="16">
+      <c r="C267" s="7">
         <v>3196</v>
       </c>
-      <c r="D267" s="16">
+      <c r="D267" s="7">
         <v>1681</v>
       </c>
-      <c r="E267" s="16">
+      <c r="E267" s="7">
         <v>5641</v>
       </c>
-      <c r="F267" s="16" t="s">
+      <c r="F267" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="268" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A268" s="17" t="s">
+      <c r="A268" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B268" s="16">
+      <c r="B268" s="7">
         <v>4865</v>
       </c>
-      <c r="C268" s="16">
+      <c r="C268" s="7">
         <v>945</v>
       </c>
-      <c r="D268" s="16">
+      <c r="D268" s="7">
         <v>391</v>
       </c>
-      <c r="E268" s="16">
+      <c r="E268" s="7">
         <v>3529</v>
       </c>
-      <c r="F268" s="16" t="s">
+      <c r="F268" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A269" s="17" t="s">
+      <c r="A269" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B269" s="16">
+      <c r="B269" s="7">
         <v>1242</v>
       </c>
-      <c r="C269" s="16">
+      <c r="C269" s="7">
         <v>726</v>
       </c>
-      <c r="D269" s="16">
+      <c r="D269" s="7">
         <v>0</v>
       </c>
-      <c r="E269" s="16">
+      <c r="E269" s="7">
         <v>516</v>
       </c>
-      <c r="F269" s="16" t="s">
+      <c r="F269" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="270" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A270" s="17" t="s">
+      <c r="A270" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B270" s="16">
+      <c r="B270" s="7">
         <v>433</v>
       </c>
-      <c r="C270" s="16">
+      <c r="C270" s="7">
         <v>419</v>
       </c>
-      <c r="D270" s="16">
+      <c r="D270" s="7">
         <v>0</v>
       </c>
-      <c r="E270" s="16">
+      <c r="E270" s="7">
         <v>14</v>
       </c>
-      <c r="F270" s="16" t="s">
+      <c r="F270" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A271" s="17" t="s">
+      <c r="A271" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B271" s="16">
+      <c r="B271" s="7">
         <v>5962</v>
       </c>
-      <c r="C271" s="16">
+      <c r="C271" s="7">
         <v>1940</v>
       </c>
-      <c r="D271" s="16">
+      <c r="D271" s="7">
         <v>197</v>
       </c>
-      <c r="E271" s="16">
+      <c r="E271" s="7">
         <v>3825</v>
       </c>
-      <c r="F271" s="16" t="s">
+      <c r="F271" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="272" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A272" s="17" t="s">
+      <c r="A272" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B272" s="16">
+      <c r="B272" s="7">
         <v>3530</v>
       </c>
-      <c r="C272" s="16">
+      <c r="C272" s="7">
         <v>1955</v>
       </c>
-      <c r="D272" s="16">
+      <c r="D272" s="7">
         <v>344</v>
       </c>
-      <c r="E272" s="16">
+      <c r="E272" s="7">
         <v>1231</v>
       </c>
-      <c r="F272" s="16" t="s">
+      <c r="F272" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="273" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A273" s="17" t="s">
+      <c r="A273" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B273" s="16">
+      <c r="B273" s="7">
         <v>6156</v>
       </c>
-      <c r="C273" s="16">
+      <c r="C273" s="7">
         <v>2786</v>
       </c>
-      <c r="D273" s="16">
+      <c r="D273" s="7">
         <v>1598</v>
       </c>
-      <c r="E273" s="16">
+      <c r="E273" s="7">
         <v>1772</v>
       </c>
-      <c r="F273" s="16" t="s">
+      <c r="F273" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A274" s="17" t="s">
+      <c r="A274" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B274" s="16">
+      <c r="B274" s="7">
         <v>2204</v>
       </c>
-      <c r="C274" s="16">
+      <c r="C274" s="7">
         <v>713</v>
       </c>
-      <c r="D274" s="16">
+      <c r="D274" s="7">
         <v>311</v>
       </c>
-      <c r="E274" s="16">
+      <c r="E274" s="7">
         <v>1180</v>
       </c>
-      <c r="F274" s="16" t="s">
+      <c r="F274" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A275" s="17" t="s">
+      <c r="A275" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B275" s="16">
+      <c r="B275" s="7">
         <v>2554</v>
       </c>
-      <c r="C275" s="16">
+      <c r="C275" s="7">
         <v>1586</v>
       </c>
-      <c r="D275" s="16">
+      <c r="D275" s="7">
         <v>535</v>
       </c>
-      <c r="E275" s="16">
+      <c r="E275" s="7">
         <v>433</v>
       </c>
-      <c r="F275" s="16" t="s">
+      <c r="F275" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A276" s="17" t="s">
+      <c r="A276" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B276" s="16">
+      <c r="B276" s="7">
         <v>1134</v>
       </c>
-      <c r="C276" s="16">
+      <c r="C276" s="7">
         <v>371</v>
       </c>
-      <c r="D276" s="16">
+      <c r="D276" s="7">
         <v>0</v>
       </c>
-      <c r="E276" s="16">
+      <c r="E276" s="7">
         <v>763</v>
       </c>
-      <c r="F276" s="16" t="s">
+      <c r="F276" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A277" s="17" t="s">
+      <c r="A277" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B277" s="16">
+      <c r="B277" s="7">
         <v>7869</v>
       </c>
-      <c r="C277" s="16">
+      <c r="C277" s="7">
         <v>800</v>
       </c>
-      <c r="D277" s="16">
+      <c r="D277" s="7">
         <v>115</v>
       </c>
-      <c r="E277" s="16">
+      <c r="E277" s="7">
         <v>6954</v>
       </c>
-      <c r="F277" s="16" t="s">
+      <c r="F277" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="278" spans="1:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A278" s="18" t="s">
+      <c r="A278" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="B278" s="18"/>
-[...3 lines deleted...]
-      <c r="F278" s="18"/>
+      <c r="B278" s="15"/>
+      <c r="C278" s="15"/>
+      <c r="D278" s="15"/>
+      <c r="E278" s="15"/>
+      <c r="F278" s="15"/>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A279" s="15" t="s">
+      <c r="A279" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B279" s="16">
+      <c r="B279" s="7">
         <v>140184</v>
       </c>
-      <c r="C279" s="16">
+      <c r="C279" s="7">
         <v>49993</v>
       </c>
-      <c r="D279" s="16">
+      <c r="D279" s="7">
         <v>18836</v>
       </c>
-      <c r="E279" s="16">
+      <c r="E279" s="7">
         <v>61868</v>
       </c>
-      <c r="F279" s="16">
+      <c r="F279" s="7">
         <v>9487</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A280" s="17" t="s">
+      <c r="A280" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B280" s="16">
+      <c r="B280" s="7">
         <v>17031</v>
       </c>
-      <c r="C280" s="16">
+      <c r="C280" s="7">
         <v>3422</v>
       </c>
-      <c r="D280" s="16">
+      <c r="D280" s="7">
         <v>2988</v>
       </c>
-      <c r="E280" s="16">
+      <c r="E280" s="7">
         <v>1134</v>
       </c>
-      <c r="F280" s="16">
+      <c r="F280" s="7">
         <v>9487</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A281" s="17" t="s">
+      <c r="A281" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B281" s="16">
+      <c r="B281" s="7">
         <v>19505</v>
       </c>
-      <c r="C281" s="16">
+      <c r="C281" s="7">
         <v>574</v>
       </c>
-      <c r="D281" s="16">
+      <c r="D281" s="7">
         <v>677</v>
       </c>
-      <c r="E281" s="16">
+      <c r="E281" s="7">
         <v>3891</v>
       </c>
-      <c r="F281" s="16" t="s">
+      <c r="F281" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A282" s="17" t="s">
+      <c r="A282" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B282" s="16">
+      <c r="B282" s="7">
         <v>1261</v>
       </c>
-      <c r="C282" s="16">
+      <c r="C282" s="7">
         <v>8057</v>
       </c>
-      <c r="D282" s="16">
+      <c r="D282" s="7">
         <v>4447</v>
       </c>
-      <c r="E282" s="16">
+      <c r="E282" s="7">
         <v>10</v>
       </c>
-      <c r="F282" s="16" t="s">
+      <c r="F282" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A283" s="17" t="s">
+      <c r="A283" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B283" s="16">
+      <c r="B283" s="7">
         <v>16237</v>
       </c>
-      <c r="C283" s="16">
-[...2 lines deleted...]
-      <c r="D283" s="16">
+      <c r="C283" s="7">
+        <v>24</v>
+      </c>
+      <c r="D283" s="7">
         <v>522</v>
       </c>
-      <c r="E283" s="16">
+      <c r="E283" s="7">
         <v>3733</v>
       </c>
-      <c r="F283" s="16" t="s">
+      <c r="F283" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="284" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A284" s="17" t="s">
+      <c r="A284" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B284" s="16">
+      <c r="B284" s="7">
         <v>565</v>
       </c>
-      <c r="C284" s="16">
+      <c r="C284" s="7">
         <v>389</v>
       </c>
-      <c r="D284" s="16">
+      <c r="D284" s="7">
         <v>924</v>
       </c>
-      <c r="E284" s="16">
+      <c r="E284" s="7">
         <v>19</v>
       </c>
-      <c r="F284" s="16" t="s">
+      <c r="F284" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="285" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A285" s="17" t="s">
+      <c r="A285" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B285" s="16">
+      <c r="B285" s="7">
         <v>1442</v>
       </c>
-      <c r="C285" s="16">
+      <c r="C285" s="7">
         <v>8730</v>
       </c>
-      <c r="D285" s="16">
+      <c r="D285" s="7">
         <v>1940</v>
       </c>
-      <c r="E285" s="16">
+      <c r="E285" s="7">
         <v>129</v>
       </c>
-      <c r="F285" s="16" t="s">
+      <c r="F285" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A286" s="17" t="s">
+      <c r="A286" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B286" s="16">
+      <c r="B286" s="7">
         <v>12641</v>
       </c>
-      <c r="C286" s="16">
+      <c r="C286" s="7">
         <v>12779</v>
       </c>
-      <c r="D286" s="16">
+      <c r="D286" s="7">
         <v>1715</v>
       </c>
-      <c r="E286" s="16">
+      <c r="E286" s="7">
         <v>1971</v>
       </c>
-      <c r="F286" s="16" t="s">
+      <c r="F286" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="287" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A287" s="17" t="s">
+      <c r="A287" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B287" s="16">
+      <c r="B287" s="7">
         <v>43194</v>
       </c>
-      <c r="C287" s="16">
+      <c r="C287" s="7">
         <v>3414</v>
       </c>
-      <c r="D287" s="16">
+      <c r="D287" s="7">
         <v>2204</v>
       </c>
-      <c r="E287" s="16">
+      <c r="E287" s="7">
         <v>28700</v>
       </c>
-      <c r="F287" s="16" t="s">
+      <c r="F287" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A288" s="17" t="s">
+      <c r="A288" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B288" s="16">
+      <c r="B288" s="7">
         <v>11456</v>
       </c>
-      <c r="C288" s="16">
+      <c r="C288" s="7">
         <v>976</v>
       </c>
-      <c r="D288" s="16">
+      <c r="D288" s="7">
         <v>423</v>
       </c>
-      <c r="E288" s="16">
+      <c r="E288" s="7">
         <v>5838</v>
       </c>
-      <c r="F288" s="16" t="s">
+      <c r="F288" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A289" s="17" t="s">
+      <c r="A289" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B289" s="16">
+      <c r="B289" s="7">
         <v>4940</v>
       </c>
-      <c r="C289" s="16">
+      <c r="C289" s="7">
         <v>666</v>
       </c>
-      <c r="D289" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E289" s="16">
+      <c r="D289" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E289" s="7">
         <v>3541</v>
       </c>
-      <c r="F289" s="16" t="s">
+      <c r="F289" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A290" s="17" t="s">
+      <c r="A290" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B290" s="16">
+      <c r="B290" s="7">
         <v>1197</v>
       </c>
-      <c r="C290" s="16">
+      <c r="C290" s="7">
         <v>401</v>
       </c>
-      <c r="D290" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E290" s="16">
+      <c r="D290" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E290" s="7">
         <v>531</v>
       </c>
-      <c r="F290" s="16" t="s">
+      <c r="F290" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="291" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A291" s="17" t="s">
+      <c r="A291" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B291" s="16">
+      <c r="B291" s="7">
         <v>413</v>
       </c>
-      <c r="C291" s="16">
+      <c r="C291" s="7">
         <v>2049</v>
       </c>
-      <c r="D291" s="16">
+      <c r="D291" s="7">
         <v>160</v>
       </c>
-      <c r="E291" s="16">
+      <c r="E291" s="7">
         <v>12</v>
       </c>
-      <c r="F291" s="16" t="s">
+      <c r="F291" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A292" s="17" t="s">
+      <c r="A292" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B292" s="16">
+      <c r="B292" s="7">
         <v>6100</v>
       </c>
-      <c r="C292" s="16">
+      <c r="C292" s="7">
         <v>2062</v>
       </c>
-      <c r="D292" s="16">
+      <c r="D292" s="7">
         <v>344</v>
       </c>
-      <c r="E292" s="16">
+      <c r="E292" s="7">
         <v>3891</v>
       </c>
-      <c r="F292" s="16" t="s">
+      <c r="F292" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="293" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A293" s="17" t="s">
+      <c r="A293" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B293" s="16">
+      <c r="B293" s="7">
         <v>3644</v>
       </c>
-      <c r="C293" s="16">
+      <c r="C293" s="7">
         <v>2648</v>
       </c>
-      <c r="D293" s="16">
+      <c r="D293" s="7">
         <v>1559</v>
       </c>
-      <c r="E293" s="16">
+      <c r="E293" s="7">
         <v>1238</v>
       </c>
-      <c r="F293" s="16" t="s">
+      <c r="F293" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="294" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A294" s="17" t="s">
+      <c r="A294" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B294" s="16">
+      <c r="B294" s="7">
         <v>5992</v>
       </c>
-      <c r="C294" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E294" s="16">
+      <c r="C294" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E294" s="7">
         <v>1785</v>
       </c>
-      <c r="F294" s="16" t="s">
+      <c r="F294" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A295" s="17" t="s">
+      <c r="A295" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B295" s="16">
+      <c r="B295" s="7">
         <v>2337</v>
       </c>
-      <c r="C295" s="16">
+      <c r="C295" s="7">
         <v>823</v>
       </c>
-      <c r="D295" s="16">
+      <c r="D295" s="7">
         <v>307</v>
       </c>
-      <c r="E295" s="16">
+      <c r="E295" s="7">
         <v>1207</v>
       </c>
-      <c r="F295" s="16" t="s">
+      <c r="F295" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="296" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A296" s="17" t="s">
+      <c r="A296" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B296" s="16">
+      <c r="B296" s="7">
         <v>2819</v>
       </c>
-      <c r="C296" s="16">
+      <c r="C296" s="7">
         <v>1835</v>
       </c>
-      <c r="D296" s="16">
+      <c r="D296" s="7">
         <v>535</v>
       </c>
-      <c r="E296" s="16">
+      <c r="E296" s="7">
         <v>449</v>
       </c>
-      <c r="F296" s="16" t="s">
+      <c r="F296" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A297" s="17" t="s">
+      <c r="A297" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B297" s="16">
+      <c r="B297" s="7">
         <v>1134</v>
       </c>
-      <c r="C297" s="16">
+      <c r="C297" s="7">
         <v>358</v>
       </c>
-      <c r="D297" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E297" s="16">
+      <c r="D297" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E297" s="7">
         <v>776</v>
       </c>
-      <c r="F297" s="16" t="s">
+      <c r="F297" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A298" s="17" t="s">
+      <c r="A298" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B298" s="16">
+      <c r="B298" s="7">
         <v>7781</v>
       </c>
-      <c r="C298" s="16">
+      <c r="C298" s="7">
         <v>786</v>
       </c>
-      <c r="D298" s="16">
+      <c r="D298" s="7">
         <v>91</v>
       </c>
-      <c r="E298" s="16">
+      <c r="E298" s="7">
         <v>6904</v>
       </c>
-      <c r="F298" s="16" t="s">
+      <c r="F298" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A299" s="22" t="s">
+      <c r="A299" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="B299" s="22"/>
-[...3 lines deleted...]
-      <c r="F299" s="22"/>
+      <c r="B299" s="16"/>
+      <c r="C299" s="16"/>
+      <c r="D299" s="16"/>
+      <c r="E299" s="16"/>
+      <c r="F299" s="16"/>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A300" s="23" t="s">
+      <c r="A300" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B300" s="16">
+      <c r="B300" s="7">
         <v>141875</v>
       </c>
-      <c r="C300" s="16">
+      <c r="C300" s="7">
         <v>52227</v>
       </c>
-      <c r="D300" s="16">
+      <c r="D300" s="7">
         <v>18093</v>
       </c>
-      <c r="E300" s="16">
+      <c r="E300" s="7">
         <v>62339</v>
       </c>
-      <c r="F300" s="16">
+      <c r="F300" s="7">
         <v>9216</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A301" s="17" t="s">
+      <c r="A301" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B301" s="16">
+      <c r="B301" s="7">
         <v>16966</v>
       </c>
-      <c r="C301" s="16">
+      <c r="C301" s="7">
         <v>3696</v>
       </c>
-      <c r="D301" s="16">
+      <c r="D301" s="7">
         <v>2980</v>
       </c>
-      <c r="E301" s="16">
+      <c r="E301" s="7">
         <v>1074</v>
       </c>
-      <c r="F301" s="16">
+      <c r="F301" s="7">
         <v>9216</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A302" s="17" t="s">
+      <c r="A302" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B302" s="16">
+      <c r="B302" s="7">
         <f>B303+B304+B305+B306</f>
         <v>19727</v>
       </c>
-      <c r="C302" s="16">
+      <c r="C302" s="7">
         <f t="shared" ref="C302:E302" si="7">C303+C304+C305+C306</f>
         <v>9430</v>
       </c>
-      <c r="D302" s="16">
+      <c r="D302" s="7">
         <f t="shared" si="7"/>
         <v>6381</v>
       </c>
-      <c r="E302" s="16">
+      <c r="E302" s="7">
         <f t="shared" si="7"/>
         <v>3916</v>
       </c>
-      <c r="F302" s="16"/>
+      <c r="F302" s="7"/>
     </row>
     <row r="303" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A303" s="17" t="s">
+      <c r="A303" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B303" s="16">
+      <c r="B303" s="7">
         <v>1326</v>
       </c>
-      <c r="C303" s="16">
+      <c r="C303" s="7">
         <v>592</v>
       </c>
-      <c r="D303" s="16">
+      <c r="D303" s="7">
         <v>723</v>
       </c>
-      <c r="E303" s="16">
+      <c r="E303" s="7">
         <v>11</v>
       </c>
-      <c r="F303" s="16" t="s">
+      <c r="F303" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A304" s="17" t="s">
+      <c r="A304" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B304" s="16">
+      <c r="B304" s="7">
         <v>16257</v>
       </c>
-      <c r="C304" s="16">
+      <c r="C304" s="7">
         <v>8268</v>
       </c>
-      <c r="D304" s="16">
+      <c r="D304" s="7">
         <v>4237</v>
       </c>
-      <c r="E304" s="16">
+      <c r="E304" s="7">
         <v>3752</v>
       </c>
-      <c r="F304" s="16" t="s">
+      <c r="F304" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="305" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A305" s="17" t="s">
+      <c r="A305" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B305" s="16">
+      <c r="B305" s="7">
         <v>714</v>
       </c>
-      <c r="C305" s="16">
+      <c r="C305" s="7">
         <v>172</v>
       </c>
-      <c r="D305" s="16">
+      <c r="D305" s="7">
         <v>521</v>
       </c>
-      <c r="E305" s="16">
+      <c r="E305" s="7">
         <v>21</v>
       </c>
-      <c r="F305" s="16" t="s">
+      <c r="F305" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="306" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A306" s="17" t="s">
+      <c r="A306" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B306" s="16">
+      <c r="B306" s="7">
         <v>1430</v>
       </c>
-      <c r="C306" s="16">
+      <c r="C306" s="7">
         <v>398</v>
       </c>
-      <c r="D306" s="16">
+      <c r="D306" s="7">
         <v>900</v>
       </c>
-      <c r="E306" s="16">
+      <c r="E306" s="7">
         <v>132</v>
       </c>
-      <c r="F306" s="16" t="s">
+      <c r="F306" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A307" s="17" t="s">
+      <c r="A307" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B307" s="16">
+      <c r="B307" s="7">
         <v>12396</v>
       </c>
-      <c r="C307" s="16">
+      <c r="C307" s="7">
         <v>8539</v>
       </c>
-      <c r="D307" s="16">
+      <c r="D307" s="7">
         <v>1823</v>
       </c>
-      <c r="E307" s="16">
+      <c r="E307" s="7">
         <v>2034</v>
       </c>
-      <c r="F307" s="16" t="s">
+      <c r="F307" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="308" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A308" s="17" t="s">
+      <c r="A308" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B308" s="16">
+      <c r="B308" s="7">
         <v>44506</v>
       </c>
-      <c r="C308" s="16">
+      <c r="C308" s="7">
         <v>14183</v>
       </c>
-      <c r="D308" s="16">
+      <c r="D308" s="7">
         <v>1628</v>
       </c>
-      <c r="E308" s="16">
+      <c r="E308" s="7">
         <v>28695</v>
       </c>
-      <c r="F308" s="16" t="s">
+      <c r="F308" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="17" t="s">
+      <c r="A309" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B309" s="16">
+      <c r="B309" s="7">
         <v>11449</v>
       </c>
-      <c r="C309" s="16">
+      <c r="C309" s="7">
         <v>3451</v>
       </c>
-      <c r="D309" s="16">
+      <c r="D309" s="7">
         <v>1943</v>
       </c>
-      <c r="E309" s="16">
+      <c r="E309" s="7">
         <v>6055</v>
       </c>
-      <c r="F309" s="16" t="s">
+      <c r="F309" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="310" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A310" s="17" t="s">
+      <c r="A310" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B310" s="16">
+      <c r="B310" s="7">
         <v>4927</v>
       </c>
-      <c r="C310" s="16">
+      <c r="C310" s="7">
         <v>972</v>
       </c>
-      <c r="D310" s="16">
+      <c r="D310" s="7">
         <v>387</v>
       </c>
-      <c r="E310" s="16">
+      <c r="E310" s="7">
         <v>3568</v>
       </c>
-      <c r="F310" s="16" t="s">
+      <c r="F310" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A311" s="17" t="s">
+      <c r="A311" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B311" s="16">
+      <c r="B311" s="7">
         <v>1322</v>
       </c>
-      <c r="C311" s="16">
+      <c r="C311" s="7">
         <v>780</v>
       </c>
-      <c r="D311" s="16">
+      <c r="D311" s="7">
         <v>0</v>
       </c>
-      <c r="E311" s="16">
+      <c r="E311" s="7">
         <v>542</v>
       </c>
-      <c r="F311" s="16" t="s">
+      <c r="F311" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="312" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A312" s="17" t="s">
+      <c r="A312" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B312" s="16">
+      <c r="B312" s="7">
         <v>411</v>
       </c>
-      <c r="C312" s="16">
+      <c r="C312" s="7">
         <v>399</v>
       </c>
-      <c r="D312" s="16">
+      <c r="D312" s="7">
         <v>0</v>
       </c>
-      <c r="E312" s="16">
+      <c r="E312" s="7">
         <v>12</v>
       </c>
-      <c r="F312" s="16" t="s">
+      <c r="F312" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A313" s="17" t="s">
+      <c r="A313" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B313" s="16">
+      <c r="B313" s="7">
         <v>6090</v>
       </c>
-      <c r="C313" s="16">
+      <c r="C313" s="7">
         <v>2002</v>
       </c>
-      <c r="D313" s="16">
+      <c r="D313" s="7">
         <v>160</v>
       </c>
-      <c r="E313" s="16">
+      <c r="E313" s="7">
         <v>3928</v>
       </c>
-      <c r="F313" s="16" t="s">
+      <c r="F313" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="314" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A314" s="17" t="s">
+      <c r="A314" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B314" s="16">
+      <c r="B314" s="7">
         <v>3763</v>
       </c>
-      <c r="C314" s="16">
+      <c r="C314" s="7">
         <v>2055</v>
       </c>
-      <c r="D314" s="16">
+      <c r="D314" s="7">
         <v>346</v>
       </c>
-      <c r="E314" s="16">
+      <c r="E314" s="7">
         <v>1362</v>
       </c>
-      <c r="F314" s="16" t="s">
+      <c r="F314" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="315" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A315" s="17" t="s">
+      <c r="A315" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B315" s="16">
+      <c r="B315" s="7">
         <v>6244</v>
       </c>
-      <c r="C315" s="16">
+      <c r="C315" s="7">
         <v>2893</v>
       </c>
-      <c r="D315" s="16">
+      <c r="D315" s="7">
         <v>1534</v>
       </c>
-      <c r="E315" s="16">
+      <c r="E315" s="7">
         <v>1817</v>
       </c>
-      <c r="F315" s="16" t="s">
+      <c r="F315" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A316" s="17" t="s">
+      <c r="A316" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B316" s="16">
+      <c r="B316" s="7">
         <v>2359</v>
       </c>
-      <c r="C316" s="16">
+      <c r="C316" s="7">
         <v>829</v>
       </c>
-      <c r="D316" s="16">
+      <c r="D316" s="7">
         <v>301</v>
       </c>
-      <c r="E316" s="16">
+      <c r="E316" s="7">
         <v>1229</v>
       </c>
-      <c r="F316" s="16" t="s">
+      <c r="F316" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="317" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A317" s="17" t="s">
+      <c r="A317" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B317" s="16">
+      <c r="B317" s="7">
         <v>2786</v>
       </c>
-      <c r="C317" s="16">
+      <c r="C317" s="7">
         <v>1818</v>
       </c>
-      <c r="D317" s="16">
+      <c r="D317" s="7">
         <v>527</v>
       </c>
-      <c r="E317" s="16">
+      <c r="E317" s="7">
         <v>441</v>
       </c>
-      <c r="F317" s="16" t="s">
+      <c r="F317" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A318" s="17" t="s">
+      <c r="A318" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B318" s="16">
+      <c r="B318" s="7">
         <v>1131</v>
       </c>
-      <c r="C318" s="16">
+      <c r="C318" s="7">
         <v>354</v>
       </c>
-      <c r="D318" s="16">
+      <c r="D318" s="7">
         <v>0</v>
       </c>
-      <c r="E318" s="16">
+      <c r="E318" s="7">
         <v>777</v>
       </c>
-      <c r="F318" s="16" t="s">
+      <c r="F318" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A319" s="17" t="s">
+      <c r="A319" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B319" s="16">
+      <c r="B319" s="7">
         <v>7798</v>
       </c>
-      <c r="C319" s="16">
+      <c r="C319" s="7">
         <v>826</v>
       </c>
-      <c r="D319" s="16">
+      <c r="D319" s="7">
         <v>83</v>
       </c>
-      <c r="E319" s="16">
+      <c r="E319" s="7">
         <v>6889</v>
       </c>
-      <c r="F319" s="16" t="s">
+      <c r="F319" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A320" s="22" t="s">
+      <c r="A320" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="B320" s="22"/>
-[...3 lines deleted...]
-      <c r="F320" s="22"/>
+      <c r="B320" s="16"/>
+      <c r="C320" s="16"/>
+      <c r="D320" s="16"/>
+      <c r="E320" s="16"/>
+      <c r="F320" s="16"/>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A321" s="23" t="s">
+      <c r="A321" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B321" s="16">
+      <c r="B321" s="7">
         <v>141679</v>
       </c>
-      <c r="C321" s="16">
+      <c r="C321" s="7">
         <v>52338</v>
       </c>
-      <c r="D321" s="16">
+      <c r="D321" s="7">
         <v>17836</v>
       </c>
-      <c r="E321" s="16">
+      <c r="E321" s="7">
         <v>62377</v>
       </c>
-      <c r="F321" s="16">
+      <c r="F321" s="7">
         <v>9128</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A322" s="17" t="s">
+      <c r="A322" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B322" s="16">
+      <c r="B322" s="7">
         <v>17006</v>
       </c>
-      <c r="C322" s="16">
+      <c r="C322" s="7">
         <v>3762</v>
       </c>
-      <c r="D322" s="16">
+      <c r="D322" s="7">
         <v>3073</v>
       </c>
-      <c r="E322" s="16">
+      <c r="E322" s="7">
         <v>1043</v>
       </c>
-      <c r="F322" s="16">
+      <c r="F322" s="7">
         <v>9128</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A323" s="17" t="s">
+      <c r="A323" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B323" s="16">
+      <c r="B323" s="7">
         <f>B324+B325+B326+B327</f>
         <v>20693</v>
       </c>
-      <c r="C323" s="16">
+      <c r="C323" s="7">
         <f t="shared" ref="C323:E323" si="8">C324+C325+C326+C327</f>
         <v>10156</v>
       </c>
-      <c r="D323" s="16">
+      <c r="D323" s="7">
         <f t="shared" si="8"/>
         <v>6575</v>
       </c>
-      <c r="E323" s="16">
+      <c r="E323" s="7">
         <f t="shared" si="8"/>
         <v>3962</v>
       </c>
-      <c r="F323" s="16" t="s">
+      <c r="F323" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A324" s="17" t="s">
+      <c r="A324" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B324" s="16">
+      <c r="B324" s="7">
         <v>1486</v>
       </c>
-      <c r="C324" s="16">
+      <c r="C324" s="7">
         <v>784</v>
       </c>
-      <c r="D324" s="16">
+      <c r="D324" s="7">
         <v>689</v>
       </c>
-      <c r="E324" s="16">
+      <c r="E324" s="7">
         <v>13</v>
       </c>
-      <c r="F324" s="16" t="s">
+      <c r="F324" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="17" t="s">
+      <c r="A325" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B325" s="16">
+      <c r="B325" s="7">
         <v>16958</v>
       </c>
-      <c r="C325" s="16">
+      <c r="C325" s="7">
         <v>8753</v>
       </c>
-      <c r="D325" s="16">
+      <c r="D325" s="7">
         <v>4406</v>
       </c>
-      <c r="E325" s="16">
+      <c r="E325" s="7">
         <v>3799</v>
       </c>
-      <c r="F325" s="16" t="s">
+      <c r="F325" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
-      <c r="A326" s="17" t="s">
+      <c r="A326" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B326" s="16">
+      <c r="B326" s="7">
         <v>791</v>
       </c>
-      <c r="C326" s="16">
+      <c r="C326" s="7">
         <v>207</v>
       </c>
-      <c r="D326" s="16">
+      <c r="D326" s="7">
         <v>563</v>
       </c>
-      <c r="E326" s="16">
+      <c r="E326" s="7">
         <v>21</v>
       </c>
-      <c r="F326" s="16" t="s">
+      <c r="F326" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="327" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A327" s="17" t="s">
+      <c r="A327" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B327" s="16">
+      <c r="B327" s="7">
         <v>1458</v>
       </c>
-      <c r="C327" s="16">
+      <c r="C327" s="7">
         <v>412</v>
       </c>
-      <c r="D327" s="16">
+      <c r="D327" s="7">
         <v>917</v>
       </c>
-      <c r="E327" s="16">
+      <c r="E327" s="7">
         <v>129</v>
       </c>
-      <c r="F327" s="16" t="s">
+      <c r="F327" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A328" s="17" t="s">
+      <c r="A328" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B328" s="16">
+      <c r="B328" s="7">
         <v>11763</v>
       </c>
-      <c r="C328" s="16">
+      <c r="C328" s="7">
         <v>7969</v>
       </c>
-      <c r="D328" s="16">
+      <c r="D328" s="7">
         <v>1721</v>
       </c>
-      <c r="E328" s="16">
+      <c r="E328" s="7">
         <v>2073</v>
       </c>
-      <c r="F328" s="16" t="s">
+      <c r="F328" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="329" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A329" s="17" t="s">
+      <c r="A329" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B329" s="16">
+      <c r="B329" s="7">
         <v>44090</v>
       </c>
-      <c r="C329" s="16">
+      <c r="C329" s="7">
         <v>13913</v>
       </c>
-      <c r="D329" s="16">
+      <c r="D329" s="7">
         <v>1525</v>
       </c>
-      <c r="E329" s="16">
+      <c r="E329" s="7">
         <v>28652</v>
       </c>
-      <c r="F329" s="16" t="s">
+      <c r="F329" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A330" s="17" t="s">
+      <c r="A330" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B330" s="16">
+      <c r="B330" s="7">
         <v>11232</v>
       </c>
-      <c r="C330" s="16">
+      <c r="C330" s="7">
         <v>3537</v>
       </c>
-      <c r="D330" s="16">
+      <c r="D330" s="7">
         <v>1591</v>
       </c>
-      <c r="E330" s="16">
+      <c r="E330" s="7">
         <v>6104</v>
       </c>
-      <c r="F330" s="16" t="s">
+      <c r="F330" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="331" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A331" s="17" t="s">
+      <c r="A331" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B331" s="16">
+      <c r="B331" s="7">
         <v>5130</v>
       </c>
-      <c r="C331" s="16">
+      <c r="C331" s="7">
         <v>965</v>
       </c>
-      <c r="D331" s="16">
+      <c r="D331" s="7">
         <v>378</v>
       </c>
-      <c r="E331" s="16">
+      <c r="E331" s="7">
         <v>3787</v>
       </c>
-      <c r="F331" s="16" t="s">
+      <c r="F331" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A332" s="17" t="s">
+      <c r="A332" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B332" s="16">
+      <c r="B332" s="7">
         <v>1329</v>
       </c>
-      <c r="C332" s="16">
+      <c r="C332" s="7">
         <v>760</v>
       </c>
-      <c r="D332" s="16">
+      <c r="D332" s="7">
         <v>0</v>
       </c>
-      <c r="E332" s="16">
+      <c r="E332" s="7">
         <v>569</v>
       </c>
-      <c r="F332" s="16" t="s">
+      <c r="F332" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="333" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A333" s="17" t="s">
+      <c r="A333" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B333" s="16">
+      <c r="B333" s="7">
         <v>430</v>
       </c>
-      <c r="C333" s="16">
+      <c r="C333" s="7">
         <v>414</v>
       </c>
-      <c r="D333" s="16">
+      <c r="D333" s="7">
         <v>0</v>
       </c>
-      <c r="E333" s="16">
+      <c r="E333" s="7">
         <v>16</v>
       </c>
-      <c r="F333" s="16" t="s">
+      <c r="F333" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A334" s="17" t="s">
+      <c r="A334" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B334" s="16">
+      <c r="B334" s="7">
         <v>6208</v>
       </c>
-      <c r="C334" s="16">
+      <c r="C334" s="7">
         <v>2038</v>
       </c>
-      <c r="D334" s="16">
+      <c r="D334" s="7">
         <v>160</v>
       </c>
-      <c r="E334" s="16">
+      <c r="E334" s="7">
         <v>4010</v>
       </c>
-      <c r="F334" s="16" t="s">
+      <c r="F334" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="335" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A335" s="17" t="s">
+      <c r="A335" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B335" s="16">
+      <c r="B335" s="7">
         <v>3698</v>
       </c>
-      <c r="C335" s="16">
+      <c r="C335" s="7">
         <v>2108</v>
       </c>
-      <c r="D335" s="16">
+      <c r="D335" s="7">
         <v>355</v>
       </c>
-      <c r="E335" s="16">
+      <c r="E335" s="7">
         <v>1235</v>
       </c>
-      <c r="F335" s="16" t="s">
+      <c r="F335" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="336" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
-      <c r="A336" s="17" t="s">
+      <c r="A336" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B336" s="16">
+      <c r="B336" s="7">
         <v>6198</v>
       </c>
-      <c r="C336" s="16">
+      <c r="C336" s="7">
         <v>3041</v>
       </c>
-      <c r="D336" s="16">
+      <c r="D336" s="7">
         <v>1517</v>
       </c>
-      <c r="E336" s="16">
+      <c r="E336" s="7">
         <v>1640</v>
       </c>
-      <c r="F336" s="16" t="s">
+      <c r="F336" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A337" s="17" t="s">
+      <c r="A337" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B337" s="16">
+      <c r="B337" s="7">
         <v>2368</v>
       </c>
-      <c r="C337" s="16">
+      <c r="C337" s="7">
         <v>795</v>
       </c>
-      <c r="D337" s="16">
+      <c r="D337" s="7">
         <v>322</v>
       </c>
-      <c r="E337" s="16">
+      <c r="E337" s="7">
         <v>1251</v>
       </c>
-      <c r="F337" s="16" t="s">
+      <c r="F337" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="338" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
-      <c r="A338" s="17" t="s">
+      <c r="A338" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B338" s="16">
+      <c r="B338" s="7">
         <v>2737</v>
       </c>
-      <c r="C338" s="16">
+      <c r="C338" s="7">
         <v>1795</v>
       </c>
-      <c r="D338" s="16">
+      <c r="D338" s="7">
         <v>530</v>
       </c>
-      <c r="E338" s="16">
+      <c r="E338" s="7">
         <v>412</v>
       </c>
-      <c r="F338" s="16" t="s">
+      <c r="F338" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A339" s="17" t="s">
+      <c r="A339" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B339" s="16">
+      <c r="B339" s="7">
         <v>1188</v>
       </c>
-      <c r="C339" s="16">
+      <c r="C339" s="7">
         <v>345</v>
       </c>
-      <c r="D339" s="16">
+      <c r="D339" s="7">
         <v>0</v>
       </c>
-      <c r="E339" s="16">
+      <c r="E339" s="7">
         <v>843</v>
       </c>
-      <c r="F339" s="16" t="s">
+      <c r="F339" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A340" s="24" t="s">
+      <c r="A340" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B340" s="25">
+      <c r="B340" s="7">
         <v>7609</v>
       </c>
-      <c r="C340" s="25">
+      <c r="C340" s="7">
         <v>740</v>
       </c>
-      <c r="D340" s="25">
+      <c r="D340" s="7">
         <v>89</v>
       </c>
-      <c r="E340" s="25">
+      <c r="E340" s="7">
         <v>6780</v>
       </c>
-      <c r="F340" s="25"/>
+      <c r="F340" s="7"/>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A341" s="26" t="s">
+      <c r="A341" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B341" s="15"/>
+      <c r="C341" s="15"/>
+      <c r="D341" s="15"/>
+      <c r="E341" s="15"/>
+      <c r="F341" s="15"/>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B342" s="7">
+        <v>126502</v>
+      </c>
+      <c r="C342" s="7">
+        <v>38307</v>
+      </c>
+      <c r="D342" s="7">
+        <v>18483</v>
+      </c>
+      <c r="E342" s="7">
+        <v>59816</v>
+      </c>
+      <c r="F342" s="7">
+        <v>9896</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B343" s="7">
+        <v>15875</v>
+      </c>
+      <c r="C343" s="7">
+        <v>2137</v>
+      </c>
+      <c r="D343" s="7">
+        <v>3615</v>
+      </c>
+      <c r="E343" s="7">
+        <v>227</v>
+      </c>
+      <c r="F343" s="7">
+        <v>9896</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B344" s="5">
+        <f>B345+B346+B347+B348</f>
+        <v>18985</v>
+      </c>
+      <c r="C344" s="5">
+        <f t="shared" ref="C344:E344" si="9">C345+C346+C347+C348</f>
+        <v>8229</v>
+      </c>
+      <c r="D344" s="5">
+        <f t="shared" si="9"/>
+        <v>6830</v>
+      </c>
+      <c r="E344" s="5">
+        <f t="shared" si="9"/>
+        <v>3926</v>
+      </c>
+      <c r="F344" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A345" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B345" s="7">
+        <v>1303</v>
+      </c>
+      <c r="C345" s="7">
+        <v>588</v>
+      </c>
+      <c r="D345" s="7">
+        <v>666</v>
+      </c>
+      <c r="E345" s="7">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B346" s="7">
+        <v>15916</v>
+      </c>
+      <c r="C346" s="7">
+        <v>7169</v>
+      </c>
+      <c r="D346" s="7">
+        <v>5019</v>
+      </c>
+      <c r="E346" s="7">
+        <v>3728</v>
+      </c>
+      <c r="F346" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="49.75" x14ac:dyDescent="0.25">
+      <c r="A347" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B347" s="7">
+        <v>431</v>
+      </c>
+      <c r="C347" s="7">
+        <v>207</v>
+      </c>
+      <c r="D347" s="7">
+        <v>208</v>
+      </c>
+      <c r="E347" s="7">
+        <v>16</v>
+      </c>
+      <c r="F347" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A348" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B348" s="7">
+        <v>1335</v>
+      </c>
+      <c r="C348" s="7">
+        <v>265</v>
+      </c>
+      <c r="D348" s="7">
+        <v>937</v>
+      </c>
+      <c r="E348" s="7">
+        <v>133</v>
+      </c>
+      <c r="F348" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B349" s="7">
+        <v>8384</v>
+      </c>
+      <c r="C349" s="7">
+        <v>4609</v>
+      </c>
+      <c r="D349" s="7">
+        <v>1677</v>
+      </c>
+      <c r="E349" s="7">
+        <v>2098</v>
+      </c>
+      <c r="F349" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A350" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B350" s="7">
+        <v>39970</v>
+      </c>
+      <c r="C350" s="7">
+        <v>9437</v>
+      </c>
+      <c r="D350" s="7">
+        <v>2014</v>
+      </c>
+      <c r="E350" s="7">
+        <v>28519</v>
+      </c>
+      <c r="F350" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B351" s="7">
+        <v>9107</v>
+      </c>
+      <c r="C351" s="7">
+        <v>2361</v>
+      </c>
+      <c r="D351" s="7">
+        <v>1312</v>
+      </c>
+      <c r="E351" s="7">
+        <v>5434</v>
+      </c>
+      <c r="F351" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A352" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B352" s="7">
+        <v>5222</v>
+      </c>
+      <c r="C352" s="7">
+        <v>1067</v>
+      </c>
+      <c r="D352" s="7">
+        <v>383</v>
+      </c>
+      <c r="E352" s="7">
+        <v>3772</v>
+      </c>
+      <c r="F352" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B353" s="7">
+        <v>1228</v>
+      </c>
+      <c r="C353" s="7">
+        <v>590</v>
+      </c>
+      <c r="D353" s="7">
+        <v>0</v>
+      </c>
+      <c r="E353" s="7">
+        <v>638</v>
+      </c>
+      <c r="F353" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A354" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B354" s="7">
+        <v>470</v>
+      </c>
+      <c r="C354" s="7">
+        <v>450</v>
+      </c>
+      <c r="D354" s="7">
+        <v>0</v>
+      </c>
+      <c r="E354" s="7">
+        <v>20</v>
+      </c>
+      <c r="F354" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B355" s="7">
+        <v>5993</v>
+      </c>
+      <c r="C355" s="7">
+        <v>2014</v>
+      </c>
+      <c r="D355" s="7">
+        <v>160</v>
+      </c>
+      <c r="E355" s="7">
+        <v>3819</v>
+      </c>
+      <c r="F355" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A356" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B356" s="7">
+        <v>3399</v>
+      </c>
+      <c r="C356" s="7">
+        <v>1875</v>
+      </c>
+      <c r="D356" s="7">
+        <v>358</v>
+      </c>
+      <c r="E356" s="7">
+        <v>1166</v>
+      </c>
+      <c r="F356" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A357" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B357" s="7">
+        <v>4945</v>
+      </c>
+      <c r="C357" s="7">
+        <v>2162</v>
+      </c>
+      <c r="D357" s="7">
+        <v>1282</v>
+      </c>
+      <c r="E357" s="7">
+        <v>1501</v>
+      </c>
+      <c r="F357" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B358" s="7">
+        <v>2247</v>
+      </c>
+      <c r="C358" s="7">
+        <v>782</v>
+      </c>
+      <c r="D358" s="7">
+        <v>328</v>
+      </c>
+      <c r="E358" s="7">
+        <v>1137</v>
+      </c>
+      <c r="F358" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A359" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B359" s="7">
+        <v>2702</v>
+      </c>
+      <c r="C359" s="7">
+        <v>1903</v>
+      </c>
+      <c r="D359" s="7">
+        <v>422</v>
+      </c>
+      <c r="E359" s="7">
+        <v>377</v>
+      </c>
+      <c r="F359" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B360" s="7">
+        <v>1141</v>
+      </c>
+      <c r="C360" s="7">
+        <v>190</v>
+      </c>
+      <c r="D360" s="7">
+        <v>102</v>
+      </c>
+      <c r="E360" s="7">
+        <v>849</v>
+      </c>
+      <c r="F360" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B361" s="14">
+        <v>6833</v>
+      </c>
+      <c r="C361" s="14">
+        <v>501</v>
+      </c>
+      <c r="D361" s="14">
+        <v>0</v>
+      </c>
+      <c r="E361" s="14">
+        <v>6332</v>
+      </c>
+      <c r="F361" s="14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B341" s="26"/>
-[...19 lines deleted...]
-      <c r="F343" s="26"/>
+      <c r="B362" s="17"/>
+      <c r="C362" s="17"/>
+      <c r="D362" s="17"/>
+      <c r="E362" s="17"/>
+      <c r="F362" s="17"/>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363" s="17"/>
+      <c r="B363" s="17"/>
+      <c r="C363" s="17"/>
+      <c r="D363" s="17"/>
+      <c r="E363" s="17"/>
+      <c r="F363" s="17"/>
+    </row>
+    <row r="364" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="17"/>
+      <c r="B364" s="17"/>
+      <c r="C364" s="17"/>
+      <c r="D364" s="17"/>
+      <c r="E364" s="17"/>
+      <c r="F364" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A341:F341"/>
     <mergeCell ref="A320:F320"/>
-    <mergeCell ref="A341:F343"/>
+    <mergeCell ref="A362:F364"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A299:F299"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A236:F236"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>