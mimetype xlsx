--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2024'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2022-2024'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2024'!$A$1:$E$104</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B36" i="1" l="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="40">
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Output of products by small and medium business entities</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>legal entities 
 of small and medium
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
   <si>
     <t>peasant or farm enterprises</t>
   </si>
   <si>
     <t>January-March 2022</t>
@@ -160,50 +160,53 @@
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>January-June 2024</t>
   </si>
   <si>
     <t>January-September 2024</t>
   </si>
   <si>
     <t>January-December 2024</t>
   </si>
   <si>
     <t>January-March 2025</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-September 2025</t>
+  </si>
+  <si>
+    <t>January-December 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -10827,84 +10830,83 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -21349,118 +21351,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K245"/>
+  <dimension ref="A1:K261"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A224" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B244" sqref="B244:E244"/>
+    <sheetView tabSelected="1" topLeftCell="A241" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B246" sqref="B246:E260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="2" customWidth="1"/>
     <col min="2" max="2" width="19" style="2" customWidth="1"/>
     <col min="3" max="3" width="23.25" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="21.75" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="20"/>
-[...2 lines deleted...]
-      <c r="E1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="22"/>
-[...2 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="23"/>
-      <c r="B3" s="25" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="27"/>
-      <c r="E3" s="28"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="27"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="23"/>
+      <c r="B4" s="25"/>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:10" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="17"/>
-[...2 lines deleted...]
-      <c r="E5" s="17"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
       <c r="F5" s="7"/>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1">
         <v>199208</v>
       </c>
       <c r="C6" s="1">
         <v>170000</v>
       </c>
       <c r="D6" s="1">
         <v>22762</v>
       </c>
       <c r="E6" s="1">
         <v>6446</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
@@ -21683,57 +21685,57 @@
       </c>
       <c r="E19" s="1">
         <v>569</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="1">
         <v>2605</v>
       </c>
       <c r="C20" s="1">
         <v>1639</v>
       </c>
       <c r="D20" s="1">
         <v>493</v>
       </c>
       <c r="E20" s="1">
         <v>471</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="17"/>
-[...2 lines deleted...]
-      <c r="E21" s="17"/>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
       <c r="F21" s="7"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="1">
         <v>503461</v>
       </c>
       <c r="C22" s="1">
         <v>409660</v>
       </c>
       <c r="D22" s="1">
         <v>76275</v>
       </c>
       <c r="E22" s="1">
         <v>17526</v>
       </c>
       <c r="F22" s="7"/>
       <c r="K22" s="11"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>13</v>
@@ -21987,57 +21989,57 @@
       </c>
       <c r="F35" s="7"/>
       <c r="K35" s="11"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="1">
         <f t="shared" si="0"/>
         <v>6514</v>
       </c>
       <c r="C36" s="1">
         <v>4607</v>
       </c>
       <c r="D36" s="1">
         <v>769</v>
       </c>
       <c r="E36" s="1">
         <v>1138</v>
       </c>
       <c r="F36" s="7"/>
       <c r="K36" s="11"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A37" s="17" t="s">
+      <c r="A37" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B37" s="17"/>
-[...2 lines deleted...]
-      <c r="E37" s="17"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
       <c r="F37" s="7"/>
       <c r="J37" s="7"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="1">
         <v>934332</v>
       </c>
       <c r="C38" s="1">
         <v>697022</v>
       </c>
       <c r="D38" s="1">
         <v>120456</v>
       </c>
       <c r="E38" s="1">
         <v>116854</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="13" t="s">
         <v>13</v>
       </c>
@@ -22260,57 +22262,57 @@
       </c>
       <c r="E51" s="1">
         <v>12123</v>
       </c>
       <c r="F51" s="7"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="1">
         <v>11692</v>
       </c>
       <c r="C52" s="1">
         <v>5841</v>
       </c>
       <c r="D52" s="1">
         <v>1203</v>
       </c>
       <c r="E52" s="1">
         <v>4648</v>
       </c>
       <c r="F52" s="7"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="17" t="s">
+      <c r="A53" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B53" s="17"/>
-[...2 lines deleted...]
-      <c r="E53" s="17"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="16"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="1">
         <v>1362019</v>
       </c>
       <c r="C54" s="1">
         <v>1017346</v>
       </c>
       <c r="D54" s="1">
         <v>168472</v>
       </c>
       <c r="E54" s="1">
         <v>176201</v>
       </c>
       <c r="F54" s="7"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="1">
         <v>815922</v>
@@ -22531,57 +22533,57 @@
       </c>
       <c r="E67" s="1">
         <v>19419</v>
       </c>
       <c r="F67" s="7"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="1">
         <v>20053</v>
       </c>
       <c r="C68" s="1">
         <v>9101</v>
       </c>
       <c r="D68" s="1">
         <v>1931</v>
       </c>
       <c r="E68" s="1">
         <v>9021</v>
       </c>
       <c r="F68" s="7"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="17" t="s">
+      <c r="A69" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B69" s="17"/>
-[...2 lines deleted...]
-      <c r="E69" s="17"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="16"/>
+      <c r="D69" s="16"/>
+      <c r="E69" s="16"/>
       <c r="F69" s="7"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="1">
         <v>263550</v>
       </c>
       <c r="C70" s="1">
         <v>198667</v>
       </c>
       <c r="D70" s="1">
         <v>56674</v>
       </c>
       <c r="E70" s="1">
         <v>8209</v>
       </c>
       <c r="F70" s="7"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B71" s="1">
@@ -22803,57 +22805,57 @@
       </c>
       <c r="E83" s="1">
         <v>666</v>
       </c>
       <c r="F83" s="7"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B84" s="1">
         <v>4168</v>
       </c>
       <c r="C84" s="1">
         <v>2335</v>
       </c>
       <c r="D84" s="1">
         <v>1250</v>
       </c>
       <c r="E84" s="1">
         <v>583</v>
       </c>
       <c r="F84" s="7"/>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="17" t="s">
+      <c r="A85" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B85" s="17"/>
-[...2 lines deleted...]
-      <c r="E85" s="17"/>
+      <c r="B85" s="16"/>
+      <c r="C85" s="16"/>
+      <c r="D85" s="16"/>
+      <c r="E85" s="16"/>
       <c r="F85" s="7"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B86" s="1">
         <v>613439</v>
       </c>
       <c r="C86" s="1">
         <v>457863</v>
       </c>
       <c r="D86" s="1">
         <v>134058</v>
       </c>
       <c r="E86" s="1">
         <v>21518</v>
       </c>
       <c r="F86" s="7"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B87" s="1">
@@ -23075,57 +23077,57 @@
       </c>
       <c r="E99" s="1">
         <v>1705</v>
       </c>
       <c r="F99" s="7"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="1">
         <v>9133</v>
       </c>
       <c r="C100" s="1">
         <v>5302</v>
       </c>
       <c r="D100" s="1">
         <v>2487</v>
       </c>
       <c r="E100" s="1">
         <v>1344</v>
       </c>
       <c r="F100" s="7"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="19" t="s">
+      <c r="A101" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B101" s="19"/>
-[...2 lines deleted...]
-      <c r="E101" s="19"/>
+      <c r="B101" s="18"/>
+      <c r="C101" s="18"/>
+      <c r="D101" s="18"/>
+      <c r="E101" s="18"/>
       <c r="F101" s="7"/>
     </row>
     <row r="102" spans="1:6" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B102" s="1">
         <v>1050487</v>
       </c>
       <c r="C102" s="1">
         <v>770646</v>
       </c>
       <c r="D102" s="1">
         <v>175934</v>
       </c>
       <c r="E102" s="1">
         <v>103907</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B103" s="1">
         <v>662192</v>
@@ -23332,57 +23334,57 @@
       <c r="D115" s="1">
         <v>4293</v>
       </c>
       <c r="E115" s="1">
         <v>5825</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B116" s="1">
         <v>15685</v>
       </c>
       <c r="C116" s="1">
         <v>7457</v>
       </c>
       <c r="D116" s="1">
         <v>3085</v>
       </c>
       <c r="E116" s="1">
         <v>5143</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="19" t="s">
+      <c r="A117" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B117" s="19"/>
-[...2 lines deleted...]
-      <c r="E117" s="19"/>
+      <c r="B117" s="18"/>
+      <c r="C117" s="18"/>
+      <c r="D117" s="18"/>
+      <c r="E117" s="18"/>
     </row>
     <row r="118" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B118" s="14">
         <v>1535085</v>
       </c>
       <c r="C118" s="14">
         <v>1166196</v>
       </c>
       <c r="D118" s="14">
         <v>238474</v>
       </c>
       <c r="E118" s="14">
         <v>130415</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B119" s="14">
         <v>985602</v>
       </c>
@@ -23588,57 +23590,57 @@
       <c r="D131" s="14">
         <v>5476</v>
       </c>
       <c r="E131" s="14">
         <v>10240</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B132" s="14">
         <v>21961</v>
       </c>
       <c r="C132" s="14">
         <v>10738</v>
       </c>
       <c r="D132" s="14">
         <v>4030</v>
       </c>
       <c r="E132" s="14">
         <v>7193</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A133" s="19" t="s">
+      <c r="A133" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B133" s="19"/>
-[...2 lines deleted...]
-      <c r="E133" s="19"/>
+      <c r="B133" s="18"/>
+      <c r="C133" s="18"/>
+      <c r="D133" s="18"/>
+      <c r="E133" s="18"/>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B134" s="15">
         <v>372935</v>
       </c>
       <c r="C134" s="15">
         <v>248056</v>
       </c>
       <c r="D134" s="15">
         <v>116381</v>
       </c>
       <c r="E134" s="15">
         <v>8498</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B135" s="15">
         <v>258689</v>
       </c>
@@ -23844,57 +23846,57 @@
       <c r="D147" s="15">
         <v>1194</v>
       </c>
       <c r="E147" s="15">
         <v>752.11800000000005</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B148" s="15">
         <v>4123</v>
       </c>
       <c r="C148" s="15">
         <v>1942</v>
       </c>
       <c r="D148" s="15">
         <v>1580</v>
       </c>
       <c r="E148" s="15">
         <v>601.73500000000001</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A149" s="17" t="s">
+      <c r="A149" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B149" s="17"/>
-[...2 lines deleted...]
-      <c r="E149" s="17"/>
+      <c r="B149" s="16"/>
+      <c r="C149" s="16"/>
+      <c r="D149" s="16"/>
+      <c r="E149" s="16"/>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B150" s="15">
         <v>749674</v>
       </c>
       <c r="C150" s="15">
         <v>538891</v>
       </c>
       <c r="D150" s="15">
         <v>194258</v>
       </c>
       <c r="E150" s="15">
         <v>16525</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B151" s="15">
         <v>513918</v>
       </c>
@@ -24100,57 +24102,57 @@
       <c r="D163" s="15">
         <v>2424</v>
       </c>
       <c r="E163" s="15">
         <v>1219</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B164" s="15">
         <v>8639</v>
       </c>
       <c r="C164" s="15">
         <v>5089</v>
       </c>
       <c r="D164" s="15">
         <v>2545</v>
       </c>
       <c r="E164" s="15">
         <v>1005</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A165" s="19" t="s">
+      <c r="A165" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B165" s="19"/>
-[...2 lines deleted...]
-      <c r="E165" s="19"/>
+      <c r="B165" s="18"/>
+      <c r="C165" s="18"/>
+      <c r="D165" s="18"/>
+      <c r="E165" s="18"/>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B166" s="15">
         <v>1286819</v>
       </c>
       <c r="C166" s="15">
         <v>894025</v>
       </c>
       <c r="D166" s="15">
         <v>292397</v>
       </c>
       <c r="E166" s="15">
         <v>100397</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B167" s="15">
         <v>829215</v>
       </c>
@@ -24356,57 +24358,57 @@
       <c r="D179" s="15">
         <v>3615</v>
       </c>
       <c r="E179" s="15">
         <v>8697</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B180" s="15">
         <v>16871</v>
       </c>
       <c r="C180" s="15">
         <v>8036</v>
       </c>
       <c r="D180" s="15">
         <v>4031</v>
       </c>
       <c r="E180" s="15">
         <v>4804</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A181" s="19" t="s">
+      <c r="A181" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B181" s="19"/>
-[...2 lines deleted...]
-      <c r="E181" s="19"/>
+      <c r="B181" s="18"/>
+      <c r="C181" s="18"/>
+      <c r="D181" s="18"/>
+      <c r="E181" s="18"/>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B182" s="15">
         <v>1912693</v>
       </c>
       <c r="C182" s="15">
         <v>1387179</v>
       </c>
       <c r="D182" s="15">
         <v>367829</v>
       </c>
       <c r="E182" s="15">
         <v>157685</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B183" s="15">
         <v>1206796</v>
       </c>
@@ -24612,57 +24614,57 @@
       <c r="D195" s="15">
         <v>4380</v>
       </c>
       <c r="E195" s="15">
         <v>16654</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B196" s="15">
         <v>25834</v>
       </c>
       <c r="C196" s="15">
         <v>11663</v>
       </c>
       <c r="D196" s="15">
         <v>5091</v>
       </c>
       <c r="E196" s="15">
         <v>9080</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A197" s="19" t="s">
+      <c r="A197" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B197" s="19"/>
-[...2 lines deleted...]
-      <c r="E197" s="19"/>
+      <c r="B197" s="18"/>
+      <c r="C197" s="18"/>
+      <c r="D197" s="18"/>
+      <c r="E197" s="18"/>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B198" s="15">
         <v>427134</v>
       </c>
       <c r="C198" s="15">
         <v>271881</v>
       </c>
       <c r="D198" s="15">
         <v>148362</v>
       </c>
       <c r="E198" s="15">
         <v>6891</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B199" s="15">
         <v>266184</v>
       </c>
@@ -24868,57 +24870,57 @@
       <c r="D211" s="15">
         <v>1528</v>
       </c>
       <c r="E211" s="15">
         <v>490</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B212" s="15">
         <v>5485</v>
       </c>
       <c r="C212" s="15">
         <v>2990</v>
       </c>
       <c r="D212" s="15">
         <v>2077</v>
       </c>
       <c r="E212" s="15">
         <v>418</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A213" s="17" t="s">
+      <c r="A213" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="B213" s="17"/>
-[...2 lines deleted...]
-      <c r="E213" s="17"/>
+      <c r="B213" s="16"/>
+      <c r="C213" s="16"/>
+      <c r="D213" s="16"/>
+      <c r="E213" s="16"/>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B214" s="15">
         <v>914202</v>
       </c>
       <c r="C214" s="15">
         <v>404844</v>
       </c>
       <c r="D214" s="15">
         <v>204601</v>
       </c>
       <c r="E214" s="15">
         <v>286262</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B215" s="15">
         <v>592490</v>
       </c>
@@ -25125,57 +25127,57 @@
         <v>1063</v>
       </c>
       <c r="E227" s="15">
         <v>3812</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B228" s="15">
         <v>12376</v>
       </c>
       <c r="C228" s="15">
         <v>4393</v>
       </c>
       <c r="D228" s="15">
         <v>3040</v>
       </c>
       <c r="E228" s="15">
         <v>3770</v>
       </c>
       <c r="F228" s="3"/>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A229" s="17" t="s">
+      <c r="A229" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B229" s="17"/>
-[...2 lines deleted...]
-      <c r="E229" s="17"/>
+      <c r="B229" s="16"/>
+      <c r="C229" s="16"/>
+      <c r="D229" s="16"/>
+      <c r="E229" s="16"/>
       <c r="F229" s="3"/>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B230" s="15">
         <v>1628652</v>
       </c>
       <c r="C230" s="15">
         <v>1016840</v>
       </c>
       <c r="D230" s="15">
         <v>501586</v>
       </c>
       <c r="E230" s="15">
         <v>110226</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B231" s="15">
         <v>1013576</v>
@@ -25365,93 +25367,350 @@
       <c r="D242" s="15">
         <v>7611</v>
       </c>
       <c r="E242" s="15">
         <v>21993</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B243" s="15">
         <v>19971</v>
       </c>
       <c r="C243" s="15">
         <v>4789</v>
       </c>
       <c r="D243" s="15">
         <v>5478</v>
       </c>
       <c r="E243" s="15">
         <v>9704</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A244" s="12" t="s">
+      <c r="A244" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B244" s="16">
+      <c r="B244" s="15">
         <v>21647</v>
       </c>
-      <c r="C244" s="16">
+      <c r="C244" s="15">
         <v>10925</v>
       </c>
-      <c r="D244" s="16">
+      <c r="D244" s="15">
         <v>6016</v>
       </c>
-      <c r="E244" s="16">
+      <c r="E244" s="15">
         <v>4706</v>
       </c>
     </row>
-    <row r="245" spans="1:5" ht="58.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="18" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B245" s="18"/>
       <c r="C245" s="18"/>
       <c r="D245" s="18"/>
       <c r="E245" s="18"/>
     </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B246" s="15">
+        <v>2406857</v>
+      </c>
+      <c r="C246" s="15">
+        <v>1509575</v>
+      </c>
+      <c r="D246" s="15">
+        <v>685902</v>
+      </c>
+      <c r="E246" s="15">
+        <v>211380</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B247" s="15">
+        <v>1442385</v>
+      </c>
+      <c r="C247" s="15">
+        <v>995603</v>
+      </c>
+      <c r="D247" s="15">
+        <v>443732</v>
+      </c>
+      <c r="E247" s="15">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B248" s="15">
+        <v>113454</v>
+      </c>
+      <c r="C248" s="15">
+        <v>67006</v>
+      </c>
+      <c r="D248" s="15">
+        <v>31065</v>
+      </c>
+      <c r="E248" s="15">
+        <v>15383</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B249" s="15">
+        <v>433011</v>
+      </c>
+      <c r="C249" s="15">
+        <v>320989</v>
+      </c>
+      <c r="D249" s="15">
+        <v>107078</v>
+      </c>
+      <c r="E249" s="15">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B250" s="15"/>
+      <c r="C250" s="15"/>
+      <c r="D250" s="15"/>
+      <c r="E250" s="15"/>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B251" s="15">
+        <v>29194</v>
+      </c>
+      <c r="C251" s="15">
+        <v>11939</v>
+      </c>
+      <c r="D251" s="15">
+        <v>4683</v>
+      </c>
+      <c r="E251" s="15">
+        <v>12572</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B252" s="15">
+        <v>24722</v>
+      </c>
+      <c r="C252" s="15">
+        <v>3367</v>
+      </c>
+      <c r="D252" s="15">
+        <v>12111</v>
+      </c>
+      <c r="E252" s="15">
+        <v>9244</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B253" s="15">
+        <v>45404</v>
+      </c>
+      <c r="C253" s="15">
+        <v>11189</v>
+      </c>
+      <c r="D253" s="15">
+        <v>21786</v>
+      </c>
+      <c r="E253" s="15">
+        <v>12429</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B254" s="15">
+        <v>48287</v>
+      </c>
+      <c r="C254" s="15">
+        <v>17842</v>
+      </c>
+      <c r="D254" s="15">
+        <v>9850</v>
+      </c>
+      <c r="E254" s="15">
+        <v>20595</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B255" s="15">
+        <v>58843</v>
+      </c>
+      <c r="C255" s="15">
+        <v>13881</v>
+      </c>
+      <c r="D255" s="15">
+        <v>17817</v>
+      </c>
+      <c r="E255" s="15">
+        <v>27145</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B256" s="15">
+        <v>27930</v>
+      </c>
+      <c r="C256" s="15">
+        <v>3254</v>
+      </c>
+      <c r="D256" s="15">
+        <v>4272</v>
+      </c>
+      <c r="E256" s="15">
+        <v>20404</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B257" s="15">
+        <v>17925</v>
+      </c>
+      <c r="C257" s="15">
+        <v>7133</v>
+      </c>
+      <c r="D257" s="15">
+        <v>6082</v>
+      </c>
+      <c r="E257" s="15">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B258" s="15">
+        <v>79792</v>
+      </c>
+      <c r="C258" s="15">
+        <v>30038</v>
+      </c>
+      <c r="D258" s="15">
+        <v>10883</v>
+      </c>
+      <c r="E258" s="15">
+        <v>38871</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B259" s="15">
+        <v>43409</v>
+      </c>
+      <c r="C259" s="15">
+        <v>10949</v>
+      </c>
+      <c r="D259" s="15">
+        <v>8448</v>
+      </c>
+      <c r="E259" s="15">
+        <v>24012</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B260" s="15">
+        <v>42500</v>
+      </c>
+      <c r="C260" s="15">
+        <v>16385</v>
+      </c>
+      <c r="D260" s="15">
+        <v>8095</v>
+      </c>
+      <c r="E260" s="15">
+        <v>18020</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="58.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B261" s="17"/>
+      <c r="C261" s="17"/>
+      <c r="D261" s="17"/>
+      <c r="E261" s="17"/>
+    </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
+    <mergeCell ref="A245:E245"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A229:E229"/>
-    <mergeCell ref="A245:E245"/>
+    <mergeCell ref="A261:E261"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A213:E213"/>
     <mergeCell ref="A197:E197"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>