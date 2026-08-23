--- v1 (2026-06-04)
+++ v2 (2026-08-23)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2024'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2022-2024'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2024'!$A$1:$E$104</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B36" i="1" l="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="41">
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Output of products by small and medium business entities</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>legal entities 
 of small and medium
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
   <si>
     <t>peasant or farm enterprises</t>
   </si>
   <si>
     <t>January-March 2022</t>
@@ -163,50 +163,53 @@
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>January-June 2024</t>
   </si>
   <si>
     <t>January-September 2024</t>
   </si>
   <si>
     <t>January-December 2024</t>
   </si>
   <si>
     <t>January-March 2025</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
+  </si>
+  <si>
+    <t>January-March 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -10830,119 +10833,120 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10141">
     <cellStyle name="20% - Акцент1 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="16"/>
     <cellStyle name="20% - Акцент1 12" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="23"/>
     <cellStyle name="20% - Акцент1 13" xfId="24"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="25"/>
@@ -21351,118 +21355,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K261"/>
+  <dimension ref="A1:K277"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A241" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B246" sqref="B246:E260"/>
+    <sheetView tabSelected="1" topLeftCell="A253" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J277" sqref="J277"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="2" customWidth="1"/>
     <col min="2" max="2" width="19" style="2" customWidth="1"/>
     <col min="3" max="3" width="23.25" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="21.75" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="19"/>
-[...2 lines deleted...]
-      <c r="E1" s="19"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="21"/>
-[...2 lines deleted...]
-      <c r="E2" s="21"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="22"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="26"/>
-      <c r="E3" s="27"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="26"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="23"/>
-      <c r="B4" s="25"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="24"/>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:10" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="16"/>
-[...2 lines deleted...]
-      <c r="E5" s="16"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
       <c r="F5" s="7"/>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1">
         <v>199208</v>
       </c>
       <c r="C6" s="1">
         <v>170000</v>
       </c>
       <c r="D6" s="1">
         <v>22762</v>
       </c>
       <c r="E6" s="1">
         <v>6446</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
@@ -21685,57 +21689,57 @@
       </c>
       <c r="E19" s="1">
         <v>569</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="1">
         <v>2605</v>
       </c>
       <c r="C20" s="1">
         <v>1639</v>
       </c>
       <c r="D20" s="1">
         <v>493</v>
       </c>
       <c r="E20" s="1">
         <v>471</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A21" s="16" t="s">
+      <c r="A21" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="16"/>
-[...2 lines deleted...]
-      <c r="E21" s="16"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
       <c r="F21" s="7"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="1">
         <v>503461</v>
       </c>
       <c r="C22" s="1">
         <v>409660</v>
       </c>
       <c r="D22" s="1">
         <v>76275</v>
       </c>
       <c r="E22" s="1">
         <v>17526</v>
       </c>
       <c r="F22" s="7"/>
       <c r="K22" s="11"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>13</v>
@@ -21989,57 +21993,57 @@
       </c>
       <c r="F35" s="7"/>
       <c r="K35" s="11"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="1">
         <f t="shared" si="0"/>
         <v>6514</v>
       </c>
       <c r="C36" s="1">
         <v>4607</v>
       </c>
       <c r="D36" s="1">
         <v>769</v>
       </c>
       <c r="E36" s="1">
         <v>1138</v>
       </c>
       <c r="F36" s="7"/>
       <c r="K36" s="11"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A37" s="16" t="s">
+      <c r="A37" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B37" s="16"/>
-[...2 lines deleted...]
-      <c r="E37" s="16"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
       <c r="F37" s="7"/>
       <c r="J37" s="7"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="1">
         <v>934332</v>
       </c>
       <c r="C38" s="1">
         <v>697022</v>
       </c>
       <c r="D38" s="1">
         <v>120456</v>
       </c>
       <c r="E38" s="1">
         <v>116854</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="13" t="s">
         <v>13</v>
       </c>
@@ -22262,57 +22266,57 @@
       </c>
       <c r="E51" s="1">
         <v>12123</v>
       </c>
       <c r="F51" s="7"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="1">
         <v>11692</v>
       </c>
       <c r="C52" s="1">
         <v>5841</v>
       </c>
       <c r="D52" s="1">
         <v>1203</v>
       </c>
       <c r="E52" s="1">
         <v>4648</v>
       </c>
       <c r="F52" s="7"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="16" t="s">
+      <c r="A53" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B53" s="16"/>
-[...2 lines deleted...]
-      <c r="E53" s="16"/>
+      <c r="B53" s="17"/>
+      <c r="C53" s="17"/>
+      <c r="D53" s="17"/>
+      <c r="E53" s="17"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="1">
         <v>1362019</v>
       </c>
       <c r="C54" s="1">
         <v>1017346</v>
       </c>
       <c r="D54" s="1">
         <v>168472</v>
       </c>
       <c r="E54" s="1">
         <v>176201</v>
       </c>
       <c r="F54" s="7"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="1">
         <v>815922</v>
@@ -22533,57 +22537,57 @@
       </c>
       <c r="E67" s="1">
         <v>19419</v>
       </c>
       <c r="F67" s="7"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="1">
         <v>20053</v>
       </c>
       <c r="C68" s="1">
         <v>9101</v>
       </c>
       <c r="D68" s="1">
         <v>1931</v>
       </c>
       <c r="E68" s="1">
         <v>9021</v>
       </c>
       <c r="F68" s="7"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="16" t="s">
+      <c r="A69" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B69" s="16"/>
-[...2 lines deleted...]
-      <c r="E69" s="16"/>
+      <c r="B69" s="17"/>
+      <c r="C69" s="17"/>
+      <c r="D69" s="17"/>
+      <c r="E69" s="17"/>
       <c r="F69" s="7"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="1">
         <v>263550</v>
       </c>
       <c r="C70" s="1">
         <v>198667</v>
       </c>
       <c r="D70" s="1">
         <v>56674</v>
       </c>
       <c r="E70" s="1">
         <v>8209</v>
       </c>
       <c r="F70" s="7"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B71" s="1">
@@ -22805,57 +22809,57 @@
       </c>
       <c r="E83" s="1">
         <v>666</v>
       </c>
       <c r="F83" s="7"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B84" s="1">
         <v>4168</v>
       </c>
       <c r="C84" s="1">
         <v>2335</v>
       </c>
       <c r="D84" s="1">
         <v>1250</v>
       </c>
       <c r="E84" s="1">
         <v>583</v>
       </c>
       <c r="F84" s="7"/>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="16" t="s">
+      <c r="A85" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B85" s="16"/>
-[...2 lines deleted...]
-      <c r="E85" s="16"/>
+      <c r="B85" s="17"/>
+      <c r="C85" s="17"/>
+      <c r="D85" s="17"/>
+      <c r="E85" s="17"/>
       <c r="F85" s="7"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B86" s="1">
         <v>613439</v>
       </c>
       <c r="C86" s="1">
         <v>457863</v>
       </c>
       <c r="D86" s="1">
         <v>134058</v>
       </c>
       <c r="E86" s="1">
         <v>21518</v>
       </c>
       <c r="F86" s="7"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B87" s="1">
@@ -23077,57 +23081,57 @@
       </c>
       <c r="E99" s="1">
         <v>1705</v>
       </c>
       <c r="F99" s="7"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="1">
         <v>9133</v>
       </c>
       <c r="C100" s="1">
         <v>5302</v>
       </c>
       <c r="D100" s="1">
         <v>2487</v>
       </c>
       <c r="E100" s="1">
         <v>1344</v>
       </c>
       <c r="F100" s="7"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="18" t="s">
+      <c r="A101" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B101" s="18"/>
-[...2 lines deleted...]
-      <c r="E101" s="18"/>
+      <c r="B101" s="16"/>
+      <c r="C101" s="16"/>
+      <c r="D101" s="16"/>
+      <c r="E101" s="16"/>
       <c r="F101" s="7"/>
     </row>
     <row r="102" spans="1:6" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B102" s="1">
         <v>1050487</v>
       </c>
       <c r="C102" s="1">
         <v>770646</v>
       </c>
       <c r="D102" s="1">
         <v>175934</v>
       </c>
       <c r="E102" s="1">
         <v>103907</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B103" s="1">
         <v>662192</v>
@@ -23334,57 +23338,57 @@
       <c r="D115" s="1">
         <v>4293</v>
       </c>
       <c r="E115" s="1">
         <v>5825</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B116" s="1">
         <v>15685</v>
       </c>
       <c r="C116" s="1">
         <v>7457</v>
       </c>
       <c r="D116" s="1">
         <v>3085</v>
       </c>
       <c r="E116" s="1">
         <v>5143</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="18" t="s">
+      <c r="A117" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B117" s="18"/>
-[...2 lines deleted...]
-      <c r="E117" s="18"/>
+      <c r="B117" s="16"/>
+      <c r="C117" s="16"/>
+      <c r="D117" s="16"/>
+      <c r="E117" s="16"/>
     </row>
     <row r="118" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B118" s="14">
         <v>1535085</v>
       </c>
       <c r="C118" s="14">
         <v>1166196</v>
       </c>
       <c r="D118" s="14">
         <v>238474</v>
       </c>
       <c r="E118" s="14">
         <v>130415</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B119" s="14">
         <v>985602</v>
       </c>
@@ -23590,57 +23594,57 @@
       <c r="D131" s="14">
         <v>5476</v>
       </c>
       <c r="E131" s="14">
         <v>10240</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B132" s="14">
         <v>21961</v>
       </c>
       <c r="C132" s="14">
         <v>10738</v>
       </c>
       <c r="D132" s="14">
         <v>4030</v>
       </c>
       <c r="E132" s="14">
         <v>7193</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A133" s="18" t="s">
+      <c r="A133" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B133" s="18"/>
-[...2 lines deleted...]
-      <c r="E133" s="18"/>
+      <c r="B133" s="16"/>
+      <c r="C133" s="16"/>
+      <c r="D133" s="16"/>
+      <c r="E133" s="16"/>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B134" s="15">
         <v>372935</v>
       </c>
       <c r="C134" s="15">
         <v>248056</v>
       </c>
       <c r="D134" s="15">
         <v>116381</v>
       </c>
       <c r="E134" s="15">
         <v>8498</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B135" s="15">
         <v>258689</v>
       </c>
@@ -23846,57 +23850,57 @@
       <c r="D147" s="15">
         <v>1194</v>
       </c>
       <c r="E147" s="15">
         <v>752.11800000000005</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B148" s="15">
         <v>4123</v>
       </c>
       <c r="C148" s="15">
         <v>1942</v>
       </c>
       <c r="D148" s="15">
         <v>1580</v>
       </c>
       <c r="E148" s="15">
         <v>601.73500000000001</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A149" s="16" t="s">
+      <c r="A149" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B149" s="16"/>
-[...2 lines deleted...]
-      <c r="E149" s="16"/>
+      <c r="B149" s="17"/>
+      <c r="C149" s="17"/>
+      <c r="D149" s="17"/>
+      <c r="E149" s="17"/>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B150" s="15">
         <v>749674</v>
       </c>
       <c r="C150" s="15">
         <v>538891</v>
       </c>
       <c r="D150" s="15">
         <v>194258</v>
       </c>
       <c r="E150" s="15">
         <v>16525</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B151" s="15">
         <v>513918</v>
       </c>
@@ -24102,57 +24106,57 @@
       <c r="D163" s="15">
         <v>2424</v>
       </c>
       <c r="E163" s="15">
         <v>1219</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B164" s="15">
         <v>8639</v>
       </c>
       <c r="C164" s="15">
         <v>5089</v>
       </c>
       <c r="D164" s="15">
         <v>2545</v>
       </c>
       <c r="E164" s="15">
         <v>1005</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A165" s="18" t="s">
+      <c r="A165" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B165" s="18"/>
-[...2 lines deleted...]
-      <c r="E165" s="18"/>
+      <c r="B165" s="16"/>
+      <c r="C165" s="16"/>
+      <c r="D165" s="16"/>
+      <c r="E165" s="16"/>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B166" s="15">
         <v>1286819</v>
       </c>
       <c r="C166" s="15">
         <v>894025</v>
       </c>
       <c r="D166" s="15">
         <v>292397</v>
       </c>
       <c r="E166" s="15">
         <v>100397</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B167" s="15">
         <v>829215</v>
       </c>
@@ -24358,57 +24362,57 @@
       <c r="D179" s="15">
         <v>3615</v>
       </c>
       <c r="E179" s="15">
         <v>8697</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B180" s="15">
         <v>16871</v>
       </c>
       <c r="C180" s="15">
         <v>8036</v>
       </c>
       <c r="D180" s="15">
         <v>4031</v>
       </c>
       <c r="E180" s="15">
         <v>4804</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A181" s="18" t="s">
+      <c r="A181" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="B181" s="18"/>
-[...2 lines deleted...]
-      <c r="E181" s="18"/>
+      <c r="B181" s="16"/>
+      <c r="C181" s="16"/>
+      <c r="D181" s="16"/>
+      <c r="E181" s="16"/>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B182" s="15">
         <v>1912693</v>
       </c>
       <c r="C182" s="15">
         <v>1387179</v>
       </c>
       <c r="D182" s="15">
         <v>367829</v>
       </c>
       <c r="E182" s="15">
         <v>157685</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B183" s="15">
         <v>1206796</v>
       </c>
@@ -24614,57 +24618,57 @@
       <c r="D195" s="15">
         <v>4380</v>
       </c>
       <c r="E195" s="15">
         <v>16654</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B196" s="15">
         <v>25834</v>
       </c>
       <c r="C196" s="15">
         <v>11663</v>
       </c>
       <c r="D196" s="15">
         <v>5091</v>
       </c>
       <c r="E196" s="15">
         <v>9080</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A197" s="18" t="s">
+      <c r="A197" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B197" s="18"/>
-[...2 lines deleted...]
-      <c r="E197" s="18"/>
+      <c r="B197" s="16"/>
+      <c r="C197" s="16"/>
+      <c r="D197" s="16"/>
+      <c r="E197" s="16"/>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B198" s="15">
         <v>427134</v>
       </c>
       <c r="C198" s="15">
         <v>271881</v>
       </c>
       <c r="D198" s="15">
         <v>148362</v>
       </c>
       <c r="E198" s="15">
         <v>6891</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B199" s="15">
         <v>266184</v>
       </c>
@@ -24870,57 +24874,57 @@
       <c r="D211" s="15">
         <v>1528</v>
       </c>
       <c r="E211" s="15">
         <v>490</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B212" s="15">
         <v>5485</v>
       </c>
       <c r="C212" s="15">
         <v>2990</v>
       </c>
       <c r="D212" s="15">
         <v>2077</v>
       </c>
       <c r="E212" s="15">
         <v>418</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A213" s="16" t="s">
+      <c r="A213" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B213" s="16"/>
-[...2 lines deleted...]
-      <c r="E213" s="16"/>
+      <c r="B213" s="17"/>
+      <c r="C213" s="17"/>
+      <c r="D213" s="17"/>
+      <c r="E213" s="17"/>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B214" s="15">
         <v>914202</v>
       </c>
       <c r="C214" s="15">
         <v>404844</v>
       </c>
       <c r="D214" s="15">
         <v>204601</v>
       </c>
       <c r="E214" s="15">
         <v>286262</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B215" s="15">
         <v>592490</v>
       </c>
@@ -25127,57 +25131,57 @@
         <v>1063</v>
       </c>
       <c r="E227" s="15">
         <v>3812</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B228" s="15">
         <v>12376</v>
       </c>
       <c r="C228" s="15">
         <v>4393</v>
       </c>
       <c r="D228" s="15">
         <v>3040</v>
       </c>
       <c r="E228" s="15">
         <v>3770</v>
       </c>
       <c r="F228" s="3"/>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A229" s="16" t="s">
+      <c r="A229" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B229" s="16"/>
-[...2 lines deleted...]
-      <c r="E229" s="16"/>
+      <c r="B229" s="17"/>
+      <c r="C229" s="17"/>
+      <c r="D229" s="17"/>
+      <c r="E229" s="17"/>
       <c r="F229" s="3"/>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B230" s="15">
         <v>1628652</v>
       </c>
       <c r="C230" s="15">
         <v>1016840</v>
       </c>
       <c r="D230" s="15">
         <v>501586</v>
       </c>
       <c r="E230" s="15">
         <v>110226</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B231" s="15">
         <v>1013576</v>
@@ -25384,57 +25388,57 @@
       <c r="D243" s="15">
         <v>5478</v>
       </c>
       <c r="E243" s="15">
         <v>9704</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B244" s="15">
         <v>21647</v>
       </c>
       <c r="C244" s="15">
         <v>10925</v>
       </c>
       <c r="D244" s="15">
         <v>6016</v>
       </c>
       <c r="E244" s="15">
         <v>4706</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A245" s="18" t="s">
+      <c r="A245" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="B245" s="18"/>
-[...2 lines deleted...]
-      <c r="E245" s="18"/>
+      <c r="B245" s="16"/>
+      <c r="C245" s="16"/>
+      <c r="D245" s="16"/>
+      <c r="E245" s="16"/>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B246" s="15">
         <v>2406857</v>
       </c>
       <c r="C246" s="15">
         <v>1509575</v>
       </c>
       <c r="D246" s="15">
         <v>685902</v>
       </c>
       <c r="E246" s="15">
         <v>211380</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B247" s="15">
         <v>1442385</v>
       </c>
@@ -25623,99 +25627,356 @@
       <c r="D258" s="15">
         <v>10883</v>
       </c>
       <c r="E258" s="15">
         <v>38871</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B259" s="15">
         <v>43409</v>
       </c>
       <c r="C259" s="15">
         <v>10949</v>
       </c>
       <c r="D259" s="15">
         <v>8448</v>
       </c>
       <c r="E259" s="15">
         <v>24012</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A260" s="12" t="s">
+      <c r="A260" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B260" s="15">
         <v>42500</v>
       </c>
       <c r="C260" s="15">
         <v>16385</v>
       </c>
       <c r="D260" s="15">
         <v>8095</v>
       </c>
       <c r="E260" s="15">
         <v>18020</v>
       </c>
     </row>
-    <row r="261" spans="1:5" ht="58.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="17" t="s">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B261" s="16"/>
+      <c r="C261" s="16"/>
+      <c r="D261" s="16"/>
+      <c r="E261" s="16"/>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B262" s="15">
+        <v>413106</v>
+      </c>
+      <c r="C262" s="15">
+        <v>257326</v>
+      </c>
+      <c r="D262" s="15">
+        <v>147826</v>
+      </c>
+      <c r="E262" s="15">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B263" s="15">
+        <v>254619</v>
+      </c>
+      <c r="C263" s="15">
+        <v>155755</v>
+      </c>
+      <c r="D263" s="15">
+        <v>98823</v>
+      </c>
+      <c r="E263" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B264" s="15">
+        <v>14506</v>
+      </c>
+      <c r="C264" s="15">
+        <v>6510</v>
+      </c>
+      <c r="D264" s="15">
+        <v>7283</v>
+      </c>
+      <c r="E264" s="15">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B265" s="15">
+        <v>87339</v>
+      </c>
+      <c r="C265" s="15">
+        <v>67505</v>
+      </c>
+      <c r="D265" s="15">
+        <v>19128</v>
+      </c>
+      <c r="E265" s="15">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B266" s="15"/>
+      <c r="C266" s="15"/>
+      <c r="D266" s="15"/>
+      <c r="E266" s="15"/>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B267" s="15">
+        <v>5801</v>
+      </c>
+      <c r="C267" s="15">
+        <v>4137</v>
+      </c>
+      <c r="D267" s="15">
+        <v>1224</v>
+      </c>
+      <c r="E267" s="15">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B268" s="15">
+        <v>4474</v>
+      </c>
+      <c r="C268" s="15">
+        <v>331</v>
+      </c>
+      <c r="D268" s="15">
+        <v>3124</v>
+      </c>
+      <c r="E268" s="15">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B269" s="15">
+        <v>4496</v>
+      </c>
+      <c r="C269" s="15">
+        <v>1169</v>
+      </c>
+      <c r="D269" s="15">
+        <v>2745</v>
+      </c>
+      <c r="E269" s="15">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B270" s="15">
+        <v>4986</v>
+      </c>
+      <c r="C270" s="15">
+        <v>3024</v>
+      </c>
+      <c r="D270" s="15">
+        <v>1773</v>
+      </c>
+      <c r="E270" s="15">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B271" s="15">
+        <v>8209</v>
+      </c>
+      <c r="C271" s="15">
+        <v>3386</v>
+      </c>
+      <c r="D271" s="15">
+        <v>4239</v>
+      </c>
+      <c r="E271" s="15">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B272" s="15">
+        <v>2420</v>
+      </c>
+      <c r="C272" s="15">
+        <v>501</v>
+      </c>
+      <c r="D272" s="15">
+        <v>967</v>
+      </c>
+      <c r="E272" s="15">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B273" s="15">
+        <v>2696</v>
+      </c>
+      <c r="C273" s="15">
+        <v>1008</v>
+      </c>
+      <c r="D273" s="15">
+        <v>1158</v>
+      </c>
+      <c r="E273" s="15">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B274" s="15">
+        <v>12475</v>
+      </c>
+      <c r="C274" s="15">
+        <v>8501</v>
+      </c>
+      <c r="D274" s="15">
+        <v>2846</v>
+      </c>
+      <c r="E274" s="15">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B275" s="15">
+        <v>4828</v>
+      </c>
+      <c r="C275" s="15">
+        <v>2360</v>
+      </c>
+      <c r="D275" s="15">
+        <v>1875</v>
+      </c>
+      <c r="E275" s="15">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B276" s="28">
+        <v>6259</v>
+      </c>
+      <c r="C276" s="28">
+        <v>3140</v>
+      </c>
+      <c r="D276" s="28">
+        <v>2641</v>
+      </c>
+      <c r="E276" s="28">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B261" s="17"/>
-[...2 lines deleted...]
-      <c r="E261" s="17"/>
+      <c r="B277" s="27"/>
+      <c r="C277" s="27"/>
+      <c r="D277" s="27"/>
+      <c r="E277" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
+    <mergeCell ref="A261:E261"/>
+    <mergeCell ref="A277:E277"/>
+    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A149:E149"/>
+    <mergeCell ref="A165:E165"/>
+    <mergeCell ref="A213:E213"/>
+    <mergeCell ref="A197:E197"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A245:E245"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A117:E117"/>
-    <mergeCell ref="A1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A229:E229"/>
-    <mergeCell ref="A261:E261"/>
-[...4 lines deleted...]
-    <mergeCell ref="A197:E197"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>