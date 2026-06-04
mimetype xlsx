--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20998" windowHeight="4215"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$E$104</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B36" i="1" l="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="40">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Шағын және орта кәсіпкерлік субъетілерімен өнім шығарылымы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t xml:space="preserve">шағын және орта кәсіпкерліктегі заңды тұлғалар
 </t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
@@ -159,50 +159,53 @@
     <t>қаңтар-желтоқсан 2023ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2025ж.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан 2025ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -21324,54 +21327,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K245"/>
+  <dimension ref="A1:K261"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A225" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H244" sqref="H244"/>
+    <sheetView tabSelected="1" topLeftCell="A243" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I255" sqref="I255"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.75" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>8</v>
       </c>
@@ -25354,62 +25357,319 @@
       </c>
       <c r="D243" s="15">
         <v>5478</v>
       </c>
       <c r="E243" s="15">
         <v>9704</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B244" s="15">
         <v>21647</v>
       </c>
       <c r="C244" s="15">
         <v>10925</v>
       </c>
       <c r="D244" s="15">
         <v>6016</v>
       </c>
       <c r="E244" s="15">
         <v>4706</v>
       </c>
     </row>
-    <row r="245" spans="1:5" ht="49.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A245" s="17" t="s">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B245" s="16"/>
+      <c r="C245" s="16"/>
+      <c r="D245" s="16"/>
+      <c r="E245" s="16"/>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B246" s="15">
+        <v>2406857</v>
+      </c>
+      <c r="C246" s="15">
+        <v>1509575</v>
+      </c>
+      <c r="D246" s="15">
+        <v>685902</v>
+      </c>
+      <c r="E246" s="15">
+        <v>211380</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B247" s="15">
+        <v>1442385</v>
+      </c>
+      <c r="C247" s="15">
+        <v>995603</v>
+      </c>
+      <c r="D247" s="15">
+        <v>443732</v>
+      </c>
+      <c r="E247" s="15">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B248" s="15">
+        <v>113454</v>
+      </c>
+      <c r="C248" s="15">
+        <v>67006</v>
+      </c>
+      <c r="D248" s="15">
+        <v>31065</v>
+      </c>
+      <c r="E248" s="15">
+        <v>15383</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B249" s="15">
+        <v>433011</v>
+      </c>
+      <c r="C249" s="15">
+        <v>320989</v>
+      </c>
+      <c r="D249" s="15">
+        <v>107078</v>
+      </c>
+      <c r="E249" s="15">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B250" s="15"/>
+      <c r="C250" s="15"/>
+      <c r="D250" s="15"/>
+      <c r="E250" s="15"/>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B251" s="15">
+        <v>29194</v>
+      </c>
+      <c r="C251" s="15">
+        <v>11939</v>
+      </c>
+      <c r="D251" s="15">
+        <v>4683</v>
+      </c>
+      <c r="E251" s="15">
+        <v>12572</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B252" s="15">
+        <v>24722</v>
+      </c>
+      <c r="C252" s="15">
+        <v>3367</v>
+      </c>
+      <c r="D252" s="15">
+        <v>12111</v>
+      </c>
+      <c r="E252" s="15">
+        <v>9244</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B253" s="15">
+        <v>45404</v>
+      </c>
+      <c r="C253" s="15">
+        <v>11189</v>
+      </c>
+      <c r="D253" s="15">
+        <v>21786</v>
+      </c>
+      <c r="E253" s="15">
+        <v>12429</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B254" s="15">
+        <v>48287</v>
+      </c>
+      <c r="C254" s="15">
+        <v>17842</v>
+      </c>
+      <c r="D254" s="15">
+        <v>9850</v>
+      </c>
+      <c r="E254" s="15">
+        <v>20595</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B255" s="15">
+        <v>58843</v>
+      </c>
+      <c r="C255" s="15">
+        <v>13881</v>
+      </c>
+      <c r="D255" s="15">
+        <v>17817</v>
+      </c>
+      <c r="E255" s="15">
+        <v>27145</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B256" s="15">
+        <v>27930</v>
+      </c>
+      <c r="C256" s="15">
+        <v>3254</v>
+      </c>
+      <c r="D256" s="15">
+        <v>4272</v>
+      </c>
+      <c r="E256" s="15">
+        <v>20404</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B257" s="15">
+        <v>17925</v>
+      </c>
+      <c r="C257" s="15">
+        <v>7133</v>
+      </c>
+      <c r="D257" s="15">
+        <v>6082</v>
+      </c>
+      <c r="E257" s="15">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B258" s="15">
+        <v>79792</v>
+      </c>
+      <c r="C258" s="15">
+        <v>30038</v>
+      </c>
+      <c r="D258" s="15">
+        <v>10883</v>
+      </c>
+      <c r="E258" s="15">
+        <v>38871</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B259" s="15">
+        <v>43409</v>
+      </c>
+      <c r="C259" s="15">
+        <v>10949</v>
+      </c>
+      <c r="D259" s="15">
+        <v>8448</v>
+      </c>
+      <c r="E259" s="15">
+        <v>24012</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B260" s="15">
+        <v>42500</v>
+      </c>
+      <c r="C260" s="15">
+        <v>16385</v>
+      </c>
+      <c r="D260" s="15">
+        <v>8095</v>
+      </c>
+      <c r="E260" s="15">
+        <v>18020</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B245" s="17"/>
-[...2 lines deleted...]
-      <c r="E245" s="17"/>
+      <c r="B261" s="17"/>
+      <c r="C261" s="17"/>
+      <c r="D261" s="17"/>
+      <c r="E261" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
     <mergeCell ref="A245:E245"/>
+    <mergeCell ref="A261:E261"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A229:E229"/>
     <mergeCell ref="A213:E213"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>