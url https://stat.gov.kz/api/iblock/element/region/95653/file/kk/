--- v1 (2026-06-04)
+++ v2 (2026-08-23)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20998" windowHeight="4215"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$E$104</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340860" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$E$104</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B36" i="1" l="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Шағын және орта кәсіпкерлік субъетілерімен өнім шығарылымы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t xml:space="preserve">шағын және орта кәсіпкерліктегі заңды тұлғалар
 </t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
@@ -162,50 +162,53 @@
     <t>қаңтар-наурыз 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2025ж.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -21327,54 +21330,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K261"/>
+  <dimension ref="A1:K277"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A243" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I255" sqref="I255"/>
+    <sheetView tabSelected="1" topLeftCell="A255" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I276" sqref="I276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.75" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>8</v>
       </c>
@@ -25613,109 +25616,366 @@
       </c>
       <c r="D259" s="15">
         <v>8448</v>
       </c>
       <c r="E259" s="15">
         <v>24012</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B260" s="15">
         <v>42500</v>
       </c>
       <c r="C260" s="15">
         <v>16385</v>
       </c>
       <c r="D260" s="15">
         <v>8095</v>
       </c>
       <c r="E260" s="15">
         <v>18020</v>
       </c>
     </row>
-    <row r="261" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="17" t="s">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B261" s="16"/>
+      <c r="C261" s="16"/>
+      <c r="D261" s="16"/>
+      <c r="E261" s="16"/>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B262" s="15">
+        <v>413106</v>
+      </c>
+      <c r="C262" s="15">
+        <v>257326</v>
+      </c>
+      <c r="D262" s="15">
+        <v>147826</v>
+      </c>
+      <c r="E262" s="15">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B263" s="15">
+        <v>254619</v>
+      </c>
+      <c r="C263" s="15">
+        <v>155755</v>
+      </c>
+      <c r="D263" s="15">
+        <v>98823</v>
+      </c>
+      <c r="E263" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B264" s="15">
+        <v>14506</v>
+      </c>
+      <c r="C264" s="15">
+        <v>6510</v>
+      </c>
+      <c r="D264" s="15">
+        <v>7283</v>
+      </c>
+      <c r="E264" s="15">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B265" s="15">
+        <v>87339</v>
+      </c>
+      <c r="C265" s="15">
+        <v>67505</v>
+      </c>
+      <c r="D265" s="15">
+        <v>19128</v>
+      </c>
+      <c r="E265" s="15">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B266" s="15"/>
+      <c r="C266" s="15"/>
+      <c r="D266" s="15"/>
+      <c r="E266" s="15"/>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B267" s="15">
+        <v>5801</v>
+      </c>
+      <c r="C267" s="15">
+        <v>4137</v>
+      </c>
+      <c r="D267" s="15">
+        <v>1224</v>
+      </c>
+      <c r="E267" s="15">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B268" s="15">
+        <v>4474</v>
+      </c>
+      <c r="C268" s="15">
+        <v>331</v>
+      </c>
+      <c r="D268" s="15">
+        <v>3124</v>
+      </c>
+      <c r="E268" s="15">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B269" s="15">
+        <v>4496</v>
+      </c>
+      <c r="C269" s="15">
+        <v>1169</v>
+      </c>
+      <c r="D269" s="15">
+        <v>2745</v>
+      </c>
+      <c r="E269" s="15">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B270" s="15">
+        <v>4986</v>
+      </c>
+      <c r="C270" s="15">
+        <v>3024</v>
+      </c>
+      <c r="D270" s="15">
+        <v>1773</v>
+      </c>
+      <c r="E270" s="15">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B271" s="15">
+        <v>8209</v>
+      </c>
+      <c r="C271" s="15">
+        <v>3386</v>
+      </c>
+      <c r="D271" s="15">
+        <v>4239</v>
+      </c>
+      <c r="E271" s="15">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B272" s="15">
+        <v>2420</v>
+      </c>
+      <c r="C272" s="15">
+        <v>501</v>
+      </c>
+      <c r="D272" s="15">
+        <v>967</v>
+      </c>
+      <c r="E272" s="15">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B273" s="15">
+        <v>2696</v>
+      </c>
+      <c r="C273" s="15">
+        <v>1008</v>
+      </c>
+      <c r="D273" s="15">
+        <v>1158</v>
+      </c>
+      <c r="E273" s="15">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B274" s="15">
+        <v>12475</v>
+      </c>
+      <c r="C274" s="15">
+        <v>8501</v>
+      </c>
+      <c r="D274" s="15">
+        <v>2846</v>
+      </c>
+      <c r="E274" s="15">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B275" s="15">
+        <v>4828</v>
+      </c>
+      <c r="C275" s="15">
+        <v>2360</v>
+      </c>
+      <c r="D275" s="15">
+        <v>1875</v>
+      </c>
+      <c r="E275" s="15">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B276" s="15">
+        <v>6259</v>
+      </c>
+      <c r="C276" s="15">
+        <v>3140</v>
+      </c>
+      <c r="D276" s="15">
+        <v>2641</v>
+      </c>
+      <c r="E276" s="15">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="53.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B261" s="17"/>
-[...2 lines deleted...]
-      <c r="E261" s="17"/>
+      <c r="B277" s="17"/>
+      <c r="C277" s="17"/>
+      <c r="D277" s="17"/>
+      <c r="E277" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...1 lines deleted...]
-    <mergeCell ref="A261:E261"/>
+  <mergeCells count="23">
+    <mergeCell ref="A277:E277"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A261:E261"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A229:E229"/>
     <mergeCell ref="A213:E213"/>
+    <mergeCell ref="A245:E245"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>