--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="4084" windowWidth="20474" windowHeight="4124"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$E$104</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B36" i="1" l="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="40">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Выпуск продукции субъектами малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>юридические лица малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
@@ -158,50 +158,53 @@
     <t>январь-декабрь 2023г.</t>
   </si>
   <si>
     <t>январь-март 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2024г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2024г.</t>
   </si>
   <si>
     <t>январь-декабрь 2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.</t>
+  </si>
+  <si>
+    <t>январь-декабрь 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -10831,84 +10834,84 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10141">
     <cellStyle name="20% - Акцент1 10" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="10"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="11"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="12"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="13"/>
     <cellStyle name="20% - Акцент1 11" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="17"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="18"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="20"/>
     <cellStyle name="20% - Акцент1 12" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="23"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="24"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="25"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="26"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="27"/>
     <cellStyle name="20% - Акцент1 13" xfId="28"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="29"/>
@@ -21317,118 +21320,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F277"/>
+  <dimension ref="A1:F293"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A243" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B262" sqref="B262:E276"/>
+    <sheetView tabSelected="1" topLeftCell="A275" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B279" sqref="B279:B292"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.75" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="14"/>
-[...2 lines deleted...]
-      <c r="E1" s="14"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="16"/>
-[...2 lines deleted...]
-      <c r="E2" s="16"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="17"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="20"/>
-      <c r="E3" s="21"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="23"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="18"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="12"/>
-[...2 lines deleted...]
-      <c r="E5" s="12"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7">
         <v>199208</v>
       </c>
       <c r="C6" s="7">
         <v>170000</v>
       </c>
       <c r="D6" s="7">
         <v>22762</v>
       </c>
       <c r="E6" s="7">
         <v>6446</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7">
@@ -21650,57 +21653,57 @@
       </c>
       <c r="E19" s="7">
         <v>569</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="7">
         <v>2605</v>
       </c>
       <c r="C20" s="7">
         <v>1639</v>
       </c>
       <c r="D20" s="7">
         <v>493</v>
       </c>
       <c r="E20" s="7">
         <v>471</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="12"/>
-[...2 lines deleted...]
-      <c r="E21" s="12"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="7">
         <v>503461</v>
       </c>
       <c r="C22" s="7">
         <v>409660</v>
       </c>
       <c r="D22" s="7">
         <v>76275</v>
       </c>
       <c r="E22" s="7">
         <v>17526</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="7">
@@ -21938,57 +21941,57 @@
       <c r="E35" s="7">
         <v>1442</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="7">
         <f t="shared" si="0"/>
         <v>6514</v>
       </c>
       <c r="C36" s="7">
         <v>4607</v>
       </c>
       <c r="D36" s="7">
         <v>769</v>
       </c>
       <c r="E36" s="7">
         <v>1138</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="12" t="s">
+      <c r="A37" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="12"/>
-[...2 lines deleted...]
-      <c r="E37" s="12"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="14"/>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="7">
         <v>934332</v>
       </c>
       <c r="C38" s="7">
         <v>697022</v>
       </c>
       <c r="D38" s="7">
         <v>120456</v>
       </c>
       <c r="E38" s="7">
         <v>116854</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="7">
@@ -22210,57 +22213,57 @@
       </c>
       <c r="E51" s="7">
         <v>12123</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="7">
         <v>11692</v>
       </c>
       <c r="C52" s="7">
         <v>5841</v>
       </c>
       <c r="D52" s="7">
         <v>1203</v>
       </c>
       <c r="E52" s="7">
         <v>4648</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="12" t="s">
+      <c r="A53" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="12"/>
-[...2 lines deleted...]
-      <c r="E53" s="12"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="14"/>
     </row>
     <row r="54" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="7">
         <v>1362019</v>
       </c>
       <c r="C54" s="7">
         <v>1017346</v>
       </c>
       <c r="D54" s="7">
         <v>168472</v>
       </c>
       <c r="E54" s="7">
         <v>176201</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="7">
         <v>815922</v>
@@ -22481,57 +22484,57 @@
       </c>
       <c r="E67" s="7">
         <v>19419</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="7">
         <v>20053</v>
       </c>
       <c r="C68" s="7">
         <v>9101</v>
       </c>
       <c r="D68" s="7">
         <v>1931</v>
       </c>
       <c r="E68" s="7">
         <v>9021</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="12" t="s">
+      <c r="A69" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B69" s="12"/>
-[...2 lines deleted...]
-      <c r="E69" s="12"/>
+      <c r="B69" s="14"/>
+      <c r="C69" s="14"/>
+      <c r="D69" s="14"/>
+      <c r="E69" s="14"/>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="7">
         <v>263550</v>
       </c>
       <c r="C70" s="7">
         <v>198667</v>
       </c>
       <c r="D70" s="7">
         <v>56674</v>
       </c>
       <c r="E70" s="7">
         <v>8209</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="7">
         <v>173798</v>
@@ -22738,57 +22741,57 @@
       <c r="D83" s="7">
         <v>981</v>
       </c>
       <c r="E83" s="7">
         <v>666</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="7">
         <v>4168</v>
       </c>
       <c r="C84" s="7">
         <v>2335</v>
       </c>
       <c r="D84" s="7">
         <v>1250</v>
       </c>
       <c r="E84" s="7">
         <v>583</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="12" t="s">
+      <c r="A85" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B85" s="12"/>
-[...2 lines deleted...]
-      <c r="E85" s="12"/>
+      <c r="B85" s="14"/>
+      <c r="C85" s="14"/>
+      <c r="D85" s="14"/>
+      <c r="E85" s="14"/>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B86" s="7">
         <v>613439</v>
       </c>
       <c r="C86" s="7">
         <v>457863</v>
       </c>
       <c r="D86" s="7">
         <v>134058</v>
       </c>
       <c r="E86" s="7">
         <v>21518</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="7">
@@ -23010,57 +23013,57 @@
       </c>
       <c r="E99" s="7">
         <v>1705</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B100" s="7">
         <v>9133</v>
       </c>
       <c r="C100" s="7">
         <v>5302</v>
       </c>
       <c r="D100" s="7">
         <v>2487</v>
       </c>
       <c r="E100" s="7">
         <v>1344</v>
       </c>
       <c r="F100" s="5"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="12" t="s">
+      <c r="A101" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B101" s="12"/>
-[...2 lines deleted...]
-      <c r="E101" s="12"/>
+      <c r="B101" s="14"/>
+      <c r="C101" s="14"/>
+      <c r="D101" s="14"/>
+      <c r="E101" s="14"/>
       <c r="F101" s="5"/>
     </row>
     <row r="102" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B102" s="7">
         <v>263550</v>
       </c>
       <c r="C102" s="7">
         <v>198667</v>
       </c>
       <c r="D102" s="7">
         <v>56674</v>
       </c>
       <c r="E102" s="7">
         <v>8209</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B103" s="7">
         <v>173798</v>
@@ -23267,57 +23270,57 @@
       <c r="D115" s="7">
         <v>981</v>
       </c>
       <c r="E115" s="7">
         <v>666</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B116" s="7">
         <v>4168</v>
       </c>
       <c r="C116" s="7">
         <v>2335</v>
       </c>
       <c r="D116" s="7">
         <v>1250</v>
       </c>
       <c r="E116" s="7">
         <v>583</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A117" s="12" t="s">
+      <c r="A117" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B117" s="12"/>
-[...2 lines deleted...]
-      <c r="E117" s="12"/>
+      <c r="B117" s="14"/>
+      <c r="C117" s="14"/>
+      <c r="D117" s="14"/>
+      <c r="E117" s="14"/>
     </row>
     <row r="118" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B118" s="7">
         <v>613439</v>
       </c>
       <c r="C118" s="7">
         <v>457863</v>
       </c>
       <c r="D118" s="7">
         <v>134058</v>
       </c>
       <c r="E118" s="7">
         <v>21518</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="7">
         <v>408514</v>
       </c>
@@ -23523,57 +23526,57 @@
       <c r="D131" s="7">
         <v>3097</v>
       </c>
       <c r="E131" s="7">
         <v>1705</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="7">
         <v>9133</v>
       </c>
       <c r="C132" s="7">
         <v>5302</v>
       </c>
       <c r="D132" s="7">
         <v>2487</v>
       </c>
       <c r="E132" s="7">
         <v>1344</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A133" s="12" t="s">
+      <c r="A133" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B133" s="12"/>
-[...2 lines deleted...]
-      <c r="E133" s="12"/>
+      <c r="B133" s="14"/>
+      <c r="C133" s="14"/>
+      <c r="D133" s="14"/>
+      <c r="E133" s="14"/>
     </row>
     <row r="134" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B134" s="7">
         <v>1050487</v>
       </c>
       <c r="C134" s="7">
         <v>770646</v>
       </c>
       <c r="D134" s="7">
         <v>175934</v>
       </c>
       <c r="E134" s="7">
         <v>103907</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="7">
         <v>662192</v>
       </c>
@@ -23779,57 +23782,57 @@
       <c r="D147" s="7">
         <v>4293</v>
       </c>
       <c r="E147" s="7">
         <v>5825</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B148" s="7">
         <v>15685</v>
       </c>
       <c r="C148" s="7">
         <v>7457</v>
       </c>
       <c r="D148" s="7">
         <v>3085</v>
       </c>
       <c r="E148" s="7">
         <v>5143</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="12" t="s">
+      <c r="A149" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B149" s="12"/>
-[...2 lines deleted...]
-      <c r="E149" s="12"/>
+      <c r="B149" s="14"/>
+      <c r="C149" s="14"/>
+      <c r="D149" s="14"/>
+      <c r="E149" s="14"/>
     </row>
     <row r="150" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B150" s="7">
         <v>1535085</v>
       </c>
       <c r="C150" s="7">
         <v>1166196</v>
       </c>
       <c r="D150" s="7">
         <v>238474</v>
       </c>
       <c r="E150" s="7">
         <v>130415</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B151" s="7">
         <v>985602</v>
       </c>
@@ -24035,57 +24038,57 @@
       <c r="D163" s="7">
         <v>5476</v>
       </c>
       <c r="E163" s="7">
         <v>10240</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B164" s="7">
         <v>21961</v>
       </c>
       <c r="C164" s="7">
         <v>10738</v>
       </c>
       <c r="D164" s="7">
         <v>4030</v>
       </c>
       <c r="E164" s="7">
         <v>7193</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A165" s="12" t="s">
+      <c r="A165" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B165" s="12"/>
-[...2 lines deleted...]
-      <c r="E165" s="12"/>
+      <c r="B165" s="14"/>
+      <c r="C165" s="14"/>
+      <c r="D165" s="14"/>
+      <c r="E165" s="14"/>
     </row>
     <row r="166" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A166" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B166" s="7">
         <v>372935</v>
       </c>
       <c r="C166" s="7">
         <v>248056</v>
       </c>
       <c r="D166" s="7">
         <v>116381</v>
       </c>
       <c r="E166" s="7">
         <v>8498</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B167" s="7">
         <v>258689</v>
       </c>
@@ -24291,57 +24294,57 @@
       <c r="D179" s="7">
         <v>1194</v>
       </c>
       <c r="E179" s="7">
         <v>752.11800000000005</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B180" s="7">
         <v>4123</v>
       </c>
       <c r="C180" s="7">
         <v>1942</v>
       </c>
       <c r="D180" s="7">
         <v>1580</v>
       </c>
       <c r="E180" s="7">
         <v>601.73500000000001</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A181" s="12" t="s">
+      <c r="A181" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B181" s="12"/>
-[...2 lines deleted...]
-      <c r="E181" s="12"/>
+      <c r="B181" s="14"/>
+      <c r="C181" s="14"/>
+      <c r="D181" s="14"/>
+      <c r="E181" s="14"/>
     </row>
     <row r="182" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B182" s="7">
         <v>749674</v>
       </c>
       <c r="C182" s="7">
         <v>538891</v>
       </c>
       <c r="D182" s="7">
         <v>194258</v>
       </c>
       <c r="E182" s="7">
         <v>16525</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B183" s="7">
         <v>513918</v>
       </c>
@@ -24547,57 +24550,57 @@
       <c r="D195" s="7">
         <v>2424</v>
       </c>
       <c r="E195" s="7">
         <v>1219</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B196" s="7">
         <v>8639</v>
       </c>
       <c r="C196" s="7">
         <v>5089</v>
       </c>
       <c r="D196" s="7">
         <v>2545</v>
       </c>
       <c r="E196" s="7">
         <v>1005</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A197" s="12" t="s">
+      <c r="A197" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B197" s="12"/>
-[...2 lines deleted...]
-      <c r="E197" s="12"/>
+      <c r="B197" s="14"/>
+      <c r="C197" s="14"/>
+      <c r="D197" s="14"/>
+      <c r="E197" s="14"/>
     </row>
     <row r="198" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B198" s="7">
         <v>1286819</v>
       </c>
       <c r="C198" s="7">
         <v>894025</v>
       </c>
       <c r="D198" s="7">
         <v>292397</v>
       </c>
       <c r="E198" s="7">
         <v>100397</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B199" s="7">
         <v>829215</v>
       </c>
@@ -24803,57 +24806,57 @@
       <c r="D211" s="7">
         <v>3615</v>
       </c>
       <c r="E211" s="7">
         <v>8697</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B212" s="7">
         <v>16871</v>
       </c>
       <c r="C212" s="7">
         <v>8036</v>
       </c>
       <c r="D212" s="7">
         <v>4031</v>
       </c>
       <c r="E212" s="7">
         <v>4804</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A213" s="12" t="s">
+      <c r="A213" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B213" s="12"/>
-[...2 lines deleted...]
-      <c r="E213" s="12"/>
+      <c r="B213" s="14"/>
+      <c r="C213" s="14"/>
+      <c r="D213" s="14"/>
+      <c r="E213" s="14"/>
     </row>
     <row r="214" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B214" s="7">
         <v>1912693</v>
       </c>
       <c r="C214" s="7">
         <v>1387179</v>
       </c>
       <c r="D214" s="7">
         <v>367829</v>
       </c>
       <c r="E214" s="7">
         <v>157685</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B215" s="7">
         <v>1206796</v>
       </c>
@@ -25059,57 +25062,57 @@
       <c r="D227" s="7">
         <v>4380</v>
       </c>
       <c r="E227" s="7">
         <v>16654</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B228" s="7">
         <v>25834</v>
       </c>
       <c r="C228" s="7">
         <v>11663</v>
       </c>
       <c r="D228" s="7">
         <v>5091</v>
       </c>
       <c r="E228" s="7">
         <v>9080</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A229" s="12" t="s">
+      <c r="A229" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B229" s="12"/>
-[...2 lines deleted...]
-      <c r="E229" s="12"/>
+      <c r="B229" s="14"/>
+      <c r="C229" s="14"/>
+      <c r="D229" s="14"/>
+      <c r="E229" s="14"/>
     </row>
     <row r="230" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B230" s="7">
         <v>427134</v>
       </c>
       <c r="C230" s="7">
         <v>271881</v>
       </c>
       <c r="D230" s="7">
         <v>148362</v>
       </c>
       <c r="E230" s="7">
         <v>6891</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B231" s="7">
         <v>266184</v>
       </c>
@@ -25315,57 +25318,57 @@
       <c r="D243" s="7">
         <v>1528</v>
       </c>
       <c r="E243" s="7">
         <v>490</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B244" s="7">
         <v>5485</v>
       </c>
       <c r="C244" s="7">
         <v>2990</v>
       </c>
       <c r="D244" s="7">
         <v>2077</v>
       </c>
       <c r="E244" s="7">
         <v>418</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A245" s="12" t="s">
+      <c r="A245" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B245" s="12"/>
-[...2 lines deleted...]
-      <c r="E245" s="12"/>
+      <c r="B245" s="14"/>
+      <c r="C245" s="14"/>
+      <c r="D245" s="14"/>
+      <c r="E245" s="14"/>
     </row>
     <row r="246" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A246" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="7">
         <v>914202</v>
       </c>
       <c r="C246" s="7">
         <v>404844</v>
       </c>
       <c r="D246" s="7">
         <v>204601</v>
       </c>
       <c r="E246" s="7">
         <v>286262</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B247" s="7">
         <v>592490</v>
       </c>
@@ -25571,354 +25574,611 @@
       <c r="D259" s="7">
         <v>1063</v>
       </c>
       <c r="E259" s="7">
         <v>3812</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B260" s="7">
         <v>12376</v>
       </c>
       <c r="C260" s="7">
         <v>4393</v>
       </c>
       <c r="D260" s="7">
         <v>3040</v>
       </c>
       <c r="E260" s="7">
         <v>3770</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="12" t="s">
+      <c r="A261" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="B261" s="12"/>
-[...2 lines deleted...]
-      <c r="E261" s="12"/>
+      <c r="B261" s="14"/>
+      <c r="C261" s="14"/>
+      <c r="D261" s="14"/>
+      <c r="E261" s="14"/>
     </row>
     <row r="262" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A262" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B262" s="7">
         <v>1628652</v>
       </c>
       <c r="C262" s="7">
         <v>1016840</v>
       </c>
       <c r="D262" s="7">
         <v>501586</v>
       </c>
       <c r="E262" s="7">
         <v>110226</v>
       </c>
-      <c r="F262" s="22"/>
+      <c r="F262" s="12"/>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B263" s="7">
         <v>1013576</v>
       </c>
       <c r="C263" s="7">
         <v>686941</v>
       </c>
       <c r="D263" s="7">
         <v>324357</v>
       </c>
       <c r="E263" s="7">
         <v>2278</v>
       </c>
-      <c r="F263" s="22"/>
+      <c r="F263" s="12"/>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B264" s="7">
         <v>76680</v>
       </c>
       <c r="C264" s="7">
         <v>39569</v>
       </c>
       <c r="D264" s="7">
         <v>23384</v>
       </c>
       <c r="E264" s="7">
         <v>13727</v>
       </c>
-      <c r="F264" s="22"/>
+      <c r="F264" s="12"/>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B265" s="7">
         <v>297638</v>
       </c>
       <c r="C265" s="7">
         <v>210938</v>
       </c>
       <c r="D265" s="7">
         <v>83334</v>
       </c>
       <c r="E265" s="7">
         <v>3366</v>
       </c>
-      <c r="F265" s="22"/>
+      <c r="F265" s="12"/>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="7"/>
       <c r="C266" s="7"/>
       <c r="D266" s="7"/>
       <c r="E266" s="7"/>
-      <c r="F266" s="23"/>
+      <c r="F266" s="13"/>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="7">
         <v>18558</v>
       </c>
       <c r="C267" s="7">
         <v>7360</v>
       </c>
       <c r="D267" s="7">
         <v>3586</v>
       </c>
       <c r="E267" s="7">
         <v>7612</v>
       </c>
-      <c r="F267" s="22"/>
+      <c r="F267" s="12"/>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="7">
         <v>16956</v>
       </c>
       <c r="C268" s="7">
         <v>2073</v>
       </c>
       <c r="D268" s="7">
         <v>9851</v>
       </c>
       <c r="E268" s="7">
         <v>5032</v>
       </c>
-      <c r="F268" s="22"/>
+      <c r="F268" s="12"/>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="7">
         <v>18462</v>
       </c>
       <c r="C269" s="7">
         <v>5236</v>
       </c>
       <c r="D269" s="7">
         <v>8182</v>
       </c>
       <c r="E269" s="7">
         <v>5044</v>
       </c>
-      <c r="F269" s="22"/>
+      <c r="F269" s="12"/>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="7">
         <v>30379</v>
       </c>
       <c r="C270" s="7">
         <v>12831</v>
       </c>
       <c r="D270" s="7">
         <v>7526</v>
       </c>
       <c r="E270" s="7">
         <v>10022</v>
       </c>
-      <c r="F270" s="22"/>
+      <c r="F270" s="12"/>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B271" s="7">
         <v>32282</v>
       </c>
       <c r="C271" s="7">
         <v>9969</v>
       </c>
       <c r="D271" s="7">
         <v>14198</v>
       </c>
       <c r="E271" s="7">
         <v>8115</v>
       </c>
-      <c r="F271" s="22"/>
+      <c r="F271" s="12"/>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B272" s="7">
         <v>20871</v>
       </c>
       <c r="C272" s="7">
         <v>1728</v>
       </c>
       <c r="D272" s="7">
         <v>3247</v>
       </c>
       <c r="E272" s="7">
         <v>15896</v>
       </c>
-      <c r="F272" s="22"/>
+      <c r="F272" s="12"/>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B273" s="7">
         <v>12999</v>
       </c>
       <c r="C273" s="7">
         <v>5452</v>
       </c>
       <c r="D273" s="7">
         <v>4816</v>
       </c>
       <c r="E273" s="7">
         <v>2731</v>
       </c>
-      <c r="F273" s="22"/>
+      <c r="F273" s="12"/>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B274" s="7">
         <v>48633</v>
       </c>
       <c r="C274" s="7">
         <v>19029</v>
       </c>
       <c r="D274" s="7">
         <v>7611</v>
       </c>
       <c r="E274" s="7">
         <v>21993</v>
       </c>
-      <c r="F274" s="22"/>
+      <c r="F274" s="12"/>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B275" s="7">
         <v>19971</v>
       </c>
       <c r="C275" s="7">
         <v>4789</v>
       </c>
       <c r="D275" s="7">
         <v>5478</v>
       </c>
       <c r="E275" s="7">
         <v>9704</v>
       </c>
-      <c r="F275" s="22"/>
+      <c r="F275" s="12"/>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B276" s="7">
         <v>21647</v>
       </c>
       <c r="C276" s="7">
         <v>10925</v>
       </c>
       <c r="D276" s="7">
         <v>6016</v>
       </c>
       <c r="E276" s="7">
         <v>4706</v>
       </c>
-      <c r="F276" s="22"/>
-[...2 lines deleted...]
-      <c r="A277" s="13" t="s">
+      <c r="F276" s="12"/>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B277" s="14"/>
+      <c r="C277" s="14"/>
+      <c r="D277" s="14"/>
+      <c r="E277" s="14"/>
+    </row>
+    <row r="278" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A278" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B278" s="7">
+        <v>2406857</v>
+      </c>
+      <c r="C278" s="7">
+        <v>1509575</v>
+      </c>
+      <c r="D278" s="7">
+        <v>685902</v>
+      </c>
+      <c r="E278" s="7">
+        <v>211380</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B279" s="7">
+        <v>1442385</v>
+      </c>
+      <c r="C279" s="7">
+        <v>995603</v>
+      </c>
+      <c r="D279" s="7">
+        <v>443732</v>
+      </c>
+      <c r="E279" s="7">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" s="7">
+        <v>113454</v>
+      </c>
+      <c r="C280" s="7">
+        <v>67006</v>
+      </c>
+      <c r="D280" s="7">
+        <v>31065</v>
+      </c>
+      <c r="E280" s="7">
+        <v>15383</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" s="7">
+        <v>433011</v>
+      </c>
+      <c r="C281" s="7">
+        <v>320989</v>
+      </c>
+      <c r="D281" s="7">
+        <v>107078</v>
+      </c>
+      <c r="E281" s="7">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B282" s="7"/>
+      <c r="C282" s="7"/>
+      <c r="D282" s="7"/>
+      <c r="E282" s="7"/>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B283" s="7">
+        <v>29194</v>
+      </c>
+      <c r="C283" s="7">
+        <v>11939</v>
+      </c>
+      <c r="D283" s="7">
+        <v>4683</v>
+      </c>
+      <c r="E283" s="7">
+        <v>12572</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B284" s="7">
+        <v>24722</v>
+      </c>
+      <c r="C284" s="7">
+        <v>3367</v>
+      </c>
+      <c r="D284" s="7">
+        <v>12111</v>
+      </c>
+      <c r="E284" s="7">
+        <v>9244</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B285" s="7">
+        <v>45404</v>
+      </c>
+      <c r="C285" s="7">
+        <v>11189</v>
+      </c>
+      <c r="D285" s="7">
+        <v>21786</v>
+      </c>
+      <c r="E285" s="7">
+        <v>12429</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B286" s="7">
+        <v>48287</v>
+      </c>
+      <c r="C286" s="7">
+        <v>17842</v>
+      </c>
+      <c r="D286" s="7">
+        <v>9850</v>
+      </c>
+      <c r="E286" s="7">
+        <v>20595</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B287" s="7">
+        <v>58843</v>
+      </c>
+      <c r="C287" s="7">
+        <v>13881</v>
+      </c>
+      <c r="D287" s="7">
+        <v>17817</v>
+      </c>
+      <c r="E287" s="7">
+        <v>27145</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B288" s="7">
+        <v>27930</v>
+      </c>
+      <c r="C288" s="7">
+        <v>3254</v>
+      </c>
+      <c r="D288" s="7">
+        <v>4272</v>
+      </c>
+      <c r="E288" s="7">
+        <v>20404</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B289" s="7">
+        <v>17925</v>
+      </c>
+      <c r="C289" s="7">
+        <v>7133</v>
+      </c>
+      <c r="D289" s="7">
+        <v>6082</v>
+      </c>
+      <c r="E289" s="7">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A290" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B290" s="7">
+        <v>79792</v>
+      </c>
+      <c r="C290" s="7">
+        <v>30038</v>
+      </c>
+      <c r="D290" s="7">
+        <v>10883</v>
+      </c>
+      <c r="E290" s="7">
+        <v>38871</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B291" s="7">
+        <v>43409</v>
+      </c>
+      <c r="C291" s="7">
+        <v>10949</v>
+      </c>
+      <c r="D291" s="7">
+        <v>8448</v>
+      </c>
+      <c r="E291" s="7">
+        <v>24012</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B292" s="7">
+        <v>42500</v>
+      </c>
+      <c r="C292" s="7">
+        <v>16385</v>
+      </c>
+      <c r="D292" s="7">
+        <v>8095</v>
+      </c>
+      <c r="E292" s="7">
+        <v>18020</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B277" s="13"/>
-[...2 lines deleted...]
-      <c r="E277" s="13"/>
+      <c r="B293" s="15"/>
+      <c r="C293" s="15"/>
+      <c r="D293" s="15"/>
+      <c r="E293" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="24">
+    <mergeCell ref="A277:E277"/>
+    <mergeCell ref="A293:E293"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A261:E261"/>
     <mergeCell ref="A245:E245"/>
     <mergeCell ref="A229:E229"/>
     <mergeCell ref="A213:E213"/>
-    <mergeCell ref="A277:E277"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>