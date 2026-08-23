--- v1 (2026-06-04)
+++ v2 (2026-08-23)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="4084" windowWidth="20474" windowHeight="4124"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$E$104</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340860" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$E$104</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B36" i="1" l="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="41">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Выпуск продукции субъектами малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>юридические лица малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
@@ -161,50 +161,53 @@
     <t>январь-март 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2024г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2024г.</t>
   </si>
   <si>
     <t>январь-декабрь 2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>январь-декабрь 2025г.</t>
+  </si>
+  <si>
+    <t>январь-март 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -10838,55 +10841,55 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -21320,54 +21323,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F293"/>
+  <dimension ref="A1:F309"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A275" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B279" sqref="B279:B292"/>
+    <sheetView tabSelected="1" topLeftCell="A290" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B294" sqref="B294:E308"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.75" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
@@ -21381,57 +21384,57 @@
       <c r="B3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="22"/>
       <c r="E3" s="23"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="21"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="14"/>
-[...2 lines deleted...]
-      <c r="E5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7">
         <v>199208</v>
       </c>
       <c r="C6" s="7">
         <v>170000</v>
       </c>
       <c r="D6" s="7">
         <v>22762</v>
       </c>
       <c r="E6" s="7">
         <v>6446</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7">
@@ -21653,57 +21656,57 @@
       </c>
       <c r="E19" s="7">
         <v>569</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="7">
         <v>2605</v>
       </c>
       <c r="C20" s="7">
         <v>1639</v>
       </c>
       <c r="D20" s="7">
         <v>493</v>
       </c>
       <c r="E20" s="7">
         <v>471</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="14"/>
-[...2 lines deleted...]
-      <c r="E21" s="14"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="7">
         <v>503461</v>
       </c>
       <c r="C22" s="7">
         <v>409660</v>
       </c>
       <c r="D22" s="7">
         <v>76275</v>
       </c>
       <c r="E22" s="7">
         <v>17526</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="7">
@@ -21941,57 +21944,57 @@
       <c r="E35" s="7">
         <v>1442</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="7">
         <f t="shared" si="0"/>
         <v>6514</v>
       </c>
       <c r="C36" s="7">
         <v>4607</v>
       </c>
       <c r="D36" s="7">
         <v>769</v>
       </c>
       <c r="E36" s="7">
         <v>1138</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="14" t="s">
+      <c r="A37" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="14"/>
-[...2 lines deleted...]
-      <c r="E37" s="14"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="7">
         <v>934332</v>
       </c>
       <c r="C38" s="7">
         <v>697022</v>
       </c>
       <c r="D38" s="7">
         <v>120456</v>
       </c>
       <c r="E38" s="7">
         <v>116854</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="7">
@@ -22213,57 +22216,57 @@
       </c>
       <c r="E51" s="7">
         <v>12123</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="7">
         <v>11692</v>
       </c>
       <c r="C52" s="7">
         <v>5841</v>
       </c>
       <c r="D52" s="7">
         <v>1203</v>
       </c>
       <c r="E52" s="7">
         <v>4648</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="14" t="s">
+      <c r="A53" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="14"/>
-[...2 lines deleted...]
-      <c r="E53" s="14"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="15"/>
+      <c r="D53" s="15"/>
+      <c r="E53" s="15"/>
     </row>
     <row r="54" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="7">
         <v>1362019</v>
       </c>
       <c r="C54" s="7">
         <v>1017346</v>
       </c>
       <c r="D54" s="7">
         <v>168472</v>
       </c>
       <c r="E54" s="7">
         <v>176201</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="7">
         <v>815922</v>
@@ -22484,57 +22487,57 @@
       </c>
       <c r="E67" s="7">
         <v>19419</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="7">
         <v>20053</v>
       </c>
       <c r="C68" s="7">
         <v>9101</v>
       </c>
       <c r="D68" s="7">
         <v>1931</v>
       </c>
       <c r="E68" s="7">
         <v>9021</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="14" t="s">
+      <c r="A69" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B69" s="14"/>
-[...2 lines deleted...]
-      <c r="E69" s="14"/>
+      <c r="B69" s="15"/>
+      <c r="C69" s="15"/>
+      <c r="D69" s="15"/>
+      <c r="E69" s="15"/>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="7">
         <v>263550</v>
       </c>
       <c r="C70" s="7">
         <v>198667</v>
       </c>
       <c r="D70" s="7">
         <v>56674</v>
       </c>
       <c r="E70" s="7">
         <v>8209</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="7">
         <v>173798</v>
@@ -22741,57 +22744,57 @@
       <c r="D83" s="7">
         <v>981</v>
       </c>
       <c r="E83" s="7">
         <v>666</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="7">
         <v>4168</v>
       </c>
       <c r="C84" s="7">
         <v>2335</v>
       </c>
       <c r="D84" s="7">
         <v>1250</v>
       </c>
       <c r="E84" s="7">
         <v>583</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="14" t="s">
+      <c r="A85" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B85" s="14"/>
-[...2 lines deleted...]
-      <c r="E85" s="14"/>
+      <c r="B85" s="15"/>
+      <c r="C85" s="15"/>
+      <c r="D85" s="15"/>
+      <c r="E85" s="15"/>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B86" s="7">
         <v>613439</v>
       </c>
       <c r="C86" s="7">
         <v>457863</v>
       </c>
       <c r="D86" s="7">
         <v>134058</v>
       </c>
       <c r="E86" s="7">
         <v>21518</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="7">
@@ -23013,57 +23016,57 @@
       </c>
       <c r="E99" s="7">
         <v>1705</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B100" s="7">
         <v>9133</v>
       </c>
       <c r="C100" s="7">
         <v>5302</v>
       </c>
       <c r="D100" s="7">
         <v>2487</v>
       </c>
       <c r="E100" s="7">
         <v>1344</v>
       </c>
       <c r="F100" s="5"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="14" t="s">
+      <c r="A101" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B101" s="14"/>
-[...2 lines deleted...]
-      <c r="E101" s="14"/>
+      <c r="B101" s="15"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="15"/>
       <c r="F101" s="5"/>
     </row>
     <row r="102" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B102" s="7">
         <v>263550</v>
       </c>
       <c r="C102" s="7">
         <v>198667</v>
       </c>
       <c r="D102" s="7">
         <v>56674</v>
       </c>
       <c r="E102" s="7">
         <v>8209</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B103" s="7">
         <v>173798</v>
@@ -23270,57 +23273,57 @@
       <c r="D115" s="7">
         <v>981</v>
       </c>
       <c r="E115" s="7">
         <v>666</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B116" s="7">
         <v>4168</v>
       </c>
       <c r="C116" s="7">
         <v>2335</v>
       </c>
       <c r="D116" s="7">
         <v>1250</v>
       </c>
       <c r="E116" s="7">
         <v>583</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A117" s="14" t="s">
+      <c r="A117" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B117" s="14"/>
-[...2 lines deleted...]
-      <c r="E117" s="14"/>
+      <c r="B117" s="15"/>
+      <c r="C117" s="15"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="15"/>
     </row>
     <row r="118" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B118" s="7">
         <v>613439</v>
       </c>
       <c r="C118" s="7">
         <v>457863</v>
       </c>
       <c r="D118" s="7">
         <v>134058</v>
       </c>
       <c r="E118" s="7">
         <v>21518</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="7">
         <v>408514</v>
       </c>
@@ -23526,57 +23529,57 @@
       <c r="D131" s="7">
         <v>3097</v>
       </c>
       <c r="E131" s="7">
         <v>1705</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="7">
         <v>9133</v>
       </c>
       <c r="C132" s="7">
         <v>5302</v>
       </c>
       <c r="D132" s="7">
         <v>2487</v>
       </c>
       <c r="E132" s="7">
         <v>1344</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A133" s="14" t="s">
+      <c r="A133" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B133" s="14"/>
-[...2 lines deleted...]
-      <c r="E133" s="14"/>
+      <c r="B133" s="15"/>
+      <c r="C133" s="15"/>
+      <c r="D133" s="15"/>
+      <c r="E133" s="15"/>
     </row>
     <row r="134" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B134" s="7">
         <v>1050487</v>
       </c>
       <c r="C134" s="7">
         <v>770646</v>
       </c>
       <c r="D134" s="7">
         <v>175934</v>
       </c>
       <c r="E134" s="7">
         <v>103907</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="7">
         <v>662192</v>
       </c>
@@ -23782,57 +23785,57 @@
       <c r="D147" s="7">
         <v>4293</v>
       </c>
       <c r="E147" s="7">
         <v>5825</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B148" s="7">
         <v>15685</v>
       </c>
       <c r="C148" s="7">
         <v>7457</v>
       </c>
       <c r="D148" s="7">
         <v>3085</v>
       </c>
       <c r="E148" s="7">
         <v>5143</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="14" t="s">
+      <c r="A149" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B149" s="14"/>
-[...2 lines deleted...]
-      <c r="E149" s="14"/>
+      <c r="B149" s="15"/>
+      <c r="C149" s="15"/>
+      <c r="D149" s="15"/>
+      <c r="E149" s="15"/>
     </row>
     <row r="150" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B150" s="7">
         <v>1535085</v>
       </c>
       <c r="C150" s="7">
         <v>1166196</v>
       </c>
       <c r="D150" s="7">
         <v>238474</v>
       </c>
       <c r="E150" s="7">
         <v>130415</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B151" s="7">
         <v>985602</v>
       </c>
@@ -24038,57 +24041,57 @@
       <c r="D163" s="7">
         <v>5476</v>
       </c>
       <c r="E163" s="7">
         <v>10240</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B164" s="7">
         <v>21961</v>
       </c>
       <c r="C164" s="7">
         <v>10738</v>
       </c>
       <c r="D164" s="7">
         <v>4030</v>
       </c>
       <c r="E164" s="7">
         <v>7193</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A165" s="14" t="s">
+      <c r="A165" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B165" s="14"/>
-[...2 lines deleted...]
-      <c r="E165" s="14"/>
+      <c r="B165" s="15"/>
+      <c r="C165" s="15"/>
+      <c r="D165" s="15"/>
+      <c r="E165" s="15"/>
     </row>
     <row r="166" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A166" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B166" s="7">
         <v>372935</v>
       </c>
       <c r="C166" s="7">
         <v>248056</v>
       </c>
       <c r="D166" s="7">
         <v>116381</v>
       </c>
       <c r="E166" s="7">
         <v>8498</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B167" s="7">
         <v>258689</v>
       </c>
@@ -24294,57 +24297,57 @@
       <c r="D179" s="7">
         <v>1194</v>
       </c>
       <c r="E179" s="7">
         <v>752.11800000000005</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B180" s="7">
         <v>4123</v>
       </c>
       <c r="C180" s="7">
         <v>1942</v>
       </c>
       <c r="D180" s="7">
         <v>1580</v>
       </c>
       <c r="E180" s="7">
         <v>601.73500000000001</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A181" s="14" t="s">
+      <c r="A181" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B181" s="14"/>
-[...2 lines deleted...]
-      <c r="E181" s="14"/>
+      <c r="B181" s="15"/>
+      <c r="C181" s="15"/>
+      <c r="D181" s="15"/>
+      <c r="E181" s="15"/>
     </row>
     <row r="182" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B182" s="7">
         <v>749674</v>
       </c>
       <c r="C182" s="7">
         <v>538891</v>
       </c>
       <c r="D182" s="7">
         <v>194258</v>
       </c>
       <c r="E182" s="7">
         <v>16525</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B183" s="7">
         <v>513918</v>
       </c>
@@ -24550,57 +24553,57 @@
       <c r="D195" s="7">
         <v>2424</v>
       </c>
       <c r="E195" s="7">
         <v>1219</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B196" s="7">
         <v>8639</v>
       </c>
       <c r="C196" s="7">
         <v>5089</v>
       </c>
       <c r="D196" s="7">
         <v>2545</v>
       </c>
       <c r="E196" s="7">
         <v>1005</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A197" s="14" t="s">
+      <c r="A197" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B197" s="14"/>
-[...2 lines deleted...]
-      <c r="E197" s="14"/>
+      <c r="B197" s="15"/>
+      <c r="C197" s="15"/>
+      <c r="D197" s="15"/>
+      <c r="E197" s="15"/>
     </row>
     <row r="198" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B198" s="7">
         <v>1286819</v>
       </c>
       <c r="C198" s="7">
         <v>894025</v>
       </c>
       <c r="D198" s="7">
         <v>292397</v>
       </c>
       <c r="E198" s="7">
         <v>100397</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B199" s="7">
         <v>829215</v>
       </c>
@@ -24806,57 +24809,57 @@
       <c r="D211" s="7">
         <v>3615</v>
       </c>
       <c r="E211" s="7">
         <v>8697</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B212" s="7">
         <v>16871</v>
       </c>
       <c r="C212" s="7">
         <v>8036</v>
       </c>
       <c r="D212" s="7">
         <v>4031</v>
       </c>
       <c r="E212" s="7">
         <v>4804</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A213" s="14" t="s">
+      <c r="A213" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B213" s="14"/>
-[...2 lines deleted...]
-      <c r="E213" s="14"/>
+      <c r="B213" s="15"/>
+      <c r="C213" s="15"/>
+      <c r="D213" s="15"/>
+      <c r="E213" s="15"/>
     </row>
     <row r="214" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B214" s="7">
         <v>1912693</v>
       </c>
       <c r="C214" s="7">
         <v>1387179</v>
       </c>
       <c r="D214" s="7">
         <v>367829</v>
       </c>
       <c r="E214" s="7">
         <v>157685</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B215" s="7">
         <v>1206796</v>
       </c>
@@ -25062,57 +25065,57 @@
       <c r="D227" s="7">
         <v>4380</v>
       </c>
       <c r="E227" s="7">
         <v>16654</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B228" s="7">
         <v>25834</v>
       </c>
       <c r="C228" s="7">
         <v>11663</v>
       </c>
       <c r="D228" s="7">
         <v>5091</v>
       </c>
       <c r="E228" s="7">
         <v>9080</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A229" s="14" t="s">
+      <c r="A229" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B229" s="14"/>
-[...2 lines deleted...]
-      <c r="E229" s="14"/>
+      <c r="B229" s="15"/>
+      <c r="C229" s="15"/>
+      <c r="D229" s="15"/>
+      <c r="E229" s="15"/>
     </row>
     <row r="230" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B230" s="7">
         <v>427134</v>
       </c>
       <c r="C230" s="7">
         <v>271881</v>
       </c>
       <c r="D230" s="7">
         <v>148362</v>
       </c>
       <c r="E230" s="7">
         <v>6891</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B231" s="7">
         <v>266184</v>
       </c>
@@ -25318,57 +25321,57 @@
       <c r="D243" s="7">
         <v>1528</v>
       </c>
       <c r="E243" s="7">
         <v>490</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B244" s="7">
         <v>5485</v>
       </c>
       <c r="C244" s="7">
         <v>2990</v>
       </c>
       <c r="D244" s="7">
         <v>2077</v>
       </c>
       <c r="E244" s="7">
         <v>418</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A245" s="14" t="s">
+      <c r="A245" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B245" s="14"/>
-[...2 lines deleted...]
-      <c r="E245" s="14"/>
+      <c r="B245" s="15"/>
+      <c r="C245" s="15"/>
+      <c r="D245" s="15"/>
+      <c r="E245" s="15"/>
     </row>
     <row r="246" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A246" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="7">
         <v>914202</v>
       </c>
       <c r="C246" s="7">
         <v>404844</v>
       </c>
       <c r="D246" s="7">
         <v>204601</v>
       </c>
       <c r="E246" s="7">
         <v>286262</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B247" s="7">
         <v>592490</v>
       </c>
@@ -25574,57 +25577,57 @@
       <c r="D259" s="7">
         <v>1063</v>
       </c>
       <c r="E259" s="7">
         <v>3812</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B260" s="7">
         <v>12376</v>
       </c>
       <c r="C260" s="7">
         <v>4393</v>
       </c>
       <c r="D260" s="7">
         <v>3040</v>
       </c>
       <c r="E260" s="7">
         <v>3770</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="14" t="s">
+      <c r="A261" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B261" s="14"/>
-[...2 lines deleted...]
-      <c r="E261" s="14"/>
+      <c r="B261" s="15"/>
+      <c r="C261" s="15"/>
+      <c r="D261" s="15"/>
+      <c r="E261" s="15"/>
     </row>
     <row r="262" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A262" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B262" s="7">
         <v>1628652</v>
       </c>
       <c r="C262" s="7">
         <v>1016840</v>
       </c>
       <c r="D262" s="7">
         <v>501586</v>
       </c>
       <c r="E262" s="7">
         <v>110226</v>
       </c>
       <c r="F262" s="12"/>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B263" s="7">
         <v>1013576</v>
@@ -25845,57 +25848,57 @@
       </c>
       <c r="E275" s="7">
         <v>9704</v>
       </c>
       <c r="F275" s="12"/>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B276" s="7">
         <v>21647</v>
       </c>
       <c r="C276" s="7">
         <v>10925</v>
       </c>
       <c r="D276" s="7">
         <v>6016</v>
       </c>
       <c r="E276" s="7">
         <v>4706</v>
       </c>
       <c r="F276" s="12"/>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A277" s="14" t="s">
+      <c r="A277" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B277" s="14"/>
-[...2 lines deleted...]
-      <c r="E277" s="14"/>
+      <c r="B277" s="15"/>
+      <c r="C277" s="15"/>
+      <c r="D277" s="15"/>
+      <c r="E277" s="15"/>
     </row>
     <row r="278" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A278" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B278" s="7">
         <v>2406857</v>
       </c>
       <c r="C278" s="7">
         <v>1509575</v>
       </c>
       <c r="D278" s="7">
         <v>685902</v>
       </c>
       <c r="E278" s="7">
         <v>211380</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B279" s="7">
         <v>1442385</v>
       </c>
@@ -26100,111 +26103,368 @@
       </c>
       <c r="D291" s="7">
         <v>8448</v>
       </c>
       <c r="E291" s="7">
         <v>24012</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B292" s="7">
         <v>42500</v>
       </c>
       <c r="C292" s="7">
         <v>16385</v>
       </c>
       <c r="D292" s="7">
         <v>8095</v>
       </c>
       <c r="E292" s="7">
         <v>18020</v>
       </c>
     </row>
-    <row r="293" spans="1:5" ht="55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="B293" s="15"/>
       <c r="C293" s="15"/>
       <c r="D293" s="15"/>
       <c r="E293" s="15"/>
     </row>
+    <row r="294" spans="1:5" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A294" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B294" s="7">
+        <v>413106</v>
+      </c>
+      <c r="C294" s="7">
+        <v>257326</v>
+      </c>
+      <c r="D294" s="7">
+        <v>147826</v>
+      </c>
+      <c r="E294" s="7">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B295" s="7">
+        <v>254619</v>
+      </c>
+      <c r="C295" s="7">
+        <v>155755</v>
+      </c>
+      <c r="D295" s="7">
+        <v>98823</v>
+      </c>
+      <c r="E295" s="7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B296" s="7">
+        <v>14506</v>
+      </c>
+      <c r="C296" s="7">
+        <v>6510</v>
+      </c>
+      <c r="D296" s="7">
+        <v>7283</v>
+      </c>
+      <c r="E296" s="7">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B297" s="7">
+        <v>87339</v>
+      </c>
+      <c r="C297" s="7">
+        <v>67505</v>
+      </c>
+      <c r="D297" s="7">
+        <v>19128</v>
+      </c>
+      <c r="E297" s="7">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B298" s="7"/>
+      <c r="C298" s="7"/>
+      <c r="D298" s="7"/>
+      <c r="E298" s="7"/>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B299" s="7">
+        <v>5801</v>
+      </c>
+      <c r="C299" s="7">
+        <v>4137</v>
+      </c>
+      <c r="D299" s="7">
+        <v>1224</v>
+      </c>
+      <c r="E299" s="7">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A300" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B300" s="7">
+        <v>4474</v>
+      </c>
+      <c r="C300" s="7">
+        <v>331</v>
+      </c>
+      <c r="D300" s="7">
+        <v>3124</v>
+      </c>
+      <c r="E300" s="7">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A301" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B301" s="7">
+        <v>4496</v>
+      </c>
+      <c r="C301" s="7">
+        <v>1169</v>
+      </c>
+      <c r="D301" s="7">
+        <v>2745</v>
+      </c>
+      <c r="E301" s="7">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A302" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B302" s="7">
+        <v>4986</v>
+      </c>
+      <c r="C302" s="7">
+        <v>3024</v>
+      </c>
+      <c r="D302" s="7">
+        <v>1773</v>
+      </c>
+      <c r="E302" s="7">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A303" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B303" s="7">
+        <v>8209</v>
+      </c>
+      <c r="C303" s="7">
+        <v>3386</v>
+      </c>
+      <c r="D303" s="7">
+        <v>4239</v>
+      </c>
+      <c r="E303" s="7">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A304" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B304" s="7">
+        <v>2420</v>
+      </c>
+      <c r="C304" s="7">
+        <v>501</v>
+      </c>
+      <c r="D304" s="7">
+        <v>967</v>
+      </c>
+      <c r="E304" s="7">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A305" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B305" s="7">
+        <v>2696</v>
+      </c>
+      <c r="C305" s="7">
+        <v>1008</v>
+      </c>
+      <c r="D305" s="7">
+        <v>1158</v>
+      </c>
+      <c r="E305" s="7">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B306" s="7">
+        <v>12475</v>
+      </c>
+      <c r="C306" s="7">
+        <v>8501</v>
+      </c>
+      <c r="D306" s="7">
+        <v>2846</v>
+      </c>
+      <c r="E306" s="7">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B307" s="7">
+        <v>4828</v>
+      </c>
+      <c r="C307" s="7">
+        <v>2360</v>
+      </c>
+      <c r="D307" s="7">
+        <v>1875</v>
+      </c>
+      <c r="E307" s="7">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B308" s="7">
+        <v>6259</v>
+      </c>
+      <c r="C308" s="7">
+        <v>3140</v>
+      </c>
+      <c r="D308" s="7">
+        <v>2641</v>
+      </c>
+      <c r="E308" s="7">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="47.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B309" s="14"/>
+      <c r="C309" s="14"/>
+      <c r="D309" s="14"/>
+      <c r="E309" s="14"/>
+    </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="25">
+    <mergeCell ref="A229:E229"/>
+    <mergeCell ref="A213:E213"/>
+    <mergeCell ref="A293:E293"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A277:E277"/>
-    <mergeCell ref="A293:E293"/>
+    <mergeCell ref="A309:E309"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A69:E69"/>
-    <mergeCell ref="A1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A261:E261"/>
     <mergeCell ref="A245:E245"/>
-    <mergeCell ref="A229:E229"/>
-    <mergeCell ref="A213:E213"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>