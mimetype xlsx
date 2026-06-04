--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -3,99 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="4202" windowWidth="20998" windowHeight="4241"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$134</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E302" i="1" l="1"/>
+  <c r="E323" i="1" l="1"/>
+  <c r="D323" i="1"/>
+  <c r="C323" i="1"/>
+  <c r="B323" i="1"/>
+  <c r="B302" i="1"/>
+  <c r="C302" i="1"/>
   <c r="D302" i="1"/>
-  <c r="C302" i="1"/>
-  <c r="B302" i="1"/>
+  <c r="E302" i="1"/>
   <c r="E260" i="1" l="1"/>
   <c r="D260" i="1"/>
   <c r="C260" i="1"/>
   <c r="B260" i="1"/>
   <c r="E239" i="1" l="1"/>
   <c r="D239" i="1"/>
   <c r="C239" i="1"/>
   <c r="B239" i="1"/>
   <c r="E218" i="1"/>
   <c r="D218" i="1"/>
   <c r="C218" i="1"/>
   <c r="B218" i="1"/>
   <c r="E71" i="1"/>
   <c r="B71" i="1"/>
   <c r="E50" i="1"/>
   <c r="B50" i="1"/>
   <c r="E29" i="1"/>
   <c r="B29" i="1"/>
   <c r="E8" i="1"/>
   <c r="B8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="45">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шағын және орта кәсіпкерлік субъетілерімен өнім шығарылымы</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
     <t xml:space="preserve">2015 жылғы 29 қазандағы № 375-V Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес мемлекеттік статистика мақсаттары үшін орташа жылдық жұмыскерлер саны бойынша ғана шағын және орта кәсіпкерлік субъектілеріне жатқызу критериін қолдануы ескеріледі.           </t>
   </si>
   <si>
@@ -185,50 +189,53 @@
 </t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2023ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан 2025ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -24644,54 +24651,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J320"/>
+  <dimension ref="A1:J341"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A292" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K319" sqref="K319"/>
+    <sheetView tabSelected="1" topLeftCell="A338" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B321" sqref="B321:F340"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.25" style="7" customWidth="1"/>
     <col min="3" max="4" width="20.375" style="7" customWidth="1"/>
     <col min="5" max="5" width="17.375" style="7" customWidth="1"/>
     <col min="6" max="6" width="16.625" style="7" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="14" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:7" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
         <v>2</v>
@@ -31022,69 +31029,484 @@
       </c>
       <c r="F318" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A319" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B319" s="36">
         <v>63048</v>
       </c>
       <c r="C319" s="36">
         <v>7892</v>
       </c>
       <c r="D319" s="36">
         <v>544</v>
       </c>
       <c r="E319" s="36">
         <v>54612</v>
       </c>
       <c r="F319" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:6" ht="34.700000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="38" t="s">
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B320" s="37"/>
+      <c r="C320" s="37"/>
+      <c r="D320" s="37"/>
+      <c r="E320" s="37"/>
+      <c r="F320" s="37"/>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B321" s="36">
+        <v>2406857</v>
+      </c>
+      <c r="C321" s="36">
+        <v>1081797</v>
+      </c>
+      <c r="D321" s="36">
+        <v>427778</v>
+      </c>
+      <c r="E321" s="36">
+        <v>685902</v>
+      </c>
+      <c r="F321" s="36">
+        <v>211380</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A322" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" s="36">
+        <v>411612</v>
+      </c>
+      <c r="C322" s="36">
+        <v>88234</v>
+      </c>
+      <c r="D322" s="36">
+        <v>56809</v>
+      </c>
+      <c r="E322" s="36">
+        <v>55186</v>
+      </c>
+      <c r="F322" s="36">
+        <v>211380</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" s="36">
+        <f>B324+B325+B326+B327</f>
+        <v>478605</v>
+      </c>
+      <c r="C323" s="36">
+        <f t="shared" ref="C323:E323" si="8">C324+C325+C326+C327</f>
+        <v>269465</v>
+      </c>
+      <c r="D323" s="36">
+        <f t="shared" si="8"/>
+        <v>179426</v>
+      </c>
+      <c r="E323" s="36">
+        <f t="shared" si="8"/>
+        <v>29716</v>
+      </c>
+      <c r="F323" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A324" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B324" s="36">
+        <v>36494</v>
+      </c>
+      <c r="C324" s="36">
+        <v>16015</v>
+      </c>
+      <c r="D324" s="36">
+        <v>20354</v>
+      </c>
+      <c r="E324" s="36">
+        <v>126</v>
+      </c>
+      <c r="F324" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B325" s="36">
+        <v>411604</v>
+      </c>
+      <c r="C325" s="36">
+        <v>244870</v>
+      </c>
+      <c r="D325" s="36">
+        <v>137913</v>
+      </c>
+      <c r="E325" s="36">
+        <v>28822</v>
+      </c>
+      <c r="F325" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A326" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B326" s="36">
+        <v>11367</v>
+      </c>
+      <c r="C326" s="36">
+        <v>1363</v>
+      </c>
+      <c r="D326" s="36">
+        <v>9934</v>
+      </c>
+      <c r="E326" s="36">
+        <v>70</v>
+      </c>
+      <c r="F326" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A327" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B327" s="36">
+        <v>19140</v>
+      </c>
+      <c r="C327" s="36">
+        <v>7217</v>
+      </c>
+      <c r="D327" s="36">
+        <v>11225</v>
+      </c>
+      <c r="E327" s="36">
+        <v>698</v>
+      </c>
+      <c r="F327" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" s="36">
+        <v>316261</v>
+      </c>
+      <c r="C328" s="36">
+        <v>205950</v>
+      </c>
+      <c r="D328" s="36">
+        <v>79223</v>
+      </c>
+      <c r="E328" s="36">
+        <v>31089</v>
+      </c>
+      <c r="F328" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A329" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B329" s="36">
+        <v>551960</v>
+      </c>
+      <c r="C329" s="36">
+        <v>232224</v>
+      </c>
+      <c r="D329" s="36">
+        <v>21156</v>
+      </c>
+      <c r="E329" s="36">
+        <v>298580</v>
+      </c>
+      <c r="F329" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B330" s="36">
+        <v>212854</v>
+      </c>
+      <c r="C330" s="36">
+        <v>86331</v>
+      </c>
+      <c r="D330" s="36">
+        <v>52767</v>
+      </c>
+      <c r="E330" s="36">
+        <v>73756</v>
+      </c>
+      <c r="F330" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A331" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B331" s="36">
+        <v>49879</v>
+      </c>
+      <c r="C331" s="36">
+        <v>15101</v>
+      </c>
+      <c r="D331" s="36">
+        <v>5489</v>
+      </c>
+      <c r="E331" s="36">
+        <v>29289</v>
+      </c>
+      <c r="F331" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B332" s="36">
+        <v>41251</v>
+      </c>
+      <c r="C332" s="36">
+        <v>37321</v>
+      </c>
+      <c r="D332" s="36">
+        <v>0</v>
+      </c>
+      <c r="E332" s="36">
+        <v>3931</v>
+      </c>
+      <c r="F332" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B333" s="36">
+        <v>5671</v>
+      </c>
+      <c r="C333" s="36">
+        <v>5647</v>
+      </c>
+      <c r="D333" s="36">
+        <v>0</v>
+      </c>
+      <c r="E333" s="36">
+        <v>24</v>
+      </c>
+      <c r="F333" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A334" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B334" s="36">
+        <v>71735</v>
+      </c>
+      <c r="C334" s="36">
+        <v>31846</v>
+      </c>
+      <c r="D334" s="36">
+        <v>3740</v>
+      </c>
+      <c r="E334" s="36">
+        <v>36150</v>
+      </c>
+      <c r="F334" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A335" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B335" s="36">
+        <v>50065</v>
+      </c>
+      <c r="C335" s="36">
+        <v>31479</v>
+      </c>
+      <c r="D335" s="36">
+        <v>6622</v>
+      </c>
+      <c r="E335" s="36">
+        <v>11964</v>
+      </c>
+      <c r="F335" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A336" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B336" s="36">
+        <v>65146</v>
+      </c>
+      <c r="C336" s="36">
+        <v>32520</v>
+      </c>
+      <c r="D336" s="36">
+        <v>11997</v>
+      </c>
+      <c r="E336" s="36">
+        <v>20629</v>
+      </c>
+      <c r="F336" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B337" s="36">
+        <v>21082</v>
+      </c>
+      <c r="C337" s="36">
+        <v>7756</v>
+      </c>
+      <c r="D337" s="36">
+        <v>2345</v>
+      </c>
+      <c r="E337" s="36">
+        <v>10981</v>
+      </c>
+      <c r="F337" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A338" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B338" s="36">
+        <v>32226</v>
+      </c>
+      <c r="C338" s="36">
+        <v>22470</v>
+      </c>
+      <c r="D338" s="36">
+        <v>7501</v>
+      </c>
+      <c r="E338" s="36">
+        <v>2255</v>
+      </c>
+      <c r="F338" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B339" s="36">
+        <v>16191</v>
+      </c>
+      <c r="C339" s="36">
+        <v>4112</v>
+      </c>
+      <c r="D339" s="36">
+        <v>0</v>
+      </c>
+      <c r="E339" s="36">
+        <v>12079</v>
+      </c>
+      <c r="F339" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A340" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B340" s="36">
+        <v>82316</v>
+      </c>
+      <c r="C340" s="36">
+        <v>11341</v>
+      </c>
+      <c r="D340" s="36">
+        <v>703</v>
+      </c>
+      <c r="E340" s="36">
+        <v>70273</v>
+      </c>
+      <c r="F340" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="45.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B320" s="38"/>
-[...3 lines deleted...]
-      <c r="F320" s="38"/>
+      <c r="B341" s="38"/>
+      <c r="C341" s="38"/>
+      <c r="D341" s="38"/>
+      <c r="E341" s="38"/>
+      <c r="F341" s="38"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
+    <mergeCell ref="A320:F320"/>
+    <mergeCell ref="A341:F341"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A299:F299"/>
-    <mergeCell ref="A320:F320"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A152:F152"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>