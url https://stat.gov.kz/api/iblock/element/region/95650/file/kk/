--- v1 (2026-06-04)
+++ v2 (2026-08-23)
@@ -3,103 +3,107 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="4202" windowWidth="20998" windowHeight="4241"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$134</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340860" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$134</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E344" i="1" l="1"/>
+  <c r="D344" i="1"/>
+  <c r="C344" i="1"/>
+  <c r="B344" i="1"/>
   <c r="E323" i="1" l="1"/>
   <c r="D323" i="1"/>
   <c r="C323" i="1"/>
   <c r="B323" i="1"/>
   <c r="B302" i="1"/>
   <c r="C302" i="1"/>
   <c r="D302" i="1"/>
   <c r="E302" i="1"/>
   <c r="E260" i="1" l="1"/>
   <c r="D260" i="1"/>
   <c r="C260" i="1"/>
   <c r="B260" i="1"/>
   <c r="E239" i="1" l="1"/>
   <c r="D239" i="1"/>
   <c r="C239" i="1"/>
   <c r="B239" i="1"/>
   <c r="E218" i="1"/>
   <c r="D218" i="1"/>
   <c r="C218" i="1"/>
   <c r="B218" i="1"/>
   <c r="E71" i="1"/>
   <c r="B71" i="1"/>
   <c r="E50" i="1"/>
   <c r="B50" i="1"/>
   <c r="E29" i="1"/>
   <c r="B29" i="1"/>
   <c r="E8" i="1"/>
   <c r="B8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="715" uniqueCount="46">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шағын және орта кәсіпкерлік субъетілерімен өнім шығарылымы</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
     <t xml:space="preserve">2015 жылғы 29 қазандағы № 375-V Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес мемлекеттік статистика мақсаттары үшін орташа жылдық жұмыскерлер саны бойынша ғана шағын және орта кәсіпкерлік субъектілеріне жатқызу критериін қолдануы ескеріледі.           </t>
   </si>
   <si>
@@ -192,50 +196,53 @@
     <t>қаңтар-желтоқсан 2023ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2024ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -12554,85 +12561,85 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11750">
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="8"/>
     <cellStyle name="20% - Акцент1 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="15"/>
     <cellStyle name="20% - Акцент1 12" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="22"/>
     <cellStyle name="20% - Акцент1 13" xfId="23"/>
@@ -24651,125 +24658,125 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J341"/>
+  <dimension ref="A1:J362"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A338" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B321" sqref="B321:F340"/>
+    <sheetView tabSelected="1" topLeftCell="A349" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I356" sqref="I356"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.25" style="7" customWidth="1"/>
     <col min="3" max="4" width="20.375" style="7" customWidth="1"/>
     <col min="5" max="5" width="17.375" style="7" customWidth="1"/>
     <col min="6" max="6" width="16.625" style="7" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="14" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="40"/>
-[...3 lines deleted...]
-      <c r="F1" s="40"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
     </row>
     <row r="2" spans="1:7" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="42"/>
-[...3 lines deleted...]
-      <c r="F2" s="42"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:7" ht="18.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43"/>
-      <c r="B3" s="45" t="s">
+      <c r="A3" s="41"/>
+      <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="45"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="44"/>
-      <c r="B4" s="45"/>
+      <c r="A4" s="42"/>
+      <c r="B4" s="43"/>
       <c r="C4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="48"/>
-[...3 lines deleted...]
-      <c r="F5" s="48"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="9"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>199208</v>
       </c>
       <c r="C6" s="18">
         <v>115570</v>
       </c>
       <c r="D6" s="18">
         <v>54431</v>
       </c>
       <c r="E6" s="4">
         <v>22762</v>
       </c>
       <c r="F6" s="4">
         <v>6446</v>
       </c>
       <c r="G6" s="9"/>
     </row>
     <row r="7" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
@@ -25151,58 +25158,58 @@
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:10" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A25" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="4">
         <v>1864</v>
       </c>
       <c r="C25" s="18">
         <v>871</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>992</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="48" t="s">
+      <c r="A26" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="48"/>
-[...3 lines deleted...]
-      <c r="F26" s="48"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
       <c r="G26" s="9"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="5">
         <v>503461</v>
       </c>
       <c r="C27" s="20">
         <v>283908</v>
       </c>
       <c r="D27" s="20">
         <v>125752</v>
       </c>
       <c r="E27" s="5">
         <v>76275</v>
       </c>
       <c r="F27" s="5">
         <v>17526</v>
       </c>
       <c r="G27" s="9"/>
       <c r="J27" s="13"/>
     </row>
     <row r="28" spans="1:10" ht="26.2" x14ac:dyDescent="0.25">
@@ -25604,58 +25611,58 @@
       <c r="J45" s="13"/>
     </row>
     <row r="46" spans="1:10" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A46" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>4457</v>
       </c>
       <c r="C46" s="20">
         <v>1874</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="5">
         <v>2583</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="9"/>
       <c r="J46" s="13"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A47" s="48" t="s">
+      <c r="A47" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B47" s="48"/>
-[...3 lines deleted...]
-      <c r="F47" s="48"/>
+      <c r="B47" s="46"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="46"/>
+      <c r="E47" s="46"/>
+      <c r="F47" s="46"/>
       <c r="G47" s="9"/>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="6">
         <v>934332</v>
       </c>
       <c r="C48" s="22">
         <v>489183</v>
       </c>
       <c r="D48" s="22">
         <v>207839</v>
       </c>
       <c r="E48" s="6">
         <v>120456</v>
       </c>
       <c r="F48" s="6">
         <v>116854</v>
       </c>
       <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A49" s="11" t="s">
@@ -26037,58 +26044,58 @@
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A67" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="6">
         <v>6854</v>
       </c>
       <c r="C67" s="22">
         <v>2834</v>
       </c>
       <c r="D67" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>4020</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A68" s="48" t="s">
+      <c r="A68" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="B68" s="48"/>
-[...3 lines deleted...]
-      <c r="F68" s="48"/>
+      <c r="B68" s="46"/>
+      <c r="C68" s="46"/>
+      <c r="D68" s="46"/>
+      <c r="E68" s="46"/>
+      <c r="F68" s="46"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="6">
         <v>1362019</v>
       </c>
       <c r="C69" s="24">
         <v>728505</v>
       </c>
       <c r="D69" s="24">
         <v>288841</v>
       </c>
       <c r="E69" s="6">
         <v>168472</v>
       </c>
       <c r="F69" s="6">
         <v>176201</v>
       </c>
       <c r="G69" s="9"/>
     </row>
     <row r="70" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A70" s="11" t="s">
         <v>8</v>
@@ -26469,58 +26476,58 @@
       </c>
       <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A88" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="6">
         <v>9556</v>
       </c>
       <c r="C88" s="24">
         <v>3839</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E88" s="6">
         <v>5717</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A89" s="48" t="s">
+      <c r="A89" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B89" s="48"/>
-[...3 lines deleted...]
-      <c r="F89" s="48"/>
+      <c r="B89" s="46"/>
+      <c r="C89" s="46"/>
+      <c r="D89" s="46"/>
+      <c r="E89" s="46"/>
+      <c r="F89" s="46"/>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B90" s="6">
         <v>263550</v>
       </c>
       <c r="C90" s="26">
         <v>136675</v>
       </c>
       <c r="D90" s="26">
         <v>61992</v>
       </c>
       <c r="E90" s="6">
         <v>56674</v>
       </c>
       <c r="F90" s="6">
         <v>8209</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A91" s="11" t="s">
@@ -26900,58 +26907,58 @@
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A109" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="6">
         <v>3260</v>
       </c>
       <c r="C109" s="26">
         <v>586</v>
       </c>
       <c r="D109" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E109" s="6">
         <v>2674</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A110" s="48" t="s">
+      <c r="A110" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="B110" s="48"/>
-[...3 lines deleted...]
-      <c r="F110" s="48"/>
+      <c r="B110" s="46"/>
+      <c r="C110" s="46"/>
+      <c r="D110" s="46"/>
+      <c r="E110" s="46"/>
+      <c r="F110" s="46"/>
       <c r="G110" s="9"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B111" s="5">
         <v>613439</v>
       </c>
       <c r="C111" s="28">
         <v>306303</v>
       </c>
       <c r="D111" s="28">
         <v>151560</v>
       </c>
       <c r="E111" s="5">
         <v>134058</v>
       </c>
       <c r="F111" s="5">
         <v>21518</v>
       </c>
       <c r="G111" s="9"/>
     </row>
     <row r="112" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A112" s="11" t="s">
@@ -27331,58 +27338,58 @@
       </c>
       <c r="G129" s="9"/>
     </row>
     <row r="130" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A130" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B130" s="5">
         <v>6426</v>
       </c>
       <c r="C130" s="28">
         <v>1262</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="5">
         <v>5164</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G130" s="9"/>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A131" s="39" t="s">
+      <c r="A131" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B131" s="39"/>
-[...3 lines deleted...]
-      <c r="F131" s="39"/>
+      <c r="B131" s="37"/>
+      <c r="C131" s="37"/>
+      <c r="D131" s="37"/>
+      <c r="E131" s="37"/>
+      <c r="F131" s="37"/>
       <c r="G131" s="9"/>
     </row>
     <row r="132" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B132" s="6">
         <v>1050487</v>
       </c>
       <c r="C132" s="30">
         <v>535157</v>
       </c>
       <c r="D132" s="30">
         <v>235489</v>
       </c>
       <c r="E132" s="6">
         <v>175934</v>
       </c>
       <c r="F132" s="6">
         <v>103907</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="16" t="s">
         <v>8</v>
@@ -27742,58 +27749,58 @@
       <c r="F150" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
       <c r="A151" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B151" s="30">
         <v>9505</v>
       </c>
       <c r="C151" s="30">
         <v>2175</v>
       </c>
       <c r="D151" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E151" s="30">
         <v>7330</v>
       </c>
       <c r="F151" s="29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A152" s="39" t="s">
+      <c r="A152" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B152" s="39"/>
-[...3 lines deleted...]
-      <c r="F152" s="39"/>
+      <c r="B152" s="37"/>
+      <c r="C152" s="37"/>
+      <c r="D152" s="37"/>
+      <c r="E152" s="37"/>
+      <c r="F152" s="37"/>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B153" s="31">
         <v>1535085</v>
       </c>
       <c r="C153" s="31">
         <v>835767</v>
       </c>
       <c r="D153" s="31">
         <v>330429</v>
       </c>
       <c r="E153" s="31">
         <v>238474</v>
       </c>
       <c r="F153" s="31">
         <v>130415</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
       <c r="A154" s="16" t="s">
         <v>8</v>
       </c>
@@ -28144,58 +28151,58 @@
       <c r="F171" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
       <c r="A172" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B172" s="33">
         <v>13725</v>
       </c>
       <c r="C172" s="33">
         <v>3204</v>
       </c>
       <c r="D172" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E172" s="33">
         <v>10521</v>
       </c>
       <c r="F172" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A173" s="39" t="s">
+      <c r="A173" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="B173" s="39"/>
-[...3 lines deleted...]
-      <c r="F173" s="39"/>
+      <c r="B173" s="37"/>
+      <c r="C173" s="37"/>
+      <c r="D173" s="37"/>
+      <c r="E173" s="37"/>
+      <c r="F173" s="37"/>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B174" s="34">
         <v>372935</v>
       </c>
       <c r="C174" s="34">
         <v>164862</v>
       </c>
       <c r="D174" s="34">
         <v>83194</v>
       </c>
       <c r="E174" s="34">
         <v>116381</v>
       </c>
       <c r="F174" s="34">
         <v>8498</v>
       </c>
     </row>
     <row r="175" spans="1:6" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="16" t="s">
         <v>8</v>
       </c>
@@ -28554,58 +28561,58 @@
       <c r="F192" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
       <c r="A193" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B193" s="34">
         <v>6781</v>
       </c>
       <c r="C193" s="34">
         <v>1441</v>
       </c>
       <c r="D193" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E193" s="34">
         <v>5340</v>
       </c>
       <c r="F193" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A194" s="37" t="s">
+      <c r="A194" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="B194" s="37"/>
-[...3 lines deleted...]
-      <c r="F194" s="37"/>
+      <c r="B194" s="47"/>
+      <c r="C194" s="47"/>
+      <c r="D194" s="47"/>
+      <c r="E194" s="47"/>
+      <c r="F194" s="47"/>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B195" s="34">
         <v>749674</v>
       </c>
       <c r="C195" s="34">
         <v>366882</v>
       </c>
       <c r="D195" s="34">
         <v>172009</v>
       </c>
       <c r="E195" s="34">
         <v>194258</v>
       </c>
       <c r="F195" s="34">
         <v>16525</v>
       </c>
     </row>
     <row r="196" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A196" s="11" t="s">
         <v>8</v>
       </c>
@@ -28964,58 +28971,58 @@
       <c r="F213" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A214" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B214" s="34">
         <v>10982</v>
       </c>
       <c r="C214" s="34">
         <v>2887</v>
       </c>
       <c r="D214" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E214" s="34">
         <v>8095</v>
       </c>
       <c r="F214" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A215" s="37" t="s">
+      <c r="A215" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B215" s="37"/>
-[...3 lines deleted...]
-      <c r="F215" s="37"/>
+      <c r="B215" s="47"/>
+      <c r="C215" s="47"/>
+      <c r="D215" s="47"/>
+      <c r="E215" s="47"/>
+      <c r="F215" s="47"/>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B216" s="34">
         <v>1286819</v>
       </c>
       <c r="C216" s="34">
         <v>614998</v>
       </c>
       <c r="D216" s="34">
         <v>279027</v>
       </c>
       <c r="E216" s="34">
         <v>292397</v>
       </c>
       <c r="F216" s="34">
         <v>100397</v>
       </c>
     </row>
     <row r="217" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A217" s="11" t="s">
         <v>8</v>
       </c>
@@ -29378,58 +29385,58 @@
       <c r="F234" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A235" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B235" s="34">
         <v>20554</v>
       </c>
       <c r="C235" s="34">
         <v>5493</v>
       </c>
       <c r="D235" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E235" s="34">
         <v>15061</v>
       </c>
       <c r="F235" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A236" s="37" t="s">
+      <c r="A236" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="B236" s="37"/>
-[...3 lines deleted...]
-      <c r="F236" s="37"/>
+      <c r="B236" s="47"/>
+      <c r="C236" s="47"/>
+      <c r="D236" s="47"/>
+      <c r="E236" s="47"/>
+      <c r="F236" s="47"/>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B237" s="34">
         <v>1912693</v>
       </c>
       <c r="C237" s="34">
         <v>993263</v>
       </c>
       <c r="D237" s="34">
         <v>393916</v>
       </c>
       <c r="E237" s="34">
         <v>367829</v>
       </c>
       <c r="F237" s="34">
         <v>157685</v>
       </c>
     </row>
     <row r="238" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A238" s="11" t="s">
         <v>8</v>
       </c>
@@ -29792,58 +29799,58 @@
       <c r="F255" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A256" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B256" s="34">
         <v>27361</v>
       </c>
       <c r="C256" s="34">
         <v>8138</v>
       </c>
       <c r="D256" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E256" s="34">
         <v>19222</v>
       </c>
       <c r="F256" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6" ht="11.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="39" t="s">
+      <c r="A257" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B257" s="39"/>
-[...3 lines deleted...]
-      <c r="F257" s="39"/>
+      <c r="B257" s="37"/>
+      <c r="C257" s="37"/>
+      <c r="D257" s="37"/>
+      <c r="E257" s="37"/>
+      <c r="F257" s="37"/>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B258" s="34">
         <v>427134</v>
       </c>
       <c r="C258" s="34">
         <v>173481</v>
       </c>
       <c r="D258" s="34">
         <v>98400</v>
       </c>
       <c r="E258" s="34">
         <v>148362</v>
       </c>
       <c r="F258" s="34">
         <v>6891</v>
       </c>
     </row>
     <row r="259" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
       <c r="A259" s="16" t="s">
         <v>8</v>
       </c>
@@ -30206,58 +30213,58 @@
       <c r="F276" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
       <c r="A277" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B277" s="34">
         <v>11704</v>
       </c>
       <c r="C277" s="34">
         <v>1107</v>
       </c>
       <c r="D277" s="34">
         <v>198</v>
       </c>
       <c r="E277" s="34">
         <v>10399</v>
       </c>
       <c r="F277" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A278" s="37" t="s">
+      <c r="A278" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="B278" s="37"/>
-[...3 lines deleted...]
-      <c r="F278" s="37"/>
+      <c r="B278" s="47"/>
+      <c r="C278" s="47"/>
+      <c r="D278" s="47"/>
+      <c r="E278" s="47"/>
+      <c r="F278" s="47"/>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B279" s="36">
         <v>914202</v>
       </c>
       <c r="C279" s="36">
         <v>404844</v>
       </c>
       <c r="D279" s="36">
         <v>204601</v>
       </c>
       <c r="E279" s="36">
         <v>286262</v>
       </c>
       <c r="F279" s="36">
         <v>18495</v>
       </c>
     </row>
     <row r="280" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A280" s="11" t="s">
         <v>8</v>
       </c>
@@ -30616,58 +30623,58 @@
       <c r="F297" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A298" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B298" s="36">
         <v>23751</v>
       </c>
       <c r="C298" s="36">
         <v>4638</v>
       </c>
       <c r="D298" s="36">
         <v>375</v>
       </c>
       <c r="E298" s="36">
         <v>18738</v>
       </c>
       <c r="F298" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A299" s="37" t="s">
+      <c r="A299" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="B299" s="37"/>
-[...3 lines deleted...]
-      <c r="F299" s="37"/>
+      <c r="B299" s="47"/>
+      <c r="C299" s="47"/>
+      <c r="D299" s="47"/>
+      <c r="E299" s="47"/>
+      <c r="F299" s="47"/>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B300" s="36">
         <v>1628652</v>
       </c>
       <c r="C300" s="36">
         <v>703477</v>
       </c>
       <c r="D300" s="36">
         <v>313363</v>
       </c>
       <c r="E300" s="36">
         <v>501586</v>
       </c>
       <c r="F300" s="36">
         <v>110226</v>
       </c>
     </row>
     <row r="301" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A301" s="11" t="s">
         <v>8</v>
       </c>
@@ -31030,58 +31037,58 @@
       <c r="F318" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A319" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B319" s="36">
         <v>63048</v>
       </c>
       <c r="C319" s="36">
         <v>7892</v>
       </c>
       <c r="D319" s="36">
         <v>544</v>
       </c>
       <c r="E319" s="36">
         <v>54612</v>
       </c>
       <c r="F319" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A320" s="37" t="s">
+      <c r="A320" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B320" s="37"/>
-[...3 lines deleted...]
-      <c r="F320" s="37"/>
+      <c r="B320" s="47"/>
+      <c r="C320" s="47"/>
+      <c r="D320" s="47"/>
+      <c r="E320" s="47"/>
+      <c r="F320" s="47"/>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B321" s="36">
         <v>2406857</v>
       </c>
       <c r="C321" s="36">
         <v>1081797</v>
       </c>
       <c r="D321" s="36">
         <v>427778</v>
       </c>
       <c r="E321" s="36">
         <v>685902</v>
       </c>
       <c r="F321" s="36">
         <v>211380</v>
       </c>
     </row>
     <row r="322" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A322" s="11" t="s">
         <v>8</v>
       </c>
@@ -31443,110 +31450,525 @@
       </c>
       <c r="F339" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A340" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B340" s="36">
         <v>82316</v>
       </c>
       <c r="C340" s="36">
         <v>11341</v>
       </c>
       <c r="D340" s="36">
         <v>703</v>
       </c>
       <c r="E340" s="36">
         <v>70273</v>
       </c>
       <c r="F340" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="341" spans="1:6" ht="45.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A341" s="38" t="s">
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B341" s="37"/>
+      <c r="C341" s="37"/>
+      <c r="D341" s="37"/>
+      <c r="E341" s="37"/>
+      <c r="F341" s="37"/>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B342" s="36">
+        <v>413106</v>
+      </c>
+      <c r="C342" s="36">
+        <v>164481</v>
+      </c>
+      <c r="D342" s="36">
+        <v>92845</v>
+      </c>
+      <c r="E342" s="36">
+        <v>147826</v>
+      </c>
+      <c r="F342" s="36">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A343" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B343" s="36">
+        <v>50957</v>
+      </c>
+      <c r="C343" s="36">
+        <v>16835</v>
+      </c>
+      <c r="D343" s="36">
+        <v>15369</v>
+      </c>
+      <c r="E343" s="36">
+        <v>10799</v>
+      </c>
+      <c r="F343" s="36">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B344" s="9">
+        <f>B345+B346+B347+B348</f>
+        <v>93509</v>
+      </c>
+      <c r="C344" s="9">
+        <f t="shared" ref="C344:E344" si="9">C345+C346+C347+C348</f>
+        <v>38687</v>
+      </c>
+      <c r="D344" s="9">
+        <f t="shared" si="9"/>
+        <v>48017</v>
+      </c>
+      <c r="E344" s="9">
+        <f t="shared" si="9"/>
+        <v>6804</v>
+      </c>
+      <c r="F344" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A345" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B345" s="36">
+        <v>6151</v>
+      </c>
+      <c r="C345" s="36">
+        <v>2147</v>
+      </c>
+      <c r="D345" s="36">
+        <v>3925</v>
+      </c>
+      <c r="E345" s="36">
+        <v>79</v>
+      </c>
+      <c r="F345" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B346" s="36">
+        <v>81727</v>
+      </c>
+      <c r="C346" s="36">
+        <v>35247</v>
+      </c>
+      <c r="D346" s="36">
+        <v>39956</v>
+      </c>
+      <c r="E346" s="36">
+        <v>6524</v>
+      </c>
+      <c r="F346" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A347" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B347" s="36">
+        <v>1077</v>
+      </c>
+      <c r="C347" s="36">
+        <v>375</v>
+      </c>
+      <c r="D347" s="36">
+        <v>698</v>
+      </c>
+      <c r="E347" s="36">
+        <v>3</v>
+      </c>
+      <c r="F347" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A348" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B348" s="36">
+        <v>4554</v>
+      </c>
+      <c r="C348" s="36">
+        <v>918</v>
+      </c>
+      <c r="D348" s="36">
+        <v>3438</v>
+      </c>
+      <c r="E348" s="36">
+        <v>198</v>
+      </c>
+      <c r="F348" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B349" s="36">
+        <v>36135</v>
+      </c>
+      <c r="C349" s="36">
+        <v>20616</v>
+      </c>
+      <c r="D349" s="36">
+        <v>9265</v>
+      </c>
+      <c r="E349" s="36">
+        <v>6254</v>
+      </c>
+      <c r="F349" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A350" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B350" s="36">
+        <v>108171</v>
+      </c>
+      <c r="C350" s="36">
+        <v>40880</v>
+      </c>
+      <c r="D350" s="36">
+        <v>5086</v>
+      </c>
+      <c r="E350" s="36">
+        <v>62205</v>
+      </c>
+      <c r="F350" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B351" s="36">
+        <v>36026</v>
+      </c>
+      <c r="C351" s="36">
+        <v>11792</v>
+      </c>
+      <c r="D351" s="36">
+        <v>6051</v>
+      </c>
+      <c r="E351" s="36">
+        <v>18183</v>
+      </c>
+      <c r="F351" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A352" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B352" s="36">
+        <v>10066</v>
+      </c>
+      <c r="C352" s="36">
+        <v>3567</v>
+      </c>
+      <c r="D352" s="36">
+        <v>1189</v>
+      </c>
+      <c r="E352" s="36">
+        <v>5310</v>
+      </c>
+      <c r="F352" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B353" s="36">
+        <v>9378</v>
+      </c>
+      <c r="C353" s="36">
+        <v>7760</v>
+      </c>
+      <c r="D353" s="36">
+        <v>0</v>
+      </c>
+      <c r="E353" s="36">
+        <v>1618</v>
+      </c>
+      <c r="F353" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B354" s="36">
+        <v>2506</v>
+      </c>
+      <c r="C354" s="36">
+        <v>2468</v>
+      </c>
+      <c r="D354" s="36">
+        <v>0</v>
+      </c>
+      <c r="E354" s="36">
+        <v>38</v>
+      </c>
+      <c r="F354" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B355" s="36">
+        <v>14315</v>
+      </c>
+      <c r="C355" s="36">
+        <v>5928</v>
+      </c>
+      <c r="D355" s="36">
+        <v>1032</v>
+      </c>
+      <c r="E355" s="36">
+        <v>7355</v>
+      </c>
+      <c r="F355" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A356" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B356" s="36">
+        <v>7906</v>
+      </c>
+      <c r="C356" s="36">
+        <v>2502</v>
+      </c>
+      <c r="D356" s="36">
+        <v>1122</v>
+      </c>
+      <c r="E356" s="36">
+        <v>4281</v>
+      </c>
+      <c r="F356" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A357" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B357" s="36">
+        <v>20132</v>
+      </c>
+      <c r="C357" s="36">
+        <v>4184</v>
+      </c>
+      <c r="D357" s="36">
+        <v>3256</v>
+      </c>
+      <c r="E357" s="36">
+        <v>12692</v>
+      </c>
+      <c r="F357" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B358" s="36">
+        <v>4400</v>
+      </c>
+      <c r="C358" s="36">
+        <v>1846</v>
+      </c>
+      <c r="D358" s="36">
+        <v>757</v>
+      </c>
+      <c r="E358" s="36">
+        <v>1797</v>
+      </c>
+      <c r="F358" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A359" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B359" s="36">
+        <v>7449</v>
+      </c>
+      <c r="C359" s="36">
+        <v>5943</v>
+      </c>
+      <c r="D359" s="36">
+        <v>1126</v>
+      </c>
+      <c r="E359" s="36">
+        <v>380</v>
+      </c>
+      <c r="F359" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B360" s="36">
+        <v>2699</v>
+      </c>
+      <c r="C360" s="36">
+        <v>605</v>
+      </c>
+      <c r="D360" s="36">
+        <v>577</v>
+      </c>
+      <c r="E360" s="36">
+        <v>1517</v>
+      </c>
+      <c r="F360" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A361" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B361" s="36">
+        <v>9457</v>
+      </c>
+      <c r="C361" s="36">
+        <v>865</v>
+      </c>
+      <c r="D361" s="36">
+        <v>0</v>
+      </c>
+      <c r="E361" s="36">
+        <v>8592</v>
+      </c>
+      <c r="F361" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" ht="45.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B341" s="38"/>
-[...3 lines deleted...]
-      <c r="F341" s="38"/>
+      <c r="B362" s="48"/>
+      <c r="C362" s="48"/>
+      <c r="D362" s="48"/>
+      <c r="E362" s="48"/>
+      <c r="F362" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...1 lines deleted...]
-    <mergeCell ref="A341:F341"/>
+  <mergeCells count="23">
+    <mergeCell ref="A362:F362"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A341:F341"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A152:F152"/>
+    <mergeCell ref="A320:F320"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>