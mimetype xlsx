--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -3,73 +3,73 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20474" windowHeight="4097"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2022-2025'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$134</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C302" i="1" l="1"/>
+  <c r="E302" i="1" l="1"/>
   <c r="D302" i="1"/>
-  <c r="E302" i="1"/>
+  <c r="C302" i="1"/>
   <c r="B302" i="1"/>
   <c r="C260" i="1" l="1"/>
   <c r="D260" i="1"/>
   <c r="E260" i="1"/>
   <c r="B260" i="1"/>
   <c r="C239" i="1" l="1"/>
   <c r="D239" i="1"/>
   <c r="E239" i="1"/>
   <c r="B239" i="1"/>
   <c r="B218" i="1" l="1"/>
   <c r="C218" i="1"/>
   <c r="D218" i="1"/>
   <c r="E218" i="1"/>
   <c r="C176" i="1"/>
   <c r="D176" i="1"/>
   <c r="E176" i="1"/>
   <c r="B176" i="1"/>
   <c r="D92" i="1"/>
   <c r="C92" i="1"/>
   <c r="C71" i="1"/>
   <c r="D71" i="1"/>
   <c r="C50" i="1"/>
   <c r="D50" i="1"/>
   <c r="C29" i="1"/>
   <c r="D29" i="1"/>
@@ -197,51 +197,51 @@
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>январь-декабрь 2023г.</t>
   </si>
   <si>
     <t>январь-март 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2024г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2024г.</t>
   </si>
   <si>
     <t>январь-декабрь 2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
-    <t>январь-сентябрь 2025г.</t>
+    <t>январь-декабрь 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -24556,52 +24556,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G320"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A292" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I303" sqref="I303"/>
+    <sheetView tabSelected="1" topLeftCell="A288" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B300" sqref="B300:F300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.25" style="3" customWidth="1"/>
     <col min="3" max="4" width="20.375" style="3" customWidth="1"/>
     <col min="5" max="5" width="17.375" style="3" customWidth="1"/>
     <col min="6" max="6" width="16.625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>0</v>
@@ -30507,444 +30507,444 @@
       <c r="D298" s="9">
         <v>375</v>
       </c>
       <c r="E298" s="9">
         <v>18738</v>
       </c>
       <c r="F298" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B299" s="13"/>
       <c r="C299" s="13"/>
       <c r="D299" s="13"/>
       <c r="E299" s="13"/>
       <c r="F299" s="13"/>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B300" s="9">
-        <v>1628652</v>
+        <v>2406857</v>
       </c>
       <c r="C300" s="9">
-        <v>703477</v>
+        <v>1081797</v>
       </c>
       <c r="D300" s="9">
-        <v>313363</v>
+        <v>427778</v>
       </c>
       <c r="E300" s="9">
-        <v>501586</v>
+        <v>685902</v>
       </c>
       <c r="F300" s="9">
-        <v>110226</v>
+        <v>211380</v>
       </c>
     </row>
     <row r="301" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A301" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B301" s="9">
-        <v>238626</v>
+        <v>411612</v>
       </c>
       <c r="C301" s="9">
-        <v>47730</v>
+        <v>88234</v>
       </c>
       <c r="D301" s="9">
-        <v>40835</v>
+        <v>56809</v>
       </c>
       <c r="E301" s="9">
-        <v>39835</v>
+        <v>55186</v>
       </c>
       <c r="F301" s="9">
-        <v>110226</v>
+        <v>211380</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="9">
         <f>B303+B304+B305+B306</f>
-        <v>321327</v>
+        <v>478605</v>
       </c>
       <c r="C302" s="9">
         <f t="shared" ref="C302:E302" si="12">C303+C304+C305+C306</f>
-        <v>176336</v>
+        <v>269465</v>
       </c>
       <c r="D302" s="9">
         <f t="shared" si="12"/>
-        <v>122650</v>
+        <v>179426</v>
       </c>
       <c r="E302" s="9">
         <f t="shared" si="12"/>
-        <v>22341</v>
+        <v>29716</v>
       </c>
       <c r="F302" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
       <c r="A303" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B303" s="9">
-        <v>23509</v>
+        <v>36494</v>
       </c>
       <c r="C303" s="9">
-        <v>10638</v>
+        <v>16015</v>
       </c>
       <c r="D303" s="9">
-        <v>12857</v>
+        <v>20354</v>
       </c>
       <c r="E303" s="9">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="F303" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B304" s="9">
-        <v>276412</v>
+        <v>411604</v>
       </c>
       <c r="C304" s="9">
-        <v>160036</v>
+        <v>244870</v>
       </c>
       <c r="D304" s="9">
-        <v>94707</v>
+        <v>137913</v>
       </c>
       <c r="E304" s="9">
-        <v>21669</v>
+        <v>28822</v>
       </c>
       <c r="F304" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="305" spans="1:6" ht="52.4" x14ac:dyDescent="0.25">
       <c r="A305" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B305" s="9">
-        <v>7701</v>
+        <v>11367</v>
       </c>
       <c r="C305" s="9">
-        <v>591</v>
+        <v>1363</v>
       </c>
       <c r="D305" s="9">
-        <v>7049</v>
+        <v>9934</v>
       </c>
       <c r="E305" s="9">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F305" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="306" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
       <c r="A306" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B306" s="9">
-        <v>13705</v>
+        <v>19140</v>
       </c>
       <c r="C306" s="9">
-        <v>5071</v>
+        <v>7217</v>
       </c>
       <c r="D306" s="9">
-        <v>8037</v>
+        <v>11225</v>
       </c>
       <c r="E306" s="9">
-        <v>597</v>
+        <v>698</v>
       </c>
       <c r="F306" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B307" s="9">
-        <v>221286</v>
+        <v>316261</v>
       </c>
       <c r="C307" s="9">
-        <v>130044</v>
+        <v>205950</v>
       </c>
       <c r="D307" s="9">
-        <v>63502</v>
+        <v>79223</v>
       </c>
       <c r="E307" s="9">
-        <v>27740</v>
+        <v>31089</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="308" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A308" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B308" s="9">
-        <v>386074</v>
+        <v>551960</v>
       </c>
       <c r="C308" s="9">
-        <v>159233</v>
+        <v>232224</v>
       </c>
       <c r="D308" s="9">
-        <v>16061</v>
+        <v>21156</v>
       </c>
       <c r="E308" s="9">
-        <v>210780</v>
+        <v>298580</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B309" s="9">
-        <v>150014</v>
+        <v>212854</v>
       </c>
       <c r="C309" s="9">
-        <v>53788</v>
+        <v>86331</v>
       </c>
       <c r="D309" s="9">
-        <v>42364</v>
+        <v>52767</v>
       </c>
       <c r="E309" s="9">
-        <v>53862</v>
+        <v>73756</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="310" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A310" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B310" s="9">
-        <v>35699</v>
+        <v>49879</v>
       </c>
       <c r="C310" s="9">
-        <v>11187</v>
+        <v>15101</v>
       </c>
       <c r="D310" s="9">
-        <v>3910</v>
+        <v>5489</v>
       </c>
       <c r="E310" s="9">
-        <v>20602</v>
+        <v>29289</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B311" s="9">
-        <v>28522</v>
+        <v>41251</v>
       </c>
       <c r="C311" s="9">
-        <v>25937</v>
+        <v>37321</v>
       </c>
       <c r="D311" s="9">
         <v>0</v>
       </c>
       <c r="E311" s="9">
-        <v>2585</v>
+        <v>3931</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="312" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A312" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B312" s="9">
-        <v>3706</v>
+        <v>5671</v>
       </c>
       <c r="C312" s="9">
-        <v>3687</v>
+        <v>5647</v>
       </c>
       <c r="D312" s="9">
         <v>0</v>
       </c>
       <c r="E312" s="9">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F312" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="313" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A313" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B313" s="9">
-        <v>54748</v>
+        <v>71735</v>
       </c>
       <c r="C313" s="9">
-        <v>23535</v>
+        <v>31846</v>
       </c>
       <c r="D313" s="9">
-        <v>2759</v>
+        <v>3740</v>
       </c>
       <c r="E313" s="9">
-        <v>28454</v>
+        <v>36150</v>
       </c>
       <c r="F313" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="314" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A314" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B314" s="9">
-        <v>27839</v>
+        <v>50065</v>
       </c>
       <c r="C314" s="9">
-        <v>14709</v>
+        <v>31479</v>
       </c>
       <c r="D314" s="9">
-        <v>4580</v>
+        <v>6622</v>
       </c>
       <c r="E314" s="9">
-        <v>8550</v>
+        <v>11964</v>
       </c>
       <c r="F314" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="315" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
       <c r="A315" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B315" s="9">
-        <v>47793</v>
+        <v>65146</v>
       </c>
       <c r="C315" s="9">
-        <v>24376</v>
+        <v>32520</v>
       </c>
       <c r="D315" s="9">
-        <v>8863</v>
+        <v>11997</v>
       </c>
       <c r="E315" s="9">
-        <v>14554</v>
+        <v>20629</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B316" s="9">
-        <v>14599</v>
+        <v>21082</v>
       </c>
       <c r="C316" s="9">
-        <v>5540</v>
+        <v>7756</v>
       </c>
       <c r="D316" s="9">
-        <v>1760</v>
+        <v>2345</v>
       </c>
       <c r="E316" s="9">
-        <v>7299</v>
+        <v>10981</v>
       </c>
       <c r="F316" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="317" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A317" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B317" s="9">
-        <v>23632</v>
+        <v>32226</v>
       </c>
       <c r="C317" s="9">
-        <v>16543</v>
+        <v>22470</v>
       </c>
       <c r="D317" s="9">
-        <v>5535</v>
+        <v>7501</v>
       </c>
       <c r="E317" s="9">
-        <v>1554</v>
+        <v>2255</v>
       </c>
       <c r="F317" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B318" s="9">
-        <v>11739</v>
+        <v>16191</v>
       </c>
       <c r="C318" s="9">
-        <v>2940</v>
+        <v>4112</v>
       </c>
       <c r="D318" s="9">
         <v>0</v>
       </c>
       <c r="E318" s="9">
-        <v>8799</v>
+        <v>12079</v>
       </c>
       <c r="F318" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B319" s="9">
-        <v>63048</v>
+        <v>82316</v>
       </c>
       <c r="C319" s="9">
-        <v>7892</v>
+        <v>11341</v>
       </c>
       <c r="D319" s="9">
-        <v>544</v>
+        <v>703</v>
       </c>
       <c r="E319" s="9">
-        <v>54612</v>
+        <v>70273</v>
       </c>
       <c r="F319" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="49.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B320" s="14"/>
       <c r="C320" s="14"/>
       <c r="D320" s="14"/>
       <c r="E320" s="14"/>
       <c r="F320" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>