--- v1 (2026-06-03)
+++ v2 (2026-08-23)
@@ -3,113 +3,117 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20474" windowHeight="4097"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$134</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340860" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$134</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C323" i="1" l="1"/>
+  <c r="D323" i="1"/>
+  <c r="E323" i="1"/>
+  <c r="B323" i="1"/>
   <c r="E302" i="1" l="1"/>
   <c r="D302" i="1"/>
   <c r="C302" i="1"/>
   <c r="B302" i="1"/>
   <c r="C260" i="1" l="1"/>
   <c r="D260" i="1"/>
   <c r="E260" i="1"/>
   <c r="B260" i="1"/>
   <c r="C239" i="1" l="1"/>
   <c r="D239" i="1"/>
   <c r="E239" i="1"/>
   <c r="B239" i="1"/>
   <c r="B218" i="1" l="1"/>
   <c r="C218" i="1"/>
   <c r="D218" i="1"/>
   <c r="E218" i="1"/>
   <c r="C176" i="1"/>
   <c r="D176" i="1"/>
   <c r="E176" i="1"/>
   <c r="B176" i="1"/>
   <c r="D92" i="1"/>
   <c r="C92" i="1"/>
   <c r="C71" i="1"/>
   <c r="D71" i="1"/>
   <c r="C50" i="1"/>
   <c r="D50" i="1"/>
   <c r="C29" i="1"/>
   <c r="D29" i="1"/>
   <c r="C8" i="1"/>
   <c r="D8" i="1"/>
   <c r="E71" i="1"/>
   <c r="B71" i="1"/>
   <c r="E50" i="1"/>
   <c r="B50" i="1"/>
   <c r="E29" i="1"/>
   <c r="B29" i="1"/>
   <c r="E8" i="1"/>
   <c r="B8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="597" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="45">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Выпуск продукции субъектами малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая   промышленность и    разработка карьеров</t>
   </si>
   <si>
@@ -198,50 +202,53 @@
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>январь-декабрь 2023г.</t>
   </si>
   <si>
     <t>январь-март 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2024г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2024г.</t>
   </si>
   <si>
     <t>январь-декабрь 2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-декабрь 2025г.</t>
+  </si>
+  <si>
+    <t>январь-март 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -24554,54 +24561,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G320"/>
+  <dimension ref="A1:G341"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A288" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B300" sqref="B300:F300"/>
+    <sheetView tabSelected="1" topLeftCell="A331" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B321" sqref="B321:F340"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.25" style="3" customWidth="1"/>
     <col min="3" max="4" width="20.375" style="3" customWidth="1"/>
     <col min="5" max="5" width="17.375" style="3" customWidth="1"/>
     <col min="6" max="6" width="16.625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>0</v>
@@ -30906,109 +30913,524 @@
       </c>
       <c r="F318" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B319" s="9">
         <v>82316</v>
       </c>
       <c r="C319" s="9">
         <v>11341</v>
       </c>
       <c r="D319" s="9">
         <v>703</v>
       </c>
       <c r="E319" s="9">
         <v>70273</v>
       </c>
       <c r="F319" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="320" spans="1:6" ht="49.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="14" t="s">
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B320" s="13"/>
+      <c r="C320" s="13"/>
+      <c r="D320" s="13"/>
+      <c r="E320" s="13"/>
+      <c r="F320" s="13"/>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B321" s="9">
+        <v>413106</v>
+      </c>
+      <c r="C321" s="9">
+        <v>164481</v>
+      </c>
+      <c r="D321" s="9">
+        <v>92845</v>
+      </c>
+      <c r="E321" s="9">
+        <v>147826</v>
+      </c>
+      <c r="F321" s="9">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A322" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B322" s="9">
+        <v>50957</v>
+      </c>
+      <c r="C322" s="9">
+        <v>16835</v>
+      </c>
+      <c r="D322" s="9">
+        <v>15369</v>
+      </c>
+      <c r="E322" s="9">
+        <v>10799</v>
+      </c>
+      <c r="F322" s="9">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B323" s="5">
+        <f>B324+B325+B326+B327</f>
+        <v>93509</v>
+      </c>
+      <c r="C323" s="5">
+        <f t="shared" ref="C323:E323" si="13">C324+C325+C326+C327</f>
+        <v>38687</v>
+      </c>
+      <c r="D323" s="5">
+        <f t="shared" si="13"/>
+        <v>48017</v>
+      </c>
+      <c r="E323" s="5">
+        <f t="shared" si="13"/>
+        <v>6804</v>
+      </c>
+      <c r="F323" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A324" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B324" s="9">
+        <v>6151</v>
+      </c>
+      <c r="C324" s="9">
+        <v>2147</v>
+      </c>
+      <c r="D324" s="9">
+        <v>3925</v>
+      </c>
+      <c r="E324" s="9">
+        <v>79</v>
+      </c>
+      <c r="F324" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" s="9">
+        <v>81727</v>
+      </c>
+      <c r="C325" s="9">
+        <v>35247</v>
+      </c>
+      <c r="D325" s="9">
+        <v>39956</v>
+      </c>
+      <c r="E325" s="9">
+        <v>6524</v>
+      </c>
+      <c r="F325" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="52.4" x14ac:dyDescent="0.25">
+      <c r="A326" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B326" s="9">
+        <v>1077</v>
+      </c>
+      <c r="C326" s="9">
+        <v>375</v>
+      </c>
+      <c r="D326" s="9">
+        <v>698</v>
+      </c>
+      <c r="E326" s="9">
+        <v>3</v>
+      </c>
+      <c r="F326" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A327" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B327" s="9">
+        <v>4554</v>
+      </c>
+      <c r="C327" s="9">
+        <v>918</v>
+      </c>
+      <c r="D327" s="9">
+        <v>3438</v>
+      </c>
+      <c r="E327" s="9">
+        <v>198</v>
+      </c>
+      <c r="F327" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B328" s="9">
+        <v>36135</v>
+      </c>
+      <c r="C328" s="9">
+        <v>20616</v>
+      </c>
+      <c r="D328" s="9">
+        <v>9265</v>
+      </c>
+      <c r="E328" s="9">
+        <v>6254</v>
+      </c>
+      <c r="F328" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A329" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B329" s="9">
+        <v>108171</v>
+      </c>
+      <c r="C329" s="9">
+        <v>40880</v>
+      </c>
+      <c r="D329" s="9">
+        <v>5086</v>
+      </c>
+      <c r="E329" s="9">
+        <v>62205</v>
+      </c>
+      <c r="F329" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B330" s="9">
+        <v>36026</v>
+      </c>
+      <c r="C330" s="9">
+        <v>11792</v>
+      </c>
+      <c r="D330" s="9">
+        <v>6051</v>
+      </c>
+      <c r="E330" s="9">
+        <v>18183</v>
+      </c>
+      <c r="F330" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A331" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B331" s="9">
+        <v>10066</v>
+      </c>
+      <c r="C331" s="9">
+        <v>3567</v>
+      </c>
+      <c r="D331" s="9">
+        <v>1189</v>
+      </c>
+      <c r="E331" s="9">
+        <v>5310</v>
+      </c>
+      <c r="F331" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332" s="9">
+        <v>9378</v>
+      </c>
+      <c r="C332" s="9">
+        <v>7760</v>
+      </c>
+      <c r="D332" s="9">
+        <v>0</v>
+      </c>
+      <c r="E332" s="9">
+        <v>1618</v>
+      </c>
+      <c r="F332" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A333" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B333" s="9">
+        <v>2506</v>
+      </c>
+      <c r="C333" s="9">
+        <v>2468</v>
+      </c>
+      <c r="D333" s="9">
+        <v>0</v>
+      </c>
+      <c r="E333" s="9">
+        <v>38</v>
+      </c>
+      <c r="F333" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A334" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B334" s="9">
+        <v>14315</v>
+      </c>
+      <c r="C334" s="9">
+        <v>5928</v>
+      </c>
+      <c r="D334" s="9">
+        <v>1032</v>
+      </c>
+      <c r="E334" s="9">
+        <v>7355</v>
+      </c>
+      <c r="F334" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A335" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B335" s="9">
+        <v>7906</v>
+      </c>
+      <c r="C335" s="9">
+        <v>2502</v>
+      </c>
+      <c r="D335" s="9">
+        <v>1122</v>
+      </c>
+      <c r="E335" s="9">
+        <v>4281</v>
+      </c>
+      <c r="F335" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A336" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B336" s="9">
+        <v>20132</v>
+      </c>
+      <c r="C336" s="9">
+        <v>4184</v>
+      </c>
+      <c r="D336" s="9">
+        <v>3256</v>
+      </c>
+      <c r="E336" s="9">
+        <v>12692</v>
+      </c>
+      <c r="F336" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B337" s="9">
+        <v>4400</v>
+      </c>
+      <c r="C337" s="9">
+        <v>1846</v>
+      </c>
+      <c r="D337" s="9">
+        <v>757</v>
+      </c>
+      <c r="E337" s="9">
+        <v>1797</v>
+      </c>
+      <c r="F337" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A338" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B338" s="9">
+        <v>7449</v>
+      </c>
+      <c r="C338" s="9">
+        <v>5943</v>
+      </c>
+      <c r="D338" s="9">
+        <v>1126</v>
+      </c>
+      <c r="E338" s="9">
+        <v>380</v>
+      </c>
+      <c r="F338" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B339" s="9">
+        <v>2699</v>
+      </c>
+      <c r="C339" s="9">
+        <v>605</v>
+      </c>
+      <c r="D339" s="9">
+        <v>577</v>
+      </c>
+      <c r="E339" s="9">
+        <v>1517</v>
+      </c>
+      <c r="F339" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B340" s="9">
+        <v>9457</v>
+      </c>
+      <c r="C340" s="9">
+        <v>865</v>
+      </c>
+      <c r="D340" s="9">
+        <v>0</v>
+      </c>
+      <c r="E340" s="9">
+        <v>8592</v>
+      </c>
+      <c r="F340" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B320" s="14"/>
-[...3 lines deleted...]
-      <c r="F320" s="14"/>
+      <c r="B341" s="14"/>
+      <c r="C341" s="14"/>
+      <c r="D341" s="14"/>
+      <c r="E341" s="14"/>
+      <c r="F341" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A320:F320"/>
     <mergeCell ref="A299:F299"/>
-    <mergeCell ref="A320:F320"/>
+    <mergeCell ref="A341:F341"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A278:F278"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>