--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="974" uniqueCount="78">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Шағын және орта кәсіпкерлік жұмыс істеп тұрған  субъектілерінің саны </t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>шағын кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>орта кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
@@ -241,50 +241,59 @@
     <t>2025 жылғы 1 мыусымға</t>
   </si>
   <si>
     <t>2025 жылғы 1 шілдеге</t>
   </si>
   <si>
     <t>2025 жылғы 1 қарашаға</t>
   </si>
   <si>
     <t>2025 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2025 жылғы 1 қыркүйекке</t>
   </si>
   <si>
     <t>2025 жылғы 1 тамызға</t>
   </si>
   <si>
     <t>2025 жылғы 1 желтоқсанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2026 жылғы 1 ақпанға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 наурызға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 сәуірге</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 мамырға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -5521,100 +5530,97 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -10711,126 +10717,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G805"/>
+  <dimension ref="A1:G853"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A782" workbookViewId="0">
-      <selection activeCell="K801" sqref="K801"/>
+    <sheetView tabSelected="1" topLeftCell="A828" workbookViewId="0">
+      <selection activeCell="L850" sqref="L850"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="21"/>
-[...3 lines deleted...]
-      <c r="F1" s="21"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="23"/>
+      <c r="B3" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="27"/>
-[...1 lines deleted...]
-      <c r="F3" s="27"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="39.299999999999997" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="24"/>
+      <c r="B4" s="25"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="20" t="s">
+      <c r="A5" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="20"/>
-[...3 lines deleted...]
-      <c r="F5" s="20"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="6">
         <v>46694</v>
       </c>
       <c r="C6" s="6">
         <v>11122</v>
       </c>
       <c r="D6" s="6">
         <v>113</v>
       </c>
       <c r="E6" s="6">
         <v>31687</v>
       </c>
       <c r="F6" s="6">
         <v>3772</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>11</v>
@@ -11080,58 +11086,58 @@
       <c r="F19" s="6">
         <v>227</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="6">
         <v>827</v>
       </c>
       <c r="C20" s="6">
         <v>70</v>
       </c>
       <c r="D20" s="6">
         <v>4</v>
       </c>
       <c r="E20" s="6">
         <v>533</v>
       </c>
       <c r="F20" s="6">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="20"/>
-[...3 lines deleted...]
-      <c r="F21" s="20"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="6">
         <v>47197</v>
       </c>
       <c r="C22" s="6">
         <v>11146</v>
       </c>
       <c r="D22" s="6">
         <v>111</v>
       </c>
       <c r="E22" s="6">
         <v>32129</v>
       </c>
       <c r="F22" s="6">
         <v>3811</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>11</v>
@@ -11381,58 +11387,58 @@
       <c r="F35" s="6">
         <v>228</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>851</v>
       </c>
       <c r="C36" s="6">
         <v>72</v>
       </c>
       <c r="D36" s="6">
         <v>4</v>
       </c>
       <c r="E36" s="6">
         <v>550</v>
       </c>
       <c r="F36" s="6">
         <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" s="20" t="s">
+      <c r="A37" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="20"/>
-[...3 lines deleted...]
-      <c r="F37" s="20"/>
+      <c r="B37" s="19"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="6">
         <v>46964</v>
       </c>
       <c r="C38" s="6">
         <v>11157</v>
       </c>
       <c r="D38" s="6">
         <v>112</v>
       </c>
       <c r="E38" s="6">
         <v>31835</v>
       </c>
       <c r="F38" s="6">
         <v>3860</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>11</v>
@@ -11682,58 +11688,58 @@
       <c r="F51" s="6">
         <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="6">
         <v>829</v>
       </c>
       <c r="C52" s="6">
         <v>71</v>
       </c>
       <c r="D52" s="6">
         <v>4</v>
       </c>
       <c r="E52" s="6">
         <v>531</v>
       </c>
       <c r="F52" s="6">
         <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="20" t="s">
+      <c r="A53" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="20"/>
-[...3 lines deleted...]
-      <c r="F53" s="20"/>
+      <c r="B53" s="19"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+      <c r="E53" s="19"/>
+      <c r="F53" s="19"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="6">
         <v>47074</v>
       </c>
       <c r="C54" s="6">
         <v>11114</v>
       </c>
       <c r="D54" s="6">
         <v>111</v>
       </c>
       <c r="E54" s="6">
         <v>31987</v>
       </c>
       <c r="F54" s="6">
         <v>3862</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="7" t="s">
         <v>11</v>
@@ -11983,58 +11989,58 @@
       <c r="F67" s="6">
         <v>235</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="6">
         <v>833</v>
       </c>
       <c r="C68" s="6">
         <v>73</v>
       </c>
       <c r="D68" s="6">
         <v>4</v>
       </c>
       <c r="E68" s="6">
         <v>530</v>
       </c>
       <c r="F68" s="6">
         <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="20" t="s">
+      <c r="A69" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B69" s="20"/>
-[...3 lines deleted...]
-      <c r="F69" s="20"/>
+      <c r="B69" s="19"/>
+      <c r="C69" s="19"/>
+      <c r="D69" s="19"/>
+      <c r="E69" s="19"/>
+      <c r="F69" s="19"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="6">
         <v>47545</v>
       </c>
       <c r="C70" s="6">
         <v>11204</v>
       </c>
       <c r="D70" s="6">
         <v>113</v>
       </c>
       <c r="E70" s="6">
         <v>32306</v>
       </c>
       <c r="F70" s="6">
         <v>3922</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="7" t="s">
         <v>11</v>
       </c>
@@ -12283,58 +12289,58 @@
       <c r="F83" s="6">
         <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="6">
         <v>839</v>
       </c>
       <c r="C84" s="6">
         <v>73</v>
       </c>
       <c r="D84" s="6">
         <v>4</v>
       </c>
       <c r="E84" s="6">
         <v>532</v>
       </c>
       <c r="F84" s="6">
         <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="20" t="s">
+      <c r="A85" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B85" s="20"/>
-[...3 lines deleted...]
-      <c r="F85" s="20"/>
+      <c r="B85" s="19"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+      <c r="F85" s="19"/>
       <c r="G85" s="4"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B86" s="6">
         <v>47485</v>
       </c>
       <c r="C86" s="6">
         <v>11200</v>
       </c>
       <c r="D86" s="6">
         <v>112</v>
       </c>
       <c r="E86" s="6">
         <v>32212</v>
       </c>
       <c r="F86" s="6">
         <v>3961</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="7" t="s">
         <v>11</v>
@@ -12584,58 +12590,58 @@
       <c r="F99" s="6">
         <v>249</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="6">
         <v>837</v>
       </c>
       <c r="C100" s="6">
         <v>72</v>
       </c>
       <c r="D100" s="6">
         <v>4</v>
       </c>
       <c r="E100" s="6">
         <v>533</v>
       </c>
       <c r="F100" s="6">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="20" t="s">
+      <c r="A101" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="B101" s="20"/>
-[...3 lines deleted...]
-      <c r="F101" s="20"/>
+      <c r="B101" s="19"/>
+      <c r="C101" s="19"/>
+      <c r="D101" s="19"/>
+      <c r="E101" s="19"/>
+      <c r="F101" s="19"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="6">
         <v>47517</v>
       </c>
       <c r="C102" s="6">
         <v>11145</v>
       </c>
       <c r="D102" s="6">
         <v>112</v>
       </c>
       <c r="E102" s="6">
         <v>32266</v>
       </c>
       <c r="F102" s="6">
         <v>3994</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="7" t="s">
         <v>11</v>
       </c>
@@ -12884,58 +12890,58 @@
       <c r="F115" s="6">
         <v>243</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B116" s="6">
         <v>835</v>
       </c>
       <c r="C116" s="6">
         <v>72</v>
       </c>
       <c r="D116" s="6">
         <v>4</v>
       </c>
       <c r="E116" s="6">
         <v>533</v>
       </c>
       <c r="F116" s="6">
         <v>226</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A117" s="20" t="s">
+      <c r="A117" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="B117" s="20"/>
-[...3 lines deleted...]
-      <c r="F117" s="20"/>
+      <c r="B117" s="19"/>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B118" s="6">
         <v>48240</v>
       </c>
       <c r="C118" s="6">
         <v>11226</v>
       </c>
       <c r="D118" s="6">
         <v>112</v>
       </c>
       <c r="E118" s="6">
         <v>32836</v>
       </c>
       <c r="F118" s="6">
         <v>4066</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="7" t="s">
         <v>11</v>
       </c>
@@ -13184,58 +13190,58 @@
       <c r="F131" s="6">
         <v>243</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B132" s="6">
         <v>853</v>
       </c>
       <c r="C132" s="6">
         <v>71</v>
       </c>
       <c r="D132" s="6">
         <v>4</v>
       </c>
       <c r="E132" s="6">
         <v>543</v>
       </c>
       <c r="F132" s="6">
         <v>235</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A133" s="20" t="s">
+      <c r="A133" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="B133" s="20"/>
-[...3 lines deleted...]
-      <c r="F133" s="20"/>
+      <c r="B133" s="19"/>
+      <c r="C133" s="19"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+      <c r="F133" s="19"/>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="6">
         <v>48730</v>
       </c>
       <c r="C134" s="6">
         <v>11344</v>
       </c>
       <c r="D134" s="6">
         <v>113</v>
       </c>
       <c r="E134" s="6">
         <v>33113</v>
       </c>
       <c r="F134" s="6">
         <v>4160</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="7" t="s">
         <v>11</v>
       </c>
@@ -13484,58 +13490,58 @@
       <c r="F147" s="6">
         <v>243</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B148" s="6">
         <v>863</v>
       </c>
       <c r="C148" s="6">
         <v>73</v>
       </c>
       <c r="D148" s="6">
         <v>4</v>
       </c>
       <c r="E148" s="6">
         <v>548</v>
       </c>
       <c r="F148" s="6">
         <v>238</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="20" t="s">
+      <c r="A149" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B149" s="20"/>
-[...3 lines deleted...]
-      <c r="F149" s="20"/>
+      <c r="B149" s="19"/>
+      <c r="C149" s="19"/>
+      <c r="D149" s="19"/>
+      <c r="E149" s="19"/>
+      <c r="F149" s="19"/>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B150" s="6">
         <v>49821</v>
       </c>
       <c r="C150" s="6">
         <v>11425</v>
       </c>
       <c r="D150" s="6">
         <v>113</v>
       </c>
       <c r="E150" s="6">
         <v>33932</v>
       </c>
       <c r="F150" s="6">
         <v>4351</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" s="7" t="s">
         <v>11</v>
       </c>
@@ -13784,58 +13790,58 @@
       <c r="F163" s="6">
         <v>245</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B164" s="6">
         <v>891</v>
       </c>
       <c r="C164" s="6">
         <v>73</v>
       </c>
       <c r="D164" s="6">
         <v>4</v>
       </c>
       <c r="E164" s="6">
         <v>558</v>
       </c>
       <c r="F164" s="6">
         <v>256</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A165" s="20" t="s">
+      <c r="A165" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B165" s="20"/>
-[...3 lines deleted...]
-      <c r="F165" s="20"/>
+      <c r="B165" s="19"/>
+      <c r="C165" s="19"/>
+      <c r="D165" s="19"/>
+      <c r="E165" s="19"/>
+      <c r="F165" s="19"/>
       <c r="G165" s="2"/>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B166" s="6">
         <v>50574</v>
       </c>
       <c r="C166" s="6">
         <v>11492</v>
       </c>
       <c r="D166" s="6">
         <v>113</v>
       </c>
       <c r="E166" s="6">
         <v>34444</v>
       </c>
       <c r="F166" s="6">
         <v>4525</v>
       </c>
       <c r="G166" s="2"/>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" s="7" t="s">
@@ -14100,58 +14106,58 @@
       </c>
       <c r="G179" s="2"/>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B180" s="6">
         <v>933</v>
       </c>
       <c r="C180" s="6">
         <v>74</v>
       </c>
       <c r="D180" s="6">
         <v>4</v>
       </c>
       <c r="E180" s="6">
         <v>563</v>
       </c>
       <c r="F180" s="6">
         <v>292</v>
       </c>
       <c r="G180" s="2"/>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A181" s="20" t="s">
+      <c r="A181" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="20"/>
-[...3 lines deleted...]
-      <c r="F181" s="20"/>
+      <c r="B181" s="19"/>
+      <c r="C181" s="19"/>
+      <c r="D181" s="19"/>
+      <c r="E181" s="19"/>
+      <c r="F181" s="19"/>
       <c r="G181" s="2"/>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B182" s="6">
         <v>51573</v>
       </c>
       <c r="C182" s="6">
         <v>11589</v>
       </c>
       <c r="D182" s="6">
         <v>114</v>
       </c>
       <c r="E182" s="6">
         <v>35163</v>
       </c>
       <c r="F182" s="6">
         <v>4707</v>
       </c>
       <c r="G182" s="2"/>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183" s="7" t="s">
@@ -14416,58 +14422,58 @@
       </c>
       <c r="G195" s="2"/>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A196" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B196" s="6">
         <v>952</v>
       </c>
       <c r="C196" s="6">
         <v>76</v>
       </c>
       <c r="D196" s="6">
         <v>4</v>
       </c>
       <c r="E196" s="6">
         <v>570</v>
       </c>
       <c r="F196" s="6">
         <v>302</v>
       </c>
       <c r="G196" s="2"/>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A197" s="20" t="s">
+      <c r="A197" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B197" s="20"/>
-[...3 lines deleted...]
-      <c r="F197" s="20"/>
+      <c r="B197" s="19"/>
+      <c r="C197" s="19"/>
+      <c r="D197" s="19"/>
+      <c r="E197" s="19"/>
+      <c r="F197" s="19"/>
       <c r="G197" s="4"/>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B198" s="6">
         <v>52084</v>
       </c>
       <c r="C198" s="6">
         <v>11587</v>
       </c>
       <c r="D198" s="6">
         <v>110</v>
       </c>
       <c r="E198" s="6">
         <v>35566</v>
       </c>
       <c r="F198" s="6">
         <v>4821</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A199" s="7" t="s">
         <v>11</v>
@@ -14717,58 +14723,58 @@
       <c r="F211" s="6">
         <v>271</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B212" s="9">
         <v>961</v>
       </c>
       <c r="C212" s="9">
         <v>76</v>
       </c>
       <c r="D212" s="9">
         <v>4</v>
       </c>
       <c r="E212" s="9">
         <v>571</v>
       </c>
       <c r="F212" s="9">
         <v>310</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A213" s="20" t="s">
+      <c r="A213" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B213" s="20"/>
-[...3 lines deleted...]
-      <c r="F213" s="20"/>
+      <c r="B213" s="19"/>
+      <c r="C213" s="19"/>
+      <c r="D213" s="19"/>
+      <c r="E213" s="19"/>
+      <c r="F213" s="19"/>
       <c r="G213" s="4"/>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A214" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B214" s="6">
         <v>52888</v>
       </c>
       <c r="C214" s="6">
         <v>11566</v>
       </c>
       <c r="D214" s="6">
         <v>109</v>
       </c>
       <c r="E214" s="6">
         <v>36287</v>
       </c>
       <c r="F214" s="6">
         <v>4926</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215" s="7" t="s">
         <v>11</v>
@@ -15018,58 +15024,58 @@
       <c r="F227" s="6">
         <v>280</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B228" s="6">
         <v>962</v>
       </c>
       <c r="C228" s="6">
         <v>77</v>
       </c>
       <c r="D228" s="6">
         <v>4</v>
       </c>
       <c r="E228" s="6">
         <v>568</v>
       </c>
       <c r="F228" s="6">
         <v>313</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A229" s="20" t="s">
+      <c r="A229" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B229" s="20"/>
-[...3 lines deleted...]
-      <c r="F229" s="20"/>
+      <c r="B229" s="19"/>
+      <c r="C229" s="19"/>
+      <c r="D229" s="19"/>
+      <c r="E229" s="19"/>
+      <c r="F229" s="19"/>
       <c r="G229" s="4"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B230" s="6">
         <v>53117</v>
       </c>
       <c r="C230" s="6">
         <v>11574</v>
       </c>
       <c r="D230" s="6">
         <v>109</v>
       </c>
       <c r="E230" s="6">
         <v>36372</v>
       </c>
       <c r="F230" s="6">
         <v>5062</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" s="7" t="s">
         <v>11</v>
@@ -15319,58 +15325,58 @@
       <c r="F243" s="6">
         <v>284</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="6">
         <v>991</v>
       </c>
       <c r="C244" s="6">
         <v>82</v>
       </c>
       <c r="D244" s="6">
         <v>4</v>
       </c>
       <c r="E244" s="6">
         <v>572</v>
       </c>
       <c r="F244" s="6">
         <v>333</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A245" s="20" t="s">
+      <c r="A245" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B245" s="20"/>
-[...3 lines deleted...]
-      <c r="F245" s="20"/>
+      <c r="B245" s="19"/>
+      <c r="C245" s="19"/>
+      <c r="D245" s="19"/>
+      <c r="E245" s="19"/>
+      <c r="F245" s="19"/>
       <c r="G245" s="4"/>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B246" s="6">
         <v>54017</v>
       </c>
       <c r="C246" s="6">
         <v>11688</v>
       </c>
       <c r="D246" s="6">
         <v>110</v>
       </c>
       <c r="E246" s="6">
         <v>37006</v>
       </c>
       <c r="F246" s="6">
         <v>5213</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" s="7" t="s">
         <v>11</v>
@@ -15620,58 +15626,58 @@
       <c r="F259" s="6">
         <v>289</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B260" s="6">
         <v>1004</v>
       </c>
       <c r="C260" s="6">
         <v>86</v>
       </c>
       <c r="D260" s="6">
         <v>4</v>
       </c>
       <c r="E260" s="6">
         <v>579</v>
       </c>
       <c r="F260" s="6">
         <v>335</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="20" t="s">
+      <c r="A261" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B261" s="20"/>
-[...3 lines deleted...]
-      <c r="F261" s="20"/>
+      <c r="B261" s="19"/>
+      <c r="C261" s="19"/>
+      <c r="D261" s="19"/>
+      <c r="E261" s="19"/>
+      <c r="F261" s="19"/>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B262" s="6">
         <v>54611</v>
       </c>
       <c r="C262" s="6">
         <v>11765</v>
       </c>
       <c r="D262" s="6">
         <v>110</v>
       </c>
       <c r="E262" s="6">
         <v>37426</v>
       </c>
       <c r="F262" s="6">
         <v>5310</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="7" t="s">
         <v>11</v>
       </c>
@@ -15920,58 +15926,58 @@
       <c r="F275" s="6">
         <v>301</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="6">
         <v>1023</v>
       </c>
       <c r="C276" s="6">
         <v>89</v>
       </c>
       <c r="D276" s="6">
         <v>4</v>
       </c>
       <c r="E276" s="6">
         <v>589</v>
       </c>
       <c r="F276" s="6">
         <v>341</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A277" s="20" t="s">
+      <c r="A277" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B277" s="20"/>
-[...3 lines deleted...]
-      <c r="F277" s="20"/>
+      <c r="B277" s="19"/>
+      <c r="C277" s="19"/>
+      <c r="D277" s="19"/>
+      <c r="E277" s="19"/>
+      <c r="F277" s="19"/>
       <c r="G277" s="4"/>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A278" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B278" s="6">
         <v>54588</v>
       </c>
       <c r="C278" s="6">
         <v>11687</v>
       </c>
       <c r="D278" s="6">
         <v>108</v>
       </c>
       <c r="E278" s="6">
         <v>37286</v>
       </c>
       <c r="F278" s="6">
         <v>5507</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" s="7" t="s">
         <v>11</v>
@@ -16221,58 +16227,58 @@
       <c r="F291" s="6">
         <v>317</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="6">
         <v>1046</v>
       </c>
       <c r="C292" s="6">
         <v>89</v>
       </c>
       <c r="D292" s="6">
         <v>4</v>
       </c>
       <c r="E292" s="6">
         <v>593</v>
       </c>
       <c r="F292" s="6">
         <v>360</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A293" s="20" t="s">
+      <c r="A293" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B293" s="20"/>
-[...3 lines deleted...]
-      <c r="F293" s="20"/>
+      <c r="B293" s="19"/>
+      <c r="C293" s="19"/>
+      <c r="D293" s="19"/>
+      <c r="E293" s="19"/>
+      <c r="F293" s="19"/>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B294" s="6">
         <v>55351</v>
       </c>
       <c r="C294" s="6">
         <v>11787</v>
       </c>
       <c r="D294" s="6">
         <v>107</v>
       </c>
       <c r="E294" s="6">
         <v>37799</v>
       </c>
       <c r="F294" s="6">
         <v>5658</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="7" t="s">
         <v>11</v>
       </c>
@@ -16521,58 +16527,58 @@
       <c r="F307" s="6">
         <v>330</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B308" s="6">
         <v>1051</v>
       </c>
       <c r="C308" s="6">
         <v>88</v>
       </c>
       <c r="D308" s="6">
         <v>4</v>
       </c>
       <c r="E308" s="6">
         <v>595</v>
       </c>
       <c r="F308" s="6">
         <v>364</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="20" t="s">
+      <c r="A309" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B309" s="20"/>
-[...3 lines deleted...]
-      <c r="F309" s="20"/>
+      <c r="B309" s="19"/>
+      <c r="C309" s="19"/>
+      <c r="D309" s="19"/>
+      <c r="E309" s="19"/>
+      <c r="F309" s="19"/>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B310" s="6">
         <v>55756</v>
       </c>
       <c r="C310" s="6">
         <v>11880</v>
       </c>
       <c r="D310" s="6">
         <v>107</v>
       </c>
       <c r="E310" s="6">
         <v>38072</v>
       </c>
       <c r="F310" s="6">
         <v>5697</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="7" t="s">
         <v>11</v>
       </c>
@@ -16821,58 +16827,58 @@
       <c r="F323" s="6">
         <v>331</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B324" s="6">
         <v>1053</v>
       </c>
       <c r="C324" s="6">
         <v>90</v>
       </c>
       <c r="D324" s="6">
         <v>4</v>
       </c>
       <c r="E324" s="6">
         <v>592</v>
       </c>
       <c r="F324" s="6">
         <v>367</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="20" t="s">
+      <c r="A325" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B325" s="20"/>
-[...3 lines deleted...]
-      <c r="F325" s="20"/>
+      <c r="B325" s="19"/>
+      <c r="C325" s="19"/>
+      <c r="D325" s="19"/>
+      <c r="E325" s="19"/>
+      <c r="F325" s="19"/>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B326" s="6">
         <v>55154</v>
       </c>
       <c r="C326" s="6">
         <v>11916</v>
       </c>
       <c r="D326" s="6">
         <v>107</v>
       </c>
       <c r="E326" s="6">
         <v>37471</v>
       </c>
       <c r="F326" s="6">
         <v>5660</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="7" t="s">
         <v>11</v>
       </c>
@@ -17121,58 +17127,58 @@
       <c r="F339" s="6">
         <v>327</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B340" s="6">
         <v>1046</v>
       </c>
       <c r="C340" s="6">
         <v>92</v>
       </c>
       <c r="D340" s="6">
         <v>4</v>
       </c>
       <c r="E340" s="6">
         <v>585</v>
       </c>
       <c r="F340" s="6">
         <v>365</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A341" s="20" t="s">
+      <c r="A341" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B341" s="20"/>
-[...3 lines deleted...]
-      <c r="F341" s="20"/>
+      <c r="B341" s="19"/>
+      <c r="C341" s="19"/>
+      <c r="D341" s="19"/>
+      <c r="E341" s="19"/>
+      <c r="F341" s="19"/>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B342" s="6">
         <v>55492</v>
       </c>
       <c r="C342" s="6">
         <v>11987</v>
       </c>
       <c r="D342" s="6">
         <v>109</v>
       </c>
       <c r="E342" s="6">
         <v>37710</v>
       </c>
       <c r="F342" s="6">
         <v>5686</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="7" t="s">
         <v>11</v>
       </c>
@@ -17421,58 +17427,58 @@
       <c r="F355" s="6">
         <v>319</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B356" s="9">
         <v>1047</v>
       </c>
       <c r="C356" s="9">
         <v>93</v>
       </c>
       <c r="D356" s="9">
         <v>4</v>
       </c>
       <c r="E356" s="9">
         <v>578</v>
       </c>
       <c r="F356" s="9">
         <v>372</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A357" s="20" t="s">
+      <c r="A357" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B357" s="20"/>
-[...3 lines deleted...]
-      <c r="F357" s="20"/>
+      <c r="B357" s="19"/>
+      <c r="C357" s="19"/>
+      <c r="D357" s="19"/>
+      <c r="E357" s="19"/>
+      <c r="F357" s="19"/>
     </row>
     <row r="358" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B358" s="9">
         <v>55577</v>
       </c>
       <c r="C358" s="9">
         <v>12054</v>
       </c>
       <c r="D358" s="9">
         <v>118</v>
       </c>
       <c r="E358" s="9">
         <v>37726</v>
       </c>
       <c r="F358" s="9">
         <v>5679</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="7" t="s">
         <v>11</v>
       </c>
@@ -17721,58 +17727,58 @@
       <c r="F371" s="6">
         <v>313</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B372" s="6">
         <v>1039</v>
       </c>
       <c r="C372" s="6">
         <v>93</v>
       </c>
       <c r="D372" s="6">
         <v>4</v>
       </c>
       <c r="E372" s="6">
         <v>585</v>
       </c>
       <c r="F372" s="6">
         <v>357</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A373" s="20" t="s">
+      <c r="A373" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="B373" s="20"/>
-[...3 lines deleted...]
-      <c r="F373" s="20"/>
+      <c r="B373" s="19"/>
+      <c r="C373" s="19"/>
+      <c r="D373" s="19"/>
+      <c r="E373" s="19"/>
+      <c r="F373" s="19"/>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B374" s="6">
         <v>55284</v>
       </c>
       <c r="C374" s="6">
         <v>12036</v>
       </c>
       <c r="D374" s="6">
         <v>118</v>
       </c>
       <c r="E374" s="6">
         <v>37507</v>
       </c>
       <c r="F374" s="6">
         <v>5623</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="7" t="s">
         <v>11</v>
       </c>
@@ -18021,58 +18027,58 @@
       <c r="F387" s="6">
         <v>314</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B388" s="6">
         <v>1030</v>
       </c>
       <c r="C388" s="6">
         <v>93</v>
       </c>
       <c r="D388" s="6">
         <v>4</v>
       </c>
       <c r="E388" s="6">
         <v>583</v>
       </c>
       <c r="F388" s="6">
         <v>350</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A389" s="20" t="s">
+      <c r="A389" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B389" s="20"/>
-[...3 lines deleted...]
-      <c r="F389" s="20"/>
+      <c r="B389" s="19"/>
+      <c r="C389" s="19"/>
+      <c r="D389" s="19"/>
+      <c r="E389" s="19"/>
+      <c r="F389" s="19"/>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B390" s="6">
         <v>54578</v>
       </c>
       <c r="C390" s="6">
         <v>11983</v>
       </c>
       <c r="D390" s="6">
         <v>117</v>
       </c>
       <c r="E390" s="6">
         <v>36936</v>
       </c>
       <c r="F390" s="6">
         <v>5542</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="7" t="s">
         <v>11</v>
       </c>
@@ -18325,58 +18331,58 @@
       <c r="F403" s="9">
         <v>308</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B404" s="10">
         <v>1005</v>
       </c>
       <c r="C404" s="10">
         <v>96</v>
       </c>
       <c r="D404" s="10">
         <v>2</v>
       </c>
       <c r="E404" s="10">
         <v>570</v>
       </c>
       <c r="F404" s="10">
         <v>337</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A405" s="20" t="s">
+      <c r="A405" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="B405" s="20"/>
-[...3 lines deleted...]
-      <c r="F405" s="20"/>
+      <c r="B405" s="19"/>
+      <c r="C405" s="19"/>
+      <c r="D405" s="19"/>
+      <c r="E405" s="19"/>
+      <c r="F405" s="19"/>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B406" s="11">
         <v>55157</v>
       </c>
       <c r="C406" s="11">
         <v>11944</v>
       </c>
       <c r="D406" s="11">
         <v>115</v>
       </c>
       <c r="E406" s="11">
         <v>37587</v>
       </c>
       <c r="F406" s="11">
         <v>5511</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="7" t="s">
         <v>11</v>
       </c>
@@ -18625,58 +18631,58 @@
       <c r="F419" s="11">
         <v>311</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B420" s="11">
         <v>1008</v>
       </c>
       <c r="C420" s="11">
         <v>97</v>
       </c>
       <c r="D420" s="11">
         <v>2</v>
       </c>
       <c r="E420" s="11">
         <v>577</v>
       </c>
       <c r="F420" s="11">
         <v>332</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A421" s="20" t="s">
+      <c r="A421" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B421" s="20"/>
-[...3 lines deleted...]
-      <c r="F421" s="20"/>
+      <c r="B421" s="19"/>
+      <c r="C421" s="19"/>
+      <c r="D421" s="19"/>
+      <c r="E421" s="19"/>
+      <c r="F421" s="19"/>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B422" s="13">
         <v>54947</v>
       </c>
       <c r="C422" s="13">
         <v>11855</v>
       </c>
       <c r="D422" s="13">
         <v>115</v>
       </c>
       <c r="E422" s="13">
         <v>37495</v>
       </c>
       <c r="F422" s="13">
         <v>5482</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="7" t="s">
         <v>11</v>
       </c>
@@ -18925,58 +18931,58 @@
       <c r="F435" s="13">
         <v>305</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B436" s="13">
         <v>999</v>
       </c>
       <c r="C436" s="13">
         <v>97</v>
       </c>
       <c r="D436" s="13">
         <v>2</v>
       </c>
       <c r="E436" s="13">
         <v>570</v>
       </c>
       <c r="F436" s="13">
         <v>330</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A437" s="20" t="s">
+      <c r="A437" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="B437" s="20"/>
-[...3 lines deleted...]
-      <c r="F437" s="20"/>
+      <c r="B437" s="19"/>
+      <c r="C437" s="19"/>
+      <c r="D437" s="19"/>
+      <c r="E437" s="19"/>
+      <c r="F437" s="19"/>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B438" s="9">
         <v>55190</v>
       </c>
       <c r="C438" s="9">
         <v>11867</v>
       </c>
       <c r="D438" s="9">
         <v>115</v>
       </c>
       <c r="E438" s="9">
         <v>37709</v>
       </c>
       <c r="F438" s="9">
         <v>5499</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="7" t="s">
         <v>11</v>
       </c>
@@ -19225,58 +19231,58 @@
       <c r="F451" s="9">
         <v>310</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B452" s="9">
         <v>998</v>
       </c>
       <c r="C452" s="9">
         <v>98</v>
       </c>
       <c r="D452" s="9">
         <v>2</v>
       </c>
       <c r="E452" s="9">
         <v>567</v>
       </c>
       <c r="F452" s="9">
         <v>331</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A453" s="20" t="s">
+      <c r="A453" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="B453" s="20"/>
-[...3 lines deleted...]
-      <c r="F453" s="20"/>
+      <c r="B453" s="19"/>
+      <c r="C453" s="19"/>
+      <c r="D453" s="19"/>
+      <c r="E453" s="19"/>
+      <c r="F453" s="19"/>
     </row>
     <row r="454" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A454" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B454" s="14">
         <v>55378</v>
       </c>
       <c r="C454" s="14">
         <v>11902</v>
       </c>
       <c r="D454" s="14">
         <v>116</v>
       </c>
       <c r="E454" s="14">
         <v>37838</v>
       </c>
       <c r="F454" s="14">
         <v>5522</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="7" t="s">
         <v>11</v>
       </c>
@@ -19525,58 +19531,58 @@
       <c r="F467" s="14">
         <v>313</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B468" s="14">
         <v>995</v>
       </c>
       <c r="C468" s="14">
         <v>98</v>
       </c>
       <c r="D468" s="14">
         <v>2</v>
       </c>
       <c r="E468" s="14">
         <v>566</v>
       </c>
       <c r="F468" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="469" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A469" s="20" t="s">
+      <c r="A469" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="B469" s="20"/>
-[...3 lines deleted...]
-      <c r="F469" s="20"/>
+      <c r="B469" s="19"/>
+      <c r="C469" s="19"/>
+      <c r="D469" s="19"/>
+      <c r="E469" s="19"/>
+      <c r="F469" s="19"/>
     </row>
     <row r="470" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A470" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B470" s="15">
         <v>55537</v>
       </c>
       <c r="C470" s="15">
         <v>11709</v>
       </c>
       <c r="D470" s="15">
         <v>118</v>
       </c>
       <c r="E470" s="15">
         <v>38139</v>
       </c>
       <c r="F470" s="15">
         <v>5571</v>
       </c>
     </row>
     <row r="471" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A471" s="7" t="s">
         <v>11</v>
       </c>
@@ -19825,58 +19831,58 @@
       <c r="F483" s="15">
         <v>308</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B484" s="15">
         <v>1002</v>
       </c>
       <c r="C484" s="15">
         <v>97</v>
       </c>
       <c r="D484" s="15">
         <v>2</v>
       </c>
       <c r="E484" s="15">
         <v>570</v>
       </c>
       <c r="F484" s="15">
         <v>333</v>
       </c>
     </row>
     <row r="485" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A485" s="20" t="s">
+      <c r="A485" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="B485" s="20"/>
-[...3 lines deleted...]
-      <c r="F485" s="20"/>
+      <c r="B485" s="19"/>
+      <c r="C485" s="19"/>
+      <c r="D485" s="19"/>
+      <c r="E485" s="19"/>
+      <c r="F485" s="19"/>
     </row>
     <row r="486" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A486" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B486" s="16">
         <v>56036</v>
       </c>
       <c r="C486" s="16">
         <v>11733</v>
       </c>
       <c r="D486" s="16">
         <v>119</v>
       </c>
       <c r="E486" s="16">
         <v>38526</v>
       </c>
       <c r="F486" s="16">
         <v>5658</v>
       </c>
     </row>
     <row r="487" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A487" s="7" t="s">
         <v>11</v>
       </c>
@@ -20125,58 +20131,58 @@
       <c r="F499" s="16">
         <v>321</v>
       </c>
     </row>
     <row r="500" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A500" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B500" s="9">
         <v>1000</v>
       </c>
       <c r="C500" s="9">
         <v>98</v>
       </c>
       <c r="D500" s="9">
         <v>2</v>
       </c>
       <c r="E500" s="9">
         <v>570</v>
       </c>
       <c r="F500" s="9">
         <v>330</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A501" s="20" t="s">
+      <c r="A501" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="B501" s="20"/>
-[...3 lines deleted...]
-      <c r="F501" s="20"/>
+      <c r="B501" s="19"/>
+      <c r="C501" s="19"/>
+      <c r="D501" s="19"/>
+      <c r="E501" s="19"/>
+      <c r="F501" s="19"/>
     </row>
     <row r="502" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A502" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B502" s="16">
         <v>56402</v>
       </c>
       <c r="C502" s="16">
         <v>11764</v>
       </c>
       <c r="D502" s="16">
         <v>117</v>
       </c>
       <c r="E502" s="16">
         <v>38831</v>
       </c>
       <c r="F502" s="16">
         <v>5690</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="7" t="s">
         <v>11</v>
       </c>
@@ -20425,58 +20431,58 @@
       <c r="F515" s="16">
         <v>328</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B516" s="16">
         <v>1003</v>
       </c>
       <c r="C516" s="16">
         <v>98</v>
       </c>
       <c r="D516" s="16">
         <v>2</v>
       </c>
       <c r="E516" s="16">
         <v>571</v>
       </c>
       <c r="F516" s="16">
         <v>332</v>
       </c>
     </row>
     <row r="517" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A517" s="20" t="s">
+      <c r="A517" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="B517" s="20"/>
-[...3 lines deleted...]
-      <c r="F517" s="20"/>
+      <c r="B517" s="19"/>
+      <c r="C517" s="19"/>
+      <c r="D517" s="19"/>
+      <c r="E517" s="19"/>
+      <c r="F517" s="19"/>
     </row>
     <row r="518" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A518" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B518" s="16">
         <v>56566</v>
       </c>
       <c r="C518" s="16">
         <v>11791</v>
       </c>
       <c r="D518" s="16">
         <v>113</v>
       </c>
       <c r="E518" s="16">
         <v>38902</v>
       </c>
       <c r="F518" s="16">
         <v>5760</v>
       </c>
     </row>
     <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="7" t="s">
         <v>11</v>
       </c>
@@ -20725,58 +20731,58 @@
       <c r="F531" s="16">
         <v>335</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B532" s="16">
         <v>1017</v>
       </c>
       <c r="C532" s="16">
         <v>98</v>
       </c>
       <c r="D532" s="16">
         <v>2</v>
       </c>
       <c r="E532" s="16">
         <v>577</v>
       </c>
       <c r="F532" s="16">
         <v>340</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A533" s="20" t="s">
+      <c r="A533" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="B533" s="20"/>
-[...3 lines deleted...]
-      <c r="F533" s="20"/>
+      <c r="B533" s="19"/>
+      <c r="C533" s="19"/>
+      <c r="D533" s="19"/>
+      <c r="E533" s="19"/>
+      <c r="F533" s="19"/>
     </row>
     <row r="534" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A534" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B534" s="16">
         <v>56697</v>
       </c>
       <c r="C534" s="16">
         <v>11789</v>
       </c>
       <c r="D534" s="16">
         <v>114</v>
       </c>
       <c r="E534" s="16">
         <v>39072</v>
       </c>
       <c r="F534" s="16">
         <v>5722</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="7" t="s">
         <v>11</v>
       </c>
@@ -21025,58 +21031,58 @@
       <c r="F547" s="16">
         <v>336</v>
       </c>
     </row>
     <row r="548" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A548" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B548" s="16">
         <v>1009</v>
       </c>
       <c r="C548" s="16">
         <v>99</v>
       </c>
       <c r="D548" s="16">
         <v>2</v>
       </c>
       <c r="E548" s="16">
         <v>575</v>
       </c>
       <c r="F548" s="16">
         <v>333</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A549" s="20" t="s">
+      <c r="A549" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B549" s="20"/>
-[...3 lines deleted...]
-      <c r="F549" s="20"/>
+      <c r="B549" s="19"/>
+      <c r="C549" s="19"/>
+      <c r="D549" s="19"/>
+      <c r="E549" s="19"/>
+      <c r="F549" s="19"/>
     </row>
     <row r="550" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A550" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B550" s="16">
         <v>57047</v>
       </c>
       <c r="C550" s="16">
         <v>11841</v>
       </c>
       <c r="D550" s="16">
         <v>118</v>
       </c>
       <c r="E550" s="16">
         <v>39382</v>
       </c>
       <c r="F550" s="16">
         <v>5706</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="7" t="s">
         <v>11</v>
       </c>
@@ -21327,58 +21333,58 @@
       <c r="F563" s="16">
         <v>333</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B564" s="16">
         <v>988</v>
       </c>
       <c r="C564" s="16">
         <v>96</v>
       </c>
       <c r="D564" s="16">
         <v>2</v>
       </c>
       <c r="E564" s="16">
         <v>563</v>
       </c>
       <c r="F564" s="16">
         <v>327</v>
       </c>
     </row>
     <row r="565" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A565" s="20" t="s">
+      <c r="A565" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B565" s="20"/>
-[...3 lines deleted...]
-      <c r="F565" s="20"/>
+      <c r="B565" s="19"/>
+      <c r="C565" s="19"/>
+      <c r="D565" s="19"/>
+      <c r="E565" s="19"/>
+      <c r="F565" s="19"/>
     </row>
     <row r="566" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A566" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B566" s="16">
         <v>56790</v>
       </c>
       <c r="C566" s="16">
         <v>11825</v>
       </c>
       <c r="D566" s="16">
         <v>116</v>
       </c>
       <c r="E566" s="16">
         <v>39218</v>
       </c>
       <c r="F566" s="16">
         <v>5631</v>
       </c>
     </row>
     <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="7" t="s">
         <v>11</v>
       </c>
@@ -21627,58 +21633,58 @@
       <c r="F579" s="16">
         <v>330</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B580" s="16">
         <v>971</v>
       </c>
       <c r="C580" s="16">
         <v>96</v>
       </c>
       <c r="D580" s="16">
         <v>2</v>
       </c>
       <c r="E580" s="16">
         <v>550</v>
       </c>
       <c r="F580" s="16">
         <v>323</v>
       </c>
     </row>
     <row r="581" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A581" s="20" t="s">
+      <c r="A581" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="B581" s="20"/>
-[...3 lines deleted...]
-      <c r="F581" s="20"/>
+      <c r="B581" s="19"/>
+      <c r="C581" s="19"/>
+      <c r="D581" s="19"/>
+      <c r="E581" s="19"/>
+      <c r="F581" s="19"/>
     </row>
     <row r="582" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A582" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B582" s="16">
         <v>56412</v>
       </c>
       <c r="C582" s="16">
         <v>11796</v>
       </c>
       <c r="D582" s="16">
         <v>117</v>
       </c>
       <c r="E582" s="16">
         <v>38971</v>
       </c>
       <c r="F582" s="16">
         <v>5528</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="7" t="s">
         <v>11</v>
       </c>
@@ -21929,58 +21935,58 @@
       <c r="F595" s="16">
         <v>324</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B596" s="16">
         <v>952</v>
       </c>
       <c r="C596" s="16">
         <v>93</v>
       </c>
       <c r="D596" s="16">
         <v>2</v>
       </c>
       <c r="E596" s="16">
         <v>545</v>
       </c>
       <c r="F596" s="16">
         <v>312</v>
       </c>
     </row>
     <row r="597" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A597" s="20" t="s">
+      <c r="A597" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="B597" s="20"/>
-[...3 lines deleted...]
-      <c r="F597" s="20"/>
+      <c r="B597" s="19"/>
+      <c r="C597" s="19"/>
+      <c r="D597" s="19"/>
+      <c r="E597" s="19"/>
+      <c r="F597" s="19"/>
     </row>
     <row r="598" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A598" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B598" s="16">
         <v>56819</v>
       </c>
       <c r="C598" s="16">
         <v>11826</v>
       </c>
       <c r="D598" s="16">
         <v>115</v>
       </c>
       <c r="E598" s="16">
         <v>39365</v>
       </c>
       <c r="F598" s="16">
         <v>5513</v>
       </c>
     </row>
     <row r="599" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A599" s="7" t="s">
         <v>11</v>
       </c>
@@ -22229,58 +22235,58 @@
       <c r="F611" s="16">
         <v>322</v>
       </c>
     </row>
     <row r="612" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A612" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B612" s="16">
         <v>942</v>
       </c>
       <c r="C612" s="16">
         <v>92</v>
       </c>
       <c r="D612" s="16">
         <v>2</v>
       </c>
       <c r="E612" s="16">
         <v>537</v>
       </c>
       <c r="F612" s="16">
         <v>311</v>
       </c>
     </row>
     <row r="613" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A613" s="20" t="s">
+      <c r="A613" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B613" s="20"/>
-[...3 lines deleted...]
-      <c r="F613" s="20"/>
+      <c r="B613" s="19"/>
+      <c r="C613" s="19"/>
+      <c r="D613" s="19"/>
+      <c r="E613" s="19"/>
+      <c r="F613" s="19"/>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A614" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B614" s="16">
         <v>56918</v>
       </c>
       <c r="C614" s="16">
         <v>11759</v>
       </c>
       <c r="D614" s="16">
         <v>115</v>
       </c>
       <c r="E614" s="16">
         <v>39539</v>
       </c>
       <c r="F614" s="16">
         <v>5505</v>
       </c>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="7" t="s">
         <v>11</v>
       </c>
@@ -22524,58 +22530,58 @@
       <c r="F627" s="16">
         <v>318</v>
       </c>
     </row>
     <row r="628" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A628" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B628" s="16">
         <v>935</v>
       </c>
       <c r="C628" s="16">
         <v>93</v>
       </c>
       <c r="D628" s="16">
         <v>2</v>
       </c>
       <c r="E628" s="16">
         <v>531</v>
       </c>
       <c r="F628" s="16">
         <v>309</v>
       </c>
     </row>
     <row r="629" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A629" s="20" t="s">
+      <c r="A629" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="B629" s="20"/>
-[...3 lines deleted...]
-      <c r="F629" s="20"/>
+      <c r="B629" s="19"/>
+      <c r="C629" s="19"/>
+      <c r="D629" s="19"/>
+      <c r="E629" s="19"/>
+      <c r="F629" s="19"/>
     </row>
     <row r="630" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A630" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B630" s="16">
         <v>57019</v>
       </c>
       <c r="C630" s="16">
         <v>11777</v>
       </c>
       <c r="D630" s="16">
         <v>115</v>
       </c>
       <c r="E630" s="16">
         <v>39639</v>
       </c>
       <c r="F630" s="16">
         <v>5488</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A631" s="7" t="s">
         <v>11</v>
       </c>
@@ -22824,58 +22830,58 @@
       <c r="F643" s="16">
         <v>320</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B644" s="16">
         <v>935</v>
       </c>
       <c r="C644" s="16">
         <v>92</v>
       </c>
       <c r="D644" s="16">
         <v>2</v>
       </c>
       <c r="E644" s="16">
         <v>530</v>
       </c>
       <c r="F644" s="16">
         <v>311</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A645" s="20" t="s">
+      <c r="A645" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B645" s="20"/>
-[...3 lines deleted...]
-      <c r="F645" s="20"/>
+      <c r="B645" s="19"/>
+      <c r="C645" s="19"/>
+      <c r="D645" s="19"/>
+      <c r="E645" s="19"/>
+      <c r="F645" s="19"/>
     </row>
     <row r="646" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A646" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B646" s="16">
         <v>57299</v>
       </c>
       <c r="C646" s="16">
         <v>11793</v>
       </c>
       <c r="D646" s="16">
         <v>116</v>
       </c>
       <c r="E646" s="16">
         <v>39891</v>
       </c>
       <c r="F646" s="16">
         <v>5499</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="7" t="s">
         <v>11</v>
       </c>
@@ -23119,58 +23125,58 @@
       <c r="F659" s="16">
         <v>325</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B660" s="16">
         <v>932</v>
       </c>
       <c r="C660" s="16">
         <v>92</v>
       </c>
       <c r="D660" s="16">
         <v>2</v>
       </c>
       <c r="E660" s="16">
         <v>531</v>
       </c>
       <c r="F660" s="16">
         <v>307</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A661" s="20" t="s">
+      <c r="A661" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B661" s="20"/>
-[...3 lines deleted...]
-      <c r="F661" s="20"/>
+      <c r="B661" s="19"/>
+      <c r="C661" s="19"/>
+      <c r="D661" s="19"/>
+      <c r="E661" s="19"/>
+      <c r="F661" s="19"/>
     </row>
     <row r="662" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A662" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B662" s="17">
         <v>56781</v>
       </c>
       <c r="C662" s="17">
         <v>11594</v>
       </c>
       <c r="D662" s="17">
         <v>115</v>
       </c>
       <c r="E662" s="17">
         <v>39582</v>
       </c>
       <c r="F662" s="17">
         <v>5490</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="7" t="s">
         <v>11</v>
       </c>
@@ -23419,58 +23425,58 @@
       <c r="F675" s="17">
         <v>325</v>
       </c>
     </row>
     <row r="676" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A676" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B676" s="17">
         <v>905</v>
       </c>
       <c r="C676" s="17">
         <v>92</v>
       </c>
       <c r="D676" s="17">
         <v>2</v>
       </c>
       <c r="E676" s="17">
         <v>516</v>
       </c>
       <c r="F676" s="17">
         <v>295</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A677" s="20" t="s">
+      <c r="A677" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B677" s="20"/>
-[...3 lines deleted...]
-      <c r="F677" s="20"/>
+      <c r="B677" s="19"/>
+      <c r="C677" s="19"/>
+      <c r="D677" s="19"/>
+      <c r="E677" s="19"/>
+      <c r="F677" s="19"/>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B678" s="18">
         <v>56607</v>
       </c>
       <c r="C678" s="18">
         <v>11300</v>
       </c>
       <c r="D678" s="18">
         <v>115</v>
       </c>
       <c r="E678" s="18">
         <v>39694</v>
       </c>
       <c r="F678" s="18">
         <v>5498</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="7" t="s">
         <v>11</v>
       </c>
@@ -23719,58 +23725,58 @@
       <c r="F691" s="18">
         <v>327</v>
       </c>
     </row>
     <row r="692" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A692" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B692" s="18">
         <v>913</v>
       </c>
       <c r="C692" s="18">
         <v>94</v>
       </c>
       <c r="D692" s="18">
         <v>2</v>
       </c>
       <c r="E692" s="18">
         <v>515</v>
       </c>
       <c r="F692" s="18">
         <v>302</v>
       </c>
     </row>
     <row r="693" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A693" s="20" t="s">
+      <c r="A693" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="B693" s="20"/>
-[...3 lines deleted...]
-      <c r="F693" s="20"/>
+      <c r="B693" s="19"/>
+      <c r="C693" s="19"/>
+      <c r="D693" s="19"/>
+      <c r="E693" s="19"/>
+      <c r="F693" s="19"/>
     </row>
     <row r="694" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A694" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B694" s="18">
         <v>57017</v>
       </c>
       <c r="C694" s="18">
         <v>11341</v>
       </c>
       <c r="D694" s="18">
         <v>116</v>
       </c>
       <c r="E694" s="18">
         <v>40239</v>
       </c>
       <c r="F694" s="18">
         <v>5321</v>
       </c>
     </row>
     <row r="695" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A695" s="7" t="s">
         <v>11</v>
       </c>
@@ -24019,58 +24025,58 @@
       <c r="F707" s="18">
         <v>321</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B708" s="18">
         <v>915</v>
       </c>
       <c r="C708" s="18">
         <v>97</v>
       </c>
       <c r="D708" s="18">
         <v>2</v>
       </c>
       <c r="E708" s="18">
         <v>516</v>
       </c>
       <c r="F708" s="18">
         <v>300</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A709" s="20" t="s">
+      <c r="A709" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="B709" s="20"/>
-[...3 lines deleted...]
-      <c r="F709" s="20"/>
+      <c r="B709" s="19"/>
+      <c r="C709" s="19"/>
+      <c r="D709" s="19"/>
+      <c r="E709" s="19"/>
+      <c r="F709" s="19"/>
     </row>
     <row r="710" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A710" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B710" s="18">
         <v>57377</v>
       </c>
       <c r="C710" s="18">
         <v>11380</v>
       </c>
       <c r="D710" s="18">
         <v>117</v>
       </c>
       <c r="E710" s="18">
         <v>40562</v>
       </c>
       <c r="F710" s="18">
         <v>5318</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="7" t="s">
         <v>11</v>
       </c>
@@ -24319,58 +24325,58 @@
       <c r="F723" s="18">
         <v>321</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B724" s="18">
         <v>924</v>
       </c>
       <c r="C724" s="18">
         <v>97</v>
       </c>
       <c r="D724" s="18">
         <v>2</v>
       </c>
       <c r="E724" s="18">
         <v>521</v>
       </c>
       <c r="F724" s="18">
         <v>304</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A725" s="20" t="s">
+      <c r="A725" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="B725" s="20"/>
-[...3 lines deleted...]
-      <c r="F725" s="20"/>
+      <c r="B725" s="19"/>
+      <c r="C725" s="19"/>
+      <c r="D725" s="19"/>
+      <c r="E725" s="19"/>
+      <c r="F725" s="19"/>
     </row>
     <row r="726" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A726" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B726" s="18">
         <v>57207</v>
       </c>
       <c r="C726" s="18">
         <v>11450</v>
       </c>
       <c r="D726" s="18">
         <v>117</v>
       </c>
       <c r="E726" s="18">
         <v>40332</v>
       </c>
       <c r="F726" s="18">
         <v>5308</v>
       </c>
     </row>
     <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="7" t="s">
         <v>11</v>
       </c>
@@ -24619,58 +24625,58 @@
       <c r="F739" s="18">
         <v>319</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B740" s="18">
         <v>930</v>
       </c>
       <c r="C740" s="18">
         <v>97</v>
       </c>
       <c r="D740" s="18">
         <v>2</v>
       </c>
       <c r="E740" s="18">
         <v>520</v>
       </c>
       <c r="F740" s="18">
         <v>311</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A741" s="20" t="s">
+      <c r="A741" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="B741" s="20"/>
-[...3 lines deleted...]
-      <c r="F741" s="20"/>
+      <c r="B741" s="19"/>
+      <c r="C741" s="19"/>
+      <c r="D741" s="19"/>
+      <c r="E741" s="19"/>
+      <c r="F741" s="19"/>
     </row>
     <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B742" s="18">
         <v>57151</v>
       </c>
       <c r="C742" s="18">
         <v>11495</v>
       </c>
       <c r="D742" s="18">
         <v>120</v>
       </c>
       <c r="E742" s="18">
         <v>40261</v>
       </c>
       <c r="F742" s="18">
         <v>5275</v>
       </c>
     </row>
     <row r="743" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A743" s="7" t="s">
         <v>11</v>
       </c>
@@ -24919,58 +24925,58 @@
       <c r="F755" s="18">
         <v>319</v>
       </c>
     </row>
     <row r="756" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A756" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B756" s="18">
         <v>928</v>
       </c>
       <c r="C756" s="18">
         <v>98</v>
       </c>
       <c r="D756" s="18">
         <v>2</v>
       </c>
       <c r="E756" s="18">
         <v>518</v>
       </c>
       <c r="F756" s="18">
         <v>310</v>
       </c>
     </row>
     <row r="757" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A757" s="20" t="s">
+      <c r="A757" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="B757" s="20"/>
-[...3 lines deleted...]
-      <c r="F757" s="20"/>
+      <c r="B757" s="19"/>
+      <c r="C757" s="19"/>
+      <c r="D757" s="19"/>
+      <c r="E757" s="19"/>
+      <c r="F757" s="19"/>
     </row>
     <row r="758" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A758" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B758" s="18">
         <v>57649</v>
       </c>
       <c r="C758" s="18">
         <v>11652</v>
       </c>
       <c r="D758" s="18">
         <v>114</v>
       </c>
       <c r="E758" s="18">
         <v>40569</v>
       </c>
       <c r="F758" s="18">
         <v>5314</v>
       </c>
     </row>
     <row r="759" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A759" s="7" t="s">
         <v>11</v>
       </c>
@@ -25219,58 +25225,58 @@
       <c r="F771" s="18">
         <v>324</v>
       </c>
     </row>
     <row r="772" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A772" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B772" s="18">
         <v>936</v>
       </c>
       <c r="C772" s="18">
         <v>99</v>
       </c>
       <c r="D772" s="18">
         <v>2</v>
       </c>
       <c r="E772" s="18">
         <v>515</v>
       </c>
       <c r="F772" s="18">
         <v>320</v>
       </c>
     </row>
     <row r="773" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A773" s="20" t="s">
+      <c r="A773" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="B773" s="20"/>
-[...3 lines deleted...]
-      <c r="F773" s="20"/>
+      <c r="B773" s="19"/>
+      <c r="C773" s="19"/>
+      <c r="D773" s="19"/>
+      <c r="E773" s="19"/>
+      <c r="F773" s="19"/>
     </row>
     <row r="774" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A774" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B774" s="18">
         <v>57193</v>
       </c>
       <c r="C774" s="18">
         <v>11630</v>
       </c>
       <c r="D774" s="18">
         <v>116</v>
       </c>
       <c r="E774" s="18">
         <v>40171</v>
       </c>
       <c r="F774" s="18">
         <v>5276</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A775" s="7" t="s">
         <v>11</v>
       </c>
@@ -25521,58 +25527,58 @@
       <c r="F787" s="18">
         <v>323</v>
       </c>
     </row>
     <row r="788" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A788" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B788" s="18">
         <v>928</v>
       </c>
       <c r="C788" s="18">
         <v>100</v>
       </c>
       <c r="D788" s="18">
         <v>2</v>
       </c>
       <c r="E788" s="18">
         <v>509</v>
       </c>
       <c r="F788" s="18">
         <v>317</v>
       </c>
     </row>
     <row r="789" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A789" s="20" t="s">
+      <c r="A789" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="B789" s="20"/>
-[...3 lines deleted...]
-      <c r="F789" s="20"/>
+      <c r="B789" s="19"/>
+      <c r="C789" s="19"/>
+      <c r="D789" s="19"/>
+      <c r="E789" s="19"/>
+      <c r="F789" s="19"/>
     </row>
     <row r="790" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A790" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B790" s="18">
         <v>57013</v>
       </c>
       <c r="C790" s="18">
         <v>11654</v>
       </c>
       <c r="D790" s="18">
         <v>118</v>
       </c>
       <c r="E790" s="18">
         <v>39682</v>
       </c>
       <c r="F790" s="18">
         <v>5559</v>
       </c>
     </row>
     <row r="791" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A791" s="7" t="s">
         <v>11</v>
       </c>
@@ -25786,114 +25792,1017 @@
     </row>
     <row r="802" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A802" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B802" s="18">
         <v>1631</v>
       </c>
       <c r="C802" s="18">
         <v>174</v>
       </c>
       <c r="D802" s="18">
         <v>3</v>
       </c>
       <c r="E802" s="18">
         <v>861</v>
       </c>
       <c r="F802" s="18">
         <v>593</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A803" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B803" s="18">
+      <c r="B803" s="9">
         <v>807</v>
       </c>
-      <c r="C803" s="18">
+      <c r="C803" s="9">
         <v>81</v>
       </c>
-      <c r="D803" s="18">
+      <c r="D803" s="9">
         <v>2</v>
       </c>
-      <c r="E803" s="18">
+      <c r="E803" s="9">
         <v>386</v>
       </c>
-      <c r="F803" s="18">
+      <c r="F803" s="9">
         <v>338</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A804" s="19" t="s">
+      <c r="A804" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B804" s="18">
+      <c r="B804" s="9">
         <v>931</v>
       </c>
-      <c r="C804" s="18">
+      <c r="C804" s="9">
         <v>102</v>
       </c>
-      <c r="D804" s="18">
+      <c r="D804" s="9">
         <v>2</v>
       </c>
-      <c r="E804" s="18">
+      <c r="E804" s="9">
         <v>471</v>
       </c>
-      <c r="F804" s="18">
+      <c r="F804" s="9">
         <v>356</v>
       </c>
     </row>
-    <row r="805" spans="1:6" ht="60.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A805" s="28" t="s">
+    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A805" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B805" s="19"/>
+      <c r="C805" s="19"/>
+      <c r="D805" s="19"/>
+      <c r="E805" s="19"/>
+      <c r="F805" s="19"/>
+    </row>
+    <row r="806" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A806" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B806" s="18">
+        <v>57161</v>
+      </c>
+      <c r="C806" s="18">
+        <v>11676</v>
+      </c>
+      <c r="D806" s="18">
+        <v>118</v>
+      </c>
+      <c r="E806" s="18">
+        <v>39511</v>
+      </c>
+      <c r="F806" s="18">
+        <v>5856</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A807" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B807" s="18">
+        <v>33806</v>
+      </c>
+      <c r="C807" s="18">
+        <v>8267</v>
+      </c>
+      <c r="D807" s="18">
+        <v>71</v>
+      </c>
+      <c r="E807" s="18">
+        <v>25143</v>
+      </c>
+      <c r="F807" s="18">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A808" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B808" s="18">
+        <v>3478</v>
+      </c>
+      <c r="C808" s="18">
+        <v>410</v>
+      </c>
+      <c r="D808" s="18">
+        <v>5</v>
+      </c>
+      <c r="E808" s="18">
+        <v>2586</v>
+      </c>
+      <c r="F808" s="18">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A809" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B809" s="18">
+        <v>9772</v>
+      </c>
+      <c r="C809" s="18">
+        <v>2018</v>
+      </c>
+      <c r="D809" s="18">
+        <v>25</v>
+      </c>
+      <c r="E809" s="18">
+        <v>7165</v>
+      </c>
+      <c r="F809" s="18">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A810" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B810" s="18"/>
+      <c r="C810" s="18"/>
+      <c r="D810" s="18"/>
+      <c r="E810" s="18"/>
+      <c r="F810" s="18"/>
+    </row>
+    <row r="811" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A811" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B811" s="18">
+        <v>782</v>
+      </c>
+      <c r="C811" s="18">
+        <v>65</v>
+      </c>
+      <c r="D811" s="18">
+        <v>3</v>
+      </c>
+      <c r="E811" s="18">
+        <v>280</v>
+      </c>
+      <c r="F811" s="18">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A812" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B812" s="18">
+        <v>1841</v>
+      </c>
+      <c r="C812" s="18">
+        <v>154</v>
+      </c>
+      <c r="D812" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E812" s="18">
+        <v>901</v>
+      </c>
+      <c r="F812" s="18">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A813" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B813" s="18">
+        <v>762</v>
+      </c>
+      <c r="C813" s="18">
+        <v>87</v>
+      </c>
+      <c r="D813" s="18">
+        <v>1</v>
+      </c>
+      <c r="E813" s="18">
+        <v>401</v>
+      </c>
+      <c r="F813" s="18">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A814" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B814" s="18">
+        <v>1028</v>
+      </c>
+      <c r="C814" s="18">
+        <v>102</v>
+      </c>
+      <c r="D814" s="18">
+        <v>2</v>
+      </c>
+      <c r="E814" s="18">
+        <v>480</v>
+      </c>
+      <c r="F814" s="18">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A815" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B815" s="18">
+        <v>1001</v>
+      </c>
+      <c r="C815" s="18">
+        <v>104</v>
+      </c>
+      <c r="D815" s="18">
+        <v>3</v>
+      </c>
+      <c r="E815" s="18">
+        <v>521</v>
+      </c>
+      <c r="F815" s="18">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A816" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B816" s="18">
+        <v>703</v>
+      </c>
+      <c r="C816" s="18">
+        <v>45</v>
+      </c>
+      <c r="D816" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E816" s="18">
+        <v>219</v>
+      </c>
+      <c r="F816" s="18">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A817" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B817" s="18">
+        <v>660</v>
+      </c>
+      <c r="C817" s="18">
+        <v>62</v>
+      </c>
+      <c r="D817" s="18">
+        <v>1</v>
+      </c>
+      <c r="E817" s="18">
+        <v>228</v>
+      </c>
+      <c r="F817" s="18">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A818" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B818" s="18">
+        <v>1605</v>
+      </c>
+      <c r="C818" s="18">
+        <v>178</v>
+      </c>
+      <c r="D818" s="18">
+        <v>3</v>
+      </c>
+      <c r="E818" s="18">
+        <v>808</v>
+      </c>
+      <c r="F818" s="18">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A819" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B819" s="18">
+        <v>808</v>
+      </c>
+      <c r="C819" s="18">
+        <v>80</v>
+      </c>
+      <c r="D819" s="18">
+        <v>2</v>
+      </c>
+      <c r="E819" s="18">
+        <v>358</v>
+      </c>
+      <c r="F819" s="18">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A820" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B820" s="18">
+        <v>915</v>
+      </c>
+      <c r="C820" s="18">
+        <v>104</v>
+      </c>
+      <c r="D820" s="18">
+        <v>2</v>
+      </c>
+      <c r="E820" s="18">
+        <v>421</v>
+      </c>
+      <c r="F820" s="18">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A821" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B821" s="19"/>
+      <c r="C821" s="19"/>
+      <c r="D821" s="19"/>
+      <c r="E821" s="19"/>
+      <c r="F821" s="19"/>
+    </row>
+    <row r="822" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A822" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B822" s="18">
+        <v>55897</v>
+      </c>
+      <c r="C822" s="18">
+        <v>11638</v>
+      </c>
+      <c r="D822" s="18">
+        <v>119</v>
+      </c>
+      <c r="E822" s="18">
+        <v>38337</v>
+      </c>
+      <c r="F822" s="18">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A823" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B823" s="18">
+        <v>33041</v>
+      </c>
+      <c r="C823" s="18">
+        <v>8223</v>
+      </c>
+      <c r="D823" s="18">
+        <v>71</v>
+      </c>
+      <c r="E823" s="18">
+        <v>24429</v>
+      </c>
+      <c r="F823" s="18">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A824" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B824" s="18">
+        <v>3387</v>
+      </c>
+      <c r="C824" s="18">
+        <v>412</v>
+      </c>
+      <c r="D824" s="18">
+        <v>5</v>
+      </c>
+      <c r="E824" s="18">
+        <v>2496</v>
+      </c>
+      <c r="F824" s="18">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A825" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B825" s="18">
+        <v>9536</v>
+      </c>
+      <c r="C825" s="18">
+        <v>2012</v>
+      </c>
+      <c r="D825" s="18">
+        <v>26</v>
+      </c>
+      <c r="E825" s="18">
+        <v>6937</v>
+      </c>
+      <c r="F825" s="18">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A826" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B826" s="18"/>
+      <c r="C826" s="18"/>
+      <c r="D826" s="18"/>
+      <c r="E826" s="18"/>
+      <c r="F826" s="18"/>
+    </row>
+    <row r="827" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A827" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B827" s="18">
+        <v>768</v>
+      </c>
+      <c r="C827" s="18">
+        <v>66</v>
+      </c>
+      <c r="D827" s="18">
+        <v>3</v>
+      </c>
+      <c r="E827" s="18">
+        <v>273</v>
+      </c>
+      <c r="F827" s="18">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A828" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B828" s="18">
+        <v>1812</v>
+      </c>
+      <c r="C828" s="18">
+        <v>157</v>
+      </c>
+      <c r="D828" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E828" s="18">
+        <v>874</v>
+      </c>
+      <c r="F828" s="18">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A829" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B829" s="18">
+        <v>745</v>
+      </c>
+      <c r="C829" s="18">
+        <v>88</v>
+      </c>
+      <c r="D829" s="18">
+        <v>1</v>
+      </c>
+      <c r="E829" s="18">
+        <v>385</v>
+      </c>
+      <c r="F829" s="18">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A830" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B830" s="18">
+        <v>1006</v>
+      </c>
+      <c r="C830" s="18">
+        <v>100</v>
+      </c>
+      <c r="D830" s="18">
+        <v>2</v>
+      </c>
+      <c r="E830" s="18">
+        <v>467</v>
+      </c>
+      <c r="F830" s="18">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A831" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B831" s="18">
+        <v>985</v>
+      </c>
+      <c r="C831" s="18">
+        <v>105</v>
+      </c>
+      <c r="D831" s="18">
+        <v>3</v>
+      </c>
+      <c r="E831" s="18">
+        <v>508</v>
+      </c>
+      <c r="F831" s="18">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A832" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B832" s="18">
+        <v>693</v>
+      </c>
+      <c r="C832" s="18">
+        <v>47</v>
+      </c>
+      <c r="D832" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E832" s="18">
+        <v>209</v>
+      </c>
+      <c r="F832" s="18">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A833" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B833" s="18">
+        <v>663</v>
+      </c>
+      <c r="C833" s="18">
+        <v>66</v>
+      </c>
+      <c r="D833" s="18">
+        <v>1</v>
+      </c>
+      <c r="E833" s="18">
+        <v>225</v>
+      </c>
+      <c r="F833" s="18">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A834" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B834" s="18">
+        <v>1563</v>
+      </c>
+      <c r="C834" s="18">
+        <v>178</v>
+      </c>
+      <c r="D834" s="18">
+        <v>3</v>
+      </c>
+      <c r="E834" s="18">
+        <v>774</v>
+      </c>
+      <c r="F834" s="18">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A835" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B835" s="18">
+        <v>787</v>
+      </c>
+      <c r="C835" s="18">
+        <v>80</v>
+      </c>
+      <c r="D835" s="18">
+        <v>2</v>
+      </c>
+      <c r="E835" s="18">
+        <v>342</v>
+      </c>
+      <c r="F835" s="18">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A836" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B836" s="18">
+        <v>911</v>
+      </c>
+      <c r="C836" s="18">
+        <v>104</v>
+      </c>
+      <c r="D836" s="18">
+        <v>2</v>
+      </c>
+      <c r="E836" s="18">
+        <v>418</v>
+      </c>
+      <c r="F836" s="18">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A837" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B837" s="19"/>
+      <c r="C837" s="19"/>
+      <c r="D837" s="19"/>
+      <c r="E837" s="19"/>
+      <c r="F837" s="19"/>
+    </row>
+    <row r="838" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A838" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B838" s="18">
+        <v>54091</v>
+      </c>
+      <c r="C838" s="18">
+        <v>11617</v>
+      </c>
+      <c r="D838" s="18">
+        <v>116</v>
+      </c>
+      <c r="E838" s="18">
+        <v>36693</v>
+      </c>
+      <c r="F838" s="18">
+        <v>5665</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A839" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B839" s="18">
+        <v>31668</v>
+      </c>
+      <c r="C839" s="18">
+        <v>8182</v>
+      </c>
+      <c r="D839" s="18">
+        <v>73</v>
+      </c>
+      <c r="E839" s="18">
+        <v>23130</v>
+      </c>
+      <c r="F839" s="18">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A840" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B840" s="18">
+        <v>3318</v>
+      </c>
+      <c r="C840" s="18">
+        <v>419</v>
+      </c>
+      <c r="D840" s="18">
+        <v>5</v>
+      </c>
+      <c r="E840" s="18">
+        <v>2426</v>
+      </c>
+      <c r="F840" s="18">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A841" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B841" s="18">
+        <v>9357</v>
+      </c>
+      <c r="C841" s="18">
+        <v>2015</v>
+      </c>
+      <c r="D841" s="18">
+        <v>23</v>
+      </c>
+      <c r="E841" s="18">
+        <v>6762</v>
+      </c>
+      <c r="F841" s="18">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A842" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B842" s="18"/>
+      <c r="C842" s="18"/>
+      <c r="D842" s="18"/>
+      <c r="E842" s="18"/>
+      <c r="F842" s="18"/>
+    </row>
+    <row r="843" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A843" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B843" s="18">
+        <v>762</v>
+      </c>
+      <c r="C843" s="18">
+        <v>68</v>
+      </c>
+      <c r="D843" s="18">
+        <v>3</v>
+      </c>
+      <c r="E843" s="18">
+        <v>271</v>
+      </c>
+      <c r="F843" s="18">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A844" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B844" s="18">
+        <v>1793</v>
+      </c>
+      <c r="C844" s="18">
+        <v>158</v>
+      </c>
+      <c r="D844" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E844" s="18">
+        <v>864</v>
+      </c>
+      <c r="F844" s="18">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A845" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B845" s="18">
+        <v>738</v>
+      </c>
+      <c r="C845" s="18">
+        <v>88</v>
+      </c>
+      <c r="D845" s="18">
+        <v>1</v>
+      </c>
+      <c r="E845" s="18">
+        <v>382</v>
+      </c>
+      <c r="F845" s="18">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A846" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B846" s="18">
+        <v>977</v>
+      </c>
+      <c r="C846" s="18">
+        <v>101</v>
+      </c>
+      <c r="D846" s="18">
+        <v>2</v>
+      </c>
+      <c r="E846" s="18">
+        <v>441</v>
+      </c>
+      <c r="F846" s="18">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A847" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B847" s="18">
+        <v>971</v>
+      </c>
+      <c r="C847" s="18">
+        <v>106</v>
+      </c>
+      <c r="D847" s="18">
+        <v>3</v>
+      </c>
+      <c r="E847" s="18">
+        <v>496</v>
+      </c>
+      <c r="F847" s="18">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A848" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B848" s="18">
+        <v>684</v>
+      </c>
+      <c r="C848" s="18">
+        <v>50</v>
+      </c>
+      <c r="D848" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E848" s="18">
+        <v>204</v>
+      </c>
+      <c r="F848" s="18">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A849" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B849" s="18">
+        <v>659</v>
+      </c>
+      <c r="C849" s="18">
+        <v>69</v>
+      </c>
+      <c r="D849" s="18">
+        <v>1</v>
+      </c>
+      <c r="E849" s="18">
+        <v>218</v>
+      </c>
+      <c r="F849" s="18">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A850" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B850" s="18">
+        <v>1487</v>
+      </c>
+      <c r="C850" s="18">
+        <v>174</v>
+      </c>
+      <c r="D850" s="18">
+        <v>3</v>
+      </c>
+      <c r="E850" s="18">
+        <v>744</v>
+      </c>
+      <c r="F850" s="18">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A851" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B851" s="18">
+        <v>767</v>
+      </c>
+      <c r="C851" s="18">
+        <v>80</v>
+      </c>
+      <c r="D851" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E851" s="18">
+        <v>334</v>
+      </c>
+      <c r="F851" s="18">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A852" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B852" s="18">
+        <v>910</v>
+      </c>
+      <c r="C852" s="18">
+        <v>107</v>
+      </c>
+      <c r="D852" s="18">
+        <v>2</v>
+      </c>
+      <c r="E852" s="18">
+        <v>421</v>
+      </c>
+      <c r="F852" s="18">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="853" spans="1:6" ht="58.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A853" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B805" s="28"/>
-[...3 lines deleted...]
-      <c r="F805" s="28"/>
+      <c r="B853" s="27"/>
+      <c r="C853" s="27"/>
+      <c r="D853" s="27"/>
+      <c r="E853" s="27"/>
+      <c r="F853" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="56">
+  <mergeCells count="59">
+    <mergeCell ref="A805:F805"/>
+    <mergeCell ref="A821:F821"/>
+    <mergeCell ref="A837:F837"/>
     <mergeCell ref="A693:F693"/>
     <mergeCell ref="A709:F709"/>
     <mergeCell ref="A725:F725"/>
     <mergeCell ref="A741:F741"/>
     <mergeCell ref="A661:F661"/>
     <mergeCell ref="A677:F677"/>
     <mergeCell ref="A613:F613"/>
     <mergeCell ref="A629:F629"/>
     <mergeCell ref="A645:F645"/>
     <mergeCell ref="A517:F517"/>
     <mergeCell ref="A533:F533"/>
     <mergeCell ref="A549:F549"/>
     <mergeCell ref="A565:F565"/>
     <mergeCell ref="A597:F597"/>
     <mergeCell ref="A485:F485"/>
-    <mergeCell ref="A805:F805"/>
+    <mergeCell ref="A853:F853"/>
     <mergeCell ref="A293:F293"/>
     <mergeCell ref="A309:F309"/>
     <mergeCell ref="A325:F325"/>
     <mergeCell ref="A389:F389"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A357:F357"/>
     <mergeCell ref="A373:F373"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A421:F421"/>
     <mergeCell ref="A437:F437"/>
     <mergeCell ref="A453:F453"/>
     <mergeCell ref="A469:F469"/>
     <mergeCell ref="A581:F581"/>
     <mergeCell ref="A501:F501"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A101:F101"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="A133:F133"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A757:F757"/>