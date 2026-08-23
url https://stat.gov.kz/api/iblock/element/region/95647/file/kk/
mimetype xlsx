--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="974" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1030" uniqueCount="81">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Шағын және орта кәсіпкерлік жұмыс істеп тұрған  субъектілерінің саны </t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>шағын кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>орта кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
@@ -250,50 +250,59 @@
     <t>2025 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2025 жылғы 1 қыркүйекке</t>
   </si>
   <si>
     <t>2025 жылғы 1 тамызға</t>
   </si>
   <si>
     <t>2025 жылғы 1 желтоқсанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2026 жылғы 1 ақпанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 наурызға</t>
   </si>
   <si>
     <t>2026 жылғы 1 сәуірге</t>
   </si>
   <si>
     <t>2026 жылғы 1 мамырға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 маусымға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 шілдеге</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 тамызға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -10717,54 +10726,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G853"/>
+  <dimension ref="A1:G901"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A828" workbookViewId="0">
-      <selection activeCell="L850" sqref="L850"/>
+    <sheetView tabSelected="1" topLeftCell="A882" workbookViewId="0">
+      <selection activeCell="O894" sqref="O894"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
@@ -26728,121 +26737,1024 @@
       </c>
       <c r="F851" s="18">
         <v>353</v>
       </c>
     </row>
     <row r="852" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A852" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B852" s="18">
         <v>910</v>
       </c>
       <c r="C852" s="18">
         <v>107</v>
       </c>
       <c r="D852" s="18">
         <v>2</v>
       </c>
       <c r="E852" s="18">
         <v>421</v>
       </c>
       <c r="F852" s="18">
         <v>380</v>
       </c>
     </row>
-    <row r="853" spans="1:6" ht="58.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A853" s="27" t="s">
+    <row r="853" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A853" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B853" s="19"/>
+      <c r="C853" s="19"/>
+      <c r="D853" s="19"/>
+      <c r="E853" s="19"/>
+      <c r="F853" s="19"/>
+    </row>
+    <row r="854" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A854" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B854" s="18">
+        <v>54170</v>
+      </c>
+      <c r="C854" s="18">
+        <v>11644</v>
+      </c>
+      <c r="D854" s="18">
+        <v>117</v>
+      </c>
+      <c r="E854" s="18">
+        <v>36736</v>
+      </c>
+      <c r="F854" s="18">
+        <v>5673</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A855" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B855" s="18">
+        <v>31657</v>
+      </c>
+      <c r="C855" s="18">
+        <v>8177</v>
+      </c>
+      <c r="D855" s="18">
+        <v>73</v>
+      </c>
+      <c r="E855" s="18">
+        <v>23130</v>
+      </c>
+      <c r="F855" s="18">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A856" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B856" s="18">
+        <v>3352</v>
+      </c>
+      <c r="C856" s="18">
+        <v>428</v>
+      </c>
+      <c r="D856" s="18">
+        <v>5</v>
+      </c>
+      <c r="E856" s="18">
+        <v>2456</v>
+      </c>
+      <c r="F856" s="18">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A857" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B857" s="18">
+        <v>9376</v>
+      </c>
+      <c r="C857" s="18">
+        <v>2020</v>
+      </c>
+      <c r="D857" s="18">
+        <v>23</v>
+      </c>
+      <c r="E857" s="18">
+        <v>6774</v>
+      </c>
+      <c r="F857" s="18">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A858" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B858" s="18"/>
+      <c r="C858" s="18"/>
+      <c r="D858" s="18"/>
+      <c r="E858" s="18"/>
+      <c r="F858" s="18"/>
+    </row>
+    <row r="859" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A859" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B859" s="18">
+        <v>762</v>
+      </c>
+      <c r="C859" s="18">
+        <v>69</v>
+      </c>
+      <c r="D859" s="18">
+        <v>3</v>
+      </c>
+      <c r="E859" s="18">
+        <v>269</v>
+      </c>
+      <c r="F859" s="18">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A860" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B860" s="18">
+        <v>1811</v>
+      </c>
+      <c r="C860" s="18">
+        <v>162</v>
+      </c>
+      <c r="D860" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E860" s="18">
+        <v>870</v>
+      </c>
+      <c r="F860" s="18">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A861" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B861" s="18">
+        <v>744</v>
+      </c>
+      <c r="C861" s="18">
+        <v>91</v>
+      </c>
+      <c r="D861" s="18">
+        <v>1</v>
+      </c>
+      <c r="E861" s="18">
+        <v>383</v>
+      </c>
+      <c r="F861" s="18">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A862" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B862" s="18">
+        <v>981</v>
+      </c>
+      <c r="C862" s="18">
+        <v>103</v>
+      </c>
+      <c r="D862" s="18">
+        <v>3</v>
+      </c>
+      <c r="E862" s="18">
+        <v>440</v>
+      </c>
+      <c r="F862" s="18">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A863" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B863" s="18">
+        <v>976</v>
+      </c>
+      <c r="C863" s="18">
+        <v>108</v>
+      </c>
+      <c r="D863" s="18">
+        <v>3</v>
+      </c>
+      <c r="E863" s="18">
+        <v>500</v>
+      </c>
+      <c r="F863" s="18">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A864" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B864" s="18">
+        <v>688</v>
+      </c>
+      <c r="C864" s="18">
+        <v>53</v>
+      </c>
+      <c r="D864" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E864" s="18">
+        <v>205</v>
+      </c>
+      <c r="F864" s="18">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B865" s="18">
+        <v>659</v>
+      </c>
+      <c r="C865" s="18">
+        <v>70</v>
+      </c>
+      <c r="D865" s="18">
+        <v>1</v>
+      </c>
+      <c r="E865" s="18">
+        <v>216</v>
+      </c>
+      <c r="F865" s="18">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B866" s="18">
+        <v>1481</v>
+      </c>
+      <c r="C866" s="18">
+        <v>174</v>
+      </c>
+      <c r="D866" s="18">
+        <v>3</v>
+      </c>
+      <c r="E866" s="18">
+        <v>735</v>
+      </c>
+      <c r="F866" s="18">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A867" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B867" s="18">
+        <v>768</v>
+      </c>
+      <c r="C867" s="18">
+        <v>81</v>
+      </c>
+      <c r="D867" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E867" s="18">
+        <v>333</v>
+      </c>
+      <c r="F867" s="18">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A868" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B868" s="18">
+        <v>915</v>
+      </c>
+      <c r="C868" s="18">
+        <v>108</v>
+      </c>
+      <c r="D868" s="18">
+        <v>2</v>
+      </c>
+      <c r="E868" s="18">
+        <v>425</v>
+      </c>
+      <c r="F868" s="18">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B869" s="19"/>
+      <c r="C869" s="19"/>
+      <c r="D869" s="19"/>
+      <c r="E869" s="19"/>
+      <c r="F869" s="19"/>
+    </row>
+    <row r="870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A870" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B870" s="18">
+        <v>53983</v>
+      </c>
+      <c r="C870" s="18">
+        <v>11618</v>
+      </c>
+      <c r="D870" s="18">
+        <v>117</v>
+      </c>
+      <c r="E870" s="18">
+        <v>36569</v>
+      </c>
+      <c r="F870" s="18">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A871" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B871" s="18">
+        <v>31504</v>
+      </c>
+      <c r="C871" s="18">
+        <v>8135</v>
+      </c>
+      <c r="D871" s="18">
+        <v>73</v>
+      </c>
+      <c r="E871" s="18">
+        <v>23021</v>
+      </c>
+      <c r="F871" s="18">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A872" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B872" s="18">
+        <v>3327</v>
+      </c>
+      <c r="C872" s="18">
+        <v>431</v>
+      </c>
+      <c r="D872" s="18">
+        <v>5</v>
+      </c>
+      <c r="E872" s="18">
+        <v>2430</v>
+      </c>
+      <c r="F872" s="18">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B873" s="18">
+        <v>9335</v>
+      </c>
+      <c r="C873" s="18">
+        <v>2014</v>
+      </c>
+      <c r="D873" s="18">
+        <v>23</v>
+      </c>
+      <c r="E873" s="18">
+        <v>6738</v>
+      </c>
+      <c r="F873" s="18">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A874" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B874" s="18"/>
+      <c r="C874" s="18"/>
+      <c r="D874" s="18"/>
+      <c r="E874" s="18"/>
+      <c r="F874" s="18"/>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B875" s="18">
+        <v>763</v>
+      </c>
+      <c r="C875" s="18">
+        <v>71</v>
+      </c>
+      <c r="D875" s="18">
+        <v>3</v>
+      </c>
+      <c r="E875" s="18">
+        <v>264</v>
+      </c>
+      <c r="F875" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A876" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B876" s="18">
+        <v>1819</v>
+      </c>
+      <c r="C876" s="18">
+        <v>166</v>
+      </c>
+      <c r="D876" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E876" s="18">
+        <v>876</v>
+      </c>
+      <c r="F876" s="18">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A877" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B877" s="18">
+        <v>747</v>
+      </c>
+      <c r="C877" s="18">
+        <v>91</v>
+      </c>
+      <c r="D877" s="18">
+        <v>1</v>
+      </c>
+      <c r="E877" s="18">
+        <v>383</v>
+      </c>
+      <c r="F877" s="18">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B878" s="18">
+        <v>989</v>
+      </c>
+      <c r="C878" s="18">
+        <v>109</v>
+      </c>
+      <c r="D878" s="18">
+        <v>3</v>
+      </c>
+      <c r="E878" s="18">
+        <v>436</v>
+      </c>
+      <c r="F878" s="18">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A879" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B879" s="18">
+        <v>969</v>
+      </c>
+      <c r="C879" s="18">
+        <v>108</v>
+      </c>
+      <c r="D879" s="18">
+        <v>3</v>
+      </c>
+      <c r="E879" s="18">
+        <v>495</v>
+      </c>
+      <c r="F879" s="18">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A880" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B880" s="18">
+        <v>689</v>
+      </c>
+      <c r="C880" s="18">
+        <v>54</v>
+      </c>
+      <c r="D880" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E880" s="18">
+        <v>204</v>
+      </c>
+      <c r="F880" s="18">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A881" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B881" s="18">
+        <v>662</v>
+      </c>
+      <c r="C881" s="18">
+        <v>72</v>
+      </c>
+      <c r="D881" s="18">
+        <v>1</v>
+      </c>
+      <c r="E881" s="18">
+        <v>216</v>
+      </c>
+      <c r="F881" s="18">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B882" s="18">
+        <v>1481</v>
+      </c>
+      <c r="C882" s="18">
+        <v>175</v>
+      </c>
+      <c r="D882" s="18">
+        <v>3</v>
+      </c>
+      <c r="E882" s="18">
+        <v>735</v>
+      </c>
+      <c r="F882" s="18">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B883" s="18">
+        <v>765</v>
+      </c>
+      <c r="C883" s="18">
+        <v>82</v>
+      </c>
+      <c r="D883" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E883" s="18">
+        <v>332</v>
+      </c>
+      <c r="F883" s="18">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A884" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B884" s="18">
+        <v>933</v>
+      </c>
+      <c r="C884" s="18">
+        <v>110</v>
+      </c>
+      <c r="D884" s="18">
+        <v>2</v>
+      </c>
+      <c r="E884" s="18">
+        <v>439</v>
+      </c>
+      <c r="F884" s="18">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B885" s="19"/>
+      <c r="C885" s="19"/>
+      <c r="D885" s="19"/>
+      <c r="E885" s="19"/>
+      <c r="F885" s="19"/>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A886" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B886" s="18">
+        <v>54184</v>
+      </c>
+      <c r="C886" s="18">
+        <v>11660</v>
+      </c>
+      <c r="D886" s="18">
+        <v>117</v>
+      </c>
+      <c r="E886" s="18">
+        <v>36645</v>
+      </c>
+      <c r="F886" s="18">
+        <v>5762</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B887" s="18">
+        <v>31512</v>
+      </c>
+      <c r="C887" s="18">
+        <v>8135</v>
+      </c>
+      <c r="D887" s="18">
+        <v>72</v>
+      </c>
+      <c r="E887" s="18">
+        <v>23025</v>
+      </c>
+      <c r="F887" s="18">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A888" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B888" s="18">
+        <v>3360</v>
+      </c>
+      <c r="C888" s="18">
+        <v>431</v>
+      </c>
+      <c r="D888" s="18">
+        <v>5</v>
+      </c>
+      <c r="E888" s="18">
+        <v>2455</v>
+      </c>
+      <c r="F888" s="18">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B889" s="18">
+        <v>9365</v>
+      </c>
+      <c r="C889" s="18">
+        <v>2028</v>
+      </c>
+      <c r="D889" s="18">
+        <v>23</v>
+      </c>
+      <c r="E889" s="18">
+        <v>6741</v>
+      </c>
+      <c r="F889" s="18">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B890" s="18"/>
+      <c r="C890" s="18"/>
+      <c r="D890" s="18"/>
+      <c r="E890" s="18"/>
+      <c r="F890" s="18"/>
+    </row>
+    <row r="891" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A891" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B891" s="18">
+        <v>776</v>
+      </c>
+      <c r="C891" s="18">
+        <v>76</v>
+      </c>
+      <c r="D891" s="18">
+        <v>3</v>
+      </c>
+      <c r="E891" s="18">
+        <v>268</v>
+      </c>
+      <c r="F891" s="18">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B892" s="18">
+        <v>1845</v>
+      </c>
+      <c r="C892" s="18">
+        <v>172</v>
+      </c>
+      <c r="D892" s="18">
+        <v>1</v>
+      </c>
+      <c r="E892" s="18">
+        <v>889</v>
+      </c>
+      <c r="F892" s="18">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A893" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B893" s="18">
+        <v>746</v>
+      </c>
+      <c r="C893" s="18">
+        <v>90</v>
+      </c>
+      <c r="D893" s="18">
+        <v>1</v>
+      </c>
+      <c r="E893" s="18">
+        <v>384</v>
+      </c>
+      <c r="F893" s="18">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A894" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B894" s="18">
+        <v>1003</v>
+      </c>
+      <c r="C894" s="18">
+        <v>111</v>
+      </c>
+      <c r="D894" s="18">
+        <v>3</v>
+      </c>
+      <c r="E894" s="18">
+        <v>442</v>
+      </c>
+      <c r="F894" s="18">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A895" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B895" s="18">
+        <v>984</v>
+      </c>
+      <c r="C895" s="18">
+        <v>108</v>
+      </c>
+      <c r="D895" s="18">
+        <v>3</v>
+      </c>
+      <c r="E895" s="18">
+        <v>502</v>
+      </c>
+      <c r="F895" s="18">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B896" s="18">
+        <v>705</v>
+      </c>
+      <c r="C896" s="18">
+        <v>57</v>
+      </c>
+      <c r="D896" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E896" s="18">
+        <v>209</v>
+      </c>
+      <c r="F896" s="18">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A897" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B897" s="18">
+        <v>678</v>
+      </c>
+      <c r="C897" s="18">
+        <v>78</v>
+      </c>
+      <c r="D897" s="18">
+        <v>1</v>
+      </c>
+      <c r="E897" s="18">
+        <v>222</v>
+      </c>
+      <c r="F897" s="18">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B898" s="18">
+        <v>1490</v>
+      </c>
+      <c r="C898" s="18">
+        <v>178</v>
+      </c>
+      <c r="D898" s="18">
+        <v>3</v>
+      </c>
+      <c r="E898" s="18">
+        <v>739</v>
+      </c>
+      <c r="F898" s="18">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A899" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B899" s="18">
+        <v>768</v>
+      </c>
+      <c r="C899" s="18">
+        <v>86</v>
+      </c>
+      <c r="D899" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E899" s="18">
+        <v>328</v>
+      </c>
+      <c r="F899" s="18">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A900" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B900" s="18">
+        <v>952</v>
+      </c>
+      <c r="C900" s="18">
+        <v>110</v>
+      </c>
+      <c r="D900" s="18">
+        <v>2</v>
+      </c>
+      <c r="E900" s="18">
+        <v>441</v>
+      </c>
+      <c r="F900" s="18">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6" ht="51.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A901" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B853" s="27"/>
-[...3 lines deleted...]
-      <c r="F853" s="27"/>
+      <c r="B901" s="27"/>
+      <c r="C901" s="27"/>
+      <c r="D901" s="27"/>
+      <c r="E901" s="27"/>
+      <c r="F901" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="59">
+  <mergeCells count="62">
     <mergeCell ref="A805:F805"/>
     <mergeCell ref="A821:F821"/>
     <mergeCell ref="A837:F837"/>
     <mergeCell ref="A693:F693"/>
     <mergeCell ref="A709:F709"/>
     <mergeCell ref="A725:F725"/>
     <mergeCell ref="A741:F741"/>
+    <mergeCell ref="A757:F757"/>
+    <mergeCell ref="A773:F773"/>
+    <mergeCell ref="A789:F789"/>
     <mergeCell ref="A661:F661"/>
     <mergeCell ref="A677:F677"/>
     <mergeCell ref="A613:F613"/>
     <mergeCell ref="A629:F629"/>
     <mergeCell ref="A645:F645"/>
-    <mergeCell ref="A517:F517"/>
-[...5 lines deleted...]
-    <mergeCell ref="A853:F853"/>
+    <mergeCell ref="A901:F901"/>
     <mergeCell ref="A293:F293"/>
     <mergeCell ref="A309:F309"/>
     <mergeCell ref="A325:F325"/>
     <mergeCell ref="A389:F389"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A357:F357"/>
     <mergeCell ref="A373:F373"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A421:F421"/>
     <mergeCell ref="A437:F437"/>
     <mergeCell ref="A453:F453"/>
     <mergeCell ref="A469:F469"/>
     <mergeCell ref="A581:F581"/>
     <mergeCell ref="A501:F501"/>
+    <mergeCell ref="A517:F517"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A101:F101"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="A133:F133"/>
     <mergeCell ref="A149:F149"/>
-    <mergeCell ref="A757:F757"/>
-[...1 lines deleted...]
-    <mergeCell ref="A789:F789"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A853:F853"/>
+    <mergeCell ref="A869:F869"/>
+    <mergeCell ref="A885:F885"/>
     <mergeCell ref="A261:F261"/>
     <mergeCell ref="A197:F197"/>
     <mergeCell ref="A213:F213"/>
     <mergeCell ref="A229:F229"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A245:F245"/>
-    <mergeCell ref="A165:F165"/>
-    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A485:F485"/>
+    <mergeCell ref="A533:F533"/>
+    <mergeCell ref="A549:F549"/>
+    <mergeCell ref="A565:F565"/>
+    <mergeCell ref="A597:F597"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2022-2026</vt:lpstr>