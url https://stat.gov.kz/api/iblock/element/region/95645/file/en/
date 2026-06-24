--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -3,65 +3,77 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="484" yWindow="79" windowWidth="15199" windowHeight="9216"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E1100" i="2" l="1"/>
+  <c r="D1100" i="2"/>
+  <c r="C1100" i="2"/>
+  <c r="B1100" i="2"/>
+  <c r="E1079" i="2"/>
+  <c r="D1079" i="2"/>
+  <c r="C1079" i="2"/>
+  <c r="B1079" i="2"/>
+  <c r="E1058" i="2"/>
+  <c r="D1058" i="2"/>
+  <c r="C1058" i="2"/>
+  <c r="B1058" i="2"/>
   <c r="E1037" i="2" l="1"/>
   <c r="D1037" i="2"/>
   <c r="C1037" i="2"/>
   <c r="B1037" i="2"/>
   <c r="E1016" i="2"/>
   <c r="D1016" i="2"/>
   <c r="C1016" i="2"/>
   <c r="B1016" i="2"/>
   <c r="E995" i="2"/>
   <c r="D995" i="2"/>
   <c r="C995" i="2"/>
   <c r="B995" i="2"/>
   <c r="E974" i="2" l="1"/>
   <c r="D974" i="2"/>
   <c r="C974" i="2"/>
   <c r="B974" i="2"/>
   <c r="E953" i="2"/>
   <c r="D953" i="2"/>
   <c r="C953" i="2"/>
   <c r="B953" i="2"/>
   <c r="E932" i="2"/>
   <c r="D932" i="2"/>
   <c r="C932" i="2"/>
   <c r="B932" i="2"/>
   <c r="E911" i="2"/>
@@ -80,51 +92,51 @@
   <c r="C869" i="2"/>
   <c r="B869" i="2"/>
   <c r="D386" i="2" l="1"/>
   <c r="C386" i="2"/>
   <c r="B386" i="2"/>
   <c r="C365" i="2" l="1"/>
   <c r="D365" i="2"/>
   <c r="E365" i="2"/>
   <c r="B365" i="2"/>
   <c r="C344" i="2"/>
   <c r="D344" i="2"/>
   <c r="E344" i="2"/>
   <c r="B344" i="2"/>
   <c r="E323" i="2"/>
   <c r="D323" i="2"/>
   <c r="C323" i="2"/>
   <c r="B323" i="2"/>
   <c r="C302" i="2"/>
   <c r="D302" i="2"/>
   <c r="E302" i="2"/>
   <c r="B302" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2064" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2183" uniqueCount="81">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of active small and medium business entities
 Количество действующих субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
@@ -320,59 +332,68 @@
   </si>
   <si>
     <t>As of July 1, 2025</t>
   </si>
   <si>
     <t>As of August 1, 2025</t>
   </si>
   <si>
     <t>As of September 1, 2025</t>
   </si>
   <si>
     <t>As of October 1, 2025</t>
   </si>
   <si>
     <t>As of November 1, 2025</t>
   </si>
   <si>
     <t>As of December 1, 2025</t>
   </si>
   <si>
     <t>As of January 1, 2026</t>
   </si>
   <si>
     <t>As of February 1, 2026</t>
   </si>
+  <si>
+    <t>As of March 1, 2026</t>
+  </si>
+  <si>
+    <t>As of April 1, 2026</t>
+  </si>
+  <si>
+    <t>As of May 1, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
@@ -552,50 +573,56 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -14395,51 +14422,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14569,52 +14596,61 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="13535">
     <cellStyle name="20% - Акцент1 10" xfId="51"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="52"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="53"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="54"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="55"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="56"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="57"/>
     <cellStyle name="20% - Акцент1 11" xfId="58"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="59"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="60"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="61"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="62"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="63"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="64"/>
     <cellStyle name="20% - Акцент1 12" xfId="65"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="66"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="67"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="68"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="69"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="70"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="71"/>
     <cellStyle name="20% - Акцент1 13" xfId="72"/>
@@ -28418,54 +28454,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G1054"/>
+  <dimension ref="A1:G1117"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1046" workbookViewId="0">
-      <selection activeCell="K1038" sqref="K1038"/>
+    <sheetView tabSelected="1" topLeftCell="A1106" workbookViewId="0">
+      <selection activeCell="A1117" sqref="A1117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.45" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.75" style="6" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="6" customWidth="1"/>
     <col min="3" max="4" width="18" style="6" customWidth="1"/>
     <col min="5" max="5" width="15.125" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.625" style="6" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A1" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="61" t="s">
         <v>2</v>
@@ -48968,71 +49004,1316 @@
       <c r="F1052" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="1053" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A1053" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B1053" s="54">
         <v>682</v>
       </c>
       <c r="C1053" s="54">
         <v>101</v>
       </c>
       <c r="D1053" s="54">
         <v>1</v>
       </c>
       <c r="E1053" s="54">
         <v>580</v>
       </c>
       <c r="F1053" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="1054" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
-      <c r="A1054" s="56" t="s">
+      <c r="A1054" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B1054" s="67">
+      <c r="B1054" s="49">
         <v>5437</v>
       </c>
-      <c r="C1054" s="67">
+      <c r="C1054" s="49">
         <v>272</v>
       </c>
-      <c r="D1054" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E1054" s="67">
+      <c r="D1054" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1054" s="49">
         <v>5165</v>
       </c>
-      <c r="F1054" s="67" t="s">
+      <c r="F1054" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1055" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1055" s="58"/>
+      <c r="C1055" s="58"/>
+      <c r="D1055" s="58"/>
+      <c r="E1055" s="58"/>
+      <c r="F1055" s="58"/>
+    </row>
+    <row r="1056" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1056" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1056" s="54">
+        <v>57161</v>
+      </c>
+      <c r="C1056" s="54">
+        <v>11676</v>
+      </c>
+      <c r="D1056" s="54">
+        <v>118</v>
+      </c>
+      <c r="E1056" s="54">
+        <v>39511</v>
+      </c>
+      <c r="F1056" s="54">
+        <v>5856</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1057" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1057" s="54">
+        <v>1009</v>
+      </c>
+      <c r="C1057" s="54">
+        <v>829</v>
+      </c>
+      <c r="D1057" s="54">
+        <v>18</v>
+      </c>
+      <c r="E1057" s="54">
+        <v>162</v>
+      </c>
+      <c r="F1057" s="54">
+        <v>5856</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1058" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1058" s="67">
+        <f>B1059+B1060+B1061+B1062</f>
+        <v>3488</v>
+      </c>
+      <c r="C1058" s="67">
+        <f t="shared" ref="C1058:E1058" si="10">C1059+C1060+C1061+C1062</f>
+        <v>1209</v>
+      </c>
+      <c r="D1058" s="67">
+        <f t="shared" si="10"/>
+        <v>42</v>
+      </c>
+      <c r="E1058" s="67">
+        <f t="shared" si="10"/>
+        <v>2237</v>
+      </c>
+      <c r="F1058" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1059" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1059" s="54">
+        <v>112</v>
+      </c>
+      <c r="C1059" s="54">
+        <v>98</v>
+      </c>
+      <c r="D1059" s="54">
+        <v>5</v>
+      </c>
+      <c r="E1059" s="54">
+        <v>9</v>
+      </c>
+      <c r="F1059" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A1060" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1060" s="54">
+        <v>3156</v>
+      </c>
+      <c r="C1060" s="54">
+        <v>999</v>
+      </c>
+      <c r="D1060" s="54">
+        <v>31</v>
+      </c>
+      <c r="E1060" s="54">
+        <v>2126</v>
+      </c>
+      <c r="F1060" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A1061" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1061" s="54">
+        <v>43</v>
+      </c>
+      <c r="C1061" s="54">
+        <v>33</v>
+      </c>
+      <c r="D1061" s="54">
+        <v>1</v>
+      </c>
+      <c r="E1061" s="54">
+        <v>9</v>
+      </c>
+      <c r="F1061" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1062" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1062" s="54">
+        <v>177</v>
+      </c>
+      <c r="C1062" s="54">
+        <v>79</v>
+      </c>
+      <c r="D1062" s="54">
+        <v>5</v>
+      </c>
+      <c r="E1062" s="54">
+        <v>93</v>
+      </c>
+      <c r="F1062" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1063" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1063" s="54">
+        <v>3584</v>
+      </c>
+      <c r="C1063" s="54">
+        <v>1819</v>
+      </c>
+      <c r="D1063" s="54">
+        <v>11</v>
+      </c>
+      <c r="E1063" s="54">
+        <v>1754</v>
+      </c>
+      <c r="F1063" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1064" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1064" s="54">
+        <v>21726</v>
+      </c>
+      <c r="C1064" s="54">
+        <v>3819</v>
+      </c>
+      <c r="D1064" s="54">
+        <v>15</v>
+      </c>
+      <c r="E1064" s="54">
+        <v>17892</v>
+      </c>
+      <c r="F1064" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1065" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1065" s="54">
+        <v>5064</v>
+      </c>
+      <c r="C1065" s="54">
+        <v>637</v>
+      </c>
+      <c r="D1065" s="54">
+        <v>8</v>
+      </c>
+      <c r="E1065" s="54">
+        <v>4419</v>
+      </c>
+      <c r="F1065" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1066" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1066" s="54">
+        <v>1682</v>
+      </c>
+      <c r="C1066" s="54">
+        <v>232</v>
+      </c>
+      <c r="D1066" s="54">
+        <v>3</v>
+      </c>
+      <c r="E1066" s="54">
+        <v>1447</v>
+      </c>
+      <c r="F1066" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1067" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1067" s="54">
+        <v>771</v>
+      </c>
+      <c r="C1067" s="54">
+        <v>250</v>
+      </c>
+      <c r="D1067" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1067" s="54">
+        <v>521</v>
+      </c>
+      <c r="F1067" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1068" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1068" s="54">
+        <v>112</v>
+      </c>
+      <c r="C1068" s="54">
+        <v>98</v>
+      </c>
+      <c r="D1068" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1068" s="54">
+        <v>14</v>
+      </c>
+      <c r="F1068" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1069" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1069" s="54">
+        <v>2832</v>
+      </c>
+      <c r="C1069" s="54">
+        <v>587</v>
+      </c>
+      <c r="D1069" s="54">
+        <v>1</v>
+      </c>
+      <c r="E1069" s="54">
+        <v>2244</v>
+      </c>
+      <c r="F1069" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1070" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1070" s="54">
+        <v>1670</v>
+      </c>
+      <c r="C1070" s="54">
+        <v>729</v>
+      </c>
+      <c r="D1070" s="54">
+        <v>3</v>
+      </c>
+      <c r="E1070" s="54">
+        <v>938</v>
+      </c>
+      <c r="F1070" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A1071" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1071" s="54">
+        <v>1773</v>
+      </c>
+      <c r="C1071" s="54">
+        <v>635</v>
+      </c>
+      <c r="D1071" s="54">
+        <v>9</v>
+      </c>
+      <c r="E1071" s="54">
+        <v>1129</v>
+      </c>
+      <c r="F1071" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1072" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1072" s="54">
+        <v>1092</v>
+      </c>
+      <c r="C1072" s="54">
+        <v>206</v>
+      </c>
+      <c r="D1072" s="54">
+        <v>2</v>
+      </c>
+      <c r="E1072" s="54">
+        <v>884</v>
+      </c>
+      <c r="F1072" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1073" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1073" s="54">
+        <v>450</v>
+      </c>
+      <c r="C1073" s="54">
+        <v>244</v>
+      </c>
+      <c r="D1073" s="54">
+        <v>5</v>
+      </c>
+      <c r="E1073" s="54">
+        <v>201</v>
+      </c>
+      <c r="F1073" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1074" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1074" s="54">
+        <v>688</v>
+      </c>
+      <c r="C1074" s="54">
+        <v>102</v>
+      </c>
+      <c r="D1074" s="54">
+        <v>1</v>
+      </c>
+      <c r="E1074" s="54">
+        <v>585</v>
+      </c>
+      <c r="F1074" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1075" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1075" s="54">
+        <v>5364</v>
+      </c>
+      <c r="C1075" s="54">
+        <v>280</v>
+      </c>
+      <c r="D1075" s="54">
+        <v>0</v>
+      </c>
+      <c r="E1075" s="54">
+        <v>5084</v>
+      </c>
+      <c r="F1075" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1076" s="58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1076" s="58"/>
+      <c r="C1076" s="58"/>
+      <c r="D1076" s="58"/>
+      <c r="E1076" s="58"/>
+      <c r="F1076" s="58"/>
+    </row>
+    <row r="1077" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1077" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1077" s="54">
+        <v>55897</v>
+      </c>
+      <c r="C1077" s="54">
+        <v>11638</v>
+      </c>
+      <c r="D1077" s="54">
+        <v>119</v>
+      </c>
+      <c r="E1077" s="54">
+        <v>38337</v>
+      </c>
+      <c r="F1077" s="54">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1078" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1078" s="54">
+        <v>6822</v>
+      </c>
+      <c r="C1078" s="54">
+        <v>848</v>
+      </c>
+      <c r="D1078" s="54">
+        <v>18</v>
+      </c>
+      <c r="E1078" s="54">
+        <v>153</v>
+      </c>
+      <c r="F1078" s="54">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1079" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1079" s="54">
+        <f>B1080+B1081+B1082+B1083</f>
+        <v>3432</v>
+      </c>
+      <c r="C1079" s="54">
+        <f t="shared" ref="C1079:E1079" si="11">C1080+C1081+C1082+C1083</f>
+        <v>1213</v>
+      </c>
+      <c r="D1079" s="54">
+        <f t="shared" si="11"/>
+        <v>43</v>
+      </c>
+      <c r="E1079" s="54">
+        <f t="shared" si="11"/>
+        <v>2176</v>
+      </c>
+      <c r="F1079" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1080" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1080" s="54">
+        <v>117</v>
+      </c>
+      <c r="C1080" s="54">
+        <v>103</v>
+      </c>
+      <c r="D1080" s="54">
+        <v>5</v>
+      </c>
+      <c r="E1080" s="54">
+        <v>9</v>
+      </c>
+      <c r="F1080" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1081" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1081" s="54">
+        <v>3094</v>
+      </c>
+      <c r="C1081" s="54">
+        <v>998</v>
+      </c>
+      <c r="D1081" s="54">
+        <v>32</v>
+      </c>
+      <c r="E1081" s="54">
+        <v>2064</v>
+      </c>
+      <c r="F1081" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A1082" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1082" s="54">
+        <v>43</v>
+      </c>
+      <c r="C1082" s="54">
+        <v>33</v>
+      </c>
+      <c r="D1082" s="54">
+        <v>1</v>
+      </c>
+      <c r="E1082" s="54">
+        <v>9</v>
+      </c>
+      <c r="F1082" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1083" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1083" s="54">
+        <v>178</v>
+      </c>
+      <c r="C1083" s="54">
+        <v>79</v>
+      </c>
+      <c r="D1083" s="54">
+        <v>5</v>
+      </c>
+      <c r="E1083" s="54">
+        <v>94</v>
+      </c>
+      <c r="F1083" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1084" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1084" s="54">
+        <v>3531</v>
+      </c>
+      <c r="C1084" s="54">
+        <v>1808</v>
+      </c>
+      <c r="D1084" s="54">
+        <v>11</v>
+      </c>
+      <c r="E1084" s="54">
+        <v>1712</v>
+      </c>
+      <c r="F1084" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1085" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1085" s="54">
+        <v>21282</v>
+      </c>
+      <c r="C1085" s="54">
+        <v>3801</v>
+      </c>
+      <c r="D1085" s="54">
+        <v>15</v>
+      </c>
+      <c r="E1085" s="54">
+        <v>17466</v>
+      </c>
+      <c r="F1085" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1086" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1086" s="54">
+        <v>4731</v>
+      </c>
+      <c r="C1086" s="54">
+        <v>634</v>
+      </c>
+      <c r="D1086" s="54">
+        <v>8</v>
+      </c>
+      <c r="E1086" s="54">
+        <v>4089</v>
+      </c>
+      <c r="F1086" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1087" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1087" s="54">
+        <v>1660</v>
+      </c>
+      <c r="C1087" s="54">
+        <v>229</v>
+      </c>
+      <c r="D1087" s="54">
+        <v>3</v>
+      </c>
+      <c r="E1087" s="54">
+        <v>1428</v>
+      </c>
+      <c r="F1087" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1088" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1088" s="54">
+        <v>766</v>
+      </c>
+      <c r="C1088" s="54">
+        <v>249</v>
+      </c>
+      <c r="D1088" s="54">
+        <v>0</v>
+      </c>
+      <c r="E1088" s="54">
+        <v>517</v>
+      </c>
+      <c r="F1088" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1089" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1089" s="54">
+        <v>114</v>
+      </c>
+      <c r="C1089" s="54">
+        <v>97</v>
+      </c>
+      <c r="D1089" s="54">
+        <v>0</v>
+      </c>
+      <c r="E1089" s="54">
+        <v>17</v>
+      </c>
+      <c r="F1089" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1090" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1090" s="54">
+        <v>2784</v>
+      </c>
+      <c r="C1090" s="54">
+        <v>579</v>
+      </c>
+      <c r="D1090" s="54">
+        <v>1</v>
+      </c>
+      <c r="E1090" s="54">
+        <v>2204</v>
+      </c>
+      <c r="F1090" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1091" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1091" s="54">
+        <v>1641</v>
+      </c>
+      <c r="C1091" s="54">
+        <v>726</v>
+      </c>
+      <c r="D1091" s="54">
+        <v>3</v>
+      </c>
+      <c r="E1091" s="54">
+        <v>912</v>
+      </c>
+      <c r="F1091" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6" ht="37.35" x14ac:dyDescent="0.25">
+      <c r="A1092" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1092" s="54">
+        <v>1749</v>
+      </c>
+      <c r="C1092" s="54">
+        <v>628</v>
+      </c>
+      <c r="D1092" s="54">
+        <v>9</v>
+      </c>
+      <c r="E1092" s="54">
+        <v>1112</v>
+      </c>
+      <c r="F1092" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1093" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1093" s="54">
+        <v>1073</v>
+      </c>
+      <c r="C1093" s="54">
+        <v>208</v>
+      </c>
+      <c r="D1093" s="54">
+        <v>2</v>
+      </c>
+      <c r="E1093" s="54">
+        <v>863</v>
+      </c>
+      <c r="F1093" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1094" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1094" s="54">
+        <v>448</v>
+      </c>
+      <c r="C1094" s="54">
+        <v>243</v>
+      </c>
+      <c r="D1094" s="54">
+        <v>5</v>
+      </c>
+      <c r="E1094" s="54">
+        <v>200</v>
+      </c>
+      <c r="F1094" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1095" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1095" s="54">
+        <v>676</v>
+      </c>
+      <c r="C1095" s="54">
+        <v>102</v>
+      </c>
+      <c r="D1095" s="54">
+        <v>1</v>
+      </c>
+      <c r="E1095" s="54">
+        <v>573</v>
+      </c>
+      <c r="F1095" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6" ht="24.9" x14ac:dyDescent="0.25">
+      <c r="A1096" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1096" s="54">
+        <v>5188</v>
+      </c>
+      <c r="C1096" s="54">
+        <v>273</v>
+      </c>
+      <c r="D1096" s="54">
+        <v>0</v>
+      </c>
+      <c r="E1096" s="54">
+        <v>4915</v>
+      </c>
+      <c r="F1096" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1097" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1097" s="58"/>
+      <c r="C1097" s="58"/>
+      <c r="D1097" s="58"/>
+      <c r="E1097" s="58"/>
+      <c r="F1097" s="58"/>
+    </row>
+    <row r="1098" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1098" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1098" s="68">
+        <v>54091</v>
+      </c>
+      <c r="C1098" s="68">
+        <v>11617</v>
+      </c>
+      <c r="D1098" s="69">
+        <v>116</v>
+      </c>
+      <c r="E1098" s="68">
+        <v>36693</v>
+      </c>
+      <c r="F1098" s="54">
+        <v>5665</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1099" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1099" s="68">
+        <v>6689</v>
+      </c>
+      <c r="C1099" s="69">
+        <v>859</v>
+      </c>
+      <c r="D1099" s="69">
+        <v>16</v>
+      </c>
+      <c r="E1099" s="69">
+        <v>149</v>
+      </c>
+      <c r="F1099" s="54">
+        <v>5665</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1100" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1100" s="67">
+        <f>B1101+B1102+B1103+B1104</f>
+        <v>3409</v>
+      </c>
+      <c r="C1100" s="67">
+        <f t="shared" ref="C1100:E1100" si="12">C1101+C1102+C1103+C1104</f>
+        <v>1214</v>
+      </c>
+      <c r="D1100" s="67">
+        <f t="shared" si="12"/>
+        <v>41</v>
+      </c>
+      <c r="E1100" s="67">
+        <f t="shared" si="12"/>
+        <v>2154</v>
+      </c>
+      <c r="F1100" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1101" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1101" s="67">
+        <v>118</v>
+      </c>
+      <c r="C1101" s="67">
+        <v>105</v>
+      </c>
+      <c r="D1101" s="67">
+        <v>5</v>
+      </c>
+      <c r="E1101" s="67">
+        <v>8</v>
+      </c>
+      <c r="F1101" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A1102" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1102" s="67">
+        <v>3072</v>
+      </c>
+      <c r="C1102" s="67">
+        <v>997</v>
+      </c>
+      <c r="D1102" s="67">
+        <v>30</v>
+      </c>
+      <c r="E1102" s="67">
+        <v>2045</v>
+      </c>
+      <c r="F1102" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A1103" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1103" s="67">
+        <v>41</v>
+      </c>
+      <c r="C1103" s="67">
+        <v>33</v>
+      </c>
+      <c r="D1103" s="67">
+        <v>1</v>
+      </c>
+      <c r="E1103" s="67">
+        <v>7</v>
+      </c>
+      <c r="F1103" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1104" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1104" s="67">
+        <v>178</v>
+      </c>
+      <c r="C1104" s="67">
+        <v>79</v>
+      </c>
+      <c r="D1104" s="67">
+        <v>5</v>
+      </c>
+      <c r="E1104" s="67">
+        <v>94</v>
+      </c>
+      <c r="F1104" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1105" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1105" s="67">
+        <v>3554</v>
+      </c>
+      <c r="C1105" s="67">
+        <v>1816</v>
+      </c>
+      <c r="D1105" s="67">
+        <v>13</v>
+      </c>
+      <c r="E1105" s="67">
+        <v>1725</v>
+      </c>
+      <c r="F1105" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1106" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1106" s="67">
+        <v>21115</v>
+      </c>
+      <c r="C1106" s="67">
+        <v>3778</v>
+      </c>
+      <c r="D1106" s="67">
+        <v>15</v>
+      </c>
+      <c r="E1106" s="67">
+        <v>17322</v>
+      </c>
+      <c r="F1106" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1107" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1107" s="67">
+        <v>3660</v>
+      </c>
+      <c r="C1107" s="67">
+        <v>635</v>
+      </c>
+      <c r="D1107" s="67">
+        <v>8</v>
+      </c>
+      <c r="E1107" s="67">
+        <v>3017</v>
+      </c>
+      <c r="F1107" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1108" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1108" s="67">
+        <v>1618</v>
+      </c>
+      <c r="C1108" s="67">
+        <v>228</v>
+      </c>
+      <c r="D1108" s="67">
+        <v>3</v>
+      </c>
+      <c r="E1108" s="67">
+        <v>1387</v>
+      </c>
+      <c r="F1108" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1109" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1109" s="67">
+        <v>776</v>
+      </c>
+      <c r="C1109" s="67">
+        <v>249</v>
+      </c>
+      <c r="D1109" s="67">
+        <v>0</v>
+      </c>
+      <c r="E1109" s="67">
+        <v>527</v>
+      </c>
+      <c r="F1109" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1110" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1110" s="67">
+        <v>112</v>
+      </c>
+      <c r="C1110" s="67">
+        <v>95</v>
+      </c>
+      <c r="D1110" s="67">
+        <v>0</v>
+      </c>
+      <c r="E1110" s="67">
+        <v>17</v>
+      </c>
+      <c r="F1110" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1111" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1111" s="67">
+        <v>2652</v>
+      </c>
+      <c r="C1111" s="67">
+        <v>575</v>
+      </c>
+      <c r="D1111" s="67">
+        <v>1</v>
+      </c>
+      <c r="E1111" s="67">
+        <v>2076</v>
+      </c>
+      <c r="F1111" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1112" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1112" s="67">
+        <v>1597</v>
+      </c>
+      <c r="C1112" s="67">
+        <v>718</v>
+      </c>
+      <c r="D1112" s="67">
+        <v>3</v>
+      </c>
+      <c r="E1112" s="67">
+        <v>876</v>
+      </c>
+      <c r="F1112" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:6" ht="39.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A1113" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1113" s="67">
+        <v>1739</v>
+      </c>
+      <c r="C1113" s="67">
+        <v>623</v>
+      </c>
+      <c r="D1113" s="67">
+        <v>8</v>
+      </c>
+      <c r="E1113" s="67">
+        <v>1108</v>
+      </c>
+      <c r="F1113" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:6" ht="13.1" x14ac:dyDescent="0.25">
+      <c r="A1114" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1114" s="67">
+        <v>1039</v>
+      </c>
+      <c r="C1114" s="67">
+        <v>208</v>
+      </c>
+      <c r="D1114" s="67">
+        <v>2</v>
+      </c>
+      <c r="E1114" s="67">
+        <v>829</v>
+      </c>
+      <c r="F1114" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1115" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1115" s="67">
+        <v>445</v>
+      </c>
+      <c r="C1115" s="67">
+        <v>246</v>
+      </c>
+      <c r="D1115" s="67">
+        <v>5</v>
+      </c>
+      <c r="E1115" s="67">
+        <v>194</v>
+      </c>
+      <c r="F1115" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1116" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1116" s="67">
+        <v>659</v>
+      </c>
+      <c r="C1116" s="67">
+        <v>101</v>
+      </c>
+      <c r="D1116" s="67">
+        <v>1</v>
+      </c>
+      <c r="E1116" s="67">
+        <v>557</v>
+      </c>
+      <c r="F1116" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A1117" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1117" s="70">
+        <v>5027</v>
+      </c>
+      <c r="C1117" s="70">
+        <v>272</v>
+      </c>
+      <c r="D1117" s="70">
+        <v>0</v>
+      </c>
+      <c r="E1117" s="70">
+        <v>4755</v>
+      </c>
+      <c r="F1117" s="70" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="55">
+  <mergeCells count="58">
+    <mergeCell ref="A1097:F1097"/>
+    <mergeCell ref="A1055:F1055"/>
+    <mergeCell ref="A1076:F1076"/>
     <mergeCell ref="A761:F761"/>
     <mergeCell ref="A656:F656"/>
     <mergeCell ref="A677:F677"/>
     <mergeCell ref="A467:F467"/>
     <mergeCell ref="A488:F488"/>
     <mergeCell ref="A509:F509"/>
     <mergeCell ref="A635:F635"/>
     <mergeCell ref="A530:F530"/>
     <mergeCell ref="A551:F551"/>
     <mergeCell ref="A593:F593"/>
     <mergeCell ref="A614:F614"/>
     <mergeCell ref="A572:F572"/>
     <mergeCell ref="A425:F425"/>
     <mergeCell ref="A446:F446"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A404:F404"/>