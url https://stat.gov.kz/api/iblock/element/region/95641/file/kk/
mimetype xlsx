--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="1663" windowWidth="20998" windowHeight="1676"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="958" uniqueCount="77">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>шағын кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>орта кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
@@ -238,50 +238,59 @@
     <t>2025 жылғы 1 маусымға</t>
   </si>
   <si>
     <t>2025 жылғы 1 шілдеге</t>
   </si>
   <si>
     <t>2025 жылғы 1 тамызға</t>
   </si>
   <si>
     <t>2025 жылғы 1 қыркүйекке</t>
   </si>
   <si>
     <t>2025 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2025 жылғы 1 қарашаға</t>
   </si>
   <si>
     <t>2025 жылғы 1 желтоқсанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2026 жылғы 1 ақпанға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 наурызға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 сәуірге</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 мамырға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -5536,73 +5545,73 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4787">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="7"/>
     <cellStyle name="20% - Акцент1 11" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="14"/>
     <cellStyle name="20% - Акцент1 12" xfId="15"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 13" xfId="22"/>
@@ -10658,126 +10667,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G804"/>
+  <dimension ref="A1:G852"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A778" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B790" sqref="B790:F804"/>
+    <sheetView tabSelected="1" topLeftCell="A808" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E841" sqref="E841"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="20"/>
-[...3 lines deleted...]
-      <c r="F1" s="20"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="21"/>
-[...3 lines deleted...]
-      <c r="F2" s="21"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="22"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="23"/>
+      <c r="B3" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="39.299999999999997" x14ac:dyDescent="0.25">
-      <c r="A4" s="23"/>
-      <c r="B4" s="24"/>
+      <c r="A4" s="24"/>
+      <c r="B4" s="25"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="19"/>
-[...3 lines deleted...]
-      <c r="F5" s="19"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="9">
         <v>53361</v>
       </c>
       <c r="C6" s="9">
         <v>14265</v>
       </c>
       <c r="D6" s="9">
         <v>113</v>
       </c>
       <c r="E6" s="9">
         <v>35092</v>
       </c>
       <c r="F6" s="9">
         <v>3891</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>10</v>
@@ -11027,58 +11036,58 @@
       <c r="F19" s="9">
         <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="9">
         <v>908</v>
       </c>
       <c r="C20" s="9">
         <v>88</v>
       </c>
       <c r="D20" s="9">
         <v>4</v>
       </c>
       <c r="E20" s="9">
         <v>584</v>
       </c>
       <c r="F20" s="9">
         <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="19"/>
-[...3 lines deleted...]
-      <c r="F21" s="19"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9">
         <v>53563</v>
       </c>
       <c r="C22" s="9">
         <v>14295</v>
       </c>
       <c r="D22" s="9">
         <v>111</v>
       </c>
       <c r="E22" s="9">
         <v>35233</v>
       </c>
       <c r="F22" s="9">
         <v>3924</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>10</v>
@@ -11328,58 +11337,58 @@
       <c r="F35" s="9">
         <v>232</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="9">
         <v>909</v>
       </c>
       <c r="C36" s="9">
         <v>88</v>
       </c>
       <c r="D36" s="9">
         <v>4</v>
       </c>
       <c r="E36" s="9">
         <v>582</v>
       </c>
       <c r="F36" s="9">
         <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" s="19" t="s">
+      <c r="A37" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="19"/>
-[...3 lines deleted...]
-      <c r="F37" s="19"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9">
         <v>53537</v>
       </c>
       <c r="C38" s="9">
         <v>14336</v>
       </c>
       <c r="D38" s="9">
         <v>112</v>
       </c>
       <c r="E38" s="9">
         <v>35116</v>
       </c>
       <c r="F38" s="9">
         <v>3973</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>10</v>
@@ -11629,58 +11638,58 @@
       <c r="F51" s="9">
         <v>234</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="9">
         <v>893</v>
       </c>
       <c r="C52" s="9">
         <v>87</v>
       </c>
       <c r="D52" s="9">
         <v>4</v>
       </c>
       <c r="E52" s="9">
         <v>569</v>
       </c>
       <c r="F52" s="9">
         <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="19" t="s">
+      <c r="A53" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="19"/>
-[...3 lines deleted...]
-      <c r="F53" s="19"/>
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9">
         <v>53752</v>
       </c>
       <c r="C54" s="9">
         <v>14380</v>
       </c>
       <c r="D54" s="9">
         <v>111</v>
       </c>
       <c r="E54" s="9">
         <v>35286</v>
       </c>
       <c r="F54" s="9">
         <v>3975</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="7" t="s">
         <v>10</v>
@@ -11930,58 +11939,58 @@
       <c r="F67" s="9">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="9">
         <v>898</v>
       </c>
       <c r="C68" s="9">
         <v>88</v>
       </c>
       <c r="D68" s="9">
         <v>4</v>
       </c>
       <c r="E68" s="9">
         <v>569</v>
       </c>
       <c r="F68" s="9">
         <v>237</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="19" t="s">
+      <c r="A69" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B69" s="19"/>
-[...3 lines deleted...]
-      <c r="F69" s="19"/>
+      <c r="B69" s="20"/>
+      <c r="C69" s="20"/>
+      <c r="D69" s="20"/>
+      <c r="E69" s="20"/>
+      <c r="F69" s="20"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="9">
         <v>54115</v>
       </c>
       <c r="C70" s="9">
         <v>14440</v>
       </c>
       <c r="D70" s="9">
         <v>113</v>
       </c>
       <c r="E70" s="9">
         <v>35527</v>
       </c>
       <c r="F70" s="9">
         <v>4035</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="7" t="s">
         <v>10</v>
       </c>
@@ -12230,58 +12239,58 @@
       <c r="F83" s="9">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="9">
         <v>902</v>
       </c>
       <c r="C84" s="9">
         <v>88</v>
       </c>
       <c r="D84" s="9">
         <v>4</v>
       </c>
       <c r="E84" s="9">
         <v>569</v>
       </c>
       <c r="F84" s="9">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="19" t="s">
+      <c r="A85" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B85" s="19"/>
-[...3 lines deleted...]
-      <c r="F85" s="19"/>
+      <c r="B85" s="20"/>
+      <c r="C85" s="20"/>
+      <c r="D85" s="20"/>
+      <c r="E85" s="20"/>
+      <c r="F85" s="20"/>
       <c r="G85" s="4"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="9">
         <v>54398</v>
       </c>
       <c r="C86" s="9">
         <v>14516</v>
       </c>
       <c r="D86" s="9">
         <v>112</v>
       </c>
       <c r="E86" s="9">
         <v>35689</v>
       </c>
       <c r="F86" s="9">
         <v>4081</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="7" t="s">
         <v>10</v>
@@ -12531,58 +12540,58 @@
       <c r="F99" s="9">
         <v>253</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B100" s="9">
         <v>902</v>
       </c>
       <c r="C100" s="9">
         <v>88</v>
       </c>
       <c r="D100" s="9">
         <v>4</v>
       </c>
       <c r="E100" s="9">
         <v>570</v>
       </c>
       <c r="F100" s="9">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="19" t="s">
+      <c r="A101" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B101" s="19"/>
-[...3 lines deleted...]
-      <c r="F101" s="19"/>
+      <c r="B101" s="20"/>
+      <c r="C101" s="20"/>
+      <c r="D101" s="20"/>
+      <c r="E101" s="20"/>
+      <c r="F101" s="20"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="9">
         <v>54416</v>
       </c>
       <c r="C102" s="9">
         <v>14555</v>
       </c>
       <c r="D102" s="9">
         <v>112</v>
       </c>
       <c r="E102" s="9">
         <v>35640</v>
       </c>
       <c r="F102" s="9">
         <v>4109</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="7" t="s">
         <v>10</v>
       </c>
@@ -12831,58 +12840,58 @@
       <c r="F115" s="9">
         <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B116" s="9">
         <v>902</v>
       </c>
       <c r="C116" s="9">
         <v>89</v>
       </c>
       <c r="D116" s="9">
         <v>4</v>
       </c>
       <c r="E116" s="9">
         <v>571</v>
       </c>
       <c r="F116" s="9">
         <v>238</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A117" s="19" t="s">
+      <c r="A117" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B117" s="19"/>
-[...3 lines deleted...]
-      <c r="F117" s="19"/>
+      <c r="B117" s="20"/>
+      <c r="C117" s="20"/>
+      <c r="D117" s="20"/>
+      <c r="E117" s="20"/>
+      <c r="F117" s="20"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B118" s="9">
         <v>54967</v>
       </c>
       <c r="C118" s="9">
         <v>14608</v>
       </c>
       <c r="D118" s="9">
         <v>112</v>
       </c>
       <c r="E118" s="9">
         <v>36069</v>
       </c>
       <c r="F118" s="9">
         <v>4178</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="7" t="s">
         <v>10</v>
       </c>
@@ -13131,58 +13140,58 @@
       <c r="F131" s="9">
         <v>245</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B132" s="9">
         <v>915</v>
       </c>
       <c r="C132" s="9">
         <v>88</v>
       </c>
       <c r="D132" s="9">
         <v>4</v>
       </c>
       <c r="E132" s="9">
         <v>577</v>
       </c>
       <c r="F132" s="9">
         <v>246</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A133" s="19" t="s">
+      <c r="A133" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B133" s="19"/>
-[...3 lines deleted...]
-      <c r="F133" s="19"/>
+      <c r="B133" s="20"/>
+      <c r="C133" s="20"/>
+      <c r="D133" s="20"/>
+      <c r="E133" s="20"/>
+      <c r="F133" s="20"/>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B134" s="9">
         <v>55475</v>
       </c>
       <c r="C134" s="9">
         <v>14709</v>
       </c>
       <c r="D134" s="9">
         <v>113</v>
       </c>
       <c r="E134" s="9">
         <v>36376</v>
       </c>
       <c r="F134" s="9">
         <v>4277</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="7" t="s">
         <v>10</v>
       </c>
@@ -13431,58 +13440,58 @@
       <c r="F147" s="9">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B148" s="9">
         <v>926</v>
       </c>
       <c r="C148" s="9">
         <v>90</v>
       </c>
       <c r="D148" s="9">
         <v>4</v>
       </c>
       <c r="E148" s="9">
         <v>583</v>
       </c>
       <c r="F148" s="9">
         <v>249</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="19" t="s">
+      <c r="A149" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B149" s="19"/>
-[...3 lines deleted...]
-      <c r="F149" s="19"/>
+      <c r="B149" s="20"/>
+      <c r="C149" s="20"/>
+      <c r="D149" s="20"/>
+      <c r="E149" s="20"/>
+      <c r="F149" s="20"/>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B150" s="9">
         <v>56479</v>
       </c>
       <c r="C150" s="9">
         <v>14761</v>
       </c>
       <c r="D150" s="9">
         <v>113</v>
       </c>
       <c r="E150" s="9">
         <v>37134</v>
       </c>
       <c r="F150" s="9">
         <v>4471</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="7" t="s">
         <v>10</v>
       </c>
@@ -13731,58 +13740,58 @@
       <c r="F163" s="9">
         <v>248</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B164" s="9">
         <v>952</v>
       </c>
       <c r="C164" s="9">
         <v>90</v>
       </c>
       <c r="D164" s="9">
         <v>4</v>
       </c>
       <c r="E164" s="9">
         <v>591</v>
       </c>
       <c r="F164" s="9">
         <v>267</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A165" s="19" t="s">
+      <c r="A165" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="B165" s="19"/>
-[...3 lines deleted...]
-      <c r="F165" s="19"/>
+      <c r="B165" s="20"/>
+      <c r="C165" s="20"/>
+      <c r="D165" s="20"/>
+      <c r="E165" s="20"/>
+      <c r="F165" s="20"/>
       <c r="G165" s="2"/>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B166" s="9">
         <v>57184</v>
       </c>
       <c r="C166" s="9">
         <v>14807</v>
       </c>
       <c r="D166" s="9">
         <v>113</v>
       </c>
       <c r="E166" s="9">
         <v>37620</v>
       </c>
       <c r="F166" s="9">
         <v>4644</v>
       </c>
       <c r="G166" s="2"/>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" s="7" t="s">
@@ -14047,58 +14056,58 @@
       </c>
       <c r="G179" s="2"/>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B180" s="9">
         <v>992</v>
       </c>
       <c r="C180" s="9">
         <v>90</v>
       </c>
       <c r="D180" s="9">
         <v>4</v>
       </c>
       <c r="E180" s="9">
         <v>596</v>
       </c>
       <c r="F180" s="9">
         <v>302</v>
       </c>
       <c r="G180" s="2"/>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A181" s="19" t="s">
+      <c r="A181" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="19"/>
-[...3 lines deleted...]
-      <c r="F181" s="19"/>
+      <c r="B181" s="20"/>
+      <c r="C181" s="20"/>
+      <c r="D181" s="20"/>
+      <c r="E181" s="20"/>
+      <c r="F181" s="20"/>
       <c r="G181" s="2"/>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B182" s="9">
         <v>57932</v>
       </c>
       <c r="C182" s="9">
         <v>14802</v>
       </c>
       <c r="D182" s="9">
         <v>114</v>
       </c>
       <c r="E182" s="9">
         <v>38195</v>
       </c>
       <c r="F182" s="9">
         <v>4821</v>
       </c>
       <c r="G182" s="2"/>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183" s="7" t="s">
@@ -14363,58 +14372,58 @@
       </c>
       <c r="G195" s="2"/>
     </row>
     <row r="196" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B196" s="9">
         <v>1009</v>
       </c>
       <c r="C196" s="9">
         <v>91</v>
       </c>
       <c r="D196" s="9">
         <v>4</v>
       </c>
       <c r="E196" s="9">
         <v>601</v>
       </c>
       <c r="F196" s="9">
         <v>313</v>
       </c>
       <c r="G196" s="2"/>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A197" s="19" t="s">
+      <c r="A197" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B197" s="19"/>
-[...3 lines deleted...]
-      <c r="F197" s="19"/>
+      <c r="B197" s="20"/>
+      <c r="C197" s="20"/>
+      <c r="D197" s="20"/>
+      <c r="E197" s="20"/>
+      <c r="F197" s="20"/>
       <c r="G197" s="4"/>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B198" s="6">
         <v>58274</v>
       </c>
       <c r="C198" s="6">
         <v>14758</v>
       </c>
       <c r="D198" s="6">
         <v>111</v>
       </c>
       <c r="E198" s="6">
         <v>38473</v>
       </c>
       <c r="F198" s="6">
         <v>4932</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A199" s="7" t="s">
         <v>10</v>
@@ -14664,58 +14673,58 @@
       <c r="F211" s="6">
         <v>279</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B212" s="6">
         <v>1012</v>
       </c>
       <c r="C212" s="6">
         <v>90</v>
       </c>
       <c r="D212" s="6">
         <v>4</v>
       </c>
       <c r="E212" s="6">
         <v>598</v>
       </c>
       <c r="F212" s="6">
         <v>320</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A213" s="19" t="s">
+      <c r="A213" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B213" s="19"/>
-[...3 lines deleted...]
-      <c r="F213" s="19"/>
+      <c r="B213" s="20"/>
+      <c r="C213" s="20"/>
+      <c r="D213" s="20"/>
+      <c r="E213" s="20"/>
+      <c r="F213" s="20"/>
       <c r="G213" s="4"/>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B214" s="6">
         <v>59044</v>
       </c>
       <c r="C214" s="6">
         <v>14801</v>
       </c>
       <c r="D214" s="6">
         <v>109</v>
       </c>
       <c r="E214" s="6">
         <v>39099</v>
       </c>
       <c r="F214" s="6">
         <v>5035</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215" s="7" t="s">
         <v>10</v>
@@ -14965,58 +14974,58 @@
       <c r="F227" s="6">
         <v>287</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B228" s="6">
         <v>1012</v>
       </c>
       <c r="C228" s="6">
         <v>91</v>
       </c>
       <c r="D228" s="6">
         <v>4</v>
       </c>
       <c r="E228" s="6">
         <v>594</v>
       </c>
       <c r="F228" s="6">
         <v>323</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A229" s="19" t="s">
+      <c r="A229" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B229" s="19"/>
-[...3 lines deleted...]
-      <c r="F229" s="19"/>
+      <c r="B229" s="20"/>
+      <c r="C229" s="20"/>
+      <c r="D229" s="20"/>
+      <c r="E229" s="20"/>
+      <c r="F229" s="20"/>
       <c r="G229" s="4"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B230" s="6">
         <v>59591</v>
       </c>
       <c r="C230" s="6">
         <v>14861</v>
       </c>
       <c r="D230" s="6">
         <v>109</v>
       </c>
       <c r="E230" s="6">
         <v>39447</v>
       </c>
       <c r="F230" s="6">
         <v>5174</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" s="7" t="s">
         <v>10</v>
@@ -15266,58 +15275,58 @@
       <c r="F243" s="6">
         <v>290</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B244" s="6">
         <v>1045</v>
       </c>
       <c r="C244" s="6">
         <v>96</v>
       </c>
       <c r="D244" s="6">
         <v>4</v>
       </c>
       <c r="E244" s="6">
         <v>602</v>
       </c>
       <c r="F244" s="6">
         <v>343</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A245" s="19" t="s">
+      <c r="A245" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B245" s="19"/>
-[...3 lines deleted...]
-      <c r="F245" s="19"/>
+      <c r="B245" s="20"/>
+      <c r="C245" s="20"/>
+      <c r="D245" s="20"/>
+      <c r="E245" s="20"/>
+      <c r="F245" s="20"/>
       <c r="G245" s="4"/>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="6">
         <v>60306</v>
       </c>
       <c r="C246" s="6">
         <v>14911</v>
       </c>
       <c r="D246" s="6">
         <v>110</v>
       </c>
       <c r="E246" s="6">
         <v>39963</v>
       </c>
       <c r="F246" s="6">
         <v>5322</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" s="7" t="s">
         <v>10</v>
@@ -15567,58 +15576,58 @@
       <c r="F259" s="6">
         <v>295</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B260" s="6">
         <v>1055</v>
       </c>
       <c r="C260" s="6">
         <v>99</v>
       </c>
       <c r="D260" s="6">
         <v>4</v>
       </c>
       <c r="E260" s="6">
         <v>608</v>
       </c>
       <c r="F260" s="6">
         <v>344</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="19" t="s">
+      <c r="A261" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B261" s="19"/>
-[...3 lines deleted...]
-      <c r="F261" s="19"/>
+      <c r="B261" s="20"/>
+      <c r="C261" s="20"/>
+      <c r="D261" s="20"/>
+      <c r="E261" s="20"/>
+      <c r="F261" s="20"/>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B262" s="6">
         <v>60753</v>
       </c>
       <c r="C262" s="6">
         <v>14942</v>
       </c>
       <c r="D262" s="6">
         <v>110</v>
       </c>
       <c r="E262" s="6">
         <v>40284</v>
       </c>
       <c r="F262" s="6">
         <v>5417</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="7" t="s">
         <v>10</v>
       </c>
@@ -15871,58 +15880,58 @@
       <c r="F275" s="6">
         <v>306</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B276" s="6">
         <v>1071</v>
       </c>
       <c r="C276" s="6">
         <v>103</v>
       </c>
       <c r="D276" s="6">
         <v>4</v>
       </c>
       <c r="E276" s="6">
         <v>614</v>
       </c>
       <c r="F276" s="6">
         <v>350</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A277" s="19" t="s">
+      <c r="A277" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B277" s="19"/>
-[...3 lines deleted...]
-      <c r="F277" s="19"/>
+      <c r="B277" s="20"/>
+      <c r="C277" s="20"/>
+      <c r="D277" s="20"/>
+      <c r="E277" s="20"/>
+      <c r="F277" s="20"/>
       <c r="G277" s="4"/>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A278" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B278" s="6">
         <v>61661</v>
       </c>
       <c r="C278" s="6">
         <v>14969</v>
       </c>
       <c r="D278" s="6">
         <v>108</v>
       </c>
       <c r="E278" s="6">
         <v>40947</v>
       </c>
       <c r="F278" s="6">
         <v>5637</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" s="7" t="s">
         <v>10</v>
@@ -16170,58 +16179,58 @@
       <c r="F291" s="6">
         <v>321</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="6">
         <v>1104</v>
       </c>
       <c r="C292" s="6">
         <v>104</v>
       </c>
       <c r="D292" s="6">
         <v>4</v>
       </c>
       <c r="E292" s="6">
         <v>625</v>
       </c>
       <c r="F292" s="6">
         <v>371</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A293" s="19" t="s">
+      <c r="A293" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B293" s="19"/>
-[...3 lines deleted...]
-      <c r="F293" s="19"/>
+      <c r="B293" s="20"/>
+      <c r="C293" s="20"/>
+      <c r="D293" s="20"/>
+      <c r="E293" s="20"/>
+      <c r="F293" s="20"/>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B294" s="6">
         <v>62058</v>
       </c>
       <c r="C294" s="6">
         <v>14994</v>
       </c>
       <c r="D294" s="6">
         <v>107</v>
       </c>
       <c r="E294" s="6">
         <v>41175</v>
       </c>
       <c r="F294" s="6">
         <v>5782</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="7" t="s">
         <v>10</v>
       </c>
@@ -16470,58 +16479,58 @@
       <c r="F307" s="6">
         <v>334</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B308" s="9">
         <v>1107</v>
       </c>
       <c r="C308" s="9">
         <v>103</v>
       </c>
       <c r="D308" s="9">
         <v>4</v>
       </c>
       <c r="E308" s="6">
         <v>625</v>
       </c>
       <c r="F308" s="6">
         <v>375</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="19" t="s">
+      <c r="A309" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B309" s="19"/>
-[...3 lines deleted...]
-      <c r="F309" s="19"/>
+      <c r="B309" s="20"/>
+      <c r="C309" s="20"/>
+      <c r="D309" s="20"/>
+      <c r="E309" s="20"/>
+      <c r="F309" s="20"/>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B310" s="6">
         <v>62239</v>
       </c>
       <c r="C310" s="6">
         <v>15027</v>
       </c>
       <c r="D310" s="6">
         <v>107</v>
       </c>
       <c r="E310" s="6">
         <v>41297</v>
       </c>
       <c r="F310" s="6">
         <v>5808</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="7" t="s">
         <v>10</v>
       </c>
@@ -16770,58 +16779,58 @@
       <c r="F323" s="6">
         <v>334</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B324" s="6">
         <v>1104</v>
       </c>
       <c r="C324" s="6">
         <v>105</v>
       </c>
       <c r="D324" s="6">
         <v>4</v>
       </c>
       <c r="E324" s="6">
         <v>617</v>
       </c>
       <c r="F324" s="6">
         <v>378</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="19" t="s">
+      <c r="A325" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B325" s="19"/>
-[...3 lines deleted...]
-      <c r="F325" s="19"/>
+      <c r="B325" s="20"/>
+      <c r="C325" s="20"/>
+      <c r="D325" s="20"/>
+      <c r="E325" s="20"/>
+      <c r="F325" s="20"/>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B326" s="6">
         <v>62024</v>
       </c>
       <c r="C326" s="6">
         <v>15054</v>
       </c>
       <c r="D326" s="6">
         <v>107</v>
       </c>
       <c r="E326" s="6">
         <v>41075</v>
       </c>
       <c r="F326" s="6">
         <v>5788</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="7" t="s">
         <v>10</v>
       </c>
@@ -17070,58 +17079,58 @@
       <c r="F339" s="6">
         <v>333</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B340" s="6">
         <v>1097</v>
       </c>
       <c r="C340" s="6">
         <v>106</v>
       </c>
       <c r="D340" s="6">
         <v>4</v>
       </c>
       <c r="E340" s="6">
         <v>611</v>
       </c>
       <c r="F340" s="6">
         <v>376</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A341" s="19" t="s">
+      <c r="A341" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B341" s="19"/>
-[...3 lines deleted...]
-      <c r="F341" s="19"/>
+      <c r="B341" s="20"/>
+      <c r="C341" s="20"/>
+      <c r="D341" s="20"/>
+      <c r="E341" s="20"/>
+      <c r="F341" s="20"/>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B342" s="6">
         <v>62104</v>
       </c>
       <c r="C342" s="6">
         <v>15083</v>
       </c>
       <c r="D342" s="6">
         <v>109</v>
       </c>
       <c r="E342" s="6">
         <v>41096</v>
       </c>
       <c r="F342" s="6">
         <v>5816</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="7" t="s">
         <v>10</v>
       </c>
@@ -17370,58 +17379,58 @@
       <c r="F355" s="9">
         <v>327</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B356" s="9">
         <v>1099</v>
       </c>
       <c r="C356" s="9">
         <v>107</v>
       </c>
       <c r="D356" s="9">
         <v>4</v>
       </c>
       <c r="E356" s="9">
         <v>604</v>
       </c>
       <c r="F356" s="9">
         <v>384</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A357" s="19" t="s">
+      <c r="A357" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="B357" s="19"/>
-[...3 lines deleted...]
-      <c r="F357" s="19"/>
+      <c r="B357" s="20"/>
+      <c r="C357" s="20"/>
+      <c r="D357" s="20"/>
+      <c r="E357" s="20"/>
+      <c r="F357" s="20"/>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B358" s="9">
         <v>62030</v>
       </c>
       <c r="C358" s="9">
         <v>15077</v>
       </c>
       <c r="D358" s="9">
         <v>118</v>
       </c>
       <c r="E358" s="9">
         <v>41021</v>
       </c>
       <c r="F358" s="9">
         <v>5814</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="7" t="s">
         <v>10</v>
       </c>
@@ -17670,58 +17679,58 @@
       <c r="F371" s="6">
         <v>325</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B372" s="6">
         <v>1091</v>
       </c>
       <c r="C372" s="6">
         <v>107</v>
       </c>
       <c r="D372" s="6">
         <v>4</v>
       </c>
       <c r="E372" s="6">
         <v>611</v>
       </c>
       <c r="F372" s="6">
         <v>369</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A373" s="19" t="s">
+      <c r="A373" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="B373" s="19"/>
-[...3 lines deleted...]
-      <c r="F373" s="19"/>
+      <c r="B373" s="20"/>
+      <c r="C373" s="20"/>
+      <c r="D373" s="20"/>
+      <c r="E373" s="20"/>
+      <c r="F373" s="20"/>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B374" s="6">
         <v>61634</v>
       </c>
       <c r="C374" s="6">
         <v>15009</v>
       </c>
       <c r="D374" s="6">
         <v>118</v>
       </c>
       <c r="E374" s="6">
         <v>40743</v>
       </c>
       <c r="F374" s="6">
         <v>5764</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="7" t="s">
         <v>10</v>
       </c>
@@ -17970,58 +17979,58 @@
       <c r="F387" s="6">
         <v>326</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B388" s="6">
         <v>1080</v>
       </c>
       <c r="C388" s="6">
         <v>107</v>
       </c>
       <c r="D388" s="6">
         <v>4</v>
       </c>
       <c r="E388" s="6">
         <v>608</v>
       </c>
       <c r="F388" s="6">
         <v>361</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A389" s="19" t="s">
+      <c r="A389" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="B389" s="19"/>
-[...3 lines deleted...]
-      <c r="F389" s="19"/>
+      <c r="B389" s="20"/>
+      <c r="C389" s="20"/>
+      <c r="D389" s="20"/>
+      <c r="E389" s="20"/>
+      <c r="F389" s="20"/>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B390" s="6">
         <v>60689</v>
       </c>
       <c r="C390" s="6">
         <v>14891</v>
       </c>
       <c r="D390" s="6">
         <v>117</v>
       </c>
       <c r="E390" s="6">
         <v>39990</v>
       </c>
       <c r="F390" s="6">
         <v>5691</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="7" t="s">
         <v>10</v>
       </c>
@@ -18274,58 +18283,58 @@
       <c r="F403" s="9">
         <v>322</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B404" s="9">
         <v>1057</v>
       </c>
       <c r="C404" s="9">
         <v>109</v>
       </c>
       <c r="D404" s="9">
         <v>2</v>
       </c>
       <c r="E404" s="9">
         <v>593</v>
       </c>
       <c r="F404" s="9">
         <v>353</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A405" s="19" t="s">
+      <c r="A405" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="B405" s="19"/>
-[...3 lines deleted...]
-      <c r="F405" s="19"/>
+      <c r="B405" s="20"/>
+      <c r="C405" s="20"/>
+      <c r="D405" s="20"/>
+      <c r="E405" s="20"/>
+      <c r="F405" s="20"/>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B406" s="11">
         <v>60747</v>
       </c>
       <c r="C406" s="11">
         <v>14590</v>
       </c>
       <c r="D406" s="11">
         <v>115</v>
       </c>
       <c r="E406" s="11">
         <v>40390</v>
       </c>
       <c r="F406" s="11">
         <v>5652</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="7" t="s">
         <v>10</v>
       </c>
@@ -18574,58 +18583,58 @@
       <c r="F419" s="11">
         <v>322</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B420" s="11">
         <v>1050</v>
       </c>
       <c r="C420" s="11">
         <v>108</v>
       </c>
       <c r="D420" s="11">
         <v>2</v>
       </c>
       <c r="E420" s="11">
         <v>594</v>
       </c>
       <c r="F420" s="11">
         <v>346</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A421" s="19" t="s">
+      <c r="A421" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="B421" s="19"/>
-[...3 lines deleted...]
-      <c r="F421" s="19"/>
+      <c r="B421" s="20"/>
+      <c r="C421" s="20"/>
+      <c r="D421" s="20"/>
+      <c r="E421" s="20"/>
+      <c r="F421" s="20"/>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B422" s="13">
         <v>60676</v>
       </c>
       <c r="C422" s="13">
         <v>14511</v>
       </c>
       <c r="D422" s="13">
         <v>115</v>
       </c>
       <c r="E422" s="13">
         <v>40417</v>
       </c>
       <c r="F422" s="13">
         <v>5633</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="7" t="s">
         <v>10</v>
       </c>
@@ -18874,58 +18883,58 @@
       <c r="F435" s="13">
         <v>316</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B436" s="13">
         <v>1040</v>
       </c>
       <c r="C436" s="13">
         <v>107</v>
       </c>
       <c r="D436" s="13">
         <v>2</v>
       </c>
       <c r="E436" s="13">
         <v>589</v>
       </c>
       <c r="F436" s="13">
         <v>342</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A437" s="19" t="s">
+      <c r="A437" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="B437" s="19"/>
-[...3 lines deleted...]
-      <c r="F437" s="19"/>
+      <c r="B437" s="20"/>
+      <c r="C437" s="20"/>
+      <c r="D437" s="20"/>
+      <c r="E437" s="20"/>
+      <c r="F437" s="20"/>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B438" s="9">
         <v>60862</v>
       </c>
       <c r="C438" s="9">
         <v>14490</v>
       </c>
       <c r="D438" s="9">
         <v>115</v>
       </c>
       <c r="E438" s="9">
         <v>40605</v>
       </c>
       <c r="F438" s="9">
         <v>5652</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="7" t="s">
         <v>10</v>
       </c>
@@ -19174,58 +19183,58 @@
       <c r="F451" s="9">
         <v>321</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B452" s="9">
         <v>1039</v>
       </c>
       <c r="C452" s="9">
         <v>108</v>
       </c>
       <c r="D452" s="9">
         <v>2</v>
       </c>
       <c r="E452" s="9">
         <v>586</v>
       </c>
       <c r="F452" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A453" s="19" t="s">
+      <c r="A453" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="B453" s="19"/>
-[...3 lines deleted...]
-      <c r="F453" s="19"/>
+      <c r="B453" s="20"/>
+      <c r="C453" s="20"/>
+      <c r="D453" s="20"/>
+      <c r="E453" s="20"/>
+      <c r="F453" s="20"/>
     </row>
     <row r="454" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A454" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B454" s="14">
         <v>60937</v>
       </c>
       <c r="C454" s="14">
         <v>14503</v>
       </c>
       <c r="D454" s="14">
         <v>116</v>
       </c>
       <c r="E454" s="14">
         <v>40648</v>
       </c>
       <c r="F454" s="14">
         <v>5670</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="7" t="s">
         <v>10</v>
       </c>
@@ -19474,58 +19483,58 @@
       <c r="F467" s="14">
         <v>324</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B468" s="14">
         <v>1033</v>
       </c>
       <c r="C468" s="14">
         <v>107</v>
       </c>
       <c r="D468" s="14">
         <v>2</v>
       </c>
       <c r="E468" s="14">
         <v>585</v>
       </c>
       <c r="F468" s="14">
         <v>339</v>
       </c>
     </row>
     <row r="469" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A469" s="19" t="s">
+      <c r="A469" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="B469" s="19"/>
-[...3 lines deleted...]
-      <c r="F469" s="19"/>
+      <c r="B469" s="20"/>
+      <c r="C469" s="20"/>
+      <c r="D469" s="20"/>
+      <c r="E469" s="20"/>
+      <c r="F469" s="20"/>
     </row>
     <row r="470" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A470" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B470" s="15">
         <v>61470</v>
       </c>
       <c r="C470" s="15">
         <v>14524</v>
       </c>
       <c r="D470" s="15">
         <v>118</v>
       </c>
       <c r="E470" s="15">
         <v>41100</v>
       </c>
       <c r="F470" s="15">
         <v>5728</v>
       </c>
     </row>
     <row r="471" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A471" s="7" t="s">
         <v>10</v>
       </c>
@@ -19774,58 +19783,58 @@
       <c r="F483" s="15">
         <v>319</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B484" s="15">
         <v>1039</v>
       </c>
       <c r="C484" s="15">
         <v>106</v>
       </c>
       <c r="D484" s="15">
         <v>2</v>
       </c>
       <c r="E484" s="15">
         <v>588</v>
       </c>
       <c r="F484" s="15">
         <v>343</v>
       </c>
     </row>
     <row r="485" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A485" s="19" t="s">
+      <c r="A485" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="B485" s="19"/>
-[...3 lines deleted...]
-      <c r="F485" s="19"/>
+      <c r="B485" s="20"/>
+      <c r="C485" s="20"/>
+      <c r="D485" s="20"/>
+      <c r="E485" s="20"/>
+      <c r="F485" s="20"/>
     </row>
     <row r="486" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A486" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B486" s="16">
         <v>61888</v>
       </c>
       <c r="C486" s="16">
         <v>14531</v>
       </c>
       <c r="D486" s="16">
         <v>119</v>
       </c>
       <c r="E486" s="16">
         <v>41428</v>
       </c>
       <c r="F486" s="16">
         <v>5810</v>
       </c>
     </row>
     <row r="487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A487" s="7" t="s">
         <v>10</v>
       </c>
@@ -20074,58 +20083,58 @@
       <c r="F499" s="16">
         <v>330</v>
       </c>
     </row>
     <row r="500" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A500" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B500" s="9">
         <v>1035</v>
       </c>
       <c r="C500" s="9">
         <v>106</v>
       </c>
       <c r="D500" s="9">
         <v>2</v>
       </c>
       <c r="E500" s="9">
         <v>587</v>
       </c>
       <c r="F500" s="9">
         <v>340</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A501" s="19" t="s">
+      <c r="A501" s="20" t="s">
         <v>55</v>
       </c>
-      <c r="B501" s="19"/>
-[...3 lines deleted...]
-      <c r="F501" s="19"/>
+      <c r="B501" s="20"/>
+      <c r="C501" s="20"/>
+      <c r="D501" s="20"/>
+      <c r="E501" s="20"/>
+      <c r="F501" s="20"/>
     </row>
     <row r="502" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A502" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B502" s="16">
         <v>62191</v>
       </c>
       <c r="C502" s="16">
         <v>14533</v>
       </c>
       <c r="D502" s="16">
         <v>117</v>
       </c>
       <c r="E502" s="16">
         <v>41702</v>
       </c>
       <c r="F502" s="16">
         <v>5839</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="7" t="s">
         <v>10</v>
       </c>
@@ -20374,58 +20383,58 @@
       <c r="F515" s="16">
         <v>335</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B516" s="16">
         <v>1036</v>
       </c>
       <c r="C516" s="16">
         <v>106</v>
       </c>
       <c r="D516" s="16">
         <v>2</v>
       </c>
       <c r="E516" s="16">
         <v>588</v>
       </c>
       <c r="F516" s="16">
         <v>340</v>
       </c>
     </row>
     <row r="517" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A517" s="19" t="s">
+      <c r="A517" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="B517" s="19"/>
-[...3 lines deleted...]
-      <c r="F517" s="19"/>
+      <c r="B517" s="20"/>
+      <c r="C517" s="20"/>
+      <c r="D517" s="20"/>
+      <c r="E517" s="20"/>
+      <c r="F517" s="20"/>
     </row>
     <row r="518" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A518" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B518" s="16">
         <v>62442</v>
       </c>
       <c r="C518" s="16">
         <v>14556</v>
       </c>
       <c r="D518" s="16">
         <v>113</v>
       </c>
       <c r="E518" s="16">
         <v>41859</v>
       </c>
       <c r="F518" s="16">
         <v>5914</v>
       </c>
     </row>
     <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="7" t="s">
         <v>10</v>
       </c>
@@ -20674,58 +20683,58 @@
       <c r="F531" s="16">
         <v>342</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B532" s="16">
         <v>1050</v>
       </c>
       <c r="C532" s="16">
         <v>106</v>
       </c>
       <c r="D532" s="16">
         <v>2</v>
       </c>
       <c r="E532" s="16">
         <v>594</v>
       </c>
       <c r="F532" s="16">
         <v>348</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A533" s="19" t="s">
+      <c r="A533" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="B533" s="19"/>
-[...3 lines deleted...]
-      <c r="F533" s="19"/>
+      <c r="B533" s="20"/>
+      <c r="C533" s="20"/>
+      <c r="D533" s="20"/>
+      <c r="E533" s="20"/>
+      <c r="F533" s="20"/>
     </row>
     <row r="534" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A534" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B534" s="16">
         <v>62733</v>
       </c>
       <c r="C534" s="16">
         <v>14569</v>
       </c>
       <c r="D534" s="16">
         <v>114</v>
       </c>
       <c r="E534" s="16">
         <v>42140</v>
       </c>
       <c r="F534" s="16">
         <v>5910</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="7" t="s">
         <v>10</v>
       </c>
@@ -20974,58 +20983,58 @@
       <c r="F547" s="16">
         <v>348</v>
       </c>
     </row>
     <row r="548" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A548" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B548" s="16">
         <v>1045</v>
       </c>
       <c r="C548" s="16">
         <v>107</v>
       </c>
       <c r="D548" s="16">
         <v>2</v>
       </c>
       <c r="E548" s="16">
         <v>592</v>
       </c>
       <c r="F548" s="16">
         <v>344</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A549" s="19" t="s">
+      <c r="A549" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="B549" s="19"/>
-[...3 lines deleted...]
-      <c r="F549" s="19"/>
+      <c r="B549" s="20"/>
+      <c r="C549" s="20"/>
+      <c r="D549" s="20"/>
+      <c r="E549" s="20"/>
+      <c r="F549" s="20"/>
     </row>
     <row r="550" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A550" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B550" s="16">
         <v>62915</v>
       </c>
       <c r="C550" s="16">
         <v>14568</v>
       </c>
       <c r="D550" s="16">
         <v>118</v>
       </c>
       <c r="E550" s="16">
         <v>42349</v>
       </c>
       <c r="F550" s="16">
         <v>5880</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="7" t="s">
         <v>10</v>
       </c>
@@ -21276,58 +21285,58 @@
       <c r="F563" s="16">
         <v>343</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B564" s="16">
         <v>1027</v>
       </c>
       <c r="C564" s="16">
         <v>105</v>
       </c>
       <c r="D564" s="16">
         <v>2</v>
       </c>
       <c r="E564" s="16">
         <v>583</v>
       </c>
       <c r="F564" s="16">
         <v>337</v>
       </c>
     </row>
     <row r="565" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A565" s="19" t="s">
+      <c r="A565" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="B565" s="19"/>
-[...3 lines deleted...]
-      <c r="F565" s="19"/>
+      <c r="B565" s="20"/>
+      <c r="C565" s="20"/>
+      <c r="D565" s="20"/>
+      <c r="E565" s="20"/>
+      <c r="F565" s="20"/>
     </row>
     <row r="566" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A566" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B566" s="16">
         <v>62708</v>
       </c>
       <c r="C566" s="16">
         <v>14535</v>
       </c>
       <c r="D566" s="16">
         <v>116</v>
       </c>
       <c r="E566" s="16">
         <v>42212</v>
       </c>
       <c r="F566" s="16">
         <v>5845</v>
       </c>
     </row>
     <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="7" t="s">
         <v>10</v>
       </c>
@@ -21576,58 +21585,58 @@
       <c r="F579" s="16">
         <v>342</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B580" s="16">
         <v>1017</v>
       </c>
       <c r="C580" s="16">
         <v>105</v>
       </c>
       <c r="D580" s="16">
         <v>2</v>
       </c>
       <c r="E580" s="16">
         <v>574</v>
       </c>
       <c r="F580" s="16">
         <v>336</v>
       </c>
     </row>
     <row r="581" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A581" s="19" t="s">
+      <c r="A581" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="B581" s="19"/>
-[...3 lines deleted...]
-      <c r="F581" s="19"/>
+      <c r="B581" s="20"/>
+      <c r="C581" s="20"/>
+      <c r="D581" s="20"/>
+      <c r="E581" s="20"/>
+      <c r="F581" s="20"/>
     </row>
     <row r="582" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A582" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B582" s="16">
         <v>62450</v>
       </c>
       <c r="C582" s="16">
         <v>14430</v>
       </c>
       <c r="D582" s="16">
         <v>117</v>
       </c>
       <c r="E582" s="16">
         <v>42081</v>
       </c>
       <c r="F582" s="16">
         <v>5822</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="7" t="s">
         <v>10</v>
       </c>
@@ -21878,58 +21887,58 @@
       <c r="F595" s="16">
         <v>338</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B596" s="9">
         <v>1008</v>
       </c>
       <c r="C596" s="9">
         <v>102</v>
       </c>
       <c r="D596" s="9">
         <v>2</v>
       </c>
       <c r="E596" s="9">
         <v>575</v>
       </c>
       <c r="F596" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="597" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A597" s="19" t="s">
+      <c r="A597" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="B597" s="19"/>
-[...3 lines deleted...]
-      <c r="F597" s="19"/>
+      <c r="B597" s="20"/>
+      <c r="C597" s="20"/>
+      <c r="D597" s="20"/>
+      <c r="E597" s="20"/>
+      <c r="F597" s="20"/>
     </row>
     <row r="598" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A598" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B598" s="16">
         <v>62681</v>
       </c>
       <c r="C598" s="16">
         <v>14362</v>
       </c>
       <c r="D598" s="16">
         <v>115</v>
       </c>
       <c r="E598" s="16">
         <v>42404</v>
       </c>
       <c r="F598" s="16">
         <v>5800</v>
       </c>
     </row>
     <row r="599" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A599" s="7" t="s">
         <v>10</v>
       </c>
@@ -22178,58 +22187,58 @@
       <c r="F611" s="16">
         <v>334</v>
       </c>
     </row>
     <row r="612" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A612" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B612" s="16">
         <v>999</v>
       </c>
       <c r="C612" s="16">
         <v>100</v>
       </c>
       <c r="D612" s="16">
         <v>2</v>
       </c>
       <c r="E612" s="16">
         <v>568</v>
       </c>
       <c r="F612" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="613" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A613" s="19" t="s">
+      <c r="A613" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="B613" s="19"/>
-[...3 lines deleted...]
-      <c r="F613" s="19"/>
+      <c r="B613" s="20"/>
+      <c r="C613" s="20"/>
+      <c r="D613" s="20"/>
+      <c r="E613" s="20"/>
+      <c r="F613" s="20"/>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A614" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B614" s="16">
         <v>62843</v>
       </c>
       <c r="C614" s="16">
         <v>14319</v>
       </c>
       <c r="D614" s="16">
         <v>115</v>
       </c>
       <c r="E614" s="16">
         <v>42603</v>
       </c>
       <c r="F614" s="16">
         <v>5806</v>
       </c>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="7" t="s">
         <v>10</v>
       </c>
@@ -22473,58 +22482,58 @@
       <c r="F627" s="16">
         <v>331</v>
       </c>
     </row>
     <row r="628" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A628" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B628" s="16">
         <v>993</v>
       </c>
       <c r="C628" s="16">
         <v>101</v>
       </c>
       <c r="D628" s="16">
         <v>2</v>
       </c>
       <c r="E628" s="16">
         <v>562</v>
       </c>
       <c r="F628" s="16">
         <v>328</v>
       </c>
     </row>
     <row r="629" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A629" s="19" t="s">
+      <c r="A629" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="B629" s="19"/>
-[...3 lines deleted...]
-      <c r="F629" s="19"/>
+      <c r="B629" s="20"/>
+      <c r="C629" s="20"/>
+      <c r="D629" s="20"/>
+      <c r="E629" s="20"/>
+      <c r="F629" s="20"/>
     </row>
     <row r="630" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A630" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B630" s="16">
         <v>62959</v>
       </c>
       <c r="C630" s="16">
         <v>14343</v>
       </c>
       <c r="D630" s="16">
         <v>115</v>
       </c>
       <c r="E630" s="16">
         <v>42692</v>
       </c>
       <c r="F630" s="16">
         <v>5809</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A631" s="7" t="s">
         <v>10</v>
       </c>
@@ -22773,58 +22782,58 @@
       <c r="F643" s="16">
         <v>332</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B644" s="16">
         <v>994</v>
       </c>
       <c r="C644" s="16">
         <v>100</v>
       </c>
       <c r="D644" s="16">
         <v>2</v>
       </c>
       <c r="E644" s="16">
         <v>563</v>
       </c>
       <c r="F644" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A645" s="19" t="s">
+      <c r="A645" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="B645" s="19"/>
-[...3 lines deleted...]
-      <c r="F645" s="19"/>
+      <c r="B645" s="20"/>
+      <c r="C645" s="20"/>
+      <c r="D645" s="20"/>
+      <c r="E645" s="20"/>
+      <c r="F645" s="20"/>
     </row>
     <row r="646" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A646" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B646" s="16">
         <v>63255</v>
       </c>
       <c r="C646" s="16">
         <v>14333</v>
       </c>
       <c r="D646" s="16">
         <v>116</v>
       </c>
       <c r="E646" s="16">
         <v>42983</v>
       </c>
       <c r="F646" s="16">
         <v>5823</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="7" t="s">
         <v>10</v>
       </c>
@@ -23068,58 +23077,58 @@
       <c r="F659" s="16">
         <v>336</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B660" s="9">
         <v>992</v>
       </c>
       <c r="C660" s="9">
         <v>100</v>
       </c>
       <c r="D660" s="9">
         <v>2</v>
       </c>
       <c r="E660" s="9">
         <v>563</v>
       </c>
       <c r="F660" s="9">
         <v>327</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A661" s="19" t="s">
+      <c r="A661" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B661" s="19"/>
-[...3 lines deleted...]
-      <c r="F661" s="19"/>
+      <c r="B661" s="20"/>
+      <c r="C661" s="20"/>
+      <c r="D661" s="20"/>
+      <c r="E661" s="20"/>
+      <c r="F661" s="20"/>
     </row>
     <row r="662" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A662" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B662" s="17">
         <v>63483</v>
       </c>
       <c r="C662" s="17">
         <v>14365</v>
       </c>
       <c r="D662" s="17">
         <v>115</v>
       </c>
       <c r="E662" s="17">
         <v>43166</v>
       </c>
       <c r="F662" s="17">
         <v>5837</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="7" t="s">
         <v>10</v>
       </c>
@@ -23370,58 +23379,58 @@
       <c r="F675" s="17">
         <v>335</v>
       </c>
     </row>
     <row r="676" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A676" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B676" s="17">
         <v>990</v>
       </c>
       <c r="C676" s="17">
         <v>100</v>
       </c>
       <c r="D676" s="17">
         <v>2</v>
       </c>
       <c r="E676" s="17">
         <v>559</v>
       </c>
       <c r="F676" s="17">
         <v>329</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A677" s="19" t="s">
+      <c r="A677" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="B677" s="19"/>
-[...3 lines deleted...]
-      <c r="F677" s="19"/>
+      <c r="B677" s="20"/>
+      <c r="C677" s="20"/>
+      <c r="D677" s="20"/>
+      <c r="E677" s="20"/>
+      <c r="F677" s="20"/>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B678" s="17">
         <v>63724</v>
       </c>
       <c r="C678" s="17">
         <v>14373</v>
       </c>
       <c r="D678" s="17">
         <v>115</v>
       </c>
       <c r="E678" s="17">
         <v>43390</v>
       </c>
       <c r="F678" s="17">
         <v>5846</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="7" t="s">
         <v>10</v>
       </c>
@@ -23672,58 +23681,58 @@
       <c r="F691" s="17">
         <v>336</v>
       </c>
     </row>
     <row r="692" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A692" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B692" s="18">
         <v>996</v>
       </c>
       <c r="C692" s="18">
         <v>102</v>
       </c>
       <c r="D692" s="18">
         <v>2</v>
       </c>
       <c r="E692" s="18">
         <v>556</v>
       </c>
       <c r="F692" s="18">
         <v>336</v>
       </c>
     </row>
     <row r="693" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A693" s="19" t="s">
+      <c r="A693" s="20" t="s">
         <v>67</v>
       </c>
-      <c r="B693" s="19"/>
-[...3 lines deleted...]
-      <c r="F693" s="19"/>
+      <c r="B693" s="20"/>
+      <c r="C693" s="20"/>
+      <c r="D693" s="20"/>
+      <c r="E693" s="20"/>
+      <c r="F693" s="20"/>
     </row>
     <row r="694" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A694" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B694" s="17">
         <v>64142</v>
       </c>
       <c r="C694" s="17">
         <v>14408</v>
       </c>
       <c r="D694" s="17">
         <v>116</v>
       </c>
       <c r="E694" s="17">
         <v>43980</v>
       </c>
       <c r="F694" s="17">
         <v>5638</v>
       </c>
     </row>
     <row r="695" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A695" s="7" t="s">
         <v>10</v>
       </c>
@@ -23972,58 +23981,58 @@
       <c r="F707" s="17">
         <v>330</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B708" s="17">
         <v>999</v>
       </c>
       <c r="C708" s="17">
         <v>105</v>
       </c>
       <c r="D708" s="17">
         <v>2</v>
       </c>
       <c r="E708" s="17">
         <v>560</v>
       </c>
       <c r="F708" s="17">
         <v>332</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A709" s="19" t="s">
+      <c r="A709" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="B709" s="19"/>
-[...3 lines deleted...]
-      <c r="F709" s="19"/>
+      <c r="B709" s="20"/>
+      <c r="C709" s="20"/>
+      <c r="D709" s="20"/>
+      <c r="E709" s="20"/>
+      <c r="F709" s="20"/>
     </row>
     <row r="710" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A710" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B710" s="17">
         <v>64643</v>
       </c>
       <c r="C710" s="17">
         <v>14446</v>
       </c>
       <c r="D710" s="17">
         <v>117</v>
       </c>
       <c r="E710" s="17">
         <v>44445</v>
       </c>
       <c r="F710" s="17">
         <v>5635</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="7" t="s">
         <v>10</v>
       </c>
@@ -24274,58 +24283,58 @@
       <c r="F723" s="17">
         <v>329</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B724" s="17">
         <v>1009</v>
       </c>
       <c r="C724" s="17">
         <v>105</v>
       </c>
       <c r="D724" s="17">
         <v>2</v>
       </c>
       <c r="E724" s="17">
         <v>569</v>
       </c>
       <c r="F724" s="17">
         <v>333</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A725" s="19" t="s">
+      <c r="A725" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="B725" s="19"/>
-[...3 lines deleted...]
-      <c r="F725" s="19"/>
+      <c r="B725" s="20"/>
+      <c r="C725" s="20"/>
+      <c r="D725" s="20"/>
+      <c r="E725" s="20"/>
+      <c r="F725" s="20"/>
     </row>
     <row r="726" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A726" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B726" s="17">
         <v>64620</v>
       </c>
       <c r="C726" s="17">
         <v>14486</v>
       </c>
       <c r="D726" s="17">
         <v>117</v>
       </c>
       <c r="E726" s="17">
         <v>44387</v>
       </c>
       <c r="F726" s="17">
         <v>5630</v>
       </c>
     </row>
     <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="7" t="s">
         <v>10</v>
       </c>
@@ -24576,58 +24585,58 @@
       <c r="F739" s="17">
         <v>326</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B740" s="17">
         <v>1015</v>
       </c>
       <c r="C740" s="17">
         <v>105</v>
       </c>
       <c r="D740" s="17">
         <v>2</v>
       </c>
       <c r="E740" s="17">
         <v>568</v>
       </c>
       <c r="F740" s="17">
         <v>340</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A741" s="19" t="s">
+      <c r="A741" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="B741" s="19"/>
-[...3 lines deleted...]
-      <c r="F741" s="19"/>
+      <c r="B741" s="20"/>
+      <c r="C741" s="20"/>
+      <c r="D741" s="20"/>
+      <c r="E741" s="20"/>
+      <c r="F741" s="20"/>
     </row>
     <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B742" s="17">
         <v>64690</v>
       </c>
       <c r="C742" s="17">
         <v>14520</v>
       </c>
       <c r="D742" s="17">
         <v>120</v>
       </c>
       <c r="E742" s="17">
         <v>44449</v>
       </c>
       <c r="F742" s="17">
         <v>5601</v>
       </c>
     </row>
     <row r="743" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A743" s="7" t="s">
         <v>10</v>
       </c>
@@ -24877,58 +24886,58 @@
         <v>326</v>
       </c>
     </row>
     <row r="756" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A756" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B756" s="18">
         <v>1017</v>
       </c>
       <c r="C756" s="18">
         <v>106</v>
       </c>
       <c r="D756" s="18">
         <v>2</v>
       </c>
       <c r="E756" s="18">
         <v>568</v>
       </c>
       <c r="F756" s="18">
         <v>341</v>
       </c>
       <c r="G756" s="2"/>
     </row>
     <row r="757" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A757" s="19" t="s">
+      <c r="A757" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="B757" s="19"/>
-[...3 lines deleted...]
-      <c r="F757" s="19"/>
+      <c r="B757" s="20"/>
+      <c r="C757" s="20"/>
+      <c r="D757" s="20"/>
+      <c r="E757" s="20"/>
+      <c r="F757" s="20"/>
       <c r="G757" s="2"/>
     </row>
     <row r="758" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A758" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B758" s="18">
         <v>64575</v>
       </c>
       <c r="C758" s="18">
         <v>14449</v>
       </c>
       <c r="D758" s="18">
         <v>114</v>
       </c>
       <c r="E758" s="18">
         <v>44402</v>
       </c>
       <c r="F758" s="18">
         <v>5610</v>
       </c>
       <c r="G758" s="2"/>
     </row>
     <row r="759" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A759" s="7" t="s">
@@ -25181,58 +25190,58 @@
       <c r="F771" s="18">
         <v>331</v>
       </c>
     </row>
     <row r="772" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A772" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B772" s="18">
         <v>1012</v>
       </c>
       <c r="C772" s="18">
         <v>107</v>
       </c>
       <c r="D772" s="18">
         <v>2</v>
       </c>
       <c r="E772" s="18">
         <v>559</v>
       </c>
       <c r="F772" s="18">
         <v>344</v>
       </c>
     </row>
     <row r="773" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A773" s="19" t="s">
+      <c r="A773" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="B773" s="19"/>
-[...3 lines deleted...]
-      <c r="F773" s="19"/>
+      <c r="B773" s="20"/>
+      <c r="C773" s="20"/>
+      <c r="D773" s="20"/>
+      <c r="E773" s="20"/>
+      <c r="F773" s="20"/>
     </row>
     <row r="774" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A774" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B774" s="18">
         <v>64093</v>
       </c>
       <c r="C774" s="18">
         <v>14384</v>
       </c>
       <c r="D774" s="18">
         <v>116</v>
       </c>
       <c r="E774" s="18">
         <v>44016</v>
       </c>
       <c r="F774" s="18">
         <v>5577</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A775" s="7" t="s">
         <v>10</v>
       </c>
@@ -25481,58 +25490,58 @@
       <c r="F787" s="18">
         <v>330</v>
       </c>
     </row>
     <row r="788" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A788" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B788" s="18">
         <v>1007</v>
       </c>
       <c r="C788" s="18">
         <v>108</v>
       </c>
       <c r="D788" s="18">
         <v>2</v>
       </c>
       <c r="E788" s="18">
         <v>556</v>
       </c>
       <c r="F788" s="18">
         <v>341</v>
       </c>
     </row>
     <row r="789" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A789" s="19" t="s">
+      <c r="A789" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="B789" s="19"/>
-[...3 lines deleted...]
-      <c r="F789" s="19"/>
+      <c r="B789" s="20"/>
+      <c r="C789" s="20"/>
+      <c r="D789" s="20"/>
+      <c r="E789" s="20"/>
+      <c r="F789" s="20"/>
     </row>
     <row r="790" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A790" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B790" s="18">
         <v>63151</v>
       </c>
       <c r="C790" s="18">
         <v>14301</v>
       </c>
       <c r="D790" s="18">
         <v>118</v>
       </c>
       <c r="E790" s="18">
         <v>42899</v>
       </c>
       <c r="F790" s="18">
         <v>5833</v>
       </c>
     </row>
     <row r="791" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A791" s="7" t="s">
         <v>10</v>
       </c>
@@ -25761,126 +25770,1024 @@
       <c r="F802" s="18">
         <v>614</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A803" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B803" s="18">
         <v>842</v>
       </c>
       <c r="C803" s="18">
         <v>83</v>
       </c>
       <c r="D803" s="18">
         <v>2</v>
       </c>
       <c r="E803" s="18">
         <v>413</v>
       </c>
       <c r="F803" s="18">
         <v>344</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A804" s="10" t="s">
+      <c r="A804" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B804" s="26">
+      <c r="B804" s="18">
         <v>1001</v>
       </c>
-      <c r="C804" s="26">
+      <c r="C804" s="18">
         <v>110</v>
       </c>
-      <c r="D804" s="26">
+      <c r="D804" s="18">
         <v>2</v>
       </c>
-      <c r="E804" s="26">
+      <c r="E804" s="18">
         <v>510</v>
       </c>
-      <c r="F804" s="26">
+      <c r="F804" s="18">
         <v>379</v>
       </c>
     </row>
+    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A805" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B805" s="20"/>
+      <c r="C805" s="20"/>
+      <c r="D805" s="20"/>
+      <c r="E805" s="20"/>
+      <c r="F805" s="20"/>
+    </row>
+    <row r="806" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A806" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B806" s="18">
+        <v>61944</v>
+      </c>
+      <c r="C806" s="18">
+        <v>14149</v>
+      </c>
+      <c r="D806" s="18">
+        <v>118</v>
+      </c>
+      <c r="E806" s="18">
+        <v>41606</v>
+      </c>
+      <c r="F806" s="18">
+        <v>6071</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A807" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B807" s="18">
+        <v>37306</v>
+      </c>
+      <c r="C807" s="18">
+        <v>10375</v>
+      </c>
+      <c r="D807" s="18">
+        <v>71</v>
+      </c>
+      <c r="E807" s="18">
+        <v>26496</v>
+      </c>
+      <c r="F807" s="18">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A808" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B808" s="18">
+        <v>3718</v>
+      </c>
+      <c r="C808" s="18">
+        <v>448</v>
+      </c>
+      <c r="D808" s="18">
+        <v>5</v>
+      </c>
+      <c r="E808" s="18">
+        <v>2767</v>
+      </c>
+      <c r="F808" s="18">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A809" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B809" s="18">
+        <v>10370</v>
+      </c>
+      <c r="C809" s="18">
+        <v>2280</v>
+      </c>
+      <c r="D809" s="18">
+        <v>25</v>
+      </c>
+      <c r="E809" s="18">
+        <v>7483</v>
+      </c>
+      <c r="F809" s="18">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A810" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A811" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B811" s="18">
+        <v>801</v>
+      </c>
+      <c r="C811" s="18">
+        <v>70</v>
+      </c>
+      <c r="D811" s="18">
+        <v>3</v>
+      </c>
+      <c r="E811" s="18">
+        <v>290</v>
+      </c>
+      <c r="F811" s="18">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A812" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B812" s="18">
+        <v>1909</v>
+      </c>
+      <c r="C812" s="18">
+        <v>165</v>
+      </c>
+      <c r="D812" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E812" s="18">
+        <v>944</v>
+      </c>
+      <c r="F812" s="18">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A813" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B813" s="18">
+        <v>804</v>
+      </c>
+      <c r="C813" s="18">
+        <v>99</v>
+      </c>
+      <c r="D813" s="18">
+        <v>1</v>
+      </c>
+      <c r="E813" s="18">
+        <v>419</v>
+      </c>
+      <c r="F813" s="18">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A814" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B814" s="18">
+        <v>1063</v>
+      </c>
+      <c r="C814" s="18">
+        <v>105</v>
+      </c>
+      <c r="D814" s="18">
+        <v>2</v>
+      </c>
+      <c r="E814" s="18">
+        <v>500</v>
+      </c>
+      <c r="F814" s="18">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A815" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B815" s="18">
+        <v>1051</v>
+      </c>
+      <c r="C815" s="18">
+        <v>110</v>
+      </c>
+      <c r="D815" s="18">
+        <v>3</v>
+      </c>
+      <c r="E815" s="18">
+        <v>542</v>
+      </c>
+      <c r="F815" s="18">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A816" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B816" s="18">
+        <v>735</v>
+      </c>
+      <c r="C816" s="18">
+        <v>48</v>
+      </c>
+      <c r="D816" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E816" s="18">
+        <v>232</v>
+      </c>
+      <c r="F816" s="18">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A817" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B817" s="18">
+        <v>684</v>
+      </c>
+      <c r="C817" s="18">
+        <v>68</v>
+      </c>
+      <c r="D817" s="18">
+        <v>1</v>
+      </c>
+      <c r="E817" s="18">
+        <v>241</v>
+      </c>
+      <c r="F817" s="18">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A818" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B818" s="18">
+        <v>1691</v>
+      </c>
+      <c r="C818" s="18">
+        <v>188</v>
+      </c>
+      <c r="D818" s="18">
+        <v>3</v>
+      </c>
+      <c r="E818" s="18">
+        <v>864</v>
+      </c>
+      <c r="F818" s="18">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A819" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B819" s="18">
+        <v>837</v>
+      </c>
+      <c r="C819" s="18">
+        <v>81</v>
+      </c>
+      <c r="D819" s="18">
+        <v>2</v>
+      </c>
+      <c r="E819" s="18">
+        <v>378</v>
+      </c>
+      <c r="F819" s="18">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A820" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B820" s="18">
+        <v>975</v>
+      </c>
+      <c r="C820" s="18">
+        <v>112</v>
+      </c>
+      <c r="D820" s="18">
+        <v>2</v>
+      </c>
+      <c r="E820" s="18">
+        <v>450</v>
+      </c>
+      <c r="F820" s="18">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A821" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B821" s="20"/>
+      <c r="C821" s="20"/>
+      <c r="D821" s="20"/>
+      <c r="E821" s="20"/>
+      <c r="F821" s="20"/>
+    </row>
+    <row r="822" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A822" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B822" s="18">
+        <v>60748</v>
+      </c>
+      <c r="C822" s="18">
+        <v>14122</v>
+      </c>
+      <c r="D822" s="18">
+        <v>119</v>
+      </c>
+      <c r="E822" s="18">
+        <v>40489</v>
+      </c>
+      <c r="F822" s="18">
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A823" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B823" s="18">
+        <v>36581</v>
+      </c>
+      <c r="C823" s="18">
+        <v>10331</v>
+      </c>
+      <c r="D823" s="18">
+        <v>71</v>
+      </c>
+      <c r="E823" s="18">
+        <v>25821</v>
+      </c>
+      <c r="F823" s="18">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A824" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B824" s="18">
+        <v>3634</v>
+      </c>
+      <c r="C824" s="18">
+        <v>451</v>
+      </c>
+      <c r="D824" s="18">
+        <v>5</v>
+      </c>
+      <c r="E824" s="18">
+        <v>2685</v>
+      </c>
+      <c r="F824" s="18">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A825" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B825" s="18">
+        <v>10145</v>
+      </c>
+      <c r="C825" s="18">
+        <v>2282</v>
+      </c>
+      <c r="D825" s="18">
+        <v>26</v>
+      </c>
+      <c r="E825" s="18">
+        <v>7260</v>
+      </c>
+      <c r="F825" s="18">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A826" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B826" s="18"/>
+      <c r="C826" s="18"/>
+      <c r="D826" s="18"/>
+      <c r="E826" s="18"/>
+      <c r="F826" s="18"/>
+    </row>
+    <row r="827" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A827" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B827" s="18">
+        <v>787</v>
+      </c>
+      <c r="C827" s="18">
+        <v>71</v>
+      </c>
+      <c r="D827" s="18">
+        <v>3</v>
+      </c>
+      <c r="E827" s="18">
+        <v>282</v>
+      </c>
+      <c r="F827" s="18">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A828" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B828" s="18">
+        <v>1879</v>
+      </c>
+      <c r="C828" s="18">
+        <v>168</v>
+      </c>
+      <c r="D828" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E828" s="18">
+        <v>916</v>
+      </c>
+      <c r="F828" s="18">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A829" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B829" s="18">
+        <v>788</v>
+      </c>
+      <c r="C829" s="18">
+        <v>100</v>
+      </c>
+      <c r="D829" s="18">
+        <v>1</v>
+      </c>
+      <c r="E829" s="18">
+        <v>404</v>
+      </c>
+      <c r="F829" s="18">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A830" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B830" s="18">
+        <v>1043</v>
+      </c>
+      <c r="C830" s="18">
+        <v>104</v>
+      </c>
+      <c r="D830" s="18">
+        <v>2</v>
+      </c>
+      <c r="E830" s="18">
+        <v>487</v>
+      </c>
+      <c r="F830" s="18">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A831" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B831" s="18">
+        <v>1036</v>
+      </c>
+      <c r="C831" s="18">
+        <v>111</v>
+      </c>
+      <c r="D831" s="18">
+        <v>3</v>
+      </c>
+      <c r="E831" s="18">
+        <v>530</v>
+      </c>
+      <c r="F831" s="18">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A832" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B832" s="18">
+        <v>727</v>
+      </c>
+      <c r="C832" s="18">
+        <v>50</v>
+      </c>
+      <c r="D832" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E832" s="18">
+        <v>224</v>
+      </c>
+      <c r="F832" s="18">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A833" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B833" s="18">
+        <v>685</v>
+      </c>
+      <c r="C833" s="18">
+        <v>72</v>
+      </c>
+      <c r="D833" s="18">
+        <v>1</v>
+      </c>
+      <c r="E833" s="18">
+        <v>236</v>
+      </c>
+      <c r="F833" s="18">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A834" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B834" s="18">
+        <v>1654</v>
+      </c>
+      <c r="C834" s="18">
+        <v>189</v>
+      </c>
+      <c r="D834" s="18">
+        <v>3</v>
+      </c>
+      <c r="E834" s="18">
+        <v>834</v>
+      </c>
+      <c r="F834" s="18">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A835" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B835" s="18">
+        <v>817</v>
+      </c>
+      <c r="C835" s="18">
+        <v>81</v>
+      </c>
+      <c r="D835" s="18">
+        <v>2</v>
+      </c>
+      <c r="E835" s="18">
+        <v>362</v>
+      </c>
+      <c r="F835" s="18">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A836" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B836" s="18">
+        <v>972</v>
+      </c>
+      <c r="C836" s="18">
+        <v>112</v>
+      </c>
+      <c r="D836" s="18">
+        <v>2</v>
+      </c>
+      <c r="E836" s="18">
+        <v>448</v>
+      </c>
+      <c r="F836" s="18">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A837" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B837" s="20"/>
+      <c r="C837" s="20"/>
+      <c r="D837" s="20"/>
+      <c r="E837" s="20"/>
+      <c r="F837" s="20"/>
+    </row>
+    <row r="838" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A838" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B838" s="18">
+        <v>58689</v>
+      </c>
+      <c r="C838" s="18">
+        <v>14129</v>
+      </c>
+      <c r="D838" s="18">
+        <v>116</v>
+      </c>
+      <c r="E838" s="18">
+        <v>38581</v>
+      </c>
+      <c r="F838" s="18">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A839" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B839" s="18">
+        <v>35029</v>
+      </c>
+      <c r="C839" s="18">
+        <v>10319</v>
+      </c>
+      <c r="D839" s="18">
+        <v>73</v>
+      </c>
+      <c r="E839" s="18">
+        <v>24316</v>
+      </c>
+      <c r="F839" s="18">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A840" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B840" s="18">
+        <v>3542</v>
+      </c>
+      <c r="C840" s="18">
+        <v>458</v>
+      </c>
+      <c r="D840" s="18">
+        <v>5</v>
+      </c>
+      <c r="E840" s="18">
+        <v>2593</v>
+      </c>
+      <c r="F840" s="18">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A841" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B841" s="18">
+        <v>9939</v>
+      </c>
+      <c r="C841" s="18">
+        <v>2286</v>
+      </c>
+      <c r="D841" s="18">
+        <v>23</v>
+      </c>
+      <c r="E841" s="18">
+        <v>7059</v>
+      </c>
+      <c r="F841" s="18">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A842" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B842" s="18"/>
+      <c r="C842" s="18"/>
+      <c r="D842" s="18"/>
+      <c r="E842" s="18"/>
+      <c r="F842" s="18"/>
+    </row>
+    <row r="843" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A843" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B843" s="18">
+        <v>781</v>
+      </c>
+      <c r="C843" s="18">
+        <v>73</v>
+      </c>
+      <c r="D843" s="18">
+        <v>3</v>
+      </c>
+      <c r="E843" s="18">
+        <v>280</v>
+      </c>
+      <c r="F843" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A844" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B844" s="18">
+        <v>1854</v>
+      </c>
+      <c r="C844" s="18">
+        <v>170</v>
+      </c>
+      <c r="D844" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E844" s="18">
+        <v>902</v>
+      </c>
+      <c r="F844" s="18">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A845" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B845" s="18">
+        <v>780</v>
+      </c>
+      <c r="C845" s="18">
+        <v>99</v>
+      </c>
+      <c r="D845" s="18">
+        <v>1</v>
+      </c>
+      <c r="E845" s="18">
+        <v>401</v>
+      </c>
+      <c r="F845" s="18">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A846" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B846" s="18">
+        <v>1013</v>
+      </c>
+      <c r="C846" s="18">
+        <v>105</v>
+      </c>
+      <c r="D846" s="18">
+        <v>2</v>
+      </c>
+      <c r="E846" s="18">
+        <v>459</v>
+      </c>
+      <c r="F846" s="18">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A847" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B847" s="18">
+        <v>1016</v>
+      </c>
+      <c r="C847" s="18">
+        <v>112</v>
+      </c>
+      <c r="D847" s="18">
+        <v>3</v>
+      </c>
+      <c r="E847" s="18">
+        <v>517</v>
+      </c>
+      <c r="F847" s="18">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A848" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B848" s="18">
+        <v>717</v>
+      </c>
+      <c r="C848" s="18">
+        <v>53</v>
+      </c>
+      <c r="D848" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E848" s="18">
+        <v>219</v>
+      </c>
+      <c r="F848" s="18">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A849" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B849" s="18">
+        <v>682</v>
+      </c>
+      <c r="C849" s="18">
+        <v>74</v>
+      </c>
+      <c r="D849" s="18">
+        <v>1</v>
+      </c>
+      <c r="E849" s="18">
+        <v>231</v>
+      </c>
+      <c r="F849" s="18">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A850" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B850" s="18">
+        <v>1575</v>
+      </c>
+      <c r="C850" s="18">
+        <v>183</v>
+      </c>
+      <c r="D850" s="18">
+        <v>3</v>
+      </c>
+      <c r="E850" s="18">
+        <v>803</v>
+      </c>
+      <c r="F850" s="18">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A851" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B851" s="18">
+        <v>797</v>
+      </c>
+      <c r="C851" s="18">
+        <v>82</v>
+      </c>
+      <c r="D851" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E851" s="18">
+        <v>353</v>
+      </c>
+      <c r="F851" s="18">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A852" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B852" s="19">
+        <v>964</v>
+      </c>
+      <c r="C852" s="19">
+        <v>115</v>
+      </c>
+      <c r="D852" s="19">
+        <v>2</v>
+      </c>
+      <c r="E852" s="19">
+        <v>448</v>
+      </c>
+      <c r="F852" s="19">
+        <v>399</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="55">
+  <mergeCells count="58">
+    <mergeCell ref="A805:F805"/>
+    <mergeCell ref="A821:F821"/>
+    <mergeCell ref="A837:F837"/>
     <mergeCell ref="A661:F661"/>
     <mergeCell ref="A677:F677"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="A133:F133"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A261:F261"/>
     <mergeCell ref="A197:F197"/>
     <mergeCell ref="A213:F213"/>
     <mergeCell ref="A229:F229"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="A293:F293"/>
     <mergeCell ref="A309:F309"/>
     <mergeCell ref="A325:F325"/>
+    <mergeCell ref="A165:F165"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="A69:F69"/>
-    <mergeCell ref="A165:F165"/>
     <mergeCell ref="A181:F181"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A101:F101"/>
     <mergeCell ref="A373:F373"/>
     <mergeCell ref="A389:F389"/>
     <mergeCell ref="A357:F357"/>
+    <mergeCell ref="A629:F629"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A421:F421"/>
     <mergeCell ref="A453:F453"/>
     <mergeCell ref="A469:F469"/>
     <mergeCell ref="A485:F485"/>
     <mergeCell ref="A437:F437"/>
+    <mergeCell ref="A645:F645"/>
     <mergeCell ref="A501:F501"/>
     <mergeCell ref="A757:F757"/>
     <mergeCell ref="A773:F773"/>
     <mergeCell ref="A789:F789"/>
     <mergeCell ref="A517:F517"/>
     <mergeCell ref="A533:F533"/>
     <mergeCell ref="A549:F549"/>
     <mergeCell ref="A565:F565"/>
     <mergeCell ref="A581:F581"/>
     <mergeCell ref="A693:F693"/>
     <mergeCell ref="A709:F709"/>
     <mergeCell ref="A725:F725"/>
     <mergeCell ref="A741:F741"/>
     <mergeCell ref="A597:F597"/>
     <mergeCell ref="A613:F613"/>
-    <mergeCell ref="A629:F629"/>
-    <mergeCell ref="A645:F645"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2022-2026</vt:lpstr>