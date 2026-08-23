--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="1663" windowWidth="20998" windowHeight="1676"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="958" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="80">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>шағын кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>орта кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
@@ -247,50 +247,59 @@
     <t>2025 жылғы 1 қыркүйекке</t>
   </si>
   <si>
     <t>2025 жылғы 1 қазанға</t>
   </si>
   <si>
     <t>2025 жылғы 1 қарашаға</t>
   </si>
   <si>
     <t>2025 жылғы 1 желтоқсанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 қаңтарға</t>
   </si>
   <si>
     <t>2026 жылғы 1 ақпанға</t>
   </si>
   <si>
     <t>2026 жылғы 1 наурызға</t>
   </si>
   <si>
     <t>2026 жылғы 1 сәуірге</t>
   </si>
   <si>
     <t>2026 жылғы 1 мамырға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 маусымға</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 шілдеге</t>
+  </si>
+  <si>
+    <t>2026 жылғы 1 тамызға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -5520,98 +5529,98 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4787">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="7"/>
     <cellStyle name="20% - Акцент1 11" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="14"/>
     <cellStyle name="20% - Акцент1 12" xfId="15"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 13" xfId="22"/>
@@ -10667,126 +10676,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G852"/>
+  <dimension ref="A1:G900"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A808" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E841" sqref="E841"/>
+    <sheetView tabSelected="1" topLeftCell="A883" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A900" sqref="A900"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="21"/>
-[...3 lines deleted...]
-      <c r="F1" s="21"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="22"/>
-[...3 lines deleted...]
-      <c r="F2" s="22"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="23"/>
-      <c r="B3" s="25" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="26"/>
-[...1 lines deleted...]
-      <c r="F3" s="26"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="39.299999999999997" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="25"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="20" t="s">
+      <c r="A5" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="20"/>
-[...3 lines deleted...]
-      <c r="F5" s="20"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="9">
         <v>53361</v>
       </c>
       <c r="C6" s="9">
         <v>14265</v>
       </c>
       <c r="D6" s="9">
         <v>113</v>
       </c>
       <c r="E6" s="9">
         <v>35092</v>
       </c>
       <c r="F6" s="9">
         <v>3891</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>10</v>
@@ -11036,58 +11045,58 @@
       <c r="F19" s="9">
         <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="9">
         <v>908</v>
       </c>
       <c r="C20" s="9">
         <v>88</v>
       </c>
       <c r="D20" s="9">
         <v>4</v>
       </c>
       <c r="E20" s="9">
         <v>584</v>
       </c>
       <c r="F20" s="9">
         <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="20"/>
-[...3 lines deleted...]
-      <c r="F21" s="20"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9">
         <v>53563</v>
       </c>
       <c r="C22" s="9">
         <v>14295</v>
       </c>
       <c r="D22" s="9">
         <v>111</v>
       </c>
       <c r="E22" s="9">
         <v>35233</v>
       </c>
       <c r="F22" s="9">
         <v>3924</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>10</v>
@@ -11337,58 +11346,58 @@
       <c r="F35" s="9">
         <v>232</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="9">
         <v>909</v>
       </c>
       <c r="C36" s="9">
         <v>88</v>
       </c>
       <c r="D36" s="9">
         <v>4</v>
       </c>
       <c r="E36" s="9">
         <v>582</v>
       </c>
       <c r="F36" s="9">
         <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" s="20" t="s">
+      <c r="A37" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="20"/>
-[...3 lines deleted...]
-      <c r="F37" s="20"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9">
         <v>53537</v>
       </c>
       <c r="C38" s="9">
         <v>14336</v>
       </c>
       <c r="D38" s="9">
         <v>112</v>
       </c>
       <c r="E38" s="9">
         <v>35116</v>
       </c>
       <c r="F38" s="9">
         <v>3973</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>10</v>
@@ -11638,58 +11647,58 @@
       <c r="F51" s="9">
         <v>234</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="9">
         <v>893</v>
       </c>
       <c r="C52" s="9">
         <v>87</v>
       </c>
       <c r="D52" s="9">
         <v>4</v>
       </c>
       <c r="E52" s="9">
         <v>569</v>
       </c>
       <c r="F52" s="9">
         <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="20" t="s">
+      <c r="A53" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="20"/>
-[...3 lines deleted...]
-      <c r="F53" s="20"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9">
         <v>53752</v>
       </c>
       <c r="C54" s="9">
         <v>14380</v>
       </c>
       <c r="D54" s="9">
         <v>111</v>
       </c>
       <c r="E54" s="9">
         <v>35286</v>
       </c>
       <c r="F54" s="9">
         <v>3975</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="7" t="s">
         <v>10</v>
@@ -11939,58 +11948,58 @@
       <c r="F67" s="9">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="9">
         <v>898</v>
       </c>
       <c r="C68" s="9">
         <v>88</v>
       </c>
       <c r="D68" s="9">
         <v>4</v>
       </c>
       <c r="E68" s="9">
         <v>569</v>
       </c>
       <c r="F68" s="9">
         <v>237</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="20" t="s">
+      <c r="A69" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B69" s="20"/>
-[...3 lines deleted...]
-      <c r="F69" s="20"/>
+      <c r="B69" s="18"/>
+      <c r="C69" s="18"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="18"/>
+      <c r="F69" s="18"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="9">
         <v>54115</v>
       </c>
       <c r="C70" s="9">
         <v>14440</v>
       </c>
       <c r="D70" s="9">
         <v>113</v>
       </c>
       <c r="E70" s="9">
         <v>35527</v>
       </c>
       <c r="F70" s="9">
         <v>4035</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="7" t="s">
         <v>10</v>
       </c>
@@ -12239,58 +12248,58 @@
       <c r="F83" s="9">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="9">
         <v>902</v>
       </c>
       <c r="C84" s="9">
         <v>88</v>
       </c>
       <c r="D84" s="9">
         <v>4</v>
       </c>
       <c r="E84" s="9">
         <v>569</v>
       </c>
       <c r="F84" s="9">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="20" t="s">
+      <c r="A85" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B85" s="20"/>
-[...3 lines deleted...]
-      <c r="F85" s="20"/>
+      <c r="B85" s="18"/>
+      <c r="C85" s="18"/>
+      <c r="D85" s="18"/>
+      <c r="E85" s="18"/>
+      <c r="F85" s="18"/>
       <c r="G85" s="4"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="9">
         <v>54398</v>
       </c>
       <c r="C86" s="9">
         <v>14516</v>
       </c>
       <c r="D86" s="9">
         <v>112</v>
       </c>
       <c r="E86" s="9">
         <v>35689</v>
       </c>
       <c r="F86" s="9">
         <v>4081</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="7" t="s">
         <v>10</v>
@@ -12540,58 +12549,58 @@
       <c r="F99" s="9">
         <v>253</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B100" s="9">
         <v>902</v>
       </c>
       <c r="C100" s="9">
         <v>88</v>
       </c>
       <c r="D100" s="9">
         <v>4</v>
       </c>
       <c r="E100" s="9">
         <v>570</v>
       </c>
       <c r="F100" s="9">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="20" t="s">
+      <c r="A101" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="B101" s="20"/>
-[...3 lines deleted...]
-      <c r="F101" s="20"/>
+      <c r="B101" s="18"/>
+      <c r="C101" s="18"/>
+      <c r="D101" s="18"/>
+      <c r="E101" s="18"/>
+      <c r="F101" s="18"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="9">
         <v>54416</v>
       </c>
       <c r="C102" s="9">
         <v>14555</v>
       </c>
       <c r="D102" s="9">
         <v>112</v>
       </c>
       <c r="E102" s="9">
         <v>35640</v>
       </c>
       <c r="F102" s="9">
         <v>4109</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="7" t="s">
         <v>10</v>
       </c>
@@ -12840,58 +12849,58 @@
       <c r="F115" s="9">
         <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B116" s="9">
         <v>902</v>
       </c>
       <c r="C116" s="9">
         <v>89</v>
       </c>
       <c r="D116" s="9">
         <v>4</v>
       </c>
       <c r="E116" s="9">
         <v>571</v>
       </c>
       <c r="F116" s="9">
         <v>238</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A117" s="20" t="s">
+      <c r="A117" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="B117" s="20"/>
-[...3 lines deleted...]
-      <c r="F117" s="20"/>
+      <c r="B117" s="18"/>
+      <c r="C117" s="18"/>
+      <c r="D117" s="18"/>
+      <c r="E117" s="18"/>
+      <c r="F117" s="18"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B118" s="9">
         <v>54967</v>
       </c>
       <c r="C118" s="9">
         <v>14608</v>
       </c>
       <c r="D118" s="9">
         <v>112</v>
       </c>
       <c r="E118" s="9">
         <v>36069</v>
       </c>
       <c r="F118" s="9">
         <v>4178</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="7" t="s">
         <v>10</v>
       </c>
@@ -13140,58 +13149,58 @@
       <c r="F131" s="9">
         <v>245</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B132" s="9">
         <v>915</v>
       </c>
       <c r="C132" s="9">
         <v>88</v>
       </c>
       <c r="D132" s="9">
         <v>4</v>
       </c>
       <c r="E132" s="9">
         <v>577</v>
       </c>
       <c r="F132" s="9">
         <v>246</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A133" s="20" t="s">
+      <c r="A133" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B133" s="20"/>
-[...3 lines deleted...]
-      <c r="F133" s="20"/>
+      <c r="B133" s="18"/>
+      <c r="C133" s="18"/>
+      <c r="D133" s="18"/>
+      <c r="E133" s="18"/>
+      <c r="F133" s="18"/>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B134" s="9">
         <v>55475</v>
       </c>
       <c r="C134" s="9">
         <v>14709</v>
       </c>
       <c r="D134" s="9">
         <v>113</v>
       </c>
       <c r="E134" s="9">
         <v>36376</v>
       </c>
       <c r="F134" s="9">
         <v>4277</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="7" t="s">
         <v>10</v>
       </c>
@@ -13440,58 +13449,58 @@
       <c r="F147" s="9">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B148" s="9">
         <v>926</v>
       </c>
       <c r="C148" s="9">
         <v>90</v>
       </c>
       <c r="D148" s="9">
         <v>4</v>
       </c>
       <c r="E148" s="9">
         <v>583</v>
       </c>
       <c r="F148" s="9">
         <v>249</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="20" t="s">
+      <c r="A149" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="B149" s="20"/>
-[...3 lines deleted...]
-      <c r="F149" s="20"/>
+      <c r="B149" s="18"/>
+      <c r="C149" s="18"/>
+      <c r="D149" s="18"/>
+      <c r="E149" s="18"/>
+      <c r="F149" s="18"/>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B150" s="9">
         <v>56479</v>
       </c>
       <c r="C150" s="9">
         <v>14761</v>
       </c>
       <c r="D150" s="9">
         <v>113</v>
       </c>
       <c r="E150" s="9">
         <v>37134</v>
       </c>
       <c r="F150" s="9">
         <v>4471</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="7" t="s">
         <v>10</v>
       </c>
@@ -13740,58 +13749,58 @@
       <c r="F163" s="9">
         <v>248</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B164" s="9">
         <v>952</v>
       </c>
       <c r="C164" s="9">
         <v>90</v>
       </c>
       <c r="D164" s="9">
         <v>4</v>
       </c>
       <c r="E164" s="9">
         <v>591</v>
       </c>
       <c r="F164" s="9">
         <v>267</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A165" s="20" t="s">
+      <c r="A165" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B165" s="20"/>
-[...3 lines deleted...]
-      <c r="F165" s="20"/>
+      <c r="B165" s="18"/>
+      <c r="C165" s="18"/>
+      <c r="D165" s="18"/>
+      <c r="E165" s="18"/>
+      <c r="F165" s="18"/>
       <c r="G165" s="2"/>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B166" s="9">
         <v>57184</v>
       </c>
       <c r="C166" s="9">
         <v>14807</v>
       </c>
       <c r="D166" s="9">
         <v>113</v>
       </c>
       <c r="E166" s="9">
         <v>37620</v>
       </c>
       <c r="F166" s="9">
         <v>4644</v>
       </c>
       <c r="G166" s="2"/>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" s="7" t="s">
@@ -14056,58 +14065,58 @@
       </c>
       <c r="G179" s="2"/>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B180" s="9">
         <v>992</v>
       </c>
       <c r="C180" s="9">
         <v>90</v>
       </c>
       <c r="D180" s="9">
         <v>4</v>
       </c>
       <c r="E180" s="9">
         <v>596</v>
       </c>
       <c r="F180" s="9">
         <v>302</v>
       </c>
       <c r="G180" s="2"/>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A181" s="20" t="s">
+      <c r="A181" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="20"/>
-[...3 lines deleted...]
-      <c r="F181" s="20"/>
+      <c r="B181" s="18"/>
+      <c r="C181" s="18"/>
+      <c r="D181" s="18"/>
+      <c r="E181" s="18"/>
+      <c r="F181" s="18"/>
       <c r="G181" s="2"/>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B182" s="9">
         <v>57932</v>
       </c>
       <c r="C182" s="9">
         <v>14802</v>
       </c>
       <c r="D182" s="9">
         <v>114</v>
       </c>
       <c r="E182" s="9">
         <v>38195</v>
       </c>
       <c r="F182" s="9">
         <v>4821</v>
       </c>
       <c r="G182" s="2"/>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183" s="7" t="s">
@@ -14372,58 +14381,58 @@
       </c>
       <c r="G195" s="2"/>
     </row>
     <row r="196" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B196" s="9">
         <v>1009</v>
       </c>
       <c r="C196" s="9">
         <v>91</v>
       </c>
       <c r="D196" s="9">
         <v>4</v>
       </c>
       <c r="E196" s="9">
         <v>601</v>
       </c>
       <c r="F196" s="9">
         <v>313</v>
       </c>
       <c r="G196" s="2"/>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A197" s="20" t="s">
+      <c r="A197" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B197" s="20"/>
-[...3 lines deleted...]
-      <c r="F197" s="20"/>
+      <c r="B197" s="18"/>
+      <c r="C197" s="18"/>
+      <c r="D197" s="18"/>
+      <c r="E197" s="18"/>
+      <c r="F197" s="18"/>
       <c r="G197" s="4"/>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B198" s="6">
         <v>58274</v>
       </c>
       <c r="C198" s="6">
         <v>14758</v>
       </c>
       <c r="D198" s="6">
         <v>111</v>
       </c>
       <c r="E198" s="6">
         <v>38473</v>
       </c>
       <c r="F198" s="6">
         <v>4932</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A199" s="7" t="s">
         <v>10</v>
@@ -14673,58 +14682,58 @@
       <c r="F211" s="6">
         <v>279</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B212" s="6">
         <v>1012</v>
       </c>
       <c r="C212" s="6">
         <v>90</v>
       </c>
       <c r="D212" s="6">
         <v>4</v>
       </c>
       <c r="E212" s="6">
         <v>598</v>
       </c>
       <c r="F212" s="6">
         <v>320</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A213" s="20" t="s">
+      <c r="A213" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B213" s="20"/>
-[...3 lines deleted...]
-      <c r="F213" s="20"/>
+      <c r="B213" s="18"/>
+      <c r="C213" s="18"/>
+      <c r="D213" s="18"/>
+      <c r="E213" s="18"/>
+      <c r="F213" s="18"/>
       <c r="G213" s="4"/>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B214" s="6">
         <v>59044</v>
       </c>
       <c r="C214" s="6">
         <v>14801</v>
       </c>
       <c r="D214" s="6">
         <v>109</v>
       </c>
       <c r="E214" s="6">
         <v>39099</v>
       </c>
       <c r="F214" s="6">
         <v>5035</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215" s="7" t="s">
         <v>10</v>
@@ -14974,58 +14983,58 @@
       <c r="F227" s="6">
         <v>287</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B228" s="6">
         <v>1012</v>
       </c>
       <c r="C228" s="6">
         <v>91</v>
       </c>
       <c r="D228" s="6">
         <v>4</v>
       </c>
       <c r="E228" s="6">
         <v>594</v>
       </c>
       <c r="F228" s="6">
         <v>323</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A229" s="20" t="s">
+      <c r="A229" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B229" s="20"/>
-[...3 lines deleted...]
-      <c r="F229" s="20"/>
+      <c r="B229" s="18"/>
+      <c r="C229" s="18"/>
+      <c r="D229" s="18"/>
+      <c r="E229" s="18"/>
+      <c r="F229" s="18"/>
       <c r="G229" s="4"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B230" s="6">
         <v>59591</v>
       </c>
       <c r="C230" s="6">
         <v>14861</v>
       </c>
       <c r="D230" s="6">
         <v>109</v>
       </c>
       <c r="E230" s="6">
         <v>39447</v>
       </c>
       <c r="F230" s="6">
         <v>5174</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" s="7" t="s">
         <v>10</v>
@@ -15275,58 +15284,58 @@
       <c r="F243" s="6">
         <v>290</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B244" s="6">
         <v>1045</v>
       </c>
       <c r="C244" s="6">
         <v>96</v>
       </c>
       <c r="D244" s="6">
         <v>4</v>
       </c>
       <c r="E244" s="6">
         <v>602</v>
       </c>
       <c r="F244" s="6">
         <v>343</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A245" s="20" t="s">
+      <c r="A245" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B245" s="20"/>
-[...3 lines deleted...]
-      <c r="F245" s="20"/>
+      <c r="B245" s="18"/>
+      <c r="C245" s="18"/>
+      <c r="D245" s="18"/>
+      <c r="E245" s="18"/>
+      <c r="F245" s="18"/>
       <c r="G245" s="4"/>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="6">
         <v>60306</v>
       </c>
       <c r="C246" s="6">
         <v>14911</v>
       </c>
       <c r="D246" s="6">
         <v>110</v>
       </c>
       <c r="E246" s="6">
         <v>39963</v>
       </c>
       <c r="F246" s="6">
         <v>5322</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" s="7" t="s">
         <v>10</v>
@@ -15576,58 +15585,58 @@
       <c r="F259" s="6">
         <v>295</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B260" s="6">
         <v>1055</v>
       </c>
       <c r="C260" s="6">
         <v>99</v>
       </c>
       <c r="D260" s="6">
         <v>4</v>
       </c>
       <c r="E260" s="6">
         <v>608</v>
       </c>
       <c r="F260" s="6">
         <v>344</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="20" t="s">
+      <c r="A261" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B261" s="20"/>
-[...3 lines deleted...]
-      <c r="F261" s="20"/>
+      <c r="B261" s="18"/>
+      <c r="C261" s="18"/>
+      <c r="D261" s="18"/>
+      <c r="E261" s="18"/>
+      <c r="F261" s="18"/>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B262" s="6">
         <v>60753</v>
       </c>
       <c r="C262" s="6">
         <v>14942</v>
       </c>
       <c r="D262" s="6">
         <v>110</v>
       </c>
       <c r="E262" s="6">
         <v>40284</v>
       </c>
       <c r="F262" s="6">
         <v>5417</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="7" t="s">
         <v>10</v>
       </c>
@@ -15880,58 +15889,58 @@
       <c r="F275" s="6">
         <v>306</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B276" s="6">
         <v>1071</v>
       </c>
       <c r="C276" s="6">
         <v>103</v>
       </c>
       <c r="D276" s="6">
         <v>4</v>
       </c>
       <c r="E276" s="6">
         <v>614</v>
       </c>
       <c r="F276" s="6">
         <v>350</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A277" s="20" t="s">
+      <c r="A277" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B277" s="20"/>
-[...3 lines deleted...]
-      <c r="F277" s="20"/>
+      <c r="B277" s="18"/>
+      <c r="C277" s="18"/>
+      <c r="D277" s="18"/>
+      <c r="E277" s="18"/>
+      <c r="F277" s="18"/>
       <c r="G277" s="4"/>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A278" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B278" s="6">
         <v>61661</v>
       </c>
       <c r="C278" s="6">
         <v>14969</v>
       </c>
       <c r="D278" s="6">
         <v>108</v>
       </c>
       <c r="E278" s="6">
         <v>40947</v>
       </c>
       <c r="F278" s="6">
         <v>5637</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" s="7" t="s">
         <v>10</v>
@@ -16179,58 +16188,58 @@
       <c r="F291" s="6">
         <v>321</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="6">
         <v>1104</v>
       </c>
       <c r="C292" s="6">
         <v>104</v>
       </c>
       <c r="D292" s="6">
         <v>4</v>
       </c>
       <c r="E292" s="6">
         <v>625</v>
       </c>
       <c r="F292" s="6">
         <v>371</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A293" s="20" t="s">
+      <c r="A293" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B293" s="20"/>
-[...3 lines deleted...]
-      <c r="F293" s="20"/>
+      <c r="B293" s="18"/>
+      <c r="C293" s="18"/>
+      <c r="D293" s="18"/>
+      <c r="E293" s="18"/>
+      <c r="F293" s="18"/>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B294" s="6">
         <v>62058</v>
       </c>
       <c r="C294" s="6">
         <v>14994</v>
       </c>
       <c r="D294" s="6">
         <v>107</v>
       </c>
       <c r="E294" s="6">
         <v>41175</v>
       </c>
       <c r="F294" s="6">
         <v>5782</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="7" t="s">
         <v>10</v>
       </c>
@@ -16479,58 +16488,58 @@
       <c r="F307" s="6">
         <v>334</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B308" s="9">
         <v>1107</v>
       </c>
       <c r="C308" s="9">
         <v>103</v>
       </c>
       <c r="D308" s="9">
         <v>4</v>
       </c>
       <c r="E308" s="6">
         <v>625</v>
       </c>
       <c r="F308" s="6">
         <v>375</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="20" t="s">
+      <c r="A309" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B309" s="20"/>
-[...3 lines deleted...]
-      <c r="F309" s="20"/>
+      <c r="B309" s="18"/>
+      <c r="C309" s="18"/>
+      <c r="D309" s="18"/>
+      <c r="E309" s="18"/>
+      <c r="F309" s="18"/>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B310" s="6">
         <v>62239</v>
       </c>
       <c r="C310" s="6">
         <v>15027</v>
       </c>
       <c r="D310" s="6">
         <v>107</v>
       </c>
       <c r="E310" s="6">
         <v>41297</v>
       </c>
       <c r="F310" s="6">
         <v>5808</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="7" t="s">
         <v>10</v>
       </c>
@@ -16779,58 +16788,58 @@
       <c r="F323" s="6">
         <v>334</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B324" s="6">
         <v>1104</v>
       </c>
       <c r="C324" s="6">
         <v>105</v>
       </c>
       <c r="D324" s="6">
         <v>4</v>
       </c>
       <c r="E324" s="6">
         <v>617</v>
       </c>
       <c r="F324" s="6">
         <v>378</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="20" t="s">
+      <c r="A325" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B325" s="20"/>
-[...3 lines deleted...]
-      <c r="F325" s="20"/>
+      <c r="B325" s="18"/>
+      <c r="C325" s="18"/>
+      <c r="D325" s="18"/>
+      <c r="E325" s="18"/>
+      <c r="F325" s="18"/>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B326" s="6">
         <v>62024</v>
       </c>
       <c r="C326" s="6">
         <v>15054</v>
       </c>
       <c r="D326" s="6">
         <v>107</v>
       </c>
       <c r="E326" s="6">
         <v>41075</v>
       </c>
       <c r="F326" s="6">
         <v>5788</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="7" t="s">
         <v>10</v>
       </c>
@@ -17079,58 +17088,58 @@
       <c r="F339" s="6">
         <v>333</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B340" s="6">
         <v>1097</v>
       </c>
       <c r="C340" s="6">
         <v>106</v>
       </c>
       <c r="D340" s="6">
         <v>4</v>
       </c>
       <c r="E340" s="6">
         <v>611</v>
       </c>
       <c r="F340" s="6">
         <v>376</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A341" s="20" t="s">
+      <c r="A341" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B341" s="20"/>
-[...3 lines deleted...]
-      <c r="F341" s="20"/>
+      <c r="B341" s="18"/>
+      <c r="C341" s="18"/>
+      <c r="D341" s="18"/>
+      <c r="E341" s="18"/>
+      <c r="F341" s="18"/>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B342" s="6">
         <v>62104</v>
       </c>
       <c r="C342" s="6">
         <v>15083</v>
       </c>
       <c r="D342" s="6">
         <v>109</v>
       </c>
       <c r="E342" s="6">
         <v>41096</v>
       </c>
       <c r="F342" s="6">
         <v>5816</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="7" t="s">
         <v>10</v>
       </c>
@@ -17379,58 +17388,58 @@
       <c r="F355" s="9">
         <v>327</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B356" s="9">
         <v>1099</v>
       </c>
       <c r="C356" s="9">
         <v>107</v>
       </c>
       <c r="D356" s="9">
         <v>4</v>
       </c>
       <c r="E356" s="9">
         <v>604</v>
       </c>
       <c r="F356" s="9">
         <v>384</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A357" s="20" t="s">
+      <c r="A357" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B357" s="20"/>
-[...3 lines deleted...]
-      <c r="F357" s="20"/>
+      <c r="B357" s="18"/>
+      <c r="C357" s="18"/>
+      <c r="D357" s="18"/>
+      <c r="E357" s="18"/>
+      <c r="F357" s="18"/>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B358" s="9">
         <v>62030</v>
       </c>
       <c r="C358" s="9">
         <v>15077</v>
       </c>
       <c r="D358" s="9">
         <v>118</v>
       </c>
       <c r="E358" s="9">
         <v>41021</v>
       </c>
       <c r="F358" s="9">
         <v>5814</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="7" t="s">
         <v>10</v>
       </c>
@@ -17679,58 +17688,58 @@
       <c r="F371" s="6">
         <v>325</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B372" s="6">
         <v>1091</v>
       </c>
       <c r="C372" s="6">
         <v>107</v>
       </c>
       <c r="D372" s="6">
         <v>4</v>
       </c>
       <c r="E372" s="6">
         <v>611</v>
       </c>
       <c r="F372" s="6">
         <v>369</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A373" s="20" t="s">
+      <c r="A373" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B373" s="20"/>
-[...3 lines deleted...]
-      <c r="F373" s="20"/>
+      <c r="B373" s="18"/>
+      <c r="C373" s="18"/>
+      <c r="D373" s="18"/>
+      <c r="E373" s="18"/>
+      <c r="F373" s="18"/>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B374" s="6">
         <v>61634</v>
       </c>
       <c r="C374" s="6">
         <v>15009</v>
       </c>
       <c r="D374" s="6">
         <v>118</v>
       </c>
       <c r="E374" s="6">
         <v>40743</v>
       </c>
       <c r="F374" s="6">
         <v>5764</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="7" t="s">
         <v>10</v>
       </c>
@@ -17979,58 +17988,58 @@
       <c r="F387" s="6">
         <v>326</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B388" s="6">
         <v>1080</v>
       </c>
       <c r="C388" s="6">
         <v>107</v>
       </c>
       <c r="D388" s="6">
         <v>4</v>
       </c>
       <c r="E388" s="6">
         <v>608</v>
       </c>
       <c r="F388" s="6">
         <v>361</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A389" s="20" t="s">
+      <c r="A389" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B389" s="20"/>
-[...3 lines deleted...]
-      <c r="F389" s="20"/>
+      <c r="B389" s="18"/>
+      <c r="C389" s="18"/>
+      <c r="D389" s="18"/>
+      <c r="E389" s="18"/>
+      <c r="F389" s="18"/>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B390" s="6">
         <v>60689</v>
       </c>
       <c r="C390" s="6">
         <v>14891</v>
       </c>
       <c r="D390" s="6">
         <v>117</v>
       </c>
       <c r="E390" s="6">
         <v>39990</v>
       </c>
       <c r="F390" s="6">
         <v>5691</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="7" t="s">
         <v>10</v>
       </c>
@@ -18283,658 +18292,658 @@
       <c r="F403" s="9">
         <v>322</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B404" s="9">
         <v>1057</v>
       </c>
       <c r="C404" s="9">
         <v>109</v>
       </c>
       <c r="D404" s="9">
         <v>2</v>
       </c>
       <c r="E404" s="9">
         <v>593</v>
       </c>
       <c r="F404" s="9">
         <v>353</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A405" s="20" t="s">
+      <c r="A405" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B405" s="20"/>
-[...3 lines deleted...]
-      <c r="F405" s="20"/>
+      <c r="B405" s="18"/>
+      <c r="C405" s="18"/>
+      <c r="D405" s="18"/>
+      <c r="E405" s="18"/>
+      <c r="F405" s="18"/>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B406" s="11">
+      <c r="B406" s="10">
         <v>60747</v>
       </c>
-      <c r="C406" s="11">
+      <c r="C406" s="10">
         <v>14590</v>
       </c>
-      <c r="D406" s="11">
+      <c r="D406" s="10">
         <v>115</v>
       </c>
-      <c r="E406" s="11">
+      <c r="E406" s="10">
         <v>40390</v>
       </c>
-      <c r="F406" s="11">
+      <c r="F406" s="10">
         <v>5652</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B407" s="11">
+      <c r="B407" s="10">
         <v>35640</v>
       </c>
-      <c r="C407" s="11">
+      <c r="C407" s="10">
         <v>10786</v>
       </c>
-      <c r="D407" s="11">
+      <c r="D407" s="10">
         <v>69</v>
       </c>
-      <c r="E407" s="11">
+      <c r="E407" s="10">
         <v>24400</v>
       </c>
-      <c r="F407" s="11">
+      <c r="F407" s="10">
         <v>385</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B408" s="11">
+      <c r="B408" s="10">
         <v>3866</v>
       </c>
-      <c r="C408" s="11">
+      <c r="C408" s="10">
         <v>459</v>
       </c>
-      <c r="D408" s="11">
+      <c r="D408" s="10">
         <v>4</v>
       </c>
-      <c r="E408" s="11">
+      <c r="E408" s="10">
         <v>2960</v>
       </c>
-      <c r="F408" s="11">
+      <c r="F408" s="10">
         <v>443</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B409" s="11">
+      <c r="B409" s="10">
         <v>10501</v>
       </c>
-      <c r="C409" s="11">
+      <c r="C409" s="10">
         <v>2433</v>
       </c>
-      <c r="D409" s="11">
+      <c r="D409" s="10">
         <v>26</v>
       </c>
-      <c r="E409" s="11">
+      <c r="E409" s="10">
         <v>7488</v>
       </c>
-      <c r="F409" s="11">
+      <c r="F409" s="10">
         <v>554</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B410" s="11"/>
-[...3 lines deleted...]
-      <c r="F410" s="11"/>
+      <c r="B410" s="10"/>
+      <c r="C410" s="10"/>
+      <c r="D410" s="10"/>
+      <c r="E410" s="10"/>
+      <c r="F410" s="10"/>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B411" s="11">
+      <c r="B411" s="10">
         <v>829</v>
       </c>
-      <c r="C411" s="11">
+      <c r="C411" s="10">
         <v>59</v>
       </c>
-      <c r="D411" s="11">
+      <c r="D411" s="10">
         <v>2</v>
       </c>
-      <c r="E411" s="11">
+      <c r="E411" s="10">
         <v>362</v>
       </c>
-      <c r="F411" s="11">
+      <c r="F411" s="10">
         <v>406</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B412" s="11">
+      <c r="B412" s="10">
         <v>1882</v>
       </c>
-      <c r="C412" s="11">
+      <c r="C412" s="10">
         <v>131</v>
       </c>
-      <c r="D412" s="11" t="s">
+      <c r="D412" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E412" s="11">
+      <c r="E412" s="10">
         <v>984</v>
       </c>
-      <c r="F412" s="11">
+      <c r="F412" s="10">
         <v>767</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B413" s="11">
+      <c r="B413" s="10">
         <v>855</v>
       </c>
-      <c r="C413" s="11">
+      <c r="C413" s="10">
         <v>92</v>
       </c>
-      <c r="D413" s="11">
+      <c r="D413" s="10">
         <v>1</v>
       </c>
-      <c r="E413" s="11">
+      <c r="E413" s="10">
         <v>497</v>
       </c>
-      <c r="F413" s="11">
+      <c r="F413" s="10">
         <v>265</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B414" s="11">
+      <c r="B414" s="10">
         <v>1056</v>
       </c>
-      <c r="C414" s="11">
+      <c r="C414" s="10">
         <v>84</v>
       </c>
-      <c r="D414" s="11">
+      <c r="D414" s="10">
         <v>2</v>
       </c>
-      <c r="E414" s="11">
+      <c r="E414" s="10">
         <v>564</v>
       </c>
-      <c r="F414" s="11">
+      <c r="F414" s="10">
         <v>406</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B415" s="11">
+      <c r="B415" s="10">
         <v>1078</v>
       </c>
-      <c r="C415" s="11">
+      <c r="C415" s="10">
         <v>106</v>
       </c>
-      <c r="D415" s="11">
+      <c r="D415" s="10">
         <v>3</v>
       </c>
-      <c r="E415" s="11">
+      <c r="E415" s="10">
         <v>599</v>
       </c>
-      <c r="F415" s="11">
+      <c r="F415" s="10">
         <v>370</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B416" s="11">
+      <c r="B416" s="10">
         <v>799</v>
       </c>
-      <c r="C416" s="11">
+      <c r="C416" s="10">
         <v>39</v>
       </c>
-      <c r="D416" s="11" t="s">
+      <c r="D416" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E416" s="11">
+      <c r="E416" s="10">
         <v>328</v>
       </c>
-      <c r="F416" s="11">
+      <c r="F416" s="10">
         <v>432</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B417" s="11">
+      <c r="B417" s="10">
         <v>722</v>
       </c>
-      <c r="C417" s="11">
+      <c r="C417" s="10">
         <v>52</v>
       </c>
-      <c r="D417" s="11">
+      <c r="D417" s="10">
         <v>1</v>
       </c>
-      <c r="E417" s="11">
+      <c r="E417" s="10">
         <v>347</v>
       </c>
-      <c r="F417" s="11">
+      <c r="F417" s="10">
         <v>322</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B418" s="11">
+      <c r="B418" s="10">
         <v>1635</v>
       </c>
-      <c r="C418" s="11">
+      <c r="C418" s="10">
         <v>167</v>
       </c>
-      <c r="D418" s="11">
+      <c r="D418" s="10">
         <v>3</v>
       </c>
-      <c r="E418" s="11">
+      <c r="E418" s="10">
         <v>831</v>
       </c>
-      <c r="F418" s="11">
+      <c r="F418" s="10">
         <v>634</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B419" s="11">
+      <c r="B419" s="10">
         <v>834</v>
       </c>
-      <c r="C419" s="11">
+      <c r="C419" s="10">
         <v>74</v>
       </c>
-      <c r="D419" s="11">
+      <c r="D419" s="10">
         <v>2</v>
       </c>
-      <c r="E419" s="11">
+      <c r="E419" s="10">
         <v>436</v>
       </c>
-      <c r="F419" s="11">
+      <c r="F419" s="10">
         <v>322</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B420" s="11">
+      <c r="B420" s="10">
         <v>1050</v>
       </c>
-      <c r="C420" s="11">
+      <c r="C420" s="10">
         <v>108</v>
       </c>
-      <c r="D420" s="11">
+      <c r="D420" s="10">
         <v>2</v>
       </c>
-      <c r="E420" s="11">
+      <c r="E420" s="10">
         <v>594</v>
       </c>
-      <c r="F420" s="11">
+      <c r="F420" s="10">
         <v>346</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A421" s="20" t="s">
+      <c r="A421" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B421" s="20"/>
-[...3 lines deleted...]
-      <c r="F421" s="20"/>
+      <c r="B421" s="18"/>
+      <c r="C421" s="18"/>
+      <c r="D421" s="18"/>
+      <c r="E421" s="18"/>
+      <c r="F421" s="18"/>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B422" s="13">
+      <c r="B422" s="12">
         <v>60676</v>
       </c>
-      <c r="C422" s="13">
+      <c r="C422" s="12">
         <v>14511</v>
       </c>
-      <c r="D422" s="13">
+      <c r="D422" s="12">
         <v>115</v>
       </c>
-      <c r="E422" s="13">
+      <c r="E422" s="12">
         <v>40417</v>
       </c>
-      <c r="F422" s="13">
+      <c r="F422" s="12">
         <v>5633</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B423" s="13">
+      <c r="B423" s="12">
         <v>35623</v>
       </c>
-      <c r="C423" s="13">
+      <c r="C423" s="12">
         <v>10710</v>
       </c>
-      <c r="D423" s="13">
+      <c r="D423" s="12">
         <v>69</v>
       </c>
-      <c r="E423" s="13">
+      <c r="E423" s="12">
         <v>24462</v>
       </c>
-      <c r="F423" s="13">
+      <c r="F423" s="12">
         <v>382</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B424" s="13">
+      <c r="B424" s="12">
         <v>3835</v>
       </c>
-      <c r="C424" s="13">
+      <c r="C424" s="12">
         <v>457</v>
       </c>
-      <c r="D424" s="13">
+      <c r="D424" s="12">
         <v>4</v>
       </c>
-      <c r="E424" s="13">
+      <c r="E424" s="12">
         <v>2937</v>
       </c>
-      <c r="F424" s="13">
+      <c r="F424" s="12">
         <v>437</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B425" s="13">
+      <c r="B425" s="12">
         <v>10507</v>
       </c>
-      <c r="C425" s="13">
+      <c r="C425" s="12">
         <v>2431</v>
       </c>
-      <c r="D425" s="13">
+      <c r="D425" s="12">
         <v>26</v>
       </c>
-      <c r="E425" s="13">
+      <c r="E425" s="12">
         <v>7492</v>
       </c>
-      <c r="F425" s="13">
+      <c r="F425" s="12">
         <v>558</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B426" s="12"/>
-[...3 lines deleted...]
-      <c r="F426" s="12"/>
+      <c r="B426" s="11"/>
+      <c r="C426" s="11"/>
+      <c r="D426" s="11"/>
+      <c r="E426" s="11"/>
+      <c r="F426" s="11"/>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B427" s="13">
+      <c r="B427" s="12">
         <v>829</v>
       </c>
-      <c r="C427" s="13">
+      <c r="C427" s="12">
         <v>59</v>
       </c>
-      <c r="D427" s="13">
+      <c r="D427" s="12">
         <v>2</v>
       </c>
-      <c r="E427" s="13">
+      <c r="E427" s="12">
         <v>360</v>
       </c>
-      <c r="F427" s="13">
+      <c r="F427" s="12">
         <v>408</v>
       </c>
     </row>
     <row r="428" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A428" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B428" s="13">
+      <c r="B428" s="12">
         <v>1887</v>
       </c>
-      <c r="C428" s="13">
+      <c r="C428" s="12">
         <v>132</v>
       </c>
-      <c r="D428" s="13" t="s">
+      <c r="D428" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="E428" s="13">
+      <c r="E428" s="12">
         <v>987</v>
       </c>
-      <c r="F428" s="13">
+      <c r="F428" s="12">
         <v>768</v>
       </c>
     </row>
     <row r="429" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A429" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B429" s="13">
+      <c r="B429" s="12">
         <v>853</v>
       </c>
-      <c r="C429" s="13">
+      <c r="C429" s="12">
         <v>92</v>
       </c>
-      <c r="D429" s="13">
+      <c r="D429" s="12">
         <v>1</v>
       </c>
-      <c r="E429" s="13">
+      <c r="E429" s="12">
         <v>493</v>
       </c>
-      <c r="F429" s="13">
+      <c r="F429" s="12">
         <v>267</v>
       </c>
     </row>
     <row r="430" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A430" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B430" s="13">
+      <c r="B430" s="12">
         <v>1057</v>
       </c>
-      <c r="C430" s="13">
+      <c r="C430" s="12">
         <v>84</v>
       </c>
-      <c r="D430" s="13">
+      <c r="D430" s="12">
         <v>2</v>
       </c>
-      <c r="E430" s="13">
+      <c r="E430" s="12">
         <v>565</v>
       </c>
-      <c r="F430" s="13">
+      <c r="F430" s="12">
         <v>406</v>
       </c>
     </row>
     <row r="431" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A431" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B431" s="13">
+      <c r="B431" s="12">
         <v>1075</v>
       </c>
-      <c r="C431" s="13">
+      <c r="C431" s="12">
         <v>106</v>
       </c>
-      <c r="D431" s="13">
+      <c r="D431" s="12">
         <v>3</v>
       </c>
-      <c r="E431" s="13">
+      <c r="E431" s="12">
         <v>593</v>
       </c>
-      <c r="F431" s="13">
+      <c r="F431" s="12">
         <v>373</v>
       </c>
     </row>
     <row r="432" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A432" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B432" s="13">
+      <c r="B432" s="12">
         <v>783</v>
       </c>
-      <c r="C432" s="13">
+      <c r="C432" s="12">
         <v>39</v>
       </c>
-      <c r="D432" s="13" t="s">
+      <c r="D432" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="E432" s="13">
+      <c r="E432" s="12">
         <v>320</v>
       </c>
-      <c r="F432" s="13">
+      <c r="F432" s="12">
         <v>424</v>
       </c>
     </row>
     <row r="433" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A433" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B433" s="13">
+      <c r="B433" s="12">
         <v>706</v>
       </c>
-      <c r="C433" s="13">
+      <c r="C433" s="12">
         <v>52</v>
       </c>
-      <c r="D433" s="13">
+      <c r="D433" s="12">
         <v>1</v>
       </c>
-      <c r="E433" s="13">
+      <c r="E433" s="12">
         <v>333</v>
       </c>
-      <c r="F433" s="13">
+      <c r="F433" s="12">
         <v>320</v>
       </c>
     </row>
     <row r="434" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A434" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B434" s="13">
+      <c r="B434" s="12">
         <v>1650</v>
       </c>
-      <c r="C434" s="13">
+      <c r="C434" s="12">
         <v>168</v>
       </c>
-      <c r="D434" s="13">
+      <c r="D434" s="12">
         <v>3</v>
       </c>
-      <c r="E434" s="13">
+      <c r="E434" s="12">
         <v>847</v>
       </c>
-      <c r="F434" s="13">
+      <c r="F434" s="12">
         <v>632</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B435" s="13">
+      <c r="B435" s="12">
         <v>831</v>
       </c>
-      <c r="C435" s="13">
+      <c r="C435" s="12">
         <v>74</v>
       </c>
-      <c r="D435" s="13">
+      <c r="D435" s="12">
         <v>2</v>
       </c>
-      <c r="E435" s="13">
+      <c r="E435" s="12">
         <v>439</v>
       </c>
-      <c r="F435" s="13">
+      <c r="F435" s="12">
         <v>316</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B436" s="13">
+      <c r="B436" s="12">
         <v>1040</v>
       </c>
-      <c r="C436" s="13">
+      <c r="C436" s="12">
         <v>107</v>
       </c>
-      <c r="D436" s="13">
+      <c r="D436" s="12">
         <v>2</v>
       </c>
-      <c r="E436" s="13">
+      <c r="E436" s="12">
         <v>589</v>
       </c>
-      <c r="F436" s="13">
+      <c r="F436" s="12">
         <v>342</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A437" s="20" t="s">
+      <c r="A437" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B437" s="20"/>
-[...3 lines deleted...]
-      <c r="F437" s="20"/>
+      <c r="B437" s="18"/>
+      <c r="C437" s="18"/>
+      <c r="D437" s="18"/>
+      <c r="E437" s="18"/>
+      <c r="F437" s="18"/>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B438" s="9">
         <v>60862</v>
       </c>
       <c r="C438" s="9">
         <v>14490</v>
       </c>
       <c r="D438" s="9">
         <v>115</v>
       </c>
       <c r="E438" s="9">
         <v>40605</v>
       </c>
       <c r="F438" s="9">
         <v>5652</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="7" t="s">
         <v>10</v>
       </c>
@@ -19183,7611 +19192,8516 @@
       <c r="F451" s="9">
         <v>321</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B452" s="9">
         <v>1039</v>
       </c>
       <c r="C452" s="9">
         <v>108</v>
       </c>
       <c r="D452" s="9">
         <v>2</v>
       </c>
       <c r="E452" s="9">
         <v>586</v>
       </c>
       <c r="F452" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A453" s="20" t="s">
+      <c r="A453" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B453" s="20"/>
-[...3 lines deleted...]
-      <c r="F453" s="20"/>
+      <c r="B453" s="18"/>
+      <c r="C453" s="18"/>
+      <c r="D453" s="18"/>
+      <c r="E453" s="18"/>
+      <c r="F453" s="18"/>
     </row>
     <row r="454" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A454" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B454" s="14">
+      <c r="B454" s="13">
         <v>60937</v>
       </c>
-      <c r="C454" s="14">
+      <c r="C454" s="13">
         <v>14503</v>
       </c>
-      <c r="D454" s="14">
+      <c r="D454" s="13">
         <v>116</v>
       </c>
-      <c r="E454" s="14">
+      <c r="E454" s="13">
         <v>40648</v>
       </c>
-      <c r="F454" s="14">
+      <c r="F454" s="13">
         <v>5670</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B455" s="14">
+      <c r="B455" s="13">
         <v>35880</v>
       </c>
-      <c r="C455" s="14">
+      <c r="C455" s="13">
         <v>10686</v>
       </c>
-      <c r="D455" s="14">
+      <c r="D455" s="13">
         <v>70</v>
       </c>
-      <c r="E455" s="14">
+      <c r="E455" s="13">
         <v>24733</v>
       </c>
-      <c r="F455" s="14">
+      <c r="F455" s="13">
         <v>391</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B456" s="14">
+      <c r="B456" s="13">
         <v>3852</v>
       </c>
-      <c r="C456" s="14">
+      <c r="C456" s="13">
         <v>464</v>
       </c>
-      <c r="D456" s="14">
+      <c r="D456" s="13">
         <v>4</v>
       </c>
-      <c r="E456" s="14">
+      <c r="E456" s="13">
         <v>2946</v>
       </c>
-      <c r="F456" s="14">
+      <c r="F456" s="13">
         <v>438</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B457" s="14">
+      <c r="B457" s="13">
         <v>10529</v>
       </c>
-      <c r="C457" s="14">
+      <c r="C457" s="13">
         <v>2431</v>
       </c>
-      <c r="D457" s="14">
+      <c r="D457" s="13">
         <v>26</v>
       </c>
-      <c r="E457" s="14">
+      <c r="E457" s="13">
         <v>7508</v>
       </c>
-      <c r="F457" s="14">
+      <c r="F457" s="13">
         <v>564</v>
       </c>
     </row>
     <row r="458" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A458" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B458" s="14"/>
-[...3 lines deleted...]
-      <c r="F458" s="14"/>
+      <c r="B458" s="13"/>
+      <c r="C458" s="13"/>
+      <c r="D458" s="13"/>
+      <c r="E458" s="13"/>
+      <c r="F458" s="13"/>
     </row>
     <row r="459" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A459" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B459" s="14">
+      <c r="B459" s="13">
         <v>825</v>
       </c>
-      <c r="C459" s="14">
+      <c r="C459" s="13">
         <v>60</v>
       </c>
-      <c r="D459" s="14">
+      <c r="D459" s="13">
         <v>2</v>
       </c>
-      <c r="E459" s="14">
+      <c r="E459" s="13">
         <v>348</v>
       </c>
-      <c r="F459" s="14">
+      <c r="F459" s="13">
         <v>415</v>
       </c>
     </row>
     <row r="460" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A460" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B460" s="14">
+      <c r="B460" s="13">
         <v>1865</v>
       </c>
-      <c r="C460" s="14">
+      <c r="C460" s="13">
         <v>130</v>
       </c>
-      <c r="D460" s="14" t="s">
+      <c r="D460" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E460" s="14">
+      <c r="E460" s="13">
         <v>969</v>
       </c>
-      <c r="F460" s="14">
+      <c r="F460" s="13">
         <v>766</v>
       </c>
     </row>
     <row r="461" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A461" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B461" s="14">
+      <c r="B461" s="13">
         <v>836</v>
       </c>
-      <c r="C461" s="14">
+      <c r="C461" s="13">
         <v>92</v>
       </c>
-      <c r="D461" s="14">
+      <c r="D461" s="13">
         <v>1</v>
       </c>
-      <c r="E461" s="14">
+      <c r="E461" s="13">
         <v>475</v>
       </c>
-      <c r="F461" s="14">
+      <c r="F461" s="13">
         <v>268</v>
       </c>
     </row>
     <row r="462" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A462" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B462" s="14">
+      <c r="B462" s="13">
         <v>1047</v>
       </c>
-      <c r="C462" s="14">
+      <c r="C462" s="13">
         <v>85</v>
       </c>
-      <c r="D462" s="14">
+      <c r="D462" s="13">
         <v>2</v>
       </c>
-      <c r="E462" s="14">
+      <c r="E462" s="13">
         <v>555</v>
       </c>
-      <c r="F462" s="14">
+      <c r="F462" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="463" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A463" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B463" s="14">
+      <c r="B463" s="13">
         <v>1059</v>
       </c>
-      <c r="C463" s="14">
+      <c r="C463" s="13">
         <v>106</v>
       </c>
-      <c r="D463" s="14">
+      <c r="D463" s="13">
         <v>3</v>
       </c>
-      <c r="E463" s="14">
+      <c r="E463" s="13">
         <v>584</v>
       </c>
-      <c r="F463" s="14">
+      <c r="F463" s="13">
         <v>366</v>
       </c>
     </row>
     <row r="464" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A464" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B464" s="14">
+      <c r="B464" s="13">
         <v>784</v>
       </c>
-      <c r="C464" s="14">
+      <c r="C464" s="13">
         <v>39</v>
       </c>
-      <c r="D464" s="14" t="s">
+      <c r="D464" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E464" s="14">
+      <c r="E464" s="13">
         <v>317</v>
       </c>
-      <c r="F464" s="14">
+      <c r="F464" s="13">
         <v>428</v>
       </c>
     </row>
     <row r="465" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A465" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B465" s="14">
+      <c r="B465" s="13">
         <v>714</v>
       </c>
-      <c r="C465" s="14">
+      <c r="C465" s="13">
         <v>55</v>
       </c>
-      <c r="D465" s="14">
+      <c r="D465" s="13">
         <v>1</v>
       </c>
-      <c r="E465" s="14">
+      <c r="E465" s="13">
         <v>333</v>
       </c>
-      <c r="F465" s="14">
+      <c r="F465" s="13">
         <v>325</v>
       </c>
     </row>
     <row r="466" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A466" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B466" s="14">
+      <c r="B466" s="13">
         <v>1677</v>
       </c>
-      <c r="C466" s="14">
+      <c r="C466" s="13">
         <v>171</v>
       </c>
-      <c r="D466" s="14">
+      <c r="D466" s="13">
         <v>3</v>
       </c>
-      <c r="E466" s="14">
+      <c r="E466" s="13">
         <v>862</v>
       </c>
-      <c r="F466" s="14">
+      <c r="F466" s="13">
         <v>641</v>
       </c>
     </row>
     <row r="467" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A467" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B467" s="14">
+      <c r="B467" s="13">
         <v>836</v>
       </c>
-      <c r="C467" s="14">
+      <c r="C467" s="13">
         <v>77</v>
       </c>
-      <c r="D467" s="14">
+      <c r="D467" s="13">
         <v>2</v>
       </c>
-      <c r="E467" s="14">
+      <c r="E467" s="13">
         <v>433</v>
       </c>
-      <c r="F467" s="14">
+      <c r="F467" s="13">
         <v>324</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B468" s="14">
+      <c r="B468" s="13">
         <v>1033</v>
       </c>
-      <c r="C468" s="14">
+      <c r="C468" s="13">
         <v>107</v>
       </c>
-      <c r="D468" s="14">
+      <c r="D468" s="13">
         <v>2</v>
       </c>
-      <c r="E468" s="14">
+      <c r="E468" s="13">
         <v>585</v>
       </c>
-      <c r="F468" s="14">
+      <c r="F468" s="13">
         <v>339</v>
       </c>
     </row>
     <row r="469" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A469" s="20" t="s">
+      <c r="A469" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B469" s="20"/>
-[...3 lines deleted...]
-      <c r="F469" s="20"/>
+      <c r="B469" s="18"/>
+      <c r="C469" s="18"/>
+      <c r="D469" s="18"/>
+      <c r="E469" s="18"/>
+      <c r="F469" s="18"/>
     </row>
     <row r="470" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A470" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B470" s="15">
+      <c r="B470" s="14">
         <v>61470</v>
       </c>
-      <c r="C470" s="15">
+      <c r="C470" s="14">
         <v>14524</v>
       </c>
-      <c r="D470" s="15">
+      <c r="D470" s="14">
         <v>118</v>
       </c>
-      <c r="E470" s="15">
+      <c r="E470" s="14">
         <v>41100</v>
       </c>
-      <c r="F470" s="15">
+      <c r="F470" s="14">
         <v>5728</v>
       </c>
     </row>
     <row r="471" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A471" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B471" s="15">
+      <c r="B471" s="14">
         <v>36228</v>
       </c>
-      <c r="C471" s="15">
+      <c r="C471" s="14">
         <v>10695</v>
       </c>
-      <c r="D471" s="15">
+      <c r="D471" s="14">
         <v>71</v>
       </c>
-      <c r="E471" s="15">
+      <c r="E471" s="14">
         <v>25071</v>
       </c>
-      <c r="F471" s="15">
+      <c r="F471" s="14">
         <v>391</v>
       </c>
     </row>
     <row r="472" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A472" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B472" s="15">
+      <c r="B472" s="14">
         <v>3893</v>
       </c>
-      <c r="C472" s="15">
+      <c r="C472" s="14">
         <v>468</v>
       </c>
-      <c r="D472" s="15">
+      <c r="D472" s="14">
         <v>4</v>
       </c>
-      <c r="E472" s="15">
+      <c r="E472" s="14">
         <v>2971</v>
       </c>
-      <c r="F472" s="15">
+      <c r="F472" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="473" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A473" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B473" s="15">
+      <c r="B473" s="14">
         <v>10612</v>
       </c>
-      <c r="C473" s="15">
+      <c r="C473" s="14">
         <v>2440</v>
       </c>
-      <c r="D473" s="15">
+      <c r="D473" s="14">
         <v>27</v>
       </c>
-      <c r="E473" s="15">
+      <c r="E473" s="14">
         <v>7572</v>
       </c>
-      <c r="F473" s="15">
+      <c r="F473" s="14">
         <v>573</v>
       </c>
     </row>
     <row r="474" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A474" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B474" s="15"/>
-[...3 lines deleted...]
-      <c r="F474" s="15"/>
+      <c r="B474" s="14"/>
+      <c r="C474" s="14"/>
+      <c r="D474" s="14"/>
+      <c r="E474" s="14"/>
+      <c r="F474" s="14"/>
     </row>
     <row r="475" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A475" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B475" s="15">
+      <c r="B475" s="14">
         <v>844</v>
       </c>
-      <c r="C475" s="15">
+      <c r="C475" s="14">
         <v>63</v>
       </c>
-      <c r="D475" s="15">
+      <c r="D475" s="14">
         <v>2</v>
       </c>
-      <c r="E475" s="15">
+      <c r="E475" s="14">
         <v>352</v>
       </c>
-      <c r="F475" s="15">
+      <c r="F475" s="14">
         <v>427</v>
       </c>
     </row>
     <row r="476" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A476" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B476" s="15">
+      <c r="B476" s="14">
         <v>1878</v>
       </c>
-      <c r="C476" s="15">
+      <c r="C476" s="14">
         <v>132</v>
       </c>
-      <c r="D476" s="15" t="s">
+      <c r="D476" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="E476" s="15">
+      <c r="E476" s="14">
         <v>971</v>
       </c>
-      <c r="F476" s="15">
+      <c r="F476" s="14">
         <v>775</v>
       </c>
     </row>
     <row r="477" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A477" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B477" s="15">
+      <c r="B477" s="14">
         <v>838</v>
       </c>
-      <c r="C477" s="15">
+      <c r="C477" s="14">
         <v>92</v>
       </c>
-      <c r="D477" s="15">
+      <c r="D477" s="14">
         <v>1</v>
       </c>
-      <c r="E477" s="15">
+      <c r="E477" s="14">
         <v>478</v>
       </c>
-      <c r="F477" s="15">
+      <c r="F477" s="14">
         <v>267</v>
       </c>
     </row>
     <row r="478" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A478" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B478" s="15">
+      <c r="B478" s="14">
         <v>1052</v>
       </c>
-      <c r="C478" s="15">
+      <c r="C478" s="14">
         <v>86</v>
       </c>
-      <c r="D478" s="15">
+      <c r="D478" s="14">
         <v>2</v>
       </c>
-      <c r="E478" s="15">
+      <c r="E478" s="14">
         <v>554</v>
       </c>
-      <c r="F478" s="15">
+      <c r="F478" s="14">
         <v>410</v>
       </c>
     </row>
     <row r="479" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A479" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B479" s="15">
+      <c r="B479" s="14">
         <v>1057</v>
       </c>
-      <c r="C479" s="15">
+      <c r="C479" s="14">
         <v>102</v>
       </c>
-      <c r="D479" s="15">
+      <c r="D479" s="14">
         <v>3</v>
       </c>
-      <c r="E479" s="15">
+      <c r="E479" s="14">
         <v>584</v>
       </c>
-      <c r="F479" s="15">
+      <c r="F479" s="14">
         <v>368</v>
       </c>
     </row>
     <row r="480" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A480" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B480" s="15">
+      <c r="B480" s="14">
         <v>772</v>
       </c>
-      <c r="C480" s="15">
+      <c r="C480" s="14">
         <v>39</v>
       </c>
-      <c r="D480" s="15" t="s">
+      <c r="D480" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="E480" s="15">
+      <c r="E480" s="14">
         <v>309</v>
       </c>
-      <c r="F480" s="15">
+      <c r="F480" s="14">
         <v>424</v>
       </c>
     </row>
     <row r="481" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A481" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B481" s="15">
+      <c r="B481" s="14">
         <v>727</v>
       </c>
-      <c r="C481" s="15">
+      <c r="C481" s="14">
         <v>54</v>
       </c>
-      <c r="D481" s="15">
+      <c r="D481" s="14">
         <v>1</v>
       </c>
-      <c r="E481" s="15">
+      <c r="E481" s="14">
         <v>341</v>
       </c>
-      <c r="F481" s="15">
+      <c r="F481" s="14">
         <v>331</v>
       </c>
     </row>
     <row r="482" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A482" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B482" s="15">
+      <c r="B482" s="14">
         <v>1699</v>
       </c>
-      <c r="C482" s="15">
+      <c r="C482" s="14">
         <v>170</v>
       </c>
-      <c r="D482" s="15">
+      <c r="D482" s="14">
         <v>3</v>
       </c>
-      <c r="E482" s="15">
+      <c r="E482" s="14">
         <v>876</v>
       </c>
-      <c r="F482" s="15">
+      <c r="F482" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="483" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A483" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B483" s="15">
+      <c r="B483" s="14">
         <v>831</v>
       </c>
-      <c r="C483" s="15">
+      <c r="C483" s="14">
         <v>77</v>
       </c>
-      <c r="D483" s="15">
+      <c r="D483" s="14">
         <v>2</v>
       </c>
-      <c r="E483" s="15">
+      <c r="E483" s="14">
         <v>433</v>
       </c>
-      <c r="F483" s="15">
+      <c r="F483" s="14">
         <v>319</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B484" s="15">
+      <c r="B484" s="14">
         <v>1039</v>
       </c>
-      <c r="C484" s="15">
+      <c r="C484" s="14">
         <v>106</v>
       </c>
-      <c r="D484" s="15">
+      <c r="D484" s="14">
         <v>2</v>
       </c>
-      <c r="E484" s="15">
+      <c r="E484" s="14">
         <v>588</v>
       </c>
-      <c r="F484" s="15">
+      <c r="F484" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="485" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A485" s="20" t="s">
+      <c r="A485" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B485" s="20"/>
-[...3 lines deleted...]
-      <c r="F485" s="20"/>
+      <c r="B485" s="18"/>
+      <c r="C485" s="18"/>
+      <c r="D485" s="18"/>
+      <c r="E485" s="18"/>
+      <c r="F485" s="18"/>
     </row>
     <row r="486" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A486" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B486" s="16">
+      <c r="B486" s="15">
         <v>61888</v>
       </c>
-      <c r="C486" s="16">
+      <c r="C486" s="15">
         <v>14531</v>
       </c>
-      <c r="D486" s="16">
+      <c r="D486" s="15">
         <v>119</v>
       </c>
-      <c r="E486" s="16">
+      <c r="E486" s="15">
         <v>41428</v>
       </c>
-      <c r="F486" s="16">
+      <c r="F486" s="15">
         <v>5810</v>
       </c>
     </row>
     <row r="487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A487" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B487" s="16">
+      <c r="B487" s="15">
         <v>36450</v>
       </c>
-      <c r="C487" s="16">
+      <c r="C487" s="15">
         <v>10694</v>
       </c>
-      <c r="D487" s="16">
+      <c r="D487" s="15">
         <v>71</v>
       </c>
-      <c r="E487" s="16">
+      <c r="E487" s="15">
         <v>25290</v>
       </c>
-      <c r="F487" s="16">
+      <c r="F487" s="15">
         <v>395</v>
       </c>
     </row>
     <row r="488" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A488" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B488" s="16">
+      <c r="B488" s="15">
         <v>3927</v>
       </c>
-      <c r="C488" s="16">
+      <c r="C488" s="15">
         <v>467</v>
       </c>
-      <c r="D488" s="16">
+      <c r="D488" s="15">
         <v>4</v>
       </c>
-      <c r="E488" s="16">
+      <c r="E488" s="15">
         <v>2992</v>
       </c>
-      <c r="F488" s="16">
+      <c r="F488" s="15">
         <v>464</v>
       </c>
     </row>
     <row r="489" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A489" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B489" s="16">
+      <c r="B489" s="15">
         <v>10670</v>
       </c>
-      <c r="C489" s="16">
+      <c r="C489" s="15">
         <v>2443</v>
       </c>
-      <c r="D489" s="16">
+      <c r="D489" s="15">
         <v>28</v>
       </c>
-      <c r="E489" s="16">
+      <c r="E489" s="15">
         <v>7622</v>
       </c>
-      <c r="F489" s="16">
+      <c r="F489" s="15">
         <v>577</v>
       </c>
     </row>
     <row r="490" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A490" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B490" s="16"/>
-[...3 lines deleted...]
-      <c r="F490" s="16"/>
+      <c r="B490" s="15"/>
+      <c r="C490" s="15"/>
+      <c r="D490" s="15"/>
+      <c r="E490" s="15"/>
+      <c r="F490" s="15"/>
     </row>
     <row r="491" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A491" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B491" s="16">
+      <c r="B491" s="15">
         <v>850</v>
       </c>
-      <c r="C491" s="16">
+      <c r="C491" s="15">
         <v>63</v>
       </c>
-      <c r="D491" s="16">
+      <c r="D491" s="15">
         <v>2</v>
       </c>
-      <c r="E491" s="16">
+      <c r="E491" s="15">
         <v>352</v>
       </c>
-      <c r="F491" s="16">
+      <c r="F491" s="15">
         <v>433</v>
       </c>
     </row>
     <row r="492" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A492" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B492" s="16">
+      <c r="B492" s="15">
         <v>1903</v>
       </c>
-      <c r="C492" s="16">
+      <c r="C492" s="15">
         <v>133</v>
       </c>
-      <c r="D492" s="16" t="s">
+      <c r="D492" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E492" s="16">
+      <c r="E492" s="15">
         <v>984</v>
       </c>
-      <c r="F492" s="16">
+      <c r="F492" s="15">
         <v>786</v>
       </c>
     </row>
     <row r="493" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A493" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B493" s="16">
+      <c r="B493" s="15">
         <v>842</v>
       </c>
-      <c r="C493" s="16">
+      <c r="C493" s="15">
         <v>92</v>
       </c>
-      <c r="D493" s="16">
+      <c r="D493" s="15">
         <v>1</v>
       </c>
-      <c r="E493" s="16">
+      <c r="E493" s="15">
         <v>475</v>
       </c>
-      <c r="F493" s="16">
+      <c r="F493" s="15">
         <v>274</v>
       </c>
     </row>
     <row r="494" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A494" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B494" s="16">
+      <c r="B494" s="15">
         <v>1060</v>
       </c>
-      <c r="C494" s="16">
+      <c r="C494" s="15">
         <v>86</v>
       </c>
-      <c r="D494" s="16">
+      <c r="D494" s="15">
         <v>2</v>
       </c>
-      <c r="E494" s="16">
+      <c r="E494" s="15">
         <v>554</v>
       </c>
-      <c r="F494" s="16">
+      <c r="F494" s="15">
         <v>418</v>
       </c>
     </row>
     <row r="495" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A495" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B495" s="16">
+      <c r="B495" s="15">
         <v>1067</v>
       </c>
-      <c r="C495" s="16">
+      <c r="C495" s="15">
         <v>102</v>
       </c>
-      <c r="D495" s="16">
+      <c r="D495" s="15">
         <v>3</v>
       </c>
-      <c r="E495" s="16">
+      <c r="E495" s="15">
         <v>589</v>
       </c>
-      <c r="F495" s="16">
+      <c r="F495" s="15">
         <v>373</v>
       </c>
     </row>
     <row r="496" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A496" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B496" s="16">
+      <c r="B496" s="15">
         <v>784</v>
       </c>
-      <c r="C496" s="16">
+      <c r="C496" s="15">
         <v>42</v>
       </c>
-      <c r="D496" s="16" t="s">
+      <c r="D496" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E496" s="16">
+      <c r="E496" s="15">
         <v>315</v>
       </c>
-      <c r="F496" s="16">
+      <c r="F496" s="15">
         <v>427</v>
       </c>
     </row>
     <row r="497" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A497" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B497" s="16">
+      <c r="B497" s="15">
         <v>735</v>
       </c>
-      <c r="C497" s="16">
+      <c r="C497" s="15">
         <v>54</v>
       </c>
-      <c r="D497" s="16">
+      <c r="D497" s="15">
         <v>1</v>
       </c>
-      <c r="E497" s="16">
+      <c r="E497" s="15">
         <v>347</v>
       </c>
-      <c r="F497" s="16">
+      <c r="F497" s="15">
         <v>333</v>
       </c>
     </row>
     <row r="498" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A498" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B498" s="16">
+      <c r="B498" s="15">
         <v>1725</v>
       </c>
-      <c r="C498" s="16">
+      <c r="C498" s="15">
         <v>171</v>
       </c>
-      <c r="D498" s="16">
+      <c r="D498" s="15">
         <v>3</v>
       </c>
-      <c r="E498" s="16">
+      <c r="E498" s="15">
         <v>891</v>
       </c>
-      <c r="F498" s="16">
+      <c r="F498" s="15">
         <v>660</v>
       </c>
     </row>
     <row r="499" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A499" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B499" s="16">
+      <c r="B499" s="15">
         <v>840</v>
       </c>
-      <c r="C499" s="16">
+      <c r="C499" s="15">
         <v>78</v>
       </c>
-      <c r="D499" s="16">
+      <c r="D499" s="15">
         <v>2</v>
       </c>
-      <c r="E499" s="16">
+      <c r="E499" s="15">
         <v>430</v>
       </c>
-      <c r="F499" s="16">
+      <c r="F499" s="15">
         <v>330</v>
       </c>
     </row>
     <row r="500" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A500" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B500" s="9">
         <v>1035</v>
       </c>
       <c r="C500" s="9">
         <v>106</v>
       </c>
       <c r="D500" s="9">
         <v>2</v>
       </c>
       <c r="E500" s="9">
         <v>587</v>
       </c>
       <c r="F500" s="9">
         <v>340</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A501" s="20" t="s">
+      <c r="A501" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B501" s="20"/>
-[...3 lines deleted...]
-      <c r="F501" s="20"/>
+      <c r="B501" s="18"/>
+      <c r="C501" s="18"/>
+      <c r="D501" s="18"/>
+      <c r="E501" s="18"/>
+      <c r="F501" s="18"/>
     </row>
     <row r="502" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A502" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B502" s="16">
+      <c r="B502" s="15">
         <v>62191</v>
       </c>
-      <c r="C502" s="16">
+      <c r="C502" s="15">
         <v>14533</v>
       </c>
-      <c r="D502" s="16">
+      <c r="D502" s="15">
         <v>117</v>
       </c>
-      <c r="E502" s="16">
+      <c r="E502" s="15">
         <v>41702</v>
       </c>
-      <c r="F502" s="16">
+      <c r="F502" s="15">
         <v>5839</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B503" s="16">
+      <c r="B503" s="15">
         <v>36662</v>
       </c>
-      <c r="C503" s="16">
+      <c r="C503" s="15">
         <v>10696</v>
       </c>
-      <c r="D503" s="16">
+      <c r="D503" s="15">
         <v>70</v>
       </c>
-      <c r="E503" s="16">
+      <c r="E503" s="15">
         <v>25499</v>
       </c>
-      <c r="F503" s="16">
+      <c r="F503" s="15">
         <v>397</v>
       </c>
     </row>
     <row r="504" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A504" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B504" s="16">
+      <c r="B504" s="15">
         <v>3943</v>
       </c>
-      <c r="C504" s="16">
+      <c r="C504" s="15">
         <v>470</v>
       </c>
-      <c r="D504" s="16">
+      <c r="D504" s="15">
         <v>4</v>
       </c>
-      <c r="E504" s="16">
+      <c r="E504" s="15">
         <v>3003</v>
       </c>
-      <c r="F504" s="16">
+      <c r="F504" s="15">
         <v>466</v>
       </c>
     </row>
     <row r="505" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A505" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B505" s="16">
+      <c r="B505" s="15">
         <v>10689</v>
       </c>
-      <c r="C505" s="16">
+      <c r="C505" s="15">
         <v>2435</v>
       </c>
-      <c r="D505" s="16">
+      <c r="D505" s="15">
         <v>27</v>
       </c>
-      <c r="E505" s="16">
+      <c r="E505" s="15">
         <v>7647</v>
       </c>
-      <c r="F505" s="16">
+      <c r="F505" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="506" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A506" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B506" s="16"/>
-[...3 lines deleted...]
-      <c r="F506" s="16"/>
+      <c r="B506" s="15"/>
+      <c r="C506" s="15"/>
+      <c r="D506" s="15"/>
+      <c r="E506" s="15"/>
+      <c r="F506" s="15"/>
     </row>
     <row r="507" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A507" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B507" s="16">
+      <c r="B507" s="15">
         <v>851</v>
       </c>
-      <c r="C507" s="16">
+      <c r="C507" s="15">
         <v>63</v>
       </c>
-      <c r="D507" s="16">
+      <c r="D507" s="15">
         <v>2</v>
       </c>
-      <c r="E507" s="16">
+      <c r="E507" s="15">
         <v>353</v>
       </c>
-      <c r="F507" s="16">
+      <c r="F507" s="15">
         <v>433</v>
       </c>
     </row>
     <row r="508" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A508" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B508" s="16">
+      <c r="B508" s="15">
         <v>1910</v>
       </c>
-      <c r="C508" s="16">
+      <c r="C508" s="15">
         <v>133</v>
       </c>
-      <c r="D508" s="16">
+      <c r="D508" s="15">
         <v>0</v>
       </c>
-      <c r="E508" s="16">
+      <c r="E508" s="15">
         <v>990</v>
       </c>
-      <c r="F508" s="16">
+      <c r="F508" s="15">
         <v>787</v>
       </c>
     </row>
     <row r="509" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A509" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B509" s="16">
+      <c r="B509" s="15">
         <v>851</v>
       </c>
-      <c r="C509" s="16">
+      <c r="C509" s="15">
         <v>95</v>
       </c>
-      <c r="D509" s="16">
+      <c r="D509" s="15">
         <v>1</v>
       </c>
-      <c r="E509" s="16">
+      <c r="E509" s="15">
         <v>478</v>
       </c>
-      <c r="F509" s="16">
+      <c r="F509" s="15">
         <v>277</v>
       </c>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A510" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B510" s="16">
+      <c r="B510" s="15">
         <v>1069</v>
       </c>
-      <c r="C510" s="16">
+      <c r="C510" s="15">
         <v>87</v>
       </c>
-      <c r="D510" s="16">
+      <c r="D510" s="15">
         <v>2</v>
       </c>
-      <c r="E510" s="16">
+      <c r="E510" s="15">
         <v>559</v>
       </c>
-      <c r="F510" s="16">
+      <c r="F510" s="15">
         <v>421</v>
       </c>
     </row>
     <row r="511" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A511" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B511" s="16">
+      <c r="B511" s="15">
         <v>1067</v>
       </c>
-      <c r="C511" s="16">
+      <c r="C511" s="15">
         <v>101</v>
       </c>
-      <c r="D511" s="16">
+      <c r="D511" s="15">
         <v>3</v>
       </c>
-      <c r="E511" s="16">
+      <c r="E511" s="15">
         <v>588</v>
       </c>
-      <c r="F511" s="16">
+      <c r="F511" s="15">
         <v>375</v>
       </c>
     </row>
     <row r="512" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A512" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B512" s="16">
+      <c r="B512" s="15">
         <v>786</v>
       </c>
-      <c r="C512" s="16">
+      <c r="C512" s="15">
         <v>43</v>
       </c>
-      <c r="D512" s="16">
+      <c r="D512" s="15">
         <v>0</v>
       </c>
-      <c r="E512" s="16">
+      <c r="E512" s="15">
         <v>314</v>
       </c>
-      <c r="F512" s="16">
+      <c r="F512" s="15">
         <v>429</v>
       </c>
     </row>
     <row r="513" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A513" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B513" s="16">
+      <c r="B513" s="15">
         <v>738</v>
       </c>
-      <c r="C513" s="16">
+      <c r="C513" s="15">
         <v>55</v>
       </c>
-      <c r="D513" s="16">
+      <c r="D513" s="15">
         <v>1</v>
       </c>
-      <c r="E513" s="16">
+      <c r="E513" s="15">
         <v>348</v>
       </c>
-      <c r="F513" s="16">
+      <c r="F513" s="15">
         <v>334</v>
       </c>
     </row>
     <row r="514" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A514" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B514" s="16">
+      <c r="B514" s="15">
         <v>1740</v>
       </c>
-      <c r="C514" s="16">
+      <c r="C514" s="15">
         <v>171</v>
       </c>
-      <c r="D514" s="16">
+      <c r="D514" s="15">
         <v>3</v>
       </c>
-      <c r="E514" s="16">
+      <c r="E514" s="15">
         <v>901</v>
       </c>
-      <c r="F514" s="16">
+      <c r="F514" s="15">
         <v>665</v>
       </c>
     </row>
     <row r="515" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A515" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B515" s="16">
+      <c r="B515" s="15">
         <v>849</v>
       </c>
-      <c r="C515" s="16">
+      <c r="C515" s="15">
         <v>78</v>
       </c>
-      <c r="D515" s="16">
+      <c r="D515" s="15">
         <v>2</v>
       </c>
-      <c r="E515" s="16">
+      <c r="E515" s="15">
         <v>434</v>
       </c>
-      <c r="F515" s="16">
+      <c r="F515" s="15">
         <v>335</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B516" s="16">
+      <c r="B516" s="15">
         <v>1036</v>
       </c>
-      <c r="C516" s="16">
+      <c r="C516" s="15">
         <v>106</v>
       </c>
-      <c r="D516" s="16">
+      <c r="D516" s="15">
         <v>2</v>
       </c>
-      <c r="E516" s="16">
+      <c r="E516" s="15">
         <v>588</v>
       </c>
-      <c r="F516" s="16">
+      <c r="F516" s="15">
         <v>340</v>
       </c>
     </row>
     <row r="517" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A517" s="20" t="s">
+      <c r="A517" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="B517" s="20"/>
-[...3 lines deleted...]
-      <c r="F517" s="20"/>
+      <c r="B517" s="18"/>
+      <c r="C517" s="18"/>
+      <c r="D517" s="18"/>
+      <c r="E517" s="18"/>
+      <c r="F517" s="18"/>
     </row>
     <row r="518" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A518" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B518" s="16">
+      <c r="B518" s="15">
         <v>62442</v>
       </c>
-      <c r="C518" s="16">
+      <c r="C518" s="15">
         <v>14556</v>
       </c>
-      <c r="D518" s="16">
+      <c r="D518" s="15">
         <v>113</v>
       </c>
-      <c r="E518" s="16">
+      <c r="E518" s="15">
         <v>41859</v>
       </c>
-      <c r="F518" s="16">
+      <c r="F518" s="15">
         <v>5914</v>
       </c>
     </row>
     <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B519" s="16">
+      <c r="B519" s="15">
         <v>36749</v>
       </c>
-      <c r="C519" s="16">
+      <c r="C519" s="15">
         <v>10719</v>
       </c>
-      <c r="D519" s="16">
+      <c r="D519" s="15">
         <v>67</v>
       </c>
-      <c r="E519" s="16">
+      <c r="E519" s="15">
         <v>25552</v>
       </c>
-      <c r="F519" s="16">
+      <c r="F519" s="15">
         <v>411</v>
       </c>
     </row>
     <row r="520" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A520" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B520" s="16">
+      <c r="B520" s="15">
         <v>3967</v>
       </c>
-      <c r="C520" s="16">
+      <c r="C520" s="15">
         <v>470</v>
       </c>
-      <c r="D520" s="16">
+      <c r="D520" s="15">
         <v>4</v>
       </c>
-      <c r="E520" s="16">
+      <c r="E520" s="15">
         <v>3022</v>
       </c>
-      <c r="F520" s="16">
+      <c r="F520" s="15">
         <v>471</v>
       </c>
     </row>
     <row r="521" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A521" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B521" s="16">
+      <c r="B521" s="15">
         <v>10730</v>
       </c>
-      <c r="C521" s="16">
+      <c r="C521" s="15">
         <v>2431</v>
       </c>
-      <c r="D521" s="16">
+      <c r="D521" s="15">
         <v>26</v>
       </c>
-      <c r="E521" s="16">
+      <c r="E521" s="15">
         <v>7690</v>
       </c>
-      <c r="F521" s="16">
+      <c r="F521" s="15">
         <v>583</v>
       </c>
     </row>
     <row r="522" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A522" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B522" s="16"/>
-[...3 lines deleted...]
-      <c r="F522" s="16"/>
+      <c r="B522" s="15"/>
+      <c r="C522" s="15"/>
+      <c r="D522" s="15"/>
+      <c r="E522" s="15"/>
+      <c r="F522" s="15"/>
     </row>
     <row r="523" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A523" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B523" s="16">
+      <c r="B523" s="15">
         <v>852</v>
       </c>
-      <c r="C523" s="16">
+      <c r="C523" s="15">
         <v>64</v>
       </c>
-      <c r="D523" s="16">
+      <c r="D523" s="15">
         <v>2</v>
       </c>
-      <c r="E523" s="16">
+      <c r="E523" s="15">
         <v>348</v>
       </c>
-      <c r="F523" s="16">
+      <c r="F523" s="15">
         <v>438</v>
       </c>
     </row>
     <row r="524" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A524" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B524" s="16">
+      <c r="B524" s="15">
         <v>1933</v>
       </c>
-      <c r="C524" s="16">
+      <c r="C524" s="15">
         <v>134</v>
       </c>
-      <c r="D524" s="16" t="s">
+      <c r="D524" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E524" s="16">
+      <c r="E524" s="15">
         <v>1007</v>
       </c>
-      <c r="F524" s="16">
+      <c r="F524" s="15">
         <v>792</v>
       </c>
     </row>
     <row r="525" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A525" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B525" s="16">
+      <c r="B525" s="15">
         <v>856</v>
       </c>
-      <c r="C525" s="16">
+      <c r="C525" s="15">
         <v>96</v>
       </c>
-      <c r="D525" s="16">
+      <c r="D525" s="15">
         <v>1</v>
       </c>
-      <c r="E525" s="16">
+      <c r="E525" s="15">
         <v>475</v>
       </c>
-      <c r="F525" s="16">
+      <c r="F525" s="15">
         <v>284</v>
       </c>
     </row>
     <row r="526" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A526" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B526" s="16">
+      <c r="B526" s="15">
         <v>1080</v>
       </c>
-      <c r="C526" s="16">
+      <c r="C526" s="15">
         <v>88</v>
       </c>
-      <c r="D526" s="16">
+      <c r="D526" s="15">
         <v>2</v>
       </c>
-      <c r="E526" s="16">
+      <c r="E526" s="15">
         <v>560</v>
       </c>
-      <c r="F526" s="16">
+      <c r="F526" s="15">
         <v>430</v>
       </c>
     </row>
     <row r="527" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A527" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B527" s="16">
+      <c r="B527" s="15">
         <v>1078</v>
       </c>
-      <c r="C527" s="16">
+      <c r="C527" s="15">
         <v>101</v>
       </c>
-      <c r="D527" s="16">
+      <c r="D527" s="15">
         <v>3</v>
       </c>
-      <c r="E527" s="16">
+      <c r="E527" s="15">
         <v>594</v>
       </c>
-      <c r="F527" s="16">
+      <c r="F527" s="15">
         <v>380</v>
       </c>
     </row>
     <row r="528" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A528" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B528" s="16">
+      <c r="B528" s="15">
         <v>786</v>
       </c>
-      <c r="C528" s="16">
+      <c r="C528" s="15">
         <v>42</v>
       </c>
-      <c r="D528" s="16" t="s">
+      <c r="D528" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E528" s="16">
+      <c r="E528" s="15">
         <v>313</v>
       </c>
-      <c r="F528" s="16">
+      <c r="F528" s="15">
         <v>431</v>
       </c>
     </row>
     <row r="529" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A529" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B529" s="16">
+      <c r="B529" s="15">
         <v>742</v>
       </c>
-      <c r="C529" s="16">
+      <c r="C529" s="15">
         <v>56</v>
       </c>
-      <c r="D529" s="16">
+      <c r="D529" s="15">
         <v>1</v>
       </c>
-      <c r="E529" s="16">
+      <c r="E529" s="15">
         <v>350</v>
       </c>
-      <c r="F529" s="16">
+      <c r="F529" s="15">
         <v>335</v>
       </c>
     </row>
     <row r="530" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A530" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B530" s="16">
+      <c r="B530" s="15">
         <v>1760</v>
       </c>
-      <c r="C530" s="16">
+      <c r="C530" s="15">
         <v>172</v>
       </c>
-      <c r="D530" s="16">
+      <c r="D530" s="15">
         <v>3</v>
       </c>
-      <c r="E530" s="16">
+      <c r="E530" s="15">
         <v>916</v>
       </c>
-      <c r="F530" s="16">
+      <c r="F530" s="15">
         <v>669</v>
       </c>
     </row>
     <row r="531" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A531" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B531" s="16">
+      <c r="B531" s="15">
         <v>859</v>
       </c>
-      <c r="C531" s="16">
+      <c r="C531" s="15">
         <v>77</v>
       </c>
-      <c r="D531" s="16">
+      <c r="D531" s="15">
         <v>2</v>
       </c>
-      <c r="E531" s="16">
+      <c r="E531" s="15">
         <v>438</v>
       </c>
-      <c r="F531" s="16">
+      <c r="F531" s="15">
         <v>342</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B532" s="16">
+      <c r="B532" s="15">
         <v>1050</v>
       </c>
-      <c r="C532" s="16">
+      <c r="C532" s="15">
         <v>106</v>
       </c>
-      <c r="D532" s="16">
+      <c r="D532" s="15">
         <v>2</v>
       </c>
-      <c r="E532" s="16">
+      <c r="E532" s="15">
         <v>594</v>
       </c>
-      <c r="F532" s="16">
+      <c r="F532" s="15">
         <v>348</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A533" s="20" t="s">
+      <c r="A533" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="B533" s="20"/>
-[...3 lines deleted...]
-      <c r="F533" s="20"/>
+      <c r="B533" s="18"/>
+      <c r="C533" s="18"/>
+      <c r="D533" s="18"/>
+      <c r="E533" s="18"/>
+      <c r="F533" s="18"/>
     </row>
     <row r="534" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A534" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B534" s="16">
+      <c r="B534" s="15">
         <v>62733</v>
       </c>
-      <c r="C534" s="16">
+      <c r="C534" s="15">
         <v>14569</v>
       </c>
-      <c r="D534" s="16">
+      <c r="D534" s="15">
         <v>114</v>
       </c>
-      <c r="E534" s="16">
+      <c r="E534" s="15">
         <v>42140</v>
       </c>
-      <c r="F534" s="16">
+      <c r="F534" s="15">
         <v>5910</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B535" s="16">
+      <c r="B535" s="15">
         <v>37024</v>
       </c>
-      <c r="C535" s="16">
+      <c r="C535" s="15">
         <v>10719</v>
       </c>
-      <c r="D535" s="16">
+      <c r="D535" s="15">
         <v>66</v>
       </c>
-      <c r="E535" s="16">
+      <c r="E535" s="15">
         <v>25821</v>
       </c>
-      <c r="F535" s="16">
+      <c r="F535" s="15">
         <v>418</v>
       </c>
     </row>
     <row r="536" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A536" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B536" s="16">
+      <c r="B536" s="15">
         <v>3985</v>
       </c>
-      <c r="C536" s="16">
+      <c r="C536" s="15">
         <v>473</v>
       </c>
-      <c r="D536" s="16">
+      <c r="D536" s="15">
         <v>5</v>
       </c>
-      <c r="E536" s="16">
+      <c r="E536" s="15">
         <v>3035</v>
       </c>
-      <c r="F536" s="16">
+      <c r="F536" s="15">
         <v>472</v>
       </c>
     </row>
     <row r="537" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A537" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B537" s="16">
+      <c r="B537" s="15">
         <v>10727</v>
       </c>
-      <c r="C537" s="16">
+      <c r="C537" s="15">
         <v>2433</v>
       </c>
-      <c r="D537" s="16">
+      <c r="D537" s="15">
         <v>27</v>
       </c>
-      <c r="E537" s="16">
+      <c r="E537" s="15">
         <v>7687</v>
       </c>
-      <c r="F537" s="16">
+      <c r="F537" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="538" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A538" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B538" s="16"/>
-[...3 lines deleted...]
-      <c r="F538" s="16"/>
+      <c r="B538" s="15"/>
+      <c r="C538" s="15"/>
+      <c r="D538" s="15"/>
+      <c r="E538" s="15"/>
+      <c r="F538" s="15"/>
     </row>
     <row r="539" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A539" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B539" s="16">
+      <c r="B539" s="15">
         <v>850</v>
       </c>
-      <c r="C539" s="16">
+      <c r="C539" s="15">
         <v>64</v>
       </c>
-      <c r="D539" s="16">
+      <c r="D539" s="15">
         <v>2</v>
       </c>
-      <c r="E539" s="16">
+      <c r="E539" s="15">
         <v>348</v>
       </c>
-      <c r="F539" s="16">
+      <c r="F539" s="15">
         <v>436</v>
       </c>
     </row>
     <row r="540" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A540" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B540" s="16">
+      <c r="B540" s="15">
         <v>1932</v>
       </c>
-      <c r="C540" s="16">
+      <c r="C540" s="15">
         <v>134</v>
       </c>
-      <c r="D540" s="16" t="s">
+      <c r="D540" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E540" s="16">
+      <c r="E540" s="15">
         <v>1007</v>
       </c>
-      <c r="F540" s="16">
+      <c r="F540" s="15">
         <v>791</v>
       </c>
     </row>
     <row r="541" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A541" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B541" s="16">
+      <c r="B541" s="15">
         <v>856</v>
       </c>
-      <c r="C541" s="16">
+      <c r="C541" s="15">
         <v>96</v>
       </c>
-      <c r="D541" s="16">
+      <c r="D541" s="15">
         <v>1</v>
       </c>
-      <c r="E541" s="16">
+      <c r="E541" s="15">
         <v>474</v>
       </c>
-      <c r="F541" s="16">
+      <c r="F541" s="15">
         <v>285</v>
       </c>
     </row>
     <row r="542" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A542" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B542" s="16">
+      <c r="B542" s="15">
         <v>1077</v>
       </c>
-      <c r="C542" s="16">
+      <c r="C542" s="15">
         <v>88</v>
       </c>
-      <c r="D542" s="16">
+      <c r="D542" s="15">
         <v>2</v>
       </c>
-      <c r="E542" s="16">
+      <c r="E542" s="15">
         <v>557</v>
       </c>
-      <c r="F542" s="16">
+      <c r="F542" s="15">
         <v>430</v>
       </c>
     </row>
     <row r="543" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A543" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B543" s="16">
+      <c r="B543" s="15">
         <v>1080</v>
       </c>
-      <c r="C543" s="16">
+      <c r="C543" s="15">
         <v>103</v>
       </c>
-      <c r="D543" s="16">
+      <c r="D543" s="15">
         <v>3</v>
       </c>
-      <c r="E543" s="16">
+      <c r="E543" s="15">
         <v>596</v>
       </c>
-      <c r="F543" s="16">
+      <c r="F543" s="15">
         <v>378</v>
       </c>
     </row>
     <row r="544" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A544" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B544" s="16">
+      <c r="B544" s="15">
         <v>781</v>
       </c>
-      <c r="C544" s="16">
+      <c r="C544" s="15">
         <v>43</v>
       </c>
-      <c r="D544" s="16" t="s">
+      <c r="D544" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E544" s="16">
+      <c r="E544" s="15">
         <v>310</v>
       </c>
-      <c r="F544" s="16">
+      <c r="F544" s="15">
         <v>428</v>
       </c>
     </row>
     <row r="545" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A545" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B545" s="16">
+      <c r="B545" s="15">
         <v>743</v>
       </c>
-      <c r="C545" s="16">
+      <c r="C545" s="15">
         <v>57</v>
       </c>
-      <c r="D545" s="16">
+      <c r="D545" s="15">
         <v>1</v>
       </c>
-      <c r="E545" s="16">
+      <c r="E545" s="15">
         <v>352</v>
       </c>
-      <c r="F545" s="16">
+      <c r="F545" s="15">
         <v>333</v>
       </c>
     </row>
     <row r="546" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A546" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B546" s="16">
+      <c r="B546" s="15">
         <v>1772</v>
       </c>
-      <c r="C546" s="16">
+      <c r="C546" s="15">
         <v>174</v>
       </c>
-      <c r="D546" s="16">
+      <c r="D546" s="15">
         <v>3</v>
       </c>
-      <c r="E546" s="16">
+      <c r="E546" s="15">
         <v>928</v>
       </c>
-      <c r="F546" s="16">
+      <c r="F546" s="15">
         <v>667</v>
       </c>
     </row>
     <row r="547" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A547" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B547" s="16">
+      <c r="B547" s="15">
         <v>861</v>
       </c>
-      <c r="C547" s="16">
+      <c r="C547" s="15">
         <v>78</v>
       </c>
-      <c r="D547" s="16">
+      <c r="D547" s="15">
         <v>2</v>
       </c>
-      <c r="E547" s="16">
+      <c r="E547" s="15">
         <v>433</v>
       </c>
-      <c r="F547" s="16">
+      <c r="F547" s="15">
         <v>348</v>
       </c>
     </row>
     <row r="548" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A548" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B548" s="16">
+      <c r="B548" s="15">
         <v>1045</v>
       </c>
-      <c r="C548" s="16">
+      <c r="C548" s="15">
         <v>107</v>
       </c>
-      <c r="D548" s="16">
+      <c r="D548" s="15">
         <v>2</v>
       </c>
-      <c r="E548" s="16">
+      <c r="E548" s="15">
         <v>592</v>
       </c>
-      <c r="F548" s="16">
+      <c r="F548" s="15">
         <v>344</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A549" s="20" t="s">
+      <c r="A549" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B549" s="20"/>
-[...3 lines deleted...]
-      <c r="F549" s="20"/>
+      <c r="B549" s="18"/>
+      <c r="C549" s="18"/>
+      <c r="D549" s="18"/>
+      <c r="E549" s="18"/>
+      <c r="F549" s="18"/>
     </row>
     <row r="550" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A550" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B550" s="16">
+      <c r="B550" s="15">
         <v>62915</v>
       </c>
-      <c r="C550" s="16">
+      <c r="C550" s="15">
         <v>14568</v>
       </c>
-      <c r="D550" s="16">
+      <c r="D550" s="15">
         <v>118</v>
       </c>
-      <c r="E550" s="16">
+      <c r="E550" s="15">
         <v>42349</v>
       </c>
-      <c r="F550" s="16">
+      <c r="F550" s="15">
         <v>5880</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B551" s="16">
+      <c r="B551" s="15">
         <v>37253</v>
       </c>
-      <c r="C551" s="16">
+      <c r="C551" s="15">
         <v>10720</v>
       </c>
-      <c r="D551" s="16">
+      <c r="D551" s="15">
         <v>69</v>
       </c>
-      <c r="E551" s="16">
+      <c r="E551" s="15">
         <v>26053</v>
       </c>
-      <c r="F551" s="16">
+      <c r="F551" s="15">
         <v>411</v>
       </c>
     </row>
     <row r="552" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A552" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B552" s="16">
+      <c r="B552" s="15">
         <v>3964</v>
       </c>
-      <c r="C552" s="16">
+      <c r="C552" s="15">
         <v>470</v>
       </c>
-      <c r="D552" s="16">
+      <c r="D552" s="15">
         <v>5</v>
       </c>
-      <c r="E552" s="16">
+      <c r="E552" s="15">
         <v>3026</v>
       </c>
-      <c r="F552" s="16">
+      <c r="F552" s="15">
         <v>463</v>
       </c>
     </row>
     <row r="553" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A553" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B553" s="16">
+      <c r="B553" s="15">
         <v>10757</v>
       </c>
-      <c r="C553" s="16">
+      <c r="C553" s="15">
         <v>2431</v>
       </c>
-      <c r="D553" s="16">
+      <c r="D553" s="15">
         <v>28</v>
       </c>
-      <c r="E553" s="16">
+      <c r="E553" s="15">
         <v>7710</v>
       </c>
-      <c r="F553" s="16">
+      <c r="F553" s="15">
         <v>588</v>
       </c>
     </row>
     <row r="554" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A554" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B554" s="16">
+      <c r="B554" s="15">
         <v>0</v>
       </c>
-      <c r="C554" s="16"/>
-[...2 lines deleted...]
-      <c r="F554" s="16"/>
+      <c r="C554" s="15"/>
+      <c r="D554" s="15"/>
+      <c r="E554" s="15"/>
+      <c r="F554" s="15"/>
     </row>
     <row r="555" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A555" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B555" s="16">
+      <c r="B555" s="15">
         <v>845</v>
       </c>
-      <c r="C555" s="16">
+      <c r="C555" s="15">
         <v>64</v>
       </c>
-      <c r="D555" s="16">
+      <c r="D555" s="15">
         <v>2</v>
       </c>
-      <c r="E555" s="16">
+      <c r="E555" s="15">
         <v>344</v>
       </c>
-      <c r="F555" s="16">
+      <c r="F555" s="15">
         <v>435</v>
       </c>
     </row>
     <row r="556" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A556" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B556" s="16">
+      <c r="B556" s="15">
         <v>1911</v>
       </c>
-      <c r="C556" s="16">
+      <c r="C556" s="15">
         <v>136</v>
       </c>
-      <c r="D556" s="16" t="s">
+      <c r="D556" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E556" s="16">
+      <c r="E556" s="15">
         <v>993</v>
       </c>
-      <c r="F556" s="16">
+      <c r="F556" s="15">
         <v>782</v>
       </c>
     </row>
     <row r="557" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A557" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B557" s="16">
+      <c r="B557" s="15">
         <v>855</v>
       </c>
-      <c r="C557" s="16">
+      <c r="C557" s="15">
         <v>96</v>
       </c>
-      <c r="D557" s="16">
+      <c r="D557" s="15">
         <v>1</v>
       </c>
-      <c r="E557" s="16">
+      <c r="E557" s="15">
         <v>470</v>
       </c>
-      <c r="F557" s="16">
+      <c r="F557" s="15">
         <v>288</v>
       </c>
     </row>
     <row r="558" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A558" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B558" s="16">
+      <c r="B558" s="15">
         <v>1085</v>
       </c>
-      <c r="C558" s="16">
+      <c r="C558" s="15">
         <v>91</v>
       </c>
-      <c r="D558" s="16">
+      <c r="D558" s="15">
         <v>2</v>
       </c>
-      <c r="E558" s="16">
+      <c r="E558" s="15">
         <v>556</v>
       </c>
-      <c r="F558" s="16">
+      <c r="F558" s="15">
         <v>436</v>
       </c>
     </row>
     <row r="559" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A559" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B559" s="16">
+      <c r="B559" s="15">
         <v>1076</v>
       </c>
-      <c r="C559" s="16">
+      <c r="C559" s="15">
         <v>101</v>
       </c>
-      <c r="D559" s="16">
+      <c r="D559" s="15">
         <v>3</v>
       </c>
-      <c r="E559" s="16">
+      <c r="E559" s="15">
         <v>595</v>
       </c>
-      <c r="F559" s="16">
+      <c r="F559" s="15">
         <v>377</v>
       </c>
     </row>
     <row r="560" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A560" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B560" s="16">
+      <c r="B560" s="15">
         <v>780</v>
       </c>
-      <c r="C560" s="16">
+      <c r="C560" s="15">
         <v>42</v>
       </c>
-      <c r="D560" s="16" t="s">
+      <c r="D560" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E560" s="16">
+      <c r="E560" s="15">
         <v>309</v>
       </c>
-      <c r="F560" s="16">
+      <c r="F560" s="15">
         <v>429</v>
       </c>
     </row>
     <row r="561" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A561" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B561" s="16">
+      <c r="B561" s="15">
         <v>731</v>
       </c>
-      <c r="C561" s="16">
+      <c r="C561" s="15">
         <v>56</v>
       </c>
-      <c r="D561" s="16">
+      <c r="D561" s="15">
         <v>1</v>
       </c>
-      <c r="E561" s="16">
+      <c r="E561" s="15">
         <v>343</v>
       </c>
-      <c r="F561" s="16">
+      <c r="F561" s="15">
         <v>331</v>
       </c>
     </row>
     <row r="562" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A562" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B562" s="16">
+      <c r="B562" s="15">
         <v>1773</v>
       </c>
-      <c r="C562" s="16">
+      <c r="C562" s="15">
         <v>178</v>
       </c>
-      <c r="D562" s="16">
+      <c r="D562" s="15">
         <v>3</v>
       </c>
-      <c r="E562" s="16">
+      <c r="E562" s="15">
         <v>932</v>
       </c>
-      <c r="F562" s="16">
+      <c r="F562" s="15">
         <v>660</v>
       </c>
     </row>
     <row r="563" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A563" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B563" s="16">
+      <c r="B563" s="15">
         <v>858</v>
       </c>
-      <c r="C563" s="16">
+      <c r="C563" s="15">
         <v>78</v>
       </c>
-      <c r="D563" s="16">
+      <c r="D563" s="15">
         <v>2</v>
       </c>
-      <c r="E563" s="16">
+      <c r="E563" s="15">
         <v>435</v>
       </c>
-      <c r="F563" s="16">
+      <c r="F563" s="15">
         <v>343</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B564" s="16">
+      <c r="B564" s="15">
         <v>1027</v>
       </c>
-      <c r="C564" s="16">
+      <c r="C564" s="15">
         <v>105</v>
       </c>
-      <c r="D564" s="16">
+      <c r="D564" s="15">
         <v>2</v>
       </c>
-      <c r="E564" s="16">
+      <c r="E564" s="15">
         <v>583</v>
       </c>
-      <c r="F564" s="16">
+      <c r="F564" s="15">
         <v>337</v>
       </c>
     </row>
     <row r="565" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A565" s="20" t="s">
+      <c r="A565" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="B565" s="20"/>
-[...3 lines deleted...]
-      <c r="F565" s="20"/>
+      <c r="B565" s="18"/>
+      <c r="C565" s="18"/>
+      <c r="D565" s="18"/>
+      <c r="E565" s="18"/>
+      <c r="F565" s="18"/>
     </row>
     <row r="566" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A566" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B566" s="16">
+      <c r="B566" s="15">
         <v>62708</v>
       </c>
-      <c r="C566" s="16">
+      <c r="C566" s="15">
         <v>14535</v>
       </c>
-      <c r="D566" s="16">
+      <c r="D566" s="15">
         <v>116</v>
       </c>
-      <c r="E566" s="16">
+      <c r="E566" s="15">
         <v>42212</v>
       </c>
-      <c r="F566" s="16">
+      <c r="F566" s="15">
         <v>5845</v>
       </c>
     </row>
     <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B567" s="16">
+      <c r="B567" s="15">
         <v>37202</v>
       </c>
-      <c r="C567" s="16">
+      <c r="C567" s="15">
         <v>10746</v>
       </c>
-      <c r="D567" s="16">
+      <c r="D567" s="15">
         <v>67</v>
       </c>
-      <c r="E567" s="16">
+      <c r="E567" s="15">
         <v>25976</v>
       </c>
-      <c r="F567" s="16">
+      <c r="F567" s="15">
         <v>413</v>
       </c>
     </row>
     <row r="568" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A568" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B568" s="16">
+      <c r="B568" s="15">
         <v>3919</v>
       </c>
-      <c r="C568" s="16">
+      <c r="C568" s="15">
         <v>460</v>
       </c>
-      <c r="D568" s="16">
+      <c r="D568" s="15">
         <v>5</v>
       </c>
-      <c r="E568" s="16">
+      <c r="E568" s="15">
         <v>2998</v>
       </c>
-      <c r="F568" s="16">
+      <c r="F568" s="15">
         <v>456</v>
       </c>
     </row>
     <row r="569" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A569" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B569" s="16">
+      <c r="B569" s="15">
         <v>10737</v>
       </c>
-      <c r="C569" s="16">
+      <c r="C569" s="15">
         <v>2384</v>
       </c>
-      <c r="D569" s="16">
+      <c r="D569" s="15">
         <v>28</v>
       </c>
-      <c r="E569" s="16">
+      <c r="E569" s="15">
         <v>7736</v>
       </c>
-      <c r="F569" s="16">
+      <c r="F569" s="15">
         <v>589</v>
       </c>
     </row>
     <row r="570" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A570" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B570" s="16"/>
-[...3 lines deleted...]
-      <c r="F570" s="16"/>
+      <c r="B570" s="15"/>
+      <c r="C570" s="15"/>
+      <c r="D570" s="15"/>
+      <c r="E570" s="15"/>
+      <c r="F570" s="15"/>
     </row>
     <row r="571" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A571" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B571" s="16">
+      <c r="B571" s="15">
         <v>840</v>
       </c>
-      <c r="C571" s="16">
+      <c r="C571" s="15">
         <v>64</v>
       </c>
-      <c r="D571" s="16">
+      <c r="D571" s="15">
         <v>2</v>
       </c>
-      <c r="E571" s="16">
+      <c r="E571" s="15">
         <v>339</v>
       </c>
-      <c r="F571" s="16">
+      <c r="F571" s="15">
         <v>435</v>
       </c>
     </row>
     <row r="572" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A572" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B572" s="16">
+      <c r="B572" s="15">
         <v>1900</v>
       </c>
-      <c r="C572" s="16">
+      <c r="C572" s="15">
         <v>138</v>
       </c>
-      <c r="D572" s="16" t="s">
+      <c r="D572" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E572" s="16">
+      <c r="E572" s="15">
         <v>983</v>
       </c>
-      <c r="F572" s="16">
+      <c r="F572" s="15">
         <v>779</v>
       </c>
     </row>
     <row r="573" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A573" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B573" s="16">
+      <c r="B573" s="15">
         <v>835</v>
       </c>
-      <c r="C573" s="16">
+      <c r="C573" s="15">
         <v>94</v>
       </c>
-      <c r="D573" s="16">
+      <c r="D573" s="15">
         <v>1</v>
       </c>
-      <c r="E573" s="16">
+      <c r="E573" s="15">
         <v>459</v>
       </c>
-      <c r="F573" s="16">
+      <c r="F573" s="15">
         <v>281</v>
       </c>
     </row>
     <row r="574" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A574" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B574" s="16">
+      <c r="B574" s="15">
         <v>1071</v>
       </c>
-      <c r="C574" s="16">
+      <c r="C574" s="15">
         <v>89</v>
       </c>
-      <c r="D574" s="16">
+      <c r="D574" s="15">
         <v>2</v>
       </c>
-      <c r="E574" s="16">
+      <c r="E574" s="15">
         <v>544</v>
       </c>
-      <c r="F574" s="16">
+      <c r="F574" s="15">
         <v>436</v>
       </c>
     </row>
     <row r="575" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A575" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B575" s="16">
+      <c r="B575" s="15">
         <v>1075</v>
       </c>
-      <c r="C575" s="16">
+      <c r="C575" s="15">
         <v>102</v>
       </c>
-      <c r="D575" s="16">
+      <c r="D575" s="15">
         <v>3</v>
       </c>
-      <c r="E575" s="16">
+      <c r="E575" s="15">
         <v>597</v>
       </c>
-      <c r="F575" s="16">
+      <c r="F575" s="15">
         <v>373</v>
       </c>
     </row>
     <row r="576" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A576" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B576" s="16">
+      <c r="B576" s="15">
         <v>775</v>
       </c>
-      <c r="C576" s="16">
+      <c r="C576" s="15">
         <v>40</v>
       </c>
-      <c r="D576" s="16" t="s">
+      <c r="D576" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E576" s="16">
+      <c r="E576" s="15">
         <v>305</v>
       </c>
-      <c r="F576" s="16">
+      <c r="F576" s="15">
         <v>430</v>
       </c>
     </row>
     <row r="577" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A577" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B577" s="16">
+      <c r="B577" s="15">
         <v>729</v>
       </c>
-      <c r="C577" s="16">
+      <c r="C577" s="15">
         <v>56</v>
       </c>
-      <c r="D577" s="16">
+      <c r="D577" s="15">
         <v>1</v>
       </c>
-      <c r="E577" s="16">
+      <c r="E577" s="15">
         <v>341</v>
       </c>
-      <c r="F577" s="16">
+      <c r="F577" s="15">
         <v>331</v>
       </c>
     </row>
     <row r="578" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A578" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B578" s="16">
+      <c r="B578" s="15">
         <v>1764</v>
       </c>
-      <c r="C578" s="16">
+      <c r="C578" s="15">
         <v>178</v>
       </c>
-      <c r="D578" s="16">
+      <c r="D578" s="15">
         <v>3</v>
       </c>
-      <c r="E578" s="16">
+      <c r="E578" s="15">
         <v>939</v>
       </c>
-      <c r="F578" s="16">
+      <c r="F578" s="15">
         <v>644</v>
       </c>
     </row>
     <row r="579" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A579" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B579" s="16">
+      <c r="B579" s="15">
         <v>844</v>
       </c>
-      <c r="C579" s="16">
+      <c r="C579" s="15">
         <v>79</v>
       </c>
-      <c r="D579" s="16">
+      <c r="D579" s="15">
         <v>2</v>
       </c>
-      <c r="E579" s="16">
+      <c r="E579" s="15">
         <v>421</v>
       </c>
-      <c r="F579" s="16">
+      <c r="F579" s="15">
         <v>342</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B580" s="16">
+      <c r="B580" s="15">
         <v>1017</v>
       </c>
-      <c r="C580" s="16">
+      <c r="C580" s="15">
         <v>105</v>
       </c>
-      <c r="D580" s="16">
+      <c r="D580" s="15">
         <v>2</v>
       </c>
-      <c r="E580" s="16">
+      <c r="E580" s="15">
         <v>574</v>
       </c>
-      <c r="F580" s="16">
+      <c r="F580" s="15">
         <v>336</v>
       </c>
     </row>
     <row r="581" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A581" s="20" t="s">
+      <c r="A581" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="B581" s="20"/>
-[...3 lines deleted...]
-      <c r="F581" s="20"/>
+      <c r="B581" s="18"/>
+      <c r="C581" s="18"/>
+      <c r="D581" s="18"/>
+      <c r="E581" s="18"/>
+      <c r="F581" s="18"/>
     </row>
     <row r="582" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A582" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B582" s="16">
+      <c r="B582" s="15">
         <v>62450</v>
       </c>
-      <c r="C582" s="16">
+      <c r="C582" s="15">
         <v>14430</v>
       </c>
-      <c r="D582" s="16">
+      <c r="D582" s="15">
         <v>117</v>
       </c>
-      <c r="E582" s="16">
+      <c r="E582" s="15">
         <v>42081</v>
       </c>
-      <c r="F582" s="16">
+      <c r="F582" s="15">
         <v>5822</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B583" s="16">
+      <c r="B583" s="15">
         <v>37064</v>
       </c>
-      <c r="C583" s="16">
+      <c r="C583" s="15">
         <v>10648</v>
       </c>
-      <c r="D583" s="16">
+      <c r="D583" s="15">
         <v>68</v>
       </c>
-      <c r="E583" s="16">
+      <c r="E583" s="15">
         <v>25925</v>
       </c>
-      <c r="F583" s="16">
+      <c r="F583" s="15">
         <v>423</v>
       </c>
     </row>
     <row r="584" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A584" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B584" s="16">
+      <c r="B584" s="15">
         <v>3869</v>
       </c>
-      <c r="C584" s="16">
+      <c r="C584" s="15">
         <v>459</v>
       </c>
-      <c r="D584" s="16">
+      <c r="D584" s="15">
         <v>5</v>
       </c>
-      <c r="E584" s="16">
+      <c r="E584" s="15">
         <v>2952</v>
       </c>
-      <c r="F584" s="16">
+      <c r="F584" s="15">
         <v>453</v>
       </c>
     </row>
     <row r="585" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A585" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B585" s="16">
+      <c r="B585" s="15">
         <v>10706</v>
       </c>
-      <c r="C585" s="16">
+      <c r="C585" s="15">
         <v>2376</v>
       </c>
-      <c r="D585" s="16">
+      <c r="D585" s="15">
         <v>28</v>
       </c>
-      <c r="E585" s="16">
+      <c r="E585" s="15">
         <v>7716</v>
       </c>
-      <c r="F585" s="16">
+      <c r="F585" s="15">
         <v>586</v>
       </c>
     </row>
     <row r="586" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A586" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B586" s="16">
+      <c r="B586" s="15">
         <v>0</v>
       </c>
-      <c r="C586" s="16"/>
-[...2 lines deleted...]
-      <c r="F586" s="16"/>
+      <c r="C586" s="15"/>
+      <c r="D586" s="15"/>
+      <c r="E586" s="15"/>
+      <c r="F586" s="15"/>
     </row>
     <row r="587" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A587" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B587" s="16">
+      <c r="B587" s="15">
         <v>843</v>
       </c>
-      <c r="C587" s="16">
+      <c r="C587" s="15">
         <v>64</v>
       </c>
-      <c r="D587" s="16">
+      <c r="D587" s="15">
         <v>2</v>
       </c>
-      <c r="E587" s="16">
+      <c r="E587" s="15">
         <v>342</v>
       </c>
-      <c r="F587" s="16">
+      <c r="F587" s="15">
         <v>435</v>
       </c>
     </row>
     <row r="588" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A588" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B588" s="16">
+      <c r="B588" s="15">
         <v>1908</v>
       </c>
-      <c r="C588" s="16">
+      <c r="C588" s="15">
         <v>143</v>
       </c>
-      <c r="D588" s="16" t="s">
+      <c r="D588" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E588" s="16">
+      <c r="E588" s="15">
         <v>985</v>
       </c>
-      <c r="F588" s="16">
+      <c r="F588" s="15">
         <v>780</v>
       </c>
     </row>
     <row r="589" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A589" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B589" s="16">
+      <c r="B589" s="15">
         <v>831</v>
       </c>
-      <c r="C589" s="16">
+      <c r="C589" s="15">
         <v>91</v>
       </c>
-      <c r="D589" s="16">
+      <c r="D589" s="15">
         <v>1</v>
       </c>
-      <c r="E589" s="16">
+      <c r="E589" s="15">
         <v>462</v>
       </c>
-      <c r="F589" s="16">
+      <c r="F589" s="15">
         <v>277</v>
       </c>
     </row>
     <row r="590" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A590" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B590" s="16">
+      <c r="B590" s="15">
         <v>1072</v>
       </c>
-      <c r="C590" s="16">
+      <c r="C590" s="15">
         <v>90</v>
       </c>
-      <c r="D590" s="16">
+      <c r="D590" s="15">
         <v>2</v>
       </c>
-      <c r="E590" s="16">
+      <c r="E590" s="15">
         <v>542</v>
       </c>
-      <c r="F590" s="16">
+      <c r="F590" s="15">
         <v>438</v>
       </c>
     </row>
     <row r="591" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A591" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B591" s="16">
+      <c r="B591" s="15">
         <v>1066</v>
       </c>
-      <c r="C591" s="16">
+      <c r="C591" s="15">
         <v>103</v>
       </c>
-      <c r="D591" s="16">
+      <c r="D591" s="15">
         <v>3</v>
       </c>
-      <c r="E591" s="16">
+      <c r="E591" s="15">
         <v>592</v>
       </c>
-      <c r="F591" s="16">
+      <c r="F591" s="15">
         <v>368</v>
       </c>
     </row>
     <row r="592" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A592" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B592" s="16">
+      <c r="B592" s="15">
         <v>770</v>
       </c>
-      <c r="C592" s="16">
+      <c r="C592" s="15">
         <v>41</v>
       </c>
-      <c r="D592" s="16" t="s">
+      <c r="D592" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E592" s="16">
+      <c r="E592" s="15">
         <v>299</v>
       </c>
-      <c r="F592" s="16">
+      <c r="F592" s="15">
         <v>430</v>
       </c>
     </row>
     <row r="593" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A593" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B593" s="16">
+      <c r="B593" s="15">
         <v>726</v>
       </c>
-      <c r="C593" s="16">
+      <c r="C593" s="15">
         <v>57</v>
       </c>
-      <c r="D593" s="16">
+      <c r="D593" s="15">
         <v>1</v>
       </c>
-      <c r="E593" s="16">
+      <c r="E593" s="15">
         <v>337</v>
       </c>
-      <c r="F593" s="16">
+      <c r="F593" s="15">
         <v>331</v>
       </c>
     </row>
     <row r="594" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A594" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B594" s="16">
+      <c r="B594" s="15">
         <v>1754</v>
       </c>
-      <c r="C594" s="16">
+      <c r="C594" s="15">
         <v>178</v>
       </c>
-      <c r="D594" s="16">
+      <c r="D594" s="15">
         <v>3</v>
       </c>
-      <c r="E594" s="16">
+      <c r="E594" s="15">
         <v>939</v>
       </c>
-      <c r="F594" s="16">
+      <c r="F594" s="15">
         <v>634</v>
       </c>
     </row>
     <row r="595" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A595" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B595" s="16">
+      <c r="B595" s="15">
         <v>833</v>
       </c>
-      <c r="C595" s="16">
+      <c r="C595" s="15">
         <v>78</v>
       </c>
-      <c r="D595" s="16">
+      <c r="D595" s="15">
         <v>2</v>
       </c>
-      <c r="E595" s="16">
+      <c r="E595" s="15">
         <v>415</v>
       </c>
-      <c r="F595" s="16">
+      <c r="F595" s="15">
         <v>338</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B596" s="9">
         <v>1008</v>
       </c>
       <c r="C596" s="9">
         <v>102</v>
       </c>
       <c r="D596" s="9">
         <v>2</v>
       </c>
       <c r="E596" s="9">
         <v>575</v>
       </c>
       <c r="F596" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="597" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A597" s="20" t="s">
+      <c r="A597" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B597" s="20"/>
-[...3 lines deleted...]
-      <c r="F597" s="20"/>
+      <c r="B597" s="18"/>
+      <c r="C597" s="18"/>
+      <c r="D597" s="18"/>
+      <c r="E597" s="18"/>
+      <c r="F597" s="18"/>
     </row>
     <row r="598" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A598" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B598" s="16">
+      <c r="B598" s="15">
         <v>62681</v>
       </c>
-      <c r="C598" s="16">
+      <c r="C598" s="15">
         <v>14362</v>
       </c>
-      <c r="D598" s="16">
+      <c r="D598" s="15">
         <v>115</v>
       </c>
-      <c r="E598" s="16">
+      <c r="E598" s="15">
         <v>42404</v>
       </c>
-      <c r="F598" s="16">
+      <c r="F598" s="15">
         <v>5800</v>
       </c>
     </row>
     <row r="599" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A599" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B599" s="16">
+      <c r="B599" s="15">
         <v>37271</v>
       </c>
-      <c r="C599" s="16">
+      <c r="C599" s="15">
         <v>10568</v>
       </c>
-      <c r="D599" s="16">
+      <c r="D599" s="15">
         <v>69</v>
       </c>
-      <c r="E599" s="16">
+      <c r="E599" s="15">
         <v>26200</v>
       </c>
-      <c r="F599" s="16">
+      <c r="F599" s="15">
         <v>434</v>
       </c>
     </row>
     <row r="600" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A600" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B600" s="16">
+      <c r="B600" s="15">
         <v>3867</v>
       </c>
-      <c r="C600" s="16">
+      <c r="C600" s="15">
         <v>459</v>
       </c>
-      <c r="D600" s="16">
+      <c r="D600" s="15">
         <v>5</v>
       </c>
-      <c r="E600" s="16">
+      <c r="E600" s="15">
         <v>2946</v>
       </c>
-      <c r="F600" s="16">
+      <c r="F600" s="15">
         <v>457</v>
       </c>
     </row>
     <row r="601" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A601" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B601" s="16">
+      <c r="B601" s="15">
         <v>10762</v>
       </c>
-      <c r="C601" s="16">
+      <c r="C601" s="15">
         <v>2386</v>
       </c>
-      <c r="D601" s="16">
+      <c r="D601" s="15">
         <v>25</v>
       </c>
-      <c r="E601" s="16">
+      <c r="E601" s="15">
         <v>7771</v>
       </c>
-      <c r="F601" s="16">
+      <c r="F601" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="602" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A602" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B602" s="16"/>
-[...3 lines deleted...]
-      <c r="F602" s="16"/>
+      <c r="B602" s="15"/>
+      <c r="C602" s="15"/>
+      <c r="D602" s="15"/>
+      <c r="E602" s="15"/>
+      <c r="F602" s="15"/>
     </row>
     <row r="603" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A603" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B603" s="16">
+      <c r="B603" s="15">
         <v>843</v>
       </c>
-      <c r="C603" s="16">
+      <c r="C603" s="15">
         <v>65</v>
       </c>
-      <c r="D603" s="16">
+      <c r="D603" s="15">
         <v>2</v>
       </c>
-      <c r="E603" s="16">
+      <c r="E603" s="15">
         <v>341</v>
       </c>
-      <c r="F603" s="16">
+      <c r="F603" s="15">
         <v>435</v>
       </c>
     </row>
     <row r="604" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A604" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B604" s="16">
+      <c r="B604" s="15">
         <v>1908</v>
       </c>
-      <c r="C604" s="16">
+      <c r="C604" s="15">
         <v>145</v>
       </c>
-      <c r="D604" s="16" t="s">
+      <c r="D604" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E604" s="16">
+      <c r="E604" s="15">
         <v>987</v>
       </c>
-      <c r="F604" s="16">
+      <c r="F604" s="15">
         <v>776</v>
       </c>
     </row>
     <row r="605" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A605" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B605" s="16">
+      <c r="B605" s="15">
         <v>830</v>
       </c>
-      <c r="C605" s="16">
+      <c r="C605" s="15">
         <v>93</v>
       </c>
-      <c r="D605" s="16">
+      <c r="D605" s="15">
         <v>1</v>
       </c>
-      <c r="E605" s="16">
+      <c r="E605" s="15">
         <v>461</v>
       </c>
-      <c r="F605" s="16">
+      <c r="F605" s="15">
         <v>275</v>
       </c>
     </row>
     <row r="606" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A606" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B606" s="16">
+      <c r="B606" s="15">
         <v>1067</v>
       </c>
-      <c r="C606" s="16">
+      <c r="C606" s="15">
         <v>91</v>
       </c>
-      <c r="D606" s="16">
+      <c r="D606" s="15">
         <v>2</v>
       </c>
-      <c r="E606" s="16">
+      <c r="E606" s="15">
         <v>542</v>
       </c>
-      <c r="F606" s="16">
+      <c r="F606" s="15">
         <v>432</v>
       </c>
     </row>
     <row r="607" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A607" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B607" s="16">
+      <c r="B607" s="15">
         <v>1059</v>
       </c>
-      <c r="C607" s="16">
+      <c r="C607" s="15">
         <v>103</v>
       </c>
-      <c r="D607" s="16">
+      <c r="D607" s="15">
         <v>3</v>
       </c>
-      <c r="E607" s="16">
+      <c r="E607" s="15">
         <v>590</v>
       </c>
-      <c r="F607" s="16">
+      <c r="F607" s="15">
         <v>363</v>
       </c>
     </row>
     <row r="608" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A608" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B608" s="16">
+      <c r="B608" s="15">
         <v>773</v>
       </c>
-      <c r="C608" s="16">
+      <c r="C608" s="15">
         <v>41</v>
       </c>
-      <c r="D608" s="16" t="s">
+      <c r="D608" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E608" s="16">
+      <c r="E608" s="15">
         <v>304</v>
       </c>
-      <c r="F608" s="16">
+      <c r="F608" s="15">
         <v>428</v>
       </c>
     </row>
     <row r="609" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A609" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B609" s="16">
+      <c r="B609" s="15">
         <v>724</v>
       </c>
-      <c r="C609" s="16">
+      <c r="C609" s="15">
         <v>57</v>
       </c>
-      <c r="D609" s="16">
+      <c r="D609" s="15">
         <v>1</v>
       </c>
-      <c r="E609" s="16">
+      <c r="E609" s="15">
         <v>335</v>
       </c>
-      <c r="F609" s="16">
+      <c r="F609" s="15">
         <v>331</v>
       </c>
     </row>
     <row r="610" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A610" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B610" s="16">
+      <c r="B610" s="15">
         <v>1755</v>
       </c>
-      <c r="C610" s="16">
+      <c r="C610" s="15">
         <v>178</v>
       </c>
-      <c r="D610" s="16">
+      <c r="D610" s="15">
         <v>3</v>
       </c>
-      <c r="E610" s="16">
+      <c r="E610" s="15">
         <v>948</v>
       </c>
-      <c r="F610" s="16">
+      <c r="F610" s="15">
         <v>626</v>
       </c>
     </row>
     <row r="611" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A611" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B611" s="16">
+      <c r="B611" s="15">
         <v>823</v>
       </c>
-      <c r="C611" s="16">
+      <c r="C611" s="15">
         <v>76</v>
       </c>
-      <c r="D611" s="16">
+      <c r="D611" s="15">
         <v>2</v>
       </c>
-      <c r="E611" s="16">
+      <c r="E611" s="15">
         <v>411</v>
       </c>
-      <c r="F611" s="16">
+      <c r="F611" s="15">
         <v>334</v>
       </c>
     </row>
     <row r="612" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A612" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B612" s="16">
+      <c r="B612" s="15">
         <v>999</v>
       </c>
-      <c r="C612" s="16">
+      <c r="C612" s="15">
         <v>100</v>
       </c>
-      <c r="D612" s="16">
+      <c r="D612" s="15">
         <v>2</v>
       </c>
-      <c r="E612" s="16">
+      <c r="E612" s="15">
         <v>568</v>
       </c>
-      <c r="F612" s="16">
+      <c r="F612" s="15">
         <v>329</v>
       </c>
     </row>
     <row r="613" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A613" s="20" t="s">
+      <c r="A613" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="B613" s="20"/>
-[...3 lines deleted...]
-      <c r="F613" s="20"/>
+      <c r="B613" s="18"/>
+      <c r="C613" s="18"/>
+      <c r="D613" s="18"/>
+      <c r="E613" s="18"/>
+      <c r="F613" s="18"/>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A614" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B614" s="16">
+      <c r="B614" s="15">
         <v>62843</v>
       </c>
-      <c r="C614" s="16">
+      <c r="C614" s="15">
         <v>14319</v>
       </c>
-      <c r="D614" s="16">
+      <c r="D614" s="15">
         <v>115</v>
       </c>
-      <c r="E614" s="16">
+      <c r="E614" s="15">
         <v>42603</v>
       </c>
-      <c r="F614" s="16">
+      <c r="F614" s="15">
         <v>5806</v>
       </c>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B615" s="16">
+      <c r="B615" s="15">
         <v>37439</v>
       </c>
-      <c r="C615" s="16">
+      <c r="C615" s="15">
         <v>10512</v>
       </c>
-      <c r="D615" s="16">
+      <c r="D615" s="15">
         <v>69</v>
       </c>
-      <c r="E615" s="16">
+      <c r="E615" s="15">
         <v>26413</v>
       </c>
-      <c r="F615" s="16">
+      <c r="F615" s="15">
         <v>445</v>
       </c>
     </row>
     <row r="616" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A616" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B616" s="16">
+      <c r="B616" s="15">
         <v>3846</v>
       </c>
-      <c r="C616" s="16">
+      <c r="C616" s="15">
         <v>459</v>
       </c>
-      <c r="D616" s="16">
+      <c r="D616" s="15">
         <v>5</v>
       </c>
-      <c r="E616" s="16">
+      <c r="E616" s="15">
         <v>2921</v>
       </c>
-      <c r="F616" s="16">
+      <c r="F616" s="15">
         <v>461</v>
       </c>
     </row>
     <row r="617" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A617" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B617" s="16">
+      <c r="B617" s="15">
         <v>10823</v>
       </c>
-      <c r="C617" s="16">
+      <c r="C617" s="15">
         <v>2393</v>
       </c>
-      <c r="D617" s="16">
+      <c r="D617" s="15">
         <v>25</v>
       </c>
-      <c r="E617" s="16">
+      <c r="E617" s="15">
         <v>7819</v>
       </c>
-      <c r="F617" s="16">
+      <c r="F617" s="15">
         <v>586</v>
       </c>
     </row>
     <row r="618" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A618" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="619" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A619" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B619" s="16">
+      <c r="B619" s="15">
         <v>828</v>
       </c>
-      <c r="C619" s="16">
+      <c r="C619" s="15">
         <v>66</v>
       </c>
-      <c r="D619" s="16">
+      <c r="D619" s="15">
         <v>2</v>
       </c>
-      <c r="E619" s="16">
+      <c r="E619" s="15">
         <v>327</v>
       </c>
-      <c r="F619" s="16">
+      <c r="F619" s="15">
         <v>433</v>
       </c>
     </row>
     <row r="620" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A620" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B620" s="16">
+      <c r="B620" s="15">
         <v>1903</v>
       </c>
-      <c r="C620" s="16">
+      <c r="C620" s="15">
         <v>146</v>
       </c>
-      <c r="D620" s="16" t="s">
+      <c r="D620" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E620" s="16">
+      <c r="E620" s="15">
         <v>979</v>
       </c>
-      <c r="F620" s="16">
+      <c r="F620" s="15">
         <v>778</v>
       </c>
     </row>
     <row r="621" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A621" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B621" s="16">
+      <c r="B621" s="15">
         <v>824</v>
       </c>
-      <c r="C621" s="16">
+      <c r="C621" s="15">
         <v>93</v>
       </c>
-      <c r="D621" s="16">
+      <c r="D621" s="15">
         <v>1</v>
       </c>
-      <c r="E621" s="16">
+      <c r="E621" s="15">
         <v>457</v>
       </c>
-      <c r="F621" s="16">
+      <c r="F621" s="15">
         <v>273</v>
       </c>
     </row>
     <row r="622" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A622" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B622" s="16">
+      <c r="B622" s="15">
         <v>1075</v>
       </c>
-      <c r="C622" s="16">
+      <c r="C622" s="15">
         <v>91</v>
       </c>
-      <c r="D622" s="16">
+      <c r="D622" s="15">
         <v>2</v>
       </c>
-      <c r="E622" s="16">
+      <c r="E622" s="15">
         <v>551</v>
       </c>
-      <c r="F622" s="16">
+      <c r="F622" s="15">
         <v>431</v>
       </c>
     </row>
     <row r="623" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A623" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B623" s="16">
+      <c r="B623" s="15">
         <v>1057</v>
       </c>
-      <c r="C623" s="16">
+      <c r="C623" s="15">
         <v>105</v>
       </c>
-      <c r="D623" s="16">
+      <c r="D623" s="15">
         <v>3</v>
       </c>
-      <c r="E623" s="16">
+      <c r="E623" s="15">
         <v>589</v>
       </c>
-      <c r="F623" s="16">
+      <c r="F623" s="15">
         <v>360</v>
       </c>
     </row>
     <row r="624" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A624" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B624" s="16">
+      <c r="B624" s="15">
         <v>768</v>
       </c>
-      <c r="C624" s="16">
+      <c r="C624" s="15">
         <v>40</v>
       </c>
-      <c r="D624" s="16" t="s">
+      <c r="D624" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E624" s="16">
+      <c r="E624" s="15">
         <v>300</v>
       </c>
-      <c r="F624" s="16">
+      <c r="F624" s="15">
         <v>428</v>
       </c>
     </row>
     <row r="625" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A625" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B625" s="16">
+      <c r="B625" s="15">
         <v>711</v>
       </c>
-      <c r="C625" s="16">
+      <c r="C625" s="15">
         <v>57</v>
       </c>
-      <c r="D625" s="16">
+      <c r="D625" s="15">
         <v>1</v>
       </c>
-      <c r="E625" s="16">
+      <c r="E625" s="15">
         <v>322</v>
       </c>
-      <c r="F625" s="16">
+      <c r="F625" s="15">
         <v>331</v>
       </c>
     </row>
     <row r="626" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A626" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B626" s="16">
+      <c r="B626" s="15">
         <v>1758</v>
       </c>
-      <c r="C626" s="16">
+      <c r="C626" s="15">
         <v>179</v>
       </c>
-      <c r="D626" s="16">
+      <c r="D626" s="15">
         <v>3</v>
       </c>
-      <c r="E626" s="16">
+      <c r="E626" s="15">
         <v>955</v>
       </c>
-      <c r="F626" s="16">
+      <c r="F626" s="15">
         <v>621</v>
       </c>
     </row>
     <row r="627" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A627" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B627" s="16">
+      <c r="B627" s="15">
         <v>818</v>
       </c>
-      <c r="C627" s="16">
+      <c r="C627" s="15">
         <v>77</v>
       </c>
-      <c r="D627" s="16">
+      <c r="D627" s="15">
         <v>2</v>
       </c>
-      <c r="E627" s="16">
+      <c r="E627" s="15">
         <v>408</v>
       </c>
-      <c r="F627" s="16">
+      <c r="F627" s="15">
         <v>331</v>
       </c>
     </row>
     <row r="628" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A628" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B628" s="16">
+      <c r="B628" s="15">
         <v>993</v>
       </c>
-      <c r="C628" s="16">
+      <c r="C628" s="15">
         <v>101</v>
       </c>
-      <c r="D628" s="16">
+      <c r="D628" s="15">
         <v>2</v>
       </c>
-      <c r="E628" s="16">
+      <c r="E628" s="15">
         <v>562</v>
       </c>
-      <c r="F628" s="16">
+      <c r="F628" s="15">
         <v>328</v>
       </c>
     </row>
     <row r="629" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A629" s="20" t="s">
+      <c r="A629" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B629" s="20"/>
-[...3 lines deleted...]
-      <c r="F629" s="20"/>
+      <c r="B629" s="18"/>
+      <c r="C629" s="18"/>
+      <c r="D629" s="18"/>
+      <c r="E629" s="18"/>
+      <c r="F629" s="18"/>
     </row>
     <row r="630" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A630" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B630" s="16">
+      <c r="B630" s="15">
         <v>62959</v>
       </c>
-      <c r="C630" s="16">
+      <c r="C630" s="15">
         <v>14343</v>
       </c>
-      <c r="D630" s="16">
+      <c r="D630" s="15">
         <v>115</v>
       </c>
-      <c r="E630" s="16">
+      <c r="E630" s="15">
         <v>42692</v>
       </c>
-      <c r="F630" s="16">
+      <c r="F630" s="15">
         <v>5809</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A631" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B631" s="16">
+      <c r="B631" s="15">
         <v>37577</v>
       </c>
-      <c r="C631" s="16">
+      <c r="C631" s="15">
         <v>10527</v>
       </c>
-      <c r="D631" s="16">
+      <c r="D631" s="15">
         <v>69</v>
       </c>
-      <c r="E631" s="16">
+      <c r="E631" s="15">
         <v>26530</v>
       </c>
-      <c r="F631" s="16">
+      <c r="F631" s="15">
         <v>451</v>
       </c>
     </row>
     <row r="632" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A632" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B632" s="16">
+      <c r="B632" s="15">
         <v>3846</v>
       </c>
-      <c r="C632" s="16">
+      <c r="C632" s="15">
         <v>459</v>
       </c>
-      <c r="D632" s="16">
+      <c r="D632" s="15">
         <v>5</v>
       </c>
-      <c r="E632" s="16">
+      <c r="E632" s="15">
         <v>2922</v>
       </c>
-      <c r="F632" s="16">
+      <c r="F632" s="15">
         <v>460</v>
       </c>
     </row>
     <row r="633" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A633" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B633" s="16">
+      <c r="B633" s="15">
         <v>10808</v>
       </c>
-      <c r="C633" s="16">
+      <c r="C633" s="15">
         <v>2398</v>
       </c>
-      <c r="D633" s="16">
+      <c r="D633" s="15">
         <v>25</v>
       </c>
-      <c r="E633" s="16">
+      <c r="E633" s="15">
         <v>7795</v>
       </c>
-      <c r="F633" s="16">
+      <c r="F633" s="15">
         <v>590</v>
       </c>
     </row>
     <row r="634" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A634" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B634" s="16"/>
-[...3 lines deleted...]
-      <c r="F634" s="16"/>
+      <c r="B634" s="15"/>
+      <c r="C634" s="15"/>
+      <c r="D634" s="15"/>
+      <c r="E634" s="15"/>
+      <c r="F634" s="15"/>
     </row>
     <row r="635" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A635" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B635" s="16">
+      <c r="B635" s="15">
         <v>833</v>
       </c>
-      <c r="C635" s="16">
+      <c r="C635" s="15">
         <v>67</v>
       </c>
-      <c r="D635" s="16">
+      <c r="D635" s="15">
         <v>2</v>
       </c>
-      <c r="E635" s="16">
+      <c r="E635" s="15">
         <v>330</v>
       </c>
-      <c r="F635" s="16">
+      <c r="F635" s="15">
         <v>434</v>
       </c>
     </row>
     <row r="636" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A636" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B636" s="16">
+      <c r="B636" s="15">
         <v>1907</v>
       </c>
-      <c r="C636" s="16">
+      <c r="C636" s="15">
         <v>144</v>
       </c>
-      <c r="D636" s="16" t="s">
+      <c r="D636" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E636" s="16">
+      <c r="E636" s="15">
         <v>983</v>
       </c>
-      <c r="F636" s="16">
+      <c r="F636" s="15">
         <v>780</v>
       </c>
     </row>
     <row r="637" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A637" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B637" s="16">
+      <c r="B637" s="15">
         <v>817</v>
       </c>
-      <c r="C637" s="16">
+      <c r="C637" s="15">
         <v>95</v>
       </c>
-      <c r="D637" s="16">
+      <c r="D637" s="15">
         <v>1</v>
       </c>
-      <c r="E637" s="16">
+      <c r="E637" s="15">
         <v>453</v>
       </c>
-      <c r="F637" s="16">
+      <c r="F637" s="15">
         <v>268</v>
       </c>
     </row>
     <row r="638" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A638" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B638" s="16">
+      <c r="B638" s="15">
         <v>1077</v>
       </c>
-      <c r="C638" s="16">
+      <c r="C638" s="15">
         <v>92</v>
       </c>
-      <c r="D638" s="16">
+      <c r="D638" s="15">
         <v>2</v>
       </c>
-      <c r="E638" s="16">
+      <c r="E638" s="15">
         <v>550</v>
       </c>
-      <c r="F638" s="16">
+      <c r="F638" s="15">
         <v>433</v>
       </c>
     </row>
     <row r="639" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A639" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B639" s="16">
+      <c r="B639" s="15">
         <v>1055</v>
       </c>
-      <c r="C639" s="16">
+      <c r="C639" s="15">
         <v>107</v>
       </c>
-      <c r="D639" s="16">
+      <c r="D639" s="15">
         <v>3</v>
       </c>
-      <c r="E639" s="16">
+      <c r="E639" s="15">
         <v>586</v>
       </c>
-      <c r="F639" s="16">
+      <c r="F639" s="15">
         <v>359</v>
       </c>
     </row>
     <row r="640" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A640" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B640" s="16">
+      <c r="B640" s="15">
         <v>750</v>
       </c>
-      <c r="C640" s="16">
+      <c r="C640" s="15">
         <v>40</v>
       </c>
-      <c r="D640" s="16" t="s">
+      <c r="D640" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E640" s="16">
+      <c r="E640" s="15">
         <v>287</v>
       </c>
-      <c r="F640" s="16">
+      <c r="F640" s="15">
         <v>423</v>
       </c>
     </row>
     <row r="641" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A641" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B641" s="16">
+      <c r="B641" s="15">
         <v>706</v>
       </c>
-      <c r="C641" s="16">
+      <c r="C641" s="15">
         <v>58</v>
       </c>
-      <c r="D641" s="16">
+      <c r="D641" s="15">
         <v>1</v>
       </c>
-      <c r="E641" s="16">
+      <c r="E641" s="15">
         <v>320</v>
       </c>
-      <c r="F641" s="16">
+      <c r="F641" s="15">
         <v>327</v>
       </c>
     </row>
     <row r="642" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A642" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B642" s="16">
+      <c r="B642" s="15">
         <v>1767</v>
       </c>
-      <c r="C642" s="16">
+      <c r="C642" s="15">
         <v>179</v>
       </c>
-      <c r="D642" s="16">
+      <c r="D642" s="15">
         <v>3</v>
       </c>
-      <c r="E642" s="16">
+      <c r="E642" s="15">
         <v>962</v>
       </c>
-      <c r="F642" s="16">
+      <c r="F642" s="15">
         <v>623</v>
       </c>
     </row>
     <row r="643" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A643" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B643" s="16">
+      <c r="B643" s="15">
         <v>822</v>
       </c>
-      <c r="C643" s="16">
+      <c r="C643" s="15">
         <v>77</v>
       </c>
-      <c r="D643" s="16">
+      <c r="D643" s="15">
         <v>2</v>
       </c>
-      <c r="E643" s="16">
+      <c r="E643" s="15">
         <v>411</v>
       </c>
-      <c r="F643" s="16">
+      <c r="F643" s="15">
         <v>332</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B644" s="16">
+      <c r="B644" s="15">
         <v>994</v>
       </c>
-      <c r="C644" s="16">
+      <c r="C644" s="15">
         <v>100</v>
       </c>
-      <c r="D644" s="16">
+      <c r="D644" s="15">
         <v>2</v>
       </c>
-      <c r="E644" s="16">
+      <c r="E644" s="15">
         <v>563</v>
       </c>
-      <c r="F644" s="16">
+      <c r="F644" s="15">
         <v>329</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A645" s="20" t="s">
+      <c r="A645" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="B645" s="20"/>
-[...3 lines deleted...]
-      <c r="F645" s="20"/>
+      <c r="B645" s="18"/>
+      <c r="C645" s="18"/>
+      <c r="D645" s="18"/>
+      <c r="E645" s="18"/>
+      <c r="F645" s="18"/>
     </row>
     <row r="646" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A646" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B646" s="16">
+      <c r="B646" s="15">
         <v>63255</v>
       </c>
-      <c r="C646" s="16">
+      <c r="C646" s="15">
         <v>14333</v>
       </c>
-      <c r="D646" s="16">
+      <c r="D646" s="15">
         <v>116</v>
       </c>
-      <c r="E646" s="16">
+      <c r="E646" s="15">
         <v>42983</v>
       </c>
-      <c r="F646" s="16">
+      <c r="F646" s="15">
         <v>5823</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B647" s="16">
+      <c r="B647" s="15">
         <v>37842</v>
       </c>
-      <c r="C647" s="16">
+      <c r="C647" s="15">
         <v>10510</v>
       </c>
-      <c r="D647" s="16">
+      <c r="D647" s="15">
         <v>71</v>
       </c>
-      <c r="E647" s="16">
+      <c r="E647" s="15">
         <v>26802</v>
       </c>
-      <c r="F647" s="16">
+      <c r="F647" s="15">
         <v>459</v>
       </c>
     </row>
     <row r="648" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A648" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B648" s="16">
+      <c r="B648" s="15">
         <v>3828</v>
       </c>
-      <c r="C648" s="16">
+      <c r="C648" s="15">
         <v>454</v>
       </c>
-      <c r="D648" s="16">
+      <c r="D648" s="15">
         <v>4</v>
       </c>
-      <c r="E648" s="16">
+      <c r="E648" s="15">
         <v>2911</v>
       </c>
-      <c r="F648" s="16">
+      <c r="F648" s="15">
         <v>459</v>
       </c>
     </row>
     <row r="649" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A649" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B649" s="16">
+      <c r="B649" s="15">
         <v>10831</v>
       </c>
-      <c r="C649" s="16">
+      <c r="C649" s="15">
         <v>2400</v>
       </c>
-      <c r="D649" s="16">
+      <c r="D649" s="15">
         <v>25</v>
       </c>
-      <c r="E649" s="16">
+      <c r="E649" s="15">
         <v>7821</v>
       </c>
-      <c r="F649" s="16">
+      <c r="F649" s="15">
         <v>585</v>
       </c>
     </row>
     <row r="650" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A650" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="651" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A651" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B651" s="16">
+      <c r="B651" s="15">
         <v>837</v>
       </c>
-      <c r="C651" s="16">
+      <c r="C651" s="15">
         <v>68</v>
       </c>
-      <c r="D651" s="16">
+      <c r="D651" s="15">
         <v>2</v>
       </c>
-      <c r="E651" s="16">
+      <c r="E651" s="15">
         <v>332</v>
       </c>
-      <c r="F651" s="16">
+      <c r="F651" s="15">
         <v>435</v>
       </c>
     </row>
     <row r="652" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A652" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B652" s="16">
+      <c r="B652" s="15">
         <v>1930</v>
       </c>
-      <c r="C652" s="16">
+      <c r="C652" s="15">
         <v>150</v>
       </c>
-      <c r="D652" s="16" t="s">
+      <c r="D652" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E652" s="16">
+      <c r="E652" s="15">
         <v>990</v>
       </c>
-      <c r="F652" s="16">
+      <c r="F652" s="15">
         <v>790</v>
       </c>
     </row>
     <row r="653" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A653" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B653" s="16">
+      <c r="B653" s="15">
         <v>817</v>
       </c>
-      <c r="C653" s="16">
+      <c r="C653" s="15">
         <v>96</v>
       </c>
-      <c r="D653" s="16">
+      <c r="D653" s="15">
         <v>1</v>
       </c>
-      <c r="E653" s="16">
+      <c r="E653" s="15">
         <v>451</v>
       </c>
-      <c r="F653" s="16">
+      <c r="F653" s="15">
         <v>269</v>
       </c>
     </row>
     <row r="654" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A654" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B654" s="16">
+      <c r="B654" s="15">
         <v>1082</v>
       </c>
-      <c r="C654" s="16">
+      <c r="C654" s="15">
         <v>94</v>
       </c>
-      <c r="D654" s="16">
+      <c r="D654" s="15">
         <v>2</v>
       </c>
-      <c r="E654" s="16">
+      <c r="E654" s="15">
         <v>553</v>
       </c>
-      <c r="F654" s="16">
+      <c r="F654" s="15">
         <v>433</v>
       </c>
     </row>
     <row r="655" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A655" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B655" s="16">
+      <c r="B655" s="15">
         <v>1053</v>
       </c>
-      <c r="C655" s="16">
+      <c r="C655" s="15">
         <v>107</v>
       </c>
-      <c r="D655" s="16">
+      <c r="D655" s="15">
         <v>3</v>
       </c>
-      <c r="E655" s="16">
+      <c r="E655" s="15">
         <v>585</v>
       </c>
-      <c r="F655" s="16">
+      <c r="F655" s="15">
         <v>358</v>
       </c>
     </row>
     <row r="656" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A656" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B656" s="16">
+      <c r="B656" s="15">
         <v>741</v>
       </c>
-      <c r="C656" s="16">
+      <c r="C656" s="15">
         <v>41</v>
       </c>
-      <c r="D656" s="16" t="s">
+      <c r="D656" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="E656" s="16">
+      <c r="E656" s="15">
         <v>282</v>
       </c>
-      <c r="F656" s="16">
+      <c r="F656" s="15">
         <v>418</v>
       </c>
     </row>
     <row r="657" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A657" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B657" s="16">
+      <c r="B657" s="15">
         <v>708</v>
       </c>
-      <c r="C657" s="16">
+      <c r="C657" s="15">
         <v>60</v>
       </c>
-      <c r="D657" s="16">
+      <c r="D657" s="15">
         <v>1</v>
       </c>
-      <c r="E657" s="16">
+      <c r="E657" s="15">
         <v>318</v>
       </c>
-      <c r="F657" s="16">
+      <c r="F657" s="15">
         <v>329</v>
       </c>
     </row>
     <row r="658" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A658" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B658" s="16">
+      <c r="B658" s="15">
         <v>1771</v>
       </c>
-      <c r="C658" s="16">
+      <c r="C658" s="15">
         <v>177</v>
       </c>
-      <c r="D658" s="16">
+      <c r="D658" s="15">
         <v>3</v>
       </c>
-      <c r="E658" s="16">
+      <c r="E658" s="15">
         <v>966</v>
       </c>
-      <c r="F658" s="16">
+      <c r="F658" s="15">
         <v>625</v>
       </c>
     </row>
     <row r="659" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A659" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B659" s="16">
+      <c r="B659" s="15">
         <v>823</v>
       </c>
-      <c r="C659" s="16">
+      <c r="C659" s="15">
         <v>76</v>
       </c>
-      <c r="D659" s="16">
+      <c r="D659" s="15">
         <v>2</v>
       </c>
-      <c r="E659" s="16">
+      <c r="E659" s="15">
         <v>409</v>
       </c>
-      <c r="F659" s="16">
+      <c r="F659" s="15">
         <v>336</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B660" s="9">
         <v>992</v>
       </c>
       <c r="C660" s="9">
         <v>100</v>
       </c>
       <c r="D660" s="9">
         <v>2</v>
       </c>
       <c r="E660" s="9">
         <v>563</v>
       </c>
       <c r="F660" s="9">
         <v>327</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A661" s="20" t="s">
+      <c r="A661" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B661" s="20"/>
-[...3 lines deleted...]
-      <c r="F661" s="20"/>
+      <c r="B661" s="18"/>
+      <c r="C661" s="18"/>
+      <c r="D661" s="18"/>
+      <c r="E661" s="18"/>
+      <c r="F661" s="18"/>
     </row>
     <row r="662" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A662" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B662" s="17">
+      <c r="B662" s="16">
         <v>63483</v>
       </c>
-      <c r="C662" s="17">
+      <c r="C662" s="16">
         <v>14365</v>
       </c>
-      <c r="D662" s="17">
+      <c r="D662" s="16">
         <v>115</v>
       </c>
-      <c r="E662" s="17">
+      <c r="E662" s="16">
         <v>43166</v>
       </c>
-      <c r="F662" s="17">
+      <c r="F662" s="16">
         <v>5837</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B663" s="17">
+      <c r="B663" s="16">
         <v>38050</v>
       </c>
-      <c r="C663" s="17">
+      <c r="C663" s="16">
         <v>10529</v>
       </c>
-      <c r="D663" s="17">
+      <c r="D663" s="16">
         <v>70</v>
       </c>
-      <c r="E663" s="17">
+      <c r="E663" s="16">
         <v>26982</v>
       </c>
-      <c r="F663" s="17">
+      <c r="F663" s="16">
         <v>469</v>
       </c>
     </row>
     <row r="664" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A664" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B664" s="17">
+      <c r="B664" s="16">
         <v>3818</v>
       </c>
-      <c r="C664" s="17">
+      <c r="C664" s="16">
         <v>456</v>
       </c>
-      <c r="D664" s="17">
+      <c r="D664" s="16">
         <v>4</v>
       </c>
-      <c r="E664" s="17">
+      <c r="E664" s="16">
         <v>2900</v>
       </c>
-      <c r="F664" s="17">
+      <c r="F664" s="16">
         <v>458</v>
       </c>
     </row>
     <row r="665" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A665" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B665" s="17">
+      <c r="B665" s="16">
         <v>10841</v>
       </c>
-      <c r="C665" s="17">
+      <c r="C665" s="16">
         <v>2402</v>
       </c>
-      <c r="D665" s="17">
+      <c r="D665" s="16">
         <v>25</v>
       </c>
-      <c r="E665" s="17">
+      <c r="E665" s="16">
         <v>7831</v>
       </c>
-      <c r="F665" s="17">
+      <c r="F665" s="16">
         <v>583</v>
       </c>
     </row>
     <row r="666" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A666" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B666" s="17">
+      <c r="B666" s="16">
         <v>0</v>
       </c>
-      <c r="C666" s="17"/>
-[...2 lines deleted...]
-      <c r="F666" s="17"/>
+      <c r="C666" s="16"/>
+      <c r="D666" s="16"/>
+      <c r="E666" s="16"/>
+      <c r="F666" s="16"/>
     </row>
     <row r="667" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A667" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B667" s="17">
+      <c r="B667" s="16">
         <v>833</v>
       </c>
-      <c r="C667" s="17">
+      <c r="C667" s="16">
         <v>69</v>
       </c>
-      <c r="D667" s="17">
+      <c r="D667" s="16">
         <v>2</v>
       </c>
-      <c r="E667" s="17">
+      <c r="E667" s="16">
         <v>326</v>
       </c>
-      <c r="F667" s="17">
+      <c r="F667" s="16">
         <v>436</v>
       </c>
     </row>
     <row r="668" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A668" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B668" s="17">
+      <c r="B668" s="16">
         <v>1945</v>
       </c>
-      <c r="C668" s="17">
+      <c r="C668" s="16">
         <v>152</v>
       </c>
-      <c r="D668" s="17" t="s">
+      <c r="D668" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E668" s="17">
+      <c r="E668" s="16">
         <v>1001</v>
       </c>
-      <c r="F668" s="17">
+      <c r="F668" s="16">
         <v>792</v>
       </c>
     </row>
     <row r="669" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A669" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B669" s="17">
+      <c r="B669" s="16">
         <v>814</v>
       </c>
-      <c r="C669" s="17">
+      <c r="C669" s="16">
         <v>97</v>
       </c>
-      <c r="D669" s="17">
+      <c r="D669" s="16">
         <v>1</v>
       </c>
-      <c r="E669" s="17">
+      <c r="E669" s="16">
         <v>448</v>
       </c>
-      <c r="F669" s="17">
+      <c r="F669" s="16">
         <v>268</v>
       </c>
     </row>
     <row r="670" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A670" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B670" s="17">
+      <c r="B670" s="16">
         <v>1084</v>
       </c>
-      <c r="C670" s="17">
+      <c r="C670" s="16">
         <v>94</v>
       </c>
-      <c r="D670" s="17">
+      <c r="D670" s="16">
         <v>2</v>
       </c>
-      <c r="E670" s="17">
+      <c r="E670" s="16">
         <v>550</v>
       </c>
-      <c r="F670" s="17">
+      <c r="F670" s="16">
         <v>438</v>
       </c>
     </row>
     <row r="671" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A671" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B671" s="17">
+      <c r="B671" s="16">
         <v>1056</v>
       </c>
-      <c r="C671" s="17">
+      <c r="C671" s="16">
         <v>107</v>
       </c>
-      <c r="D671" s="17">
+      <c r="D671" s="16">
         <v>3</v>
       </c>
-      <c r="E671" s="17">
+      <c r="E671" s="16">
         <v>585</v>
       </c>
-      <c r="F671" s="17">
+      <c r="F671" s="16">
         <v>361</v>
       </c>
     </row>
     <row r="672" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A672" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B672" s="17">
+      <c r="B672" s="16">
         <v>736</v>
       </c>
-      <c r="C672" s="17">
+      <c r="C672" s="16">
         <v>44</v>
       </c>
-      <c r="D672" s="17" t="s">
+      <c r="D672" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E672" s="17">
+      <c r="E672" s="16">
         <v>278</v>
       </c>
-      <c r="F672" s="17">
+      <c r="F672" s="16">
         <v>414</v>
       </c>
     </row>
     <row r="673" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A673" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B673" s="17">
+      <c r="B673" s="16">
         <v>712</v>
       </c>
-      <c r="C673" s="17">
+      <c r="C673" s="16">
         <v>61</v>
       </c>
-      <c r="D673" s="17">
+      <c r="D673" s="16">
         <v>1</v>
       </c>
-      <c r="E673" s="17">
+      <c r="E673" s="16">
         <v>319</v>
       </c>
-      <c r="F673" s="17">
+      <c r="F673" s="16">
         <v>331</v>
       </c>
     </row>
     <row r="674" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A674" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B674" s="17">
+      <c r="B674" s="16">
         <v>1777</v>
       </c>
-      <c r="C674" s="17">
+      <c r="C674" s="16">
         <v>178</v>
       </c>
-      <c r="D674" s="17">
+      <c r="D674" s="16">
         <v>3</v>
       </c>
-      <c r="E674" s="17">
+      <c r="E674" s="16">
         <v>973</v>
       </c>
-      <c r="F674" s="17">
+      <c r="F674" s="16">
         <v>623</v>
       </c>
     </row>
     <row r="675" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A675" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B675" s="17">
+      <c r="B675" s="16">
         <v>827</v>
       </c>
-      <c r="C675" s="17">
+      <c r="C675" s="16">
         <v>76</v>
       </c>
-      <c r="D675" s="17">
+      <c r="D675" s="16">
         <v>2</v>
       </c>
-      <c r="E675" s="17">
+      <c r="E675" s="16">
         <v>414</v>
       </c>
-      <c r="F675" s="17">
+      <c r="F675" s="16">
         <v>335</v>
       </c>
     </row>
     <row r="676" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A676" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B676" s="17">
+      <c r="B676" s="16">
         <v>990</v>
       </c>
-      <c r="C676" s="17">
+      <c r="C676" s="16">
         <v>100</v>
       </c>
-      <c r="D676" s="17">
+      <c r="D676" s="16">
         <v>2</v>
       </c>
-      <c r="E676" s="17">
+      <c r="E676" s="16">
         <v>559</v>
       </c>
-      <c r="F676" s="17">
+      <c r="F676" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A677" s="20" t="s">
+      <c r="A677" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="B677" s="20"/>
-[...3 lines deleted...]
-      <c r="F677" s="20"/>
+      <c r="B677" s="18"/>
+      <c r="C677" s="18"/>
+      <c r="D677" s="18"/>
+      <c r="E677" s="18"/>
+      <c r="F677" s="18"/>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B678" s="17">
+      <c r="B678" s="16">
         <v>63724</v>
       </c>
-      <c r="C678" s="17">
+      <c r="C678" s="16">
         <v>14373</v>
       </c>
-      <c r="D678" s="17">
+      <c r="D678" s="16">
         <v>115</v>
       </c>
-      <c r="E678" s="17">
+      <c r="E678" s="16">
         <v>43390</v>
       </c>
-      <c r="F678" s="17">
+      <c r="F678" s="16">
         <v>5846</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B679" s="17">
+      <c r="B679" s="16">
         <v>38179</v>
       </c>
-      <c r="C679" s="17">
+      <c r="C679" s="16">
         <v>10533</v>
       </c>
-      <c r="D679" s="17">
+      <c r="D679" s="16">
         <v>70</v>
       </c>
-      <c r="E679" s="17">
+      <c r="E679" s="16">
         <v>27120</v>
       </c>
-      <c r="F679" s="17">
+      <c r="F679" s="16">
         <v>456</v>
       </c>
     </row>
     <row r="680" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A680" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B680" s="17">
+      <c r="B680" s="16">
         <v>3840</v>
       </c>
-      <c r="C680" s="17">
+      <c r="C680" s="16">
         <v>459</v>
       </c>
-      <c r="D680" s="17">
+      <c r="D680" s="16">
         <v>4</v>
       </c>
-      <c r="E680" s="17">
+      <c r="E680" s="16">
         <v>2922</v>
       </c>
-      <c r="F680" s="17">
+      <c r="F680" s="16">
         <v>455</v>
       </c>
     </row>
     <row r="681" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A681" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B681" s="17">
+      <c r="B681" s="16">
         <v>10865</v>
       </c>
-      <c r="C681" s="17">
+      <c r="C681" s="16">
         <v>2399</v>
       </c>
-      <c r="D681" s="17">
+      <c r="D681" s="16">
         <v>25</v>
       </c>
-      <c r="E681" s="17">
+      <c r="E681" s="16">
         <v>7861</v>
       </c>
-      <c r="F681" s="17">
+      <c r="F681" s="16">
         <v>580</v>
       </c>
     </row>
     <row r="682" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A682" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B682" s="17">
+      <c r="B682" s="16">
         <v>0</v>
       </c>
-      <c r="C682" s="17"/>
-[...2 lines deleted...]
-      <c r="F682" s="17"/>
+      <c r="C682" s="16"/>
+      <c r="D682" s="16"/>
+      <c r="E682" s="16"/>
+      <c r="F682" s="16"/>
     </row>
     <row r="683" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A683" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B683" s="17">
+      <c r="B683" s="16">
         <v>840</v>
       </c>
-      <c r="C683" s="17">
+      <c r="C683" s="16">
         <v>69</v>
       </c>
-      <c r="D683" s="17">
+      <c r="D683" s="16">
         <v>2</v>
       </c>
-      <c r="E683" s="17">
+      <c r="E683" s="16">
         <v>332</v>
       </c>
-      <c r="F683" s="17">
+      <c r="F683" s="16">
         <v>437</v>
       </c>
     </row>
     <row r="684" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A684" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B684" s="17">
+      <c r="B684" s="16">
         <v>1955</v>
       </c>
-      <c r="C684" s="17">
+      <c r="C684" s="16">
         <v>152</v>
       </c>
-      <c r="D684" s="17" t="s">
+      <c r="D684" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E684" s="17">
+      <c r="E684" s="16">
         <v>1013</v>
       </c>
-      <c r="F684" s="17">
+      <c r="F684" s="16">
         <v>790</v>
       </c>
     </row>
     <row r="685" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A685" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B685" s="17">
+      <c r="B685" s="16">
         <v>818</v>
       </c>
-      <c r="C685" s="17">
+      <c r="C685" s="16">
         <v>96</v>
       </c>
-      <c r="D685" s="17">
+      <c r="D685" s="16">
         <v>1</v>
       </c>
-      <c r="E685" s="17">
+      <c r="E685" s="16">
         <v>451</v>
       </c>
-      <c r="F685" s="17">
+      <c r="F685" s="16">
         <v>270</v>
       </c>
     </row>
     <row r="686" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A686" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B686" s="17">
+      <c r="B686" s="16">
         <v>1091</v>
       </c>
-      <c r="C686" s="17">
+      <c r="C686" s="16">
         <v>96</v>
       </c>
-      <c r="D686" s="17">
+      <c r="D686" s="16">
         <v>2</v>
       </c>
-      <c r="E686" s="17">
+      <c r="E686" s="16">
         <v>551</v>
       </c>
-      <c r="F686" s="17">
+      <c r="F686" s="16">
         <v>442</v>
       </c>
     </row>
     <row r="687" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A687" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B687" s="17">
+      <c r="B687" s="16">
         <v>1060</v>
       </c>
-      <c r="C687" s="17">
+      <c r="C687" s="16">
         <v>107</v>
       </c>
-      <c r="D687" s="17">
+      <c r="D687" s="16">
         <v>3</v>
       </c>
-      <c r="E687" s="17">
+      <c r="E687" s="16">
         <v>580</v>
       </c>
-      <c r="F687" s="17">
+      <c r="F687" s="16">
         <v>370</v>
       </c>
     </row>
     <row r="688" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A688" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B688" s="17">
+      <c r="B688" s="16">
         <v>738</v>
       </c>
-      <c r="C688" s="17">
+      <c r="C688" s="16">
         <v>45</v>
       </c>
-      <c r="D688" s="17" t="s">
+      <c r="D688" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E688" s="17">
+      <c r="E688" s="16">
         <v>274</v>
       </c>
-      <c r="F688" s="17">
+      <c r="F688" s="16">
         <v>419</v>
       </c>
     </row>
     <row r="689" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A689" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B689" s="17">
+      <c r="B689" s="16">
         <v>710</v>
       </c>
-      <c r="C689" s="17">
+      <c r="C689" s="16">
         <v>61</v>
       </c>
-      <c r="D689" s="17">
+      <c r="D689" s="16">
         <v>1</v>
       </c>
-      <c r="E689" s="17">
+      <c r="E689" s="16">
         <v>317</v>
       </c>
-      <c r="F689" s="17">
+      <c r="F689" s="16">
         <v>331</v>
       </c>
     </row>
     <row r="690" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A690" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B690" s="17">
+      <c r="B690" s="16">
         <v>1800</v>
       </c>
-      <c r="C690" s="17">
+      <c r="C690" s="16">
         <v>178</v>
       </c>
-      <c r="D690" s="17">
+      <c r="D690" s="16">
         <v>3</v>
       </c>
-      <c r="E690" s="17">
+      <c r="E690" s="16">
         <v>995</v>
       </c>
-      <c r="F690" s="17">
+      <c r="F690" s="16">
         <v>624</v>
       </c>
     </row>
     <row r="691" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A691" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B691" s="17">
+      <c r="B691" s="16">
         <v>832</v>
       </c>
-      <c r="C691" s="17">
+      <c r="C691" s="16">
         <v>76</v>
       </c>
-      <c r="D691" s="17">
+      <c r="D691" s="16">
         <v>2</v>
       </c>
-      <c r="E691" s="17">
+      <c r="E691" s="16">
         <v>418</v>
       </c>
-      <c r="F691" s="17">
+      <c r="F691" s="16">
         <v>336</v>
       </c>
     </row>
     <row r="692" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A692" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B692" s="18">
+      <c r="B692" s="17">
         <v>996</v>
       </c>
-      <c r="C692" s="18">
+      <c r="C692" s="17">
         <v>102</v>
       </c>
-      <c r="D692" s="18">
+      <c r="D692" s="17">
         <v>2</v>
       </c>
-      <c r="E692" s="18">
+      <c r="E692" s="17">
         <v>556</v>
       </c>
-      <c r="F692" s="18">
+      <c r="F692" s="17">
         <v>336</v>
       </c>
     </row>
     <row r="693" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A693" s="20" t="s">
+      <c r="A693" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="B693" s="20"/>
-[...3 lines deleted...]
-      <c r="F693" s="20"/>
+      <c r="B693" s="18"/>
+      <c r="C693" s="18"/>
+      <c r="D693" s="18"/>
+      <c r="E693" s="18"/>
+      <c r="F693" s="18"/>
     </row>
     <row r="694" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A694" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B694" s="17">
+      <c r="B694" s="16">
         <v>64142</v>
       </c>
-      <c r="C694" s="17">
+      <c r="C694" s="16">
         <v>14408</v>
       </c>
-      <c r="D694" s="17">
+      <c r="D694" s="16">
         <v>116</v>
       </c>
-      <c r="E694" s="17">
+      <c r="E694" s="16">
         <v>43980</v>
       </c>
-      <c r="F694" s="17">
+      <c r="F694" s="16">
         <v>5638</v>
       </c>
     </row>
     <row r="695" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A695" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B695" s="17">
+      <c r="B695" s="16">
         <v>38484</v>
       </c>
-      <c r="C695" s="17">
+      <c r="C695" s="16">
         <v>10555</v>
       </c>
-      <c r="D695" s="17">
+      <c r="D695" s="16">
         <v>72</v>
       </c>
-      <c r="E695" s="17">
+      <c r="E695" s="16">
         <v>27472</v>
       </c>
-      <c r="F695" s="17">
+      <c r="F695" s="16">
         <v>385</v>
       </c>
     </row>
     <row r="696" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A696" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B696" s="17">
+      <c r="B696" s="16">
         <v>3866</v>
       </c>
-      <c r="C696" s="17">
+      <c r="C696" s="16">
         <v>456</v>
       </c>
-      <c r="D696" s="17">
+      <c r="D696" s="16">
         <v>4</v>
       </c>
-      <c r="E696" s="17">
+      <c r="E696" s="16">
         <v>2973</v>
       </c>
-      <c r="F696" s="17">
+      <c r="F696" s="16">
         <v>433</v>
       </c>
     </row>
     <row r="697" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A697" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B697" s="17">
+      <c r="B697" s="16">
         <v>10942</v>
       </c>
-      <c r="C697" s="17">
+      <c r="C697" s="16">
         <v>2403</v>
       </c>
-      <c r="D697" s="17">
+      <c r="D697" s="16">
         <v>24</v>
       </c>
-      <c r="E697" s="17">
+      <c r="E697" s="16">
         <v>7974</v>
       </c>
-      <c r="F697" s="17">
+      <c r="F697" s="16">
         <v>541</v>
       </c>
     </row>
     <row r="698" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A698" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B698" s="17"/>
-[...3 lines deleted...]
-      <c r="F698" s="17"/>
+      <c r="B698" s="16"/>
+      <c r="C698" s="16"/>
+      <c r="D698" s="16"/>
+      <c r="E698" s="16"/>
+      <c r="F698" s="16"/>
     </row>
     <row r="699" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A699" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B699" s="17">
+      <c r="B699" s="16">
         <v>837</v>
       </c>
-      <c r="C699" s="17">
+      <c r="C699" s="16">
         <v>70</v>
       </c>
-      <c r="D699" s="17">
+      <c r="D699" s="16">
         <v>2</v>
       </c>
-      <c r="E699" s="17">
+      <c r="E699" s="16">
         <v>338</v>
       </c>
-      <c r="F699" s="17">
+      <c r="F699" s="16">
         <v>427</v>
       </c>
     </row>
     <row r="700" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A700" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B700" s="17">
+      <c r="B700" s="16">
         <v>1962</v>
       </c>
-      <c r="C700" s="17">
+      <c r="C700" s="16">
         <v>154</v>
       </c>
-      <c r="D700" s="17" t="s">
+      <c r="D700" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E700" s="17">
+      <c r="E700" s="16">
         <v>1035</v>
       </c>
-      <c r="F700" s="17">
+      <c r="F700" s="16">
         <v>773</v>
       </c>
     </row>
     <row r="701" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A701" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B701" s="17">
+      <c r="B701" s="16">
         <v>815</v>
       </c>
-      <c r="C701" s="17">
+      <c r="C701" s="16">
         <v>95</v>
       </c>
-      <c r="D701" s="17">
+      <c r="D701" s="16">
         <v>1</v>
       </c>
-      <c r="E701" s="17">
+      <c r="E701" s="16">
         <v>459</v>
       </c>
-      <c r="F701" s="17">
+      <c r="F701" s="16">
         <v>260</v>
       </c>
     </row>
     <row r="702" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A702" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B702" s="17">
+      <c r="B702" s="16">
         <v>1096</v>
       </c>
-      <c r="C702" s="17">
+      <c r="C702" s="16">
         <v>98</v>
       </c>
-      <c r="D702" s="17">
+      <c r="D702" s="16">
         <v>2</v>
       </c>
-      <c r="E702" s="17">
+      <c r="E702" s="16">
         <v>562</v>
       </c>
-      <c r="F702" s="17">
+      <c r="F702" s="16">
         <v>434</v>
       </c>
     </row>
     <row r="703" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A703" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B703" s="17">
+      <c r="B703" s="16">
         <v>1058</v>
       </c>
-      <c r="C703" s="17">
+      <c r="C703" s="16">
         <v>108</v>
       </c>
-      <c r="D703" s="17">
+      <c r="D703" s="16">
         <v>3</v>
       </c>
-      <c r="E703" s="17">
+      <c r="E703" s="16">
         <v>582</v>
       </c>
-      <c r="F703" s="17">
+      <c r="F703" s="16">
         <v>365</v>
       </c>
     </row>
     <row r="704" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A704" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B704" s="17">
+      <c r="B704" s="16">
         <v>736</v>
       </c>
-      <c r="C704" s="17">
+      <c r="C704" s="16">
         <v>46</v>
       </c>
-      <c r="D704" s="17" t="s">
+      <c r="D704" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E704" s="17">
+      <c r="E704" s="16">
         <v>273</v>
       </c>
-      <c r="F704" s="17">
+      <c r="F704" s="16">
         <v>417</v>
       </c>
     </row>
     <row r="705" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A705" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B705" s="17">
+      <c r="B705" s="16">
         <v>716</v>
       </c>
-      <c r="C705" s="17">
+      <c r="C705" s="16">
         <v>61</v>
       </c>
-      <c r="D705" s="17">
+      <c r="D705" s="16">
         <v>1</v>
       </c>
-      <c r="E705" s="17">
+      <c r="E705" s="16">
         <v>325</v>
       </c>
-      <c r="F705" s="17">
+      <c r="F705" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="706" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A706" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B706" s="17">
+      <c r="B706" s="16">
         <v>1793</v>
       </c>
-      <c r="C706" s="17">
+      <c r="C706" s="16">
         <v>180</v>
       </c>
-      <c r="D706" s="17">
+      <c r="D706" s="16">
         <v>3</v>
       </c>
-      <c r="E706" s="17">
+      <c r="E706" s="16">
         <v>998</v>
       </c>
-      <c r="F706" s="17">
+      <c r="F706" s="16">
         <v>612</v>
       </c>
     </row>
     <row r="707" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A707" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B707" s="17">
+      <c r="B707" s="16">
         <v>838</v>
       </c>
-      <c r="C707" s="17">
+      <c r="C707" s="16">
         <v>77</v>
       </c>
-      <c r="D707" s="17">
+      <c r="D707" s="16">
         <v>2</v>
       </c>
-      <c r="E707" s="17">
+      <c r="E707" s="16">
         <v>429</v>
       </c>
-      <c r="F707" s="17">
+      <c r="F707" s="16">
         <v>330</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B708" s="17">
+      <c r="B708" s="16">
         <v>999</v>
       </c>
-      <c r="C708" s="17">
+      <c r="C708" s="16">
         <v>105</v>
       </c>
-      <c r="D708" s="17">
+      <c r="D708" s="16">
         <v>2</v>
       </c>
-      <c r="E708" s="17">
+      <c r="E708" s="16">
         <v>560</v>
       </c>
-      <c r="F708" s="17">
+      <c r="F708" s="16">
         <v>332</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A709" s="20" t="s">
+      <c r="A709" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="B709" s="20"/>
-[...3 lines deleted...]
-      <c r="F709" s="20"/>
+      <c r="B709" s="18"/>
+      <c r="C709" s="18"/>
+      <c r="D709" s="18"/>
+      <c r="E709" s="18"/>
+      <c r="F709" s="18"/>
     </row>
     <row r="710" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A710" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B710" s="17">
+      <c r="B710" s="16">
         <v>64643</v>
       </c>
-      <c r="C710" s="17">
+      <c r="C710" s="16">
         <v>14446</v>
       </c>
-      <c r="D710" s="17">
+      <c r="D710" s="16">
         <v>117</v>
       </c>
-      <c r="E710" s="17">
+      <c r="E710" s="16">
         <v>44445</v>
       </c>
-      <c r="F710" s="17">
+      <c r="F710" s="16">
         <v>5635</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B711" s="17">
+      <c r="B711" s="16">
         <v>38796</v>
       </c>
-      <c r="C711" s="17">
+      <c r="C711" s="16">
         <v>10578</v>
       </c>
-      <c r="D711" s="17">
+      <c r="D711" s="16">
         <v>73</v>
       </c>
-      <c r="E711" s="17">
+      <c r="E711" s="16">
         <v>27770</v>
       </c>
-      <c r="F711" s="17">
+      <c r="F711" s="16">
         <v>375</v>
       </c>
     </row>
     <row r="712" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A712" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B712" s="17">
+      <c r="B712" s="16">
         <v>3899</v>
       </c>
-      <c r="C712" s="17">
+      <c r="C712" s="16">
         <v>457</v>
       </c>
-      <c r="D712" s="17">
+      <c r="D712" s="16">
         <v>4</v>
       </c>
-      <c r="E712" s="17">
+      <c r="E712" s="16">
         <v>3010</v>
       </c>
-      <c r="F712" s="17">
+      <c r="F712" s="16">
         <v>428</v>
       </c>
     </row>
     <row r="713" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A713" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B713" s="17">
+      <c r="B713" s="16">
         <v>11031</v>
       </c>
-      <c r="C713" s="17">
+      <c r="C713" s="16">
         <v>2407</v>
       </c>
-      <c r="D713" s="17">
+      <c r="D713" s="16">
         <v>24</v>
       </c>
-      <c r="E713" s="17">
+      <c r="E713" s="16">
         <v>8055</v>
       </c>
-      <c r="F713" s="17">
+      <c r="F713" s="16">
         <v>545</v>
       </c>
     </row>
     <row r="714" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A714" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B714" s="17">
+      <c r="B714" s="16">
         <v>0</v>
       </c>
-      <c r="C714" s="17"/>
-[...2 lines deleted...]
-      <c r="F714" s="17"/>
+      <c r="C714" s="16"/>
+      <c r="D714" s="16"/>
+      <c r="E714" s="16"/>
+      <c r="F714" s="16"/>
     </row>
     <row r="715" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A715" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B715" s="17">
+      <c r="B715" s="16">
         <v>848</v>
       </c>
-      <c r="C715" s="17">
+      <c r="C715" s="16">
         <v>71</v>
       </c>
-      <c r="D715" s="17">
+      <c r="D715" s="16">
         <v>2</v>
       </c>
-      <c r="E715" s="17">
+      <c r="E715" s="16">
         <v>346</v>
       </c>
-      <c r="F715" s="17">
+      <c r="F715" s="16">
         <v>429</v>
       </c>
     </row>
     <row r="716" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A716" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B716" s="17">
+      <c r="B716" s="16">
         <v>1974</v>
       </c>
-      <c r="C716" s="17">
+      <c r="C716" s="16">
         <v>154</v>
       </c>
-      <c r="D716" s="17" t="s">
+      <c r="D716" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E716" s="17">
+      <c r="E716" s="16">
         <v>1042</v>
       </c>
-      <c r="F716" s="17">
+      <c r="F716" s="16">
         <v>778</v>
       </c>
     </row>
     <row r="717" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A717" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B717" s="17">
+      <c r="B717" s="16">
         <v>824</v>
       </c>
-      <c r="C717" s="17">
+      <c r="C717" s="16">
         <v>96</v>
       </c>
-      <c r="D717" s="17">
+      <c r="D717" s="16">
         <v>1</v>
       </c>
-      <c r="E717" s="17">
+      <c r="E717" s="16">
         <v>466</v>
       </c>
-      <c r="F717" s="17">
+      <c r="F717" s="16">
         <v>261</v>
       </c>
     </row>
     <row r="718" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A718" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B718" s="17">
+      <c r="B718" s="16">
         <v>1093</v>
       </c>
-      <c r="C718" s="17">
+      <c r="C718" s="16">
         <v>98</v>
       </c>
-      <c r="D718" s="17">
+      <c r="D718" s="16">
         <v>2</v>
       </c>
-      <c r="E718" s="17">
+      <c r="E718" s="16">
         <v>562</v>
       </c>
-      <c r="F718" s="17">
+      <c r="F718" s="16">
         <v>431</v>
       </c>
     </row>
     <row r="719" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A719" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B719" s="17">
+      <c r="B719" s="16">
         <v>1064</v>
       </c>
-      <c r="C719" s="17">
+      <c r="C719" s="16">
         <v>109</v>
       </c>
-      <c r="D719" s="17">
+      <c r="D719" s="16">
         <v>3</v>
       </c>
-      <c r="E719" s="17">
+      <c r="E719" s="16">
         <v>586</v>
       </c>
-      <c r="F719" s="17">
+      <c r="F719" s="16">
         <v>366</v>
       </c>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A720" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B720" s="17">
+      <c r="B720" s="16">
         <v>736</v>
       </c>
-      <c r="C720" s="17">
+      <c r="C720" s="16">
         <v>46</v>
       </c>
-      <c r="D720" s="17" t="s">
+      <c r="D720" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E720" s="17">
+      <c r="E720" s="16">
         <v>273</v>
       </c>
-      <c r="F720" s="17">
+      <c r="F720" s="16">
         <v>417</v>
       </c>
     </row>
     <row r="721" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A721" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B721" s="17">
+      <c r="B721" s="16">
         <v>719</v>
       </c>
-      <c r="C721" s="17">
+      <c r="C721" s="16">
         <v>63</v>
       </c>
-      <c r="D721" s="17">
+      <c r="D721" s="16">
         <v>1</v>
       </c>
-      <c r="E721" s="17">
+      <c r="E721" s="16">
         <v>324</v>
       </c>
-      <c r="F721" s="17">
+      <c r="F721" s="16">
         <v>331</v>
       </c>
     </row>
     <row r="722" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A722" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B722" s="17">
+      <c r="B722" s="16">
         <v>1797</v>
       </c>
-      <c r="C722" s="17">
+      <c r="C722" s="16">
         <v>182</v>
       </c>
-      <c r="D722" s="17">
+      <c r="D722" s="16">
         <v>3</v>
       </c>
-      <c r="E722" s="17">
+      <c r="E722" s="16">
         <v>1000</v>
       </c>
-      <c r="F722" s="17">
+      <c r="F722" s="16">
         <v>612</v>
       </c>
     </row>
     <row r="723" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A723" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B723" s="17">
+      <c r="B723" s="16">
         <v>853</v>
       </c>
-      <c r="C723" s="17">
+      <c r="C723" s="16">
         <v>80</v>
       </c>
-      <c r="D723" s="17">
+      <c r="D723" s="16">
         <v>2</v>
       </c>
-      <c r="E723" s="17">
+      <c r="E723" s="16">
         <v>442</v>
       </c>
-      <c r="F723" s="17">
+      <c r="F723" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B724" s="17">
+      <c r="B724" s="16">
         <v>1009</v>
       </c>
-      <c r="C724" s="17">
+      <c r="C724" s="16">
         <v>105</v>
       </c>
-      <c r="D724" s="17">
+      <c r="D724" s="16">
         <v>2</v>
       </c>
-      <c r="E724" s="17">
+      <c r="E724" s="16">
         <v>569</v>
       </c>
-      <c r="F724" s="17">
+      <c r="F724" s="16">
         <v>333</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A725" s="20" t="s">
+      <c r="A725" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="B725" s="20"/>
-[...3 lines deleted...]
-      <c r="F725" s="20"/>
+      <c r="B725" s="18"/>
+      <c r="C725" s="18"/>
+      <c r="D725" s="18"/>
+      <c r="E725" s="18"/>
+      <c r="F725" s="18"/>
     </row>
     <row r="726" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A726" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B726" s="17">
+      <c r="B726" s="16">
         <v>64620</v>
       </c>
-      <c r="C726" s="17">
+      <c r="C726" s="16">
         <v>14486</v>
       </c>
-      <c r="D726" s="17">
+      <c r="D726" s="16">
         <v>117</v>
       </c>
-      <c r="E726" s="17">
+      <c r="E726" s="16">
         <v>44387</v>
       </c>
-      <c r="F726" s="17">
+      <c r="F726" s="16">
         <v>5630</v>
       </c>
     </row>
     <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B727" s="17">
+      <c r="B727" s="16">
         <v>38763</v>
       </c>
-      <c r="C727" s="17">
+      <c r="C727" s="16">
         <v>10591</v>
       </c>
-      <c r="D727" s="17">
+      <c r="D727" s="16">
         <v>73</v>
       </c>
-      <c r="E727" s="17">
+      <c r="E727" s="16">
         <v>27725</v>
       </c>
-      <c r="F727" s="17">
+      <c r="F727" s="16">
         <v>374</v>
       </c>
     </row>
     <row r="728" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A728" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B728" s="17">
+      <c r="B728" s="16">
         <v>3889</v>
       </c>
-      <c r="C728" s="17">
+      <c r="C728" s="16">
         <v>458</v>
       </c>
-      <c r="D728" s="17">
+      <c r="D728" s="16">
         <v>4</v>
       </c>
-      <c r="E728" s="17">
+      <c r="E728" s="16">
         <v>2994</v>
       </c>
-      <c r="F728" s="17">
+      <c r="F728" s="16">
         <v>433</v>
       </c>
     </row>
     <row r="729" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A729" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B729" s="17">
+      <c r="B729" s="16">
         <v>11028</v>
       </c>
-      <c r="C729" s="17">
+      <c r="C729" s="16">
         <v>2414</v>
       </c>
-      <c r="D729" s="17">
+      <c r="D729" s="16">
         <v>24</v>
       </c>
-      <c r="E729" s="17">
+      <c r="E729" s="16">
         <v>8042</v>
       </c>
-      <c r="F729" s="17">
+      <c r="F729" s="16">
         <v>548</v>
       </c>
     </row>
     <row r="730" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A730" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B730" s="17">
+      <c r="B730" s="16">
         <v>0</v>
       </c>
-      <c r="C730" s="17"/>
-[...2 lines deleted...]
-      <c r="F730" s="17"/>
+      <c r="C730" s="16"/>
+      <c r="D730" s="16"/>
+      <c r="E730" s="16"/>
+      <c r="F730" s="16"/>
     </row>
     <row r="731" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A731" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B731" s="17">
+      <c r="B731" s="16">
         <v>855</v>
       </c>
-      <c r="C731" s="17">
+      <c r="C731" s="16">
         <v>72</v>
       </c>
-      <c r="D731" s="17">
+      <c r="D731" s="16">
         <v>2</v>
       </c>
-      <c r="E731" s="17">
+      <c r="E731" s="16">
         <v>352</v>
       </c>
-      <c r="F731" s="17">
+      <c r="F731" s="16">
         <v>429</v>
       </c>
     </row>
     <row r="732" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A732" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B732" s="17">
+      <c r="B732" s="16">
         <v>1975</v>
       </c>
-      <c r="C732" s="17">
+      <c r="C732" s="16">
         <v>158</v>
       </c>
-      <c r="D732" s="17" t="s">
+      <c r="D732" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E732" s="17">
+      <c r="E732" s="16">
         <v>1053</v>
       </c>
-      <c r="F732" s="17">
+      <c r="F732" s="16">
         <v>764</v>
       </c>
     </row>
     <row r="733" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A733" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B733" s="17">
+      <c r="B733" s="16">
         <v>828</v>
       </c>
-      <c r="C733" s="17">
+      <c r="C733" s="16">
         <v>98</v>
       </c>
-      <c r="D733" s="17">
+      <c r="D733" s="16">
         <v>1</v>
       </c>
-      <c r="E733" s="17">
+      <c r="E733" s="16">
         <v>468</v>
       </c>
-      <c r="F733" s="17">
+      <c r="F733" s="16">
         <v>261</v>
       </c>
     </row>
     <row r="734" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A734" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B734" s="17">
+      <c r="B734" s="16">
         <v>1095</v>
       </c>
-      <c r="C734" s="17">
+      <c r="C734" s="16">
         <v>100</v>
       </c>
-      <c r="D734" s="17">
+      <c r="D734" s="16">
         <v>2</v>
       </c>
-      <c r="E734" s="17">
+      <c r="E734" s="16">
         <v>561</v>
       </c>
-      <c r="F734" s="17">
+      <c r="F734" s="16">
         <v>432</v>
       </c>
     </row>
     <row r="735" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A735" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B735" s="17">
+      <c r="B735" s="16">
         <v>1069</v>
       </c>
-      <c r="C735" s="17">
+      <c r="C735" s="16">
         <v>110</v>
       </c>
-      <c r="D735" s="17">
+      <c r="D735" s="16">
         <v>3</v>
       </c>
-      <c r="E735" s="17">
+      <c r="E735" s="16">
         <v>592</v>
       </c>
-      <c r="F735" s="17">
+      <c r="F735" s="16">
         <v>364</v>
       </c>
     </row>
     <row r="736" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A736" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B736" s="17">
+      <c r="B736" s="16">
         <v>734</v>
       </c>
-      <c r="C736" s="17">
+      <c r="C736" s="16">
         <v>47</v>
       </c>
-      <c r="D736" s="17" t="s">
+      <c r="D736" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E736" s="17">
+      <c r="E736" s="16">
         <v>268</v>
       </c>
-      <c r="F736" s="17">
+      <c r="F736" s="16">
         <v>419</v>
       </c>
     </row>
     <row r="737" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A737" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B737" s="17">
+      <c r="B737" s="16">
         <v>714</v>
       </c>
-      <c r="C737" s="17">
+      <c r="C737" s="16">
         <v>66</v>
       </c>
-      <c r="D737" s="17">
+      <c r="D737" s="16">
         <v>1</v>
       </c>
-      <c r="E737" s="17">
+      <c r="E737" s="16">
         <v>319</v>
       </c>
-      <c r="F737" s="17">
+      <c r="F737" s="16">
         <v>328</v>
       </c>
     </row>
     <row r="738" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A738" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B738" s="17">
+      <c r="B738" s="16">
         <v>1805</v>
       </c>
-      <c r="C738" s="17">
+      <c r="C738" s="16">
         <v>185</v>
       </c>
-      <c r="D738" s="17">
+      <c r="D738" s="16">
         <v>3</v>
       </c>
-      <c r="E738" s="17">
+      <c r="E738" s="16">
         <v>1005</v>
       </c>
-      <c r="F738" s="17">
+      <c r="F738" s="16">
         <v>612</v>
       </c>
     </row>
     <row r="739" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A739" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B739" s="17">
+      <c r="B739" s="16">
         <v>850</v>
       </c>
-      <c r="C739" s="17">
+      <c r="C739" s="16">
         <v>82</v>
       </c>
-      <c r="D739" s="17">
+      <c r="D739" s="16">
         <v>2</v>
       </c>
-      <c r="E739" s="17">
+      <c r="E739" s="16">
         <v>440</v>
       </c>
-      <c r="F739" s="17">
+      <c r="F739" s="16">
         <v>326</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B740" s="17">
+      <c r="B740" s="16">
         <v>1015</v>
       </c>
-      <c r="C740" s="17">
+      <c r="C740" s="16">
         <v>105</v>
       </c>
-      <c r="D740" s="17">
+      <c r="D740" s="16">
         <v>2</v>
       </c>
-      <c r="E740" s="17">
+      <c r="E740" s="16">
         <v>568</v>
       </c>
-      <c r="F740" s="17">
+      <c r="F740" s="16">
         <v>340</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A741" s="20" t="s">
+      <c r="A741" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B741" s="20"/>
-[...3 lines deleted...]
-      <c r="F741" s="20"/>
+      <c r="B741" s="18"/>
+      <c r="C741" s="18"/>
+      <c r="D741" s="18"/>
+      <c r="E741" s="18"/>
+      <c r="F741" s="18"/>
     </row>
     <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B742" s="17">
+      <c r="B742" s="16">
         <v>64690</v>
       </c>
-      <c r="C742" s="17">
+      <c r="C742" s="16">
         <v>14520</v>
       </c>
-      <c r="D742" s="17">
+      <c r="D742" s="16">
         <v>120</v>
       </c>
-      <c r="E742" s="17">
+      <c r="E742" s="16">
         <v>44449</v>
       </c>
-      <c r="F742" s="17">
+      <c r="F742" s="16">
         <v>5601</v>
       </c>
     </row>
     <row r="743" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A743" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B743" s="17">
+      <c r="B743" s="16">
         <v>38869</v>
       </c>
-      <c r="C743" s="17">
+      <c r="C743" s="16">
         <v>10618</v>
       </c>
-      <c r="D743" s="17">
+      <c r="D743" s="16">
         <v>74</v>
       </c>
-      <c r="E743" s="17">
+      <c r="E743" s="16">
         <v>27809</v>
       </c>
-      <c r="F743" s="17">
+      <c r="F743" s="16">
         <v>368</v>
       </c>
     </row>
     <row r="744" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A744" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B744" s="17">
+      <c r="B744" s="16">
         <v>3870</v>
       </c>
-      <c r="C744" s="17">
+      <c r="C744" s="16">
         <v>459</v>
       </c>
-      <c r="D744" s="17">
+      <c r="D744" s="16">
         <v>4</v>
       </c>
-      <c r="E744" s="17">
+      <c r="E744" s="16">
         <v>2980</v>
       </c>
-      <c r="F744" s="17">
+      <c r="F744" s="16">
         <v>427</v>
       </c>
     </row>
     <row r="745" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A745" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B745" s="17">
+      <c r="B745" s="16">
         <v>11020</v>
       </c>
-      <c r="C745" s="17">
+      <c r="C745" s="16">
         <v>2415</v>
       </c>
-      <c r="D745" s="17">
+      <c r="D745" s="16">
         <v>25</v>
       </c>
-      <c r="E745" s="17">
+      <c r="E745" s="16">
         <v>8037</v>
       </c>
-      <c r="F745" s="17">
+      <c r="F745" s="16">
         <v>543</v>
       </c>
     </row>
     <row r="746" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A746" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B746" s="17"/>
-[...3 lines deleted...]
-      <c r="F746" s="17"/>
+      <c r="B746" s="16"/>
+      <c r="C746" s="16"/>
+      <c r="D746" s="16"/>
+      <c r="E746" s="16"/>
+      <c r="F746" s="16"/>
     </row>
     <row r="747" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A747" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B747" s="17">
+      <c r="B747" s="16">
         <v>865</v>
       </c>
-      <c r="C747" s="17">
+      <c r="C747" s="16">
         <v>73</v>
       </c>
-      <c r="D747" s="17">
+      <c r="D747" s="16">
         <v>3</v>
       </c>
-      <c r="E747" s="17">
+      <c r="E747" s="16">
         <v>360</v>
       </c>
-      <c r="F747" s="17">
+      <c r="F747" s="16">
         <v>429</v>
       </c>
     </row>
     <row r="748" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A748" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B748" s="17">
+      <c r="B748" s="16">
         <v>1980</v>
       </c>
-      <c r="C748" s="17">
+      <c r="C748" s="16">
         <v>159</v>
       </c>
-      <c r="D748" s="17" t="s">
+      <c r="D748" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E748" s="17">
+      <c r="E748" s="16">
         <v>1060</v>
       </c>
-      <c r="F748" s="17">
+      <c r="F748" s="16">
         <v>761</v>
       </c>
     </row>
     <row r="749" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A749" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B749" s="17">
+      <c r="B749" s="16">
         <v>829</v>
       </c>
-      <c r="C749" s="17">
+      <c r="C749" s="16">
         <v>103</v>
       </c>
-      <c r="D749" s="17">
+      <c r="D749" s="16">
         <v>1</v>
       </c>
-      <c r="E749" s="17">
+      <c r="E749" s="16">
         <v>463</v>
       </c>
-      <c r="F749" s="17">
+      <c r="F749" s="16">
         <v>262</v>
       </c>
     </row>
     <row r="750" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A750" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B750" s="17">
+      <c r="B750" s="16">
         <v>1090</v>
       </c>
-      <c r="C750" s="17">
+      <c r="C750" s="16">
         <v>99</v>
       </c>
-      <c r="D750" s="17">
+      <c r="D750" s="16">
         <v>2</v>
       </c>
-      <c r="E750" s="17">
+      <c r="E750" s="16">
         <v>559</v>
       </c>
-      <c r="F750" s="17">
+      <c r="F750" s="16">
         <v>430</v>
       </c>
     </row>
     <row r="751" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A751" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B751" s="17">
+      <c r="B751" s="16">
         <v>1058</v>
       </c>
-      <c r="C751" s="17">
+      <c r="C751" s="16">
         <v>108</v>
       </c>
-      <c r="D751" s="17">
+      <c r="D751" s="16">
         <v>3</v>
       </c>
-      <c r="E751" s="17">
+      <c r="E751" s="16">
         <v>586</v>
       </c>
-      <c r="F751" s="17">
+      <c r="F751" s="16">
         <v>361</v>
       </c>
     </row>
     <row r="752" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A752" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B752" s="17">
+      <c r="B752" s="16">
         <v>737</v>
       </c>
-      <c r="C752" s="17">
+      <c r="C752" s="16">
         <v>48</v>
       </c>
-      <c r="D752" s="17" t="s">
+      <c r="D752" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E752" s="17">
+      <c r="E752" s="16">
         <v>269</v>
       </c>
-      <c r="F752" s="17">
+      <c r="F752" s="16">
         <v>420</v>
       </c>
     </row>
     <row r="753" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A753" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B753" s="17">
+      <c r="B753" s="16">
         <v>712</v>
       </c>
-      <c r="C753" s="17">
+      <c r="C753" s="16">
         <v>66</v>
       </c>
-      <c r="D753" s="17">
+      <c r="D753" s="16">
         <v>1</v>
       </c>
-      <c r="E753" s="17">
+      <c r="E753" s="16">
         <v>318</v>
       </c>
-      <c r="F753" s="17">
+      <c r="F753" s="16">
         <v>327</v>
       </c>
     </row>
     <row r="754" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A754" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B754" s="17">
+      <c r="B754" s="16">
         <v>1793</v>
       </c>
-      <c r="C754" s="17">
+      <c r="C754" s="16">
         <v>184</v>
       </c>
-      <c r="D754" s="17">
+      <c r="D754" s="16">
         <v>3</v>
       </c>
-      <c r="E754" s="17">
+      <c r="E754" s="16">
         <v>1000</v>
       </c>
-      <c r="F754" s="17">
+      <c r="F754" s="16">
         <v>606</v>
       </c>
     </row>
     <row r="755" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A755" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B755" s="17">
+      <c r="B755" s="16">
         <v>850</v>
       </c>
-      <c r="C755" s="17">
+      <c r="C755" s="16">
         <v>82</v>
       </c>
-      <c r="D755" s="17">
+      <c r="D755" s="16">
         <v>2</v>
       </c>
-      <c r="E755" s="17">
+      <c r="E755" s="16">
         <v>440</v>
       </c>
-      <c r="F755" s="17">
+      <c r="F755" s="16">
         <v>326</v>
       </c>
     </row>
     <row r="756" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A756" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B756" s="18">
+      <c r="B756" s="17">
         <v>1017</v>
       </c>
-      <c r="C756" s="18">
+      <c r="C756" s="17">
         <v>106</v>
       </c>
-      <c r="D756" s="18">
+      <c r="D756" s="17">
         <v>2</v>
       </c>
-      <c r="E756" s="18">
+      <c r="E756" s="17">
         <v>568</v>
       </c>
-      <c r="F756" s="18">
+      <c r="F756" s="17">
         <v>341</v>
       </c>
       <c r="G756" s="2"/>
     </row>
     <row r="757" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A757" s="20" t="s">
+      <c r="A757" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B757" s="20"/>
-[...3 lines deleted...]
-      <c r="F757" s="20"/>
+      <c r="B757" s="18"/>
+      <c r="C757" s="18"/>
+      <c r="D757" s="18"/>
+      <c r="E757" s="18"/>
+      <c r="F757" s="18"/>
       <c r="G757" s="2"/>
     </row>
     <row r="758" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A758" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B758" s="18">
+      <c r="B758" s="17">
         <v>64575</v>
       </c>
-      <c r="C758" s="18">
+      <c r="C758" s="17">
         <v>14449</v>
       </c>
-      <c r="D758" s="18">
+      <c r="D758" s="17">
         <v>114</v>
       </c>
-      <c r="E758" s="18">
+      <c r="E758" s="17">
         <v>44402</v>
       </c>
-      <c r="F758" s="18">
+      <c r="F758" s="17">
         <v>5610</v>
       </c>
       <c r="G758" s="2"/>
     </row>
     <row r="759" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A759" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B759" s="18">
+      <c r="B759" s="17">
         <v>38823</v>
       </c>
-      <c r="C759" s="18">
+      <c r="C759" s="17">
         <v>10589</v>
       </c>
-      <c r="D759" s="18">
+      <c r="D759" s="17">
         <v>69</v>
       </c>
-      <c r="E759" s="18">
+      <c r="E759" s="17">
         <v>27800</v>
       </c>
-      <c r="F759" s="18">
+      <c r="F759" s="17">
         <v>365</v>
       </c>
       <c r="G759" s="2"/>
     </row>
     <row r="760" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A760" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B760" s="18">
+      <c r="B760" s="17">
         <v>3863</v>
       </c>
-      <c r="C760" s="18">
+      <c r="C760" s="17">
         <v>456</v>
       </c>
-      <c r="D760" s="18">
+      <c r="D760" s="17">
         <v>4</v>
       </c>
-      <c r="E760" s="18">
+      <c r="E760" s="17">
         <v>2979</v>
       </c>
-      <c r="F760" s="18">
+      <c r="F760" s="17">
         <v>424</v>
       </c>
       <c r="G760" s="2"/>
     </row>
     <row r="761" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A761" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B761" s="18">
+      <c r="B761" s="17">
         <v>10943</v>
       </c>
-      <c r="C761" s="18">
+      <c r="C761" s="17">
         <v>2373</v>
       </c>
-      <c r="D761" s="18">
+      <c r="D761" s="17">
         <v>24</v>
       </c>
-      <c r="E761" s="18">
+      <c r="E761" s="17">
         <v>8004</v>
       </c>
-      <c r="F761" s="18">
+      <c r="F761" s="17">
         <v>542</v>
       </c>
     </row>
     <row r="762" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A762" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B762" s="18"/>
-[...3 lines deleted...]
-      <c r="F762" s="18"/>
+      <c r="B762" s="17"/>
+      <c r="C762" s="17"/>
+      <c r="D762" s="17"/>
+      <c r="E762" s="17"/>
+      <c r="F762" s="17"/>
     </row>
     <row r="763" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A763" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B763" s="18">
+      <c r="B763" s="17">
         <v>865</v>
       </c>
-      <c r="C763" s="18">
+      <c r="C763" s="17">
         <v>74</v>
       </c>
-      <c r="D763" s="18">
+      <c r="D763" s="17">
         <v>3</v>
       </c>
-      <c r="E763" s="18">
+      <c r="E763" s="17">
         <v>360</v>
       </c>
-      <c r="F763" s="18">
+      <c r="F763" s="17">
         <v>428</v>
       </c>
     </row>
     <row r="764" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A764" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B764" s="18">
+      <c r="B764" s="17">
         <v>1990</v>
       </c>
-      <c r="C764" s="18">
+      <c r="C764" s="17">
         <v>162</v>
       </c>
-      <c r="D764" s="18" t="s">
+      <c r="D764" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E764" s="18">
+      <c r="E764" s="17">
         <v>1060</v>
       </c>
-      <c r="F764" s="18">
+      <c r="F764" s="17">
         <v>768</v>
       </c>
     </row>
     <row r="765" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A765" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B765" s="18">
+      <c r="B765" s="17">
         <v>837</v>
       </c>
-      <c r="C765" s="18">
+      <c r="C765" s="17">
         <v>101</v>
       </c>
-      <c r="D765" s="18">
+      <c r="D765" s="17">
         <v>1</v>
       </c>
-      <c r="E765" s="18">
+      <c r="E765" s="17">
         <v>474</v>
       </c>
-      <c r="F765" s="18">
+      <c r="F765" s="17">
         <v>261</v>
       </c>
     </row>
     <row r="766" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A766" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B766" s="18">
+      <c r="B766" s="17">
         <v>1092</v>
       </c>
-      <c r="C766" s="18">
+      <c r="C766" s="17">
         <v>100</v>
       </c>
-      <c r="D766" s="18">
+      <c r="D766" s="17">
         <v>2</v>
       </c>
-      <c r="E766" s="18">
+      <c r="E766" s="17">
         <v>557</v>
       </c>
-      <c r="F766" s="18">
+      <c r="F766" s="17">
         <v>433</v>
       </c>
     </row>
     <row r="767" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A767" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B767" s="18">
+      <c r="B767" s="17">
         <v>1068</v>
       </c>
-      <c r="C767" s="18">
+      <c r="C767" s="17">
         <v>107</v>
       </c>
-      <c r="D767" s="18">
+      <c r="D767" s="17">
         <v>3</v>
       </c>
-      <c r="E767" s="18">
+      <c r="E767" s="17">
         <v>589</v>
       </c>
-      <c r="F767" s="18">
+      <c r="F767" s="17">
         <v>369</v>
       </c>
     </row>
     <row r="768" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A768" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B768" s="18">
+      <c r="B768" s="17">
         <v>742</v>
       </c>
-      <c r="C768" s="18">
+      <c r="C768" s="17">
         <v>48</v>
       </c>
-      <c r="D768" s="18" t="s">
+      <c r="D768" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E768" s="18">
+      <c r="E768" s="17">
         <v>271</v>
       </c>
-      <c r="F768" s="18">
+      <c r="F768" s="17">
         <v>423</v>
       </c>
     </row>
     <row r="769" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A769" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B769" s="18">
+      <c r="B769" s="17">
         <v>711</v>
       </c>
-      <c r="C769" s="18">
+      <c r="C769" s="17">
         <v>64</v>
       </c>
-      <c r="D769" s="18">
+      <c r="D769" s="17">
         <v>1</v>
       </c>
-      <c r="E769" s="18">
+      <c r="E769" s="17">
         <v>315</v>
       </c>
-      <c r="F769" s="18">
+      <c r="F769" s="17">
         <v>331</v>
       </c>
     </row>
     <row r="770" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A770" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B770" s="18">
+      <c r="B770" s="17">
         <v>1770</v>
       </c>
-      <c r="C770" s="18">
+      <c r="C770" s="17">
         <v>185</v>
       </c>
-      <c r="D770" s="18">
+      <c r="D770" s="17">
         <v>3</v>
       </c>
-      <c r="E770" s="18">
+      <c r="E770" s="17">
         <v>991</v>
       </c>
-      <c r="F770" s="18">
+      <c r="F770" s="17">
         <v>591</v>
       </c>
     </row>
     <row r="771" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A771" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B771" s="18">
+      <c r="B771" s="17">
         <v>859</v>
       </c>
-      <c r="C771" s="18">
+      <c r="C771" s="17">
         <v>83</v>
       </c>
-      <c r="D771" s="18">
+      <c r="D771" s="17">
         <v>2</v>
       </c>
-      <c r="E771" s="18">
+      <c r="E771" s="17">
         <v>443</v>
       </c>
-      <c r="F771" s="18">
+      <c r="F771" s="17">
         <v>331</v>
       </c>
     </row>
     <row r="772" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A772" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B772" s="18">
+      <c r="B772" s="17">
         <v>1012</v>
       </c>
-      <c r="C772" s="18">
+      <c r="C772" s="17">
         <v>107</v>
       </c>
-      <c r="D772" s="18">
+      <c r="D772" s="17">
         <v>2</v>
       </c>
-      <c r="E772" s="18">
+      <c r="E772" s="17">
         <v>559</v>
       </c>
-      <c r="F772" s="18">
+      <c r="F772" s="17">
         <v>344</v>
       </c>
     </row>
     <row r="773" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A773" s="20" t="s">
+      <c r="A773" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="B773" s="20"/>
-[...3 lines deleted...]
-      <c r="F773" s="20"/>
+      <c r="B773" s="18"/>
+      <c r="C773" s="18"/>
+      <c r="D773" s="18"/>
+      <c r="E773" s="18"/>
+      <c r="F773" s="18"/>
     </row>
     <row r="774" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A774" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B774" s="18">
+      <c r="B774" s="17">
         <v>64093</v>
       </c>
-      <c r="C774" s="18">
+      <c r="C774" s="17">
         <v>14384</v>
       </c>
-      <c r="D774" s="18">
+      <c r="D774" s="17">
         <v>116</v>
       </c>
-      <c r="E774" s="18">
+      <c r="E774" s="17">
         <v>44016</v>
       </c>
-      <c r="F774" s="18">
+      <c r="F774" s="17">
         <v>5577</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A775" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B775" s="18">
+      <c r="B775" s="17">
         <v>38534</v>
       </c>
-      <c r="C775" s="18">
+      <c r="C775" s="17">
         <v>10561</v>
       </c>
-      <c r="D775" s="18">
+      <c r="D775" s="17">
         <v>70</v>
       </c>
-      <c r="E775" s="18">
+      <c r="E775" s="17">
         <v>27553</v>
       </c>
-      <c r="F775" s="18">
+      <c r="F775" s="17">
         <v>350</v>
       </c>
     </row>
     <row r="776" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A776" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B776" s="18">
+      <c r="B776" s="17">
         <v>3839</v>
       </c>
-      <c r="C776" s="18">
+      <c r="C776" s="17">
         <v>452</v>
       </c>
-      <c r="D776" s="18">
+      <c r="D776" s="17">
         <v>5</v>
       </c>
-      <c r="E776" s="18">
+      <c r="E776" s="17">
         <v>2957</v>
       </c>
-      <c r="F776" s="18">
+      <c r="F776" s="17">
         <v>425</v>
       </c>
     </row>
     <row r="777" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A777" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B777" s="18">
+      <c r="B777" s="17">
         <v>10842</v>
       </c>
-      <c r="C777" s="18">
+      <c r="C777" s="17">
         <v>2333</v>
       </c>
-      <c r="D777" s="18">
+      <c r="D777" s="17">
         <v>24</v>
       </c>
-      <c r="E777" s="18">
+      <c r="E777" s="17">
         <v>7944</v>
       </c>
-      <c r="F777" s="18">
+      <c r="F777" s="17">
         <v>541</v>
       </c>
     </row>
     <row r="778" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A778" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B778" s="18"/>
-[...3 lines deleted...]
-      <c r="F778" s="18"/>
+      <c r="B778" s="17"/>
+      <c r="C778" s="17"/>
+      <c r="D778" s="17"/>
+      <c r="E778" s="17"/>
+      <c r="F778" s="17"/>
     </row>
     <row r="779" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A779" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B779" s="18">
+      <c r="B779" s="17">
         <v>856</v>
       </c>
-      <c r="C779" s="18">
+      <c r="C779" s="17">
         <v>74</v>
       </c>
-      <c r="D779" s="18">
+      <c r="D779" s="17">
         <v>3</v>
       </c>
-      <c r="E779" s="18">
+      <c r="E779" s="17">
         <v>354</v>
       </c>
-      <c r="F779" s="18">
+      <c r="F779" s="17">
         <v>425</v>
       </c>
     </row>
     <row r="780" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A780" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B780" s="18">
+      <c r="B780" s="17">
         <v>1966</v>
       </c>
-      <c r="C780" s="18">
+      <c r="C780" s="17">
         <v>163</v>
       </c>
-      <c r="D780" s="18" t="s">
+      <c r="D780" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E780" s="18">
+      <c r="E780" s="17">
         <v>1037</v>
       </c>
-      <c r="F780" s="18">
+      <c r="F780" s="17">
         <v>766</v>
       </c>
     </row>
     <row r="781" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A781" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B781" s="18">
+      <c r="B781" s="17">
         <v>834</v>
       </c>
-      <c r="C781" s="18">
+      <c r="C781" s="17">
         <v>97</v>
       </c>
-      <c r="D781" s="18">
+      <c r="D781" s="17">
         <v>1</v>
       </c>
-      <c r="E781" s="18">
+      <c r="E781" s="17">
         <v>476</v>
       </c>
-      <c r="F781" s="18">
+      <c r="F781" s="17">
         <v>260</v>
       </c>
     </row>
     <row r="782" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A782" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B782" s="18">
+      <c r="B782" s="17">
         <v>1092</v>
       </c>
-      <c r="C782" s="18">
+      <c r="C782" s="17">
         <v>102</v>
       </c>
-      <c r="D782" s="18">
+      <c r="D782" s="17">
         <v>2</v>
       </c>
-      <c r="E782" s="18">
+      <c r="E782" s="17">
         <v>555</v>
       </c>
-      <c r="F782" s="18">
+      <c r="F782" s="17">
         <v>433</v>
       </c>
     </row>
     <row r="783" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A783" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B783" s="18">
+      <c r="B783" s="17">
         <v>1066</v>
       </c>
-      <c r="C783" s="18">
+      <c r="C783" s="17">
         <v>111</v>
       </c>
-      <c r="D783" s="18">
+      <c r="D783" s="17">
         <v>3</v>
       </c>
-      <c r="E783" s="18">
+      <c r="E783" s="17">
         <v>584</v>
       </c>
-      <c r="F783" s="18">
+      <c r="F783" s="17">
         <v>368</v>
       </c>
     </row>
     <row r="784" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A784" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B784" s="18">
+      <c r="B784" s="17">
         <v>738</v>
       </c>
-      <c r="C784" s="18">
+      <c r="C784" s="17">
         <v>48</v>
       </c>
-      <c r="D784" s="18" t="s">
+      <c r="D784" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E784" s="18">
+      <c r="E784" s="17">
         <v>269</v>
       </c>
-      <c r="F784" s="18">
+      <c r="F784" s="17">
         <v>421</v>
       </c>
     </row>
     <row r="785" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A785" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B785" s="18">
+      <c r="B785" s="17">
         <v>704</v>
       </c>
-      <c r="C785" s="18">
+      <c r="C785" s="17">
         <v>65</v>
       </c>
-      <c r="D785" s="18">
+      <c r="D785" s="17">
         <v>1</v>
       </c>
-      <c r="E785" s="18">
+      <c r="E785" s="17">
         <v>308</v>
       </c>
-      <c r="F785" s="18">
+      <c r="F785" s="17">
         <v>330</v>
       </c>
     </row>
     <row r="786" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A786" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B786" s="18">
+      <c r="B786" s="17">
         <v>1762</v>
       </c>
-      <c r="C786" s="18">
+      <c r="C786" s="17">
         <v>187</v>
       </c>
-      <c r="D786" s="18">
+      <c r="D786" s="17">
         <v>3</v>
       </c>
-      <c r="E786" s="18">
+      <c r="E786" s="17">
         <v>985</v>
       </c>
-      <c r="F786" s="18">
+      <c r="F786" s="17">
         <v>587</v>
       </c>
     </row>
     <row r="787" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A787" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B787" s="18">
+      <c r="B787" s="17">
         <v>853</v>
       </c>
-      <c r="C787" s="18">
+      <c r="C787" s="17">
         <v>83</v>
       </c>
-      <c r="D787" s="18">
+      <c r="D787" s="17">
         <v>2</v>
       </c>
-      <c r="E787" s="18">
+      <c r="E787" s="17">
         <v>438</v>
       </c>
-      <c r="F787" s="18">
+      <c r="F787" s="17">
         <v>330</v>
       </c>
     </row>
     <row r="788" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A788" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B788" s="18">
+      <c r="B788" s="17">
         <v>1007</v>
       </c>
-      <c r="C788" s="18">
+      <c r="C788" s="17">
         <v>108</v>
       </c>
-      <c r="D788" s="18">
+      <c r="D788" s="17">
         <v>2</v>
       </c>
-      <c r="E788" s="18">
+      <c r="E788" s="17">
         <v>556</v>
       </c>
-      <c r="F788" s="18">
+      <c r="F788" s="17">
         <v>341</v>
       </c>
     </row>
     <row r="789" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A789" s="20" t="s">
+      <c r="A789" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="B789" s="20"/>
-[...3 lines deleted...]
-      <c r="F789" s="20"/>
+      <c r="B789" s="18"/>
+      <c r="C789" s="18"/>
+      <c r="D789" s="18"/>
+      <c r="E789" s="18"/>
+      <c r="F789" s="18"/>
     </row>
     <row r="790" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A790" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B790" s="18">
+      <c r="B790" s="17">
         <v>63151</v>
       </c>
-      <c r="C790" s="18">
+      <c r="C790" s="17">
         <v>14301</v>
       </c>
-      <c r="D790" s="18">
+      <c r="D790" s="17">
         <v>118</v>
       </c>
-      <c r="E790" s="18">
+      <c r="E790" s="17">
         <v>42899</v>
       </c>
-      <c r="F790" s="18">
+      <c r="F790" s="17">
         <v>5833</v>
       </c>
     </row>
     <row r="791" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A791" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B791" s="18">
+      <c r="B791" s="17">
         <v>37962</v>
       </c>
-      <c r="C791" s="18">
+      <c r="C791" s="17">
         <v>10486</v>
       </c>
-      <c r="D791" s="18">
+      <c r="D791" s="17">
         <v>71</v>
       </c>
-      <c r="E791" s="18">
+      <c r="E791" s="17">
         <v>27050</v>
       </c>
-      <c r="F791" s="18">
+      <c r="F791" s="17">
         <v>355</v>
       </c>
     </row>
     <row r="792" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A792" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B792" s="18">
+      <c r="B792" s="17">
         <v>3779</v>
       </c>
-      <c r="C792" s="18">
+      <c r="C792" s="17">
         <v>451</v>
       </c>
-      <c r="D792" s="18">
+      <c r="D792" s="17">
         <v>5</v>
       </c>
-      <c r="E792" s="18">
+      <c r="E792" s="17">
         <v>2875</v>
       </c>
-      <c r="F792" s="18">
+      <c r="F792" s="17">
         <v>448</v>
       </c>
     </row>
     <row r="793" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A793" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B793" s="18">
+      <c r="B793" s="17">
         <v>10640</v>
       </c>
-      <c r="C793" s="18">
+      <c r="C793" s="17">
         <v>2318</v>
       </c>
-      <c r="D793" s="18">
+      <c r="D793" s="17">
         <v>25</v>
       </c>
-      <c r="E793" s="18">
+      <c r="E793" s="17">
         <v>7734</v>
       </c>
-      <c r="F793" s="18">
+      <c r="F793" s="17">
         <v>563</v>
       </c>
     </row>
     <row r="794" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A794" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B794" s="18"/>
-[...3 lines deleted...]
-      <c r="F794" s="18"/>
+      <c r="B794" s="17"/>
+      <c r="C794" s="17"/>
+      <c r="D794" s="17"/>
+      <c r="E794" s="17"/>
+      <c r="F794" s="17"/>
     </row>
     <row r="795" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A795" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B795" s="18">
+      <c r="B795" s="17">
         <v>832</v>
       </c>
-      <c r="C795" s="18">
+      <c r="C795" s="17">
         <v>72</v>
       </c>
-      <c r="D795" s="18">
+      <c r="D795" s="17">
         <v>3</v>
       </c>
-      <c r="E795" s="18">
+      <c r="E795" s="17">
         <v>320</v>
       </c>
-      <c r="F795" s="18">
+      <c r="F795" s="17">
         <v>437</v>
       </c>
     </row>
     <row r="796" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A796" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B796" s="18">
+      <c r="B796" s="17">
         <v>1952</v>
       </c>
-      <c r="C796" s="18">
+      <c r="C796" s="17">
         <v>163</v>
       </c>
-      <c r="D796" s="18" t="s">
+      <c r="D796" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E796" s="18">
+      <c r="E796" s="17">
         <v>1015</v>
       </c>
-      <c r="F796" s="18">
+      <c r="F796" s="17">
         <v>774</v>
       </c>
     </row>
     <row r="797" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A797" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B797" s="18">
+      <c r="B797" s="17">
         <v>823</v>
       </c>
-      <c r="C797" s="18">
+      <c r="C797" s="17">
         <v>99</v>
       </c>
-      <c r="D797" s="18">
+      <c r="D797" s="17">
         <v>1</v>
       </c>
-      <c r="E797" s="18">
+      <c r="E797" s="17">
         <v>452</v>
       </c>
-      <c r="F797" s="18">
+      <c r="F797" s="17">
         <v>271</v>
       </c>
     </row>
     <row r="798" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A798" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B798" s="18">
+      <c r="B798" s="17">
         <v>1085</v>
       </c>
-      <c r="C798" s="18">
+      <c r="C798" s="17">
         <v>104</v>
       </c>
-      <c r="D798" s="18">
+      <c r="D798" s="17">
         <v>2</v>
       </c>
-      <c r="E798" s="18">
+      <c r="E798" s="17">
         <v>532</v>
       </c>
-      <c r="F798" s="18">
+      <c r="F798" s="17">
         <v>447</v>
       </c>
     </row>
     <row r="799" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A799" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B799" s="18">
+      <c r="B799" s="17">
         <v>1058</v>
       </c>
-      <c r="C799" s="18">
+      <c r="C799" s="17">
         <v>112</v>
       </c>
-      <c r="D799" s="18">
+      <c r="D799" s="17">
         <v>3</v>
       </c>
-      <c r="E799" s="18">
+      <c r="E799" s="17">
         <v>565</v>
       </c>
-      <c r="F799" s="18">
+      <c r="F799" s="17">
         <v>378</v>
       </c>
     </row>
     <row r="800" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A800" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B800" s="18">
+      <c r="B800" s="17">
         <v>740</v>
       </c>
-      <c r="C800" s="18">
+      <c r="C800" s="17">
         <v>48</v>
       </c>
-      <c r="D800" s="18" t="s">
+      <c r="D800" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E800" s="18">
+      <c r="E800" s="17">
         <v>243</v>
       </c>
-      <c r="F800" s="18">
+      <c r="F800" s="17">
         <v>449</v>
       </c>
     </row>
     <row r="801" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A801" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B801" s="18">
+      <c r="B801" s="17">
         <v>696</v>
       </c>
-      <c r="C801" s="18">
+      <c r="C801" s="17">
         <v>67</v>
       </c>
-      <c r="D801" s="18">
+      <c r="D801" s="17">
         <v>1</v>
       </c>
-      <c r="E801" s="18">
+      <c r="E801" s="17">
         <v>254</v>
       </c>
-      <c r="F801" s="18">
+      <c r="F801" s="17">
         <v>374</v>
       </c>
     </row>
     <row r="802" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A802" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B802" s="18">
+      <c r="B802" s="17">
         <v>1741</v>
       </c>
-      <c r="C802" s="18">
+      <c r="C802" s="17">
         <v>188</v>
       </c>
-      <c r="D802" s="18">
+      <c r="D802" s="17">
         <v>3</v>
       </c>
-      <c r="E802" s="18">
+      <c r="E802" s="17">
         <v>936</v>
       </c>
-      <c r="F802" s="18">
+      <c r="F802" s="17">
         <v>614</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A803" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B803" s="18">
+      <c r="B803" s="17">
         <v>842</v>
       </c>
-      <c r="C803" s="18">
+      <c r="C803" s="17">
         <v>83</v>
       </c>
-      <c r="D803" s="18">
+      <c r="D803" s="17">
         <v>2</v>
       </c>
-      <c r="E803" s="18">
+      <c r="E803" s="17">
         <v>413</v>
       </c>
-      <c r="F803" s="18">
+      <c r="F803" s="17">
         <v>344</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A804" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B804" s="18">
+      <c r="B804" s="17">
         <v>1001</v>
       </c>
-      <c r="C804" s="18">
+      <c r="C804" s="17">
         <v>110</v>
       </c>
-      <c r="D804" s="18">
+      <c r="D804" s="17">
         <v>2</v>
       </c>
-      <c r="E804" s="18">
+      <c r="E804" s="17">
         <v>510</v>
       </c>
-      <c r="F804" s="18">
+      <c r="F804" s="17">
         <v>379</v>
       </c>
     </row>
     <row r="805" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A805" s="20" t="s">
+      <c r="A805" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="B805" s="20"/>
-[...3 lines deleted...]
-      <c r="F805" s="20"/>
+      <c r="B805" s="18"/>
+      <c r="C805" s="18"/>
+      <c r="D805" s="18"/>
+      <c r="E805" s="18"/>
+      <c r="F805" s="18"/>
     </row>
     <row r="806" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A806" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B806" s="18">
+      <c r="B806" s="17">
         <v>61944</v>
       </c>
-      <c r="C806" s="18">
+      <c r="C806" s="17">
         <v>14149</v>
       </c>
-      <c r="D806" s="18">
+      <c r="D806" s="17">
         <v>118</v>
       </c>
-      <c r="E806" s="18">
+      <c r="E806" s="17">
         <v>41606</v>
       </c>
-      <c r="F806" s="18">
+      <c r="F806" s="17">
         <v>6071</v>
       </c>
     </row>
     <row r="807" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A807" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B807" s="18">
+      <c r="B807" s="17">
         <v>37306</v>
       </c>
-      <c r="C807" s="18">
+      <c r="C807" s="17">
         <v>10375</v>
       </c>
-      <c r="D807" s="18">
+      <c r="D807" s="17">
         <v>71</v>
       </c>
-      <c r="E807" s="18">
+      <c r="E807" s="17">
         <v>26496</v>
       </c>
-      <c r="F807" s="18">
+      <c r="F807" s="17">
         <v>364</v>
       </c>
     </row>
     <row r="808" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A808" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B808" s="18">
+      <c r="B808" s="17">
         <v>3718</v>
       </c>
-      <c r="C808" s="18">
+      <c r="C808" s="17">
         <v>448</v>
       </c>
-      <c r="D808" s="18">
+      <c r="D808" s="17">
         <v>5</v>
       </c>
-      <c r="E808" s="18">
+      <c r="E808" s="17">
         <v>2767</v>
       </c>
-      <c r="F808" s="18">
+      <c r="F808" s="17">
         <v>498</v>
       </c>
     </row>
     <row r="809" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A809" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B809" s="18">
+      <c r="B809" s="17">
         <v>10370</v>
       </c>
-      <c r="C809" s="18">
+      <c r="C809" s="17">
         <v>2280</v>
       </c>
-      <c r="D809" s="18">
+      <c r="D809" s="17">
         <v>25</v>
       </c>
-      <c r="E809" s="18">
+      <c r="E809" s="17">
         <v>7483</v>
       </c>
-      <c r="F809" s="18">
+      <c r="F809" s="17">
         <v>582</v>
       </c>
     </row>
     <row r="810" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A810" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="811" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A811" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B811" s="18">
+      <c r="B811" s="17">
         <v>801</v>
       </c>
-      <c r="C811" s="18">
+      <c r="C811" s="17">
         <v>70</v>
       </c>
-      <c r="D811" s="18">
+      <c r="D811" s="17">
         <v>3</v>
       </c>
-      <c r="E811" s="18">
+      <c r="E811" s="17">
         <v>290</v>
       </c>
-      <c r="F811" s="18">
+      <c r="F811" s="17">
         <v>438</v>
       </c>
     </row>
     <row r="812" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A812" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B812" s="18">
+      <c r="B812" s="17">
         <v>1909</v>
       </c>
-      <c r="C812" s="18">
+      <c r="C812" s="17">
         <v>165</v>
       </c>
-      <c r="D812" s="18" t="s">
+      <c r="D812" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E812" s="18">
+      <c r="E812" s="17">
         <v>944</v>
       </c>
-      <c r="F812" s="18">
+      <c r="F812" s="17">
         <v>800</v>
       </c>
     </row>
     <row r="813" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A813" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B813" s="18">
+      <c r="B813" s="17">
         <v>804</v>
       </c>
-      <c r="C813" s="18">
+      <c r="C813" s="17">
         <v>99</v>
       </c>
-      <c r="D813" s="18">
+      <c r="D813" s="17">
         <v>1</v>
       </c>
-      <c r="E813" s="18">
+      <c r="E813" s="17">
         <v>419</v>
       </c>
-      <c r="F813" s="18">
+      <c r="F813" s="17">
         <v>285</v>
       </c>
     </row>
     <row r="814" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A814" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B814" s="18">
+      <c r="B814" s="17">
         <v>1063</v>
       </c>
-      <c r="C814" s="18">
+      <c r="C814" s="17">
         <v>105</v>
       </c>
-      <c r="D814" s="18">
+      <c r="D814" s="17">
         <v>2</v>
       </c>
-      <c r="E814" s="18">
+      <c r="E814" s="17">
         <v>500</v>
       </c>
-      <c r="F814" s="18">
+      <c r="F814" s="17">
         <v>456</v>
       </c>
     </row>
     <row r="815" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A815" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B815" s="18">
+      <c r="B815" s="17">
         <v>1051</v>
       </c>
-      <c r="C815" s="18">
+      <c r="C815" s="17">
         <v>110</v>
       </c>
-      <c r="D815" s="18">
+      <c r="D815" s="17">
         <v>3</v>
       </c>
-      <c r="E815" s="18">
+      <c r="E815" s="17">
         <v>542</v>
       </c>
-      <c r="F815" s="18">
+      <c r="F815" s="17">
         <v>396</v>
       </c>
     </row>
     <row r="816" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A816" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B816" s="18">
+      <c r="B816" s="17">
         <v>735</v>
       </c>
-      <c r="C816" s="18">
+      <c r="C816" s="17">
         <v>48</v>
       </c>
-      <c r="D816" s="18" t="s">
+      <c r="D816" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E816" s="18">
+      <c r="E816" s="17">
         <v>232</v>
       </c>
-      <c r="F816" s="18">
+      <c r="F816" s="17">
         <v>455</v>
       </c>
     </row>
     <row r="817" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A817" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B817" s="18">
+      <c r="B817" s="17">
         <v>684</v>
       </c>
-      <c r="C817" s="18">
+      <c r="C817" s="17">
         <v>68</v>
       </c>
-      <c r="D817" s="18">
+      <c r="D817" s="17">
         <v>1</v>
       </c>
-      <c r="E817" s="18">
+      <c r="E817" s="17">
         <v>241</v>
       </c>
-      <c r="F817" s="18">
+      <c r="F817" s="17">
         <v>374</v>
       </c>
     </row>
     <row r="818" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A818" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B818" s="18">
+      <c r="B818" s="17">
         <v>1691</v>
       </c>
-      <c r="C818" s="18">
+      <c r="C818" s="17">
         <v>188</v>
       </c>
-      <c r="D818" s="18">
+      <c r="D818" s="17">
         <v>3</v>
       </c>
-      <c r="E818" s="18">
+      <c r="E818" s="17">
         <v>864</v>
       </c>
-      <c r="F818" s="18">
+      <c r="F818" s="17">
         <v>636</v>
       </c>
     </row>
     <row r="819" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A819" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B819" s="18">
+      <c r="B819" s="17">
         <v>837</v>
       </c>
-      <c r="C819" s="18">
+      <c r="C819" s="17">
         <v>81</v>
       </c>
-      <c r="D819" s="18">
+      <c r="D819" s="17">
         <v>2</v>
       </c>
-      <c r="E819" s="18">
+      <c r="E819" s="17">
         <v>378</v>
       </c>
-      <c r="F819" s="18">
+      <c r="F819" s="17">
         <v>376</v>
       </c>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A820" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B820" s="18">
+      <c r="B820" s="17">
         <v>975</v>
       </c>
-      <c r="C820" s="18">
+      <c r="C820" s="17">
         <v>112</v>
       </c>
-      <c r="D820" s="18">
+      <c r="D820" s="17">
         <v>2</v>
       </c>
-      <c r="E820" s="18">
+      <c r="E820" s="17">
         <v>450</v>
       </c>
-      <c r="F820" s="18">
+      <c r="F820" s="17">
         <v>411</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A821" s="20" t="s">
+      <c r="A821" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B821" s="20"/>
-[...3 lines deleted...]
-      <c r="F821" s="20"/>
+      <c r="B821" s="18"/>
+      <c r="C821" s="18"/>
+      <c r="D821" s="18"/>
+      <c r="E821" s="18"/>
+      <c r="F821" s="18"/>
     </row>
     <row r="822" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A822" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B822" s="18">
+      <c r="B822" s="17">
         <v>60748</v>
       </c>
-      <c r="C822" s="18">
+      <c r="C822" s="17">
         <v>14122</v>
       </c>
-      <c r="D822" s="18">
+      <c r="D822" s="17">
         <v>119</v>
       </c>
-      <c r="E822" s="18">
+      <c r="E822" s="17">
         <v>40489</v>
       </c>
-      <c r="F822" s="18">
+      <c r="F822" s="17">
         <v>6018</v>
       </c>
     </row>
     <row r="823" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A823" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B823" s="18">
+      <c r="B823" s="17">
         <v>36581</v>
       </c>
-      <c r="C823" s="18">
+      <c r="C823" s="17">
         <v>10331</v>
       </c>
-      <c r="D823" s="18">
+      <c r="D823" s="17">
         <v>71</v>
       </c>
-      <c r="E823" s="18">
+      <c r="E823" s="17">
         <v>25821</v>
       </c>
-      <c r="F823" s="18">
+      <c r="F823" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="824" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A824" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B824" s="18">
+      <c r="B824" s="17">
         <v>3634</v>
       </c>
-      <c r="C824" s="18">
+      <c r="C824" s="17">
         <v>451</v>
       </c>
-      <c r="D824" s="18">
+      <c r="D824" s="17">
         <v>5</v>
       </c>
-      <c r="E824" s="18">
+      <c r="E824" s="17">
         <v>2685</v>
       </c>
-      <c r="F824" s="18">
+      <c r="F824" s="17">
         <v>493</v>
       </c>
     </row>
     <row r="825" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A825" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B825" s="18">
+      <c r="B825" s="17">
         <v>10145</v>
       </c>
-      <c r="C825" s="18">
+      <c r="C825" s="17">
         <v>2282</v>
       </c>
-      <c r="D825" s="18">
+      <c r="D825" s="17">
         <v>26</v>
       </c>
-      <c r="E825" s="18">
+      <c r="E825" s="17">
         <v>7260</v>
       </c>
-      <c r="F825" s="18">
+      <c r="F825" s="17">
         <v>577</v>
       </c>
     </row>
     <row r="826" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A826" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B826" s="18"/>
-[...3 lines deleted...]
-      <c r="F826" s="18"/>
+      <c r="B826" s="17"/>
+      <c r="C826" s="17"/>
+      <c r="D826" s="17"/>
+      <c r="E826" s="17"/>
+      <c r="F826" s="17"/>
     </row>
     <row r="827" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A827" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B827" s="18">
+      <c r="B827" s="17">
         <v>787</v>
       </c>
-      <c r="C827" s="18">
+      <c r="C827" s="17">
         <v>71</v>
       </c>
-      <c r="D827" s="18">
+      <c r="D827" s="17">
         <v>3</v>
       </c>
-      <c r="E827" s="18">
+      <c r="E827" s="17">
         <v>282</v>
       </c>
-      <c r="F827" s="18">
+      <c r="F827" s="17">
         <v>431</v>
       </c>
     </row>
     <row r="828" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A828" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B828" s="18">
+      <c r="B828" s="17">
         <v>1879</v>
       </c>
-      <c r="C828" s="18">
+      <c r="C828" s="17">
         <v>168</v>
       </c>
-      <c r="D828" s="18" t="s">
+      <c r="D828" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E828" s="18">
+      <c r="E828" s="17">
         <v>916</v>
       </c>
-      <c r="F828" s="18">
+      <c r="F828" s="17">
         <v>795</v>
       </c>
     </row>
     <row r="829" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A829" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B829" s="18">
+      <c r="B829" s="17">
         <v>788</v>
       </c>
-      <c r="C829" s="18">
+      <c r="C829" s="17">
         <v>100</v>
       </c>
-      <c r="D829" s="18">
+      <c r="D829" s="17">
         <v>1</v>
       </c>
-      <c r="E829" s="18">
+      <c r="E829" s="17">
         <v>404</v>
       </c>
-      <c r="F829" s="18">
+      <c r="F829" s="17">
         <v>283</v>
       </c>
     </row>
     <row r="830" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A830" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B830" s="18">
+      <c r="B830" s="17">
         <v>1043</v>
       </c>
-      <c r="C830" s="18">
+      <c r="C830" s="17">
         <v>104</v>
       </c>
-      <c r="D830" s="18">
+      <c r="D830" s="17">
         <v>2</v>
       </c>
-      <c r="E830" s="18">
+      <c r="E830" s="17">
         <v>487</v>
       </c>
-      <c r="F830" s="18">
+      <c r="F830" s="17">
         <v>450</v>
       </c>
     </row>
     <row r="831" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A831" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B831" s="18">
+      <c r="B831" s="17">
         <v>1036</v>
       </c>
-      <c r="C831" s="18">
+      <c r="C831" s="17">
         <v>111</v>
       </c>
-      <c r="D831" s="18">
+      <c r="D831" s="17">
         <v>3</v>
       </c>
-      <c r="E831" s="18">
+      <c r="E831" s="17">
         <v>530</v>
       </c>
-      <c r="F831" s="18">
+      <c r="F831" s="17">
         <v>392</v>
       </c>
     </row>
     <row r="832" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A832" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B832" s="18">
+      <c r="B832" s="17">
         <v>727</v>
       </c>
-      <c r="C832" s="18">
+      <c r="C832" s="17">
         <v>50</v>
       </c>
-      <c r="D832" s="18" t="s">
+      <c r="D832" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E832" s="18">
+      <c r="E832" s="17">
         <v>224</v>
       </c>
-      <c r="F832" s="18">
+      <c r="F832" s="17">
         <v>453</v>
       </c>
     </row>
     <row r="833" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A833" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B833" s="18">
+      <c r="B833" s="17">
         <v>685</v>
       </c>
-      <c r="C833" s="18">
+      <c r="C833" s="17">
         <v>72</v>
       </c>
-      <c r="D833" s="18">
+      <c r="D833" s="17">
         <v>1</v>
       </c>
-      <c r="E833" s="18">
+      <c r="E833" s="17">
         <v>236</v>
       </c>
-      <c r="F833" s="18">
+      <c r="F833" s="17">
         <v>376</v>
       </c>
     </row>
     <row r="834" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A834" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B834" s="18">
+      <c r="B834" s="17">
         <v>1654</v>
       </c>
-      <c r="C834" s="18">
+      <c r="C834" s="17">
         <v>189</v>
       </c>
-      <c r="D834" s="18">
+      <c r="D834" s="17">
         <v>3</v>
       </c>
-      <c r="E834" s="18">
+      <c r="E834" s="17">
         <v>834</v>
       </c>
-      <c r="F834" s="18">
+      <c r="F834" s="17">
         <v>628</v>
       </c>
     </row>
     <row r="835" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A835" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B835" s="18">
+      <c r="B835" s="17">
         <v>817</v>
       </c>
-      <c r="C835" s="18">
+      <c r="C835" s="17">
         <v>81</v>
       </c>
-      <c r="D835" s="18">
+      <c r="D835" s="17">
         <v>2</v>
       </c>
-      <c r="E835" s="18">
+      <c r="E835" s="17">
         <v>362</v>
       </c>
-      <c r="F835" s="18">
+      <c r="F835" s="17">
         <v>372</v>
       </c>
     </row>
     <row r="836" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A836" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B836" s="18">
+      <c r="B836" s="17">
         <v>972</v>
       </c>
-      <c r="C836" s="18">
+      <c r="C836" s="17">
         <v>112</v>
       </c>
-      <c r="D836" s="18">
+      <c r="D836" s="17">
         <v>2</v>
       </c>
-      <c r="E836" s="18">
+      <c r="E836" s="17">
         <v>448</v>
       </c>
-      <c r="F836" s="18">
+      <c r="F836" s="17">
         <v>410</v>
       </c>
     </row>
     <row r="837" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A837" s="20" t="s">
+      <c r="A837" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="B837" s="20"/>
-[...3 lines deleted...]
-      <c r="F837" s="20"/>
+      <c r="B837" s="18"/>
+      <c r="C837" s="18"/>
+      <c r="D837" s="18"/>
+      <c r="E837" s="18"/>
+      <c r="F837" s="18"/>
     </row>
     <row r="838" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A838" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B838" s="18">
+      <c r="B838" s="17">
         <v>58689</v>
       </c>
-      <c r="C838" s="18">
+      <c r="C838" s="17">
         <v>14129</v>
       </c>
-      <c r="D838" s="18">
+      <c r="D838" s="17">
         <v>116</v>
       </c>
-      <c r="E838" s="18">
+      <c r="E838" s="17">
         <v>38581</v>
       </c>
-      <c r="F838" s="18">
+      <c r="F838" s="17">
         <v>5863</v>
       </c>
     </row>
     <row r="839" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A839" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B839" s="18">
+      <c r="B839" s="17">
         <v>35029</v>
       </c>
-      <c r="C839" s="18">
+      <c r="C839" s="17">
         <v>10319</v>
       </c>
-      <c r="D839" s="18">
+      <c r="D839" s="17">
         <v>73</v>
       </c>
-      <c r="E839" s="18">
+      <c r="E839" s="17">
         <v>24316</v>
       </c>
-      <c r="F839" s="18">
+      <c r="F839" s="17">
         <v>321</v>
       </c>
     </row>
     <row r="840" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A840" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B840" s="18">
+      <c r="B840" s="17">
         <v>3542</v>
       </c>
-      <c r="C840" s="18">
+      <c r="C840" s="17">
         <v>458</v>
       </c>
-      <c r="D840" s="18">
+      <c r="D840" s="17">
         <v>5</v>
       </c>
-      <c r="E840" s="18">
+      <c r="E840" s="17">
         <v>2593</v>
       </c>
-      <c r="F840" s="18">
+      <c r="F840" s="17">
         <v>486</v>
       </c>
     </row>
     <row r="841" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A841" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B841" s="18">
+      <c r="B841" s="17">
         <v>9939</v>
       </c>
-      <c r="C841" s="18">
+      <c r="C841" s="17">
         <v>2286</v>
       </c>
-      <c r="D841" s="18">
+      <c r="D841" s="17">
         <v>23</v>
       </c>
-      <c r="E841" s="18">
+      <c r="E841" s="17">
         <v>7059</v>
       </c>
-      <c r="F841" s="18">
+      <c r="F841" s="17">
         <v>571</v>
       </c>
     </row>
     <row r="842" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A842" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B842" s="18"/>
-[...3 lines deleted...]
-      <c r="F842" s="18"/>
+      <c r="B842" s="17"/>
+      <c r="C842" s="17"/>
+      <c r="D842" s="17"/>
+      <c r="E842" s="17"/>
+      <c r="F842" s="17"/>
     </row>
     <row r="843" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A843" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B843" s="18">
+      <c r="B843" s="17">
         <v>781</v>
       </c>
-      <c r="C843" s="18">
+      <c r="C843" s="17">
         <v>73</v>
       </c>
-      <c r="D843" s="18">
+      <c r="D843" s="17">
         <v>3</v>
       </c>
-      <c r="E843" s="18">
+      <c r="E843" s="17">
         <v>280</v>
       </c>
-      <c r="F843" s="18">
+      <c r="F843" s="17">
         <v>425</v>
       </c>
     </row>
     <row r="844" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A844" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B844" s="18">
+      <c r="B844" s="17">
         <v>1854</v>
       </c>
-      <c r="C844" s="18">
+      <c r="C844" s="17">
         <v>170</v>
       </c>
-      <c r="D844" s="18" t="s">
+      <c r="D844" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E844" s="18">
+      <c r="E844" s="17">
         <v>902</v>
       </c>
-      <c r="F844" s="18">
+      <c r="F844" s="17">
         <v>782</v>
       </c>
     </row>
     <row r="845" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A845" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B845" s="18">
+      <c r="B845" s="17">
         <v>780</v>
       </c>
-      <c r="C845" s="18">
+      <c r="C845" s="17">
         <v>99</v>
       </c>
-      <c r="D845" s="18">
+      <c r="D845" s="17">
         <v>1</v>
       </c>
-      <c r="E845" s="18">
+      <c r="E845" s="17">
         <v>401</v>
       </c>
-      <c r="F845" s="18">
+      <c r="F845" s="17">
         <v>279</v>
       </c>
     </row>
     <row r="846" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A846" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B846" s="18">
+      <c r="B846" s="17">
         <v>1013</v>
       </c>
-      <c r="C846" s="18">
+      <c r="C846" s="17">
         <v>105</v>
       </c>
-      <c r="D846" s="18">
+      <c r="D846" s="17">
         <v>2</v>
       </c>
-      <c r="E846" s="18">
+      <c r="E846" s="17">
         <v>459</v>
       </c>
-      <c r="F846" s="18">
+      <c r="F846" s="17">
         <v>447</v>
       </c>
     </row>
     <row r="847" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A847" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B847" s="18">
+      <c r="B847" s="17">
         <v>1016</v>
       </c>
-      <c r="C847" s="18">
+      <c r="C847" s="17">
         <v>112</v>
       </c>
-      <c r="D847" s="18">
+      <c r="D847" s="17">
         <v>3</v>
       </c>
-      <c r="E847" s="18">
+      <c r="E847" s="17">
         <v>517</v>
       </c>
-      <c r="F847" s="18">
+      <c r="F847" s="17">
         <v>384</v>
       </c>
     </row>
     <row r="848" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A848" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B848" s="18">
+      <c r="B848" s="17">
         <v>717</v>
       </c>
-      <c r="C848" s="18">
+      <c r="C848" s="17">
         <v>53</v>
       </c>
-      <c r="D848" s="18" t="s">
+      <c r="D848" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E848" s="18">
+      <c r="E848" s="17">
         <v>219</v>
       </c>
-      <c r="F848" s="18">
+      <c r="F848" s="17">
         <v>445</v>
       </c>
     </row>
     <row r="849" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A849" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B849" s="18">
+      <c r="B849" s="17">
         <v>682</v>
       </c>
-      <c r="C849" s="18">
+      <c r="C849" s="17">
         <v>74</v>
       </c>
-      <c r="D849" s="18">
+      <c r="D849" s="17">
         <v>1</v>
       </c>
-      <c r="E849" s="18">
+      <c r="E849" s="17">
         <v>231</v>
       </c>
-      <c r="F849" s="18">
+      <c r="F849" s="17">
         <v>376</v>
       </c>
     </row>
     <row r="850" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A850" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B850" s="18">
+      <c r="B850" s="17">
         <v>1575</v>
       </c>
-      <c r="C850" s="18">
+      <c r="C850" s="17">
         <v>183</v>
       </c>
-      <c r="D850" s="18">
+      <c r="D850" s="17">
         <v>3</v>
       </c>
-      <c r="E850" s="18">
+      <c r="E850" s="17">
         <v>803</v>
       </c>
-      <c r="F850" s="18">
+      <c r="F850" s="17">
         <v>586</v>
       </c>
     </row>
     <row r="851" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A851" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B851" s="18">
+      <c r="B851" s="17">
         <v>797</v>
       </c>
-      <c r="C851" s="18">
+      <c r="C851" s="17">
         <v>82</v>
       </c>
-      <c r="D851" s="18" t="s">
+      <c r="D851" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E851" s="18">
+      <c r="E851" s="17">
         <v>353</v>
       </c>
-      <c r="F851" s="18">
+      <c r="F851" s="17">
         <v>362</v>
       </c>
     </row>
     <row r="852" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A852" s="10" t="s">
+      <c r="A852" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B852" s="19">
+      <c r="B852" s="17">
         <v>964</v>
       </c>
-      <c r="C852" s="19">
+      <c r="C852" s="17">
         <v>115</v>
       </c>
-      <c r="D852" s="19">
+      <c r="D852" s="17">
         <v>2</v>
       </c>
-      <c r="E852" s="19">
+      <c r="E852" s="17">
         <v>448</v>
       </c>
-      <c r="F852" s="19">
+      <c r="F852" s="17">
         <v>399</v>
       </c>
     </row>
+    <row r="853" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A853" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B853" s="18"/>
+      <c r="C853" s="18"/>
+      <c r="D853" s="18"/>
+      <c r="E853" s="18"/>
+      <c r="F853" s="18"/>
+    </row>
+    <row r="854" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A854" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B854" s="17">
+        <v>58766</v>
+      </c>
+      <c r="C854" s="17">
+        <v>14150</v>
+      </c>
+      <c r="D854" s="17">
+        <v>117</v>
+      </c>
+      <c r="E854" s="17">
+        <v>38632</v>
+      </c>
+      <c r="F854" s="17">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A855" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B855" s="17">
+        <v>35039</v>
+      </c>
+      <c r="C855" s="17">
+        <v>10314</v>
+      </c>
+      <c r="D855" s="17">
+        <v>73</v>
+      </c>
+      <c r="E855" s="17">
+        <v>24339</v>
+      </c>
+      <c r="F855" s="17">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A856" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B856" s="17">
+        <v>3568</v>
+      </c>
+      <c r="C856" s="17">
+        <v>465</v>
+      </c>
+      <c r="D856" s="17">
+        <v>5</v>
+      </c>
+      <c r="E856" s="17">
+        <v>2618</v>
+      </c>
+      <c r="F856" s="17">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A857" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B857" s="17">
+        <v>9945</v>
+      </c>
+      <c r="C857" s="17">
+        <v>2286</v>
+      </c>
+      <c r="D857" s="17">
+        <v>23</v>
+      </c>
+      <c r="E857" s="17">
+        <v>7064</v>
+      </c>
+      <c r="F857" s="17">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A858" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B858" s="17"/>
+      <c r="C858" s="17"/>
+      <c r="D858" s="17"/>
+      <c r="E858" s="17"/>
+      <c r="F858" s="17"/>
+    </row>
+    <row r="859" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A859" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B859" s="17">
+        <v>781</v>
+      </c>
+      <c r="C859" s="17">
+        <v>74</v>
+      </c>
+      <c r="D859" s="17">
+        <v>3</v>
+      </c>
+      <c r="E859" s="17">
+        <v>278</v>
+      </c>
+      <c r="F859" s="17">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A860" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B860" s="17">
+        <v>1870</v>
+      </c>
+      <c r="C860" s="17">
+        <v>174</v>
+      </c>
+      <c r="D860" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E860" s="17">
+        <v>906</v>
+      </c>
+      <c r="F860" s="17">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A861" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B861" s="17">
+        <v>786</v>
+      </c>
+      <c r="C861" s="17">
+        <v>102</v>
+      </c>
+      <c r="D861" s="17">
+        <v>1</v>
+      </c>
+      <c r="E861" s="17">
+        <v>402</v>
+      </c>
+      <c r="F861" s="17">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A862" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B862" s="17">
+        <v>1017</v>
+      </c>
+      <c r="C862" s="17">
+        <v>107</v>
+      </c>
+      <c r="D862" s="17">
+        <v>3</v>
+      </c>
+      <c r="E862" s="17">
+        <v>458</v>
+      </c>
+      <c r="F862" s="17">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A863" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B863" s="17">
+        <v>1020</v>
+      </c>
+      <c r="C863" s="17">
+        <v>114</v>
+      </c>
+      <c r="D863" s="17">
+        <v>3</v>
+      </c>
+      <c r="E863" s="17">
+        <v>520</v>
+      </c>
+      <c r="F863" s="17">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A864" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B864" s="17">
+        <v>721</v>
+      </c>
+      <c r="C864" s="17">
+        <v>56</v>
+      </c>
+      <c r="D864" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E864" s="17">
+        <v>220</v>
+      </c>
+      <c r="F864" s="17">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B865" s="17">
+        <v>682</v>
+      </c>
+      <c r="C865" s="17">
+        <v>75</v>
+      </c>
+      <c r="D865" s="17">
+        <v>1</v>
+      </c>
+      <c r="E865" s="17">
+        <v>229</v>
+      </c>
+      <c r="F865" s="17">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B866" s="17">
+        <v>1573</v>
+      </c>
+      <c r="C866" s="17">
+        <v>183</v>
+      </c>
+      <c r="D866" s="17">
+        <v>3</v>
+      </c>
+      <c r="E866" s="17">
+        <v>797</v>
+      </c>
+      <c r="F866" s="17">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A867" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B867" s="17">
+        <v>795</v>
+      </c>
+      <c r="C867" s="17">
+        <v>83</v>
+      </c>
+      <c r="D867" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E867" s="17">
+        <v>350</v>
+      </c>
+      <c r="F867" s="17">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A868" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B868" s="17">
+        <v>969</v>
+      </c>
+      <c r="C868" s="17">
+        <v>117</v>
+      </c>
+      <c r="D868" s="17">
+        <v>2</v>
+      </c>
+      <c r="E868" s="17">
+        <v>451</v>
+      </c>
+      <c r="F868" s="17">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B869" s="18"/>
+      <c r="C869" s="18"/>
+      <c r="D869" s="18"/>
+      <c r="E869" s="18"/>
+      <c r="F869" s="18"/>
+    </row>
+    <row r="870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A870" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B870" s="17">
+        <v>58728</v>
+      </c>
+      <c r="C870" s="17">
+        <v>14138</v>
+      </c>
+      <c r="D870" s="17">
+        <v>117</v>
+      </c>
+      <c r="E870" s="17">
+        <v>38603</v>
+      </c>
+      <c r="F870" s="17">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A871" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B871" s="17">
+        <v>35005</v>
+      </c>
+      <c r="C871" s="17">
+        <v>10285</v>
+      </c>
+      <c r="D871" s="17">
+        <v>73</v>
+      </c>
+      <c r="E871" s="17">
+        <v>24339</v>
+      </c>
+      <c r="F871" s="17">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A872" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B872" s="17">
+        <v>3551</v>
+      </c>
+      <c r="C872" s="17">
+        <v>468</v>
+      </c>
+      <c r="D872" s="17">
+        <v>5</v>
+      </c>
+      <c r="E872" s="17">
+        <v>2598</v>
+      </c>
+      <c r="F872" s="17">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B873" s="17">
+        <v>9917</v>
+      </c>
+      <c r="C873" s="17">
+        <v>2281</v>
+      </c>
+      <c r="D873" s="17">
+        <v>23</v>
+      </c>
+      <c r="E873" s="17">
+        <v>7041</v>
+      </c>
+      <c r="F873" s="17">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A874" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B874" s="17">
+        <v>0</v>
+      </c>
+      <c r="C874" s="17"/>
+      <c r="D874" s="17"/>
+      <c r="E874" s="17"/>
+      <c r="F874" s="17"/>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B875" s="17">
+        <v>783</v>
+      </c>
+      <c r="C875" s="17">
+        <v>76</v>
+      </c>
+      <c r="D875" s="17">
+        <v>3</v>
+      </c>
+      <c r="E875" s="17">
+        <v>275</v>
+      </c>
+      <c r="F875" s="17">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A876" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B876" s="17">
+        <v>1875</v>
+      </c>
+      <c r="C876" s="17">
+        <v>177</v>
+      </c>
+      <c r="D876" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E876" s="17">
+        <v>910</v>
+      </c>
+      <c r="F876" s="17">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A877" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B877" s="17">
+        <v>791</v>
+      </c>
+      <c r="C877" s="17">
+        <v>102</v>
+      </c>
+      <c r="D877" s="17">
+        <v>1</v>
+      </c>
+      <c r="E877" s="17">
+        <v>404</v>
+      </c>
+      <c r="F877" s="17">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B878" s="17">
+        <v>1025</v>
+      </c>
+      <c r="C878" s="17">
+        <v>113</v>
+      </c>
+      <c r="D878" s="17">
+        <v>3</v>
+      </c>
+      <c r="E878" s="17">
+        <v>454</v>
+      </c>
+      <c r="F878" s="17">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A879" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B879" s="17">
+        <v>1010</v>
+      </c>
+      <c r="C879" s="17">
+        <v>114</v>
+      </c>
+      <c r="D879" s="17">
+        <v>3</v>
+      </c>
+      <c r="E879" s="17">
+        <v>512</v>
+      </c>
+      <c r="F879" s="17">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A880" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B880" s="17">
+        <v>720</v>
+      </c>
+      <c r="C880" s="17">
+        <v>57</v>
+      </c>
+      <c r="D880" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E880" s="17">
+        <v>219</v>
+      </c>
+      <c r="F880" s="17">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A881" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B881" s="17">
+        <v>686</v>
+      </c>
+      <c r="C881" s="17">
+        <v>78</v>
+      </c>
+      <c r="D881" s="17">
+        <v>1</v>
+      </c>
+      <c r="E881" s="17">
+        <v>229</v>
+      </c>
+      <c r="F881" s="17">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B882" s="17">
+        <v>1583</v>
+      </c>
+      <c r="C882" s="17">
+        <v>184</v>
+      </c>
+      <c r="D882" s="17">
+        <v>3</v>
+      </c>
+      <c r="E882" s="17">
+        <v>806</v>
+      </c>
+      <c r="F882" s="17">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B883" s="17">
+        <v>794</v>
+      </c>
+      <c r="C883" s="17">
+        <v>84</v>
+      </c>
+      <c r="D883" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E883" s="17">
+        <v>350</v>
+      </c>
+      <c r="F883" s="17">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A884" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B884" s="17">
+        <v>988</v>
+      </c>
+      <c r="C884" s="17">
+        <v>119</v>
+      </c>
+      <c r="D884" s="17">
+        <v>2</v>
+      </c>
+      <c r="E884" s="17">
+        <v>466</v>
+      </c>
+      <c r="F884" s="17">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B885" s="18"/>
+      <c r="C885" s="18"/>
+      <c r="D885" s="18"/>
+      <c r="E885" s="18"/>
+      <c r="F885" s="18"/>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A886" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B886" s="17">
+        <v>58959</v>
+      </c>
+      <c r="C886" s="17">
+        <v>14194</v>
+      </c>
+      <c r="D886" s="17">
+        <v>117</v>
+      </c>
+      <c r="E886" s="17">
+        <v>38696</v>
+      </c>
+      <c r="F886" s="17">
+        <v>5952</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B887" s="17">
+        <v>35048</v>
+      </c>
+      <c r="C887" s="17">
+        <v>10301</v>
+      </c>
+      <c r="D887" s="17">
+        <v>72</v>
+      </c>
+      <c r="E887" s="17">
+        <v>24363</v>
+      </c>
+      <c r="F887" s="17">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A888" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B888" s="17">
+        <v>3581</v>
+      </c>
+      <c r="C888" s="17">
+        <v>468</v>
+      </c>
+      <c r="D888" s="17">
+        <v>5</v>
+      </c>
+      <c r="E888" s="17">
+        <v>2619</v>
+      </c>
+      <c r="F888" s="17">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B889" s="17">
+        <v>9947</v>
+      </c>
+      <c r="C889" s="17">
+        <v>2291</v>
+      </c>
+      <c r="D889" s="17">
+        <v>23</v>
+      </c>
+      <c r="E889" s="17">
+        <v>7047</v>
+      </c>
+      <c r="F889" s="17">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B890" s="17"/>
+      <c r="C890" s="17"/>
+      <c r="D890" s="17"/>
+      <c r="E890" s="17"/>
+      <c r="F890" s="17"/>
+    </row>
+    <row r="891" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A891" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B891" s="17">
+        <v>796</v>
+      </c>
+      <c r="C891" s="17">
+        <v>81</v>
+      </c>
+      <c r="D891" s="17">
+        <v>3</v>
+      </c>
+      <c r="E891" s="17">
+        <v>279</v>
+      </c>
+      <c r="F891" s="17">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B892" s="17">
+        <v>1899</v>
+      </c>
+      <c r="C892" s="17">
+        <v>183</v>
+      </c>
+      <c r="D892" s="17">
+        <v>1</v>
+      </c>
+      <c r="E892" s="17">
+        <v>920</v>
+      </c>
+      <c r="F892" s="17">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A893" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B893" s="17">
+        <v>792</v>
+      </c>
+      <c r="C893" s="17">
+        <v>102</v>
+      </c>
+      <c r="D893" s="17">
+        <v>1</v>
+      </c>
+      <c r="E893" s="17">
+        <v>406</v>
+      </c>
+      <c r="F893" s="17">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A894" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B894" s="17">
+        <v>1036</v>
+      </c>
+      <c r="C894" s="17">
+        <v>115</v>
+      </c>
+      <c r="D894" s="17">
+        <v>3</v>
+      </c>
+      <c r="E894" s="17">
+        <v>458</v>
+      </c>
+      <c r="F894" s="17">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A895" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B895" s="17">
+        <v>1028</v>
+      </c>
+      <c r="C895" s="17">
+        <v>115</v>
+      </c>
+      <c r="D895" s="17">
+        <v>3</v>
+      </c>
+      <c r="E895" s="17">
+        <v>521</v>
+      </c>
+      <c r="F895" s="17">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B896" s="17">
+        <v>732</v>
+      </c>
+      <c r="C896" s="17">
+        <v>60</v>
+      </c>
+      <c r="D896" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E896" s="17">
+        <v>221</v>
+      </c>
+      <c r="F896" s="17">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A897" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B897" s="17">
+        <v>703</v>
+      </c>
+      <c r="C897" s="17">
+        <v>84</v>
+      </c>
+      <c r="D897" s="17">
+        <v>1</v>
+      </c>
+      <c r="E897" s="17">
+        <v>235</v>
+      </c>
+      <c r="F897" s="17">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B898" s="17">
+        <v>1593</v>
+      </c>
+      <c r="C898" s="17">
+        <v>187</v>
+      </c>
+      <c r="D898" s="17">
+        <v>3</v>
+      </c>
+      <c r="E898" s="17">
+        <v>810</v>
+      </c>
+      <c r="F898" s="17">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A899" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B899" s="17">
+        <v>799</v>
+      </c>
+      <c r="C899" s="17">
+        <v>88</v>
+      </c>
+      <c r="D899" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E899" s="17">
+        <v>350</v>
+      </c>
+      <c r="F899" s="17">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A900" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B900" s="25">
+        <v>1005</v>
+      </c>
+      <c r="C900" s="25">
+        <v>119</v>
+      </c>
+      <c r="D900" s="25">
+        <v>2</v>
+      </c>
+      <c r="E900" s="25">
+        <v>467</v>
+      </c>
+      <c r="F900" s="25">
+        <v>417</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="58">
-    <mergeCell ref="A805:F805"/>
+  <mergeCells count="61">
     <mergeCell ref="A821:F821"/>
     <mergeCell ref="A837:F837"/>
     <mergeCell ref="A661:F661"/>
     <mergeCell ref="A677:F677"/>
+    <mergeCell ref="A309:F309"/>
+    <mergeCell ref="A325:F325"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A805:F805"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A373:F373"/>
+    <mergeCell ref="A389:F389"/>
+    <mergeCell ref="A357:F357"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="A133:F133"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A261:F261"/>
     <mergeCell ref="A197:F197"/>
     <mergeCell ref="A213:F213"/>
     <mergeCell ref="A229:F229"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="A293:F293"/>
-    <mergeCell ref="A309:F309"/>
-[...17 lines deleted...]
-    <mergeCell ref="A357:F357"/>
+    <mergeCell ref="A741:F741"/>
+    <mergeCell ref="A597:F597"/>
+    <mergeCell ref="A613:F613"/>
     <mergeCell ref="A629:F629"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A421:F421"/>
     <mergeCell ref="A453:F453"/>
     <mergeCell ref="A469:F469"/>
     <mergeCell ref="A485:F485"/>
     <mergeCell ref="A437:F437"/>
+    <mergeCell ref="A853:F853"/>
+    <mergeCell ref="A869:F869"/>
+    <mergeCell ref="A885:F885"/>
     <mergeCell ref="A645:F645"/>
     <mergeCell ref="A501:F501"/>
     <mergeCell ref="A757:F757"/>
     <mergeCell ref="A773:F773"/>
     <mergeCell ref="A789:F789"/>
     <mergeCell ref="A517:F517"/>
     <mergeCell ref="A533:F533"/>
     <mergeCell ref="A549:F549"/>
     <mergeCell ref="A565:F565"/>
     <mergeCell ref="A581:F581"/>
     <mergeCell ref="A693:F693"/>
     <mergeCell ref="A709:F709"/>
     <mergeCell ref="A725:F725"/>
-    <mergeCell ref="A741:F741"/>
-[...1 lines deleted...]
-    <mergeCell ref="A613:F613"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2022-2026</vt:lpstr>