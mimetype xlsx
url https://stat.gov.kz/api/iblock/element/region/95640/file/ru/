--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\11.02.26-январь-сентябрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20998" windowHeight="8522"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="982" uniqueCount="77">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Количество зарегистрированных субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
@@ -238,50 +238,59 @@
     <t>на 1 июня 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 сентября 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1 августа 2025г.</t>
   </si>
   <si>
     <t>на 1 декабря 2025г.</t>
   </si>
   <si>
     <t>на 1 февраля 2026г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 марта 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 апреля 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 мая 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -5566,82 +5575,82 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4787">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="7"/>
     <cellStyle name="20% - Акцент1 11" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="14"/>
     <cellStyle name="20% - Акцент1 12" xfId="15"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 13" xfId="22"/>
@@ -10697,126 +10706,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H804"/>
+  <dimension ref="A1:H852"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A782" workbookViewId="0">
-      <selection activeCell="D801" sqref="D801"/>
+    <sheetView tabSelected="1" topLeftCell="A833" workbookViewId="0">
+      <selection activeCell="A852" sqref="A852:F852"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="14"/>
-[...3 lines deleted...]
-      <c r="F2" s="14"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="15"/>
-      <c r="B3" s="17" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="20"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="16"/>
-      <c r="B4" s="18"/>
+      <c r="A4" s="17"/>
+      <c r="B4" s="19"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="12"/>
-[...3 lines deleted...]
-      <c r="F5" s="12"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="8">
         <v>53361</v>
       </c>
       <c r="C6" s="8">
         <v>14265</v>
       </c>
       <c r="D6" s="8">
         <v>113</v>
       </c>
       <c r="E6" s="8">
         <v>35092</v>
       </c>
       <c r="F6" s="8">
         <v>3891</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>9</v>
@@ -11066,58 +11075,58 @@
       <c r="F19" s="8">
         <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8">
         <v>908</v>
       </c>
       <c r="C20" s="8">
         <v>88</v>
       </c>
       <c r="D20" s="8">
         <v>4</v>
       </c>
       <c r="E20" s="8">
         <v>584</v>
       </c>
       <c r="F20" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="11" t="s">
+      <c r="A21" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="11"/>
-[...3 lines deleted...]
-      <c r="F21" s="11"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
     </row>
     <row r="22" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="8">
         <v>53563</v>
       </c>
       <c r="C22" s="8">
         <v>14295</v>
       </c>
       <c r="D22" s="8">
         <v>111</v>
       </c>
       <c r="E22" s="8">
         <v>35233</v>
       </c>
       <c r="F22" s="8">
         <v>3924</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
@@ -11366,58 +11375,58 @@
       <c r="F35" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>909</v>
       </c>
       <c r="C36" s="8">
         <v>88</v>
       </c>
       <c r="D36" s="8">
         <v>4</v>
       </c>
       <c r="E36" s="8">
         <v>582</v>
       </c>
       <c r="F36" s="8">
         <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="11" t="s">
+      <c r="A37" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="11"/>
-[...3 lines deleted...]
-      <c r="F37" s="11"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
     </row>
     <row r="38" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="8">
         <v>53537</v>
       </c>
       <c r="C38" s="8">
         <v>14336</v>
       </c>
       <c r="D38" s="8">
         <v>112</v>
       </c>
       <c r="E38" s="8">
         <v>35116</v>
       </c>
       <c r="F38" s="8">
         <v>3973</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>9</v>
       </c>
@@ -11666,58 +11675,58 @@
       <c r="F51" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="8">
         <v>893</v>
       </c>
       <c r="C52" s="8">
         <v>87</v>
       </c>
       <c r="D52" s="8">
         <v>4</v>
       </c>
       <c r="E52" s="8">
         <v>569</v>
       </c>
       <c r="F52" s="8">
         <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="11" t="s">
+      <c r="A53" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="B53" s="11"/>
-[...3 lines deleted...]
-      <c r="F53" s="11"/>
+      <c r="B53" s="12"/>
+      <c r="C53" s="12"/>
+      <c r="D53" s="12"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="12"/>
     </row>
     <row r="54" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A54" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="8">
         <v>53752</v>
       </c>
       <c r="C54" s="8">
         <v>14380</v>
       </c>
       <c r="D54" s="8">
         <v>111</v>
       </c>
       <c r="E54" s="8">
         <v>35286</v>
       </c>
       <c r="F54" s="8">
         <v>3975</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>9</v>
       </c>
@@ -11966,58 +11975,58 @@
       <c r="F67" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="8">
         <v>898</v>
       </c>
       <c r="C68" s="8">
         <v>88</v>
       </c>
       <c r="D68" s="8">
         <v>4</v>
       </c>
       <c r="E68" s="8">
         <v>569</v>
       </c>
       <c r="F68" s="8">
         <v>237</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="11" t="s">
+      <c r="A69" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B69" s="11"/>
-[...3 lines deleted...]
-      <c r="F69" s="11"/>
+      <c r="B69" s="12"/>
+      <c r="C69" s="12"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="12"/>
+      <c r="F69" s="12"/>
     </row>
     <row r="70" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="8">
         <v>54115</v>
       </c>
       <c r="C70" s="8">
         <v>14440</v>
       </c>
       <c r="D70" s="8">
         <v>113</v>
       </c>
       <c r="E70" s="8">
         <v>35527</v>
       </c>
       <c r="F70" s="8">
         <v>4035</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>9</v>
       </c>
@@ -12266,58 +12275,58 @@
       <c r="F83" s="8">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="8">
         <v>902</v>
       </c>
       <c r="C84" s="8">
         <v>88</v>
       </c>
       <c r="D84" s="8">
         <v>4</v>
       </c>
       <c r="E84" s="8">
         <v>569</v>
       </c>
       <c r="F84" s="8">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="11" t="s">
+      <c r="A85" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="B85" s="11"/>
-[...3 lines deleted...]
-      <c r="F85" s="11"/>
+      <c r="B85" s="12"/>
+      <c r="C85" s="12"/>
+      <c r="D85" s="12"/>
+      <c r="E85" s="12"/>
+      <c r="F85" s="12"/>
     </row>
     <row r="86" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A86" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="8">
         <v>54398</v>
       </c>
       <c r="C86" s="8">
         <v>14516</v>
       </c>
       <c r="D86" s="8">
         <v>112</v>
       </c>
       <c r="E86" s="8">
         <v>35689</v>
       </c>
       <c r="F86" s="8">
         <v>4081</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>9</v>
       </c>
@@ -12566,58 +12575,58 @@
       <c r="F99" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="8">
         <v>902</v>
       </c>
       <c r="C100" s="8">
         <v>88</v>
       </c>
       <c r="D100" s="8">
         <v>4</v>
       </c>
       <c r="E100" s="8">
         <v>570</v>
       </c>
       <c r="F100" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="11" t="s">
+      <c r="A101" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="B101" s="11"/>
-[...3 lines deleted...]
-      <c r="F101" s="11"/>
+      <c r="B101" s="12"/>
+      <c r="C101" s="12"/>
+      <c r="D101" s="12"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="12"/>
     </row>
     <row r="102" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A102" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="8">
         <v>54416</v>
       </c>
       <c r="C102" s="8">
         <v>14555</v>
       </c>
       <c r="D102" s="8">
         <v>112</v>
       </c>
       <c r="E102" s="8">
         <v>35640</v>
       </c>
       <c r="F102" s="8">
         <v>4109</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
         <v>9</v>
       </c>
@@ -12866,58 +12875,58 @@
       <c r="F115" s="8">
         <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B116" s="8">
         <v>902</v>
       </c>
       <c r="C116" s="8">
         <v>89</v>
       </c>
       <c r="D116" s="8">
         <v>4</v>
       </c>
       <c r="E116" s="8">
         <v>571</v>
       </c>
       <c r="F116" s="8">
         <v>238</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A117" s="11" t="s">
+      <c r="A117" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="B117" s="11"/>
-[...3 lines deleted...]
-      <c r="F117" s="11"/>
+      <c r="B117" s="12"/>
+      <c r="C117" s="12"/>
+      <c r="D117" s="12"/>
+      <c r="E117" s="12"/>
+      <c r="F117" s="12"/>
     </row>
     <row r="118" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A118" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="8">
         <v>54967</v>
       </c>
       <c r="C118" s="8">
         <v>14608</v>
       </c>
       <c r="D118" s="8">
         <v>112</v>
       </c>
       <c r="E118" s="8">
         <v>36069</v>
       </c>
       <c r="F118" s="8">
         <v>4178</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
         <v>9</v>
       </c>
@@ -13166,58 +13175,58 @@
       <c r="F131" s="8">
         <v>245</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B132" s="8">
         <v>915</v>
       </c>
       <c r="C132" s="8">
         <v>88</v>
       </c>
       <c r="D132" s="8">
         <v>4</v>
       </c>
       <c r="E132" s="8">
         <v>577</v>
       </c>
       <c r="F132" s="8">
         <v>246</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A133" s="11" t="s">
+      <c r="A133" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="B133" s="11"/>
-[...3 lines deleted...]
-      <c r="F133" s="11"/>
+      <c r="B133" s="12"/>
+      <c r="C133" s="12"/>
+      <c r="D133" s="12"/>
+      <c r="E133" s="12"/>
+      <c r="F133" s="12"/>
     </row>
     <row r="134" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A134" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="8">
         <v>55475</v>
       </c>
       <c r="C134" s="8">
         <v>14709</v>
       </c>
       <c r="D134" s="8">
         <v>113</v>
       </c>
       <c r="E134" s="8">
         <v>36376</v>
       </c>
       <c r="F134" s="8">
         <v>4277</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>9</v>
       </c>
@@ -13466,58 +13475,58 @@
       <c r="F147" s="8">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B148" s="8">
         <v>926</v>
       </c>
       <c r="C148" s="8">
         <v>90</v>
       </c>
       <c r="D148" s="8">
         <v>4</v>
       </c>
       <c r="E148" s="8">
         <v>583</v>
       </c>
       <c r="F148" s="8">
         <v>249</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="11" t="s">
+      <c r="A149" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B149" s="11"/>
-[...3 lines deleted...]
-      <c r="F149" s="11"/>
+      <c r="B149" s="12"/>
+      <c r="C149" s="12"/>
+      <c r="D149" s="12"/>
+      <c r="E149" s="12"/>
+      <c r="F149" s="12"/>
     </row>
     <row r="150" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A150" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="8">
         <v>56479</v>
       </c>
       <c r="C150" s="8">
         <v>14761</v>
       </c>
       <c r="D150" s="8">
         <v>113</v>
       </c>
       <c r="E150" s="8">
         <v>37134</v>
       </c>
       <c r="F150" s="8">
         <v>4471</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
         <v>9</v>
       </c>
@@ -13766,58 +13775,58 @@
       <c r="F163" s="8">
         <v>248</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B164" s="8">
         <v>952</v>
       </c>
       <c r="C164" s="8">
         <v>90</v>
       </c>
       <c r="D164" s="8">
         <v>4</v>
       </c>
       <c r="E164" s="8">
         <v>591</v>
       </c>
       <c r="F164" s="8">
         <v>267</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A165" s="11" t="s">
+      <c r="A165" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B165" s="11"/>
-[...3 lines deleted...]
-      <c r="F165" s="11"/>
+      <c r="B165" s="12"/>
+      <c r="C165" s="12"/>
+      <c r="D165" s="12"/>
+      <c r="E165" s="12"/>
+      <c r="F165" s="12"/>
     </row>
     <row r="166" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A166" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="8">
         <v>57184</v>
       </c>
       <c r="C166" s="8">
         <v>14807</v>
       </c>
       <c r="D166" s="8">
         <v>113</v>
       </c>
       <c r="E166" s="8">
         <v>37620</v>
       </c>
       <c r="F166" s="8">
         <v>4644</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" s="6" t="s">
         <v>9</v>
       </c>
@@ -14066,58 +14075,58 @@
       <c r="F179" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B180" s="8">
         <v>992</v>
       </c>
       <c r="C180" s="8">
         <v>90</v>
       </c>
       <c r="D180" s="8">
         <v>4</v>
       </c>
       <c r="E180" s="8">
         <v>596</v>
       </c>
       <c r="F180" s="8">
         <v>302</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A181" s="11" t="s">
+      <c r="A181" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="B181" s="11"/>
-[...3 lines deleted...]
-      <c r="F181" s="11"/>
+      <c r="B181" s="12"/>
+      <c r="C181" s="12"/>
+      <c r="D181" s="12"/>
+      <c r="E181" s="12"/>
+      <c r="F181" s="12"/>
     </row>
     <row r="182" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A182" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B182" s="8">
         <v>57932</v>
       </c>
       <c r="C182" s="8">
         <v>14802</v>
       </c>
       <c r="D182" s="8">
         <v>114</v>
       </c>
       <c r="E182" s="8">
         <v>38195</v>
       </c>
       <c r="F182" s="8">
         <v>4821</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" s="6" t="s">
         <v>9</v>
       </c>
@@ -14366,58 +14375,58 @@
       <c r="F195" s="8">
         <v>276</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B196" s="8">
         <v>1009</v>
       </c>
       <c r="C196" s="8">
         <v>91</v>
       </c>
       <c r="D196" s="8">
         <v>4</v>
       </c>
       <c r="E196" s="8">
         <v>601</v>
       </c>
       <c r="F196" s="8">
         <v>313</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A197" s="11" t="s">
+      <c r="A197" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B197" s="11"/>
-[...3 lines deleted...]
-      <c r="F197" s="11"/>
+      <c r="B197" s="12"/>
+      <c r="C197" s="12"/>
+      <c r="D197" s="12"/>
+      <c r="E197" s="12"/>
+      <c r="F197" s="12"/>
     </row>
     <row r="198" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A198" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B198" s="8">
         <v>58274</v>
       </c>
       <c r="C198" s="8">
         <v>14758</v>
       </c>
       <c r="D198" s="8">
         <v>111</v>
       </c>
       <c r="E198" s="8">
         <v>38473</v>
       </c>
       <c r="F198" s="8">
         <v>4932</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
         <v>9</v>
       </c>
@@ -14666,58 +14675,58 @@
       <c r="F211" s="9">
         <v>279</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B212" s="9">
         <v>1012</v>
       </c>
       <c r="C212" s="9">
         <v>90</v>
       </c>
       <c r="D212" s="9">
         <v>4</v>
       </c>
       <c r="E212" s="9">
         <v>598</v>
       </c>
       <c r="F212" s="9">
         <v>320</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A213" s="11" t="s">
+      <c r="A213" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="B213" s="11"/>
-[...3 lines deleted...]
-      <c r="F213" s="11"/>
+      <c r="B213" s="12"/>
+      <c r="C213" s="12"/>
+      <c r="D213" s="12"/>
+      <c r="E213" s="12"/>
+      <c r="F213" s="12"/>
       <c r="G213" s="5"/>
     </row>
     <row r="214" spans="1:7" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B214" s="9">
         <v>59044</v>
       </c>
       <c r="C214" s="9">
         <v>14801</v>
       </c>
       <c r="D214" s="9">
         <v>109</v>
       </c>
       <c r="E214" s="9">
         <v>39099</v>
       </c>
       <c r="F214" s="9">
         <v>5035</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215" s="6" t="s">
         <v>9</v>
@@ -14967,58 +14976,58 @@
       <c r="F227" s="9">
         <v>287</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B228" s="9">
         <v>1012</v>
       </c>
       <c r="C228" s="9">
         <v>91</v>
       </c>
       <c r="D228" s="9">
         <v>4</v>
       </c>
       <c r="E228" s="9">
         <v>594</v>
       </c>
       <c r="F228" s="9">
         <v>323</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A229" s="11" t="s">
+      <c r="A229" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B229" s="11"/>
-[...3 lines deleted...]
-      <c r="F229" s="11"/>
+      <c r="B229" s="12"/>
+      <c r="C229" s="12"/>
+      <c r="D229" s="12"/>
+      <c r="E229" s="12"/>
+      <c r="F229" s="12"/>
       <c r="G229" s="5"/>
     </row>
     <row r="230" spans="1:7" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B230" s="9">
         <v>59591</v>
       </c>
       <c r="C230" s="9">
         <v>14861</v>
       </c>
       <c r="D230" s="9">
         <v>109</v>
       </c>
       <c r="E230" s="9">
         <v>39447</v>
       </c>
       <c r="F230" s="9">
         <v>5174</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" s="6" t="s">
         <v>9</v>
@@ -15268,58 +15277,58 @@
       <c r="F243" s="9">
         <v>290</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="9">
         <v>1045</v>
       </c>
       <c r="C244" s="9">
         <v>96</v>
       </c>
       <c r="D244" s="9">
         <v>4</v>
       </c>
       <c r="E244" s="9">
         <v>602</v>
       </c>
       <c r="F244" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A245" s="11" t="s">
+      <c r="A245" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B245" s="11"/>
-[...3 lines deleted...]
-      <c r="F245" s="11"/>
+      <c r="B245" s="12"/>
+      <c r="C245" s="12"/>
+      <c r="D245" s="12"/>
+      <c r="E245" s="12"/>
+      <c r="F245" s="12"/>
       <c r="G245" s="5"/>
     </row>
     <row r="246" spans="1:7" ht="24.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B246" s="9">
         <v>60306</v>
       </c>
       <c r="C246" s="9">
         <v>14911</v>
       </c>
       <c r="D246" s="9">
         <v>110</v>
       </c>
       <c r="E246" s="9">
         <v>39963</v>
       </c>
       <c r="F246" s="9">
         <v>5322</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
         <v>9</v>
@@ -15569,58 +15578,58 @@
       <c r="F259" s="9">
         <v>295</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B260" s="9">
         <v>1055</v>
       </c>
       <c r="C260" s="9">
         <v>99</v>
       </c>
       <c r="D260" s="9">
         <v>4</v>
       </c>
       <c r="E260" s="9">
         <v>608</v>
       </c>
       <c r="F260" s="9">
         <v>344</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="11" t="s">
+      <c r="A261" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B261" s="11"/>
-[...3 lines deleted...]
-      <c r="F261" s="11"/>
+      <c r="B261" s="12"/>
+      <c r="C261" s="12"/>
+      <c r="D261" s="12"/>
+      <c r="E261" s="12"/>
+      <c r="F261" s="12"/>
     </row>
     <row r="262" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A262" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B262" s="9">
         <v>60753</v>
       </c>
       <c r="C262" s="9">
         <v>14942</v>
       </c>
       <c r="D262" s="9">
         <v>110</v>
       </c>
       <c r="E262" s="9">
         <v>40284</v>
       </c>
       <c r="F262" s="9">
         <v>5417</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="6" t="s">
         <v>9</v>
       </c>
@@ -15869,58 +15878,58 @@
       <c r="F275" s="9">
         <v>306</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="9">
         <v>1071</v>
       </c>
       <c r="C276" s="9">
         <v>103</v>
       </c>
       <c r="D276" s="9">
         <v>4</v>
       </c>
       <c r="E276" s="9">
         <v>614</v>
       </c>
       <c r="F276" s="9">
         <v>350</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A277" s="11" t="s">
+      <c r="A277" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="B277" s="11"/>
-[...3 lines deleted...]
-      <c r="F277" s="11"/>
+      <c r="B277" s="12"/>
+      <c r="C277" s="12"/>
+      <c r="D277" s="12"/>
+      <c r="E277" s="12"/>
+      <c r="F277" s="12"/>
       <c r="G277" s="5"/>
     </row>
     <row r="278" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A278" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B278" s="9">
         <v>61661</v>
       </c>
       <c r="C278" s="9">
         <v>14969</v>
       </c>
       <c r="D278" s="9">
         <v>108</v>
       </c>
       <c r="E278" s="9">
         <v>40947</v>
       </c>
       <c r="F278" s="9">
         <v>5637</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" s="6" t="s">
         <v>9</v>
@@ -16170,58 +16179,58 @@
       <c r="F291" s="9">
         <v>321</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="9">
         <v>1104</v>
       </c>
       <c r="C292" s="9">
         <v>104</v>
       </c>
       <c r="D292" s="9">
         <v>4</v>
       </c>
       <c r="E292" s="9">
         <v>625</v>
       </c>
       <c r="F292" s="9">
         <v>371</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A293" s="11" t="s">
+      <c r="A293" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B293" s="11"/>
-[...3 lines deleted...]
-      <c r="F293" s="11"/>
+      <c r="B293" s="12"/>
+      <c r="C293" s="12"/>
+      <c r="D293" s="12"/>
+      <c r="E293" s="12"/>
+      <c r="F293" s="12"/>
     </row>
     <row r="294" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A294" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B294" s="9">
         <v>62058</v>
       </c>
       <c r="C294" s="9">
         <v>14994</v>
       </c>
       <c r="D294" s="9">
         <v>107</v>
       </c>
       <c r="E294" s="9">
         <v>41175</v>
       </c>
       <c r="F294" s="9">
         <v>5782</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="6" t="s">
         <v>9</v>
       </c>
@@ -16470,58 +16479,58 @@
       <c r="F307" s="9">
         <v>334</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B308" s="8">
         <v>1107</v>
       </c>
       <c r="C308" s="8">
         <v>103</v>
       </c>
       <c r="D308" s="8">
         <v>4</v>
       </c>
       <c r="E308" s="9">
         <v>625</v>
       </c>
       <c r="F308" s="9">
         <v>375</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="11" t="s">
+      <c r="A309" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="B309" s="11"/>
-[...3 lines deleted...]
-      <c r="F309" s="11"/>
+      <c r="B309" s="12"/>
+      <c r="C309" s="12"/>
+      <c r="D309" s="12"/>
+      <c r="E309" s="12"/>
+      <c r="F309" s="12"/>
     </row>
     <row r="310" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A310" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B310" s="9">
         <v>62239</v>
       </c>
       <c r="C310" s="9">
         <v>15027</v>
       </c>
       <c r="D310" s="9">
         <v>107</v>
       </c>
       <c r="E310" s="9">
         <v>41297</v>
       </c>
       <c r="F310" s="9">
         <v>5808</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="6" t="s">
         <v>9</v>
       </c>
@@ -16770,58 +16779,58 @@
       <c r="F323" s="9">
         <v>334</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B324" s="9">
         <v>1104</v>
       </c>
       <c r="C324" s="9">
         <v>105</v>
       </c>
       <c r="D324" s="9">
         <v>4</v>
       </c>
       <c r="E324" s="9">
         <v>617</v>
       </c>
       <c r="F324" s="9">
         <v>378</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="11" t="s">
+      <c r="A325" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B325" s="11"/>
-[...3 lines deleted...]
-      <c r="F325" s="11"/>
+      <c r="B325" s="12"/>
+      <c r="C325" s="12"/>
+      <c r="D325" s="12"/>
+      <c r="E325" s="12"/>
+      <c r="F325" s="12"/>
     </row>
     <row r="326" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A326" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B326" s="9">
         <v>62024</v>
       </c>
       <c r="C326" s="9">
         <v>15054</v>
       </c>
       <c r="D326" s="9">
         <v>107</v>
       </c>
       <c r="E326" s="9">
         <v>41075</v>
       </c>
       <c r="F326" s="9">
         <v>5788</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="6" t="s">
         <v>9</v>
       </c>
@@ -17070,58 +17079,58 @@
       <c r="F339" s="9">
         <v>333</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B340" s="9">
         <v>1097</v>
       </c>
       <c r="C340" s="9">
         <v>106</v>
       </c>
       <c r="D340" s="9">
         <v>4</v>
       </c>
       <c r="E340" s="9">
         <v>611</v>
       </c>
       <c r="F340" s="9">
         <v>376</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A341" s="11" t="s">
+      <c r="A341" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B341" s="11"/>
-[...3 lines deleted...]
-      <c r="F341" s="11"/>
+      <c r="B341" s="12"/>
+      <c r="C341" s="12"/>
+      <c r="D341" s="12"/>
+      <c r="E341" s="12"/>
+      <c r="F341" s="12"/>
     </row>
     <row r="342" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A342" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B342" s="9">
         <v>62104</v>
       </c>
       <c r="C342" s="9">
         <v>15083</v>
       </c>
       <c r="D342" s="9">
         <v>109</v>
       </c>
       <c r="E342" s="9">
         <v>41096</v>
       </c>
       <c r="F342" s="9">
         <v>5816</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="6" t="s">
         <v>9</v>
       </c>
@@ -17370,58 +17379,58 @@
       <c r="F355" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B356" s="8">
         <v>1099</v>
       </c>
       <c r="C356" s="8">
         <v>107</v>
       </c>
       <c r="D356" s="8">
         <v>4</v>
       </c>
       <c r="E356" s="8">
         <v>604</v>
       </c>
       <c r="F356" s="8">
         <v>384</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A357" s="11" t="s">
+      <c r="A357" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="B357" s="11"/>
-[...3 lines deleted...]
-      <c r="F357" s="11"/>
+      <c r="B357" s="12"/>
+      <c r="C357" s="12"/>
+      <c r="D357" s="12"/>
+      <c r="E357" s="12"/>
+      <c r="F357" s="12"/>
     </row>
     <row r="358" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A358" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B358" s="8">
         <v>62030</v>
       </c>
       <c r="C358" s="8">
         <v>15077</v>
       </c>
       <c r="D358" s="8">
         <v>118</v>
       </c>
       <c r="E358" s="8">
         <v>41021</v>
       </c>
       <c r="F358" s="8">
         <v>5814</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="6" t="s">
         <v>9</v>
       </c>
@@ -17670,58 +17679,58 @@
       <c r="F371" s="9">
         <v>325</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B372" s="9">
         <v>1091</v>
       </c>
       <c r="C372" s="9">
         <v>107</v>
       </c>
       <c r="D372" s="9">
         <v>4</v>
       </c>
       <c r="E372" s="9">
         <v>611</v>
       </c>
       <c r="F372" s="9">
         <v>369</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A373" s="11" t="s">
+      <c r="A373" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="B373" s="11"/>
-[...3 lines deleted...]
-      <c r="F373" s="11"/>
+      <c r="B373" s="12"/>
+      <c r="C373" s="12"/>
+      <c r="D373" s="12"/>
+      <c r="E373" s="12"/>
+      <c r="F373" s="12"/>
     </row>
     <row r="374" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A374" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B374" s="9">
         <v>61634</v>
       </c>
       <c r="C374" s="9">
         <v>15009</v>
       </c>
       <c r="D374" s="9">
         <v>118</v>
       </c>
       <c r="E374" s="9">
         <v>40743</v>
       </c>
       <c r="F374" s="9">
         <v>5764</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="6" t="s">
         <v>9</v>
       </c>
@@ -17970,58 +17979,58 @@
       <c r="F387" s="9">
         <v>326</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B388" s="9">
         <v>1080</v>
       </c>
       <c r="C388" s="9">
         <v>107</v>
       </c>
       <c r="D388" s="9">
         <v>4</v>
       </c>
       <c r="E388" s="9">
         <v>608</v>
       </c>
       <c r="F388" s="9">
         <v>361</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A389" s="11" t="s">
+      <c r="A389" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="B389" s="11"/>
-[...3 lines deleted...]
-      <c r="F389" s="11"/>
+      <c r="B389" s="12"/>
+      <c r="C389" s="12"/>
+      <c r="D389" s="12"/>
+      <c r="E389" s="12"/>
+      <c r="F389" s="12"/>
     </row>
     <row r="390" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A390" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B390" s="9">
         <v>60689</v>
       </c>
       <c r="C390" s="9">
         <v>14891</v>
       </c>
       <c r="D390" s="9">
         <v>117</v>
       </c>
       <c r="E390" s="9">
         <v>39990</v>
       </c>
       <c r="F390" s="9">
         <v>5691</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="6" t="s">
         <v>9</v>
       </c>
@@ -18270,58 +18279,58 @@
       <c r="F403" s="9">
         <v>322</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B404" s="8">
         <v>1057</v>
       </c>
       <c r="C404" s="8">
         <v>109</v>
       </c>
       <c r="D404" s="8">
         <v>2</v>
       </c>
       <c r="E404" s="8">
         <v>593</v>
       </c>
       <c r="F404" s="8">
         <v>353</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A405" s="11" t="s">
+      <c r="A405" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="B405" s="11"/>
-[...3 lines deleted...]
-      <c r="F405" s="11"/>
+      <c r="B405" s="12"/>
+      <c r="C405" s="12"/>
+      <c r="D405" s="12"/>
+      <c r="E405" s="12"/>
+      <c r="F405" s="12"/>
     </row>
     <row r="406" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A406" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B406" s="9">
         <v>60747</v>
       </c>
       <c r="C406" s="9">
         <v>14590</v>
       </c>
       <c r="D406" s="9">
         <v>115</v>
       </c>
       <c r="E406" s="9">
         <v>40390</v>
       </c>
       <c r="F406" s="9">
         <v>5652</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="6" t="s">
         <v>9</v>
       </c>
@@ -18570,58 +18579,58 @@
       <c r="F419" s="9">
         <v>322</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B420" s="9">
         <v>1050</v>
       </c>
       <c r="C420" s="9">
         <v>108</v>
       </c>
       <c r="D420" s="9">
         <v>2</v>
       </c>
       <c r="E420" s="9">
         <v>594</v>
       </c>
       <c r="F420" s="9">
         <v>346</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A421" s="11" t="s">
+      <c r="A421" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="B421" s="11"/>
-[...3 lines deleted...]
-      <c r="F421" s="11"/>
+      <c r="B421" s="12"/>
+      <c r="C421" s="12"/>
+      <c r="D421" s="12"/>
+      <c r="E421" s="12"/>
+      <c r="F421" s="12"/>
     </row>
     <row r="422" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A422" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B422" s="9">
         <v>60676</v>
       </c>
       <c r="C422" s="9">
         <v>14511</v>
       </c>
       <c r="D422" s="9">
         <v>115</v>
       </c>
       <c r="E422" s="9">
         <v>40417</v>
       </c>
       <c r="F422" s="9">
         <v>5633</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="6" t="s">
         <v>9</v>
       </c>
@@ -18865,58 +18874,58 @@
       <c r="F435" s="9">
         <v>316</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B436" s="9">
         <v>1040</v>
       </c>
       <c r="C436" s="9">
         <v>107</v>
       </c>
       <c r="D436" s="9">
         <v>2</v>
       </c>
       <c r="E436" s="9">
         <v>589</v>
       </c>
       <c r="F436" s="9">
         <v>342</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A437" s="11" t="s">
+      <c r="A437" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B437" s="11"/>
-[...3 lines deleted...]
-      <c r="F437" s="11"/>
+      <c r="B437" s="12"/>
+      <c r="C437" s="12"/>
+      <c r="D437" s="12"/>
+      <c r="E437" s="12"/>
+      <c r="F437" s="12"/>
     </row>
     <row r="438" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A438" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B438" s="9">
         <v>60862</v>
       </c>
       <c r="C438" s="9">
         <v>14490</v>
       </c>
       <c r="D438" s="9">
         <v>115</v>
       </c>
       <c r="E438" s="9">
         <v>40605</v>
       </c>
       <c r="F438" s="9">
         <v>5652</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="6" t="s">
         <v>9</v>
       </c>
@@ -19165,58 +19174,58 @@
       <c r="F451" s="9">
         <v>321</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B452" s="8">
         <v>1039</v>
       </c>
       <c r="C452" s="8">
         <v>108</v>
       </c>
       <c r="D452" s="8">
         <v>2</v>
       </c>
       <c r="E452" s="8">
         <v>586</v>
       </c>
       <c r="F452" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A453" s="11" t="s">
+      <c r="A453" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="B453" s="11"/>
-[...3 lines deleted...]
-      <c r="F453" s="11"/>
+      <c r="B453" s="12"/>
+      <c r="C453" s="12"/>
+      <c r="D453" s="12"/>
+      <c r="E453" s="12"/>
+      <c r="F453" s="12"/>
     </row>
     <row r="454" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A454" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B454" s="9">
         <v>60937</v>
       </c>
       <c r="C454" s="9">
         <v>14503</v>
       </c>
       <c r="D454" s="9">
         <v>116</v>
       </c>
       <c r="E454" s="9">
         <v>40648</v>
       </c>
       <c r="F454" s="9">
         <v>5670</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="6" t="s">
         <v>9</v>
       </c>
@@ -19465,58 +19474,58 @@
       <c r="F467" s="9">
         <v>324</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B468" s="9">
         <v>1033</v>
       </c>
       <c r="C468" s="9">
         <v>107</v>
       </c>
       <c r="D468" s="9">
         <v>2</v>
       </c>
       <c r="E468" s="9">
         <v>585</v>
       </c>
       <c r="F468" s="9">
         <v>339</v>
       </c>
     </row>
     <row r="469" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A469" s="11" t="s">
+      <c r="A469" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="B469" s="11"/>
-[...3 lines deleted...]
-      <c r="F469" s="11"/>
+      <c r="B469" s="12"/>
+      <c r="C469" s="12"/>
+      <c r="D469" s="12"/>
+      <c r="E469" s="12"/>
+      <c r="F469" s="12"/>
     </row>
     <row r="470" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A470" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B470" s="9">
         <v>61470</v>
       </c>
       <c r="C470" s="9">
         <v>14524</v>
       </c>
       <c r="D470" s="9">
         <v>118</v>
       </c>
       <c r="E470" s="9">
         <v>41100</v>
       </c>
       <c r="F470" s="9">
         <v>5728</v>
       </c>
     </row>
     <row r="471" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A471" s="6" t="s">
         <v>9</v>
       </c>
@@ -19765,58 +19774,58 @@
       <c r="F483" s="9">
         <v>319</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B484" s="9">
         <v>1039</v>
       </c>
       <c r="C484" s="9">
         <v>106</v>
       </c>
       <c r="D484" s="9">
         <v>2</v>
       </c>
       <c r="E484" s="9">
         <v>588</v>
       </c>
       <c r="F484" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="485" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A485" s="11" t="s">
+      <c r="A485" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B485" s="11"/>
-[...3 lines deleted...]
-      <c r="F485" s="11"/>
+      <c r="B485" s="12"/>
+      <c r="C485" s="12"/>
+      <c r="D485" s="12"/>
+      <c r="E485" s="12"/>
+      <c r="F485" s="12"/>
     </row>
     <row r="486" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A486" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B486" s="9">
         <v>61888</v>
       </c>
       <c r="C486" s="9">
         <v>14531</v>
       </c>
       <c r="D486" s="9">
         <v>119</v>
       </c>
       <c r="E486" s="9">
         <v>41428</v>
       </c>
       <c r="F486" s="9">
         <v>5810</v>
       </c>
     </row>
     <row r="487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A487" s="6" t="s">
         <v>9</v>
       </c>
@@ -20065,58 +20074,58 @@
       <c r="F499" s="9">
         <v>330</v>
       </c>
     </row>
     <row r="500" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A500" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B500" s="8">
         <v>1035</v>
       </c>
       <c r="C500" s="8">
         <v>106</v>
       </c>
       <c r="D500" s="8">
         <v>2</v>
       </c>
       <c r="E500" s="8">
         <v>587</v>
       </c>
       <c r="F500" s="8">
         <v>340</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A501" s="11" t="s">
+      <c r="A501" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="B501" s="11"/>
-[...3 lines deleted...]
-      <c r="F501" s="11"/>
+      <c r="B501" s="12"/>
+      <c r="C501" s="12"/>
+      <c r="D501" s="12"/>
+      <c r="E501" s="12"/>
+      <c r="F501" s="12"/>
     </row>
     <row r="502" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A502" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="9">
         <v>62191</v>
       </c>
       <c r="C502" s="9">
         <v>14533</v>
       </c>
       <c r="D502" s="9">
         <v>117</v>
       </c>
       <c r="E502" s="9">
         <v>41702</v>
       </c>
       <c r="F502" s="9">
         <v>5839</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="6" t="s">
         <v>9</v>
       </c>
@@ -20365,58 +20374,58 @@
       <c r="F515" s="9">
         <v>335</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B516" s="9">
         <v>1036</v>
       </c>
       <c r="C516" s="9">
         <v>106</v>
       </c>
       <c r="D516" s="9">
         <v>2</v>
       </c>
       <c r="E516" s="9">
         <v>588</v>
       </c>
       <c r="F516" s="9">
         <v>340</v>
       </c>
     </row>
     <row r="517" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A517" s="11" t="s">
+      <c r="A517" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="B517" s="11"/>
-[...3 lines deleted...]
-      <c r="F517" s="11"/>
+      <c r="B517" s="12"/>
+      <c r="C517" s="12"/>
+      <c r="D517" s="12"/>
+      <c r="E517" s="12"/>
+      <c r="F517" s="12"/>
     </row>
     <row r="518" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A518" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B518" s="9">
         <v>62442</v>
       </c>
       <c r="C518" s="9">
         <v>14556</v>
       </c>
       <c r="D518" s="9">
         <v>113</v>
       </c>
       <c r="E518" s="9">
         <v>41859</v>
       </c>
       <c r="F518" s="9">
         <v>5914</v>
       </c>
     </row>
     <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="6" t="s">
         <v>9</v>
       </c>
@@ -20665,58 +20674,58 @@
       <c r="F531" s="9">
         <v>342</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B532" s="9">
         <v>1050</v>
       </c>
       <c r="C532" s="9">
         <v>106</v>
       </c>
       <c r="D532" s="9">
         <v>2</v>
       </c>
       <c r="E532" s="9">
         <v>594</v>
       </c>
       <c r="F532" s="9">
         <v>348</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A533" s="11" t="s">
+      <c r="A533" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="B533" s="11"/>
-[...3 lines deleted...]
-      <c r="F533" s="11"/>
+      <c r="B533" s="12"/>
+      <c r="C533" s="12"/>
+      <c r="D533" s="12"/>
+      <c r="E533" s="12"/>
+      <c r="F533" s="12"/>
     </row>
     <row r="534" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A534" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B534" s="9">
         <v>62733</v>
       </c>
       <c r="C534" s="9">
         <v>14569</v>
       </c>
       <c r="D534" s="9">
         <v>114</v>
       </c>
       <c r="E534" s="9">
         <v>42140</v>
       </c>
       <c r="F534" s="9">
         <v>5910</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="6" t="s">
         <v>9</v>
       </c>
@@ -20965,58 +20974,58 @@
       <c r="F547" s="9">
         <v>348</v>
       </c>
     </row>
     <row r="548" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A548" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B548" s="9">
         <v>1045</v>
       </c>
       <c r="C548" s="9">
         <v>107</v>
       </c>
       <c r="D548" s="9">
         <v>2</v>
       </c>
       <c r="E548" s="9">
         <v>592</v>
       </c>
       <c r="F548" s="9">
         <v>344</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A549" s="11" t="s">
+      <c r="A549" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="B549" s="11"/>
-[...3 lines deleted...]
-      <c r="F549" s="11"/>
+      <c r="B549" s="12"/>
+      <c r="C549" s="12"/>
+      <c r="D549" s="12"/>
+      <c r="E549" s="12"/>
+      <c r="F549" s="12"/>
     </row>
     <row r="550" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A550" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B550" s="9">
         <v>62915</v>
       </c>
       <c r="C550" s="9">
         <v>14568</v>
       </c>
       <c r="D550" s="9">
         <v>118</v>
       </c>
       <c r="E550" s="9">
         <v>42349</v>
       </c>
       <c r="F550" s="9">
         <v>5880</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="6" t="s">
         <v>9</v>
       </c>
@@ -21267,58 +21276,58 @@
       <c r="F563" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B564" s="9">
         <v>1027</v>
       </c>
       <c r="C564" s="9">
         <v>105</v>
       </c>
       <c r="D564" s="9">
         <v>2</v>
       </c>
       <c r="E564" s="9">
         <v>583</v>
       </c>
       <c r="F564" s="9">
         <v>337</v>
       </c>
     </row>
     <row r="565" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A565" s="11" t="s">
+      <c r="A565" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="B565" s="11"/>
-[...3 lines deleted...]
-      <c r="F565" s="11"/>
+      <c r="B565" s="12"/>
+      <c r="C565" s="12"/>
+      <c r="D565" s="12"/>
+      <c r="E565" s="12"/>
+      <c r="F565" s="12"/>
     </row>
     <row r="566" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A566" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B566" s="9">
         <v>62708</v>
       </c>
       <c r="C566" s="9">
         <v>14535</v>
       </c>
       <c r="D566" s="9">
         <v>116</v>
       </c>
       <c r="E566" s="9">
         <v>42212</v>
       </c>
       <c r="F566" s="9">
         <v>5845</v>
       </c>
     </row>
     <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="6" t="s">
         <v>9</v>
       </c>
@@ -21567,58 +21576,58 @@
       <c r="F579" s="9">
         <v>342</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B580" s="9">
         <v>1017</v>
       </c>
       <c r="C580" s="9">
         <v>105</v>
       </c>
       <c r="D580" s="9">
         <v>2</v>
       </c>
       <c r="E580" s="9">
         <v>574</v>
       </c>
       <c r="F580" s="9">
         <v>336</v>
       </c>
     </row>
     <row r="581" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A581" s="11" t="s">
+      <c r="A581" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="B581" s="11"/>
-[...3 lines deleted...]
-      <c r="F581" s="11"/>
+      <c r="B581" s="12"/>
+      <c r="C581" s="12"/>
+      <c r="D581" s="12"/>
+      <c r="E581" s="12"/>
+      <c r="F581" s="12"/>
     </row>
     <row r="582" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A582" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B582" s="9">
         <v>62450</v>
       </c>
       <c r="C582" s="9">
         <v>14430</v>
       </c>
       <c r="D582" s="9">
         <v>117</v>
       </c>
       <c r="E582" s="9">
         <v>42081</v>
       </c>
       <c r="F582" s="9">
         <v>5822</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="6" t="s">
         <v>9</v>
       </c>
@@ -21867,58 +21876,58 @@
       <c r="F595" s="9">
         <v>338</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B596" s="8">
         <v>1008</v>
       </c>
       <c r="C596" s="8">
         <v>102</v>
       </c>
       <c r="D596" s="8">
         <v>2</v>
       </c>
       <c r="E596" s="8">
         <v>575</v>
       </c>
       <c r="F596" s="8">
         <v>329</v>
       </c>
     </row>
     <row r="597" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A597" s="11" t="s">
+      <c r="A597" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="B597" s="11"/>
-[...3 lines deleted...]
-      <c r="F597" s="11"/>
+      <c r="B597" s="12"/>
+      <c r="C597" s="12"/>
+      <c r="D597" s="12"/>
+      <c r="E597" s="12"/>
+      <c r="F597" s="12"/>
     </row>
     <row r="598" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A598" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B598" s="9">
         <v>62681</v>
       </c>
       <c r="C598" s="9">
         <v>14362</v>
       </c>
       <c r="D598" s="9">
         <v>115</v>
       </c>
       <c r="E598" s="9">
         <v>42404</v>
       </c>
       <c r="F598" s="9">
         <v>5800</v>
       </c>
     </row>
     <row r="599" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A599" s="6" t="s">
         <v>9</v>
       </c>
@@ -22167,58 +22176,58 @@
       <c r="F611" s="9">
         <v>334</v>
       </c>
     </row>
     <row r="612" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A612" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B612" s="9">
         <v>999</v>
       </c>
       <c r="C612" s="9">
         <v>100</v>
       </c>
       <c r="D612" s="9">
         <v>2</v>
       </c>
       <c r="E612" s="9">
         <v>568</v>
       </c>
       <c r="F612" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="613" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A613" s="11" t="s">
+      <c r="A613" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="B613" s="11"/>
-[...3 lines deleted...]
-      <c r="F613" s="11"/>
+      <c r="B613" s="12"/>
+      <c r="C613" s="12"/>
+      <c r="D613" s="12"/>
+      <c r="E613" s="12"/>
+      <c r="F613" s="12"/>
     </row>
     <row r="614" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A614" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B614" s="9">
         <v>62843</v>
       </c>
       <c r="C614" s="9">
         <v>14319</v>
       </c>
       <c r="D614" s="9">
         <v>115</v>
       </c>
       <c r="E614" s="9">
         <v>42603</v>
       </c>
       <c r="F614" s="9">
         <v>5806</v>
       </c>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="6" t="s">
         <v>9</v>
       </c>
@@ -22462,58 +22471,58 @@
       <c r="F627" s="9">
         <v>331</v>
       </c>
     </row>
     <row r="628" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A628" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B628" s="9">
         <v>993</v>
       </c>
       <c r="C628" s="9">
         <v>101</v>
       </c>
       <c r="D628" s="9">
         <v>2</v>
       </c>
       <c r="E628" s="9">
         <v>562</v>
       </c>
       <c r="F628" s="9">
         <v>328</v>
       </c>
     </row>
     <row r="629" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A629" s="11" t="s">
+      <c r="A629" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="B629" s="11"/>
-[...3 lines deleted...]
-      <c r="F629" s="11"/>
+      <c r="B629" s="12"/>
+      <c r="C629" s="12"/>
+      <c r="D629" s="12"/>
+      <c r="E629" s="12"/>
+      <c r="F629" s="12"/>
     </row>
     <row r="630" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A630" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B630" s="9">
         <v>62959</v>
       </c>
       <c r="C630" s="9">
         <v>14343</v>
       </c>
       <c r="D630" s="9">
         <v>115</v>
       </c>
       <c r="E630" s="9">
         <v>42692</v>
       </c>
       <c r="F630" s="9">
         <v>5809</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A631" s="6" t="s">
         <v>9</v>
       </c>
@@ -22762,58 +22771,58 @@
       <c r="F643" s="9">
         <v>332</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B644" s="9">
         <v>994</v>
       </c>
       <c r="C644" s="9">
         <v>100</v>
       </c>
       <c r="D644" s="9">
         <v>2</v>
       </c>
       <c r="E644" s="9">
         <v>563</v>
       </c>
       <c r="F644" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A645" s="11" t="s">
+      <c r="A645" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="B645" s="11"/>
-[...3 lines deleted...]
-      <c r="F645" s="11"/>
+      <c r="B645" s="12"/>
+      <c r="C645" s="12"/>
+      <c r="D645" s="12"/>
+      <c r="E645" s="12"/>
+      <c r="F645" s="12"/>
     </row>
     <row r="646" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A646" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B646" s="9">
         <v>63255</v>
       </c>
       <c r="C646" s="9">
         <v>14333</v>
       </c>
       <c r="D646" s="9">
         <v>116</v>
       </c>
       <c r="E646" s="9">
         <v>42983</v>
       </c>
       <c r="F646" s="9">
         <v>5823</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="6" t="s">
         <v>9</v>
       </c>
@@ -23057,58 +23066,58 @@
       <c r="F659" s="9">
         <v>336</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B660" s="8">
         <v>992</v>
       </c>
       <c r="C660" s="8">
         <v>100</v>
       </c>
       <c r="D660" s="8">
         <v>2</v>
       </c>
       <c r="E660" s="8">
         <v>563</v>
       </c>
       <c r="F660" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A661" s="11" t="s">
+      <c r="A661" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="B661" s="11"/>
-[...3 lines deleted...]
-      <c r="F661" s="11"/>
+      <c r="B661" s="12"/>
+      <c r="C661" s="12"/>
+      <c r="D661" s="12"/>
+      <c r="E661" s="12"/>
+      <c r="F661" s="12"/>
     </row>
     <row r="662" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A662" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B662" s="9">
         <v>63483</v>
       </c>
       <c r="C662" s="9">
         <v>14365</v>
       </c>
       <c r="D662" s="9">
         <v>115</v>
       </c>
       <c r="E662" s="9">
         <v>43166</v>
       </c>
       <c r="F662" s="9">
         <v>5837</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="6" t="s">
         <v>9</v>
       </c>
@@ -23357,58 +23366,58 @@
       <c r="F675" s="9">
         <v>335</v>
       </c>
     </row>
     <row r="676" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A676" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B676" s="9">
         <v>990</v>
       </c>
       <c r="C676" s="9">
         <v>100</v>
       </c>
       <c r="D676" s="9">
         <v>2</v>
       </c>
       <c r="E676" s="9">
         <v>559</v>
       </c>
       <c r="F676" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A677" s="11" t="s">
+      <c r="A677" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="B677" s="11"/>
-[...3 lines deleted...]
-      <c r="F677" s="11"/>
+      <c r="B677" s="12"/>
+      <c r="C677" s="12"/>
+      <c r="D677" s="12"/>
+      <c r="E677" s="12"/>
+      <c r="F677" s="12"/>
     </row>
     <row r="678" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A678" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B678" s="9">
         <v>63724</v>
       </c>
       <c r="C678" s="9">
         <v>14373</v>
       </c>
       <c r="D678" s="9">
         <v>115</v>
       </c>
       <c r="E678" s="9">
         <v>43390</v>
       </c>
       <c r="F678" s="9">
         <v>5846</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="6" t="s">
         <v>9</v>
       </c>
@@ -23661,58 +23670,58 @@
       <c r="H691" s="2"/>
     </row>
     <row r="692" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A692" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B692" s="8">
         <v>996</v>
       </c>
       <c r="C692" s="8">
         <v>102</v>
       </c>
       <c r="D692" s="8">
         <v>2</v>
       </c>
       <c r="E692" s="8">
         <v>556</v>
       </c>
       <c r="F692" s="8">
         <v>336</v>
       </c>
       <c r="G692" s="2"/>
       <c r="H692" s="2"/>
     </row>
     <row r="693" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A693" s="11" t="s">
+      <c r="A693" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="B693" s="11"/>
-[...3 lines deleted...]
-      <c r="F693" s="11"/>
+      <c r="B693" s="12"/>
+      <c r="C693" s="12"/>
+      <c r="D693" s="12"/>
+      <c r="E693" s="12"/>
+      <c r="F693" s="12"/>
       <c r="G693" s="2"/>
       <c r="H693" s="2"/>
     </row>
     <row r="694" spans="1:8" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A694" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B694" s="9">
         <v>64142</v>
       </c>
       <c r="C694" s="9">
         <v>14408</v>
       </c>
       <c r="D694" s="9">
         <v>116</v>
       </c>
       <c r="E694" s="9">
         <v>43980</v>
       </c>
       <c r="F694" s="9">
         <v>5638</v>
       </c>
       <c r="G694" s="2"/>
       <c r="H694" s="2"/>
     </row>
@@ -23969,58 +23978,58 @@
       <c r="F707" s="9">
         <v>330</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B708" s="9">
         <v>999</v>
       </c>
       <c r="C708" s="9">
         <v>105</v>
       </c>
       <c r="D708" s="9">
         <v>2</v>
       </c>
       <c r="E708" s="9">
         <v>560</v>
       </c>
       <c r="F708" s="9">
         <v>332</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A709" s="11" t="s">
+      <c r="A709" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="B709" s="11"/>
-[...3 lines deleted...]
-      <c r="F709" s="11"/>
+      <c r="B709" s="12"/>
+      <c r="C709" s="12"/>
+      <c r="D709" s="12"/>
+      <c r="E709" s="12"/>
+      <c r="F709" s="12"/>
     </row>
     <row r="710" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A710" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B710" s="9">
         <v>64643</v>
       </c>
       <c r="C710" s="9">
         <v>14446</v>
       </c>
       <c r="D710" s="9">
         <v>117</v>
       </c>
       <c r="E710" s="9">
         <v>44445</v>
       </c>
       <c r="F710" s="9">
         <v>5635</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="6" t="s">
         <v>9</v>
       </c>
@@ -24269,58 +24278,58 @@
       <c r="F723" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B724" s="9">
         <v>1009</v>
       </c>
       <c r="C724" s="9">
         <v>105</v>
       </c>
       <c r="D724" s="9">
         <v>2</v>
       </c>
       <c r="E724" s="9">
         <v>569</v>
       </c>
       <c r="F724" s="9">
         <v>333</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A725" s="11" t="s">
+      <c r="A725" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B725" s="11"/>
-[...3 lines deleted...]
-      <c r="F725" s="11"/>
+      <c r="B725" s="12"/>
+      <c r="C725" s="12"/>
+      <c r="D725" s="12"/>
+      <c r="E725" s="12"/>
+      <c r="F725" s="12"/>
     </row>
     <row r="726" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A726" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B726" s="9">
         <v>64620</v>
       </c>
       <c r="C726" s="9">
         <v>14486</v>
       </c>
       <c r="D726" s="9">
         <v>117</v>
       </c>
       <c r="E726" s="9">
         <v>44387</v>
       </c>
       <c r="F726" s="9">
         <v>5630</v>
       </c>
     </row>
     <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="6" t="s">
         <v>9</v>
       </c>
@@ -24569,58 +24578,58 @@
       <c r="F739" s="9">
         <v>326</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B740" s="9">
         <v>1015</v>
       </c>
       <c r="C740" s="9">
         <v>105</v>
       </c>
       <c r="D740" s="9">
         <v>2</v>
       </c>
       <c r="E740" s="9">
         <v>568</v>
       </c>
       <c r="F740" s="9">
         <v>340</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A741" s="11" t="s">
+      <c r="A741" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B741" s="11"/>
-[...3 lines deleted...]
-      <c r="F741" s="11"/>
+      <c r="B741" s="12"/>
+      <c r="C741" s="12"/>
+      <c r="D741" s="12"/>
+      <c r="E741" s="12"/>
+      <c r="F741" s="12"/>
     </row>
     <row r="742" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A742" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B742" s="9">
         <v>64690</v>
       </c>
       <c r="C742" s="9">
         <v>14520</v>
       </c>
       <c r="D742" s="9">
         <v>120</v>
       </c>
       <c r="E742" s="9">
         <v>44449</v>
       </c>
       <c r="F742" s="9">
         <v>5601</v>
       </c>
     </row>
     <row r="743" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A743" s="6" t="s">
         <v>9</v>
       </c>
@@ -24869,58 +24878,58 @@
       <c r="F755" s="8">
         <v>326</v>
       </c>
     </row>
     <row r="756" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A756" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B756" s="8">
         <v>1017</v>
       </c>
       <c r="C756" s="8">
         <v>106</v>
       </c>
       <c r="D756" s="8">
         <v>2</v>
       </c>
       <c r="E756" s="8">
         <v>568</v>
       </c>
       <c r="F756" s="8">
         <v>341</v>
       </c>
     </row>
     <row r="757" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A757" s="11" t="s">
+      <c r="A757" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="B757" s="11"/>
-[...3 lines deleted...]
-      <c r="F757" s="11"/>
+      <c r="B757" s="12"/>
+      <c r="C757" s="12"/>
+      <c r="D757" s="12"/>
+      <c r="E757" s="12"/>
+      <c r="F757" s="12"/>
     </row>
     <row r="758" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A758" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B758" s="8">
         <v>64575</v>
       </c>
       <c r="C758" s="8">
         <v>14449</v>
       </c>
       <c r="D758" s="8">
         <v>114</v>
       </c>
       <c r="E758" s="8">
         <v>44402</v>
       </c>
       <c r="F758" s="8">
         <v>5610</v>
       </c>
     </row>
     <row r="759" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A759" s="6" t="s">
         <v>9</v>
       </c>
@@ -25169,58 +25178,58 @@
       <c r="F771" s="8">
         <v>331</v>
       </c>
     </row>
     <row r="772" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A772" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B772" s="8">
         <v>1012</v>
       </c>
       <c r="C772" s="8">
         <v>107</v>
       </c>
       <c r="D772" s="8">
         <v>2</v>
       </c>
       <c r="E772" s="8">
         <v>559</v>
       </c>
       <c r="F772" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="773" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A773" s="11" t="s">
+      <c r="A773" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="B773" s="11"/>
-[...3 lines deleted...]
-      <c r="F773" s="11"/>
+      <c r="B773" s="12"/>
+      <c r="C773" s="12"/>
+      <c r="D773" s="12"/>
+      <c r="E773" s="12"/>
+      <c r="F773" s="12"/>
     </row>
     <row r="774" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A774" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B774" s="8">
         <v>64093</v>
       </c>
       <c r="C774" s="8">
         <v>14384</v>
       </c>
       <c r="D774" s="8">
         <v>116</v>
       </c>
       <c r="E774" s="8">
         <v>44016</v>
       </c>
       <c r="F774" s="8">
         <v>5577</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A775" s="6" t="s">
         <v>9</v>
       </c>
@@ -25469,58 +25478,58 @@
       <c r="F787" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="788" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A788" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B788" s="8">
         <v>1007</v>
       </c>
       <c r="C788" s="8">
         <v>108</v>
       </c>
       <c r="D788" s="8">
         <v>2</v>
       </c>
       <c r="E788" s="8">
         <v>556</v>
       </c>
       <c r="F788" s="8">
         <v>341</v>
       </c>
     </row>
     <row r="789" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A789" s="11" t="s">
+      <c r="A789" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="B789" s="11"/>
-[...3 lines deleted...]
-      <c r="F789" s="11"/>
+      <c r="B789" s="12"/>
+      <c r="C789" s="12"/>
+      <c r="D789" s="12"/>
+      <c r="E789" s="12"/>
+      <c r="F789" s="12"/>
     </row>
     <row r="790" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A790" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B790" s="8">
         <v>63151</v>
       </c>
       <c r="C790" s="8">
         <v>14301</v>
       </c>
       <c r="D790" s="8">
         <v>118</v>
       </c>
       <c r="E790" s="8">
         <v>42899</v>
       </c>
       <c r="F790" s="8">
         <v>5833</v>
       </c>
     </row>
     <row r="791" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A791" s="6" t="s">
         <v>9</v>
       </c>
@@ -25749,71 +25758,969 @@
       <c r="F802" s="8">
         <v>614</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A803" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B803" s="8">
         <v>842</v>
       </c>
       <c r="C803" s="8">
         <v>83</v>
       </c>
       <c r="D803" s="8">
         <v>2</v>
       </c>
       <c r="E803" s="8">
         <v>413</v>
       </c>
       <c r="F803" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A804" s="10" t="s">
+      <c r="A804" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B804" s="21">
+      <c r="B804" s="8">
         <v>1001</v>
       </c>
-      <c r="C804" s="21">
+      <c r="C804" s="8">
         <v>110</v>
       </c>
-      <c r="D804" s="21">
+      <c r="D804" s="8">
         <v>2</v>
       </c>
-      <c r="E804" s="21">
+      <c r="E804" s="8">
         <v>510</v>
       </c>
-      <c r="F804" s="21">
+      <c r="F804" s="8">
         <v>379</v>
       </c>
     </row>
+    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A805" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B805" s="12"/>
+      <c r="C805" s="12"/>
+      <c r="D805" s="12"/>
+      <c r="E805" s="12"/>
+      <c r="F805" s="12"/>
+    </row>
+    <row r="806" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A806" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B806" s="8">
+        <v>61944</v>
+      </c>
+      <c r="C806" s="8">
+        <v>14149</v>
+      </c>
+      <c r="D806" s="8">
+        <v>118</v>
+      </c>
+      <c r="E806" s="8">
+        <v>41606</v>
+      </c>
+      <c r="F806" s="8">
+        <v>6071</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A807" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B807" s="8">
+        <v>37306</v>
+      </c>
+      <c r="C807" s="8">
+        <v>10375</v>
+      </c>
+      <c r="D807" s="8">
+        <v>71</v>
+      </c>
+      <c r="E807" s="8">
+        <v>26496</v>
+      </c>
+      <c r="F807" s="8">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A808" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B808" s="8">
+        <v>3718</v>
+      </c>
+      <c r="C808" s="8">
+        <v>448</v>
+      </c>
+      <c r="D808" s="8">
+        <v>5</v>
+      </c>
+      <c r="E808" s="8">
+        <v>2767</v>
+      </c>
+      <c r="F808" s="8">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A809" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B809" s="8">
+        <v>10370</v>
+      </c>
+      <c r="C809" s="8">
+        <v>2280</v>
+      </c>
+      <c r="D809" s="8">
+        <v>25</v>
+      </c>
+      <c r="E809" s="8">
+        <v>7483</v>
+      </c>
+      <c r="F809" s="8">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A810" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A811" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B811" s="8">
+        <v>801</v>
+      </c>
+      <c r="C811" s="8">
+        <v>70</v>
+      </c>
+      <c r="D811" s="8">
+        <v>3</v>
+      </c>
+      <c r="E811" s="8">
+        <v>290</v>
+      </c>
+      <c r="F811" s="8">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A812" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B812" s="8">
+        <v>1909</v>
+      </c>
+      <c r="C812" s="8">
+        <v>165</v>
+      </c>
+      <c r="D812" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E812" s="8">
+        <v>944</v>
+      </c>
+      <c r="F812" s="8">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A813" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B813" s="8">
+        <v>804</v>
+      </c>
+      <c r="C813" s="8">
+        <v>99</v>
+      </c>
+      <c r="D813" s="8">
+        <v>1</v>
+      </c>
+      <c r="E813" s="8">
+        <v>419</v>
+      </c>
+      <c r="F813" s="8">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A814" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B814" s="8">
+        <v>1063</v>
+      </c>
+      <c r="C814" s="8">
+        <v>105</v>
+      </c>
+      <c r="D814" s="8">
+        <v>2</v>
+      </c>
+      <c r="E814" s="8">
+        <v>500</v>
+      </c>
+      <c r="F814" s="8">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A815" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B815" s="8">
+        <v>1051</v>
+      </c>
+      <c r="C815" s="8">
+        <v>110</v>
+      </c>
+      <c r="D815" s="8">
+        <v>3</v>
+      </c>
+      <c r="E815" s="8">
+        <v>542</v>
+      </c>
+      <c r="F815" s="8">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A816" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B816" s="8">
+        <v>735</v>
+      </c>
+      <c r="C816" s="8">
+        <v>48</v>
+      </c>
+      <c r="D816" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E816" s="8">
+        <v>232</v>
+      </c>
+      <c r="F816" s="8">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A817" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B817" s="8">
+        <v>684</v>
+      </c>
+      <c r="C817" s="8">
+        <v>68</v>
+      </c>
+      <c r="D817" s="8">
+        <v>1</v>
+      </c>
+      <c r="E817" s="8">
+        <v>241</v>
+      </c>
+      <c r="F817" s="8">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A818" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B818" s="8">
+        <v>1691</v>
+      </c>
+      <c r="C818" s="8">
+        <v>188</v>
+      </c>
+      <c r="D818" s="8">
+        <v>3</v>
+      </c>
+      <c r="E818" s="8">
+        <v>864</v>
+      </c>
+      <c r="F818" s="8">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A819" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B819" s="8">
+        <v>837</v>
+      </c>
+      <c r="C819" s="8">
+        <v>81</v>
+      </c>
+      <c r="D819" s="8">
+        <v>2</v>
+      </c>
+      <c r="E819" s="8">
+        <v>378</v>
+      </c>
+      <c r="F819" s="8">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A820" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B820" s="8">
+        <v>975</v>
+      </c>
+      <c r="C820" s="8">
+        <v>112</v>
+      </c>
+      <c r="D820" s="8">
+        <v>2</v>
+      </c>
+      <c r="E820" s="8">
+        <v>450</v>
+      </c>
+      <c r="F820" s="8">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A821" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B821" s="12"/>
+      <c r="C821" s="12"/>
+      <c r="D821" s="12"/>
+      <c r="E821" s="12"/>
+      <c r="F821" s="12"/>
+    </row>
+    <row r="822" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A822" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B822" s="8">
+        <v>60748</v>
+      </c>
+      <c r="C822" s="8">
+        <v>14122</v>
+      </c>
+      <c r="D822" s="8">
+        <v>119</v>
+      </c>
+      <c r="E822" s="8">
+        <v>40489</v>
+      </c>
+      <c r="F822" s="8">
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A823" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B823" s="8">
+        <v>36581</v>
+      </c>
+      <c r="C823" s="8">
+        <v>10331</v>
+      </c>
+      <c r="D823" s="8">
+        <v>71</v>
+      </c>
+      <c r="E823" s="8">
+        <v>25821</v>
+      </c>
+      <c r="F823" s="8">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A824" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B824" s="8">
+        <v>3634</v>
+      </c>
+      <c r="C824" s="8">
+        <v>451</v>
+      </c>
+      <c r="D824" s="8">
+        <v>5</v>
+      </c>
+      <c r="E824" s="8">
+        <v>2685</v>
+      </c>
+      <c r="F824" s="8">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A825" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B825" s="8">
+        <v>10145</v>
+      </c>
+      <c r="C825" s="8">
+        <v>2282</v>
+      </c>
+      <c r="D825" s="8">
+        <v>26</v>
+      </c>
+      <c r="E825" s="8">
+        <v>7260</v>
+      </c>
+      <c r="F825" s="8">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A826" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B826" s="8"/>
+      <c r="C826" s="8"/>
+      <c r="D826" s="8"/>
+      <c r="E826" s="8"/>
+      <c r="F826" s="8"/>
+    </row>
+    <row r="827" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A827" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B827" s="8">
+        <v>787</v>
+      </c>
+      <c r="C827" s="8">
+        <v>71</v>
+      </c>
+      <c r="D827" s="8">
+        <v>3</v>
+      </c>
+      <c r="E827" s="8">
+        <v>282</v>
+      </c>
+      <c r="F827" s="8">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A828" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B828" s="8">
+        <v>1879</v>
+      </c>
+      <c r="C828" s="8">
+        <v>168</v>
+      </c>
+      <c r="D828" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E828" s="8">
+        <v>916</v>
+      </c>
+      <c r="F828" s="8">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A829" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B829" s="8">
+        <v>788</v>
+      </c>
+      <c r="C829" s="8">
+        <v>100</v>
+      </c>
+      <c r="D829" s="8">
+        <v>1</v>
+      </c>
+      <c r="E829" s="8">
+        <v>404</v>
+      </c>
+      <c r="F829" s="8">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A830" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B830" s="8">
+        <v>1043</v>
+      </c>
+      <c r="C830" s="8">
+        <v>104</v>
+      </c>
+      <c r="D830" s="8">
+        <v>2</v>
+      </c>
+      <c r="E830" s="8">
+        <v>487</v>
+      </c>
+      <c r="F830" s="8">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A831" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B831" s="8">
+        <v>1036</v>
+      </c>
+      <c r="C831" s="8">
+        <v>111</v>
+      </c>
+      <c r="D831" s="8">
+        <v>3</v>
+      </c>
+      <c r="E831" s="8">
+        <v>530</v>
+      </c>
+      <c r="F831" s="8">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A832" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B832" s="8">
+        <v>727</v>
+      </c>
+      <c r="C832" s="8">
+        <v>50</v>
+      </c>
+      <c r="D832" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E832" s="8">
+        <v>224</v>
+      </c>
+      <c r="F832" s="8">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A833" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B833" s="8">
+        <v>685</v>
+      </c>
+      <c r="C833" s="8">
+        <v>72</v>
+      </c>
+      <c r="D833" s="8">
+        <v>1</v>
+      </c>
+      <c r="E833" s="8">
+        <v>236</v>
+      </c>
+      <c r="F833" s="8">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A834" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B834" s="8">
+        <v>1654</v>
+      </c>
+      <c r="C834" s="8">
+        <v>189</v>
+      </c>
+      <c r="D834" s="8">
+        <v>3</v>
+      </c>
+      <c r="E834" s="8">
+        <v>834</v>
+      </c>
+      <c r="F834" s="8">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A835" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B835" s="8">
+        <v>817</v>
+      </c>
+      <c r="C835" s="8">
+        <v>81</v>
+      </c>
+      <c r="D835" s="8">
+        <v>2</v>
+      </c>
+      <c r="E835" s="8">
+        <v>362</v>
+      </c>
+      <c r="F835" s="8">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A836" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B836" s="8">
+        <v>972</v>
+      </c>
+      <c r="C836" s="8">
+        <v>112</v>
+      </c>
+      <c r="D836" s="8">
+        <v>2</v>
+      </c>
+      <c r="E836" s="8">
+        <v>448</v>
+      </c>
+      <c r="F836" s="8">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A837" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B837" s="12"/>
+      <c r="C837" s="12"/>
+      <c r="D837" s="12"/>
+      <c r="E837" s="12"/>
+      <c r="F837" s="12"/>
+    </row>
+    <row r="838" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A838" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B838" s="8">
+        <v>58689</v>
+      </c>
+      <c r="C838" s="8">
+        <v>14129</v>
+      </c>
+      <c r="D838" s="8">
+        <v>116</v>
+      </c>
+      <c r="E838" s="8">
+        <v>38581</v>
+      </c>
+      <c r="F838" s="8">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A839" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B839" s="8">
+        <v>35029</v>
+      </c>
+      <c r="C839" s="8">
+        <v>10319</v>
+      </c>
+      <c r="D839" s="8">
+        <v>73</v>
+      </c>
+      <c r="E839" s="8">
+        <v>24316</v>
+      </c>
+      <c r="F839" s="8">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A840" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B840" s="8">
+        <v>3542</v>
+      </c>
+      <c r="C840" s="8">
+        <v>458</v>
+      </c>
+      <c r="D840" s="8">
+        <v>5</v>
+      </c>
+      <c r="E840" s="8">
+        <v>2593</v>
+      </c>
+      <c r="F840" s="8">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A841" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B841" s="8">
+        <v>9939</v>
+      </c>
+      <c r="C841" s="8">
+        <v>2286</v>
+      </c>
+      <c r="D841" s="8">
+        <v>23</v>
+      </c>
+      <c r="E841" s="8">
+        <v>7059</v>
+      </c>
+      <c r="F841" s="8">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A842" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B842" s="8"/>
+      <c r="C842" s="8"/>
+      <c r="D842" s="8"/>
+      <c r="E842" s="8"/>
+      <c r="F842" s="8"/>
+    </row>
+    <row r="843" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A843" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B843" s="8">
+        <v>781</v>
+      </c>
+      <c r="C843" s="8">
+        <v>73</v>
+      </c>
+      <c r="D843" s="8">
+        <v>3</v>
+      </c>
+      <c r="E843" s="8">
+        <v>280</v>
+      </c>
+      <c r="F843" s="8">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A844" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B844" s="8">
+        <v>1854</v>
+      </c>
+      <c r="C844" s="8">
+        <v>170</v>
+      </c>
+      <c r="D844" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E844" s="8">
+        <v>902</v>
+      </c>
+      <c r="F844" s="8">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A845" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B845" s="8">
+        <v>780</v>
+      </c>
+      <c r="C845" s="8">
+        <v>99</v>
+      </c>
+      <c r="D845" s="8">
+        <v>1</v>
+      </c>
+      <c r="E845" s="8">
+        <v>401</v>
+      </c>
+      <c r="F845" s="8">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A846" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B846" s="8">
+        <v>1013</v>
+      </c>
+      <c r="C846" s="8">
+        <v>105</v>
+      </c>
+      <c r="D846" s="8">
+        <v>2</v>
+      </c>
+      <c r="E846" s="8">
+        <v>459</v>
+      </c>
+      <c r="F846" s="8">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A847" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B847" s="8">
+        <v>1016</v>
+      </c>
+      <c r="C847" s="8">
+        <v>112</v>
+      </c>
+      <c r="D847" s="8">
+        <v>3</v>
+      </c>
+      <c r="E847" s="8">
+        <v>517</v>
+      </c>
+      <c r="F847" s="8">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A848" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B848" s="8">
+        <v>717</v>
+      </c>
+      <c r="C848" s="8">
+        <v>53</v>
+      </c>
+      <c r="D848" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E848" s="8">
+        <v>219</v>
+      </c>
+      <c r="F848" s="8">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A849" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B849" s="8">
+        <v>682</v>
+      </c>
+      <c r="C849" s="8">
+        <v>74</v>
+      </c>
+      <c r="D849" s="8">
+        <v>1</v>
+      </c>
+      <c r="E849" s="8">
+        <v>231</v>
+      </c>
+      <c r="F849" s="8">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A850" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B850" s="8">
+        <v>1575</v>
+      </c>
+      <c r="C850" s="8">
+        <v>183</v>
+      </c>
+      <c r="D850" s="8">
+        <v>3</v>
+      </c>
+      <c r="E850" s="8">
+        <v>803</v>
+      </c>
+      <c r="F850" s="8">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A851" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B851" s="8">
+        <v>797</v>
+      </c>
+      <c r="C851" s="8">
+        <v>82</v>
+      </c>
+      <c r="D851" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E851" s="8">
+        <v>353</v>
+      </c>
+      <c r="F851" s="8">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A852" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B852" s="11">
+        <v>964</v>
+      </c>
+      <c r="C852" s="11">
+        <v>115</v>
+      </c>
+      <c r="D852" s="11">
+        <v>2</v>
+      </c>
+      <c r="E852" s="11">
+        <v>448</v>
+      </c>
+      <c r="F852" s="11">
+        <v>399</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="55">
+  <mergeCells count="58">
+    <mergeCell ref="A805:F805"/>
+    <mergeCell ref="A821:F821"/>
+    <mergeCell ref="A837:F837"/>
     <mergeCell ref="A757:F757"/>
     <mergeCell ref="A773:F773"/>
     <mergeCell ref="A789:F789"/>
     <mergeCell ref="A197:F197"/>
     <mergeCell ref="A325:F325"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A293:F293"/>
     <mergeCell ref="A213:F213"/>
     <mergeCell ref="A229:F229"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="A261:F261"/>
     <mergeCell ref="A581:F581"/>
     <mergeCell ref="A501:F501"/>
     <mergeCell ref="A517:F517"/>
     <mergeCell ref="A645:F645"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A101:F101"/>