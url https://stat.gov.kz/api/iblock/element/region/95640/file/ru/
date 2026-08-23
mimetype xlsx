--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.05.26-январь-декабрь2025\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\МСП\20-22.08.26-январь-июнь2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-13" yWindow="-13" windowWidth="20998" windowHeight="8522"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="982" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1038" uniqueCount="80">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Количество зарегистрированных субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
@@ -247,50 +247,59 @@
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1 августа 2025г.</t>
   </si>
   <si>
     <t>на 1 декабря 2025г.</t>
   </si>
   <si>
     <t>на 1 февраля 2026г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
   </si>
   <si>
     <t>на 1 марта 2026г.</t>
   </si>
   <si>
     <t>на 1 апреля 2026г.</t>
   </si>
   <si>
     <t>на 1 мая 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июня 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июля 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 августа 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -5572,85 +5581,85 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4787">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="7"/>
     <cellStyle name="20% - Акцент1 11" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="14"/>
     <cellStyle name="20% - Акцент1 12" xfId="15"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 13" xfId="22"/>
@@ -10706,126 +10715,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H852"/>
+  <dimension ref="A1:H900"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A833" workbookViewId="0">
-      <selection activeCell="A852" sqref="A852:F852"/>
+    <sheetView tabSelected="1" topLeftCell="A882" workbookViewId="0">
+      <selection activeCell="A900" sqref="A900:F900"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="F1" s="14"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="15"/>
-[...3 lines deleted...]
-      <c r="F2" s="15"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="16"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="13"/>
+      <c r="B3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="21"/>
-[...1 lines deleted...]
-      <c r="F3" s="21"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="17"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="14"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="13" t="s">
+      <c r="A5" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="13"/>
-[...3 lines deleted...]
-      <c r="F5" s="13"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="8">
         <v>53361</v>
       </c>
       <c r="C6" s="8">
         <v>14265</v>
       </c>
       <c r="D6" s="8">
         <v>113</v>
       </c>
       <c r="E6" s="8">
         <v>35092</v>
       </c>
       <c r="F6" s="8">
         <v>3891</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>9</v>
@@ -11075,58 +11084,58 @@
       <c r="F19" s="8">
         <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8">
         <v>908</v>
       </c>
       <c r="C20" s="8">
         <v>88</v>
       </c>
       <c r="D20" s="8">
         <v>4</v>
       </c>
       <c r="E20" s="8">
         <v>584</v>
       </c>
       <c r="F20" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="12"/>
-[...3 lines deleted...]
-      <c r="F21" s="12"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
     </row>
     <row r="22" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="8">
         <v>53563</v>
       </c>
       <c r="C22" s="8">
         <v>14295</v>
       </c>
       <c r="D22" s="8">
         <v>111</v>
       </c>
       <c r="E22" s="8">
         <v>35233</v>
       </c>
       <c r="F22" s="8">
         <v>3924</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
@@ -11375,58 +11384,58 @@
       <c r="F35" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>909</v>
       </c>
       <c r="C36" s="8">
         <v>88</v>
       </c>
       <c r="D36" s="8">
         <v>4</v>
       </c>
       <c r="E36" s="8">
         <v>582</v>
       </c>
       <c r="F36" s="8">
         <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="12" t="s">
+      <c r="A37" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="12"/>
-[...3 lines deleted...]
-      <c r="F37" s="12"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
     </row>
     <row r="38" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="8">
         <v>53537</v>
       </c>
       <c r="C38" s="8">
         <v>14336</v>
       </c>
       <c r="D38" s="8">
         <v>112</v>
       </c>
       <c r="E38" s="8">
         <v>35116</v>
       </c>
       <c r="F38" s="8">
         <v>3973</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>9</v>
       </c>
@@ -11675,58 +11684,58 @@
       <c r="F51" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="8">
         <v>893</v>
       </c>
       <c r="C52" s="8">
         <v>87</v>
       </c>
       <c r="D52" s="8">
         <v>4</v>
       </c>
       <c r="E52" s="8">
         <v>569</v>
       </c>
       <c r="F52" s="8">
         <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="12" t="s">
+      <c r="A53" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="B53" s="12"/>
-[...3 lines deleted...]
-      <c r="F53" s="12"/>
+      <c r="B53" s="10"/>
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="10"/>
     </row>
     <row r="54" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A54" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="8">
         <v>53752</v>
       </c>
       <c r="C54" s="8">
         <v>14380</v>
       </c>
       <c r="D54" s="8">
         <v>111</v>
       </c>
       <c r="E54" s="8">
         <v>35286</v>
       </c>
       <c r="F54" s="8">
         <v>3975</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>9</v>
       </c>
@@ -11975,58 +11984,58 @@
       <c r="F67" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="8">
         <v>898</v>
       </c>
       <c r="C68" s="8">
         <v>88</v>
       </c>
       <c r="D68" s="8">
         <v>4</v>
       </c>
       <c r="E68" s="8">
         <v>569</v>
       </c>
       <c r="F68" s="8">
         <v>237</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="12" t="s">
+      <c r="A69" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B69" s="12"/>
-[...3 lines deleted...]
-      <c r="F69" s="12"/>
+      <c r="B69" s="10"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="10"/>
     </row>
     <row r="70" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="8">
         <v>54115</v>
       </c>
       <c r="C70" s="8">
         <v>14440</v>
       </c>
       <c r="D70" s="8">
         <v>113</v>
       </c>
       <c r="E70" s="8">
         <v>35527</v>
       </c>
       <c r="F70" s="8">
         <v>4035</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>9</v>
       </c>
@@ -12275,58 +12284,58 @@
       <c r="F83" s="8">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="8">
         <v>902</v>
       </c>
       <c r="C84" s="8">
         <v>88</v>
       </c>
       <c r="D84" s="8">
         <v>4</v>
       </c>
       <c r="E84" s="8">
         <v>569</v>
       </c>
       <c r="F84" s="8">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="12" t="s">
+      <c r="A85" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B85" s="12"/>
-[...3 lines deleted...]
-      <c r="F85" s="12"/>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
     </row>
     <row r="86" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A86" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="8">
         <v>54398</v>
       </c>
       <c r="C86" s="8">
         <v>14516</v>
       </c>
       <c r="D86" s="8">
         <v>112</v>
       </c>
       <c r="E86" s="8">
         <v>35689</v>
       </c>
       <c r="F86" s="8">
         <v>4081</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>9</v>
       </c>
@@ -12575,58 +12584,58 @@
       <c r="F99" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="8">
         <v>902</v>
       </c>
       <c r="C100" s="8">
         <v>88</v>
       </c>
       <c r="D100" s="8">
         <v>4</v>
       </c>
       <c r="E100" s="8">
         <v>570</v>
       </c>
       <c r="F100" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="12" t="s">
+      <c r="A101" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="B101" s="12"/>
-[...3 lines deleted...]
-      <c r="F101" s="12"/>
+      <c r="B101" s="10"/>
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+      <c r="E101" s="10"/>
+      <c r="F101" s="10"/>
     </row>
     <row r="102" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A102" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="8">
         <v>54416</v>
       </c>
       <c r="C102" s="8">
         <v>14555</v>
       </c>
       <c r="D102" s="8">
         <v>112</v>
       </c>
       <c r="E102" s="8">
         <v>35640</v>
       </c>
       <c r="F102" s="8">
         <v>4109</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
         <v>9</v>
       </c>
@@ -12875,58 +12884,58 @@
       <c r="F115" s="8">
         <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B116" s="8">
         <v>902</v>
       </c>
       <c r="C116" s="8">
         <v>89</v>
       </c>
       <c r="D116" s="8">
         <v>4</v>
       </c>
       <c r="E116" s="8">
         <v>571</v>
       </c>
       <c r="F116" s="8">
         <v>238</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A117" s="12" t="s">
+      <c r="A117" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B117" s="12"/>
-[...3 lines deleted...]
-      <c r="F117" s="12"/>
+      <c r="B117" s="10"/>
+      <c r="C117" s="10"/>
+      <c r="D117" s="10"/>
+      <c r="E117" s="10"/>
+      <c r="F117" s="10"/>
     </row>
     <row r="118" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A118" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="8">
         <v>54967</v>
       </c>
       <c r="C118" s="8">
         <v>14608</v>
       </c>
       <c r="D118" s="8">
         <v>112</v>
       </c>
       <c r="E118" s="8">
         <v>36069</v>
       </c>
       <c r="F118" s="8">
         <v>4178</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
         <v>9</v>
       </c>
@@ -13175,58 +13184,58 @@
       <c r="F131" s="8">
         <v>245</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B132" s="8">
         <v>915</v>
       </c>
       <c r="C132" s="8">
         <v>88</v>
       </c>
       <c r="D132" s="8">
         <v>4</v>
       </c>
       <c r="E132" s="8">
         <v>577</v>
       </c>
       <c r="F132" s="8">
         <v>246</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A133" s="12" t="s">
+      <c r="A133" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B133" s="12"/>
-[...3 lines deleted...]
-      <c r="F133" s="12"/>
+      <c r="B133" s="10"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="10"/>
     </row>
     <row r="134" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A134" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="8">
         <v>55475</v>
       </c>
       <c r="C134" s="8">
         <v>14709</v>
       </c>
       <c r="D134" s="8">
         <v>113</v>
       </c>
       <c r="E134" s="8">
         <v>36376</v>
       </c>
       <c r="F134" s="8">
         <v>4277</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>9</v>
       </c>
@@ -13475,58 +13484,58 @@
       <c r="F147" s="8">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B148" s="8">
         <v>926</v>
       </c>
       <c r="C148" s="8">
         <v>90</v>
       </c>
       <c r="D148" s="8">
         <v>4</v>
       </c>
       <c r="E148" s="8">
         <v>583</v>
       </c>
       <c r="F148" s="8">
         <v>249</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="12" t="s">
+      <c r="A149" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B149" s="12"/>
-[...3 lines deleted...]
-      <c r="F149" s="12"/>
+      <c r="B149" s="10"/>
+      <c r="C149" s="10"/>
+      <c r="D149" s="10"/>
+      <c r="E149" s="10"/>
+      <c r="F149" s="10"/>
     </row>
     <row r="150" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A150" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="8">
         <v>56479</v>
       </c>
       <c r="C150" s="8">
         <v>14761</v>
       </c>
       <c r="D150" s="8">
         <v>113</v>
       </c>
       <c r="E150" s="8">
         <v>37134</v>
       </c>
       <c r="F150" s="8">
         <v>4471</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
         <v>9</v>
       </c>
@@ -13775,58 +13784,58 @@
       <c r="F163" s="8">
         <v>248</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B164" s="8">
         <v>952</v>
       </c>
       <c r="C164" s="8">
         <v>90</v>
       </c>
       <c r="D164" s="8">
         <v>4</v>
       </c>
       <c r="E164" s="8">
         <v>591</v>
       </c>
       <c r="F164" s="8">
         <v>267</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A165" s="12" t="s">
+      <c r="A165" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B165" s="12"/>
-[...3 lines deleted...]
-      <c r="F165" s="12"/>
+      <c r="B165" s="10"/>
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+      <c r="E165" s="10"/>
+      <c r="F165" s="10"/>
     </row>
     <row r="166" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A166" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="8">
         <v>57184</v>
       </c>
       <c r="C166" s="8">
         <v>14807</v>
       </c>
       <c r="D166" s="8">
         <v>113</v>
       </c>
       <c r="E166" s="8">
         <v>37620</v>
       </c>
       <c r="F166" s="8">
         <v>4644</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" s="6" t="s">
         <v>9</v>
       </c>
@@ -14075,58 +14084,58 @@
       <c r="F179" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B180" s="8">
         <v>992</v>
       </c>
       <c r="C180" s="8">
         <v>90</v>
       </c>
       <c r="D180" s="8">
         <v>4</v>
       </c>
       <c r="E180" s="8">
         <v>596</v>
       </c>
       <c r="F180" s="8">
         <v>302</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A181" s="12" t="s">
+      <c r="A181" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B181" s="12"/>
-[...3 lines deleted...]
-      <c r="F181" s="12"/>
+      <c r="B181" s="10"/>
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+      <c r="E181" s="10"/>
+      <c r="F181" s="10"/>
     </row>
     <row r="182" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A182" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B182" s="8">
         <v>57932</v>
       </c>
       <c r="C182" s="8">
         <v>14802</v>
       </c>
       <c r="D182" s="8">
         <v>114</v>
       </c>
       <c r="E182" s="8">
         <v>38195</v>
       </c>
       <c r="F182" s="8">
         <v>4821</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" s="6" t="s">
         <v>9</v>
       </c>
@@ -14375,58 +14384,58 @@
       <c r="F195" s="8">
         <v>276</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B196" s="8">
         <v>1009</v>
       </c>
       <c r="C196" s="8">
         <v>91</v>
       </c>
       <c r="D196" s="8">
         <v>4</v>
       </c>
       <c r="E196" s="8">
         <v>601</v>
       </c>
       <c r="F196" s="8">
         <v>313</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A197" s="12" t="s">
+      <c r="A197" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B197" s="12"/>
-[...3 lines deleted...]
-      <c r="F197" s="12"/>
+      <c r="B197" s="10"/>
+      <c r="C197" s="10"/>
+      <c r="D197" s="10"/>
+      <c r="E197" s="10"/>
+      <c r="F197" s="10"/>
     </row>
     <row r="198" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A198" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B198" s="8">
         <v>58274</v>
       </c>
       <c r="C198" s="8">
         <v>14758</v>
       </c>
       <c r="D198" s="8">
         <v>111</v>
       </c>
       <c r="E198" s="8">
         <v>38473</v>
       </c>
       <c r="F198" s="8">
         <v>4932</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
         <v>9</v>
       </c>
@@ -14675,58 +14684,58 @@
       <c r="F211" s="9">
         <v>279</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B212" s="9">
         <v>1012</v>
       </c>
       <c r="C212" s="9">
         <v>90</v>
       </c>
       <c r="D212" s="9">
         <v>4</v>
       </c>
       <c r="E212" s="9">
         <v>598</v>
       </c>
       <c r="F212" s="9">
         <v>320</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A213" s="12" t="s">
+      <c r="A213" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B213" s="12"/>
-[...3 lines deleted...]
-      <c r="F213" s="12"/>
+      <c r="B213" s="10"/>
+      <c r="C213" s="10"/>
+      <c r="D213" s="10"/>
+      <c r="E213" s="10"/>
+      <c r="F213" s="10"/>
       <c r="G213" s="5"/>
     </row>
     <row r="214" spans="1:7" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B214" s="9">
         <v>59044</v>
       </c>
       <c r="C214" s="9">
         <v>14801</v>
       </c>
       <c r="D214" s="9">
         <v>109</v>
       </c>
       <c r="E214" s="9">
         <v>39099</v>
       </c>
       <c r="F214" s="9">
         <v>5035</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215" s="6" t="s">
         <v>9</v>
@@ -14976,58 +14985,58 @@
       <c r="F227" s="9">
         <v>287</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B228" s="9">
         <v>1012</v>
       </c>
       <c r="C228" s="9">
         <v>91</v>
       </c>
       <c r="D228" s="9">
         <v>4</v>
       </c>
       <c r="E228" s="9">
         <v>594</v>
       </c>
       <c r="F228" s="9">
         <v>323</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A229" s="12" t="s">
+      <c r="A229" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B229" s="12"/>
-[...3 lines deleted...]
-      <c r="F229" s="12"/>
+      <c r="B229" s="10"/>
+      <c r="C229" s="10"/>
+      <c r="D229" s="10"/>
+      <c r="E229" s="10"/>
+      <c r="F229" s="10"/>
       <c r="G229" s="5"/>
     </row>
     <row r="230" spans="1:7" ht="13.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B230" s="9">
         <v>59591</v>
       </c>
       <c r="C230" s="9">
         <v>14861</v>
       </c>
       <c r="D230" s="9">
         <v>109</v>
       </c>
       <c r="E230" s="9">
         <v>39447</v>
       </c>
       <c r="F230" s="9">
         <v>5174</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" s="6" t="s">
         <v>9</v>
@@ -15277,58 +15286,58 @@
       <c r="F243" s="9">
         <v>290</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="9">
         <v>1045</v>
       </c>
       <c r="C244" s="9">
         <v>96</v>
       </c>
       <c r="D244" s="9">
         <v>4</v>
       </c>
       <c r="E244" s="9">
         <v>602</v>
       </c>
       <c r="F244" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A245" s="12" t="s">
+      <c r="A245" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B245" s="12"/>
-[...3 lines deleted...]
-      <c r="F245" s="12"/>
+      <c r="B245" s="10"/>
+      <c r="C245" s="10"/>
+      <c r="D245" s="10"/>
+      <c r="E245" s="10"/>
+      <c r="F245" s="10"/>
       <c r="G245" s="5"/>
     </row>
     <row r="246" spans="1:7" ht="24.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B246" s="9">
         <v>60306</v>
       </c>
       <c r="C246" s="9">
         <v>14911</v>
       </c>
       <c r="D246" s="9">
         <v>110</v>
       </c>
       <c r="E246" s="9">
         <v>39963</v>
       </c>
       <c r="F246" s="9">
         <v>5322</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
         <v>9</v>
@@ -15578,58 +15587,58 @@
       <c r="F259" s="9">
         <v>295</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B260" s="9">
         <v>1055</v>
       </c>
       <c r="C260" s="9">
         <v>99</v>
       </c>
       <c r="D260" s="9">
         <v>4</v>
       </c>
       <c r="E260" s="9">
         <v>608</v>
       </c>
       <c r="F260" s="9">
         <v>344</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A261" s="12" t="s">
+      <c r="A261" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B261" s="12"/>
-[...3 lines deleted...]
-      <c r="F261" s="12"/>
+      <c r="B261" s="10"/>
+      <c r="C261" s="10"/>
+      <c r="D261" s="10"/>
+      <c r="E261" s="10"/>
+      <c r="F261" s="10"/>
     </row>
     <row r="262" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A262" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B262" s="9">
         <v>60753</v>
       </c>
       <c r="C262" s="9">
         <v>14942</v>
       </c>
       <c r="D262" s="9">
         <v>110</v>
       </c>
       <c r="E262" s="9">
         <v>40284</v>
       </c>
       <c r="F262" s="9">
         <v>5417</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="6" t="s">
         <v>9</v>
       </c>
@@ -15878,58 +15887,58 @@
       <c r="F275" s="9">
         <v>306</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="9">
         <v>1071</v>
       </c>
       <c r="C276" s="9">
         <v>103</v>
       </c>
       <c r="D276" s="9">
         <v>4</v>
       </c>
       <c r="E276" s="9">
         <v>614</v>
       </c>
       <c r="F276" s="9">
         <v>350</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A277" s="12" t="s">
+      <c r="A277" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B277" s="12"/>
-[...3 lines deleted...]
-      <c r="F277" s="12"/>
+      <c r="B277" s="10"/>
+      <c r="C277" s="10"/>
+      <c r="D277" s="10"/>
+      <c r="E277" s="10"/>
+      <c r="F277" s="10"/>
       <c r="G277" s="5"/>
     </row>
     <row r="278" spans="1:7" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A278" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B278" s="9">
         <v>61661</v>
       </c>
       <c r="C278" s="9">
         <v>14969</v>
       </c>
       <c r="D278" s="9">
         <v>108</v>
       </c>
       <c r="E278" s="9">
         <v>40947</v>
       </c>
       <c r="F278" s="9">
         <v>5637</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" s="6" t="s">
         <v>9</v>
@@ -16179,58 +16188,58 @@
       <c r="F291" s="9">
         <v>321</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="9">
         <v>1104</v>
       </c>
       <c r="C292" s="9">
         <v>104</v>
       </c>
       <c r="D292" s="9">
         <v>4</v>
       </c>
       <c r="E292" s="9">
         <v>625</v>
       </c>
       <c r="F292" s="9">
         <v>371</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A293" s="12" t="s">
+      <c r="A293" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B293" s="12"/>
-[...3 lines deleted...]
-      <c r="F293" s="12"/>
+      <c r="B293" s="10"/>
+      <c r="C293" s="10"/>
+      <c r="D293" s="10"/>
+      <c r="E293" s="10"/>
+      <c r="F293" s="10"/>
     </row>
     <row r="294" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A294" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B294" s="9">
         <v>62058</v>
       </c>
       <c r="C294" s="9">
         <v>14994</v>
       </c>
       <c r="D294" s="9">
         <v>107</v>
       </c>
       <c r="E294" s="9">
         <v>41175</v>
       </c>
       <c r="F294" s="9">
         <v>5782</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="6" t="s">
         <v>9</v>
       </c>
@@ -16479,58 +16488,58 @@
       <c r="F307" s="9">
         <v>334</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B308" s="8">
         <v>1107</v>
       </c>
       <c r="C308" s="8">
         <v>103</v>
       </c>
       <c r="D308" s="8">
         <v>4</v>
       </c>
       <c r="E308" s="9">
         <v>625</v>
       </c>
       <c r="F308" s="9">
         <v>375</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A309" s="12" t="s">
+      <c r="A309" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B309" s="12"/>
-[...3 lines deleted...]
-      <c r="F309" s="12"/>
+      <c r="B309" s="10"/>
+      <c r="C309" s="10"/>
+      <c r="D309" s="10"/>
+      <c r="E309" s="10"/>
+      <c r="F309" s="10"/>
     </row>
     <row r="310" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A310" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B310" s="9">
         <v>62239</v>
       </c>
       <c r="C310" s="9">
         <v>15027</v>
       </c>
       <c r="D310" s="9">
         <v>107</v>
       </c>
       <c r="E310" s="9">
         <v>41297</v>
       </c>
       <c r="F310" s="9">
         <v>5808</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="6" t="s">
         <v>9</v>
       </c>
@@ -16779,58 +16788,58 @@
       <c r="F323" s="9">
         <v>334</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B324" s="9">
         <v>1104</v>
       </c>
       <c r="C324" s="9">
         <v>105</v>
       </c>
       <c r="D324" s="9">
         <v>4</v>
       </c>
       <c r="E324" s="9">
         <v>617</v>
       </c>
       <c r="F324" s="9">
         <v>378</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="12" t="s">
+      <c r="A325" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B325" s="12"/>
-[...3 lines deleted...]
-      <c r="F325" s="12"/>
+      <c r="B325" s="10"/>
+      <c r="C325" s="10"/>
+      <c r="D325" s="10"/>
+      <c r="E325" s="10"/>
+      <c r="F325" s="10"/>
     </row>
     <row r="326" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A326" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B326" s="9">
         <v>62024</v>
       </c>
       <c r="C326" s="9">
         <v>15054</v>
       </c>
       <c r="D326" s="9">
         <v>107</v>
       </c>
       <c r="E326" s="9">
         <v>41075</v>
       </c>
       <c r="F326" s="9">
         <v>5788</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="6" t="s">
         <v>9</v>
       </c>
@@ -17079,58 +17088,58 @@
       <c r="F339" s="9">
         <v>333</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B340" s="9">
         <v>1097</v>
       </c>
       <c r="C340" s="9">
         <v>106</v>
       </c>
       <c r="D340" s="9">
         <v>4</v>
       </c>
       <c r="E340" s="9">
         <v>611</v>
       </c>
       <c r="F340" s="9">
         <v>376</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A341" s="12" t="s">
+      <c r="A341" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B341" s="12"/>
-[...3 lines deleted...]
-      <c r="F341" s="12"/>
+      <c r="B341" s="10"/>
+      <c r="C341" s="10"/>
+      <c r="D341" s="10"/>
+      <c r="E341" s="10"/>
+      <c r="F341" s="10"/>
     </row>
     <row r="342" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A342" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B342" s="9">
         <v>62104</v>
       </c>
       <c r="C342" s="9">
         <v>15083</v>
       </c>
       <c r="D342" s="9">
         <v>109</v>
       </c>
       <c r="E342" s="9">
         <v>41096</v>
       </c>
       <c r="F342" s="9">
         <v>5816</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="6" t="s">
         <v>9</v>
       </c>
@@ -17379,58 +17388,58 @@
       <c r="F355" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B356" s="8">
         <v>1099</v>
       </c>
       <c r="C356" s="8">
         <v>107</v>
       </c>
       <c r="D356" s="8">
         <v>4</v>
       </c>
       <c r="E356" s="8">
         <v>604</v>
       </c>
       <c r="F356" s="8">
         <v>384</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A357" s="12" t="s">
+      <c r="A357" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B357" s="12"/>
-[...3 lines deleted...]
-      <c r="F357" s="12"/>
+      <c r="B357" s="10"/>
+      <c r="C357" s="10"/>
+      <c r="D357" s="10"/>
+      <c r="E357" s="10"/>
+      <c r="F357" s="10"/>
     </row>
     <row r="358" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A358" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B358" s="8">
         <v>62030</v>
       </c>
       <c r="C358" s="8">
         <v>15077</v>
       </c>
       <c r="D358" s="8">
         <v>118</v>
       </c>
       <c r="E358" s="8">
         <v>41021</v>
       </c>
       <c r="F358" s="8">
         <v>5814</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="6" t="s">
         <v>9</v>
       </c>
@@ -17679,58 +17688,58 @@
       <c r="F371" s="9">
         <v>325</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B372" s="9">
         <v>1091</v>
       </c>
       <c r="C372" s="9">
         <v>107</v>
       </c>
       <c r="D372" s="9">
         <v>4</v>
       </c>
       <c r="E372" s="9">
         <v>611</v>
       </c>
       <c r="F372" s="9">
         <v>369</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A373" s="12" t="s">
+      <c r="A373" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B373" s="12"/>
-[...3 lines deleted...]
-      <c r="F373" s="12"/>
+      <c r="B373" s="10"/>
+      <c r="C373" s="10"/>
+      <c r="D373" s="10"/>
+      <c r="E373" s="10"/>
+      <c r="F373" s="10"/>
     </row>
     <row r="374" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A374" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B374" s="9">
         <v>61634</v>
       </c>
       <c r="C374" s="9">
         <v>15009</v>
       </c>
       <c r="D374" s="9">
         <v>118</v>
       </c>
       <c r="E374" s="9">
         <v>40743</v>
       </c>
       <c r="F374" s="9">
         <v>5764</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="6" t="s">
         <v>9</v>
       </c>
@@ -17979,58 +17988,58 @@
       <c r="F387" s="9">
         <v>326</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B388" s="9">
         <v>1080</v>
       </c>
       <c r="C388" s="9">
         <v>107</v>
       </c>
       <c r="D388" s="9">
         <v>4</v>
       </c>
       <c r="E388" s="9">
         <v>608</v>
       </c>
       <c r="F388" s="9">
         <v>361</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A389" s="12" t="s">
+      <c r="A389" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B389" s="12"/>
-[...3 lines deleted...]
-      <c r="F389" s="12"/>
+      <c r="B389" s="10"/>
+      <c r="C389" s="10"/>
+      <c r="D389" s="10"/>
+      <c r="E389" s="10"/>
+      <c r="F389" s="10"/>
     </row>
     <row r="390" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A390" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B390" s="9">
         <v>60689</v>
       </c>
       <c r="C390" s="9">
         <v>14891</v>
       </c>
       <c r="D390" s="9">
         <v>117</v>
       </c>
       <c r="E390" s="9">
         <v>39990</v>
       </c>
       <c r="F390" s="9">
         <v>5691</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="6" t="s">
         <v>9</v>
       </c>
@@ -18279,58 +18288,58 @@
       <c r="F403" s="9">
         <v>322</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B404" s="8">
         <v>1057</v>
       </c>
       <c r="C404" s="8">
         <v>109</v>
       </c>
       <c r="D404" s="8">
         <v>2</v>
       </c>
       <c r="E404" s="8">
         <v>593</v>
       </c>
       <c r="F404" s="8">
         <v>353</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A405" s="12" t="s">
+      <c r="A405" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B405" s="12"/>
-[...3 lines deleted...]
-      <c r="F405" s="12"/>
+      <c r="B405" s="10"/>
+      <c r="C405" s="10"/>
+      <c r="D405" s="10"/>
+      <c r="E405" s="10"/>
+      <c r="F405" s="10"/>
     </row>
     <row r="406" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A406" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B406" s="9">
         <v>60747</v>
       </c>
       <c r="C406" s="9">
         <v>14590</v>
       </c>
       <c r="D406" s="9">
         <v>115</v>
       </c>
       <c r="E406" s="9">
         <v>40390</v>
       </c>
       <c r="F406" s="9">
         <v>5652</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="6" t="s">
         <v>9</v>
       </c>
@@ -18579,58 +18588,58 @@
       <c r="F419" s="9">
         <v>322</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B420" s="9">
         <v>1050</v>
       </c>
       <c r="C420" s="9">
         <v>108</v>
       </c>
       <c r="D420" s="9">
         <v>2</v>
       </c>
       <c r="E420" s="9">
         <v>594</v>
       </c>
       <c r="F420" s="9">
         <v>346</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A421" s="12" t="s">
+      <c r="A421" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B421" s="12"/>
-[...3 lines deleted...]
-      <c r="F421" s="12"/>
+      <c r="B421" s="10"/>
+      <c r="C421" s="10"/>
+      <c r="D421" s="10"/>
+      <c r="E421" s="10"/>
+      <c r="F421" s="10"/>
     </row>
     <row r="422" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A422" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B422" s="9">
         <v>60676</v>
       </c>
       <c r="C422" s="9">
         <v>14511</v>
       </c>
       <c r="D422" s="9">
         <v>115</v>
       </c>
       <c r="E422" s="9">
         <v>40417</v>
       </c>
       <c r="F422" s="9">
         <v>5633</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="6" t="s">
         <v>9</v>
       </c>
@@ -18874,58 +18883,58 @@
       <c r="F435" s="9">
         <v>316</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B436" s="9">
         <v>1040</v>
       </c>
       <c r="C436" s="9">
         <v>107</v>
       </c>
       <c r="D436" s="9">
         <v>2</v>
       </c>
       <c r="E436" s="9">
         <v>589</v>
       </c>
       <c r="F436" s="9">
         <v>342</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A437" s="12" t="s">
+      <c r="A437" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B437" s="12"/>
-[...3 lines deleted...]
-      <c r="F437" s="12"/>
+      <c r="B437" s="10"/>
+      <c r="C437" s="10"/>
+      <c r="D437" s="10"/>
+      <c r="E437" s="10"/>
+      <c r="F437" s="10"/>
     </row>
     <row r="438" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A438" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B438" s="9">
         <v>60862</v>
       </c>
       <c r="C438" s="9">
         <v>14490</v>
       </c>
       <c r="D438" s="9">
         <v>115</v>
       </c>
       <c r="E438" s="9">
         <v>40605</v>
       </c>
       <c r="F438" s="9">
         <v>5652</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="6" t="s">
         <v>9</v>
       </c>
@@ -19174,58 +19183,58 @@
       <c r="F451" s="9">
         <v>321</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B452" s="8">
         <v>1039</v>
       </c>
       <c r="C452" s="8">
         <v>108</v>
       </c>
       <c r="D452" s="8">
         <v>2</v>
       </c>
       <c r="E452" s="8">
         <v>586</v>
       </c>
       <c r="F452" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A453" s="12" t="s">
+      <c r="A453" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B453" s="12"/>
-[...3 lines deleted...]
-      <c r="F453" s="12"/>
+      <c r="B453" s="10"/>
+      <c r="C453" s="10"/>
+      <c r="D453" s="10"/>
+      <c r="E453" s="10"/>
+      <c r="F453" s="10"/>
     </row>
     <row r="454" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A454" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B454" s="9">
         <v>60937</v>
       </c>
       <c r="C454" s="9">
         <v>14503</v>
       </c>
       <c r="D454" s="9">
         <v>116</v>
       </c>
       <c r="E454" s="9">
         <v>40648</v>
       </c>
       <c r="F454" s="9">
         <v>5670</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="6" t="s">
         <v>9</v>
       </c>
@@ -19474,58 +19483,58 @@
       <c r="F467" s="9">
         <v>324</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B468" s="9">
         <v>1033</v>
       </c>
       <c r="C468" s="9">
         <v>107</v>
       </c>
       <c r="D468" s="9">
         <v>2</v>
       </c>
       <c r="E468" s="9">
         <v>585</v>
       </c>
       <c r="F468" s="9">
         <v>339</v>
       </c>
     </row>
     <row r="469" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A469" s="12" t="s">
+      <c r="A469" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B469" s="12"/>
-[...3 lines deleted...]
-      <c r="F469" s="12"/>
+      <c r="B469" s="10"/>
+      <c r="C469" s="10"/>
+      <c r="D469" s="10"/>
+      <c r="E469" s="10"/>
+      <c r="F469" s="10"/>
     </row>
     <row r="470" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A470" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B470" s="9">
         <v>61470</v>
       </c>
       <c r="C470" s="9">
         <v>14524</v>
       </c>
       <c r="D470" s="9">
         <v>118</v>
       </c>
       <c r="E470" s="9">
         <v>41100</v>
       </c>
       <c r="F470" s="9">
         <v>5728</v>
       </c>
     </row>
     <row r="471" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A471" s="6" t="s">
         <v>9</v>
       </c>
@@ -19774,58 +19783,58 @@
       <c r="F483" s="9">
         <v>319</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B484" s="9">
         <v>1039</v>
       </c>
       <c r="C484" s="9">
         <v>106</v>
       </c>
       <c r="D484" s="9">
         <v>2</v>
       </c>
       <c r="E484" s="9">
         <v>588</v>
       </c>
       <c r="F484" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="485" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A485" s="12" t="s">
+      <c r="A485" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B485" s="12"/>
-[...3 lines deleted...]
-      <c r="F485" s="12"/>
+      <c r="B485" s="10"/>
+      <c r="C485" s="10"/>
+      <c r="D485" s="10"/>
+      <c r="E485" s="10"/>
+      <c r="F485" s="10"/>
     </row>
     <row r="486" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A486" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B486" s="9">
         <v>61888</v>
       </c>
       <c r="C486" s="9">
         <v>14531</v>
       </c>
       <c r="D486" s="9">
         <v>119</v>
       </c>
       <c r="E486" s="9">
         <v>41428</v>
       </c>
       <c r="F486" s="9">
         <v>5810</v>
       </c>
     </row>
     <row r="487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A487" s="6" t="s">
         <v>9</v>
       </c>
@@ -20074,58 +20083,58 @@
       <c r="F499" s="9">
         <v>330</v>
       </c>
     </row>
     <row r="500" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A500" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B500" s="8">
         <v>1035</v>
       </c>
       <c r="C500" s="8">
         <v>106</v>
       </c>
       <c r="D500" s="8">
         <v>2</v>
       </c>
       <c r="E500" s="8">
         <v>587</v>
       </c>
       <c r="F500" s="8">
         <v>340</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A501" s="12" t="s">
+      <c r="A501" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B501" s="12"/>
-[...3 lines deleted...]
-      <c r="F501" s="12"/>
+      <c r="B501" s="10"/>
+      <c r="C501" s="10"/>
+      <c r="D501" s="10"/>
+      <c r="E501" s="10"/>
+      <c r="F501" s="10"/>
     </row>
     <row r="502" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A502" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="9">
         <v>62191</v>
       </c>
       <c r="C502" s="9">
         <v>14533</v>
       </c>
       <c r="D502" s="9">
         <v>117</v>
       </c>
       <c r="E502" s="9">
         <v>41702</v>
       </c>
       <c r="F502" s="9">
         <v>5839</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="6" t="s">
         <v>9</v>
       </c>
@@ -20374,58 +20383,58 @@
       <c r="F515" s="9">
         <v>335</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B516" s="9">
         <v>1036</v>
       </c>
       <c r="C516" s="9">
         <v>106</v>
       </c>
       <c r="D516" s="9">
         <v>2</v>
       </c>
       <c r="E516" s="9">
         <v>588</v>
       </c>
       <c r="F516" s="9">
         <v>340</v>
       </c>
     </row>
     <row r="517" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A517" s="12" t="s">
+      <c r="A517" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B517" s="12"/>
-[...3 lines deleted...]
-      <c r="F517" s="12"/>
+      <c r="B517" s="10"/>
+      <c r="C517" s="10"/>
+      <c r="D517" s="10"/>
+      <c r="E517" s="10"/>
+      <c r="F517" s="10"/>
     </row>
     <row r="518" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A518" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B518" s="9">
         <v>62442</v>
       </c>
       <c r="C518" s="9">
         <v>14556</v>
       </c>
       <c r="D518" s="9">
         <v>113</v>
       </c>
       <c r="E518" s="9">
         <v>41859</v>
       </c>
       <c r="F518" s="9">
         <v>5914</v>
       </c>
     </row>
     <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="6" t="s">
         <v>9</v>
       </c>
@@ -20674,58 +20683,58 @@
       <c r="F531" s="9">
         <v>342</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B532" s="9">
         <v>1050</v>
       </c>
       <c r="C532" s="9">
         <v>106</v>
       </c>
       <c r="D532" s="9">
         <v>2</v>
       </c>
       <c r="E532" s="9">
         <v>594</v>
       </c>
       <c r="F532" s="9">
         <v>348</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A533" s="12" t="s">
+      <c r="A533" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B533" s="12"/>
-[...3 lines deleted...]
-      <c r="F533" s="12"/>
+      <c r="B533" s="10"/>
+      <c r="C533" s="10"/>
+      <c r="D533" s="10"/>
+      <c r="E533" s="10"/>
+      <c r="F533" s="10"/>
     </row>
     <row r="534" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A534" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B534" s="9">
         <v>62733</v>
       </c>
       <c r="C534" s="9">
         <v>14569</v>
       </c>
       <c r="D534" s="9">
         <v>114</v>
       </c>
       <c r="E534" s="9">
         <v>42140</v>
       </c>
       <c r="F534" s="9">
         <v>5910</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="6" t="s">
         <v>9</v>
       </c>
@@ -20974,58 +20983,58 @@
       <c r="F547" s="9">
         <v>348</v>
       </c>
     </row>
     <row r="548" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A548" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B548" s="9">
         <v>1045</v>
       </c>
       <c r="C548" s="9">
         <v>107</v>
       </c>
       <c r="D548" s="9">
         <v>2</v>
       </c>
       <c r="E548" s="9">
         <v>592</v>
       </c>
       <c r="F548" s="9">
         <v>344</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A549" s="12" t="s">
+      <c r="A549" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="B549" s="12"/>
-[...3 lines deleted...]
-      <c r="F549" s="12"/>
+      <c r="B549" s="10"/>
+      <c r="C549" s="10"/>
+      <c r="D549" s="10"/>
+      <c r="E549" s="10"/>
+      <c r="F549" s="10"/>
     </row>
     <row r="550" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A550" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B550" s="9">
         <v>62915</v>
       </c>
       <c r="C550" s="9">
         <v>14568</v>
       </c>
       <c r="D550" s="9">
         <v>118</v>
       </c>
       <c r="E550" s="9">
         <v>42349</v>
       </c>
       <c r="F550" s="9">
         <v>5880</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="6" t="s">
         <v>9</v>
       </c>
@@ -21276,58 +21285,58 @@
       <c r="F563" s="9">
         <v>343</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B564" s="9">
         <v>1027</v>
       </c>
       <c r="C564" s="9">
         <v>105</v>
       </c>
       <c r="D564" s="9">
         <v>2</v>
       </c>
       <c r="E564" s="9">
         <v>583</v>
       </c>
       <c r="F564" s="9">
         <v>337</v>
       </c>
     </row>
     <row r="565" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A565" s="12" t="s">
+      <c r="A565" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B565" s="12"/>
-[...3 lines deleted...]
-      <c r="F565" s="12"/>
+      <c r="B565" s="10"/>
+      <c r="C565" s="10"/>
+      <c r="D565" s="10"/>
+      <c r="E565" s="10"/>
+      <c r="F565" s="10"/>
     </row>
     <row r="566" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A566" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B566" s="9">
         <v>62708</v>
       </c>
       <c r="C566" s="9">
         <v>14535</v>
       </c>
       <c r="D566" s="9">
         <v>116</v>
       </c>
       <c r="E566" s="9">
         <v>42212</v>
       </c>
       <c r="F566" s="9">
         <v>5845</v>
       </c>
     </row>
     <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="6" t="s">
         <v>9</v>
       </c>
@@ -21576,58 +21585,58 @@
       <c r="F579" s="9">
         <v>342</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B580" s="9">
         <v>1017</v>
       </c>
       <c r="C580" s="9">
         <v>105</v>
       </c>
       <c r="D580" s="9">
         <v>2</v>
       </c>
       <c r="E580" s="9">
         <v>574</v>
       </c>
       <c r="F580" s="9">
         <v>336</v>
       </c>
     </row>
     <row r="581" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A581" s="12" t="s">
+      <c r="A581" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B581" s="12"/>
-[...3 lines deleted...]
-      <c r="F581" s="12"/>
+      <c r="B581" s="10"/>
+      <c r="C581" s="10"/>
+      <c r="D581" s="10"/>
+      <c r="E581" s="10"/>
+      <c r="F581" s="10"/>
     </row>
     <row r="582" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A582" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B582" s="9">
         <v>62450</v>
       </c>
       <c r="C582" s="9">
         <v>14430</v>
       </c>
       <c r="D582" s="9">
         <v>117</v>
       </c>
       <c r="E582" s="9">
         <v>42081</v>
       </c>
       <c r="F582" s="9">
         <v>5822</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="6" t="s">
         <v>9</v>
       </c>
@@ -21876,58 +21885,58 @@
       <c r="F595" s="9">
         <v>338</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B596" s="8">
         <v>1008</v>
       </c>
       <c r="C596" s="8">
         <v>102</v>
       </c>
       <c r="D596" s="8">
         <v>2</v>
       </c>
       <c r="E596" s="8">
         <v>575</v>
       </c>
       <c r="F596" s="8">
         <v>329</v>
       </c>
     </row>
     <row r="597" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A597" s="12" t="s">
+      <c r="A597" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B597" s="12"/>
-[...3 lines deleted...]
-      <c r="F597" s="12"/>
+      <c r="B597" s="10"/>
+      <c r="C597" s="10"/>
+      <c r="D597" s="10"/>
+      <c r="E597" s="10"/>
+      <c r="F597" s="10"/>
     </row>
     <row r="598" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A598" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B598" s="9">
         <v>62681</v>
       </c>
       <c r="C598" s="9">
         <v>14362</v>
       </c>
       <c r="D598" s="9">
         <v>115</v>
       </c>
       <c r="E598" s="9">
         <v>42404</v>
       </c>
       <c r="F598" s="9">
         <v>5800</v>
       </c>
     </row>
     <row r="599" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A599" s="6" t="s">
         <v>9</v>
       </c>
@@ -22176,58 +22185,58 @@
       <c r="F611" s="9">
         <v>334</v>
       </c>
     </row>
     <row r="612" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A612" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B612" s="9">
         <v>999</v>
       </c>
       <c r="C612" s="9">
         <v>100</v>
       </c>
       <c r="D612" s="9">
         <v>2</v>
       </c>
       <c r="E612" s="9">
         <v>568</v>
       </c>
       <c r="F612" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="613" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A613" s="12" t="s">
+      <c r="A613" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B613" s="12"/>
-[...3 lines deleted...]
-      <c r="F613" s="12"/>
+      <c r="B613" s="10"/>
+      <c r="C613" s="10"/>
+      <c r="D613" s="10"/>
+      <c r="E613" s="10"/>
+      <c r="F613" s="10"/>
     </row>
     <row r="614" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A614" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B614" s="9">
         <v>62843</v>
       </c>
       <c r="C614" s="9">
         <v>14319</v>
       </c>
       <c r="D614" s="9">
         <v>115</v>
       </c>
       <c r="E614" s="9">
         <v>42603</v>
       </c>
       <c r="F614" s="9">
         <v>5806</v>
       </c>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="6" t="s">
         <v>9</v>
       </c>
@@ -22471,58 +22480,58 @@
       <c r="F627" s="9">
         <v>331</v>
       </c>
     </row>
     <row r="628" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A628" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B628" s="9">
         <v>993</v>
       </c>
       <c r="C628" s="9">
         <v>101</v>
       </c>
       <c r="D628" s="9">
         <v>2</v>
       </c>
       <c r="E628" s="9">
         <v>562</v>
       </c>
       <c r="F628" s="9">
         <v>328</v>
       </c>
     </row>
     <row r="629" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A629" s="12" t="s">
+      <c r="A629" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B629" s="12"/>
-[...3 lines deleted...]
-      <c r="F629" s="12"/>
+      <c r="B629" s="10"/>
+      <c r="C629" s="10"/>
+      <c r="D629" s="10"/>
+      <c r="E629" s="10"/>
+      <c r="F629" s="10"/>
     </row>
     <row r="630" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A630" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B630" s="9">
         <v>62959</v>
       </c>
       <c r="C630" s="9">
         <v>14343</v>
       </c>
       <c r="D630" s="9">
         <v>115</v>
       </c>
       <c r="E630" s="9">
         <v>42692</v>
       </c>
       <c r="F630" s="9">
         <v>5809</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A631" s="6" t="s">
         <v>9</v>
       </c>
@@ -22771,58 +22780,58 @@
       <c r="F643" s="9">
         <v>332</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B644" s="9">
         <v>994</v>
       </c>
       <c r="C644" s="9">
         <v>100</v>
       </c>
       <c r="D644" s="9">
         <v>2</v>
       </c>
       <c r="E644" s="9">
         <v>563</v>
       </c>
       <c r="F644" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A645" s="12" t="s">
+      <c r="A645" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="B645" s="12"/>
-[...3 lines deleted...]
-      <c r="F645" s="12"/>
+      <c r="B645" s="10"/>
+      <c r="C645" s="10"/>
+      <c r="D645" s="10"/>
+      <c r="E645" s="10"/>
+      <c r="F645" s="10"/>
     </row>
     <row r="646" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A646" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B646" s="9">
         <v>63255</v>
       </c>
       <c r="C646" s="9">
         <v>14333</v>
       </c>
       <c r="D646" s="9">
         <v>116</v>
       </c>
       <c r="E646" s="9">
         <v>42983</v>
       </c>
       <c r="F646" s="9">
         <v>5823</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="6" t="s">
         <v>9</v>
       </c>
@@ -23066,58 +23075,58 @@
       <c r="F659" s="9">
         <v>336</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B660" s="8">
         <v>992</v>
       </c>
       <c r="C660" s="8">
         <v>100</v>
       </c>
       <c r="D660" s="8">
         <v>2</v>
       </c>
       <c r="E660" s="8">
         <v>563</v>
       </c>
       <c r="F660" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A661" s="12" t="s">
+      <c r="A661" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="B661" s="12"/>
-[...3 lines deleted...]
-      <c r="F661" s="12"/>
+      <c r="B661" s="10"/>
+      <c r="C661" s="10"/>
+      <c r="D661" s="10"/>
+      <c r="E661" s="10"/>
+      <c r="F661" s="10"/>
     </row>
     <row r="662" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A662" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B662" s="9">
         <v>63483</v>
       </c>
       <c r="C662" s="9">
         <v>14365</v>
       </c>
       <c r="D662" s="9">
         <v>115</v>
       </c>
       <c r="E662" s="9">
         <v>43166</v>
       </c>
       <c r="F662" s="9">
         <v>5837</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="6" t="s">
         <v>9</v>
       </c>
@@ -23366,58 +23375,58 @@
       <c r="F675" s="9">
         <v>335</v>
       </c>
     </row>
     <row r="676" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A676" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B676" s="9">
         <v>990</v>
       </c>
       <c r="C676" s="9">
         <v>100</v>
       </c>
       <c r="D676" s="9">
         <v>2</v>
       </c>
       <c r="E676" s="9">
         <v>559</v>
       </c>
       <c r="F676" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A677" s="12" t="s">
+      <c r="A677" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B677" s="12"/>
-[...3 lines deleted...]
-      <c r="F677" s="12"/>
+      <c r="B677" s="10"/>
+      <c r="C677" s="10"/>
+      <c r="D677" s="10"/>
+      <c r="E677" s="10"/>
+      <c r="F677" s="10"/>
     </row>
     <row r="678" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A678" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B678" s="9">
         <v>63724</v>
       </c>
       <c r="C678" s="9">
         <v>14373</v>
       </c>
       <c r="D678" s="9">
         <v>115</v>
       </c>
       <c r="E678" s="9">
         <v>43390</v>
       </c>
       <c r="F678" s="9">
         <v>5846</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="6" t="s">
         <v>9</v>
       </c>
@@ -23670,58 +23679,58 @@
       <c r="H691" s="2"/>
     </row>
     <row r="692" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A692" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B692" s="8">
         <v>996</v>
       </c>
       <c r="C692" s="8">
         <v>102</v>
       </c>
       <c r="D692" s="8">
         <v>2</v>
       </c>
       <c r="E692" s="8">
         <v>556</v>
       </c>
       <c r="F692" s="8">
         <v>336</v>
       </c>
       <c r="G692" s="2"/>
       <c r="H692" s="2"/>
     </row>
     <row r="693" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A693" s="12" t="s">
+      <c r="A693" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B693" s="12"/>
-[...3 lines deleted...]
-      <c r="F693" s="12"/>
+      <c r="B693" s="10"/>
+      <c r="C693" s="10"/>
+      <c r="D693" s="10"/>
+      <c r="E693" s="10"/>
+      <c r="F693" s="10"/>
       <c r="G693" s="2"/>
       <c r="H693" s="2"/>
     </row>
     <row r="694" spans="1:8" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A694" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B694" s="9">
         <v>64142</v>
       </c>
       <c r="C694" s="9">
         <v>14408</v>
       </c>
       <c r="D694" s="9">
         <v>116</v>
       </c>
       <c r="E694" s="9">
         <v>43980</v>
       </c>
       <c r="F694" s="9">
         <v>5638</v>
       </c>
       <c r="G694" s="2"/>
       <c r="H694" s="2"/>
     </row>
@@ -23978,58 +23987,58 @@
       <c r="F707" s="9">
         <v>330</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B708" s="9">
         <v>999</v>
       </c>
       <c r="C708" s="9">
         <v>105</v>
       </c>
       <c r="D708" s="9">
         <v>2</v>
       </c>
       <c r="E708" s="9">
         <v>560</v>
       </c>
       <c r="F708" s="9">
         <v>332</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A709" s="12" t="s">
+      <c r="A709" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="B709" s="12"/>
-[...3 lines deleted...]
-      <c r="F709" s="12"/>
+      <c r="B709" s="10"/>
+      <c r="C709" s="10"/>
+      <c r="D709" s="10"/>
+      <c r="E709" s="10"/>
+      <c r="F709" s="10"/>
     </row>
     <row r="710" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A710" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B710" s="9">
         <v>64643</v>
       </c>
       <c r="C710" s="9">
         <v>14446</v>
       </c>
       <c r="D710" s="9">
         <v>117</v>
       </c>
       <c r="E710" s="9">
         <v>44445</v>
       </c>
       <c r="F710" s="9">
         <v>5635</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="6" t="s">
         <v>9</v>
       </c>
@@ -24278,58 +24287,58 @@
       <c r="F723" s="9">
         <v>329</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B724" s="9">
         <v>1009</v>
       </c>
       <c r="C724" s="9">
         <v>105</v>
       </c>
       <c r="D724" s="9">
         <v>2</v>
       </c>
       <c r="E724" s="9">
         <v>569</v>
       </c>
       <c r="F724" s="9">
         <v>333</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A725" s="12" t="s">
+      <c r="A725" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B725" s="12"/>
-[...3 lines deleted...]
-      <c r="F725" s="12"/>
+      <c r="B725" s="10"/>
+      <c r="C725" s="10"/>
+      <c r="D725" s="10"/>
+      <c r="E725" s="10"/>
+      <c r="F725" s="10"/>
     </row>
     <row r="726" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A726" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B726" s="9">
         <v>64620</v>
       </c>
       <c r="C726" s="9">
         <v>14486</v>
       </c>
       <c r="D726" s="9">
         <v>117</v>
       </c>
       <c r="E726" s="9">
         <v>44387</v>
       </c>
       <c r="F726" s="9">
         <v>5630</v>
       </c>
     </row>
     <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="6" t="s">
         <v>9</v>
       </c>
@@ -24578,58 +24587,58 @@
       <c r="F739" s="9">
         <v>326</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B740" s="9">
         <v>1015</v>
       </c>
       <c r="C740" s="9">
         <v>105</v>
       </c>
       <c r="D740" s="9">
         <v>2</v>
       </c>
       <c r="E740" s="9">
         <v>568</v>
       </c>
       <c r="F740" s="9">
         <v>340</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A741" s="12" t="s">
+      <c r="A741" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="B741" s="12"/>
-[...3 lines deleted...]
-      <c r="F741" s="12"/>
+      <c r="B741" s="10"/>
+      <c r="C741" s="10"/>
+      <c r="D741" s="10"/>
+      <c r="E741" s="10"/>
+      <c r="F741" s="10"/>
     </row>
     <row r="742" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A742" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B742" s="9">
         <v>64690</v>
       </c>
       <c r="C742" s="9">
         <v>14520</v>
       </c>
       <c r="D742" s="9">
         <v>120</v>
       </c>
       <c r="E742" s="9">
         <v>44449</v>
       </c>
       <c r="F742" s="9">
         <v>5601</v>
       </c>
     </row>
     <row r="743" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A743" s="6" t="s">
         <v>9</v>
       </c>
@@ -24878,58 +24887,58 @@
       <c r="F755" s="8">
         <v>326</v>
       </c>
     </row>
     <row r="756" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A756" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B756" s="8">
         <v>1017</v>
       </c>
       <c r="C756" s="8">
         <v>106</v>
       </c>
       <c r="D756" s="8">
         <v>2</v>
       </c>
       <c r="E756" s="8">
         <v>568</v>
       </c>
       <c r="F756" s="8">
         <v>341</v>
       </c>
     </row>
     <row r="757" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A757" s="12" t="s">
+      <c r="A757" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="B757" s="12"/>
-[...3 lines deleted...]
-      <c r="F757" s="12"/>
+      <c r="B757" s="10"/>
+      <c r="C757" s="10"/>
+      <c r="D757" s="10"/>
+      <c r="E757" s="10"/>
+      <c r="F757" s="10"/>
     </row>
     <row r="758" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A758" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B758" s="8">
         <v>64575</v>
       </c>
       <c r="C758" s="8">
         <v>14449</v>
       </c>
       <c r="D758" s="8">
         <v>114</v>
       </c>
       <c r="E758" s="8">
         <v>44402</v>
       </c>
       <c r="F758" s="8">
         <v>5610</v>
       </c>
     </row>
     <row r="759" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A759" s="6" t="s">
         <v>9</v>
       </c>
@@ -25178,58 +25187,58 @@
       <c r="F771" s="8">
         <v>331</v>
       </c>
     </row>
     <row r="772" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A772" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B772" s="8">
         <v>1012</v>
       </c>
       <c r="C772" s="8">
         <v>107</v>
       </c>
       <c r="D772" s="8">
         <v>2</v>
       </c>
       <c r="E772" s="8">
         <v>559</v>
       </c>
       <c r="F772" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="773" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A773" s="12" t="s">
+      <c r="A773" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="B773" s="12"/>
-[...3 lines deleted...]
-      <c r="F773" s="12"/>
+      <c r="B773" s="10"/>
+      <c r="C773" s="10"/>
+      <c r="D773" s="10"/>
+      <c r="E773" s="10"/>
+      <c r="F773" s="10"/>
     </row>
     <row r="774" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A774" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B774" s="8">
         <v>64093</v>
       </c>
       <c r="C774" s="8">
         <v>14384</v>
       </c>
       <c r="D774" s="8">
         <v>116</v>
       </c>
       <c r="E774" s="8">
         <v>44016</v>
       </c>
       <c r="F774" s="8">
         <v>5577</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A775" s="6" t="s">
         <v>9</v>
       </c>
@@ -25478,58 +25487,58 @@
       <c r="F787" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="788" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A788" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B788" s="8">
         <v>1007</v>
       </c>
       <c r="C788" s="8">
         <v>108</v>
       </c>
       <c r="D788" s="8">
         <v>2</v>
       </c>
       <c r="E788" s="8">
         <v>556</v>
       </c>
       <c r="F788" s="8">
         <v>341</v>
       </c>
     </row>
     <row r="789" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A789" s="12" t="s">
+      <c r="A789" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B789" s="12"/>
-[...3 lines deleted...]
-      <c r="F789" s="12"/>
+      <c r="B789" s="10"/>
+      <c r="C789" s="10"/>
+      <c r="D789" s="10"/>
+      <c r="E789" s="10"/>
+      <c r="F789" s="10"/>
     </row>
     <row r="790" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A790" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B790" s="8">
         <v>63151</v>
       </c>
       <c r="C790" s="8">
         <v>14301</v>
       </c>
       <c r="D790" s="8">
         <v>118</v>
       </c>
       <c r="E790" s="8">
         <v>42899</v>
       </c>
       <c r="F790" s="8">
         <v>5833</v>
       </c>
     </row>
     <row r="791" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A791" s="6" t="s">
         <v>9</v>
       </c>
@@ -25778,58 +25787,58 @@
       <c r="F803" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A804" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B804" s="8">
         <v>1001</v>
       </c>
       <c r="C804" s="8">
         <v>110</v>
       </c>
       <c r="D804" s="8">
         <v>2</v>
       </c>
       <c r="E804" s="8">
         <v>510</v>
       </c>
       <c r="F804" s="8">
         <v>379</v>
       </c>
     </row>
     <row r="805" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A805" s="12" t="s">
+      <c r="A805" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B805" s="12"/>
-[...3 lines deleted...]
-      <c r="F805" s="12"/>
+      <c r="B805" s="10"/>
+      <c r="C805" s="10"/>
+      <c r="D805" s="10"/>
+      <c r="E805" s="10"/>
+      <c r="F805" s="10"/>
     </row>
     <row r="806" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A806" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B806" s="8">
         <v>61944</v>
       </c>
       <c r="C806" s="8">
         <v>14149</v>
       </c>
       <c r="D806" s="8">
         <v>118</v>
       </c>
       <c r="E806" s="8">
         <v>41606</v>
       </c>
       <c r="F806" s="8">
         <v>6071</v>
       </c>
     </row>
     <row r="807" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A807" s="6" t="s">
         <v>9</v>
       </c>
@@ -26073,58 +26082,58 @@
       <c r="F819" s="8">
         <v>376</v>
       </c>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A820" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B820" s="8">
         <v>975</v>
       </c>
       <c r="C820" s="8">
         <v>112</v>
       </c>
       <c r="D820" s="8">
         <v>2</v>
       </c>
       <c r="E820" s="8">
         <v>450</v>
       </c>
       <c r="F820" s="8">
         <v>411</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A821" s="12" t="s">
+      <c r="A821" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="B821" s="12"/>
-[...3 lines deleted...]
-      <c r="F821" s="12"/>
+      <c r="B821" s="10"/>
+      <c r="C821" s="10"/>
+      <c r="D821" s="10"/>
+      <c r="E821" s="10"/>
+      <c r="F821" s="10"/>
     </row>
     <row r="822" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A822" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B822" s="8">
         <v>60748</v>
       </c>
       <c r="C822" s="8">
         <v>14122</v>
       </c>
       <c r="D822" s="8">
         <v>119</v>
       </c>
       <c r="E822" s="8">
         <v>40489</v>
       </c>
       <c r="F822" s="8">
         <v>6018</v>
       </c>
     </row>
     <row r="823" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A823" s="6" t="s">
         <v>9</v>
       </c>
@@ -26373,58 +26382,58 @@
       <c r="F835" s="8">
         <v>372</v>
       </c>
     </row>
     <row r="836" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A836" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B836" s="8">
         <v>972</v>
       </c>
       <c r="C836" s="8">
         <v>112</v>
       </c>
       <c r="D836" s="8">
         <v>2</v>
       </c>
       <c r="E836" s="8">
         <v>448</v>
       </c>
       <c r="F836" s="8">
         <v>410</v>
       </c>
     </row>
     <row r="837" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A837" s="12" t="s">
+      <c r="A837" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B837" s="12"/>
-[...3 lines deleted...]
-      <c r="F837" s="12"/>
+      <c r="B837" s="10"/>
+      <c r="C837" s="10"/>
+      <c r="D837" s="10"/>
+      <c r="E837" s="10"/>
+      <c r="F837" s="10"/>
     </row>
     <row r="838" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
       <c r="A838" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B838" s="8">
         <v>58689</v>
       </c>
       <c r="C838" s="8">
         <v>14129</v>
       </c>
       <c r="D838" s="8">
         <v>116</v>
       </c>
       <c r="E838" s="8">
         <v>38581</v>
       </c>
       <c r="F838" s="8">
         <v>5863</v>
       </c>
     </row>
     <row r="839" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A839" s="6" t="s">
         <v>9</v>
       </c>
@@ -26653,129 +26662,1034 @@
       <c r="F850" s="8">
         <v>586</v>
       </c>
     </row>
     <row r="851" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A851" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B851" s="8">
         <v>797</v>
       </c>
       <c r="C851" s="8">
         <v>82</v>
       </c>
       <c r="D851" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E851" s="8">
         <v>353</v>
       </c>
       <c r="F851" s="8">
         <v>362</v>
       </c>
     </row>
     <row r="852" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A852" s="10" t="s">
+      <c r="A852" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B852" s="11">
+      <c r="B852" s="8">
         <v>964</v>
       </c>
-      <c r="C852" s="11">
+      <c r="C852" s="8">
         <v>115</v>
       </c>
-      <c r="D852" s="11">
+      <c r="D852" s="8">
         <v>2</v>
       </c>
-      <c r="E852" s="11">
+      <c r="E852" s="8">
         <v>448</v>
       </c>
-      <c r="F852" s="11">
+      <c r="F852" s="8">
         <v>399</v>
       </c>
     </row>
+    <row r="853" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A853" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B853" s="10"/>
+      <c r="C853" s="10"/>
+      <c r="D853" s="10"/>
+      <c r="E853" s="10"/>
+      <c r="F853" s="10"/>
+    </row>
+    <row r="854" spans="1:6" ht="20.3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A854" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B854" s="8">
+        <v>58766</v>
+      </c>
+      <c r="C854" s="8">
+        <v>14150</v>
+      </c>
+      <c r="D854" s="8">
+        <v>117</v>
+      </c>
+      <c r="E854" s="8">
+        <v>38632</v>
+      </c>
+      <c r="F854" s="8">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A855" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B855" s="8">
+        <v>35039</v>
+      </c>
+      <c r="C855" s="8">
+        <v>10314</v>
+      </c>
+      <c r="D855" s="8">
+        <v>73</v>
+      </c>
+      <c r="E855" s="8">
+        <v>24339</v>
+      </c>
+      <c r="F855" s="8">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A856" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B856" s="8">
+        <v>3568</v>
+      </c>
+      <c r="C856" s="8">
+        <v>465</v>
+      </c>
+      <c r="D856" s="8">
+        <v>5</v>
+      </c>
+      <c r="E856" s="8">
+        <v>2618</v>
+      </c>
+      <c r="F856" s="8">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A857" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B857" s="8">
+        <v>9945</v>
+      </c>
+      <c r="C857" s="8">
+        <v>2286</v>
+      </c>
+      <c r="D857" s="8">
+        <v>23</v>
+      </c>
+      <c r="E857" s="8">
+        <v>7064</v>
+      </c>
+      <c r="F857" s="8">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A858" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B858" s="8"/>
+      <c r="C858" s="8"/>
+      <c r="D858" s="8"/>
+      <c r="E858" s="8"/>
+      <c r="F858" s="8"/>
+    </row>
+    <row r="859" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A859" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B859" s="8">
+        <v>781</v>
+      </c>
+      <c r="C859" s="8">
+        <v>74</v>
+      </c>
+      <c r="D859" s="8">
+        <v>3</v>
+      </c>
+      <c r="E859" s="8">
+        <v>278</v>
+      </c>
+      <c r="F859" s="8">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A860" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B860" s="8">
+        <v>1870</v>
+      </c>
+      <c r="C860" s="8">
+        <v>174</v>
+      </c>
+      <c r="D860" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E860" s="8">
+        <v>906</v>
+      </c>
+      <c r="F860" s="8">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A861" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B861" s="8">
+        <v>786</v>
+      </c>
+      <c r="C861" s="8">
+        <v>102</v>
+      </c>
+      <c r="D861" s="8">
+        <v>1</v>
+      </c>
+      <c r="E861" s="8">
+        <v>402</v>
+      </c>
+      <c r="F861" s="8">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A862" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B862" s="8">
+        <v>1017</v>
+      </c>
+      <c r="C862" s="8">
+        <v>107</v>
+      </c>
+      <c r="D862" s="8">
+        <v>3</v>
+      </c>
+      <c r="E862" s="8">
+        <v>458</v>
+      </c>
+      <c r="F862" s="8">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A863" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B863" s="8">
+        <v>1020</v>
+      </c>
+      <c r="C863" s="8">
+        <v>114</v>
+      </c>
+      <c r="D863" s="8">
+        <v>3</v>
+      </c>
+      <c r="E863" s="8">
+        <v>520</v>
+      </c>
+      <c r="F863" s="8">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A864" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B864" s="8">
+        <v>721</v>
+      </c>
+      <c r="C864" s="8">
+        <v>56</v>
+      </c>
+      <c r="D864" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E864" s="8">
+        <v>220</v>
+      </c>
+      <c r="F864" s="8">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B865" s="8">
+        <v>682</v>
+      </c>
+      <c r="C865" s="8">
+        <v>75</v>
+      </c>
+      <c r="D865" s="8">
+        <v>1</v>
+      </c>
+      <c r="E865" s="8">
+        <v>229</v>
+      </c>
+      <c r="F865" s="8">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B866" s="8">
+        <v>1573</v>
+      </c>
+      <c r="C866" s="8">
+        <v>183</v>
+      </c>
+      <c r="D866" s="8">
+        <v>3</v>
+      </c>
+      <c r="E866" s="8">
+        <v>797</v>
+      </c>
+      <c r="F866" s="8">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A867" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B867" s="8">
+        <v>795</v>
+      </c>
+      <c r="C867" s="8">
+        <v>83</v>
+      </c>
+      <c r="D867" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E867" s="8">
+        <v>350</v>
+      </c>
+      <c r="F867" s="8">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A868" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B868" s="8">
+        <v>969</v>
+      </c>
+      <c r="C868" s="8">
+        <v>117</v>
+      </c>
+      <c r="D868" s="8">
+        <v>2</v>
+      </c>
+      <c r="E868" s="8">
+        <v>451</v>
+      </c>
+      <c r="F868" s="8">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B869" s="10"/>
+      <c r="C869" s="10"/>
+      <c r="D869" s="10"/>
+      <c r="E869" s="10"/>
+      <c r="F869" s="10"/>
+    </row>
+    <row r="870" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A870" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B870" s="8">
+        <v>58728</v>
+      </c>
+      <c r="C870" s="8">
+        <v>14138</v>
+      </c>
+      <c r="D870" s="8">
+        <v>117</v>
+      </c>
+      <c r="E870" s="8">
+        <v>38603</v>
+      </c>
+      <c r="F870" s="8">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A871" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B871" s="8">
+        <v>35005</v>
+      </c>
+      <c r="C871" s="8">
+        <v>10285</v>
+      </c>
+      <c r="D871" s="8">
+        <v>73</v>
+      </c>
+      <c r="E871" s="8">
+        <v>24339</v>
+      </c>
+      <c r="F871" s="8">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A872" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B872" s="8">
+        <v>3551</v>
+      </c>
+      <c r="C872" s="8">
+        <v>468</v>
+      </c>
+      <c r="D872" s="8">
+        <v>5</v>
+      </c>
+      <c r="E872" s="8">
+        <v>2598</v>
+      </c>
+      <c r="F872" s="8">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B873" s="8">
+        <v>9917</v>
+      </c>
+      <c r="C873" s="8">
+        <v>2281</v>
+      </c>
+      <c r="D873" s="8">
+        <v>23</v>
+      </c>
+      <c r="E873" s="8">
+        <v>7041</v>
+      </c>
+      <c r="F873" s="8">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A874" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B874" s="8">
+        <v>0</v>
+      </c>
+      <c r="C874" s="8"/>
+      <c r="D874" s="8"/>
+      <c r="E874" s="8"/>
+      <c r="F874" s="8"/>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B875" s="8">
+        <v>783</v>
+      </c>
+      <c r="C875" s="8">
+        <v>76</v>
+      </c>
+      <c r="D875" s="8">
+        <v>3</v>
+      </c>
+      <c r="E875" s="8">
+        <v>275</v>
+      </c>
+      <c r="F875" s="8">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A876" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B876" s="8">
+        <v>1875</v>
+      </c>
+      <c r="C876" s="8">
+        <v>177</v>
+      </c>
+      <c r="D876" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E876" s="8">
+        <v>910</v>
+      </c>
+      <c r="F876" s="8">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A877" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B877" s="8">
+        <v>791</v>
+      </c>
+      <c r="C877" s="8">
+        <v>102</v>
+      </c>
+      <c r="D877" s="8">
+        <v>1</v>
+      </c>
+      <c r="E877" s="8">
+        <v>404</v>
+      </c>
+      <c r="F877" s="8">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B878" s="8">
+        <v>1025</v>
+      </c>
+      <c r="C878" s="8">
+        <v>113</v>
+      </c>
+      <c r="D878" s="8">
+        <v>3</v>
+      </c>
+      <c r="E878" s="8">
+        <v>454</v>
+      </c>
+      <c r="F878" s="8">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A879" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B879" s="8">
+        <v>1010</v>
+      </c>
+      <c r="C879" s="8">
+        <v>114</v>
+      </c>
+      <c r="D879" s="8">
+        <v>3</v>
+      </c>
+      <c r="E879" s="8">
+        <v>512</v>
+      </c>
+      <c r="F879" s="8">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A880" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B880" s="8">
+        <v>720</v>
+      </c>
+      <c r="C880" s="8">
+        <v>57</v>
+      </c>
+      <c r="D880" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E880" s="8">
+        <v>219</v>
+      </c>
+      <c r="F880" s="8">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A881" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B881" s="8">
+        <v>686</v>
+      </c>
+      <c r="C881" s="8">
+        <v>78</v>
+      </c>
+      <c r="D881" s="8">
+        <v>1</v>
+      </c>
+      <c r="E881" s="8">
+        <v>229</v>
+      </c>
+      <c r="F881" s="8">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B882" s="8">
+        <v>1583</v>
+      </c>
+      <c r="C882" s="8">
+        <v>184</v>
+      </c>
+      <c r="D882" s="8">
+        <v>3</v>
+      </c>
+      <c r="E882" s="8">
+        <v>806</v>
+      </c>
+      <c r="F882" s="8">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B883" s="8">
+        <v>794</v>
+      </c>
+      <c r="C883" s="8">
+        <v>84</v>
+      </c>
+      <c r="D883" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E883" s="8">
+        <v>350</v>
+      </c>
+      <c r="F883" s="8">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A884" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B884" s="8">
+        <v>988</v>
+      </c>
+      <c r="C884" s="8">
+        <v>119</v>
+      </c>
+      <c r="D884" s="8">
+        <v>2</v>
+      </c>
+      <c r="E884" s="8">
+        <v>466</v>
+      </c>
+      <c r="F884" s="8">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B885" s="10"/>
+      <c r="C885" s="10"/>
+      <c r="D885" s="10"/>
+      <c r="E885" s="10"/>
+      <c r="F885" s="10"/>
+    </row>
+    <row r="886" spans="1:6" ht="26.2" x14ac:dyDescent="0.25">
+      <c r="A886" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B886" s="8">
+        <v>58959</v>
+      </c>
+      <c r="C886" s="8">
+        <v>14194</v>
+      </c>
+      <c r="D886" s="8">
+        <v>117</v>
+      </c>
+      <c r="E886" s="8">
+        <v>38696</v>
+      </c>
+      <c r="F886" s="8">
+        <v>5952</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B887" s="8">
+        <v>35048</v>
+      </c>
+      <c r="C887" s="8">
+        <v>10301</v>
+      </c>
+      <c r="D887" s="8">
+        <v>72</v>
+      </c>
+      <c r="E887" s="8">
+        <v>24363</v>
+      </c>
+      <c r="F887" s="8">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A888" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B888" s="8">
+        <v>3581</v>
+      </c>
+      <c r="C888" s="8">
+        <v>468</v>
+      </c>
+      <c r="D888" s="8">
+        <v>5</v>
+      </c>
+      <c r="E888" s="8">
+        <v>2619</v>
+      </c>
+      <c r="F888" s="8">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B889" s="8">
+        <v>9947</v>
+      </c>
+      <c r="C889" s="8">
+        <v>2291</v>
+      </c>
+      <c r="D889" s="8">
+        <v>23</v>
+      </c>
+      <c r="E889" s="8">
+        <v>7047</v>
+      </c>
+      <c r="F889" s="8">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B890" s="8"/>
+      <c r="C890" s="8"/>
+      <c r="D890" s="8"/>
+      <c r="E890" s="8"/>
+      <c r="F890" s="8"/>
+    </row>
+    <row r="891" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A891" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B891" s="8">
+        <v>796</v>
+      </c>
+      <c r="C891" s="8">
+        <v>81</v>
+      </c>
+      <c r="D891" s="8">
+        <v>3</v>
+      </c>
+      <c r="E891" s="8">
+        <v>279</v>
+      </c>
+      <c r="F891" s="8">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B892" s="8">
+        <v>1899</v>
+      </c>
+      <c r="C892" s="8">
+        <v>183</v>
+      </c>
+      <c r="D892" s="8">
+        <v>1</v>
+      </c>
+      <c r="E892" s="8">
+        <v>920</v>
+      </c>
+      <c r="F892" s="8">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A893" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B893" s="8">
+        <v>792</v>
+      </c>
+      <c r="C893" s="8">
+        <v>102</v>
+      </c>
+      <c r="D893" s="8">
+        <v>1</v>
+      </c>
+      <c r="E893" s="8">
+        <v>406</v>
+      </c>
+      <c r="F893" s="8">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A894" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B894" s="8">
+        <v>1036</v>
+      </c>
+      <c r="C894" s="8">
+        <v>115</v>
+      </c>
+      <c r="D894" s="8">
+        <v>3</v>
+      </c>
+      <c r="E894" s="8">
+        <v>458</v>
+      </c>
+      <c r="F894" s="8">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A895" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B895" s="8">
+        <v>1028</v>
+      </c>
+      <c r="C895" s="8">
+        <v>115</v>
+      </c>
+      <c r="D895" s="8">
+        <v>3</v>
+      </c>
+      <c r="E895" s="8">
+        <v>521</v>
+      </c>
+      <c r="F895" s="8">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B896" s="8">
+        <v>732</v>
+      </c>
+      <c r="C896" s="8">
+        <v>60</v>
+      </c>
+      <c r="D896" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E896" s="8">
+        <v>221</v>
+      </c>
+      <c r="F896" s="8">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A897" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B897" s="8">
+        <v>703</v>
+      </c>
+      <c r="C897" s="8">
+        <v>84</v>
+      </c>
+      <c r="D897" s="8">
+        <v>1</v>
+      </c>
+      <c r="E897" s="8">
+        <v>235</v>
+      </c>
+      <c r="F897" s="8">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B898" s="8">
+        <v>1593</v>
+      </c>
+      <c r="C898" s="8">
+        <v>187</v>
+      </c>
+      <c r="D898" s="8">
+        <v>3</v>
+      </c>
+      <c r="E898" s="8">
+        <v>810</v>
+      </c>
+      <c r="F898" s="8">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A899" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B899" s="8">
+        <v>799</v>
+      </c>
+      <c r="C899" s="8">
+        <v>88</v>
+      </c>
+      <c r="D899" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E899" s="8">
+        <v>350</v>
+      </c>
+      <c r="F899" s="8">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A900" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B900" s="21">
+        <v>1005</v>
+      </c>
+      <c r="C900" s="21">
+        <v>119</v>
+      </c>
+      <c r="D900" s="21">
+        <v>2</v>
+      </c>
+      <c r="E900" s="21">
+        <v>467</v>
+      </c>
+      <c r="F900" s="21">
+        <v>417</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="58">
+  <mergeCells count="61">
+    <mergeCell ref="A309:F309"/>
     <mergeCell ref="A805:F805"/>
     <mergeCell ref="A821:F821"/>
     <mergeCell ref="A837:F837"/>
     <mergeCell ref="A757:F757"/>
     <mergeCell ref="A773:F773"/>
     <mergeCell ref="A789:F789"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A453:F453"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A133:F133"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A149:F149"/>
     <mergeCell ref="A197:F197"/>
     <mergeCell ref="A325:F325"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A293:F293"/>
     <mergeCell ref="A213:F213"/>
     <mergeCell ref="A229:F229"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="A261:F261"/>
-    <mergeCell ref="A581:F581"/>
-[...22 lines deleted...]
-    <mergeCell ref="A629:F629"/>
     <mergeCell ref="A357:F357"/>
     <mergeCell ref="A373:F373"/>
     <mergeCell ref="A437:F437"/>
     <mergeCell ref="A389:F389"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A421:F421"/>
-    <mergeCell ref="A597:F597"/>
-[...6 lines deleted...]
-    <mergeCell ref="A677:F677"/>
     <mergeCell ref="A469:F469"/>
     <mergeCell ref="A485:F485"/>
     <mergeCell ref="A693:F693"/>
     <mergeCell ref="A709:F709"/>
     <mergeCell ref="A725:F725"/>
+    <mergeCell ref="A613:F613"/>
+    <mergeCell ref="A629:F629"/>
+    <mergeCell ref="A597:F597"/>
+    <mergeCell ref="A533:F533"/>
+    <mergeCell ref="A549:F549"/>
+    <mergeCell ref="A565:F565"/>
+    <mergeCell ref="A581:F581"/>
+    <mergeCell ref="A501:F501"/>
+    <mergeCell ref="A517:F517"/>
+    <mergeCell ref="A645:F645"/>
+    <mergeCell ref="A853:F853"/>
+    <mergeCell ref="A869:F869"/>
+    <mergeCell ref="A885:F885"/>
+    <mergeCell ref="A741:F741"/>
+    <mergeCell ref="A661:F661"/>
+    <mergeCell ref="A677:F677"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2022-2026</vt:lpstr>